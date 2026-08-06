--- v0 (2026-04-14)
+++ v1 (2026-08-06)
@@ -1,145 +1,155 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="6540" yWindow="1260" windowWidth="18330" windowHeight="10650"/>
+    <workbookView xWindow="2310" yWindow="1485" windowWidth="18330" windowHeight="10650"/>
   </bookViews>
   <sheets>
     <sheet name="ижс" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="114210"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="10">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="11">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2022*</t>
   </si>
   <si>
     <t>* - from 2022, division of the region into the Shygys Kazakhstan region and the Abay region</t>
   </si>
   <si>
     <t>"-" no phenomenon</t>
   </si>
   <si>
     <t>Continuation</t>
   </si>
   <si>
     <t>Total area of residential buildings commissioned by individual developers, sq.meters</t>
   </si>
   <si>
     <t>Index of physical volume of the total area of residential buildings commissioned by individual developers, in percent</t>
   </si>
   <si>
     <t>Dynamics of commissioning of residential buildings in the Shygys Kazakhstan region by individual developers</t>
   </si>
   <si>
     <t>2023*</t>
   </si>
   <si>
     <t>2024*</t>
   </si>
+  <si>
+    <t>2025*</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="2">
+  <numFmts count="4">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
+    <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0"/>
+    <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="8">
+  <fonts count="9">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
@@ -177,89 +187,95 @@
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="20">
+  <cellXfs count="22">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -529,81 +545,81 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Q18"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="I12" sqref="I12:I13"/>
+      <selection activeCell="F8" sqref="F8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="25.85546875" style="1" customWidth="1"/>
     <col min="2" max="15" width="9.140625" style="1"/>
     <col min="16" max="16" width="9.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="18" customHeight="1">
-      <c r="A1" s="18" t="s">
+      <c r="A1" s="20" t="s">
         <v>7</v>
       </c>
-      <c r="B1" s="18"/>
-[...14 lines deleted...]
-      <c r="Q1" s="19"/>
+      <c r="B1" s="20"/>
+      <c r="C1" s="20"/>
+      <c r="D1" s="20"/>
+      <c r="E1" s="20"/>
+      <c r="F1" s="20"/>
+      <c r="G1" s="20"/>
+      <c r="H1" s="20"/>
+      <c r="I1" s="20"/>
+      <c r="J1" s="20"/>
+      <c r="K1" s="20"/>
+      <c r="L1" s="20"/>
+      <c r="M1" s="20"/>
+      <c r="N1" s="20"/>
+      <c r="O1" s="20"/>
+      <c r="P1" s="20"/>
+      <c r="Q1" s="21"/>
     </row>
     <row r="2" spans="1:17" ht="17.25" customHeight="1">
       <c r="A2" s="16"/>
       <c r="B2" s="16"/>
       <c r="C2" s="16"/>
       <c r="D2" s="16"/>
       <c r="E2" s="16"/>
       <c r="F2" s="16"/>
       <c r="G2" s="16"/>
       <c r="H2" s="16"/>
       <c r="I2" s="16"/>
       <c r="J2" s="16"/>
       <c r="K2" s="16"/>
       <c r="L2" s="16"/>
       <c r="M2" s="16"/>
       <c r="N2" s="16"/>
       <c r="O2" s="16"/>
       <c r="P2" s="16"/>
       <c r="Q2" s="3"/>
     </row>
     <row r="3" spans="1:17" s="3" customFormat="1" ht="26.25" customHeight="1">
       <c r="A3" s="8"/>
       <c r="B3" s="9">
         <v>1985</v>
       </c>
@@ -738,69 +754,69 @@
         <v>64.900000000000006</v>
       </c>
       <c r="K5" s="15">
         <v>54.3</v>
       </c>
       <c r="L5" s="15">
         <v>84.3</v>
       </c>
       <c r="M5" s="15">
         <v>88.9</v>
       </c>
       <c r="N5" s="15">
         <v>113.1</v>
       </c>
       <c r="O5" s="15">
         <v>77.900000000000006</v>
       </c>
       <c r="P5" s="15">
         <v>83.4</v>
       </c>
       <c r="Q5" s="15">
         <v>116.2</v>
       </c>
     </row>
     <row r="6" spans="1:17" s="3" customFormat="1" ht="11.25">
-      <c r="A6" s="17" t="s">
+      <c r="A6" s="19" t="s">
         <v>4</v>
       </c>
-      <c r="B6" s="17"/>
-[...14 lines deleted...]
-      <c r="Q6" s="17"/>
+      <c r="B6" s="19"/>
+      <c r="C6" s="19"/>
+      <c r="D6" s="19"/>
+      <c r="E6" s="19"/>
+      <c r="F6" s="19"/>
+      <c r="G6" s="19"/>
+      <c r="H6" s="19"/>
+      <c r="I6" s="19"/>
+      <c r="J6" s="19"/>
+      <c r="K6" s="19"/>
+      <c r="L6" s="19"/>
+      <c r="M6" s="19"/>
+      <c r="N6" s="19"/>
+      <c r="O6" s="19"/>
+      <c r="P6" s="19"/>
+      <c r="Q6" s="19"/>
     </row>
     <row r="7" spans="1:17" s="3" customFormat="1" ht="23.25" customHeight="1">
       <c r="A7" s="8"/>
       <c r="B7" s="9">
         <v>2001</v>
       </c>
       <c r="C7" s="9">
         <v>2002</v>
       </c>
       <c r="D7" s="9">
         <v>2003</v>
       </c>
       <c r="E7" s="9">
         <v>2004</v>
       </c>
       <c r="F7" s="9">
         <v>2005</v>
       </c>
       <c r="G7" s="9">
         <v>2006</v>
       </c>
       <c r="H7" s="9">
         <v>2007</v>
       </c>
       <c r="I7" s="9">
@@ -916,171 +932,177 @@
         <v>94.4</v>
       </c>
       <c r="K9" s="15">
         <v>75.7</v>
       </c>
       <c r="L9" s="15">
         <v>173.8</v>
       </c>
       <c r="M9" s="7">
         <v>101.7</v>
       </c>
       <c r="N9" s="7">
         <v>118.4</v>
       </c>
       <c r="O9" s="7">
         <v>83.2</v>
       </c>
       <c r="P9" s="7">
         <v>93.1</v>
       </c>
       <c r="Q9" s="7">
         <v>81.3</v>
       </c>
     </row>
     <row r="10" spans="1:17" s="3" customFormat="1" ht="11.25">
-      <c r="A10" s="17" t="s">
+      <c r="A10" s="19" t="s">
         <v>4</v>
       </c>
-      <c r="B10" s="17"/>
-[...14 lines deleted...]
-      <c r="Q10" s="17"/>
+      <c r="B10" s="19"/>
+      <c r="C10" s="19"/>
+      <c r="D10" s="19"/>
+      <c r="E10" s="19"/>
+      <c r="F10" s="19"/>
+      <c r="G10" s="19"/>
+      <c r="H10" s="19"/>
+      <c r="I10" s="19"/>
+      <c r="J10" s="19"/>
+      <c r="K10" s="19"/>
+      <c r="L10" s="19"/>
+      <c r="M10" s="19"/>
+      <c r="N10" s="19"/>
+      <c r="O10" s="19"/>
+      <c r="P10" s="19"/>
+      <c r="Q10" s="19"/>
     </row>
     <row r="11" spans="1:17" s="3" customFormat="1" ht="23.25" customHeight="1">
       <c r="A11" s="8"/>
       <c r="B11" s="9">
         <v>2017</v>
       </c>
       <c r="C11" s="9">
         <v>2018</v>
       </c>
       <c r="D11" s="9">
         <v>2019</v>
       </c>
       <c r="E11" s="9">
         <v>2020</v>
       </c>
       <c r="F11" s="9">
         <v>2021</v>
       </c>
       <c r="G11" s="9" t="s">
         <v>1</v>
       </c>
       <c r="H11" s="9" t="s">
         <v>8</v>
       </c>
       <c r="I11" s="9" t="s">
         <v>9</v>
       </c>
-      <c r="J11" s="9"/>
+      <c r="J11" s="9" t="s">
+        <v>10</v>
+      </c>
       <c r="K11" s="9"/>
       <c r="L11" s="9"/>
       <c r="M11" s="9"/>
       <c r="N11" s="9"/>
       <c r="O11" s="9"/>
       <c r="P11" s="9"/>
       <c r="Q11" s="10"/>
     </row>
     <row r="12" spans="1:17" s="3" customFormat="1" ht="33.75">
       <c r="A12" s="11" t="s">
         <v>5</v>
       </c>
       <c r="B12" s="12">
         <v>138199</v>
       </c>
       <c r="C12" s="12">
         <v>116343</v>
       </c>
       <c r="D12" s="12">
         <v>203685</v>
       </c>
       <c r="E12" s="12">
         <v>251111</v>
       </c>
       <c r="F12" s="12">
         <v>252375</v>
       </c>
       <c r="G12" s="12">
         <v>98853</v>
       </c>
       <c r="H12" s="12">
         <v>122146</v>
       </c>
       <c r="I12" s="12">
         <v>133157</v>
       </c>
-      <c r="J12" s="12"/>
+      <c r="J12" s="17">
+        <v>117155</v>
+      </c>
       <c r="K12" s="12"/>
       <c r="L12" s="12"/>
       <c r="M12" s="12"/>
       <c r="N12" s="12"/>
       <c r="O12" s="12"/>
       <c r="P12" s="12"/>
       <c r="Q12" s="12"/>
     </row>
     <row r="13" spans="1:17" s="3" customFormat="1" ht="45">
       <c r="A13" s="13" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="15">
         <v>118</v>
       </c>
       <c r="C13" s="15">
         <v>84.2</v>
       </c>
       <c r="D13" s="15">
         <v>180.7</v>
       </c>
       <c r="E13" s="15">
         <v>125.6</v>
       </c>
       <c r="F13" s="15">
         <v>100.5</v>
       </c>
       <c r="G13" s="15">
         <v>82.3</v>
       </c>
       <c r="H13" s="15">
         <v>123.6</v>
       </c>
       <c r="I13" s="15">
         <v>109</v>
       </c>
-      <c r="J13" s="15"/>
+      <c r="J13" s="18">
+        <v>88</v>
+      </c>
       <c r="K13" s="15"/>
       <c r="L13" s="15"/>
       <c r="M13" s="7"/>
       <c r="N13" s="7"/>
       <c r="O13" s="7"/>
       <c r="P13" s="7"/>
       <c r="Q13" s="7"/>
     </row>
     <row r="14" spans="1:17" s="3" customFormat="1" ht="11.25">
       <c r="A14" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5"/>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="P14" s="6"/>
     </row>
     <row r="15" spans="1:17" s="3" customFormat="1" ht="11.25">
       <c r="A15" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B15" s="5"/>
       <c r="C15" s="5"/>