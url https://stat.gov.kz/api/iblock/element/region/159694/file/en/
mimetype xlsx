--- v0 (2026-04-14)
+++ v1 (2026-08-06)
@@ -15,51 +15,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="4125" yWindow="360" windowWidth="21765" windowHeight="12630"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
     <sheet name="Лист2" sheetId="2" r:id="rId2"/>
     <sheet name="Лист3" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="114210"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="68" uniqueCount="29">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="71" uniqueCount="32">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2022*</t>
   </si>
   <si>
     <t>Shygys Kazakhstan region</t>
   </si>
   <si>
     <t>Oskemen c.a.</t>
   </si>
   <si>
     <t>Kurchatov c.a.</t>
   </si>
   <si>
     <t>Ridder c.a.</t>
   </si>
   <si>
     <t>Semey c.a.</t>
   </si>
   <si>
     <t>Abai</t>
   </si>
   <si>
@@ -102,50 +102,59 @@
     <t>Urzhar</t>
   </si>
   <si>
     <t xml:space="preserve">Shemonaikha </t>
   </si>
   <si>
     <t xml:space="preserve">Samar </t>
   </si>
   <si>
     <t>"-" no phenomenon</t>
   </si>
   <si>
     <t>* - from 2022, division of the region into the Shygys Kazakhstan region and the Abay region</t>
   </si>
   <si>
     <t>Index of physical volume of construction work</t>
   </si>
   <si>
     <t>as a % of the previous year</t>
   </si>
   <si>
     <t>Markakol</t>
   </si>
   <si>
     <t xml:space="preserve"> Ulken Naryn</t>
+  </si>
+  <si>
+    <t>2023*</t>
+  </si>
+  <si>
+    <t>2024*</t>
+  </si>
+  <si>
+    <t>2025*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="10">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
@@ -687,52 +696,52 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:T42"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A10" workbookViewId="0">
-      <selection activeCell="D27" sqref="D27:D40"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection sqref="A1:T1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="24.5703125" style="1" customWidth="1"/>
     <col min="2" max="2" width="7.28515625" style="1" customWidth="1"/>
     <col min="3" max="3" width="8.85546875" style="1" customWidth="1"/>
     <col min="4" max="4" width="7.85546875" style="1" customWidth="1"/>
     <col min="5" max="5" width="7.5703125" style="1" customWidth="1"/>
     <col min="6" max="6" width="7.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="7.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="7.7109375" style="1" customWidth="1"/>
     <col min="9" max="9" width="6.7109375" style="1" customWidth="1"/>
     <col min="10" max="10" width="7.42578125" style="1" customWidth="1"/>
     <col min="11" max="11" width="6.85546875" style="1" customWidth="1"/>
     <col min="12" max="12" width="7.5703125" style="1" customWidth="1"/>
     <col min="13" max="13" width="8.28515625" style="1" customWidth="1"/>
     <col min="14" max="16" width="9.140625" style="1"/>
     <col min="17" max="17" width="10.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" ht="12.75" customHeight="1">
       <c r="A1" s="39" t="s">
         <v>25</v>
@@ -2110,58 +2119,58 @@
       <c r="B25" s="40"/>
       <c r="C25" s="40"/>
       <c r="D25" s="40"/>
       <c r="E25" s="40"/>
       <c r="F25" s="40"/>
       <c r="G25" s="40"/>
       <c r="H25" s="40"/>
       <c r="I25" s="40"/>
       <c r="J25" s="40"/>
       <c r="K25" s="40"/>
       <c r="L25" s="40"/>
       <c r="M25" s="40"/>
       <c r="N25" s="40"/>
       <c r="O25" s="40"/>
       <c r="P25" s="40"/>
       <c r="Q25" s="40"/>
       <c r="R25" s="40"/>
       <c r="S25" s="40"/>
       <c r="T25" s="40"/>
     </row>
     <row r="26" spans="1:20">
       <c r="A26" s="29"/>
       <c r="B26" s="9" t="s">
         <v>1</v>
       </c>
-      <c r="C26" s="9">
-[...6 lines deleted...]
-        <v>2025</v>
+      <c r="C26" s="9" t="s">
+        <v>29</v>
+      </c>
+      <c r="D26" s="9" t="s">
+        <v>30</v>
+      </c>
+      <c r="E26" s="9" t="s">
+        <v>31</v>
       </c>
       <c r="F26" s="9">
         <v>2026</v>
       </c>
       <c r="G26" s="9">
         <v>2027</v>
       </c>
       <c r="H26" s="9">
         <v>2028</v>
       </c>
       <c r="I26" s="9">
         <v>2029</v>
       </c>
       <c r="J26" s="9">
         <v>2030</v>
       </c>
       <c r="K26" s="9">
         <v>2031</v>
       </c>
       <c r="L26" s="9">
         <v>2032</v>
       </c>
       <c r="M26" s="9">
         <v>2033</v>
       </c>
@@ -2178,441 +2187,469 @@
         <v>2037</v>
       </c>
       <c r="R26" s="9">
         <v>2038</v>
       </c>
       <c r="S26" s="9">
         <v>2039</v>
       </c>
       <c r="T26" s="11">
         <v>2040</v>
       </c>
     </row>
     <row r="27" spans="1:20">
       <c r="A27" s="12" t="s">
         <v>2</v>
       </c>
       <c r="B27" s="30">
         <v>111.6</v>
       </c>
       <c r="C27" s="30">
         <v>111.5</v>
       </c>
       <c r="D27" s="37">
         <v>125.9</v>
       </c>
-      <c r="E27" s="31"/>
+      <c r="E27" s="37">
+        <v>109.8</v>
+      </c>
       <c r="F27" s="31"/>
       <c r="G27" s="31"/>
       <c r="H27" s="31"/>
       <c r="I27" s="31"/>
       <c r="J27" s="31"/>
       <c r="K27" s="31"/>
       <c r="L27" s="31"/>
       <c r="M27" s="31"/>
       <c r="N27" s="31"/>
       <c r="O27" s="31"/>
       <c r="P27" s="31"/>
       <c r="Q27" s="31"/>
       <c r="R27" s="31"/>
       <c r="S27" s="31"/>
       <c r="T27" s="31"/>
     </row>
     <row r="28" spans="1:20">
       <c r="A28" s="20" t="s">
         <v>3</v>
       </c>
       <c r="B28" s="32">
         <v>112.8</v>
       </c>
       <c r="C28" s="32">
         <v>125</v>
       </c>
       <c r="D28" s="38">
         <v>105.1</v>
       </c>
-      <c r="E28" s="33"/>
+      <c r="E28" s="38">
+        <v>117.7</v>
+      </c>
       <c r="F28" s="33"/>
       <c r="G28" s="33"/>
       <c r="H28" s="33"/>
       <c r="I28" s="33"/>
       <c r="J28" s="33"/>
       <c r="K28" s="33"/>
       <c r="L28" s="33"/>
       <c r="M28" s="33"/>
       <c r="N28" s="33"/>
       <c r="O28" s="33"/>
       <c r="P28" s="33"/>
       <c r="Q28" s="33"/>
       <c r="R28" s="33"/>
       <c r="S28" s="33"/>
       <c r="T28" s="33"/>
     </row>
     <row r="29" spans="1:20">
       <c r="A29" s="20" t="s">
         <v>5</v>
       </c>
       <c r="B29" s="32">
         <v>134.30000000000001</v>
       </c>
       <c r="C29" s="32">
         <v>99.4</v>
       </c>
       <c r="D29" s="38">
         <v>106</v>
       </c>
-      <c r="E29" s="33"/>
+      <c r="E29" s="38">
+        <v>95.3</v>
+      </c>
       <c r="F29" s="33"/>
       <c r="G29" s="33"/>
       <c r="H29" s="33"/>
       <c r="I29" s="33"/>
       <c r="J29" s="33"/>
       <c r="K29" s="33"/>
       <c r="L29" s="33"/>
       <c r="M29" s="33"/>
       <c r="N29" s="33"/>
       <c r="O29" s="33"/>
       <c r="P29" s="33"/>
       <c r="Q29" s="33"/>
       <c r="R29" s="33"/>
       <c r="S29" s="33"/>
       <c r="T29" s="33"/>
     </row>
     <row r="30" spans="1:20">
       <c r="A30" s="20" t="s">
         <v>11</v>
       </c>
       <c r="B30" s="32">
         <v>94.1</v>
       </c>
       <c r="C30" s="32">
         <v>114.2</v>
       </c>
       <c r="D30" s="38">
         <v>182.7</v>
       </c>
-      <c r="E30" s="33"/>
+      <c r="E30" s="38">
+        <v>86</v>
+      </c>
       <c r="F30" s="33"/>
       <c r="G30" s="33"/>
       <c r="H30" s="33"/>
       <c r="I30" s="33"/>
       <c r="J30" s="33"/>
       <c r="K30" s="33"/>
       <c r="L30" s="33"/>
       <c r="M30" s="33"/>
       <c r="N30" s="33"/>
       <c r="O30" s="33"/>
       <c r="P30" s="33"/>
       <c r="Q30" s="33"/>
       <c r="R30" s="33"/>
       <c r="S30" s="33"/>
       <c r="T30" s="33"/>
     </row>
     <row r="31" spans="1:20">
       <c r="A31" s="20" t="s">
         <v>13</v>
       </c>
       <c r="B31" s="32">
         <v>28.9</v>
       </c>
       <c r="C31" s="32">
         <v>182.1</v>
       </c>
       <c r="D31" s="38">
         <v>347.7</v>
       </c>
-      <c r="E31" s="33"/>
+      <c r="E31" s="38">
+        <v>98.5</v>
+      </c>
       <c r="F31" s="33"/>
       <c r="G31" s="33"/>
       <c r="H31" s="33"/>
       <c r="I31" s="33"/>
       <c r="J31" s="33"/>
       <c r="K31" s="33"/>
       <c r="L31" s="33"/>
       <c r="M31" s="33"/>
       <c r="N31" s="33"/>
       <c r="O31" s="33"/>
       <c r="P31" s="33"/>
       <c r="Q31" s="33"/>
       <c r="R31" s="33"/>
       <c r="S31" s="33"/>
       <c r="T31" s="33"/>
     </row>
     <row r="32" spans="1:20">
       <c r="A32" s="20" t="s">
         <v>14</v>
       </c>
       <c r="B32" s="32">
         <v>102.6</v>
       </c>
       <c r="C32" s="32">
         <v>97.5</v>
       </c>
       <c r="D32" s="38">
         <v>142.69999999999999</v>
       </c>
-      <c r="E32" s="33"/>
+      <c r="E32" s="38">
+        <v>92.8</v>
+      </c>
       <c r="F32" s="33"/>
       <c r="G32" s="33"/>
       <c r="H32" s="33"/>
       <c r="I32" s="33"/>
       <c r="J32" s="33"/>
       <c r="K32" s="33"/>
       <c r="L32" s="33"/>
       <c r="M32" s="33"/>
       <c r="N32" s="33"/>
       <c r="O32" s="33"/>
       <c r="P32" s="33"/>
       <c r="Q32" s="33"/>
       <c r="R32" s="33"/>
       <c r="S32" s="33"/>
       <c r="T32" s="33"/>
     </row>
     <row r="33" spans="1:20">
       <c r="A33" s="20" t="s">
         <v>16</v>
       </c>
       <c r="B33" s="32">
         <v>158.5</v>
       </c>
       <c r="C33" s="32">
         <v>127.3</v>
       </c>
       <c r="D33" s="38">
         <v>135.19999999999999</v>
       </c>
-      <c r="E33" s="33"/>
+      <c r="E33" s="38">
+        <v>16.2</v>
+      </c>
       <c r="F33" s="33"/>
       <c r="G33" s="33"/>
       <c r="H33" s="33"/>
       <c r="I33" s="33"/>
       <c r="J33" s="33"/>
       <c r="K33" s="33"/>
       <c r="L33" s="33"/>
       <c r="M33" s="33"/>
       <c r="N33" s="33"/>
       <c r="O33" s="33"/>
       <c r="P33" s="33"/>
       <c r="Q33" s="33"/>
       <c r="R33" s="33"/>
       <c r="S33" s="33"/>
       <c r="T33" s="33"/>
     </row>
     <row r="34" spans="1:20">
       <c r="A34" s="20" t="s">
         <v>17</v>
       </c>
       <c r="B34" s="32">
         <v>114.9</v>
       </c>
       <c r="C34" s="32">
         <v>115.5</v>
       </c>
       <c r="D34" s="38">
         <v>246.1</v>
       </c>
-      <c r="E34" s="33"/>
+      <c r="E34" s="38">
+        <v>257.5</v>
+      </c>
       <c r="F34" s="33"/>
       <c r="G34" s="33"/>
       <c r="H34" s="33"/>
       <c r="I34" s="33"/>
       <c r="J34" s="33"/>
       <c r="K34" s="33"/>
       <c r="L34" s="33"/>
       <c r="M34" s="33"/>
       <c r="N34" s="33"/>
       <c r="O34" s="33"/>
       <c r="P34" s="33"/>
       <c r="Q34" s="33"/>
       <c r="R34" s="33"/>
       <c r="S34" s="33"/>
       <c r="T34" s="33"/>
     </row>
     <row r="35" spans="1:20">
       <c r="A35" s="20" t="s">
         <v>27</v>
       </c>
       <c r="B35" s="21" t="s">
         <v>0</v>
       </c>
       <c r="C35" s="21" t="s">
         <v>0</v>
       </c>
       <c r="D35" s="38">
         <v>94.8</v>
       </c>
-      <c r="E35" s="33"/>
+      <c r="E35" s="38">
+        <v>263.8</v>
+      </c>
       <c r="F35" s="33"/>
       <c r="G35" s="33"/>
       <c r="H35" s="33"/>
       <c r="I35" s="33"/>
       <c r="J35" s="33"/>
       <c r="K35" s="33"/>
       <c r="L35" s="33"/>
       <c r="M35" s="33"/>
       <c r="N35" s="33"/>
       <c r="O35" s="33"/>
       <c r="P35" s="33"/>
       <c r="Q35" s="33"/>
       <c r="R35" s="33"/>
       <c r="S35" s="33"/>
       <c r="T35" s="33"/>
     </row>
     <row r="36" spans="1:20">
       <c r="A36" s="20" t="s">
         <v>22</v>
       </c>
       <c r="B36" s="32">
         <v>39.5</v>
       </c>
       <c r="C36" s="32">
         <v>81.400000000000006</v>
       </c>
       <c r="D36" s="38">
         <v>332.5</v>
       </c>
-      <c r="E36" s="33"/>
+      <c r="E36" s="38">
+        <v>112.6</v>
+      </c>
       <c r="F36" s="33"/>
       <c r="G36" s="33"/>
       <c r="H36" s="33"/>
       <c r="I36" s="33"/>
       <c r="J36" s="33"/>
       <c r="K36" s="33"/>
       <c r="L36" s="33"/>
       <c r="M36" s="33"/>
       <c r="N36" s="33"/>
       <c r="O36" s="33"/>
       <c r="P36" s="33"/>
       <c r="Q36" s="33"/>
       <c r="R36" s="33"/>
       <c r="S36" s="33"/>
       <c r="T36" s="33"/>
     </row>
     <row r="37" spans="1:20">
       <c r="A37" s="20" t="s">
         <v>18</v>
       </c>
       <c r="B37" s="32">
         <v>52.3</v>
       </c>
       <c r="C37" s="32">
         <v>134.30000000000001</v>
       </c>
       <c r="D37" s="38">
         <v>284.5</v>
       </c>
-      <c r="E37" s="33"/>
+      <c r="E37" s="38">
+        <v>211.8</v>
+      </c>
       <c r="F37" s="33"/>
       <c r="G37" s="33"/>
       <c r="H37" s="33"/>
       <c r="I37" s="33"/>
       <c r="J37" s="33"/>
       <c r="K37" s="33"/>
       <c r="L37" s="33"/>
       <c r="M37" s="33"/>
       <c r="N37" s="33"/>
       <c r="O37" s="33"/>
       <c r="P37" s="33"/>
       <c r="Q37" s="33"/>
       <c r="R37" s="33"/>
       <c r="S37" s="33"/>
       <c r="T37" s="33"/>
     </row>
     <row r="38" spans="1:20">
       <c r="A38" s="20" t="s">
         <v>19</v>
       </c>
       <c r="B38" s="32">
         <v>192</v>
       </c>
       <c r="C38" s="32">
         <v>33.700000000000003</v>
       </c>
       <c r="D38" s="38">
         <v>198.8</v>
       </c>
-      <c r="E38" s="33"/>
+      <c r="E38" s="38">
+        <v>176.1</v>
+      </c>
       <c r="F38" s="33"/>
       <c r="G38" s="33"/>
       <c r="H38" s="33"/>
       <c r="I38" s="33"/>
       <c r="J38" s="33"/>
       <c r="K38" s="33"/>
       <c r="L38" s="33"/>
       <c r="M38" s="33"/>
       <c r="N38" s="33"/>
       <c r="O38" s="33"/>
       <c r="P38" s="33"/>
       <c r="Q38" s="33"/>
       <c r="R38" s="33"/>
       <c r="S38" s="33"/>
       <c r="T38" s="33"/>
     </row>
     <row r="39" spans="1:20">
       <c r="A39" s="20" t="s">
         <v>28</v>
       </c>
       <c r="B39" s="21" t="s">
         <v>0</v>
       </c>
       <c r="C39" s="21" t="s">
         <v>0</v>
       </c>
       <c r="D39" s="38">
         <v>79.099999999999994</v>
       </c>
-      <c r="E39" s="33"/>
+      <c r="E39" s="38">
+        <v>99.8</v>
+      </c>
       <c r="F39" s="33"/>
       <c r="G39" s="33"/>
       <c r="H39" s="33"/>
       <c r="I39" s="33"/>
       <c r="J39" s="33"/>
       <c r="K39" s="33"/>
       <c r="L39" s="33"/>
       <c r="M39" s="33"/>
       <c r="N39" s="33"/>
       <c r="O39" s="33"/>
       <c r="P39" s="33"/>
       <c r="Q39" s="33"/>
       <c r="R39" s="33"/>
       <c r="S39" s="33"/>
       <c r="T39" s="33"/>
     </row>
     <row r="40" spans="1:20">
       <c r="A40" s="26" t="s">
         <v>21</v>
       </c>
       <c r="B40" s="34">
         <v>117.4</v>
       </c>
       <c r="C40" s="34">
         <v>109.1</v>
       </c>
       <c r="D40" s="36">
         <v>112.3</v>
       </c>
-      <c r="E40" s="35"/>
+      <c r="E40" s="36">
+        <v>106.6</v>
+      </c>
       <c r="F40" s="35"/>
       <c r="G40" s="35"/>
       <c r="H40" s="35"/>
       <c r="I40" s="35"/>
       <c r="J40" s="35"/>
       <c r="K40" s="35"/>
       <c r="L40" s="35"/>
       <c r="M40" s="35"/>
       <c r="N40" s="35"/>
       <c r="O40" s="35"/>
       <c r="P40" s="35"/>
       <c r="Q40" s="35"/>
       <c r="R40" s="35"/>
       <c r="S40" s="35"/>
       <c r="T40" s="35"/>
     </row>
     <row r="41" spans="1:20" s="5" customFormat="1">
       <c r="A41" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B41" s="3"/>
       <c r="C41" s="3"/>
       <c r="D41" s="3"/>
       <c r="E41" s="3"/>
       <c r="F41" s="3"/>