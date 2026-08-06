--- v0 (2026-04-14)
+++ v1 (2026-08-06)
@@ -1,61 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="8610" yWindow="225" windowWidth="19995" windowHeight="12180"/>
+    <workbookView xWindow="-240" yWindow="750" windowWidth="19995" windowHeight="12180"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="114210"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="126" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="127" uniqueCount="32">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2022*</t>
   </si>
   <si>
     <t>Index of physical volume of investment in housing construction</t>
   </si>
   <si>
     <t>Shygys Kazakhstan region</t>
   </si>
   <si>
     <t>Oskemen c.a.</t>
   </si>
   <si>
     <t>Kurchatov c.a.</t>
   </si>
   <si>
     <t>Ridder c.a.</t>
   </si>
   <si>
     <t>Semey c.a.</t>
   </si>
   <si>
@@ -104,50 +104,53 @@
     <t xml:space="preserve">Shemonaikha </t>
   </si>
   <si>
     <t xml:space="preserve">Samar </t>
   </si>
   <si>
     <t>"-" no phenomenon</t>
   </si>
   <si>
     <t>* - from 2022, division of the region into the Shygys Kazakhstan region and the Abay region</t>
   </si>
   <si>
     <t>2023*</t>
   </si>
   <si>
     <t>as a % of the previous year</t>
   </si>
   <si>
     <t>2024*</t>
   </si>
   <si>
     <t>Markakol</t>
   </si>
   <si>
     <t xml:space="preserve"> Ulken Naryn</t>
+  </si>
+  <si>
+    <t>2025*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.00&quot;р.&quot;"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="169" formatCode="#,##0.0"/>
     <numFmt numFmtId="170" formatCode="###\ ###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="9">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
@@ -253,51 +256,51 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="52">
+  <cellXfs count="56">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="168" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="170" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -372,50 +375,62 @@
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="169" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="169" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="168" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный_Лист1" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
@@ -688,141 +703,141 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:T57"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="D27" sqref="D27:D40"/>
+    <sheetView tabSelected="1" zoomScale="85" workbookViewId="0">
+      <selection activeCell="I20" sqref="I20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="22.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="1"/>
     <col min="3" max="3" width="8.42578125" style="1" customWidth="1"/>
     <col min="4" max="4" width="8.140625" style="1" customWidth="1"/>
     <col min="5" max="5" width="7.5703125" style="1" customWidth="1"/>
     <col min="6" max="6" width="8.140625" style="1" customWidth="1"/>
     <col min="7" max="7" width="8" style="1" customWidth="1"/>
     <col min="8" max="8" width="7.85546875" style="1" customWidth="1"/>
     <col min="9" max="9" width="8.140625" style="1" customWidth="1"/>
     <col min="10" max="11" width="7.5703125" style="1" customWidth="1"/>
     <col min="12" max="12" width="7.7109375" style="1" customWidth="1"/>
     <col min="13" max="13" width="8.42578125" style="1" customWidth="1"/>
     <col min="14" max="14" width="7.5703125" style="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" ht="20.25" customHeight="1">
-      <c r="A1" s="51" t="s">
+      <c r="A1" s="55" t="s">
         <v>2</v>
       </c>
-      <c r="B1" s="51"/>
-[...17 lines deleted...]
-      <c r="T1" s="51"/>
+      <c r="B1" s="55"/>
+      <c r="C1" s="55"/>
+      <c r="D1" s="55"/>
+      <c r="E1" s="55"/>
+      <c r="F1" s="55"/>
+      <c r="G1" s="55"/>
+      <c r="H1" s="55"/>
+      <c r="I1" s="55"/>
+      <c r="J1" s="55"/>
+      <c r="K1" s="55"/>
+      <c r="L1" s="55"/>
+      <c r="M1" s="55"/>
+      <c r="N1" s="55"/>
+      <c r="O1" s="55"/>
+      <c r="P1" s="55"/>
+      <c r="Q1" s="55"/>
+      <c r="R1" s="55"/>
+      <c r="S1" s="55"/>
+      <c r="T1" s="55"/>
     </row>
     <row r="2" spans="1:20" s="3" customFormat="1" ht="14.25" customHeight="1">
       <c r="A2" s="7"/>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7"/>
       <c r="O2" s="7"/>
       <c r="P2" s="7"/>
       <c r="Q2" s="7"/>
       <c r="R2" s="7"/>
       <c r="S2" s="7"/>
       <c r="T2" s="7"/>
     </row>
     <row r="3" spans="1:20" ht="12" customHeight="1">
-      <c r="A3" s="50" t="s">
+      <c r="A3" s="54" t="s">
         <v>27</v>
       </c>
-      <c r="B3" s="50"/>
-[...17 lines deleted...]
-      <c r="T3" s="50"/>
+      <c r="B3" s="54"/>
+      <c r="C3" s="54"/>
+      <c r="D3" s="54"/>
+      <c r="E3" s="54"/>
+      <c r="F3" s="54"/>
+      <c r="G3" s="54"/>
+      <c r="H3" s="54"/>
+      <c r="I3" s="54"/>
+      <c r="J3" s="54"/>
+      <c r="K3" s="54"/>
+      <c r="L3" s="54"/>
+      <c r="M3" s="54"/>
+      <c r="N3" s="54"/>
+      <c r="O3" s="54"/>
+      <c r="P3" s="54"/>
+      <c r="Q3" s="54"/>
+      <c r="R3" s="54"/>
+      <c r="S3" s="54"/>
+      <c r="T3" s="54"/>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" s="8"/>
       <c r="B4" s="9">
         <v>2003</v>
       </c>
       <c r="C4" s="9">
         <v>2004</v>
       </c>
       <c r="D4" s="9">
         <v>2005</v>
       </c>
       <c r="E4" s="9">
         <v>2006</v>
       </c>
       <c r="F4" s="9">
         <v>2007</v>
       </c>
       <c r="G4" s="10">
         <v>2008</v>
       </c>
       <c r="H4" s="11">
         <v>2009</v>
       </c>
       <c r="I4" s="11">
@@ -2081,505 +2096,535 @@
         <v>96.4</v>
       </c>
       <c r="N24" s="47">
         <v>68.900000000000006</v>
       </c>
       <c r="O24" s="47">
         <v>61.3</v>
       </c>
       <c r="P24" s="47">
         <v>215.1</v>
       </c>
       <c r="Q24" s="47">
         <v>92.3</v>
       </c>
       <c r="R24" s="47">
         <v>75.3</v>
       </c>
       <c r="S24" s="47">
         <v>140.9</v>
       </c>
       <c r="T24" s="47">
         <v>135.5</v>
       </c>
     </row>
     <row r="25" spans="1:20">
-      <c r="A25" s="50" t="s">
+      <c r="A25" s="54" t="s">
         <v>27</v>
       </c>
-      <c r="B25" s="50"/>
-[...17 lines deleted...]
-      <c r="T25" s="50"/>
+      <c r="B25" s="54"/>
+      <c r="C25" s="54"/>
+      <c r="D25" s="54"/>
+      <c r="E25" s="54"/>
+      <c r="F25" s="54"/>
+      <c r="G25" s="54"/>
+      <c r="H25" s="54"/>
+      <c r="I25" s="54"/>
+      <c r="J25" s="54"/>
+      <c r="K25" s="54"/>
+      <c r="L25" s="54"/>
+      <c r="M25" s="54"/>
+      <c r="N25" s="54"/>
+      <c r="O25" s="54"/>
+      <c r="P25" s="54"/>
+      <c r="Q25" s="54"/>
+      <c r="R25" s="54"/>
+      <c r="S25" s="54"/>
+      <c r="T25" s="54"/>
     </row>
     <row r="26" spans="1:20">
       <c r="A26" s="48"/>
       <c r="B26" s="13" t="s">
         <v>1</v>
       </c>
       <c r="C26" s="13" t="s">
         <v>26</v>
       </c>
       <c r="D26" s="13" t="s">
         <v>28</v>
       </c>
-      <c r="E26" s="13"/>
+      <c r="E26" s="13" t="s">
+        <v>31</v>
+      </c>
       <c r="F26" s="13"/>
       <c r="G26" s="13"/>
       <c r="H26" s="13"/>
       <c r="I26" s="13"/>
       <c r="J26" s="13"/>
       <c r="K26" s="13"/>
       <c r="L26" s="13"/>
       <c r="M26" s="13"/>
       <c r="N26" s="13"/>
       <c r="O26" s="13"/>
       <c r="P26" s="13"/>
       <c r="Q26" s="13"/>
       <c r="R26" s="13"/>
       <c r="S26" s="13"/>
       <c r="T26" s="14"/>
     </row>
     <row r="27" spans="1:20">
       <c r="A27" s="15" t="s">
         <v>3</v>
       </c>
       <c r="B27" s="24">
         <v>163.5</v>
       </c>
       <c r="C27" s="22">
         <v>159.5</v>
       </c>
       <c r="D27" s="22">
         <v>128.1</v>
       </c>
-      <c r="E27" s="22"/>
+      <c r="E27" s="31">
+        <v>85.8</v>
+      </c>
       <c r="F27" s="22"/>
       <c r="G27" s="22"/>
       <c r="H27" s="22"/>
       <c r="I27" s="22"/>
       <c r="J27" s="22"/>
       <c r="K27" s="22"/>
       <c r="L27" s="22"/>
       <c r="M27" s="22"/>
       <c r="N27" s="22"/>
       <c r="O27" s="22"/>
       <c r="P27" s="22"/>
       <c r="Q27" s="22"/>
       <c r="R27" s="22"/>
       <c r="S27" s="22"/>
       <c r="T27" s="22"/>
     </row>
     <row r="28" spans="1:20">
       <c r="A28" s="25" t="s">
         <v>4</v>
       </c>
       <c r="B28" s="34">
         <v>198.4</v>
       </c>
       <c r="C28" s="32">
         <v>171.5</v>
       </c>
       <c r="D28" s="32">
         <v>123.8</v>
       </c>
-      <c r="E28" s="32"/>
+      <c r="E28" s="50">
+        <v>89.2</v>
+      </c>
       <c r="F28" s="32"/>
       <c r="G28" s="32"/>
       <c r="H28" s="32"/>
       <c r="I28" s="32"/>
       <c r="J28" s="32"/>
       <c r="K28" s="32"/>
       <c r="L28" s="32"/>
       <c r="M28" s="32"/>
       <c r="N28" s="32"/>
       <c r="O28" s="32"/>
       <c r="P28" s="32"/>
       <c r="Q28" s="32"/>
       <c r="R28" s="32"/>
       <c r="S28" s="32"/>
       <c r="T28" s="32"/>
     </row>
     <row r="29" spans="1:20">
       <c r="A29" s="25" t="s">
         <v>6</v>
       </c>
       <c r="B29" s="34">
         <v>61.4</v>
       </c>
       <c r="C29" s="32">
         <v>114.7</v>
       </c>
       <c r="D29" s="32">
         <v>32.4</v>
       </c>
-      <c r="E29" s="32"/>
+      <c r="E29" s="51">
+        <v>583.70000000000005</v>
+      </c>
       <c r="F29" s="32"/>
       <c r="G29" s="32"/>
       <c r="H29" s="32"/>
       <c r="I29" s="32"/>
       <c r="J29" s="32"/>
       <c r="K29" s="32"/>
       <c r="L29" s="32"/>
       <c r="M29" s="32"/>
       <c r="N29" s="32"/>
       <c r="O29" s="32"/>
       <c r="P29" s="32"/>
       <c r="Q29" s="32"/>
       <c r="R29" s="32"/>
       <c r="S29" s="32"/>
       <c r="T29" s="32"/>
     </row>
     <row r="30" spans="1:20">
       <c r="A30" s="25" t="s">
         <v>12</v>
       </c>
       <c r="B30" s="34">
         <v>102.6</v>
       </c>
       <c r="C30" s="32">
         <v>172.5</v>
       </c>
       <c r="D30" s="32">
         <v>82.7</v>
       </c>
-      <c r="E30" s="32"/>
+      <c r="E30" s="52">
+        <v>95.6</v>
+      </c>
       <c r="F30" s="32"/>
       <c r="G30" s="32"/>
       <c r="H30" s="2"/>
       <c r="I30" s="32"/>
       <c r="J30" s="32"/>
       <c r="K30" s="32"/>
       <c r="L30" s="32"/>
       <c r="M30" s="32"/>
       <c r="N30" s="32"/>
       <c r="O30" s="32"/>
       <c r="P30" s="32"/>
       <c r="Q30" s="32"/>
       <c r="R30" s="32"/>
       <c r="S30" s="32"/>
       <c r="T30" s="32"/>
     </row>
     <row r="31" spans="1:20">
       <c r="A31" s="25" t="s">
         <v>14</v>
       </c>
       <c r="B31" s="38">
         <v>65.099999999999994</v>
       </c>
       <c r="C31" s="32">
         <v>131.80000000000001</v>
       </c>
       <c r="D31" s="32">
         <v>162</v>
       </c>
-      <c r="E31" s="32"/>
+      <c r="E31" s="52">
+        <v>62.5</v>
+      </c>
       <c r="F31" s="32"/>
       <c r="G31" s="32"/>
       <c r="H31" s="2"/>
       <c r="I31" s="32"/>
       <c r="J31" s="32"/>
       <c r="K31" s="32"/>
       <c r="L31" s="32"/>
       <c r="M31" s="32"/>
       <c r="N31" s="32"/>
       <c r="O31" s="32"/>
       <c r="P31" s="32"/>
       <c r="Q31" s="32"/>
       <c r="R31" s="32"/>
       <c r="S31" s="32"/>
       <c r="T31" s="32"/>
     </row>
     <row r="32" spans="1:20">
       <c r="A32" s="25" t="s">
         <v>15</v>
       </c>
       <c r="B32" s="34">
         <v>160.5</v>
       </c>
       <c r="C32" s="32">
         <v>94</v>
       </c>
       <c r="D32" s="32">
         <v>171.2</v>
       </c>
-      <c r="E32" s="32"/>
+      <c r="E32" s="52">
+        <v>19.2</v>
+      </c>
       <c r="F32" s="32"/>
       <c r="G32" s="32"/>
       <c r="H32" s="2"/>
       <c r="I32" s="32"/>
       <c r="J32" s="32"/>
       <c r="K32" s="32"/>
       <c r="L32" s="32"/>
       <c r="M32" s="32"/>
       <c r="N32" s="32"/>
       <c r="O32" s="32"/>
       <c r="P32" s="32"/>
       <c r="Q32" s="32"/>
       <c r="R32" s="32"/>
       <c r="S32" s="32"/>
       <c r="T32" s="32"/>
     </row>
     <row r="33" spans="1:20">
       <c r="A33" s="25" t="s">
         <v>17</v>
       </c>
       <c r="B33" s="34">
         <v>118.8</v>
       </c>
       <c r="C33" s="32">
         <v>120.8</v>
       </c>
       <c r="D33" s="32">
         <v>139.6</v>
       </c>
-      <c r="E33" s="32"/>
+      <c r="E33" s="52">
+        <v>112.7</v>
+      </c>
       <c r="F33" s="32"/>
       <c r="G33" s="32"/>
       <c r="H33" s="2"/>
       <c r="I33" s="32"/>
       <c r="J33" s="32"/>
       <c r="K33" s="32"/>
       <c r="L33" s="32"/>
       <c r="M33" s="32"/>
       <c r="N33" s="32"/>
       <c r="O33" s="32"/>
       <c r="P33" s="32"/>
       <c r="Q33" s="32"/>
       <c r="R33" s="32"/>
       <c r="S33" s="32"/>
       <c r="T33" s="32"/>
     </row>
     <row r="34" spans="1:20">
       <c r="A34" s="25" t="s">
         <v>18</v>
       </c>
       <c r="B34" s="32">
         <v>50</v>
       </c>
       <c r="C34" s="32">
         <v>180.8</v>
       </c>
       <c r="D34" s="32">
         <v>256.10000000000002</v>
       </c>
-      <c r="E34" s="32"/>
+      <c r="E34" s="52">
+        <v>55.2</v>
+      </c>
       <c r="F34" s="32"/>
       <c r="G34" s="32"/>
       <c r="H34" s="2"/>
       <c r="I34" s="32"/>
       <c r="J34" s="32"/>
       <c r="K34" s="32"/>
       <c r="L34" s="32"/>
       <c r="M34" s="32"/>
       <c r="N34" s="32"/>
       <c r="O34" s="32"/>
       <c r="P34" s="32"/>
       <c r="Q34" s="32"/>
       <c r="R34" s="32"/>
       <c r="S34" s="32"/>
       <c r="T34" s="32"/>
     </row>
     <row r="35" spans="1:20">
       <c r="A35" s="25" t="s">
         <v>29</v>
       </c>
       <c r="B35" s="26" t="s">
         <v>0</v>
       </c>
       <c r="C35" s="26" t="s">
         <v>0</v>
       </c>
       <c r="D35" s="32">
         <v>72.5</v>
       </c>
-      <c r="E35" s="32"/>
+      <c r="E35" s="52">
+        <v>256.2</v>
+      </c>
       <c r="F35" s="32"/>
       <c r="G35" s="32"/>
       <c r="H35" s="2"/>
       <c r="I35" s="32"/>
       <c r="J35" s="32"/>
       <c r="K35" s="32"/>
       <c r="L35" s="32"/>
       <c r="M35" s="32"/>
       <c r="N35" s="32"/>
       <c r="O35" s="32"/>
       <c r="P35" s="32"/>
       <c r="Q35" s="32"/>
       <c r="R35" s="32"/>
       <c r="S35" s="32"/>
       <c r="T35" s="32"/>
     </row>
     <row r="36" spans="1:20">
       <c r="A36" s="25" t="s">
         <v>23</v>
       </c>
       <c r="B36" s="32">
         <v>96.4</v>
       </c>
       <c r="C36" s="32">
         <v>149.19999999999999</v>
       </c>
       <c r="D36" s="32">
         <v>444.7</v>
       </c>
-      <c r="E36" s="32"/>
+      <c r="E36" s="52">
+        <v>97.3</v>
+      </c>
       <c r="F36" s="32"/>
       <c r="G36" s="32"/>
       <c r="H36" s="2"/>
       <c r="I36" s="32"/>
       <c r="J36" s="32"/>
       <c r="K36" s="32"/>
       <c r="L36" s="32"/>
       <c r="M36" s="32"/>
       <c r="N36" s="32"/>
       <c r="O36" s="32"/>
       <c r="P36" s="32"/>
       <c r="Q36" s="32"/>
       <c r="R36" s="32"/>
       <c r="S36" s="32"/>
       <c r="T36" s="32"/>
     </row>
     <row r="37" spans="1:20">
       <c r="A37" s="25" t="s">
         <v>19</v>
       </c>
       <c r="B37" s="34">
         <v>70.900000000000006</v>
       </c>
       <c r="C37" s="32">
         <v>196.3</v>
       </c>
       <c r="D37" s="32">
         <v>190.2</v>
       </c>
-      <c r="E37" s="32"/>
+      <c r="E37" s="52">
+        <v>70.7</v>
+      </c>
       <c r="F37" s="32"/>
       <c r="G37" s="32"/>
       <c r="H37" s="2"/>
       <c r="I37" s="32"/>
       <c r="J37" s="32"/>
       <c r="K37" s="32"/>
       <c r="L37" s="32"/>
       <c r="M37" s="32"/>
       <c r="N37" s="32"/>
       <c r="O37" s="32"/>
       <c r="P37" s="32"/>
       <c r="Q37" s="32"/>
       <c r="R37" s="32"/>
       <c r="S37" s="32"/>
       <c r="T37" s="32"/>
     </row>
     <row r="38" spans="1:20">
       <c r="A38" s="25" t="s">
         <v>20</v>
       </c>
       <c r="B38" s="34">
         <v>110.4</v>
       </c>
       <c r="C38" s="32">
         <v>78.7</v>
       </c>
       <c r="D38" s="32">
         <v>128.9</v>
       </c>
-      <c r="E38" s="32"/>
+      <c r="E38" s="52">
+        <v>87.2</v>
+      </c>
       <c r="F38" s="32"/>
       <c r="G38" s="32"/>
       <c r="H38" s="2"/>
       <c r="I38" s="32"/>
       <c r="J38" s="32"/>
       <c r="K38" s="32"/>
       <c r="L38" s="32"/>
       <c r="M38" s="32"/>
       <c r="N38" s="32"/>
       <c r="O38" s="32"/>
       <c r="P38" s="32"/>
       <c r="Q38" s="32"/>
       <c r="R38" s="32"/>
       <c r="S38" s="32"/>
       <c r="T38" s="32"/>
     </row>
     <row r="39" spans="1:20">
       <c r="A39" s="25" t="s">
         <v>30</v>
       </c>
       <c r="B39" s="26" t="s">
         <v>0</v>
       </c>
       <c r="C39" s="26" t="s">
         <v>0</v>
       </c>
       <c r="D39" s="32">
         <v>164.5</v>
       </c>
-      <c r="E39" s="32"/>
+      <c r="E39" s="52">
+        <v>93.6</v>
+      </c>
       <c r="F39" s="32"/>
       <c r="G39" s="32"/>
       <c r="H39" s="2"/>
       <c r="I39" s="32"/>
       <c r="J39" s="32"/>
       <c r="K39" s="32"/>
       <c r="L39" s="32"/>
       <c r="M39" s="32"/>
       <c r="N39" s="32"/>
       <c r="O39" s="32"/>
       <c r="P39" s="32"/>
       <c r="Q39" s="32"/>
       <c r="R39" s="32"/>
       <c r="S39" s="32"/>
       <c r="T39" s="32"/>
     </row>
     <row r="40" spans="1:20">
       <c r="A40" s="42" t="s">
         <v>22</v>
       </c>
       <c r="B40" s="47">
         <v>83</v>
       </c>
       <c r="C40" s="47">
         <v>55.1</v>
       </c>
       <c r="D40" s="47">
         <v>39.4</v>
       </c>
-      <c r="E40" s="47"/>
+      <c r="E40" s="53">
+        <v>169</v>
+      </c>
       <c r="F40" s="47"/>
       <c r="G40" s="47"/>
       <c r="H40" s="49"/>
       <c r="I40" s="47"/>
       <c r="J40" s="47"/>
       <c r="K40" s="47"/>
       <c r="L40" s="47"/>
       <c r="M40" s="47"/>
       <c r="N40" s="47"/>
       <c r="O40" s="47"/>
       <c r="P40" s="47"/>
       <c r="Q40" s="47"/>
       <c r="R40" s="47"/>
       <c r="S40" s="47"/>
       <c r="T40" s="47"/>
     </row>
     <row r="41" spans="1:20">
       <c r="A41" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B41" s="5"/>
       <c r="C41" s="5"/>
       <c r="D41" s="5"/>
       <c r="E41" s="5"/>
       <c r="F41" s="5"/>