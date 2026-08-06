--- v0 (2026-04-14)
+++ v1 (2026-08-06)
@@ -1,92 +1,94 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="14835" yWindow="120" windowWidth="13800" windowHeight="12765" firstSheet="4" activeTab="14"/>
+    <workbookView xWindow="14835" yWindow="120" windowWidth="13800" windowHeight="12765" firstSheet="4" activeTab="15"/>
   </bookViews>
   <sheets>
     <sheet name="с 1998-2001" sheetId="2" r:id="rId1"/>
     <sheet name="с 2002-2005" sheetId="4" r:id="rId2"/>
     <sheet name="с 2006-2009" sheetId="5" r:id="rId3"/>
     <sheet name="с 2010-2013" sheetId="6" r:id="rId4"/>
     <sheet name="2014" sheetId="9" r:id="rId5"/>
     <sheet name="2015" sheetId="10" r:id="rId6"/>
     <sheet name="2016" sheetId="11" r:id="rId7"/>
     <sheet name="2017" sheetId="12" r:id="rId8"/>
     <sheet name="2018" sheetId="13" r:id="rId9"/>
     <sheet name="2019" sheetId="14" r:id="rId10"/>
     <sheet name="2020" sheetId="15" r:id="rId11"/>
     <sheet name="2021" sheetId="16" r:id="rId12"/>
     <sheet name="2022" sheetId="17" r:id="rId13"/>
     <sheet name="2023" sheetId="19" r:id="rId14"/>
-    <sheet name="2024" sheetId="18" r:id="rId15"/>
+    <sheet name="2024" sheetId="20" r:id="rId15"/>
+    <sheet name="2025" sheetId="18" r:id="rId16"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'с 1998-2001'!$5:$5</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'с 2002-2005'!$3:$3</definedName>
   </definedNames>
-  <calcPr calcId="114210" fullCalcOnLoad="1"/>
+  <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="C40" i="16"/>
   <c r="C39"/>
   <c r="C38"/>
   <c r="C37"/>
   <c r="C36"/>
   <c r="C35"/>
   <c r="C34"/>
   <c r="C33"/>
   <c r="C32"/>
   <c r="C31"/>
   <c r="C30"/>
   <c r="C29"/>
   <c r="C28"/>
   <c r="C27"/>
   <c r="C26"/>
   <c r="C25"/>
   <c r="C23"/>
   <c r="C22"/>
   <c r="C21"/>
   <c r="C20"/>
@@ -628,51 +630,51 @@
   <c r="C12"/>
   <c r="I11"/>
   <c r="G11"/>
   <c r="E11"/>
   <c r="C11"/>
   <c r="I10"/>
   <c r="G10"/>
   <c r="E10"/>
   <c r="C10"/>
   <c r="I9"/>
   <c r="G9"/>
   <c r="E9"/>
   <c r="C9"/>
   <c r="I8"/>
   <c r="G8"/>
   <c r="E8"/>
   <c r="C8"/>
   <c r="I7"/>
   <c r="G7"/>
   <c r="E7"/>
   <c r="C7"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="613" uniqueCount="178">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="656" uniqueCount="179">
   <si>
     <t>тыс. тенге</t>
   </si>
   <si>
     <t>В % к общему объему строи тельных работ</t>
   </si>
   <si>
     <t>Работы по возведению зданий</t>
   </si>
   <si>
     <t xml:space="preserve">Работы строительные по возведению объектов гражданского строительства </t>
   </si>
   <si>
     <t>Дороги и автомагистрали; работы строительные по сооружению дорог и автомагистралей</t>
   </si>
   <si>
     <t>Железные дороги и метро; работы строительные по сооружению железных
 дорог и метро</t>
   </si>
   <si>
     <t>Мосты и тоннели; работы строительные по
 возведению мостов и тоннелей</t>
   </si>
   <si>
     <t>Работы строительные по возведению сооружений инженерных для распределения
@@ -1177,63 +1179,66 @@
   </si>
   <si>
     <t>Start-up and commissioning of installed equipment</t>
   </si>
   <si>
     <t>Plastering works</t>
   </si>
   <si>
     <t>Painting and glass work</t>
   </si>
   <si>
     <t>Roofing</t>
   </si>
   <si>
     <t>Rental of construction equipment with operator</t>
   </si>
   <si>
     <t xml:space="preserve">* In accordance with the General Classifier of Economic Activities (GCEA)
         </t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>Construction of stationary retail facilities of category 2</t>
+  </si>
+  <si>
+    <t>2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="6">
-    <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
-[...4 lines deleted...]
-    <numFmt numFmtId="169" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="43" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
+    <numFmt numFmtId="164" formatCode="0.0"/>
+    <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
+    <numFmt numFmtId="166" formatCode="#,##0.0"/>
+    <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0"/>
+    <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="22">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
@@ -1439,611 +1444,632 @@
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="181">
+  <cellXfs count="188">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1"/>
-    <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" wrapText="1"/>
+    </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...77 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="167" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="167" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="167" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="167" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="4" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="4" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="167" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="167" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
-    <xf numFmtId="168" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
-    <xf numFmtId="168" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="169" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="167" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="168" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="169" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="167" fontId="8" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="168" fontId="8" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="169" fontId="8" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="169" fontId="4" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="4" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="169" fontId="2" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="2" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="169" fontId="2" fillId="0" borderId="4" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="2" fillId="0" borderId="4" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="167" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="168" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="169" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="167" fontId="12" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="168" fontId="12" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="169" fontId="12" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="165" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="168" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="17" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="17" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="18" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="165" fontId="19" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="19" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="19" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="19" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="19" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="169" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="165" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="21" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="21" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="19" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="19" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="21" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="1"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 4" xfId="3"/>
     <cellStyle name="Финансовый" xfId="4" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Стандартная">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -2069,51 +2095,51 @@
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -2308,67 +2334,67 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I32"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <selection activeCell="B9" sqref="B9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.7109375" style="2" customWidth="1"/>
     <col min="2" max="2" width="16.140625" style="2" customWidth="1"/>
     <col min="3" max="3" width="13.42578125" style="2" customWidth="1"/>
     <col min="4" max="4" width="13.5703125" style="2" customWidth="1"/>
     <col min="5" max="5" width="13.140625" style="2" customWidth="1"/>
     <col min="6" max="6" width="13.7109375" style="2" customWidth="1"/>
     <col min="7" max="7" width="13.140625" style="2" customWidth="1"/>
     <col min="8" max="8" width="14.42578125" style="2" customWidth="1"/>
     <col min="9" max="9" width="12.140625" style="2" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
-      <c r="H1" s="170" t="s">
+      <c r="H1" s="173" t="s">
         <v>46</v>
       </c>
-      <c r="I1" s="170"/>
+      <c r="I1" s="173"/>
     </row>
     <row r="2" spans="1:9" s="3" customFormat="1">
-      <c r="A2" s="169" t="s">
+      <c r="A2" s="172" t="s">
         <v>115</v>
       </c>
-      <c r="B2" s="169"/>
-[...6 lines deleted...]
-      <c r="I2" s="169"/>
+      <c r="B2" s="172"/>
+      <c r="C2" s="172"/>
+      <c r="D2" s="172"/>
+      <c r="E2" s="172"/>
+      <c r="F2" s="172"/>
+      <c r="G2" s="172"/>
+      <c r="H2" s="172"/>
+      <c r="I2" s="172"/>
     </row>
     <row r="3" spans="1:9" s="3" customFormat="1">
       <c r="A3" s="7"/>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
     </row>
     <row r="4" spans="1:9" s="3" customFormat="1">
       <c r="A4" s="8"/>
       <c r="B4" s="8"/>
       <c r="C4" s="8"/>
       <c r="D4" s="8"/>
       <c r="E4" s="8"/>
       <c r="F4" s="8"/>
       <c r="G4" s="8"/>
       <c r="H4" s="8"/>
       <c r="I4" s="9" t="s">
         <v>0</v>
       </c>
     </row>
@@ -3234,55 +3260,55 @@
   <pageMargins left="0.35433070866141736" right="0.35433070866141736" top="0.39370078740157483" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="36" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;R&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G41"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="D3" sqref="D3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="39.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="17.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
-      <c r="A1" s="175" t="s">
+      <c r="A1" s="178" t="s">
         <v>115</v>
       </c>
-      <c r="B1" s="175"/>
-      <c r="C1" s="175"/>
+      <c r="B1" s="178"/>
+      <c r="C1" s="178"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="90"/>
       <c r="B2" s="91"/>
       <c r="C2" s="9"/>
     </row>
     <row r="3" spans="1:4" ht="38.25">
       <c r="A3" s="36"/>
       <c r="B3" s="36" t="s">
         <v>102</v>
       </c>
       <c r="C3" s="92" t="s">
         <v>96</v>
       </c>
       <c r="D3" s="2"/>
     </row>
     <row r="4" spans="1:4" ht="25.5">
       <c r="A4" s="94" t="s">
         <v>114</v>
       </c>
       <c r="B4" s="108">
         <v>284060485</v>
       </c>
       <c r="C4" s="109">
         <v>100</v>
@@ -3650,90 +3676,90 @@
       </c>
     </row>
     <row r="38" spans="1:7" ht="25.5">
       <c r="A38" s="104" t="s">
         <v>64</v>
       </c>
       <c r="B38" s="112">
         <v>133569</v>
       </c>
       <c r="C38" s="113">
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:7" ht="25.5">
       <c r="A39" s="105" t="s">
         <v>65</v>
       </c>
       <c r="B39" s="115">
         <v>8011694</v>
       </c>
       <c r="C39" s="116">
         <v>2.8</v>
       </c>
     </row>
     <row r="41" spans="1:7">
-      <c r="A41" s="176"/>
-[...5 lines deleted...]
-      <c r="G41" s="176"/>
+      <c r="A41" s="179"/>
+      <c r="B41" s="179"/>
+      <c r="C41" s="179"/>
+      <c r="D41" s="179"/>
+      <c r="E41" s="179"/>
+      <c r="F41" s="179"/>
+      <c r="G41" s="179"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A41:G41"/>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G41"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="D3" sqref="D3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="39.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="17.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
-      <c r="A1" s="175" t="s">
+      <c r="A1" s="178" t="s">
         <v>115</v>
       </c>
-      <c r="B1" s="175"/>
-      <c r="C1" s="175"/>
+      <c r="B1" s="178"/>
+      <c r="C1" s="178"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="90"/>
       <c r="B2" s="91"/>
       <c r="C2" s="9"/>
       <c r="D2" s="2"/>
     </row>
     <row r="3" spans="1:4" ht="38.25">
       <c r="A3" s="36"/>
       <c r="B3" s="36" t="s">
         <v>103</v>
       </c>
       <c r="C3" s="92" t="s">
         <v>96</v>
       </c>
       <c r="D3" s="2"/>
     </row>
     <row r="4" spans="1:4" ht="25.5">
       <c r="A4" s="94" t="s">
         <v>113</v>
       </c>
       <c r="B4" s="108">
         <v>359271853</v>
       </c>
       <c r="C4" s="109">
@@ -4103,90 +4129,90 @@
       </c>
     </row>
     <row r="38" spans="1:7" ht="25.5">
       <c r="A38" s="104" t="s">
         <v>64</v>
       </c>
       <c r="B38" s="112">
         <v>138297</v>
       </c>
       <c r="C38" s="113">
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:7" ht="25.5">
       <c r="A39" s="105" t="s">
         <v>111</v>
       </c>
       <c r="B39" s="115">
         <v>15789476</v>
       </c>
       <c r="C39" s="116">
         <v>4.4000000000000004</v>
       </c>
     </row>
     <row r="41" spans="1:7">
-      <c r="A41" s="176"/>
-[...5 lines deleted...]
-      <c r="G41" s="176"/>
+      <c r="A41" s="179"/>
+      <c r="B41" s="179"/>
+      <c r="C41" s="179"/>
+      <c r="D41" s="179"/>
+      <c r="E41" s="179"/>
+      <c r="F41" s="179"/>
+      <c r="G41" s="179"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A41:G41"/>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G42"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="I26" sqref="I26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="40" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="10.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="17.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
-      <c r="A1" s="175" t="s">
+      <c r="A1" s="178" t="s">
         <v>115</v>
       </c>
-      <c r="B1" s="175"/>
-      <c r="C1" s="175"/>
+      <c r="B1" s="178"/>
+      <c r="C1" s="178"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="90"/>
       <c r="B2" s="91"/>
       <c r="C2" s="9"/>
       <c r="D2" s="2"/>
     </row>
     <row r="3" spans="1:4" ht="38.25">
       <c r="A3" s="36"/>
       <c r="B3" s="120" t="s">
         <v>116</v>
       </c>
       <c r="C3" s="92" t="s">
         <v>96</v>
       </c>
       <c r="D3" s="2"/>
     </row>
     <row r="4" spans="1:4" ht="25.5">
       <c r="A4" s="94" t="s">
         <v>113</v>
       </c>
       <c r="B4" s="121">
         <v>402350261</v>
       </c>
       <c r="C4" s="122">
@@ -4599,91 +4625,91 @@
     <row r="39" spans="1:7" ht="25.5">
       <c r="A39" s="124" t="s">
         <v>64</v>
       </c>
       <c r="B39" s="125">
         <v>369441</v>
       </c>
       <c r="C39" s="126">
         <f>B39/B4*100</f>
         <v>9.1820743220544357E-2</v>
       </c>
     </row>
     <row r="40" spans="1:7" ht="25.5">
       <c r="A40" s="127" t="s">
         <v>111</v>
       </c>
       <c r="B40" s="128">
         <v>17533907</v>
       </c>
       <c r="C40" s="129">
         <f>B40/B4*100</f>
         <v>4.3578714119437336</v>
       </c>
     </row>
     <row r="42" spans="1:7">
-      <c r="A42" s="178"/>
-[...1 lines deleted...]
-      <c r="C42" s="178"/>
+      <c r="A42" s="181"/>
+      <c r="B42" s="181"/>
+      <c r="C42" s="181"/>
       <c r="D42" s="130"/>
       <c r="E42" s="130"/>
       <c r="F42" s="130"/>
       <c r="G42" s="130"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A42:C42"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:F41"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:IV3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="40" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
-      <c r="A1" s="175" t="s">
+      <c r="A1" s="178" t="s">
         <v>121</v>
       </c>
-      <c r="B1" s="175"/>
-      <c r="C1" s="175"/>
+      <c r="B1" s="178"/>
+      <c r="C1" s="178"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="90"/>
       <c r="B2" s="91"/>
       <c r="C2" s="9"/>
       <c r="D2" s="2"/>
     </row>
     <row r="3" spans="1:4" ht="38.25">
       <c r="A3" s="36"/>
       <c r="B3" s="36" t="s">
         <v>123</v>
       </c>
       <c r="C3" s="92" t="s">
         <v>122</v>
       </c>
       <c r="D3" s="2"/>
     </row>
     <row r="4" spans="1:4" ht="25.5">
       <c r="A4" s="141" t="s">
         <v>125</v>
       </c>
       <c r="B4" s="131">
         <v>272646492</v>
       </c>
       <c r="C4" s="132">
@@ -5087,55 +5113,55 @@
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:F40"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="D29" sqref="D29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="28.7109375" style="152" customWidth="1"/>
     <col min="2" max="2" width="26.42578125" style="152" customWidth="1"/>
     <col min="3" max="3" width="26.42578125" style="158" customWidth="1"/>
     <col min="4" max="4" width="25.28515625" style="152" customWidth="1"/>
     <col min="5" max="16384" width="9.140625" style="152"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="17.25" customHeight="1">
-      <c r="A1" s="179" t="s">
+      <c r="A1" s="182" t="s">
         <v>121</v>
       </c>
-      <c r="B1" s="179"/>
-      <c r="C1" s="179"/>
+      <c r="B1" s="182"/>
+      <c r="C1" s="182"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="153"/>
       <c r="B2" s="154"/>
       <c r="C2" s="155"/>
       <c r="D2" s="156"/>
     </row>
     <row r="3" spans="1:4" ht="22.5">
       <c r="A3" s="157"/>
       <c r="B3" s="160" t="s">
         <v>160</v>
       </c>
       <c r="C3" s="161" t="s">
         <v>122</v>
       </c>
       <c r="D3" s="156"/>
     </row>
     <row r="4" spans="1:4" ht="22.5">
       <c r="A4" s="148" t="s">
         <v>125</v>
       </c>
       <c r="B4" s="145">
         <v>314898126</v>
       </c>
       <c r="C4" s="158">
@@ -5503,567 +5529,1133 @@
       </c>
     </row>
     <row r="38" spans="1:6" ht="22.5">
       <c r="A38" s="148" t="s">
         <v>174</v>
       </c>
       <c r="B38" s="145">
         <v>157863</v>
       </c>
       <c r="C38" s="158">
         <v>5.013145108396104E-2</v>
       </c>
     </row>
     <row r="39" spans="1:6" ht="22.5">
       <c r="A39" s="150" t="s">
         <v>159</v>
       </c>
       <c r="B39" s="151">
         <v>14388580</v>
       </c>
       <c r="C39" s="159">
         <v>4.5692809235708189</v>
       </c>
     </row>
     <row r="40" spans="1:6">
-      <c r="A40" s="180" t="s">
+      <c r="A40" s="183" t="s">
         <v>175</v>
       </c>
-      <c r="B40" s="180"/>
-[...3 lines deleted...]
-      <c r="F40" s="180"/>
+      <c r="B40" s="183"/>
+      <c r="C40" s="183"/>
+      <c r="D40" s="183"/>
+      <c r="E40" s="183"/>
+      <c r="F40" s="183"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A40:F40"/>
   </mergeCells>
   <phoneticPr fontId="20" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F41"/>
+  <dimension ref="A1:F42"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B40" sqref="B40"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="34.7109375" customWidth="1"/>
+    <col min="2" max="2" width="15.28515625" customWidth="1"/>
+    <col min="3" max="3" width="9.7109375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:6">
+      <c r="A1" s="182" t="s">
+        <v>121</v>
+      </c>
+      <c r="B1" s="182"/>
+      <c r="C1" s="182"/>
+      <c r="D1" s="152"/>
+      <c r="E1" s="152"/>
+      <c r="F1" s="152"/>
+    </row>
+    <row r="2" spans="1:6">
+      <c r="A2" s="153"/>
+      <c r="B2" s="154"/>
+      <c r="C2" s="155"/>
+      <c r="D2" s="156"/>
+      <c r="E2" s="152"/>
+      <c r="F2" s="152"/>
+    </row>
+    <row r="3" spans="1:6" ht="67.5">
+      <c r="A3" s="157"/>
+      <c r="B3" s="160" t="s">
+        <v>176</v>
+      </c>
+      <c r="C3" s="161" t="s">
+        <v>122</v>
+      </c>
+      <c r="D3" s="156"/>
+      <c r="E3" s="152"/>
+      <c r="F3" s="152"/>
+    </row>
+    <row r="4" spans="1:6" ht="22.5">
+      <c r="A4" s="148" t="s">
+        <v>125</v>
+      </c>
+      <c r="B4" s="162">
+        <v>411618865</v>
+      </c>
+      <c r="C4" s="163">
+        <v>100</v>
+      </c>
+      <c r="D4" s="152"/>
+      <c r="E4" s="152"/>
+      <c r="F4" s="152"/>
+    </row>
+    <row r="5" spans="1:6">
+      <c r="A5" s="146" t="s">
+        <v>126</v>
+      </c>
+      <c r="B5" s="164"/>
+      <c r="C5" s="164"/>
+      <c r="D5" s="152"/>
+      <c r="E5" s="152"/>
+      <c r="F5" s="152"/>
+    </row>
+    <row r="6" spans="1:6">
+      <c r="A6" s="148" t="s">
+        <v>127</v>
+      </c>
+      <c r="B6" s="164" t="s">
+        <v>117</v>
+      </c>
+      <c r="C6" s="164" t="s">
+        <v>117</v>
+      </c>
+      <c r="D6" s="152"/>
+      <c r="E6" s="152"/>
+      <c r="F6" s="152"/>
+    </row>
+    <row r="7" spans="1:6">
+      <c r="A7" s="148" t="s">
+        <v>128</v>
+      </c>
+      <c r="B7" s="162">
+        <v>35193201</v>
+      </c>
+      <c r="C7" s="165">
+        <v>8.5499485063688709</v>
+      </c>
+      <c r="D7" s="152"/>
+      <c r="E7" s="152"/>
+      <c r="F7" s="152"/>
+    </row>
+    <row r="8" spans="1:6" ht="33.75">
+      <c r="A8" s="148" t="s">
+        <v>161</v>
+      </c>
+      <c r="B8" s="162">
+        <v>59902628</v>
+      </c>
+      <c r="C8" s="165">
+        <v>14.552935517180437</v>
+      </c>
+      <c r="D8" s="152"/>
+      <c r="E8" s="152"/>
+      <c r="F8" s="152"/>
+    </row>
+    <row r="9" spans="1:6" ht="22.5">
+      <c r="A9" s="148" t="s">
+        <v>162</v>
+      </c>
+      <c r="B9" s="162">
+        <v>5133031</v>
+      </c>
+      <c r="C9" s="165">
+        <v>1.247034923921672</v>
+      </c>
+      <c r="D9" s="152"/>
+      <c r="E9" s="152"/>
+      <c r="F9" s="152"/>
+    </row>
+    <row r="10" spans="1:6" ht="22.5">
+      <c r="A10" s="148" t="s">
+        <v>177</v>
+      </c>
+      <c r="B10" s="162">
+        <v>38380</v>
+      </c>
+      <c r="C10" s="165">
+        <v>9.3241596203322702E-3</v>
+      </c>
+      <c r="D10" s="152"/>
+      <c r="E10" s="152"/>
+      <c r="F10" s="152"/>
+    </row>
+    <row r="11" spans="1:6">
+      <c r="A11" s="148" t="s">
+        <v>131</v>
+      </c>
+      <c r="B11" s="162">
+        <v>82167329</v>
+      </c>
+      <c r="C11" s="165">
+        <v>19.961992995632016</v>
+      </c>
+      <c r="D11" s="152"/>
+      <c r="E11" s="152"/>
+      <c r="F11" s="152"/>
+    </row>
+    <row r="12" spans="1:6">
+      <c r="A12" s="148" t="s">
+        <v>132</v>
+      </c>
+      <c r="B12" s="162">
+        <v>1673750</v>
+      </c>
+      <c r="C12" s="165">
+        <v>0.40662616374494887</v>
+      </c>
+      <c r="D12" s="152"/>
+      <c r="E12" s="152"/>
+      <c r="F12" s="152"/>
+    </row>
+    <row r="13" spans="1:6">
+      <c r="A13" s="148" t="s">
+        <v>133</v>
+      </c>
+      <c r="B13" s="162">
+        <v>25738200</v>
+      </c>
+      <c r="C13" s="165">
+        <v>6.2529204048993234</v>
+      </c>
+      <c r="D13" s="152"/>
+      <c r="E13" s="152"/>
+      <c r="F13" s="152"/>
+    </row>
+    <row r="14" spans="1:6">
+      <c r="A14" s="148" t="s">
+        <v>134</v>
+      </c>
+      <c r="B14" s="162">
+        <v>22061</v>
+      </c>
+      <c r="C14" s="165">
+        <v>5.3595697077683749E-3</v>
+      </c>
+      <c r="D14" s="152"/>
+      <c r="E14" s="152"/>
+      <c r="F14" s="152"/>
+    </row>
+    <row r="15" spans="1:6" ht="22.5">
+      <c r="A15" s="148" t="s">
+        <v>135</v>
+      </c>
+      <c r="B15" s="162">
+        <v>30302219</v>
+      </c>
+      <c r="C15" s="165">
+        <v>7.3617177385686645</v>
+      </c>
+      <c r="D15" s="152"/>
+      <c r="E15" s="152"/>
+      <c r="F15" s="152"/>
+    </row>
+    <row r="16" spans="1:6">
+      <c r="A16" s="148" t="s">
+        <v>136</v>
+      </c>
+      <c r="B16" s="162">
+        <v>12452731</v>
+      </c>
+      <c r="C16" s="165">
+        <v>3.0253061895013</v>
+      </c>
+      <c r="D16" s="152"/>
+      <c r="E16" s="152"/>
+      <c r="F16" s="152"/>
+    </row>
+    <row r="17" spans="1:6" ht="22.5">
+      <c r="A17" s="148" t="s">
+        <v>137</v>
+      </c>
+      <c r="B17" s="162">
+        <v>9135315</v>
+      </c>
+      <c r="C17" s="165">
+        <v>2.2193625649300599</v>
+      </c>
+      <c r="D17" s="152"/>
+      <c r="E17" s="152"/>
+      <c r="F17" s="152"/>
+    </row>
+    <row r="18" spans="1:6">
+      <c r="A18" s="148" t="s">
+        <v>163</v>
+      </c>
+      <c r="B18" s="162">
+        <v>3139503</v>
+      </c>
+      <c r="C18" s="165">
+        <v>0.76272087286378387</v>
+      </c>
+      <c r="D18" s="152"/>
+      <c r="E18" s="152"/>
+      <c r="F18" s="152"/>
+    </row>
+    <row r="19" spans="1:6" ht="22.5">
+      <c r="A19" s="148" t="s">
+        <v>139</v>
+      </c>
+      <c r="B19" s="162">
+        <v>13855158</v>
+      </c>
+      <c r="C19" s="165">
+        <v>3.3660162781897762</v>
+      </c>
+      <c r="D19" s="152"/>
+      <c r="E19" s="152"/>
+      <c r="F19" s="152"/>
+    </row>
+    <row r="20" spans="1:6" ht="22.5">
+      <c r="A20" s="148" t="s">
+        <v>140</v>
+      </c>
+      <c r="B20" s="162">
+        <v>32154</v>
+      </c>
+      <c r="C20" s="165">
+        <v>7.811595321317452E-3</v>
+      </c>
+      <c r="D20" s="152"/>
+      <c r="E20" s="152"/>
+      <c r="F20" s="152"/>
+    </row>
+    <row r="21" spans="1:6">
+      <c r="A21" s="148" t="s">
+        <v>164</v>
+      </c>
+      <c r="B21" s="162">
+        <v>1369511</v>
+      </c>
+      <c r="C21" s="165">
+        <v>0.3327133706566146</v>
+      </c>
+      <c r="D21" s="152"/>
+      <c r="E21" s="152"/>
+      <c r="F21" s="152"/>
+    </row>
+    <row r="22" spans="1:6">
+      <c r="A22" s="148" t="s">
+        <v>142</v>
+      </c>
+      <c r="B22" s="162">
+        <v>540869</v>
+      </c>
+      <c r="C22" s="165">
+        <v>0.13140044006486437</v>
+      </c>
+      <c r="D22" s="152"/>
+      <c r="E22" s="152"/>
+      <c r="F22" s="152"/>
+    </row>
+    <row r="23" spans="1:6">
+      <c r="A23" s="148" t="s">
+        <v>165</v>
+      </c>
+      <c r="B23" s="166" t="s">
+        <v>119</v>
+      </c>
+      <c r="C23" s="164" t="s">
+        <v>120</v>
+      </c>
+      <c r="D23" s="152"/>
+      <c r="E23" s="152"/>
+      <c r="F23" s="152"/>
+    </row>
+    <row r="24" spans="1:6">
+      <c r="A24" s="148" t="s">
+        <v>166</v>
+      </c>
+      <c r="B24" s="166" t="s">
+        <v>117</v>
+      </c>
+      <c r="C24" s="166" t="s">
+        <v>117</v>
+      </c>
+      <c r="D24" s="152"/>
+      <c r="E24" s="152"/>
+      <c r="F24" s="152"/>
+    </row>
+    <row r="25" spans="1:6" ht="33.75">
+      <c r="A25" s="148" t="s">
+        <v>167</v>
+      </c>
+      <c r="B25" s="162" t="s">
+        <v>120</v>
+      </c>
+      <c r="C25" s="164" t="s">
+        <v>120</v>
+      </c>
+      <c r="D25" s="152"/>
+      <c r="E25" s="152"/>
+      <c r="F25" s="152"/>
+    </row>
+    <row r="26" spans="1:6">
+      <c r="A26" s="148" t="s">
+        <v>145</v>
+      </c>
+      <c r="B26" s="162">
+        <v>13279022</v>
+      </c>
+      <c r="C26" s="165">
+        <v>3.2260479606540873</v>
+      </c>
+      <c r="D26" s="152"/>
+      <c r="E26" s="152"/>
+      <c r="F26" s="152"/>
+    </row>
+    <row r="27" spans="1:6" ht="22.5">
+      <c r="A27" s="148" t="s">
+        <v>146</v>
+      </c>
+      <c r="B27" s="162">
+        <v>11619283</v>
+      </c>
+      <c r="C27" s="165">
+        <v>2.8228256739398958</v>
+      </c>
+      <c r="D27" s="152"/>
+      <c r="E27" s="152"/>
+      <c r="F27" s="152"/>
+    </row>
+    <row r="28" spans="1:6">
+      <c r="A28" s="148" t="s">
+        <v>168</v>
+      </c>
+      <c r="B28" s="162">
+        <v>1450527</v>
+      </c>
+      <c r="C28" s="165">
+        <v>0.3523956561126031</v>
+      </c>
+      <c r="D28" s="152"/>
+      <c r="E28" s="152"/>
+      <c r="F28" s="152"/>
+    </row>
+    <row r="29" spans="1:6" ht="22.5">
+      <c r="A29" s="148" t="s">
+        <v>169</v>
+      </c>
+      <c r="B29" s="162">
+        <v>54812586</v>
+      </c>
+      <c r="C29" s="165">
+        <v>13.316344478040385</v>
+      </c>
+      <c r="D29" s="152"/>
+      <c r="E29" s="152"/>
+      <c r="F29" s="152"/>
+    </row>
+    <row r="30" spans="1:6" ht="22.5">
+      <c r="A30" s="148" t="s">
+        <v>170</v>
+      </c>
+      <c r="B30" s="162">
+        <v>1984424</v>
+      </c>
+      <c r="C30" s="165">
+        <v>0.4821022962589433</v>
+      </c>
+      <c r="D30" s="152"/>
+      <c r="E30" s="152"/>
+      <c r="F30" s="152"/>
+    </row>
+    <row r="31" spans="1:6">
+      <c r="A31" s="148" t="s">
+        <v>171</v>
+      </c>
+      <c r="B31" s="162">
+        <v>447926</v>
+      </c>
+      <c r="C31" s="165">
+        <v>0.10882057118543388</v>
+      </c>
+      <c r="D31" s="152"/>
+      <c r="E31" s="152"/>
+      <c r="F31" s="152"/>
+    </row>
+    <row r="32" spans="1:6">
+      <c r="A32" s="148" t="s">
+        <v>151</v>
+      </c>
+      <c r="B32" s="162">
+        <v>1298833</v>
+      </c>
+      <c r="C32" s="165">
+        <v>0.31554263189564941</v>
+      </c>
+      <c r="D32" s="152"/>
+      <c r="E32" s="152"/>
+      <c r="F32" s="152"/>
+    </row>
+    <row r="33" spans="1:6">
+      <c r="A33" s="148" t="s">
+        <v>152</v>
+      </c>
+      <c r="B33" s="162">
+        <v>231713</v>
+      </c>
+      <c r="C33" s="165">
+        <v>5.6293095312820514E-2</v>
+      </c>
+      <c r="D33" s="152"/>
+      <c r="E33" s="152"/>
+      <c r="F33" s="152"/>
+    </row>
+    <row r="34" spans="1:6">
+      <c r="A34" s="148" t="s">
+        <v>172</v>
+      </c>
+      <c r="B34" s="162">
+        <v>1155257</v>
+      </c>
+      <c r="C34" s="165">
+        <v>0.28066182049260546</v>
+      </c>
+      <c r="D34" s="152"/>
+      <c r="E34" s="152"/>
+      <c r="F34" s="152"/>
+    </row>
+    <row r="35" spans="1:6">
+      <c r="A35" s="148" t="s">
+        <v>154</v>
+      </c>
+      <c r="B35" s="162">
+        <v>2873788</v>
+      </c>
+      <c r="C35" s="165">
+        <v>0.69816722321509728</v>
+      </c>
+      <c r="D35" s="152"/>
+      <c r="E35" s="152"/>
+      <c r="F35" s="152"/>
+    </row>
+    <row r="36" spans="1:6">
+      <c r="A36" s="148" t="s">
+        <v>173</v>
+      </c>
+      <c r="B36" s="162">
+        <v>1325528</v>
+      </c>
+      <c r="C36" s="165">
+        <v>0.32202800034444484</v>
+      </c>
+      <c r="D36" s="152"/>
+      <c r="E36" s="152"/>
+      <c r="F36" s="152"/>
+    </row>
+    <row r="37" spans="1:6">
+      <c r="A37" s="148" t="s">
+        <v>156</v>
+      </c>
+      <c r="B37" s="162">
+        <v>24935854</v>
+      </c>
+      <c r="C37" s="165">
+        <v>6.0579959084236821</v>
+      </c>
+      <c r="D37" s="152"/>
+      <c r="E37" s="152"/>
+      <c r="F37" s="152"/>
+    </row>
+    <row r="38" spans="1:6">
+      <c r="A38" s="148" t="s">
+        <v>157</v>
+      </c>
+      <c r="B38" s="162">
+        <v>159780</v>
+      </c>
+      <c r="C38" s="165">
+        <v>3.8817462848793387E-2</v>
+      </c>
+      <c r="D38" s="152"/>
+      <c r="E38" s="152"/>
+      <c r="F38" s="152"/>
+    </row>
+    <row r="39" spans="1:6">
+      <c r="A39" s="148" t="s">
+        <v>174</v>
+      </c>
+      <c r="B39" s="162">
+        <v>186454</v>
+      </c>
+      <c r="C39" s="165">
+        <v>4.5297729490605343E-2</v>
+      </c>
+      <c r="D39" s="152"/>
+      <c r="E39" s="152"/>
+      <c r="F39" s="152"/>
+    </row>
+    <row r="40" spans="1:6" ht="22.5">
+      <c r="A40" s="150" t="s">
+        <v>159</v>
+      </c>
+      <c r="B40" s="167">
+        <v>10927052</v>
+      </c>
+      <c r="C40" s="168">
+        <v>2.654652866797055</v>
+      </c>
+      <c r="D40" s="152"/>
+      <c r="E40" s="152"/>
+      <c r="F40" s="152"/>
+    </row>
+    <row r="41" spans="1:6">
+      <c r="A41" s="183" t="s">
+        <v>175</v>
+      </c>
+      <c r="B41" s="183"/>
+      <c r="C41" s="183"/>
+      <c r="D41" s="183"/>
+      <c r="E41" s="183"/>
+      <c r="F41" s="183"/>
+    </row>
+    <row r="42" spans="1:6">
+      <c r="A42" s="152"/>
+      <c r="B42" s="152"/>
+      <c r="C42" s="158"/>
+      <c r="D42" s="152"/>
+      <c r="E42" s="152"/>
+      <c r="F42" s="152"/>
+    </row>
+  </sheetData>
+  <mergeCells count="2">
+    <mergeCell ref="A1:C1"/>
+    <mergeCell ref="A41:F41"/>
+  </mergeCells>
+  <phoneticPr fontId="20" type="noConversion"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <headerFooter alignWithMargins="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:F39"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="F8" sqref="F8"/>
+      <selection sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="28.7109375" style="152" customWidth="1"/>
     <col min="2" max="2" width="26.42578125" style="152" customWidth="1"/>
     <col min="3" max="3" width="26.42578125" style="158" customWidth="1"/>
     <col min="4" max="4" width="25.28515625" style="152" customWidth="1"/>
     <col min="5" max="16384" width="9.140625" style="152"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="17.25" customHeight="1">
-      <c r="A1" s="179" t="s">
+      <c r="A1" s="182" t="s">
         <v>121</v>
       </c>
-      <c r="B1" s="179"/>
-      <c r="C1" s="179"/>
+      <c r="B1" s="182"/>
+      <c r="C1" s="182"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="153"/>
       <c r="B2" s="154"/>
       <c r="C2" s="155"/>
       <c r="D2" s="156"/>
     </row>
     <row r="3" spans="1:4" ht="22.5">
       <c r="A3" s="157"/>
       <c r="B3" s="160" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="C3" s="161" t="s">
         <v>122</v>
       </c>
       <c r="D3" s="156"/>
     </row>
     <row r="4" spans="1:4" ht="22.5">
       <c r="A4" s="148" t="s">
         <v>125</v>
       </c>
       <c r="B4" s="162">
-        <v>411618865</v>
-[...1 lines deleted...]
-      <c r="C4" s="163">
+        <v>461099655</v>
+      </c>
+      <c r="C4" s="171">
         <v>100</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="146" t="s">
         <v>126</v>
       </c>
-      <c r="B5" s="164"/>
-      <c r="C5" s="164"/>
+      <c r="B5" s="162"/>
+      <c r="C5" s="171"/>
     </row>
     <row r="6" spans="1:4">
-      <c r="A6" s="148" t="s">
-[...10 lines deleted...]
-      <c r="A7" s="148" t="s">
+      <c r="A6" s="169" t="s">
         <v>128</v>
       </c>
-      <c r="B7" s="162">
-[...7 lines deleted...]
-      <c r="A8" s="148" t="s">
+      <c r="B6" s="184">
+        <v>58581669</v>
+      </c>
+      <c r="C6" s="185">
+        <v>12.704773982101546</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" ht="45">
+      <c r="A7" s="169" t="s">
         <v>161</v>
       </c>
-      <c r="B8" s="162">
-[...3 lines deleted...]
-        <v>14.552935517180437</v>
+      <c r="B7" s="184">
+        <v>118744176</v>
+      </c>
+      <c r="C7" s="185">
+        <v>25.752388819288967</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" ht="22.5">
+      <c r="A8" s="169" t="s">
+        <v>162</v>
+      </c>
+      <c r="B8" s="186" t="s">
+        <v>119</v>
+      </c>
+      <c r="C8" s="185" t="s">
+        <v>120</v>
       </c>
     </row>
     <row r="9" spans="1:4" ht="22.5">
-      <c r="A9" s="148" t="s">
-[...10 lines deleted...]
-      <c r="A10" s="148" t="s">
+      <c r="A9" s="169" t="s">
         <v>177</v>
       </c>
-      <c r="B10" s="162">
-[...3 lines deleted...]
-        <v>9.3241596203322702E-3</v>
+      <c r="B9" s="184">
+        <v>45669</v>
+      </c>
+      <c r="C9" s="185">
+        <v>9.9043665517381495E-3</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4">
+      <c r="A10" s="169" t="s">
+        <v>131</v>
+      </c>
+      <c r="B10" s="184">
+        <v>82261850</v>
+      </c>
+      <c r="C10" s="185">
+        <v>17.840362513392037</v>
       </c>
     </row>
     <row r="11" spans="1:4">
-      <c r="A11" s="148" t="s">
-[...6 lines deleted...]
-        <v>19.961992995632016</v>
+      <c r="A11" s="169" t="s">
+        <v>132</v>
+      </c>
+      <c r="B11" s="184">
+        <v>457965</v>
+      </c>
+      <c r="C11" s="185">
+        <v>9.9320178411324109E-2</v>
       </c>
     </row>
     <row r="12" spans="1:4">
-      <c r="A12" s="148" t="s">
-[...10 lines deleted...]
-      <c r="A13" s="148" t="s">
+      <c r="A12" s="169" t="s">
         <v>133</v>
       </c>
-      <c r="B13" s="162">
-[...3 lines deleted...]
-        <v>6.2529204048993234</v>
+      <c r="B12" s="184">
+        <v>795106</v>
+      </c>
+      <c r="C12" s="185">
+        <v>0.17243691062835431</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" ht="22.5">
+      <c r="A13" s="169" t="s">
+        <v>134</v>
+      </c>
+      <c r="B13" s="184">
+        <v>229921</v>
+      </c>
+      <c r="C13" s="185">
+        <v>4.9863624382889639E-2</v>
       </c>
     </row>
     <row r="14" spans="1:4" ht="22.5">
-      <c r="A14" s="148" t="s">
-[...10 lines deleted...]
-      <c r="A15" s="148" t="s">
+      <c r="A14" s="169" t="s">
         <v>135</v>
       </c>
-      <c r="B15" s="162">
-[...7 lines deleted...]
-      <c r="A16" s="148" t="s">
+      <c r="B14" s="184">
+        <v>30785892</v>
+      </c>
+      <c r="C14" s="185">
+        <v>6.676624383941471</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4">
+      <c r="A15" s="169" t="s">
         <v>136</v>
       </c>
-      <c r="B16" s="162">
-[...7 lines deleted...]
-      <c r="A17" s="148" t="s">
+      <c r="B15" s="184">
+        <v>11018420</v>
+      </c>
+      <c r="C15" s="185">
+        <v>2.3895962359807013</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4" ht="22.5">
+      <c r="A16" s="169" t="s">
         <v>137</v>
       </c>
-      <c r="B17" s="162">
-[...7 lines deleted...]
-      <c r="A18" s="148" t="s">
+      <c r="B16" s="184">
+        <v>10867502</v>
+      </c>
+      <c r="C16" s="185">
+        <v>2.3568662179979292</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3">
+      <c r="A17" s="169" t="s">
         <v>163</v>
       </c>
-      <c r="B18" s="162">
-[...3 lines deleted...]
-        <v>0.76272087286378387</v>
+      <c r="B17" s="184">
+        <v>620572</v>
+      </c>
+      <c r="C17" s="185">
+        <v>0.13458522323119068</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3" ht="22.5">
+      <c r="A18" s="169" t="s">
+        <v>139</v>
+      </c>
+      <c r="B18" s="184">
+        <v>5539436</v>
+      </c>
+      <c r="C18" s="185">
+        <v>1.2013533169960839</v>
       </c>
     </row>
     <row r="19" spans="1:3" ht="22.5">
-      <c r="A19" s="148" t="s">
-[...10 lines deleted...]
-      <c r="A20" s="148" t="s">
+      <c r="A19" s="169" t="s">
         <v>140</v>
       </c>
-      <c r="B20" s="162">
-[...3 lines deleted...]
-        <v>7.811595321317452E-3</v>
+      <c r="B19" s="186" t="s">
+        <v>119</v>
+      </c>
+      <c r="C19" s="185" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3">
+      <c r="A20" s="169" t="s">
+        <v>164</v>
+      </c>
+      <c r="B20" s="184">
+        <v>5171612</v>
+      </c>
+      <c r="C20" s="185">
+        <v>1.1215822748772171</v>
       </c>
     </row>
     <row r="21" spans="1:3">
-      <c r="A21" s="148" t="s">
-[...6 lines deleted...]
-        <v>0.3327133706566146</v>
+      <c r="A21" s="169" t="s">
+        <v>142</v>
+      </c>
+      <c r="B21" s="184">
+        <v>216781</v>
+      </c>
+      <c r="C21" s="185">
+        <v>4.7013915028845554E-2</v>
       </c>
     </row>
     <row r="22" spans="1:3">
-      <c r="A22" s="148" t="s">
-[...10 lines deleted...]
-      <c r="A23" s="148" t="s">
+      <c r="A22" s="169" t="s">
         <v>165</v>
       </c>
-      <c r="B23" s="166" t="s">
-[...3 lines deleted...]
-        <v>120</v>
+      <c r="B22" s="184">
+        <v>1257587</v>
+      </c>
+      <c r="C22" s="185">
+        <v>0.2727364868663803</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3" ht="33.75">
+      <c r="A23" s="169" t="s">
+        <v>167</v>
+      </c>
+      <c r="B23" s="184">
+        <v>765202</v>
+      </c>
+      <c r="C23" s="185">
+        <v>0.16595154468289505</v>
       </c>
     </row>
     <row r="24" spans="1:3">
-      <c r="A24" s="148" t="s">
-[...17 lines deleted...]
-        <v>120</v>
+      <c r="A24" s="169" t="s">
+        <v>145</v>
+      </c>
+      <c r="B24" s="184">
+        <v>16335747</v>
+      </c>
+      <c r="C24" s="185">
+        <v>3.5427801393605471</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3" ht="22.5">
+      <c r="A25" s="169" t="s">
+        <v>146</v>
+      </c>
+      <c r="B25" s="184">
+        <v>18008625</v>
+      </c>
+      <c r="C25" s="185">
+        <v>3.9055819722962055</v>
       </c>
     </row>
     <row r="26" spans="1:3">
-      <c r="A26" s="148" t="s">
-[...6 lines deleted...]
-        <v>3.2260479606540873</v>
+      <c r="A26" s="169" t="s">
+        <v>168</v>
+      </c>
+      <c r="B26" s="184">
+        <v>1551634</v>
+      </c>
+      <c r="C26" s="185">
+        <v>0.33650730014100749</v>
       </c>
     </row>
     <row r="27" spans="1:3" ht="22.5">
-      <c r="A27" s="148" t="s">
-[...21 lines deleted...]
-      <c r="A29" s="148" t="s">
+      <c r="A27" s="169" t="s">
         <v>169</v>
       </c>
-      <c r="B29" s="162">
-[...7 lines deleted...]
-      <c r="A30" s="148" t="s">
+      <c r="B27" s="184">
+        <v>40790602</v>
+      </c>
+      <c r="C27" s="185">
+        <v>8.8463744350448508</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3" ht="22.5">
+      <c r="A28" s="169" t="s">
         <v>170</v>
       </c>
-      <c r="B30" s="162">
-[...3 lines deleted...]
-        <v>0.4821022962589433</v>
+      <c r="B28" s="184">
+        <v>5089193</v>
+      </c>
+      <c r="C28" s="185">
+        <v>1.1037078307941914</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3">
+      <c r="A29" s="169" t="s">
+        <v>171</v>
+      </c>
+      <c r="B29" s="184">
+        <v>395163</v>
+      </c>
+      <c r="C29" s="185">
+        <v>8.5700129183570964E-2</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3">
+      <c r="A30" s="169" t="s">
+        <v>151</v>
+      </c>
+      <c r="B30" s="184">
+        <v>1296394</v>
+      </c>
+      <c r="C30" s="185">
+        <v>0.28115267186656212</v>
       </c>
     </row>
     <row r="31" spans="1:3">
-      <c r="A31" s="148" t="s">
-[...6 lines deleted...]
-        <v>0.10882057118543388</v>
+      <c r="A31" s="169" t="s">
+        <v>152</v>
+      </c>
+      <c r="B31" s="184">
+        <v>573517</v>
+      </c>
+      <c r="C31" s="185">
+        <v>0.12438027089827251</v>
       </c>
     </row>
     <row r="32" spans="1:3">
-      <c r="A32" s="148" t="s">
-[...6 lines deleted...]
-        <v>0.31554263189564941</v>
+      <c r="A32" s="169" t="s">
+        <v>172</v>
+      </c>
+      <c r="B32" s="184">
+        <v>960033</v>
+      </c>
+      <c r="C32" s="185">
+        <v>0.20820510047876742</v>
       </c>
     </row>
     <row r="33" spans="1:6">
-      <c r="A33" s="148" t="s">
-[...6 lines deleted...]
-        <v>5.6293095312820514E-2</v>
+      <c r="A33" s="169" t="s">
+        <v>154</v>
+      </c>
+      <c r="B33" s="184">
+        <v>9244678</v>
+      </c>
+      <c r="C33" s="185">
+        <v>2.0049197390963132</v>
       </c>
     </row>
     <row r="34" spans="1:6">
-      <c r="A34" s="148" t="s">
-[...6 lines deleted...]
-        <v>0.28066182049260546</v>
+      <c r="A34" s="169" t="s">
+        <v>173</v>
+      </c>
+      <c r="B34" s="184">
+        <v>1637822</v>
+      </c>
+      <c r="C34" s="185">
+        <v>0.35519913802581354</v>
       </c>
     </row>
     <row r="35" spans="1:6">
-      <c r="A35" s="148" t="s">
-[...6 lines deleted...]
-        <v>0.69816722321509728</v>
+      <c r="A35" s="169" t="s">
+        <v>156</v>
+      </c>
+      <c r="B35" s="184">
+        <v>18579541</v>
+      </c>
+      <c r="C35" s="185">
+        <v>4.029398156890835</v>
       </c>
     </row>
     <row r="36" spans="1:6">
-      <c r="A36" s="148" t="s">
-[...21 lines deleted...]
-      <c r="A38" s="148" t="s">
+      <c r="A36" s="169" t="s">
         <v>157</v>
       </c>
-      <c r="B38" s="162">
-[...7 lines deleted...]
-      <c r="A39" s="148" t="s">
+      <c r="B36" s="184">
+        <v>246474</v>
+      </c>
+      <c r="C36" s="185">
+        <v>5.3453520801268001E-2</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" ht="22.5">
+      <c r="A37" s="169" t="s">
         <v>174</v>
       </c>
-      <c r="B39" s="162">
-[...7 lines deleted...]
-      <c r="A40" s="150" t="s">
+      <c r="B37" s="184">
+        <v>523020</v>
+      </c>
+      <c r="C37" s="185">
+        <v>0.11342884218813827</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" ht="22.5">
+      <c r="A38" s="170" t="s">
         <v>159</v>
       </c>
-      <c r="B40" s="167">
-[...7 lines deleted...]
-      <c r="A41" s="180" t="s">
+      <c r="B38" s="167">
+        <v>14311119</v>
+      </c>
+      <c r="C38" s="187">
+        <v>3.1036932786254199</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6">
+      <c r="A39" s="183" t="s">
         <v>175</v>
       </c>
-      <c r="B41" s="180"/>
-[...3 lines deleted...]
-      <c r="F41" s="180"/>
+      <c r="B39" s="183"/>
+      <c r="C39" s="183"/>
+      <c r="D39" s="183"/>
+      <c r="E39" s="183"/>
+      <c r="F39" s="183"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
-    <mergeCell ref="A41:F41"/>
+    <mergeCell ref="A39:F39"/>
   </mergeCells>
   <phoneticPr fontId="20" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:L29"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A12" sqref="A12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="44" style="2" customWidth="1"/>
     <col min="2" max="3" width="12.7109375" style="2" customWidth="1"/>
     <col min="4" max="4" width="13.140625" style="1" customWidth="1"/>
     <col min="5" max="5" width="13.140625" style="4" customWidth="1"/>
     <col min="6" max="6" width="13.140625" style="1" customWidth="1"/>
     <col min="7" max="7" width="13.42578125" style="4" customWidth="1"/>
     <col min="8" max="8" width="13.5703125" style="1" customWidth="1"/>
     <col min="9" max="9" width="14" style="4" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12">
-      <c r="A1" s="171" t="s">
+      <c r="A1" s="174" t="s">
         <v>115</v>
       </c>
-      <c r="B1" s="171"/>
-[...6 lines deleted...]
-      <c r="I1" s="171"/>
+      <c r="B1" s="174"/>
+      <c r="C1" s="174"/>
+      <c r="D1" s="174"/>
+      <c r="E1" s="174"/>
+      <c r="F1" s="174"/>
+      <c r="G1" s="174"/>
+      <c r="H1" s="174"/>
+      <c r="I1" s="174"/>
     </row>
     <row r="2" spans="1:12" s="3" customFormat="1">
       <c r="A2" s="1"/>
       <c r="B2" s="8"/>
       <c r="C2" s="8"/>
       <c r="D2" s="2"/>
       <c r="F2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="30" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="3" spans="1:12" s="15" customFormat="1" ht="38.25">
       <c r="A3" s="31"/>
       <c r="B3" s="11" t="s">
         <v>28</v>
       </c>
       <c r="C3" s="12" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="13" t="s">
         <v>29</v>
       </c>
       <c r="E3" s="12" t="s">
         <v>1</v>
@@ -6971,69 +7563,69 @@
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:J30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A11" sqref="A11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="46" style="1" customWidth="1"/>
     <col min="2" max="2" width="12.5703125" style="1" customWidth="1"/>
     <col min="3" max="3" width="13.5703125" style="1" customWidth="1"/>
     <col min="4" max="4" width="12.5703125" style="1" customWidth="1"/>
     <col min="5" max="5" width="13.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="12.42578125" style="1" customWidth="1"/>
     <col min="7" max="7" width="13.140625" style="1" customWidth="1"/>
     <col min="8" max="8" width="12.28515625" style="1" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" style="1" customWidth="1"/>
     <col min="10" max="10" width="13" style="1" customWidth="1"/>
     <col min="11" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
-      <c r="A1" s="171" t="s">
+      <c r="A1" s="174" t="s">
         <v>115</v>
       </c>
-      <c r="B1" s="171"/>
-[...6 lines deleted...]
-      <c r="I1" s="171"/>
+      <c r="B1" s="174"/>
+      <c r="C1" s="174"/>
+      <c r="D1" s="174"/>
+      <c r="E1" s="174"/>
+      <c r="F1" s="174"/>
+      <c r="G1" s="174"/>
+      <c r="H1" s="174"/>
+      <c r="I1" s="174"/>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" s="8"/>
       <c r="B2" s="2"/>
       <c r="C2" s="6"/>
-      <c r="D2" s="172"/>
-[...1 lines deleted...]
-      <c r="F2" s="172"/>
+      <c r="D2" s="175"/>
+      <c r="E2" s="175"/>
+      <c r="F2" s="175"/>
       <c r="G2" s="34"/>
       <c r="H2" s="3"/>
       <c r="I2" s="35" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="3" spans="1:10" ht="38.25">
       <c r="A3" s="36"/>
       <c r="B3" s="11" t="s">
         <v>38</v>
       </c>
       <c r="C3" s="11" t="s">
         <v>42</v>
       </c>
       <c r="D3" s="11" t="s">
         <v>39</v>
       </c>
       <c r="E3" s="11" t="s">
         <v>42</v>
       </c>
       <c r="F3" s="11" t="s">
         <v>40</v>
       </c>
       <c r="G3" s="11" t="s">
         <v>42</v>
@@ -7857,121 +8449,121 @@
       </c>
       <c r="G28" s="29">
         <f t="shared" si="2"/>
         <v>14.134301376234077</v>
       </c>
       <c r="H28" s="46">
         <v>8671481</v>
       </c>
       <c r="I28" s="29">
         <f t="shared" si="3"/>
         <v>13.674441606032506</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="47"/>
       <c r="B29" s="48"/>
       <c r="C29" s="21"/>
       <c r="D29" s="48"/>
       <c r="E29" s="21"/>
       <c r="F29" s="48"/>
       <c r="G29" s="21"/>
       <c r="H29" s="49"/>
       <c r="I29" s="21"/>
     </row>
     <row r="30" spans="1:9">
-      <c r="A30" s="173"/>
-[...5 lines deleted...]
-      <c r="G30" s="173"/>
+      <c r="A30" s="176"/>
+      <c r="B30" s="176"/>
+      <c r="C30" s="176"/>
+      <c r="D30" s="176"/>
+      <c r="E30" s="176"/>
+      <c r="F30" s="176"/>
+      <c r="G30" s="176"/>
       <c r="H30" s="49"/>
       <c r="I30" s="21"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="D2:F2"/>
     <mergeCell ref="A30:G30"/>
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.35433070866141736" right="0.35433070866141736" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:K30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="46" style="1" customWidth="1"/>
     <col min="2" max="2" width="12.5703125" style="1" customWidth="1"/>
     <col min="3" max="3" width="13.5703125" style="1" customWidth="1"/>
     <col min="4" max="4" width="12.5703125" style="1" customWidth="1"/>
     <col min="5" max="5" width="13.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="12.42578125" style="1" customWidth="1"/>
     <col min="7" max="7" width="13.140625" style="1" customWidth="1"/>
     <col min="8" max="8" width="13" style="1" customWidth="1"/>
     <col min="9" max="9" width="12.85546875" style="1" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" style="1" customWidth="1"/>
     <col min="11" max="11" width="12.85546875" style="1" customWidth="1"/>
     <col min="12" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
-      <c r="A1" s="171" t="s">
+      <c r="A1" s="174" t="s">
         <v>115</v>
       </c>
-      <c r="B1" s="171"/>
-[...6 lines deleted...]
-      <c r="I1" s="171"/>
+      <c r="B1" s="174"/>
+      <c r="C1" s="174"/>
+      <c r="D1" s="174"/>
+      <c r="E1" s="174"/>
+      <c r="F1" s="174"/>
+      <c r="G1" s="174"/>
+      <c r="H1" s="174"/>
+      <c r="I1" s="174"/>
     </row>
     <row r="2" spans="1:11">
-      <c r="A2" s="174" t="s">
+      <c r="A2" s="177" t="s">
         <v>32</v>
       </c>
-      <c r="B2" s="174"/>
-[...6 lines deleted...]
-      <c r="I2" s="174"/>
+      <c r="B2" s="177"/>
+      <c r="C2" s="177"/>
+      <c r="D2" s="177"/>
+      <c r="E2" s="177"/>
+      <c r="F2" s="177"/>
+      <c r="G2" s="177"/>
+      <c r="H2" s="177"/>
+      <c r="I2" s="177"/>
     </row>
     <row r="3" spans="1:11" ht="38.25">
       <c r="A3" s="36"/>
       <c r="B3" s="11" t="s">
         <v>43</v>
       </c>
       <c r="C3" s="11" t="s">
         <v>42</v>
       </c>
       <c r="D3" s="11" t="s">
         <v>44</v>
       </c>
       <c r="E3" s="11" t="s">
         <v>42</v>
       </c>
       <c r="F3" s="11" t="s">
         <v>45</v>
       </c>
       <c r="G3" s="11" t="s">
         <v>42</v>
       </c>
       <c r="H3" s="50">
         <v>2013</v>
       </c>
       <c r="I3" s="38" t="s">
@@ -8789,103 +9381,103 @@
       <c r="F28" s="27">
         <v>10058283</v>
       </c>
       <c r="G28" s="61">
         <f t="shared" si="2"/>
         <v>8.5089805795469591</v>
       </c>
       <c r="H28" s="27">
         <v>6672462</v>
       </c>
       <c r="I28" s="62">
         <f t="shared" si="3"/>
         <v>4.8491095319974011</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="47"/>
       <c r="B29" s="48"/>
       <c r="C29" s="21"/>
       <c r="D29" s="48"/>
       <c r="E29" s="21"/>
       <c r="F29" s="48"/>
       <c r="G29" s="21"/>
     </row>
     <row r="30" spans="1:9">
-      <c r="A30" s="173"/>
-[...5 lines deleted...]
-      <c r="G30" s="173"/>
+      <c r="A30" s="176"/>
+      <c r="B30" s="176"/>
+      <c r="C30" s="176"/>
+      <c r="D30" s="176"/>
+      <c r="E30" s="176"/>
+      <c r="F30" s="176"/>
+      <c r="G30" s="176"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A30:G30"/>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.35433070866141736" right="0.35433070866141736" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I35"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="46" style="1" customWidth="1"/>
     <col min="2" max="2" width="15.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="13.5703125" style="1" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
-      <c r="A1" s="175" t="s">
+      <c r="A1" s="178" t="s">
         <v>115</v>
       </c>
-      <c r="B1" s="175"/>
-      <c r="C1" s="175"/>
+      <c r="B1" s="178"/>
+      <c r="C1" s="178"/>
       <c r="D1" s="63"/>
       <c r="E1" s="63"/>
       <c r="F1" s="63"/>
       <c r="G1" s="63"/>
       <c r="H1" s="63"/>
       <c r="I1" s="63"/>
     </row>
     <row r="2" spans="1:9">
-      <c r="A2" s="174"/>
-[...1 lines deleted...]
-      <c r="C2" s="174"/>
+      <c r="A2" s="177"/>
+      <c r="B2" s="177"/>
+      <c r="C2" s="177"/>
       <c r="D2" s="2"/>
     </row>
     <row r="3" spans="1:9" ht="38.25">
       <c r="A3" s="36"/>
       <c r="B3" s="11" t="s">
         <v>80</v>
       </c>
       <c r="C3" s="38" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="4" spans="1:9" ht="25.5">
       <c r="A4" s="39" t="s">
         <v>112</v>
       </c>
       <c r="B4" s="17">
         <v>145062729</v>
       </c>
       <c r="C4" s="64">
         <v>100</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="44" t="s">
         <v>48</v>
@@ -9259,60 +9851,60 @@
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.35433070866141736" right="0.35433070866141736" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="85" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G41"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="D3" sqref="D3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="47.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="15" style="1" customWidth="1"/>
     <col min="3" max="3" width="12.7109375" style="1" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
-      <c r="A1" s="175" t="s">
+      <c r="A1" s="178" t="s">
         <v>115</v>
       </c>
-      <c r="B1" s="175"/>
-      <c r="C1" s="175"/>
+      <c r="B1" s="178"/>
+      <c r="C1" s="178"/>
     </row>
     <row r="2" spans="1:3">
-      <c r="A2" s="174"/>
-[...1 lines deleted...]
-      <c r="C2" s="174"/>
+      <c r="A2" s="177"/>
+      <c r="B2" s="177"/>
+      <c r="C2" s="177"/>
     </row>
     <row r="3" spans="1:3" ht="38.25">
       <c r="A3" s="36"/>
       <c r="B3" s="38" t="s">
         <v>81</v>
       </c>
       <c r="C3" s="38" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="70" t="s">
         <v>113</v>
       </c>
       <c r="B4" s="71">
         <v>158365183</v>
       </c>
       <c r="C4" s="72">
         <v>100</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="s">
         <v>48</v>
       </c>
@@ -9706,97 +10298,97 @@
     <row r="38" spans="1:7">
       <c r="A38" s="1" t="s">
         <v>64</v>
       </c>
       <c r="B38" s="67">
         <v>13938</v>
       </c>
       <c r="C38" s="6">
         <f t="shared" si="0"/>
         <v>8.8011769607212204E-3</v>
       </c>
     </row>
     <row r="39" spans="1:7" ht="25.5">
       <c r="A39" s="76" t="s">
         <v>65</v>
       </c>
       <c r="B39" s="69">
         <v>15284415</v>
       </c>
       <c r="C39" s="28">
         <f t="shared" si="0"/>
         <v>9.6513733072249845</v>
       </c>
     </row>
     <row r="41" spans="1:7">
-      <c r="A41" s="176"/>
-[...5 lines deleted...]
-      <c r="G41" s="176"/>
+      <c r="A41" s="179"/>
+      <c r="B41" s="179"/>
+      <c r="C41" s="179"/>
+      <c r="D41" s="179"/>
+      <c r="E41" s="179"/>
+      <c r="F41" s="179"/>
+      <c r="G41" s="179"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A41:G41"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G40"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="E5" sqref="E5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="50.5703125" style="1" customWidth="1"/>
     <col min="2" max="2" width="12.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="11.5703125" style="1" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
-      <c r="A1" s="175" t="s">
+      <c r="A1" s="178" t="s">
         <v>115</v>
       </c>
-      <c r="B1" s="175"/>
-      <c r="C1" s="175"/>
+      <c r="B1" s="178"/>
+      <c r="C1" s="178"/>
     </row>
     <row r="2" spans="1:3">
-      <c r="A2" s="177"/>
-[...1 lines deleted...]
-      <c r="C2" s="170"/>
+      <c r="A2" s="180"/>
+      <c r="B2" s="180"/>
+      <c r="C2" s="173"/>
     </row>
     <row r="3" spans="1:3" ht="63.75">
       <c r="A3" s="36"/>
       <c r="B3" s="38" t="s">
         <v>95</v>
       </c>
       <c r="C3" s="38" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="4" spans="1:3" ht="25.5">
       <c r="A4" s="16" t="s">
         <v>113</v>
       </c>
       <c r="B4" s="77">
         <v>230340713</v>
       </c>
       <c r="C4" s="53">
         <v>100</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="25" t="s">
         <v>48</v>
       </c>
@@ -10178,97 +10770,97 @@
     <row r="37" spans="1:7">
       <c r="A37" s="23" t="s">
         <v>64</v>
       </c>
       <c r="B37" s="79">
         <v>86773</v>
       </c>
       <c r="C37" s="57">
         <f t="shared" si="0"/>
         <v>3.7671586090818429E-2</v>
       </c>
     </row>
     <row r="38" spans="1:7" ht="25.5">
       <c r="A38" s="26" t="s">
         <v>65</v>
       </c>
       <c r="B38" s="69">
         <v>2894815</v>
       </c>
       <c r="C38" s="29">
         <f t="shared" si="0"/>
         <v>1.2567535119160633</v>
       </c>
     </row>
     <row r="40" spans="1:7">
-      <c r="A40" s="176"/>
-[...5 lines deleted...]
-      <c r="G40" s="176"/>
+      <c r="A40" s="179"/>
+      <c r="B40" s="179"/>
+      <c r="C40" s="179"/>
+      <c r="D40" s="179"/>
+      <c r="E40" s="179"/>
+      <c r="F40" s="179"/>
+      <c r="G40" s="179"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="A40:G40"/>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.52" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G41"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="E8" sqref="E8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="51.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="12.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="11.5703125" style="1" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
-      <c r="A1" s="175" t="s">
+      <c r="A1" s="178" t="s">
         <v>115</v>
       </c>
-      <c r="B1" s="175"/>
-      <c r="C1" s="175"/>
+      <c r="B1" s="178"/>
+      <c r="C1" s="178"/>
     </row>
     <row r="2" spans="1:3">
-      <c r="A2" s="177"/>
-[...1 lines deleted...]
-      <c r="C2" s="170"/>
+      <c r="A2" s="180"/>
+      <c r="B2" s="180"/>
+      <c r="C2" s="173"/>
     </row>
     <row r="3" spans="1:3" ht="63.75">
       <c r="A3" s="36"/>
       <c r="B3" s="38" t="s">
         <v>97</v>
       </c>
       <c r="C3" s="38" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="82" t="s">
         <v>113</v>
       </c>
       <c r="B4" s="77">
         <v>240821301</v>
       </c>
       <c r="C4" s="83">
         <v>100</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="84" t="s">
         <v>48</v>
       </c>
@@ -10654,92 +11246,92 @@
     <row r="37" spans="1:7">
       <c r="A37" s="86" t="s">
         <v>64</v>
       </c>
       <c r="B37" s="79">
         <v>86766</v>
       </c>
       <c r="C37" s="87">
         <f t="shared" si="0"/>
         <v>3.6029204908248541E-2</v>
       </c>
     </row>
     <row r="38" spans="1:7" ht="25.5">
       <c r="A38" s="88" t="s">
         <v>65</v>
       </c>
       <c r="B38" s="69">
         <v>4838112</v>
       </c>
       <c r="C38" s="89">
         <f t="shared" si="0"/>
         <v>2.0090050090710205</v>
       </c>
     </row>
     <row r="41" spans="1:7">
-      <c r="A41" s="176"/>
-[...5 lines deleted...]
-      <c r="G41" s="176"/>
+      <c r="A41" s="179"/>
+      <c r="B41" s="179"/>
+      <c r="C41" s="179"/>
+      <c r="D41" s="179"/>
+      <c r="E41" s="179"/>
+      <c r="F41" s="179"/>
+      <c r="G41" s="179"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="A41:G41"/>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.51181102362204722" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G42"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="D3" sqref="D3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="41.140625" style="90" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" style="91" customWidth="1"/>
     <col min="3" max="3" width="12" style="91" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="90"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
-      <c r="A1" s="175" t="s">
+      <c r="A1" s="178" t="s">
         <v>115</v>
       </c>
-      <c r="B1" s="175"/>
-      <c r="C1" s="175"/>
+      <c r="B1" s="178"/>
+      <c r="C1" s="178"/>
     </row>
     <row r="2" spans="1:4">
       <c r="C2" s="9"/>
     </row>
     <row r="3" spans="1:4" ht="51">
       <c r="A3" s="36"/>
       <c r="B3" s="36" t="s">
         <v>101</v>
       </c>
       <c r="C3" s="92" t="s">
         <v>96</v>
       </c>
       <c r="D3" s="93"/>
     </row>
     <row r="4" spans="1:4" s="97" customFormat="1" ht="25.5">
       <c r="A4" s="94" t="s">
         <v>113</v>
       </c>
       <c r="B4" s="95">
         <v>262188397</v>
       </c>
       <c r="C4" s="96" t="s">
         <v>118</v>
       </c>
     </row>
@@ -11153,216 +11745,217 @@
     <row r="39" spans="1:7" s="97" customFormat="1" ht="25.5">
       <c r="A39" s="104" t="s">
         <v>64</v>
       </c>
       <c r="B39" s="102">
         <v>227890</v>
       </c>
       <c r="C39" s="103">
         <f t="shared" si="0"/>
         <v>8.6918415386627507E-2</v>
       </c>
     </row>
     <row r="40" spans="1:7" s="97" customFormat="1" ht="25.5">
       <c r="A40" s="105" t="s">
         <v>65</v>
       </c>
       <c r="B40" s="106">
         <v>6675337</v>
       </c>
       <c r="C40" s="107">
         <f t="shared" si="0"/>
         <v>2.5460077853864753</v>
       </c>
     </row>
     <row r="42" spans="1:7">
-      <c r="A42" s="176"/>
-[...5 lines deleted...]
-      <c r="G42" s="176"/>
+      <c r="A42" s="179"/>
+      <c r="B42" s="179"/>
+      <c r="C42" s="179"/>
+      <c r="D42" s="179"/>
+      <c r="E42" s="179"/>
+      <c r="F42" s="179"/>
+      <c r="G42" s="179"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A42:G42"/>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...4 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x01010098E83FF0B9B0AF4492E410D227D728B1" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="a7486e2246cf71b4214b10c5f6805430">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ADC45505-ED5C-4B9E-997A-DFC3D984CA41}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BE156652-FF20-4ADE-B9C2-29B6377592EB}">
-[...12 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{380698DE-0596-4A47-A31E-0A18DC1C3457}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BE156652-FF20-4ADE-B9C2-29B6377592EB}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>15</vt:i4>
+        <vt:i4>16</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="17" baseType="lpstr">
+    <vt:vector size="18" baseType="lpstr">
       <vt:lpstr>с 1998-2001</vt:lpstr>
       <vt:lpstr>с 2002-2005</vt:lpstr>
       <vt:lpstr>с 2006-2009</vt:lpstr>
       <vt:lpstr>с 2010-2013</vt:lpstr>
       <vt:lpstr>2014</vt:lpstr>
       <vt:lpstr>2015</vt:lpstr>
       <vt:lpstr>2016</vt:lpstr>
       <vt:lpstr>2017</vt:lpstr>
       <vt:lpstr>2018</vt:lpstr>
       <vt:lpstr>2019</vt:lpstr>
       <vt:lpstr>2020</vt:lpstr>
       <vt:lpstr>2021</vt:lpstr>
       <vt:lpstr>2022</vt:lpstr>
       <vt:lpstr>2023</vt:lpstr>
       <vt:lpstr>2024</vt:lpstr>
+      <vt:lpstr>2025</vt:lpstr>
       <vt:lpstr>'с 1998-2001'!Заголовки_для_печати</vt:lpstr>
       <vt:lpstr>'с 2002-2005'!Заголовки_для_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>АРКС</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>bdubirova</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>