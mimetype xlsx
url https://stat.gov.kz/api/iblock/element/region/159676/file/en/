--- v0 (2026-04-14)
+++ v1 (2026-08-06)
@@ -11,51 +11,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="1260" yWindow="1590" windowWidth="25440" windowHeight="12255"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="114210"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="61" uniqueCount="30">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="64" uniqueCount="33">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2022*</t>
   </si>
   <si>
     <t xml:space="preserve">                       million tenge</t>
   </si>
   <si>
     <t>Volume of completed construction work</t>
   </si>
   <si>
     <t>Shygys Kazakhstan region</t>
   </si>
   <si>
     <t>Oskemen c.a.</t>
   </si>
   <si>
     <t>Kurchatov c.a.</t>
   </si>
   <si>
     <t>Ridder c.a.</t>
   </si>
   <si>
@@ -101,106 +101,120 @@
     <t xml:space="preserve">Ulan </t>
   </si>
   <si>
     <t>Urzhar</t>
   </si>
   <si>
     <t xml:space="preserve">Shemonaikha </t>
   </si>
   <si>
     <t xml:space="preserve">Samar </t>
   </si>
   <si>
     <t>"-" no phenomenon</t>
   </si>
   <si>
     <t>* - from 2022, division of the region into the Shygys Kazakhstan region and the Abay region</t>
   </si>
   <si>
     <t xml:space="preserve">    Markakol</t>
   </si>
   <si>
     <t xml:space="preserve">   Ulken Naryn</t>
   </si>
   <si>
     <t xml:space="preserve">   </t>
+  </si>
+  <si>
+    <t>2023*</t>
+  </si>
+  <si>
+    <t>2024*</t>
+  </si>
+  <si>
+    <t>2025*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="8">
+  <fonts count="9">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Roboto "/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
@@ -245,51 +259,51 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="45">
+  <cellXfs count="48">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -349,50 +363,53 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -659,138 +676,138 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:T45"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A7" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="D27" sqref="D27:D40"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:T1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="23.42578125" style="1" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="8" width="9.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="9.85546875" style="1" customWidth="1"/>
     <col min="10" max="13" width="9.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="9.85546875" style="1" customWidth="1"/>
     <col min="15" max="15" width="10.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="9.85546875" style="1" customWidth="1"/>
     <col min="17" max="19" width="9.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="10.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="21" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" ht="25.5" customHeight="1">
-      <c r="A1" s="43" t="s">
+      <c r="A1" s="46" t="s">
         <v>3</v>
       </c>
-      <c r="B1" s="43"/>
-[...17 lines deleted...]
-      <c r="T1" s="43"/>
+      <c r="B1" s="46"/>
+      <c r="C1" s="46"/>
+      <c r="D1" s="46"/>
+      <c r="E1" s="46"/>
+      <c r="F1" s="46"/>
+      <c r="G1" s="46"/>
+      <c r="H1" s="46"/>
+      <c r="I1" s="46"/>
+      <c r="J1" s="46"/>
+      <c r="K1" s="46"/>
+      <c r="L1" s="46"/>
+      <c r="M1" s="46"/>
+      <c r="N1" s="46"/>
+      <c r="O1" s="46"/>
+      <c r="P1" s="46"/>
+      <c r="Q1" s="46"/>
+      <c r="R1" s="46"/>
+      <c r="S1" s="46"/>
+      <c r="T1" s="46"/>
     </row>
     <row r="2" spans="1:20" ht="15.75" customHeight="1">
       <c r="A2" s="6"/>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="6"/>
       <c r="M2" s="6"/>
       <c r="N2" s="6"/>
       <c r="O2" s="6"/>
       <c r="P2" s="6"/>
       <c r="Q2" s="6"/>
       <c r="R2" s="6"/>
       <c r="S2" s="6"/>
       <c r="T2" s="6"/>
     </row>
     <row r="3" spans="1:20" ht="12.75" customHeight="1">
-      <c r="A3" s="44" t="s">
+      <c r="A3" s="47" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="44"/>
-[...17 lines deleted...]
-      <c r="T3" s="44"/>
+      <c r="B3" s="47"/>
+      <c r="C3" s="47"/>
+      <c r="D3" s="47"/>
+      <c r="E3" s="47"/>
+      <c r="F3" s="47"/>
+      <c r="G3" s="47"/>
+      <c r="H3" s="47"/>
+      <c r="I3" s="47"/>
+      <c r="J3" s="47"/>
+      <c r="K3" s="47"/>
+      <c r="L3" s="47"/>
+      <c r="M3" s="47"/>
+      <c r="N3" s="47"/>
+      <c r="O3" s="47"/>
+      <c r="P3" s="47"/>
+      <c r="Q3" s="47"/>
+      <c r="R3" s="47"/>
+      <c r="S3" s="47"/>
+      <c r="T3" s="47"/>
     </row>
     <row r="4" spans="1:20" ht="39" customHeight="1">
       <c r="A4" s="7"/>
       <c r="B4" s="8">
         <v>2003</v>
       </c>
       <c r="C4" s="8">
         <v>2004</v>
       </c>
       <c r="D4" s="8">
         <v>2005</v>
       </c>
       <c r="E4" s="8">
         <v>2006</v>
       </c>
       <c r="F4" s="8">
         <v>2007</v>
       </c>
       <c r="G4" s="9">
         <v>2008</v>
       </c>
       <c r="H4" s="8">
         <v>2009</v>
       </c>
       <c r="I4" s="9">
@@ -2049,86 +2066,86 @@
         <v>4994.5259999999998</v>
       </c>
       <c r="N24" s="29">
         <v>2166.4050000000002</v>
       </c>
       <c r="O24" s="29">
         <v>7109.4589999999998</v>
       </c>
       <c r="P24" s="29">
         <v>4810.8159999999998</v>
       </c>
       <c r="Q24" s="29">
         <v>7577.9160000000002</v>
       </c>
       <c r="R24" s="29">
         <v>15962.545</v>
       </c>
       <c r="S24" s="29">
         <v>22642.895</v>
       </c>
       <c r="T24" s="30">
         <v>20703.232</v>
       </c>
     </row>
     <row r="25" spans="1:20">
-      <c r="A25" s="44" t="s">
+      <c r="A25" s="47" t="s">
         <v>2</v>
       </c>
-      <c r="B25" s="44"/>
-[...17 lines deleted...]
-      <c r="T25" s="44"/>
+      <c r="B25" s="47"/>
+      <c r="C25" s="47"/>
+      <c r="D25" s="47"/>
+      <c r="E25" s="47"/>
+      <c r="F25" s="47"/>
+      <c r="G25" s="47"/>
+      <c r="H25" s="47"/>
+      <c r="I25" s="47"/>
+      <c r="J25" s="47"/>
+      <c r="K25" s="47"/>
+      <c r="L25" s="47"/>
+      <c r="M25" s="47"/>
+      <c r="N25" s="47"/>
+      <c r="O25" s="47"/>
+      <c r="P25" s="47"/>
+      <c r="Q25" s="47"/>
+      <c r="R25" s="47"/>
+      <c r="S25" s="47"/>
+      <c r="T25" s="47"/>
     </row>
     <row r="26" spans="1:20">
       <c r="A26" s="12"/>
       <c r="B26" s="10" t="s">
         <v>1</v>
       </c>
-      <c r="C26" s="10">
-[...6 lines deleted...]
-        <v>2025</v>
+      <c r="C26" s="10" t="s">
+        <v>30</v>
+      </c>
+      <c r="D26" s="10" t="s">
+        <v>31</v>
+      </c>
+      <c r="E26" s="10" t="s">
+        <v>32</v>
       </c>
       <c r="F26" s="10">
         <v>2026</v>
       </c>
       <c r="G26" s="10">
         <v>2027</v>
       </c>
       <c r="H26" s="10">
         <v>2028</v>
       </c>
       <c r="I26" s="10">
         <v>2029</v>
       </c>
       <c r="J26" s="10">
         <v>2030</v>
       </c>
       <c r="K26" s="10">
         <v>2031</v>
       </c>
       <c r="L26" s="10">
         <v>2032</v>
       </c>
       <c r="M26" s="10">
         <v>2033</v>
       </c>
@@ -2145,249 +2162,289 @@
         <v>2037</v>
       </c>
       <c r="R26" s="10">
         <v>2038</v>
       </c>
       <c r="S26" s="10">
         <v>2039</v>
       </c>
       <c r="T26" s="11">
         <v>2040</v>
       </c>
     </row>
     <row r="27" spans="1:20">
       <c r="A27" s="13" t="s">
         <v>4</v>
       </c>
       <c r="B27" s="31">
         <v>272646.49200000003</v>
       </c>
       <c r="C27" s="32">
         <v>314898.12599999999</v>
       </c>
       <c r="D27" s="40">
         <v>411619</v>
       </c>
-      <c r="E27" s="33"/>
+      <c r="E27" s="43">
+        <v>461099.65500000003</v>
+      </c>
       <c r="F27" s="33"/>
       <c r="G27" s="33"/>
       <c r="H27" s="33"/>
       <c r="I27" s="33"/>
       <c r="J27" s="33"/>
       <c r="K27" s="33"/>
       <c r="L27" s="33"/>
       <c r="M27" s="33"/>
       <c r="N27" s="33"/>
       <c r="O27" s="33"/>
       <c r="P27" s="33"/>
       <c r="Q27" s="33"/>
       <c r="R27" s="33"/>
       <c r="S27" s="33"/>
       <c r="T27" s="33"/>
     </row>
     <row r="28" spans="1:20">
       <c r="A28" s="21" t="s">
         <v>5</v>
       </c>
       <c r="B28" s="34">
         <v>120382.039</v>
       </c>
       <c r="C28" s="35">
         <v>155900.462</v>
       </c>
       <c r="D28" s="41">
         <v>170060</v>
       </c>
+      <c r="E28" s="44">
+        <v>204199.30600000001</v>
+      </c>
     </row>
     <row r="29" spans="1:20">
       <c r="A29" s="21" t="s">
         <v>7</v>
       </c>
       <c r="B29" s="34">
         <v>46900.561000000002</v>
       </c>
       <c r="C29" s="35">
         <v>48295.216999999997</v>
       </c>
       <c r="D29" s="41">
         <v>53156</v>
       </c>
+      <c r="E29" s="44">
+        <v>51680.714</v>
+      </c>
     </row>
     <row r="30" spans="1:20">
       <c r="A30" s="21" t="s">
         <v>13</v>
       </c>
       <c r="B30" s="34">
         <v>12383.594999999999</v>
       </c>
       <c r="C30" s="35">
         <v>14645.825999999999</v>
       </c>
       <c r="D30" s="41">
         <v>27776</v>
       </c>
+      <c r="E30" s="44">
+        <v>24357.491999999998</v>
+      </c>
     </row>
     <row r="31" spans="1:20">
       <c r="A31" s="21" t="s">
         <v>15</v>
       </c>
       <c r="B31" s="34">
         <v>3712.308</v>
       </c>
       <c r="C31" s="35">
         <v>7004.567</v>
       </c>
       <c r="D31" s="41">
         <v>25279</v>
       </c>
+      <c r="E31" s="44">
+        <v>25389.624</v>
+      </c>
     </row>
     <row r="32" spans="1:20">
       <c r="A32" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B32" s="34">
         <v>20580.597000000002</v>
       </c>
       <c r="C32" s="35">
         <v>20787.647000000001</v>
       </c>
       <c r="D32" s="41">
         <v>30798</v>
       </c>
+      <c r="E32" s="44">
+        <v>29150.382000000001</v>
+      </c>
     </row>
     <row r="33" spans="1:20">
       <c r="A33" s="21" t="s">
         <v>18</v>
       </c>
       <c r="B33" s="34">
         <v>15663.089</v>
       </c>
       <c r="C33" s="35">
         <v>20651.464</v>
       </c>
       <c r="D33" s="41">
         <v>27379</v>
       </c>
+      <c r="E33" s="44">
+        <v>4514.9179999999997</v>
+      </c>
     </row>
     <row r="34" spans="1:20">
       <c r="A34" s="21" t="s">
         <v>19</v>
       </c>
       <c r="B34" s="34">
         <v>6430.2079999999996</v>
       </c>
       <c r="C34" s="35">
         <v>7693.1350000000002</v>
       </c>
       <c r="D34" s="41">
         <v>9893</v>
       </c>
+      <c r="E34" s="44">
+        <v>25982.952000000001</v>
+      </c>
     </row>
     <row r="35" spans="1:20">
       <c r="A35" s="39" t="s">
         <v>27</v>
       </c>
       <c r="B35" s="25" t="s">
         <v>0</v>
       </c>
       <c r="C35" s="25" t="s">
         <v>0</v>
       </c>
       <c r="D35" s="41">
         <v>1128</v>
       </c>
+      <c r="E35" s="44">
+        <v>3035.335</v>
+      </c>
     </row>
     <row r="36" spans="1:20">
       <c r="A36" s="21" t="s">
         <v>24</v>
       </c>
       <c r="B36" s="34">
         <v>2276.1779999999999</v>
       </c>
       <c r="C36" s="35">
         <v>1918.702</v>
       </c>
       <c r="D36" s="41">
         <v>6622</v>
       </c>
+      <c r="E36" s="44">
+        <v>7606.442</v>
+      </c>
     </row>
     <row r="37" spans="1:20">
       <c r="A37" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B37" s="34">
         <v>2792.1849999999999</v>
       </c>
       <c r="C37" s="35">
         <v>3883.62</v>
       </c>
       <c r="D37" s="41">
         <v>11469</v>
       </c>
+      <c r="E37" s="44">
+        <v>24775.536</v>
+      </c>
     </row>
     <row r="38" spans="1:20">
       <c r="A38" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B38" s="34">
         <v>16401.382000000001</v>
       </c>
       <c r="C38" s="35">
         <v>5722.3019999999997</v>
       </c>
       <c r="D38" s="41">
         <v>11809</v>
       </c>
+      <c r="E38" s="44">
+        <v>21212.74</v>
+      </c>
     </row>
     <row r="39" spans="1:20">
       <c r="A39" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B39" s="25" t="s">
         <v>0</v>
       </c>
       <c r="C39" s="25" t="s">
         <v>0</v>
       </c>
       <c r="D39" s="41">
         <v>3137</v>
       </c>
+      <c r="E39" s="44">
+        <v>3194.5810000000001</v>
+      </c>
     </row>
     <row r="40" spans="1:20">
       <c r="A40" s="28" t="s">
         <v>23</v>
       </c>
       <c r="B40" s="36">
         <v>25124.35</v>
       </c>
       <c r="C40" s="37">
         <v>28395.184000000001</v>
       </c>
       <c r="D40" s="42">
         <v>33113</v>
       </c>
-      <c r="E40" s="38"/>
+      <c r="E40" s="45">
+        <v>35999.633000000002</v>
+      </c>
       <c r="F40" s="38"/>
       <c r="G40" s="38"/>
       <c r="H40" s="38"/>
       <c r="I40" s="38"/>
       <c r="J40" s="38"/>
       <c r="K40" s="38"/>
       <c r="L40" s="38"/>
       <c r="M40" s="38"/>
       <c r="N40" s="38"/>
       <c r="O40" s="38"/>
       <c r="P40" s="38"/>
       <c r="Q40" s="38"/>
       <c r="R40" s="38"/>
       <c r="S40" s="38"/>
       <c r="T40" s="38"/>
     </row>
     <row r="41" spans="1:20" s="4" customFormat="1">
       <c r="A41" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B41" s="3"/>
       <c r="C41" s="3"/>
       <c r="D41" s="3"/>
       <c r="E41" s="3"/>
       <c r="F41" s="3"/>