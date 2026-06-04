--- v0 (2026-04-14)
+++ v1 (2026-06-04)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="120" yWindow="120" windowWidth="28695" windowHeight="12525"/>
+    <workbookView xWindow="120" yWindow="120" windowWidth="28695" windowHeight="12525" activeTab="1"/>
   </bookViews>
   <sheets>
     <sheet name="Барлық халық" sheetId="1" r:id="rId1"/>
     <sheet name="Әйелдер" sheetId="4" r:id="rId2"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6" uniqueCount="4">
   <si>
     <t>адам</t>
   </si>
   <si>
     <t>Жазатайым оқиғалар кезінде зардап шеккендер</t>
   </si>
   <si>
     <t>Алматы</t>
   </si>
   <si>
     <t>Жазатайым оқиғалар кезінде зардап шеккендер әйелдер</t>
   </si>
 </sst>
 </file>
@@ -96,51 +96,51 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="5">
+  <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
@@ -152,55 +152,68 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="25">
+  <cellXfs count="26">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
@@ -217,50 +230,53 @@
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -526,100 +542,100 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AA9"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="Z6" sqref="Z6"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="AA4" sqref="AA4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="23" style="2" customWidth="1"/>
     <col min="2" max="7" width="9.28515625" style="2" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27" ht="15" customHeight="1">
       <c r="K1" s="3"/>
       <c r="L1" s="3"/>
       <c r="M1" s="3"/>
       <c r="N1" s="3"/>
       <c r="O1" s="3"/>
       <c r="P1" s="3"/>
       <c r="Q1" s="3"/>
       <c r="R1" s="3"/>
       <c r="S1" s="3"/>
       <c r="T1" s="3"/>
       <c r="U1" s="3"/>
       <c r="V1" s="3"/>
       <c r="W1" s="3"/>
       <c r="X1" s="3"/>
     </row>
     <row r="2" spans="1:27" ht="15" customHeight="1">
       <c r="H2" s="23" t="s">
         <v>1</v>
       </c>
       <c r="I2" s="23"/>
       <c r="J2" s="23"/>
       <c r="K2" s="23"/>
       <c r="L2" s="23"/>
       <c r="M2" s="23"/>
       <c r="N2" s="23"/>
       <c r="O2" s="23"/>
       <c r="P2" s="23"/>
       <c r="Q2" s="23"/>
       <c r="R2" s="23"/>
       <c r="S2" s="23"/>
       <c r="T2" s="23"/>
       <c r="U2" s="23"/>
     </row>
     <row r="3" spans="1:27">
       <c r="V3" s="4"/>
       <c r="W3" s="4"/>
       <c r="Y3" s="4"/>
-      <c r="Z3" s="4" t="s">
+      <c r="AA3" s="4" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:27">
       <c r="A4" s="5"/>
       <c r="B4" s="6">
         <v>2000</v>
       </c>
       <c r="C4" s="6">
         <v>2001</v>
       </c>
       <c r="D4" s="6">
         <v>2002</v>
       </c>
       <c r="E4" s="6">
         <v>2003</v>
       </c>
       <c r="F4" s="6">
         <v>2004</v>
       </c>
       <c r="G4" s="6">
         <v>2005</v>
       </c>
       <c r="H4" s="6">
         <v>2006</v>
@@ -653,52 +669,55 @@
       </c>
       <c r="R4" s="6">
         <v>2016</v>
       </c>
       <c r="S4" s="7">
         <v>2017</v>
       </c>
       <c r="T4" s="6">
         <v>2018</v>
       </c>
       <c r="U4" s="8">
         <v>2019</v>
       </c>
       <c r="V4" s="9">
         <v>2020</v>
       </c>
       <c r="W4" s="9">
         <v>2021</v>
       </c>
       <c r="X4" s="9">
         <v>2022</v>
       </c>
       <c r="Y4" s="9">
         <v>2023</v>
       </c>
-      <c r="Z4" s="9">
+      <c r="Z4" s="25">
         <v>2024</v>
+      </c>
+      <c r="AA4" s="9">
+        <v>2025</v>
       </c>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="10">
         <v>140</v>
       </c>
       <c r="C5" s="10">
         <v>79</v>
       </c>
       <c r="D5" s="10">
         <v>70</v>
       </c>
       <c r="E5" s="10">
         <v>106</v>
       </c>
       <c r="F5" s="12">
         <v>76</v>
       </c>
       <c r="G5" s="10">
         <v>90</v>
       </c>
       <c r="H5" s="10">
@@ -733,54 +752,56 @@
       </c>
       <c r="R5" s="17">
         <v>48</v>
       </c>
       <c r="S5" s="17">
         <v>46</v>
       </c>
       <c r="T5" s="17">
         <v>63</v>
       </c>
       <c r="U5" s="17">
         <v>50</v>
       </c>
       <c r="V5" s="17">
         <v>44</v>
       </c>
       <c r="W5" s="17">
         <v>43</v>
       </c>
       <c r="X5" s="17">
         <v>45</v>
       </c>
       <c r="Y5" s="17">
         <v>51</v>
       </c>
-      <c r="Z5" s="11">
+      <c r="Z5" s="17">
         <v>84</v>
       </c>
-      <c r="AA5" s="11"/>
+      <c r="AA5" s="17">
+        <v>93</v>
+      </c>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" s="22"/>
       <c r="B6" s="22"/>
       <c r="C6" s="22"/>
       <c r="D6" s="22"/>
       <c r="E6" s="22"/>
       <c r="F6" s="13"/>
       <c r="G6" s="13"/>
       <c r="H6" s="13"/>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="13"/>
       <c r="U6" s="11"/>
       <c r="V6" s="11"/>
       <c r="W6" s="11"/>
       <c r="X6" s="11"/>
       <c r="Y6" s="11"/>
       <c r="Z6" s="11"/>
       <c r="AA6" s="11"/>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" s="21"/>
       <c r="B7" s="21"/>
       <c r="C7" s="21"/>
@@ -812,103 +833,103 @@
     <row r="8" spans="1:27" ht="15" customHeight="1">
       <c r="U8" s="11"/>
       <c r="V8" s="11"/>
       <c r="W8" s="11"/>
       <c r="X8" s="11"/>
       <c r="Y8" s="11"/>
       <c r="Z8" s="11"/>
       <c r="AA8" s="11"/>
     </row>
     <row r="9" spans="1:27" ht="37.5" customHeight="1"/>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A7:T7"/>
     <mergeCell ref="A6:E6"/>
     <mergeCell ref="H2:U2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AA9"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="N29" sqref="N29"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="AA18" sqref="AA18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="23" style="2" customWidth="1"/>
     <col min="2" max="2" width="10.42578125" style="2" customWidth="1"/>
     <col min="3" max="3" width="9.7109375" style="2" customWidth="1"/>
     <col min="4" max="5" width="9.28515625" style="2" customWidth="1"/>
     <col min="6" max="6" width="8.7109375" style="2" customWidth="1"/>
     <col min="7" max="10" width="9.140625" style="2"/>
     <col min="11" max="11" width="9.42578125" style="2" customWidth="1"/>
     <col min="12" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27">
       <c r="A1" s="24"/>
       <c r="T1" s="14"/>
       <c r="U1" s="14"/>
       <c r="V1" s="14"/>
     </row>
     <row r="2" spans="1:27" ht="15.75" customHeight="1">
       <c r="A2" s="24"/>
       <c r="B2" s="23" t="s">
         <v>3</v>
       </c>
       <c r="C2" s="23"/>
       <c r="D2" s="23"/>
       <c r="E2" s="23"/>
       <c r="F2" s="23"/>
       <c r="G2" s="23"/>
       <c r="H2" s="23"/>
       <c r="I2" s="23"/>
       <c r="J2" s="23"/>
       <c r="K2" s="23"/>
       <c r="L2" s="23"/>
       <c r="M2" s="23"/>
       <c r="N2" s="23"/>
       <c r="O2" s="23"/>
       <c r="P2" s="23"/>
       <c r="Q2" s="23"/>
       <c r="R2" s="23"/>
       <c r="S2" s="23"/>
       <c r="T2" s="23"/>
       <c r="U2" s="23"/>
       <c r="V2" s="14"/>
     </row>
     <row r="3" spans="1:27">
       <c r="V3" s="4"/>
       <c r="W3" s="4"/>
       <c r="Y3" s="4"/>
-      <c r="Z3" s="4" t="s">
+      <c r="AA3" s="4" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:27">
       <c r="A4" s="15"/>
       <c r="B4" s="16">
         <v>2000</v>
       </c>
       <c r="C4" s="16">
         <v>2001</v>
       </c>
       <c r="D4" s="16">
         <v>2002</v>
       </c>
       <c r="E4" s="16">
         <v>2003</v>
       </c>
       <c r="F4" s="16">
         <v>2004</v>
       </c>
       <c r="G4" s="6">
         <v>2005</v>
       </c>
       <c r="H4" s="6">
         <v>2006</v>
@@ -945,50 +966,53 @@
       </c>
       <c r="S4" s="7">
         <v>2017</v>
       </c>
       <c r="T4" s="6">
         <v>2018</v>
       </c>
       <c r="U4" s="6">
         <v>2019</v>
       </c>
       <c r="V4" s="8">
         <v>2020</v>
       </c>
       <c r="W4" s="8">
         <v>2021</v>
       </c>
       <c r="X4" s="8">
         <v>2022</v>
       </c>
       <c r="Y4" s="8">
         <v>2023</v>
       </c>
       <c r="Z4" s="8">
         <v>2024</v>
       </c>
+      <c r="AA4" s="9">
+        <v>2025</v>
+      </c>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" s="19" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="20">
         <v>22</v>
       </c>
       <c r="C5" s="20">
         <v>5</v>
       </c>
       <c r="D5" s="20">
         <v>4</v>
       </c>
       <c r="E5" s="20">
         <v>21</v>
       </c>
       <c r="F5" s="18">
         <v>13</v>
       </c>
       <c r="G5" s="20">
         <v>11</v>
       </c>
       <c r="H5" s="20">
         <v>6</v>
@@ -1025,51 +1049,53 @@
       </c>
       <c r="S5" s="20">
         <v>7</v>
       </c>
       <c r="T5" s="20">
         <v>13</v>
       </c>
       <c r="U5" s="20">
         <v>6</v>
       </c>
       <c r="V5" s="20">
         <v>7</v>
       </c>
       <c r="W5" s="20">
         <v>5</v>
       </c>
       <c r="X5" s="20">
         <v>12</v>
       </c>
       <c r="Y5" s="20">
         <v>17</v>
       </c>
       <c r="Z5" s="17">
         <v>37</v>
       </c>
-      <c r="AA5" s="11"/>
+      <c r="AA5" s="17">
+        <v>33</v>
+      </c>
     </row>
     <row r="6" spans="1:27">
       <c r="H6" s="11"/>
       <c r="I6" s="11"/>
       <c r="J6" s="11"/>
       <c r="K6" s="11"/>
       <c r="L6" s="11"/>
       <c r="M6" s="11"/>
       <c r="N6" s="11"/>
     </row>
     <row r="7" spans="1:27" ht="15" customHeight="1"/>
     <row r="8" spans="1:27" ht="15" customHeight="1"/>
     <row r="9" spans="1:27" ht="15" customHeight="1"/>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B2:U2"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="27" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">