--- v0 (2026-04-14)
+++ v1 (2026-06-04)
@@ -474,114 +474,114 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:Z10"/>
+  <dimension ref="A1:AA10"/>
   <sheetViews>
-    <sheetView topLeftCell="C1" workbookViewId="0">
-      <selection activeCell="D50" sqref="D50"/>
+    <sheetView topLeftCell="F1" workbookViewId="0">
+      <selection activeCell="AC13" sqref="AC13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="23.140625" style="1" customWidth="1"/>
     <col min="2" max="5" width="11.28515625" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.42578125" style="1" customWidth="1"/>
     <col min="7" max="7" width="10.42578125" style="1" customWidth="1"/>
     <col min="8" max="8" width="10" style="1" customWidth="1"/>
     <col min="9" max="9" width="10.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="11.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="11.7109375" style="1" customWidth="1"/>
     <col min="12" max="12" width="12.28515625" style="1" customWidth="1"/>
     <col min="13" max="13" width="11.5703125" style="1" customWidth="1"/>
     <col min="14" max="14" width="11.28515625" style="1" customWidth="1"/>
     <col min="15" max="15" width="11.42578125" style="1" customWidth="1"/>
     <col min="16" max="16" width="12.140625" style="1" customWidth="1"/>
     <col min="17" max="21" width="11.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="10.5703125" style="1" customWidth="1"/>
     <col min="23" max="23" width="11.42578125" style="1" customWidth="1"/>
     <col min="24" max="25" width="11.140625" style="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:27">
       <c r="M1" s="2"/>
     </row>
-    <row r="2" spans="1:26" ht="15.75" customHeight="1">
+    <row r="2" spans="1:27" ht="15.75" customHeight="1">
       <c r="A2" s="16" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="16"/>
       <c r="C2" s="16"/>
       <c r="D2" s="16"/>
       <c r="E2" s="16"/>
       <c r="F2" s="16"/>
       <c r="G2" s="16"/>
       <c r="H2" s="16"/>
       <c r="I2" s="16"/>
       <c r="J2" s="16"/>
       <c r="K2" s="16"/>
       <c r="L2" s="16"/>
       <c r="M2" s="16"/>
       <c r="N2" s="16"/>
       <c r="O2" s="16"/>
       <c r="P2" s="16"/>
       <c r="Q2" s="16"/>
       <c r="R2" s="16"/>
       <c r="S2" s="16"/>
       <c r="T2" s="16"/>
       <c r="U2" s="16"/>
     </row>
-    <row r="3" spans="1:26" ht="22.5">
+    <row r="3" spans="1:27" ht="22.5">
       <c r="W3" s="6"/>
       <c r="Y3" s="6"/>
-      <c r="Z3" s="6" t="s">
+      <c r="AA3" s="6" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="4" spans="1:26">
+    <row r="4" spans="1:27">
       <c r="A4" s="4"/>
       <c r="B4" s="10">
         <v>2000</v>
       </c>
       <c r="C4" s="10">
         <v>2001</v>
       </c>
       <c r="D4" s="10">
         <v>2002</v>
       </c>
       <c r="E4" s="10">
         <v>2003</v>
       </c>
       <c r="F4" s="10">
         <v>2004</v>
       </c>
       <c r="G4" s="7">
         <v>2005</v>
       </c>
       <c r="H4" s="7">
         <v>2006</v>
       </c>
       <c r="I4" s="7">
         <v>2007</v>
       </c>
@@ -614,52 +614,55 @@
       </c>
       <c r="S4" s="9">
         <v>2017</v>
       </c>
       <c r="T4" s="7">
         <v>2018</v>
       </c>
       <c r="U4" s="8">
         <v>2019</v>
       </c>
       <c r="V4" s="7">
         <v>2020</v>
       </c>
       <c r="W4" s="7">
         <v>2021</v>
       </c>
       <c r="X4" s="5">
         <v>2022</v>
       </c>
       <c r="Y4" s="5">
         <v>2023</v>
       </c>
       <c r="Z4" s="5">
         <v>2024</v>
       </c>
+      <c r="AA4" s="5">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="5" spans="1:26">
+    <row r="5" spans="1:27">
       <c r="A5" s="11" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="12">
         <v>17125.2</v>
       </c>
       <c r="C5" s="13">
         <v>12427.8</v>
       </c>
       <c r="D5" s="13">
         <v>63191</v>
       </c>
       <c r="E5" s="13">
         <v>21768.7</v>
       </c>
       <c r="F5" s="13">
         <v>18677.3</v>
       </c>
       <c r="G5" s="13">
         <v>12408.8</v>
       </c>
       <c r="H5" s="13">
         <v>8493.2000000000007</v>
       </c>
       <c r="I5" s="13">
@@ -694,124 +697,127 @@
       </c>
       <c r="S5" s="13">
         <v>24008.3</v>
       </c>
       <c r="T5" s="13">
         <v>15069.2</v>
       </c>
       <c r="U5" s="13">
         <v>68643.7</v>
       </c>
       <c r="V5" s="13">
         <v>19795.900000000001</v>
       </c>
       <c r="W5" s="13">
         <v>26315.1</v>
       </c>
       <c r="X5" s="13">
         <v>103511</v>
       </c>
       <c r="Y5" s="14">
         <v>27998.1</v>
       </c>
       <c r="Z5" s="14">
         <v>44658.1</v>
       </c>
+      <c r="AA5" s="14">
+        <v>89327</v>
+      </c>
     </row>
-    <row r="6" spans="1:26" ht="15" customHeight="1"/>
-[...3 lines deleted...]
-    <row r="10" spans="1:26" ht="21" customHeight="1"/>
+    <row r="6" spans="1:27" ht="15" customHeight="1"/>
+    <row r="7" spans="1:27" ht="15" customHeight="1"/>
+    <row r="8" spans="1:27" ht="31.5" customHeight="1"/>
+    <row r="9" spans="1:27" ht="15" customHeight="1"/>
+    <row r="10" spans="1:27" ht="21" customHeight="1"/>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:U2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:Z8"/>
+  <dimension ref="A1:AA8"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="Z19" sqref="Z19"/>
+    <sheetView tabSelected="1" topLeftCell="C1" workbookViewId="0">
+      <selection activeCell="AB17" activeCellId="1" sqref="AA5 AB17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="25.7109375" style="1" customWidth="1"/>
     <col min="2" max="4" width="9.42578125" style="1" customWidth="1"/>
     <col min="5" max="5" width="9.85546875" style="1" customWidth="1"/>
     <col min="6" max="6" width="10.140625" style="1" customWidth="1"/>
     <col min="7" max="22" width="9.140625" style="1"/>
     <col min="23" max="23" width="11.28515625" style="1" customWidth="1"/>
     <col min="24" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:27">
       <c r="K1" s="2"/>
     </row>
-    <row r="2" spans="1:26" ht="15.75" customHeight="1">
+    <row r="2" spans="1:27" ht="15.75" customHeight="1">
       <c r="B2" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="16"/>
       <c r="D2" s="16"/>
       <c r="E2" s="16"/>
       <c r="F2" s="16"/>
       <c r="G2" s="16"/>
       <c r="H2" s="16"/>
       <c r="I2" s="16"/>
       <c r="J2" s="16"/>
       <c r="K2" s="16"/>
       <c r="L2" s="16"/>
       <c r="M2" s="16"/>
       <c r="N2" s="16"/>
       <c r="O2" s="16"/>
       <c r="P2" s="16"/>
       <c r="Q2" s="16"/>
       <c r="R2" s="16"/>
       <c r="S2" s="16"/>
       <c r="T2" s="16"/>
       <c r="U2" s="16"/>
     </row>
-    <row r="3" spans="1:26">
+    <row r="3" spans="1:27">
       <c r="A3" s="2"/>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="V3" s="3"/>
-      <c r="Z3" s="1" t="s">
+      <c r="AA3" s="1" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="4" spans="1:26">
+    <row r="4" spans="1:27">
       <c r="A4" s="4"/>
       <c r="B4" s="10">
         <v>2000</v>
       </c>
       <c r="C4" s="10">
         <v>2001</v>
       </c>
       <c r="D4" s="10">
         <v>2002</v>
       </c>
       <c r="E4" s="10">
         <v>2003</v>
       </c>
       <c r="F4" s="10">
         <v>2004</v>
       </c>
       <c r="G4" s="7">
         <v>2005</v>
       </c>
       <c r="H4" s="7">
         <v>2006</v>
       </c>
       <c r="I4" s="7">
         <v>2007</v>
       </c>
@@ -844,52 +850,55 @@
       </c>
       <c r="S4" s="9">
         <v>2017</v>
       </c>
       <c r="T4" s="7">
         <v>2018</v>
       </c>
       <c r="U4" s="8">
         <v>2019</v>
       </c>
       <c r="V4" s="5">
         <v>2020</v>
       </c>
       <c r="W4" s="5">
         <v>2021</v>
       </c>
       <c r="X4" s="5">
         <v>2022</v>
       </c>
       <c r="Y4" s="5">
         <v>2023</v>
       </c>
       <c r="Z4" s="5">
         <v>2024</v>
       </c>
+      <c r="AA4" s="5">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="5" spans="1:26">
+    <row r="5" spans="1:27">
       <c r="A5" s="11" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="12">
         <v>122.32285714285715</v>
       </c>
       <c r="C5" s="14">
         <v>157.30000000000001</v>
       </c>
       <c r="D5" s="14">
         <v>902.7</v>
       </c>
       <c r="E5" s="14">
         <v>205.4</v>
       </c>
       <c r="F5" s="15">
         <v>245.8</v>
       </c>
       <c r="G5" s="14">
         <v>137.9</v>
       </c>
       <c r="H5" s="14">
         <v>207.2</v>
       </c>
       <c r="I5" s="14">
@@ -924,53 +933,56 @@
       </c>
       <c r="S5" s="14">
         <v>521.9</v>
       </c>
       <c r="T5" s="14">
         <v>239.2</v>
       </c>
       <c r="U5" s="14">
         <v>1372.9</v>
       </c>
       <c r="V5" s="14">
         <v>449.9</v>
       </c>
       <c r="W5" s="14">
         <v>612</v>
       </c>
       <c r="X5" s="14">
         <v>2300.1999999999998</v>
       </c>
       <c r="Y5" s="14">
         <v>548.98235294117649</v>
       </c>
       <c r="Z5" s="14">
         <v>531.6</v>
       </c>
+      <c r="AA5" s="14">
+        <v>960.5</v>
+      </c>
     </row>
-    <row r="7" spans="1:26" ht="16.5" customHeight="1"/>
-    <row r="8" spans="1:26" ht="15" customHeight="1"/>
+    <row r="7" spans="1:27" ht="16.5" customHeight="1"/>
+    <row r="8" spans="1:27" ht="15" customHeight="1"/>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B2:U2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>