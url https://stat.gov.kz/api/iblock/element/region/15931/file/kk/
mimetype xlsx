--- v4 (2026-08-27)
+++ v5 (2026-09-21)
@@ -364,85 +364,85 @@
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="6" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный_2.1 Забито в хозяйстве или реализовано на убой всех видов скота и птицы в живом весе" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -708,412 +708,412 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:DE61"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="CR1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="DM57" sqref="DM57"/>
+      <selection pane="topRight" activeCell="DH18" sqref="DH18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="26" style="1" customWidth="1"/>
     <col min="2" max="49" width="9.140625" style="1" customWidth="1"/>
     <col min="50" max="60" width="9.140625" style="1"/>
     <col min="61" max="61" width="9.140625" style="1" customWidth="1"/>
     <col min="62" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:109" ht="21" customHeight="1">
-      <c r="A2" s="20" t="s">
+      <c r="A2" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="B2" s="20"/>
-[...70 lines deleted...]
-      <c r="BU2" s="22"/>
+      <c r="B2" s="23"/>
+      <c r="C2" s="23"/>
+      <c r="D2" s="23"/>
+      <c r="E2" s="23"/>
+      <c r="F2" s="23"/>
+      <c r="G2" s="23"/>
+      <c r="H2" s="23"/>
+      <c r="I2" s="23"/>
+      <c r="J2" s="23"/>
+      <c r="K2" s="23"/>
+      <c r="L2" s="23"/>
+      <c r="M2" s="23"/>
+      <c r="N2" s="23"/>
+      <c r="O2" s="23"/>
+      <c r="P2" s="23"/>
+      <c r="Q2" s="23"/>
+      <c r="R2" s="23"/>
+      <c r="S2" s="23"/>
+      <c r="T2" s="23"/>
+      <c r="U2" s="23"/>
+      <c r="V2" s="23"/>
+      <c r="W2" s="23"/>
+      <c r="X2" s="23"/>
+      <c r="Y2" s="23"/>
+      <c r="Z2" s="23"/>
+      <c r="AA2" s="23"/>
+      <c r="AB2" s="23"/>
+      <c r="AC2" s="23"/>
+      <c r="AD2" s="23"/>
+      <c r="AE2" s="23"/>
+      <c r="AF2" s="23"/>
+      <c r="AG2" s="23"/>
+      <c r="AH2" s="23"/>
+      <c r="AI2" s="23"/>
+      <c r="AJ2" s="23"/>
+      <c r="AK2" s="23"/>
+      <c r="AL2" s="23"/>
+      <c r="AM2" s="23"/>
+      <c r="AN2" s="23"/>
+      <c r="AO2" s="23"/>
+      <c r="AP2" s="23"/>
+      <c r="AQ2" s="23"/>
+      <c r="AR2" s="23"/>
+      <c r="AS2" s="23"/>
+      <c r="AT2" s="23"/>
+      <c r="AU2" s="23"/>
+      <c r="AV2" s="23"/>
+      <c r="AW2" s="23"/>
+      <c r="AX2" s="23"/>
+      <c r="AY2" s="23"/>
+      <c r="AZ2" s="23"/>
+      <c r="BA2" s="23"/>
+      <c r="BB2" s="23"/>
+      <c r="BC2" s="23"/>
+      <c r="BD2" s="23"/>
+      <c r="BE2" s="23"/>
+      <c r="BF2" s="23"/>
+      <c r="BG2" s="23"/>
+      <c r="BH2" s="23"/>
+      <c r="BI2" s="23"/>
+      <c r="BJ2" s="24"/>
+      <c r="BK2" s="24"/>
+      <c r="BL2" s="24"/>
+      <c r="BM2" s="24"/>
+      <c r="BN2" s="24"/>
+      <c r="BO2" s="24"/>
+      <c r="BP2" s="25"/>
+      <c r="BQ2" s="25"/>
+      <c r="BR2" s="25"/>
+      <c r="BS2" s="25"/>
+      <c r="BT2" s="25"/>
+      <c r="BU2" s="25"/>
       <c r="BV2" s="4"/>
       <c r="BW2" s="5"/>
       <c r="BX2" s="5"/>
       <c r="BY2" s="5"/>
       <c r="BZ2" s="5"/>
       <c r="CA2" s="5"/>
       <c r="CB2" s="5"/>
       <c r="CC2" s="5"/>
       <c r="CD2" s="5"/>
       <c r="CE2" s="5"/>
       <c r="CF2" s="5"/>
       <c r="CG2" s="5"/>
       <c r="CH2" s="5"/>
     </row>
     <row r="3" spans="1:109" ht="22.5" customHeight="1" thickBot="1">
       <c r="A3" s="4"/>
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
       <c r="G3" s="4"/>
       <c r="H3" s="4"/>
       <c r="I3" s="4"/>
-      <c r="J3" s="19" t="s">
+      <c r="J3" s="22" t="s">
         <v>3</v>
       </c>
-      <c r="K3" s="19"/>
-[...1 lines deleted...]
-      <c r="M3" s="19"/>
+      <c r="K3" s="22"/>
+      <c r="L3" s="22"/>
+      <c r="M3" s="22"/>
       <c r="N3" s="4"/>
       <c r="O3" s="4"/>
       <c r="P3" s="4"/>
       <c r="Q3" s="4"/>
       <c r="R3" s="4"/>
       <c r="S3" s="4"/>
       <c r="T3" s="4"/>
       <c r="U3" s="4"/>
-      <c r="V3" s="19" t="s">
+      <c r="V3" s="22" t="s">
         <v>3</v>
       </c>
-      <c r="W3" s="19"/>
-[...1 lines deleted...]
-      <c r="Y3" s="19"/>
+      <c r="W3" s="22"/>
+      <c r="X3" s="22"/>
+      <c r="Y3" s="22"/>
       <c r="Z3" s="4"/>
       <c r="AA3" s="4"/>
       <c r="AB3" s="4"/>
       <c r="AC3" s="4"/>
       <c r="AD3" s="4"/>
       <c r="AE3" s="4"/>
       <c r="AF3" s="4"/>
       <c r="AG3" s="4"/>
-      <c r="AH3" s="19" t="s">
+      <c r="AH3" s="22" t="s">
         <v>3</v>
       </c>
-      <c r="AI3" s="19"/>
-[...1 lines deleted...]
-      <c r="AK3" s="19"/>
+      <c r="AI3" s="22"/>
+      <c r="AJ3" s="22"/>
+      <c r="AK3" s="22"/>
       <c r="AL3" s="4"/>
       <c r="AM3" s="4"/>
       <c r="AN3" s="4"/>
       <c r="AO3" s="4"/>
       <c r="AP3" s="4"/>
       <c r="AQ3" s="4"/>
       <c r="AR3" s="4"/>
       <c r="AS3" s="4"/>
-      <c r="AT3" s="19" t="s">
+      <c r="AT3" s="22" t="s">
         <v>3</v>
       </c>
-      <c r="AU3" s="19"/>
-[...1 lines deleted...]
-      <c r="AW3" s="19"/>
+      <c r="AU3" s="22"/>
+      <c r="AV3" s="22"/>
+      <c r="AW3" s="22"/>
       <c r="AX3" s="4"/>
       <c r="AY3" s="4"/>
       <c r="AZ3" s="4"/>
       <c r="BA3" s="4"/>
       <c r="BB3" s="4"/>
       <c r="BC3" s="4"/>
       <c r="BD3" s="4"/>
       <c r="BE3" s="4"/>
-      <c r="BF3" s="19" t="s">
+      <c r="BF3" s="22" t="s">
         <v>3</v>
       </c>
-      <c r="BG3" s="19"/>
-[...1 lines deleted...]
-      <c r="BI3" s="19"/>
+      <c r="BG3" s="22"/>
+      <c r="BH3" s="22"/>
+      <c r="BI3" s="22"/>
       <c r="BJ3" s="4"/>
       <c r="BK3" s="4"/>
       <c r="BL3" s="4"/>
       <c r="BM3" s="4"/>
       <c r="BN3" s="4"/>
       <c r="BO3" s="4"/>
       <c r="BP3" s="4"/>
       <c r="BQ3" s="4"/>
-      <c r="BR3" s="19" t="s">
+      <c r="BR3" s="22" t="s">
         <v>3</v>
       </c>
-      <c r="BS3" s="19"/>
-[...1 lines deleted...]
-      <c r="BU3" s="19"/>
+      <c r="BS3" s="22"/>
+      <c r="BT3" s="22"/>
+      <c r="BU3" s="22"/>
       <c r="BV3" s="4"/>
       <c r="BW3" s="4"/>
       <c r="BX3" s="4"/>
       <c r="BY3" s="4"/>
       <c r="BZ3" s="4"/>
       <c r="CA3" s="4"/>
       <c r="CB3" s="4"/>
       <c r="CC3" s="4"/>
-      <c r="CD3" s="19" t="s">
+      <c r="CD3" s="22" t="s">
         <v>3</v>
       </c>
-      <c r="CE3" s="19"/>
-[...1 lines deleted...]
-      <c r="CG3" s="19"/>
+      <c r="CE3" s="22"/>
+      <c r="CF3" s="22"/>
+      <c r="CG3" s="22"/>
       <c r="CH3" s="4"/>
       <c r="CI3" s="4"/>
       <c r="CJ3" s="4"/>
       <c r="CK3" s="4"/>
       <c r="CL3" s="4"/>
       <c r="CM3" s="4"/>
       <c r="CN3" s="4"/>
       <c r="CO3" s="4"/>
-      <c r="CP3" s="19" t="s">
+      <c r="CP3" s="22" t="s">
         <v>3</v>
       </c>
-      <c r="CQ3" s="19"/>
-[...1 lines deleted...]
-      <c r="CS3" s="19"/>
+      <c r="CQ3" s="22"/>
+      <c r="CR3" s="22"/>
+      <c r="CS3" s="22"/>
       <c r="CT3" s="4"/>
       <c r="CU3" s="4"/>
       <c r="CV3" s="4"/>
       <c r="CW3" s="4"/>
       <c r="CX3" s="4"/>
       <c r="CY3" s="4"/>
       <c r="CZ3" s="4"/>
       <c r="DA3" s="4"/>
-      <c r="DB3" s="19" t="s">
+      <c r="DB3" s="22" t="s">
         <v>3</v>
       </c>
-      <c r="DC3" s="19"/>
-[...1 lines deleted...]
-      <c r="DE3" s="19"/>
+      <c r="DC3" s="22"/>
+      <c r="DD3" s="22"/>
+      <c r="DE3" s="22"/>
     </row>
     <row r="4" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A4" s="25"/>
-      <c r="B4" s="16" t="s">
+      <c r="A4" s="16"/>
+      <c r="B4" s="18" t="s">
         <v>28</v>
       </c>
-      <c r="C4" s="17"/>
-[...10 lines deleted...]
-      <c r="N4" s="16" t="s">
+      <c r="C4" s="19"/>
+      <c r="D4" s="19"/>
+      <c r="E4" s="19"/>
+      <c r="F4" s="19"/>
+      <c r="G4" s="19"/>
+      <c r="H4" s="19"/>
+      <c r="I4" s="19"/>
+      <c r="J4" s="19"/>
+      <c r="K4" s="19"/>
+      <c r="L4" s="19"/>
+      <c r="M4" s="20"/>
+      <c r="N4" s="18" t="s">
         <v>18</v>
       </c>
-      <c r="O4" s="17"/>
-[...10 lines deleted...]
-      <c r="Z4" s="16" t="s">
+      <c r="O4" s="19"/>
+      <c r="P4" s="19"/>
+      <c r="Q4" s="19"/>
+      <c r="R4" s="19"/>
+      <c r="S4" s="19"/>
+      <c r="T4" s="19"/>
+      <c r="U4" s="19"/>
+      <c r="V4" s="19"/>
+      <c r="W4" s="19"/>
+      <c r="X4" s="19"/>
+      <c r="Y4" s="20"/>
+      <c r="Z4" s="18" t="s">
         <v>30</v>
       </c>
-      <c r="AA4" s="17"/>
-[...10 lines deleted...]
-      <c r="AL4" s="16" t="s">
+      <c r="AA4" s="19"/>
+      <c r="AB4" s="19"/>
+      <c r="AC4" s="19"/>
+      <c r="AD4" s="19"/>
+      <c r="AE4" s="19"/>
+      <c r="AF4" s="19"/>
+      <c r="AG4" s="19"/>
+      <c r="AH4" s="19"/>
+      <c r="AI4" s="19"/>
+      <c r="AJ4" s="19"/>
+      <c r="AK4" s="20"/>
+      <c r="AL4" s="18" t="s">
         <v>19</v>
       </c>
-      <c r="AM4" s="17"/>
-[...10 lines deleted...]
-      <c r="AX4" s="16" t="s">
+      <c r="AM4" s="19"/>
+      <c r="AN4" s="19"/>
+      <c r="AO4" s="19"/>
+      <c r="AP4" s="19"/>
+      <c r="AQ4" s="19"/>
+      <c r="AR4" s="19"/>
+      <c r="AS4" s="19"/>
+      <c r="AT4" s="19"/>
+      <c r="AU4" s="19"/>
+      <c r="AV4" s="19"/>
+      <c r="AW4" s="20"/>
+      <c r="AX4" s="18" t="s">
         <v>31</v>
       </c>
-      <c r="AY4" s="17"/>
-[...10 lines deleted...]
-      <c r="BJ4" s="16" t="s">
+      <c r="AY4" s="19"/>
+      <c r="AZ4" s="19"/>
+      <c r="BA4" s="19"/>
+      <c r="BB4" s="19"/>
+      <c r="BC4" s="19"/>
+      <c r="BD4" s="19"/>
+      <c r="BE4" s="19"/>
+      <c r="BF4" s="19"/>
+      <c r="BG4" s="19"/>
+      <c r="BH4" s="19"/>
+      <c r="BI4" s="20"/>
+      <c r="BJ4" s="18" t="s">
         <v>32</v>
       </c>
-      <c r="BK4" s="17"/>
-[...10 lines deleted...]
-      <c r="BV4" s="16" t="s">
+      <c r="BK4" s="19"/>
+      <c r="BL4" s="19"/>
+      <c r="BM4" s="19"/>
+      <c r="BN4" s="19"/>
+      <c r="BO4" s="19"/>
+      <c r="BP4" s="19"/>
+      <c r="BQ4" s="19"/>
+      <c r="BR4" s="19"/>
+      <c r="BS4" s="19"/>
+      <c r="BT4" s="19"/>
+      <c r="BU4" s="20"/>
+      <c r="BV4" s="18" t="s">
         <v>33</v>
       </c>
-      <c r="BW4" s="17"/>
-[...10 lines deleted...]
-      <c r="CH4" s="16" t="s">
+      <c r="BW4" s="19"/>
+      <c r="BX4" s="19"/>
+      <c r="BY4" s="19"/>
+      <c r="BZ4" s="19"/>
+      <c r="CA4" s="19"/>
+      <c r="CB4" s="19"/>
+      <c r="CC4" s="19"/>
+      <c r="CD4" s="19"/>
+      <c r="CE4" s="19"/>
+      <c r="CF4" s="19"/>
+      <c r="CG4" s="20"/>
+      <c r="CH4" s="18" t="s">
         <v>34</v>
       </c>
-      <c r="CI4" s="17"/>
-[...10 lines deleted...]
-      <c r="CT4" s="16" t="s">
+      <c r="CI4" s="19"/>
+      <c r="CJ4" s="19"/>
+      <c r="CK4" s="19"/>
+      <c r="CL4" s="19"/>
+      <c r="CM4" s="19"/>
+      <c r="CN4" s="19"/>
+      <c r="CO4" s="19"/>
+      <c r="CP4" s="19"/>
+      <c r="CQ4" s="19"/>
+      <c r="CR4" s="19"/>
+      <c r="CS4" s="20"/>
+      <c r="CT4" s="18" t="s">
         <v>29</v>
       </c>
-      <c r="CU4" s="17"/>
-[...9 lines deleted...]
-      <c r="DE4" s="18"/>
+      <c r="CU4" s="19"/>
+      <c r="CV4" s="19"/>
+      <c r="CW4" s="19"/>
+      <c r="CX4" s="19"/>
+      <c r="CY4" s="19"/>
+      <c r="CZ4" s="19"/>
+      <c r="DA4" s="19"/>
+      <c r="DB4" s="19"/>
+      <c r="DC4" s="19"/>
+      <c r="DD4" s="19"/>
+      <c r="DE4" s="20"/>
     </row>
     <row r="5" spans="1:109" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A5" s="27"/>
+      <c r="A5" s="21"/>
       <c r="B5" s="6" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>8</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>14</v>
       </c>
       <c r="H5" s="6" t="s">
         <v>9</v>
       </c>
       <c r="I5" s="6" t="s">
         <v>10</v>
       </c>
       <c r="J5" s="6" t="s">
@@ -1708,51 +1708,53 @@
       </c>
       <c r="CS6" s="8">
         <v>107.26913215800255</v>
       </c>
       <c r="CT6" s="8">
         <v>117.5</v>
       </c>
       <c r="CU6" s="8">
         <v>109.2</v>
       </c>
       <c r="CV6" s="8">
         <v>98.8</v>
       </c>
       <c r="CW6" s="8">
         <v>98.5</v>
       </c>
       <c r="CX6" s="8">
         <v>99.2</v>
       </c>
       <c r="CY6" s="8">
         <v>101.92704799856365</v>
       </c>
       <c r="CZ6" s="8">
         <v>102.54791249626976</v>
       </c>
-      <c r="DA6" s="8"/>
+      <c r="DA6" s="8">
+        <v>101.58177649084155</v>
+      </c>
       <c r="DB6" s="8"/>
       <c r="DC6" s="8"/>
       <c r="DD6" s="8"/>
       <c r="DE6" s="8"/>
     </row>
     <row r="7" spans="1:109">
       <c r="A7" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="8">
         <v>141.63987018334498</v>
       </c>
       <c r="C7" s="8">
         <v>153.46143183110183</v>
       </c>
       <c r="D7" s="8">
         <v>143.81589481734301</v>
       </c>
       <c r="E7" s="8">
         <v>142.32117895963842</v>
       </c>
       <c r="F7" s="8">
         <v>142.13782956279303</v>
       </c>
       <c r="G7" s="8">
@@ -2027,51 +2029,53 @@
       </c>
       <c r="CS7" s="8">
         <v>101.94815205356065</v>
       </c>
       <c r="CT7" s="8">
         <v>100.2</v>
       </c>
       <c r="CU7" s="8">
         <v>100.2</v>
       </c>
       <c r="CV7" s="8">
         <v>100.5</v>
       </c>
       <c r="CW7" s="8">
         <v>100.2</v>
       </c>
       <c r="CX7" s="8">
         <v>100.3</v>
       </c>
       <c r="CY7" s="8">
         <v>100.23608342975653</v>
       </c>
       <c r="CZ7" s="8">
         <v>100.66093496420159</v>
       </c>
-      <c r="DA7" s="8"/>
+      <c r="DA7" s="8">
+        <v>100.53677429227237</v>
+      </c>
       <c r="DB7" s="8"/>
       <c r="DC7" s="8"/>
       <c r="DD7" s="8"/>
       <c r="DE7" s="8"/>
     </row>
     <row r="8" spans="1:109" ht="13.5" customHeight="1">
       <c r="A8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="8">
         <v>115.90461376046326</v>
       </c>
       <c r="C8" s="8">
         <v>136.9278602408144</v>
       </c>
       <c r="D8" s="8">
         <v>122.34015970704446</v>
       </c>
       <c r="E8" s="8">
         <v>118.12537579789483</v>
       </c>
       <c r="F8" s="8">
         <v>115.08157171795798</v>
       </c>
       <c r="G8" s="8">
@@ -2346,51 +2350,53 @@
       </c>
       <c r="CS8" s="8">
         <v>95.165906998907047</v>
       </c>
       <c r="CT8" s="8">
         <v>100</v>
       </c>
       <c r="CU8" s="8">
         <v>100.8</v>
       </c>
       <c r="CV8" s="8">
         <v>90.9</v>
       </c>
       <c r="CW8" s="8">
         <v>100</v>
       </c>
       <c r="CX8" s="8">
         <v>99.8</v>
       </c>
       <c r="CY8" s="8">
         <v>109.07520843987648</v>
       </c>
       <c r="CZ8" s="8">
         <v>100.36134131137497</v>
       </c>
-      <c r="DA8" s="8"/>
+      <c r="DA8" s="8">
+        <v>100.20173553249947</v>
+      </c>
       <c r="DB8" s="8"/>
       <c r="DC8" s="8"/>
       <c r="DD8" s="8"/>
       <c r="DE8" s="8"/>
     </row>
     <row r="9" spans="1:109">
       <c r="A9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="8">
         <v>94.167554237398988</v>
       </c>
       <c r="C9" s="8">
         <v>94.765034289268002</v>
       </c>
       <c r="D9" s="8">
         <v>94.518335629753366</v>
       </c>
       <c r="E9" s="8">
         <v>94.851770291943666</v>
       </c>
       <c r="F9" s="8">
         <v>94.126103059302224</v>
       </c>
       <c r="G9" s="8">
@@ -2665,51 +2671,53 @@
       </c>
       <c r="CS9" s="8">
         <v>101.01342260625414</v>
       </c>
       <c r="CT9" s="8">
         <v>102.4</v>
       </c>
       <c r="CU9" s="8">
         <v>100.9</v>
       </c>
       <c r="CV9" s="8">
         <v>96.2</v>
       </c>
       <c r="CW9" s="8">
         <v>96.6</v>
       </c>
       <c r="CX9" s="8">
         <v>94.2</v>
       </c>
       <c r="CY9" s="8">
         <v>94.477162489480605</v>
       </c>
       <c r="CZ9" s="8">
         <v>95.730840191552076</v>
       </c>
-      <c r="DA9" s="8"/>
+      <c r="DA9" s="8">
+        <v>94.414904508958358</v>
+      </c>
       <c r="DB9" s="8"/>
       <c r="DC9" s="8"/>
       <c r="DD9" s="8"/>
       <c r="DE9" s="8"/>
     </row>
     <row r="10" spans="1:109">
       <c r="A10" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="9">
         <v>79.199667411964626</v>
       </c>
       <c r="C10" s="9">
         <v>85.64192446204521</v>
       </c>
       <c r="D10" s="9">
         <v>89.856292973121924</v>
       </c>
       <c r="E10" s="9">
         <v>90.682311263941841</v>
       </c>
       <c r="F10" s="9">
         <v>89.885929020278525</v>
       </c>
       <c r="G10" s="9">
@@ -2984,51 +2992,53 @@
       </c>
       <c r="CS10" s="8">
         <v>97.247651772633802</v>
       </c>
       <c r="CT10" s="8">
         <v>103.6</v>
       </c>
       <c r="CU10" s="9">
         <v>103.1</v>
       </c>
       <c r="CV10" s="9">
         <v>98.4</v>
       </c>
       <c r="CW10" s="9">
         <v>97.8</v>
       </c>
       <c r="CX10" s="9">
         <v>97.1</v>
       </c>
       <c r="CY10" s="8">
         <v>100.46496884467844</v>
       </c>
       <c r="CZ10" s="8">
         <v>100.22758878361462</v>
       </c>
-      <c r="DA10" s="8"/>
+      <c r="DA10" s="8">
+        <v>98.456166724433785</v>
+      </c>
       <c r="DB10" s="8"/>
       <c r="DC10" s="8"/>
       <c r="DD10" s="8"/>
       <c r="DE10" s="8"/>
     </row>
     <row r="11" spans="1:109">
       <c r="A11" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B11" s="8">
         <v>92.666158479516042</v>
       </c>
       <c r="C11" s="8">
         <v>90.038955438502882</v>
       </c>
       <c r="D11" s="8">
         <v>90.131701134016296</v>
       </c>
       <c r="E11" s="8">
         <v>90.381208417894271</v>
       </c>
       <c r="F11" s="8">
         <v>85.89378441821421</v>
       </c>
       <c r="G11" s="8">
@@ -3303,51 +3313,53 @@
       </c>
       <c r="CS11" s="8">
         <v>105.95705339273084</v>
       </c>
       <c r="CT11" s="8">
         <v>102.2</v>
       </c>
       <c r="CU11" s="8">
         <v>100.5</v>
       </c>
       <c r="CV11" s="8">
         <v>98.7</v>
       </c>
       <c r="CW11" s="8">
         <v>100.6</v>
       </c>
       <c r="CX11" s="8">
         <v>100.5</v>
       </c>
       <c r="CY11" s="8">
         <v>100.20308135553124</v>
       </c>
       <c r="CZ11" s="8">
         <v>100.37960575877534</v>
       </c>
-      <c r="DA11" s="8"/>
+      <c r="DA11" s="8">
+        <v>98.802097755803047</v>
+      </c>
       <c r="DB11" s="8"/>
       <c r="DC11" s="8"/>
       <c r="DD11" s="8"/>
       <c r="DE11" s="8"/>
     </row>
     <row r="12" spans="1:109">
       <c r="A12" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B12" s="8">
         <v>233.25715146739299</v>
       </c>
       <c r="C12" s="8">
         <v>229.51173409743731</v>
       </c>
       <c r="D12" s="8">
         <v>221.82573950555647</v>
       </c>
       <c r="E12" s="8">
         <v>213.056320828899</v>
       </c>
       <c r="F12" s="8">
         <v>209.26876177030175</v>
       </c>
       <c r="G12" s="8">
@@ -3622,51 +3634,53 @@
       </c>
       <c r="CS12" s="8">
         <v>105.75191065546396</v>
       </c>
       <c r="CT12" s="8">
         <v>122.9</v>
       </c>
       <c r="CU12" s="8">
         <v>126</v>
       </c>
       <c r="CV12" s="8">
         <v>123.2</v>
       </c>
       <c r="CW12" s="8">
         <v>120.3</v>
       </c>
       <c r="CX12" s="8">
         <v>120.1</v>
       </c>
       <c r="CY12" s="8">
         <v>121.2921394041833</v>
       </c>
       <c r="CZ12" s="8">
         <v>121.4315664015478</v>
       </c>
-      <c r="DA12" s="8"/>
+      <c r="DA12" s="8">
+        <v>121.85744253979196</v>
+      </c>
       <c r="DB12" s="8"/>
       <c r="DC12" s="8"/>
       <c r="DD12" s="8"/>
       <c r="DE12" s="8"/>
     </row>
     <row r="13" spans="1:109">
       <c r="A13" s="10" t="s">
         <v>27</v>
       </c>
       <c r="B13" s="8">
         <v>118.3052616018994</v>
       </c>
       <c r="C13" s="8">
         <v>116.12608672132949</v>
       </c>
       <c r="D13" s="8">
         <v>123.95659564890755</v>
       </c>
       <c r="E13" s="8">
         <v>122.96560765503102</v>
       </c>
       <c r="F13" s="8">
         <v>120.71615630057941</v>
       </c>
       <c r="G13" s="8">
@@ -3941,51 +3955,53 @@
       </c>
       <c r="CS13" s="8">
         <v>125.34968524594979</v>
       </c>
       <c r="CT13" s="8">
         <v>171</v>
       </c>
       <c r="CU13" s="8">
         <v>115.1</v>
       </c>
       <c r="CV13" s="8">
         <v>77.2</v>
       </c>
       <c r="CW13" s="8">
         <v>78.900000000000006</v>
       </c>
       <c r="CX13" s="8">
         <v>82.8</v>
       </c>
       <c r="CY13" s="8">
         <v>91.187684411824691</v>
       </c>
       <c r="CZ13" s="8">
         <v>94.09106184565367</v>
       </c>
-      <c r="DA13" s="8"/>
+      <c r="DA13" s="8">
+        <v>93.402808491336444</v>
+      </c>
       <c r="DB13" s="8"/>
       <c r="DC13" s="8"/>
       <c r="DD13" s="8"/>
       <c r="DE13" s="8"/>
     </row>
     <row r="14" spans="1:109">
       <c r="A14" s="4"/>
       <c r="B14" s="4"/>
       <c r="C14" s="4"/>
       <c r="D14" s="4"/>
       <c r="E14" s="4"/>
       <c r="F14" s="4"/>
       <c r="G14" s="4"/>
       <c r="H14" s="4"/>
       <c r="I14" s="4"/>
       <c r="J14" s="4"/>
       <c r="K14" s="4"/>
       <c r="L14" s="4"/>
       <c r="M14" s="4"/>
       <c r="N14" s="4"/>
       <c r="O14" s="4"/>
       <c r="P14" s="4"/>
       <c r="Q14" s="4"/>
       <c r="R14" s="4"/>
       <c r="S14" s="4"/>
@@ -4036,399 +4052,399 @@
       <c r="BL14" s="4"/>
       <c r="BM14" s="4"/>
       <c r="BN14" s="4"/>
       <c r="BO14" s="4"/>
       <c r="BP14" s="4"/>
       <c r="BQ14" s="4"/>
       <c r="BR14" s="4"/>
       <c r="BS14" s="4"/>
       <c r="BT14" s="4"/>
       <c r="BU14" s="4"/>
       <c r="BV14" s="4"/>
       <c r="BW14" s="5"/>
       <c r="BX14" s="5"/>
       <c r="BY14" s="5"/>
       <c r="BZ14" s="5"/>
       <c r="CA14" s="5"/>
       <c r="CB14" s="5"/>
       <c r="CC14" s="5"/>
       <c r="CD14" s="5"/>
       <c r="CE14" s="5"/>
       <c r="CF14" s="5"/>
       <c r="CG14" s="5"/>
       <c r="CH14" s="5"/>
     </row>
     <row r="15" spans="1:109" ht="21" customHeight="1">
-      <c r="A15" s="20" t="s">
+      <c r="A15" s="23" t="s">
         <v>0</v>
       </c>
-      <c r="B15" s="20"/>
-[...70 lines deleted...]
-      <c r="BU15" s="22"/>
+      <c r="B15" s="23"/>
+      <c r="C15" s="23"/>
+      <c r="D15" s="23"/>
+      <c r="E15" s="23"/>
+      <c r="F15" s="23"/>
+      <c r="G15" s="23"/>
+      <c r="H15" s="23"/>
+      <c r="I15" s="23"/>
+      <c r="J15" s="23"/>
+      <c r="K15" s="23"/>
+      <c r="L15" s="23"/>
+      <c r="M15" s="23"/>
+      <c r="N15" s="23"/>
+      <c r="O15" s="23"/>
+      <c r="P15" s="23"/>
+      <c r="Q15" s="23"/>
+      <c r="R15" s="23"/>
+      <c r="S15" s="23"/>
+      <c r="T15" s="23"/>
+      <c r="U15" s="23"/>
+      <c r="V15" s="23"/>
+      <c r="W15" s="23"/>
+      <c r="X15" s="23"/>
+      <c r="Y15" s="23"/>
+      <c r="Z15" s="23"/>
+      <c r="AA15" s="23"/>
+      <c r="AB15" s="23"/>
+      <c r="AC15" s="23"/>
+      <c r="AD15" s="23"/>
+      <c r="AE15" s="23"/>
+      <c r="AF15" s="23"/>
+      <c r="AG15" s="23"/>
+      <c r="AH15" s="23"/>
+      <c r="AI15" s="23"/>
+      <c r="AJ15" s="23"/>
+      <c r="AK15" s="23"/>
+      <c r="AL15" s="23"/>
+      <c r="AM15" s="23"/>
+      <c r="AN15" s="23"/>
+      <c r="AO15" s="23"/>
+      <c r="AP15" s="23"/>
+      <c r="AQ15" s="23"/>
+      <c r="AR15" s="23"/>
+      <c r="AS15" s="23"/>
+      <c r="AT15" s="23"/>
+      <c r="AU15" s="23"/>
+      <c r="AV15" s="23"/>
+      <c r="AW15" s="23"/>
+      <c r="AX15" s="23"/>
+      <c r="AY15" s="23"/>
+      <c r="AZ15" s="23"/>
+      <c r="BA15" s="23"/>
+      <c r="BB15" s="23"/>
+      <c r="BC15" s="23"/>
+      <c r="BD15" s="23"/>
+      <c r="BE15" s="23"/>
+      <c r="BF15" s="23"/>
+      <c r="BG15" s="23"/>
+      <c r="BH15" s="23"/>
+      <c r="BI15" s="23"/>
+      <c r="BJ15" s="24"/>
+      <c r="BK15" s="24"/>
+      <c r="BL15" s="24"/>
+      <c r="BM15" s="24"/>
+      <c r="BN15" s="24"/>
+      <c r="BO15" s="24"/>
+      <c r="BP15" s="24"/>
+      <c r="BQ15" s="24"/>
+      <c r="BR15" s="25"/>
+      <c r="BS15" s="25"/>
+      <c r="BT15" s="25"/>
+      <c r="BU15" s="25"/>
       <c r="BV15" s="4"/>
       <c r="BW15" s="5"/>
       <c r="BX15" s="5"/>
       <c r="BY15" s="5"/>
       <c r="BZ15" s="5"/>
       <c r="CA15" s="5"/>
       <c r="CB15" s="5"/>
       <c r="CC15" s="5"/>
       <c r="CD15" s="5"/>
       <c r="CE15" s="5"/>
       <c r="CF15" s="5"/>
       <c r="CG15" s="5"/>
       <c r="CH15" s="5"/>
     </row>
     <row r="16" spans="1:109" ht="22.5" customHeight="1" thickBot="1">
       <c r="A16" s="4"/>
       <c r="B16" s="4"/>
       <c r="C16" s="4"/>
       <c r="D16" s="4"/>
       <c r="E16" s="4"/>
       <c r="F16" s="4"/>
       <c r="G16" s="4"/>
       <c r="H16" s="4"/>
       <c r="I16" s="4"/>
-      <c r="J16" s="19" t="s">
+      <c r="J16" s="22" t="s">
         <v>3</v>
       </c>
-      <c r="K16" s="19"/>
-[...1 lines deleted...]
-      <c r="M16" s="19"/>
+      <c r="K16" s="22"/>
+      <c r="L16" s="22"/>
+      <c r="M16" s="22"/>
       <c r="N16" s="4"/>
       <c r="O16" s="4"/>
       <c r="P16" s="4"/>
       <c r="Q16" s="4"/>
       <c r="R16" s="4"/>
       <c r="S16" s="4"/>
       <c r="T16" s="4"/>
       <c r="U16" s="4"/>
-      <c r="V16" s="19" t="s">
+      <c r="V16" s="22" t="s">
         <v>3</v>
       </c>
-      <c r="W16" s="19"/>
-[...1 lines deleted...]
-      <c r="Y16" s="19"/>
+      <c r="W16" s="22"/>
+      <c r="X16" s="22"/>
+      <c r="Y16" s="22"/>
       <c r="Z16" s="4"/>
       <c r="AA16" s="4"/>
       <c r="AB16" s="4"/>
       <c r="AC16" s="4"/>
       <c r="AD16" s="4"/>
       <c r="AE16" s="4"/>
       <c r="AF16" s="4"/>
       <c r="AG16" s="4"/>
-      <c r="AH16" s="19" t="s">
+      <c r="AH16" s="22" t="s">
         <v>3</v>
       </c>
-      <c r="AI16" s="19"/>
-[...1 lines deleted...]
-      <c r="AK16" s="19"/>
+      <c r="AI16" s="22"/>
+      <c r="AJ16" s="22"/>
+      <c r="AK16" s="22"/>
       <c r="AL16" s="4"/>
       <c r="AM16" s="4"/>
       <c r="AN16" s="4"/>
       <c r="AO16" s="4"/>
       <c r="AP16" s="4"/>
       <c r="AQ16" s="4"/>
       <c r="AR16" s="4"/>
       <c r="AS16" s="4"/>
-      <c r="AT16" s="19" t="s">
+      <c r="AT16" s="22" t="s">
         <v>3</v>
       </c>
-      <c r="AU16" s="19"/>
-[...1 lines deleted...]
-      <c r="AW16" s="19"/>
+      <c r="AU16" s="22"/>
+      <c r="AV16" s="22"/>
+      <c r="AW16" s="22"/>
       <c r="AX16" s="4"/>
       <c r="AY16" s="4"/>
       <c r="AZ16" s="4"/>
       <c r="BA16" s="4"/>
       <c r="BB16" s="4"/>
       <c r="BC16" s="4"/>
       <c r="BD16" s="4"/>
       <c r="BE16" s="4"/>
-      <c r="BF16" s="19" t="s">
+      <c r="BF16" s="22" t="s">
         <v>3</v>
       </c>
-      <c r="BG16" s="19"/>
-[...1 lines deleted...]
-      <c r="BI16" s="19"/>
+      <c r="BG16" s="22"/>
+      <c r="BH16" s="22"/>
+      <c r="BI16" s="22"/>
       <c r="BJ16" s="4"/>
       <c r="BK16" s="4"/>
       <c r="BL16" s="4"/>
       <c r="BM16" s="4"/>
       <c r="BN16" s="4"/>
       <c r="BO16" s="4"/>
       <c r="BP16" s="4"/>
       <c r="BQ16" s="4"/>
-      <c r="BR16" s="19" t="s">
+      <c r="BR16" s="22" t="s">
         <v>3</v>
       </c>
-      <c r="BS16" s="19"/>
-[...1 lines deleted...]
-      <c r="BU16" s="19"/>
+      <c r="BS16" s="22"/>
+      <c r="BT16" s="22"/>
+      <c r="BU16" s="22"/>
       <c r="BV16" s="4"/>
       <c r="BW16" s="4"/>
       <c r="BX16" s="4"/>
       <c r="BY16" s="4"/>
       <c r="BZ16" s="4"/>
       <c r="CA16" s="4"/>
       <c r="CB16" s="4"/>
       <c r="CC16" s="4"/>
-      <c r="CD16" s="19" t="s">
+      <c r="CD16" s="22" t="s">
         <v>3</v>
       </c>
-      <c r="CE16" s="19"/>
-[...1 lines deleted...]
-      <c r="CG16" s="19"/>
+      <c r="CE16" s="22"/>
+      <c r="CF16" s="22"/>
+      <c r="CG16" s="22"/>
       <c r="CH16" s="4"/>
       <c r="CI16" s="4"/>
       <c r="CJ16" s="4"/>
       <c r="CK16" s="4"/>
       <c r="CL16" s="4"/>
       <c r="CM16" s="4"/>
       <c r="CN16" s="4"/>
       <c r="CO16" s="4"/>
-      <c r="CP16" s="19" t="s">
+      <c r="CP16" s="22" t="s">
         <v>3</v>
       </c>
-      <c r="CQ16" s="19"/>
-[...1 lines deleted...]
-      <c r="CS16" s="19"/>
+      <c r="CQ16" s="22"/>
+      <c r="CR16" s="22"/>
+      <c r="CS16" s="22"/>
       <c r="CT16" s="4"/>
       <c r="CU16" s="4"/>
       <c r="CV16" s="4"/>
       <c r="CW16" s="4"/>
       <c r="CX16" s="4"/>
       <c r="CY16" s="4"/>
       <c r="CZ16" s="4"/>
       <c r="DA16" s="4"/>
-      <c r="DB16" s="19" t="s">
+      <c r="DB16" s="22" t="s">
         <v>3</v>
       </c>
-      <c r="DC16" s="19"/>
-[...1 lines deleted...]
-      <c r="DE16" s="19"/>
+      <c r="DC16" s="22"/>
+      <c r="DD16" s="22"/>
+      <c r="DE16" s="22"/>
     </row>
     <row r="17" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A17" s="25"/>
-      <c r="B17" s="16" t="s">
+      <c r="A17" s="16"/>
+      <c r="B17" s="18" t="s">
         <v>28</v>
       </c>
-      <c r="C17" s="17"/>
-[...10 lines deleted...]
-      <c r="N17" s="16" t="s">
+      <c r="C17" s="19"/>
+      <c r="D17" s="19"/>
+      <c r="E17" s="19"/>
+      <c r="F17" s="19"/>
+      <c r="G17" s="19"/>
+      <c r="H17" s="19"/>
+      <c r="I17" s="19"/>
+      <c r="J17" s="19"/>
+      <c r="K17" s="19"/>
+      <c r="L17" s="19"/>
+      <c r="M17" s="20"/>
+      <c r="N17" s="18" t="s">
         <v>18</v>
       </c>
-      <c r="O17" s="17"/>
-[...10 lines deleted...]
-      <c r="Z17" s="16" t="s">
+      <c r="O17" s="19"/>
+      <c r="P17" s="19"/>
+      <c r="Q17" s="19"/>
+      <c r="R17" s="19"/>
+      <c r="S17" s="19"/>
+      <c r="T17" s="19"/>
+      <c r="U17" s="19"/>
+      <c r="V17" s="19"/>
+      <c r="W17" s="19"/>
+      <c r="X17" s="19"/>
+      <c r="Y17" s="20"/>
+      <c r="Z17" s="18" t="s">
         <v>30</v>
       </c>
-      <c r="AA17" s="17"/>
-[...10 lines deleted...]
-      <c r="AL17" s="16" t="s">
+      <c r="AA17" s="19"/>
+      <c r="AB17" s="19"/>
+      <c r="AC17" s="19"/>
+      <c r="AD17" s="19"/>
+      <c r="AE17" s="19"/>
+      <c r="AF17" s="19"/>
+      <c r="AG17" s="19"/>
+      <c r="AH17" s="19"/>
+      <c r="AI17" s="19"/>
+      <c r="AJ17" s="19"/>
+      <c r="AK17" s="20"/>
+      <c r="AL17" s="18" t="s">
         <v>19</v>
       </c>
-      <c r="AM17" s="17"/>
-[...10 lines deleted...]
-      <c r="AX17" s="16" t="s">
+      <c r="AM17" s="19"/>
+      <c r="AN17" s="19"/>
+      <c r="AO17" s="19"/>
+      <c r="AP17" s="19"/>
+      <c r="AQ17" s="19"/>
+      <c r="AR17" s="19"/>
+      <c r="AS17" s="19"/>
+      <c r="AT17" s="19"/>
+      <c r="AU17" s="19"/>
+      <c r="AV17" s="19"/>
+      <c r="AW17" s="20"/>
+      <c r="AX17" s="18" t="s">
         <v>31</v>
       </c>
-      <c r="AY17" s="17"/>
-[...10 lines deleted...]
-      <c r="BJ17" s="16" t="s">
+      <c r="AY17" s="19"/>
+      <c r="AZ17" s="19"/>
+      <c r="BA17" s="19"/>
+      <c r="BB17" s="19"/>
+      <c r="BC17" s="19"/>
+      <c r="BD17" s="19"/>
+      <c r="BE17" s="19"/>
+      <c r="BF17" s="19"/>
+      <c r="BG17" s="19"/>
+      <c r="BH17" s="19"/>
+      <c r="BI17" s="20"/>
+      <c r="BJ17" s="18" t="s">
         <v>32</v>
       </c>
-      <c r="BK17" s="17"/>
-[...10 lines deleted...]
-      <c r="BV17" s="16" t="s">
+      <c r="BK17" s="19"/>
+      <c r="BL17" s="19"/>
+      <c r="BM17" s="19"/>
+      <c r="BN17" s="19"/>
+      <c r="BO17" s="19"/>
+      <c r="BP17" s="19"/>
+      <c r="BQ17" s="19"/>
+      <c r="BR17" s="19"/>
+      <c r="BS17" s="19"/>
+      <c r="BT17" s="19"/>
+      <c r="BU17" s="20"/>
+      <c r="BV17" s="18" t="s">
         <v>33</v>
       </c>
-      <c r="BW17" s="17"/>
-[...10 lines deleted...]
-      <c r="CH17" s="16" t="s">
+      <c r="BW17" s="19"/>
+      <c r="BX17" s="19"/>
+      <c r="BY17" s="19"/>
+      <c r="BZ17" s="19"/>
+      <c r="CA17" s="19"/>
+      <c r="CB17" s="19"/>
+      <c r="CC17" s="19"/>
+      <c r="CD17" s="19"/>
+      <c r="CE17" s="19"/>
+      <c r="CF17" s="19"/>
+      <c r="CG17" s="20"/>
+      <c r="CH17" s="18" t="s">
         <v>34</v>
       </c>
-      <c r="CI17" s="17"/>
-[...10 lines deleted...]
-      <c r="CT17" s="16" t="s">
+      <c r="CI17" s="19"/>
+      <c r="CJ17" s="19"/>
+      <c r="CK17" s="19"/>
+      <c r="CL17" s="19"/>
+      <c r="CM17" s="19"/>
+      <c r="CN17" s="19"/>
+      <c r="CO17" s="19"/>
+      <c r="CP17" s="19"/>
+      <c r="CQ17" s="19"/>
+      <c r="CR17" s="19"/>
+      <c r="CS17" s="20"/>
+      <c r="CT17" s="18" t="s">
         <v>29</v>
       </c>
-      <c r="CU17" s="17"/>
-[...9 lines deleted...]
-      <c r="DE17" s="18"/>
+      <c r="CU17" s="19"/>
+      <c r="CV17" s="19"/>
+      <c r="CW17" s="19"/>
+      <c r="CX17" s="19"/>
+      <c r="CY17" s="19"/>
+      <c r="CZ17" s="19"/>
+      <c r="DA17" s="19"/>
+      <c r="DB17" s="19"/>
+      <c r="DC17" s="19"/>
+      <c r="DD17" s="19"/>
+      <c r="DE17" s="20"/>
     </row>
     <row r="18" spans="1:109" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A18" s="26"/>
+      <c r="A18" s="17"/>
       <c r="B18" s="6" t="s">
         <v>4</v>
       </c>
       <c r="C18" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D18" s="6" t="s">
         <v>6</v>
       </c>
       <c r="E18" s="6" t="s">
         <v>7</v>
       </c>
       <c r="F18" s="6" t="s">
         <v>8</v>
       </c>
       <c r="G18" s="6" t="s">
         <v>14</v>
       </c>
       <c r="H18" s="6" t="s">
         <v>9</v>
       </c>
       <c r="I18" s="6" t="s">
         <v>10</v>
       </c>
       <c r="J18" s="6" t="s">
@@ -5023,51 +5039,53 @@
       </c>
       <c r="CS19" s="8">
         <v>103.54854978775958</v>
       </c>
       <c r="CT19" s="8">
         <v>119</v>
       </c>
       <c r="CU19" s="8">
         <v>109.8</v>
       </c>
       <c r="CV19" s="8">
         <v>98.7</v>
       </c>
       <c r="CW19" s="8">
         <v>98.3</v>
       </c>
       <c r="CX19" s="8">
         <v>99.1</v>
       </c>
       <c r="CY19" s="8">
         <v>102.15260381435958</v>
       </c>
       <c r="CZ19" s="8">
         <v>102.83936928154729</v>
       </c>
-      <c r="DA19" s="8"/>
+      <c r="DA19" s="8">
+        <v>101.73848430900124</v>
+      </c>
       <c r="DB19" s="8"/>
       <c r="DC19" s="8"/>
       <c r="DD19" s="8"/>
       <c r="DE19" s="8"/>
     </row>
     <row r="20" spans="1:109">
       <c r="A20" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B20" s="8">
         <v>154.32291843253253</v>
       </c>
       <c r="C20" s="8">
         <v>173.18748817808506</v>
       </c>
       <c r="D20" s="8">
         <v>157.52372605876869</v>
       </c>
       <c r="E20" s="8">
         <v>155.16435456206256</v>
       </c>
       <c r="F20" s="8">
         <v>154.77052197915395</v>
       </c>
       <c r="G20" s="8">
@@ -5342,51 +5360,53 @@
       </c>
       <c r="CS20" s="8">
         <v>73.428543126258461</v>
       </c>
       <c r="CT20" s="8">
         <v>100.2</v>
       </c>
       <c r="CU20" s="8">
         <v>100.3</v>
       </c>
       <c r="CV20" s="8">
         <v>100.6</v>
       </c>
       <c r="CW20" s="8">
         <v>100.3</v>
       </c>
       <c r="CX20" s="8">
         <v>100.5</v>
       </c>
       <c r="CY20" s="8">
         <v>100.40302908481991</v>
       </c>
       <c r="CZ20" s="8">
         <v>101.15195804132911</v>
       </c>
-      <c r="DA20" s="8"/>
+      <c r="DA20" s="8">
+        <v>100.90086421058788</v>
+      </c>
       <c r="DB20" s="8"/>
       <c r="DC20" s="8"/>
       <c r="DD20" s="8"/>
       <c r="DE20" s="8"/>
     </row>
     <row r="21" spans="1:109">
       <c r="A21" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B21" s="8">
         <v>121.17866168448165</v>
       </c>
       <c r="C21" s="8">
         <v>142.72960065091661</v>
       </c>
       <c r="D21" s="8">
         <v>127.65499602943345</v>
       </c>
       <c r="E21" s="8">
         <v>122.40065526831776</v>
       </c>
       <c r="F21" s="8">
         <v>118.95567527220194</v>
       </c>
       <c r="G21" s="8">
@@ -5661,51 +5681,53 @@
       </c>
       <c r="CS21" s="8">
         <v>94.96412822321993</v>
       </c>
       <c r="CT21" s="8">
         <v>100</v>
       </c>
       <c r="CU21" s="8">
         <v>100.8</v>
       </c>
       <c r="CV21" s="8">
         <v>90.9</v>
       </c>
       <c r="CW21" s="8">
         <v>100</v>
       </c>
       <c r="CX21" s="8">
         <v>99.8</v>
       </c>
       <c r="CY21" s="8">
         <v>109.14682486496167</v>
       </c>
       <c r="CZ21" s="8">
         <v>100.36429852746245</v>
       </c>
-      <c r="DA21" s="8"/>
+      <c r="DA21" s="8">
+        <v>100.20307200214968</v>
+      </c>
       <c r="DB21" s="8"/>
       <c r="DC21" s="8"/>
       <c r="DD21" s="8"/>
       <c r="DE21" s="8"/>
     </row>
     <row r="22" spans="1:109">
       <c r="A22" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B22" s="8">
         <v>94.150931415408763</v>
       </c>
       <c r="C22" s="8">
         <v>94.750919848531865</v>
       </c>
       <c r="D22" s="8">
         <v>94.500594522904237</v>
       </c>
       <c r="E22" s="8">
         <v>94.834139152543273</v>
       </c>
       <c r="F22" s="8">
         <v>94.108644070674913</v>
       </c>
       <c r="G22" s="8">
@@ -5980,51 +6002,53 @@
       </c>
       <c r="CS22" s="8">
         <v>101.00073248334425</v>
       </c>
       <c r="CT22" s="8">
         <v>102.4</v>
       </c>
       <c r="CU22" s="8">
         <v>100.9</v>
       </c>
       <c r="CV22" s="8">
         <v>96.2</v>
       </c>
       <c r="CW22" s="8">
         <v>96.6</v>
       </c>
       <c r="CX22" s="8">
         <v>94.1</v>
       </c>
       <c r="CY22" s="8">
         <v>94.47417038018699</v>
       </c>
       <c r="CZ22" s="8">
         <v>95.728543413671744</v>
       </c>
-      <c r="DA22" s="8"/>
+      <c r="DA22" s="8">
+        <v>94.411945979966617</v>
+      </c>
       <c r="DB22" s="8"/>
       <c r="DC22" s="8"/>
       <c r="DD22" s="8"/>
       <c r="DE22" s="8"/>
     </row>
     <row r="23" spans="1:109">
       <c r="A23" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B23" s="9">
         <v>77.846957196181847</v>
       </c>
       <c r="C23" s="9">
         <v>85.236296124604252</v>
       </c>
       <c r="D23" s="9">
         <v>90.161897222607436</v>
       </c>
       <c r="E23" s="9">
         <v>91.156005649174134</v>
       </c>
       <c r="F23" s="9">
         <v>90.185200039084208</v>
       </c>
       <c r="G23" s="9">
@@ -6299,51 +6323,53 @@
       </c>
       <c r="CS23" s="8">
         <v>91.451397366330454</v>
       </c>
       <c r="CT23" s="8">
         <v>105.5</v>
       </c>
       <c r="CU23" s="9">
         <v>104.4</v>
       </c>
       <c r="CV23" s="9">
         <v>97.7</v>
       </c>
       <c r="CW23" s="9">
         <v>96.6</v>
       </c>
       <c r="CX23" s="9">
         <v>95.3</v>
       </c>
       <c r="CY23" s="8">
         <v>100.7467644683167</v>
       </c>
       <c r="CZ23" s="8">
         <v>100.35895948278556</v>
       </c>
-      <c r="DA23" s="8"/>
+      <c r="DA23" s="8">
+        <v>97.825957872925784</v>
+      </c>
       <c r="DB23" s="8"/>
       <c r="DC23" s="8"/>
       <c r="DD23" s="8"/>
       <c r="DE23" s="8"/>
     </row>
     <row r="24" spans="1:109">
       <c r="A24" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B24" s="8">
         <v>92.657636178467087</v>
       </c>
       <c r="C24" s="8">
         <v>90.030473050147066</v>
       </c>
       <c r="D24" s="8">
         <v>90.120947561166489</v>
       </c>
       <c r="E24" s="8">
         <v>90.370262689369753</v>
       </c>
       <c r="F24" s="8">
         <v>85.881798864638981</v>
       </c>
       <c r="G24" s="8">
@@ -6618,51 +6644,53 @@
       </c>
       <c r="CS24" s="8">
         <v>103.16296752632184</v>
       </c>
       <c r="CT24" s="8">
         <v>102.2</v>
       </c>
       <c r="CU24" s="8">
         <v>100.5</v>
       </c>
       <c r="CV24" s="8">
         <v>98.7</v>
       </c>
       <c r="CW24" s="8">
         <v>100.6</v>
       </c>
       <c r="CX24" s="8">
         <v>100.6</v>
       </c>
       <c r="CY24" s="8">
         <v>100.21052584503825</v>
       </c>
       <c r="CZ24" s="8">
         <v>100.39341879890983</v>
       </c>
-      <c r="DA24" s="8"/>
+      <c r="DA24" s="8">
+        <v>98.765662940995654</v>
+      </c>
       <c r="DB24" s="8"/>
       <c r="DC24" s="8"/>
       <c r="DD24" s="8"/>
       <c r="DE24" s="8"/>
     </row>
     <row r="25" spans="1:109">
       <c r="A25" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B25" s="8">
         <v>233.47749568969962</v>
       </c>
       <c r="C25" s="8">
         <v>229.69248404855892</v>
       </c>
       <c r="D25" s="8">
         <v>222.00326151589053</v>
       </c>
       <c r="E25" s="8">
         <v>213.20557842985198</v>
       </c>
       <c r="F25" s="8">
         <v>209.40492865711269</v>
       </c>
       <c r="G25" s="8">
@@ -6937,51 +6965,53 @@
       </c>
       <c r="CS25" s="8">
         <v>99.874981008517111</v>
       </c>
       <c r="CT25" s="8">
         <v>122.9</v>
       </c>
       <c r="CU25" s="8">
         <v>126</v>
       </c>
       <c r="CV25" s="8">
         <v>124.6</v>
       </c>
       <c r="CW25" s="8">
         <v>121.5</v>
       </c>
       <c r="CX25" s="8">
         <v>121.4</v>
       </c>
       <c r="CY25" s="8">
         <v>122.68111054576589</v>
       </c>
       <c r="CZ25" s="8">
         <v>122.82970300248735</v>
       </c>
-      <c r="DA25" s="8"/>
+      <c r="DA25" s="8">
+        <v>123.16378803343444</v>
+      </c>
       <c r="DB25" s="8"/>
       <c r="DC25" s="8"/>
       <c r="DD25" s="8"/>
       <c r="DE25" s="8"/>
     </row>
     <row r="26" spans="1:109">
       <c r="A26" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B26" s="8">
         <v>101.8010076884902</v>
       </c>
       <c r="C26" s="8">
         <v>101.30663844610521</v>
       </c>
       <c r="D26" s="8">
         <v>108.62331284981586</v>
       </c>
       <c r="E26" s="8">
         <v>107.23985387209835</v>
       </c>
       <c r="F26" s="8">
         <v>105.02037637170535</v>
       </c>
       <c r="G26" s="8">
@@ -7256,51 +7286,53 @@
       </c>
       <c r="CS26" s="8">
         <v>123.55229620499317</v>
       </c>
       <c r="CT26" s="8">
         <v>184</v>
       </c>
       <c r="CU26" s="8">
         <v>116.6</v>
       </c>
       <c r="CV26" s="8">
         <v>75.3</v>
       </c>
       <c r="CW26" s="8">
         <v>76.5</v>
       </c>
       <c r="CX26" s="8">
         <v>80.7</v>
       </c>
       <c r="CY26" s="8">
         <v>90.157191978685276</v>
       </c>
       <c r="CZ26" s="8">
         <v>93.43283773186603</v>
       </c>
-      <c r="DA26" s="8"/>
+      <c r="DA26" s="8">
+        <v>92.754416417441917</v>
+      </c>
       <c r="DB26" s="8"/>
       <c r="DC26" s="8"/>
       <c r="DD26" s="8"/>
       <c r="DE26" s="8"/>
     </row>
     <row r="27" spans="1:109">
       <c r="A27" s="4"/>
       <c r="B27" s="4"/>
       <c r="C27" s="4"/>
       <c r="D27" s="4"/>
       <c r="E27" s="4"/>
       <c r="F27" s="4"/>
       <c r="G27" s="4"/>
       <c r="H27" s="4"/>
       <c r="I27" s="4"/>
       <c r="J27" s="4"/>
       <c r="K27" s="4"/>
       <c r="L27" s="4"/>
       <c r="M27" s="4"/>
       <c r="N27" s="4"/>
       <c r="O27" s="4"/>
       <c r="P27" s="4"/>
       <c r="Q27" s="4"/>
       <c r="R27" s="4"/>
       <c r="S27" s="4"/>
@@ -7351,399 +7383,399 @@
       <c r="BL27" s="4"/>
       <c r="BM27" s="4"/>
       <c r="BN27" s="4"/>
       <c r="BO27" s="4"/>
       <c r="BP27" s="4"/>
       <c r="BQ27" s="4"/>
       <c r="BR27" s="4"/>
       <c r="BS27" s="4"/>
       <c r="BT27" s="4"/>
       <c r="BU27" s="4"/>
       <c r="BV27" s="4"/>
       <c r="BW27" s="5"/>
       <c r="BX27" s="5"/>
       <c r="BY27" s="5"/>
       <c r="BZ27" s="5"/>
       <c r="CA27" s="5"/>
       <c r="CB27" s="5"/>
       <c r="CC27" s="5"/>
       <c r="CD27" s="5"/>
       <c r="CE27" s="5"/>
       <c r="CF27" s="5"/>
       <c r="CG27" s="5"/>
       <c r="CH27" s="5"/>
     </row>
     <row r="28" spans="1:109" ht="21" customHeight="1">
-      <c r="A28" s="20" t="s">
+      <c r="A28" s="23" t="s">
         <v>1</v>
       </c>
-      <c r="B28" s="20"/>
-[...70 lines deleted...]
-      <c r="BU28" s="22"/>
+      <c r="B28" s="23"/>
+      <c r="C28" s="23"/>
+      <c r="D28" s="23"/>
+      <c r="E28" s="23"/>
+      <c r="F28" s="23"/>
+      <c r="G28" s="23"/>
+      <c r="H28" s="23"/>
+      <c r="I28" s="23"/>
+      <c r="J28" s="23"/>
+      <c r="K28" s="23"/>
+      <c r="L28" s="23"/>
+      <c r="M28" s="23"/>
+      <c r="N28" s="23"/>
+      <c r="O28" s="23"/>
+      <c r="P28" s="23"/>
+      <c r="Q28" s="23"/>
+      <c r="R28" s="23"/>
+      <c r="S28" s="23"/>
+      <c r="T28" s="23"/>
+      <c r="U28" s="23"/>
+      <c r="V28" s="23"/>
+      <c r="W28" s="23"/>
+      <c r="X28" s="23"/>
+      <c r="Y28" s="23"/>
+      <c r="Z28" s="23"/>
+      <c r="AA28" s="23"/>
+      <c r="AB28" s="23"/>
+      <c r="AC28" s="23"/>
+      <c r="AD28" s="23"/>
+      <c r="AE28" s="23"/>
+      <c r="AF28" s="23"/>
+      <c r="AG28" s="23"/>
+      <c r="AH28" s="23"/>
+      <c r="AI28" s="23"/>
+      <c r="AJ28" s="23"/>
+      <c r="AK28" s="23"/>
+      <c r="AL28" s="23"/>
+      <c r="AM28" s="23"/>
+      <c r="AN28" s="23"/>
+      <c r="AO28" s="23"/>
+      <c r="AP28" s="23"/>
+      <c r="AQ28" s="23"/>
+      <c r="AR28" s="23"/>
+      <c r="AS28" s="23"/>
+      <c r="AT28" s="23"/>
+      <c r="AU28" s="23"/>
+      <c r="AV28" s="23"/>
+      <c r="AW28" s="23"/>
+      <c r="AX28" s="23"/>
+      <c r="AY28" s="23"/>
+      <c r="AZ28" s="23"/>
+      <c r="BA28" s="23"/>
+      <c r="BB28" s="23"/>
+      <c r="BC28" s="23"/>
+      <c r="BD28" s="23"/>
+      <c r="BE28" s="23"/>
+      <c r="BF28" s="23"/>
+      <c r="BG28" s="23"/>
+      <c r="BH28" s="23"/>
+      <c r="BI28" s="23"/>
+      <c r="BJ28" s="24"/>
+      <c r="BK28" s="24"/>
+      <c r="BL28" s="24"/>
+      <c r="BM28" s="24"/>
+      <c r="BN28" s="24"/>
+      <c r="BO28" s="24"/>
+      <c r="BP28" s="24"/>
+      <c r="BQ28" s="25"/>
+      <c r="BR28" s="25"/>
+      <c r="BS28" s="25"/>
+      <c r="BT28" s="25"/>
+      <c r="BU28" s="25"/>
       <c r="BV28" s="4"/>
       <c r="BW28" s="5"/>
       <c r="BX28" s="5"/>
       <c r="BY28" s="5"/>
       <c r="BZ28" s="5"/>
       <c r="CA28" s="5"/>
       <c r="CB28" s="5"/>
       <c r="CC28" s="5"/>
       <c r="CD28" s="5"/>
       <c r="CE28" s="5"/>
       <c r="CF28" s="5"/>
       <c r="CG28" s="5"/>
       <c r="CH28" s="5"/>
     </row>
     <row r="29" spans="1:109" ht="22.5" customHeight="1" thickBot="1">
       <c r="A29" s="4"/>
       <c r="B29" s="4"/>
       <c r="C29" s="4"/>
       <c r="D29" s="4"/>
       <c r="E29" s="4"/>
       <c r="F29" s="4"/>
       <c r="G29" s="4"/>
       <c r="H29" s="4"/>
       <c r="I29" s="4"/>
-      <c r="J29" s="19" t="s">
+      <c r="J29" s="22" t="s">
         <v>3</v>
       </c>
-      <c r="K29" s="19"/>
-[...1 lines deleted...]
-      <c r="M29" s="19"/>
+      <c r="K29" s="22"/>
+      <c r="L29" s="22"/>
+      <c r="M29" s="22"/>
       <c r="N29" s="4"/>
       <c r="O29" s="4"/>
       <c r="P29" s="4"/>
       <c r="Q29" s="4"/>
       <c r="R29" s="4"/>
       <c r="S29" s="4"/>
       <c r="T29" s="4"/>
       <c r="U29" s="4"/>
-      <c r="V29" s="19" t="s">
+      <c r="V29" s="22" t="s">
         <v>3</v>
       </c>
-      <c r="W29" s="19"/>
-[...1 lines deleted...]
-      <c r="Y29" s="19"/>
+      <c r="W29" s="22"/>
+      <c r="X29" s="22"/>
+      <c r="Y29" s="22"/>
       <c r="Z29" s="4"/>
       <c r="AA29" s="4"/>
       <c r="AB29" s="4"/>
       <c r="AC29" s="4"/>
       <c r="AD29" s="4"/>
       <c r="AE29" s="4"/>
       <c r="AF29" s="4"/>
       <c r="AG29" s="4"/>
-      <c r="AH29" s="19" t="s">
+      <c r="AH29" s="22" t="s">
         <v>3</v>
       </c>
-      <c r="AI29" s="19"/>
-[...1 lines deleted...]
-      <c r="AK29" s="19"/>
+      <c r="AI29" s="22"/>
+      <c r="AJ29" s="22"/>
+      <c r="AK29" s="22"/>
       <c r="AL29" s="4"/>
       <c r="AM29" s="4"/>
       <c r="AN29" s="4"/>
       <c r="AO29" s="4"/>
       <c r="AP29" s="4"/>
       <c r="AQ29" s="4"/>
       <c r="AR29" s="4"/>
       <c r="AS29" s="4"/>
-      <c r="AT29" s="19" t="s">
+      <c r="AT29" s="22" t="s">
         <v>3</v>
       </c>
-      <c r="AU29" s="19"/>
-[...1 lines deleted...]
-      <c r="AW29" s="19"/>
+      <c r="AU29" s="22"/>
+      <c r="AV29" s="22"/>
+      <c r="AW29" s="22"/>
       <c r="AX29" s="4"/>
       <c r="AY29" s="4"/>
       <c r="AZ29" s="4"/>
       <c r="BA29" s="4"/>
       <c r="BB29" s="4"/>
       <c r="BC29" s="4"/>
       <c r="BD29" s="4"/>
       <c r="BE29" s="4"/>
-      <c r="BF29" s="19" t="s">
+      <c r="BF29" s="22" t="s">
         <v>3</v>
       </c>
-      <c r="BG29" s="19"/>
-[...1 lines deleted...]
-      <c r="BI29" s="19"/>
+      <c r="BG29" s="22"/>
+      <c r="BH29" s="22"/>
+      <c r="BI29" s="22"/>
       <c r="BJ29" s="4"/>
       <c r="BK29" s="4"/>
       <c r="BL29" s="4"/>
       <c r="BM29" s="4"/>
       <c r="BN29" s="4"/>
       <c r="BO29" s="4"/>
       <c r="BP29" s="4"/>
       <c r="BQ29" s="4"/>
-      <c r="BR29" s="19" t="s">
+      <c r="BR29" s="22" t="s">
         <v>3</v>
       </c>
-      <c r="BS29" s="19"/>
-[...1 lines deleted...]
-      <c r="BU29" s="19"/>
+      <c r="BS29" s="22"/>
+      <c r="BT29" s="22"/>
+      <c r="BU29" s="22"/>
       <c r="BV29" s="4"/>
       <c r="BW29" s="4"/>
       <c r="BX29" s="4"/>
       <c r="BY29" s="4"/>
       <c r="BZ29" s="4"/>
       <c r="CA29" s="4"/>
       <c r="CB29" s="4"/>
       <c r="CC29" s="4"/>
-      <c r="CD29" s="19" t="s">
+      <c r="CD29" s="22" t="s">
         <v>3</v>
       </c>
-      <c r="CE29" s="19"/>
-[...1 lines deleted...]
-      <c r="CG29" s="19"/>
+      <c r="CE29" s="22"/>
+      <c r="CF29" s="22"/>
+      <c r="CG29" s="22"/>
       <c r="CH29" s="4"/>
       <c r="CI29" s="4"/>
       <c r="CJ29" s="4"/>
       <c r="CK29" s="4"/>
       <c r="CL29" s="4"/>
       <c r="CM29" s="4"/>
       <c r="CN29" s="4"/>
       <c r="CO29" s="4"/>
-      <c r="CP29" s="19" t="s">
+      <c r="CP29" s="22" t="s">
         <v>3</v>
       </c>
-      <c r="CQ29" s="19"/>
-[...1 lines deleted...]
-      <c r="CS29" s="19"/>
+      <c r="CQ29" s="22"/>
+      <c r="CR29" s="22"/>
+      <c r="CS29" s="22"/>
       <c r="CT29" s="4"/>
       <c r="CU29" s="4"/>
       <c r="CV29" s="4"/>
       <c r="CW29" s="4"/>
       <c r="CX29" s="4"/>
       <c r="CY29" s="4"/>
       <c r="CZ29" s="4"/>
       <c r="DA29" s="4"/>
-      <c r="DB29" s="19" t="s">
+      <c r="DB29" s="22" t="s">
         <v>3</v>
       </c>
-      <c r="DC29" s="19"/>
-[...1 lines deleted...]
-      <c r="DE29" s="19"/>
+      <c r="DC29" s="22"/>
+      <c r="DD29" s="22"/>
+      <c r="DE29" s="22"/>
     </row>
     <row r="30" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A30" s="25"/>
-      <c r="B30" s="16" t="s">
+      <c r="A30" s="16"/>
+      <c r="B30" s="18" t="s">
         <v>28</v>
       </c>
-      <c r="C30" s="17"/>
-[...10 lines deleted...]
-      <c r="N30" s="16" t="s">
+      <c r="C30" s="19"/>
+      <c r="D30" s="19"/>
+      <c r="E30" s="19"/>
+      <c r="F30" s="19"/>
+      <c r="G30" s="19"/>
+      <c r="H30" s="19"/>
+      <c r="I30" s="19"/>
+      <c r="J30" s="19"/>
+      <c r="K30" s="19"/>
+      <c r="L30" s="19"/>
+      <c r="M30" s="20"/>
+      <c r="N30" s="18" t="s">
         <v>18</v>
       </c>
-      <c r="O30" s="17"/>
-[...10 lines deleted...]
-      <c r="Z30" s="16" t="s">
+      <c r="O30" s="19"/>
+      <c r="P30" s="19"/>
+      <c r="Q30" s="19"/>
+      <c r="R30" s="19"/>
+      <c r="S30" s="19"/>
+      <c r="T30" s="19"/>
+      <c r="U30" s="19"/>
+      <c r="V30" s="19"/>
+      <c r="W30" s="19"/>
+      <c r="X30" s="19"/>
+      <c r="Y30" s="20"/>
+      <c r="Z30" s="18" t="s">
         <v>30</v>
       </c>
-      <c r="AA30" s="17"/>
-[...10 lines deleted...]
-      <c r="AL30" s="16" t="s">
+      <c r="AA30" s="19"/>
+      <c r="AB30" s="19"/>
+      <c r="AC30" s="19"/>
+      <c r="AD30" s="19"/>
+      <c r="AE30" s="19"/>
+      <c r="AF30" s="19"/>
+      <c r="AG30" s="19"/>
+      <c r="AH30" s="19"/>
+      <c r="AI30" s="19"/>
+      <c r="AJ30" s="19"/>
+      <c r="AK30" s="20"/>
+      <c r="AL30" s="18" t="s">
         <v>19</v>
       </c>
-      <c r="AM30" s="17"/>
-[...10 lines deleted...]
-      <c r="AX30" s="16" t="s">
+      <c r="AM30" s="19"/>
+      <c r="AN30" s="19"/>
+      <c r="AO30" s="19"/>
+      <c r="AP30" s="19"/>
+      <c r="AQ30" s="19"/>
+      <c r="AR30" s="19"/>
+      <c r="AS30" s="19"/>
+      <c r="AT30" s="19"/>
+      <c r="AU30" s="19"/>
+      <c r="AV30" s="19"/>
+      <c r="AW30" s="20"/>
+      <c r="AX30" s="18" t="s">
         <v>31</v>
       </c>
-      <c r="AY30" s="17"/>
-[...10 lines deleted...]
-      <c r="BJ30" s="16" t="s">
+      <c r="AY30" s="19"/>
+      <c r="AZ30" s="19"/>
+      <c r="BA30" s="19"/>
+      <c r="BB30" s="19"/>
+      <c r="BC30" s="19"/>
+      <c r="BD30" s="19"/>
+      <c r="BE30" s="19"/>
+      <c r="BF30" s="19"/>
+      <c r="BG30" s="19"/>
+      <c r="BH30" s="19"/>
+      <c r="BI30" s="20"/>
+      <c r="BJ30" s="18" t="s">
         <v>32</v>
       </c>
-      <c r="BK30" s="17"/>
-[...10 lines deleted...]
-      <c r="BV30" s="16" t="s">
+      <c r="BK30" s="19"/>
+      <c r="BL30" s="19"/>
+      <c r="BM30" s="19"/>
+      <c r="BN30" s="19"/>
+      <c r="BO30" s="19"/>
+      <c r="BP30" s="19"/>
+      <c r="BQ30" s="19"/>
+      <c r="BR30" s="19"/>
+      <c r="BS30" s="19"/>
+      <c r="BT30" s="19"/>
+      <c r="BU30" s="20"/>
+      <c r="BV30" s="18" t="s">
         <v>33</v>
       </c>
-      <c r="BW30" s="17"/>
-[...10 lines deleted...]
-      <c r="CH30" s="16" t="s">
+      <c r="BW30" s="19"/>
+      <c r="BX30" s="19"/>
+      <c r="BY30" s="19"/>
+      <c r="BZ30" s="19"/>
+      <c r="CA30" s="19"/>
+      <c r="CB30" s="19"/>
+      <c r="CC30" s="19"/>
+      <c r="CD30" s="19"/>
+      <c r="CE30" s="19"/>
+      <c r="CF30" s="19"/>
+      <c r="CG30" s="20"/>
+      <c r="CH30" s="18" t="s">
         <v>34</v>
       </c>
-      <c r="CI30" s="17"/>
-[...10 lines deleted...]
-      <c r="CT30" s="16" t="s">
+      <c r="CI30" s="19"/>
+      <c r="CJ30" s="19"/>
+      <c r="CK30" s="19"/>
+      <c r="CL30" s="19"/>
+      <c r="CM30" s="19"/>
+      <c r="CN30" s="19"/>
+      <c r="CO30" s="19"/>
+      <c r="CP30" s="19"/>
+      <c r="CQ30" s="19"/>
+      <c r="CR30" s="19"/>
+      <c r="CS30" s="20"/>
+      <c r="CT30" s="18" t="s">
         <v>29</v>
       </c>
-      <c r="CU30" s="17"/>
-[...9 lines deleted...]
-      <c r="DE30" s="18"/>
+      <c r="CU30" s="19"/>
+      <c r="CV30" s="19"/>
+      <c r="CW30" s="19"/>
+      <c r="CX30" s="19"/>
+      <c r="CY30" s="19"/>
+      <c r="CZ30" s="19"/>
+      <c r="DA30" s="19"/>
+      <c r="DB30" s="19"/>
+      <c r="DC30" s="19"/>
+      <c r="DD30" s="19"/>
+      <c r="DE30" s="20"/>
     </row>
     <row r="31" spans="1:109" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A31" s="26"/>
+      <c r="A31" s="17"/>
       <c r="B31" s="6" t="s">
         <v>4</v>
       </c>
       <c r="C31" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D31" s="6" t="s">
         <v>6</v>
       </c>
       <c r="E31" s="6" t="s">
         <v>7</v>
       </c>
       <c r="F31" s="6" t="s">
         <v>8</v>
       </c>
       <c r="G31" s="6" t="s">
         <v>14</v>
       </c>
       <c r="H31" s="6" t="s">
         <v>9</v>
       </c>
       <c r="I31" s="6" t="s">
         <v>10</v>
       </c>
       <c r="J31" s="6" t="s">
@@ -8338,51 +8370,53 @@
       </c>
       <c r="CS32" s="8">
         <v>119.88800048757582</v>
       </c>
       <c r="CT32" s="8">
         <v>100</v>
       </c>
       <c r="CU32" s="8">
         <v>100</v>
       </c>
       <c r="CV32" s="8">
         <v>100</v>
       </c>
       <c r="CW32" s="8">
         <v>100</v>
       </c>
       <c r="CX32" s="8">
         <v>100</v>
       </c>
       <c r="CY32" s="8">
         <v>100</v>
       </c>
       <c r="CZ32" s="8">
         <v>101.26265500411805</v>
       </c>
-      <c r="DA32" s="8"/>
+      <c r="DA32" s="8">
+        <v>102.2042013102788</v>
+      </c>
       <c r="DB32" s="8"/>
       <c r="DC32" s="8"/>
       <c r="DD32" s="8"/>
       <c r="DE32" s="8"/>
     </row>
     <row r="33" spans="1:109">
       <c r="A33" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B33" s="8">
         <v>101.31011783108535</v>
       </c>
       <c r="C33" s="8">
         <v>101.31011783108535</v>
       </c>
       <c r="D33" s="8">
         <v>101.31011783108535</v>
       </c>
       <c r="E33" s="8">
         <v>101.31011783108535</v>
       </c>
       <c r="F33" s="8">
         <v>101.31011783108536</v>
       </c>
       <c r="G33" s="8">
@@ -8657,51 +8691,53 @@
       </c>
       <c r="CS33" s="8">
         <v>78.434459194216132</v>
       </c>
       <c r="CT33" s="8">
         <v>100</v>
       </c>
       <c r="CU33" s="8">
         <v>100</v>
       </c>
       <c r="CV33" s="8">
         <v>100</v>
       </c>
       <c r="CW33" s="8">
         <v>100</v>
       </c>
       <c r="CX33" s="8">
         <v>100</v>
       </c>
       <c r="CY33" s="8">
         <v>100</v>
       </c>
       <c r="CZ33" s="8">
         <v>101.07740857487191</v>
       </c>
-      <c r="DA33" s="8"/>
+      <c r="DA33" s="8">
+        <v>108.58230499183952</v>
+      </c>
       <c r="DB33" s="8"/>
       <c r="DC33" s="8"/>
       <c r="DD33" s="8"/>
       <c r="DE33" s="8"/>
     </row>
     <row r="34" spans="1:109">
       <c r="A34" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B34" s="8">
         <v>26.928169641366356</v>
       </c>
       <c r="C34" s="8">
         <v>26.928169641366356</v>
       </c>
       <c r="D34" s="8">
         <v>26.928169641366352</v>
       </c>
       <c r="E34" s="8">
         <v>26.928169641366356</v>
       </c>
       <c r="F34" s="8">
         <v>26.928169641366356</v>
       </c>
       <c r="G34" s="8">
@@ -8976,51 +9012,53 @@
       </c>
       <c r="CS34" s="8">
         <v>103.47080859028715</v>
       </c>
       <c r="CT34" s="8">
         <v>100</v>
       </c>
       <c r="CU34" s="8">
         <v>100</v>
       </c>
       <c r="CV34" s="8">
         <v>100</v>
       </c>
       <c r="CW34" s="8">
         <v>100</v>
       </c>
       <c r="CX34" s="8">
         <v>100</v>
       </c>
       <c r="CY34" s="8">
         <v>100</v>
       </c>
       <c r="CZ34" s="8">
         <v>86.746158466914437</v>
       </c>
-      <c r="DA34" s="8"/>
+      <c r="DA34" s="8">
+        <v>117.70478755446227</v>
+      </c>
       <c r="DB34" s="8"/>
       <c r="DC34" s="8"/>
       <c r="DD34" s="8"/>
       <c r="DE34" s="8"/>
     </row>
     <row r="35" spans="1:109">
       <c r="A35" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B35" s="8">
         <v>73.386923275571121</v>
       </c>
       <c r="C35" s="8">
         <v>73.386923275571121</v>
       </c>
       <c r="D35" s="8">
         <v>73.386923275571121</v>
       </c>
       <c r="E35" s="8">
         <v>73.386923275571121</v>
       </c>
       <c r="F35" s="8">
         <v>73.386923275571121</v>
       </c>
       <c r="G35" s="8">
@@ -9295,51 +9333,53 @@
       </c>
       <c r="CS35" s="8">
         <v>127.23955522524007</v>
       </c>
       <c r="CT35" s="8">
         <v>100</v>
       </c>
       <c r="CU35" s="8">
         <v>100</v>
       </c>
       <c r="CV35" s="8">
         <v>100</v>
       </c>
       <c r="CW35" s="8">
         <v>100</v>
       </c>
       <c r="CX35" s="8">
         <v>100</v>
       </c>
       <c r="CY35" s="8">
         <v>100</v>
       </c>
       <c r="CZ35" s="8">
         <v>99.21983338997866</v>
       </c>
-      <c r="DA35" s="8"/>
+      <c r="DA35" s="8">
+        <v>97.849416673972087</v>
+      </c>
       <c r="DB35" s="8"/>
       <c r="DC35" s="8"/>
       <c r="DD35" s="8"/>
       <c r="DE35" s="8"/>
     </row>
     <row r="36" spans="1:109">
       <c r="A36" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B36" s="9">
         <v>176.97472253592065</v>
       </c>
       <c r="C36" s="9">
         <v>176.97472253592065</v>
       </c>
       <c r="D36" s="9">
         <v>176.97472253592065</v>
       </c>
       <c r="E36" s="9">
         <v>176.97472253592065</v>
       </c>
       <c r="F36" s="9">
         <v>176.97472253592065</v>
       </c>
       <c r="G36" s="9">
@@ -9614,51 +9654,53 @@
       </c>
       <c r="CS36" s="8">
         <v>88.747627589038331</v>
       </c>
       <c r="CT36" s="8">
         <v>100</v>
       </c>
       <c r="CU36" s="8">
         <v>100</v>
       </c>
       <c r="CV36" s="8">
         <v>100</v>
       </c>
       <c r="CW36" s="8">
         <v>100</v>
       </c>
       <c r="CX36" s="8">
         <v>100</v>
       </c>
       <c r="CY36" s="8">
         <v>100</v>
       </c>
       <c r="CZ36" s="8">
         <v>97.737756293470625</v>
       </c>
-      <c r="DA36" s="8"/>
+      <c r="DA36" s="8">
+        <v>93.114966586696966</v>
+      </c>
       <c r="DB36" s="8"/>
       <c r="DC36" s="8"/>
       <c r="DD36" s="8"/>
       <c r="DE36" s="8"/>
     </row>
     <row r="37" spans="1:109">
       <c r="A37" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B37" s="8">
         <v>7097.7005170377324</v>
       </c>
       <c r="C37" s="8">
         <v>7097.7005170377324</v>
       </c>
       <c r="D37" s="8">
         <v>7097.7005170377324</v>
       </c>
       <c r="E37" s="8">
         <v>7097.7005170377324</v>
       </c>
       <c r="F37" s="8">
         <v>7097.7005170377342</v>
       </c>
       <c r="G37" s="8">
@@ -9933,51 +9975,53 @@
       </c>
       <c r="CS37" s="8">
         <v>97.29280590166141</v>
       </c>
       <c r="CT37" s="8">
         <v>100</v>
       </c>
       <c r="CU37" s="8">
         <v>100</v>
       </c>
       <c r="CV37" s="8">
         <v>100</v>
       </c>
       <c r="CW37" s="8">
         <v>100</v>
       </c>
       <c r="CX37" s="8">
         <v>100</v>
       </c>
       <c r="CY37" s="8">
         <v>100</v>
       </c>
       <c r="CZ37" s="8">
         <v>100</v>
       </c>
-      <c r="DA37" s="8"/>
+      <c r="DA37" s="8">
+        <v>85.800616533526878</v>
+      </c>
       <c r="DB37" s="8"/>
       <c r="DC37" s="8"/>
       <c r="DD37" s="8"/>
       <c r="DE37" s="8"/>
     </row>
     <row r="38" spans="1:109">
       <c r="A38" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B38" s="8">
         <v>259.17647642464715</v>
       </c>
       <c r="C38" s="8">
         <v>259.17647642464715</v>
       </c>
       <c r="D38" s="8">
         <v>259.17647642464721</v>
       </c>
       <c r="E38" s="8">
         <v>259.17647642464715</v>
       </c>
       <c r="F38" s="8">
         <v>259.17647642464715</v>
       </c>
       <c r="G38" s="8">
@@ -10252,51 +10296,53 @@
       </c>
       <c r="CS38" s="8">
         <v>107.45890643006919</v>
       </c>
       <c r="CT38" s="8">
         <v>100</v>
       </c>
       <c r="CU38" s="8">
         <v>100</v>
       </c>
       <c r="CV38" s="8">
         <v>100</v>
       </c>
       <c r="CW38" s="8">
         <v>100</v>
       </c>
       <c r="CX38" s="8">
         <v>100</v>
       </c>
       <c r="CY38" s="8">
         <v>100</v>
       </c>
       <c r="CZ38" s="8">
         <v>107.06209781215739</v>
       </c>
-      <c r="DA38" s="8"/>
+      <c r="DA38" s="8">
+        <v>122.49861402229467</v>
+      </c>
       <c r="DB38" s="8"/>
       <c r="DC38" s="8"/>
       <c r="DD38" s="8"/>
       <c r="DE38" s="8"/>
     </row>
     <row r="39" spans="1:109">
       <c r="A39" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B39" s="8">
         <v>0</v>
       </c>
       <c r="C39" s="8">
         <v>0</v>
       </c>
       <c r="D39" s="8">
         <v>0</v>
       </c>
       <c r="E39" s="8">
         <v>0</v>
       </c>
       <c r="F39" s="8">
         <v>0</v>
       </c>
       <c r="G39" s="8">
@@ -10571,51 +10617,53 @@
       </c>
       <c r="CS39" s="8">
         <v>259.02518925588237</v>
       </c>
       <c r="CT39" s="8">
         <v>100</v>
       </c>
       <c r="CU39" s="8">
         <v>100</v>
       </c>
       <c r="CV39" s="8">
         <v>100</v>
       </c>
       <c r="CW39" s="8">
         <v>100</v>
       </c>
       <c r="CX39" s="8">
         <v>100</v>
       </c>
       <c r="CY39" s="8">
         <v>100</v>
       </c>
       <c r="CZ39" s="8">
         <v>101.10894070559854</v>
       </c>
-      <c r="DA39" s="8"/>
+      <c r="DA39" s="8">
+        <v>114.52750888884205</v>
+      </c>
       <c r="DB39" s="8"/>
       <c r="DC39" s="8"/>
       <c r="DD39" s="8"/>
       <c r="DE39" s="8"/>
     </row>
     <row r="40" spans="1:109">
       <c r="A40" s="4"/>
       <c r="B40" s="4"/>
       <c r="C40" s="4"/>
       <c r="D40" s="4"/>
       <c r="E40" s="4"/>
       <c r="F40" s="4"/>
       <c r="G40" s="4"/>
       <c r="H40" s="4"/>
       <c r="I40" s="4"/>
       <c r="J40" s="4"/>
       <c r="K40" s="4"/>
       <c r="L40" s="4"/>
       <c r="M40" s="4"/>
       <c r="N40" s="4"/>
       <c r="O40" s="4"/>
       <c r="P40" s="4"/>
       <c r="Q40" s="4"/>
       <c r="R40" s="4"/>
       <c r="S40" s="4"/>
@@ -10666,399 +10714,399 @@
       <c r="BL40" s="4"/>
       <c r="BM40" s="4"/>
       <c r="BN40" s="4"/>
       <c r="BO40" s="4"/>
       <c r="BP40" s="4"/>
       <c r="BQ40" s="4"/>
       <c r="BR40" s="4"/>
       <c r="BS40" s="4"/>
       <c r="BT40" s="4"/>
       <c r="BU40" s="4"/>
       <c r="BV40" s="4"/>
       <c r="BW40" s="5"/>
       <c r="BX40" s="5"/>
       <c r="BY40" s="5"/>
       <c r="BZ40" s="5"/>
       <c r="CA40" s="5"/>
       <c r="CB40" s="5"/>
       <c r="CC40" s="5"/>
       <c r="CD40" s="5"/>
       <c r="CE40" s="5"/>
       <c r="CF40" s="5"/>
       <c r="CG40" s="5"/>
       <c r="CH40" s="5"/>
     </row>
     <row r="41" spans="1:109" ht="21" customHeight="1">
-      <c r="A41" s="20" t="s">
+      <c r="A41" s="23" t="s">
         <v>2</v>
       </c>
-      <c r="B41" s="20"/>
-[...70 lines deleted...]
-      <c r="BU41" s="24"/>
+      <c r="B41" s="23"/>
+      <c r="C41" s="23"/>
+      <c r="D41" s="23"/>
+      <c r="E41" s="23"/>
+      <c r="F41" s="23"/>
+      <c r="G41" s="23"/>
+      <c r="H41" s="23"/>
+      <c r="I41" s="23"/>
+      <c r="J41" s="23"/>
+      <c r="K41" s="23"/>
+      <c r="L41" s="23"/>
+      <c r="M41" s="23"/>
+      <c r="N41" s="23"/>
+      <c r="O41" s="23"/>
+      <c r="P41" s="23"/>
+      <c r="Q41" s="23"/>
+      <c r="R41" s="23"/>
+      <c r="S41" s="23"/>
+      <c r="T41" s="23"/>
+      <c r="U41" s="23"/>
+      <c r="V41" s="23"/>
+      <c r="W41" s="23"/>
+      <c r="X41" s="23"/>
+      <c r="Y41" s="23"/>
+      <c r="Z41" s="23"/>
+      <c r="AA41" s="23"/>
+      <c r="AB41" s="23"/>
+      <c r="AC41" s="23"/>
+      <c r="AD41" s="23"/>
+      <c r="AE41" s="23"/>
+      <c r="AF41" s="23"/>
+      <c r="AG41" s="23"/>
+      <c r="AH41" s="23"/>
+      <c r="AI41" s="23"/>
+      <c r="AJ41" s="23"/>
+      <c r="AK41" s="23"/>
+      <c r="AL41" s="23"/>
+      <c r="AM41" s="23"/>
+      <c r="AN41" s="23"/>
+      <c r="AO41" s="23"/>
+      <c r="AP41" s="23"/>
+      <c r="AQ41" s="23"/>
+      <c r="AR41" s="23"/>
+      <c r="AS41" s="23"/>
+      <c r="AT41" s="23"/>
+      <c r="AU41" s="23"/>
+      <c r="AV41" s="23"/>
+      <c r="AW41" s="23"/>
+      <c r="AX41" s="23"/>
+      <c r="AY41" s="23"/>
+      <c r="AZ41" s="23"/>
+      <c r="BA41" s="23"/>
+      <c r="BB41" s="23"/>
+      <c r="BC41" s="23"/>
+      <c r="BD41" s="23"/>
+      <c r="BE41" s="23"/>
+      <c r="BF41" s="23"/>
+      <c r="BG41" s="23"/>
+      <c r="BH41" s="23"/>
+      <c r="BI41" s="23"/>
+      <c r="BJ41" s="26"/>
+      <c r="BK41" s="26"/>
+      <c r="BL41" s="26"/>
+      <c r="BM41" s="26"/>
+      <c r="BN41" s="26"/>
+      <c r="BO41" s="26"/>
+      <c r="BP41" s="26"/>
+      <c r="BQ41" s="26"/>
+      <c r="BR41" s="27"/>
+      <c r="BS41" s="27"/>
+      <c r="BT41" s="27"/>
+      <c r="BU41" s="27"/>
       <c r="BV41" s="4"/>
       <c r="BW41" s="5"/>
       <c r="BX41" s="5"/>
       <c r="BY41" s="5"/>
       <c r="BZ41" s="5"/>
       <c r="CA41" s="5"/>
       <c r="CB41" s="5"/>
       <c r="CC41" s="5"/>
       <c r="CD41" s="5"/>
       <c r="CE41" s="5"/>
       <c r="CF41" s="5"/>
       <c r="CG41" s="5"/>
       <c r="CH41" s="5"/>
     </row>
     <row r="42" spans="1:109" ht="22.5" customHeight="1" thickBot="1">
       <c r="A42" s="4"/>
       <c r="B42" s="4"/>
       <c r="C42" s="4"/>
       <c r="D42" s="4"/>
       <c r="E42" s="4"/>
       <c r="F42" s="4"/>
       <c r="G42" s="4"/>
       <c r="H42" s="4"/>
       <c r="I42" s="4"/>
-      <c r="J42" s="19" t="s">
+      <c r="J42" s="22" t="s">
         <v>3</v>
       </c>
-      <c r="K42" s="19"/>
-[...1 lines deleted...]
-      <c r="M42" s="19"/>
+      <c r="K42" s="22"/>
+      <c r="L42" s="22"/>
+      <c r="M42" s="22"/>
       <c r="N42" s="4"/>
       <c r="O42" s="4"/>
       <c r="P42" s="4"/>
       <c r="Q42" s="4"/>
       <c r="R42" s="4"/>
       <c r="S42" s="4"/>
       <c r="T42" s="4"/>
       <c r="U42" s="4"/>
-      <c r="V42" s="19" t="s">
+      <c r="V42" s="22" t="s">
         <v>3</v>
       </c>
-      <c r="W42" s="19"/>
-[...1 lines deleted...]
-      <c r="Y42" s="19"/>
+      <c r="W42" s="22"/>
+      <c r="X42" s="22"/>
+      <c r="Y42" s="22"/>
       <c r="Z42" s="4"/>
       <c r="AA42" s="4"/>
       <c r="AB42" s="4"/>
       <c r="AC42" s="4"/>
       <c r="AD42" s="4"/>
       <c r="AE42" s="4"/>
       <c r="AF42" s="4"/>
       <c r="AG42" s="4"/>
-      <c r="AH42" s="19" t="s">
+      <c r="AH42" s="22" t="s">
         <v>3</v>
       </c>
-      <c r="AI42" s="19"/>
-[...1 lines deleted...]
-      <c r="AK42" s="19"/>
+      <c r="AI42" s="22"/>
+      <c r="AJ42" s="22"/>
+      <c r="AK42" s="22"/>
       <c r="AL42" s="4"/>
       <c r="AM42" s="4"/>
       <c r="AN42" s="4"/>
       <c r="AO42" s="4"/>
       <c r="AP42" s="4"/>
       <c r="AQ42" s="4"/>
       <c r="AR42" s="4"/>
       <c r="AS42" s="4"/>
-      <c r="AT42" s="19" t="s">
+      <c r="AT42" s="22" t="s">
         <v>3</v>
       </c>
-      <c r="AU42" s="19"/>
-[...1 lines deleted...]
-      <c r="AW42" s="19"/>
+      <c r="AU42" s="22"/>
+      <c r="AV42" s="22"/>
+      <c r="AW42" s="22"/>
       <c r="AX42" s="4"/>
       <c r="AY42" s="4"/>
       <c r="AZ42" s="4"/>
       <c r="BA42" s="4"/>
       <c r="BB42" s="4"/>
       <c r="BC42" s="4"/>
       <c r="BD42" s="4"/>
       <c r="BE42" s="4"/>
-      <c r="BF42" s="19" t="s">
+      <c r="BF42" s="22" t="s">
         <v>3</v>
       </c>
-      <c r="BG42" s="19"/>
-[...1 lines deleted...]
-      <c r="BI42" s="19"/>
+      <c r="BG42" s="22"/>
+      <c r="BH42" s="22"/>
+      <c r="BI42" s="22"/>
       <c r="BJ42" s="4"/>
       <c r="BK42" s="4"/>
       <c r="BL42" s="4"/>
       <c r="BM42" s="4"/>
       <c r="BN42" s="4"/>
       <c r="BO42" s="4"/>
       <c r="BP42" s="4"/>
       <c r="BQ42" s="4"/>
-      <c r="BR42" s="19" t="s">
+      <c r="BR42" s="22" t="s">
         <v>3</v>
       </c>
-      <c r="BS42" s="19"/>
-[...1 lines deleted...]
-      <c r="BU42" s="19"/>
+      <c r="BS42" s="22"/>
+      <c r="BT42" s="22"/>
+      <c r="BU42" s="22"/>
       <c r="BV42" s="4"/>
       <c r="BW42" s="4"/>
       <c r="BX42" s="4"/>
       <c r="BY42" s="4"/>
       <c r="BZ42" s="4"/>
       <c r="CA42" s="4"/>
       <c r="CB42" s="4"/>
       <c r="CC42" s="4"/>
-      <c r="CD42" s="19" t="s">
+      <c r="CD42" s="22" t="s">
         <v>3</v>
       </c>
-      <c r="CE42" s="19"/>
-[...1 lines deleted...]
-      <c r="CG42" s="19"/>
+      <c r="CE42" s="22"/>
+      <c r="CF42" s="22"/>
+      <c r="CG42" s="22"/>
       <c r="CH42" s="4"/>
       <c r="CI42" s="4"/>
       <c r="CJ42" s="4"/>
       <c r="CK42" s="4"/>
       <c r="CL42" s="4"/>
       <c r="CM42" s="4"/>
       <c r="CN42" s="4"/>
       <c r="CO42" s="4"/>
-      <c r="CP42" s="19" t="s">
+      <c r="CP42" s="22" t="s">
         <v>3</v>
       </c>
-      <c r="CQ42" s="19"/>
-[...1 lines deleted...]
-      <c r="CS42" s="19"/>
+      <c r="CQ42" s="22"/>
+      <c r="CR42" s="22"/>
+      <c r="CS42" s="22"/>
       <c r="CT42" s="4"/>
       <c r="CU42" s="4"/>
       <c r="CV42" s="4"/>
       <c r="CW42" s="4"/>
       <c r="CX42" s="4"/>
       <c r="CY42" s="4"/>
       <c r="CZ42" s="4"/>
       <c r="DA42" s="4"/>
-      <c r="DB42" s="19" t="s">
+      <c r="DB42" s="22" t="s">
         <v>3</v>
       </c>
-      <c r="DC42" s="19"/>
-[...1 lines deleted...]
-      <c r="DE42" s="19"/>
+      <c r="DC42" s="22"/>
+      <c r="DD42" s="22"/>
+      <c r="DE42" s="22"/>
     </row>
     <row r="43" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A43" s="25"/>
-      <c r="B43" s="16" t="s">
+      <c r="A43" s="16"/>
+      <c r="B43" s="18" t="s">
         <v>28</v>
       </c>
-      <c r="C43" s="17"/>
-[...10 lines deleted...]
-      <c r="N43" s="16" t="s">
+      <c r="C43" s="19"/>
+      <c r="D43" s="19"/>
+      <c r="E43" s="19"/>
+      <c r="F43" s="19"/>
+      <c r="G43" s="19"/>
+      <c r="H43" s="19"/>
+      <c r="I43" s="19"/>
+      <c r="J43" s="19"/>
+      <c r="K43" s="19"/>
+      <c r="L43" s="19"/>
+      <c r="M43" s="20"/>
+      <c r="N43" s="18" t="s">
         <v>18</v>
       </c>
-      <c r="O43" s="17"/>
-[...10 lines deleted...]
-      <c r="Z43" s="16" t="s">
+      <c r="O43" s="19"/>
+      <c r="P43" s="19"/>
+      <c r="Q43" s="19"/>
+      <c r="R43" s="19"/>
+      <c r="S43" s="19"/>
+      <c r="T43" s="19"/>
+      <c r="U43" s="19"/>
+      <c r="V43" s="19"/>
+      <c r="W43" s="19"/>
+      <c r="X43" s="19"/>
+      <c r="Y43" s="20"/>
+      <c r="Z43" s="18" t="s">
         <v>30</v>
       </c>
-      <c r="AA43" s="17"/>
-[...10 lines deleted...]
-      <c r="AL43" s="16" t="s">
+      <c r="AA43" s="19"/>
+      <c r="AB43" s="19"/>
+      <c r="AC43" s="19"/>
+      <c r="AD43" s="19"/>
+      <c r="AE43" s="19"/>
+      <c r="AF43" s="19"/>
+      <c r="AG43" s="19"/>
+      <c r="AH43" s="19"/>
+      <c r="AI43" s="19"/>
+      <c r="AJ43" s="19"/>
+      <c r="AK43" s="20"/>
+      <c r="AL43" s="18" t="s">
         <v>19</v>
       </c>
-      <c r="AM43" s="17"/>
-[...10 lines deleted...]
-      <c r="AX43" s="16" t="s">
+      <c r="AM43" s="19"/>
+      <c r="AN43" s="19"/>
+      <c r="AO43" s="19"/>
+      <c r="AP43" s="19"/>
+      <c r="AQ43" s="19"/>
+      <c r="AR43" s="19"/>
+      <c r="AS43" s="19"/>
+      <c r="AT43" s="19"/>
+      <c r="AU43" s="19"/>
+      <c r="AV43" s="19"/>
+      <c r="AW43" s="20"/>
+      <c r="AX43" s="18" t="s">
         <v>31</v>
       </c>
-      <c r="AY43" s="17"/>
-[...10 lines deleted...]
-      <c r="BJ43" s="16" t="s">
+      <c r="AY43" s="19"/>
+      <c r="AZ43" s="19"/>
+      <c r="BA43" s="19"/>
+      <c r="BB43" s="19"/>
+      <c r="BC43" s="19"/>
+      <c r="BD43" s="19"/>
+      <c r="BE43" s="19"/>
+      <c r="BF43" s="19"/>
+      <c r="BG43" s="19"/>
+      <c r="BH43" s="19"/>
+      <c r="BI43" s="20"/>
+      <c r="BJ43" s="18" t="s">
         <v>32</v>
       </c>
-      <c r="BK43" s="17"/>
-[...10 lines deleted...]
-      <c r="BV43" s="16" t="s">
+      <c r="BK43" s="19"/>
+      <c r="BL43" s="19"/>
+      <c r="BM43" s="19"/>
+      <c r="BN43" s="19"/>
+      <c r="BO43" s="19"/>
+      <c r="BP43" s="19"/>
+      <c r="BQ43" s="19"/>
+      <c r="BR43" s="19"/>
+      <c r="BS43" s="19"/>
+      <c r="BT43" s="19"/>
+      <c r="BU43" s="20"/>
+      <c r="BV43" s="18" t="s">
         <v>33</v>
       </c>
-      <c r="BW43" s="17"/>
-[...10 lines deleted...]
-      <c r="CH43" s="16" t="s">
+      <c r="BW43" s="19"/>
+      <c r="BX43" s="19"/>
+      <c r="BY43" s="19"/>
+      <c r="BZ43" s="19"/>
+      <c r="CA43" s="19"/>
+      <c r="CB43" s="19"/>
+      <c r="CC43" s="19"/>
+      <c r="CD43" s="19"/>
+      <c r="CE43" s="19"/>
+      <c r="CF43" s="19"/>
+      <c r="CG43" s="20"/>
+      <c r="CH43" s="18" t="s">
         <v>34</v>
       </c>
-      <c r="CI43" s="17"/>
-[...10 lines deleted...]
-      <c r="CT43" s="16" t="s">
+      <c r="CI43" s="19"/>
+      <c r="CJ43" s="19"/>
+      <c r="CK43" s="19"/>
+      <c r="CL43" s="19"/>
+      <c r="CM43" s="19"/>
+      <c r="CN43" s="19"/>
+      <c r="CO43" s="19"/>
+      <c r="CP43" s="19"/>
+      <c r="CQ43" s="19"/>
+      <c r="CR43" s="19"/>
+      <c r="CS43" s="20"/>
+      <c r="CT43" s="18" t="s">
         <v>29</v>
       </c>
-      <c r="CU43" s="17"/>
-[...9 lines deleted...]
-      <c r="DE43" s="18"/>
+      <c r="CU43" s="19"/>
+      <c r="CV43" s="19"/>
+      <c r="CW43" s="19"/>
+      <c r="CX43" s="19"/>
+      <c r="CY43" s="19"/>
+      <c r="CZ43" s="19"/>
+      <c r="DA43" s="19"/>
+      <c r="DB43" s="19"/>
+      <c r="DC43" s="19"/>
+      <c r="DD43" s="19"/>
+      <c r="DE43" s="20"/>
     </row>
     <row r="44" spans="1:109" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A44" s="26"/>
+      <c r="A44" s="17"/>
       <c r="B44" s="6" t="s">
         <v>4</v>
       </c>
       <c r="C44" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D44" s="6" t="s">
         <v>6</v>
       </c>
       <c r="E44" s="6" t="s">
         <v>7</v>
       </c>
       <c r="F44" s="6" t="s">
         <v>8</v>
       </c>
       <c r="G44" s="6" t="s">
         <v>14</v>
       </c>
       <c r="H44" s="6" t="s">
         <v>9</v>
       </c>
       <c r="I44" s="6" t="s">
         <v>10</v>
       </c>
       <c r="J44" s="6" t="s">
@@ -11653,51 +11701,53 @@
       </c>
       <c r="CS45" s="8">
         <v>100.49573836383637</v>
       </c>
       <c r="CT45" s="8">
         <v>119.5</v>
       </c>
       <c r="CU45" s="8">
         <v>110.1</v>
       </c>
       <c r="CV45" s="8">
         <v>98.7</v>
       </c>
       <c r="CW45" s="8">
         <v>98.3</v>
       </c>
       <c r="CX45" s="8">
         <v>99.1</v>
       </c>
       <c r="CY45" s="8">
         <v>102.19969767995489</v>
       </c>
       <c r="CZ45" s="8">
         <v>102.91174372255378</v>
       </c>
-      <c r="DA45" s="8"/>
+      <c r="DA45" s="8">
+        <v>101.64238772828618</v>
+      </c>
       <c r="DB45" s="8"/>
       <c r="DC45" s="8"/>
       <c r="DD45" s="8"/>
       <c r="DE45" s="8"/>
     </row>
     <row r="46" spans="1:109">
       <c r="A46" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B46" s="8">
         <v>2556.8327371741761</v>
       </c>
       <c r="C46" s="8">
         <v>2536.0059228932632</v>
       </c>
       <c r="D46" s="8">
         <v>1419.8324447377952</v>
       </c>
       <c r="E46" s="8">
         <v>1426.3774839739597</v>
       </c>
       <c r="F46" s="8">
         <v>1209.3842871539046</v>
       </c>
       <c r="G46" s="8">
@@ -11972,51 +12022,53 @@
       </c>
       <c r="CS46" s="8">
         <v>71.867265500796492</v>
       </c>
       <c r="CT46" s="8">
         <v>100.5</v>
       </c>
       <c r="CU46" s="8">
         <v>100.4</v>
       </c>
       <c r="CV46" s="8">
         <v>100.8</v>
       </c>
       <c r="CW46" s="8">
         <v>100.5</v>
       </c>
       <c r="CX46" s="8">
         <v>100.8</v>
       </c>
       <c r="CY46" s="8">
         <v>100.68579408851603</v>
       </c>
       <c r="CZ46" s="8">
         <v>101.24613341323159</v>
       </c>
-      <c r="DA46" s="8"/>
+      <c r="DA46" s="8">
+        <v>93.244466932750214</v>
+      </c>
       <c r="DB46" s="8"/>
       <c r="DC46" s="8"/>
       <c r="DD46" s="8"/>
       <c r="DE46" s="8"/>
     </row>
     <row r="47" spans="1:109">
       <c r="A47" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B47" s="8">
         <v>215.77835270525605</v>
       </c>
       <c r="C47" s="8">
         <v>243.96345758041608</v>
       </c>
       <c r="D47" s="8">
         <v>219.98179272216311</v>
       </c>
       <c r="E47" s="8">
         <v>185.63327231708132</v>
       </c>
       <c r="F47" s="8">
         <v>173.140644057705</v>
       </c>
       <c r="G47" s="8">
@@ -12291,51 +12343,53 @@
       </c>
       <c r="CS47" s="8">
         <v>93.094175918466803</v>
       </c>
       <c r="CT47" s="8">
         <v>100</v>
       </c>
       <c r="CU47" s="8">
         <v>100.8</v>
       </c>
       <c r="CV47" s="8">
         <v>90.7</v>
       </c>
       <c r="CW47" s="8">
         <v>100</v>
       </c>
       <c r="CX47" s="8">
         <v>99.8</v>
       </c>
       <c r="CY47" s="8">
         <v>109.25083969312234</v>
       </c>
       <c r="CZ47" s="8">
         <v>100.53765359425735</v>
       </c>
-      <c r="DA47" s="8"/>
+      <c r="DA47" s="8">
+        <v>95.112945244070673</v>
+      </c>
       <c r="DB47" s="8"/>
       <c r="DC47" s="8"/>
       <c r="DD47" s="8"/>
       <c r="DE47" s="8"/>
     </row>
     <row r="48" spans="1:109">
       <c r="A48" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B48" s="8">
         <v>94.220491972724943</v>
       </c>
       <c r="C48" s="8">
         <v>94.812987146394079</v>
       </c>
       <c r="D48" s="8">
         <v>94.57663833942037</v>
       </c>
       <c r="E48" s="8">
         <v>94.912237168819502</v>
       </c>
       <c r="F48" s="8">
         <v>94.181428011171221</v>
       </c>
       <c r="G48" s="8">
@@ -12610,51 +12664,53 @@
       </c>
       <c r="CS48" s="8">
         <v>100.11115432658954</v>
       </c>
       <c r="CT48" s="8">
         <v>102.4</v>
       </c>
       <c r="CU48" s="8">
         <v>100.9</v>
       </c>
       <c r="CV48" s="8">
         <v>96.2</v>
       </c>
       <c r="CW48" s="8">
         <v>96.5</v>
       </c>
       <c r="CX48" s="8">
         <v>94.1</v>
       </c>
       <c r="CY48" s="8">
         <v>94.454194588730005</v>
       </c>
       <c r="CZ48" s="8">
         <v>95.677863341510573</v>
       </c>
-      <c r="DA48" s="8"/>
+      <c r="DA48" s="8">
+        <v>94.294347379212596</v>
+      </c>
       <c r="DB48" s="8"/>
       <c r="DC48" s="8"/>
       <c r="DD48" s="8"/>
       <c r="DE48" s="8"/>
     </row>
     <row r="49" spans="1:109">
       <c r="A49" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B49" s="9">
         <v>77.431744028724694</v>
       </c>
       <c r="C49" s="9">
         <v>84.855818957019224</v>
       </c>
       <c r="D49" s="9">
         <v>89.726732378390835</v>
       </c>
       <c r="E49" s="9">
         <v>90.7253179377648</v>
       </c>
       <c r="F49" s="9">
         <v>89.780828018621378</v>
       </c>
       <c r="G49" s="9">
@@ -12929,51 +12985,53 @@
       </c>
       <c r="CS49" s="8">
         <v>92.85637900754385</v>
       </c>
       <c r="CT49" s="8">
         <v>105.6</v>
       </c>
       <c r="CU49" s="9">
         <v>104.5</v>
       </c>
       <c r="CV49" s="9">
         <v>97.6</v>
       </c>
       <c r="CW49" s="9">
         <v>96.5</v>
       </c>
       <c r="CX49" s="9">
         <v>95.2</v>
       </c>
       <c r="CY49" s="8">
         <v>100.76313565238451</v>
       </c>
       <c r="CZ49" s="8">
         <v>100.53322519472229</v>
       </c>
-      <c r="DA49" s="8"/>
+      <c r="DA49" s="8">
+        <v>100.28470109339958</v>
+      </c>
       <c r="DB49" s="8"/>
       <c r="DC49" s="8"/>
       <c r="DD49" s="8"/>
       <c r="DE49" s="8"/>
     </row>
     <row r="50" spans="1:109">
       <c r="A50" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B50" s="8">
         <v>92.691105414311437</v>
       </c>
       <c r="C50" s="8">
         <v>90.012974321551511</v>
       </c>
       <c r="D50" s="8">
         <v>90.099175731675231</v>
       </c>
       <c r="E50" s="8">
         <v>90.353536778481114</v>
       </c>
       <c r="F50" s="8">
         <v>85.847100822419407</v>
       </c>
       <c r="G50" s="8">
@@ -13248,51 +13306,53 @@
       </c>
       <c r="CS50" s="8">
         <v>104.55294298479269</v>
       </c>
       <c r="CT50" s="8">
         <v>102.2</v>
       </c>
       <c r="CU50" s="8">
         <v>100.5</v>
       </c>
       <c r="CV50" s="8">
         <v>98.7</v>
       </c>
       <c r="CW50" s="8">
         <v>100.6</v>
       </c>
       <c r="CX50" s="8">
         <v>100.6</v>
       </c>
       <c r="CY50" s="8">
         <v>100.21052633070528</v>
       </c>
       <c r="CZ50" s="8">
         <v>100.39709292611347</v>
       </c>
-      <c r="DA50" s="8"/>
+      <c r="DA50" s="8">
+        <v>101.74719396238065</v>
+      </c>
       <c r="DB50" s="8"/>
       <c r="DC50" s="8"/>
       <c r="DD50" s="8"/>
       <c r="DE50" s="8"/>
     </row>
     <row r="51" spans="1:109">
       <c r="A51" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B51" s="8">
         <v>232.19168352898635</v>
       </c>
       <c r="C51" s="8">
         <v>228.14633143131681</v>
       </c>
       <c r="D51" s="8">
         <v>218.01752462533045</v>
       </c>
       <c r="E51" s="8">
         <v>207.65050590067102</v>
       </c>
       <c r="F51" s="8">
         <v>203.48470922492248</v>
       </c>
       <c r="G51" s="8">
@@ -13567,51 +13627,53 @@
       </c>
       <c r="CS51" s="8">
         <v>99.076024930670954</v>
       </c>
       <c r="CT51" s="8">
         <v>123.5</v>
       </c>
       <c r="CU51" s="8">
         <v>126.7</v>
       </c>
       <c r="CV51" s="8">
         <v>125.2</v>
       </c>
       <c r="CW51" s="8">
         <v>122.1</v>
       </c>
       <c r="CX51" s="8">
         <v>121.9</v>
       </c>
       <c r="CY51" s="8">
         <v>123.23321321027379</v>
       </c>
       <c r="CZ51" s="8">
         <v>123.31316318992759</v>
       </c>
-      <c r="DA51" s="8"/>
+      <c r="DA51" s="8">
+        <v>123.24952972557901</v>
+      </c>
       <c r="DB51" s="8"/>
       <c r="DC51" s="8"/>
       <c r="DD51" s="8"/>
       <c r="DE51" s="8"/>
     </row>
     <row r="52" spans="1:109">
       <c r="A52" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B52" s="8">
         <v>93.231871968141775</v>
       </c>
       <c r="C52" s="8">
         <v>93.907304903965354</v>
       </c>
       <c r="D52" s="8">
         <v>99.743980946119009</v>
       </c>
       <c r="E52" s="8">
         <v>98.313767106295927</v>
       </c>
       <c r="F52" s="8">
         <v>96.494918647574963</v>
       </c>
       <c r="G52" s="8">
@@ -13886,51 +13948,53 @@
       </c>
       <c r="CS52" s="8">
         <v>105.76659999464214</v>
       </c>
       <c r="CT52" s="8">
         <v>192</v>
       </c>
       <c r="CU52" s="8">
         <v>117.5</v>
       </c>
       <c r="CV52" s="8">
         <v>74.3</v>
       </c>
       <c r="CW52" s="8">
         <v>75.599999999999994</v>
       </c>
       <c r="CX52" s="8">
         <v>80</v>
       </c>
       <c r="CY52" s="8">
         <v>89.795511282755555</v>
       </c>
       <c r="CZ52" s="8">
         <v>92.726797724669225</v>
       </c>
-      <c r="DA52" s="8"/>
+      <c r="DA52" s="8">
+        <v>87.942818626679838</v>
+      </c>
       <c r="DB52" s="8"/>
       <c r="DC52" s="8"/>
       <c r="DD52" s="8"/>
       <c r="DE52" s="8"/>
     </row>
     <row r="53" spans="1:109">
       <c r="A53" s="2"/>
       <c r="B53" s="2"/>
       <c r="C53" s="2"/>
       <c r="D53" s="2"/>
       <c r="E53" s="2"/>
       <c r="F53" s="2"/>
       <c r="G53" s="2"/>
       <c r="H53" s="2"/>
       <c r="I53" s="2"/>
       <c r="J53" s="2"/>
       <c r="K53" s="2"/>
       <c r="L53" s="2"/>
       <c r="M53" s="2"/>
       <c r="N53" s="2"/>
       <c r="O53" s="2"/>
       <c r="P53" s="2"/>
       <c r="Q53" s="2"/>
       <c r="R53" s="2"/>
       <c r="S53" s="2"/>
@@ -14578,241 +14642,241 @@
       <c r="BA61" s="2"/>
       <c r="BB61" s="2"/>
       <c r="BC61" s="2"/>
       <c r="BD61" s="2"/>
       <c r="BE61" s="2"/>
       <c r="BF61" s="2"/>
       <c r="BG61" s="2"/>
       <c r="BH61" s="2"/>
       <c r="BI61" s="2"/>
       <c r="BJ61" s="2"/>
       <c r="BK61" s="2"/>
       <c r="BL61" s="2"/>
       <c r="BM61" s="2"/>
       <c r="BN61" s="2"/>
       <c r="BO61" s="2"/>
       <c r="BP61" s="2"/>
       <c r="BQ61" s="2"/>
       <c r="BR61" s="2"/>
       <c r="BS61" s="2"/>
       <c r="BT61" s="2"/>
       <c r="BU61" s="2"/>
       <c r="BV61" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="80">
-    <mergeCell ref="A43:A44"/>
-[...38 lines deleted...]
-    <mergeCell ref="BF42:BI42"/>
+    <mergeCell ref="CT30:DE30"/>
+    <mergeCell ref="DB42:DE42"/>
+    <mergeCell ref="CT43:DE43"/>
+    <mergeCell ref="DB3:DE3"/>
+    <mergeCell ref="CT4:DE4"/>
+    <mergeCell ref="DB16:DE16"/>
+    <mergeCell ref="CT17:DE17"/>
+    <mergeCell ref="DB29:DE29"/>
+    <mergeCell ref="CH30:CS30"/>
+    <mergeCell ref="CP42:CS42"/>
+    <mergeCell ref="CH43:CS43"/>
+    <mergeCell ref="CP3:CS3"/>
+    <mergeCell ref="CH4:CS4"/>
+    <mergeCell ref="CP16:CS16"/>
+    <mergeCell ref="CH17:CS17"/>
+    <mergeCell ref="CP29:CS29"/>
+    <mergeCell ref="BV30:CG30"/>
+    <mergeCell ref="CD42:CG42"/>
+    <mergeCell ref="BV43:CG43"/>
+    <mergeCell ref="CD3:CG3"/>
+    <mergeCell ref="BV4:CG4"/>
+    <mergeCell ref="CD16:CG16"/>
+    <mergeCell ref="BV17:CG17"/>
+    <mergeCell ref="CD29:CG29"/>
     <mergeCell ref="A2:BU2"/>
     <mergeCell ref="BJ43:BU43"/>
     <mergeCell ref="BR3:BU3"/>
     <mergeCell ref="BJ4:BU4"/>
     <mergeCell ref="BR16:BU16"/>
     <mergeCell ref="BJ17:BU17"/>
     <mergeCell ref="BR29:BU29"/>
     <mergeCell ref="A15:BU15"/>
     <mergeCell ref="A28:BU28"/>
     <mergeCell ref="A41:BU41"/>
     <mergeCell ref="AH3:AK3"/>
     <mergeCell ref="AT42:AW42"/>
     <mergeCell ref="V3:Y3"/>
     <mergeCell ref="J3:M3"/>
     <mergeCell ref="BJ30:BU30"/>
     <mergeCell ref="BR42:BU42"/>
-    <mergeCell ref="BV30:CG30"/>
-[...22 lines deleted...]
-    <mergeCell ref="DB29:DE29"/>
+    <mergeCell ref="AX43:BI43"/>
+    <mergeCell ref="BF3:BI3"/>
+    <mergeCell ref="AX4:BI4"/>
+    <mergeCell ref="BF16:BI16"/>
+    <mergeCell ref="AX17:BI17"/>
+    <mergeCell ref="BF29:BI29"/>
+    <mergeCell ref="AX30:BI30"/>
+    <mergeCell ref="BF42:BI42"/>
+    <mergeCell ref="N43:Y43"/>
+    <mergeCell ref="N4:Y4"/>
+    <mergeCell ref="Z43:AK43"/>
+    <mergeCell ref="Z17:AK17"/>
+    <mergeCell ref="Z30:AK30"/>
+    <mergeCell ref="AH29:AK29"/>
+    <mergeCell ref="AH16:AK16"/>
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="AH42:AK42"/>
+    <mergeCell ref="V16:Y16"/>
+    <mergeCell ref="V42:Y42"/>
+    <mergeCell ref="N17:Y17"/>
+    <mergeCell ref="V29:Y29"/>
+    <mergeCell ref="N30:Y30"/>
+    <mergeCell ref="AL43:AW43"/>
+    <mergeCell ref="AT3:AW3"/>
+    <mergeCell ref="AL4:AW4"/>
+    <mergeCell ref="AT16:AW16"/>
+    <mergeCell ref="AL17:AW17"/>
+    <mergeCell ref="AT29:AW29"/>
+    <mergeCell ref="AL30:AW30"/>
+    <mergeCell ref="A43:A44"/>
+    <mergeCell ref="B43:M43"/>
+    <mergeCell ref="A30:A31"/>
+    <mergeCell ref="A17:A18"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="J42:M42"/>
+    <mergeCell ref="J16:M16"/>
+    <mergeCell ref="B4:M4"/>
+    <mergeCell ref="B17:M17"/>
+    <mergeCell ref="B30:M30"/>
+    <mergeCell ref="J29:M29"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{90594523-2334-4167-A850-B44ABC207C83}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{90594523-2334-4167-A850-B44ABC207C83}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ИФО</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>