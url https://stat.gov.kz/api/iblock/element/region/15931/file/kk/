--- v5 (2026-09-21)
+++ v6 (2026-10-18)
@@ -364,85 +364,85 @@
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="6" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный_2.1 Забито в хозяйстве или реализовано на убой всех видов скота и птицы в живом весе" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -707,413 +707,413 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:DE61"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="CR1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="DH18" sqref="DH18"/>
+      <pane xSplit="1" topLeftCell="CV1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="DM46" sqref="DM46"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="26" style="1" customWidth="1"/>
     <col min="2" max="49" width="9.140625" style="1" customWidth="1"/>
     <col min="50" max="60" width="9.140625" style="1"/>
     <col min="61" max="61" width="9.140625" style="1" customWidth="1"/>
     <col min="62" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:109" ht="21" customHeight="1">
-      <c r="A2" s="23" t="s">
+      <c r="A2" s="20" t="s">
         <v>16</v>
       </c>
-      <c r="B2" s="23"/>
-[...70 lines deleted...]
-      <c r="BU2" s="25"/>
+      <c r="B2" s="20"/>
+      <c r="C2" s="20"/>
+      <c r="D2" s="20"/>
+      <c r="E2" s="20"/>
+      <c r="F2" s="20"/>
+      <c r="G2" s="20"/>
+      <c r="H2" s="20"/>
+      <c r="I2" s="20"/>
+      <c r="J2" s="20"/>
+      <c r="K2" s="20"/>
+      <c r="L2" s="20"/>
+      <c r="M2" s="20"/>
+      <c r="N2" s="20"/>
+      <c r="O2" s="20"/>
+      <c r="P2" s="20"/>
+      <c r="Q2" s="20"/>
+      <c r="R2" s="20"/>
+      <c r="S2" s="20"/>
+      <c r="T2" s="20"/>
+      <c r="U2" s="20"/>
+      <c r="V2" s="20"/>
+      <c r="W2" s="20"/>
+      <c r="X2" s="20"/>
+      <c r="Y2" s="20"/>
+      <c r="Z2" s="20"/>
+      <c r="AA2" s="20"/>
+      <c r="AB2" s="20"/>
+      <c r="AC2" s="20"/>
+      <c r="AD2" s="20"/>
+      <c r="AE2" s="20"/>
+      <c r="AF2" s="20"/>
+      <c r="AG2" s="20"/>
+      <c r="AH2" s="20"/>
+      <c r="AI2" s="20"/>
+      <c r="AJ2" s="20"/>
+      <c r="AK2" s="20"/>
+      <c r="AL2" s="20"/>
+      <c r="AM2" s="20"/>
+      <c r="AN2" s="20"/>
+      <c r="AO2" s="20"/>
+      <c r="AP2" s="20"/>
+      <c r="AQ2" s="20"/>
+      <c r="AR2" s="20"/>
+      <c r="AS2" s="20"/>
+      <c r="AT2" s="20"/>
+      <c r="AU2" s="20"/>
+      <c r="AV2" s="20"/>
+      <c r="AW2" s="20"/>
+      <c r="AX2" s="20"/>
+      <c r="AY2" s="20"/>
+      <c r="AZ2" s="20"/>
+      <c r="BA2" s="20"/>
+      <c r="BB2" s="20"/>
+      <c r="BC2" s="20"/>
+      <c r="BD2" s="20"/>
+      <c r="BE2" s="20"/>
+      <c r="BF2" s="20"/>
+      <c r="BG2" s="20"/>
+      <c r="BH2" s="20"/>
+      <c r="BI2" s="20"/>
+      <c r="BJ2" s="21"/>
+      <c r="BK2" s="21"/>
+      <c r="BL2" s="21"/>
+      <c r="BM2" s="21"/>
+      <c r="BN2" s="21"/>
+      <c r="BO2" s="21"/>
+      <c r="BP2" s="22"/>
+      <c r="BQ2" s="22"/>
+      <c r="BR2" s="22"/>
+      <c r="BS2" s="22"/>
+      <c r="BT2" s="22"/>
+      <c r="BU2" s="22"/>
       <c r="BV2" s="4"/>
       <c r="BW2" s="5"/>
       <c r="BX2" s="5"/>
       <c r="BY2" s="5"/>
       <c r="BZ2" s="5"/>
       <c r="CA2" s="5"/>
       <c r="CB2" s="5"/>
       <c r="CC2" s="5"/>
       <c r="CD2" s="5"/>
       <c r="CE2" s="5"/>
       <c r="CF2" s="5"/>
       <c r="CG2" s="5"/>
       <c r="CH2" s="5"/>
     </row>
     <row r="3" spans="1:109" ht="22.5" customHeight="1" thickBot="1">
       <c r="A3" s="4"/>
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
       <c r="G3" s="4"/>
       <c r="H3" s="4"/>
       <c r="I3" s="4"/>
-      <c r="J3" s="22" t="s">
+      <c r="J3" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="K3" s="22"/>
-[...1 lines deleted...]
-      <c r="M3" s="22"/>
+      <c r="K3" s="19"/>
+      <c r="L3" s="19"/>
+      <c r="M3" s="19"/>
       <c r="N3" s="4"/>
       <c r="O3" s="4"/>
       <c r="P3" s="4"/>
       <c r="Q3" s="4"/>
       <c r="R3" s="4"/>
       <c r="S3" s="4"/>
       <c r="T3" s="4"/>
       <c r="U3" s="4"/>
-      <c r="V3" s="22" t="s">
+      <c r="V3" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="W3" s="22"/>
-[...1 lines deleted...]
-      <c r="Y3" s="22"/>
+      <c r="W3" s="19"/>
+      <c r="X3" s="19"/>
+      <c r="Y3" s="19"/>
       <c r="Z3" s="4"/>
       <c r="AA3" s="4"/>
       <c r="AB3" s="4"/>
       <c r="AC3" s="4"/>
       <c r="AD3" s="4"/>
       <c r="AE3" s="4"/>
       <c r="AF3" s="4"/>
       <c r="AG3" s="4"/>
-      <c r="AH3" s="22" t="s">
+      <c r="AH3" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="AI3" s="22"/>
-[...1 lines deleted...]
-      <c r="AK3" s="22"/>
+      <c r="AI3" s="19"/>
+      <c r="AJ3" s="19"/>
+      <c r="AK3" s="19"/>
       <c r="AL3" s="4"/>
       <c r="AM3" s="4"/>
       <c r="AN3" s="4"/>
       <c r="AO3" s="4"/>
       <c r="AP3" s="4"/>
       <c r="AQ3" s="4"/>
       <c r="AR3" s="4"/>
       <c r="AS3" s="4"/>
-      <c r="AT3" s="22" t="s">
+      <c r="AT3" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="AU3" s="22"/>
-[...1 lines deleted...]
-      <c r="AW3" s="22"/>
+      <c r="AU3" s="19"/>
+      <c r="AV3" s="19"/>
+      <c r="AW3" s="19"/>
       <c r="AX3" s="4"/>
       <c r="AY3" s="4"/>
       <c r="AZ3" s="4"/>
       <c r="BA3" s="4"/>
       <c r="BB3" s="4"/>
       <c r="BC3" s="4"/>
       <c r="BD3" s="4"/>
       <c r="BE3" s="4"/>
-      <c r="BF3" s="22" t="s">
+      <c r="BF3" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="BG3" s="22"/>
-[...1 lines deleted...]
-      <c r="BI3" s="22"/>
+      <c r="BG3" s="19"/>
+      <c r="BH3" s="19"/>
+      <c r="BI3" s="19"/>
       <c r="BJ3" s="4"/>
       <c r="BK3" s="4"/>
       <c r="BL3" s="4"/>
       <c r="BM3" s="4"/>
       <c r="BN3" s="4"/>
       <c r="BO3" s="4"/>
       <c r="BP3" s="4"/>
       <c r="BQ3" s="4"/>
-      <c r="BR3" s="22" t="s">
+      <c r="BR3" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="BS3" s="22"/>
-[...1 lines deleted...]
-      <c r="BU3" s="22"/>
+      <c r="BS3" s="19"/>
+      <c r="BT3" s="19"/>
+      <c r="BU3" s="19"/>
       <c r="BV3" s="4"/>
       <c r="BW3" s="4"/>
       <c r="BX3" s="4"/>
       <c r="BY3" s="4"/>
       <c r="BZ3" s="4"/>
       <c r="CA3" s="4"/>
       <c r="CB3" s="4"/>
       <c r="CC3" s="4"/>
-      <c r="CD3" s="22" t="s">
+      <c r="CD3" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="CE3" s="22"/>
-[...1 lines deleted...]
-      <c r="CG3" s="22"/>
+      <c r="CE3" s="19"/>
+      <c r="CF3" s="19"/>
+      <c r="CG3" s="19"/>
       <c r="CH3" s="4"/>
       <c r="CI3" s="4"/>
       <c r="CJ3" s="4"/>
       <c r="CK3" s="4"/>
       <c r="CL3" s="4"/>
       <c r="CM3" s="4"/>
       <c r="CN3" s="4"/>
       <c r="CO3" s="4"/>
-      <c r="CP3" s="22" t="s">
+      <c r="CP3" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="CQ3" s="22"/>
-[...1 lines deleted...]
-      <c r="CS3" s="22"/>
+      <c r="CQ3" s="19"/>
+      <c r="CR3" s="19"/>
+      <c r="CS3" s="19"/>
       <c r="CT3" s="4"/>
       <c r="CU3" s="4"/>
       <c r="CV3" s="4"/>
       <c r="CW3" s="4"/>
       <c r="CX3" s="4"/>
       <c r="CY3" s="4"/>
       <c r="CZ3" s="4"/>
       <c r="DA3" s="4"/>
-      <c r="DB3" s="22" t="s">
+      <c r="DB3" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="DC3" s="22"/>
-[...1 lines deleted...]
-      <c r="DE3" s="22"/>
+      <c r="DC3" s="19"/>
+      <c r="DD3" s="19"/>
+      <c r="DE3" s="19"/>
     </row>
     <row r="4" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A4" s="16"/>
-      <c r="B4" s="18" t="s">
+      <c r="A4" s="25"/>
+      <c r="B4" s="16" t="s">
         <v>28</v>
       </c>
-      <c r="C4" s="19"/>
-[...10 lines deleted...]
-      <c r="N4" s="18" t="s">
+      <c r="C4" s="17"/>
+      <c r="D4" s="17"/>
+      <c r="E4" s="17"/>
+      <c r="F4" s="17"/>
+      <c r="G4" s="17"/>
+      <c r="H4" s="17"/>
+      <c r="I4" s="17"/>
+      <c r="J4" s="17"/>
+      <c r="K4" s="17"/>
+      <c r="L4" s="17"/>
+      <c r="M4" s="18"/>
+      <c r="N4" s="16" t="s">
         <v>18</v>
       </c>
-      <c r="O4" s="19"/>
-[...10 lines deleted...]
-      <c r="Z4" s="18" t="s">
+      <c r="O4" s="17"/>
+      <c r="P4" s="17"/>
+      <c r="Q4" s="17"/>
+      <c r="R4" s="17"/>
+      <c r="S4" s="17"/>
+      <c r="T4" s="17"/>
+      <c r="U4" s="17"/>
+      <c r="V4" s="17"/>
+      <c r="W4" s="17"/>
+      <c r="X4" s="17"/>
+      <c r="Y4" s="18"/>
+      <c r="Z4" s="16" t="s">
         <v>30</v>
       </c>
-      <c r="AA4" s="19"/>
-[...10 lines deleted...]
-      <c r="AL4" s="18" t="s">
+      <c r="AA4" s="17"/>
+      <c r="AB4" s="17"/>
+      <c r="AC4" s="17"/>
+      <c r="AD4" s="17"/>
+      <c r="AE4" s="17"/>
+      <c r="AF4" s="17"/>
+      <c r="AG4" s="17"/>
+      <c r="AH4" s="17"/>
+      <c r="AI4" s="17"/>
+      <c r="AJ4" s="17"/>
+      <c r="AK4" s="18"/>
+      <c r="AL4" s="16" t="s">
         <v>19</v>
       </c>
-      <c r="AM4" s="19"/>
-[...10 lines deleted...]
-      <c r="AX4" s="18" t="s">
+      <c r="AM4" s="17"/>
+      <c r="AN4" s="17"/>
+      <c r="AO4" s="17"/>
+      <c r="AP4" s="17"/>
+      <c r="AQ4" s="17"/>
+      <c r="AR4" s="17"/>
+      <c r="AS4" s="17"/>
+      <c r="AT4" s="17"/>
+      <c r="AU4" s="17"/>
+      <c r="AV4" s="17"/>
+      <c r="AW4" s="18"/>
+      <c r="AX4" s="16" t="s">
         <v>31</v>
       </c>
-      <c r="AY4" s="19"/>
-[...10 lines deleted...]
-      <c r="BJ4" s="18" t="s">
+      <c r="AY4" s="17"/>
+      <c r="AZ4" s="17"/>
+      <c r="BA4" s="17"/>
+      <c r="BB4" s="17"/>
+      <c r="BC4" s="17"/>
+      <c r="BD4" s="17"/>
+      <c r="BE4" s="17"/>
+      <c r="BF4" s="17"/>
+      <c r="BG4" s="17"/>
+      <c r="BH4" s="17"/>
+      <c r="BI4" s="18"/>
+      <c r="BJ4" s="16" t="s">
         <v>32</v>
       </c>
-      <c r="BK4" s="19"/>
-[...10 lines deleted...]
-      <c r="BV4" s="18" t="s">
+      <c r="BK4" s="17"/>
+      <c r="BL4" s="17"/>
+      <c r="BM4" s="17"/>
+      <c r="BN4" s="17"/>
+      <c r="BO4" s="17"/>
+      <c r="BP4" s="17"/>
+      <c r="BQ4" s="17"/>
+      <c r="BR4" s="17"/>
+      <c r="BS4" s="17"/>
+      <c r="BT4" s="17"/>
+      <c r="BU4" s="18"/>
+      <c r="BV4" s="16" t="s">
         <v>33</v>
       </c>
-      <c r="BW4" s="19"/>
-[...10 lines deleted...]
-      <c r="CH4" s="18" t="s">
+      <c r="BW4" s="17"/>
+      <c r="BX4" s="17"/>
+      <c r="BY4" s="17"/>
+      <c r="BZ4" s="17"/>
+      <c r="CA4" s="17"/>
+      <c r="CB4" s="17"/>
+      <c r="CC4" s="17"/>
+      <c r="CD4" s="17"/>
+      <c r="CE4" s="17"/>
+      <c r="CF4" s="17"/>
+      <c r="CG4" s="18"/>
+      <c r="CH4" s="16" t="s">
         <v>34</v>
       </c>
-      <c r="CI4" s="19"/>
-[...10 lines deleted...]
-      <c r="CT4" s="18" t="s">
+      <c r="CI4" s="17"/>
+      <c r="CJ4" s="17"/>
+      <c r="CK4" s="17"/>
+      <c r="CL4" s="17"/>
+      <c r="CM4" s="17"/>
+      <c r="CN4" s="17"/>
+      <c r="CO4" s="17"/>
+      <c r="CP4" s="17"/>
+      <c r="CQ4" s="17"/>
+      <c r="CR4" s="17"/>
+      <c r="CS4" s="18"/>
+      <c r="CT4" s="16" t="s">
         <v>29</v>
       </c>
-      <c r="CU4" s="19"/>
-[...9 lines deleted...]
-      <c r="DE4" s="20"/>
+      <c r="CU4" s="17"/>
+      <c r="CV4" s="17"/>
+      <c r="CW4" s="17"/>
+      <c r="CX4" s="17"/>
+      <c r="CY4" s="17"/>
+      <c r="CZ4" s="17"/>
+      <c r="DA4" s="17"/>
+      <c r="DB4" s="17"/>
+      <c r="DC4" s="17"/>
+      <c r="DD4" s="17"/>
+      <c r="DE4" s="18"/>
     </row>
     <row r="5" spans="1:109" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A5" s="21"/>
+      <c r="A5" s="27"/>
       <c r="B5" s="6" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>8</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>14</v>
       </c>
       <c r="H5" s="6" t="s">
         <v>9</v>
       </c>
       <c r="I5" s="6" t="s">
         <v>10</v>
       </c>
       <c r="J5" s="6" t="s">
@@ -1711,51 +1711,53 @@
       </c>
       <c r="CT6" s="8">
         <v>117.5</v>
       </c>
       <c r="CU6" s="8">
         <v>109.2</v>
       </c>
       <c r="CV6" s="8">
         <v>98.8</v>
       </c>
       <c r="CW6" s="8">
         <v>98.5</v>
       </c>
       <c r="CX6" s="8">
         <v>99.2</v>
       </c>
       <c r="CY6" s="8">
         <v>101.92704799856365</v>
       </c>
       <c r="CZ6" s="8">
         <v>102.54791249626976</v>
       </c>
       <c r="DA6" s="8">
         <v>101.58177649084155</v>
       </c>
-      <c r="DB6" s="8"/>
+      <c r="DB6" s="8">
+        <v>100.71998402907572</v>
+      </c>
       <c r="DC6" s="8"/>
       <c r="DD6" s="8"/>
       <c r="DE6" s="8"/>
     </row>
     <row r="7" spans="1:109">
       <c r="A7" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="8">
         <v>141.63987018334498</v>
       </c>
       <c r="C7" s="8">
         <v>153.46143183110183</v>
       </c>
       <c r="D7" s="8">
         <v>143.81589481734301</v>
       </c>
       <c r="E7" s="8">
         <v>142.32117895963842</v>
       </c>
       <c r="F7" s="8">
         <v>142.13782956279303</v>
       </c>
       <c r="G7" s="8">
         <v>146.55938023618262</v>
@@ -2032,51 +2034,53 @@
       </c>
       <c r="CT7" s="8">
         <v>100.2</v>
       </c>
       <c r="CU7" s="8">
         <v>100.2</v>
       </c>
       <c r="CV7" s="8">
         <v>100.5</v>
       </c>
       <c r="CW7" s="8">
         <v>100.2</v>
       </c>
       <c r="CX7" s="8">
         <v>100.3</v>
       </c>
       <c r="CY7" s="8">
         <v>100.23608342975653</v>
       </c>
       <c r="CZ7" s="8">
         <v>100.66093496420159</v>
       </c>
       <c r="DA7" s="8">
         <v>100.53677429227237</v>
       </c>
-      <c r="DB7" s="8"/>
+      <c r="DB7" s="8">
+        <v>99.971635292320073</v>
+      </c>
       <c r="DC7" s="8"/>
       <c r="DD7" s="8"/>
       <c r="DE7" s="8"/>
     </row>
     <row r="8" spans="1:109" ht="13.5" customHeight="1">
       <c r="A8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="8">
         <v>115.90461376046326</v>
       </c>
       <c r="C8" s="8">
         <v>136.9278602408144</v>
       </c>
       <c r="D8" s="8">
         <v>122.34015970704446</v>
       </c>
       <c r="E8" s="8">
         <v>118.12537579789483</v>
       </c>
       <c r="F8" s="8">
         <v>115.08157171795798</v>
       </c>
       <c r="G8" s="8">
         <v>122.69779152464683</v>
@@ -2353,51 +2357,53 @@
       </c>
       <c r="CT8" s="8">
         <v>100</v>
       </c>
       <c r="CU8" s="8">
         <v>100.8</v>
       </c>
       <c r="CV8" s="8">
         <v>90.9</v>
       </c>
       <c r="CW8" s="8">
         <v>100</v>
       </c>
       <c r="CX8" s="8">
         <v>99.8</v>
       </c>
       <c r="CY8" s="8">
         <v>109.07520843987648</v>
       </c>
       <c r="CZ8" s="8">
         <v>100.36134131137497</v>
       </c>
       <c r="DA8" s="8">
         <v>100.20173553249947</v>
       </c>
-      <c r="DB8" s="8"/>
+      <c r="DB8" s="8">
+        <v>100.92072280937271</v>
+      </c>
       <c r="DC8" s="8"/>
       <c r="DD8" s="8"/>
       <c r="DE8" s="8"/>
     </row>
     <row r="9" spans="1:109">
       <c r="A9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="8">
         <v>94.167554237398988</v>
       </c>
       <c r="C9" s="8">
         <v>94.765034289268002</v>
       </c>
       <c r="D9" s="8">
         <v>94.518335629753366</v>
       </c>
       <c r="E9" s="8">
         <v>94.851770291943666</v>
       </c>
       <c r="F9" s="8">
         <v>94.126103059302224</v>
       </c>
       <c r="G9" s="8">
         <v>97.439130816989035</v>
@@ -2674,51 +2680,53 @@
       </c>
       <c r="CT9" s="8">
         <v>102.4</v>
       </c>
       <c r="CU9" s="8">
         <v>100.9</v>
       </c>
       <c r="CV9" s="8">
         <v>96.2</v>
       </c>
       <c r="CW9" s="8">
         <v>96.6</v>
       </c>
       <c r="CX9" s="8">
         <v>94.2</v>
       </c>
       <c r="CY9" s="8">
         <v>94.477162489480605</v>
       </c>
       <c r="CZ9" s="8">
         <v>95.730840191552076</v>
       </c>
       <c r="DA9" s="8">
         <v>94.414904508958358</v>
       </c>
-      <c r="DB9" s="8"/>
+      <c r="DB9" s="8">
+        <v>94.981621080170044</v>
+      </c>
       <c r="DC9" s="8"/>
       <c r="DD9" s="8"/>
       <c r="DE9" s="8"/>
     </row>
     <row r="10" spans="1:109">
       <c r="A10" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="9">
         <v>79.199667411964626</v>
       </c>
       <c r="C10" s="9">
         <v>85.64192446204521</v>
       </c>
       <c r="D10" s="9">
         <v>89.856292973121924</v>
       </c>
       <c r="E10" s="9">
         <v>90.682311263941841</v>
       </c>
       <c r="F10" s="9">
         <v>89.885929020278525</v>
       </c>
       <c r="G10" s="9">
         <v>93.398648951765892</v>
@@ -2995,51 +3003,53 @@
       </c>
       <c r="CT10" s="8">
         <v>103.6</v>
       </c>
       <c r="CU10" s="9">
         <v>103.1</v>
       </c>
       <c r="CV10" s="9">
         <v>98.4</v>
       </c>
       <c r="CW10" s="9">
         <v>97.8</v>
       </c>
       <c r="CX10" s="9">
         <v>97.1</v>
       </c>
       <c r="CY10" s="8">
         <v>100.46496884467844</v>
       </c>
       <c r="CZ10" s="8">
         <v>100.22758878361462</v>
       </c>
       <c r="DA10" s="8">
         <v>98.456166724433785</v>
       </c>
-      <c r="DB10" s="8"/>
+      <c r="DB10" s="8">
+        <v>100.34110184490224</v>
+      </c>
       <c r="DC10" s="8"/>
       <c r="DD10" s="8"/>
       <c r="DE10" s="8"/>
     </row>
     <row r="11" spans="1:109">
       <c r="A11" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B11" s="8">
         <v>92.666158479516042</v>
       </c>
       <c r="C11" s="8">
         <v>90.038955438502882</v>
       </c>
       <c r="D11" s="8">
         <v>90.131701134016296</v>
       </c>
       <c r="E11" s="8">
         <v>90.381208417894271</v>
       </c>
       <c r="F11" s="8">
         <v>85.89378441821421</v>
       </c>
       <c r="G11" s="8">
         <v>95.575495698655104</v>
@@ -3316,51 +3326,53 @@
       </c>
       <c r="CT11" s="8">
         <v>102.2</v>
       </c>
       <c r="CU11" s="8">
         <v>100.5</v>
       </c>
       <c r="CV11" s="8">
         <v>98.7</v>
       </c>
       <c r="CW11" s="8">
         <v>100.6</v>
       </c>
       <c r="CX11" s="8">
         <v>100.5</v>
       </c>
       <c r="CY11" s="8">
         <v>100.20308135553124</v>
       </c>
       <c r="CZ11" s="8">
         <v>100.37960575877534</v>
       </c>
       <c r="DA11" s="8">
         <v>98.802097755803047</v>
       </c>
-      <c r="DB11" s="8"/>
+      <c r="DB11" s="8">
+        <v>100.29490889055556</v>
+      </c>
       <c r="DC11" s="8"/>
       <c r="DD11" s="8"/>
       <c r="DE11" s="8"/>
     </row>
     <row r="12" spans="1:109">
       <c r="A12" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B12" s="8">
         <v>233.25715146739299</v>
       </c>
       <c r="C12" s="8">
         <v>229.51173409743731</v>
       </c>
       <c r="D12" s="8">
         <v>221.82573950555647</v>
       </c>
       <c r="E12" s="8">
         <v>213.056320828899</v>
       </c>
       <c r="F12" s="8">
         <v>209.26876177030175</v>
       </c>
       <c r="G12" s="8">
         <v>212.83734098603534</v>
@@ -3637,51 +3649,53 @@
       </c>
       <c r="CT12" s="8">
         <v>122.9</v>
       </c>
       <c r="CU12" s="8">
         <v>126</v>
       </c>
       <c r="CV12" s="8">
         <v>123.2</v>
       </c>
       <c r="CW12" s="8">
         <v>120.3</v>
       </c>
       <c r="CX12" s="8">
         <v>120.1</v>
       </c>
       <c r="CY12" s="8">
         <v>121.2921394041833</v>
       </c>
       <c r="CZ12" s="8">
         <v>121.4315664015478</v>
       </c>
       <c r="DA12" s="8">
         <v>121.85744253979196</v>
       </c>
-      <c r="DB12" s="8"/>
+      <c r="DB12" s="8">
+        <v>112.76753216386636</v>
+      </c>
       <c r="DC12" s="8"/>
       <c r="DD12" s="8"/>
       <c r="DE12" s="8"/>
     </row>
     <row r="13" spans="1:109">
       <c r="A13" s="10" t="s">
         <v>27</v>
       </c>
       <c r="B13" s="8">
         <v>118.3052616018994</v>
       </c>
       <c r="C13" s="8">
         <v>116.12608672132949</v>
       </c>
       <c r="D13" s="8">
         <v>123.95659564890755</v>
       </c>
       <c r="E13" s="8">
         <v>122.96560765503102</v>
       </c>
       <c r="F13" s="8">
         <v>120.71615630057941</v>
       </c>
       <c r="G13" s="8">
         <v>119.82771077087617</v>
@@ -3958,51 +3972,53 @@
       </c>
       <c r="CT13" s="8">
         <v>171</v>
       </c>
       <c r="CU13" s="8">
         <v>115.1</v>
       </c>
       <c r="CV13" s="8">
         <v>77.2</v>
       </c>
       <c r="CW13" s="8">
         <v>78.900000000000006</v>
       </c>
       <c r="CX13" s="8">
         <v>82.8</v>
       </c>
       <c r="CY13" s="8">
         <v>91.187684411824691</v>
       </c>
       <c r="CZ13" s="8">
         <v>94.09106184565367</v>
       </c>
       <c r="DA13" s="8">
         <v>93.402808491336444</v>
       </c>
-      <c r="DB13" s="8"/>
+      <c r="DB13" s="8">
+        <v>94.533966371686631</v>
+      </c>
       <c r="DC13" s="8"/>
       <c r="DD13" s="8"/>
       <c r="DE13" s="8"/>
     </row>
     <row r="14" spans="1:109">
       <c r="A14" s="4"/>
       <c r="B14" s="4"/>
       <c r="C14" s="4"/>
       <c r="D14" s="4"/>
       <c r="E14" s="4"/>
       <c r="F14" s="4"/>
       <c r="G14" s="4"/>
       <c r="H14" s="4"/>
       <c r="I14" s="4"/>
       <c r="J14" s="4"/>
       <c r="K14" s="4"/>
       <c r="L14" s="4"/>
       <c r="M14" s="4"/>
       <c r="N14" s="4"/>
       <c r="O14" s="4"/>
       <c r="P14" s="4"/>
       <c r="Q14" s="4"/>
       <c r="R14" s="4"/>
       <c r="S14" s="4"/>
       <c r="T14" s="4"/>
@@ -4052,399 +4068,399 @@
       <c r="BL14" s="4"/>
       <c r="BM14" s="4"/>
       <c r="BN14" s="4"/>
       <c r="BO14" s="4"/>
       <c r="BP14" s="4"/>
       <c r="BQ14" s="4"/>
       <c r="BR14" s="4"/>
       <c r="BS14" s="4"/>
       <c r="BT14" s="4"/>
       <c r="BU14" s="4"/>
       <c r="BV14" s="4"/>
       <c r="BW14" s="5"/>
       <c r="BX14" s="5"/>
       <c r="BY14" s="5"/>
       <c r="BZ14" s="5"/>
       <c r="CA14" s="5"/>
       <c r="CB14" s="5"/>
       <c r="CC14" s="5"/>
       <c r="CD14" s="5"/>
       <c r="CE14" s="5"/>
       <c r="CF14" s="5"/>
       <c r="CG14" s="5"/>
       <c r="CH14" s="5"/>
     </row>
     <row r="15" spans="1:109" ht="21" customHeight="1">
-      <c r="A15" s="23" t="s">
+      <c r="A15" s="20" t="s">
         <v>0</v>
       </c>
-      <c r="B15" s="23"/>
-[...70 lines deleted...]
-      <c r="BU15" s="25"/>
+      <c r="B15" s="20"/>
+      <c r="C15" s="20"/>
+      <c r="D15" s="20"/>
+      <c r="E15" s="20"/>
+      <c r="F15" s="20"/>
+      <c r="G15" s="20"/>
+      <c r="H15" s="20"/>
+      <c r="I15" s="20"/>
+      <c r="J15" s="20"/>
+      <c r="K15" s="20"/>
+      <c r="L15" s="20"/>
+      <c r="M15" s="20"/>
+      <c r="N15" s="20"/>
+      <c r="O15" s="20"/>
+      <c r="P15" s="20"/>
+      <c r="Q15" s="20"/>
+      <c r="R15" s="20"/>
+      <c r="S15" s="20"/>
+      <c r="T15" s="20"/>
+      <c r="U15" s="20"/>
+      <c r="V15" s="20"/>
+      <c r="W15" s="20"/>
+      <c r="X15" s="20"/>
+      <c r="Y15" s="20"/>
+      <c r="Z15" s="20"/>
+      <c r="AA15" s="20"/>
+      <c r="AB15" s="20"/>
+      <c r="AC15" s="20"/>
+      <c r="AD15" s="20"/>
+      <c r="AE15" s="20"/>
+      <c r="AF15" s="20"/>
+      <c r="AG15" s="20"/>
+      <c r="AH15" s="20"/>
+      <c r="AI15" s="20"/>
+      <c r="AJ15" s="20"/>
+      <c r="AK15" s="20"/>
+      <c r="AL15" s="20"/>
+      <c r="AM15" s="20"/>
+      <c r="AN15" s="20"/>
+      <c r="AO15" s="20"/>
+      <c r="AP15" s="20"/>
+      <c r="AQ15" s="20"/>
+      <c r="AR15" s="20"/>
+      <c r="AS15" s="20"/>
+      <c r="AT15" s="20"/>
+      <c r="AU15" s="20"/>
+      <c r="AV15" s="20"/>
+      <c r="AW15" s="20"/>
+      <c r="AX15" s="20"/>
+      <c r="AY15" s="20"/>
+      <c r="AZ15" s="20"/>
+      <c r="BA15" s="20"/>
+      <c r="BB15" s="20"/>
+      <c r="BC15" s="20"/>
+      <c r="BD15" s="20"/>
+      <c r="BE15" s="20"/>
+      <c r="BF15" s="20"/>
+      <c r="BG15" s="20"/>
+      <c r="BH15" s="20"/>
+      <c r="BI15" s="20"/>
+      <c r="BJ15" s="21"/>
+      <c r="BK15" s="21"/>
+      <c r="BL15" s="21"/>
+      <c r="BM15" s="21"/>
+      <c r="BN15" s="21"/>
+      <c r="BO15" s="21"/>
+      <c r="BP15" s="21"/>
+      <c r="BQ15" s="21"/>
+      <c r="BR15" s="22"/>
+      <c r="BS15" s="22"/>
+      <c r="BT15" s="22"/>
+      <c r="BU15" s="22"/>
       <c r="BV15" s="4"/>
       <c r="BW15" s="5"/>
       <c r="BX15" s="5"/>
       <c r="BY15" s="5"/>
       <c r="BZ15" s="5"/>
       <c r="CA15" s="5"/>
       <c r="CB15" s="5"/>
       <c r="CC15" s="5"/>
       <c r="CD15" s="5"/>
       <c r="CE15" s="5"/>
       <c r="CF15" s="5"/>
       <c r="CG15" s="5"/>
       <c r="CH15" s="5"/>
     </row>
     <row r="16" spans="1:109" ht="22.5" customHeight="1" thickBot="1">
       <c r="A16" s="4"/>
       <c r="B16" s="4"/>
       <c r="C16" s="4"/>
       <c r="D16" s="4"/>
       <c r="E16" s="4"/>
       <c r="F16" s="4"/>
       <c r="G16" s="4"/>
       <c r="H16" s="4"/>
       <c r="I16" s="4"/>
-      <c r="J16" s="22" t="s">
+      <c r="J16" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="K16" s="22"/>
-[...1 lines deleted...]
-      <c r="M16" s="22"/>
+      <c r="K16" s="19"/>
+      <c r="L16" s="19"/>
+      <c r="M16" s="19"/>
       <c r="N16" s="4"/>
       <c r="O16" s="4"/>
       <c r="P16" s="4"/>
       <c r="Q16" s="4"/>
       <c r="R16" s="4"/>
       <c r="S16" s="4"/>
       <c r="T16" s="4"/>
       <c r="U16" s="4"/>
-      <c r="V16" s="22" t="s">
+      <c r="V16" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="W16" s="22"/>
-[...1 lines deleted...]
-      <c r="Y16" s="22"/>
+      <c r="W16" s="19"/>
+      <c r="X16" s="19"/>
+      <c r="Y16" s="19"/>
       <c r="Z16" s="4"/>
       <c r="AA16" s="4"/>
       <c r="AB16" s="4"/>
       <c r="AC16" s="4"/>
       <c r="AD16" s="4"/>
       <c r="AE16" s="4"/>
       <c r="AF16" s="4"/>
       <c r="AG16" s="4"/>
-      <c r="AH16" s="22" t="s">
+      <c r="AH16" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="AI16" s="22"/>
-[...1 lines deleted...]
-      <c r="AK16" s="22"/>
+      <c r="AI16" s="19"/>
+      <c r="AJ16" s="19"/>
+      <c r="AK16" s="19"/>
       <c r="AL16" s="4"/>
       <c r="AM16" s="4"/>
       <c r="AN16" s="4"/>
       <c r="AO16" s="4"/>
       <c r="AP16" s="4"/>
       <c r="AQ16" s="4"/>
       <c r="AR16" s="4"/>
       <c r="AS16" s="4"/>
-      <c r="AT16" s="22" t="s">
+      <c r="AT16" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="AU16" s="22"/>
-[...1 lines deleted...]
-      <c r="AW16" s="22"/>
+      <c r="AU16" s="19"/>
+      <c r="AV16" s="19"/>
+      <c r="AW16" s="19"/>
       <c r="AX16" s="4"/>
       <c r="AY16" s="4"/>
       <c r="AZ16" s="4"/>
       <c r="BA16" s="4"/>
       <c r="BB16" s="4"/>
       <c r="BC16" s="4"/>
       <c r="BD16" s="4"/>
       <c r="BE16" s="4"/>
-      <c r="BF16" s="22" t="s">
+      <c r="BF16" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="BG16" s="22"/>
-[...1 lines deleted...]
-      <c r="BI16" s="22"/>
+      <c r="BG16" s="19"/>
+      <c r="BH16" s="19"/>
+      <c r="BI16" s="19"/>
       <c r="BJ16" s="4"/>
       <c r="BK16" s="4"/>
       <c r="BL16" s="4"/>
       <c r="BM16" s="4"/>
       <c r="BN16" s="4"/>
       <c r="BO16" s="4"/>
       <c r="BP16" s="4"/>
       <c r="BQ16" s="4"/>
-      <c r="BR16" s="22" t="s">
+      <c r="BR16" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="BS16" s="22"/>
-[...1 lines deleted...]
-      <c r="BU16" s="22"/>
+      <c r="BS16" s="19"/>
+      <c r="BT16" s="19"/>
+      <c r="BU16" s="19"/>
       <c r="BV16" s="4"/>
       <c r="BW16" s="4"/>
       <c r="BX16" s="4"/>
       <c r="BY16" s="4"/>
       <c r="BZ16" s="4"/>
       <c r="CA16" s="4"/>
       <c r="CB16" s="4"/>
       <c r="CC16" s="4"/>
-      <c r="CD16" s="22" t="s">
+      <c r="CD16" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="CE16" s="22"/>
-[...1 lines deleted...]
-      <c r="CG16" s="22"/>
+      <c r="CE16" s="19"/>
+      <c r="CF16" s="19"/>
+      <c r="CG16" s="19"/>
       <c r="CH16" s="4"/>
       <c r="CI16" s="4"/>
       <c r="CJ16" s="4"/>
       <c r="CK16" s="4"/>
       <c r="CL16" s="4"/>
       <c r="CM16" s="4"/>
       <c r="CN16" s="4"/>
       <c r="CO16" s="4"/>
-      <c r="CP16" s="22" t="s">
+      <c r="CP16" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="CQ16" s="22"/>
-[...1 lines deleted...]
-      <c r="CS16" s="22"/>
+      <c r="CQ16" s="19"/>
+      <c r="CR16" s="19"/>
+      <c r="CS16" s="19"/>
       <c r="CT16" s="4"/>
       <c r="CU16" s="4"/>
       <c r="CV16" s="4"/>
       <c r="CW16" s="4"/>
       <c r="CX16" s="4"/>
       <c r="CY16" s="4"/>
       <c r="CZ16" s="4"/>
       <c r="DA16" s="4"/>
-      <c r="DB16" s="22" t="s">
+      <c r="DB16" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="DC16" s="22"/>
-[...1 lines deleted...]
-      <c r="DE16" s="22"/>
+      <c r="DC16" s="19"/>
+      <c r="DD16" s="19"/>
+      <c r="DE16" s="19"/>
     </row>
     <row r="17" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A17" s="16"/>
-      <c r="B17" s="18" t="s">
+      <c r="A17" s="25"/>
+      <c r="B17" s="16" t="s">
         <v>28</v>
       </c>
-      <c r="C17" s="19"/>
-[...10 lines deleted...]
-      <c r="N17" s="18" t="s">
+      <c r="C17" s="17"/>
+      <c r="D17" s="17"/>
+      <c r="E17" s="17"/>
+      <c r="F17" s="17"/>
+      <c r="G17" s="17"/>
+      <c r="H17" s="17"/>
+      <c r="I17" s="17"/>
+      <c r="J17" s="17"/>
+      <c r="K17" s="17"/>
+      <c r="L17" s="17"/>
+      <c r="M17" s="18"/>
+      <c r="N17" s="16" t="s">
         <v>18</v>
       </c>
-      <c r="O17" s="19"/>
-[...10 lines deleted...]
-      <c r="Z17" s="18" t="s">
+      <c r="O17" s="17"/>
+      <c r="P17" s="17"/>
+      <c r="Q17" s="17"/>
+      <c r="R17" s="17"/>
+      <c r="S17" s="17"/>
+      <c r="T17" s="17"/>
+      <c r="U17" s="17"/>
+      <c r="V17" s="17"/>
+      <c r="W17" s="17"/>
+      <c r="X17" s="17"/>
+      <c r="Y17" s="18"/>
+      <c r="Z17" s="16" t="s">
         <v>30</v>
       </c>
-      <c r="AA17" s="19"/>
-[...10 lines deleted...]
-      <c r="AL17" s="18" t="s">
+      <c r="AA17" s="17"/>
+      <c r="AB17" s="17"/>
+      <c r="AC17" s="17"/>
+      <c r="AD17" s="17"/>
+      <c r="AE17" s="17"/>
+      <c r="AF17" s="17"/>
+      <c r="AG17" s="17"/>
+      <c r="AH17" s="17"/>
+      <c r="AI17" s="17"/>
+      <c r="AJ17" s="17"/>
+      <c r="AK17" s="18"/>
+      <c r="AL17" s="16" t="s">
         <v>19</v>
       </c>
-      <c r="AM17" s="19"/>
-[...10 lines deleted...]
-      <c r="AX17" s="18" t="s">
+      <c r="AM17" s="17"/>
+      <c r="AN17" s="17"/>
+      <c r="AO17" s="17"/>
+      <c r="AP17" s="17"/>
+      <c r="AQ17" s="17"/>
+      <c r="AR17" s="17"/>
+      <c r="AS17" s="17"/>
+      <c r="AT17" s="17"/>
+      <c r="AU17" s="17"/>
+      <c r="AV17" s="17"/>
+      <c r="AW17" s="18"/>
+      <c r="AX17" s="16" t="s">
         <v>31</v>
       </c>
-      <c r="AY17" s="19"/>
-[...10 lines deleted...]
-      <c r="BJ17" s="18" t="s">
+      <c r="AY17" s="17"/>
+      <c r="AZ17" s="17"/>
+      <c r="BA17" s="17"/>
+      <c r="BB17" s="17"/>
+      <c r="BC17" s="17"/>
+      <c r="BD17" s="17"/>
+      <c r="BE17" s="17"/>
+      <c r="BF17" s="17"/>
+      <c r="BG17" s="17"/>
+      <c r="BH17" s="17"/>
+      <c r="BI17" s="18"/>
+      <c r="BJ17" s="16" t="s">
         <v>32</v>
       </c>
-      <c r="BK17" s="19"/>
-[...10 lines deleted...]
-      <c r="BV17" s="18" t="s">
+      <c r="BK17" s="17"/>
+      <c r="BL17" s="17"/>
+      <c r="BM17" s="17"/>
+      <c r="BN17" s="17"/>
+      <c r="BO17" s="17"/>
+      <c r="BP17" s="17"/>
+      <c r="BQ17" s="17"/>
+      <c r="BR17" s="17"/>
+      <c r="BS17" s="17"/>
+      <c r="BT17" s="17"/>
+      <c r="BU17" s="18"/>
+      <c r="BV17" s="16" t="s">
         <v>33</v>
       </c>
-      <c r="BW17" s="19"/>
-[...10 lines deleted...]
-      <c r="CH17" s="18" t="s">
+      <c r="BW17" s="17"/>
+      <c r="BX17" s="17"/>
+      <c r="BY17" s="17"/>
+      <c r="BZ17" s="17"/>
+      <c r="CA17" s="17"/>
+      <c r="CB17" s="17"/>
+      <c r="CC17" s="17"/>
+      <c r="CD17" s="17"/>
+      <c r="CE17" s="17"/>
+      <c r="CF17" s="17"/>
+      <c r="CG17" s="18"/>
+      <c r="CH17" s="16" t="s">
         <v>34</v>
       </c>
-      <c r="CI17" s="19"/>
-[...10 lines deleted...]
-      <c r="CT17" s="18" t="s">
+      <c r="CI17" s="17"/>
+      <c r="CJ17" s="17"/>
+      <c r="CK17" s="17"/>
+      <c r="CL17" s="17"/>
+      <c r="CM17" s="17"/>
+      <c r="CN17" s="17"/>
+      <c r="CO17" s="17"/>
+      <c r="CP17" s="17"/>
+      <c r="CQ17" s="17"/>
+      <c r="CR17" s="17"/>
+      <c r="CS17" s="18"/>
+      <c r="CT17" s="16" t="s">
         <v>29</v>
       </c>
-      <c r="CU17" s="19"/>
-[...9 lines deleted...]
-      <c r="DE17" s="20"/>
+      <c r="CU17" s="17"/>
+      <c r="CV17" s="17"/>
+      <c r="CW17" s="17"/>
+      <c r="CX17" s="17"/>
+      <c r="CY17" s="17"/>
+      <c r="CZ17" s="17"/>
+      <c r="DA17" s="17"/>
+      <c r="DB17" s="17"/>
+      <c r="DC17" s="17"/>
+      <c r="DD17" s="17"/>
+      <c r="DE17" s="18"/>
     </row>
     <row r="18" spans="1:109" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A18" s="17"/>
+      <c r="A18" s="26"/>
       <c r="B18" s="6" t="s">
         <v>4</v>
       </c>
       <c r="C18" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D18" s="6" t="s">
         <v>6</v>
       </c>
       <c r="E18" s="6" t="s">
         <v>7</v>
       </c>
       <c r="F18" s="6" t="s">
         <v>8</v>
       </c>
       <c r="G18" s="6" t="s">
         <v>14</v>
       </c>
       <c r="H18" s="6" t="s">
         <v>9</v>
       </c>
       <c r="I18" s="6" t="s">
         <v>10</v>
       </c>
       <c r="J18" s="6" t="s">
@@ -5042,51 +5058,53 @@
       </c>
       <c r="CT19" s="8">
         <v>119</v>
       </c>
       <c r="CU19" s="8">
         <v>109.8</v>
       </c>
       <c r="CV19" s="8">
         <v>98.7</v>
       </c>
       <c r="CW19" s="8">
         <v>98.3</v>
       </c>
       <c r="CX19" s="8">
         <v>99.1</v>
       </c>
       <c r="CY19" s="8">
         <v>102.15260381435958</v>
       </c>
       <c r="CZ19" s="8">
         <v>102.83936928154729</v>
       </c>
       <c r="DA19" s="8">
         <v>101.73848430900124</v>
       </c>
-      <c r="DB19" s="8"/>
+      <c r="DB19" s="8">
+        <v>100.7816752444261</v>
+      </c>
       <c r="DC19" s="8"/>
       <c r="DD19" s="8"/>
       <c r="DE19" s="8"/>
     </row>
     <row r="20" spans="1:109">
       <c r="A20" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B20" s="8">
         <v>154.32291843253253</v>
       </c>
       <c r="C20" s="8">
         <v>173.18748817808506</v>
       </c>
       <c r="D20" s="8">
         <v>157.52372605876869</v>
       </c>
       <c r="E20" s="8">
         <v>155.16435456206256</v>
       </c>
       <c r="F20" s="8">
         <v>154.77052197915395</v>
       </c>
       <c r="G20" s="8">
         <v>161.68780585135292</v>
@@ -5363,51 +5381,53 @@
       </c>
       <c r="CT20" s="8">
         <v>100.2</v>
       </c>
       <c r="CU20" s="8">
         <v>100.3</v>
       </c>
       <c r="CV20" s="8">
         <v>100.6</v>
       </c>
       <c r="CW20" s="8">
         <v>100.3</v>
       </c>
       <c r="CX20" s="8">
         <v>100.5</v>
       </c>
       <c r="CY20" s="8">
         <v>100.40302908481991</v>
       </c>
       <c r="CZ20" s="8">
         <v>101.15195804132911</v>
       </c>
       <c r="DA20" s="8">
         <v>100.90086421058788</v>
       </c>
-      <c r="DB20" s="8"/>
+      <c r="DB20" s="8">
+        <v>99.953781896443161</v>
+      </c>
       <c r="DC20" s="8"/>
       <c r="DD20" s="8"/>
       <c r="DE20" s="8"/>
     </row>
     <row r="21" spans="1:109">
       <c r="A21" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B21" s="8">
         <v>121.17866168448165</v>
       </c>
       <c r="C21" s="8">
         <v>142.72960065091661</v>
       </c>
       <c r="D21" s="8">
         <v>127.65499602943345</v>
       </c>
       <c r="E21" s="8">
         <v>122.40065526831776</v>
       </c>
       <c r="F21" s="8">
         <v>118.95567527220194</v>
       </c>
       <c r="G21" s="8">
         <v>126.75727284372684</v>
@@ -5684,51 +5704,53 @@
       </c>
       <c r="CT21" s="8">
         <v>100</v>
       </c>
       <c r="CU21" s="8">
         <v>100.8</v>
       </c>
       <c r="CV21" s="8">
         <v>90.9</v>
       </c>
       <c r="CW21" s="8">
         <v>100</v>
       </c>
       <c r="CX21" s="8">
         <v>99.8</v>
       </c>
       <c r="CY21" s="8">
         <v>109.14682486496167</v>
       </c>
       <c r="CZ21" s="8">
         <v>100.36429852746245</v>
       </c>
       <c r="DA21" s="8">
         <v>100.20307200214968</v>
       </c>
-      <c r="DB21" s="8"/>
+      <c r="DB21" s="8">
+        <v>100.92656500685675</v>
+      </c>
       <c r="DC21" s="8"/>
       <c r="DD21" s="8"/>
       <c r="DE21" s="8"/>
     </row>
     <row r="22" spans="1:109">
       <c r="A22" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B22" s="8">
         <v>94.150931415408763</v>
       </c>
       <c r="C22" s="8">
         <v>94.750919848531865</v>
       </c>
       <c r="D22" s="8">
         <v>94.500594522904237</v>
       </c>
       <c r="E22" s="8">
         <v>94.834139152543273</v>
       </c>
       <c r="F22" s="8">
         <v>94.108644070674913</v>
       </c>
       <c r="G22" s="8">
         <v>97.427023646402475</v>
@@ -6005,51 +6027,53 @@
       </c>
       <c r="CT22" s="8">
         <v>102.4</v>
       </c>
       <c r="CU22" s="8">
         <v>100.9</v>
       </c>
       <c r="CV22" s="8">
         <v>96.2</v>
       </c>
       <c r="CW22" s="8">
         <v>96.6</v>
       </c>
       <c r="CX22" s="8">
         <v>94.1</v>
       </c>
       <c r="CY22" s="8">
         <v>94.47417038018699</v>
       </c>
       <c r="CZ22" s="8">
         <v>95.728543413671744</v>
       </c>
       <c r="DA22" s="8">
         <v>94.411945979966617</v>
       </c>
-      <c r="DB22" s="8"/>
+      <c r="DB22" s="8">
+        <v>94.979449617005727</v>
+      </c>
       <c r="DC22" s="8"/>
       <c r="DD22" s="8"/>
       <c r="DE22" s="8"/>
     </row>
     <row r="23" spans="1:109">
       <c r="A23" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B23" s="9">
         <v>77.846957196181847</v>
       </c>
       <c r="C23" s="9">
         <v>85.236296124604252</v>
       </c>
       <c r="D23" s="9">
         <v>90.161897222607436</v>
       </c>
       <c r="E23" s="9">
         <v>91.156005649174134</v>
       </c>
       <c r="F23" s="9">
         <v>90.185200039084208</v>
       </c>
       <c r="G23" s="9">
         <v>94.297635383059372</v>
@@ -6326,51 +6350,53 @@
       </c>
       <c r="CT23" s="8">
         <v>105.5</v>
       </c>
       <c r="CU23" s="9">
         <v>104.4</v>
       </c>
       <c r="CV23" s="9">
         <v>97.7</v>
       </c>
       <c r="CW23" s="9">
         <v>96.6</v>
       </c>
       <c r="CX23" s="9">
         <v>95.3</v>
       </c>
       <c r="CY23" s="8">
         <v>100.7467644683167</v>
       </c>
       <c r="CZ23" s="8">
         <v>100.35895948278556</v>
       </c>
       <c r="DA23" s="8">
         <v>97.825957872925784</v>
       </c>
-      <c r="DB23" s="8"/>
+      <c r="DB23" s="8">
+        <v>100.44999289674416</v>
+      </c>
       <c r="DC23" s="8"/>
       <c r="DD23" s="8"/>
       <c r="DE23" s="8"/>
     </row>
     <row r="24" spans="1:109">
       <c r="A24" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B24" s="8">
         <v>92.657636178467087</v>
       </c>
       <c r="C24" s="8">
         <v>90.030473050147066</v>
       </c>
       <c r="D24" s="8">
         <v>90.120947561166489</v>
       </c>
       <c r="E24" s="8">
         <v>90.370262689369753</v>
       </c>
       <c r="F24" s="8">
         <v>85.881798864638981</v>
       </c>
       <c r="G24" s="8">
         <v>95.568345829552243</v>
@@ -6647,51 +6673,53 @@
       </c>
       <c r="CT24" s="8">
         <v>102.2</v>
       </c>
       <c r="CU24" s="8">
         <v>100.5</v>
       </c>
       <c r="CV24" s="8">
         <v>98.7</v>
       </c>
       <c r="CW24" s="8">
         <v>100.6</v>
       </c>
       <c r="CX24" s="8">
         <v>100.6</v>
       </c>
       <c r="CY24" s="8">
         <v>100.21052584503825</v>
       </c>
       <c r="CZ24" s="8">
         <v>100.39341879890983</v>
       </c>
       <c r="DA24" s="8">
         <v>98.765662940995654</v>
       </c>
-      <c r="DB24" s="8"/>
+      <c r="DB24" s="8">
+        <v>100.30248519814349</v>
+      </c>
       <c r="DC24" s="8"/>
       <c r="DD24" s="8"/>
       <c r="DE24" s="8"/>
     </row>
     <row r="25" spans="1:109">
       <c r="A25" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B25" s="8">
         <v>233.47749568969962</v>
       </c>
       <c r="C25" s="8">
         <v>229.69248404855892</v>
       </c>
       <c r="D25" s="8">
         <v>222.00326151589053</v>
       </c>
       <c r="E25" s="8">
         <v>213.20557842985198</v>
       </c>
       <c r="F25" s="8">
         <v>209.40492865711269</v>
       </c>
       <c r="G25" s="8">
         <v>212.96757491825619</v>
@@ -6968,51 +6996,53 @@
       </c>
       <c r="CT25" s="8">
         <v>122.9</v>
       </c>
       <c r="CU25" s="8">
         <v>126</v>
       </c>
       <c r="CV25" s="8">
         <v>124.6</v>
       </c>
       <c r="CW25" s="8">
         <v>121.5</v>
       </c>
       <c r="CX25" s="8">
         <v>121.4</v>
       </c>
       <c r="CY25" s="8">
         <v>122.68111054576589</v>
       </c>
       <c r="CZ25" s="8">
         <v>122.82970300248735</v>
       </c>
       <c r="DA25" s="8">
         <v>123.16378803343444</v>
       </c>
-      <c r="DB25" s="8"/>
+      <c r="DB25" s="8">
+        <v>113.45633759297738</v>
+      </c>
       <c r="DC25" s="8"/>
       <c r="DD25" s="8"/>
       <c r="DE25" s="8"/>
     </row>
     <row r="26" spans="1:109">
       <c r="A26" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B26" s="8">
         <v>101.8010076884902</v>
       </c>
       <c r="C26" s="8">
         <v>101.30663844610521</v>
       </c>
       <c r="D26" s="8">
         <v>108.62331284981586</v>
       </c>
       <c r="E26" s="8">
         <v>107.23985387209835</v>
       </c>
       <c r="F26" s="8">
         <v>105.02037637170535</v>
       </c>
       <c r="G26" s="8">
         <v>106.25750540482881</v>
@@ -7289,51 +7319,53 @@
       </c>
       <c r="CT26" s="8">
         <v>184</v>
       </c>
       <c r="CU26" s="8">
         <v>116.6</v>
       </c>
       <c r="CV26" s="8">
         <v>75.3</v>
       </c>
       <c r="CW26" s="8">
         <v>76.5</v>
       </c>
       <c r="CX26" s="8">
         <v>80.7</v>
       </c>
       <c r="CY26" s="8">
         <v>90.157191978685276</v>
       </c>
       <c r="CZ26" s="8">
         <v>93.43283773186603</v>
       </c>
       <c r="DA26" s="8">
         <v>92.754416417441917</v>
       </c>
-      <c r="DB26" s="8"/>
+      <c r="DB26" s="8">
+        <v>94.034782980347842</v>
+      </c>
       <c r="DC26" s="8"/>
       <c r="DD26" s="8"/>
       <c r="DE26" s="8"/>
     </row>
     <row r="27" spans="1:109">
       <c r="A27" s="4"/>
       <c r="B27" s="4"/>
       <c r="C27" s="4"/>
       <c r="D27" s="4"/>
       <c r="E27" s="4"/>
       <c r="F27" s="4"/>
       <c r="G27" s="4"/>
       <c r="H27" s="4"/>
       <c r="I27" s="4"/>
       <c r="J27" s="4"/>
       <c r="K27" s="4"/>
       <c r="L27" s="4"/>
       <c r="M27" s="4"/>
       <c r="N27" s="4"/>
       <c r="O27" s="4"/>
       <c r="P27" s="4"/>
       <c r="Q27" s="4"/>
       <c r="R27" s="4"/>
       <c r="S27" s="4"/>
       <c r="T27" s="4"/>
@@ -7383,399 +7415,399 @@
       <c r="BL27" s="4"/>
       <c r="BM27" s="4"/>
       <c r="BN27" s="4"/>
       <c r="BO27" s="4"/>
       <c r="BP27" s="4"/>
       <c r="BQ27" s="4"/>
       <c r="BR27" s="4"/>
       <c r="BS27" s="4"/>
       <c r="BT27" s="4"/>
       <c r="BU27" s="4"/>
       <c r="BV27" s="4"/>
       <c r="BW27" s="5"/>
       <c r="BX27" s="5"/>
       <c r="BY27" s="5"/>
       <c r="BZ27" s="5"/>
       <c r="CA27" s="5"/>
       <c r="CB27" s="5"/>
       <c r="CC27" s="5"/>
       <c r="CD27" s="5"/>
       <c r="CE27" s="5"/>
       <c r="CF27" s="5"/>
       <c r="CG27" s="5"/>
       <c r="CH27" s="5"/>
     </row>
     <row r="28" spans="1:109" ht="21" customHeight="1">
-      <c r="A28" s="23" t="s">
+      <c r="A28" s="20" t="s">
         <v>1</v>
       </c>
-      <c r="B28" s="23"/>
-[...70 lines deleted...]
-      <c r="BU28" s="25"/>
+      <c r="B28" s="20"/>
+      <c r="C28" s="20"/>
+      <c r="D28" s="20"/>
+      <c r="E28" s="20"/>
+      <c r="F28" s="20"/>
+      <c r="G28" s="20"/>
+      <c r="H28" s="20"/>
+      <c r="I28" s="20"/>
+      <c r="J28" s="20"/>
+      <c r="K28" s="20"/>
+      <c r="L28" s="20"/>
+      <c r="M28" s="20"/>
+      <c r="N28" s="20"/>
+      <c r="O28" s="20"/>
+      <c r="P28" s="20"/>
+      <c r="Q28" s="20"/>
+      <c r="R28" s="20"/>
+      <c r="S28" s="20"/>
+      <c r="T28" s="20"/>
+      <c r="U28" s="20"/>
+      <c r="V28" s="20"/>
+      <c r="W28" s="20"/>
+      <c r="X28" s="20"/>
+      <c r="Y28" s="20"/>
+      <c r="Z28" s="20"/>
+      <c r="AA28" s="20"/>
+      <c r="AB28" s="20"/>
+      <c r="AC28" s="20"/>
+      <c r="AD28" s="20"/>
+      <c r="AE28" s="20"/>
+      <c r="AF28" s="20"/>
+      <c r="AG28" s="20"/>
+      <c r="AH28" s="20"/>
+      <c r="AI28" s="20"/>
+      <c r="AJ28" s="20"/>
+      <c r="AK28" s="20"/>
+      <c r="AL28" s="20"/>
+      <c r="AM28" s="20"/>
+      <c r="AN28" s="20"/>
+      <c r="AO28" s="20"/>
+      <c r="AP28" s="20"/>
+      <c r="AQ28" s="20"/>
+      <c r="AR28" s="20"/>
+      <c r="AS28" s="20"/>
+      <c r="AT28" s="20"/>
+      <c r="AU28" s="20"/>
+      <c r="AV28" s="20"/>
+      <c r="AW28" s="20"/>
+      <c r="AX28" s="20"/>
+      <c r="AY28" s="20"/>
+      <c r="AZ28" s="20"/>
+      <c r="BA28" s="20"/>
+      <c r="BB28" s="20"/>
+      <c r="BC28" s="20"/>
+      <c r="BD28" s="20"/>
+      <c r="BE28" s="20"/>
+      <c r="BF28" s="20"/>
+      <c r="BG28" s="20"/>
+      <c r="BH28" s="20"/>
+      <c r="BI28" s="20"/>
+      <c r="BJ28" s="21"/>
+      <c r="BK28" s="21"/>
+      <c r="BL28" s="21"/>
+      <c r="BM28" s="21"/>
+      <c r="BN28" s="21"/>
+      <c r="BO28" s="21"/>
+      <c r="BP28" s="21"/>
+      <c r="BQ28" s="22"/>
+      <c r="BR28" s="22"/>
+      <c r="BS28" s="22"/>
+      <c r="BT28" s="22"/>
+      <c r="BU28" s="22"/>
       <c r="BV28" s="4"/>
       <c r="BW28" s="5"/>
       <c r="BX28" s="5"/>
       <c r="BY28" s="5"/>
       <c r="BZ28" s="5"/>
       <c r="CA28" s="5"/>
       <c r="CB28" s="5"/>
       <c r="CC28" s="5"/>
       <c r="CD28" s="5"/>
       <c r="CE28" s="5"/>
       <c r="CF28" s="5"/>
       <c r="CG28" s="5"/>
       <c r="CH28" s="5"/>
     </row>
     <row r="29" spans="1:109" ht="22.5" customHeight="1" thickBot="1">
       <c r="A29" s="4"/>
       <c r="B29" s="4"/>
       <c r="C29" s="4"/>
       <c r="D29" s="4"/>
       <c r="E29" s="4"/>
       <c r="F29" s="4"/>
       <c r="G29" s="4"/>
       <c r="H29" s="4"/>
       <c r="I29" s="4"/>
-      <c r="J29" s="22" t="s">
+      <c r="J29" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="K29" s="22"/>
-[...1 lines deleted...]
-      <c r="M29" s="22"/>
+      <c r="K29" s="19"/>
+      <c r="L29" s="19"/>
+      <c r="M29" s="19"/>
       <c r="N29" s="4"/>
       <c r="O29" s="4"/>
       <c r="P29" s="4"/>
       <c r="Q29" s="4"/>
       <c r="R29" s="4"/>
       <c r="S29" s="4"/>
       <c r="T29" s="4"/>
       <c r="U29" s="4"/>
-      <c r="V29" s="22" t="s">
+      <c r="V29" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="W29" s="22"/>
-[...1 lines deleted...]
-      <c r="Y29" s="22"/>
+      <c r="W29" s="19"/>
+      <c r="X29" s="19"/>
+      <c r="Y29" s="19"/>
       <c r="Z29" s="4"/>
       <c r="AA29" s="4"/>
       <c r="AB29" s="4"/>
       <c r="AC29" s="4"/>
       <c r="AD29" s="4"/>
       <c r="AE29" s="4"/>
       <c r="AF29" s="4"/>
       <c r="AG29" s="4"/>
-      <c r="AH29" s="22" t="s">
+      <c r="AH29" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="AI29" s="22"/>
-[...1 lines deleted...]
-      <c r="AK29" s="22"/>
+      <c r="AI29" s="19"/>
+      <c r="AJ29" s="19"/>
+      <c r="AK29" s="19"/>
       <c r="AL29" s="4"/>
       <c r="AM29" s="4"/>
       <c r="AN29" s="4"/>
       <c r="AO29" s="4"/>
       <c r="AP29" s="4"/>
       <c r="AQ29" s="4"/>
       <c r="AR29" s="4"/>
       <c r="AS29" s="4"/>
-      <c r="AT29" s="22" t="s">
+      <c r="AT29" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="AU29" s="22"/>
-[...1 lines deleted...]
-      <c r="AW29" s="22"/>
+      <c r="AU29" s="19"/>
+      <c r="AV29" s="19"/>
+      <c r="AW29" s="19"/>
       <c r="AX29" s="4"/>
       <c r="AY29" s="4"/>
       <c r="AZ29" s="4"/>
       <c r="BA29" s="4"/>
       <c r="BB29" s="4"/>
       <c r="BC29" s="4"/>
       <c r="BD29" s="4"/>
       <c r="BE29" s="4"/>
-      <c r="BF29" s="22" t="s">
+      <c r="BF29" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="BG29" s="22"/>
-[...1 lines deleted...]
-      <c r="BI29" s="22"/>
+      <c r="BG29" s="19"/>
+      <c r="BH29" s="19"/>
+      <c r="BI29" s="19"/>
       <c r="BJ29" s="4"/>
       <c r="BK29" s="4"/>
       <c r="BL29" s="4"/>
       <c r="BM29" s="4"/>
       <c r="BN29" s="4"/>
       <c r="BO29" s="4"/>
       <c r="BP29" s="4"/>
       <c r="BQ29" s="4"/>
-      <c r="BR29" s="22" t="s">
+      <c r="BR29" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="BS29" s="22"/>
-[...1 lines deleted...]
-      <c r="BU29" s="22"/>
+      <c r="BS29" s="19"/>
+      <c r="BT29" s="19"/>
+      <c r="BU29" s="19"/>
       <c r="BV29" s="4"/>
       <c r="BW29" s="4"/>
       <c r="BX29" s="4"/>
       <c r="BY29" s="4"/>
       <c r="BZ29" s="4"/>
       <c r="CA29" s="4"/>
       <c r="CB29" s="4"/>
       <c r="CC29" s="4"/>
-      <c r="CD29" s="22" t="s">
+      <c r="CD29" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="CE29" s="22"/>
-[...1 lines deleted...]
-      <c r="CG29" s="22"/>
+      <c r="CE29" s="19"/>
+      <c r="CF29" s="19"/>
+      <c r="CG29" s="19"/>
       <c r="CH29" s="4"/>
       <c r="CI29" s="4"/>
       <c r="CJ29" s="4"/>
       <c r="CK29" s="4"/>
       <c r="CL29" s="4"/>
       <c r="CM29" s="4"/>
       <c r="CN29" s="4"/>
       <c r="CO29" s="4"/>
-      <c r="CP29" s="22" t="s">
+      <c r="CP29" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="CQ29" s="22"/>
-[...1 lines deleted...]
-      <c r="CS29" s="22"/>
+      <c r="CQ29" s="19"/>
+      <c r="CR29" s="19"/>
+      <c r="CS29" s="19"/>
       <c r="CT29" s="4"/>
       <c r="CU29" s="4"/>
       <c r="CV29" s="4"/>
       <c r="CW29" s="4"/>
       <c r="CX29" s="4"/>
       <c r="CY29" s="4"/>
       <c r="CZ29" s="4"/>
       <c r="DA29" s="4"/>
-      <c r="DB29" s="22" t="s">
+      <c r="DB29" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="DC29" s="22"/>
-[...1 lines deleted...]
-      <c r="DE29" s="22"/>
+      <c r="DC29" s="19"/>
+      <c r="DD29" s="19"/>
+      <c r="DE29" s="19"/>
     </row>
     <row r="30" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A30" s="16"/>
-      <c r="B30" s="18" t="s">
+      <c r="A30" s="25"/>
+      <c r="B30" s="16" t="s">
         <v>28</v>
       </c>
-      <c r="C30" s="19"/>
-[...10 lines deleted...]
-      <c r="N30" s="18" t="s">
+      <c r="C30" s="17"/>
+      <c r="D30" s="17"/>
+      <c r="E30" s="17"/>
+      <c r="F30" s="17"/>
+      <c r="G30" s="17"/>
+      <c r="H30" s="17"/>
+      <c r="I30" s="17"/>
+      <c r="J30" s="17"/>
+      <c r="K30" s="17"/>
+      <c r="L30" s="17"/>
+      <c r="M30" s="18"/>
+      <c r="N30" s="16" t="s">
         <v>18</v>
       </c>
-      <c r="O30" s="19"/>
-[...10 lines deleted...]
-      <c r="Z30" s="18" t="s">
+      <c r="O30" s="17"/>
+      <c r="P30" s="17"/>
+      <c r="Q30" s="17"/>
+      <c r="R30" s="17"/>
+      <c r="S30" s="17"/>
+      <c r="T30" s="17"/>
+      <c r="U30" s="17"/>
+      <c r="V30" s="17"/>
+      <c r="W30" s="17"/>
+      <c r="X30" s="17"/>
+      <c r="Y30" s="18"/>
+      <c r="Z30" s="16" t="s">
         <v>30</v>
       </c>
-      <c r="AA30" s="19"/>
-[...10 lines deleted...]
-      <c r="AL30" s="18" t="s">
+      <c r="AA30" s="17"/>
+      <c r="AB30" s="17"/>
+      <c r="AC30" s="17"/>
+      <c r="AD30" s="17"/>
+      <c r="AE30" s="17"/>
+      <c r="AF30" s="17"/>
+      <c r="AG30" s="17"/>
+      <c r="AH30" s="17"/>
+      <c r="AI30" s="17"/>
+      <c r="AJ30" s="17"/>
+      <c r="AK30" s="18"/>
+      <c r="AL30" s="16" t="s">
         <v>19</v>
       </c>
-      <c r="AM30" s="19"/>
-[...10 lines deleted...]
-      <c r="AX30" s="18" t="s">
+      <c r="AM30" s="17"/>
+      <c r="AN30" s="17"/>
+      <c r="AO30" s="17"/>
+      <c r="AP30" s="17"/>
+      <c r="AQ30" s="17"/>
+      <c r="AR30" s="17"/>
+      <c r="AS30" s="17"/>
+      <c r="AT30" s="17"/>
+      <c r="AU30" s="17"/>
+      <c r="AV30" s="17"/>
+      <c r="AW30" s="18"/>
+      <c r="AX30" s="16" t="s">
         <v>31</v>
       </c>
-      <c r="AY30" s="19"/>
-[...10 lines deleted...]
-      <c r="BJ30" s="18" t="s">
+      <c r="AY30" s="17"/>
+      <c r="AZ30" s="17"/>
+      <c r="BA30" s="17"/>
+      <c r="BB30" s="17"/>
+      <c r="BC30" s="17"/>
+      <c r="BD30" s="17"/>
+      <c r="BE30" s="17"/>
+      <c r="BF30" s="17"/>
+      <c r="BG30" s="17"/>
+      <c r="BH30" s="17"/>
+      <c r="BI30" s="18"/>
+      <c r="BJ30" s="16" t="s">
         <v>32</v>
       </c>
-      <c r="BK30" s="19"/>
-[...10 lines deleted...]
-      <c r="BV30" s="18" t="s">
+      <c r="BK30" s="17"/>
+      <c r="BL30" s="17"/>
+      <c r="BM30" s="17"/>
+      <c r="BN30" s="17"/>
+      <c r="BO30" s="17"/>
+      <c r="BP30" s="17"/>
+      <c r="BQ30" s="17"/>
+      <c r="BR30" s="17"/>
+      <c r="BS30" s="17"/>
+      <c r="BT30" s="17"/>
+      <c r="BU30" s="18"/>
+      <c r="BV30" s="16" t="s">
         <v>33</v>
       </c>
-      <c r="BW30" s="19"/>
-[...10 lines deleted...]
-      <c r="CH30" s="18" t="s">
+      <c r="BW30" s="17"/>
+      <c r="BX30" s="17"/>
+      <c r="BY30" s="17"/>
+      <c r="BZ30" s="17"/>
+      <c r="CA30" s="17"/>
+      <c r="CB30" s="17"/>
+      <c r="CC30" s="17"/>
+      <c r="CD30" s="17"/>
+      <c r="CE30" s="17"/>
+      <c r="CF30" s="17"/>
+      <c r="CG30" s="18"/>
+      <c r="CH30" s="16" t="s">
         <v>34</v>
       </c>
-      <c r="CI30" s="19"/>
-[...10 lines deleted...]
-      <c r="CT30" s="18" t="s">
+      <c r="CI30" s="17"/>
+      <c r="CJ30" s="17"/>
+      <c r="CK30" s="17"/>
+      <c r="CL30" s="17"/>
+      <c r="CM30" s="17"/>
+      <c r="CN30" s="17"/>
+      <c r="CO30" s="17"/>
+      <c r="CP30" s="17"/>
+      <c r="CQ30" s="17"/>
+      <c r="CR30" s="17"/>
+      <c r="CS30" s="18"/>
+      <c r="CT30" s="16" t="s">
         <v>29</v>
       </c>
-      <c r="CU30" s="19"/>
-[...9 lines deleted...]
-      <c r="DE30" s="20"/>
+      <c r="CU30" s="17"/>
+      <c r="CV30" s="17"/>
+      <c r="CW30" s="17"/>
+      <c r="CX30" s="17"/>
+      <c r="CY30" s="17"/>
+      <c r="CZ30" s="17"/>
+      <c r="DA30" s="17"/>
+      <c r="DB30" s="17"/>
+      <c r="DC30" s="17"/>
+      <c r="DD30" s="17"/>
+      <c r="DE30" s="18"/>
     </row>
     <row r="31" spans="1:109" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A31" s="17"/>
+      <c r="A31" s="26"/>
       <c r="B31" s="6" t="s">
         <v>4</v>
       </c>
       <c r="C31" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D31" s="6" t="s">
         <v>6</v>
       </c>
       <c r="E31" s="6" t="s">
         <v>7</v>
       </c>
       <c r="F31" s="6" t="s">
         <v>8</v>
       </c>
       <c r="G31" s="6" t="s">
         <v>14</v>
       </c>
       <c r="H31" s="6" t="s">
         <v>9</v>
       </c>
       <c r="I31" s="6" t="s">
         <v>10</v>
       </c>
       <c r="J31" s="6" t="s">
@@ -8373,51 +8405,53 @@
       </c>
       <c r="CT32" s="8">
         <v>100</v>
       </c>
       <c r="CU32" s="8">
         <v>100</v>
       </c>
       <c r="CV32" s="8">
         <v>100</v>
       </c>
       <c r="CW32" s="8">
         <v>100</v>
       </c>
       <c r="CX32" s="8">
         <v>100</v>
       </c>
       <c r="CY32" s="8">
         <v>100</v>
       </c>
       <c r="CZ32" s="8">
         <v>101.26265500411805</v>
       </c>
       <c r="DA32" s="8">
         <v>102.2042013102788</v>
       </c>
-      <c r="DB32" s="8"/>
+      <c r="DB32" s="8">
+        <v>102.27728535455512</v>
+      </c>
       <c r="DC32" s="8"/>
       <c r="DD32" s="8"/>
       <c r="DE32" s="8"/>
     </row>
     <row r="33" spans="1:109">
       <c r="A33" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B33" s="8">
         <v>101.31011783108535</v>
       </c>
       <c r="C33" s="8">
         <v>101.31011783108535</v>
       </c>
       <c r="D33" s="8">
         <v>101.31011783108535</v>
       </c>
       <c r="E33" s="8">
         <v>101.31011783108535</v>
       </c>
       <c r="F33" s="8">
         <v>101.31011783108536</v>
       </c>
       <c r="G33" s="8">
         <v>101.31011783108536</v>
@@ -8694,51 +8728,53 @@
       </c>
       <c r="CT33" s="8">
         <v>100</v>
       </c>
       <c r="CU33" s="8">
         <v>100</v>
       </c>
       <c r="CV33" s="8">
         <v>100</v>
       </c>
       <c r="CW33" s="8">
         <v>100</v>
       </c>
       <c r="CX33" s="8">
         <v>100</v>
       </c>
       <c r="CY33" s="8">
         <v>100</v>
       </c>
       <c r="CZ33" s="8">
         <v>101.07740857487191</v>
       </c>
       <c r="DA33" s="8">
         <v>108.58230499183952</v>
       </c>
-      <c r="DB33" s="8"/>
+      <c r="DB33" s="8">
+        <v>101.48410183943773</v>
+      </c>
       <c r="DC33" s="8"/>
       <c r="DD33" s="8"/>
       <c r="DE33" s="8"/>
     </row>
     <row r="34" spans="1:109">
       <c r="A34" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B34" s="8">
         <v>26.928169641366356</v>
       </c>
       <c r="C34" s="8">
         <v>26.928169641366356</v>
       </c>
       <c r="D34" s="8">
         <v>26.928169641366352</v>
       </c>
       <c r="E34" s="8">
         <v>26.928169641366356</v>
       </c>
       <c r="F34" s="8">
         <v>26.928169641366356</v>
       </c>
       <c r="G34" s="8">
         <v>26.928169641366363</v>
@@ -9015,51 +9051,53 @@
       </c>
       <c r="CT34" s="8">
         <v>100</v>
       </c>
       <c r="CU34" s="8">
         <v>100</v>
       </c>
       <c r="CV34" s="8">
         <v>100</v>
       </c>
       <c r="CW34" s="8">
         <v>100</v>
       </c>
       <c r="CX34" s="8">
         <v>100</v>
       </c>
       <c r="CY34" s="8">
         <v>100</v>
       </c>
       <c r="CZ34" s="8">
         <v>86.746158466914437</v>
       </c>
       <c r="DA34" s="8">
         <v>117.70478755446227</v>
       </c>
-      <c r="DB34" s="8"/>
+      <c r="DB34" s="8">
+        <v>103.04111965657316</v>
+      </c>
       <c r="DC34" s="8"/>
       <c r="DD34" s="8"/>
       <c r="DE34" s="8"/>
     </row>
     <row r="35" spans="1:109">
       <c r="A35" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B35" s="8">
         <v>73.386923275571121</v>
       </c>
       <c r="C35" s="8">
         <v>73.386923275571121</v>
       </c>
       <c r="D35" s="8">
         <v>73.386923275571121</v>
       </c>
       <c r="E35" s="8">
         <v>73.386923275571121</v>
       </c>
       <c r="F35" s="8">
         <v>73.386923275571121</v>
       </c>
       <c r="G35" s="8">
         <v>73.386923275571121</v>
@@ -9336,51 +9374,53 @@
       </c>
       <c r="CT35" s="8">
         <v>100</v>
       </c>
       <c r="CU35" s="8">
         <v>100</v>
       </c>
       <c r="CV35" s="8">
         <v>100</v>
       </c>
       <c r="CW35" s="8">
         <v>100</v>
       </c>
       <c r="CX35" s="8">
         <v>100</v>
       </c>
       <c r="CY35" s="8">
         <v>100</v>
       </c>
       <c r="CZ35" s="8">
         <v>99.21983338997866</v>
       </c>
       <c r="DA35" s="8">
         <v>97.849416673972087</v>
       </c>
-      <c r="DB35" s="8"/>
+      <c r="DB35" s="8">
+        <v>100.01328499153699</v>
+      </c>
       <c r="DC35" s="8"/>
       <c r="DD35" s="8"/>
       <c r="DE35" s="8"/>
     </row>
     <row r="36" spans="1:109">
       <c r="A36" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B36" s="9">
         <v>176.97472253592065</v>
       </c>
       <c r="C36" s="9">
         <v>176.97472253592065</v>
       </c>
       <c r="D36" s="9">
         <v>176.97472253592065</v>
       </c>
       <c r="E36" s="9">
         <v>176.97472253592065</v>
       </c>
       <c r="F36" s="9">
         <v>176.97472253592065</v>
       </c>
       <c r="G36" s="9">
         <v>176.97472253592068</v>
@@ -9657,51 +9697,53 @@
       </c>
       <c r="CT36" s="8">
         <v>100</v>
       </c>
       <c r="CU36" s="8">
         <v>100</v>
       </c>
       <c r="CV36" s="8">
         <v>100</v>
       </c>
       <c r="CW36" s="8">
         <v>100</v>
       </c>
       <c r="CX36" s="8">
         <v>100</v>
       </c>
       <c r="CY36" s="8">
         <v>100</v>
       </c>
       <c r="CZ36" s="8">
         <v>97.737756293470625</v>
       </c>
       <c r="DA36" s="8">
         <v>93.114966586696966</v>
       </c>
-      <c r="DB36" s="8"/>
+      <c r="DB36" s="8">
+        <v>100.57177635767924</v>
+      </c>
       <c r="DC36" s="8"/>
       <c r="DD36" s="8"/>
       <c r="DE36" s="8"/>
     </row>
     <row r="37" spans="1:109">
       <c r="A37" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B37" s="8">
         <v>7097.7005170377324</v>
       </c>
       <c r="C37" s="8">
         <v>7097.7005170377324</v>
       </c>
       <c r="D37" s="8">
         <v>7097.7005170377324</v>
       </c>
       <c r="E37" s="8">
         <v>7097.7005170377324</v>
       </c>
       <c r="F37" s="8">
         <v>7097.7005170377342</v>
       </c>
       <c r="G37" s="8">
         <v>7097.7005170377342</v>
@@ -9978,51 +10020,53 @@
       </c>
       <c r="CT37" s="8">
         <v>100</v>
       </c>
       <c r="CU37" s="8">
         <v>100</v>
       </c>
       <c r="CV37" s="8">
         <v>100</v>
       </c>
       <c r="CW37" s="8">
         <v>100</v>
       </c>
       <c r="CX37" s="8">
         <v>100</v>
       </c>
       <c r="CY37" s="8">
         <v>100</v>
       </c>
       <c r="CZ37" s="8">
         <v>100</v>
       </c>
       <c r="DA37" s="8">
         <v>85.800616533526878</v>
       </c>
-      <c r="DB37" s="8"/>
+      <c r="DB37" s="8">
+        <v>91.64461644014321</v>
+      </c>
       <c r="DC37" s="8"/>
       <c r="DD37" s="8"/>
       <c r="DE37" s="8"/>
     </row>
     <row r="38" spans="1:109">
       <c r="A38" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B38" s="8">
         <v>259.17647642464715</v>
       </c>
       <c r="C38" s="8">
         <v>259.17647642464715</v>
       </c>
       <c r="D38" s="8">
         <v>259.17647642464721</v>
       </c>
       <c r="E38" s="8">
         <v>259.17647642464715</v>
       </c>
       <c r="F38" s="8">
         <v>259.17647642464715</v>
       </c>
       <c r="G38" s="8">
         <v>259.17647642464715</v>
@@ -10299,51 +10343,53 @@
       </c>
       <c r="CT38" s="8">
         <v>100</v>
       </c>
       <c r="CU38" s="8">
         <v>100</v>
       </c>
       <c r="CV38" s="8">
         <v>100</v>
       </c>
       <c r="CW38" s="8">
         <v>100</v>
       </c>
       <c r="CX38" s="8">
         <v>100</v>
       </c>
       <c r="CY38" s="8">
         <v>100</v>
       </c>
       <c r="CZ38" s="8">
         <v>107.06209781215739</v>
       </c>
       <c r="DA38" s="8">
         <v>122.49861402229467</v>
       </c>
-      <c r="DB38" s="8"/>
+      <c r="DB38" s="8">
+        <v>114.53928737973389</v>
+      </c>
       <c r="DC38" s="8"/>
       <c r="DD38" s="8"/>
       <c r="DE38" s="8"/>
     </row>
     <row r="39" spans="1:109">
       <c r="A39" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B39" s="8">
         <v>0</v>
       </c>
       <c r="C39" s="8">
         <v>0</v>
       </c>
       <c r="D39" s="8">
         <v>0</v>
       </c>
       <c r="E39" s="8">
         <v>0</v>
       </c>
       <c r="F39" s="8">
         <v>0</v>
       </c>
       <c r="G39" s="8">
         <v>0</v>
@@ -10620,51 +10666,53 @@
       </c>
       <c r="CT39" s="8">
         <v>100</v>
       </c>
       <c r="CU39" s="8">
         <v>100</v>
       </c>
       <c r="CV39" s="8">
         <v>100</v>
       </c>
       <c r="CW39" s="8">
         <v>100</v>
       </c>
       <c r="CX39" s="8">
         <v>100</v>
       </c>
       <c r="CY39" s="8">
         <v>100</v>
       </c>
       <c r="CZ39" s="8">
         <v>101.10894070559854</v>
       </c>
       <c r="DA39" s="8">
         <v>114.52750888884205</v>
       </c>
-      <c r="DB39" s="8"/>
+      <c r="DB39" s="8">
+        <v>107.85713719091088</v>
+      </c>
       <c r="DC39" s="8"/>
       <c r="DD39" s="8"/>
       <c r="DE39" s="8"/>
     </row>
     <row r="40" spans="1:109">
       <c r="A40" s="4"/>
       <c r="B40" s="4"/>
       <c r="C40" s="4"/>
       <c r="D40" s="4"/>
       <c r="E40" s="4"/>
       <c r="F40" s="4"/>
       <c r="G40" s="4"/>
       <c r="H40" s="4"/>
       <c r="I40" s="4"/>
       <c r="J40" s="4"/>
       <c r="K40" s="4"/>
       <c r="L40" s="4"/>
       <c r="M40" s="4"/>
       <c r="N40" s="4"/>
       <c r="O40" s="4"/>
       <c r="P40" s="4"/>
       <c r="Q40" s="4"/>
       <c r="R40" s="4"/>
       <c r="S40" s="4"/>
       <c r="T40" s="4"/>
@@ -10714,399 +10762,399 @@
       <c r="BL40" s="4"/>
       <c r="BM40" s="4"/>
       <c r="BN40" s="4"/>
       <c r="BO40" s="4"/>
       <c r="BP40" s="4"/>
       <c r="BQ40" s="4"/>
       <c r="BR40" s="4"/>
       <c r="BS40" s="4"/>
       <c r="BT40" s="4"/>
       <c r="BU40" s="4"/>
       <c r="BV40" s="4"/>
       <c r="BW40" s="5"/>
       <c r="BX40" s="5"/>
       <c r="BY40" s="5"/>
       <c r="BZ40" s="5"/>
       <c r="CA40" s="5"/>
       <c r="CB40" s="5"/>
       <c r="CC40" s="5"/>
       <c r="CD40" s="5"/>
       <c r="CE40" s="5"/>
       <c r="CF40" s="5"/>
       <c r="CG40" s="5"/>
       <c r="CH40" s="5"/>
     </row>
     <row r="41" spans="1:109" ht="21" customHeight="1">
-      <c r="A41" s="23" t="s">
+      <c r="A41" s="20" t="s">
         <v>2</v>
       </c>
-      <c r="B41" s="23"/>
-[...70 lines deleted...]
-      <c r="BU41" s="27"/>
+      <c r="B41" s="20"/>
+      <c r="C41" s="20"/>
+      <c r="D41" s="20"/>
+      <c r="E41" s="20"/>
+      <c r="F41" s="20"/>
+      <c r="G41" s="20"/>
+      <c r="H41" s="20"/>
+      <c r="I41" s="20"/>
+      <c r="J41" s="20"/>
+      <c r="K41" s="20"/>
+      <c r="L41" s="20"/>
+      <c r="M41" s="20"/>
+      <c r="N41" s="20"/>
+      <c r="O41" s="20"/>
+      <c r="P41" s="20"/>
+      <c r="Q41" s="20"/>
+      <c r="R41" s="20"/>
+      <c r="S41" s="20"/>
+      <c r="T41" s="20"/>
+      <c r="U41" s="20"/>
+      <c r="V41" s="20"/>
+      <c r="W41" s="20"/>
+      <c r="X41" s="20"/>
+      <c r="Y41" s="20"/>
+      <c r="Z41" s="20"/>
+      <c r="AA41" s="20"/>
+      <c r="AB41" s="20"/>
+      <c r="AC41" s="20"/>
+      <c r="AD41" s="20"/>
+      <c r="AE41" s="20"/>
+      <c r="AF41" s="20"/>
+      <c r="AG41" s="20"/>
+      <c r="AH41" s="20"/>
+      <c r="AI41" s="20"/>
+      <c r="AJ41" s="20"/>
+      <c r="AK41" s="20"/>
+      <c r="AL41" s="20"/>
+      <c r="AM41" s="20"/>
+      <c r="AN41" s="20"/>
+      <c r="AO41" s="20"/>
+      <c r="AP41" s="20"/>
+      <c r="AQ41" s="20"/>
+      <c r="AR41" s="20"/>
+      <c r="AS41" s="20"/>
+      <c r="AT41" s="20"/>
+      <c r="AU41" s="20"/>
+      <c r="AV41" s="20"/>
+      <c r="AW41" s="20"/>
+      <c r="AX41" s="20"/>
+      <c r="AY41" s="20"/>
+      <c r="AZ41" s="20"/>
+      <c r="BA41" s="20"/>
+      <c r="BB41" s="20"/>
+      <c r="BC41" s="20"/>
+      <c r="BD41" s="20"/>
+      <c r="BE41" s="20"/>
+      <c r="BF41" s="20"/>
+      <c r="BG41" s="20"/>
+      <c r="BH41" s="20"/>
+      <c r="BI41" s="20"/>
+      <c r="BJ41" s="23"/>
+      <c r="BK41" s="23"/>
+      <c r="BL41" s="23"/>
+      <c r="BM41" s="23"/>
+      <c r="BN41" s="23"/>
+      <c r="BO41" s="23"/>
+      <c r="BP41" s="23"/>
+      <c r="BQ41" s="23"/>
+      <c r="BR41" s="24"/>
+      <c r="BS41" s="24"/>
+      <c r="BT41" s="24"/>
+      <c r="BU41" s="24"/>
       <c r="BV41" s="4"/>
       <c r="BW41" s="5"/>
       <c r="BX41" s="5"/>
       <c r="BY41" s="5"/>
       <c r="BZ41" s="5"/>
       <c r="CA41" s="5"/>
       <c r="CB41" s="5"/>
       <c r="CC41" s="5"/>
       <c r="CD41" s="5"/>
       <c r="CE41" s="5"/>
       <c r="CF41" s="5"/>
       <c r="CG41" s="5"/>
       <c r="CH41" s="5"/>
     </row>
     <row r="42" spans="1:109" ht="22.5" customHeight="1" thickBot="1">
       <c r="A42" s="4"/>
       <c r="B42" s="4"/>
       <c r="C42" s="4"/>
       <c r="D42" s="4"/>
       <c r="E42" s="4"/>
       <c r="F42" s="4"/>
       <c r="G42" s="4"/>
       <c r="H42" s="4"/>
       <c r="I42" s="4"/>
-      <c r="J42" s="22" t="s">
+      <c r="J42" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="K42" s="22"/>
-[...1 lines deleted...]
-      <c r="M42" s="22"/>
+      <c r="K42" s="19"/>
+      <c r="L42" s="19"/>
+      <c r="M42" s="19"/>
       <c r="N42" s="4"/>
       <c r="O42" s="4"/>
       <c r="P42" s="4"/>
       <c r="Q42" s="4"/>
       <c r="R42" s="4"/>
       <c r="S42" s="4"/>
       <c r="T42" s="4"/>
       <c r="U42" s="4"/>
-      <c r="V42" s="22" t="s">
+      <c r="V42" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="W42" s="22"/>
-[...1 lines deleted...]
-      <c r="Y42" s="22"/>
+      <c r="W42" s="19"/>
+      <c r="X42" s="19"/>
+      <c r="Y42" s="19"/>
       <c r="Z42" s="4"/>
       <c r="AA42" s="4"/>
       <c r="AB42" s="4"/>
       <c r="AC42" s="4"/>
       <c r="AD42" s="4"/>
       <c r="AE42" s="4"/>
       <c r="AF42" s="4"/>
       <c r="AG42" s="4"/>
-      <c r="AH42" s="22" t="s">
+      <c r="AH42" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="AI42" s="22"/>
-[...1 lines deleted...]
-      <c r="AK42" s="22"/>
+      <c r="AI42" s="19"/>
+      <c r="AJ42" s="19"/>
+      <c r="AK42" s="19"/>
       <c r="AL42" s="4"/>
       <c r="AM42" s="4"/>
       <c r="AN42" s="4"/>
       <c r="AO42" s="4"/>
       <c r="AP42" s="4"/>
       <c r="AQ42" s="4"/>
       <c r="AR42" s="4"/>
       <c r="AS42" s="4"/>
-      <c r="AT42" s="22" t="s">
+      <c r="AT42" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="AU42" s="22"/>
-[...1 lines deleted...]
-      <c r="AW42" s="22"/>
+      <c r="AU42" s="19"/>
+      <c r="AV42" s="19"/>
+      <c r="AW42" s="19"/>
       <c r="AX42" s="4"/>
       <c r="AY42" s="4"/>
       <c r="AZ42" s="4"/>
       <c r="BA42" s="4"/>
       <c r="BB42" s="4"/>
       <c r="BC42" s="4"/>
       <c r="BD42" s="4"/>
       <c r="BE42" s="4"/>
-      <c r="BF42" s="22" t="s">
+      <c r="BF42" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="BG42" s="22"/>
-[...1 lines deleted...]
-      <c r="BI42" s="22"/>
+      <c r="BG42" s="19"/>
+      <c r="BH42" s="19"/>
+      <c r="BI42" s="19"/>
       <c r="BJ42" s="4"/>
       <c r="BK42" s="4"/>
       <c r="BL42" s="4"/>
       <c r="BM42" s="4"/>
       <c r="BN42" s="4"/>
       <c r="BO42" s="4"/>
       <c r="BP42" s="4"/>
       <c r="BQ42" s="4"/>
-      <c r="BR42" s="22" t="s">
+      <c r="BR42" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="BS42" s="22"/>
-[...1 lines deleted...]
-      <c r="BU42" s="22"/>
+      <c r="BS42" s="19"/>
+      <c r="BT42" s="19"/>
+      <c r="BU42" s="19"/>
       <c r="BV42" s="4"/>
       <c r="BW42" s="4"/>
       <c r="BX42" s="4"/>
       <c r="BY42" s="4"/>
       <c r="BZ42" s="4"/>
       <c r="CA42" s="4"/>
       <c r="CB42" s="4"/>
       <c r="CC42" s="4"/>
-      <c r="CD42" s="22" t="s">
+      <c r="CD42" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="CE42" s="22"/>
-[...1 lines deleted...]
-      <c r="CG42" s="22"/>
+      <c r="CE42" s="19"/>
+      <c r="CF42" s="19"/>
+      <c r="CG42" s="19"/>
       <c r="CH42" s="4"/>
       <c r="CI42" s="4"/>
       <c r="CJ42" s="4"/>
       <c r="CK42" s="4"/>
       <c r="CL42" s="4"/>
       <c r="CM42" s="4"/>
       <c r="CN42" s="4"/>
       <c r="CO42" s="4"/>
-      <c r="CP42" s="22" t="s">
+      <c r="CP42" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="CQ42" s="22"/>
-[...1 lines deleted...]
-      <c r="CS42" s="22"/>
+      <c r="CQ42" s="19"/>
+      <c r="CR42" s="19"/>
+      <c r="CS42" s="19"/>
       <c r="CT42" s="4"/>
       <c r="CU42" s="4"/>
       <c r="CV42" s="4"/>
       <c r="CW42" s="4"/>
       <c r="CX42" s="4"/>
       <c r="CY42" s="4"/>
       <c r="CZ42" s="4"/>
       <c r="DA42" s="4"/>
-      <c r="DB42" s="22" t="s">
+      <c r="DB42" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="DC42" s="22"/>
-[...1 lines deleted...]
-      <c r="DE42" s="22"/>
+      <c r="DC42" s="19"/>
+      <c r="DD42" s="19"/>
+      <c r="DE42" s="19"/>
     </row>
     <row r="43" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A43" s="16"/>
-      <c r="B43" s="18" t="s">
+      <c r="A43" s="25"/>
+      <c r="B43" s="16" t="s">
         <v>28</v>
       </c>
-      <c r="C43" s="19"/>
-[...10 lines deleted...]
-      <c r="N43" s="18" t="s">
+      <c r="C43" s="17"/>
+      <c r="D43" s="17"/>
+      <c r="E43" s="17"/>
+      <c r="F43" s="17"/>
+      <c r="G43" s="17"/>
+      <c r="H43" s="17"/>
+      <c r="I43" s="17"/>
+      <c r="J43" s="17"/>
+      <c r="K43" s="17"/>
+      <c r="L43" s="17"/>
+      <c r="M43" s="18"/>
+      <c r="N43" s="16" t="s">
         <v>18</v>
       </c>
-      <c r="O43" s="19"/>
-[...10 lines deleted...]
-      <c r="Z43" s="18" t="s">
+      <c r="O43" s="17"/>
+      <c r="P43" s="17"/>
+      <c r="Q43" s="17"/>
+      <c r="R43" s="17"/>
+      <c r="S43" s="17"/>
+      <c r="T43" s="17"/>
+      <c r="U43" s="17"/>
+      <c r="V43" s="17"/>
+      <c r="W43" s="17"/>
+      <c r="X43" s="17"/>
+      <c r="Y43" s="18"/>
+      <c r="Z43" s="16" t="s">
         <v>30</v>
       </c>
-      <c r="AA43" s="19"/>
-[...10 lines deleted...]
-      <c r="AL43" s="18" t="s">
+      <c r="AA43" s="17"/>
+      <c r="AB43" s="17"/>
+      <c r="AC43" s="17"/>
+      <c r="AD43" s="17"/>
+      <c r="AE43" s="17"/>
+      <c r="AF43" s="17"/>
+      <c r="AG43" s="17"/>
+      <c r="AH43" s="17"/>
+      <c r="AI43" s="17"/>
+      <c r="AJ43" s="17"/>
+      <c r="AK43" s="18"/>
+      <c r="AL43" s="16" t="s">
         <v>19</v>
       </c>
-      <c r="AM43" s="19"/>
-[...10 lines deleted...]
-      <c r="AX43" s="18" t="s">
+      <c r="AM43" s="17"/>
+      <c r="AN43" s="17"/>
+      <c r="AO43" s="17"/>
+      <c r="AP43" s="17"/>
+      <c r="AQ43" s="17"/>
+      <c r="AR43" s="17"/>
+      <c r="AS43" s="17"/>
+      <c r="AT43" s="17"/>
+      <c r="AU43" s="17"/>
+      <c r="AV43" s="17"/>
+      <c r="AW43" s="18"/>
+      <c r="AX43" s="16" t="s">
         <v>31</v>
       </c>
-      <c r="AY43" s="19"/>
-[...10 lines deleted...]
-      <c r="BJ43" s="18" t="s">
+      <c r="AY43" s="17"/>
+      <c r="AZ43" s="17"/>
+      <c r="BA43" s="17"/>
+      <c r="BB43" s="17"/>
+      <c r="BC43" s="17"/>
+      <c r="BD43" s="17"/>
+      <c r="BE43" s="17"/>
+      <c r="BF43" s="17"/>
+      <c r="BG43" s="17"/>
+      <c r="BH43" s="17"/>
+      <c r="BI43" s="18"/>
+      <c r="BJ43" s="16" t="s">
         <v>32</v>
       </c>
-      <c r="BK43" s="19"/>
-[...10 lines deleted...]
-      <c r="BV43" s="18" t="s">
+      <c r="BK43" s="17"/>
+      <c r="BL43" s="17"/>
+      <c r="BM43" s="17"/>
+      <c r="BN43" s="17"/>
+      <c r="BO43" s="17"/>
+      <c r="BP43" s="17"/>
+      <c r="BQ43" s="17"/>
+      <c r="BR43" s="17"/>
+      <c r="BS43" s="17"/>
+      <c r="BT43" s="17"/>
+      <c r="BU43" s="18"/>
+      <c r="BV43" s="16" t="s">
         <v>33</v>
       </c>
-      <c r="BW43" s="19"/>
-[...10 lines deleted...]
-      <c r="CH43" s="18" t="s">
+      <c r="BW43" s="17"/>
+      <c r="BX43" s="17"/>
+      <c r="BY43" s="17"/>
+      <c r="BZ43" s="17"/>
+      <c r="CA43" s="17"/>
+      <c r="CB43" s="17"/>
+      <c r="CC43" s="17"/>
+      <c r="CD43" s="17"/>
+      <c r="CE43" s="17"/>
+      <c r="CF43" s="17"/>
+      <c r="CG43" s="18"/>
+      <c r="CH43" s="16" t="s">
         <v>34</v>
       </c>
-      <c r="CI43" s="19"/>
-[...10 lines deleted...]
-      <c r="CT43" s="18" t="s">
+      <c r="CI43" s="17"/>
+      <c r="CJ43" s="17"/>
+      <c r="CK43" s="17"/>
+      <c r="CL43" s="17"/>
+      <c r="CM43" s="17"/>
+      <c r="CN43" s="17"/>
+      <c r="CO43" s="17"/>
+      <c r="CP43" s="17"/>
+      <c r="CQ43" s="17"/>
+      <c r="CR43" s="17"/>
+      <c r="CS43" s="18"/>
+      <c r="CT43" s="16" t="s">
         <v>29</v>
       </c>
-      <c r="CU43" s="19"/>
-[...9 lines deleted...]
-      <c r="DE43" s="20"/>
+      <c r="CU43" s="17"/>
+      <c r="CV43" s="17"/>
+      <c r="CW43" s="17"/>
+      <c r="CX43" s="17"/>
+      <c r="CY43" s="17"/>
+      <c r="CZ43" s="17"/>
+      <c r="DA43" s="17"/>
+      <c r="DB43" s="17"/>
+      <c r="DC43" s="17"/>
+      <c r="DD43" s="17"/>
+      <c r="DE43" s="18"/>
     </row>
     <row r="44" spans="1:109" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A44" s="17"/>
+      <c r="A44" s="26"/>
       <c r="B44" s="6" t="s">
         <v>4</v>
       </c>
       <c r="C44" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D44" s="6" t="s">
         <v>6</v>
       </c>
       <c r="E44" s="6" t="s">
         <v>7</v>
       </c>
       <c r="F44" s="6" t="s">
         <v>8</v>
       </c>
       <c r="G44" s="6" t="s">
         <v>14</v>
       </c>
       <c r="H44" s="6" t="s">
         <v>9</v>
       </c>
       <c r="I44" s="6" t="s">
         <v>10</v>
       </c>
       <c r="J44" s="6" t="s">
@@ -11704,51 +11752,53 @@
       </c>
       <c r="CT45" s="8">
         <v>119.5</v>
       </c>
       <c r="CU45" s="8">
         <v>110.1</v>
       </c>
       <c r="CV45" s="8">
         <v>98.7</v>
       </c>
       <c r="CW45" s="8">
         <v>98.3</v>
       </c>
       <c r="CX45" s="8">
         <v>99.1</v>
       </c>
       <c r="CY45" s="8">
         <v>102.19969767995489</v>
       </c>
       <c r="CZ45" s="8">
         <v>102.91174372255378</v>
       </c>
       <c r="DA45" s="8">
         <v>101.64238772828618</v>
       </c>
-      <c r="DB45" s="8"/>
+      <c r="DB45" s="8">
+        <v>100.41761515889904</v>
+      </c>
       <c r="DC45" s="8"/>
       <c r="DD45" s="8"/>
       <c r="DE45" s="8"/>
     </row>
     <row r="46" spans="1:109">
       <c r="A46" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B46" s="8">
         <v>2556.8327371741761</v>
       </c>
       <c r="C46" s="8">
         <v>2536.0059228932632</v>
       </c>
       <c r="D46" s="8">
         <v>1419.8324447377952</v>
       </c>
       <c r="E46" s="8">
         <v>1426.3774839739597</v>
       </c>
       <c r="F46" s="8">
         <v>1209.3842871539046</v>
       </c>
       <c r="G46" s="8">
         <v>1178.1060089395992</v>
@@ -12025,51 +12075,53 @@
       </c>
       <c r="CT46" s="8">
         <v>100.5</v>
       </c>
       <c r="CU46" s="8">
         <v>100.4</v>
       </c>
       <c r="CV46" s="8">
         <v>100.8</v>
       </c>
       <c r="CW46" s="8">
         <v>100.5</v>
       </c>
       <c r="CX46" s="8">
         <v>100.8</v>
       </c>
       <c r="CY46" s="8">
         <v>100.68579408851603</v>
       </c>
       <c r="CZ46" s="8">
         <v>101.24613341323159</v>
       </c>
       <c r="DA46" s="8">
         <v>93.244466932750214</v>
       </c>
-      <c r="DB46" s="8"/>
+      <c r="DB46" s="8">
+        <v>98.115459440439395</v>
+      </c>
       <c r="DC46" s="8"/>
       <c r="DD46" s="8"/>
       <c r="DE46" s="8"/>
     </row>
     <row r="47" spans="1:109">
       <c r="A47" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B47" s="8">
         <v>215.77835270525605</v>
       </c>
       <c r="C47" s="8">
         <v>243.96345758041608</v>
       </c>
       <c r="D47" s="8">
         <v>219.98179272216311</v>
       </c>
       <c r="E47" s="8">
         <v>185.63327231708132</v>
       </c>
       <c r="F47" s="8">
         <v>173.140644057705</v>
       </c>
       <c r="G47" s="8">
         <v>183.94626985594857</v>
@@ -12346,51 +12398,53 @@
       </c>
       <c r="CT47" s="8">
         <v>100</v>
       </c>
       <c r="CU47" s="8">
         <v>100.8</v>
       </c>
       <c r="CV47" s="8">
         <v>90.7</v>
       </c>
       <c r="CW47" s="8">
         <v>100</v>
       </c>
       <c r="CX47" s="8">
         <v>99.8</v>
       </c>
       <c r="CY47" s="8">
         <v>109.25083969312234</v>
       </c>
       <c r="CZ47" s="8">
         <v>100.53765359425735</v>
       </c>
       <c r="DA47" s="8">
         <v>95.112945244070673</v>
       </c>
-      <c r="DB47" s="8"/>
+      <c r="DB47" s="8">
+        <v>100.23711344507302</v>
+      </c>
       <c r="DC47" s="8"/>
       <c r="DD47" s="8"/>
       <c r="DE47" s="8"/>
     </row>
     <row r="48" spans="1:109">
       <c r="A48" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B48" s="8">
         <v>94.220491972724943</v>
       </c>
       <c r="C48" s="8">
         <v>94.812987146394079</v>
       </c>
       <c r="D48" s="8">
         <v>94.57663833942037</v>
       </c>
       <c r="E48" s="8">
         <v>94.912237168819502</v>
       </c>
       <c r="F48" s="8">
         <v>94.181428011171221</v>
       </c>
       <c r="G48" s="8">
         <v>97.495466156953555</v>
@@ -12667,51 +12721,53 @@
       </c>
       <c r="CT48" s="8">
         <v>102.4</v>
       </c>
       <c r="CU48" s="8">
         <v>100.9</v>
       </c>
       <c r="CV48" s="8">
         <v>96.2</v>
       </c>
       <c r="CW48" s="8">
         <v>96.5</v>
       </c>
       <c r="CX48" s="8">
         <v>94.1</v>
       </c>
       <c r="CY48" s="8">
         <v>94.454194588730005</v>
       </c>
       <c r="CZ48" s="8">
         <v>95.677863341510573</v>
       </c>
       <c r="DA48" s="8">
         <v>94.294347379212596</v>
       </c>
-      <c r="DB48" s="8"/>
+      <c r="DB48" s="8">
+        <v>94.809013129557968</v>
+      </c>
       <c r="DC48" s="8"/>
       <c r="DD48" s="8"/>
       <c r="DE48" s="8"/>
     </row>
     <row r="49" spans="1:109">
       <c r="A49" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B49" s="9">
         <v>77.431744028724694</v>
       </c>
       <c r="C49" s="9">
         <v>84.855818957019224</v>
       </c>
       <c r="D49" s="9">
         <v>89.726732378390835</v>
       </c>
       <c r="E49" s="9">
         <v>90.7253179377648</v>
       </c>
       <c r="F49" s="9">
         <v>89.780828018621378</v>
       </c>
       <c r="G49" s="9">
         <v>93.935008294090878</v>
@@ -12988,51 +13044,53 @@
       </c>
       <c r="CT49" s="8">
         <v>105.6</v>
       </c>
       <c r="CU49" s="9">
         <v>104.5</v>
       </c>
       <c r="CV49" s="9">
         <v>97.6</v>
       </c>
       <c r="CW49" s="9">
         <v>96.5</v>
       </c>
       <c r="CX49" s="9">
         <v>95.2</v>
       </c>
       <c r="CY49" s="8">
         <v>100.76313565238451</v>
       </c>
       <c r="CZ49" s="8">
         <v>100.53322519472229</v>
       </c>
       <c r="DA49" s="8">
         <v>100.28470109339958</v>
       </c>
-      <c r="DB49" s="8"/>
+      <c r="DB49" s="8">
+        <v>100.39153810688428</v>
+      </c>
       <c r="DC49" s="8"/>
       <c r="DD49" s="8"/>
       <c r="DE49" s="8"/>
     </row>
     <row r="50" spans="1:109">
       <c r="A50" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B50" s="8">
         <v>92.691105414311437</v>
       </c>
       <c r="C50" s="8">
         <v>90.012974321551511</v>
       </c>
       <c r="D50" s="8">
         <v>90.099175731675231</v>
       </c>
       <c r="E50" s="8">
         <v>90.353536778481114</v>
       </c>
       <c r="F50" s="8">
         <v>85.847100822419407</v>
       </c>
       <c r="G50" s="8">
         <v>95.584973645450589</v>
@@ -13309,51 +13367,53 @@
       </c>
       <c r="CT50" s="8">
         <v>102.2</v>
       </c>
       <c r="CU50" s="8">
         <v>100.5</v>
       </c>
       <c r="CV50" s="8">
         <v>98.7</v>
       </c>
       <c r="CW50" s="8">
         <v>100.6</v>
       </c>
       <c r="CX50" s="8">
         <v>100.6</v>
       </c>
       <c r="CY50" s="8">
         <v>100.21052633070528</v>
       </c>
       <c r="CZ50" s="8">
         <v>100.39709292611347</v>
       </c>
       <c r="DA50" s="8">
         <v>101.74719396238065</v>
       </c>
-      <c r="DB50" s="8"/>
+      <c r="DB50" s="8">
+        <v>102.70309305039336</v>
+      </c>
       <c r="DC50" s="8"/>
       <c r="DD50" s="8"/>
       <c r="DE50" s="8"/>
     </row>
     <row r="51" spans="1:109">
       <c r="A51" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B51" s="8">
         <v>232.19168352898635</v>
       </c>
       <c r="C51" s="8">
         <v>228.14633143131681</v>
       </c>
       <c r="D51" s="8">
         <v>218.01752462533045</v>
       </c>
       <c r="E51" s="8">
         <v>207.65050590067102</v>
       </c>
       <c r="F51" s="8">
         <v>203.48470922492248</v>
       </c>
       <c r="G51" s="8">
         <v>208.5493967912993</v>
@@ -13630,51 +13690,53 @@
       </c>
       <c r="CT51" s="8">
         <v>123.5</v>
       </c>
       <c r="CU51" s="8">
         <v>126.7</v>
       </c>
       <c r="CV51" s="8">
         <v>125.2</v>
       </c>
       <c r="CW51" s="8">
         <v>122.1</v>
       </c>
       <c r="CX51" s="8">
         <v>121.9</v>
       </c>
       <c r="CY51" s="8">
         <v>123.23321321027379</v>
       </c>
       <c r="CZ51" s="8">
         <v>123.31316318992759</v>
       </c>
       <c r="DA51" s="8">
         <v>123.24952972557901</v>
       </c>
-      <c r="DB51" s="8"/>
+      <c r="DB51" s="8">
+        <v>113.21909099939651</v>
+      </c>
       <c r="DC51" s="8"/>
       <c r="DD51" s="8"/>
       <c r="DE51" s="8"/>
     </row>
     <row r="52" spans="1:109">
       <c r="A52" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B52" s="8">
         <v>93.231871968141775</v>
       </c>
       <c r="C52" s="8">
         <v>93.907304903965354</v>
       </c>
       <c r="D52" s="8">
         <v>99.743980946119009</v>
       </c>
       <c r="E52" s="8">
         <v>98.313767106295927</v>
       </c>
       <c r="F52" s="8">
         <v>96.494918647574963</v>
       </c>
       <c r="G52" s="8">
         <v>99.009851507147943</v>
@@ -13951,51 +14013,53 @@
       </c>
       <c r="CT52" s="8">
         <v>192</v>
       </c>
       <c r="CU52" s="8">
         <v>117.5</v>
       </c>
       <c r="CV52" s="8">
         <v>74.3</v>
       </c>
       <c r="CW52" s="8">
         <v>75.599999999999994</v>
       </c>
       <c r="CX52" s="8">
         <v>80</v>
       </c>
       <c r="CY52" s="8">
         <v>89.795511282755555</v>
       </c>
       <c r="CZ52" s="8">
         <v>92.726797724669225</v>
       </c>
       <c r="DA52" s="8">
         <v>87.942818626679838</v>
       </c>
-      <c r="DB52" s="8"/>
+      <c r="DB52" s="8">
+        <v>90.682707400322471</v>
+      </c>
       <c r="DC52" s="8"/>
       <c r="DD52" s="8"/>
       <c r="DE52" s="8"/>
     </row>
     <row r="53" spans="1:109">
       <c r="A53" s="2"/>
       <c r="B53" s="2"/>
       <c r="C53" s="2"/>
       <c r="D53" s="2"/>
       <c r="E53" s="2"/>
       <c r="F53" s="2"/>
       <c r="G53" s="2"/>
       <c r="H53" s="2"/>
       <c r="I53" s="2"/>
       <c r="J53" s="2"/>
       <c r="K53" s="2"/>
       <c r="L53" s="2"/>
       <c r="M53" s="2"/>
       <c r="N53" s="2"/>
       <c r="O53" s="2"/>
       <c r="P53" s="2"/>
       <c r="Q53" s="2"/>
       <c r="R53" s="2"/>
       <c r="S53" s="2"/>
       <c r="T53" s="2"/>
@@ -14642,241 +14706,241 @@
       <c r="BA61" s="2"/>
       <c r="BB61" s="2"/>
       <c r="BC61" s="2"/>
       <c r="BD61" s="2"/>
       <c r="BE61" s="2"/>
       <c r="BF61" s="2"/>
       <c r="BG61" s="2"/>
       <c r="BH61" s="2"/>
       <c r="BI61" s="2"/>
       <c r="BJ61" s="2"/>
       <c r="BK61" s="2"/>
       <c r="BL61" s="2"/>
       <c r="BM61" s="2"/>
       <c r="BN61" s="2"/>
       <c r="BO61" s="2"/>
       <c r="BP61" s="2"/>
       <c r="BQ61" s="2"/>
       <c r="BR61" s="2"/>
       <c r="BS61" s="2"/>
       <c r="BT61" s="2"/>
       <c r="BU61" s="2"/>
       <c r="BV61" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="80">
-    <mergeCell ref="CT30:DE30"/>
-[...22 lines deleted...]
-    <mergeCell ref="CD29:CG29"/>
+    <mergeCell ref="A43:A44"/>
+    <mergeCell ref="B43:M43"/>
+    <mergeCell ref="A30:A31"/>
+    <mergeCell ref="A17:A18"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="J42:M42"/>
+    <mergeCell ref="J16:M16"/>
+    <mergeCell ref="B4:M4"/>
+    <mergeCell ref="B17:M17"/>
+    <mergeCell ref="B30:M30"/>
+    <mergeCell ref="J29:M29"/>
+    <mergeCell ref="AL43:AW43"/>
+    <mergeCell ref="AT3:AW3"/>
+    <mergeCell ref="AL4:AW4"/>
+    <mergeCell ref="AT16:AW16"/>
+    <mergeCell ref="AL17:AW17"/>
+    <mergeCell ref="AT29:AW29"/>
+    <mergeCell ref="AL30:AW30"/>
+    <mergeCell ref="N43:Y43"/>
+    <mergeCell ref="N4:Y4"/>
+    <mergeCell ref="Z43:AK43"/>
+    <mergeCell ref="Z17:AK17"/>
+    <mergeCell ref="Z30:AK30"/>
+    <mergeCell ref="AH29:AK29"/>
+    <mergeCell ref="AH16:AK16"/>
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="AH42:AK42"/>
+    <mergeCell ref="V16:Y16"/>
+    <mergeCell ref="V42:Y42"/>
+    <mergeCell ref="N17:Y17"/>
+    <mergeCell ref="V29:Y29"/>
+    <mergeCell ref="N30:Y30"/>
+    <mergeCell ref="AX43:BI43"/>
+    <mergeCell ref="BF3:BI3"/>
+    <mergeCell ref="AX4:BI4"/>
+    <mergeCell ref="BF16:BI16"/>
+    <mergeCell ref="AX17:BI17"/>
+    <mergeCell ref="BF29:BI29"/>
+    <mergeCell ref="AX30:BI30"/>
+    <mergeCell ref="BF42:BI42"/>
     <mergeCell ref="A2:BU2"/>
     <mergeCell ref="BJ43:BU43"/>
     <mergeCell ref="BR3:BU3"/>
     <mergeCell ref="BJ4:BU4"/>
     <mergeCell ref="BR16:BU16"/>
     <mergeCell ref="BJ17:BU17"/>
     <mergeCell ref="BR29:BU29"/>
     <mergeCell ref="A15:BU15"/>
     <mergeCell ref="A28:BU28"/>
     <mergeCell ref="A41:BU41"/>
     <mergeCell ref="AH3:AK3"/>
     <mergeCell ref="AT42:AW42"/>
     <mergeCell ref="V3:Y3"/>
     <mergeCell ref="J3:M3"/>
     <mergeCell ref="BJ30:BU30"/>
     <mergeCell ref="BR42:BU42"/>
-    <mergeCell ref="AX43:BI43"/>
-[...38 lines deleted...]
-    <mergeCell ref="J29:M29"/>
+    <mergeCell ref="BV30:CG30"/>
+    <mergeCell ref="CD42:CG42"/>
+    <mergeCell ref="BV43:CG43"/>
+    <mergeCell ref="CD3:CG3"/>
+    <mergeCell ref="BV4:CG4"/>
+    <mergeCell ref="CD16:CG16"/>
+    <mergeCell ref="BV17:CG17"/>
+    <mergeCell ref="CD29:CG29"/>
+    <mergeCell ref="CH30:CS30"/>
+    <mergeCell ref="CP42:CS42"/>
+    <mergeCell ref="CH43:CS43"/>
+    <mergeCell ref="CP3:CS3"/>
+    <mergeCell ref="CH4:CS4"/>
+    <mergeCell ref="CP16:CS16"/>
+    <mergeCell ref="CH17:CS17"/>
+    <mergeCell ref="CP29:CS29"/>
+    <mergeCell ref="CT30:DE30"/>
+    <mergeCell ref="DB42:DE42"/>
+    <mergeCell ref="CT43:DE43"/>
+    <mergeCell ref="DB3:DE3"/>
+    <mergeCell ref="CT4:DE4"/>
+    <mergeCell ref="DB16:DE16"/>
+    <mergeCell ref="CT17:DE17"/>
+    <mergeCell ref="DB29:DE29"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{90594523-2334-4167-A850-B44ABC207C83}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{90594523-2334-4167-A850-B44ABC207C83}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ИФО</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>