--- v0 (2026-04-14)
+++ v1 (2026-05-14)
@@ -134,55 +134,63 @@
   <si>
     <t>2018 год*</t>
   </si>
   <si>
     <t>2024 год</t>
   </si>
   <si>
     <t>2025 год</t>
   </si>
   <si>
     <t>2026 год</t>
   </si>
   <si>
     <t>2026год</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="44" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="29">
+  <fonts count="30">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
@@ -647,259 +655,385 @@
     <border>
       <left style="thin">
         <color indexed="22"/>
       </left>
       <right style="thin">
         <color indexed="22"/>
       </right>
       <top style="thin">
         <color indexed="22"/>
       </top>
       <bottom style="thin">
         <color indexed="22"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="double">
         <color indexed="52"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="329">
+  <cellStyleXfs count="455">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="44" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
-    <xf numFmtId="44" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
-[...37 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="5" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="12" borderId="11" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="12" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="13" borderId="16" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-[...13 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
-[...17 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
-[...82 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
@@ -959,439 +1093,565 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="23">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="164" fontId="7" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="8" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="8" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="8" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="8" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="7" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="8" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="329">
+  <cellStyles count="455">
     <cellStyle name="Акцент1 2" xfId="174"/>
     <cellStyle name="Акцент2 2" xfId="175"/>
     <cellStyle name="Акцент3 2" xfId="176"/>
     <cellStyle name="Акцент4 2" xfId="177"/>
     <cellStyle name="Акцент5 2" xfId="178"/>
     <cellStyle name="Акцент6 2" xfId="179"/>
     <cellStyle name="Ввод  2" xfId="180"/>
     <cellStyle name="Вывод 2" xfId="181"/>
     <cellStyle name="Вычисление 2" xfId="182"/>
     <cellStyle name="Денежный 2" xfId="2"/>
     <cellStyle name="Заголовок 1 2" xfId="183"/>
     <cellStyle name="Заголовок 2 2" xfId="184"/>
     <cellStyle name="Заголовок 3 2" xfId="185"/>
     <cellStyle name="Заголовок 4 2" xfId="186"/>
     <cellStyle name="Итог 2" xfId="187"/>
     <cellStyle name="Контрольная ячейка 2" xfId="188"/>
     <cellStyle name="Название 2" xfId="189"/>
     <cellStyle name="Нейтральный 2" xfId="190"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="10"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 10" xfId="11"/>
     <cellStyle name="Обычный 2 11" xfId="12"/>
     <cellStyle name="Обычный 2 12" xfId="13"/>
     <cellStyle name="Обычный 2 13" xfId="14"/>
     <cellStyle name="Обычный 2 14" xfId="15"/>
     <cellStyle name="Обычный 2 15" xfId="16"/>
     <cellStyle name="Обычный 2 16" xfId="17"/>
     <cellStyle name="Обычный 2 17" xfId="18"/>
     <cellStyle name="Обычный 2 17 2" xfId="19"/>
     <cellStyle name="Обычный 2 17 2 2" xfId="20"/>
     <cellStyle name="Обычный 2 17 2 3" xfId="213"/>
     <cellStyle name="Обычный 2 17 2 4" xfId="309"/>
     <cellStyle name="Обычный 2 17 2 5" xfId="324"/>
+    <cellStyle name="Обычный 2 17 2 6" xfId="339"/>
+    <cellStyle name="Обычный 2 17 2 7" xfId="435"/>
+    <cellStyle name="Обычный 2 17 2 8" xfId="450"/>
     <cellStyle name="Обычный 2 18" xfId="21"/>
     <cellStyle name="Обычный 2 19" xfId="22"/>
     <cellStyle name="Обычный 2 19 2" xfId="23"/>
     <cellStyle name="Обычный 2 19 2 2" xfId="24"/>
     <cellStyle name="Обычный 2 19 2 2 2" xfId="25"/>
     <cellStyle name="Обычный 2 19 2 2 2 2" xfId="26"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 2" xfId="27"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 3" xfId="28"/>
     <cellStyle name="Обычный 2 19 2 2 2 3" xfId="217"/>
     <cellStyle name="Обычный 2 19 2 2 2 4" xfId="308"/>
     <cellStyle name="Обычный 2 19 2 2 2 5" xfId="323"/>
+    <cellStyle name="Обычный 2 19 2 2 2 6" xfId="343"/>
+    <cellStyle name="Обычный 2 19 2 2 2 7" xfId="434"/>
+    <cellStyle name="Обычный 2 19 2 2 2 8" xfId="449"/>
     <cellStyle name="Обычный 2 19 2 2 3" xfId="29"/>
     <cellStyle name="Обычный 2 19 2 2 4" xfId="30"/>
     <cellStyle name="Обычный 2 19 2 3" xfId="31"/>
     <cellStyle name="Обычный 2 19 2 3 2" xfId="32"/>
     <cellStyle name="Обычный 2 19 2 3 3" xfId="33"/>
     <cellStyle name="Обычный 2 19 2 4" xfId="216"/>
     <cellStyle name="Обычный 2 19 2 5" xfId="208"/>
     <cellStyle name="Обычный 2 19 2 6" xfId="312"/>
+    <cellStyle name="Обычный 2 19 2 7" xfId="342"/>
+    <cellStyle name="Обычный 2 19 2 8" xfId="334"/>
+    <cellStyle name="Обычный 2 19 2 9" xfId="438"/>
     <cellStyle name="Обычный 2 19 3" xfId="34"/>
     <cellStyle name="Обычный 2 19 3 2" xfId="35"/>
     <cellStyle name="Обычный 2 19 3 2 2" xfId="36"/>
     <cellStyle name="Обычный 2 19 3 2 3" xfId="37"/>
     <cellStyle name="Обычный 2 19 3 3" xfId="225"/>
     <cellStyle name="Обычный 2 19 3 4" xfId="209"/>
     <cellStyle name="Обычный 2 19 3 5" xfId="322"/>
+    <cellStyle name="Обычный 2 19 3 6" xfId="351"/>
+    <cellStyle name="Обычный 2 19 3 7" xfId="335"/>
+    <cellStyle name="Обычный 2 19 3 8" xfId="448"/>
     <cellStyle name="Обычный 2 19 4" xfId="38"/>
     <cellStyle name="Обычный 2 19 5" xfId="39"/>
     <cellStyle name="Обычный 2 2" xfId="3"/>
     <cellStyle name="Обычный 2 2 2" xfId="4"/>
     <cellStyle name="Обычный 2 2 2 2" xfId="41"/>
     <cellStyle name="Обычный 2 2 2 2 2" xfId="42"/>
+    <cellStyle name="Обычный 2 2 2 2 2 10" xfId="430"/>
+    <cellStyle name="Обычный 2 2 2 2 2 11" xfId="440"/>
     <cellStyle name="Обычный 2 2 2 2 2 2" xfId="43"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2" xfId="44"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 10" xfId="436"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2" xfId="45"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2" xfId="46"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2" xfId="47"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2" xfId="48"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2" xfId="49"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3" xfId="235"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4" xfId="300"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 5" xfId="315"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 6" xfId="361"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 7" xfId="426"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 8" xfId="441"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3" xfId="50"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4" xfId="233"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5" xfId="301"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 6" xfId="203"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 7" xfId="359"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 8" xfId="427"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 9" xfId="329"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3" xfId="51"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2" xfId="52"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3" xfId="237"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4" xfId="298"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 5" xfId="316"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 6" xfId="363"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 7" xfId="424"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 8" xfId="442"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3" xfId="53"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2" xfId="54"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2" xfId="55"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3" xfId="240"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4" xfId="296"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 5" xfId="317"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 6" xfId="366"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 7" xfId="422"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 8" xfId="443"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 4" xfId="56"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 5" xfId="232"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 6" xfId="206"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 7" xfId="310"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 8" xfId="358"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 9" xfId="332"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3" xfId="57"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2" xfId="58"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2" xfId="59"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2" xfId="60"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3" xfId="244"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4" xfId="292"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 5" xfId="210"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 6" xfId="370"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 7" xfId="418"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 8" xfId="336"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 3" xfId="61"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 4" xfId="243"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 5" xfId="293"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 6" xfId="204"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 7" xfId="369"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 8" xfId="419"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 9" xfId="330"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4" xfId="62"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 2" xfId="63"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 3" xfId="247"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 4" xfId="284"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 5" xfId="211"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 6" xfId="373"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 7" xfId="410"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 8" xfId="337"/>
     <cellStyle name="Обычный 2 2 2 2 2 3" xfId="64"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2" xfId="65"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2" xfId="66"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2" xfId="67"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2" xfId="68"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3" xfId="252"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4" xfId="277"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 5" xfId="215"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 6" xfId="378"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 7" xfId="403"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 8" xfId="341"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 3" xfId="69"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 4" xfId="250"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 5" xfId="279"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 6" xfId="212"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 7" xfId="376"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 8" xfId="405"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 9" xfId="338"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3" xfId="70"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 2" xfId="71"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 3" xfId="254"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 4" xfId="274"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 5" xfId="220"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 6" xfId="380"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 7" xfId="400"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 8" xfId="346"/>
     <cellStyle name="Обычный 2 2 2 2 2 4" xfId="72"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2" xfId="73"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 2" xfId="74"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 3" xfId="257"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 4" xfId="270"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 5" xfId="227"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 6" xfId="383"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 7" xfId="396"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 8" xfId="353"/>
     <cellStyle name="Обычный 2 2 2 2 2 5" xfId="75"/>
     <cellStyle name="Обычный 2 2 2 2 2 6" xfId="230"/>
     <cellStyle name="Обычный 2 2 2 2 2 7" xfId="304"/>
     <cellStyle name="Обычный 2 2 2 2 2 8" xfId="314"/>
+    <cellStyle name="Обычный 2 2 2 2 2 9" xfId="356"/>
     <cellStyle name="Обычный 2 2 2 2 3" xfId="76"/>
     <cellStyle name="Обычный 2 2 2 2 3 2" xfId="77"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2" xfId="78"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2" xfId="79"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2" xfId="80"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2" xfId="264"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3" xfId="256"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 4" xfId="238"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 5" xfId="390"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 6" xfId="382"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 7" xfId="364"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 3" xfId="262"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 4" xfId="259"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 5" xfId="234"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 6" xfId="388"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 7" xfId="385"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 8" xfId="360"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3" xfId="81"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 2" xfId="265"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 3" xfId="255"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 4" xfId="241"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 5" xfId="391"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 6" xfId="381"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 7" xfId="367"/>
     <cellStyle name="Обычный 2 2 2 2 3 3" xfId="82"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2" xfId="83"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 2" xfId="266"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 3" xfId="253"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 4" xfId="245"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 5" xfId="392"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 6" xfId="379"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 7" xfId="371"/>
     <cellStyle name="Обычный 2 2 2 2 3 4" xfId="260"/>
     <cellStyle name="Обычный 2 2 2 2 3 5" xfId="263"/>
     <cellStyle name="Обычный 2 2 2 2 3 6" xfId="229"/>
+    <cellStyle name="Обычный 2 2 2 2 3 7" xfId="386"/>
+    <cellStyle name="Обычный 2 2 2 2 3 8" xfId="389"/>
+    <cellStyle name="Обычный 2 2 2 2 3 9" xfId="355"/>
     <cellStyle name="Обычный 2 2 2 2 4" xfId="84"/>
     <cellStyle name="Обычный 2 2 2 2 4 2" xfId="85"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2" xfId="86"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 2" xfId="268"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 3" xfId="248"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 4" xfId="258"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 5" xfId="394"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 6" xfId="374"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 7" xfId="384"/>
     <cellStyle name="Обычный 2 2 2 2 4 3" xfId="267"/>
     <cellStyle name="Обычный 2 2 2 2 4 4" xfId="251"/>
     <cellStyle name="Обычный 2 2 2 2 4 5" xfId="249"/>
+    <cellStyle name="Обычный 2 2 2 2 4 6" xfId="393"/>
+    <cellStyle name="Обычный 2 2 2 2 4 7" xfId="377"/>
+    <cellStyle name="Обычный 2 2 2 2 4 8" xfId="375"/>
     <cellStyle name="Обычный 2 2 2 2 5" xfId="87"/>
     <cellStyle name="Обычный 2 2 2 2 5 2" xfId="269"/>
     <cellStyle name="Обычный 2 2 2 2 5 3" xfId="246"/>
     <cellStyle name="Обычный 2 2 2 2 5 4" xfId="261"/>
+    <cellStyle name="Обычный 2 2 2 2 5 5" xfId="395"/>
+    <cellStyle name="Обычный 2 2 2 2 5 6" xfId="372"/>
+    <cellStyle name="Обычный 2 2 2 2 5 7" xfId="387"/>
     <cellStyle name="Обычный 2 2 2 3" xfId="88"/>
     <cellStyle name="Обычный 2 2 2 4" xfId="89"/>
     <cellStyle name="Обычный 2 2 2 4 2" xfId="90"/>
     <cellStyle name="Обычный 2 2 2 4 2 2" xfId="91"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2" xfId="92"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 2" xfId="93"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 3" xfId="273"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 4" xfId="239"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 5" xfId="275"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 6" xfId="399"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 7" xfId="365"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 8" xfId="401"/>
     <cellStyle name="Обычный 2 2 2 4 2 3" xfId="94"/>
     <cellStyle name="Обычный 2 2 2 4 2 4" xfId="272"/>
     <cellStyle name="Обычный 2 2 2 4 2 5" xfId="242"/>
     <cellStyle name="Обычный 2 2 2 4 2 6" xfId="271"/>
+    <cellStyle name="Обычный 2 2 2 4 2 7" xfId="398"/>
+    <cellStyle name="Обычный 2 2 2 4 2 8" xfId="368"/>
+    <cellStyle name="Обычный 2 2 2 4 2 9" xfId="397"/>
     <cellStyle name="Обычный 2 2 2 4 3" xfId="95"/>
     <cellStyle name="Обычный 2 2 2 4 3 2" xfId="96"/>
     <cellStyle name="Обычный 2 2 2 4 3 3" xfId="276"/>
     <cellStyle name="Обычный 2 2 2 4 3 4" xfId="236"/>
     <cellStyle name="Обычный 2 2 2 4 3 5" xfId="281"/>
+    <cellStyle name="Обычный 2 2 2 4 3 6" xfId="402"/>
+    <cellStyle name="Обычный 2 2 2 4 3 7" xfId="362"/>
+    <cellStyle name="Обычный 2 2 2 4 3 8" xfId="407"/>
     <cellStyle name="Обычный 2 2 2 5" xfId="97"/>
     <cellStyle name="Обычный 2 2 2 5 2" xfId="98"/>
     <cellStyle name="Обычный 2 2 2 5 2 2" xfId="99"/>
     <cellStyle name="Обычный 2 2 2 5 2 3" xfId="278"/>
     <cellStyle name="Обычный 2 2 2 5 2 4" xfId="231"/>
     <cellStyle name="Обычный 2 2 2 5 2 5" xfId="289"/>
+    <cellStyle name="Обычный 2 2 2 5 2 6" xfId="404"/>
+    <cellStyle name="Обычный 2 2 2 5 2 7" xfId="357"/>
+    <cellStyle name="Обычный 2 2 2 5 2 8" xfId="415"/>
     <cellStyle name="Обычный 2 2 2 6" xfId="100"/>
     <cellStyle name="Обычный 2 2 2_Лес" xfId="40"/>
     <cellStyle name="Обычный 2 2 3" xfId="101"/>
     <cellStyle name="Обычный 2 2 3 2" xfId="102"/>
     <cellStyle name="Обычный 2 2 3 3" xfId="280"/>
     <cellStyle name="Обычный 2 2 3 4" xfId="205"/>
     <cellStyle name="Обычный 2 2 3 5" xfId="295"/>
+    <cellStyle name="Обычный 2 2 3 6" xfId="406"/>
+    <cellStyle name="Обычный 2 2 3 7" xfId="331"/>
+    <cellStyle name="Обычный 2 2 3 8" xfId="421"/>
     <cellStyle name="Обычный 2 2 4" xfId="103"/>
     <cellStyle name="Обычный 2 2 4 2" xfId="104"/>
     <cellStyle name="Обычный 2 2 4 2 2" xfId="105"/>
     <cellStyle name="Обычный 2 2 4 2 2 2" xfId="106"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2" xfId="107"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 2" xfId="285"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 3" xfId="224"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 4" xfId="302"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 5" xfId="411"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 6" xfId="350"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 7" xfId="428"/>
     <cellStyle name="Обычный 2 2 4 2 2 3" xfId="283"/>
     <cellStyle name="Обычный 2 2 4 2 2 4" xfId="226"/>
     <cellStyle name="Обычный 2 2 4 2 2 5" xfId="299"/>
+    <cellStyle name="Обычный 2 2 4 2 2 6" xfId="409"/>
+    <cellStyle name="Обычный 2 2 4 2 2 7" xfId="352"/>
+    <cellStyle name="Обычный 2 2 4 2 2 8" xfId="425"/>
     <cellStyle name="Обычный 2 2 4 2 3" xfId="108"/>
     <cellStyle name="Обычный 2 2 4 2 3 2" xfId="286"/>
     <cellStyle name="Обычный 2 2 4 2 3 3" xfId="223"/>
     <cellStyle name="Обычный 2 2 4 2 3 4" xfId="303"/>
+    <cellStyle name="Обычный 2 2 4 2 3 5" xfId="412"/>
+    <cellStyle name="Обычный 2 2 4 2 3 6" xfId="349"/>
+    <cellStyle name="Обычный 2 2 4 2 3 7" xfId="429"/>
     <cellStyle name="Обычный 2 2 4 3" xfId="109"/>
     <cellStyle name="Обычный 2 2 4 3 2" xfId="110"/>
     <cellStyle name="Обычный 2 2 4 3 2 2" xfId="287"/>
     <cellStyle name="Обычный 2 2 4 3 2 3" xfId="222"/>
     <cellStyle name="Обычный 2 2 4 3 2 4" xfId="318"/>
+    <cellStyle name="Обычный 2 2 4 3 2 5" xfId="413"/>
+    <cellStyle name="Обычный 2 2 4 3 2 6" xfId="348"/>
+    <cellStyle name="Обычный 2 2 4 3 2 7" xfId="444"/>
     <cellStyle name="Обычный 2 2 4 4" xfId="282"/>
     <cellStyle name="Обычный 2 2 4 5" xfId="228"/>
     <cellStyle name="Обычный 2 2 4 6" xfId="297"/>
+    <cellStyle name="Обычный 2 2 4 7" xfId="408"/>
+    <cellStyle name="Обычный 2 2 4 8" xfId="354"/>
+    <cellStyle name="Обычный 2 2 4 9" xfId="423"/>
     <cellStyle name="Обычный 2 2 5" xfId="111"/>
     <cellStyle name="Обычный 2 2 5 2" xfId="112"/>
     <cellStyle name="Обычный 2 2 5 2 2" xfId="113"/>
     <cellStyle name="Обычный 2 2 5 2 2 2" xfId="290"/>
     <cellStyle name="Обычный 2 2 5 2 2 3" xfId="219"/>
     <cellStyle name="Обычный 2 2 5 2 2 4" xfId="305"/>
+    <cellStyle name="Обычный 2 2 5 2 2 5" xfId="416"/>
+    <cellStyle name="Обычный 2 2 5 2 2 6" xfId="345"/>
+    <cellStyle name="Обычный 2 2 5 2 2 7" xfId="431"/>
     <cellStyle name="Обычный 2 2 5 3" xfId="288"/>
     <cellStyle name="Обычный 2 2 5 4" xfId="221"/>
     <cellStyle name="Обычный 2 2 5 5" xfId="319"/>
+    <cellStyle name="Обычный 2 2 5 6" xfId="414"/>
+    <cellStyle name="Обычный 2 2 5 7" xfId="347"/>
+    <cellStyle name="Обычный 2 2 5 8" xfId="445"/>
     <cellStyle name="Обычный 2 2 6" xfId="114"/>
     <cellStyle name="Обычный 2 2 6 2" xfId="291"/>
     <cellStyle name="Обычный 2 2 6 3" xfId="218"/>
     <cellStyle name="Обычный 2 2 6 4" xfId="306"/>
+    <cellStyle name="Обычный 2 2 6 5" xfId="417"/>
+    <cellStyle name="Обычный 2 2 6 6" xfId="344"/>
+    <cellStyle name="Обычный 2 2 6 7" xfId="432"/>
     <cellStyle name="Обычный 2 2 7" xfId="115"/>
     <cellStyle name="Обычный 2 2_Бахчи" xfId="9"/>
     <cellStyle name="Обычный 2 20" xfId="116"/>
     <cellStyle name="Обычный 2 20 2" xfId="117"/>
     <cellStyle name="Обычный 2 20 2 2" xfId="118"/>
     <cellStyle name="Обычный 2 20 2 2 2" xfId="119"/>
     <cellStyle name="Обычный 2 20 2 2 3" xfId="120"/>
     <cellStyle name="Обычный 2 20 2 3" xfId="294"/>
     <cellStyle name="Обычный 2 20 2 4" xfId="214"/>
     <cellStyle name="Обычный 2 20 2 5" xfId="307"/>
+    <cellStyle name="Обычный 2 20 2 6" xfId="420"/>
+    <cellStyle name="Обычный 2 20 2 7" xfId="340"/>
+    <cellStyle name="Обычный 2 20 2 8" xfId="433"/>
     <cellStyle name="Обычный 2 20 3" xfId="121"/>
     <cellStyle name="Обычный 2 20 4" xfId="122"/>
     <cellStyle name="Обычный 2 21" xfId="123"/>
     <cellStyle name="Обычный 2 21 2" xfId="124"/>
     <cellStyle name="Обычный 2 21 3" xfId="125"/>
     <cellStyle name="Обычный 2 22" xfId="126"/>
     <cellStyle name="Обычный 2 23" xfId="127"/>
     <cellStyle name="Обычный 2 24" xfId="128"/>
     <cellStyle name="Обычный 2 25" xfId="129"/>
     <cellStyle name="Обычный 2 3" xfId="5"/>
     <cellStyle name="Обычный 2 3 2" xfId="130"/>
     <cellStyle name="Обычный 2 4" xfId="131"/>
     <cellStyle name="Обычный 2 4 2" xfId="132"/>
     <cellStyle name="Обычный 2 5" xfId="133"/>
     <cellStyle name="Обычный 2 5 2" xfId="134"/>
     <cellStyle name="Обычный 2 6" xfId="135"/>
     <cellStyle name="Обычный 2 7" xfId="136"/>
     <cellStyle name="Обычный 2 8" xfId="137"/>
     <cellStyle name="Обычный 2 9" xfId="138"/>
     <cellStyle name="Обычный 2_Bull" xfId="8"/>
     <cellStyle name="Обычный 3 10" xfId="139"/>
     <cellStyle name="Обычный 3 11" xfId="140"/>
     <cellStyle name="Обычный 3 12" xfId="141"/>
     <cellStyle name="Обычный 3 13" xfId="142"/>
     <cellStyle name="Обычный 3 13 2" xfId="143"/>
     <cellStyle name="Обычный 3 13 3" xfId="144"/>
     <cellStyle name="Обычный 3 14" xfId="145"/>
     <cellStyle name="Обычный 3 14 2" xfId="146"/>
     <cellStyle name="Обычный 3 14 3" xfId="147"/>
     <cellStyle name="Обычный 3 15" xfId="148"/>
     <cellStyle name="Обычный 3 16" xfId="201"/>
     <cellStyle name="Обычный 3 17" xfId="202"/>
     <cellStyle name="Обычный 3 18" xfId="207"/>
     <cellStyle name="Обычный 3 19" xfId="313"/>
     <cellStyle name="Обычный 3 2" xfId="6"/>
     <cellStyle name="Обычный 3 2 2" xfId="191"/>
     <cellStyle name="Обычный 3 2_Bull" xfId="198"/>
     <cellStyle name="Обычный 3 20" xfId="311"/>
+    <cellStyle name="Обычный 3 21" xfId="333"/>
+    <cellStyle name="Обычный 3 22" xfId="439"/>
+    <cellStyle name="Обычный 3 23" xfId="437"/>
     <cellStyle name="Обычный 3 3" xfId="149"/>
     <cellStyle name="Обычный 3 4" xfId="150"/>
     <cellStyle name="Обычный 3 5" xfId="151"/>
     <cellStyle name="Обычный 3 6" xfId="152"/>
     <cellStyle name="Обычный 3 7" xfId="153"/>
     <cellStyle name="Обычный 3 8" xfId="154"/>
     <cellStyle name="Обычный 3 9" xfId="155"/>
     <cellStyle name="Обычный 4" xfId="156"/>
     <cellStyle name="Обычный 4 10" xfId="157"/>
     <cellStyle name="Обычный 4 2" xfId="7"/>
     <cellStyle name="Обычный 4 3" xfId="158"/>
     <cellStyle name="Обычный 4 4" xfId="159"/>
     <cellStyle name="Обычный 4 5" xfId="160"/>
     <cellStyle name="Обычный 4 6" xfId="161"/>
     <cellStyle name="Обычный 4 7" xfId="162"/>
     <cellStyle name="Обычный 4 8" xfId="163"/>
     <cellStyle name="Обычный 4 9" xfId="164"/>
     <cellStyle name="Обычный 4 9 2" xfId="165"/>
     <cellStyle name="Обычный 4 9 3" xfId="166"/>
     <cellStyle name="Обычный 5" xfId="199"/>
+    <cellStyle name="Обычный 5 10" xfId="451"/>
+    <cellStyle name="Обычный 5 11" xfId="453"/>
     <cellStyle name="Обычный 5 2" xfId="167"/>
     <cellStyle name="Обычный 5 3" xfId="168"/>
     <cellStyle name="Обычный 5 4" xfId="169"/>
     <cellStyle name="Обычный 5 5" xfId="170"/>
     <cellStyle name="Обычный 5 6" xfId="320"/>
     <cellStyle name="Обычный 5 7" xfId="325"/>
     <cellStyle name="Обычный 5 8" xfId="327"/>
+    <cellStyle name="Обычный 5 9" xfId="446"/>
     <cellStyle name="Обычный 6" xfId="200"/>
     <cellStyle name="Обычный 6 2" xfId="171"/>
     <cellStyle name="Обычный 6 3" xfId="172"/>
     <cellStyle name="Обычный 6 4" xfId="321"/>
     <cellStyle name="Обычный 6 5" xfId="326"/>
     <cellStyle name="Обычный 6 6" xfId="328"/>
+    <cellStyle name="Обычный 6 7" xfId="447"/>
+    <cellStyle name="Обычный 6 8" xfId="452"/>
+    <cellStyle name="Обычный 6 9" xfId="454"/>
     <cellStyle name="Обычный 7 2" xfId="173"/>
     <cellStyle name="Плохой 2" xfId="192"/>
     <cellStyle name="Пояснение 2" xfId="193"/>
     <cellStyle name="Примечание 2" xfId="194"/>
     <cellStyle name="Связанная ячейка 2" xfId="195"/>
     <cellStyle name="Текст предупреждения 2" xfId="196"/>
     <cellStyle name="Хороший 2" xfId="197"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
@@ -1654,221 +1914,219 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:DQ57"/>
+  <dimension ref="A2:DO57"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="CS6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" activeCell="CV53" sqref="CV53"/>
+      <selection pane="bottomRight" activeCell="DI1" sqref="DI1:DI1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="36.42578125" style="1" customWidth="1"/>
     <col min="2" max="49" width="9.140625" style="1" customWidth="1"/>
     <col min="50" max="53" width="9.140625" style="1"/>
     <col min="54" max="54" width="9.140625" style="1" customWidth="1"/>
     <col min="55" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:121" ht="21" customHeight="1">
-[...61 lines deleted...]
-      <c r="BJ2" s="18" t="s">
+    <row r="2" spans="1:119" ht="21" customHeight="1">
+      <c r="A2" s="21"/>
+      <c r="B2" s="21"/>
+      <c r="C2" s="21"/>
+      <c r="D2" s="21"/>
+      <c r="E2" s="21"/>
+      <c r="F2" s="21"/>
+      <c r="G2" s="21"/>
+      <c r="H2" s="21"/>
+      <c r="I2" s="21"/>
+      <c r="J2" s="21"/>
+      <c r="K2" s="21"/>
+      <c r="L2" s="21"/>
+      <c r="M2" s="21"/>
+      <c r="N2" s="21"/>
+      <c r="O2" s="21"/>
+      <c r="P2" s="21"/>
+      <c r="Q2" s="21"/>
+      <c r="R2" s="21"/>
+      <c r="S2" s="21"/>
+      <c r="T2" s="21"/>
+      <c r="U2" s="21"/>
+      <c r="V2" s="21"/>
+      <c r="W2" s="21"/>
+      <c r="X2" s="21"/>
+      <c r="Y2" s="21"/>
+      <c r="Z2" s="21"/>
+      <c r="AA2" s="21"/>
+      <c r="AB2" s="21"/>
+      <c r="AC2" s="21"/>
+      <c r="AD2" s="21"/>
+      <c r="AE2" s="21"/>
+      <c r="AF2" s="21"/>
+      <c r="AG2" s="21"/>
+      <c r="AH2" s="21"/>
+      <c r="AI2" s="21"/>
+      <c r="AJ2" s="21"/>
+      <c r="AK2" s="21"/>
+      <c r="AL2" s="21"/>
+      <c r="AM2" s="21"/>
+      <c r="AN2" s="21"/>
+      <c r="AO2" s="21"/>
+      <c r="AP2" s="21"/>
+      <c r="AQ2" s="21"/>
+      <c r="AR2" s="21"/>
+      <c r="AS2" s="21"/>
+      <c r="AT2" s="21"/>
+      <c r="AU2" s="21"/>
+      <c r="AV2" s="21"/>
+      <c r="AW2" s="21"/>
+      <c r="AX2" s="21"/>
+      <c r="AY2" s="21"/>
+      <c r="AZ2" s="21"/>
+      <c r="BA2" s="21"/>
+      <c r="BB2" s="21"/>
+      <c r="BC2" s="21"/>
+      <c r="BD2" s="21"/>
+      <c r="BE2" s="21"/>
+      <c r="BF2" s="21"/>
+      <c r="BG2" s="21"/>
+      <c r="BH2" s="21"/>
+      <c r="BI2" s="21"/>
+      <c r="BJ2" s="22" t="s">
         <v>0</v>
       </c>
-      <c r="BK2" s="18"/>
-[...57 lines deleted...]
-      <c r="DQ2" s="18"/>
+      <c r="BK2" s="22"/>
+      <c r="BL2" s="22"/>
+      <c r="BM2" s="22"/>
+      <c r="BN2" s="22"/>
+      <c r="BO2" s="22"/>
+      <c r="BP2" s="22"/>
+      <c r="BQ2" s="22"/>
+      <c r="BR2" s="22"/>
+      <c r="BS2" s="22"/>
+      <c r="BT2" s="22"/>
+      <c r="BU2" s="22"/>
+      <c r="BV2" s="22"/>
+      <c r="BW2" s="22"/>
+      <c r="BX2" s="22"/>
+      <c r="BY2" s="22"/>
+      <c r="BZ2" s="22"/>
+      <c r="CA2" s="22"/>
+      <c r="CB2" s="22"/>
+      <c r="CC2" s="22"/>
+      <c r="CD2" s="22"/>
+      <c r="CE2" s="22"/>
+      <c r="CF2" s="22"/>
+      <c r="CG2" s="22"/>
+      <c r="CH2" s="22"/>
+      <c r="CI2" s="22"/>
+      <c r="CJ2" s="22"/>
+      <c r="CK2" s="22"/>
+      <c r="CL2" s="22"/>
+      <c r="CM2" s="22"/>
+      <c r="CN2" s="22"/>
+      <c r="CO2" s="22"/>
+      <c r="CP2" s="22"/>
+      <c r="CQ2" s="22"/>
+      <c r="CR2" s="22"/>
+      <c r="CS2" s="22"/>
+      <c r="CT2" s="22"/>
+      <c r="CU2" s="22"/>
+      <c r="CV2" s="22"/>
+      <c r="CW2" s="22"/>
+      <c r="CX2" s="22"/>
+      <c r="CY2" s="22"/>
+      <c r="CZ2" s="22"/>
+      <c r="DA2" s="22"/>
+      <c r="DB2" s="22"/>
+      <c r="DC2" s="22"/>
+      <c r="DD2" s="22"/>
+      <c r="DE2" s="22"/>
+      <c r="DF2" s="22"/>
+      <c r="DG2" s="22"/>
+      <c r="DH2" s="22"/>
+      <c r="DI2" s="22"/>
+      <c r="DJ2" s="22"/>
+      <c r="DK2" s="22"/>
+      <c r="DL2" s="22"/>
+      <c r="DM2" s="22"/>
+      <c r="DN2" s="22"/>
+      <c r="DO2" s="22"/>
     </row>
-    <row r="3" spans="1:121" ht="22.5" customHeight="1" thickBot="1">
+    <row r="3" spans="1:119" ht="22.5" customHeight="1" thickBot="1">
       <c r="A3" s="3"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
       <c r="Q3" s="3"/>
       <c r="R3" s="3"/>
       <c r="S3" s="3"/>
       <c r="T3" s="3"/>
-      <c r="U3" s="20" t="s">
+      <c r="U3" s="18" t="s">
         <v>1</v>
       </c>
-      <c r="V3" s="20"/>
-[...2 lines deleted...]
-      <c r="Y3" s="20"/>
+      <c r="V3" s="18"/>
+      <c r="W3" s="18"/>
+      <c r="X3" s="18"/>
+      <c r="Y3" s="18"/>
       <c r="Z3" s="3"/>
       <c r="AA3" s="3"/>
       <c r="AB3" s="3"/>
       <c r="AC3" s="3"/>
       <c r="AD3" s="3"/>
       <c r="AE3" s="3"/>
       <c r="AF3" s="3"/>
       <c r="AG3" s="17" t="s">
         <v>1</v>
       </c>
       <c r="AH3" s="17"/>
       <c r="AI3" s="17"/>
       <c r="AJ3" s="17"/>
       <c r="AK3" s="17"/>
       <c r="AL3" s="3"/>
       <c r="AM3" s="3"/>
       <c r="AN3" s="3"/>
       <c r="AO3" s="3"/>
       <c r="AP3" s="3"/>
       <c r="AQ3" s="3"/>
       <c r="AR3" s="3"/>
       <c r="AS3" s="3"/>
       <c r="AT3" s="3"/>
       <c r="AU3" s="3"/>
       <c r="AV3" s="3"/>
@@ -1931,55 +2189,53 @@
       <c r="CS3" s="17"/>
       <c r="CT3" s="3"/>
       <c r="CU3" s="3"/>
       <c r="CV3" s="3"/>
       <c r="CW3" s="3"/>
       <c r="CX3" s="3"/>
       <c r="CY3" s="3"/>
       <c r="CZ3" s="3"/>
       <c r="DA3" s="17" t="s">
         <v>1</v>
       </c>
       <c r="DB3" s="17"/>
       <c r="DC3" s="17"/>
       <c r="DD3" s="17"/>
       <c r="DE3" s="17"/>
       <c r="DF3" s="3"/>
       <c r="DG3" s="3"/>
       <c r="DH3" s="3"/>
       <c r="DI3" s="3"/>
       <c r="DJ3" s="3"/>
       <c r="DK3" s="3"/>
       <c r="DL3" s="3"/>
       <c r="DM3" s="3"/>
       <c r="DN3" s="3"/>
       <c r="DO3" s="3"/>
-      <c r="DP3" s="3"/>
-      <c r="DQ3" s="3"/>
     </row>
-    <row r="4" spans="1:121" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A4" s="21"/>
+    <row r="4" spans="1:119" ht="20.25" customHeight="1" thickBot="1">
+      <c r="A4" s="19"/>
       <c r="B4" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C4" s="15"/>
       <c r="D4" s="15"/>
       <c r="E4" s="15"/>
       <c r="F4" s="15"/>
       <c r="G4" s="15"/>
       <c r="H4" s="15"/>
       <c r="I4" s="15"/>
       <c r="J4" s="15"/>
       <c r="K4" s="15"/>
       <c r="L4" s="15"/>
       <c r="M4" s="16"/>
       <c r="N4" s="14" t="s">
         <v>2</v>
       </c>
       <c r="O4" s="15"/>
       <c r="P4" s="15"/>
       <c r="Q4" s="15"/>
       <c r="R4" s="15"/>
       <c r="S4" s="15"/>
       <c r="T4" s="15"/>
       <c r="U4" s="15"/>
       <c r="V4" s="15"/>
@@ -2072,55 +2328,53 @@
       <c r="CS4" s="16"/>
       <c r="CT4" s="14" t="s">
         <v>35</v>
       </c>
       <c r="CU4" s="15"/>
       <c r="CV4" s="15"/>
       <c r="CW4" s="15"/>
       <c r="CX4" s="15"/>
       <c r="CY4" s="15"/>
       <c r="CZ4" s="15"/>
       <c r="DA4" s="15"/>
       <c r="DB4" s="15"/>
       <c r="DC4" s="15"/>
       <c r="DD4" s="15"/>
       <c r="DE4" s="16"/>
       <c r="DF4" s="3"/>
       <c r="DG4" s="3"/>
       <c r="DH4" s="3"/>
       <c r="DI4" s="3"/>
       <c r="DJ4" s="3"/>
       <c r="DK4" s="3"/>
       <c r="DL4" s="3"/>
       <c r="DM4" s="3"/>
       <c r="DN4" s="3"/>
       <c r="DO4" s="3"/>
-      <c r="DP4" s="3"/>
-      <c r="DQ4" s="3"/>
     </row>
-    <row r="5" spans="1:121" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A5" s="22"/>
+    <row r="5" spans="1:119" ht="34.5" customHeight="1" thickBot="1">
+      <c r="A5" s="20"/>
       <c r="B5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>8</v>
       </c>
       <c r="G5" s="4" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="4" t="s">
         <v>10</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>11</v>
       </c>
       <c r="J5" s="4" t="s">
@@ -2411,54 +2665,52 @@
       <c r="DA5" s="4" t="s">
         <v>11</v>
       </c>
       <c r="DB5" s="4" t="s">
         <v>12</v>
       </c>
       <c r="DC5" s="4" t="s">
         <v>13</v>
       </c>
       <c r="DD5" s="4" t="s">
         <v>14</v>
       </c>
       <c r="DE5" s="4" t="s">
         <v>16</v>
       </c>
       <c r="DF5" s="3"/>
       <c r="DG5" s="3"/>
       <c r="DH5" s="3"/>
       <c r="DI5" s="3"/>
       <c r="DJ5" s="3"/>
       <c r="DK5" s="3"/>
       <c r="DL5" s="3"/>
       <c r="DM5" s="3"/>
       <c r="DN5" s="3"/>
       <c r="DO5" s="3"/>
-      <c r="DP5" s="3"/>
-      <c r="DQ5" s="3"/>
     </row>
-    <row r="6" spans="1:121">
+    <row r="6" spans="1:119">
       <c r="A6" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B6" s="6">
         <v>104.42148809032645</v>
       </c>
       <c r="C6" s="6">
         <v>106.00841332326539</v>
       </c>
       <c r="D6" s="6">
         <v>107.92707831679604</v>
       </c>
       <c r="E6" s="6">
         <v>107.83870250060421</v>
       </c>
       <c r="F6" s="6">
         <v>104.97718355179482</v>
       </c>
       <c r="G6" s="6">
         <v>109.76679146393668</v>
       </c>
       <c r="H6" s="6">
         <v>109.23459149913435</v>
       </c>
       <c r="I6" s="6">
@@ -2715,73 +2967,73 @@
       </c>
       <c r="CO6" s="6">
         <v>100.44456773016857</v>
       </c>
       <c r="CP6" s="6">
         <v>98.63242382367109</v>
       </c>
       <c r="CQ6" s="6">
         <v>99.782715874632274</v>
       </c>
       <c r="CR6" s="6">
         <v>100.86100114446724</v>
       </c>
       <c r="CS6" s="6">
         <v>102.36662899877528</v>
       </c>
       <c r="CT6" s="11">
         <v>117.5</v>
       </c>
       <c r="CU6" s="6">
         <v>109.2</v>
       </c>
       <c r="CV6" s="6">
         <v>98.8</v>
       </c>
-      <c r="CW6" s="6"/>
+      <c r="CW6" s="6">
+        <v>98.5</v>
+      </c>
       <c r="CX6" s="6"/>
       <c r="CY6" s="6"/>
       <c r="CZ6" s="6"/>
       <c r="DA6" s="6"/>
       <c r="DB6" s="6"/>
       <c r="DC6" s="6"/>
       <c r="DD6" s="6"/>
       <c r="DE6" s="6"/>
       <c r="DF6" s="3"/>
       <c r="DG6" s="3"/>
       <c r="DH6" s="3"/>
       <c r="DI6" s="3"/>
       <c r="DJ6" s="3"/>
       <c r="DK6" s="3"/>
       <c r="DL6" s="3"/>
       <c r="DM6" s="3"/>
       <c r="DN6" s="3"/>
       <c r="DO6" s="3"/>
-      <c r="DP6" s="3"/>
-      <c r="DQ6" s="3"/>
     </row>
-    <row r="7" spans="1:121">
+    <row r="7" spans="1:119">
       <c r="A7" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B7" s="6">
         <v>109.61943062472992</v>
       </c>
       <c r="C7" s="6">
         <v>121.40371909228503</v>
       </c>
       <c r="D7" s="6">
         <v>115.97053565252639</v>
       </c>
       <c r="E7" s="6">
         <v>112.44596716473372</v>
       </c>
       <c r="F7" s="6">
         <v>110.7546034345884</v>
       </c>
       <c r="G7" s="6">
         <v>109.61473392794933</v>
       </c>
       <c r="H7" s="6">
         <v>109.10725297897639</v>
       </c>
       <c r="I7" s="6">
@@ -3038,73 +3290,73 @@
       </c>
       <c r="CO7" s="6">
         <v>125.30278156440613</v>
       </c>
       <c r="CP7" s="6">
         <v>104.37784616882475</v>
       </c>
       <c r="CQ7" s="6">
         <v>101.56697007433802</v>
       </c>
       <c r="CR7" s="6">
         <v>100.00811598566813</v>
       </c>
       <c r="CS7" s="6">
         <v>100.42218765922728</v>
       </c>
       <c r="CT7" s="11">
         <v>100.2</v>
       </c>
       <c r="CU7" s="6">
         <v>100.2</v>
       </c>
       <c r="CV7" s="6">
         <v>100.5</v>
       </c>
-      <c r="CW7" s="6"/>
+      <c r="CW7" s="6">
+        <v>100.2</v>
+      </c>
       <c r="CX7" s="6"/>
       <c r="CY7" s="6"/>
       <c r="CZ7" s="6"/>
       <c r="DA7" s="6"/>
       <c r="DB7" s="6"/>
       <c r="DC7" s="6"/>
       <c r="DD7" s="6"/>
       <c r="DE7" s="6"/>
       <c r="DF7" s="3"/>
       <c r="DG7" s="3"/>
       <c r="DH7" s="3"/>
       <c r="DI7" s="3"/>
       <c r="DJ7" s="3"/>
       <c r="DK7" s="3"/>
       <c r="DL7" s="3"/>
       <c r="DM7" s="3"/>
       <c r="DN7" s="3"/>
       <c r="DO7" s="3"/>
-      <c r="DP7" s="3"/>
-      <c r="DQ7" s="3"/>
     </row>
-    <row r="8" spans="1:121">
+    <row r="8" spans="1:119">
       <c r="A8" s="7" t="s">
         <v>25</v>
       </c>
       <c r="B8" s="6">
         <v>70.665594681456142</v>
       </c>
       <c r="C8" s="6">
         <v>92.269127554274093</v>
       </c>
       <c r="D8" s="6">
         <v>88.042200189902118</v>
       </c>
       <c r="E8" s="6">
         <v>95.780686154715951</v>
       </c>
       <c r="F8" s="6">
         <v>94.714133099404975</v>
       </c>
       <c r="G8" s="6">
         <v>93.458171645285177</v>
       </c>
       <c r="H8" s="6">
         <v>94.01505060592774</v>
       </c>
       <c r="I8" s="6">
@@ -3361,73 +3613,73 @@
       </c>
       <c r="CO8" s="6">
         <v>99.981941263096445</v>
       </c>
       <c r="CP8" s="6">
         <v>99.607693874539166</v>
       </c>
       <c r="CQ8" s="6">
         <v>99.9727905462709</v>
       </c>
       <c r="CR8" s="6">
         <v>98.045013166583175</v>
       </c>
       <c r="CS8" s="6">
         <v>100.0755272404553</v>
       </c>
       <c r="CT8" s="11">
         <v>100</v>
       </c>
       <c r="CU8" s="6">
         <v>100.8</v>
       </c>
       <c r="CV8" s="6">
         <v>90.9</v>
       </c>
-      <c r="CW8" s="6"/>
+      <c r="CW8" s="6">
+        <v>100</v>
+      </c>
       <c r="CX8" s="6"/>
       <c r="CY8" s="6"/>
       <c r="CZ8" s="6"/>
       <c r="DA8" s="6"/>
       <c r="DB8" s="6"/>
       <c r="DC8" s="6"/>
       <c r="DD8" s="6"/>
       <c r="DE8" s="6"/>
       <c r="DF8" s="3"/>
       <c r="DG8" s="3"/>
       <c r="DH8" s="3"/>
       <c r="DI8" s="3"/>
       <c r="DJ8" s="3"/>
       <c r="DK8" s="3"/>
       <c r="DL8" s="3"/>
       <c r="DM8" s="3"/>
       <c r="DN8" s="3"/>
       <c r="DO8" s="3"/>
-      <c r="DP8" s="3"/>
-      <c r="DQ8" s="3"/>
     </row>
-    <row r="9" spans="1:121">
+    <row r="9" spans="1:119">
       <c r="A9" s="7" t="s">
         <v>26</v>
       </c>
       <c r="B9" s="6">
         <v>102.22475881683482</v>
       </c>
       <c r="C9" s="6">
         <v>103.60211917820348</v>
       </c>
       <c r="D9" s="6">
         <v>102.94331302380746</v>
       </c>
       <c r="E9" s="6">
         <v>103.49009911204448</v>
       </c>
       <c r="F9" s="6">
         <v>102.75139439340619</v>
       </c>
       <c r="G9" s="6">
         <v>108.05425182679033</v>
       </c>
       <c r="H9" s="6">
         <v>105.29123199129617</v>
       </c>
       <c r="I9" s="6">
@@ -3684,73 +3936,73 @@
       </c>
       <c r="CO9" s="6">
         <v>100.07898504818449</v>
       </c>
       <c r="CP9" s="6">
         <v>99.752277658313602</v>
       </c>
       <c r="CQ9" s="6">
         <v>100.55713217822712</v>
       </c>
       <c r="CR9" s="6">
         <v>100.81739039726871</v>
       </c>
       <c r="CS9" s="6">
         <v>100.21958489446699</v>
       </c>
       <c r="CT9" s="11">
         <v>102.4</v>
       </c>
       <c r="CU9" s="6">
         <v>100.9</v>
       </c>
       <c r="CV9" s="6">
         <v>96.2</v>
       </c>
-      <c r="CW9" s="6"/>
+      <c r="CW9" s="6">
+        <v>96.6</v>
+      </c>
       <c r="CX9" s="6"/>
       <c r="CY9" s="6"/>
       <c r="CZ9" s="6"/>
       <c r="DA9" s="6"/>
       <c r="DB9" s="6"/>
       <c r="DC9" s="6"/>
       <c r="DD9" s="6"/>
       <c r="DE9" s="6"/>
       <c r="DF9" s="3"/>
       <c r="DG9" s="3"/>
       <c r="DH9" s="3"/>
       <c r="DI9" s="3"/>
       <c r="DJ9" s="3"/>
       <c r="DK9" s="3"/>
       <c r="DL9" s="3"/>
       <c r="DM9" s="3"/>
       <c r="DN9" s="3"/>
       <c r="DO9" s="3"/>
-      <c r="DP9" s="3"/>
-      <c r="DQ9" s="3"/>
     </row>
-    <row r="10" spans="1:121">
+    <row r="10" spans="1:119">
       <c r="A10" s="7" t="s">
         <v>27</v>
       </c>
       <c r="B10" s="8">
         <v>82.609818359170077</v>
       </c>
       <c r="C10" s="8">
         <v>90.306559354134961</v>
       </c>
       <c r="D10" s="8">
         <v>94.436673624922534</v>
       </c>
       <c r="E10" s="8">
         <v>95.953805692563108</v>
       </c>
       <c r="F10" s="8">
         <v>95.919903358064147</v>
       </c>
       <c r="G10" s="8">
         <v>95.696229435415873</v>
       </c>
       <c r="H10" s="8">
         <v>96.882444875144728</v>
       </c>
       <c r="I10" s="8">
@@ -4007,73 +4259,73 @@
       </c>
       <c r="CO10" s="6">
         <v>100.01673781125602</v>
       </c>
       <c r="CP10" s="6">
         <v>96.789547093262271</v>
       </c>
       <c r="CQ10" s="6">
         <v>94.978494517273475</v>
       </c>
       <c r="CR10" s="6">
         <v>95.083859133443298</v>
       </c>
       <c r="CS10" s="6">
         <v>99.969843295678515</v>
       </c>
       <c r="CT10" s="11">
         <v>103.6</v>
       </c>
       <c r="CU10" s="8">
         <v>103.1</v>
       </c>
       <c r="CV10" s="8">
         <v>98.4</v>
       </c>
-      <c r="CW10" s="8"/>
+      <c r="CW10" s="8">
+        <v>97.8</v>
+      </c>
       <c r="CX10" s="8"/>
       <c r="CY10" s="6"/>
       <c r="CZ10" s="6"/>
       <c r="DA10" s="6"/>
       <c r="DB10" s="6"/>
       <c r="DC10" s="6"/>
       <c r="DD10" s="6"/>
       <c r="DE10" s="6"/>
       <c r="DF10" s="3"/>
       <c r="DG10" s="3"/>
       <c r="DH10" s="3"/>
       <c r="DI10" s="3"/>
       <c r="DJ10" s="3"/>
       <c r="DK10" s="3"/>
       <c r="DL10" s="3"/>
       <c r="DM10" s="3"/>
       <c r="DN10" s="3"/>
       <c r="DO10" s="3"/>
-      <c r="DP10" s="3"/>
-      <c r="DQ10" s="3"/>
     </row>
-    <row r="11" spans="1:121">
+    <row r="11" spans="1:119">
       <c r="A11" s="7" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="6">
         <v>101.21784906341756</v>
       </c>
       <c r="C11" s="6">
         <v>98.062381467794012</v>
       </c>
       <c r="D11" s="6">
         <v>97.857481004623153</v>
       </c>
       <c r="E11" s="6">
         <v>97.534649904320375</v>
       </c>
       <c r="F11" s="6">
         <v>92.340780092640642</v>
       </c>
       <c r="G11" s="6">
         <v>103.78435617381088</v>
       </c>
       <c r="H11" s="6">
         <v>104.20487171216755</v>
       </c>
       <c r="I11" s="6">
@@ -4330,73 +4582,73 @@
       </c>
       <c r="CO11" s="6">
         <v>100.44136384515888</v>
       </c>
       <c r="CP11" s="6">
         <v>99.10613979943885</v>
       </c>
       <c r="CQ11" s="6">
         <v>99.018165889395007</v>
       </c>
       <c r="CR11" s="6">
         <v>99.976657325522496</v>
       </c>
       <c r="CS11" s="6">
         <v>99.957309226806487</v>
       </c>
       <c r="CT11" s="11">
         <v>102.2</v>
       </c>
       <c r="CU11" s="6">
         <v>100.5</v>
       </c>
       <c r="CV11" s="6">
         <v>98.7</v>
       </c>
-      <c r="CW11" s="6"/>
+      <c r="CW11" s="6">
+        <v>100.6</v>
+      </c>
       <c r="CX11" s="6"/>
       <c r="CY11" s="6"/>
       <c r="CZ11" s="6"/>
       <c r="DA11" s="6"/>
       <c r="DB11" s="6"/>
       <c r="DC11" s="6"/>
       <c r="DD11" s="6"/>
       <c r="DE11" s="6"/>
       <c r="DF11" s="3"/>
       <c r="DG11" s="3"/>
       <c r="DH11" s="3"/>
       <c r="DI11" s="3"/>
       <c r="DJ11" s="3"/>
       <c r="DK11" s="3"/>
       <c r="DL11" s="3"/>
       <c r="DM11" s="3"/>
       <c r="DN11" s="3"/>
       <c r="DO11" s="3"/>
-      <c r="DP11" s="3"/>
-      <c r="DQ11" s="3"/>
     </row>
-    <row r="12" spans="1:121">
+    <row r="12" spans="1:119">
       <c r="A12" s="7" t="s">
         <v>29</v>
       </c>
       <c r="B12" s="6">
         <v>183.67954936939515</v>
       </c>
       <c r="C12" s="6">
         <v>181.52774633315948</v>
       </c>
       <c r="D12" s="6">
         <v>179.70138600116113</v>
       </c>
       <c r="E12" s="6">
         <v>173.74446906581559</v>
       </c>
       <c r="F12" s="6">
         <v>169.40800367502607</v>
       </c>
       <c r="G12" s="6">
         <v>166.34110401453808</v>
       </c>
       <c r="H12" s="6">
         <v>164.58892258188399</v>
       </c>
       <c r="I12" s="6">
@@ -4653,73 +4905,73 @@
       </c>
       <c r="CO12" s="6">
         <v>109.08423940157721</v>
       </c>
       <c r="CP12" s="6">
         <v>110.17850314382844</v>
       </c>
       <c r="CQ12" s="6">
         <v>111.62192661899526</v>
       </c>
       <c r="CR12" s="6">
         <v>108.79432627035897</v>
       </c>
       <c r="CS12" s="6">
         <v>100.5368854889289</v>
       </c>
       <c r="CT12" s="11">
         <v>122.9</v>
       </c>
       <c r="CU12" s="6">
         <v>126</v>
       </c>
       <c r="CV12" s="6">
         <v>123.2</v>
       </c>
-      <c r="CW12" s="6"/>
+      <c r="CW12" s="6">
+        <v>120.3</v>
+      </c>
       <c r="CX12" s="6"/>
       <c r="CY12" s="6"/>
       <c r="CZ12" s="6"/>
       <c r="DA12" s="6"/>
       <c r="DB12" s="6"/>
       <c r="DC12" s="6"/>
       <c r="DD12" s="6"/>
       <c r="DE12" s="6"/>
       <c r="DF12" s="3"/>
       <c r="DG12" s="3"/>
       <c r="DH12" s="3"/>
       <c r="DI12" s="3"/>
       <c r="DJ12" s="3"/>
       <c r="DK12" s="3"/>
       <c r="DL12" s="3"/>
       <c r="DM12" s="3"/>
       <c r="DN12" s="3"/>
       <c r="DO12" s="3"/>
-      <c r="DP12" s="3"/>
-      <c r="DQ12" s="3"/>
     </row>
-    <row r="13" spans="1:121">
+    <row r="13" spans="1:119">
       <c r="A13" s="7" t="s">
         <v>30</v>
       </c>
       <c r="B13" s="6">
         <v>105.91606584516222</v>
       </c>
       <c r="C13" s="6">
         <v>106.6294693698803</v>
       </c>
       <c r="D13" s="6">
         <v>116.93488031047438</v>
       </c>
       <c r="E13" s="6">
         <v>115.12414927216126</v>
       </c>
       <c r="F13" s="6">
         <v>112.76368099522229</v>
       </c>
       <c r="G13" s="6">
         <v>114.04935521365465</v>
       </c>
       <c r="H13" s="6">
         <v>114.1602618100855</v>
       </c>
       <c r="I13" s="6">
@@ -4976,73 +5228,73 @@
       </c>
       <c r="CO13" s="6">
         <v>94.524522333595797</v>
       </c>
       <c r="CP13" s="6">
         <v>90.742375725801978</v>
       </c>
       <c r="CQ13" s="6">
         <v>95.565479513507384</v>
       </c>
       <c r="CR13" s="6">
         <v>100.80252910899208</v>
       </c>
       <c r="CS13" s="6">
         <v>110.63806007984851</v>
       </c>
       <c r="CT13" s="11">
         <v>171</v>
       </c>
       <c r="CU13" s="6">
         <v>115.1</v>
       </c>
       <c r="CV13" s="6">
         <v>77.2</v>
       </c>
-      <c r="CW13" s="6"/>
+      <c r="CW13" s="6">
+        <v>78.900000000000006</v>
+      </c>
       <c r="CX13" s="6"/>
       <c r="CY13" s="6"/>
       <c r="CZ13" s="6"/>
       <c r="DA13" s="6"/>
       <c r="DB13" s="6"/>
       <c r="DC13" s="6"/>
       <c r="DD13" s="6"/>
       <c r="DE13" s="6"/>
       <c r="DF13" s="3"/>
       <c r="DG13" s="3"/>
       <c r="DH13" s="3"/>
       <c r="DI13" s="3"/>
       <c r="DJ13" s="3"/>
       <c r="DK13" s="3"/>
       <c r="DL13" s="3"/>
       <c r="DM13" s="3"/>
       <c r="DN13" s="3"/>
       <c r="DO13" s="3"/>
-      <c r="DP13" s="3"/>
-      <c r="DQ13" s="3"/>
     </row>
-    <row r="14" spans="1:121">
+    <row r="14" spans="1:119">
       <c r="A14" s="3"/>
       <c r="B14" s="3"/>
       <c r="C14" s="3"/>
       <c r="D14" s="3"/>
       <c r="E14" s="3"/>
       <c r="F14" s="3"/>
       <c r="G14" s="3"/>
       <c r="H14" s="3"/>
       <c r="I14" s="3"/>
       <c r="J14" s="3"/>
       <c r="K14" s="3"/>
       <c r="L14" s="3"/>
       <c r="M14" s="3"/>
       <c r="N14" s="3"/>
       <c r="O14" s="3"/>
       <c r="P14" s="3"/>
       <c r="Q14" s="3"/>
       <c r="R14" s="3"/>
       <c r="S14" s="3"/>
       <c r="T14" s="3"/>
       <c r="U14" s="3"/>
       <c r="V14" s="3"/>
       <c r="W14" s="3"/>
       <c r="X14" s="3"/>
       <c r="Y14" s="3"/>
@@ -5118,206 +5370,202 @@
       <c r="CQ14" s="3"/>
       <c r="CR14" s="3"/>
       <c r="CS14" s="3"/>
       <c r="CT14" s="3"/>
       <c r="CU14" s="3"/>
       <c r="CV14" s="3"/>
       <c r="CW14" s="3"/>
       <c r="CX14" s="3"/>
       <c r="CY14" s="3"/>
       <c r="CZ14" s="3"/>
       <c r="DA14" s="3"/>
       <c r="DB14" s="3"/>
       <c r="DC14" s="3"/>
       <c r="DD14" s="3"/>
       <c r="DE14" s="3"/>
       <c r="DF14" s="3"/>
       <c r="DG14" s="3"/>
       <c r="DH14" s="3"/>
       <c r="DI14" s="3"/>
       <c r="DJ14" s="3"/>
       <c r="DK14" s="3"/>
       <c r="DL14" s="3"/>
       <c r="DM14" s="3"/>
       <c r="DN14" s="3"/>
       <c r="DO14" s="3"/>
-      <c r="DP14" s="3"/>
-      <c r="DQ14" s="3"/>
     </row>
-    <row r="15" spans="1:121" ht="21" customHeight="1">
-[...61 lines deleted...]
-      <c r="BJ15" s="18" t="s">
+    <row r="15" spans="1:119" ht="21" customHeight="1">
+      <c r="A15" s="21"/>
+      <c r="B15" s="21"/>
+      <c r="C15" s="21"/>
+      <c r="D15" s="21"/>
+      <c r="E15" s="21"/>
+      <c r="F15" s="21"/>
+      <c r="G15" s="21"/>
+      <c r="H15" s="21"/>
+      <c r="I15" s="21"/>
+      <c r="J15" s="21"/>
+      <c r="K15" s="21"/>
+      <c r="L15" s="21"/>
+      <c r="M15" s="21"/>
+      <c r="N15" s="21"/>
+      <c r="O15" s="21"/>
+      <c r="P15" s="21"/>
+      <c r="Q15" s="21"/>
+      <c r="R15" s="21"/>
+      <c r="S15" s="21"/>
+      <c r="T15" s="21"/>
+      <c r="U15" s="21"/>
+      <c r="V15" s="21"/>
+      <c r="W15" s="21"/>
+      <c r="X15" s="21"/>
+      <c r="Y15" s="21"/>
+      <c r="Z15" s="21"/>
+      <c r="AA15" s="21"/>
+      <c r="AB15" s="21"/>
+      <c r="AC15" s="21"/>
+      <c r="AD15" s="21"/>
+      <c r="AE15" s="21"/>
+      <c r="AF15" s="21"/>
+      <c r="AG15" s="21"/>
+      <c r="AH15" s="21"/>
+      <c r="AI15" s="21"/>
+      <c r="AJ15" s="21"/>
+      <c r="AK15" s="21"/>
+      <c r="AL15" s="21"/>
+      <c r="AM15" s="21"/>
+      <c r="AN15" s="21"/>
+      <c r="AO15" s="21"/>
+      <c r="AP15" s="21"/>
+      <c r="AQ15" s="21"/>
+      <c r="AR15" s="21"/>
+      <c r="AS15" s="21"/>
+      <c r="AT15" s="21"/>
+      <c r="AU15" s="21"/>
+      <c r="AV15" s="21"/>
+      <c r="AW15" s="21"/>
+      <c r="AX15" s="21"/>
+      <c r="AY15" s="21"/>
+      <c r="AZ15" s="21"/>
+      <c r="BA15" s="21"/>
+      <c r="BB15" s="21"/>
+      <c r="BC15" s="21"/>
+      <c r="BD15" s="21"/>
+      <c r="BE15" s="21"/>
+      <c r="BF15" s="21"/>
+      <c r="BG15" s="21"/>
+      <c r="BH15" s="21"/>
+      <c r="BI15" s="21"/>
+      <c r="BJ15" s="22" t="s">
         <v>17</v>
       </c>
-      <c r="BK15" s="18"/>
-[...57 lines deleted...]
-      <c r="DQ15" s="18"/>
+      <c r="BK15" s="22"/>
+      <c r="BL15" s="22"/>
+      <c r="BM15" s="22"/>
+      <c r="BN15" s="22"/>
+      <c r="BO15" s="22"/>
+      <c r="BP15" s="22"/>
+      <c r="BQ15" s="22"/>
+      <c r="BR15" s="22"/>
+      <c r="BS15" s="22"/>
+      <c r="BT15" s="22"/>
+      <c r="BU15" s="22"/>
+      <c r="BV15" s="22"/>
+      <c r="BW15" s="22"/>
+      <c r="BX15" s="22"/>
+      <c r="BY15" s="22"/>
+      <c r="BZ15" s="22"/>
+      <c r="CA15" s="22"/>
+      <c r="CB15" s="22"/>
+      <c r="CC15" s="22"/>
+      <c r="CD15" s="22"/>
+      <c r="CE15" s="22"/>
+      <c r="CF15" s="22"/>
+      <c r="CG15" s="22"/>
+      <c r="CH15" s="22"/>
+      <c r="CI15" s="22"/>
+      <c r="CJ15" s="22"/>
+      <c r="CK15" s="22"/>
+      <c r="CL15" s="22"/>
+      <c r="CM15" s="22"/>
+      <c r="CN15" s="22"/>
+      <c r="CO15" s="22"/>
+      <c r="CP15" s="22"/>
+      <c r="CQ15" s="22"/>
+      <c r="CR15" s="22"/>
+      <c r="CS15" s="22"/>
+      <c r="CT15" s="22"/>
+      <c r="CU15" s="22"/>
+      <c r="CV15" s="22"/>
+      <c r="CW15" s="22"/>
+      <c r="CX15" s="22"/>
+      <c r="CY15" s="22"/>
+      <c r="CZ15" s="22"/>
+      <c r="DA15" s="22"/>
+      <c r="DB15" s="22"/>
+      <c r="DC15" s="22"/>
+      <c r="DD15" s="22"/>
+      <c r="DE15" s="22"/>
+      <c r="DF15" s="22"/>
+      <c r="DG15" s="22"/>
+      <c r="DH15" s="22"/>
+      <c r="DI15" s="22"/>
+      <c r="DJ15" s="22"/>
+      <c r="DK15" s="22"/>
+      <c r="DL15" s="22"/>
+      <c r="DM15" s="22"/>
+      <c r="DN15" s="22"/>
+      <c r="DO15" s="22"/>
     </row>
-    <row r="16" spans="1:121" ht="22.5" customHeight="1" thickBot="1">
+    <row r="16" spans="1:119" ht="22.5" customHeight="1" thickBot="1">
       <c r="A16" s="3"/>
       <c r="B16" s="3"/>
       <c r="C16" s="3"/>
       <c r="D16" s="3"/>
       <c r="E16" s="3"/>
       <c r="F16" s="3"/>
       <c r="G16" s="3"/>
       <c r="H16" s="3"/>
-      <c r="I16" s="20"/>
-[...3 lines deleted...]
-      <c r="M16" s="20"/>
+      <c r="I16" s="18"/>
+      <c r="J16" s="18"/>
+      <c r="K16" s="18"/>
+      <c r="L16" s="18"/>
+      <c r="M16" s="18"/>
       <c r="N16" s="3"/>
       <c r="O16" s="3"/>
       <c r="P16" s="3"/>
       <c r="Q16" s="3"/>
       <c r="R16" s="3"/>
       <c r="S16" s="3"/>
       <c r="T16" s="3"/>
-      <c r="U16" s="20" t="s">
+      <c r="U16" s="18" t="s">
         <v>1</v>
       </c>
-      <c r="V16" s="20"/>
-[...2 lines deleted...]
-      <c r="Y16" s="20"/>
+      <c r="V16" s="18"/>
+      <c r="W16" s="18"/>
+      <c r="X16" s="18"/>
+      <c r="Y16" s="18"/>
       <c r="Z16" s="3"/>
       <c r="AA16" s="3"/>
       <c r="AB16" s="3"/>
       <c r="AC16" s="3"/>
       <c r="AD16" s="3"/>
       <c r="AE16" s="3"/>
       <c r="AF16" s="3"/>
       <c r="AG16" s="17" t="s">
         <v>1</v>
       </c>
       <c r="AH16" s="17"/>
       <c r="AI16" s="17"/>
       <c r="AJ16" s="17"/>
       <c r="AK16" s="17"/>
       <c r="AL16" s="3"/>
       <c r="AM16" s="3"/>
       <c r="AN16" s="3"/>
       <c r="AO16" s="3"/>
       <c r="AP16" s="3"/>
       <c r="AQ16" s="3"/>
       <c r="AR16" s="3"/>
       <c r="AS16" s="17"/>
       <c r="AT16" s="17"/>
       <c r="AU16" s="17"/>
       <c r="AV16" s="17"/>
@@ -5380,55 +5628,53 @@
       <c r="CS16" s="17"/>
       <c r="CT16" s="3"/>
       <c r="CU16" s="3"/>
       <c r="CV16" s="3"/>
       <c r="CW16" s="3"/>
       <c r="CX16" s="3"/>
       <c r="CY16" s="3"/>
       <c r="CZ16" s="3"/>
       <c r="DA16" s="17" t="s">
         <v>1</v>
       </c>
       <c r="DB16" s="17"/>
       <c r="DC16" s="17"/>
       <c r="DD16" s="17"/>
       <c r="DE16" s="17"/>
       <c r="DF16" s="3"/>
       <c r="DG16" s="3"/>
       <c r="DH16" s="3"/>
       <c r="DI16" s="3"/>
       <c r="DJ16" s="3"/>
       <c r="DK16" s="3"/>
       <c r="DL16" s="3"/>
       <c r="DM16" s="3"/>
       <c r="DN16" s="3"/>
       <c r="DO16" s="3"/>
-      <c r="DP16" s="3"/>
-      <c r="DQ16" s="3"/>
     </row>
-    <row r="17" spans="1:121" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A17" s="21"/>
+    <row r="17" spans="1:119" ht="20.25" customHeight="1" thickBot="1">
+      <c r="A17" s="19"/>
       <c r="B17" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C17" s="15"/>
       <c r="D17" s="15"/>
       <c r="E17" s="15"/>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15"/>
       <c r="I17" s="15"/>
       <c r="J17" s="15"/>
       <c r="K17" s="15"/>
       <c r="L17" s="15"/>
       <c r="M17" s="16"/>
       <c r="N17" s="14" t="s">
         <v>2</v>
       </c>
       <c r="O17" s="15"/>
       <c r="P17" s="15"/>
       <c r="Q17" s="15"/>
       <c r="R17" s="15"/>
       <c r="S17" s="15"/>
       <c r="T17" s="15"/>
       <c r="U17" s="15"/>
       <c r="V17" s="15"/>
@@ -5521,55 +5767,53 @@
       <c r="CS17" s="16"/>
       <c r="CT17" s="14" t="s">
         <v>35</v>
       </c>
       <c r="CU17" s="15"/>
       <c r="CV17" s="15"/>
       <c r="CW17" s="15"/>
       <c r="CX17" s="15"/>
       <c r="CY17" s="15"/>
       <c r="CZ17" s="15"/>
       <c r="DA17" s="15"/>
       <c r="DB17" s="15"/>
       <c r="DC17" s="15"/>
       <c r="DD17" s="15"/>
       <c r="DE17" s="16"/>
       <c r="DF17" s="3"/>
       <c r="DG17" s="3"/>
       <c r="DH17" s="3"/>
       <c r="DI17" s="3"/>
       <c r="DJ17" s="3"/>
       <c r="DK17" s="3"/>
       <c r="DL17" s="3"/>
       <c r="DM17" s="3"/>
       <c r="DN17" s="3"/>
       <c r="DO17" s="3"/>
-      <c r="DP17" s="3"/>
-      <c r="DQ17" s="3"/>
     </row>
-    <row r="18" spans="1:121" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A18" s="22"/>
+    <row r="18" spans="1:119" ht="34.5" customHeight="1" thickBot="1">
+      <c r="A18" s="20"/>
       <c r="B18" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C18" s="4" t="s">
         <v>5</v>
       </c>
       <c r="D18" s="4" t="s">
         <v>6</v>
       </c>
       <c r="E18" s="4" t="s">
         <v>7</v>
       </c>
       <c r="F18" s="4" t="s">
         <v>8</v>
       </c>
       <c r="G18" s="4" t="s">
         <v>9</v>
       </c>
       <c r="H18" s="4" t="s">
         <v>10</v>
       </c>
       <c r="I18" s="4" t="s">
         <v>11</v>
       </c>
       <c r="J18" s="4" t="s">
@@ -5860,54 +6104,52 @@
       <c r="DA18" s="4" t="s">
         <v>11</v>
       </c>
       <c r="DB18" s="4" t="s">
         <v>12</v>
       </c>
       <c r="DC18" s="4" t="s">
         <v>13</v>
       </c>
       <c r="DD18" s="4" t="s">
         <v>14</v>
       </c>
       <c r="DE18" s="4" t="s">
         <v>16</v>
       </c>
       <c r="DF18" s="3"/>
       <c r="DG18" s="3"/>
       <c r="DH18" s="3"/>
       <c r="DI18" s="3"/>
       <c r="DJ18" s="3"/>
       <c r="DK18" s="3"/>
       <c r="DL18" s="3"/>
       <c r="DM18" s="3"/>
       <c r="DN18" s="3"/>
       <c r="DO18" s="3"/>
-      <c r="DP18" s="3"/>
-      <c r="DQ18" s="3"/>
     </row>
-    <row r="19" spans="1:121">
+    <row r="19" spans="1:119">
       <c r="A19" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B19" s="9">
         <v>102.24700758337526</v>
       </c>
       <c r="C19" s="9">
         <v>104.16035122825562</v>
       </c>
       <c r="D19" s="9">
         <v>105.8662939345371</v>
       </c>
       <c r="E19" s="9">
         <v>105.75575990556003</v>
       </c>
       <c r="F19" s="9">
         <v>102.721636273287</v>
       </c>
       <c r="G19" s="9">
         <v>108.19521829184009</v>
       </c>
       <c r="H19" s="6">
         <v>107.74631024580535</v>
       </c>
       <c r="I19" s="9">
@@ -6164,73 +6406,73 @@
       </c>
       <c r="CO19" s="6">
         <v>100.47540586505097</v>
       </c>
       <c r="CP19" s="6">
         <v>98.562046115286165</v>
       </c>
       <c r="CQ19" s="6">
         <v>99.771689904062413</v>
       </c>
       <c r="CR19" s="6">
         <v>100.90443900413599</v>
       </c>
       <c r="CS19" s="6">
         <v>102.47868124322767</v>
       </c>
       <c r="CT19" s="12">
         <v>119</v>
       </c>
       <c r="CU19" s="6">
         <v>109.8</v>
       </c>
       <c r="CV19" s="6">
         <v>98.7</v>
       </c>
-      <c r="CW19" s="6"/>
+      <c r="CW19" s="6">
+        <v>98.3</v>
+      </c>
       <c r="CX19" s="6"/>
       <c r="CY19" s="6"/>
       <c r="CZ19" s="6"/>
       <c r="DA19" s="6"/>
       <c r="DB19" s="6"/>
       <c r="DC19" s="6"/>
       <c r="DD19" s="6"/>
       <c r="DE19" s="6"/>
       <c r="DF19" s="3"/>
       <c r="DG19" s="3"/>
       <c r="DH19" s="3"/>
       <c r="DI19" s="3"/>
       <c r="DJ19" s="3"/>
       <c r="DK19" s="3"/>
       <c r="DL19" s="3"/>
       <c r="DM19" s="3"/>
       <c r="DN19" s="3"/>
       <c r="DO19" s="3"/>
-      <c r="DP19" s="3"/>
-      <c r="DQ19" s="3"/>
     </row>
-    <row r="20" spans="1:121">
+    <row r="20" spans="1:119">
       <c r="A20" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B20" s="6">
         <v>109.61943062472992</v>
       </c>
       <c r="C20" s="6">
         <v>121.40371909228503</v>
       </c>
       <c r="D20" s="6">
         <v>115.97053565252639</v>
       </c>
       <c r="E20" s="6">
         <v>112.44596716473372</v>
       </c>
       <c r="F20" s="6">
         <v>110.7546034345884</v>
       </c>
       <c r="G20" s="6">
         <v>109.61473392794933</v>
       </c>
       <c r="H20" s="6">
         <v>109.10725297897639</v>
       </c>
       <c r="I20" s="6">
@@ -6487,73 +6729,73 @@
       </c>
       <c r="CO20" s="6">
         <v>132.95006776758237</v>
       </c>
       <c r="CP20" s="6">
         <v>104.97195960287497</v>
       </c>
       <c r="CQ20" s="6">
         <v>101.76051341171774</v>
       </c>
       <c r="CR20" s="6">
         <v>100.00856702403478</v>
       </c>
       <c r="CS20" s="6">
         <v>100.43761528676475</v>
       </c>
       <c r="CT20" s="12">
         <v>100.2</v>
       </c>
       <c r="CU20" s="6">
         <v>100.3</v>
       </c>
       <c r="CV20" s="6">
         <v>100.6</v>
       </c>
-      <c r="CW20" s="6"/>
+      <c r="CW20" s="6">
+        <v>100.3</v>
+      </c>
       <c r="CX20" s="6"/>
       <c r="CY20" s="6"/>
       <c r="CZ20" s="6"/>
       <c r="DA20" s="6"/>
       <c r="DB20" s="6"/>
       <c r="DC20" s="6"/>
       <c r="DD20" s="6"/>
       <c r="DE20" s="6"/>
       <c r="DF20" s="3"/>
       <c r="DG20" s="3"/>
       <c r="DH20" s="3"/>
       <c r="DI20" s="3"/>
       <c r="DJ20" s="3"/>
       <c r="DK20" s="3"/>
       <c r="DL20" s="3"/>
       <c r="DM20" s="3"/>
       <c r="DN20" s="3"/>
       <c r="DO20" s="3"/>
-      <c r="DP20" s="3"/>
-      <c r="DQ20" s="3"/>
     </row>
-    <row r="21" spans="1:121">
+    <row r="21" spans="1:119">
       <c r="A21" s="7" t="s">
         <v>25</v>
       </c>
       <c r="B21" s="6">
         <v>70.665594681456142</v>
       </c>
       <c r="C21" s="6">
         <v>92.269127554274093</v>
       </c>
       <c r="D21" s="6">
         <v>88.042200189902118</v>
       </c>
       <c r="E21" s="6">
         <v>95.780686154715951</v>
       </c>
       <c r="F21" s="6">
         <v>94.714133099404975</v>
       </c>
       <c r="G21" s="6">
         <v>93.458171645285177</v>
       </c>
       <c r="H21" s="6">
         <v>94.01505060592774</v>
       </c>
       <c r="I21" s="6">
@@ -6810,73 +7052,73 @@
       </c>
       <c r="CO21" s="6">
         <v>99.981806854496185</v>
       </c>
       <c r="CP21" s="6">
         <v>99.605612682207649</v>
       </c>
       <c r="CQ21" s="6">
         <v>99.972651439588233</v>
       </c>
       <c r="CR21" s="6">
         <v>98.036381679945833</v>
       </c>
       <c r="CS21" s="6">
         <v>100.0758093840294</v>
       </c>
       <c r="CT21" s="12">
         <v>100</v>
       </c>
       <c r="CU21" s="6">
         <v>100.8</v>
       </c>
       <c r="CV21" s="6">
         <v>90.9</v>
       </c>
-      <c r="CW21" s="6"/>
+      <c r="CW21" s="6">
+        <v>100</v>
+      </c>
       <c r="CX21" s="6"/>
       <c r="CY21" s="6"/>
       <c r="CZ21" s="6"/>
       <c r="DA21" s="6"/>
       <c r="DB21" s="6"/>
       <c r="DC21" s="6"/>
       <c r="DD21" s="6"/>
       <c r="DE21" s="6"/>
       <c r="DF21" s="3"/>
       <c r="DG21" s="3"/>
       <c r="DH21" s="3"/>
       <c r="DI21" s="3"/>
       <c r="DJ21" s="3"/>
       <c r="DK21" s="3"/>
       <c r="DL21" s="3"/>
       <c r="DM21" s="3"/>
       <c r="DN21" s="3"/>
       <c r="DO21" s="3"/>
-      <c r="DP21" s="3"/>
-      <c r="DQ21" s="3"/>
     </row>
-    <row r="22" spans="1:121">
+    <row r="22" spans="1:119">
       <c r="A22" s="7" t="s">
         <v>26</v>
       </c>
       <c r="B22" s="6">
         <v>102.22475881683482</v>
       </c>
       <c r="C22" s="6">
         <v>103.60211917820348</v>
       </c>
       <c r="D22" s="6">
         <v>102.94331302380746</v>
       </c>
       <c r="E22" s="6">
         <v>103.49009911204448</v>
       </c>
       <c r="F22" s="6">
         <v>102.75139439340619</v>
       </c>
       <c r="G22" s="6">
         <v>108.05425182679033</v>
       </c>
       <c r="H22" s="6">
         <v>105.29123199129617</v>
       </c>
       <c r="I22" s="6">
@@ -7133,73 +7375,73 @@
       </c>
       <c r="CO22" s="6">
         <v>100.07900954341198</v>
       </c>
       <c r="CP22" s="6">
         <v>99.752217062925624</v>
       </c>
       <c r="CQ22" s="6">
         <v>100.55726392330571</v>
       </c>
       <c r="CR22" s="6">
         <v>100.81758336262001</v>
       </c>
       <c r="CS22" s="6">
         <v>100.21963399890058</v>
       </c>
       <c r="CT22" s="12">
         <v>102.4</v>
       </c>
       <c r="CU22" s="6">
         <v>100.9</v>
       </c>
       <c r="CV22" s="6">
         <v>96.2</v>
       </c>
-      <c r="CW22" s="6"/>
+      <c r="CW22" s="6">
+        <v>96.6</v>
+      </c>
       <c r="CX22" s="6"/>
       <c r="CY22" s="6"/>
       <c r="CZ22" s="6"/>
       <c r="DA22" s="6"/>
       <c r="DB22" s="6"/>
       <c r="DC22" s="6"/>
       <c r="DD22" s="6"/>
       <c r="DE22" s="6"/>
       <c r="DF22" s="3"/>
       <c r="DG22" s="3"/>
       <c r="DH22" s="3"/>
       <c r="DI22" s="3"/>
       <c r="DJ22" s="3"/>
       <c r="DK22" s="3"/>
       <c r="DL22" s="3"/>
       <c r="DM22" s="3"/>
       <c r="DN22" s="3"/>
       <c r="DO22" s="3"/>
-      <c r="DP22" s="3"/>
-      <c r="DQ22" s="3"/>
     </row>
-    <row r="23" spans="1:121">
+    <row r="23" spans="1:119">
       <c r="A23" s="7" t="s">
         <v>27</v>
       </c>
       <c r="B23" s="8">
         <v>82.609818359170077</v>
       </c>
       <c r="C23" s="8">
         <v>90.306559354134961</v>
       </c>
       <c r="D23" s="8">
         <v>94.436673624922534</v>
       </c>
       <c r="E23" s="8">
         <v>95.953805692563108</v>
       </c>
       <c r="F23" s="8">
         <v>95.919903358064147</v>
       </c>
       <c r="G23" s="8">
         <v>95.696229435415873</v>
       </c>
       <c r="H23" s="8">
         <v>96.882444875144728</v>
       </c>
       <c r="I23" s="8">
@@ -7456,73 +7698,73 @@
       </c>
       <c r="CO23" s="6">
         <v>100.02456390832617</v>
       </c>
       <c r="CP23" s="6">
         <v>95.987192051589744</v>
       </c>
       <c r="CQ23" s="6">
         <v>93.800575939119682</v>
       </c>
       <c r="CR23" s="6">
         <v>93.915159047382176</v>
       </c>
       <c r="CS23" s="6">
         <v>99.962770631801916</v>
       </c>
       <c r="CT23" s="12">
         <v>105.5</v>
       </c>
       <c r="CU23" s="8">
         <v>104.4</v>
       </c>
       <c r="CV23" s="8">
         <v>97.7</v>
       </c>
-      <c r="CW23" s="8"/>
+      <c r="CW23" s="8">
+        <v>96.6</v>
+      </c>
       <c r="CX23" s="8"/>
       <c r="CY23" s="6"/>
       <c r="CZ23" s="6"/>
       <c r="DA23" s="6"/>
       <c r="DB23" s="6"/>
       <c r="DC23" s="6"/>
       <c r="DD23" s="6"/>
       <c r="DE23" s="6"/>
       <c r="DF23" s="3"/>
       <c r="DG23" s="3"/>
       <c r="DH23" s="3"/>
       <c r="DI23" s="3"/>
       <c r="DJ23" s="3"/>
       <c r="DK23" s="3"/>
       <c r="DL23" s="3"/>
       <c r="DM23" s="3"/>
       <c r="DN23" s="3"/>
       <c r="DO23" s="3"/>
-      <c r="DP23" s="3"/>
-      <c r="DQ23" s="3"/>
     </row>
-    <row r="24" spans="1:121">
+    <row r="24" spans="1:119">
       <c r="A24" s="7" t="s">
         <v>28</v>
       </c>
       <c r="B24" s="6">
         <v>101.21784906341756</v>
       </c>
       <c r="C24" s="6">
         <v>98.062381467794012</v>
       </c>
       <c r="D24" s="6">
         <v>97.857481004623153</v>
       </c>
       <c r="E24" s="6">
         <v>97.534649904320375</v>
       </c>
       <c r="F24" s="6">
         <v>92.340780092640642</v>
       </c>
       <c r="G24" s="6">
         <v>103.78435617381088</v>
       </c>
       <c r="H24" s="6">
         <v>104.20487171216755</v>
       </c>
       <c r="I24" s="6">
@@ -7779,73 +8021,73 @@
       </c>
       <c r="CO24" s="6">
         <v>100.44144227233716</v>
       </c>
       <c r="CP24" s="6">
         <v>99.106030710658672</v>
       </c>
       <c r="CQ24" s="6">
         <v>99.01804907932835</v>
       </c>
       <c r="CR24" s="6">
         <v>99.976654425189679</v>
       </c>
       <c r="CS24" s="6">
         <v>99.9573040720351</v>
       </c>
       <c r="CT24" s="12">
         <v>102.2</v>
       </c>
       <c r="CU24" s="6">
         <v>100.5</v>
       </c>
       <c r="CV24" s="6">
         <v>98.7</v>
       </c>
-      <c r="CW24" s="6"/>
+      <c r="CW24" s="6">
+        <v>100.6</v>
+      </c>
       <c r="CX24" s="6"/>
       <c r="CY24" s="6"/>
       <c r="CZ24" s="6"/>
       <c r="DA24" s="6"/>
       <c r="DB24" s="6"/>
       <c r="DC24" s="6"/>
       <c r="DD24" s="6"/>
       <c r="DE24" s="6"/>
       <c r="DF24" s="3"/>
       <c r="DG24" s="3"/>
       <c r="DH24" s="3"/>
       <c r="DI24" s="3"/>
       <c r="DJ24" s="3"/>
       <c r="DK24" s="3"/>
       <c r="DL24" s="3"/>
       <c r="DM24" s="3"/>
       <c r="DN24" s="3"/>
       <c r="DO24" s="3"/>
-      <c r="DP24" s="3"/>
-      <c r="DQ24" s="3"/>
     </row>
-    <row r="25" spans="1:121">
+    <row r="25" spans="1:119">
       <c r="A25" s="7" t="s">
         <v>29</v>
       </c>
       <c r="B25" s="6">
         <v>183.67954936939515</v>
       </c>
       <c r="C25" s="6">
         <v>181.52774633315948</v>
       </c>
       <c r="D25" s="6">
         <v>179.70138600116113</v>
       </c>
       <c r="E25" s="6">
         <v>173.74446906581559</v>
       </c>
       <c r="F25" s="6">
         <v>169.40800367502607</v>
       </c>
       <c r="G25" s="6">
         <v>166.34110401453808</v>
       </c>
       <c r="H25" s="6">
         <v>164.58892258188399</v>
       </c>
       <c r="I25" s="6">
@@ -8102,73 +8344,73 @@
       </c>
       <c r="CO25" s="6">
         <v>109.08423940157721</v>
       </c>
       <c r="CP25" s="6">
         <v>110.17850314382844</v>
       </c>
       <c r="CQ25" s="6">
         <v>111.62192661899526</v>
       </c>
       <c r="CR25" s="6">
         <v>108.79432627035897</v>
       </c>
       <c r="CS25" s="6">
         <v>100.5368854889289</v>
       </c>
       <c r="CT25" s="12">
         <v>122.9</v>
       </c>
       <c r="CU25" s="6">
         <v>126</v>
       </c>
       <c r="CV25" s="6">
         <v>124.6</v>
       </c>
-      <c r="CW25" s="6"/>
+      <c r="CW25" s="6">
+        <v>121.5</v>
+      </c>
       <c r="CX25" s="6"/>
       <c r="CY25" s="6"/>
       <c r="CZ25" s="6"/>
       <c r="DA25" s="6"/>
       <c r="DB25" s="6"/>
       <c r="DC25" s="6"/>
       <c r="DD25" s="6"/>
       <c r="DE25" s="6"/>
       <c r="DF25" s="3"/>
       <c r="DG25" s="3"/>
       <c r="DH25" s="3"/>
       <c r="DI25" s="3"/>
       <c r="DJ25" s="3"/>
       <c r="DK25" s="3"/>
       <c r="DL25" s="3"/>
       <c r="DM25" s="3"/>
       <c r="DN25" s="3"/>
       <c r="DO25" s="3"/>
-      <c r="DP25" s="3"/>
-      <c r="DQ25" s="3"/>
     </row>
-    <row r="26" spans="1:121">
+    <row r="26" spans="1:119">
       <c r="A26" s="7" t="s">
         <v>30</v>
       </c>
       <c r="B26" s="6">
         <v>105.91606584516222</v>
       </c>
       <c r="C26" s="6">
         <v>106.6294693698803</v>
       </c>
       <c r="D26" s="6">
         <v>116.93488031047438</v>
       </c>
       <c r="E26" s="6">
         <v>115.12414927216126</v>
       </c>
       <c r="F26" s="6">
         <v>112.76368099522229</v>
       </c>
       <c r="G26" s="6">
         <v>114.04935521365465</v>
       </c>
       <c r="H26" s="6">
         <v>114.1602618100855</v>
       </c>
       <c r="I26" s="6">
@@ -8425,73 +8667,73 @@
       </c>
       <c r="CO26" s="6">
         <v>94.101035538043007</v>
       </c>
       <c r="CP26" s="6">
         <v>90.146119321048161</v>
       </c>
       <c r="CQ26" s="6">
         <v>95.26778674695403</v>
       </c>
       <c r="CR26" s="6">
         <v>100.85779164639597</v>
       </c>
       <c r="CS26" s="6">
         <v>111.35148242355604</v>
       </c>
       <c r="CT26" s="12">
         <v>184</v>
       </c>
       <c r="CU26" s="6">
         <v>116.6</v>
       </c>
       <c r="CV26" s="6">
         <v>75.3</v>
       </c>
-      <c r="CW26" s="6"/>
+      <c r="CW26" s="6">
+        <v>76.5</v>
+      </c>
       <c r="CX26" s="6"/>
       <c r="CY26" s="6"/>
       <c r="CZ26" s="6"/>
       <c r="DA26" s="6"/>
       <c r="DB26" s="6"/>
       <c r="DC26" s="6"/>
       <c r="DD26" s="6"/>
       <c r="DE26" s="6"/>
       <c r="DF26" s="3"/>
       <c r="DG26" s="3"/>
       <c r="DH26" s="3"/>
       <c r="DI26" s="3"/>
       <c r="DJ26" s="3"/>
       <c r="DK26" s="3"/>
       <c r="DL26" s="3"/>
       <c r="DM26" s="3"/>
       <c r="DN26" s="3"/>
       <c r="DO26" s="3"/>
-      <c r="DP26" s="3"/>
-      <c r="DQ26" s="3"/>
     </row>
-    <row r="27" spans="1:121">
+    <row r="27" spans="1:119">
       <c r="A27" s="3"/>
       <c r="B27" s="3"/>
       <c r="C27" s="3"/>
       <c r="D27" s="3"/>
       <c r="E27" s="3"/>
       <c r="F27" s="3"/>
       <c r="G27" s="3"/>
       <c r="H27" s="3"/>
       <c r="I27" s="3"/>
       <c r="J27" s="3"/>
       <c r="K27" s="3"/>
       <c r="L27" s="3"/>
       <c r="M27" s="3"/>
       <c r="N27" s="3"/>
       <c r="O27" s="3"/>
       <c r="P27" s="3"/>
       <c r="Q27" s="3"/>
       <c r="R27" s="3"/>
       <c r="S27" s="3"/>
       <c r="T27" s="3"/>
       <c r="U27" s="3"/>
       <c r="V27" s="3"/>
       <c r="W27" s="3"/>
       <c r="X27" s="3"/>
       <c r="Y27" s="3"/>
@@ -8567,206 +8809,202 @@
       <c r="CQ27" s="3"/>
       <c r="CR27" s="3"/>
       <c r="CS27" s="3"/>
       <c r="CT27" s="3"/>
       <c r="CU27" s="3"/>
       <c r="CV27" s="3"/>
       <c r="CW27" s="3"/>
       <c r="CX27" s="3"/>
       <c r="CY27" s="3"/>
       <c r="CZ27" s="3"/>
       <c r="DA27" s="3"/>
       <c r="DB27" s="3"/>
       <c r="DC27" s="3"/>
       <c r="DD27" s="3"/>
       <c r="DE27" s="3"/>
       <c r="DF27" s="3"/>
       <c r="DG27" s="3"/>
       <c r="DH27" s="3"/>
       <c r="DI27" s="3"/>
       <c r="DJ27" s="3"/>
       <c r="DK27" s="3"/>
       <c r="DL27" s="3"/>
       <c r="DM27" s="3"/>
       <c r="DN27" s="3"/>
       <c r="DO27" s="3"/>
-      <c r="DP27" s="3"/>
-      <c r="DQ27" s="3"/>
     </row>
-    <row r="28" spans="1:121" ht="21" customHeight="1">
-[...61 lines deleted...]
-      <c r="BJ28" s="18" t="s">
+    <row r="28" spans="1:119" ht="21" customHeight="1">
+      <c r="A28" s="21"/>
+      <c r="B28" s="21"/>
+      <c r="C28" s="21"/>
+      <c r="D28" s="21"/>
+      <c r="E28" s="21"/>
+      <c r="F28" s="21"/>
+      <c r="G28" s="21"/>
+      <c r="H28" s="21"/>
+      <c r="I28" s="21"/>
+      <c r="J28" s="21"/>
+      <c r="K28" s="21"/>
+      <c r="L28" s="21"/>
+      <c r="M28" s="21"/>
+      <c r="N28" s="21"/>
+      <c r="O28" s="21"/>
+      <c r="P28" s="21"/>
+      <c r="Q28" s="21"/>
+      <c r="R28" s="21"/>
+      <c r="S28" s="21"/>
+      <c r="T28" s="21"/>
+      <c r="U28" s="21"/>
+      <c r="V28" s="21"/>
+      <c r="W28" s="21"/>
+      <c r="X28" s="21"/>
+      <c r="Y28" s="21"/>
+      <c r="Z28" s="21"/>
+      <c r="AA28" s="21"/>
+      <c r="AB28" s="21"/>
+      <c r="AC28" s="21"/>
+      <c r="AD28" s="21"/>
+      <c r="AE28" s="21"/>
+      <c r="AF28" s="21"/>
+      <c r="AG28" s="21"/>
+      <c r="AH28" s="21"/>
+      <c r="AI28" s="21"/>
+      <c r="AJ28" s="21"/>
+      <c r="AK28" s="21"/>
+      <c r="AL28" s="21"/>
+      <c r="AM28" s="21"/>
+      <c r="AN28" s="21"/>
+      <c r="AO28" s="21"/>
+      <c r="AP28" s="21"/>
+      <c r="AQ28" s="21"/>
+      <c r="AR28" s="21"/>
+      <c r="AS28" s="21"/>
+      <c r="AT28" s="21"/>
+      <c r="AU28" s="21"/>
+      <c r="AV28" s="21"/>
+      <c r="AW28" s="21"/>
+      <c r="AX28" s="21"/>
+      <c r="AY28" s="21"/>
+      <c r="AZ28" s="21"/>
+      <c r="BA28" s="21"/>
+      <c r="BB28" s="21"/>
+      <c r="BC28" s="21"/>
+      <c r="BD28" s="21"/>
+      <c r="BE28" s="21"/>
+      <c r="BF28" s="21"/>
+      <c r="BG28" s="21"/>
+      <c r="BH28" s="21"/>
+      <c r="BI28" s="21"/>
+      <c r="BJ28" s="22" t="s">
         <v>18</v>
       </c>
-      <c r="BK28" s="18"/>
-[...57 lines deleted...]
-      <c r="DQ28" s="18"/>
+      <c r="BK28" s="22"/>
+      <c r="BL28" s="22"/>
+      <c r="BM28" s="22"/>
+      <c r="BN28" s="22"/>
+      <c r="BO28" s="22"/>
+      <c r="BP28" s="22"/>
+      <c r="BQ28" s="22"/>
+      <c r="BR28" s="22"/>
+      <c r="BS28" s="22"/>
+      <c r="BT28" s="22"/>
+      <c r="BU28" s="22"/>
+      <c r="BV28" s="22"/>
+      <c r="BW28" s="22"/>
+      <c r="BX28" s="22"/>
+      <c r="BY28" s="22"/>
+      <c r="BZ28" s="22"/>
+      <c r="CA28" s="22"/>
+      <c r="CB28" s="22"/>
+      <c r="CC28" s="22"/>
+      <c r="CD28" s="22"/>
+      <c r="CE28" s="22"/>
+      <c r="CF28" s="22"/>
+      <c r="CG28" s="22"/>
+      <c r="CH28" s="22"/>
+      <c r="CI28" s="22"/>
+      <c r="CJ28" s="22"/>
+      <c r="CK28" s="22"/>
+      <c r="CL28" s="22"/>
+      <c r="CM28" s="22"/>
+      <c r="CN28" s="22"/>
+      <c r="CO28" s="22"/>
+      <c r="CP28" s="22"/>
+      <c r="CQ28" s="22"/>
+      <c r="CR28" s="22"/>
+      <c r="CS28" s="22"/>
+      <c r="CT28" s="22"/>
+      <c r="CU28" s="22"/>
+      <c r="CV28" s="22"/>
+      <c r="CW28" s="22"/>
+      <c r="CX28" s="22"/>
+      <c r="CY28" s="22"/>
+      <c r="CZ28" s="22"/>
+      <c r="DA28" s="22"/>
+      <c r="DB28" s="22"/>
+      <c r="DC28" s="22"/>
+      <c r="DD28" s="22"/>
+      <c r="DE28" s="22"/>
+      <c r="DF28" s="22"/>
+      <c r="DG28" s="22"/>
+      <c r="DH28" s="22"/>
+      <c r="DI28" s="22"/>
+      <c r="DJ28" s="22"/>
+      <c r="DK28" s="22"/>
+      <c r="DL28" s="22"/>
+      <c r="DM28" s="22"/>
+      <c r="DN28" s="22"/>
+      <c r="DO28" s="22"/>
     </row>
-    <row r="29" spans="1:121" ht="22.5" customHeight="1" thickBot="1">
+    <row r="29" spans="1:119" ht="22.5" customHeight="1" thickBot="1">
       <c r="A29" s="3"/>
       <c r="B29" s="3"/>
       <c r="C29" s="3"/>
       <c r="D29" s="3"/>
       <c r="E29" s="3"/>
       <c r="F29" s="3"/>
       <c r="G29" s="3"/>
       <c r="H29" s="3"/>
       <c r="I29" s="17"/>
       <c r="J29" s="17"/>
       <c r="K29" s="17"/>
       <c r="L29" s="17"/>
       <c r="M29" s="17"/>
       <c r="N29" s="3"/>
       <c r="O29" s="3"/>
       <c r="P29" s="3"/>
       <c r="Q29" s="3"/>
       <c r="R29" s="3"/>
       <c r="S29" s="3"/>
       <c r="T29" s="3"/>
-      <c r="U29" s="20" t="s">
+      <c r="U29" s="18" t="s">
         <v>1</v>
       </c>
-      <c r="V29" s="20"/>
-[...2 lines deleted...]
-      <c r="Y29" s="20"/>
+      <c r="V29" s="18"/>
+      <c r="W29" s="18"/>
+      <c r="X29" s="18"/>
+      <c r="Y29" s="18"/>
       <c r="Z29" s="3"/>
       <c r="AA29" s="3"/>
       <c r="AB29" s="3"/>
       <c r="AC29" s="3"/>
       <c r="AD29" s="3"/>
       <c r="AE29" s="3"/>
       <c r="AF29" s="3"/>
       <c r="AG29" s="17" t="s">
         <v>1</v>
       </c>
       <c r="AH29" s="17"/>
       <c r="AI29" s="17"/>
       <c r="AJ29" s="17"/>
       <c r="AK29" s="17"/>
       <c r="AL29" s="3"/>
       <c r="AM29" s="3"/>
       <c r="AN29" s="3"/>
       <c r="AO29" s="3"/>
       <c r="AP29" s="3"/>
       <c r="AQ29" s="3"/>
       <c r="AR29" s="3"/>
       <c r="AS29" s="17"/>
       <c r="AT29" s="17"/>
       <c r="AU29" s="17"/>
       <c r="AV29" s="17"/>
@@ -8829,55 +9067,53 @@
       <c r="CS29" s="17"/>
       <c r="CT29" s="3"/>
       <c r="CU29" s="3"/>
       <c r="CV29" s="3"/>
       <c r="CW29" s="3"/>
       <c r="CX29" s="3"/>
       <c r="CY29" s="3"/>
       <c r="CZ29" s="3"/>
       <c r="DA29" s="17" t="s">
         <v>1</v>
       </c>
       <c r="DB29" s="17"/>
       <c r="DC29" s="17"/>
       <c r="DD29" s="17"/>
       <c r="DE29" s="17"/>
       <c r="DF29" s="3"/>
       <c r="DG29" s="3"/>
       <c r="DH29" s="3"/>
       <c r="DI29" s="3"/>
       <c r="DJ29" s="3"/>
       <c r="DK29" s="3"/>
       <c r="DL29" s="3"/>
       <c r="DM29" s="3"/>
       <c r="DN29" s="3"/>
       <c r="DO29" s="3"/>
-      <c r="DP29" s="3"/>
-      <c r="DQ29" s="3"/>
     </row>
-    <row r="30" spans="1:121" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A30" s="21"/>
+    <row r="30" spans="1:119" ht="20.25" customHeight="1" thickBot="1">
+      <c r="A30" s="19"/>
       <c r="B30" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C30" s="15"/>
       <c r="D30" s="15"/>
       <c r="E30" s="15"/>
       <c r="F30" s="15"/>
       <c r="G30" s="15"/>
       <c r="H30" s="15"/>
       <c r="I30" s="15"/>
       <c r="J30" s="15"/>
       <c r="K30" s="15"/>
       <c r="L30" s="15"/>
       <c r="M30" s="16"/>
       <c r="N30" s="14" t="s">
         <v>2</v>
       </c>
       <c r="O30" s="15"/>
       <c r="P30" s="15"/>
       <c r="Q30" s="15"/>
       <c r="R30" s="15"/>
       <c r="S30" s="15"/>
       <c r="T30" s="15"/>
       <c r="U30" s="15"/>
       <c r="V30" s="15"/>
@@ -8970,55 +9206,53 @@
       <c r="CS30" s="16"/>
       <c r="CT30" s="14" t="s">
         <v>36</v>
       </c>
       <c r="CU30" s="15"/>
       <c r="CV30" s="15"/>
       <c r="CW30" s="15"/>
       <c r="CX30" s="15"/>
       <c r="CY30" s="15"/>
       <c r="CZ30" s="15"/>
       <c r="DA30" s="15"/>
       <c r="DB30" s="15"/>
       <c r="DC30" s="15"/>
       <c r="DD30" s="15"/>
       <c r="DE30" s="16"/>
       <c r="DF30" s="3"/>
       <c r="DG30" s="3"/>
       <c r="DH30" s="3"/>
       <c r="DI30" s="3"/>
       <c r="DJ30" s="3"/>
       <c r="DK30" s="3"/>
       <c r="DL30" s="3"/>
       <c r="DM30" s="3"/>
       <c r="DN30" s="3"/>
       <c r="DO30" s="3"/>
-      <c r="DP30" s="3"/>
-      <c r="DQ30" s="3"/>
     </row>
-    <row r="31" spans="1:121" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A31" s="22"/>
+    <row r="31" spans="1:119" ht="34.5" customHeight="1" thickBot="1">
+      <c r="A31" s="20"/>
       <c r="B31" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C31" s="4" t="s">
         <v>5</v>
       </c>
       <c r="D31" s="4" t="s">
         <v>6</v>
       </c>
       <c r="E31" s="4" t="s">
         <v>7</v>
       </c>
       <c r="F31" s="4" t="s">
         <v>8</v>
       </c>
       <c r="G31" s="4" t="s">
         <v>9</v>
       </c>
       <c r="H31" s="4" t="s">
         <v>10</v>
       </c>
       <c r="I31" s="4" t="s">
         <v>11</v>
       </c>
       <c r="J31" s="4" t="s">
@@ -9309,54 +9543,52 @@
       <c r="DA31" s="4" t="s">
         <v>11</v>
       </c>
       <c r="DB31" s="4" t="s">
         <v>12</v>
       </c>
       <c r="DC31" s="4" t="s">
         <v>13</v>
       </c>
       <c r="DD31" s="4" t="s">
         <v>14</v>
       </c>
       <c r="DE31" s="4" t="s">
         <v>16</v>
       </c>
       <c r="DF31" s="3"/>
       <c r="DG31" s="3"/>
       <c r="DH31" s="3"/>
       <c r="DI31" s="3"/>
       <c r="DJ31" s="3"/>
       <c r="DK31" s="3"/>
       <c r="DL31" s="3"/>
       <c r="DM31" s="3"/>
       <c r="DN31" s="3"/>
       <c r="DO31" s="3"/>
-      <c r="DP31" s="3"/>
-      <c r="DQ31" s="3"/>
     </row>
-    <row r="32" spans="1:121">
+    <row r="32" spans="1:119">
       <c r="A32" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B32" s="6">
         <v>113.73970094637977</v>
       </c>
       <c r="C32" s="6">
         <v>113.73970094637977</v>
       </c>
       <c r="D32" s="6">
         <v>113.73970094637977</v>
       </c>
       <c r="E32" s="6">
         <v>113.73970094637977</v>
       </c>
       <c r="F32" s="6">
         <v>113.73970094637977</v>
       </c>
       <c r="G32" s="6">
         <v>113.7397009463798</v>
       </c>
       <c r="H32" s="6">
         <v>110.36227614215859</v>
       </c>
       <c r="I32" s="6">
@@ -9613,73 +9845,73 @@
       </c>
       <c r="CO32" s="6">
         <v>119.36640120016315</v>
       </c>
       <c r="CP32" s="6">
         <v>98.304637102688872</v>
       </c>
       <c r="CQ32" s="6">
         <v>98.216997708532048</v>
       </c>
       <c r="CR32" s="6">
         <v>98.194500704425707</v>
       </c>
       <c r="CS32" s="6">
         <v>113.49201983192752</v>
       </c>
       <c r="CT32" s="6">
         <v>100</v>
       </c>
       <c r="CU32" s="13">
         <v>100</v>
       </c>
       <c r="CV32" s="13">
         <v>100</v>
       </c>
-      <c r="CW32" s="6"/>
+      <c r="CW32" s="13">
+        <v>100</v>
+      </c>
       <c r="CX32" s="6"/>
       <c r="CY32" s="6"/>
       <c r="CZ32" s="6"/>
       <c r="DA32" s="6"/>
       <c r="DB32" s="6"/>
       <c r="DC32" s="6"/>
       <c r="DD32" s="6"/>
       <c r="DE32" s="6"/>
       <c r="DF32" s="3"/>
       <c r="DG32" s="3"/>
       <c r="DH32" s="3"/>
       <c r="DI32" s="3"/>
       <c r="DJ32" s="3"/>
       <c r="DK32" s="3"/>
       <c r="DL32" s="3"/>
       <c r="DM32" s="3"/>
       <c r="DN32" s="3"/>
       <c r="DO32" s="3"/>
-      <c r="DP32" s="3"/>
-      <c r="DQ32" s="3"/>
     </row>
-    <row r="33" spans="1:121">
+    <row r="33" spans="1:119">
       <c r="A33" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B33" s="6">
         <v>101.31011783108535</v>
       </c>
       <c r="C33" s="6">
         <v>101.31011783108535</v>
       </c>
       <c r="D33" s="6">
         <v>101.31011783108535</v>
       </c>
       <c r="E33" s="6">
         <v>101.31011783108535</v>
       </c>
       <c r="F33" s="6">
         <v>101.31011783108536</v>
       </c>
       <c r="G33" s="6">
         <v>101.31011783108536</v>
       </c>
       <c r="H33" s="6">
         <v>101.42609155654529</v>
       </c>
       <c r="I33" s="6">
@@ -9936,73 +10168,73 @@
       </c>
       <c r="CO33" s="6">
         <v>132.39190783537765</v>
       </c>
       <c r="CP33" s="6">
         <v>105.53372532307255</v>
       </c>
       <c r="CQ33" s="6">
         <v>102.74575457693085</v>
       </c>
       <c r="CR33" s="6">
         <v>102.62478159549835</v>
       </c>
       <c r="CS33" s="6">
         <v>95.109006890774722</v>
       </c>
       <c r="CT33" s="6">
         <v>100</v>
       </c>
       <c r="CU33" s="13">
         <v>100</v>
       </c>
       <c r="CV33" s="13">
         <v>100</v>
       </c>
-      <c r="CW33" s="6"/>
+      <c r="CW33" s="13">
+        <v>100</v>
+      </c>
       <c r="CX33" s="6"/>
       <c r="CY33" s="6"/>
       <c r="CZ33" s="6"/>
       <c r="DA33" s="6"/>
       <c r="DB33" s="6"/>
       <c r="DC33" s="6"/>
       <c r="DD33" s="6"/>
       <c r="DE33" s="6"/>
       <c r="DF33" s="3"/>
       <c r="DG33" s="3"/>
       <c r="DH33" s="3"/>
       <c r="DI33" s="3"/>
       <c r="DJ33" s="3"/>
       <c r="DK33" s="3"/>
       <c r="DL33" s="3"/>
       <c r="DM33" s="3"/>
       <c r="DN33" s="3"/>
       <c r="DO33" s="3"/>
-      <c r="DP33" s="3"/>
-      <c r="DQ33" s="3"/>
     </row>
-    <row r="34" spans="1:121">
+    <row r="34" spans="1:119">
       <c r="A34" s="7" t="s">
         <v>25</v>
       </c>
       <c r="B34" s="6">
         <v>26.928169641366356</v>
       </c>
       <c r="C34" s="6">
         <v>26.928169641366356</v>
       </c>
       <c r="D34" s="6">
         <v>26.928169641366352</v>
       </c>
       <c r="E34" s="6">
         <v>26.928169641366356</v>
       </c>
       <c r="F34" s="6">
         <v>26.928169641366356</v>
       </c>
       <c r="G34" s="6">
         <v>26.928169641366363</v>
       </c>
       <c r="H34" s="6">
         <v>27.262456409361551</v>
       </c>
       <c r="I34" s="6">
@@ -10259,73 +10491,73 @@
       </c>
       <c r="CO34" s="6">
         <v>131.66347316055521</v>
       </c>
       <c r="CP34" s="6">
         <v>93.345911937501185</v>
       </c>
       <c r="CQ34" s="6">
         <v>94.195829337942826</v>
       </c>
       <c r="CR34" s="6">
         <v>94.298908809865907</v>
       </c>
       <c r="CS34" s="6">
         <v>97.619617135017705</v>
       </c>
       <c r="CT34" s="6">
         <v>100</v>
       </c>
       <c r="CU34" s="13">
         <v>100</v>
       </c>
       <c r="CV34" s="13">
         <v>100</v>
       </c>
-      <c r="CW34" s="6"/>
+      <c r="CW34" s="13">
+        <v>100</v>
+      </c>
       <c r="CX34" s="6"/>
       <c r="CY34" s="6"/>
       <c r="CZ34" s="6"/>
       <c r="DA34" s="6"/>
       <c r="DB34" s="6"/>
       <c r="DC34" s="6"/>
       <c r="DD34" s="6"/>
       <c r="DE34" s="6"/>
       <c r="DF34" s="3"/>
       <c r="DG34" s="3"/>
       <c r="DH34" s="3"/>
       <c r="DI34" s="3"/>
       <c r="DJ34" s="3"/>
       <c r="DK34" s="3"/>
       <c r="DL34" s="3"/>
       <c r="DM34" s="3"/>
       <c r="DN34" s="3"/>
       <c r="DO34" s="3"/>
-      <c r="DP34" s="3"/>
-      <c r="DQ34" s="3"/>
     </row>
-    <row r="35" spans="1:121">
+    <row r="35" spans="1:119">
       <c r="A35" s="7" t="s">
         <v>26</v>
       </c>
       <c r="B35" s="6">
         <v>73.386923275571121</v>
       </c>
       <c r="C35" s="6">
         <v>73.386923275571121</v>
       </c>
       <c r="D35" s="6">
         <v>73.386923275571121</v>
       </c>
       <c r="E35" s="6">
         <v>73.386923275571121</v>
       </c>
       <c r="F35" s="6">
         <v>73.386923275571121</v>
       </c>
       <c r="G35" s="6">
         <v>73.386923275571121</v>
       </c>
       <c r="H35" s="6">
         <v>79.227299558419091</v>
       </c>
       <c r="I35" s="6">
@@ -10582,73 +10814,73 @@
       </c>
       <c r="CO35" s="6">
         <v>104.76147474953609</v>
       </c>
       <c r="CP35" s="6">
         <v>107.21774901418679</v>
       </c>
       <c r="CQ35" s="6">
         <v>106.37205097173521</v>
       </c>
       <c r="CR35" s="6">
         <v>106.30505817286979</v>
       </c>
       <c r="CS35" s="6">
         <v>103.53577886664229</v>
       </c>
       <c r="CT35" s="6">
         <v>100</v>
       </c>
       <c r="CU35" s="13">
         <v>100</v>
       </c>
       <c r="CV35" s="13">
         <v>100</v>
       </c>
-      <c r="CW35" s="6"/>
+      <c r="CW35" s="13">
+        <v>100</v>
+      </c>
       <c r="CX35" s="6"/>
       <c r="CY35" s="6"/>
       <c r="CZ35" s="6"/>
       <c r="DA35" s="6"/>
       <c r="DB35" s="6"/>
       <c r="DC35" s="6"/>
       <c r="DD35" s="6"/>
       <c r="DE35" s="6"/>
       <c r="DF35" s="3"/>
       <c r="DG35" s="3"/>
       <c r="DH35" s="3"/>
       <c r="DI35" s="3"/>
       <c r="DJ35" s="3"/>
       <c r="DK35" s="3"/>
       <c r="DL35" s="3"/>
       <c r="DM35" s="3"/>
       <c r="DN35" s="3"/>
       <c r="DO35" s="3"/>
-      <c r="DP35" s="3"/>
-      <c r="DQ35" s="3"/>
     </row>
-    <row r="36" spans="1:121">
+    <row r="36" spans="1:119">
       <c r="A36" s="7" t="s">
         <v>27</v>
       </c>
       <c r="B36" s="8">
         <v>176.97472253592065</v>
       </c>
       <c r="C36" s="8">
         <v>176.97472253592065</v>
       </c>
       <c r="D36" s="8">
         <v>176.97472253592065</v>
       </c>
       <c r="E36" s="8">
         <v>176.97472253592065</v>
       </c>
       <c r="F36" s="8">
         <v>176.97472253592065</v>
       </c>
       <c r="G36" s="8">
         <v>176.97472253592068</v>
       </c>
       <c r="H36" s="8">
         <v>113.13400829601503</v>
       </c>
       <c r="I36" s="8">
@@ -10905,73 +11137,73 @@
       </c>
       <c r="CO36" s="6">
         <v>106.86493233064202</v>
       </c>
       <c r="CP36" s="6">
         <v>89.200518458833912</v>
       </c>
       <c r="CQ36" s="6">
         <v>85.244013789385292</v>
       </c>
       <c r="CR36" s="6">
         <v>85.283881675142453</v>
       </c>
       <c r="CS36" s="6">
         <v>96.032691821350625</v>
       </c>
       <c r="CT36" s="6">
         <v>100</v>
       </c>
       <c r="CU36" s="13">
         <v>100</v>
       </c>
       <c r="CV36" s="13">
         <v>100</v>
       </c>
-      <c r="CW36" s="8"/>
+      <c r="CW36" s="13">
+        <v>100</v>
+      </c>
       <c r="CX36" s="8"/>
       <c r="CY36" s="6"/>
       <c r="CZ36" s="6"/>
       <c r="DA36" s="6"/>
       <c r="DB36" s="6"/>
       <c r="DC36" s="6"/>
       <c r="DD36" s="6"/>
       <c r="DE36" s="6"/>
       <c r="DF36" s="3"/>
       <c r="DG36" s="3"/>
       <c r="DH36" s="3"/>
       <c r="DI36" s="3"/>
       <c r="DJ36" s="3"/>
       <c r="DK36" s="3"/>
       <c r="DL36" s="3"/>
       <c r="DM36" s="3"/>
       <c r="DN36" s="3"/>
       <c r="DO36" s="3"/>
-      <c r="DP36" s="3"/>
-      <c r="DQ36" s="3"/>
     </row>
-    <row r="37" spans="1:121">
+    <row r="37" spans="1:119">
       <c r="A37" s="7" t="s">
         <v>28</v>
       </c>
       <c r="B37" s="6">
         <v>7097.7005170377324</v>
       </c>
       <c r="C37" s="6">
         <v>7097.7005170377324</v>
       </c>
       <c r="D37" s="6">
         <v>7097.7005170377324</v>
       </c>
       <c r="E37" s="6">
         <v>7097.7005170377324</v>
       </c>
       <c r="F37" s="6">
         <v>7097.7005170377342</v>
       </c>
       <c r="G37" s="6">
         <v>7097.7005170377342</v>
       </c>
       <c r="H37" s="6">
         <v>117.42297004725664</v>
       </c>
       <c r="I37" s="6">
@@ -11228,73 +11460,73 @@
       </c>
       <c r="CO37" s="6">
         <v>100.67148912150483</v>
       </c>
       <c r="CP37" s="6">
         <v>100.50669940753004</v>
       </c>
       <c r="CQ37" s="6">
         <v>105.04931334874306</v>
       </c>
       <c r="CR37" s="6">
         <v>104.88902077894654</v>
       </c>
       <c r="CS37" s="6">
         <v>104.16926078579718</v>
       </c>
       <c r="CT37" s="6">
         <v>100</v>
       </c>
       <c r="CU37" s="13">
         <v>100</v>
       </c>
       <c r="CV37" s="13">
         <v>100</v>
       </c>
-      <c r="CW37" s="6"/>
+      <c r="CW37" s="13">
+        <v>100</v>
+      </c>
       <c r="CX37" s="6"/>
       <c r="CY37" s="6"/>
       <c r="CZ37" s="6"/>
       <c r="DA37" s="6"/>
       <c r="DB37" s="6"/>
       <c r="DC37" s="6"/>
       <c r="DD37" s="6"/>
       <c r="DE37" s="6"/>
       <c r="DF37" s="3"/>
       <c r="DG37" s="3"/>
       <c r="DH37" s="3"/>
       <c r="DI37" s="3"/>
       <c r="DJ37" s="3"/>
       <c r="DK37" s="3"/>
       <c r="DL37" s="3"/>
       <c r="DM37" s="3"/>
       <c r="DN37" s="3"/>
       <c r="DO37" s="3"/>
-      <c r="DP37" s="3"/>
-      <c r="DQ37" s="3"/>
     </row>
-    <row r="38" spans="1:121">
+    <row r="38" spans="1:119">
       <c r="A38" s="7" t="s">
         <v>29</v>
       </c>
       <c r="B38" s="6">
         <v>259.17647642464715</v>
       </c>
       <c r="C38" s="6">
         <v>259.17647642464715</v>
       </c>
       <c r="D38" s="6">
         <v>259.17647642464721</v>
       </c>
       <c r="E38" s="6">
         <v>259.17647642464715</v>
       </c>
       <c r="F38" s="6">
         <v>259.17647642464715</v>
       </c>
       <c r="G38" s="6">
         <v>259.17647642464715</v>
       </c>
       <c r="H38" s="6">
         <v>269.80057637595502</v>
       </c>
       <c r="I38" s="6">
@@ -11551,73 +11783,73 @@
       </c>
       <c r="CO38" s="6">
         <v>118.21160209470574</v>
       </c>
       <c r="CP38" s="6">
         <v>103.40391411310928</v>
       </c>
       <c r="CQ38" s="6">
         <v>102.71201247143236</v>
       </c>
       <c r="CR38" s="6">
         <v>102.68613395504001</v>
       </c>
       <c r="CS38" s="6">
         <v>98.513694261476331</v>
       </c>
       <c r="CT38" s="6">
         <v>100</v>
       </c>
       <c r="CU38" s="13">
         <v>100</v>
       </c>
       <c r="CV38" s="13">
         <v>100</v>
       </c>
-      <c r="CW38" s="6"/>
+      <c r="CW38" s="13">
+        <v>100</v>
+      </c>
       <c r="CX38" s="6"/>
       <c r="CY38" s="6"/>
       <c r="CZ38" s="6"/>
       <c r="DA38" s="6"/>
       <c r="DB38" s="6"/>
       <c r="DC38" s="6"/>
       <c r="DD38" s="6"/>
       <c r="DE38" s="6"/>
       <c r="DF38" s="3"/>
       <c r="DG38" s="3"/>
       <c r="DH38" s="3"/>
       <c r="DI38" s="3"/>
       <c r="DJ38" s="3"/>
       <c r="DK38" s="3"/>
       <c r="DL38" s="3"/>
       <c r="DM38" s="3"/>
       <c r="DN38" s="3"/>
       <c r="DO38" s="3"/>
-      <c r="DP38" s="3"/>
-      <c r="DQ38" s="3"/>
     </row>
-    <row r="39" spans="1:121">
+    <row r="39" spans="1:119">
       <c r="A39" s="7" t="s">
         <v>30</v>
       </c>
       <c r="B39" s="6">
         <v>0</v>
       </c>
       <c r="C39" s="6">
         <v>0</v>
       </c>
       <c r="D39" s="6">
         <v>0</v>
       </c>
       <c r="E39" s="6">
         <v>0</v>
       </c>
       <c r="F39" s="6">
         <v>0</v>
       </c>
       <c r="G39" s="6">
         <v>0</v>
       </c>
       <c r="H39" s="6">
         <v>933.57333196034779</v>
       </c>
       <c r="I39" s="6">
@@ -11874,73 +12106,73 @@
       </c>
       <c r="CO39" s="6">
         <v>145.46232948320812</v>
       </c>
       <c r="CP39" s="6">
         <v>105.13326860556471</v>
       </c>
       <c r="CQ39" s="6">
         <v>104.46463044133122</v>
       </c>
       <c r="CR39" s="6">
         <v>104.32491675824332</v>
       </c>
       <c r="CS39" s="6">
         <v>189.70288556826469</v>
       </c>
       <c r="CT39" s="6">
         <v>100</v>
       </c>
       <c r="CU39" s="13">
         <v>100</v>
       </c>
       <c r="CV39" s="13">
         <v>100</v>
       </c>
-      <c r="CW39" s="6"/>
+      <c r="CW39" s="13">
+        <v>100</v>
+      </c>
       <c r="CX39" s="6"/>
       <c r="CY39" s="6"/>
       <c r="CZ39" s="6"/>
       <c r="DA39" s="6"/>
       <c r="DB39" s="6"/>
       <c r="DC39" s="6"/>
       <c r="DD39" s="6"/>
       <c r="DE39" s="6"/>
       <c r="DF39" s="3"/>
       <c r="DG39" s="3"/>
       <c r="DH39" s="3"/>
       <c r="DI39" s="3"/>
       <c r="DJ39" s="3"/>
       <c r="DK39" s="3"/>
       <c r="DL39" s="3"/>
       <c r="DM39" s="3"/>
       <c r="DN39" s="3"/>
       <c r="DO39" s="3"/>
-      <c r="DP39" s="3"/>
-      <c r="DQ39" s="3"/>
     </row>
-    <row r="40" spans="1:121">
+    <row r="40" spans="1:119">
       <c r="A40" s="3"/>
       <c r="B40" s="3"/>
       <c r="C40" s="3"/>
       <c r="D40" s="3"/>
       <c r="E40" s="3"/>
       <c r="F40" s="3"/>
       <c r="G40" s="3"/>
       <c r="H40" s="3"/>
       <c r="I40" s="3"/>
       <c r="J40" s="3"/>
       <c r="K40" s="3"/>
       <c r="L40" s="3"/>
       <c r="M40" s="3"/>
       <c r="N40" s="3"/>
       <c r="O40" s="3"/>
       <c r="P40" s="3"/>
       <c r="Q40" s="3"/>
       <c r="R40" s="3"/>
       <c r="S40" s="3"/>
       <c r="T40" s="3"/>
       <c r="U40" s="3"/>
       <c r="V40" s="3"/>
       <c r="W40" s="3"/>
       <c r="X40" s="3"/>
       <c r="Y40" s="3"/>
@@ -12016,206 +12248,202 @@
       <c r="CQ40" s="3"/>
       <c r="CR40" s="3"/>
       <c r="CS40" s="3"/>
       <c r="CT40" s="3"/>
       <c r="CU40" s="3"/>
       <c r="CV40" s="3"/>
       <c r="CW40" s="3"/>
       <c r="CX40" s="3"/>
       <c r="CY40" s="3"/>
       <c r="CZ40" s="3"/>
       <c r="DA40" s="3"/>
       <c r="DB40" s="3"/>
       <c r="DC40" s="3"/>
       <c r="DD40" s="3"/>
       <c r="DE40" s="3"/>
       <c r="DF40" s="3"/>
       <c r="DG40" s="3"/>
       <c r="DH40" s="3"/>
       <c r="DI40" s="3"/>
       <c r="DJ40" s="3"/>
       <c r="DK40" s="3"/>
       <c r="DL40" s="3"/>
       <c r="DM40" s="3"/>
       <c r="DN40" s="3"/>
       <c r="DO40" s="3"/>
-      <c r="DP40" s="3"/>
-      <c r="DQ40" s="3"/>
     </row>
-    <row r="41" spans="1:121" ht="21" customHeight="1">
-[...61 lines deleted...]
-      <c r="BJ41" s="18" t="s">
+    <row r="41" spans="1:119" ht="21" customHeight="1">
+      <c r="A41" s="21"/>
+      <c r="B41" s="21"/>
+      <c r="C41" s="21"/>
+      <c r="D41" s="21"/>
+      <c r="E41" s="21"/>
+      <c r="F41" s="21"/>
+      <c r="G41" s="21"/>
+      <c r="H41" s="21"/>
+      <c r="I41" s="21"/>
+      <c r="J41" s="21"/>
+      <c r="K41" s="21"/>
+      <c r="L41" s="21"/>
+      <c r="M41" s="21"/>
+      <c r="N41" s="21"/>
+      <c r="O41" s="21"/>
+      <c r="P41" s="21"/>
+      <c r="Q41" s="21"/>
+      <c r="R41" s="21"/>
+      <c r="S41" s="21"/>
+      <c r="T41" s="21"/>
+      <c r="U41" s="21"/>
+      <c r="V41" s="21"/>
+      <c r="W41" s="21"/>
+      <c r="X41" s="21"/>
+      <c r="Y41" s="21"/>
+      <c r="Z41" s="21"/>
+      <c r="AA41" s="21"/>
+      <c r="AB41" s="21"/>
+      <c r="AC41" s="21"/>
+      <c r="AD41" s="21"/>
+      <c r="AE41" s="21"/>
+      <c r="AF41" s="21"/>
+      <c r="AG41" s="21"/>
+      <c r="AH41" s="21"/>
+      <c r="AI41" s="21"/>
+      <c r="AJ41" s="21"/>
+      <c r="AK41" s="21"/>
+      <c r="AL41" s="21"/>
+      <c r="AM41" s="21"/>
+      <c r="AN41" s="21"/>
+      <c r="AO41" s="21"/>
+      <c r="AP41" s="21"/>
+      <c r="AQ41" s="21"/>
+      <c r="AR41" s="21"/>
+      <c r="AS41" s="21"/>
+      <c r="AT41" s="21"/>
+      <c r="AU41" s="21"/>
+      <c r="AV41" s="21"/>
+      <c r="AW41" s="21"/>
+      <c r="AX41" s="21"/>
+      <c r="AY41" s="21"/>
+      <c r="AZ41" s="21"/>
+      <c r="BA41" s="21"/>
+      <c r="BB41" s="21"/>
+      <c r="BC41" s="21"/>
+      <c r="BD41" s="21"/>
+      <c r="BE41" s="21"/>
+      <c r="BF41" s="21"/>
+      <c r="BG41" s="21"/>
+      <c r="BH41" s="21"/>
+      <c r="BI41" s="21"/>
+      <c r="BJ41" s="22" t="s">
         <v>19</v>
       </c>
-      <c r="BK41" s="18"/>
-[...57 lines deleted...]
-      <c r="DQ41" s="18"/>
+      <c r="BK41" s="22"/>
+      <c r="BL41" s="22"/>
+      <c r="BM41" s="22"/>
+      <c r="BN41" s="22"/>
+      <c r="BO41" s="22"/>
+      <c r="BP41" s="22"/>
+      <c r="BQ41" s="22"/>
+      <c r="BR41" s="22"/>
+      <c r="BS41" s="22"/>
+      <c r="BT41" s="22"/>
+      <c r="BU41" s="22"/>
+      <c r="BV41" s="22"/>
+      <c r="BW41" s="22"/>
+      <c r="BX41" s="22"/>
+      <c r="BY41" s="22"/>
+      <c r="BZ41" s="22"/>
+      <c r="CA41" s="22"/>
+      <c r="CB41" s="22"/>
+      <c r="CC41" s="22"/>
+      <c r="CD41" s="22"/>
+      <c r="CE41" s="22"/>
+      <c r="CF41" s="22"/>
+      <c r="CG41" s="22"/>
+      <c r="CH41" s="22"/>
+      <c r="CI41" s="22"/>
+      <c r="CJ41" s="22"/>
+      <c r="CK41" s="22"/>
+      <c r="CL41" s="22"/>
+      <c r="CM41" s="22"/>
+      <c r="CN41" s="22"/>
+      <c r="CO41" s="22"/>
+      <c r="CP41" s="22"/>
+      <c r="CQ41" s="22"/>
+      <c r="CR41" s="22"/>
+      <c r="CS41" s="22"/>
+      <c r="CT41" s="22"/>
+      <c r="CU41" s="22"/>
+      <c r="CV41" s="22"/>
+      <c r="CW41" s="22"/>
+      <c r="CX41" s="22"/>
+      <c r="CY41" s="22"/>
+      <c r="CZ41" s="22"/>
+      <c r="DA41" s="22"/>
+      <c r="DB41" s="22"/>
+      <c r="DC41" s="22"/>
+      <c r="DD41" s="22"/>
+      <c r="DE41" s="22"/>
+      <c r="DF41" s="22"/>
+      <c r="DG41" s="22"/>
+      <c r="DH41" s="22"/>
+      <c r="DI41" s="22"/>
+      <c r="DJ41" s="22"/>
+      <c r="DK41" s="22"/>
+      <c r="DL41" s="22"/>
+      <c r="DM41" s="22"/>
+      <c r="DN41" s="22"/>
+      <c r="DO41" s="22"/>
     </row>
-    <row r="42" spans="1:121" ht="22.5" customHeight="1" thickBot="1">
+    <row r="42" spans="1:119" ht="22.5" customHeight="1" thickBot="1">
       <c r="A42" s="3"/>
       <c r="B42" s="3"/>
       <c r="C42" s="3"/>
       <c r="D42" s="3"/>
       <c r="E42" s="3"/>
       <c r="F42" s="3"/>
       <c r="G42" s="3"/>
       <c r="H42" s="3"/>
       <c r="I42" s="17"/>
       <c r="J42" s="17"/>
       <c r="K42" s="17"/>
       <c r="L42" s="17"/>
       <c r="M42" s="17"/>
       <c r="N42" s="3"/>
       <c r="O42" s="3"/>
       <c r="P42" s="3"/>
       <c r="Q42" s="3"/>
       <c r="R42" s="3"/>
       <c r="S42" s="3"/>
       <c r="T42" s="3"/>
-      <c r="U42" s="20" t="s">
+      <c r="U42" s="18" t="s">
         <v>1</v>
       </c>
-      <c r="V42" s="20"/>
-[...2 lines deleted...]
-      <c r="Y42" s="20"/>
+      <c r="V42" s="18"/>
+      <c r="W42" s="18"/>
+      <c r="X42" s="18"/>
+      <c r="Y42" s="18"/>
       <c r="Z42" s="3"/>
       <c r="AA42" s="3"/>
       <c r="AB42" s="3"/>
       <c r="AC42" s="3"/>
       <c r="AD42" s="3"/>
       <c r="AE42" s="3"/>
       <c r="AF42" s="3"/>
       <c r="AG42" s="17" t="s">
         <v>1</v>
       </c>
       <c r="AH42" s="17"/>
       <c r="AI42" s="17"/>
       <c r="AJ42" s="17"/>
       <c r="AK42" s="17"/>
       <c r="AL42" s="3"/>
       <c r="AM42" s="3"/>
       <c r="AN42" s="3"/>
       <c r="AO42" s="3"/>
       <c r="AP42" s="3"/>
       <c r="AQ42" s="3"/>
       <c r="AR42" s="3"/>
       <c r="AS42" s="17"/>
       <c r="AT42" s="17"/>
       <c r="AU42" s="17"/>
       <c r="AV42" s="17"/>
@@ -12278,55 +12506,53 @@
       <c r="CS42" s="17"/>
       <c r="CT42" s="3"/>
       <c r="CU42" s="3"/>
       <c r="CV42" s="3"/>
       <c r="CW42" s="3"/>
       <c r="CX42" s="3"/>
       <c r="CY42" s="3"/>
       <c r="CZ42" s="3"/>
       <c r="DA42" s="17" t="s">
         <v>1</v>
       </c>
       <c r="DB42" s="17"/>
       <c r="DC42" s="17"/>
       <c r="DD42" s="17"/>
       <c r="DE42" s="17"/>
       <c r="DF42" s="3"/>
       <c r="DG42" s="3"/>
       <c r="DH42" s="3"/>
       <c r="DI42" s="3"/>
       <c r="DJ42" s="3"/>
       <c r="DK42" s="3"/>
       <c r="DL42" s="3"/>
       <c r="DM42" s="3"/>
       <c r="DN42" s="3"/>
       <c r="DO42" s="3"/>
-      <c r="DP42" s="3"/>
-      <c r="DQ42" s="3"/>
     </row>
-    <row r="43" spans="1:121" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A43" s="21"/>
+    <row r="43" spans="1:119" ht="20.25" customHeight="1" thickBot="1">
+      <c r="A43" s="19"/>
       <c r="B43" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C43" s="15"/>
       <c r="D43" s="15"/>
       <c r="E43" s="15"/>
       <c r="F43" s="15"/>
       <c r="G43" s="15"/>
       <c r="H43" s="15"/>
       <c r="I43" s="15"/>
       <c r="J43" s="15"/>
       <c r="K43" s="15"/>
       <c r="L43" s="15"/>
       <c r="M43" s="16"/>
       <c r="N43" s="14" t="s">
         <v>2</v>
       </c>
       <c r="O43" s="15"/>
       <c r="P43" s="15"/>
       <c r="Q43" s="15"/>
       <c r="R43" s="15"/>
       <c r="S43" s="15"/>
       <c r="T43" s="15"/>
       <c r="U43" s="15"/>
       <c r="V43" s="15"/>
@@ -12419,55 +12645,53 @@
       <c r="CS43" s="16"/>
       <c r="CT43" s="14" t="s">
         <v>35</v>
       </c>
       <c r="CU43" s="15"/>
       <c r="CV43" s="15"/>
       <c r="CW43" s="15"/>
       <c r="CX43" s="15"/>
       <c r="CY43" s="15"/>
       <c r="CZ43" s="15"/>
       <c r="DA43" s="15"/>
       <c r="DB43" s="15"/>
       <c r="DC43" s="15"/>
       <c r="DD43" s="15"/>
       <c r="DE43" s="16"/>
       <c r="DF43" s="3"/>
       <c r="DG43" s="3"/>
       <c r="DH43" s="3"/>
       <c r="DI43" s="3"/>
       <c r="DJ43" s="3"/>
       <c r="DK43" s="3"/>
       <c r="DL43" s="3"/>
       <c r="DM43" s="3"/>
       <c r="DN43" s="3"/>
       <c r="DO43" s="3"/>
-      <c r="DP43" s="3"/>
-      <c r="DQ43" s="3"/>
     </row>
-    <row r="44" spans="1:121" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A44" s="22"/>
+    <row r="44" spans="1:119" ht="34.5" customHeight="1" thickBot="1">
+      <c r="A44" s="20"/>
       <c r="B44" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C44" s="4" t="s">
         <v>5</v>
       </c>
       <c r="D44" s="4" t="s">
         <v>6</v>
       </c>
       <c r="E44" s="4" t="s">
         <v>7</v>
       </c>
       <c r="F44" s="4" t="s">
         <v>8</v>
       </c>
       <c r="G44" s="4" t="s">
         <v>9</v>
       </c>
       <c r="H44" s="4" t="s">
         <v>10</v>
       </c>
       <c r="I44" s="4" t="s">
         <v>11</v>
       </c>
       <c r="J44" s="4" t="s">
@@ -12758,54 +12982,52 @@
       <c r="DA44" s="4" t="s">
         <v>11</v>
       </c>
       <c r="DB44" s="4" t="s">
         <v>12</v>
       </c>
       <c r="DC44" s="4" t="s">
         <v>13</v>
       </c>
       <c r="DD44" s="4" t="s">
         <v>14</v>
       </c>
       <c r="DE44" s="4" t="s">
         <v>16</v>
       </c>
       <c r="DF44" s="3"/>
       <c r="DG44" s="3"/>
       <c r="DH44" s="3"/>
       <c r="DI44" s="3"/>
       <c r="DJ44" s="3"/>
       <c r="DK44" s="3"/>
       <c r="DL44" s="3"/>
       <c r="DM44" s="3"/>
       <c r="DN44" s="3"/>
       <c r="DO44" s="3"/>
-      <c r="DP44" s="3"/>
-      <c r="DQ44" s="3"/>
     </row>
-    <row r="45" spans="1:121">
+    <row r="45" spans="1:119">
       <c r="A45" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B45" s="9">
         <v>101.3312243318621</v>
       </c>
       <c r="C45" s="9">
         <v>103.48750614949816</v>
       </c>
       <c r="D45" s="9">
         <v>105.18738256528815</v>
       </c>
       <c r="E45" s="9">
         <v>105.06164554773395</v>
       </c>
       <c r="F45" s="9">
         <v>101.78706065680609</v>
       </c>
       <c r="G45" s="9">
         <v>107.84006037068572</v>
       </c>
       <c r="H45" s="6">
         <v>107.51384679325933</v>
       </c>
       <c r="I45" s="9">
@@ -13062,73 +13284,73 @@
       </c>
       <c r="CO45" s="6">
         <v>99.567901634220789</v>
       </c>
       <c r="CP45" s="6">
         <v>98.62344782725998</v>
       </c>
       <c r="CQ45" s="6">
         <v>100.15730297185699</v>
       </c>
       <c r="CR45" s="6">
         <v>101.5060415852397</v>
       </c>
       <c r="CS45" s="6">
         <v>100.42100976085895</v>
       </c>
       <c r="CT45" s="13">
         <v>119.5</v>
       </c>
       <c r="CU45" s="6">
         <v>110.1</v>
       </c>
       <c r="CV45" s="6">
         <v>98.7</v>
       </c>
-      <c r="CW45" s="6"/>
+      <c r="CW45" s="6">
+        <v>98.3</v>
+      </c>
       <c r="CX45" s="6"/>
       <c r="CY45" s="6"/>
       <c r="CZ45" s="6"/>
       <c r="DA45" s="6"/>
       <c r="DB45" s="6"/>
       <c r="DC45" s="6"/>
       <c r="DD45" s="6"/>
       <c r="DE45" s="6"/>
       <c r="DF45" s="3"/>
       <c r="DG45" s="3"/>
       <c r="DH45" s="3"/>
       <c r="DI45" s="3"/>
       <c r="DJ45" s="3"/>
       <c r="DK45" s="3"/>
       <c r="DL45" s="3"/>
       <c r="DM45" s="3"/>
       <c r="DN45" s="3"/>
       <c r="DO45" s="3"/>
-      <c r="DP45" s="3"/>
-      <c r="DQ45" s="3"/>
     </row>
-    <row r="46" spans="1:121">
+    <row r="46" spans="1:119">
       <c r="A46" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B46" s="6">
         <v>486.19273645346749</v>
       </c>
       <c r="C46" s="6">
         <v>781.9388951925398</v>
       </c>
       <c r="D46" s="6">
         <v>445.17860143843382</v>
       </c>
       <c r="E46" s="6">
         <v>375.30435564773154</v>
       </c>
       <c r="F46" s="6">
         <v>297.06603675002322</v>
       </c>
       <c r="G46" s="6">
         <v>249.41742010696876</v>
       </c>
       <c r="H46" s="6">
         <v>232.04796695226361</v>
       </c>
       <c r="I46" s="6">
@@ -13385,73 +13607,73 @@
       </c>
       <c r="CO46" s="6">
         <v>95.634555598602716</v>
       </c>
       <c r="CP46" s="6">
         <v>96.402742769471359</v>
       </c>
       <c r="CQ46" s="6">
         <v>94.262255993676618</v>
       </c>
       <c r="CR46" s="6">
         <v>98.305306370429477</v>
       </c>
       <c r="CS46" s="6">
         <v>102.24823296556802</v>
       </c>
       <c r="CT46" s="13">
         <v>100.5</v>
       </c>
       <c r="CU46" s="6">
         <v>100.4</v>
       </c>
       <c r="CV46" s="6">
         <v>100.8</v>
       </c>
-      <c r="CW46" s="6"/>
+      <c r="CW46" s="6">
+        <v>100.5</v>
+      </c>
       <c r="CX46" s="6"/>
       <c r="CY46" s="6"/>
       <c r="CZ46" s="6"/>
       <c r="DA46" s="6"/>
       <c r="DB46" s="6"/>
       <c r="DC46" s="6"/>
       <c r="DD46" s="6"/>
       <c r="DE46" s="6"/>
       <c r="DF46" s="3"/>
       <c r="DG46" s="3"/>
       <c r="DH46" s="3"/>
       <c r="DI46" s="3"/>
       <c r="DJ46" s="3"/>
       <c r="DK46" s="3"/>
       <c r="DL46" s="3"/>
       <c r="DM46" s="3"/>
       <c r="DN46" s="3"/>
       <c r="DO46" s="3"/>
-      <c r="DP46" s="3"/>
-      <c r="DQ46" s="3"/>
     </row>
-    <row r="47" spans="1:121">
+    <row r="47" spans="1:119">
       <c r="A47" s="7" t="s">
         <v>25</v>
       </c>
       <c r="B47" s="6">
         <v>114.56506730112199</v>
       </c>
       <c r="C47" s="6">
         <v>149.39033173392039</v>
       </c>
       <c r="D47" s="6">
         <v>144.0596771209174</v>
       </c>
       <c r="E47" s="6">
         <v>141.38256591035591</v>
       </c>
       <c r="F47" s="6">
         <v>134.62589957499625</v>
       </c>
       <c r="G47" s="6">
         <v>131.57114635680443</v>
       </c>
       <c r="H47" s="6">
         <v>132.58921854184632</v>
       </c>
       <c r="I47" s="6">
@@ -13708,73 +13930,73 @@
       </c>
       <c r="CO47" s="6">
         <v>99.537599520086133</v>
       </c>
       <c r="CP47" s="6">
         <v>102.1595191603397</v>
       </c>
       <c r="CQ47" s="6">
         <v>102.38629379474567</v>
       </c>
       <c r="CR47" s="6">
         <v>99.198911571899572</v>
       </c>
       <c r="CS47" s="6">
         <v>100.64126632465012</v>
       </c>
       <c r="CT47" s="13">
         <v>100</v>
       </c>
       <c r="CU47" s="6">
         <v>100.8</v>
       </c>
       <c r="CV47" s="6">
         <v>90.7</v>
       </c>
-      <c r="CW47" s="6"/>
+      <c r="CW47" s="6">
+        <v>100</v>
+      </c>
       <c r="CX47" s="6"/>
       <c r="CY47" s="6"/>
       <c r="CZ47" s="6"/>
       <c r="DA47" s="6"/>
       <c r="DB47" s="6"/>
       <c r="DC47" s="6"/>
       <c r="DD47" s="6"/>
       <c r="DE47" s="6"/>
       <c r="DF47" s="3"/>
       <c r="DG47" s="3"/>
       <c r="DH47" s="3"/>
       <c r="DI47" s="3"/>
       <c r="DJ47" s="3"/>
       <c r="DK47" s="3"/>
       <c r="DL47" s="3"/>
       <c r="DM47" s="3"/>
       <c r="DN47" s="3"/>
       <c r="DO47" s="3"/>
-      <c r="DP47" s="3"/>
-      <c r="DQ47" s="3"/>
     </row>
-    <row r="48" spans="1:121">
+    <row r="48" spans="1:119">
       <c r="A48" s="7" t="s">
         <v>26</v>
       </c>
       <c r="B48" s="6">
         <v>101.80640547430923</v>
       </c>
       <c r="C48" s="6">
         <v>103.16404847110554</v>
       </c>
       <c r="D48" s="6">
         <v>102.53248430749311</v>
       </c>
       <c r="E48" s="6">
         <v>103.07995741989507</v>
       </c>
       <c r="F48" s="6">
         <v>102.33926733942056</v>
       </c>
       <c r="G48" s="6">
         <v>107.61344375496442</v>
       </c>
       <c r="H48" s="6">
         <v>106.92856322263178</v>
       </c>
       <c r="I48" s="6">
@@ -14031,73 +14253,73 @@
       </c>
       <c r="CO48" s="6">
         <v>99.933134387844774</v>
       </c>
       <c r="CP48" s="6">
         <v>99.475510129212225</v>
       </c>
       <c r="CQ48" s="6">
         <v>100.31279429071884</v>
       </c>
       <c r="CR48" s="6">
         <v>100.60659315099119</v>
       </c>
       <c r="CS48" s="6">
         <v>100.10816489230629</v>
       </c>
       <c r="CT48" s="13">
         <v>102.4</v>
       </c>
       <c r="CU48" s="6">
         <v>100.9</v>
       </c>
       <c r="CV48" s="6">
         <v>96.2</v>
       </c>
-      <c r="CW48" s="6"/>
+      <c r="CW48" s="6">
+        <v>96.5</v>
+      </c>
       <c r="CX48" s="6"/>
       <c r="CY48" s="6"/>
       <c r="CZ48" s="6"/>
       <c r="DA48" s="6"/>
       <c r="DB48" s="6"/>
       <c r="DC48" s="6"/>
       <c r="DD48" s="6"/>
       <c r="DE48" s="6"/>
       <c r="DF48" s="3"/>
       <c r="DG48" s="3"/>
       <c r="DH48" s="3"/>
       <c r="DI48" s="3"/>
       <c r="DJ48" s="3"/>
       <c r="DK48" s="3"/>
       <c r="DL48" s="3"/>
       <c r="DM48" s="3"/>
       <c r="DN48" s="3"/>
       <c r="DO48" s="3"/>
-      <c r="DP48" s="3"/>
-      <c r="DQ48" s="3"/>
     </row>
-    <row r="49" spans="1:121">
+    <row r="49" spans="1:119">
       <c r="A49" s="7" t="s">
         <v>27</v>
       </c>
       <c r="B49" s="8">
         <v>82.132520477244753</v>
       </c>
       <c r="C49" s="8">
         <v>89.880735018225423</v>
       </c>
       <c r="D49" s="8">
         <v>93.956917568474125</v>
       </c>
       <c r="E49" s="8">
         <v>95.477866663960057</v>
       </c>
       <c r="F49" s="8">
         <v>95.467406650398416</v>
       </c>
       <c r="G49" s="8">
         <v>95.300657922322713</v>
       </c>
       <c r="H49" s="8">
         <v>96.195202320351129</v>
       </c>
       <c r="I49" s="8">
@@ -14354,73 +14576,73 @@
       </c>
       <c r="CO49" s="6">
         <v>98.90434810975438</v>
       </c>
       <c r="CP49" s="6">
         <v>100.59037693917338</v>
       </c>
       <c r="CQ49" s="6">
         <v>99.651648715563084</v>
       </c>
       <c r="CR49" s="6">
         <v>99.093317873504844</v>
       </c>
       <c r="CS49" s="6">
         <v>101.9739707046255</v>
       </c>
       <c r="CT49" s="13">
         <v>105.6</v>
       </c>
       <c r="CU49" s="8">
         <v>104.5</v>
       </c>
       <c r="CV49" s="8">
         <v>97.6</v>
       </c>
-      <c r="CW49" s="8"/>
+      <c r="CW49" s="8">
+        <v>96.5</v>
+      </c>
       <c r="CX49" s="8"/>
       <c r="CY49" s="6"/>
       <c r="CZ49" s="6"/>
       <c r="DA49" s="6"/>
       <c r="DB49" s="6"/>
       <c r="DC49" s="6"/>
       <c r="DD49" s="6"/>
       <c r="DE49" s="6"/>
       <c r="DF49" s="3"/>
       <c r="DG49" s="3"/>
       <c r="DH49" s="3"/>
       <c r="DI49" s="3"/>
       <c r="DJ49" s="3"/>
       <c r="DK49" s="3"/>
       <c r="DL49" s="3"/>
       <c r="DM49" s="3"/>
       <c r="DN49" s="3"/>
       <c r="DO49" s="3"/>
-      <c r="DP49" s="3"/>
-      <c r="DQ49" s="3"/>
     </row>
-    <row r="50" spans="1:121">
+    <row r="50" spans="1:119">
       <c r="A50" s="7" t="s">
         <v>28</v>
       </c>
       <c r="B50" s="6">
         <v>101.72248077023305</v>
       </c>
       <c r="C50" s="6">
         <v>98.530412408019103</v>
       </c>
       <c r="D50" s="6">
         <v>98.366908845352398</v>
       </c>
       <c r="E50" s="6">
         <v>98.065043778537216</v>
       </c>
       <c r="F50" s="6">
         <v>92.827898121965575</v>
       </c>
       <c r="G50" s="6">
         <v>104.33047241508177</v>
       </c>
       <c r="H50" s="6">
         <v>104.0462014204609</v>
       </c>
       <c r="I50" s="6">
@@ -14677,73 +14899,73 @@
       </c>
       <c r="CO50" s="6">
         <v>100.43534594298666</v>
       </c>
       <c r="CP50" s="6">
         <v>98.692378199513399</v>
       </c>
       <c r="CQ50" s="6">
         <v>97.234893668046553</v>
       </c>
       <c r="CR50" s="6">
         <v>98.609800860314536</v>
       </c>
       <c r="CS50" s="6">
         <v>98.943526845900749</v>
       </c>
       <c r="CT50" s="13">
         <v>102.2</v>
       </c>
       <c r="CU50" s="6">
         <v>100.5</v>
       </c>
       <c r="CV50" s="6">
         <v>98.7</v>
       </c>
-      <c r="CW50" s="6"/>
+      <c r="CW50" s="6">
+        <v>100.6</v>
+      </c>
       <c r="CX50" s="6"/>
       <c r="CY50" s="6"/>
       <c r="CZ50" s="6"/>
       <c r="DA50" s="6"/>
       <c r="DB50" s="6"/>
       <c r="DC50" s="6"/>
       <c r="DD50" s="6"/>
       <c r="DE50" s="6"/>
       <c r="DF50" s="3"/>
       <c r="DG50" s="3"/>
       <c r="DH50" s="3"/>
       <c r="DI50" s="3"/>
       <c r="DJ50" s="3"/>
       <c r="DK50" s="3"/>
       <c r="DL50" s="3"/>
       <c r="DM50" s="3"/>
       <c r="DN50" s="3"/>
       <c r="DO50" s="3"/>
-      <c r="DP50" s="3"/>
-      <c r="DQ50" s="3"/>
     </row>
-    <row r="51" spans="1:121">
+    <row r="51" spans="1:119">
       <c r="A51" s="7" t="s">
         <v>29</v>
       </c>
       <c r="B51" s="6">
         <v>172.4232215863928</v>
       </c>
       <c r="C51" s="6">
         <v>171.96499076109015</v>
       </c>
       <c r="D51" s="6">
         <v>167.98748105012416</v>
       </c>
       <c r="E51" s="6">
         <v>161.3560389257409</v>
       </c>
       <c r="F51" s="6">
         <v>156.76049494215096</v>
       </c>
       <c r="G51" s="6">
         <v>154.96983460277133</v>
       </c>
       <c r="H51" s="6">
         <v>152.08277008163483</v>
       </c>
       <c r="I51" s="6">
@@ -15000,73 +15222,73 @@
       </c>
       <c r="CO51" s="6">
         <v>109.0291880555307</v>
       </c>
       <c r="CP51" s="6">
         <v>111.30170839487224</v>
       </c>
       <c r="CQ51" s="6">
         <v>113.12926696937515</v>
       </c>
       <c r="CR51" s="6">
         <v>109.65155449564952</v>
       </c>
       <c r="CS51" s="6">
         <v>100.75063044529702</v>
       </c>
       <c r="CT51" s="13">
         <v>123.5</v>
       </c>
       <c r="CU51" s="6">
         <v>126.7</v>
       </c>
       <c r="CV51" s="6">
         <v>125.2</v>
       </c>
-      <c r="CW51" s="6"/>
+      <c r="CW51" s="6">
+        <v>122.1</v>
+      </c>
       <c r="CX51" s="6"/>
       <c r="CY51" s="6"/>
       <c r="CZ51" s="6"/>
       <c r="DA51" s="6"/>
       <c r="DB51" s="6"/>
       <c r="DC51" s="6"/>
       <c r="DD51" s="6"/>
       <c r="DE51" s="6"/>
       <c r="DF51" s="3"/>
       <c r="DG51" s="3"/>
       <c r="DH51" s="3"/>
       <c r="DI51" s="3"/>
       <c r="DJ51" s="3"/>
       <c r="DK51" s="3"/>
       <c r="DL51" s="3"/>
       <c r="DM51" s="3"/>
       <c r="DN51" s="3"/>
       <c r="DO51" s="3"/>
-      <c r="DP51" s="3"/>
-      <c r="DQ51" s="3"/>
     </row>
-    <row r="52" spans="1:121">
+    <row r="52" spans="1:119">
       <c r="A52" s="7" t="s">
         <v>30</v>
       </c>
       <c r="B52" s="6">
         <v>97.346930124813795</v>
       </c>
       <c r="C52" s="6">
         <v>99.230135827740469</v>
       </c>
       <c r="D52" s="6">
         <v>108.05554840677756</v>
       </c>
       <c r="E52" s="6">
         <v>106.19806250635884</v>
       </c>
       <c r="F52" s="6">
         <v>104.2382232710919</v>
       </c>
       <c r="G52" s="6">
         <v>106.8017013159738</v>
       </c>
       <c r="H52" s="6">
         <v>106.66196154713265</v>
       </c>
       <c r="I52" s="6">
@@ -15323,73 +15545,73 @@
       </c>
       <c r="CO52" s="6">
         <v>91.528474658108621</v>
       </c>
       <c r="CP52" s="6">
         <v>87.941604582713254</v>
       </c>
       <c r="CQ52" s="6">
         <v>93.865713583141968</v>
       </c>
       <c r="CR52" s="6">
         <v>100.3582026037795</v>
       </c>
       <c r="CS52" s="6">
         <v>101.07066787170041</v>
       </c>
       <c r="CT52" s="13">
         <v>192</v>
       </c>
       <c r="CU52" s="6">
         <v>117.5</v>
       </c>
       <c r="CV52" s="6">
         <v>74.3</v>
       </c>
-      <c r="CW52" s="6"/>
+      <c r="CW52" s="6">
+        <v>75.599999999999994</v>
+      </c>
       <c r="CX52" s="6"/>
       <c r="CY52" s="6"/>
       <c r="CZ52" s="6"/>
       <c r="DA52" s="6"/>
       <c r="DB52" s="6"/>
       <c r="DC52" s="6"/>
       <c r="DD52" s="6"/>
       <c r="DE52" s="6"/>
       <c r="DF52" s="3"/>
       <c r="DG52" s="3"/>
       <c r="DH52" s="3"/>
       <c r="DI52" s="3"/>
       <c r="DJ52" s="3"/>
       <c r="DK52" s="3"/>
       <c r="DL52" s="3"/>
       <c r="DM52" s="3"/>
       <c r="DN52" s="3"/>
       <c r="DO52" s="3"/>
-      <c r="DP52" s="3"/>
-      <c r="DQ52" s="3"/>
     </row>
-    <row r="53" spans="1:121">
+    <row r="53" spans="1:119">
       <c r="A53" s="2"/>
       <c r="B53" s="2"/>
       <c r="C53" s="2"/>
       <c r="D53" s="2"/>
       <c r="E53" s="2"/>
       <c r="F53" s="2"/>
       <c r="G53" s="2"/>
       <c r="H53" s="2"/>
       <c r="I53" s="2"/>
       <c r="J53" s="2"/>
       <c r="K53" s="2"/>
       <c r="L53" s="2"/>
       <c r="M53" s="2"/>
       <c r="N53" s="2"/>
       <c r="O53" s="2"/>
       <c r="P53" s="2"/>
       <c r="Q53" s="2"/>
       <c r="R53" s="2"/>
       <c r="S53" s="2"/>
       <c r="T53" s="2"/>
       <c r="U53" s="2"/>
       <c r="V53" s="2"/>
       <c r="W53" s="2"/>
       <c r="X53" s="2"/>
       <c r="Y53" s="2"/>
@@ -15465,54 +15687,52 @@
       <c r="CQ53" s="2"/>
       <c r="CR53" s="2"/>
       <c r="CS53" s="2"/>
       <c r="CT53" s="2"/>
       <c r="CU53" s="2"/>
       <c r="CV53" s="2"/>
       <c r="CW53" s="2"/>
       <c r="CX53" s="2"/>
       <c r="CY53" s="2"/>
       <c r="CZ53" s="2"/>
       <c r="DA53" s="2"/>
       <c r="DB53" s="2"/>
       <c r="DC53" s="2"/>
       <c r="DD53" s="2"/>
       <c r="DE53" s="2"/>
       <c r="DF53" s="2"/>
       <c r="DG53" s="2"/>
       <c r="DH53" s="2"/>
       <c r="DI53" s="2"/>
       <c r="DJ53" s="2"/>
       <c r="DK53" s="2"/>
       <c r="DL53" s="2"/>
       <c r="DM53" s="2"/>
       <c r="DN53" s="2"/>
       <c r="DO53" s="2"/>
-      <c r="DP53" s="2"/>
-      <c r="DQ53" s="2"/>
     </row>
-    <row r="54" spans="1:121">
+    <row r="54" spans="1:119">
       <c r="A54" s="2"/>
       <c r="B54" s="2"/>
       <c r="C54" s="2"/>
       <c r="D54" s="2"/>
       <c r="E54" s="2"/>
       <c r="F54" s="2"/>
       <c r="G54" s="2"/>
       <c r="H54" s="2"/>
       <c r="I54" s="2"/>
       <c r="J54" s="2"/>
       <c r="K54" s="2"/>
       <c r="L54" s="2"/>
       <c r="M54" s="2"/>
       <c r="N54" s="2"/>
       <c r="O54" s="2"/>
       <c r="P54" s="2"/>
       <c r="Q54" s="2"/>
       <c r="R54" s="2"/>
       <c r="S54" s="2"/>
       <c r="T54" s="2"/>
       <c r="U54" s="2"/>
       <c r="V54" s="2"/>
       <c r="W54" s="2"/>
       <c r="X54" s="2"/>
       <c r="Y54" s="2"/>
@@ -15590,54 +15810,52 @@
       <c r="CQ54" s="2"/>
       <c r="CR54" s="2"/>
       <c r="CS54" s="2"/>
       <c r="CT54" s="2"/>
       <c r="CU54" s="2"/>
       <c r="CV54" s="2"/>
       <c r="CW54" s="2"/>
       <c r="CX54" s="2"/>
       <c r="CY54" s="2"/>
       <c r="CZ54" s="2"/>
       <c r="DA54" s="2"/>
       <c r="DB54" s="2"/>
       <c r="DC54" s="2"/>
       <c r="DD54" s="2"/>
       <c r="DE54" s="2"/>
       <c r="DF54" s="2"/>
       <c r="DG54" s="2"/>
       <c r="DH54" s="2"/>
       <c r="DI54" s="2"/>
       <c r="DJ54" s="2"/>
       <c r="DK54" s="2"/>
       <c r="DL54" s="2"/>
       <c r="DM54" s="2"/>
       <c r="DN54" s="2"/>
       <c r="DO54" s="2"/>
-      <c r="DP54" s="2"/>
-      <c r="DQ54" s="2"/>
     </row>
-    <row r="55" spans="1:121">
+    <row r="55" spans="1:119">
       <c r="A55" s="2"/>
       <c r="B55" s="2"/>
       <c r="C55" s="2"/>
       <c r="D55" s="2"/>
       <c r="E55" s="2"/>
       <c r="F55" s="2"/>
       <c r="G55" s="2"/>
       <c r="H55" s="2"/>
       <c r="I55" s="2"/>
       <c r="J55" s="2"/>
       <c r="K55" s="2"/>
       <c r="L55" s="2"/>
       <c r="M55" s="2"/>
       <c r="N55" s="2"/>
       <c r="O55" s="2"/>
       <c r="P55" s="2"/>
       <c r="Q55" s="2"/>
       <c r="R55" s="2"/>
       <c r="S55" s="2"/>
       <c r="T55" s="2"/>
       <c r="U55" s="2"/>
       <c r="V55" s="2"/>
       <c r="W55" s="2"/>
       <c r="X55" s="2"/>
       <c r="Y55" s="2"/>
@@ -15713,54 +15931,52 @@
       <c r="CQ55" s="2"/>
       <c r="CR55" s="2"/>
       <c r="CS55" s="2"/>
       <c r="CT55" s="2"/>
       <c r="CU55" s="2"/>
       <c r="CV55" s="2"/>
       <c r="CW55" s="2"/>
       <c r="CX55" s="2"/>
       <c r="CY55" s="2"/>
       <c r="CZ55" s="2"/>
       <c r="DA55" s="2"/>
       <c r="DB55" s="2"/>
       <c r="DC55" s="2"/>
       <c r="DD55" s="2"/>
       <c r="DE55" s="2"/>
       <c r="DF55" s="2"/>
       <c r="DG55" s="2"/>
       <c r="DH55" s="2"/>
       <c r="DI55" s="2"/>
       <c r="DJ55" s="2"/>
       <c r="DK55" s="2"/>
       <c r="DL55" s="2"/>
       <c r="DM55" s="2"/>
       <c r="DN55" s="2"/>
       <c r="DO55" s="2"/>
-      <c r="DP55" s="2"/>
-      <c r="DQ55" s="2"/>
     </row>
-    <row r="56" spans="1:121">
+    <row r="56" spans="1:119">
       <c r="A56" s="2"/>
       <c r="B56" s="2"/>
       <c r="C56" s="2"/>
       <c r="D56" s="2"/>
       <c r="E56" s="2"/>
       <c r="F56" s="2"/>
       <c r="G56" s="2"/>
       <c r="H56" s="2"/>
       <c r="I56" s="2"/>
       <c r="J56" s="2"/>
       <c r="K56" s="2"/>
       <c r="L56" s="2"/>
       <c r="M56" s="2"/>
       <c r="N56" s="2"/>
       <c r="O56" s="2"/>
       <c r="P56" s="2"/>
       <c r="Q56" s="2"/>
       <c r="R56" s="2"/>
       <c r="S56" s="2"/>
       <c r="T56" s="2"/>
       <c r="U56" s="2"/>
       <c r="V56" s="2"/>
       <c r="W56" s="2"/>
       <c r="X56" s="2"/>
       <c r="Y56" s="2"/>
@@ -15836,54 +16052,52 @@
       <c r="CQ56" s="2"/>
       <c r="CR56" s="2"/>
       <c r="CS56" s="2"/>
       <c r="CT56" s="2"/>
       <c r="CU56" s="2"/>
       <c r="CV56" s="2"/>
       <c r="CW56" s="2"/>
       <c r="CX56" s="2"/>
       <c r="CY56" s="2"/>
       <c r="CZ56" s="2"/>
       <c r="DA56" s="2"/>
       <c r="DB56" s="2"/>
       <c r="DC56" s="2"/>
       <c r="DD56" s="2"/>
       <c r="DE56" s="2"/>
       <c r="DF56" s="2"/>
       <c r="DG56" s="2"/>
       <c r="DH56" s="2"/>
       <c r="DI56" s="2"/>
       <c r="DJ56" s="2"/>
       <c r="DK56" s="2"/>
       <c r="DL56" s="2"/>
       <c r="DM56" s="2"/>
       <c r="DN56" s="2"/>
       <c r="DO56" s="2"/>
-      <c r="DP56" s="2"/>
-      <c r="DQ56" s="2"/>
     </row>
-    <row r="57" spans="1:121">
+    <row r="57" spans="1:119">
       <c r="A57" s="2"/>
       <c r="B57" s="2"/>
       <c r="C57" s="2"/>
       <c r="D57" s="2"/>
       <c r="E57" s="2"/>
       <c r="F57" s="2"/>
       <c r="G57" s="2"/>
       <c r="H57" s="2"/>
       <c r="I57" s="2"/>
       <c r="J57" s="2"/>
       <c r="K57" s="2"/>
       <c r="L57" s="2"/>
       <c r="M57" s="2"/>
       <c r="N57" s="2"/>
       <c r="O57" s="2"/>
       <c r="P57" s="2"/>
       <c r="Q57" s="2"/>
       <c r="R57" s="2"/>
       <c r="S57" s="2"/>
       <c r="T57" s="2"/>
       <c r="U57" s="2"/>
       <c r="V57" s="2"/>
       <c r="W57" s="2"/>
       <c r="X57" s="2"/>
       <c r="Y57" s="2"/>
@@ -15959,137 +16173,135 @@
       <c r="CQ57" s="2"/>
       <c r="CR57" s="2"/>
       <c r="CS57" s="2"/>
       <c r="CT57" s="2"/>
       <c r="CU57" s="2"/>
       <c r="CV57" s="2"/>
       <c r="CW57" s="2"/>
       <c r="CX57" s="2"/>
       <c r="CY57" s="2"/>
       <c r="CZ57" s="2"/>
       <c r="DA57" s="2"/>
       <c r="DB57" s="2"/>
       <c r="DC57" s="2"/>
       <c r="DD57" s="2"/>
       <c r="DE57" s="2"/>
       <c r="DF57" s="2"/>
       <c r="DG57" s="2"/>
       <c r="DH57" s="2"/>
       <c r="DI57" s="2"/>
       <c r="DJ57" s="2"/>
       <c r="DK57" s="2"/>
       <c r="DL57" s="2"/>
       <c r="DM57" s="2"/>
       <c r="DN57" s="2"/>
       <c r="DO57" s="2"/>
-      <c r="DP57" s="2"/>
-      <c r="DQ57" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="82">
-    <mergeCell ref="CT30:DE30"/>
-[...33 lines deleted...]
-    <mergeCell ref="AL43:AW43"/>
+    <mergeCell ref="BV30:CG30"/>
+    <mergeCell ref="CC42:CG42"/>
+    <mergeCell ref="BV43:CG43"/>
+    <mergeCell ref="CC3:CG3"/>
+    <mergeCell ref="BV4:CG4"/>
+    <mergeCell ref="CC16:CG16"/>
+    <mergeCell ref="BV17:CG17"/>
+    <mergeCell ref="CC29:CG29"/>
+    <mergeCell ref="BJ2:DO2"/>
+    <mergeCell ref="BJ15:DO15"/>
+    <mergeCell ref="BJ28:DO28"/>
+    <mergeCell ref="BJ41:DO41"/>
+    <mergeCell ref="A2:BI2"/>
+    <mergeCell ref="A15:BI15"/>
+    <mergeCell ref="U3:Y3"/>
+    <mergeCell ref="AG3:AK3"/>
+    <mergeCell ref="BE3:BI3"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:M4"/>
+    <mergeCell ref="N4:Y4"/>
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="AL4:AW4"/>
+    <mergeCell ref="AX4:BI4"/>
+    <mergeCell ref="A28:BI28"/>
+    <mergeCell ref="AX17:BI17"/>
+    <mergeCell ref="I16:M16"/>
+    <mergeCell ref="U16:Y16"/>
+    <mergeCell ref="AG16:AK16"/>
+    <mergeCell ref="AS16:AW16"/>
+    <mergeCell ref="BE16:BI16"/>
+    <mergeCell ref="A17:A18"/>
+    <mergeCell ref="B17:M17"/>
+    <mergeCell ref="N17:Y17"/>
+    <mergeCell ref="Z17:AK17"/>
+    <mergeCell ref="AL17:AW17"/>
     <mergeCell ref="A41:BI41"/>
     <mergeCell ref="AX30:BI30"/>
     <mergeCell ref="I29:M29"/>
     <mergeCell ref="U29:Y29"/>
     <mergeCell ref="AG29:AK29"/>
     <mergeCell ref="AS29:AW29"/>
     <mergeCell ref="BE29:BI29"/>
     <mergeCell ref="A30:A31"/>
     <mergeCell ref="B30:M30"/>
     <mergeCell ref="N30:Y30"/>
     <mergeCell ref="Z30:AK30"/>
     <mergeCell ref="AL30:AW30"/>
-    <mergeCell ref="A17:A18"/>
-[...33 lines deleted...]
-    <mergeCell ref="CC29:CG29"/>
+    <mergeCell ref="A43:A44"/>
+    <mergeCell ref="B43:M43"/>
+    <mergeCell ref="N43:Y43"/>
+    <mergeCell ref="Z43:AK43"/>
+    <mergeCell ref="AL43:AW43"/>
+    <mergeCell ref="AX43:BI43"/>
+    <mergeCell ref="I42:M42"/>
+    <mergeCell ref="U42:Y42"/>
+    <mergeCell ref="AG42:AK42"/>
+    <mergeCell ref="AS42:AW42"/>
+    <mergeCell ref="BE42:BI42"/>
+    <mergeCell ref="BJ30:BU30"/>
+    <mergeCell ref="BQ42:BU42"/>
+    <mergeCell ref="BJ43:BU43"/>
+    <mergeCell ref="BQ3:BU3"/>
+    <mergeCell ref="BJ4:BU4"/>
+    <mergeCell ref="BQ16:BU16"/>
+    <mergeCell ref="BJ17:BU17"/>
+    <mergeCell ref="BQ29:BU29"/>
+    <mergeCell ref="CH30:CS30"/>
+    <mergeCell ref="CO42:CS42"/>
+    <mergeCell ref="CH43:CS43"/>
+    <mergeCell ref="CO3:CS3"/>
+    <mergeCell ref="CH4:CS4"/>
+    <mergeCell ref="CO16:CS16"/>
+    <mergeCell ref="CH17:CS17"/>
+    <mergeCell ref="CO29:CS29"/>
+    <mergeCell ref="CT30:DE30"/>
+    <mergeCell ref="DA42:DE42"/>
+    <mergeCell ref="CT43:DE43"/>
+    <mergeCell ref="DA3:DE3"/>
+    <mergeCell ref="CT4:DE4"/>
+    <mergeCell ref="DA16:DE16"/>
+    <mergeCell ref="CT17:DE17"/>
+    <mergeCell ref="DA29:DE29"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ИФО</vt:lpstr>