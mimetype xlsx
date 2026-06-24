--- v1 (2026-05-14)
+++ v2 (2026-06-24)
@@ -134,55 +134,63 @@
   <si>
     <t>2018 год*</t>
   </si>
   <si>
     <t>2024 год</t>
   </si>
   <si>
     <t>2025 год</t>
   </si>
   <si>
     <t>2026 год</t>
   </si>
   <si>
     <t>2026год</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="44" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="30">
+  <fonts count="31">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
@@ -655,259 +663,385 @@
     <border>
       <left style="thin">
         <color indexed="22"/>
       </left>
       <right style="thin">
         <color indexed="22"/>
       </right>
       <top style="thin">
         <color indexed="22"/>
       </top>
       <bottom style="thin">
         <color indexed="22"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="double">
         <color indexed="52"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="455">
+  <cellStyleXfs count="581">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="44" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-    <xf numFmtId="44" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-[...37 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="5" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="12" borderId="11" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="12" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="13" borderId="16" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
-[...13 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-[...17 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
-[...82 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
@@ -967,73 +1101,73 @@
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
@@ -1093,557 +1227,683 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="23">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="164" fontId="8" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="9" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="8" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="455">
+  <cellStyles count="581">
     <cellStyle name="Акцент1 2" xfId="174"/>
     <cellStyle name="Акцент2 2" xfId="175"/>
     <cellStyle name="Акцент3 2" xfId="176"/>
     <cellStyle name="Акцент4 2" xfId="177"/>
     <cellStyle name="Акцент5 2" xfId="178"/>
     <cellStyle name="Акцент6 2" xfId="179"/>
     <cellStyle name="Ввод  2" xfId="180"/>
     <cellStyle name="Вывод 2" xfId="181"/>
     <cellStyle name="Вычисление 2" xfId="182"/>
     <cellStyle name="Денежный 2" xfId="2"/>
     <cellStyle name="Заголовок 1 2" xfId="183"/>
     <cellStyle name="Заголовок 2 2" xfId="184"/>
     <cellStyle name="Заголовок 3 2" xfId="185"/>
     <cellStyle name="Заголовок 4 2" xfId="186"/>
     <cellStyle name="Итог 2" xfId="187"/>
     <cellStyle name="Контрольная ячейка 2" xfId="188"/>
     <cellStyle name="Название 2" xfId="189"/>
     <cellStyle name="Нейтральный 2" xfId="190"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="10"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 10" xfId="11"/>
     <cellStyle name="Обычный 2 11" xfId="12"/>
     <cellStyle name="Обычный 2 12" xfId="13"/>
     <cellStyle name="Обычный 2 13" xfId="14"/>
     <cellStyle name="Обычный 2 14" xfId="15"/>
     <cellStyle name="Обычный 2 15" xfId="16"/>
     <cellStyle name="Обычный 2 16" xfId="17"/>
     <cellStyle name="Обычный 2 17" xfId="18"/>
     <cellStyle name="Обычный 2 17 2" xfId="19"/>
+    <cellStyle name="Обычный 2 17 2 10" xfId="561"/>
+    <cellStyle name="Обычный 2 17 2 11" xfId="576"/>
     <cellStyle name="Обычный 2 17 2 2" xfId="20"/>
     <cellStyle name="Обычный 2 17 2 3" xfId="213"/>
     <cellStyle name="Обычный 2 17 2 4" xfId="309"/>
     <cellStyle name="Обычный 2 17 2 5" xfId="324"/>
     <cellStyle name="Обычный 2 17 2 6" xfId="339"/>
     <cellStyle name="Обычный 2 17 2 7" xfId="435"/>
     <cellStyle name="Обычный 2 17 2 8" xfId="450"/>
+    <cellStyle name="Обычный 2 17 2 9" xfId="465"/>
     <cellStyle name="Обычный 2 18" xfId="21"/>
     <cellStyle name="Обычный 2 19" xfId="22"/>
     <cellStyle name="Обычный 2 19 2" xfId="23"/>
+    <cellStyle name="Обычный 2 19 2 10" xfId="468"/>
+    <cellStyle name="Обычный 2 19 2 11" xfId="460"/>
+    <cellStyle name="Обычный 2 19 2 12" xfId="564"/>
     <cellStyle name="Обычный 2 19 2 2" xfId="24"/>
     <cellStyle name="Обычный 2 19 2 2 2" xfId="25"/>
+    <cellStyle name="Обычный 2 19 2 2 2 10" xfId="560"/>
+    <cellStyle name="Обычный 2 19 2 2 2 11" xfId="575"/>
     <cellStyle name="Обычный 2 19 2 2 2 2" xfId="26"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 2" xfId="27"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 3" xfId="28"/>
     <cellStyle name="Обычный 2 19 2 2 2 3" xfId="217"/>
     <cellStyle name="Обычный 2 19 2 2 2 4" xfId="308"/>
     <cellStyle name="Обычный 2 19 2 2 2 5" xfId="323"/>
     <cellStyle name="Обычный 2 19 2 2 2 6" xfId="343"/>
     <cellStyle name="Обычный 2 19 2 2 2 7" xfId="434"/>
     <cellStyle name="Обычный 2 19 2 2 2 8" xfId="449"/>
+    <cellStyle name="Обычный 2 19 2 2 2 9" xfId="469"/>
     <cellStyle name="Обычный 2 19 2 2 3" xfId="29"/>
     <cellStyle name="Обычный 2 19 2 2 4" xfId="30"/>
     <cellStyle name="Обычный 2 19 2 3" xfId="31"/>
     <cellStyle name="Обычный 2 19 2 3 2" xfId="32"/>
     <cellStyle name="Обычный 2 19 2 3 3" xfId="33"/>
     <cellStyle name="Обычный 2 19 2 4" xfId="216"/>
     <cellStyle name="Обычный 2 19 2 5" xfId="208"/>
     <cellStyle name="Обычный 2 19 2 6" xfId="312"/>
     <cellStyle name="Обычный 2 19 2 7" xfId="342"/>
     <cellStyle name="Обычный 2 19 2 8" xfId="334"/>
     <cellStyle name="Обычный 2 19 2 9" xfId="438"/>
     <cellStyle name="Обычный 2 19 3" xfId="34"/>
+    <cellStyle name="Обычный 2 19 3 10" xfId="461"/>
+    <cellStyle name="Обычный 2 19 3 11" xfId="574"/>
     <cellStyle name="Обычный 2 19 3 2" xfId="35"/>
     <cellStyle name="Обычный 2 19 3 2 2" xfId="36"/>
     <cellStyle name="Обычный 2 19 3 2 3" xfId="37"/>
     <cellStyle name="Обычный 2 19 3 3" xfId="225"/>
     <cellStyle name="Обычный 2 19 3 4" xfId="209"/>
     <cellStyle name="Обычный 2 19 3 5" xfId="322"/>
     <cellStyle name="Обычный 2 19 3 6" xfId="351"/>
     <cellStyle name="Обычный 2 19 3 7" xfId="335"/>
     <cellStyle name="Обычный 2 19 3 8" xfId="448"/>
+    <cellStyle name="Обычный 2 19 3 9" xfId="477"/>
     <cellStyle name="Обычный 2 19 4" xfId="38"/>
     <cellStyle name="Обычный 2 19 5" xfId="39"/>
     <cellStyle name="Обычный 2 2" xfId="3"/>
     <cellStyle name="Обычный 2 2 2" xfId="4"/>
     <cellStyle name="Обычный 2 2 2 2" xfId="41"/>
     <cellStyle name="Обычный 2 2 2 2 2" xfId="42"/>
     <cellStyle name="Обычный 2 2 2 2 2 10" xfId="430"/>
     <cellStyle name="Обычный 2 2 2 2 2 11" xfId="440"/>
+    <cellStyle name="Обычный 2 2 2 2 2 12" xfId="482"/>
+    <cellStyle name="Обычный 2 2 2 2 2 13" xfId="556"/>
+    <cellStyle name="Обычный 2 2 2 2 2 14" xfId="566"/>
     <cellStyle name="Обычный 2 2 2 2 2 2" xfId="43"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2" xfId="44"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 10" xfId="436"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 11" xfId="484"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 12" xfId="458"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 13" xfId="562"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2" xfId="45"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2" xfId="46"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 10" xfId="485"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 11" xfId="553"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 12" xfId="455"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2" xfId="47"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2" xfId="48"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 10" xfId="552"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 11" xfId="567"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2" xfId="49"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3" xfId="235"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4" xfId="300"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 5" xfId="315"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 6" xfId="361"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 7" xfId="426"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 8" xfId="441"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 9" xfId="487"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3" xfId="50"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4" xfId="233"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5" xfId="301"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 6" xfId="203"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 7" xfId="359"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 8" xfId="427"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 9" xfId="329"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3" xfId="51"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 10" xfId="550"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 11" xfId="568"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2" xfId="52"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3" xfId="237"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4" xfId="298"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 5" xfId="316"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 6" xfId="363"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 7" xfId="424"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 8" xfId="442"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 9" xfId="489"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3" xfId="53"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2" xfId="54"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 10" xfId="548"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 11" xfId="569"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2" xfId="55"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3" xfId="240"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4" xfId="296"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 5" xfId="317"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 6" xfId="366"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 7" xfId="422"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 8" xfId="443"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 9" xfId="492"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 4" xfId="56"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 5" xfId="232"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 6" xfId="206"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 7" xfId="310"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 8" xfId="358"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 9" xfId="332"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3" xfId="57"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 10" xfId="495"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 11" xfId="545"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 12" xfId="456"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2" xfId="58"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2" xfId="59"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 10" xfId="544"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 11" xfId="462"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2" xfId="60"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3" xfId="244"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4" xfId="292"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 5" xfId="210"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 6" xfId="370"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 7" xfId="418"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 8" xfId="336"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 9" xfId="496"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 3" xfId="61"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 4" xfId="243"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 5" xfId="293"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 6" xfId="204"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 7" xfId="369"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 8" xfId="419"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 9" xfId="330"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4" xfId="62"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 10" xfId="536"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 11" xfId="463"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 2" xfId="63"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 3" xfId="247"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 4" xfId="284"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 5" xfId="211"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 6" xfId="373"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 7" xfId="410"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 8" xfId="337"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 9" xfId="499"/>
     <cellStyle name="Обычный 2 2 2 2 2 3" xfId="64"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2" xfId="65"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 10" xfId="502"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 11" xfId="531"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 12" xfId="464"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2" xfId="66"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2" xfId="67"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 10" xfId="529"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 11" xfId="467"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2" xfId="68"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3" xfId="252"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4" xfId="277"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 5" xfId="215"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 6" xfId="378"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 7" xfId="403"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 8" xfId="341"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 9" xfId="504"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 3" xfId="69"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 4" xfId="250"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 5" xfId="279"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 6" xfId="212"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 7" xfId="376"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 8" xfId="405"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 9" xfId="338"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3" xfId="70"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 10" xfId="526"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 11" xfId="472"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 2" xfId="71"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 3" xfId="254"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 4" xfId="274"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 5" xfId="220"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 6" xfId="380"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 7" xfId="400"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 8" xfId="346"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 9" xfId="506"/>
     <cellStyle name="Обычный 2 2 2 2 2 4" xfId="72"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2" xfId="73"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 10" xfId="522"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 11" xfId="479"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 2" xfId="74"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 3" xfId="257"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 4" xfId="270"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 5" xfId="227"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 6" xfId="383"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 7" xfId="396"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 8" xfId="353"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 9" xfId="509"/>
     <cellStyle name="Обычный 2 2 2 2 2 5" xfId="75"/>
     <cellStyle name="Обычный 2 2 2 2 2 6" xfId="230"/>
     <cellStyle name="Обычный 2 2 2 2 2 7" xfId="304"/>
     <cellStyle name="Обычный 2 2 2 2 2 8" xfId="314"/>
     <cellStyle name="Обычный 2 2 2 2 2 9" xfId="356"/>
     <cellStyle name="Обычный 2 2 2 2 3" xfId="76"/>
+    <cellStyle name="Обычный 2 2 2 2 3 10" xfId="512"/>
+    <cellStyle name="Обычный 2 2 2 2 3 11" xfId="515"/>
+    <cellStyle name="Обычный 2 2 2 2 3 12" xfId="481"/>
     <cellStyle name="Обычный 2 2 2 2 3 2" xfId="77"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2" xfId="78"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 10" xfId="511"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 11" xfId="486"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2" xfId="79"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2" xfId="80"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 10" xfId="490"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2" xfId="264"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3" xfId="256"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 4" xfId="238"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 5" xfId="390"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 6" xfId="382"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 7" xfId="364"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 8" xfId="516"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 9" xfId="508"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 3" xfId="262"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 4" xfId="259"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 5" xfId="234"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 6" xfId="388"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 7" xfId="385"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 8" xfId="360"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 9" xfId="514"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3" xfId="81"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 10" xfId="493"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 2" xfId="265"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 3" xfId="255"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 4" xfId="241"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 5" xfId="391"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 6" xfId="381"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 7" xfId="367"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 8" xfId="517"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 9" xfId="507"/>
     <cellStyle name="Обычный 2 2 2 2 3 3" xfId="82"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2" xfId="83"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 10" xfId="497"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 2" xfId="266"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 3" xfId="253"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 4" xfId="245"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 5" xfId="392"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 6" xfId="379"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 7" xfId="371"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 8" xfId="518"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 9" xfId="505"/>
     <cellStyle name="Обычный 2 2 2 2 3 4" xfId="260"/>
     <cellStyle name="Обычный 2 2 2 2 3 5" xfId="263"/>
     <cellStyle name="Обычный 2 2 2 2 3 6" xfId="229"/>
     <cellStyle name="Обычный 2 2 2 2 3 7" xfId="386"/>
     <cellStyle name="Обычный 2 2 2 2 3 8" xfId="389"/>
     <cellStyle name="Обычный 2 2 2 2 3 9" xfId="355"/>
     <cellStyle name="Обычный 2 2 2 2 4" xfId="84"/>
+    <cellStyle name="Обычный 2 2 2 2 4 10" xfId="503"/>
+    <cellStyle name="Обычный 2 2 2 2 4 11" xfId="501"/>
     <cellStyle name="Обычный 2 2 2 2 4 2" xfId="85"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2" xfId="86"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 10" xfId="510"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 2" xfId="268"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 3" xfId="248"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 4" xfId="258"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 5" xfId="394"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 6" xfId="374"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 7" xfId="384"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 8" xfId="520"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 9" xfId="500"/>
     <cellStyle name="Обычный 2 2 2 2 4 3" xfId="267"/>
     <cellStyle name="Обычный 2 2 2 2 4 4" xfId="251"/>
     <cellStyle name="Обычный 2 2 2 2 4 5" xfId="249"/>
     <cellStyle name="Обычный 2 2 2 2 4 6" xfId="393"/>
     <cellStyle name="Обычный 2 2 2 2 4 7" xfId="377"/>
     <cellStyle name="Обычный 2 2 2 2 4 8" xfId="375"/>
+    <cellStyle name="Обычный 2 2 2 2 4 9" xfId="519"/>
     <cellStyle name="Обычный 2 2 2 2 5" xfId="87"/>
+    <cellStyle name="Обычный 2 2 2 2 5 10" xfId="513"/>
     <cellStyle name="Обычный 2 2 2 2 5 2" xfId="269"/>
     <cellStyle name="Обычный 2 2 2 2 5 3" xfId="246"/>
     <cellStyle name="Обычный 2 2 2 2 5 4" xfId="261"/>
     <cellStyle name="Обычный 2 2 2 2 5 5" xfId="395"/>
     <cellStyle name="Обычный 2 2 2 2 5 6" xfId="372"/>
     <cellStyle name="Обычный 2 2 2 2 5 7" xfId="387"/>
+    <cellStyle name="Обычный 2 2 2 2 5 8" xfId="521"/>
+    <cellStyle name="Обычный 2 2 2 2 5 9" xfId="498"/>
     <cellStyle name="Обычный 2 2 2 3" xfId="88"/>
     <cellStyle name="Обычный 2 2 2 4" xfId="89"/>
     <cellStyle name="Обычный 2 2 2 4 2" xfId="90"/>
+    <cellStyle name="Обычный 2 2 2 4 2 10" xfId="524"/>
+    <cellStyle name="Обычный 2 2 2 4 2 11" xfId="494"/>
+    <cellStyle name="Обычный 2 2 2 4 2 12" xfId="523"/>
     <cellStyle name="Обычный 2 2 2 4 2 2" xfId="91"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2" xfId="92"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 10" xfId="491"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 11" xfId="527"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 2" xfId="93"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 3" xfId="273"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 4" xfId="239"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 5" xfId="275"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 6" xfId="399"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 7" xfId="365"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 8" xfId="401"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 9" xfId="525"/>
     <cellStyle name="Обычный 2 2 2 4 2 3" xfId="94"/>
     <cellStyle name="Обычный 2 2 2 4 2 4" xfId="272"/>
     <cellStyle name="Обычный 2 2 2 4 2 5" xfId="242"/>
     <cellStyle name="Обычный 2 2 2 4 2 6" xfId="271"/>
     <cellStyle name="Обычный 2 2 2 4 2 7" xfId="398"/>
     <cellStyle name="Обычный 2 2 2 4 2 8" xfId="368"/>
     <cellStyle name="Обычный 2 2 2 4 2 9" xfId="397"/>
     <cellStyle name="Обычный 2 2 2 4 3" xfId="95"/>
+    <cellStyle name="Обычный 2 2 2 4 3 10" xfId="488"/>
+    <cellStyle name="Обычный 2 2 2 4 3 11" xfId="533"/>
     <cellStyle name="Обычный 2 2 2 4 3 2" xfId="96"/>
     <cellStyle name="Обычный 2 2 2 4 3 3" xfId="276"/>
     <cellStyle name="Обычный 2 2 2 4 3 4" xfId="236"/>
     <cellStyle name="Обычный 2 2 2 4 3 5" xfId="281"/>
     <cellStyle name="Обычный 2 2 2 4 3 6" xfId="402"/>
     <cellStyle name="Обычный 2 2 2 4 3 7" xfId="362"/>
     <cellStyle name="Обычный 2 2 2 4 3 8" xfId="407"/>
+    <cellStyle name="Обычный 2 2 2 4 3 9" xfId="528"/>
     <cellStyle name="Обычный 2 2 2 5" xfId="97"/>
     <cellStyle name="Обычный 2 2 2 5 2" xfId="98"/>
+    <cellStyle name="Обычный 2 2 2 5 2 10" xfId="483"/>
+    <cellStyle name="Обычный 2 2 2 5 2 11" xfId="541"/>
     <cellStyle name="Обычный 2 2 2 5 2 2" xfId="99"/>
     <cellStyle name="Обычный 2 2 2 5 2 3" xfId="278"/>
     <cellStyle name="Обычный 2 2 2 5 2 4" xfId="231"/>
     <cellStyle name="Обычный 2 2 2 5 2 5" xfId="289"/>
     <cellStyle name="Обычный 2 2 2 5 2 6" xfId="404"/>
     <cellStyle name="Обычный 2 2 2 5 2 7" xfId="357"/>
     <cellStyle name="Обычный 2 2 2 5 2 8" xfId="415"/>
+    <cellStyle name="Обычный 2 2 2 5 2 9" xfId="530"/>
     <cellStyle name="Обычный 2 2 2 6" xfId="100"/>
     <cellStyle name="Обычный 2 2 2_Лес" xfId="40"/>
     <cellStyle name="Обычный 2 2 3" xfId="101"/>
+    <cellStyle name="Обычный 2 2 3 10" xfId="457"/>
+    <cellStyle name="Обычный 2 2 3 11" xfId="547"/>
     <cellStyle name="Обычный 2 2 3 2" xfId="102"/>
     <cellStyle name="Обычный 2 2 3 3" xfId="280"/>
     <cellStyle name="Обычный 2 2 3 4" xfId="205"/>
     <cellStyle name="Обычный 2 2 3 5" xfId="295"/>
     <cellStyle name="Обычный 2 2 3 6" xfId="406"/>
     <cellStyle name="Обычный 2 2 3 7" xfId="331"/>
     <cellStyle name="Обычный 2 2 3 8" xfId="421"/>
+    <cellStyle name="Обычный 2 2 3 9" xfId="532"/>
     <cellStyle name="Обычный 2 2 4" xfId="103"/>
+    <cellStyle name="Обычный 2 2 4 10" xfId="534"/>
+    <cellStyle name="Обычный 2 2 4 11" xfId="480"/>
+    <cellStyle name="Обычный 2 2 4 12" xfId="549"/>
     <cellStyle name="Обычный 2 2 4 2" xfId="104"/>
     <cellStyle name="Обычный 2 2 4 2 2" xfId="105"/>
+    <cellStyle name="Обычный 2 2 4 2 2 10" xfId="478"/>
+    <cellStyle name="Обычный 2 2 4 2 2 11" xfId="551"/>
     <cellStyle name="Обычный 2 2 4 2 2 2" xfId="106"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2" xfId="107"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 10" xfId="554"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 2" xfId="285"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 3" xfId="224"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 4" xfId="302"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 5" xfId="411"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 6" xfId="350"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 7" xfId="428"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 8" xfId="537"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 9" xfId="476"/>
     <cellStyle name="Обычный 2 2 4 2 2 3" xfId="283"/>
     <cellStyle name="Обычный 2 2 4 2 2 4" xfId="226"/>
     <cellStyle name="Обычный 2 2 4 2 2 5" xfId="299"/>
     <cellStyle name="Обычный 2 2 4 2 2 6" xfId="409"/>
     <cellStyle name="Обычный 2 2 4 2 2 7" xfId="352"/>
     <cellStyle name="Обычный 2 2 4 2 2 8" xfId="425"/>
+    <cellStyle name="Обычный 2 2 4 2 2 9" xfId="535"/>
     <cellStyle name="Обычный 2 2 4 2 3" xfId="108"/>
+    <cellStyle name="Обычный 2 2 4 2 3 10" xfId="555"/>
     <cellStyle name="Обычный 2 2 4 2 3 2" xfId="286"/>
     <cellStyle name="Обычный 2 2 4 2 3 3" xfId="223"/>
     <cellStyle name="Обычный 2 2 4 2 3 4" xfId="303"/>
     <cellStyle name="Обычный 2 2 4 2 3 5" xfId="412"/>
     <cellStyle name="Обычный 2 2 4 2 3 6" xfId="349"/>
     <cellStyle name="Обычный 2 2 4 2 3 7" xfId="429"/>
+    <cellStyle name="Обычный 2 2 4 2 3 8" xfId="538"/>
+    <cellStyle name="Обычный 2 2 4 2 3 9" xfId="475"/>
     <cellStyle name="Обычный 2 2 4 3" xfId="109"/>
     <cellStyle name="Обычный 2 2 4 3 2" xfId="110"/>
+    <cellStyle name="Обычный 2 2 4 3 2 10" xfId="570"/>
     <cellStyle name="Обычный 2 2 4 3 2 2" xfId="287"/>
     <cellStyle name="Обычный 2 2 4 3 2 3" xfId="222"/>
     <cellStyle name="Обычный 2 2 4 3 2 4" xfId="318"/>
     <cellStyle name="Обычный 2 2 4 3 2 5" xfId="413"/>
     <cellStyle name="Обычный 2 2 4 3 2 6" xfId="348"/>
     <cellStyle name="Обычный 2 2 4 3 2 7" xfId="444"/>
+    <cellStyle name="Обычный 2 2 4 3 2 8" xfId="539"/>
+    <cellStyle name="Обычный 2 2 4 3 2 9" xfId="474"/>
     <cellStyle name="Обычный 2 2 4 4" xfId="282"/>
     <cellStyle name="Обычный 2 2 4 5" xfId="228"/>
     <cellStyle name="Обычный 2 2 4 6" xfId="297"/>
     <cellStyle name="Обычный 2 2 4 7" xfId="408"/>
     <cellStyle name="Обычный 2 2 4 8" xfId="354"/>
     <cellStyle name="Обычный 2 2 4 9" xfId="423"/>
     <cellStyle name="Обычный 2 2 5" xfId="111"/>
+    <cellStyle name="Обычный 2 2 5 10" xfId="473"/>
+    <cellStyle name="Обычный 2 2 5 11" xfId="571"/>
     <cellStyle name="Обычный 2 2 5 2" xfId="112"/>
     <cellStyle name="Обычный 2 2 5 2 2" xfId="113"/>
+    <cellStyle name="Обычный 2 2 5 2 2 10" xfId="557"/>
     <cellStyle name="Обычный 2 2 5 2 2 2" xfId="290"/>
     <cellStyle name="Обычный 2 2 5 2 2 3" xfId="219"/>
     <cellStyle name="Обычный 2 2 5 2 2 4" xfId="305"/>
     <cellStyle name="Обычный 2 2 5 2 2 5" xfId="416"/>
     <cellStyle name="Обычный 2 2 5 2 2 6" xfId="345"/>
     <cellStyle name="Обычный 2 2 5 2 2 7" xfId="431"/>
+    <cellStyle name="Обычный 2 2 5 2 2 8" xfId="542"/>
+    <cellStyle name="Обычный 2 2 5 2 2 9" xfId="471"/>
     <cellStyle name="Обычный 2 2 5 3" xfId="288"/>
     <cellStyle name="Обычный 2 2 5 4" xfId="221"/>
     <cellStyle name="Обычный 2 2 5 5" xfId="319"/>
     <cellStyle name="Обычный 2 2 5 6" xfId="414"/>
     <cellStyle name="Обычный 2 2 5 7" xfId="347"/>
     <cellStyle name="Обычный 2 2 5 8" xfId="445"/>
+    <cellStyle name="Обычный 2 2 5 9" xfId="540"/>
     <cellStyle name="Обычный 2 2 6" xfId="114"/>
+    <cellStyle name="Обычный 2 2 6 10" xfId="558"/>
     <cellStyle name="Обычный 2 2 6 2" xfId="291"/>
     <cellStyle name="Обычный 2 2 6 3" xfId="218"/>
     <cellStyle name="Обычный 2 2 6 4" xfId="306"/>
     <cellStyle name="Обычный 2 2 6 5" xfId="417"/>
     <cellStyle name="Обычный 2 2 6 6" xfId="344"/>
     <cellStyle name="Обычный 2 2 6 7" xfId="432"/>
+    <cellStyle name="Обычный 2 2 6 8" xfId="543"/>
+    <cellStyle name="Обычный 2 2 6 9" xfId="470"/>
     <cellStyle name="Обычный 2 2 7" xfId="115"/>
     <cellStyle name="Обычный 2 2_Бахчи" xfId="9"/>
     <cellStyle name="Обычный 2 20" xfId="116"/>
     <cellStyle name="Обычный 2 20 2" xfId="117"/>
+    <cellStyle name="Обычный 2 20 2 10" xfId="466"/>
+    <cellStyle name="Обычный 2 20 2 11" xfId="559"/>
     <cellStyle name="Обычный 2 20 2 2" xfId="118"/>
     <cellStyle name="Обычный 2 20 2 2 2" xfId="119"/>
     <cellStyle name="Обычный 2 20 2 2 3" xfId="120"/>
     <cellStyle name="Обычный 2 20 2 3" xfId="294"/>
     <cellStyle name="Обычный 2 20 2 4" xfId="214"/>
     <cellStyle name="Обычный 2 20 2 5" xfId="307"/>
     <cellStyle name="Обычный 2 20 2 6" xfId="420"/>
     <cellStyle name="Обычный 2 20 2 7" xfId="340"/>
     <cellStyle name="Обычный 2 20 2 8" xfId="433"/>
+    <cellStyle name="Обычный 2 20 2 9" xfId="546"/>
     <cellStyle name="Обычный 2 20 3" xfId="121"/>
     <cellStyle name="Обычный 2 20 4" xfId="122"/>
     <cellStyle name="Обычный 2 21" xfId="123"/>
     <cellStyle name="Обычный 2 21 2" xfId="124"/>
     <cellStyle name="Обычный 2 21 3" xfId="125"/>
     <cellStyle name="Обычный 2 22" xfId="126"/>
     <cellStyle name="Обычный 2 23" xfId="127"/>
     <cellStyle name="Обычный 2 24" xfId="128"/>
     <cellStyle name="Обычный 2 25" xfId="129"/>
     <cellStyle name="Обычный 2 3" xfId="5"/>
     <cellStyle name="Обычный 2 3 2" xfId="130"/>
     <cellStyle name="Обычный 2 4" xfId="131"/>
     <cellStyle name="Обычный 2 4 2" xfId="132"/>
     <cellStyle name="Обычный 2 5" xfId="133"/>
     <cellStyle name="Обычный 2 5 2" xfId="134"/>
     <cellStyle name="Обычный 2 6" xfId="135"/>
     <cellStyle name="Обычный 2 7" xfId="136"/>
     <cellStyle name="Обычный 2 8" xfId="137"/>
     <cellStyle name="Обычный 2 9" xfId="138"/>
     <cellStyle name="Обычный 2_Bull" xfId="8"/>
     <cellStyle name="Обычный 3 10" xfId="139"/>
     <cellStyle name="Обычный 3 11" xfId="140"/>
     <cellStyle name="Обычный 3 12" xfId="141"/>
     <cellStyle name="Обычный 3 13" xfId="142"/>
     <cellStyle name="Обычный 3 13 2" xfId="143"/>
     <cellStyle name="Обычный 3 13 3" xfId="144"/>
     <cellStyle name="Обычный 3 14" xfId="145"/>
     <cellStyle name="Обычный 3 14 2" xfId="146"/>
     <cellStyle name="Обычный 3 14 3" xfId="147"/>
     <cellStyle name="Обычный 3 15" xfId="148"/>
     <cellStyle name="Обычный 3 16" xfId="201"/>
     <cellStyle name="Обычный 3 17" xfId="202"/>
     <cellStyle name="Обычный 3 18" xfId="207"/>
     <cellStyle name="Обычный 3 19" xfId="313"/>
     <cellStyle name="Обычный 3 2" xfId="6"/>
     <cellStyle name="Обычный 3 2 2" xfId="191"/>
     <cellStyle name="Обычный 3 2_Bull" xfId="198"/>
     <cellStyle name="Обычный 3 20" xfId="311"/>
     <cellStyle name="Обычный 3 21" xfId="333"/>
     <cellStyle name="Обычный 3 22" xfId="439"/>
     <cellStyle name="Обычный 3 23" xfId="437"/>
+    <cellStyle name="Обычный 3 24" xfId="459"/>
+    <cellStyle name="Обычный 3 25" xfId="565"/>
+    <cellStyle name="Обычный 3 26" xfId="563"/>
     <cellStyle name="Обычный 3 3" xfId="149"/>
     <cellStyle name="Обычный 3 4" xfId="150"/>
     <cellStyle name="Обычный 3 5" xfId="151"/>
     <cellStyle name="Обычный 3 6" xfId="152"/>
     <cellStyle name="Обычный 3 7" xfId="153"/>
     <cellStyle name="Обычный 3 8" xfId="154"/>
     <cellStyle name="Обычный 3 9" xfId="155"/>
     <cellStyle name="Обычный 4" xfId="156"/>
     <cellStyle name="Обычный 4 10" xfId="157"/>
     <cellStyle name="Обычный 4 2" xfId="7"/>
     <cellStyle name="Обычный 4 3" xfId="158"/>
     <cellStyle name="Обычный 4 4" xfId="159"/>
     <cellStyle name="Обычный 4 5" xfId="160"/>
     <cellStyle name="Обычный 4 6" xfId="161"/>
     <cellStyle name="Обычный 4 7" xfId="162"/>
     <cellStyle name="Обычный 4 8" xfId="163"/>
     <cellStyle name="Обычный 4 9" xfId="164"/>
     <cellStyle name="Обычный 4 9 2" xfId="165"/>
     <cellStyle name="Обычный 4 9 3" xfId="166"/>
     <cellStyle name="Обычный 5" xfId="199"/>
     <cellStyle name="Обычный 5 10" xfId="451"/>
     <cellStyle name="Обычный 5 11" xfId="453"/>
+    <cellStyle name="Обычный 5 12" xfId="572"/>
+    <cellStyle name="Обычный 5 13" xfId="577"/>
+    <cellStyle name="Обычный 5 14" xfId="579"/>
     <cellStyle name="Обычный 5 2" xfId="167"/>
     <cellStyle name="Обычный 5 3" xfId="168"/>
     <cellStyle name="Обычный 5 4" xfId="169"/>
     <cellStyle name="Обычный 5 5" xfId="170"/>
     <cellStyle name="Обычный 5 6" xfId="320"/>
     <cellStyle name="Обычный 5 7" xfId="325"/>
     <cellStyle name="Обычный 5 8" xfId="327"/>
     <cellStyle name="Обычный 5 9" xfId="446"/>
     <cellStyle name="Обычный 6" xfId="200"/>
+    <cellStyle name="Обычный 6 10" xfId="573"/>
+    <cellStyle name="Обычный 6 11" xfId="578"/>
+    <cellStyle name="Обычный 6 12" xfId="580"/>
     <cellStyle name="Обычный 6 2" xfId="171"/>
     <cellStyle name="Обычный 6 3" xfId="172"/>
     <cellStyle name="Обычный 6 4" xfId="321"/>
     <cellStyle name="Обычный 6 5" xfId="326"/>
     <cellStyle name="Обычный 6 6" xfId="328"/>
     <cellStyle name="Обычный 6 7" xfId="447"/>
     <cellStyle name="Обычный 6 8" xfId="452"/>
     <cellStyle name="Обычный 6 9" xfId="454"/>
     <cellStyle name="Обычный 7 2" xfId="173"/>
     <cellStyle name="Плохой 2" xfId="192"/>
     <cellStyle name="Пояснение 2" xfId="193"/>
     <cellStyle name="Примечание 2" xfId="194"/>
     <cellStyle name="Связанная ячейка 2" xfId="195"/>
     <cellStyle name="Текст предупреждения 2" xfId="196"/>
     <cellStyle name="Хороший 2" xfId="197"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
@@ -1914,219 +2174,216 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:DO57"/>
+  <dimension ref="A2:DL57"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="5" topLeftCell="CS6" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="5" topLeftCell="CQ6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" activeCell="DI1" sqref="DI1:DI1048576"/>
+      <selection pane="bottomRight" activeCell="DI21" sqref="DI21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="36.42578125" style="1" customWidth="1"/>
     <col min="2" max="49" width="9.140625" style="1" customWidth="1"/>
     <col min="50" max="53" width="9.140625" style="1"/>
     <col min="54" max="54" width="9.140625" style="1" customWidth="1"/>
     <col min="55" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:119" ht="21" customHeight="1">
-[...61 lines deleted...]
-      <c r="BJ2" s="22" t="s">
+    <row r="2" spans="1:116" ht="21" customHeight="1">
+      <c r="A2" s="19"/>
+      <c r="B2" s="19"/>
+      <c r="C2" s="19"/>
+      <c r="D2" s="19"/>
+      <c r="E2" s="19"/>
+      <c r="F2" s="19"/>
+      <c r="G2" s="19"/>
+      <c r="H2" s="19"/>
+      <c r="I2" s="19"/>
+      <c r="J2" s="19"/>
+      <c r="K2" s="19"/>
+      <c r="L2" s="19"/>
+      <c r="M2" s="19"/>
+      <c r="N2" s="19"/>
+      <c r="O2" s="19"/>
+      <c r="P2" s="19"/>
+      <c r="Q2" s="19"/>
+      <c r="R2" s="19"/>
+      <c r="S2" s="19"/>
+      <c r="T2" s="19"/>
+      <c r="U2" s="19"/>
+      <c r="V2" s="19"/>
+      <c r="W2" s="19"/>
+      <c r="X2" s="19"/>
+      <c r="Y2" s="19"/>
+      <c r="Z2" s="19"/>
+      <c r="AA2" s="19"/>
+      <c r="AB2" s="19"/>
+      <c r="AC2" s="19"/>
+      <c r="AD2" s="19"/>
+      <c r="AE2" s="19"/>
+      <c r="AF2" s="19"/>
+      <c r="AG2" s="19"/>
+      <c r="AH2" s="19"/>
+      <c r="AI2" s="19"/>
+      <c r="AJ2" s="19"/>
+      <c r="AK2" s="19"/>
+      <c r="AL2" s="19"/>
+      <c r="AM2" s="19"/>
+      <c r="AN2" s="19"/>
+      <c r="AO2" s="19"/>
+      <c r="AP2" s="19"/>
+      <c r="AQ2" s="19"/>
+      <c r="AR2" s="19"/>
+      <c r="AS2" s="19"/>
+      <c r="AT2" s="19"/>
+      <c r="AU2" s="19"/>
+      <c r="AV2" s="19"/>
+      <c r="AW2" s="19"/>
+      <c r="AX2" s="19"/>
+      <c r="AY2" s="19"/>
+      <c r="AZ2" s="19"/>
+      <c r="BA2" s="19"/>
+      <c r="BB2" s="19"/>
+      <c r="BC2" s="19"/>
+      <c r="BD2" s="19"/>
+      <c r="BE2" s="19"/>
+      <c r="BF2" s="19"/>
+      <c r="BG2" s="19"/>
+      <c r="BH2" s="19"/>
+      <c r="BI2" s="19"/>
+      <c r="BJ2" s="18" t="s">
         <v>0</v>
       </c>
-      <c r="BK2" s="22"/>
-[...55 lines deleted...]
-      <c r="DO2" s="22"/>
+      <c r="BK2" s="18"/>
+      <c r="BL2" s="18"/>
+      <c r="BM2" s="18"/>
+      <c r="BN2" s="18"/>
+      <c r="BO2" s="18"/>
+      <c r="BP2" s="18"/>
+      <c r="BQ2" s="18"/>
+      <c r="BR2" s="18"/>
+      <c r="BS2" s="18"/>
+      <c r="BT2" s="18"/>
+      <c r="BU2" s="18"/>
+      <c r="BV2" s="18"/>
+      <c r="BW2" s="18"/>
+      <c r="BX2" s="18"/>
+      <c r="BY2" s="18"/>
+      <c r="BZ2" s="18"/>
+      <c r="CA2" s="18"/>
+      <c r="CB2" s="18"/>
+      <c r="CC2" s="18"/>
+      <c r="CD2" s="18"/>
+      <c r="CE2" s="18"/>
+      <c r="CF2" s="18"/>
+      <c r="CG2" s="18"/>
+      <c r="CH2" s="18"/>
+      <c r="CI2" s="18"/>
+      <c r="CJ2" s="18"/>
+      <c r="CK2" s="18"/>
+      <c r="CL2" s="18"/>
+      <c r="CM2" s="18"/>
+      <c r="CN2" s="18"/>
+      <c r="CO2" s="18"/>
+      <c r="CP2" s="18"/>
+      <c r="CQ2" s="18"/>
+      <c r="CR2" s="18"/>
+      <c r="CS2" s="18"/>
+      <c r="CT2" s="18"/>
+      <c r="CU2" s="18"/>
+      <c r="CV2" s="18"/>
+      <c r="CW2" s="18"/>
+      <c r="CX2" s="18"/>
+      <c r="CY2" s="18"/>
+      <c r="CZ2" s="18"/>
+      <c r="DA2" s="18"/>
+      <c r="DB2" s="18"/>
+      <c r="DC2" s="18"/>
+      <c r="DD2" s="18"/>
+      <c r="DE2" s="18"/>
+      <c r="DF2" s="18"/>
+      <c r="DG2" s="18"/>
+      <c r="DH2" s="18"/>
+      <c r="DI2" s="18"/>
+      <c r="DJ2" s="18"/>
+      <c r="DK2" s="18"/>
+      <c r="DL2" s="18"/>
     </row>
-    <row r="3" spans="1:119" ht="22.5" customHeight="1" thickBot="1">
+    <row r="3" spans="1:116" ht="22.5" customHeight="1" thickBot="1">
       <c r="A3" s="3"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
       <c r="Q3" s="3"/>
       <c r="R3" s="3"/>
       <c r="S3" s="3"/>
       <c r="T3" s="3"/>
-      <c r="U3" s="18" t="s">
+      <c r="U3" s="20" t="s">
         <v>1</v>
       </c>
-      <c r="V3" s="18"/>
-[...2 lines deleted...]
-      <c r="Y3" s="18"/>
+      <c r="V3" s="20"/>
+      <c r="W3" s="20"/>
+      <c r="X3" s="20"/>
+      <c r="Y3" s="20"/>
       <c r="Z3" s="3"/>
       <c r="AA3" s="3"/>
       <c r="AB3" s="3"/>
       <c r="AC3" s="3"/>
       <c r="AD3" s="3"/>
       <c r="AE3" s="3"/>
       <c r="AF3" s="3"/>
       <c r="AG3" s="17" t="s">
         <v>1</v>
       </c>
       <c r="AH3" s="17"/>
       <c r="AI3" s="17"/>
       <c r="AJ3" s="17"/>
       <c r="AK3" s="17"/>
       <c r="AL3" s="3"/>
       <c r="AM3" s="3"/>
       <c r="AN3" s="3"/>
       <c r="AO3" s="3"/>
       <c r="AP3" s="3"/>
       <c r="AQ3" s="3"/>
       <c r="AR3" s="3"/>
       <c r="AS3" s="3"/>
       <c r="AT3" s="3"/>
       <c r="AU3" s="3"/>
       <c r="AV3" s="3"/>
@@ -2186,56 +2443,53 @@
       <c r="CP3" s="17"/>
       <c r="CQ3" s="17"/>
       <c r="CR3" s="17"/>
       <c r="CS3" s="17"/>
       <c r="CT3" s="3"/>
       <c r="CU3" s="3"/>
       <c r="CV3" s="3"/>
       <c r="CW3" s="3"/>
       <c r="CX3" s="3"/>
       <c r="CY3" s="3"/>
       <c r="CZ3" s="3"/>
       <c r="DA3" s="17" t="s">
         <v>1</v>
       </c>
       <c r="DB3" s="17"/>
       <c r="DC3" s="17"/>
       <c r="DD3" s="17"/>
       <c r="DE3" s="17"/>
       <c r="DF3" s="3"/>
       <c r="DG3" s="3"/>
       <c r="DH3" s="3"/>
       <c r="DI3" s="3"/>
       <c r="DJ3" s="3"/>
       <c r="DK3" s="3"/>
       <c r="DL3" s="3"/>
-      <c r="DM3" s="3"/>
-[...1 lines deleted...]
-      <c r="DO3" s="3"/>
     </row>
-    <row r="4" spans="1:119" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A4" s="19"/>
+    <row r="4" spans="1:116" ht="20.25" customHeight="1" thickBot="1">
+      <c r="A4" s="21"/>
       <c r="B4" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C4" s="15"/>
       <c r="D4" s="15"/>
       <c r="E4" s="15"/>
       <c r="F4" s="15"/>
       <c r="G4" s="15"/>
       <c r="H4" s="15"/>
       <c r="I4" s="15"/>
       <c r="J4" s="15"/>
       <c r="K4" s="15"/>
       <c r="L4" s="15"/>
       <c r="M4" s="16"/>
       <c r="N4" s="14" t="s">
         <v>2</v>
       </c>
       <c r="O4" s="15"/>
       <c r="P4" s="15"/>
       <c r="Q4" s="15"/>
       <c r="R4" s="15"/>
       <c r="S4" s="15"/>
       <c r="T4" s="15"/>
       <c r="U4" s="15"/>
       <c r="V4" s="15"/>
@@ -2325,56 +2579,53 @@
       <c r="CP4" s="15"/>
       <c r="CQ4" s="15"/>
       <c r="CR4" s="15"/>
       <c r="CS4" s="16"/>
       <c r="CT4" s="14" t="s">
         <v>35</v>
       </c>
       <c r="CU4" s="15"/>
       <c r="CV4" s="15"/>
       <c r="CW4" s="15"/>
       <c r="CX4" s="15"/>
       <c r="CY4" s="15"/>
       <c r="CZ4" s="15"/>
       <c r="DA4" s="15"/>
       <c r="DB4" s="15"/>
       <c r="DC4" s="15"/>
       <c r="DD4" s="15"/>
       <c r="DE4" s="16"/>
       <c r="DF4" s="3"/>
       <c r="DG4" s="3"/>
       <c r="DH4" s="3"/>
       <c r="DI4" s="3"/>
       <c r="DJ4" s="3"/>
       <c r="DK4" s="3"/>
       <c r="DL4" s="3"/>
-      <c r="DM4" s="3"/>
-[...1 lines deleted...]
-      <c r="DO4" s="3"/>
     </row>
-    <row r="5" spans="1:119" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A5" s="20"/>
+    <row r="5" spans="1:116" ht="34.5" customHeight="1" thickBot="1">
+      <c r="A5" s="22"/>
       <c r="B5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>8</v>
       </c>
       <c r="G5" s="4" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="4" t="s">
         <v>10</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>11</v>
       </c>
       <c r="J5" s="4" t="s">
@@ -2662,55 +2913,52 @@
       <c r="CZ5" s="4" t="s">
         <v>10</v>
       </c>
       <c r="DA5" s="4" t="s">
         <v>11</v>
       </c>
       <c r="DB5" s="4" t="s">
         <v>12</v>
       </c>
       <c r="DC5" s="4" t="s">
         <v>13</v>
       </c>
       <c r="DD5" s="4" t="s">
         <v>14</v>
       </c>
       <c r="DE5" s="4" t="s">
         <v>16</v>
       </c>
       <c r="DF5" s="3"/>
       <c r="DG5" s="3"/>
       <c r="DH5" s="3"/>
       <c r="DI5" s="3"/>
       <c r="DJ5" s="3"/>
       <c r="DK5" s="3"/>
       <c r="DL5" s="3"/>
-      <c r="DM5" s="3"/>
-[...1 lines deleted...]
-      <c r="DO5" s="3"/>
     </row>
-    <row r="6" spans="1:119">
+    <row r="6" spans="1:116">
       <c r="A6" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B6" s="6">
         <v>104.42148809032645</v>
       </c>
       <c r="C6" s="6">
         <v>106.00841332326539</v>
       </c>
       <c r="D6" s="6">
         <v>107.92707831679604</v>
       </c>
       <c r="E6" s="6">
         <v>107.83870250060421</v>
       </c>
       <c r="F6" s="6">
         <v>104.97718355179482</v>
       </c>
       <c r="G6" s="6">
         <v>109.76679146393668</v>
       </c>
       <c r="H6" s="6">
         <v>109.23459149913435</v>
       </c>
       <c r="I6" s="6">
@@ -2970,70 +3218,69 @@
       </c>
       <c r="CP6" s="6">
         <v>98.63242382367109</v>
       </c>
       <c r="CQ6" s="6">
         <v>99.782715874632274</v>
       </c>
       <c r="CR6" s="6">
         <v>100.86100114446724</v>
       </c>
       <c r="CS6" s="6">
         <v>102.36662899877528</v>
       </c>
       <c r="CT6" s="11">
         <v>117.5</v>
       </c>
       <c r="CU6" s="6">
         <v>109.2</v>
       </c>
       <c r="CV6" s="6">
         <v>98.8</v>
       </c>
       <c r="CW6" s="6">
         <v>98.5</v>
       </c>
-      <c r="CX6" s="6"/>
+      <c r="CX6" s="6">
+        <v>99.2</v>
+      </c>
       <c r="CY6" s="6"/>
       <c r="CZ6" s="6"/>
       <c r="DA6" s="6"/>
       <c r="DB6" s="6"/>
       <c r="DC6" s="6"/>
       <c r="DD6" s="6"/>
       <c r="DE6" s="6"/>
       <c r="DF6" s="3"/>
       <c r="DG6" s="3"/>
       <c r="DH6" s="3"/>
       <c r="DI6" s="3"/>
       <c r="DJ6" s="3"/>
       <c r="DK6" s="3"/>
       <c r="DL6" s="3"/>
-      <c r="DM6" s="3"/>
-[...1 lines deleted...]
-      <c r="DO6" s="3"/>
     </row>
-    <row r="7" spans="1:119">
+    <row r="7" spans="1:116">
       <c r="A7" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B7" s="6">
         <v>109.61943062472992</v>
       </c>
       <c r="C7" s="6">
         <v>121.40371909228503</v>
       </c>
       <c r="D7" s="6">
         <v>115.97053565252639</v>
       </c>
       <c r="E7" s="6">
         <v>112.44596716473372</v>
       </c>
       <c r="F7" s="6">
         <v>110.7546034345884</v>
       </c>
       <c r="G7" s="6">
         <v>109.61473392794933</v>
       </c>
       <c r="H7" s="6">
         <v>109.10725297897639</v>
       </c>
       <c r="I7" s="6">
@@ -3293,70 +3540,69 @@
       </c>
       <c r="CP7" s="6">
         <v>104.37784616882475</v>
       </c>
       <c r="CQ7" s="6">
         <v>101.56697007433802</v>
       </c>
       <c r="CR7" s="6">
         <v>100.00811598566813</v>
       </c>
       <c r="CS7" s="6">
         <v>100.42218765922728</v>
       </c>
       <c r="CT7" s="11">
         <v>100.2</v>
       </c>
       <c r="CU7" s="6">
         <v>100.2</v>
       </c>
       <c r="CV7" s="6">
         <v>100.5</v>
       </c>
       <c r="CW7" s="6">
         <v>100.2</v>
       </c>
-      <c r="CX7" s="6"/>
+      <c r="CX7" s="6">
+        <v>100.3</v>
+      </c>
       <c r="CY7" s="6"/>
       <c r="CZ7" s="6"/>
       <c r="DA7" s="6"/>
       <c r="DB7" s="6"/>
       <c r="DC7" s="6"/>
       <c r="DD7" s="6"/>
       <c r="DE7" s="6"/>
       <c r="DF7" s="3"/>
       <c r="DG7" s="3"/>
       <c r="DH7" s="3"/>
       <c r="DI7" s="3"/>
       <c r="DJ7" s="3"/>
       <c r="DK7" s="3"/>
       <c r="DL7" s="3"/>
-      <c r="DM7" s="3"/>
-[...1 lines deleted...]
-      <c r="DO7" s="3"/>
     </row>
-    <row r="8" spans="1:119">
+    <row r="8" spans="1:116">
       <c r="A8" s="7" t="s">
         <v>25</v>
       </c>
       <c r="B8" s="6">
         <v>70.665594681456142</v>
       </c>
       <c r="C8" s="6">
         <v>92.269127554274093</v>
       </c>
       <c r="D8" s="6">
         <v>88.042200189902118</v>
       </c>
       <c r="E8" s="6">
         <v>95.780686154715951</v>
       </c>
       <c r="F8" s="6">
         <v>94.714133099404975</v>
       </c>
       <c r="G8" s="6">
         <v>93.458171645285177</v>
       </c>
       <c r="H8" s="6">
         <v>94.01505060592774</v>
       </c>
       <c r="I8" s="6">
@@ -3616,70 +3862,69 @@
       </c>
       <c r="CP8" s="6">
         <v>99.607693874539166</v>
       </c>
       <c r="CQ8" s="6">
         <v>99.9727905462709</v>
       </c>
       <c r="CR8" s="6">
         <v>98.045013166583175</v>
       </c>
       <c r="CS8" s="6">
         <v>100.0755272404553</v>
       </c>
       <c r="CT8" s="11">
         <v>100</v>
       </c>
       <c r="CU8" s="6">
         <v>100.8</v>
       </c>
       <c r="CV8" s="6">
         <v>90.9</v>
       </c>
       <c r="CW8" s="6">
         <v>100</v>
       </c>
-      <c r="CX8" s="6"/>
+      <c r="CX8" s="6">
+        <v>99.8</v>
+      </c>
       <c r="CY8" s="6"/>
       <c r="CZ8" s="6"/>
       <c r="DA8" s="6"/>
       <c r="DB8" s="6"/>
       <c r="DC8" s="6"/>
       <c r="DD8" s="6"/>
       <c r="DE8" s="6"/>
       <c r="DF8" s="3"/>
       <c r="DG8" s="3"/>
       <c r="DH8" s="3"/>
       <c r="DI8" s="3"/>
       <c r="DJ8" s="3"/>
       <c r="DK8" s="3"/>
       <c r="DL8" s="3"/>
-      <c r="DM8" s="3"/>
-[...1 lines deleted...]
-      <c r="DO8" s="3"/>
     </row>
-    <row r="9" spans="1:119">
+    <row r="9" spans="1:116">
       <c r="A9" s="7" t="s">
         <v>26</v>
       </c>
       <c r="B9" s="6">
         <v>102.22475881683482</v>
       </c>
       <c r="C9" s="6">
         <v>103.60211917820348</v>
       </c>
       <c r="D9" s="6">
         <v>102.94331302380746</v>
       </c>
       <c r="E9" s="6">
         <v>103.49009911204448</v>
       </c>
       <c r="F9" s="6">
         <v>102.75139439340619</v>
       </c>
       <c r="G9" s="6">
         <v>108.05425182679033</v>
       </c>
       <c r="H9" s="6">
         <v>105.29123199129617</v>
       </c>
       <c r="I9" s="6">
@@ -3939,70 +4184,69 @@
       </c>
       <c r="CP9" s="6">
         <v>99.752277658313602</v>
       </c>
       <c r="CQ9" s="6">
         <v>100.55713217822712</v>
       </c>
       <c r="CR9" s="6">
         <v>100.81739039726871</v>
       </c>
       <c r="CS9" s="6">
         <v>100.21958489446699</v>
       </c>
       <c r="CT9" s="11">
         <v>102.4</v>
       </c>
       <c r="CU9" s="6">
         <v>100.9</v>
       </c>
       <c r="CV9" s="6">
         <v>96.2</v>
       </c>
       <c r="CW9" s="6">
         <v>96.6</v>
       </c>
-      <c r="CX9" s="6"/>
+      <c r="CX9" s="6">
+        <v>94.2</v>
+      </c>
       <c r="CY9" s="6"/>
       <c r="CZ9" s="6"/>
       <c r="DA9" s="6"/>
       <c r="DB9" s="6"/>
       <c r="DC9" s="6"/>
       <c r="DD9" s="6"/>
       <c r="DE9" s="6"/>
       <c r="DF9" s="3"/>
       <c r="DG9" s="3"/>
       <c r="DH9" s="3"/>
       <c r="DI9" s="3"/>
       <c r="DJ9" s="3"/>
       <c r="DK9" s="3"/>
       <c r="DL9" s="3"/>
-      <c r="DM9" s="3"/>
-[...1 lines deleted...]
-      <c r="DO9" s="3"/>
     </row>
-    <row r="10" spans="1:119">
+    <row r="10" spans="1:116">
       <c r="A10" s="7" t="s">
         <v>27</v>
       </c>
       <c r="B10" s="8">
         <v>82.609818359170077</v>
       </c>
       <c r="C10" s="8">
         <v>90.306559354134961</v>
       </c>
       <c r="D10" s="8">
         <v>94.436673624922534</v>
       </c>
       <c r="E10" s="8">
         <v>95.953805692563108</v>
       </c>
       <c r="F10" s="8">
         <v>95.919903358064147</v>
       </c>
       <c r="G10" s="8">
         <v>95.696229435415873</v>
       </c>
       <c r="H10" s="8">
         <v>96.882444875144728</v>
       </c>
       <c r="I10" s="8">
@@ -4262,70 +4506,69 @@
       </c>
       <c r="CP10" s="6">
         <v>96.789547093262271</v>
       </c>
       <c r="CQ10" s="6">
         <v>94.978494517273475</v>
       </c>
       <c r="CR10" s="6">
         <v>95.083859133443298</v>
       </c>
       <c r="CS10" s="6">
         <v>99.969843295678515</v>
       </c>
       <c r="CT10" s="11">
         <v>103.6</v>
       </c>
       <c r="CU10" s="8">
         <v>103.1</v>
       </c>
       <c r="CV10" s="8">
         <v>98.4</v>
       </c>
       <c r="CW10" s="8">
         <v>97.8</v>
       </c>
-      <c r="CX10" s="8"/>
+      <c r="CX10" s="8">
+        <v>97.1</v>
+      </c>
       <c r="CY10" s="6"/>
       <c r="CZ10" s="6"/>
       <c r="DA10" s="6"/>
       <c r="DB10" s="6"/>
       <c r="DC10" s="6"/>
       <c r="DD10" s="6"/>
       <c r="DE10" s="6"/>
       <c r="DF10" s="3"/>
       <c r="DG10" s="3"/>
       <c r="DH10" s="3"/>
       <c r="DI10" s="3"/>
       <c r="DJ10" s="3"/>
       <c r="DK10" s="3"/>
       <c r="DL10" s="3"/>
-      <c r="DM10" s="3"/>
-[...1 lines deleted...]
-      <c r="DO10" s="3"/>
     </row>
-    <row r="11" spans="1:119">
+    <row r="11" spans="1:116">
       <c r="A11" s="7" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="6">
         <v>101.21784906341756</v>
       </c>
       <c r="C11" s="6">
         <v>98.062381467794012</v>
       </c>
       <c r="D11" s="6">
         <v>97.857481004623153</v>
       </c>
       <c r="E11" s="6">
         <v>97.534649904320375</v>
       </c>
       <c r="F11" s="6">
         <v>92.340780092640642</v>
       </c>
       <c r="G11" s="6">
         <v>103.78435617381088</v>
       </c>
       <c r="H11" s="6">
         <v>104.20487171216755</v>
       </c>
       <c r="I11" s="6">
@@ -4585,70 +4828,69 @@
       </c>
       <c r="CP11" s="6">
         <v>99.10613979943885</v>
       </c>
       <c r="CQ11" s="6">
         <v>99.018165889395007</v>
       </c>
       <c r="CR11" s="6">
         <v>99.976657325522496</v>
       </c>
       <c r="CS11" s="6">
         <v>99.957309226806487</v>
       </c>
       <c r="CT11" s="11">
         <v>102.2</v>
       </c>
       <c r="CU11" s="6">
         <v>100.5</v>
       </c>
       <c r="CV11" s="6">
         <v>98.7</v>
       </c>
       <c r="CW11" s="6">
         <v>100.6</v>
       </c>
-      <c r="CX11" s="6"/>
+      <c r="CX11" s="6">
+        <v>100.5</v>
+      </c>
       <c r="CY11" s="6"/>
       <c r="CZ11" s="6"/>
       <c r="DA11" s="6"/>
       <c r="DB11" s="6"/>
       <c r="DC11" s="6"/>
       <c r="DD11" s="6"/>
       <c r="DE11" s="6"/>
       <c r="DF11" s="3"/>
       <c r="DG11" s="3"/>
       <c r="DH11" s="3"/>
       <c r="DI11" s="3"/>
       <c r="DJ11" s="3"/>
       <c r="DK11" s="3"/>
       <c r="DL11" s="3"/>
-      <c r="DM11" s="3"/>
-[...1 lines deleted...]
-      <c r="DO11" s="3"/>
     </row>
-    <row r="12" spans="1:119">
+    <row r="12" spans="1:116">
       <c r="A12" s="7" t="s">
         <v>29</v>
       </c>
       <c r="B12" s="6">
         <v>183.67954936939515</v>
       </c>
       <c r="C12" s="6">
         <v>181.52774633315948</v>
       </c>
       <c r="D12" s="6">
         <v>179.70138600116113</v>
       </c>
       <c r="E12" s="6">
         <v>173.74446906581559</v>
       </c>
       <c r="F12" s="6">
         <v>169.40800367502607</v>
       </c>
       <c r="G12" s="6">
         <v>166.34110401453808</v>
       </c>
       <c r="H12" s="6">
         <v>164.58892258188399</v>
       </c>
       <c r="I12" s="6">
@@ -4908,70 +5150,69 @@
       </c>
       <c r="CP12" s="6">
         <v>110.17850314382844</v>
       </c>
       <c r="CQ12" s="6">
         <v>111.62192661899526</v>
       </c>
       <c r="CR12" s="6">
         <v>108.79432627035897</v>
       </c>
       <c r="CS12" s="6">
         <v>100.5368854889289</v>
       </c>
       <c r="CT12" s="11">
         <v>122.9</v>
       </c>
       <c r="CU12" s="6">
         <v>126</v>
       </c>
       <c r="CV12" s="6">
         <v>123.2</v>
       </c>
       <c r="CW12" s="6">
         <v>120.3</v>
       </c>
-      <c r="CX12" s="6"/>
+      <c r="CX12" s="6">
+        <v>120.1</v>
+      </c>
       <c r="CY12" s="6"/>
       <c r="CZ12" s="6"/>
       <c r="DA12" s="6"/>
       <c r="DB12" s="6"/>
       <c r="DC12" s="6"/>
       <c r="DD12" s="6"/>
       <c r="DE12" s="6"/>
       <c r="DF12" s="3"/>
       <c r="DG12" s="3"/>
       <c r="DH12" s="3"/>
       <c r="DI12" s="3"/>
       <c r="DJ12" s="3"/>
       <c r="DK12" s="3"/>
       <c r="DL12" s="3"/>
-      <c r="DM12" s="3"/>
-[...1 lines deleted...]
-      <c r="DO12" s="3"/>
     </row>
-    <row r="13" spans="1:119">
+    <row r="13" spans="1:116">
       <c r="A13" s="7" t="s">
         <v>30</v>
       </c>
       <c r="B13" s="6">
         <v>105.91606584516222</v>
       </c>
       <c r="C13" s="6">
         <v>106.6294693698803</v>
       </c>
       <c r="D13" s="6">
         <v>116.93488031047438</v>
       </c>
       <c r="E13" s="6">
         <v>115.12414927216126</v>
       </c>
       <c r="F13" s="6">
         <v>112.76368099522229</v>
       </c>
       <c r="G13" s="6">
         <v>114.04935521365465</v>
       </c>
       <c r="H13" s="6">
         <v>114.1602618100855</v>
       </c>
       <c r="I13" s="6">
@@ -5231,70 +5472,69 @@
       </c>
       <c r="CP13" s="6">
         <v>90.742375725801978</v>
       </c>
       <c r="CQ13" s="6">
         <v>95.565479513507384</v>
       </c>
       <c r="CR13" s="6">
         <v>100.80252910899208</v>
       </c>
       <c r="CS13" s="6">
         <v>110.63806007984851</v>
       </c>
       <c r="CT13" s="11">
         <v>171</v>
       </c>
       <c r="CU13" s="6">
         <v>115.1</v>
       </c>
       <c r="CV13" s="6">
         <v>77.2</v>
       </c>
       <c r="CW13" s="6">
         <v>78.900000000000006</v>
       </c>
-      <c r="CX13" s="6"/>
+      <c r="CX13" s="6">
+        <v>82.8</v>
+      </c>
       <c r="CY13" s="6"/>
       <c r="CZ13" s="6"/>
       <c r="DA13" s="6"/>
       <c r="DB13" s="6"/>
       <c r="DC13" s="6"/>
       <c r="DD13" s="6"/>
       <c r="DE13" s="6"/>
       <c r="DF13" s="3"/>
       <c r="DG13" s="3"/>
       <c r="DH13" s="3"/>
       <c r="DI13" s="3"/>
       <c r="DJ13" s="3"/>
       <c r="DK13" s="3"/>
       <c r="DL13" s="3"/>
-      <c r="DM13" s="3"/>
-[...1 lines deleted...]
-      <c r="DO13" s="3"/>
     </row>
-    <row r="14" spans="1:119">
+    <row r="14" spans="1:116">
       <c r="A14" s="3"/>
       <c r="B14" s="3"/>
       <c r="C14" s="3"/>
       <c r="D14" s="3"/>
       <c r="E14" s="3"/>
       <c r="F14" s="3"/>
       <c r="G14" s="3"/>
       <c r="H14" s="3"/>
       <c r="I14" s="3"/>
       <c r="J14" s="3"/>
       <c r="K14" s="3"/>
       <c r="L14" s="3"/>
       <c r="M14" s="3"/>
       <c r="N14" s="3"/>
       <c r="O14" s="3"/>
       <c r="P14" s="3"/>
       <c r="Q14" s="3"/>
       <c r="R14" s="3"/>
       <c r="S14" s="3"/>
       <c r="T14" s="3"/>
       <c r="U14" s="3"/>
       <c r="V14" s="3"/>
       <c r="W14" s="3"/>
       <c r="X14" s="3"/>
       <c r="Y14" s="3"/>
@@ -5367,205 +5607,199 @@
       <c r="CN14" s="3"/>
       <c r="CO14" s="3"/>
       <c r="CP14" s="3"/>
       <c r="CQ14" s="3"/>
       <c r="CR14" s="3"/>
       <c r="CS14" s="3"/>
       <c r="CT14" s="3"/>
       <c r="CU14" s="3"/>
       <c r="CV14" s="3"/>
       <c r="CW14" s="3"/>
       <c r="CX14" s="3"/>
       <c r="CY14" s="3"/>
       <c r="CZ14" s="3"/>
       <c r="DA14" s="3"/>
       <c r="DB14" s="3"/>
       <c r="DC14" s="3"/>
       <c r="DD14" s="3"/>
       <c r="DE14" s="3"/>
       <c r="DF14" s="3"/>
       <c r="DG14" s="3"/>
       <c r="DH14" s="3"/>
       <c r="DI14" s="3"/>
       <c r="DJ14" s="3"/>
       <c r="DK14" s="3"/>
       <c r="DL14" s="3"/>
-      <c r="DM14" s="3"/>
-[...1 lines deleted...]
-      <c r="DO14" s="3"/>
     </row>
-    <row r="15" spans="1:119" ht="21" customHeight="1">
-[...61 lines deleted...]
-      <c r="BJ15" s="22" t="s">
+    <row r="15" spans="1:116" ht="21" customHeight="1">
+      <c r="A15" s="19"/>
+      <c r="B15" s="19"/>
+      <c r="C15" s="19"/>
+      <c r="D15" s="19"/>
+      <c r="E15" s="19"/>
+      <c r="F15" s="19"/>
+      <c r="G15" s="19"/>
+      <c r="H15" s="19"/>
+      <c r="I15" s="19"/>
+      <c r="J15" s="19"/>
+      <c r="K15" s="19"/>
+      <c r="L15" s="19"/>
+      <c r="M15" s="19"/>
+      <c r="N15" s="19"/>
+      <c r="O15" s="19"/>
+      <c r="P15" s="19"/>
+      <c r="Q15" s="19"/>
+      <c r="R15" s="19"/>
+      <c r="S15" s="19"/>
+      <c r="T15" s="19"/>
+      <c r="U15" s="19"/>
+      <c r="V15" s="19"/>
+      <c r="W15" s="19"/>
+      <c r="X15" s="19"/>
+      <c r="Y15" s="19"/>
+      <c r="Z15" s="19"/>
+      <c r="AA15" s="19"/>
+      <c r="AB15" s="19"/>
+      <c r="AC15" s="19"/>
+      <c r="AD15" s="19"/>
+      <c r="AE15" s="19"/>
+      <c r="AF15" s="19"/>
+      <c r="AG15" s="19"/>
+      <c r="AH15" s="19"/>
+      <c r="AI15" s="19"/>
+      <c r="AJ15" s="19"/>
+      <c r="AK15" s="19"/>
+      <c r="AL15" s="19"/>
+      <c r="AM15" s="19"/>
+      <c r="AN15" s="19"/>
+      <c r="AO15" s="19"/>
+      <c r="AP15" s="19"/>
+      <c r="AQ15" s="19"/>
+      <c r="AR15" s="19"/>
+      <c r="AS15" s="19"/>
+      <c r="AT15" s="19"/>
+      <c r="AU15" s="19"/>
+      <c r="AV15" s="19"/>
+      <c r="AW15" s="19"/>
+      <c r="AX15" s="19"/>
+      <c r="AY15" s="19"/>
+      <c r="AZ15" s="19"/>
+      <c r="BA15" s="19"/>
+      <c r="BB15" s="19"/>
+      <c r="BC15" s="19"/>
+      <c r="BD15" s="19"/>
+      <c r="BE15" s="19"/>
+      <c r="BF15" s="19"/>
+      <c r="BG15" s="19"/>
+      <c r="BH15" s="19"/>
+      <c r="BI15" s="19"/>
+      <c r="BJ15" s="18" t="s">
         <v>17</v>
       </c>
-      <c r="BK15" s="22"/>
-[...55 lines deleted...]
-      <c r="DO15" s="22"/>
+      <c r="BK15" s="18"/>
+      <c r="BL15" s="18"/>
+      <c r="BM15" s="18"/>
+      <c r="BN15" s="18"/>
+      <c r="BO15" s="18"/>
+      <c r="BP15" s="18"/>
+      <c r="BQ15" s="18"/>
+      <c r="BR15" s="18"/>
+      <c r="BS15" s="18"/>
+      <c r="BT15" s="18"/>
+      <c r="BU15" s="18"/>
+      <c r="BV15" s="18"/>
+      <c r="BW15" s="18"/>
+      <c r="BX15" s="18"/>
+      <c r="BY15" s="18"/>
+      <c r="BZ15" s="18"/>
+      <c r="CA15" s="18"/>
+      <c r="CB15" s="18"/>
+      <c r="CC15" s="18"/>
+      <c r="CD15" s="18"/>
+      <c r="CE15" s="18"/>
+      <c r="CF15" s="18"/>
+      <c r="CG15" s="18"/>
+      <c r="CH15" s="18"/>
+      <c r="CI15" s="18"/>
+      <c r="CJ15" s="18"/>
+      <c r="CK15" s="18"/>
+      <c r="CL15" s="18"/>
+      <c r="CM15" s="18"/>
+      <c r="CN15" s="18"/>
+      <c r="CO15" s="18"/>
+      <c r="CP15" s="18"/>
+      <c r="CQ15" s="18"/>
+      <c r="CR15" s="18"/>
+      <c r="CS15" s="18"/>
+      <c r="CT15" s="18"/>
+      <c r="CU15" s="18"/>
+      <c r="CV15" s="18"/>
+      <c r="CW15" s="18"/>
+      <c r="CX15" s="18"/>
+      <c r="CY15" s="18"/>
+      <c r="CZ15" s="18"/>
+      <c r="DA15" s="18"/>
+      <c r="DB15" s="18"/>
+      <c r="DC15" s="18"/>
+      <c r="DD15" s="18"/>
+      <c r="DE15" s="18"/>
+      <c r="DF15" s="18"/>
+      <c r="DG15" s="18"/>
+      <c r="DH15" s="18"/>
+      <c r="DI15" s="18"/>
+      <c r="DJ15" s="18"/>
+      <c r="DK15" s="18"/>
+      <c r="DL15" s="18"/>
     </row>
-    <row r="16" spans="1:119" ht="22.5" customHeight="1" thickBot="1">
+    <row r="16" spans="1:116" ht="22.5" customHeight="1" thickBot="1">
       <c r="A16" s="3"/>
       <c r="B16" s="3"/>
       <c r="C16" s="3"/>
       <c r="D16" s="3"/>
       <c r="E16" s="3"/>
       <c r="F16" s="3"/>
       <c r="G16" s="3"/>
       <c r="H16" s="3"/>
-      <c r="I16" s="18"/>
-[...3 lines deleted...]
-      <c r="M16" s="18"/>
+      <c r="I16" s="20"/>
+      <c r="J16" s="20"/>
+      <c r="K16" s="20"/>
+      <c r="L16" s="20"/>
+      <c r="M16" s="20"/>
       <c r="N16" s="3"/>
       <c r="O16" s="3"/>
       <c r="P16" s="3"/>
       <c r="Q16" s="3"/>
       <c r="R16" s="3"/>
       <c r="S16" s="3"/>
       <c r="T16" s="3"/>
-      <c r="U16" s="18" t="s">
+      <c r="U16" s="20" t="s">
         <v>1</v>
       </c>
-      <c r="V16" s="18"/>
-[...2 lines deleted...]
-      <c r="Y16" s="18"/>
+      <c r="V16" s="20"/>
+      <c r="W16" s="20"/>
+      <c r="X16" s="20"/>
+      <c r="Y16" s="20"/>
       <c r="Z16" s="3"/>
       <c r="AA16" s="3"/>
       <c r="AB16" s="3"/>
       <c r="AC16" s="3"/>
       <c r="AD16" s="3"/>
       <c r="AE16" s="3"/>
       <c r="AF16" s="3"/>
       <c r="AG16" s="17" t="s">
         <v>1</v>
       </c>
       <c r="AH16" s="17"/>
       <c r="AI16" s="17"/>
       <c r="AJ16" s="17"/>
       <c r="AK16" s="17"/>
       <c r="AL16" s="3"/>
       <c r="AM16" s="3"/>
       <c r="AN16" s="3"/>
       <c r="AO16" s="3"/>
       <c r="AP16" s="3"/>
       <c r="AQ16" s="3"/>
       <c r="AR16" s="3"/>
       <c r="AS16" s="17"/>
       <c r="AT16" s="17"/>
       <c r="AU16" s="17"/>
       <c r="AV16" s="17"/>
@@ -5625,56 +5859,53 @@
       <c r="CP16" s="17"/>
       <c r="CQ16" s="17"/>
       <c r="CR16" s="17"/>
       <c r="CS16" s="17"/>
       <c r="CT16" s="3"/>
       <c r="CU16" s="3"/>
       <c r="CV16" s="3"/>
       <c r="CW16" s="3"/>
       <c r="CX16" s="3"/>
       <c r="CY16" s="3"/>
       <c r="CZ16" s="3"/>
       <c r="DA16" s="17" t="s">
         <v>1</v>
       </c>
       <c r="DB16" s="17"/>
       <c r="DC16" s="17"/>
       <c r="DD16" s="17"/>
       <c r="DE16" s="17"/>
       <c r="DF16" s="3"/>
       <c r="DG16" s="3"/>
       <c r="DH16" s="3"/>
       <c r="DI16" s="3"/>
       <c r="DJ16" s="3"/>
       <c r="DK16" s="3"/>
       <c r="DL16" s="3"/>
-      <c r="DM16" s="3"/>
-[...1 lines deleted...]
-      <c r="DO16" s="3"/>
     </row>
-    <row r="17" spans="1:119" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A17" s="19"/>
+    <row r="17" spans="1:116" ht="20.25" customHeight="1" thickBot="1">
+      <c r="A17" s="21"/>
       <c r="B17" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C17" s="15"/>
       <c r="D17" s="15"/>
       <c r="E17" s="15"/>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15"/>
       <c r="I17" s="15"/>
       <c r="J17" s="15"/>
       <c r="K17" s="15"/>
       <c r="L17" s="15"/>
       <c r="M17" s="16"/>
       <c r="N17" s="14" t="s">
         <v>2</v>
       </c>
       <c r="O17" s="15"/>
       <c r="P17" s="15"/>
       <c r="Q17" s="15"/>
       <c r="R17" s="15"/>
       <c r="S17" s="15"/>
       <c r="T17" s="15"/>
       <c r="U17" s="15"/>
       <c r="V17" s="15"/>
@@ -5764,56 +5995,53 @@
       <c r="CP17" s="15"/>
       <c r="CQ17" s="15"/>
       <c r="CR17" s="15"/>
       <c r="CS17" s="16"/>
       <c r="CT17" s="14" t="s">
         <v>35</v>
       </c>
       <c r="CU17" s="15"/>
       <c r="CV17" s="15"/>
       <c r="CW17" s="15"/>
       <c r="CX17" s="15"/>
       <c r="CY17" s="15"/>
       <c r="CZ17" s="15"/>
       <c r="DA17" s="15"/>
       <c r="DB17" s="15"/>
       <c r="DC17" s="15"/>
       <c r="DD17" s="15"/>
       <c r="DE17" s="16"/>
       <c r="DF17" s="3"/>
       <c r="DG17" s="3"/>
       <c r="DH17" s="3"/>
       <c r="DI17" s="3"/>
       <c r="DJ17" s="3"/>
       <c r="DK17" s="3"/>
       <c r="DL17" s="3"/>
-      <c r="DM17" s="3"/>
-[...1 lines deleted...]
-      <c r="DO17" s="3"/>
     </row>
-    <row r="18" spans="1:119" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A18" s="20"/>
+    <row r="18" spans="1:116" ht="34.5" customHeight="1" thickBot="1">
+      <c r="A18" s="22"/>
       <c r="B18" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C18" s="4" t="s">
         <v>5</v>
       </c>
       <c r="D18" s="4" t="s">
         <v>6</v>
       </c>
       <c r="E18" s="4" t="s">
         <v>7</v>
       </c>
       <c r="F18" s="4" t="s">
         <v>8</v>
       </c>
       <c r="G18" s="4" t="s">
         <v>9</v>
       </c>
       <c r="H18" s="4" t="s">
         <v>10</v>
       </c>
       <c r="I18" s="4" t="s">
         <v>11</v>
       </c>
       <c r="J18" s="4" t="s">
@@ -6101,55 +6329,52 @@
       <c r="CZ18" s="4" t="s">
         <v>10</v>
       </c>
       <c r="DA18" s="4" t="s">
         <v>11</v>
       </c>
       <c r="DB18" s="4" t="s">
         <v>12</v>
       </c>
       <c r="DC18" s="4" t="s">
         <v>13</v>
       </c>
       <c r="DD18" s="4" t="s">
         <v>14</v>
       </c>
       <c r="DE18" s="4" t="s">
         <v>16</v>
       </c>
       <c r="DF18" s="3"/>
       <c r="DG18" s="3"/>
       <c r="DH18" s="3"/>
       <c r="DI18" s="3"/>
       <c r="DJ18" s="3"/>
       <c r="DK18" s="3"/>
       <c r="DL18" s="3"/>
-      <c r="DM18" s="3"/>
-[...1 lines deleted...]
-      <c r="DO18" s="3"/>
     </row>
-    <row r="19" spans="1:119">
+    <row r="19" spans="1:116">
       <c r="A19" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B19" s="9">
         <v>102.24700758337526</v>
       </c>
       <c r="C19" s="9">
         <v>104.16035122825562</v>
       </c>
       <c r="D19" s="9">
         <v>105.8662939345371</v>
       </c>
       <c r="E19" s="9">
         <v>105.75575990556003</v>
       </c>
       <c r="F19" s="9">
         <v>102.721636273287</v>
       </c>
       <c r="G19" s="9">
         <v>108.19521829184009</v>
       </c>
       <c r="H19" s="6">
         <v>107.74631024580535</v>
       </c>
       <c r="I19" s="9">
@@ -6409,70 +6634,69 @@
       </c>
       <c r="CP19" s="6">
         <v>98.562046115286165</v>
       </c>
       <c r="CQ19" s="6">
         <v>99.771689904062413</v>
       </c>
       <c r="CR19" s="6">
         <v>100.90443900413599</v>
       </c>
       <c r="CS19" s="6">
         <v>102.47868124322767</v>
       </c>
       <c r="CT19" s="12">
         <v>119</v>
       </c>
       <c r="CU19" s="6">
         <v>109.8</v>
       </c>
       <c r="CV19" s="6">
         <v>98.7</v>
       </c>
       <c r="CW19" s="6">
         <v>98.3</v>
       </c>
-      <c r="CX19" s="6"/>
+      <c r="CX19" s="6">
+        <v>99.1</v>
+      </c>
       <c r="CY19" s="6"/>
       <c r="CZ19" s="6"/>
       <c r="DA19" s="6"/>
       <c r="DB19" s="6"/>
       <c r="DC19" s="6"/>
       <c r="DD19" s="6"/>
       <c r="DE19" s="6"/>
       <c r="DF19" s="3"/>
       <c r="DG19" s="3"/>
       <c r="DH19" s="3"/>
       <c r="DI19" s="3"/>
       <c r="DJ19" s="3"/>
       <c r="DK19" s="3"/>
       <c r="DL19" s="3"/>
-      <c r="DM19" s="3"/>
-[...1 lines deleted...]
-      <c r="DO19" s="3"/>
     </row>
-    <row r="20" spans="1:119">
+    <row r="20" spans="1:116">
       <c r="A20" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B20" s="6">
         <v>109.61943062472992</v>
       </c>
       <c r="C20" s="6">
         <v>121.40371909228503</v>
       </c>
       <c r="D20" s="6">
         <v>115.97053565252639</v>
       </c>
       <c r="E20" s="6">
         <v>112.44596716473372</v>
       </c>
       <c r="F20" s="6">
         <v>110.7546034345884</v>
       </c>
       <c r="G20" s="6">
         <v>109.61473392794933</v>
       </c>
       <c r="H20" s="6">
         <v>109.10725297897639</v>
       </c>
       <c r="I20" s="6">
@@ -6732,70 +6956,69 @@
       </c>
       <c r="CP20" s="6">
         <v>104.97195960287497</v>
       </c>
       <c r="CQ20" s="6">
         <v>101.76051341171774</v>
       </c>
       <c r="CR20" s="6">
         <v>100.00856702403478</v>
       </c>
       <c r="CS20" s="6">
         <v>100.43761528676475</v>
       </c>
       <c r="CT20" s="12">
         <v>100.2</v>
       </c>
       <c r="CU20" s="6">
         <v>100.3</v>
       </c>
       <c r="CV20" s="6">
         <v>100.6</v>
       </c>
       <c r="CW20" s="6">
         <v>100.3</v>
       </c>
-      <c r="CX20" s="6"/>
+      <c r="CX20" s="6">
+        <v>100.5</v>
+      </c>
       <c r="CY20" s="6"/>
       <c r="CZ20" s="6"/>
       <c r="DA20" s="6"/>
       <c r="DB20" s="6"/>
       <c r="DC20" s="6"/>
       <c r="DD20" s="6"/>
       <c r="DE20" s="6"/>
       <c r="DF20" s="3"/>
       <c r="DG20" s="3"/>
       <c r="DH20" s="3"/>
       <c r="DI20" s="3"/>
       <c r="DJ20" s="3"/>
       <c r="DK20" s="3"/>
       <c r="DL20" s="3"/>
-      <c r="DM20" s="3"/>
-[...1 lines deleted...]
-      <c r="DO20" s="3"/>
     </row>
-    <row r="21" spans="1:119">
+    <row r="21" spans="1:116">
       <c r="A21" s="7" t="s">
         <v>25</v>
       </c>
       <c r="B21" s="6">
         <v>70.665594681456142</v>
       </c>
       <c r="C21" s="6">
         <v>92.269127554274093</v>
       </c>
       <c r="D21" s="6">
         <v>88.042200189902118</v>
       </c>
       <c r="E21" s="6">
         <v>95.780686154715951</v>
       </c>
       <c r="F21" s="6">
         <v>94.714133099404975</v>
       </c>
       <c r="G21" s="6">
         <v>93.458171645285177</v>
       </c>
       <c r="H21" s="6">
         <v>94.01505060592774</v>
       </c>
       <c r="I21" s="6">
@@ -7055,70 +7278,69 @@
       </c>
       <c r="CP21" s="6">
         <v>99.605612682207649</v>
       </c>
       <c r="CQ21" s="6">
         <v>99.972651439588233</v>
       </c>
       <c r="CR21" s="6">
         <v>98.036381679945833</v>
       </c>
       <c r="CS21" s="6">
         <v>100.0758093840294</v>
       </c>
       <c r="CT21" s="12">
         <v>100</v>
       </c>
       <c r="CU21" s="6">
         <v>100.8</v>
       </c>
       <c r="CV21" s="6">
         <v>90.9</v>
       </c>
       <c r="CW21" s="6">
         <v>100</v>
       </c>
-      <c r="CX21" s="6"/>
+      <c r="CX21" s="6">
+        <v>99.8</v>
+      </c>
       <c r="CY21" s="6"/>
       <c r="CZ21" s="6"/>
       <c r="DA21" s="6"/>
       <c r="DB21" s="6"/>
       <c r="DC21" s="6"/>
       <c r="DD21" s="6"/>
       <c r="DE21" s="6"/>
       <c r="DF21" s="3"/>
       <c r="DG21" s="3"/>
       <c r="DH21" s="3"/>
       <c r="DI21" s="3"/>
       <c r="DJ21" s="3"/>
       <c r="DK21" s="3"/>
       <c r="DL21" s="3"/>
-      <c r="DM21" s="3"/>
-[...1 lines deleted...]
-      <c r="DO21" s="3"/>
     </row>
-    <row r="22" spans="1:119">
+    <row r="22" spans="1:116">
       <c r="A22" s="7" t="s">
         <v>26</v>
       </c>
       <c r="B22" s="6">
         <v>102.22475881683482</v>
       </c>
       <c r="C22" s="6">
         <v>103.60211917820348</v>
       </c>
       <c r="D22" s="6">
         <v>102.94331302380746</v>
       </c>
       <c r="E22" s="6">
         <v>103.49009911204448</v>
       </c>
       <c r="F22" s="6">
         <v>102.75139439340619</v>
       </c>
       <c r="G22" s="6">
         <v>108.05425182679033</v>
       </c>
       <c r="H22" s="6">
         <v>105.29123199129617</v>
       </c>
       <c r="I22" s="6">
@@ -7378,70 +7600,69 @@
       </c>
       <c r="CP22" s="6">
         <v>99.752217062925624</v>
       </c>
       <c r="CQ22" s="6">
         <v>100.55726392330571</v>
       </c>
       <c r="CR22" s="6">
         <v>100.81758336262001</v>
       </c>
       <c r="CS22" s="6">
         <v>100.21963399890058</v>
       </c>
       <c r="CT22" s="12">
         <v>102.4</v>
       </c>
       <c r="CU22" s="6">
         <v>100.9</v>
       </c>
       <c r="CV22" s="6">
         <v>96.2</v>
       </c>
       <c r="CW22" s="6">
         <v>96.6</v>
       </c>
-      <c r="CX22" s="6"/>
+      <c r="CX22" s="6">
+        <v>94.1</v>
+      </c>
       <c r="CY22" s="6"/>
       <c r="CZ22" s="6"/>
       <c r="DA22" s="6"/>
       <c r="DB22" s="6"/>
       <c r="DC22" s="6"/>
       <c r="DD22" s="6"/>
       <c r="DE22" s="6"/>
       <c r="DF22" s="3"/>
       <c r="DG22" s="3"/>
       <c r="DH22" s="3"/>
       <c r="DI22" s="3"/>
       <c r="DJ22" s="3"/>
       <c r="DK22" s="3"/>
       <c r="DL22" s="3"/>
-      <c r="DM22" s="3"/>
-[...1 lines deleted...]
-      <c r="DO22" s="3"/>
     </row>
-    <row r="23" spans="1:119">
+    <row r="23" spans="1:116">
       <c r="A23" s="7" t="s">
         <v>27</v>
       </c>
       <c r="B23" s="8">
         <v>82.609818359170077</v>
       </c>
       <c r="C23" s="8">
         <v>90.306559354134961</v>
       </c>
       <c r="D23" s="8">
         <v>94.436673624922534</v>
       </c>
       <c r="E23" s="8">
         <v>95.953805692563108</v>
       </c>
       <c r="F23" s="8">
         <v>95.919903358064147</v>
       </c>
       <c r="G23" s="8">
         <v>95.696229435415873</v>
       </c>
       <c r="H23" s="8">
         <v>96.882444875144728</v>
       </c>
       <c r="I23" s="8">
@@ -7701,70 +7922,69 @@
       </c>
       <c r="CP23" s="6">
         <v>95.987192051589744</v>
       </c>
       <c r="CQ23" s="6">
         <v>93.800575939119682</v>
       </c>
       <c r="CR23" s="6">
         <v>93.915159047382176</v>
       </c>
       <c r="CS23" s="6">
         <v>99.962770631801916</v>
       </c>
       <c r="CT23" s="12">
         <v>105.5</v>
       </c>
       <c r="CU23" s="8">
         <v>104.4</v>
       </c>
       <c r="CV23" s="8">
         <v>97.7</v>
       </c>
       <c r="CW23" s="8">
         <v>96.6</v>
       </c>
-      <c r="CX23" s="8"/>
+      <c r="CX23" s="8">
+        <v>95.3</v>
+      </c>
       <c r="CY23" s="6"/>
       <c r="CZ23" s="6"/>
       <c r="DA23" s="6"/>
       <c r="DB23" s="6"/>
       <c r="DC23" s="6"/>
       <c r="DD23" s="6"/>
       <c r="DE23" s="6"/>
       <c r="DF23" s="3"/>
       <c r="DG23" s="3"/>
       <c r="DH23" s="3"/>
       <c r="DI23" s="3"/>
       <c r="DJ23" s="3"/>
       <c r="DK23" s="3"/>
       <c r="DL23" s="3"/>
-      <c r="DM23" s="3"/>
-[...1 lines deleted...]
-      <c r="DO23" s="3"/>
     </row>
-    <row r="24" spans="1:119">
+    <row r="24" spans="1:116">
       <c r="A24" s="7" t="s">
         <v>28</v>
       </c>
       <c r="B24" s="6">
         <v>101.21784906341756</v>
       </c>
       <c r="C24" s="6">
         <v>98.062381467794012</v>
       </c>
       <c r="D24" s="6">
         <v>97.857481004623153</v>
       </c>
       <c r="E24" s="6">
         <v>97.534649904320375</v>
       </c>
       <c r="F24" s="6">
         <v>92.340780092640642</v>
       </c>
       <c r="G24" s="6">
         <v>103.78435617381088</v>
       </c>
       <c r="H24" s="6">
         <v>104.20487171216755</v>
       </c>
       <c r="I24" s="6">
@@ -8024,70 +8244,69 @@
       </c>
       <c r="CP24" s="6">
         <v>99.106030710658672</v>
       </c>
       <c r="CQ24" s="6">
         <v>99.01804907932835</v>
       </c>
       <c r="CR24" s="6">
         <v>99.976654425189679</v>
       </c>
       <c r="CS24" s="6">
         <v>99.9573040720351</v>
       </c>
       <c r="CT24" s="12">
         <v>102.2</v>
       </c>
       <c r="CU24" s="6">
         <v>100.5</v>
       </c>
       <c r="CV24" s="6">
         <v>98.7</v>
       </c>
       <c r="CW24" s="6">
         <v>100.6</v>
       </c>
-      <c r="CX24" s="6"/>
+      <c r="CX24" s="6">
+        <v>100.6</v>
+      </c>
       <c r="CY24" s="6"/>
       <c r="CZ24" s="6"/>
       <c r="DA24" s="6"/>
       <c r="DB24" s="6"/>
       <c r="DC24" s="6"/>
       <c r="DD24" s="6"/>
       <c r="DE24" s="6"/>
       <c r="DF24" s="3"/>
       <c r="DG24" s="3"/>
       <c r="DH24" s="3"/>
       <c r="DI24" s="3"/>
       <c r="DJ24" s="3"/>
       <c r="DK24" s="3"/>
       <c r="DL24" s="3"/>
-      <c r="DM24" s="3"/>
-[...1 lines deleted...]
-      <c r="DO24" s="3"/>
     </row>
-    <row r="25" spans="1:119">
+    <row r="25" spans="1:116" ht="15.75" customHeight="1">
       <c r="A25" s="7" t="s">
         <v>29</v>
       </c>
       <c r="B25" s="6">
         <v>183.67954936939515</v>
       </c>
       <c r="C25" s="6">
         <v>181.52774633315948</v>
       </c>
       <c r="D25" s="6">
         <v>179.70138600116113</v>
       </c>
       <c r="E25" s="6">
         <v>173.74446906581559</v>
       </c>
       <c r="F25" s="6">
         <v>169.40800367502607</v>
       </c>
       <c r="G25" s="6">
         <v>166.34110401453808</v>
       </c>
       <c r="H25" s="6">
         <v>164.58892258188399</v>
       </c>
       <c r="I25" s="6">
@@ -8347,70 +8566,69 @@
       </c>
       <c r="CP25" s="6">
         <v>110.17850314382844</v>
       </c>
       <c r="CQ25" s="6">
         <v>111.62192661899526</v>
       </c>
       <c r="CR25" s="6">
         <v>108.79432627035897</v>
       </c>
       <c r="CS25" s="6">
         <v>100.5368854889289</v>
       </c>
       <c r="CT25" s="12">
         <v>122.9</v>
       </c>
       <c r="CU25" s="6">
         <v>126</v>
       </c>
       <c r="CV25" s="6">
         <v>124.6</v>
       </c>
       <c r="CW25" s="6">
         <v>121.5</v>
       </c>
-      <c r="CX25" s="6"/>
+      <c r="CX25" s="6">
+        <v>121.4</v>
+      </c>
       <c r="CY25" s="6"/>
       <c r="CZ25" s="6"/>
       <c r="DA25" s="6"/>
       <c r="DB25" s="6"/>
       <c r="DC25" s="6"/>
       <c r="DD25" s="6"/>
       <c r="DE25" s="6"/>
       <c r="DF25" s="3"/>
       <c r="DG25" s="3"/>
       <c r="DH25" s="3"/>
       <c r="DI25" s="3"/>
       <c r="DJ25" s="3"/>
       <c r="DK25" s="3"/>
       <c r="DL25" s="3"/>
-      <c r="DM25" s="3"/>
-[...1 lines deleted...]
-      <c r="DO25" s="3"/>
     </row>
-    <row r="26" spans="1:119">
+    <row r="26" spans="1:116">
       <c r="A26" s="7" t="s">
         <v>30</v>
       </c>
       <c r="B26" s="6">
         <v>105.91606584516222</v>
       </c>
       <c r="C26" s="6">
         <v>106.6294693698803</v>
       </c>
       <c r="D26" s="6">
         <v>116.93488031047438</v>
       </c>
       <c r="E26" s="6">
         <v>115.12414927216126</v>
       </c>
       <c r="F26" s="6">
         <v>112.76368099522229</v>
       </c>
       <c r="G26" s="6">
         <v>114.04935521365465</v>
       </c>
       <c r="H26" s="6">
         <v>114.1602618100855</v>
       </c>
       <c r="I26" s="6">
@@ -8670,70 +8888,69 @@
       </c>
       <c r="CP26" s="6">
         <v>90.146119321048161</v>
       </c>
       <c r="CQ26" s="6">
         <v>95.26778674695403</v>
       </c>
       <c r="CR26" s="6">
         <v>100.85779164639597</v>
       </c>
       <c r="CS26" s="6">
         <v>111.35148242355604</v>
       </c>
       <c r="CT26" s="12">
         <v>184</v>
       </c>
       <c r="CU26" s="6">
         <v>116.6</v>
       </c>
       <c r="CV26" s="6">
         <v>75.3</v>
       </c>
       <c r="CW26" s="6">
         <v>76.5</v>
       </c>
-      <c r="CX26" s="6"/>
+      <c r="CX26" s="6">
+        <v>80.7</v>
+      </c>
       <c r="CY26" s="6"/>
       <c r="CZ26" s="6"/>
       <c r="DA26" s="6"/>
       <c r="DB26" s="6"/>
       <c r="DC26" s="6"/>
       <c r="DD26" s="6"/>
       <c r="DE26" s="6"/>
       <c r="DF26" s="3"/>
       <c r="DG26" s="3"/>
       <c r="DH26" s="3"/>
       <c r="DI26" s="3"/>
       <c r="DJ26" s="3"/>
       <c r="DK26" s="3"/>
       <c r="DL26" s="3"/>
-      <c r="DM26" s="3"/>
-[...1 lines deleted...]
-      <c r="DO26" s="3"/>
     </row>
-    <row r="27" spans="1:119">
+    <row r="27" spans="1:116">
       <c r="A27" s="3"/>
       <c r="B27" s="3"/>
       <c r="C27" s="3"/>
       <c r="D27" s="3"/>
       <c r="E27" s="3"/>
       <c r="F27" s="3"/>
       <c r="G27" s="3"/>
       <c r="H27" s="3"/>
       <c r="I27" s="3"/>
       <c r="J27" s="3"/>
       <c r="K27" s="3"/>
       <c r="L27" s="3"/>
       <c r="M27" s="3"/>
       <c r="N27" s="3"/>
       <c r="O27" s="3"/>
       <c r="P27" s="3"/>
       <c r="Q27" s="3"/>
       <c r="R27" s="3"/>
       <c r="S27" s="3"/>
       <c r="T27" s="3"/>
       <c r="U27" s="3"/>
       <c r="V27" s="3"/>
       <c r="W27" s="3"/>
       <c r="X27" s="3"/>
       <c r="Y27" s="3"/>
@@ -8806,205 +9023,199 @@
       <c r="CN27" s="3"/>
       <c r="CO27" s="3"/>
       <c r="CP27" s="3"/>
       <c r="CQ27" s="3"/>
       <c r="CR27" s="3"/>
       <c r="CS27" s="3"/>
       <c r="CT27" s="3"/>
       <c r="CU27" s="3"/>
       <c r="CV27" s="3"/>
       <c r="CW27" s="3"/>
       <c r="CX27" s="3"/>
       <c r="CY27" s="3"/>
       <c r="CZ27" s="3"/>
       <c r="DA27" s="3"/>
       <c r="DB27" s="3"/>
       <c r="DC27" s="3"/>
       <c r="DD27" s="3"/>
       <c r="DE27" s="3"/>
       <c r="DF27" s="3"/>
       <c r="DG27" s="3"/>
       <c r="DH27" s="3"/>
       <c r="DI27" s="3"/>
       <c r="DJ27" s="3"/>
       <c r="DK27" s="3"/>
       <c r="DL27" s="3"/>
-      <c r="DM27" s="3"/>
-[...1 lines deleted...]
-      <c r="DO27" s="3"/>
     </row>
-    <row r="28" spans="1:119" ht="21" customHeight="1">
-[...61 lines deleted...]
-      <c r="BJ28" s="22" t="s">
+    <row r="28" spans="1:116" ht="21" customHeight="1">
+      <c r="A28" s="19"/>
+      <c r="B28" s="19"/>
+      <c r="C28" s="19"/>
+      <c r="D28" s="19"/>
+      <c r="E28" s="19"/>
+      <c r="F28" s="19"/>
+      <c r="G28" s="19"/>
+      <c r="H28" s="19"/>
+      <c r="I28" s="19"/>
+      <c r="J28" s="19"/>
+      <c r="K28" s="19"/>
+      <c r="L28" s="19"/>
+      <c r="M28" s="19"/>
+      <c r="N28" s="19"/>
+      <c r="O28" s="19"/>
+      <c r="P28" s="19"/>
+      <c r="Q28" s="19"/>
+      <c r="R28" s="19"/>
+      <c r="S28" s="19"/>
+      <c r="T28" s="19"/>
+      <c r="U28" s="19"/>
+      <c r="V28" s="19"/>
+      <c r="W28" s="19"/>
+      <c r="X28" s="19"/>
+      <c r="Y28" s="19"/>
+      <c r="Z28" s="19"/>
+      <c r="AA28" s="19"/>
+      <c r="AB28" s="19"/>
+      <c r="AC28" s="19"/>
+      <c r="AD28" s="19"/>
+      <c r="AE28" s="19"/>
+      <c r="AF28" s="19"/>
+      <c r="AG28" s="19"/>
+      <c r="AH28" s="19"/>
+      <c r="AI28" s="19"/>
+      <c r="AJ28" s="19"/>
+      <c r="AK28" s="19"/>
+      <c r="AL28" s="19"/>
+      <c r="AM28" s="19"/>
+      <c r="AN28" s="19"/>
+      <c r="AO28" s="19"/>
+      <c r="AP28" s="19"/>
+      <c r="AQ28" s="19"/>
+      <c r="AR28" s="19"/>
+      <c r="AS28" s="19"/>
+      <c r="AT28" s="19"/>
+      <c r="AU28" s="19"/>
+      <c r="AV28" s="19"/>
+      <c r="AW28" s="19"/>
+      <c r="AX28" s="19"/>
+      <c r="AY28" s="19"/>
+      <c r="AZ28" s="19"/>
+      <c r="BA28" s="19"/>
+      <c r="BB28" s="19"/>
+      <c r="BC28" s="19"/>
+      <c r="BD28" s="19"/>
+      <c r="BE28" s="19"/>
+      <c r="BF28" s="19"/>
+      <c r="BG28" s="19"/>
+      <c r="BH28" s="19"/>
+      <c r="BI28" s="19"/>
+      <c r="BJ28" s="18" t="s">
         <v>18</v>
       </c>
-      <c r="BK28" s="22"/>
-[...55 lines deleted...]
-      <c r="DO28" s="22"/>
+      <c r="BK28" s="18"/>
+      <c r="BL28" s="18"/>
+      <c r="BM28" s="18"/>
+      <c r="BN28" s="18"/>
+      <c r="BO28" s="18"/>
+      <c r="BP28" s="18"/>
+      <c r="BQ28" s="18"/>
+      <c r="BR28" s="18"/>
+      <c r="BS28" s="18"/>
+      <c r="BT28" s="18"/>
+      <c r="BU28" s="18"/>
+      <c r="BV28" s="18"/>
+      <c r="BW28" s="18"/>
+      <c r="BX28" s="18"/>
+      <c r="BY28" s="18"/>
+      <c r="BZ28" s="18"/>
+      <c r="CA28" s="18"/>
+      <c r="CB28" s="18"/>
+      <c r="CC28" s="18"/>
+      <c r="CD28" s="18"/>
+      <c r="CE28" s="18"/>
+      <c r="CF28" s="18"/>
+      <c r="CG28" s="18"/>
+      <c r="CH28" s="18"/>
+      <c r="CI28" s="18"/>
+      <c r="CJ28" s="18"/>
+      <c r="CK28" s="18"/>
+      <c r="CL28" s="18"/>
+      <c r="CM28" s="18"/>
+      <c r="CN28" s="18"/>
+      <c r="CO28" s="18"/>
+      <c r="CP28" s="18"/>
+      <c r="CQ28" s="18"/>
+      <c r="CR28" s="18"/>
+      <c r="CS28" s="18"/>
+      <c r="CT28" s="18"/>
+      <c r="CU28" s="18"/>
+      <c r="CV28" s="18"/>
+      <c r="CW28" s="18"/>
+      <c r="CX28" s="18"/>
+      <c r="CY28" s="18"/>
+      <c r="CZ28" s="18"/>
+      <c r="DA28" s="18"/>
+      <c r="DB28" s="18"/>
+      <c r="DC28" s="18"/>
+      <c r="DD28" s="18"/>
+      <c r="DE28" s="18"/>
+      <c r="DF28" s="18"/>
+      <c r="DG28" s="18"/>
+      <c r="DH28" s="18"/>
+      <c r="DI28" s="18"/>
+      <c r="DJ28" s="18"/>
+      <c r="DK28" s="18"/>
+      <c r="DL28" s="18"/>
     </row>
-    <row r="29" spans="1:119" ht="22.5" customHeight="1" thickBot="1">
+    <row r="29" spans="1:116" ht="22.5" customHeight="1" thickBot="1">
       <c r="A29" s="3"/>
       <c r="B29" s="3"/>
       <c r="C29" s="3"/>
       <c r="D29" s="3"/>
       <c r="E29" s="3"/>
       <c r="F29" s="3"/>
       <c r="G29" s="3"/>
       <c r="H29" s="3"/>
       <c r="I29" s="17"/>
       <c r="J29" s="17"/>
       <c r="K29" s="17"/>
       <c r="L29" s="17"/>
       <c r="M29" s="17"/>
       <c r="N29" s="3"/>
       <c r="O29" s="3"/>
       <c r="P29" s="3"/>
       <c r="Q29" s="3"/>
       <c r="R29" s="3"/>
       <c r="S29" s="3"/>
       <c r="T29" s="3"/>
-      <c r="U29" s="18" t="s">
+      <c r="U29" s="20" t="s">
         <v>1</v>
       </c>
-      <c r="V29" s="18"/>
-[...2 lines deleted...]
-      <c r="Y29" s="18"/>
+      <c r="V29" s="20"/>
+      <c r="W29" s="20"/>
+      <c r="X29" s="20"/>
+      <c r="Y29" s="20"/>
       <c r="Z29" s="3"/>
       <c r="AA29" s="3"/>
       <c r="AB29" s="3"/>
       <c r="AC29" s="3"/>
       <c r="AD29" s="3"/>
       <c r="AE29" s="3"/>
       <c r="AF29" s="3"/>
       <c r="AG29" s="17" t="s">
         <v>1</v>
       </c>
       <c r="AH29" s="17"/>
       <c r="AI29" s="17"/>
       <c r="AJ29" s="17"/>
       <c r="AK29" s="17"/>
       <c r="AL29" s="3"/>
       <c r="AM29" s="3"/>
       <c r="AN29" s="3"/>
       <c r="AO29" s="3"/>
       <c r="AP29" s="3"/>
       <c r="AQ29" s="3"/>
       <c r="AR29" s="3"/>
       <c r="AS29" s="17"/>
       <c r="AT29" s="17"/>
       <c r="AU29" s="17"/>
       <c r="AV29" s="17"/>
@@ -9064,56 +9275,53 @@
       <c r="CP29" s="17"/>
       <c r="CQ29" s="17"/>
       <c r="CR29" s="17"/>
       <c r="CS29" s="17"/>
       <c r="CT29" s="3"/>
       <c r="CU29" s="3"/>
       <c r="CV29" s="3"/>
       <c r="CW29" s="3"/>
       <c r="CX29" s="3"/>
       <c r="CY29" s="3"/>
       <c r="CZ29" s="3"/>
       <c r="DA29" s="17" t="s">
         <v>1</v>
       </c>
       <c r="DB29" s="17"/>
       <c r="DC29" s="17"/>
       <c r="DD29" s="17"/>
       <c r="DE29" s="17"/>
       <c r="DF29" s="3"/>
       <c r="DG29" s="3"/>
       <c r="DH29" s="3"/>
       <c r="DI29" s="3"/>
       <c r="DJ29" s="3"/>
       <c r="DK29" s="3"/>
       <c r="DL29" s="3"/>
-      <c r="DM29" s="3"/>
-[...1 lines deleted...]
-      <c r="DO29" s="3"/>
     </row>
-    <row r="30" spans="1:119" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A30" s="19"/>
+    <row r="30" spans="1:116" ht="20.25" customHeight="1" thickBot="1">
+      <c r="A30" s="21"/>
       <c r="B30" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C30" s="15"/>
       <c r="D30" s="15"/>
       <c r="E30" s="15"/>
       <c r="F30" s="15"/>
       <c r="G30" s="15"/>
       <c r="H30" s="15"/>
       <c r="I30" s="15"/>
       <c r="J30" s="15"/>
       <c r="K30" s="15"/>
       <c r="L30" s="15"/>
       <c r="M30" s="16"/>
       <c r="N30" s="14" t="s">
         <v>2</v>
       </c>
       <c r="O30" s="15"/>
       <c r="P30" s="15"/>
       <c r="Q30" s="15"/>
       <c r="R30" s="15"/>
       <c r="S30" s="15"/>
       <c r="T30" s="15"/>
       <c r="U30" s="15"/>
       <c r="V30" s="15"/>
@@ -9203,56 +9411,53 @@
       <c r="CP30" s="15"/>
       <c r="CQ30" s="15"/>
       <c r="CR30" s="15"/>
       <c r="CS30" s="16"/>
       <c r="CT30" s="14" t="s">
         <v>36</v>
       </c>
       <c r="CU30" s="15"/>
       <c r="CV30" s="15"/>
       <c r="CW30" s="15"/>
       <c r="CX30" s="15"/>
       <c r="CY30" s="15"/>
       <c r="CZ30" s="15"/>
       <c r="DA30" s="15"/>
       <c r="DB30" s="15"/>
       <c r="DC30" s="15"/>
       <c r="DD30" s="15"/>
       <c r="DE30" s="16"/>
       <c r="DF30" s="3"/>
       <c r="DG30" s="3"/>
       <c r="DH30" s="3"/>
       <c r="DI30" s="3"/>
       <c r="DJ30" s="3"/>
       <c r="DK30" s="3"/>
       <c r="DL30" s="3"/>
-      <c r="DM30" s="3"/>
-[...1 lines deleted...]
-      <c r="DO30" s="3"/>
     </row>
-    <row r="31" spans="1:119" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A31" s="20"/>
+    <row r="31" spans="1:116" ht="34.5" customHeight="1" thickBot="1">
+      <c r="A31" s="22"/>
       <c r="B31" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C31" s="4" t="s">
         <v>5</v>
       </c>
       <c r="D31" s="4" t="s">
         <v>6</v>
       </c>
       <c r="E31" s="4" t="s">
         <v>7</v>
       </c>
       <c r="F31" s="4" t="s">
         <v>8</v>
       </c>
       <c r="G31" s="4" t="s">
         <v>9</v>
       </c>
       <c r="H31" s="4" t="s">
         <v>10</v>
       </c>
       <c r="I31" s="4" t="s">
         <v>11</v>
       </c>
       <c r="J31" s="4" t="s">
@@ -9540,55 +9745,52 @@
       <c r="CZ31" s="4" t="s">
         <v>10</v>
       </c>
       <c r="DA31" s="4" t="s">
         <v>11</v>
       </c>
       <c r="DB31" s="4" t="s">
         <v>12</v>
       </c>
       <c r="DC31" s="4" t="s">
         <v>13</v>
       </c>
       <c r="DD31" s="4" t="s">
         <v>14</v>
       </c>
       <c r="DE31" s="4" t="s">
         <v>16</v>
       </c>
       <c r="DF31" s="3"/>
       <c r="DG31" s="3"/>
       <c r="DH31" s="3"/>
       <c r="DI31" s="3"/>
       <c r="DJ31" s="3"/>
       <c r="DK31" s="3"/>
       <c r="DL31" s="3"/>
-      <c r="DM31" s="3"/>
-[...1 lines deleted...]
-      <c r="DO31" s="3"/>
     </row>
-    <row r="32" spans="1:119">
+    <row r="32" spans="1:116">
       <c r="A32" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B32" s="6">
         <v>113.73970094637977</v>
       </c>
       <c r="C32" s="6">
         <v>113.73970094637977</v>
       </c>
       <c r="D32" s="6">
         <v>113.73970094637977</v>
       </c>
       <c r="E32" s="6">
         <v>113.73970094637977</v>
       </c>
       <c r="F32" s="6">
         <v>113.73970094637977</v>
       </c>
       <c r="G32" s="6">
         <v>113.7397009463798</v>
       </c>
       <c r="H32" s="6">
         <v>110.36227614215859</v>
       </c>
       <c r="I32" s="6">
@@ -9848,70 +10050,69 @@
       </c>
       <c r="CP32" s="6">
         <v>98.304637102688872</v>
       </c>
       <c r="CQ32" s="6">
         <v>98.216997708532048</v>
       </c>
       <c r="CR32" s="6">
         <v>98.194500704425707</v>
       </c>
       <c r="CS32" s="6">
         <v>113.49201983192752</v>
       </c>
       <c r="CT32" s="6">
         <v>100</v>
       </c>
       <c r="CU32" s="13">
         <v>100</v>
       </c>
       <c r="CV32" s="13">
         <v>100</v>
       </c>
       <c r="CW32" s="13">
         <v>100</v>
       </c>
-      <c r="CX32" s="6"/>
+      <c r="CX32" s="13">
+        <v>100</v>
+      </c>
       <c r="CY32" s="6"/>
       <c r="CZ32" s="6"/>
       <c r="DA32" s="6"/>
       <c r="DB32" s="6"/>
       <c r="DC32" s="6"/>
       <c r="DD32" s="6"/>
       <c r="DE32" s="6"/>
       <c r="DF32" s="3"/>
       <c r="DG32" s="3"/>
       <c r="DH32" s="3"/>
       <c r="DI32" s="3"/>
       <c r="DJ32" s="3"/>
       <c r="DK32" s="3"/>
       <c r="DL32" s="3"/>
-      <c r="DM32" s="3"/>
-[...1 lines deleted...]
-      <c r="DO32" s="3"/>
     </row>
-    <row r="33" spans="1:119">
+    <row r="33" spans="1:116">
       <c r="A33" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B33" s="6">
         <v>101.31011783108535</v>
       </c>
       <c r="C33" s="6">
         <v>101.31011783108535</v>
       </c>
       <c r="D33" s="6">
         <v>101.31011783108535</v>
       </c>
       <c r="E33" s="6">
         <v>101.31011783108535</v>
       </c>
       <c r="F33" s="6">
         <v>101.31011783108536</v>
       </c>
       <c r="G33" s="6">
         <v>101.31011783108536</v>
       </c>
       <c r="H33" s="6">
         <v>101.42609155654529</v>
       </c>
       <c r="I33" s="6">
@@ -10171,70 +10372,69 @@
       </c>
       <c r="CP33" s="6">
         <v>105.53372532307255</v>
       </c>
       <c r="CQ33" s="6">
         <v>102.74575457693085</v>
       </c>
       <c r="CR33" s="6">
         <v>102.62478159549835</v>
       </c>
       <c r="CS33" s="6">
         <v>95.109006890774722</v>
       </c>
       <c r="CT33" s="6">
         <v>100</v>
       </c>
       <c r="CU33" s="13">
         <v>100</v>
       </c>
       <c r="CV33" s="13">
         <v>100</v>
       </c>
       <c r="CW33" s="13">
         <v>100</v>
       </c>
-      <c r="CX33" s="6"/>
+      <c r="CX33" s="13">
+        <v>100</v>
+      </c>
       <c r="CY33" s="6"/>
       <c r="CZ33" s="6"/>
       <c r="DA33" s="6"/>
       <c r="DB33" s="6"/>
       <c r="DC33" s="6"/>
       <c r="DD33" s="6"/>
       <c r="DE33" s="6"/>
       <c r="DF33" s="3"/>
       <c r="DG33" s="3"/>
       <c r="DH33" s="3"/>
       <c r="DI33" s="3"/>
       <c r="DJ33" s="3"/>
       <c r="DK33" s="3"/>
       <c r="DL33" s="3"/>
-      <c r="DM33" s="3"/>
-[...1 lines deleted...]
-      <c r="DO33" s="3"/>
     </row>
-    <row r="34" spans="1:119">
+    <row r="34" spans="1:116">
       <c r="A34" s="7" t="s">
         <v>25</v>
       </c>
       <c r="B34" s="6">
         <v>26.928169641366356</v>
       </c>
       <c r="C34" s="6">
         <v>26.928169641366356</v>
       </c>
       <c r="D34" s="6">
         <v>26.928169641366352</v>
       </c>
       <c r="E34" s="6">
         <v>26.928169641366356</v>
       </c>
       <c r="F34" s="6">
         <v>26.928169641366356</v>
       </c>
       <c r="G34" s="6">
         <v>26.928169641366363</v>
       </c>
       <c r="H34" s="6">
         <v>27.262456409361551</v>
       </c>
       <c r="I34" s="6">
@@ -10494,70 +10694,69 @@
       </c>
       <c r="CP34" s="6">
         <v>93.345911937501185</v>
       </c>
       <c r="CQ34" s="6">
         <v>94.195829337942826</v>
       </c>
       <c r="CR34" s="6">
         <v>94.298908809865907</v>
       </c>
       <c r="CS34" s="6">
         <v>97.619617135017705</v>
       </c>
       <c r="CT34" s="6">
         <v>100</v>
       </c>
       <c r="CU34" s="13">
         <v>100</v>
       </c>
       <c r="CV34" s="13">
         <v>100</v>
       </c>
       <c r="CW34" s="13">
         <v>100</v>
       </c>
-      <c r="CX34" s="6"/>
+      <c r="CX34" s="13">
+        <v>100</v>
+      </c>
       <c r="CY34" s="6"/>
       <c r="CZ34" s="6"/>
       <c r="DA34" s="6"/>
       <c r="DB34" s="6"/>
       <c r="DC34" s="6"/>
       <c r="DD34" s="6"/>
       <c r="DE34" s="6"/>
       <c r="DF34" s="3"/>
       <c r="DG34" s="3"/>
       <c r="DH34" s="3"/>
       <c r="DI34" s="3"/>
       <c r="DJ34" s="3"/>
       <c r="DK34" s="3"/>
       <c r="DL34" s="3"/>
-      <c r="DM34" s="3"/>
-[...1 lines deleted...]
-      <c r="DO34" s="3"/>
     </row>
-    <row r="35" spans="1:119">
+    <row r="35" spans="1:116">
       <c r="A35" s="7" t="s">
         <v>26</v>
       </c>
       <c r="B35" s="6">
         <v>73.386923275571121</v>
       </c>
       <c r="C35" s="6">
         <v>73.386923275571121</v>
       </c>
       <c r="D35" s="6">
         <v>73.386923275571121</v>
       </c>
       <c r="E35" s="6">
         <v>73.386923275571121</v>
       </c>
       <c r="F35" s="6">
         <v>73.386923275571121</v>
       </c>
       <c r="G35" s="6">
         <v>73.386923275571121</v>
       </c>
       <c r="H35" s="6">
         <v>79.227299558419091</v>
       </c>
       <c r="I35" s="6">
@@ -10817,70 +11016,69 @@
       </c>
       <c r="CP35" s="6">
         <v>107.21774901418679</v>
       </c>
       <c r="CQ35" s="6">
         <v>106.37205097173521</v>
       </c>
       <c r="CR35" s="6">
         <v>106.30505817286979</v>
       </c>
       <c r="CS35" s="6">
         <v>103.53577886664229</v>
       </c>
       <c r="CT35" s="6">
         <v>100</v>
       </c>
       <c r="CU35" s="13">
         <v>100</v>
       </c>
       <c r="CV35" s="13">
         <v>100</v>
       </c>
       <c r="CW35" s="13">
         <v>100</v>
       </c>
-      <c r="CX35" s="6"/>
+      <c r="CX35" s="13">
+        <v>100</v>
+      </c>
       <c r="CY35" s="6"/>
       <c r="CZ35" s="6"/>
       <c r="DA35" s="6"/>
       <c r="DB35" s="6"/>
       <c r="DC35" s="6"/>
       <c r="DD35" s="6"/>
       <c r="DE35" s="6"/>
       <c r="DF35" s="3"/>
       <c r="DG35" s="3"/>
       <c r="DH35" s="3"/>
       <c r="DI35" s="3"/>
       <c r="DJ35" s="3"/>
       <c r="DK35" s="3"/>
       <c r="DL35" s="3"/>
-      <c r="DM35" s="3"/>
-[...1 lines deleted...]
-      <c r="DO35" s="3"/>
     </row>
-    <row r="36" spans="1:119">
+    <row r="36" spans="1:116">
       <c r="A36" s="7" t="s">
         <v>27</v>
       </c>
       <c r="B36" s="8">
         <v>176.97472253592065</v>
       </c>
       <c r="C36" s="8">
         <v>176.97472253592065</v>
       </c>
       <c r="D36" s="8">
         <v>176.97472253592065</v>
       </c>
       <c r="E36" s="8">
         <v>176.97472253592065</v>
       </c>
       <c r="F36" s="8">
         <v>176.97472253592065</v>
       </c>
       <c r="G36" s="8">
         <v>176.97472253592068</v>
       </c>
       <c r="H36" s="8">
         <v>113.13400829601503</v>
       </c>
       <c r="I36" s="8">
@@ -11140,70 +11338,69 @@
       </c>
       <c r="CP36" s="6">
         <v>89.200518458833912</v>
       </c>
       <c r="CQ36" s="6">
         <v>85.244013789385292</v>
       </c>
       <c r="CR36" s="6">
         <v>85.283881675142453</v>
       </c>
       <c r="CS36" s="6">
         <v>96.032691821350625</v>
       </c>
       <c r="CT36" s="6">
         <v>100</v>
       </c>
       <c r="CU36" s="13">
         <v>100</v>
       </c>
       <c r="CV36" s="13">
         <v>100</v>
       </c>
       <c r="CW36" s="13">
         <v>100</v>
       </c>
-      <c r="CX36" s="8"/>
+      <c r="CX36" s="13">
+        <v>100</v>
+      </c>
       <c r="CY36" s="6"/>
       <c r="CZ36" s="6"/>
       <c r="DA36" s="6"/>
       <c r="DB36" s="6"/>
       <c r="DC36" s="6"/>
       <c r="DD36" s="6"/>
       <c r="DE36" s="6"/>
       <c r="DF36" s="3"/>
       <c r="DG36" s="3"/>
       <c r="DH36" s="3"/>
       <c r="DI36" s="3"/>
       <c r="DJ36" s="3"/>
       <c r="DK36" s="3"/>
       <c r="DL36" s="3"/>
-      <c r="DM36" s="3"/>
-[...1 lines deleted...]
-      <c r="DO36" s="3"/>
     </row>
-    <row r="37" spans="1:119">
+    <row r="37" spans="1:116">
       <c r="A37" s="7" t="s">
         <v>28</v>
       </c>
       <c r="B37" s="6">
         <v>7097.7005170377324</v>
       </c>
       <c r="C37" s="6">
         <v>7097.7005170377324</v>
       </c>
       <c r="D37" s="6">
         <v>7097.7005170377324</v>
       </c>
       <c r="E37" s="6">
         <v>7097.7005170377324</v>
       </c>
       <c r="F37" s="6">
         <v>7097.7005170377342</v>
       </c>
       <c r="G37" s="6">
         <v>7097.7005170377342</v>
       </c>
       <c r="H37" s="6">
         <v>117.42297004725664</v>
       </c>
       <c r="I37" s="6">
@@ -11463,70 +11660,69 @@
       </c>
       <c r="CP37" s="6">
         <v>100.50669940753004</v>
       </c>
       <c r="CQ37" s="6">
         <v>105.04931334874306</v>
       </c>
       <c r="CR37" s="6">
         <v>104.88902077894654</v>
       </c>
       <c r="CS37" s="6">
         <v>104.16926078579718</v>
       </c>
       <c r="CT37" s="6">
         <v>100</v>
       </c>
       <c r="CU37" s="13">
         <v>100</v>
       </c>
       <c r="CV37" s="13">
         <v>100</v>
       </c>
       <c r="CW37" s="13">
         <v>100</v>
       </c>
-      <c r="CX37" s="6"/>
+      <c r="CX37" s="13">
+        <v>100</v>
+      </c>
       <c r="CY37" s="6"/>
       <c r="CZ37" s="6"/>
       <c r="DA37" s="6"/>
       <c r="DB37" s="6"/>
       <c r="DC37" s="6"/>
       <c r="DD37" s="6"/>
       <c r="DE37" s="6"/>
       <c r="DF37" s="3"/>
       <c r="DG37" s="3"/>
       <c r="DH37" s="3"/>
       <c r="DI37" s="3"/>
       <c r="DJ37" s="3"/>
       <c r="DK37" s="3"/>
       <c r="DL37" s="3"/>
-      <c r="DM37" s="3"/>
-[...1 lines deleted...]
-      <c r="DO37" s="3"/>
     </row>
-    <row r="38" spans="1:119">
+    <row r="38" spans="1:116">
       <c r="A38" s="7" t="s">
         <v>29</v>
       </c>
       <c r="B38" s="6">
         <v>259.17647642464715</v>
       </c>
       <c r="C38" s="6">
         <v>259.17647642464715</v>
       </c>
       <c r="D38" s="6">
         <v>259.17647642464721</v>
       </c>
       <c r="E38" s="6">
         <v>259.17647642464715</v>
       </c>
       <c r="F38" s="6">
         <v>259.17647642464715</v>
       </c>
       <c r="G38" s="6">
         <v>259.17647642464715</v>
       </c>
       <c r="H38" s="6">
         <v>269.80057637595502</v>
       </c>
       <c r="I38" s="6">
@@ -11786,70 +11982,69 @@
       </c>
       <c r="CP38" s="6">
         <v>103.40391411310928</v>
       </c>
       <c r="CQ38" s="6">
         <v>102.71201247143236</v>
       </c>
       <c r="CR38" s="6">
         <v>102.68613395504001</v>
       </c>
       <c r="CS38" s="6">
         <v>98.513694261476331</v>
       </c>
       <c r="CT38" s="6">
         <v>100</v>
       </c>
       <c r="CU38" s="13">
         <v>100</v>
       </c>
       <c r="CV38" s="13">
         <v>100</v>
       </c>
       <c r="CW38" s="13">
         <v>100</v>
       </c>
-      <c r="CX38" s="6"/>
+      <c r="CX38" s="13">
+        <v>100</v>
+      </c>
       <c r="CY38" s="6"/>
       <c r="CZ38" s="6"/>
       <c r="DA38" s="6"/>
       <c r="DB38" s="6"/>
       <c r="DC38" s="6"/>
       <c r="DD38" s="6"/>
       <c r="DE38" s="6"/>
       <c r="DF38" s="3"/>
       <c r="DG38" s="3"/>
       <c r="DH38" s="3"/>
       <c r="DI38" s="3"/>
       <c r="DJ38" s="3"/>
       <c r="DK38" s="3"/>
       <c r="DL38" s="3"/>
-      <c r="DM38" s="3"/>
-[...1 lines deleted...]
-      <c r="DO38" s="3"/>
     </row>
-    <row r="39" spans="1:119">
+    <row r="39" spans="1:116">
       <c r="A39" s="7" t="s">
         <v>30</v>
       </c>
       <c r="B39" s="6">
         <v>0</v>
       </c>
       <c r="C39" s="6">
         <v>0</v>
       </c>
       <c r="D39" s="6">
         <v>0</v>
       </c>
       <c r="E39" s="6">
         <v>0</v>
       </c>
       <c r="F39" s="6">
         <v>0</v>
       </c>
       <c r="G39" s="6">
         <v>0</v>
       </c>
       <c r="H39" s="6">
         <v>933.57333196034779</v>
       </c>
       <c r="I39" s="6">
@@ -12109,70 +12304,69 @@
       </c>
       <c r="CP39" s="6">
         <v>105.13326860556471</v>
       </c>
       <c r="CQ39" s="6">
         <v>104.46463044133122</v>
       </c>
       <c r="CR39" s="6">
         <v>104.32491675824332</v>
       </c>
       <c r="CS39" s="6">
         <v>189.70288556826469</v>
       </c>
       <c r="CT39" s="6">
         <v>100</v>
       </c>
       <c r="CU39" s="13">
         <v>100</v>
       </c>
       <c r="CV39" s="13">
         <v>100</v>
       </c>
       <c r="CW39" s="13">
         <v>100</v>
       </c>
-      <c r="CX39" s="6"/>
+      <c r="CX39" s="13">
+        <v>100</v>
+      </c>
       <c r="CY39" s="6"/>
       <c r="CZ39" s="6"/>
       <c r="DA39" s="6"/>
       <c r="DB39" s="6"/>
       <c r="DC39" s="6"/>
       <c r="DD39" s="6"/>
       <c r="DE39" s="6"/>
       <c r="DF39" s="3"/>
       <c r="DG39" s="3"/>
       <c r="DH39" s="3"/>
       <c r="DI39" s="3"/>
       <c r="DJ39" s="3"/>
       <c r="DK39" s="3"/>
       <c r="DL39" s="3"/>
-      <c r="DM39" s="3"/>
-[...1 lines deleted...]
-      <c r="DO39" s="3"/>
     </row>
-    <row r="40" spans="1:119">
+    <row r="40" spans="1:116">
       <c r="A40" s="3"/>
       <c r="B40" s="3"/>
       <c r="C40" s="3"/>
       <c r="D40" s="3"/>
       <c r="E40" s="3"/>
       <c r="F40" s="3"/>
       <c r="G40" s="3"/>
       <c r="H40" s="3"/>
       <c r="I40" s="3"/>
       <c r="J40" s="3"/>
       <c r="K40" s="3"/>
       <c r="L40" s="3"/>
       <c r="M40" s="3"/>
       <c r="N40" s="3"/>
       <c r="O40" s="3"/>
       <c r="P40" s="3"/>
       <c r="Q40" s="3"/>
       <c r="R40" s="3"/>
       <c r="S40" s="3"/>
       <c r="T40" s="3"/>
       <c r="U40" s="3"/>
       <c r="V40" s="3"/>
       <c r="W40" s="3"/>
       <c r="X40" s="3"/>
       <c r="Y40" s="3"/>
@@ -12245,205 +12439,199 @@
       <c r="CN40" s="3"/>
       <c r="CO40" s="3"/>
       <c r="CP40" s="3"/>
       <c r="CQ40" s="3"/>
       <c r="CR40" s="3"/>
       <c r="CS40" s="3"/>
       <c r="CT40" s="3"/>
       <c r="CU40" s="3"/>
       <c r="CV40" s="3"/>
       <c r="CW40" s="3"/>
       <c r="CX40" s="3"/>
       <c r="CY40" s="3"/>
       <c r="CZ40" s="3"/>
       <c r="DA40" s="3"/>
       <c r="DB40" s="3"/>
       <c r="DC40" s="3"/>
       <c r="DD40" s="3"/>
       <c r="DE40" s="3"/>
       <c r="DF40" s="3"/>
       <c r="DG40" s="3"/>
       <c r="DH40" s="3"/>
       <c r="DI40" s="3"/>
       <c r="DJ40" s="3"/>
       <c r="DK40" s="3"/>
       <c r="DL40" s="3"/>
-      <c r="DM40" s="3"/>
-[...1 lines deleted...]
-      <c r="DO40" s="3"/>
     </row>
-    <row r="41" spans="1:119" ht="21" customHeight="1">
-[...61 lines deleted...]
-      <c r="BJ41" s="22" t="s">
+    <row r="41" spans="1:116" ht="21" customHeight="1">
+      <c r="A41" s="19"/>
+      <c r="B41" s="19"/>
+      <c r="C41" s="19"/>
+      <c r="D41" s="19"/>
+      <c r="E41" s="19"/>
+      <c r="F41" s="19"/>
+      <c r="G41" s="19"/>
+      <c r="H41" s="19"/>
+      <c r="I41" s="19"/>
+      <c r="J41" s="19"/>
+      <c r="K41" s="19"/>
+      <c r="L41" s="19"/>
+      <c r="M41" s="19"/>
+      <c r="N41" s="19"/>
+      <c r="O41" s="19"/>
+      <c r="P41" s="19"/>
+      <c r="Q41" s="19"/>
+      <c r="R41" s="19"/>
+      <c r="S41" s="19"/>
+      <c r="T41" s="19"/>
+      <c r="U41" s="19"/>
+      <c r="V41" s="19"/>
+      <c r="W41" s="19"/>
+      <c r="X41" s="19"/>
+      <c r="Y41" s="19"/>
+      <c r="Z41" s="19"/>
+      <c r="AA41" s="19"/>
+      <c r="AB41" s="19"/>
+      <c r="AC41" s="19"/>
+      <c r="AD41" s="19"/>
+      <c r="AE41" s="19"/>
+      <c r="AF41" s="19"/>
+      <c r="AG41" s="19"/>
+      <c r="AH41" s="19"/>
+      <c r="AI41" s="19"/>
+      <c r="AJ41" s="19"/>
+      <c r="AK41" s="19"/>
+      <c r="AL41" s="19"/>
+      <c r="AM41" s="19"/>
+      <c r="AN41" s="19"/>
+      <c r="AO41" s="19"/>
+      <c r="AP41" s="19"/>
+      <c r="AQ41" s="19"/>
+      <c r="AR41" s="19"/>
+      <c r="AS41" s="19"/>
+      <c r="AT41" s="19"/>
+      <c r="AU41" s="19"/>
+      <c r="AV41" s="19"/>
+      <c r="AW41" s="19"/>
+      <c r="AX41" s="19"/>
+      <c r="AY41" s="19"/>
+      <c r="AZ41" s="19"/>
+      <c r="BA41" s="19"/>
+      <c r="BB41" s="19"/>
+      <c r="BC41" s="19"/>
+      <c r="BD41" s="19"/>
+      <c r="BE41" s="19"/>
+      <c r="BF41" s="19"/>
+      <c r="BG41" s="19"/>
+      <c r="BH41" s="19"/>
+      <c r="BI41" s="19"/>
+      <c r="BJ41" s="18" t="s">
         <v>19</v>
       </c>
-      <c r="BK41" s="22"/>
-[...55 lines deleted...]
-      <c r="DO41" s="22"/>
+      <c r="BK41" s="18"/>
+      <c r="BL41" s="18"/>
+      <c r="BM41" s="18"/>
+      <c r="BN41" s="18"/>
+      <c r="BO41" s="18"/>
+      <c r="BP41" s="18"/>
+      <c r="BQ41" s="18"/>
+      <c r="BR41" s="18"/>
+      <c r="BS41" s="18"/>
+      <c r="BT41" s="18"/>
+      <c r="BU41" s="18"/>
+      <c r="BV41" s="18"/>
+      <c r="BW41" s="18"/>
+      <c r="BX41" s="18"/>
+      <c r="BY41" s="18"/>
+      <c r="BZ41" s="18"/>
+      <c r="CA41" s="18"/>
+      <c r="CB41" s="18"/>
+      <c r="CC41" s="18"/>
+      <c r="CD41" s="18"/>
+      <c r="CE41" s="18"/>
+      <c r="CF41" s="18"/>
+      <c r="CG41" s="18"/>
+      <c r="CH41" s="18"/>
+      <c r="CI41" s="18"/>
+      <c r="CJ41" s="18"/>
+      <c r="CK41" s="18"/>
+      <c r="CL41" s="18"/>
+      <c r="CM41" s="18"/>
+      <c r="CN41" s="18"/>
+      <c r="CO41" s="18"/>
+      <c r="CP41" s="18"/>
+      <c r="CQ41" s="18"/>
+      <c r="CR41" s="18"/>
+      <c r="CS41" s="18"/>
+      <c r="CT41" s="18"/>
+      <c r="CU41" s="18"/>
+      <c r="CV41" s="18"/>
+      <c r="CW41" s="18"/>
+      <c r="CX41" s="18"/>
+      <c r="CY41" s="18"/>
+      <c r="CZ41" s="18"/>
+      <c r="DA41" s="18"/>
+      <c r="DB41" s="18"/>
+      <c r="DC41" s="18"/>
+      <c r="DD41" s="18"/>
+      <c r="DE41" s="18"/>
+      <c r="DF41" s="18"/>
+      <c r="DG41" s="18"/>
+      <c r="DH41" s="18"/>
+      <c r="DI41" s="18"/>
+      <c r="DJ41" s="18"/>
+      <c r="DK41" s="18"/>
+      <c r="DL41" s="18"/>
     </row>
-    <row r="42" spans="1:119" ht="22.5" customHeight="1" thickBot="1">
+    <row r="42" spans="1:116" ht="22.5" customHeight="1" thickBot="1">
       <c r="A42" s="3"/>
       <c r="B42" s="3"/>
       <c r="C42" s="3"/>
       <c r="D42" s="3"/>
       <c r="E42" s="3"/>
       <c r="F42" s="3"/>
       <c r="G42" s="3"/>
       <c r="H42" s="3"/>
       <c r="I42" s="17"/>
       <c r="J42" s="17"/>
       <c r="K42" s="17"/>
       <c r="L42" s="17"/>
       <c r="M42" s="17"/>
       <c r="N42" s="3"/>
       <c r="O42" s="3"/>
       <c r="P42" s="3"/>
       <c r="Q42" s="3"/>
       <c r="R42" s="3"/>
       <c r="S42" s="3"/>
       <c r="T42" s="3"/>
-      <c r="U42" s="18" t="s">
+      <c r="U42" s="20" t="s">
         <v>1</v>
       </c>
-      <c r="V42" s="18"/>
-[...2 lines deleted...]
-      <c r="Y42" s="18"/>
+      <c r="V42" s="20"/>
+      <c r="W42" s="20"/>
+      <c r="X42" s="20"/>
+      <c r="Y42" s="20"/>
       <c r="Z42" s="3"/>
       <c r="AA42" s="3"/>
       <c r="AB42" s="3"/>
       <c r="AC42" s="3"/>
       <c r="AD42" s="3"/>
       <c r="AE42" s="3"/>
       <c r="AF42" s="3"/>
       <c r="AG42" s="17" t="s">
         <v>1</v>
       </c>
       <c r="AH42" s="17"/>
       <c r="AI42" s="17"/>
       <c r="AJ42" s="17"/>
       <c r="AK42" s="17"/>
       <c r="AL42" s="3"/>
       <c r="AM42" s="3"/>
       <c r="AN42" s="3"/>
       <c r="AO42" s="3"/>
       <c r="AP42" s="3"/>
       <c r="AQ42" s="3"/>
       <c r="AR42" s="3"/>
       <c r="AS42" s="17"/>
       <c r="AT42" s="17"/>
       <c r="AU42" s="17"/>
       <c r="AV42" s="17"/>
@@ -12503,56 +12691,53 @@
       <c r="CP42" s="17"/>
       <c r="CQ42" s="17"/>
       <c r="CR42" s="17"/>
       <c r="CS42" s="17"/>
       <c r="CT42" s="3"/>
       <c r="CU42" s="3"/>
       <c r="CV42" s="3"/>
       <c r="CW42" s="3"/>
       <c r="CX42" s="3"/>
       <c r="CY42" s="3"/>
       <c r="CZ42" s="3"/>
       <c r="DA42" s="17" t="s">
         <v>1</v>
       </c>
       <c r="DB42" s="17"/>
       <c r="DC42" s="17"/>
       <c r="DD42" s="17"/>
       <c r="DE42" s="17"/>
       <c r="DF42" s="3"/>
       <c r="DG42" s="3"/>
       <c r="DH42" s="3"/>
       <c r="DI42" s="3"/>
       <c r="DJ42" s="3"/>
       <c r="DK42" s="3"/>
       <c r="DL42" s="3"/>
-      <c r="DM42" s="3"/>
-[...1 lines deleted...]
-      <c r="DO42" s="3"/>
     </row>
-    <row r="43" spans="1:119" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A43" s="19"/>
+    <row r="43" spans="1:116" ht="20.25" customHeight="1" thickBot="1">
+      <c r="A43" s="21"/>
       <c r="B43" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C43" s="15"/>
       <c r="D43" s="15"/>
       <c r="E43" s="15"/>
       <c r="F43" s="15"/>
       <c r="G43" s="15"/>
       <c r="H43" s="15"/>
       <c r="I43" s="15"/>
       <c r="J43" s="15"/>
       <c r="K43" s="15"/>
       <c r="L43" s="15"/>
       <c r="M43" s="16"/>
       <c r="N43" s="14" t="s">
         <v>2</v>
       </c>
       <c r="O43" s="15"/>
       <c r="P43" s="15"/>
       <c r="Q43" s="15"/>
       <c r="R43" s="15"/>
       <c r="S43" s="15"/>
       <c r="T43" s="15"/>
       <c r="U43" s="15"/>
       <c r="V43" s="15"/>
@@ -12642,56 +12827,53 @@
       <c r="CP43" s="15"/>
       <c r="CQ43" s="15"/>
       <c r="CR43" s="15"/>
       <c r="CS43" s="16"/>
       <c r="CT43" s="14" t="s">
         <v>35</v>
       </c>
       <c r="CU43" s="15"/>
       <c r="CV43" s="15"/>
       <c r="CW43" s="15"/>
       <c r="CX43" s="15"/>
       <c r="CY43" s="15"/>
       <c r="CZ43" s="15"/>
       <c r="DA43" s="15"/>
       <c r="DB43" s="15"/>
       <c r="DC43" s="15"/>
       <c r="DD43" s="15"/>
       <c r="DE43" s="16"/>
       <c r="DF43" s="3"/>
       <c r="DG43" s="3"/>
       <c r="DH43" s="3"/>
       <c r="DI43" s="3"/>
       <c r="DJ43" s="3"/>
       <c r="DK43" s="3"/>
       <c r="DL43" s="3"/>
-      <c r="DM43" s="3"/>
-[...1 lines deleted...]
-      <c r="DO43" s="3"/>
     </row>
-    <row r="44" spans="1:119" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A44" s="20"/>
+    <row r="44" spans="1:116" ht="34.5" customHeight="1" thickBot="1">
+      <c r="A44" s="22"/>
       <c r="B44" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C44" s="4" t="s">
         <v>5</v>
       </c>
       <c r="D44" s="4" t="s">
         <v>6</v>
       </c>
       <c r="E44" s="4" t="s">
         <v>7</v>
       </c>
       <c r="F44" s="4" t="s">
         <v>8</v>
       </c>
       <c r="G44" s="4" t="s">
         <v>9</v>
       </c>
       <c r="H44" s="4" t="s">
         <v>10</v>
       </c>
       <c r="I44" s="4" t="s">
         <v>11</v>
       </c>
       <c r="J44" s="4" t="s">
@@ -12979,55 +13161,52 @@
       <c r="CZ44" s="4" t="s">
         <v>10</v>
       </c>
       <c r="DA44" s="4" t="s">
         <v>11</v>
       </c>
       <c r="DB44" s="4" t="s">
         <v>12</v>
       </c>
       <c r="DC44" s="4" t="s">
         <v>13</v>
       </c>
       <c r="DD44" s="4" t="s">
         <v>14</v>
       </c>
       <c r="DE44" s="4" t="s">
         <v>16</v>
       </c>
       <c r="DF44" s="3"/>
       <c r="DG44" s="3"/>
       <c r="DH44" s="3"/>
       <c r="DI44" s="3"/>
       <c r="DJ44" s="3"/>
       <c r="DK44" s="3"/>
       <c r="DL44" s="3"/>
-      <c r="DM44" s="3"/>
-[...1 lines deleted...]
-      <c r="DO44" s="3"/>
     </row>
-    <row r="45" spans="1:119">
+    <row r="45" spans="1:116">
       <c r="A45" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B45" s="9">
         <v>101.3312243318621</v>
       </c>
       <c r="C45" s="9">
         <v>103.48750614949816</v>
       </c>
       <c r="D45" s="9">
         <v>105.18738256528815</v>
       </c>
       <c r="E45" s="9">
         <v>105.06164554773395</v>
       </c>
       <c r="F45" s="9">
         <v>101.78706065680609</v>
       </c>
       <c r="G45" s="9">
         <v>107.84006037068572</v>
       </c>
       <c r="H45" s="6">
         <v>107.51384679325933</v>
       </c>
       <c r="I45" s="9">
@@ -13287,70 +13466,69 @@
       </c>
       <c r="CP45" s="6">
         <v>98.62344782725998</v>
       </c>
       <c r="CQ45" s="6">
         <v>100.15730297185699</v>
       </c>
       <c r="CR45" s="6">
         <v>101.5060415852397</v>
       </c>
       <c r="CS45" s="6">
         <v>100.42100976085895</v>
       </c>
       <c r="CT45" s="13">
         <v>119.5</v>
       </c>
       <c r="CU45" s="6">
         <v>110.1</v>
       </c>
       <c r="CV45" s="6">
         <v>98.7</v>
       </c>
       <c r="CW45" s="6">
         <v>98.3</v>
       </c>
-      <c r="CX45" s="6"/>
+      <c r="CX45" s="6">
+        <v>99.1</v>
+      </c>
       <c r="CY45" s="6"/>
       <c r="CZ45" s="6"/>
       <c r="DA45" s="6"/>
       <c r="DB45" s="6"/>
       <c r="DC45" s="6"/>
       <c r="DD45" s="6"/>
       <c r="DE45" s="6"/>
       <c r="DF45" s="3"/>
       <c r="DG45" s="3"/>
       <c r="DH45" s="3"/>
       <c r="DI45" s="3"/>
       <c r="DJ45" s="3"/>
       <c r="DK45" s="3"/>
       <c r="DL45" s="3"/>
-      <c r="DM45" s="3"/>
-[...1 lines deleted...]
-      <c r="DO45" s="3"/>
     </row>
-    <row r="46" spans="1:119">
+    <row r="46" spans="1:116">
       <c r="A46" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B46" s="6">
         <v>486.19273645346749</v>
       </c>
       <c r="C46" s="6">
         <v>781.9388951925398</v>
       </c>
       <c r="D46" s="6">
         <v>445.17860143843382</v>
       </c>
       <c r="E46" s="6">
         <v>375.30435564773154</v>
       </c>
       <c r="F46" s="6">
         <v>297.06603675002322</v>
       </c>
       <c r="G46" s="6">
         <v>249.41742010696876</v>
       </c>
       <c r="H46" s="6">
         <v>232.04796695226361</v>
       </c>
       <c r="I46" s="6">
@@ -13610,70 +13788,69 @@
       </c>
       <c r="CP46" s="6">
         <v>96.402742769471359</v>
       </c>
       <c r="CQ46" s="6">
         <v>94.262255993676618</v>
       </c>
       <c r="CR46" s="6">
         <v>98.305306370429477</v>
       </c>
       <c r="CS46" s="6">
         <v>102.24823296556802</v>
       </c>
       <c r="CT46" s="13">
         <v>100.5</v>
       </c>
       <c r="CU46" s="6">
         <v>100.4</v>
       </c>
       <c r="CV46" s="6">
         <v>100.8</v>
       </c>
       <c r="CW46" s="6">
         <v>100.5</v>
       </c>
-      <c r="CX46" s="6"/>
+      <c r="CX46" s="6">
+        <v>100.8</v>
+      </c>
       <c r="CY46" s="6"/>
       <c r="CZ46" s="6"/>
       <c r="DA46" s="6"/>
       <c r="DB46" s="6"/>
       <c r="DC46" s="6"/>
       <c r="DD46" s="6"/>
       <c r="DE46" s="6"/>
       <c r="DF46" s="3"/>
       <c r="DG46" s="3"/>
       <c r="DH46" s="3"/>
       <c r="DI46" s="3"/>
       <c r="DJ46" s="3"/>
       <c r="DK46" s="3"/>
       <c r="DL46" s="3"/>
-      <c r="DM46" s="3"/>
-[...1 lines deleted...]
-      <c r="DO46" s="3"/>
     </row>
-    <row r="47" spans="1:119">
+    <row r="47" spans="1:116">
       <c r="A47" s="7" t="s">
         <v>25</v>
       </c>
       <c r="B47" s="6">
         <v>114.56506730112199</v>
       </c>
       <c r="C47" s="6">
         <v>149.39033173392039</v>
       </c>
       <c r="D47" s="6">
         <v>144.0596771209174</v>
       </c>
       <c r="E47" s="6">
         <v>141.38256591035591</v>
       </c>
       <c r="F47" s="6">
         <v>134.62589957499625</v>
       </c>
       <c r="G47" s="6">
         <v>131.57114635680443</v>
       </c>
       <c r="H47" s="6">
         <v>132.58921854184632</v>
       </c>
       <c r="I47" s="6">
@@ -13933,70 +14110,69 @@
       </c>
       <c r="CP47" s="6">
         <v>102.1595191603397</v>
       </c>
       <c r="CQ47" s="6">
         <v>102.38629379474567</v>
       </c>
       <c r="CR47" s="6">
         <v>99.198911571899572</v>
       </c>
       <c r="CS47" s="6">
         <v>100.64126632465012</v>
       </c>
       <c r="CT47" s="13">
         <v>100</v>
       </c>
       <c r="CU47" s="6">
         <v>100.8</v>
       </c>
       <c r="CV47" s="6">
         <v>90.7</v>
       </c>
       <c r="CW47" s="6">
         <v>100</v>
       </c>
-      <c r="CX47" s="6"/>
+      <c r="CX47" s="6">
+        <v>99.8</v>
+      </c>
       <c r="CY47" s="6"/>
       <c r="CZ47" s="6"/>
       <c r="DA47" s="6"/>
       <c r="DB47" s="6"/>
       <c r="DC47" s="6"/>
       <c r="DD47" s="6"/>
       <c r="DE47" s="6"/>
       <c r="DF47" s="3"/>
       <c r="DG47" s="3"/>
       <c r="DH47" s="3"/>
       <c r="DI47" s="3"/>
       <c r="DJ47" s="3"/>
       <c r="DK47" s="3"/>
       <c r="DL47" s="3"/>
-      <c r="DM47" s="3"/>
-[...1 lines deleted...]
-      <c r="DO47" s="3"/>
     </row>
-    <row r="48" spans="1:119">
+    <row r="48" spans="1:116">
       <c r="A48" s="7" t="s">
         <v>26</v>
       </c>
       <c r="B48" s="6">
         <v>101.80640547430923</v>
       </c>
       <c r="C48" s="6">
         <v>103.16404847110554</v>
       </c>
       <c r="D48" s="6">
         <v>102.53248430749311</v>
       </c>
       <c r="E48" s="6">
         <v>103.07995741989507</v>
       </c>
       <c r="F48" s="6">
         <v>102.33926733942056</v>
       </c>
       <c r="G48" s="6">
         <v>107.61344375496442</v>
       </c>
       <c r="H48" s="6">
         <v>106.92856322263178</v>
       </c>
       <c r="I48" s="6">
@@ -14256,70 +14432,69 @@
       </c>
       <c r="CP48" s="6">
         <v>99.475510129212225</v>
       </c>
       <c r="CQ48" s="6">
         <v>100.31279429071884</v>
       </c>
       <c r="CR48" s="6">
         <v>100.60659315099119</v>
       </c>
       <c r="CS48" s="6">
         <v>100.10816489230629</v>
       </c>
       <c r="CT48" s="13">
         <v>102.4</v>
       </c>
       <c r="CU48" s="6">
         <v>100.9</v>
       </c>
       <c r="CV48" s="6">
         <v>96.2</v>
       </c>
       <c r="CW48" s="6">
         <v>96.5</v>
       </c>
-      <c r="CX48" s="6"/>
+      <c r="CX48" s="6">
+        <v>94.1</v>
+      </c>
       <c r="CY48" s="6"/>
       <c r="CZ48" s="6"/>
       <c r="DA48" s="6"/>
       <c r="DB48" s="6"/>
       <c r="DC48" s="6"/>
       <c r="DD48" s="6"/>
       <c r="DE48" s="6"/>
       <c r="DF48" s="3"/>
       <c r="DG48" s="3"/>
       <c r="DH48" s="3"/>
       <c r="DI48" s="3"/>
       <c r="DJ48" s="3"/>
       <c r="DK48" s="3"/>
       <c r="DL48" s="3"/>
-      <c r="DM48" s="3"/>
-[...1 lines deleted...]
-      <c r="DO48" s="3"/>
     </row>
-    <row r="49" spans="1:119">
+    <row r="49" spans="1:116">
       <c r="A49" s="7" t="s">
         <v>27</v>
       </c>
       <c r="B49" s="8">
         <v>82.132520477244753</v>
       </c>
       <c r="C49" s="8">
         <v>89.880735018225423</v>
       </c>
       <c r="D49" s="8">
         <v>93.956917568474125</v>
       </c>
       <c r="E49" s="8">
         <v>95.477866663960057</v>
       </c>
       <c r="F49" s="8">
         <v>95.467406650398416</v>
       </c>
       <c r="G49" s="8">
         <v>95.300657922322713</v>
       </c>
       <c r="H49" s="8">
         <v>96.195202320351129</v>
       </c>
       <c r="I49" s="8">
@@ -14579,70 +14754,69 @@
       </c>
       <c r="CP49" s="6">
         <v>100.59037693917338</v>
       </c>
       <c r="CQ49" s="6">
         <v>99.651648715563084</v>
       </c>
       <c r="CR49" s="6">
         <v>99.093317873504844</v>
       </c>
       <c r="CS49" s="6">
         <v>101.9739707046255</v>
       </c>
       <c r="CT49" s="13">
         <v>105.6</v>
       </c>
       <c r="CU49" s="8">
         <v>104.5</v>
       </c>
       <c r="CV49" s="8">
         <v>97.6</v>
       </c>
       <c r="CW49" s="8">
         <v>96.5</v>
       </c>
-      <c r="CX49" s="8"/>
+      <c r="CX49" s="8">
+        <v>95.2</v>
+      </c>
       <c r="CY49" s="6"/>
       <c r="CZ49" s="6"/>
       <c r="DA49" s="6"/>
       <c r="DB49" s="6"/>
       <c r="DC49" s="6"/>
       <c r="DD49" s="6"/>
       <c r="DE49" s="6"/>
       <c r="DF49" s="3"/>
       <c r="DG49" s="3"/>
       <c r="DH49" s="3"/>
       <c r="DI49" s="3"/>
       <c r="DJ49" s="3"/>
       <c r="DK49" s="3"/>
       <c r="DL49" s="3"/>
-      <c r="DM49" s="3"/>
-[...1 lines deleted...]
-      <c r="DO49" s="3"/>
     </row>
-    <row r="50" spans="1:119">
+    <row r="50" spans="1:116">
       <c r="A50" s="7" t="s">
         <v>28</v>
       </c>
       <c r="B50" s="6">
         <v>101.72248077023305</v>
       </c>
       <c r="C50" s="6">
         <v>98.530412408019103</v>
       </c>
       <c r="D50" s="6">
         <v>98.366908845352398</v>
       </c>
       <c r="E50" s="6">
         <v>98.065043778537216</v>
       </c>
       <c r="F50" s="6">
         <v>92.827898121965575</v>
       </c>
       <c r="G50" s="6">
         <v>104.33047241508177</v>
       </c>
       <c r="H50" s="6">
         <v>104.0462014204609</v>
       </c>
       <c r="I50" s="6">
@@ -14902,70 +15076,69 @@
       </c>
       <c r="CP50" s="6">
         <v>98.692378199513399</v>
       </c>
       <c r="CQ50" s="6">
         <v>97.234893668046553</v>
       </c>
       <c r="CR50" s="6">
         <v>98.609800860314536</v>
       </c>
       <c r="CS50" s="6">
         <v>98.943526845900749</v>
       </c>
       <c r="CT50" s="13">
         <v>102.2</v>
       </c>
       <c r="CU50" s="6">
         <v>100.5</v>
       </c>
       <c r="CV50" s="6">
         <v>98.7</v>
       </c>
       <c r="CW50" s="6">
         <v>100.6</v>
       </c>
-      <c r="CX50" s="6"/>
+      <c r="CX50" s="6">
+        <v>100.6</v>
+      </c>
       <c r="CY50" s="6"/>
       <c r="CZ50" s="6"/>
       <c r="DA50" s="6"/>
       <c r="DB50" s="6"/>
       <c r="DC50" s="6"/>
       <c r="DD50" s="6"/>
       <c r="DE50" s="6"/>
       <c r="DF50" s="3"/>
       <c r="DG50" s="3"/>
       <c r="DH50" s="3"/>
       <c r="DI50" s="3"/>
       <c r="DJ50" s="3"/>
       <c r="DK50" s="3"/>
       <c r="DL50" s="3"/>
-      <c r="DM50" s="3"/>
-[...1 lines deleted...]
-      <c r="DO50" s="3"/>
     </row>
-    <row r="51" spans="1:119">
+    <row r="51" spans="1:116">
       <c r="A51" s="7" t="s">
         <v>29</v>
       </c>
       <c r="B51" s="6">
         <v>172.4232215863928</v>
       </c>
       <c r="C51" s="6">
         <v>171.96499076109015</v>
       </c>
       <c r="D51" s="6">
         <v>167.98748105012416</v>
       </c>
       <c r="E51" s="6">
         <v>161.3560389257409</v>
       </c>
       <c r="F51" s="6">
         <v>156.76049494215096</v>
       </c>
       <c r="G51" s="6">
         <v>154.96983460277133</v>
       </c>
       <c r="H51" s="6">
         <v>152.08277008163483</v>
       </c>
       <c r="I51" s="6">
@@ -15225,70 +15398,69 @@
       </c>
       <c r="CP51" s="6">
         <v>111.30170839487224</v>
       </c>
       <c r="CQ51" s="6">
         <v>113.12926696937515</v>
       </c>
       <c r="CR51" s="6">
         <v>109.65155449564952</v>
       </c>
       <c r="CS51" s="6">
         <v>100.75063044529702</v>
       </c>
       <c r="CT51" s="13">
         <v>123.5</v>
       </c>
       <c r="CU51" s="6">
         <v>126.7</v>
       </c>
       <c r="CV51" s="6">
         <v>125.2</v>
       </c>
       <c r="CW51" s="6">
         <v>122.1</v>
       </c>
-      <c r="CX51" s="6"/>
+      <c r="CX51" s="6">
+        <v>121.9</v>
+      </c>
       <c r="CY51" s="6"/>
       <c r="CZ51" s="6"/>
       <c r="DA51" s="6"/>
       <c r="DB51" s="6"/>
       <c r="DC51" s="6"/>
       <c r="DD51" s="6"/>
       <c r="DE51" s="6"/>
       <c r="DF51" s="3"/>
       <c r="DG51" s="3"/>
       <c r="DH51" s="3"/>
       <c r="DI51" s="3"/>
       <c r="DJ51" s="3"/>
       <c r="DK51" s="3"/>
       <c r="DL51" s="3"/>
-      <c r="DM51" s="3"/>
-[...1 lines deleted...]
-      <c r="DO51" s="3"/>
     </row>
-    <row r="52" spans="1:119">
+    <row r="52" spans="1:116">
       <c r="A52" s="7" t="s">
         <v>30</v>
       </c>
       <c r="B52" s="6">
         <v>97.346930124813795</v>
       </c>
       <c r="C52" s="6">
         <v>99.230135827740469</v>
       </c>
       <c r="D52" s="6">
         <v>108.05554840677756</v>
       </c>
       <c r="E52" s="6">
         <v>106.19806250635884</v>
       </c>
       <c r="F52" s="6">
         <v>104.2382232710919</v>
       </c>
       <c r="G52" s="6">
         <v>106.8017013159738</v>
       </c>
       <c r="H52" s="6">
         <v>106.66196154713265</v>
       </c>
       <c r="I52" s="6">
@@ -15548,70 +15720,69 @@
       </c>
       <c r="CP52" s="6">
         <v>87.941604582713254</v>
       </c>
       <c r="CQ52" s="6">
         <v>93.865713583141968</v>
       </c>
       <c r="CR52" s="6">
         <v>100.3582026037795</v>
       </c>
       <c r="CS52" s="6">
         <v>101.07066787170041</v>
       </c>
       <c r="CT52" s="13">
         <v>192</v>
       </c>
       <c r="CU52" s="6">
         <v>117.5</v>
       </c>
       <c r="CV52" s="6">
         <v>74.3</v>
       </c>
       <c r="CW52" s="6">
         <v>75.599999999999994</v>
       </c>
-      <c r="CX52" s="6"/>
+      <c r="CX52" s="6">
+        <v>80</v>
+      </c>
       <c r="CY52" s="6"/>
       <c r="CZ52" s="6"/>
       <c r="DA52" s="6"/>
       <c r="DB52" s="6"/>
       <c r="DC52" s="6"/>
       <c r="DD52" s="6"/>
       <c r="DE52" s="6"/>
       <c r="DF52" s="3"/>
       <c r="DG52" s="3"/>
       <c r="DH52" s="3"/>
       <c r="DI52" s="3"/>
       <c r="DJ52" s="3"/>
       <c r="DK52" s="3"/>
       <c r="DL52" s="3"/>
-      <c r="DM52" s="3"/>
-[...1 lines deleted...]
-      <c r="DO52" s="3"/>
     </row>
-    <row r="53" spans="1:119">
+    <row r="53" spans="1:116">
       <c r="A53" s="2"/>
       <c r="B53" s="2"/>
       <c r="C53" s="2"/>
       <c r="D53" s="2"/>
       <c r="E53" s="2"/>
       <c r="F53" s="2"/>
       <c r="G53" s="2"/>
       <c r="H53" s="2"/>
       <c r="I53" s="2"/>
       <c r="J53" s="2"/>
       <c r="K53" s="2"/>
       <c r="L53" s="2"/>
       <c r="M53" s="2"/>
       <c r="N53" s="2"/>
       <c r="O53" s="2"/>
       <c r="P53" s="2"/>
       <c r="Q53" s="2"/>
       <c r="R53" s="2"/>
       <c r="S53" s="2"/>
       <c r="T53" s="2"/>
       <c r="U53" s="2"/>
       <c r="V53" s="2"/>
       <c r="W53" s="2"/>
       <c r="X53" s="2"/>
       <c r="Y53" s="2"/>
@@ -15684,55 +15855,52 @@
       <c r="CN53" s="2"/>
       <c r="CO53" s="2"/>
       <c r="CP53" s="2"/>
       <c r="CQ53" s="2"/>
       <c r="CR53" s="2"/>
       <c r="CS53" s="2"/>
       <c r="CT53" s="2"/>
       <c r="CU53" s="2"/>
       <c r="CV53" s="2"/>
       <c r="CW53" s="2"/>
       <c r="CX53" s="2"/>
       <c r="CY53" s="2"/>
       <c r="CZ53" s="2"/>
       <c r="DA53" s="2"/>
       <c r="DB53" s="2"/>
       <c r="DC53" s="2"/>
       <c r="DD53" s="2"/>
       <c r="DE53" s="2"/>
       <c r="DF53" s="2"/>
       <c r="DG53" s="2"/>
       <c r="DH53" s="2"/>
       <c r="DI53" s="2"/>
       <c r="DJ53" s="2"/>
       <c r="DK53" s="2"/>
       <c r="DL53" s="2"/>
-      <c r="DM53" s="2"/>
-[...1 lines deleted...]
-      <c r="DO53" s="2"/>
     </row>
-    <row r="54" spans="1:119">
+    <row r="54" spans="1:116">
       <c r="A54" s="2"/>
       <c r="B54" s="2"/>
       <c r="C54" s="2"/>
       <c r="D54" s="2"/>
       <c r="E54" s="2"/>
       <c r="F54" s="2"/>
       <c r="G54" s="2"/>
       <c r="H54" s="2"/>
       <c r="I54" s="2"/>
       <c r="J54" s="2"/>
       <c r="K54" s="2"/>
       <c r="L54" s="2"/>
       <c r="M54" s="2"/>
       <c r="N54" s="2"/>
       <c r="O54" s="2"/>
       <c r="P54" s="2"/>
       <c r="Q54" s="2"/>
       <c r="R54" s="2"/>
       <c r="S54" s="2"/>
       <c r="T54" s="2"/>
       <c r="U54" s="2"/>
       <c r="V54" s="2"/>
       <c r="W54" s="2"/>
       <c r="X54" s="2"/>
       <c r="Y54" s="2"/>
@@ -15807,55 +15975,52 @@
       <c r="CN54" s="2"/>
       <c r="CO54" s="2"/>
       <c r="CP54" s="2"/>
       <c r="CQ54" s="2"/>
       <c r="CR54" s="2"/>
       <c r="CS54" s="2"/>
       <c r="CT54" s="2"/>
       <c r="CU54" s="2"/>
       <c r="CV54" s="2"/>
       <c r="CW54" s="2"/>
       <c r="CX54" s="2"/>
       <c r="CY54" s="2"/>
       <c r="CZ54" s="2"/>
       <c r="DA54" s="2"/>
       <c r="DB54" s="2"/>
       <c r="DC54" s="2"/>
       <c r="DD54" s="2"/>
       <c r="DE54" s="2"/>
       <c r="DF54" s="2"/>
       <c r="DG54" s="2"/>
       <c r="DH54" s="2"/>
       <c r="DI54" s="2"/>
       <c r="DJ54" s="2"/>
       <c r="DK54" s="2"/>
       <c r="DL54" s="2"/>
-      <c r="DM54" s="2"/>
-[...1 lines deleted...]
-      <c r="DO54" s="2"/>
     </row>
-    <row r="55" spans="1:119">
+    <row r="55" spans="1:116">
       <c r="A55" s="2"/>
       <c r="B55" s="2"/>
       <c r="C55" s="2"/>
       <c r="D55" s="2"/>
       <c r="E55" s="2"/>
       <c r="F55" s="2"/>
       <c r="G55" s="2"/>
       <c r="H55" s="2"/>
       <c r="I55" s="2"/>
       <c r="J55" s="2"/>
       <c r="K55" s="2"/>
       <c r="L55" s="2"/>
       <c r="M55" s="2"/>
       <c r="N55" s="2"/>
       <c r="O55" s="2"/>
       <c r="P55" s="2"/>
       <c r="Q55" s="2"/>
       <c r="R55" s="2"/>
       <c r="S55" s="2"/>
       <c r="T55" s="2"/>
       <c r="U55" s="2"/>
       <c r="V55" s="2"/>
       <c r="W55" s="2"/>
       <c r="X55" s="2"/>
       <c r="Y55" s="2"/>
@@ -15928,55 +16093,52 @@
       <c r="CN55" s="2"/>
       <c r="CO55" s="2"/>
       <c r="CP55" s="2"/>
       <c r="CQ55" s="2"/>
       <c r="CR55" s="2"/>
       <c r="CS55" s="2"/>
       <c r="CT55" s="2"/>
       <c r="CU55" s="2"/>
       <c r="CV55" s="2"/>
       <c r="CW55" s="2"/>
       <c r="CX55" s="2"/>
       <c r="CY55" s="2"/>
       <c r="CZ55" s="2"/>
       <c r="DA55" s="2"/>
       <c r="DB55" s="2"/>
       <c r="DC55" s="2"/>
       <c r="DD55" s="2"/>
       <c r="DE55" s="2"/>
       <c r="DF55" s="2"/>
       <c r="DG55" s="2"/>
       <c r="DH55" s="2"/>
       <c r="DI55" s="2"/>
       <c r="DJ55" s="2"/>
       <c r="DK55" s="2"/>
       <c r="DL55" s="2"/>
-      <c r="DM55" s="2"/>
-[...1 lines deleted...]
-      <c r="DO55" s="2"/>
     </row>
-    <row r="56" spans="1:119">
+    <row r="56" spans="1:116">
       <c r="A56" s="2"/>
       <c r="B56" s="2"/>
       <c r="C56" s="2"/>
       <c r="D56" s="2"/>
       <c r="E56" s="2"/>
       <c r="F56" s="2"/>
       <c r="G56" s="2"/>
       <c r="H56" s="2"/>
       <c r="I56" s="2"/>
       <c r="J56" s="2"/>
       <c r="K56" s="2"/>
       <c r="L56" s="2"/>
       <c r="M56" s="2"/>
       <c r="N56" s="2"/>
       <c r="O56" s="2"/>
       <c r="P56" s="2"/>
       <c r="Q56" s="2"/>
       <c r="R56" s="2"/>
       <c r="S56" s="2"/>
       <c r="T56" s="2"/>
       <c r="U56" s="2"/>
       <c r="V56" s="2"/>
       <c r="W56" s="2"/>
       <c r="X56" s="2"/>
       <c r="Y56" s="2"/>
@@ -16049,55 +16211,52 @@
       <c r="CN56" s="2"/>
       <c r="CO56" s="2"/>
       <c r="CP56" s="2"/>
       <c r="CQ56" s="2"/>
       <c r="CR56" s="2"/>
       <c r="CS56" s="2"/>
       <c r="CT56" s="2"/>
       <c r="CU56" s="2"/>
       <c r="CV56" s="2"/>
       <c r="CW56" s="2"/>
       <c r="CX56" s="2"/>
       <c r="CY56" s="2"/>
       <c r="CZ56" s="2"/>
       <c r="DA56" s="2"/>
       <c r="DB56" s="2"/>
       <c r="DC56" s="2"/>
       <c r="DD56" s="2"/>
       <c r="DE56" s="2"/>
       <c r="DF56" s="2"/>
       <c r="DG56" s="2"/>
       <c r="DH56" s="2"/>
       <c r="DI56" s="2"/>
       <c r="DJ56" s="2"/>
       <c r="DK56" s="2"/>
       <c r="DL56" s="2"/>
-      <c r="DM56" s="2"/>
-[...1 lines deleted...]
-      <c r="DO56" s="2"/>
     </row>
-    <row r="57" spans="1:119">
+    <row r="57" spans="1:116">
       <c r="A57" s="2"/>
       <c r="B57" s="2"/>
       <c r="C57" s="2"/>
       <c r="D57" s="2"/>
       <c r="E57" s="2"/>
       <c r="F57" s="2"/>
       <c r="G57" s="2"/>
       <c r="H57" s="2"/>
       <c r="I57" s="2"/>
       <c r="J57" s="2"/>
       <c r="K57" s="2"/>
       <c r="L57" s="2"/>
       <c r="M57" s="2"/>
       <c r="N57" s="2"/>
       <c r="O57" s="2"/>
       <c r="P57" s="2"/>
       <c r="Q57" s="2"/>
       <c r="R57" s="2"/>
       <c r="S57" s="2"/>
       <c r="T57" s="2"/>
       <c r="U57" s="2"/>
       <c r="V57" s="2"/>
       <c r="W57" s="2"/>
       <c r="X57" s="2"/>
       <c r="Y57" s="2"/>
@@ -16170,138 +16329,135 @@
       <c r="CN57" s="2"/>
       <c r="CO57" s="2"/>
       <c r="CP57" s="2"/>
       <c r="CQ57" s="2"/>
       <c r="CR57" s="2"/>
       <c r="CS57" s="2"/>
       <c r="CT57" s="2"/>
       <c r="CU57" s="2"/>
       <c r="CV57" s="2"/>
       <c r="CW57" s="2"/>
       <c r="CX57" s="2"/>
       <c r="CY57" s="2"/>
       <c r="CZ57" s="2"/>
       <c r="DA57" s="2"/>
       <c r="DB57" s="2"/>
       <c r="DC57" s="2"/>
       <c r="DD57" s="2"/>
       <c r="DE57" s="2"/>
       <c r="DF57" s="2"/>
       <c r="DG57" s="2"/>
       <c r="DH57" s="2"/>
       <c r="DI57" s="2"/>
       <c r="DJ57" s="2"/>
       <c r="DK57" s="2"/>
       <c r="DL57" s="2"/>
-      <c r="DM57" s="2"/>
-[...1 lines deleted...]
-      <c r="DO57" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="82">
-    <mergeCell ref="BV30:CG30"/>
-[...10 lines deleted...]
-    <mergeCell ref="BJ41:DO41"/>
+    <mergeCell ref="CT30:DE30"/>
+    <mergeCell ref="DA42:DE42"/>
+    <mergeCell ref="CT43:DE43"/>
+    <mergeCell ref="DA3:DE3"/>
+    <mergeCell ref="CT4:DE4"/>
+    <mergeCell ref="DA16:DE16"/>
+    <mergeCell ref="CT17:DE17"/>
+    <mergeCell ref="DA29:DE29"/>
+    <mergeCell ref="CH30:CS30"/>
+    <mergeCell ref="CO42:CS42"/>
+    <mergeCell ref="CH43:CS43"/>
+    <mergeCell ref="CO3:CS3"/>
+    <mergeCell ref="CH4:CS4"/>
+    <mergeCell ref="CO16:CS16"/>
+    <mergeCell ref="CH17:CS17"/>
+    <mergeCell ref="CO29:CS29"/>
+    <mergeCell ref="BJ30:BU30"/>
+    <mergeCell ref="BQ42:BU42"/>
+    <mergeCell ref="BJ43:BU43"/>
+    <mergeCell ref="BQ3:BU3"/>
+    <mergeCell ref="BJ4:BU4"/>
+    <mergeCell ref="BQ16:BU16"/>
+    <mergeCell ref="BJ17:BU17"/>
+    <mergeCell ref="BQ29:BU29"/>
+    <mergeCell ref="AX43:BI43"/>
+    <mergeCell ref="I42:M42"/>
+    <mergeCell ref="U42:Y42"/>
+    <mergeCell ref="AG42:AK42"/>
+    <mergeCell ref="AS42:AW42"/>
+    <mergeCell ref="BE42:BI42"/>
+    <mergeCell ref="A43:A44"/>
+    <mergeCell ref="B43:M43"/>
+    <mergeCell ref="N43:Y43"/>
+    <mergeCell ref="Z43:AK43"/>
+    <mergeCell ref="AL43:AW43"/>
+    <mergeCell ref="A41:BI41"/>
+    <mergeCell ref="AX30:BI30"/>
+    <mergeCell ref="I29:M29"/>
+    <mergeCell ref="U29:Y29"/>
+    <mergeCell ref="AG29:AK29"/>
+    <mergeCell ref="AS29:AW29"/>
+    <mergeCell ref="BE29:BI29"/>
+    <mergeCell ref="A30:A31"/>
+    <mergeCell ref="B30:M30"/>
+    <mergeCell ref="N30:Y30"/>
+    <mergeCell ref="Z30:AK30"/>
+    <mergeCell ref="AL30:AW30"/>
+    <mergeCell ref="A17:A18"/>
+    <mergeCell ref="B17:M17"/>
+    <mergeCell ref="N17:Y17"/>
+    <mergeCell ref="Z17:AK17"/>
+    <mergeCell ref="AL17:AW17"/>
+    <mergeCell ref="AX17:BI17"/>
+    <mergeCell ref="I16:M16"/>
+    <mergeCell ref="U16:Y16"/>
+    <mergeCell ref="AG16:AK16"/>
+    <mergeCell ref="AS16:AW16"/>
+    <mergeCell ref="BE16:BI16"/>
+    <mergeCell ref="BJ2:DL2"/>
+    <mergeCell ref="BJ15:DL15"/>
+    <mergeCell ref="BJ28:DL28"/>
+    <mergeCell ref="BJ41:DL41"/>
     <mergeCell ref="A2:BI2"/>
     <mergeCell ref="A15:BI15"/>
     <mergeCell ref="U3:Y3"/>
     <mergeCell ref="AG3:AK3"/>
     <mergeCell ref="BE3:BI3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="AX4:BI4"/>
     <mergeCell ref="A28:BI28"/>
-    <mergeCell ref="AX17:BI17"/>
-[...56 lines deleted...]
-    <mergeCell ref="DA29:DE29"/>
+    <mergeCell ref="BV30:CG30"/>
+    <mergeCell ref="CC42:CG42"/>
+    <mergeCell ref="BV43:CG43"/>
+    <mergeCell ref="CC3:CG3"/>
+    <mergeCell ref="BV4:CG4"/>
+    <mergeCell ref="CC16:CG16"/>
+    <mergeCell ref="BV17:CG17"/>
+    <mergeCell ref="CC29:CG29"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ИФО</vt:lpstr>