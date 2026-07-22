--- v2 (2026-06-24)
+++ v3 (2026-07-22)
@@ -1,62 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="12105" yWindow="-15" windowWidth="11940" windowHeight="10095"/>
   </bookViews>
   <sheets>
     <sheet name="ИФО" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" calcMode="manual"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="533" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="533" uniqueCount="36">
   <si>
     <t xml:space="preserve">Индекс физического объема валовой продукции (услуг) сельского, лесного и рыбного хозяйства </t>
   </si>
   <si>
     <t>в % к соответствующему периоду предыдущего года</t>
   </si>
   <si>
     <t>2019 год</t>
   </si>
   <si>
     <t>2022 год</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
   <si>
@@ -121,362 +120,115 @@
   </si>
   <si>
     <t>Мангистауский район</t>
   </si>
   <si>
     <t>Мунайлинский район</t>
   </si>
   <si>
     <t>Тупкараганский район</t>
   </si>
   <si>
     <t>2020 год*</t>
   </si>
   <si>
     <t>2018 год*</t>
   </si>
   <si>
     <t>2024 год</t>
   </si>
   <si>
     <t>2025 год</t>
   </si>
   <si>
     <t>2026 год</t>
   </si>
-  <si>
-[...1 lines deleted...]
-  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="3">
-    <numFmt numFmtId="44" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
+  <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="31">
+  <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
-    </font>
-[...30 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
-    <font>
-[...144 lines deleted...]
-    </font>
   </fonts>
-  <fills count="16">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
-    <fill>
-[...63 lines deleted...]
-    </fill>
   </fills>
-  <borders count="19">
+  <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
@@ -555,1373 +307,113 @@
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...105 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="581">
+  <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
-[...577 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="23">
+  <cellXfs count="20">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="164" fontId="9" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="5" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="165" fontId="10" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="10" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="581">
-[...17 lines deleted...]
-    <cellStyle name="Нейтральный 2" xfId="190"/>
+  <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 10" xfId="10"/>
     <cellStyle name="Обычный 2" xfId="1"/>
-    <cellStyle name="Обычный 2 10" xfId="11"/>
-[...558 lines deleted...]
-    <cellStyle name="Хороший 2" xfId="197"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
@@ -2174,458 +666,476 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:DL57"/>
+  <dimension ref="A2:DR57"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="5" topLeftCell="CQ6" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="5" topLeftCell="CV6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" activeCell="DI21" sqref="DI21"/>
+      <selection pane="bottomRight" activeCell="DO44" sqref="DO44"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="36.42578125" style="1" customWidth="1"/>
     <col min="2" max="49" width="9.140625" style="1" customWidth="1"/>
     <col min="50" max="53" width="9.140625" style="1"/>
     <col min="54" max="54" width="9.140625" style="1" customWidth="1"/>
     <col min="55" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:116" ht="21" customHeight="1">
-[...61 lines deleted...]
-      <c r="BJ2" s="18" t="s">
+    <row r="2" spans="1:122" ht="21" customHeight="1">
+      <c r="A2" s="18"/>
+      <c r="B2" s="18"/>
+      <c r="C2" s="18"/>
+      <c r="D2" s="18"/>
+      <c r="E2" s="18"/>
+      <c r="F2" s="18"/>
+      <c r="G2" s="18"/>
+      <c r="H2" s="18"/>
+      <c r="I2" s="18"/>
+      <c r="J2" s="18"/>
+      <c r="K2" s="18"/>
+      <c r="L2" s="18"/>
+      <c r="M2" s="18"/>
+      <c r="N2" s="18"/>
+      <c r="O2" s="18"/>
+      <c r="P2" s="18"/>
+      <c r="Q2" s="18"/>
+      <c r="R2" s="18"/>
+      <c r="S2" s="18"/>
+      <c r="T2" s="18"/>
+      <c r="U2" s="18"/>
+      <c r="V2" s="18"/>
+      <c r="W2" s="18"/>
+      <c r="X2" s="18"/>
+      <c r="Y2" s="18"/>
+      <c r="Z2" s="18"/>
+      <c r="AA2" s="18"/>
+      <c r="AB2" s="18"/>
+      <c r="AC2" s="18"/>
+      <c r="AD2" s="18"/>
+      <c r="AE2" s="18"/>
+      <c r="AF2" s="18"/>
+      <c r="AG2" s="18"/>
+      <c r="AH2" s="18"/>
+      <c r="AI2" s="18"/>
+      <c r="AJ2" s="18"/>
+      <c r="AK2" s="18"/>
+      <c r="AL2" s="18"/>
+      <c r="AM2" s="18"/>
+      <c r="AN2" s="18"/>
+      <c r="AO2" s="18"/>
+      <c r="AP2" s="18"/>
+      <c r="AQ2" s="18"/>
+      <c r="AR2" s="18"/>
+      <c r="AS2" s="18"/>
+      <c r="AT2" s="18"/>
+      <c r="AU2" s="18"/>
+      <c r="AV2" s="18"/>
+      <c r="AW2" s="18"/>
+      <c r="AX2" s="18"/>
+      <c r="AY2" s="18"/>
+      <c r="AZ2" s="18"/>
+      <c r="BA2" s="18"/>
+      <c r="BB2" s="18"/>
+      <c r="BC2" s="18"/>
+      <c r="BD2" s="18"/>
+      <c r="BE2" s="18"/>
+      <c r="BF2" s="18"/>
+      <c r="BG2" s="18"/>
+      <c r="BH2" s="18"/>
+      <c r="BI2" s="18"/>
+      <c r="BJ2" s="19" t="s">
         <v>0</v>
       </c>
-      <c r="BK2" s="18"/>
-[...52 lines deleted...]
-      <c r="DL2" s="18"/>
+      <c r="BK2" s="19"/>
+      <c r="BL2" s="19"/>
+      <c r="BM2" s="19"/>
+      <c r="BN2" s="19"/>
+      <c r="BO2" s="19"/>
+      <c r="BP2" s="19"/>
+      <c r="BQ2" s="19"/>
+      <c r="BR2" s="19"/>
+      <c r="BS2" s="19"/>
+      <c r="BT2" s="19"/>
+      <c r="BU2" s="19"/>
+      <c r="BV2" s="19"/>
+      <c r="BW2" s="19"/>
+      <c r="BX2" s="19"/>
+      <c r="BY2" s="19"/>
+      <c r="BZ2" s="19"/>
+      <c r="CA2" s="19"/>
+      <c r="CB2" s="19"/>
+      <c r="CC2" s="19"/>
+      <c r="CD2" s="19"/>
+      <c r="CE2" s="19"/>
+      <c r="CF2" s="19"/>
+      <c r="CG2" s="19"/>
+      <c r="CH2" s="19"/>
+      <c r="CI2" s="19"/>
+      <c r="CJ2" s="19"/>
+      <c r="CK2" s="19"/>
+      <c r="CL2" s="19"/>
+      <c r="CM2" s="19"/>
+      <c r="CN2" s="19"/>
+      <c r="CO2" s="19"/>
+      <c r="CP2" s="19"/>
+      <c r="CQ2" s="19"/>
+      <c r="CR2" s="19"/>
+      <c r="CS2" s="19"/>
+      <c r="CT2" s="19"/>
+      <c r="CU2" s="19"/>
+      <c r="CV2" s="19"/>
+      <c r="CW2" s="19"/>
+      <c r="CX2" s="19"/>
+      <c r="CY2" s="19"/>
+      <c r="CZ2" s="19"/>
+      <c r="DA2" s="19"/>
+      <c r="DB2" s="19"/>
+      <c r="DC2" s="19"/>
+      <c r="DD2" s="19"/>
+      <c r="DE2" s="19"/>
+      <c r="DF2" s="19"/>
+      <c r="DG2" s="19"/>
+      <c r="DH2" s="19"/>
+      <c r="DI2" s="19"/>
+      <c r="DJ2" s="19"/>
+      <c r="DK2" s="19"/>
+      <c r="DL2" s="19"/>
+      <c r="DM2" s="19"/>
+      <c r="DN2" s="19"/>
+      <c r="DO2" s="19"/>
+      <c r="DP2" s="19"/>
+      <c r="DQ2" s="19"/>
+      <c r="DR2" s="19"/>
     </row>
-    <row r="3" spans="1:116" ht="22.5" customHeight="1" thickBot="1">
+    <row r="3" spans="1:122" ht="22.5" customHeight="1" thickBot="1">
       <c r="A3" s="3"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
       <c r="Q3" s="3"/>
       <c r="R3" s="3"/>
       <c r="S3" s="3"/>
       <c r="T3" s="3"/>
-      <c r="U3" s="20" t="s">
+      <c r="U3" s="15" t="s">
         <v>1</v>
       </c>
-      <c r="V3" s="20"/>
-[...2 lines deleted...]
-      <c r="Y3" s="20"/>
+      <c r="V3" s="15"/>
+      <c r="W3" s="15"/>
+      <c r="X3" s="15"/>
+      <c r="Y3" s="15"/>
       <c r="Z3" s="3"/>
       <c r="AA3" s="3"/>
       <c r="AB3" s="3"/>
       <c r="AC3" s="3"/>
       <c r="AD3" s="3"/>
       <c r="AE3" s="3"/>
       <c r="AF3" s="3"/>
-      <c r="AG3" s="17" t="s">
+      <c r="AG3" s="14" t="s">
         <v>1</v>
       </c>
-      <c r="AH3" s="17"/>
-[...2 lines deleted...]
-      <c r="AK3" s="17"/>
+      <c r="AH3" s="14"/>
+      <c r="AI3" s="14"/>
+      <c r="AJ3" s="14"/>
+      <c r="AK3" s="14"/>
       <c r="AL3" s="3"/>
       <c r="AM3" s="3"/>
       <c r="AN3" s="3"/>
       <c r="AO3" s="3"/>
       <c r="AP3" s="3"/>
       <c r="AQ3" s="3"/>
       <c r="AR3" s="3"/>
       <c r="AS3" s="3"/>
       <c r="AT3" s="3"/>
       <c r="AU3" s="3"/>
       <c r="AV3" s="3"/>
       <c r="AW3" s="3"/>
       <c r="AX3" s="3"/>
       <c r="AY3" s="3"/>
       <c r="AZ3" s="3"/>
       <c r="BA3" s="3"/>
       <c r="BB3" s="3"/>
       <c r="BC3" s="3"/>
       <c r="BD3" s="3"/>
-      <c r="BE3" s="17" t="s">
+      <c r="BE3" s="14" t="s">
         <v>1</v>
       </c>
-      <c r="BF3" s="17"/>
-[...2 lines deleted...]
-      <c r="BI3" s="17"/>
+      <c r="BF3" s="14"/>
+      <c r="BG3" s="14"/>
+      <c r="BH3" s="14"/>
+      <c r="BI3" s="14"/>
       <c r="BJ3" s="3"/>
       <c r="BK3" s="3"/>
       <c r="BL3" s="3"/>
       <c r="BM3" s="3"/>
       <c r="BN3" s="3"/>
       <c r="BO3" s="3"/>
       <c r="BP3" s="3"/>
-      <c r="BQ3" s="17" t="s">
+      <c r="BQ3" s="14" t="s">
         <v>1</v>
       </c>
-      <c r="BR3" s="17"/>
-[...2 lines deleted...]
-      <c r="BU3" s="17"/>
+      <c r="BR3" s="14"/>
+      <c r="BS3" s="14"/>
+      <c r="BT3" s="14"/>
+      <c r="BU3" s="14"/>
       <c r="BV3" s="3"/>
       <c r="BW3" s="3"/>
       <c r="BX3" s="3"/>
       <c r="BY3" s="3"/>
       <c r="BZ3" s="3"/>
       <c r="CA3" s="3"/>
       <c r="CB3" s="3"/>
-      <c r="CC3" s="17" t="s">
+      <c r="CC3" s="14" t="s">
         <v>1</v>
       </c>
-      <c r="CD3" s="17"/>
-[...2 lines deleted...]
-      <c r="CG3" s="17"/>
+      <c r="CD3" s="14"/>
+      <c r="CE3" s="14"/>
+      <c r="CF3" s="14"/>
+      <c r="CG3" s="14"/>
       <c r="CH3" s="3"/>
       <c r="CI3" s="3"/>
       <c r="CJ3" s="3"/>
       <c r="CK3" s="3"/>
       <c r="CL3" s="3"/>
       <c r="CM3" s="3"/>
       <c r="CN3" s="3"/>
-      <c r="CO3" s="17" t="s">
+      <c r="CO3" s="14" t="s">
         <v>1</v>
       </c>
-      <c r="CP3" s="17"/>
-[...2 lines deleted...]
-      <c r="CS3" s="17"/>
+      <c r="CP3" s="14"/>
+      <c r="CQ3" s="14"/>
+      <c r="CR3" s="14"/>
+      <c r="CS3" s="14"/>
       <c r="CT3" s="3"/>
       <c r="CU3" s="3"/>
       <c r="CV3" s="3"/>
       <c r="CW3" s="3"/>
       <c r="CX3" s="3"/>
       <c r="CY3" s="3"/>
       <c r="CZ3" s="3"/>
-      <c r="DA3" s="17" t="s">
+      <c r="DA3" s="14" t="s">
         <v>1</v>
       </c>
-      <c r="DB3" s="17"/>
-[...2 lines deleted...]
-      <c r="DE3" s="17"/>
+      <c r="DB3" s="14"/>
+      <c r="DC3" s="14"/>
+      <c r="DD3" s="14"/>
+      <c r="DE3" s="14"/>
       <c r="DF3" s="3"/>
       <c r="DG3" s="3"/>
       <c r="DH3" s="3"/>
       <c r="DI3" s="3"/>
       <c r="DJ3" s="3"/>
       <c r="DK3" s="3"/>
       <c r="DL3" s="3"/>
+      <c r="DM3" s="3"/>
+      <c r="DN3" s="3"/>
+      <c r="DO3" s="3"/>
+      <c r="DP3" s="3"/>
+      <c r="DQ3" s="3"/>
+      <c r="DR3" s="3"/>
     </row>
-    <row r="4" spans="1:116" ht="20.25" customHeight="1" thickBot="1">
-[...1 lines deleted...]
-      <c r="B4" s="14" t="s">
+    <row r="4" spans="1:122" ht="20.25" customHeight="1" thickBot="1">
+      <c r="A4" s="16"/>
+      <c r="B4" s="11" t="s">
         <v>32</v>
       </c>
-      <c r="C4" s="15"/>
-[...10 lines deleted...]
-      <c r="N4" s="14" t="s">
+      <c r="C4" s="12"/>
+      <c r="D4" s="12"/>
+      <c r="E4" s="12"/>
+      <c r="F4" s="12"/>
+      <c r="G4" s="12"/>
+      <c r="H4" s="12"/>
+      <c r="I4" s="12"/>
+      <c r="J4" s="12"/>
+      <c r="K4" s="12"/>
+      <c r="L4" s="12"/>
+      <c r="M4" s="13"/>
+      <c r="N4" s="11" t="s">
         <v>2</v>
       </c>
-      <c r="O4" s="15"/>
-[...10 lines deleted...]
-      <c r="Z4" s="14" t="s">
+      <c r="O4" s="12"/>
+      <c r="P4" s="12"/>
+      <c r="Q4" s="12"/>
+      <c r="R4" s="12"/>
+      <c r="S4" s="12"/>
+      <c r="T4" s="12"/>
+      <c r="U4" s="12"/>
+      <c r="V4" s="12"/>
+      <c r="W4" s="12"/>
+      <c r="X4" s="12"/>
+      <c r="Y4" s="13"/>
+      <c r="Z4" s="11" t="s">
         <v>31</v>
       </c>
-      <c r="AA4" s="15"/>
-[...10 lines deleted...]
-      <c r="AL4" s="14" t="s">
+      <c r="AA4" s="12"/>
+      <c r="AB4" s="12"/>
+      <c r="AC4" s="12"/>
+      <c r="AD4" s="12"/>
+      <c r="AE4" s="12"/>
+      <c r="AF4" s="12"/>
+      <c r="AG4" s="12"/>
+      <c r="AH4" s="12"/>
+      <c r="AI4" s="12"/>
+      <c r="AJ4" s="12"/>
+      <c r="AK4" s="13"/>
+      <c r="AL4" s="11" t="s">
         <v>20</v>
       </c>
-      <c r="AM4" s="15"/>
-[...10 lines deleted...]
-      <c r="AX4" s="14" t="s">
+      <c r="AM4" s="12"/>
+      <c r="AN4" s="12"/>
+      <c r="AO4" s="12"/>
+      <c r="AP4" s="12"/>
+      <c r="AQ4" s="12"/>
+      <c r="AR4" s="12"/>
+      <c r="AS4" s="12"/>
+      <c r="AT4" s="12"/>
+      <c r="AU4" s="12"/>
+      <c r="AV4" s="12"/>
+      <c r="AW4" s="13"/>
+      <c r="AX4" s="11" t="s">
         <v>3</v>
       </c>
-      <c r="AY4" s="15"/>
-[...10 lines deleted...]
-      <c r="BJ4" s="14" t="s">
+      <c r="AY4" s="12"/>
+      <c r="AZ4" s="12"/>
+      <c r="BA4" s="12"/>
+      <c r="BB4" s="12"/>
+      <c r="BC4" s="12"/>
+      <c r="BD4" s="12"/>
+      <c r="BE4" s="12"/>
+      <c r="BF4" s="12"/>
+      <c r="BG4" s="12"/>
+      <c r="BH4" s="12"/>
+      <c r="BI4" s="13"/>
+      <c r="BJ4" s="11" t="s">
         <v>22</v>
       </c>
-      <c r="BK4" s="15"/>
-[...10 lines deleted...]
-      <c r="BV4" s="14" t="s">
+      <c r="BK4" s="12"/>
+      <c r="BL4" s="12"/>
+      <c r="BM4" s="12"/>
+      <c r="BN4" s="12"/>
+      <c r="BO4" s="12"/>
+      <c r="BP4" s="12"/>
+      <c r="BQ4" s="12"/>
+      <c r="BR4" s="12"/>
+      <c r="BS4" s="12"/>
+      <c r="BT4" s="12"/>
+      <c r="BU4" s="13"/>
+      <c r="BV4" s="11" t="s">
         <v>33</v>
       </c>
-      <c r="BW4" s="15"/>
-[...10 lines deleted...]
-      <c r="CH4" s="14" t="s">
+      <c r="BW4" s="12"/>
+      <c r="BX4" s="12"/>
+      <c r="BY4" s="12"/>
+      <c r="BZ4" s="12"/>
+      <c r="CA4" s="12"/>
+      <c r="CB4" s="12"/>
+      <c r="CC4" s="12"/>
+      <c r="CD4" s="12"/>
+      <c r="CE4" s="12"/>
+      <c r="CF4" s="12"/>
+      <c r="CG4" s="13"/>
+      <c r="CH4" s="11" t="s">
         <v>34</v>
       </c>
-      <c r="CI4" s="15"/>
-[...10 lines deleted...]
-      <c r="CT4" s="14" t="s">
+      <c r="CI4" s="12"/>
+      <c r="CJ4" s="12"/>
+      <c r="CK4" s="12"/>
+      <c r="CL4" s="12"/>
+      <c r="CM4" s="12"/>
+      <c r="CN4" s="12"/>
+      <c r="CO4" s="12"/>
+      <c r="CP4" s="12"/>
+      <c r="CQ4" s="12"/>
+      <c r="CR4" s="12"/>
+      <c r="CS4" s="13"/>
+      <c r="CT4" s="11" t="s">
         <v>35</v>
       </c>
-      <c r="CU4" s="15"/>
-[...9 lines deleted...]
-      <c r="DE4" s="16"/>
+      <c r="CU4" s="12"/>
+      <c r="CV4" s="12"/>
+      <c r="CW4" s="12"/>
+      <c r="CX4" s="12"/>
+      <c r="CY4" s="12"/>
+      <c r="CZ4" s="12"/>
+      <c r="DA4" s="12"/>
+      <c r="DB4" s="12"/>
+      <c r="DC4" s="12"/>
+      <c r="DD4" s="12"/>
+      <c r="DE4" s="13"/>
       <c r="DF4" s="3"/>
       <c r="DG4" s="3"/>
       <c r="DH4" s="3"/>
       <c r="DI4" s="3"/>
       <c r="DJ4" s="3"/>
       <c r="DK4" s="3"/>
       <c r="DL4" s="3"/>
+      <c r="DM4" s="3"/>
+      <c r="DN4" s="3"/>
+      <c r="DO4" s="3"/>
+      <c r="DP4" s="3"/>
+      <c r="DQ4" s="3"/>
+      <c r="DR4" s="3"/>
     </row>
-    <row r="5" spans="1:116" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A5" s="22"/>
+    <row r="5" spans="1:122" ht="34.5" customHeight="1" thickBot="1">
+      <c r="A5" s="17"/>
       <c r="B5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>8</v>
       </c>
       <c r="G5" s="4" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="4" t="s">
         <v>10</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>11</v>
       </c>
       <c r="J5" s="4" t="s">
@@ -2913,52 +1423,58 @@
       <c r="CZ5" s="4" t="s">
         <v>10</v>
       </c>
       <c r="DA5" s="4" t="s">
         <v>11</v>
       </c>
       <c r="DB5" s="4" t="s">
         <v>12</v>
       </c>
       <c r="DC5" s="4" t="s">
         <v>13</v>
       </c>
       <c r="DD5" s="4" t="s">
         <v>14</v>
       </c>
       <c r="DE5" s="4" t="s">
         <v>16</v>
       </c>
       <c r="DF5" s="3"/>
       <c r="DG5" s="3"/>
       <c r="DH5" s="3"/>
       <c r="DI5" s="3"/>
       <c r="DJ5" s="3"/>
       <c r="DK5" s="3"/>
       <c r="DL5" s="3"/>
+      <c r="DM5" s="3"/>
+      <c r="DN5" s="3"/>
+      <c r="DO5" s="3"/>
+      <c r="DP5" s="3"/>
+      <c r="DQ5" s="3"/>
+      <c r="DR5" s="3"/>
     </row>
-    <row r="6" spans="1:116">
+    <row r="6" spans="1:122">
       <c r="A6" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B6" s="6">
         <v>104.42148809032645</v>
       </c>
       <c r="C6" s="6">
         <v>106.00841332326539</v>
       </c>
       <c r="D6" s="6">
         <v>107.92707831679604</v>
       </c>
       <c r="E6" s="6">
         <v>107.83870250060421</v>
       </c>
       <c r="F6" s="6">
         <v>104.97718355179482</v>
       </c>
       <c r="G6" s="6">
         <v>109.76679146393668</v>
       </c>
       <c r="H6" s="6">
         <v>109.23459149913435</v>
       </c>
       <c r="I6" s="6">
@@ -3206,81 +1722,89 @@
       </c>
       <c r="CL6" s="6">
         <v>100.34161535244554</v>
       </c>
       <c r="CM6" s="6">
         <v>101.93226835444045</v>
       </c>
       <c r="CN6" s="6">
         <v>103.2581962725352</v>
       </c>
       <c r="CO6" s="6">
         <v>100.44456773016857</v>
       </c>
       <c r="CP6" s="6">
         <v>98.63242382367109</v>
       </c>
       <c r="CQ6" s="6">
         <v>99.782715874632274</v>
       </c>
       <c r="CR6" s="6">
         <v>100.86100114446724</v>
       </c>
       <c r="CS6" s="6">
         <v>102.36662899877528</v>
       </c>
-      <c r="CT6" s="11">
+      <c r="CT6" s="6">
         <v>117.5</v>
       </c>
       <c r="CU6" s="6">
         <v>109.2</v>
       </c>
       <c r="CV6" s="6">
         <v>98.8</v>
       </c>
       <c r="CW6" s="6">
         <v>98.5</v>
       </c>
       <c r="CX6" s="6">
         <v>99.2</v>
       </c>
-      <c r="CY6" s="6"/>
+      <c r="CY6" s="6">
+        <v>101.92704799856365</v>
+      </c>
       <c r="CZ6" s="6"/>
       <c r="DA6" s="6"/>
       <c r="DB6" s="6"/>
       <c r="DC6" s="6"/>
       <c r="DD6" s="6"/>
       <c r="DE6" s="6"/>
       <c r="DF6" s="3"/>
       <c r="DG6" s="3"/>
       <c r="DH6" s="3"/>
       <c r="DI6" s="3"/>
       <c r="DJ6" s="3"/>
       <c r="DK6" s="3"/>
       <c r="DL6" s="3"/>
+      <c r="DM6" s="3"/>
+      <c r="DN6" s="3"/>
+      <c r="DO6" s="3"/>
+      <c r="DP6" s="3"/>
+      <c r="DQ6" s="3"/>
+      <c r="DR6" s="3"/>
     </row>
-    <row r="7" spans="1:116">
+    <row r="7" spans="1:122">
       <c r="A7" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B7" s="6">
         <v>109.61943062472992</v>
       </c>
       <c r="C7" s="6">
         <v>121.40371909228503</v>
       </c>
       <c r="D7" s="6">
         <v>115.97053565252639</v>
       </c>
       <c r="E7" s="6">
         <v>112.44596716473372</v>
       </c>
       <c r="F7" s="6">
         <v>110.7546034345884</v>
       </c>
       <c r="G7" s="6">
         <v>109.61473392794933</v>
       </c>
       <c r="H7" s="6">
         <v>109.10725297897639</v>
       </c>
       <c r="I7" s="6">
@@ -3528,81 +2052,89 @@
       </c>
       <c r="CL7" s="6">
         <v>100.06596909826699</v>
       </c>
       <c r="CM7" s="6">
         <v>155.5806374966561</v>
       </c>
       <c r="CN7" s="6">
         <v>147.33374919982697</v>
       </c>
       <c r="CO7" s="6">
         <v>125.30278156440613</v>
       </c>
       <c r="CP7" s="6">
         <v>104.37784616882475</v>
       </c>
       <c r="CQ7" s="6">
         <v>101.56697007433802</v>
       </c>
       <c r="CR7" s="6">
         <v>100.00811598566813</v>
       </c>
       <c r="CS7" s="6">
         <v>100.42218765922728</v>
       </c>
-      <c r="CT7" s="11">
+      <c r="CT7" s="6">
         <v>100.2</v>
       </c>
       <c r="CU7" s="6">
         <v>100.2</v>
       </c>
       <c r="CV7" s="6">
         <v>100.5</v>
       </c>
       <c r="CW7" s="6">
         <v>100.2</v>
       </c>
       <c r="CX7" s="6">
         <v>100.3</v>
       </c>
-      <c r="CY7" s="6"/>
+      <c r="CY7" s="6">
+        <v>100.23608342975653</v>
+      </c>
       <c r="CZ7" s="6"/>
       <c r="DA7" s="6"/>
       <c r="DB7" s="6"/>
       <c r="DC7" s="6"/>
       <c r="DD7" s="6"/>
       <c r="DE7" s="6"/>
       <c r="DF7" s="3"/>
       <c r="DG7" s="3"/>
       <c r="DH7" s="3"/>
       <c r="DI7" s="3"/>
       <c r="DJ7" s="3"/>
       <c r="DK7" s="3"/>
       <c r="DL7" s="3"/>
+      <c r="DM7" s="3"/>
+      <c r="DN7" s="3"/>
+      <c r="DO7" s="3"/>
+      <c r="DP7" s="3"/>
+      <c r="DQ7" s="3"/>
+      <c r="DR7" s="3"/>
     </row>
-    <row r="8" spans="1:116">
+    <row r="8" spans="1:122">
       <c r="A8" s="7" t="s">
         <v>25</v>
       </c>
       <c r="B8" s="6">
         <v>70.665594681456142</v>
       </c>
       <c r="C8" s="6">
         <v>92.269127554274093</v>
       </c>
       <c r="D8" s="6">
         <v>88.042200189902118</v>
       </c>
       <c r="E8" s="6">
         <v>95.780686154715951</v>
       </c>
       <c r="F8" s="6">
         <v>94.714133099404975</v>
       </c>
       <c r="G8" s="6">
         <v>93.458171645285177</v>
       </c>
       <c r="H8" s="6">
         <v>94.01505060592774</v>
       </c>
       <c r="I8" s="6">
@@ -3850,81 +2382,89 @@
       </c>
       <c r="CL8" s="6">
         <v>100.85234367690742</v>
       </c>
       <c r="CM8" s="6">
         <v>100.72534281510606</v>
       </c>
       <c r="CN8" s="6">
         <v>101.39988489470335</v>
       </c>
       <c r="CO8" s="6">
         <v>99.981941263096445</v>
       </c>
       <c r="CP8" s="6">
         <v>99.607693874539166</v>
       </c>
       <c r="CQ8" s="6">
         <v>99.9727905462709</v>
       </c>
       <c r="CR8" s="6">
         <v>98.045013166583175</v>
       </c>
       <c r="CS8" s="6">
         <v>100.0755272404553</v>
       </c>
-      <c r="CT8" s="11">
+      <c r="CT8" s="6">
         <v>100</v>
       </c>
       <c r="CU8" s="6">
         <v>100.8</v>
       </c>
       <c r="CV8" s="6">
         <v>90.9</v>
       </c>
       <c r="CW8" s="6">
         <v>100</v>
       </c>
       <c r="CX8" s="6">
         <v>99.8</v>
       </c>
-      <c r="CY8" s="6"/>
+      <c r="CY8" s="6">
+        <v>109.07520843987648</v>
+      </c>
       <c r="CZ8" s="6"/>
       <c r="DA8" s="6"/>
       <c r="DB8" s="6"/>
       <c r="DC8" s="6"/>
       <c r="DD8" s="6"/>
       <c r="DE8" s="6"/>
       <c r="DF8" s="3"/>
       <c r="DG8" s="3"/>
       <c r="DH8" s="3"/>
       <c r="DI8" s="3"/>
       <c r="DJ8" s="3"/>
       <c r="DK8" s="3"/>
       <c r="DL8" s="3"/>
+      <c r="DM8" s="3"/>
+      <c r="DN8" s="3"/>
+      <c r="DO8" s="3"/>
+      <c r="DP8" s="3"/>
+      <c r="DQ8" s="3"/>
+      <c r="DR8" s="3"/>
     </row>
-    <row r="9" spans="1:116">
+    <row r="9" spans="1:122">
       <c r="A9" s="7" t="s">
         <v>26</v>
       </c>
       <c r="B9" s="6">
         <v>102.22475881683482</v>
       </c>
       <c r="C9" s="6">
         <v>103.60211917820348</v>
       </c>
       <c r="D9" s="6">
         <v>102.94331302380746</v>
       </c>
       <c r="E9" s="6">
         <v>103.49009911204448</v>
       </c>
       <c r="F9" s="6">
         <v>102.75139439340619</v>
       </c>
       <c r="G9" s="6">
         <v>108.05425182679033</v>
       </c>
       <c r="H9" s="6">
         <v>105.29123199129617</v>
       </c>
       <c r="I9" s="6">
@@ -4172,81 +2712,89 @@
       </c>
       <c r="CL9" s="6">
         <v>101.90665486723812</v>
       </c>
       <c r="CM9" s="6">
         <v>101.91947685048154</v>
       </c>
       <c r="CN9" s="6">
         <v>100.49664989678018</v>
       </c>
       <c r="CO9" s="6">
         <v>100.07898504818449</v>
       </c>
       <c r="CP9" s="6">
         <v>99.752277658313602</v>
       </c>
       <c r="CQ9" s="6">
         <v>100.55713217822712</v>
       </c>
       <c r="CR9" s="6">
         <v>100.81739039726871</v>
       </c>
       <c r="CS9" s="6">
         <v>100.21958489446699</v>
       </c>
-      <c r="CT9" s="11">
+      <c r="CT9" s="6">
         <v>102.4</v>
       </c>
       <c r="CU9" s="6">
         <v>100.9</v>
       </c>
       <c r="CV9" s="6">
         <v>96.2</v>
       </c>
       <c r="CW9" s="6">
         <v>96.6</v>
       </c>
       <c r="CX9" s="6">
         <v>94.2</v>
       </c>
-      <c r="CY9" s="6"/>
+      <c r="CY9" s="6">
+        <v>94.477162489480605</v>
+      </c>
       <c r="CZ9" s="6"/>
       <c r="DA9" s="6"/>
       <c r="DB9" s="6"/>
       <c r="DC9" s="6"/>
       <c r="DD9" s="6"/>
       <c r="DE9" s="6"/>
       <c r="DF9" s="3"/>
       <c r="DG9" s="3"/>
       <c r="DH9" s="3"/>
       <c r="DI9" s="3"/>
       <c r="DJ9" s="3"/>
       <c r="DK9" s="3"/>
       <c r="DL9" s="3"/>
+      <c r="DM9" s="3"/>
+      <c r="DN9" s="3"/>
+      <c r="DO9" s="3"/>
+      <c r="DP9" s="3"/>
+      <c r="DQ9" s="3"/>
+      <c r="DR9" s="3"/>
     </row>
-    <row r="10" spans="1:116">
+    <row r="10" spans="1:122">
       <c r="A10" s="7" t="s">
         <v>27</v>
       </c>
       <c r="B10" s="8">
         <v>82.609818359170077</v>
       </c>
       <c r="C10" s="8">
         <v>90.306559354134961</v>
       </c>
       <c r="D10" s="8">
         <v>94.436673624922534</v>
       </c>
       <c r="E10" s="8">
         <v>95.953805692563108</v>
       </c>
       <c r="F10" s="8">
         <v>95.919903358064147</v>
       </c>
       <c r="G10" s="8">
         <v>95.696229435415873</v>
       </c>
       <c r="H10" s="8">
         <v>96.882444875144728</v>
       </c>
       <c r="I10" s="8">
@@ -4494,81 +3042,89 @@
       </c>
       <c r="CL10" s="8">
         <v>103.30052088259495</v>
       </c>
       <c r="CM10" s="6">
         <v>102.65577200490006</v>
       </c>
       <c r="CN10" s="6">
         <v>100.54631052520435</v>
       </c>
       <c r="CO10" s="6">
         <v>100.01673781125602</v>
       </c>
       <c r="CP10" s="6">
         <v>96.789547093262271</v>
       </c>
       <c r="CQ10" s="6">
         <v>94.978494517273475</v>
       </c>
       <c r="CR10" s="6">
         <v>95.083859133443298</v>
       </c>
       <c r="CS10" s="6">
         <v>99.969843295678515</v>
       </c>
-      <c r="CT10" s="11">
+      <c r="CT10" s="6">
         <v>103.6</v>
       </c>
       <c r="CU10" s="8">
         <v>103.1</v>
       </c>
       <c r="CV10" s="8">
         <v>98.4</v>
       </c>
       <c r="CW10" s="8">
         <v>97.8</v>
       </c>
       <c r="CX10" s="8">
         <v>97.1</v>
       </c>
-      <c r="CY10" s="6"/>
+      <c r="CY10" s="6">
+        <v>100.46496884467844</v>
+      </c>
       <c r="CZ10" s="6"/>
       <c r="DA10" s="6"/>
       <c r="DB10" s="6"/>
       <c r="DC10" s="6"/>
       <c r="DD10" s="6"/>
       <c r="DE10" s="6"/>
       <c r="DF10" s="3"/>
       <c r="DG10" s="3"/>
       <c r="DH10" s="3"/>
       <c r="DI10" s="3"/>
       <c r="DJ10" s="3"/>
       <c r="DK10" s="3"/>
       <c r="DL10" s="3"/>
+      <c r="DM10" s="3"/>
+      <c r="DN10" s="3"/>
+      <c r="DO10" s="3"/>
+      <c r="DP10" s="3"/>
+      <c r="DQ10" s="3"/>
+      <c r="DR10" s="3"/>
     </row>
-    <row r="11" spans="1:116">
+    <row r="11" spans="1:122">
       <c r="A11" s="7" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="6">
         <v>101.21784906341756</v>
       </c>
       <c r="C11" s="6">
         <v>98.062381467794012</v>
       </c>
       <c r="D11" s="6">
         <v>97.857481004623153</v>
       </c>
       <c r="E11" s="6">
         <v>97.534649904320375</v>
       </c>
       <c r="F11" s="6">
         <v>92.340780092640642</v>
       </c>
       <c r="G11" s="6">
         <v>103.78435617381088</v>
       </c>
       <c r="H11" s="6">
         <v>104.20487171216755</v>
       </c>
       <c r="I11" s="6">
@@ -4816,81 +3372,89 @@
       </c>
       <c r="CL11" s="6">
         <v>105.17359971030919</v>
       </c>
       <c r="CM11" s="6">
         <v>101.06689422533313</v>
       </c>
       <c r="CN11" s="6">
         <v>101.22783170653591</v>
       </c>
       <c r="CO11" s="6">
         <v>100.44136384515888</v>
       </c>
       <c r="CP11" s="6">
         <v>99.10613979943885</v>
       </c>
       <c r="CQ11" s="6">
         <v>99.018165889395007</v>
       </c>
       <c r="CR11" s="6">
         <v>99.976657325522496</v>
       </c>
       <c r="CS11" s="6">
         <v>99.957309226806487</v>
       </c>
-      <c r="CT11" s="11">
+      <c r="CT11" s="6">
         <v>102.2</v>
       </c>
       <c r="CU11" s="6">
         <v>100.5</v>
       </c>
       <c r="CV11" s="6">
         <v>98.7</v>
       </c>
       <c r="CW11" s="6">
         <v>100.6</v>
       </c>
       <c r="CX11" s="6">
         <v>100.5</v>
       </c>
-      <c r="CY11" s="6"/>
+      <c r="CY11" s="6">
+        <v>100.20308135553124</v>
+      </c>
       <c r="CZ11" s="6"/>
       <c r="DA11" s="6"/>
       <c r="DB11" s="6"/>
       <c r="DC11" s="6"/>
       <c r="DD11" s="6"/>
       <c r="DE11" s="6"/>
       <c r="DF11" s="3"/>
       <c r="DG11" s="3"/>
       <c r="DH11" s="3"/>
       <c r="DI11" s="3"/>
       <c r="DJ11" s="3"/>
       <c r="DK11" s="3"/>
       <c r="DL11" s="3"/>
+      <c r="DM11" s="3"/>
+      <c r="DN11" s="3"/>
+      <c r="DO11" s="3"/>
+      <c r="DP11" s="3"/>
+      <c r="DQ11" s="3"/>
+      <c r="DR11" s="3"/>
     </row>
-    <row r="12" spans="1:116">
+    <row r="12" spans="1:122">
       <c r="A12" s="7" t="s">
         <v>29</v>
       </c>
       <c r="B12" s="6">
         <v>183.67954936939515</v>
       </c>
       <c r="C12" s="6">
         <v>181.52774633315948</v>
       </c>
       <c r="D12" s="6">
         <v>179.70138600116113</v>
       </c>
       <c r="E12" s="6">
         <v>173.74446906581559</v>
       </c>
       <c r="F12" s="6">
         <v>169.40800367502607</v>
       </c>
       <c r="G12" s="6">
         <v>166.34110401453808</v>
       </c>
       <c r="H12" s="6">
         <v>164.58892258188399</v>
       </c>
       <c r="I12" s="6">
@@ -5138,81 +3702,89 @@
       </c>
       <c r="CL12" s="6">
         <v>119.33152091179041</v>
       </c>
       <c r="CM12" s="6">
         <v>120.525879947794</v>
       </c>
       <c r="CN12" s="6">
         <v>122.95902856207741</v>
       </c>
       <c r="CO12" s="6">
         <v>109.08423940157721</v>
       </c>
       <c r="CP12" s="6">
         <v>110.17850314382844</v>
       </c>
       <c r="CQ12" s="6">
         <v>111.62192661899526</v>
       </c>
       <c r="CR12" s="6">
         <v>108.79432627035897</v>
       </c>
       <c r="CS12" s="6">
         <v>100.5368854889289</v>
       </c>
-      <c r="CT12" s="11">
+      <c r="CT12" s="6">
         <v>122.9</v>
       </c>
       <c r="CU12" s="6">
         <v>126</v>
       </c>
       <c r="CV12" s="6">
         <v>123.2</v>
       </c>
       <c r="CW12" s="6">
         <v>120.3</v>
       </c>
       <c r="CX12" s="6">
         <v>120.1</v>
       </c>
-      <c r="CY12" s="6"/>
+      <c r="CY12" s="6">
+        <v>121.2921394041833</v>
+      </c>
       <c r="CZ12" s="6"/>
       <c r="DA12" s="6"/>
       <c r="DB12" s="6"/>
       <c r="DC12" s="6"/>
       <c r="DD12" s="6"/>
       <c r="DE12" s="6"/>
       <c r="DF12" s="3"/>
       <c r="DG12" s="3"/>
       <c r="DH12" s="3"/>
       <c r="DI12" s="3"/>
       <c r="DJ12" s="3"/>
       <c r="DK12" s="3"/>
       <c r="DL12" s="3"/>
+      <c r="DM12" s="3"/>
+      <c r="DN12" s="3"/>
+      <c r="DO12" s="3"/>
+      <c r="DP12" s="3"/>
+      <c r="DQ12" s="3"/>
+      <c r="DR12" s="3"/>
     </row>
-    <row r="13" spans="1:116">
+    <row r="13" spans="1:122">
       <c r="A13" s="7" t="s">
         <v>30</v>
       </c>
       <c r="B13" s="6">
         <v>105.91606584516222</v>
       </c>
       <c r="C13" s="6">
         <v>106.6294693698803</v>
       </c>
       <c r="D13" s="6">
         <v>116.93488031047438</v>
       </c>
       <c r="E13" s="6">
         <v>115.12414927216126</v>
       </c>
       <c r="F13" s="6">
         <v>112.76368099522229</v>
       </c>
       <c r="G13" s="6">
         <v>114.04935521365465</v>
       </c>
       <c r="H13" s="6">
         <v>114.1602618100855</v>
       </c>
       <c r="I13" s="6">
@@ -5460,81 +4032,89 @@
       </c>
       <c r="CL13" s="6">
         <v>84.63283478232519</v>
       </c>
       <c r="CM13" s="6">
         <v>91.051566368818243</v>
       </c>
       <c r="CN13" s="6">
         <v>95.58530534975975</v>
       </c>
       <c r="CO13" s="6">
         <v>94.524522333595797</v>
       </c>
       <c r="CP13" s="6">
         <v>90.742375725801978</v>
       </c>
       <c r="CQ13" s="6">
         <v>95.565479513507384</v>
       </c>
       <c r="CR13" s="6">
         <v>100.80252910899208</v>
       </c>
       <c r="CS13" s="6">
         <v>110.63806007984851</v>
       </c>
-      <c r="CT13" s="11">
+      <c r="CT13" s="6">
         <v>171</v>
       </c>
       <c r="CU13" s="6">
         <v>115.1</v>
       </c>
       <c r="CV13" s="6">
         <v>77.2</v>
       </c>
       <c r="CW13" s="6">
         <v>78.900000000000006</v>
       </c>
       <c r="CX13" s="6">
         <v>82.8</v>
       </c>
-      <c r="CY13" s="6"/>
+      <c r="CY13" s="6">
+        <v>91.187684411824691</v>
+      </c>
       <c r="CZ13" s="6"/>
       <c r="DA13" s="6"/>
       <c r="DB13" s="6"/>
       <c r="DC13" s="6"/>
       <c r="DD13" s="6"/>
       <c r="DE13" s="6"/>
       <c r="DF13" s="3"/>
       <c r="DG13" s="3"/>
       <c r="DH13" s="3"/>
       <c r="DI13" s="3"/>
       <c r="DJ13" s="3"/>
       <c r="DK13" s="3"/>
       <c r="DL13" s="3"/>
+      <c r="DM13" s="3"/>
+      <c r="DN13" s="3"/>
+      <c r="DO13" s="3"/>
+      <c r="DP13" s="3"/>
+      <c r="DQ13" s="3"/>
+      <c r="DR13" s="3"/>
     </row>
-    <row r="14" spans="1:116">
+    <row r="14" spans="1:122">
       <c r="A14" s="3"/>
       <c r="B14" s="3"/>
       <c r="C14" s="3"/>
       <c r="D14" s="3"/>
       <c r="E14" s="3"/>
       <c r="F14" s="3"/>
       <c r="G14" s="3"/>
       <c r="H14" s="3"/>
       <c r="I14" s="3"/>
       <c r="J14" s="3"/>
       <c r="K14" s="3"/>
       <c r="L14" s="3"/>
       <c r="M14" s="3"/>
       <c r="N14" s="3"/>
       <c r="O14" s="3"/>
       <c r="P14" s="3"/>
       <c r="Q14" s="3"/>
       <c r="R14" s="3"/>
       <c r="S14" s="3"/>
       <c r="T14" s="3"/>
       <c r="U14" s="3"/>
       <c r="V14" s="3"/>
       <c r="W14" s="3"/>
       <c r="X14" s="3"/>
       <c r="Y14" s="3"/>
@@ -5607,441 +4187,465 @@
       <c r="CN14" s="3"/>
       <c r="CO14" s="3"/>
       <c r="CP14" s="3"/>
       <c r="CQ14" s="3"/>
       <c r="CR14" s="3"/>
       <c r="CS14" s="3"/>
       <c r="CT14" s="3"/>
       <c r="CU14" s="3"/>
       <c r="CV14" s="3"/>
       <c r="CW14" s="3"/>
       <c r="CX14" s="3"/>
       <c r="CY14" s="3"/>
       <c r="CZ14" s="3"/>
       <c r="DA14" s="3"/>
       <c r="DB14" s="3"/>
       <c r="DC14" s="3"/>
       <c r="DD14" s="3"/>
       <c r="DE14" s="3"/>
       <c r="DF14" s="3"/>
       <c r="DG14" s="3"/>
       <c r="DH14" s="3"/>
       <c r="DI14" s="3"/>
       <c r="DJ14" s="3"/>
       <c r="DK14" s="3"/>
       <c r="DL14" s="3"/>
+      <c r="DM14" s="3"/>
+      <c r="DN14" s="3"/>
+      <c r="DO14" s="3"/>
+      <c r="DP14" s="3"/>
+      <c r="DQ14" s="3"/>
+      <c r="DR14" s="3"/>
     </row>
-    <row r="15" spans="1:116" ht="21" customHeight="1">
-[...61 lines deleted...]
-      <c r="BJ15" s="18" t="s">
+    <row r="15" spans="1:122" ht="21" customHeight="1">
+      <c r="A15" s="18"/>
+      <c r="B15" s="18"/>
+      <c r="C15" s="18"/>
+      <c r="D15" s="18"/>
+      <c r="E15" s="18"/>
+      <c r="F15" s="18"/>
+      <c r="G15" s="18"/>
+      <c r="H15" s="18"/>
+      <c r="I15" s="18"/>
+      <c r="J15" s="18"/>
+      <c r="K15" s="18"/>
+      <c r="L15" s="18"/>
+      <c r="M15" s="18"/>
+      <c r="N15" s="18"/>
+      <c r="O15" s="18"/>
+      <c r="P15" s="18"/>
+      <c r="Q15" s="18"/>
+      <c r="R15" s="18"/>
+      <c r="S15" s="18"/>
+      <c r="T15" s="18"/>
+      <c r="U15" s="18"/>
+      <c r="V15" s="18"/>
+      <c r="W15" s="18"/>
+      <c r="X15" s="18"/>
+      <c r="Y15" s="18"/>
+      <c r="Z15" s="18"/>
+      <c r="AA15" s="18"/>
+      <c r="AB15" s="18"/>
+      <c r="AC15" s="18"/>
+      <c r="AD15" s="18"/>
+      <c r="AE15" s="18"/>
+      <c r="AF15" s="18"/>
+      <c r="AG15" s="18"/>
+      <c r="AH15" s="18"/>
+      <c r="AI15" s="18"/>
+      <c r="AJ15" s="18"/>
+      <c r="AK15" s="18"/>
+      <c r="AL15" s="18"/>
+      <c r="AM15" s="18"/>
+      <c r="AN15" s="18"/>
+      <c r="AO15" s="18"/>
+      <c r="AP15" s="18"/>
+      <c r="AQ15" s="18"/>
+      <c r="AR15" s="18"/>
+      <c r="AS15" s="18"/>
+      <c r="AT15" s="18"/>
+      <c r="AU15" s="18"/>
+      <c r="AV15" s="18"/>
+      <c r="AW15" s="18"/>
+      <c r="AX15" s="18"/>
+      <c r="AY15" s="18"/>
+      <c r="AZ15" s="18"/>
+      <c r="BA15" s="18"/>
+      <c r="BB15" s="18"/>
+      <c r="BC15" s="18"/>
+      <c r="BD15" s="18"/>
+      <c r="BE15" s="18"/>
+      <c r="BF15" s="18"/>
+      <c r="BG15" s="18"/>
+      <c r="BH15" s="18"/>
+      <c r="BI15" s="18"/>
+      <c r="BJ15" s="19" t="s">
         <v>17</v>
       </c>
-      <c r="BK15" s="18"/>
-[...52 lines deleted...]
-      <c r="DL15" s="18"/>
+      <c r="BK15" s="19"/>
+      <c r="BL15" s="19"/>
+      <c r="BM15" s="19"/>
+      <c r="BN15" s="19"/>
+      <c r="BO15" s="19"/>
+      <c r="BP15" s="19"/>
+      <c r="BQ15" s="19"/>
+      <c r="BR15" s="19"/>
+      <c r="BS15" s="19"/>
+      <c r="BT15" s="19"/>
+      <c r="BU15" s="19"/>
+      <c r="BV15" s="19"/>
+      <c r="BW15" s="19"/>
+      <c r="BX15" s="19"/>
+      <c r="BY15" s="19"/>
+      <c r="BZ15" s="19"/>
+      <c r="CA15" s="19"/>
+      <c r="CB15" s="19"/>
+      <c r="CC15" s="19"/>
+      <c r="CD15" s="19"/>
+      <c r="CE15" s="19"/>
+      <c r="CF15" s="19"/>
+      <c r="CG15" s="19"/>
+      <c r="CH15" s="19"/>
+      <c r="CI15" s="19"/>
+      <c r="CJ15" s="19"/>
+      <c r="CK15" s="19"/>
+      <c r="CL15" s="19"/>
+      <c r="CM15" s="19"/>
+      <c r="CN15" s="19"/>
+      <c r="CO15" s="19"/>
+      <c r="CP15" s="19"/>
+      <c r="CQ15" s="19"/>
+      <c r="CR15" s="19"/>
+      <c r="CS15" s="19"/>
+      <c r="CT15" s="19"/>
+      <c r="CU15" s="19"/>
+      <c r="CV15" s="19"/>
+      <c r="CW15" s="19"/>
+      <c r="CX15" s="19"/>
+      <c r="CY15" s="19"/>
+      <c r="CZ15" s="19"/>
+      <c r="DA15" s="19"/>
+      <c r="DB15" s="19"/>
+      <c r="DC15" s="19"/>
+      <c r="DD15" s="19"/>
+      <c r="DE15" s="19"/>
+      <c r="DF15" s="19"/>
+      <c r="DG15" s="19"/>
+      <c r="DH15" s="19"/>
+      <c r="DI15" s="19"/>
+      <c r="DJ15" s="19"/>
+      <c r="DK15" s="19"/>
+      <c r="DL15" s="19"/>
+      <c r="DM15" s="19"/>
+      <c r="DN15" s="19"/>
+      <c r="DO15" s="19"/>
+      <c r="DP15" s="19"/>
+      <c r="DQ15" s="19"/>
+      <c r="DR15" s="19"/>
     </row>
-    <row r="16" spans="1:116" ht="22.5" customHeight="1" thickBot="1">
+    <row r="16" spans="1:122" ht="22.5" customHeight="1" thickBot="1">
       <c r="A16" s="3"/>
       <c r="B16" s="3"/>
       <c r="C16" s="3"/>
       <c r="D16" s="3"/>
       <c r="E16" s="3"/>
       <c r="F16" s="3"/>
       <c r="G16" s="3"/>
       <c r="H16" s="3"/>
-      <c r="I16" s="20"/>
-[...3 lines deleted...]
-      <c r="M16" s="20"/>
+      <c r="I16" s="15"/>
+      <c r="J16" s="15"/>
+      <c r="K16" s="15"/>
+      <c r="L16" s="15"/>
+      <c r="M16" s="15"/>
       <c r="N16" s="3"/>
       <c r="O16" s="3"/>
       <c r="P16" s="3"/>
       <c r="Q16" s="3"/>
       <c r="R16" s="3"/>
       <c r="S16" s="3"/>
       <c r="T16" s="3"/>
-      <c r="U16" s="20" t="s">
+      <c r="U16" s="15" t="s">
         <v>1</v>
       </c>
-      <c r="V16" s="20"/>
-[...2 lines deleted...]
-      <c r="Y16" s="20"/>
+      <c r="V16" s="15"/>
+      <c r="W16" s="15"/>
+      <c r="X16" s="15"/>
+      <c r="Y16" s="15"/>
       <c r="Z16" s="3"/>
       <c r="AA16" s="3"/>
       <c r="AB16" s="3"/>
       <c r="AC16" s="3"/>
       <c r="AD16" s="3"/>
       <c r="AE16" s="3"/>
       <c r="AF16" s="3"/>
-      <c r="AG16" s="17" t="s">
+      <c r="AG16" s="14" t="s">
         <v>1</v>
       </c>
-      <c r="AH16" s="17"/>
-[...2 lines deleted...]
-      <c r="AK16" s="17"/>
+      <c r="AH16" s="14"/>
+      <c r="AI16" s="14"/>
+      <c r="AJ16" s="14"/>
+      <c r="AK16" s="14"/>
       <c r="AL16" s="3"/>
       <c r="AM16" s="3"/>
       <c r="AN16" s="3"/>
       <c r="AO16" s="3"/>
       <c r="AP16" s="3"/>
       <c r="AQ16" s="3"/>
       <c r="AR16" s="3"/>
-      <c r="AS16" s="17"/>
-[...3 lines deleted...]
-      <c r="AW16" s="17"/>
+      <c r="AS16" s="14"/>
+      <c r="AT16" s="14"/>
+      <c r="AU16" s="14"/>
+      <c r="AV16" s="14"/>
+      <c r="AW16" s="14"/>
       <c r="AX16" s="3"/>
       <c r="AY16" s="3"/>
       <c r="AZ16" s="3"/>
       <c r="BA16" s="3"/>
       <c r="BB16" s="3"/>
       <c r="BC16" s="3"/>
       <c r="BD16" s="3"/>
-      <c r="BE16" s="17" t="s">
+      <c r="BE16" s="14" t="s">
         <v>1</v>
       </c>
-      <c r="BF16" s="17"/>
-[...2 lines deleted...]
-      <c r="BI16" s="17"/>
+      <c r="BF16" s="14"/>
+      <c r="BG16" s="14"/>
+      <c r="BH16" s="14"/>
+      <c r="BI16" s="14"/>
       <c r="BJ16" s="3"/>
       <c r="BK16" s="3"/>
       <c r="BL16" s="3"/>
       <c r="BM16" s="3"/>
       <c r="BN16" s="3"/>
       <c r="BO16" s="3"/>
       <c r="BP16" s="3"/>
-      <c r="BQ16" s="17" t="s">
+      <c r="BQ16" s="14" t="s">
         <v>1</v>
       </c>
-      <c r="BR16" s="17"/>
-[...2 lines deleted...]
-      <c r="BU16" s="17"/>
+      <c r="BR16" s="14"/>
+      <c r="BS16" s="14"/>
+      <c r="BT16" s="14"/>
+      <c r="BU16" s="14"/>
       <c r="BV16" s="3"/>
       <c r="BW16" s="3"/>
       <c r="BX16" s="3"/>
       <c r="BY16" s="3"/>
       <c r="BZ16" s="3"/>
       <c r="CA16" s="3"/>
       <c r="CB16" s="3"/>
-      <c r="CC16" s="17" t="s">
+      <c r="CC16" s="14" t="s">
         <v>1</v>
       </c>
-      <c r="CD16" s="17"/>
-[...2 lines deleted...]
-      <c r="CG16" s="17"/>
+      <c r="CD16" s="14"/>
+      <c r="CE16" s="14"/>
+      <c r="CF16" s="14"/>
+      <c r="CG16" s="14"/>
       <c r="CH16" s="3"/>
       <c r="CI16" s="3"/>
       <c r="CJ16" s="3"/>
       <c r="CK16" s="3"/>
       <c r="CL16" s="3"/>
       <c r="CM16" s="3"/>
       <c r="CN16" s="3"/>
-      <c r="CO16" s="17" t="s">
+      <c r="CO16" s="14" t="s">
         <v>1</v>
       </c>
-      <c r="CP16" s="17"/>
-[...2 lines deleted...]
-      <c r="CS16" s="17"/>
+      <c r="CP16" s="14"/>
+      <c r="CQ16" s="14"/>
+      <c r="CR16" s="14"/>
+      <c r="CS16" s="14"/>
       <c r="CT16" s="3"/>
       <c r="CU16" s="3"/>
       <c r="CV16" s="3"/>
       <c r="CW16" s="3"/>
       <c r="CX16" s="3"/>
       <c r="CY16" s="3"/>
       <c r="CZ16" s="3"/>
-      <c r="DA16" s="17" t="s">
+      <c r="DA16" s="14" t="s">
         <v>1</v>
       </c>
-      <c r="DB16" s="17"/>
-[...2 lines deleted...]
-      <c r="DE16" s="17"/>
+      <c r="DB16" s="14"/>
+      <c r="DC16" s="14"/>
+      <c r="DD16" s="14"/>
+      <c r="DE16" s="14"/>
       <c r="DF16" s="3"/>
       <c r="DG16" s="3"/>
       <c r="DH16" s="3"/>
       <c r="DI16" s="3"/>
       <c r="DJ16" s="3"/>
       <c r="DK16" s="3"/>
       <c r="DL16" s="3"/>
+      <c r="DM16" s="3"/>
+      <c r="DN16" s="3"/>
+      <c r="DO16" s="3"/>
+      <c r="DP16" s="3"/>
+      <c r="DQ16" s="3"/>
+      <c r="DR16" s="3"/>
     </row>
-    <row r="17" spans="1:116" ht="20.25" customHeight="1" thickBot="1">
-[...1 lines deleted...]
-      <c r="B17" s="14" t="s">
+    <row r="17" spans="1:122" ht="20.25" customHeight="1" thickBot="1">
+      <c r="A17" s="16"/>
+      <c r="B17" s="11" t="s">
         <v>32</v>
       </c>
-      <c r="C17" s="15"/>
-[...10 lines deleted...]
-      <c r="N17" s="14" t="s">
+      <c r="C17" s="12"/>
+      <c r="D17" s="12"/>
+      <c r="E17" s="12"/>
+      <c r="F17" s="12"/>
+      <c r="G17" s="12"/>
+      <c r="H17" s="12"/>
+      <c r="I17" s="12"/>
+      <c r="J17" s="12"/>
+      <c r="K17" s="12"/>
+      <c r="L17" s="12"/>
+      <c r="M17" s="13"/>
+      <c r="N17" s="11" t="s">
         <v>2</v>
       </c>
-      <c r="O17" s="15"/>
-[...10 lines deleted...]
-      <c r="Z17" s="14" t="s">
+      <c r="O17" s="12"/>
+      <c r="P17" s="12"/>
+      <c r="Q17" s="12"/>
+      <c r="R17" s="12"/>
+      <c r="S17" s="12"/>
+      <c r="T17" s="12"/>
+      <c r="U17" s="12"/>
+      <c r="V17" s="12"/>
+      <c r="W17" s="12"/>
+      <c r="X17" s="12"/>
+      <c r="Y17" s="13"/>
+      <c r="Z17" s="11" t="s">
         <v>31</v>
       </c>
-      <c r="AA17" s="15"/>
-[...10 lines deleted...]
-      <c r="AL17" s="14" t="s">
+      <c r="AA17" s="12"/>
+      <c r="AB17" s="12"/>
+      <c r="AC17" s="12"/>
+      <c r="AD17" s="12"/>
+      <c r="AE17" s="12"/>
+      <c r="AF17" s="12"/>
+      <c r="AG17" s="12"/>
+      <c r="AH17" s="12"/>
+      <c r="AI17" s="12"/>
+      <c r="AJ17" s="12"/>
+      <c r="AK17" s="13"/>
+      <c r="AL17" s="11" t="s">
         <v>20</v>
       </c>
-      <c r="AM17" s="15"/>
-[...10 lines deleted...]
-      <c r="AX17" s="14" t="s">
+      <c r="AM17" s="12"/>
+      <c r="AN17" s="12"/>
+      <c r="AO17" s="12"/>
+      <c r="AP17" s="12"/>
+      <c r="AQ17" s="12"/>
+      <c r="AR17" s="12"/>
+      <c r="AS17" s="12"/>
+      <c r="AT17" s="12"/>
+      <c r="AU17" s="12"/>
+      <c r="AV17" s="12"/>
+      <c r="AW17" s="13"/>
+      <c r="AX17" s="11" t="s">
         <v>3</v>
       </c>
-      <c r="AY17" s="15"/>
-[...10 lines deleted...]
-      <c r="BJ17" s="14" t="s">
+      <c r="AY17" s="12"/>
+      <c r="AZ17" s="12"/>
+      <c r="BA17" s="12"/>
+      <c r="BB17" s="12"/>
+      <c r="BC17" s="12"/>
+      <c r="BD17" s="12"/>
+      <c r="BE17" s="12"/>
+      <c r="BF17" s="12"/>
+      <c r="BG17" s="12"/>
+      <c r="BH17" s="12"/>
+      <c r="BI17" s="13"/>
+      <c r="BJ17" s="11" t="s">
         <v>22</v>
       </c>
-      <c r="BK17" s="15"/>
-[...10 lines deleted...]
-      <c r="BV17" s="14" t="s">
+      <c r="BK17" s="12"/>
+      <c r="BL17" s="12"/>
+      <c r="BM17" s="12"/>
+      <c r="BN17" s="12"/>
+      <c r="BO17" s="12"/>
+      <c r="BP17" s="12"/>
+      <c r="BQ17" s="12"/>
+      <c r="BR17" s="12"/>
+      <c r="BS17" s="12"/>
+      <c r="BT17" s="12"/>
+      <c r="BU17" s="13"/>
+      <c r="BV17" s="11" t="s">
         <v>33</v>
       </c>
-      <c r="BW17" s="15"/>
-[...10 lines deleted...]
-      <c r="CH17" s="14" t="s">
+      <c r="BW17" s="12"/>
+      <c r="BX17" s="12"/>
+      <c r="BY17" s="12"/>
+      <c r="BZ17" s="12"/>
+      <c r="CA17" s="12"/>
+      <c r="CB17" s="12"/>
+      <c r="CC17" s="12"/>
+      <c r="CD17" s="12"/>
+      <c r="CE17" s="12"/>
+      <c r="CF17" s="12"/>
+      <c r="CG17" s="13"/>
+      <c r="CH17" s="11" t="s">
         <v>34</v>
       </c>
-      <c r="CI17" s="15"/>
-[...10 lines deleted...]
-      <c r="CT17" s="14" t="s">
+      <c r="CI17" s="12"/>
+      <c r="CJ17" s="12"/>
+      <c r="CK17" s="12"/>
+      <c r="CL17" s="12"/>
+      <c r="CM17" s="12"/>
+      <c r="CN17" s="12"/>
+      <c r="CO17" s="12"/>
+      <c r="CP17" s="12"/>
+      <c r="CQ17" s="12"/>
+      <c r="CR17" s="12"/>
+      <c r="CS17" s="13"/>
+      <c r="CT17" s="11" t="s">
         <v>35</v>
       </c>
-      <c r="CU17" s="15"/>
-[...9 lines deleted...]
-      <c r="DE17" s="16"/>
+      <c r="CU17" s="12"/>
+      <c r="CV17" s="12"/>
+      <c r="CW17" s="12"/>
+      <c r="CX17" s="12"/>
+      <c r="CY17" s="12"/>
+      <c r="CZ17" s="12"/>
+      <c r="DA17" s="12"/>
+      <c r="DB17" s="12"/>
+      <c r="DC17" s="12"/>
+      <c r="DD17" s="12"/>
+      <c r="DE17" s="13"/>
       <c r="DF17" s="3"/>
       <c r="DG17" s="3"/>
       <c r="DH17" s="3"/>
       <c r="DI17" s="3"/>
       <c r="DJ17" s="3"/>
       <c r="DK17" s="3"/>
       <c r="DL17" s="3"/>
+      <c r="DM17" s="3"/>
+      <c r="DN17" s="3"/>
+      <c r="DO17" s="3"/>
+      <c r="DP17" s="3"/>
+      <c r="DQ17" s="3"/>
+      <c r="DR17" s="3"/>
     </row>
-    <row r="18" spans="1:116" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A18" s="22"/>
+    <row r="18" spans="1:122" ht="34.5" customHeight="1" thickBot="1">
+      <c r="A18" s="17"/>
       <c r="B18" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C18" s="4" t="s">
         <v>5</v>
       </c>
       <c r="D18" s="4" t="s">
         <v>6</v>
       </c>
       <c r="E18" s="4" t="s">
         <v>7</v>
       </c>
       <c r="F18" s="4" t="s">
         <v>8</v>
       </c>
       <c r="G18" s="4" t="s">
         <v>9</v>
       </c>
       <c r="H18" s="4" t="s">
         <v>10</v>
       </c>
       <c r="I18" s="4" t="s">
         <v>11</v>
       </c>
       <c r="J18" s="4" t="s">
@@ -6329,52 +4933,58 @@
       <c r="CZ18" s="4" t="s">
         <v>10</v>
       </c>
       <c r="DA18" s="4" t="s">
         <v>11</v>
       </c>
       <c r="DB18" s="4" t="s">
         <v>12</v>
       </c>
       <c r="DC18" s="4" t="s">
         <v>13</v>
       </c>
       <c r="DD18" s="4" t="s">
         <v>14</v>
       </c>
       <c r="DE18" s="4" t="s">
         <v>16</v>
       </c>
       <c r="DF18" s="3"/>
       <c r="DG18" s="3"/>
       <c r="DH18" s="3"/>
       <c r="DI18" s="3"/>
       <c r="DJ18" s="3"/>
       <c r="DK18" s="3"/>
       <c r="DL18" s="3"/>
+      <c r="DM18" s="3"/>
+      <c r="DN18" s="3"/>
+      <c r="DO18" s="3"/>
+      <c r="DP18" s="3"/>
+      <c r="DQ18" s="3"/>
+      <c r="DR18" s="3"/>
     </row>
-    <row r="19" spans="1:116">
+    <row r="19" spans="1:122">
       <c r="A19" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B19" s="9">
         <v>102.24700758337526</v>
       </c>
       <c r="C19" s="9">
         <v>104.16035122825562</v>
       </c>
       <c r="D19" s="9">
         <v>105.8662939345371</v>
       </c>
       <c r="E19" s="9">
         <v>105.75575990556003</v>
       </c>
       <c r="F19" s="9">
         <v>102.721636273287</v>
       </c>
       <c r="G19" s="9">
         <v>108.19521829184009</v>
       </c>
       <c r="H19" s="6">
         <v>107.74631024580535</v>
       </c>
       <c r="I19" s="9">
@@ -6622,81 +5232,89 @@
       </c>
       <c r="CL19" s="6">
         <v>100.36920716505897</v>
       </c>
       <c r="CM19" s="6">
         <v>102.0722363518872</v>
       </c>
       <c r="CN19" s="6">
         <v>103.4927277694301</v>
       </c>
       <c r="CO19" s="6">
         <v>100.47540586505097</v>
       </c>
       <c r="CP19" s="6">
         <v>98.562046115286165</v>
       </c>
       <c r="CQ19" s="6">
         <v>99.771689904062413</v>
       </c>
       <c r="CR19" s="6">
         <v>100.90443900413599</v>
       </c>
       <c r="CS19" s="6">
         <v>102.47868124322767</v>
       </c>
-      <c r="CT19" s="12">
+      <c r="CT19" s="6">
         <v>119</v>
       </c>
       <c r="CU19" s="6">
         <v>109.8</v>
       </c>
       <c r="CV19" s="6">
         <v>98.7</v>
       </c>
       <c r="CW19" s="6">
         <v>98.3</v>
       </c>
       <c r="CX19" s="6">
         <v>99.1</v>
       </c>
-      <c r="CY19" s="6"/>
+      <c r="CY19" s="6">
+        <v>102.15260381435958</v>
+      </c>
       <c r="CZ19" s="6"/>
       <c r="DA19" s="6"/>
       <c r="DB19" s="6"/>
       <c r="DC19" s="6"/>
       <c r="DD19" s="6"/>
       <c r="DE19" s="6"/>
       <c r="DF19" s="3"/>
       <c r="DG19" s="3"/>
       <c r="DH19" s="3"/>
       <c r="DI19" s="3"/>
       <c r="DJ19" s="3"/>
       <c r="DK19" s="3"/>
       <c r="DL19" s="3"/>
+      <c r="DM19" s="3"/>
+      <c r="DN19" s="3"/>
+      <c r="DO19" s="3"/>
+      <c r="DP19" s="3"/>
+      <c r="DQ19" s="3"/>
+      <c r="DR19" s="3"/>
     </row>
-    <row r="20" spans="1:116">
+    <row r="20" spans="1:122">
       <c r="A20" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B20" s="6">
         <v>109.61943062472992</v>
       </c>
       <c r="C20" s="6">
         <v>121.40371909228503</v>
       </c>
       <c r="D20" s="6">
         <v>115.97053565252639</v>
       </c>
       <c r="E20" s="6">
         <v>112.44596716473372</v>
       </c>
       <c r="F20" s="6">
         <v>110.7546034345884</v>
       </c>
       <c r="G20" s="6">
         <v>109.61473392794933</v>
       </c>
       <c r="H20" s="6">
         <v>109.10725297897639</v>
       </c>
       <c r="I20" s="6">
@@ -6944,81 +5562,89 @@
       </c>
       <c r="CL20" s="6">
         <v>100.09751894155592</v>
       </c>
       <c r="CM20" s="6">
         <v>200.72111046244996</v>
       </c>
       <c r="CN20" s="6">
         <v>170.35958617365165</v>
       </c>
       <c r="CO20" s="6">
         <v>132.95006776758237</v>
       </c>
       <c r="CP20" s="6">
         <v>104.97195960287497</v>
       </c>
       <c r="CQ20" s="6">
         <v>101.76051341171774</v>
       </c>
       <c r="CR20" s="6">
         <v>100.00856702403478</v>
       </c>
       <c r="CS20" s="6">
         <v>100.43761528676475</v>
       </c>
-      <c r="CT20" s="12">
+      <c r="CT20" s="6">
         <v>100.2</v>
       </c>
       <c r="CU20" s="6">
         <v>100.3</v>
       </c>
       <c r="CV20" s="6">
         <v>100.6</v>
       </c>
       <c r="CW20" s="6">
         <v>100.3</v>
       </c>
       <c r="CX20" s="6">
         <v>100.5</v>
       </c>
-      <c r="CY20" s="6"/>
+      <c r="CY20" s="6">
+        <v>100.40302908481991</v>
+      </c>
       <c r="CZ20" s="6"/>
       <c r="DA20" s="6"/>
       <c r="DB20" s="6"/>
       <c r="DC20" s="6"/>
       <c r="DD20" s="6"/>
       <c r="DE20" s="6"/>
       <c r="DF20" s="3"/>
       <c r="DG20" s="3"/>
       <c r="DH20" s="3"/>
       <c r="DI20" s="3"/>
       <c r="DJ20" s="3"/>
       <c r="DK20" s="3"/>
       <c r="DL20" s="3"/>
+      <c r="DM20" s="3"/>
+      <c r="DN20" s="3"/>
+      <c r="DO20" s="3"/>
+      <c r="DP20" s="3"/>
+      <c r="DQ20" s="3"/>
+      <c r="DR20" s="3"/>
     </row>
-    <row r="21" spans="1:116">
+    <row r="21" spans="1:122">
       <c r="A21" s="7" t="s">
         <v>25</v>
       </c>
       <c r="B21" s="6">
         <v>70.665594681456142</v>
       </c>
       <c r="C21" s="6">
         <v>92.269127554274093</v>
       </c>
       <c r="D21" s="6">
         <v>88.042200189902118</v>
       </c>
       <c r="E21" s="6">
         <v>95.780686154715951</v>
       </c>
       <c r="F21" s="6">
         <v>94.714133099404975</v>
       </c>
       <c r="G21" s="6">
         <v>93.458171645285177</v>
       </c>
       <c r="H21" s="6">
         <v>94.01505060592774</v>
       </c>
       <c r="I21" s="6">
@@ -7266,81 +5892,89 @@
       </c>
       <c r="CL21" s="6">
         <v>100.859103689967</v>
       </c>
       <c r="CM21" s="6">
         <v>100.73100502205115</v>
       </c>
       <c r="CN21" s="6">
         <v>101.41060020091817</v>
       </c>
       <c r="CO21" s="6">
         <v>99.981806854496185</v>
       </c>
       <c r="CP21" s="6">
         <v>99.605612682207649</v>
       </c>
       <c r="CQ21" s="6">
         <v>99.972651439588233</v>
       </c>
       <c r="CR21" s="6">
         <v>98.036381679945833</v>
       </c>
       <c r="CS21" s="6">
         <v>100.0758093840294</v>
       </c>
-      <c r="CT21" s="12">
+      <c r="CT21" s="6">
         <v>100</v>
       </c>
       <c r="CU21" s="6">
         <v>100.8</v>
       </c>
       <c r="CV21" s="6">
         <v>90.9</v>
       </c>
       <c r="CW21" s="6">
         <v>100</v>
       </c>
       <c r="CX21" s="6">
         <v>99.8</v>
       </c>
-      <c r="CY21" s="6"/>
+      <c r="CY21" s="6">
+        <v>109.14682486496167</v>
+      </c>
       <c r="CZ21" s="6"/>
       <c r="DA21" s="6"/>
       <c r="DB21" s="6"/>
       <c r="DC21" s="6"/>
       <c r="DD21" s="6"/>
       <c r="DE21" s="6"/>
       <c r="DF21" s="3"/>
       <c r="DG21" s="3"/>
       <c r="DH21" s="3"/>
       <c r="DI21" s="3"/>
       <c r="DJ21" s="3"/>
       <c r="DK21" s="3"/>
       <c r="DL21" s="3"/>
+      <c r="DM21" s="3"/>
+      <c r="DN21" s="3"/>
+      <c r="DO21" s="3"/>
+      <c r="DP21" s="3"/>
+      <c r="DQ21" s="3"/>
+      <c r="DR21" s="3"/>
     </row>
-    <row r="22" spans="1:116">
+    <row r="22" spans="1:122">
       <c r="A22" s="7" t="s">
         <v>26</v>
       </c>
       <c r="B22" s="6">
         <v>102.22475881683482</v>
       </c>
       <c r="C22" s="6">
         <v>103.60211917820348</v>
       </c>
       <c r="D22" s="6">
         <v>102.94331302380746</v>
       </c>
       <c r="E22" s="6">
         <v>103.49009911204448</v>
       </c>
       <c r="F22" s="6">
         <v>102.75139439340619</v>
       </c>
       <c r="G22" s="6">
         <v>108.05425182679033</v>
       </c>
       <c r="H22" s="6">
         <v>105.29123199129617</v>
       </c>
       <c r="I22" s="6">
@@ -7588,81 +6222,89 @@
       </c>
       <c r="CL22" s="6">
         <v>101.90750675339812</v>
       </c>
       <c r="CM22" s="6">
         <v>101.92009925772987</v>
       </c>
       <c r="CN22" s="6">
         <v>100.49680651880952</v>
       </c>
       <c r="CO22" s="6">
         <v>100.07900954341198</v>
       </c>
       <c r="CP22" s="6">
         <v>99.752217062925624</v>
       </c>
       <c r="CQ22" s="6">
         <v>100.55726392330571</v>
       </c>
       <c r="CR22" s="6">
         <v>100.81758336262001</v>
       </c>
       <c r="CS22" s="6">
         <v>100.21963399890058</v>
       </c>
-      <c r="CT22" s="12">
+      <c r="CT22" s="6">
         <v>102.4</v>
       </c>
       <c r="CU22" s="6">
         <v>100.9</v>
       </c>
       <c r="CV22" s="6">
         <v>96.2</v>
       </c>
       <c r="CW22" s="6">
         <v>96.6</v>
       </c>
       <c r="CX22" s="6">
         <v>94.1</v>
       </c>
-      <c r="CY22" s="6"/>
+      <c r="CY22" s="6">
+        <v>94.47417038018699</v>
+      </c>
       <c r="CZ22" s="6"/>
       <c r="DA22" s="6"/>
       <c r="DB22" s="6"/>
       <c r="DC22" s="6"/>
       <c r="DD22" s="6"/>
       <c r="DE22" s="6"/>
       <c r="DF22" s="3"/>
       <c r="DG22" s="3"/>
       <c r="DH22" s="3"/>
       <c r="DI22" s="3"/>
       <c r="DJ22" s="3"/>
       <c r="DK22" s="3"/>
       <c r="DL22" s="3"/>
+      <c r="DM22" s="3"/>
+      <c r="DN22" s="3"/>
+      <c r="DO22" s="3"/>
+      <c r="DP22" s="3"/>
+      <c r="DQ22" s="3"/>
+      <c r="DR22" s="3"/>
     </row>
-    <row r="23" spans="1:116">
+    <row r="23" spans="1:122">
       <c r="A23" s="7" t="s">
         <v>27</v>
       </c>
       <c r="B23" s="8">
         <v>82.609818359170077</v>
       </c>
       <c r="C23" s="8">
         <v>90.306559354134961</v>
       </c>
       <c r="D23" s="8">
         <v>94.436673624922534</v>
       </c>
       <c r="E23" s="8">
         <v>95.953805692563108</v>
       </c>
       <c r="F23" s="8">
         <v>95.919903358064147</v>
       </c>
       <c r="G23" s="8">
         <v>95.696229435415873</v>
       </c>
       <c r="H23" s="8">
         <v>96.882444875144728</v>
       </c>
       <c r="I23" s="8">
@@ -7910,81 +6552,89 @@
       </c>
       <c r="CL23" s="8">
         <v>105.14793672319622</v>
       </c>
       <c r="CM23" s="6">
         <v>104.1291666671662</v>
       </c>
       <c r="CN23" s="6">
         <v>100.81422770147441</v>
       </c>
       <c r="CO23" s="6">
         <v>100.02456390832617</v>
       </c>
       <c r="CP23" s="6">
         <v>95.987192051589744</v>
       </c>
       <c r="CQ23" s="6">
         <v>93.800575939119682</v>
       </c>
       <c r="CR23" s="6">
         <v>93.915159047382176</v>
       </c>
       <c r="CS23" s="6">
         <v>99.962770631801916</v>
       </c>
-      <c r="CT23" s="12">
+      <c r="CT23" s="6">
         <v>105.5</v>
       </c>
       <c r="CU23" s="8">
         <v>104.4</v>
       </c>
       <c r="CV23" s="8">
         <v>97.7</v>
       </c>
       <c r="CW23" s="8">
         <v>96.6</v>
       </c>
       <c r="CX23" s="8">
         <v>95.3</v>
       </c>
-      <c r="CY23" s="6"/>
+      <c r="CY23" s="6">
+        <v>100.7467644683167</v>
+      </c>
       <c r="CZ23" s="6"/>
       <c r="DA23" s="6"/>
       <c r="DB23" s="6"/>
       <c r="DC23" s="6"/>
       <c r="DD23" s="6"/>
       <c r="DE23" s="6"/>
       <c r="DF23" s="3"/>
       <c r="DG23" s="3"/>
       <c r="DH23" s="3"/>
       <c r="DI23" s="3"/>
       <c r="DJ23" s="3"/>
       <c r="DK23" s="3"/>
       <c r="DL23" s="3"/>
+      <c r="DM23" s="3"/>
+      <c r="DN23" s="3"/>
+      <c r="DO23" s="3"/>
+      <c r="DP23" s="3"/>
+      <c r="DQ23" s="3"/>
+      <c r="DR23" s="3"/>
     </row>
-    <row r="24" spans="1:116">
+    <row r="24" spans="1:122">
       <c r="A24" s="7" t="s">
         <v>28</v>
       </c>
       <c r="B24" s="6">
         <v>101.21784906341756</v>
       </c>
       <c r="C24" s="6">
         <v>98.062381467794012</v>
       </c>
       <c r="D24" s="6">
         <v>97.857481004623153</v>
       </c>
       <c r="E24" s="6">
         <v>97.534649904320375</v>
       </c>
       <c r="F24" s="6">
         <v>92.340780092640642</v>
       </c>
       <c r="G24" s="6">
         <v>103.78435617381088</v>
       </c>
       <c r="H24" s="6">
         <v>104.20487171216755</v>
       </c>
       <c r="I24" s="6">
@@ -8232,81 +6882,89 @@
       </c>
       <c r="CL24" s="6">
         <v>105.17486710925257</v>
       </c>
       <c r="CM24" s="6">
         <v>101.0670868407002</v>
       </c>
       <c r="CN24" s="6">
         <v>101.22805049331289</v>
       </c>
       <c r="CO24" s="6">
         <v>100.44144227233716</v>
       </c>
       <c r="CP24" s="6">
         <v>99.106030710658672</v>
       </c>
       <c r="CQ24" s="6">
         <v>99.01804907932835</v>
       </c>
       <c r="CR24" s="6">
         <v>99.976654425189679</v>
       </c>
       <c r="CS24" s="6">
         <v>99.9573040720351</v>
       </c>
-      <c r="CT24" s="12">
+      <c r="CT24" s="6">
         <v>102.2</v>
       </c>
       <c r="CU24" s="6">
         <v>100.5</v>
       </c>
       <c r="CV24" s="6">
         <v>98.7</v>
       </c>
       <c r="CW24" s="6">
         <v>100.6</v>
       </c>
       <c r="CX24" s="6">
         <v>100.6</v>
       </c>
-      <c r="CY24" s="6"/>
+      <c r="CY24" s="6">
+        <v>100.21052584503825</v>
+      </c>
       <c r="CZ24" s="6"/>
       <c r="DA24" s="6"/>
       <c r="DB24" s="6"/>
       <c r="DC24" s="6"/>
       <c r="DD24" s="6"/>
       <c r="DE24" s="6"/>
       <c r="DF24" s="3"/>
       <c r="DG24" s="3"/>
       <c r="DH24" s="3"/>
       <c r="DI24" s="3"/>
       <c r="DJ24" s="3"/>
       <c r="DK24" s="3"/>
       <c r="DL24" s="3"/>
+      <c r="DM24" s="3"/>
+      <c r="DN24" s="3"/>
+      <c r="DO24" s="3"/>
+      <c r="DP24" s="3"/>
+      <c r="DQ24" s="3"/>
+      <c r="DR24" s="3"/>
     </row>
-    <row r="25" spans="1:116" ht="15.75" customHeight="1">
+    <row r="25" spans="1:122">
       <c r="A25" s="7" t="s">
         <v>29</v>
       </c>
       <c r="B25" s="6">
         <v>183.67954936939515</v>
       </c>
       <c r="C25" s="6">
         <v>181.52774633315948</v>
       </c>
       <c r="D25" s="6">
         <v>179.70138600116113</v>
       </c>
       <c r="E25" s="6">
         <v>173.74446906581559</v>
       </c>
       <c r="F25" s="6">
         <v>169.40800367502607</v>
       </c>
       <c r="G25" s="6">
         <v>166.34110401453808</v>
       </c>
       <c r="H25" s="6">
         <v>164.58892258188399</v>
       </c>
       <c r="I25" s="6">
@@ -8554,81 +7212,89 @@
       </c>
       <c r="CL25" s="6">
         <v>119.33152091179041</v>
       </c>
       <c r="CM25" s="6">
         <v>120.525879947794</v>
       </c>
       <c r="CN25" s="6">
         <v>122.95902856207741</v>
       </c>
       <c r="CO25" s="6">
         <v>109.08423940157721</v>
       </c>
       <c r="CP25" s="6">
         <v>110.17850314382844</v>
       </c>
       <c r="CQ25" s="6">
         <v>111.62192661899526</v>
       </c>
       <c r="CR25" s="6">
         <v>108.79432627035897</v>
       </c>
       <c r="CS25" s="6">
         <v>100.5368854889289</v>
       </c>
-      <c r="CT25" s="12">
+      <c r="CT25" s="6">
         <v>122.9</v>
       </c>
       <c r="CU25" s="6">
         <v>126</v>
       </c>
       <c r="CV25" s="6">
         <v>124.6</v>
       </c>
       <c r="CW25" s="6">
         <v>121.5</v>
       </c>
       <c r="CX25" s="6">
         <v>121.4</v>
       </c>
-      <c r="CY25" s="6"/>
+      <c r="CY25" s="6">
+        <v>122.68111054576589</v>
+      </c>
       <c r="CZ25" s="6"/>
       <c r="DA25" s="6"/>
       <c r="DB25" s="6"/>
       <c r="DC25" s="6"/>
       <c r="DD25" s="6"/>
       <c r="DE25" s="6"/>
       <c r="DF25" s="3"/>
       <c r="DG25" s="3"/>
       <c r="DH25" s="3"/>
       <c r="DI25" s="3"/>
       <c r="DJ25" s="3"/>
       <c r="DK25" s="3"/>
       <c r="DL25" s="3"/>
+      <c r="DM25" s="3"/>
+      <c r="DN25" s="3"/>
+      <c r="DO25" s="3"/>
+      <c r="DP25" s="3"/>
+      <c r="DQ25" s="3"/>
+      <c r="DR25" s="3"/>
     </row>
-    <row r="26" spans="1:116">
+    <row r="26" spans="1:122">
       <c r="A26" s="7" t="s">
         <v>30</v>
       </c>
       <c r="B26" s="6">
         <v>105.91606584516222</v>
       </c>
       <c r="C26" s="6">
         <v>106.6294693698803</v>
       </c>
       <c r="D26" s="6">
         <v>116.93488031047438</v>
       </c>
       <c r="E26" s="6">
         <v>115.12414927216126</v>
       </c>
       <c r="F26" s="6">
         <v>112.76368099522229</v>
       </c>
       <c r="G26" s="6">
         <v>114.04935521365465</v>
       </c>
       <c r="H26" s="6">
         <v>114.1602618100855</v>
       </c>
       <c r="I26" s="6">
@@ -8876,81 +7542,89 @@
       </c>
       <c r="CL26" s="6">
         <v>83.50481774286844</v>
       </c>
       <c r="CM26" s="6">
         <v>90.38176501459057</v>
       </c>
       <c r="CN26" s="6">
         <v>95.239999366254182</v>
       </c>
       <c r="CO26" s="6">
         <v>94.101035538043007</v>
       </c>
       <c r="CP26" s="6">
         <v>90.146119321048161</v>
       </c>
       <c r="CQ26" s="6">
         <v>95.26778674695403</v>
       </c>
       <c r="CR26" s="6">
         <v>100.85779164639597</v>
       </c>
       <c r="CS26" s="6">
         <v>111.35148242355604</v>
       </c>
-      <c r="CT26" s="12">
+      <c r="CT26" s="6">
         <v>184</v>
       </c>
       <c r="CU26" s="6">
         <v>116.6</v>
       </c>
       <c r="CV26" s="6">
         <v>75.3</v>
       </c>
       <c r="CW26" s="6">
         <v>76.5</v>
       </c>
       <c r="CX26" s="6">
         <v>80.7</v>
       </c>
-      <c r="CY26" s="6"/>
+      <c r="CY26" s="6">
+        <v>90.157191978685276</v>
+      </c>
       <c r="CZ26" s="6"/>
       <c r="DA26" s="6"/>
       <c r="DB26" s="6"/>
       <c r="DC26" s="6"/>
       <c r="DD26" s="6"/>
       <c r="DE26" s="6"/>
       <c r="DF26" s="3"/>
       <c r="DG26" s="3"/>
       <c r="DH26" s="3"/>
       <c r="DI26" s="3"/>
       <c r="DJ26" s="3"/>
       <c r="DK26" s="3"/>
       <c r="DL26" s="3"/>
+      <c r="DM26" s="3"/>
+      <c r="DN26" s="3"/>
+      <c r="DO26" s="3"/>
+      <c r="DP26" s="3"/>
+      <c r="DQ26" s="3"/>
+      <c r="DR26" s="3"/>
     </row>
-    <row r="27" spans="1:116">
+    <row r="27" spans="1:122">
       <c r="A27" s="3"/>
       <c r="B27" s="3"/>
       <c r="C27" s="3"/>
       <c r="D27" s="3"/>
       <c r="E27" s="3"/>
       <c r="F27" s="3"/>
       <c r="G27" s="3"/>
       <c r="H27" s="3"/>
       <c r="I27" s="3"/>
       <c r="J27" s="3"/>
       <c r="K27" s="3"/>
       <c r="L27" s="3"/>
       <c r="M27" s="3"/>
       <c r="N27" s="3"/>
       <c r="O27" s="3"/>
       <c r="P27" s="3"/>
       <c r="Q27" s="3"/>
       <c r="R27" s="3"/>
       <c r="S27" s="3"/>
       <c r="T27" s="3"/>
       <c r="U27" s="3"/>
       <c r="V27" s="3"/>
       <c r="W27" s="3"/>
       <c r="X27" s="3"/>
       <c r="Y27" s="3"/>
@@ -9023,441 +7697,465 @@
       <c r="CN27" s="3"/>
       <c r="CO27" s="3"/>
       <c r="CP27" s="3"/>
       <c r="CQ27" s="3"/>
       <c r="CR27" s="3"/>
       <c r="CS27" s="3"/>
       <c r="CT27" s="3"/>
       <c r="CU27" s="3"/>
       <c r="CV27" s="3"/>
       <c r="CW27" s="3"/>
       <c r="CX27" s="3"/>
       <c r="CY27" s="3"/>
       <c r="CZ27" s="3"/>
       <c r="DA27" s="3"/>
       <c r="DB27" s="3"/>
       <c r="DC27" s="3"/>
       <c r="DD27" s="3"/>
       <c r="DE27" s="3"/>
       <c r="DF27" s="3"/>
       <c r="DG27" s="3"/>
       <c r="DH27" s="3"/>
       <c r="DI27" s="3"/>
       <c r="DJ27" s="3"/>
       <c r="DK27" s="3"/>
       <c r="DL27" s="3"/>
+      <c r="DM27" s="3"/>
+      <c r="DN27" s="3"/>
+      <c r="DO27" s="3"/>
+      <c r="DP27" s="3"/>
+      <c r="DQ27" s="3"/>
+      <c r="DR27" s="3"/>
     </row>
-    <row r="28" spans="1:116" ht="21" customHeight="1">
-[...61 lines deleted...]
-      <c r="BJ28" s="18" t="s">
+    <row r="28" spans="1:122" ht="21" customHeight="1">
+      <c r="A28" s="18"/>
+      <c r="B28" s="18"/>
+      <c r="C28" s="18"/>
+      <c r="D28" s="18"/>
+      <c r="E28" s="18"/>
+      <c r="F28" s="18"/>
+      <c r="G28" s="18"/>
+      <c r="H28" s="18"/>
+      <c r="I28" s="18"/>
+      <c r="J28" s="18"/>
+      <c r="K28" s="18"/>
+      <c r="L28" s="18"/>
+      <c r="M28" s="18"/>
+      <c r="N28" s="18"/>
+      <c r="O28" s="18"/>
+      <c r="P28" s="18"/>
+      <c r="Q28" s="18"/>
+      <c r="R28" s="18"/>
+      <c r="S28" s="18"/>
+      <c r="T28" s="18"/>
+      <c r="U28" s="18"/>
+      <c r="V28" s="18"/>
+      <c r="W28" s="18"/>
+      <c r="X28" s="18"/>
+      <c r="Y28" s="18"/>
+      <c r="Z28" s="18"/>
+      <c r="AA28" s="18"/>
+      <c r="AB28" s="18"/>
+      <c r="AC28" s="18"/>
+      <c r="AD28" s="18"/>
+      <c r="AE28" s="18"/>
+      <c r="AF28" s="18"/>
+      <c r="AG28" s="18"/>
+      <c r="AH28" s="18"/>
+      <c r="AI28" s="18"/>
+      <c r="AJ28" s="18"/>
+      <c r="AK28" s="18"/>
+      <c r="AL28" s="18"/>
+      <c r="AM28" s="18"/>
+      <c r="AN28" s="18"/>
+      <c r="AO28" s="18"/>
+      <c r="AP28" s="18"/>
+      <c r="AQ28" s="18"/>
+      <c r="AR28" s="18"/>
+      <c r="AS28" s="18"/>
+      <c r="AT28" s="18"/>
+      <c r="AU28" s="18"/>
+      <c r="AV28" s="18"/>
+      <c r="AW28" s="18"/>
+      <c r="AX28" s="18"/>
+      <c r="AY28" s="18"/>
+      <c r="AZ28" s="18"/>
+      <c r="BA28" s="18"/>
+      <c r="BB28" s="18"/>
+      <c r="BC28" s="18"/>
+      <c r="BD28" s="18"/>
+      <c r="BE28" s="18"/>
+      <c r="BF28" s="18"/>
+      <c r="BG28" s="18"/>
+      <c r="BH28" s="18"/>
+      <c r="BI28" s="18"/>
+      <c r="BJ28" s="19" t="s">
         <v>18</v>
       </c>
-      <c r="BK28" s="18"/>
-[...52 lines deleted...]
-      <c r="DL28" s="18"/>
+      <c r="BK28" s="19"/>
+      <c r="BL28" s="19"/>
+      <c r="BM28" s="19"/>
+      <c r="BN28" s="19"/>
+      <c r="BO28" s="19"/>
+      <c r="BP28" s="19"/>
+      <c r="BQ28" s="19"/>
+      <c r="BR28" s="19"/>
+      <c r="BS28" s="19"/>
+      <c r="BT28" s="19"/>
+      <c r="BU28" s="19"/>
+      <c r="BV28" s="19"/>
+      <c r="BW28" s="19"/>
+      <c r="BX28" s="19"/>
+      <c r="BY28" s="19"/>
+      <c r="BZ28" s="19"/>
+      <c r="CA28" s="19"/>
+      <c r="CB28" s="19"/>
+      <c r="CC28" s="19"/>
+      <c r="CD28" s="19"/>
+      <c r="CE28" s="19"/>
+      <c r="CF28" s="19"/>
+      <c r="CG28" s="19"/>
+      <c r="CH28" s="19"/>
+      <c r="CI28" s="19"/>
+      <c r="CJ28" s="19"/>
+      <c r="CK28" s="19"/>
+      <c r="CL28" s="19"/>
+      <c r="CM28" s="19"/>
+      <c r="CN28" s="19"/>
+      <c r="CO28" s="19"/>
+      <c r="CP28" s="19"/>
+      <c r="CQ28" s="19"/>
+      <c r="CR28" s="19"/>
+      <c r="CS28" s="19"/>
+      <c r="CT28" s="19"/>
+      <c r="CU28" s="19"/>
+      <c r="CV28" s="19"/>
+      <c r="CW28" s="19"/>
+      <c r="CX28" s="19"/>
+      <c r="CY28" s="19"/>
+      <c r="CZ28" s="19"/>
+      <c r="DA28" s="19"/>
+      <c r="DB28" s="19"/>
+      <c r="DC28" s="19"/>
+      <c r="DD28" s="19"/>
+      <c r="DE28" s="19"/>
+      <c r="DF28" s="19"/>
+      <c r="DG28" s="19"/>
+      <c r="DH28" s="19"/>
+      <c r="DI28" s="19"/>
+      <c r="DJ28" s="19"/>
+      <c r="DK28" s="19"/>
+      <c r="DL28" s="19"/>
+      <c r="DM28" s="19"/>
+      <c r="DN28" s="19"/>
+      <c r="DO28" s="19"/>
+      <c r="DP28" s="19"/>
+      <c r="DQ28" s="19"/>
+      <c r="DR28" s="19"/>
     </row>
-    <row r="29" spans="1:116" ht="22.5" customHeight="1" thickBot="1">
+    <row r="29" spans="1:122" ht="22.5" customHeight="1" thickBot="1">
       <c r="A29" s="3"/>
       <c r="B29" s="3"/>
       <c r="C29" s="3"/>
       <c r="D29" s="3"/>
       <c r="E29" s="3"/>
       <c r="F29" s="3"/>
       <c r="G29" s="3"/>
       <c r="H29" s="3"/>
-      <c r="I29" s="17"/>
-[...3 lines deleted...]
-      <c r="M29" s="17"/>
+      <c r="I29" s="14"/>
+      <c r="J29" s="14"/>
+      <c r="K29" s="14"/>
+      <c r="L29" s="14"/>
+      <c r="M29" s="14"/>
       <c r="N29" s="3"/>
       <c r="O29" s="3"/>
       <c r="P29" s="3"/>
       <c r="Q29" s="3"/>
       <c r="R29" s="3"/>
       <c r="S29" s="3"/>
       <c r="T29" s="3"/>
-      <c r="U29" s="20" t="s">
+      <c r="U29" s="15" t="s">
         <v>1</v>
       </c>
-      <c r="V29" s="20"/>
-[...2 lines deleted...]
-      <c r="Y29" s="20"/>
+      <c r="V29" s="15"/>
+      <c r="W29" s="15"/>
+      <c r="X29" s="15"/>
+      <c r="Y29" s="15"/>
       <c r="Z29" s="3"/>
       <c r="AA29" s="3"/>
       <c r="AB29" s="3"/>
       <c r="AC29" s="3"/>
       <c r="AD29" s="3"/>
       <c r="AE29" s="3"/>
       <c r="AF29" s="3"/>
-      <c r="AG29" s="17" t="s">
+      <c r="AG29" s="14" t="s">
         <v>1</v>
       </c>
-      <c r="AH29" s="17"/>
-[...2 lines deleted...]
-      <c r="AK29" s="17"/>
+      <c r="AH29" s="14"/>
+      <c r="AI29" s="14"/>
+      <c r="AJ29" s="14"/>
+      <c r="AK29" s="14"/>
       <c r="AL29" s="3"/>
       <c r="AM29" s="3"/>
       <c r="AN29" s="3"/>
       <c r="AO29" s="3"/>
       <c r="AP29" s="3"/>
       <c r="AQ29" s="3"/>
       <c r="AR29" s="3"/>
-      <c r="AS29" s="17"/>
-[...3 lines deleted...]
-      <c r="AW29" s="17"/>
+      <c r="AS29" s="14"/>
+      <c r="AT29" s="14"/>
+      <c r="AU29" s="14"/>
+      <c r="AV29" s="14"/>
+      <c r="AW29" s="14"/>
       <c r="AX29" s="3"/>
       <c r="AY29" s="3"/>
       <c r="AZ29" s="3"/>
       <c r="BA29" s="3"/>
       <c r="BB29" s="3"/>
       <c r="BC29" s="3"/>
       <c r="BD29" s="3"/>
-      <c r="BE29" s="17" t="s">
+      <c r="BE29" s="14" t="s">
         <v>1</v>
       </c>
-      <c r="BF29" s="17"/>
-[...2 lines deleted...]
-      <c r="BI29" s="17"/>
+      <c r="BF29" s="14"/>
+      <c r="BG29" s="14"/>
+      <c r="BH29" s="14"/>
+      <c r="BI29" s="14"/>
       <c r="BJ29" s="3"/>
       <c r="BK29" s="3"/>
       <c r="BL29" s="3"/>
       <c r="BM29" s="3"/>
       <c r="BN29" s="3"/>
       <c r="BO29" s="3"/>
       <c r="BP29" s="3"/>
-      <c r="BQ29" s="17" t="s">
+      <c r="BQ29" s="14" t="s">
         <v>1</v>
       </c>
-      <c r="BR29" s="17"/>
-[...2 lines deleted...]
-      <c r="BU29" s="17"/>
+      <c r="BR29" s="14"/>
+      <c r="BS29" s="14"/>
+      <c r="BT29" s="14"/>
+      <c r="BU29" s="14"/>
       <c r="BV29" s="3"/>
       <c r="BW29" s="3"/>
       <c r="BX29" s="3"/>
       <c r="BY29" s="3"/>
       <c r="BZ29" s="3"/>
       <c r="CA29" s="3"/>
       <c r="CB29" s="3"/>
-      <c r="CC29" s="17" t="s">
+      <c r="CC29" s="14" t="s">
         <v>1</v>
       </c>
-      <c r="CD29" s="17"/>
-[...2 lines deleted...]
-      <c r="CG29" s="17"/>
+      <c r="CD29" s="14"/>
+      <c r="CE29" s="14"/>
+      <c r="CF29" s="14"/>
+      <c r="CG29" s="14"/>
       <c r="CH29" s="3"/>
       <c r="CI29" s="3"/>
       <c r="CJ29" s="3"/>
       <c r="CK29" s="3"/>
       <c r="CL29" s="3"/>
       <c r="CM29" s="3"/>
       <c r="CN29" s="3"/>
-      <c r="CO29" s="17" t="s">
+      <c r="CO29" s="14" t="s">
         <v>1</v>
       </c>
-      <c r="CP29" s="17"/>
-[...2 lines deleted...]
-      <c r="CS29" s="17"/>
+      <c r="CP29" s="14"/>
+      <c r="CQ29" s="14"/>
+      <c r="CR29" s="14"/>
+      <c r="CS29" s="14"/>
       <c r="CT29" s="3"/>
       <c r="CU29" s="3"/>
       <c r="CV29" s="3"/>
       <c r="CW29" s="3"/>
       <c r="CX29" s="3"/>
       <c r="CY29" s="3"/>
       <c r="CZ29" s="3"/>
-      <c r="DA29" s="17" t="s">
+      <c r="DA29" s="14" t="s">
         <v>1</v>
       </c>
-      <c r="DB29" s="17"/>
-[...2 lines deleted...]
-      <c r="DE29" s="17"/>
+      <c r="DB29" s="14"/>
+      <c r="DC29" s="14"/>
+      <c r="DD29" s="14"/>
+      <c r="DE29" s="14"/>
       <c r="DF29" s="3"/>
       <c r="DG29" s="3"/>
       <c r="DH29" s="3"/>
       <c r="DI29" s="3"/>
       <c r="DJ29" s="3"/>
       <c r="DK29" s="3"/>
       <c r="DL29" s="3"/>
+      <c r="DM29" s="3"/>
+      <c r="DN29" s="3"/>
+      <c r="DO29" s="3"/>
+      <c r="DP29" s="3"/>
+      <c r="DQ29" s="3"/>
+      <c r="DR29" s="3"/>
     </row>
-    <row r="30" spans="1:116" ht="20.25" customHeight="1" thickBot="1">
-[...1 lines deleted...]
-      <c r="B30" s="14" t="s">
+    <row r="30" spans="1:122" ht="20.25" customHeight="1" thickBot="1">
+      <c r="A30" s="16"/>
+      <c r="B30" s="11" t="s">
         <v>32</v>
       </c>
-      <c r="C30" s="15"/>
-[...10 lines deleted...]
-      <c r="N30" s="14" t="s">
+      <c r="C30" s="12"/>
+      <c r="D30" s="12"/>
+      <c r="E30" s="12"/>
+      <c r="F30" s="12"/>
+      <c r="G30" s="12"/>
+      <c r="H30" s="12"/>
+      <c r="I30" s="12"/>
+      <c r="J30" s="12"/>
+      <c r="K30" s="12"/>
+      <c r="L30" s="12"/>
+      <c r="M30" s="13"/>
+      <c r="N30" s="11" t="s">
         <v>2</v>
       </c>
-      <c r="O30" s="15"/>
-[...10 lines deleted...]
-      <c r="Z30" s="14" t="s">
+      <c r="O30" s="12"/>
+      <c r="P30" s="12"/>
+      <c r="Q30" s="12"/>
+      <c r="R30" s="12"/>
+      <c r="S30" s="12"/>
+      <c r="T30" s="12"/>
+      <c r="U30" s="12"/>
+      <c r="V30" s="12"/>
+      <c r="W30" s="12"/>
+      <c r="X30" s="12"/>
+      <c r="Y30" s="13"/>
+      <c r="Z30" s="11" t="s">
         <v>31</v>
       </c>
-      <c r="AA30" s="15"/>
-[...10 lines deleted...]
-      <c r="AL30" s="14" t="s">
+      <c r="AA30" s="12"/>
+      <c r="AB30" s="12"/>
+      <c r="AC30" s="12"/>
+      <c r="AD30" s="12"/>
+      <c r="AE30" s="12"/>
+      <c r="AF30" s="12"/>
+      <c r="AG30" s="12"/>
+      <c r="AH30" s="12"/>
+      <c r="AI30" s="12"/>
+      <c r="AJ30" s="12"/>
+      <c r="AK30" s="13"/>
+      <c r="AL30" s="11" t="s">
         <v>20</v>
       </c>
-      <c r="AM30" s="15"/>
-[...10 lines deleted...]
-      <c r="AX30" s="14" t="s">
+      <c r="AM30" s="12"/>
+      <c r="AN30" s="12"/>
+      <c r="AO30" s="12"/>
+      <c r="AP30" s="12"/>
+      <c r="AQ30" s="12"/>
+      <c r="AR30" s="12"/>
+      <c r="AS30" s="12"/>
+      <c r="AT30" s="12"/>
+      <c r="AU30" s="12"/>
+      <c r="AV30" s="12"/>
+      <c r="AW30" s="13"/>
+      <c r="AX30" s="11" t="s">
         <v>3</v>
       </c>
-      <c r="AY30" s="15"/>
-[...10 lines deleted...]
-      <c r="BJ30" s="14" t="s">
+      <c r="AY30" s="12"/>
+      <c r="AZ30" s="12"/>
+      <c r="BA30" s="12"/>
+      <c r="BB30" s="12"/>
+      <c r="BC30" s="12"/>
+      <c r="BD30" s="12"/>
+      <c r="BE30" s="12"/>
+      <c r="BF30" s="12"/>
+      <c r="BG30" s="12"/>
+      <c r="BH30" s="12"/>
+      <c r="BI30" s="13"/>
+      <c r="BJ30" s="11" t="s">
         <v>22</v>
       </c>
-      <c r="BK30" s="15"/>
-[...10 lines deleted...]
-      <c r="BV30" s="14" t="s">
+      <c r="BK30" s="12"/>
+      <c r="BL30" s="12"/>
+      <c r="BM30" s="12"/>
+      <c r="BN30" s="12"/>
+      <c r="BO30" s="12"/>
+      <c r="BP30" s="12"/>
+      <c r="BQ30" s="12"/>
+      <c r="BR30" s="12"/>
+      <c r="BS30" s="12"/>
+      <c r="BT30" s="12"/>
+      <c r="BU30" s="13"/>
+      <c r="BV30" s="11" t="s">
         <v>33</v>
       </c>
-      <c r="BW30" s="15"/>
-[...10 lines deleted...]
-      <c r="CH30" s="14" t="s">
+      <c r="BW30" s="12"/>
+      <c r="BX30" s="12"/>
+      <c r="BY30" s="12"/>
+      <c r="BZ30" s="12"/>
+      <c r="CA30" s="12"/>
+      <c r="CB30" s="12"/>
+      <c r="CC30" s="12"/>
+      <c r="CD30" s="12"/>
+      <c r="CE30" s="12"/>
+      <c r="CF30" s="12"/>
+      <c r="CG30" s="13"/>
+      <c r="CH30" s="11" t="s">
         <v>34</v>
       </c>
-      <c r="CI30" s="15"/>
-[...23 lines deleted...]
-      <c r="DE30" s="16"/>
+      <c r="CI30" s="12"/>
+      <c r="CJ30" s="12"/>
+      <c r="CK30" s="12"/>
+      <c r="CL30" s="12"/>
+      <c r="CM30" s="12"/>
+      <c r="CN30" s="12"/>
+      <c r="CO30" s="12"/>
+      <c r="CP30" s="12"/>
+      <c r="CQ30" s="12"/>
+      <c r="CR30" s="12"/>
+      <c r="CS30" s="13"/>
+      <c r="CT30" s="11" t="s">
+        <v>35</v>
+      </c>
+      <c r="CU30" s="12"/>
+      <c r="CV30" s="12"/>
+      <c r="CW30" s="12"/>
+      <c r="CX30" s="12"/>
+      <c r="CY30" s="12"/>
+      <c r="CZ30" s="12"/>
+      <c r="DA30" s="12"/>
+      <c r="DB30" s="12"/>
+      <c r="DC30" s="12"/>
+      <c r="DD30" s="12"/>
+      <c r="DE30" s="13"/>
       <c r="DF30" s="3"/>
       <c r="DG30" s="3"/>
       <c r="DH30" s="3"/>
       <c r="DI30" s="3"/>
       <c r="DJ30" s="3"/>
       <c r="DK30" s="3"/>
       <c r="DL30" s="3"/>
+      <c r="DM30" s="3"/>
+      <c r="DN30" s="3"/>
+      <c r="DO30" s="3"/>
+      <c r="DP30" s="3"/>
+      <c r="DQ30" s="3"/>
+      <c r="DR30" s="3"/>
     </row>
-    <row r="31" spans="1:116" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A31" s="22"/>
+    <row r="31" spans="1:122" ht="34.5" customHeight="1" thickBot="1">
+      <c r="A31" s="17"/>
       <c r="B31" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C31" s="4" t="s">
         <v>5</v>
       </c>
       <c r="D31" s="4" t="s">
         <v>6</v>
       </c>
       <c r="E31" s="4" t="s">
         <v>7</v>
       </c>
       <c r="F31" s="4" t="s">
         <v>8</v>
       </c>
       <c r="G31" s="4" t="s">
         <v>9</v>
       </c>
       <c r="H31" s="4" t="s">
         <v>10</v>
       </c>
       <c r="I31" s="4" t="s">
         <v>11</v>
       </c>
       <c r="J31" s="4" t="s">
@@ -9745,52 +8443,58 @@
       <c r="CZ31" s="4" t="s">
         <v>10</v>
       </c>
       <c r="DA31" s="4" t="s">
         <v>11</v>
       </c>
       <c r="DB31" s="4" t="s">
         <v>12</v>
       </c>
       <c r="DC31" s="4" t="s">
         <v>13</v>
       </c>
       <c r="DD31" s="4" t="s">
         <v>14</v>
       </c>
       <c r="DE31" s="4" t="s">
         <v>16</v>
       </c>
       <c r="DF31" s="3"/>
       <c r="DG31" s="3"/>
       <c r="DH31" s="3"/>
       <c r="DI31" s="3"/>
       <c r="DJ31" s="3"/>
       <c r="DK31" s="3"/>
       <c r="DL31" s="3"/>
+      <c r="DM31" s="3"/>
+      <c r="DN31" s="3"/>
+      <c r="DO31" s="3"/>
+      <c r="DP31" s="3"/>
+      <c r="DQ31" s="3"/>
+      <c r="DR31" s="3"/>
     </row>
-    <row r="32" spans="1:116">
+    <row r="32" spans="1:122">
       <c r="A32" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B32" s="6">
         <v>113.73970094637977</v>
       </c>
       <c r="C32" s="6">
         <v>113.73970094637977</v>
       </c>
       <c r="D32" s="6">
         <v>113.73970094637977</v>
       </c>
       <c r="E32" s="6">
         <v>113.73970094637977</v>
       </c>
       <c r="F32" s="6">
         <v>113.73970094637977</v>
       </c>
       <c r="G32" s="6">
         <v>113.7397009463798</v>
       </c>
       <c r="H32" s="6">
         <v>110.36227614215859</v>
       </c>
       <c r="I32" s="6">
@@ -10041,78 +8745,86 @@
       </c>
       <c r="CM32" s="6">
         <v>135.53787657731735</v>
       </c>
       <c r="CN32" s="6">
         <v>136.86018451922973</v>
       </c>
       <c r="CO32" s="6">
         <v>119.36640120016315</v>
       </c>
       <c r="CP32" s="6">
         <v>98.304637102688872</v>
       </c>
       <c r="CQ32" s="6">
         <v>98.216997708532048</v>
       </c>
       <c r="CR32" s="6">
         <v>98.194500704425707</v>
       </c>
       <c r="CS32" s="6">
         <v>113.49201983192752</v>
       </c>
       <c r="CT32" s="6">
         <v>100</v>
       </c>
-      <c r="CU32" s="13">
-[...11 lines deleted...]
-      <c r="CY32" s="6"/>
+      <c r="CU32" s="6">
+        <v>100</v>
+      </c>
+      <c r="CV32" s="6">
+        <v>100</v>
+      </c>
+      <c r="CW32" s="6">
+        <v>100</v>
+      </c>
+      <c r="CX32" s="6">
+        <v>100</v>
+      </c>
+      <c r="CY32" s="6">
+        <v>100</v>
+      </c>
       <c r="CZ32" s="6"/>
       <c r="DA32" s="6"/>
       <c r="DB32" s="6"/>
       <c r="DC32" s="6"/>
       <c r="DD32" s="6"/>
       <c r="DE32" s="6"/>
       <c r="DF32" s="3"/>
       <c r="DG32" s="3"/>
       <c r="DH32" s="3"/>
       <c r="DI32" s="3"/>
       <c r="DJ32" s="3"/>
       <c r="DK32" s="3"/>
       <c r="DL32" s="3"/>
+      <c r="DM32" s="3"/>
+      <c r="DN32" s="3"/>
+      <c r="DO32" s="3"/>
+      <c r="DP32" s="3"/>
+      <c r="DQ32" s="3"/>
+      <c r="DR32" s="3"/>
     </row>
-    <row r="33" spans="1:116">
+    <row r="33" spans="1:122">
       <c r="A33" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B33" s="6">
         <v>101.31011783108535</v>
       </c>
       <c r="C33" s="6">
         <v>101.31011783108535</v>
       </c>
       <c r="D33" s="6">
         <v>101.31011783108535</v>
       </c>
       <c r="E33" s="6">
         <v>101.31011783108535</v>
       </c>
       <c r="F33" s="6">
         <v>101.31011783108536</v>
       </c>
       <c r="G33" s="6">
         <v>101.31011783108536</v>
       </c>
       <c r="H33" s="6">
         <v>101.42609155654529</v>
       </c>
       <c r="I33" s="6">
@@ -10363,78 +9075,86 @@
       </c>
       <c r="CM33" s="6">
         <v>140.02974956119246</v>
       </c>
       <c r="CN33" s="6">
         <v>151.93311486380347</v>
       </c>
       <c r="CO33" s="6">
         <v>132.39190783537765</v>
       </c>
       <c r="CP33" s="6">
         <v>105.53372532307255</v>
       </c>
       <c r="CQ33" s="6">
         <v>102.74575457693085</v>
       </c>
       <c r="CR33" s="6">
         <v>102.62478159549835</v>
       </c>
       <c r="CS33" s="6">
         <v>95.109006890774722</v>
       </c>
       <c r="CT33" s="6">
         <v>100</v>
       </c>
-      <c r="CU33" s="13">
-[...11 lines deleted...]
-      <c r="CY33" s="6"/>
+      <c r="CU33" s="6">
+        <v>100</v>
+      </c>
+      <c r="CV33" s="6">
+        <v>100</v>
+      </c>
+      <c r="CW33" s="6">
+        <v>100</v>
+      </c>
+      <c r="CX33" s="6">
+        <v>100</v>
+      </c>
+      <c r="CY33" s="6">
+        <v>100</v>
+      </c>
       <c r="CZ33" s="6"/>
       <c r="DA33" s="6"/>
       <c r="DB33" s="6"/>
       <c r="DC33" s="6"/>
       <c r="DD33" s="6"/>
       <c r="DE33" s="6"/>
       <c r="DF33" s="3"/>
       <c r="DG33" s="3"/>
       <c r="DH33" s="3"/>
       <c r="DI33" s="3"/>
       <c r="DJ33" s="3"/>
       <c r="DK33" s="3"/>
       <c r="DL33" s="3"/>
+      <c r="DM33" s="3"/>
+      <c r="DN33" s="3"/>
+      <c r="DO33" s="3"/>
+      <c r="DP33" s="3"/>
+      <c r="DQ33" s="3"/>
+      <c r="DR33" s="3"/>
     </row>
-    <row r="34" spans="1:116">
+    <row r="34" spans="1:122">
       <c r="A34" s="7" t="s">
         <v>25</v>
       </c>
       <c r="B34" s="6">
         <v>26.928169641366356</v>
       </c>
       <c r="C34" s="6">
         <v>26.928169641366356</v>
       </c>
       <c r="D34" s="6">
         <v>26.928169641366352</v>
       </c>
       <c r="E34" s="6">
         <v>26.928169641366356</v>
       </c>
       <c r="F34" s="6">
         <v>26.928169641366356</v>
       </c>
       <c r="G34" s="6">
         <v>26.928169641366363</v>
       </c>
       <c r="H34" s="6">
         <v>27.262456409361551</v>
       </c>
       <c r="I34" s="6">
@@ -10685,78 +9405,86 @@
       </c>
       <c r="CM34" s="6">
         <v>140.03234169899008</v>
       </c>
       <c r="CN34" s="6">
         <v>150.40219022359332</v>
       </c>
       <c r="CO34" s="6">
         <v>131.66347316055521</v>
       </c>
       <c r="CP34" s="6">
         <v>93.345911937501185</v>
       </c>
       <c r="CQ34" s="6">
         <v>94.195829337942826</v>
       </c>
       <c r="CR34" s="6">
         <v>94.298908809865907</v>
       </c>
       <c r="CS34" s="6">
         <v>97.619617135017705</v>
       </c>
       <c r="CT34" s="6">
         <v>100</v>
       </c>
-      <c r="CU34" s="13">
-[...11 lines deleted...]
-      <c r="CY34" s="6"/>
+      <c r="CU34" s="6">
+        <v>100</v>
+      </c>
+      <c r="CV34" s="6">
+        <v>100</v>
+      </c>
+      <c r="CW34" s="6">
+        <v>100</v>
+      </c>
+      <c r="CX34" s="6">
+        <v>100</v>
+      </c>
+      <c r="CY34" s="6">
+        <v>100</v>
+      </c>
       <c r="CZ34" s="6"/>
       <c r="DA34" s="6"/>
       <c r="DB34" s="6"/>
       <c r="DC34" s="6"/>
       <c r="DD34" s="6"/>
       <c r="DE34" s="6"/>
       <c r="DF34" s="3"/>
       <c r="DG34" s="3"/>
       <c r="DH34" s="3"/>
       <c r="DI34" s="3"/>
       <c r="DJ34" s="3"/>
       <c r="DK34" s="3"/>
       <c r="DL34" s="3"/>
+      <c r="DM34" s="3"/>
+      <c r="DN34" s="3"/>
+      <c r="DO34" s="3"/>
+      <c r="DP34" s="3"/>
+      <c r="DQ34" s="3"/>
+      <c r="DR34" s="3"/>
     </row>
-    <row r="35" spans="1:116">
+    <row r="35" spans="1:122">
       <c r="A35" s="7" t="s">
         <v>26</v>
       </c>
       <c r="B35" s="6">
         <v>73.386923275571121</v>
       </c>
       <c r="C35" s="6">
         <v>73.386923275571121</v>
       </c>
       <c r="D35" s="6">
         <v>73.386923275571121</v>
       </c>
       <c r="E35" s="6">
         <v>73.386923275571121</v>
       </c>
       <c r="F35" s="6">
         <v>73.386923275571121</v>
       </c>
       <c r="G35" s="6">
         <v>73.386923275571121</v>
       </c>
       <c r="H35" s="6">
         <v>79.227299558419091</v>
       </c>
       <c r="I35" s="6">
@@ -11007,78 +9735,86 @@
       </c>
       <c r="CM35" s="6">
         <v>125.45201744374592</v>
       </c>
       <c r="CN35" s="6">
         <v>110.96627197190023</v>
       </c>
       <c r="CO35" s="6">
         <v>104.76147474953609</v>
       </c>
       <c r="CP35" s="6">
         <v>107.21774901418679</v>
       </c>
       <c r="CQ35" s="6">
         <v>106.37205097173521</v>
       </c>
       <c r="CR35" s="6">
         <v>106.30505817286979</v>
       </c>
       <c r="CS35" s="6">
         <v>103.53577886664229</v>
       </c>
       <c r="CT35" s="6">
         <v>100</v>
       </c>
-      <c r="CU35" s="13">
-[...11 lines deleted...]
-      <c r="CY35" s="6"/>
+      <c r="CU35" s="6">
+        <v>100</v>
+      </c>
+      <c r="CV35" s="6">
+        <v>100</v>
+      </c>
+      <c r="CW35" s="6">
+        <v>100</v>
+      </c>
+      <c r="CX35" s="6">
+        <v>100</v>
+      </c>
+      <c r="CY35" s="6">
+        <v>100</v>
+      </c>
       <c r="CZ35" s="6"/>
       <c r="DA35" s="6"/>
       <c r="DB35" s="6"/>
       <c r="DC35" s="6"/>
       <c r="DD35" s="6"/>
       <c r="DE35" s="6"/>
       <c r="DF35" s="3"/>
       <c r="DG35" s="3"/>
       <c r="DH35" s="3"/>
       <c r="DI35" s="3"/>
       <c r="DJ35" s="3"/>
       <c r="DK35" s="3"/>
       <c r="DL35" s="3"/>
+      <c r="DM35" s="3"/>
+      <c r="DN35" s="3"/>
+      <c r="DO35" s="3"/>
+      <c r="DP35" s="3"/>
+      <c r="DQ35" s="3"/>
+      <c r="DR35" s="3"/>
     </row>
-    <row r="36" spans="1:116">
+    <row r="36" spans="1:122">
       <c r="A36" s="7" t="s">
         <v>27</v>
       </c>
       <c r="B36" s="8">
         <v>176.97472253592065</v>
       </c>
       <c r="C36" s="8">
         <v>176.97472253592065</v>
       </c>
       <c r="D36" s="8">
         <v>176.97472253592065</v>
       </c>
       <c r="E36" s="8">
         <v>176.97472253592065</v>
       </c>
       <c r="F36" s="8">
         <v>176.97472253592065</v>
       </c>
       <c r="G36" s="8">
         <v>176.97472253592068</v>
       </c>
       <c r="H36" s="8">
         <v>113.13400829601503</v>
       </c>
       <c r="I36" s="8">
@@ -11329,78 +10065,86 @@
       </c>
       <c r="CM36" s="6">
         <v>137.95600773017156</v>
       </c>
       <c r="CN36" s="6">
         <v>115.77338728841944</v>
       </c>
       <c r="CO36" s="6">
         <v>106.86493233064202</v>
       </c>
       <c r="CP36" s="6">
         <v>89.200518458833912</v>
       </c>
       <c r="CQ36" s="6">
         <v>85.244013789385292</v>
       </c>
       <c r="CR36" s="6">
         <v>85.283881675142453</v>
       </c>
       <c r="CS36" s="6">
         <v>96.032691821350625</v>
       </c>
       <c r="CT36" s="6">
         <v>100</v>
       </c>
-      <c r="CU36" s="13">
-[...11 lines deleted...]
-      <c r="CY36" s="6"/>
+      <c r="CU36" s="6">
+        <v>100</v>
+      </c>
+      <c r="CV36" s="6">
+        <v>100</v>
+      </c>
+      <c r="CW36" s="6">
+        <v>100</v>
+      </c>
+      <c r="CX36" s="6">
+        <v>100</v>
+      </c>
+      <c r="CY36" s="6">
+        <v>100</v>
+      </c>
       <c r="CZ36" s="6"/>
       <c r="DA36" s="6"/>
       <c r="DB36" s="6"/>
       <c r="DC36" s="6"/>
       <c r="DD36" s="6"/>
       <c r="DE36" s="6"/>
       <c r="DF36" s="3"/>
       <c r="DG36" s="3"/>
       <c r="DH36" s="3"/>
       <c r="DI36" s="3"/>
       <c r="DJ36" s="3"/>
       <c r="DK36" s="3"/>
       <c r="DL36" s="3"/>
+      <c r="DM36" s="3"/>
+      <c r="DN36" s="3"/>
+      <c r="DO36" s="3"/>
+      <c r="DP36" s="3"/>
+      <c r="DQ36" s="3"/>
+      <c r="DR36" s="3"/>
     </row>
-    <row r="37" spans="1:116">
+    <row r="37" spans="1:122">
       <c r="A37" s="7" t="s">
         <v>28</v>
       </c>
       <c r="B37" s="6">
         <v>7097.7005170377324</v>
       </c>
       <c r="C37" s="6">
         <v>7097.7005170377324</v>
       </c>
       <c r="D37" s="6">
         <v>7097.7005170377324</v>
       </c>
       <c r="E37" s="6">
         <v>7097.7005170377324</v>
       </c>
       <c r="F37" s="6">
         <v>7097.7005170377342</v>
       </c>
       <c r="G37" s="6">
         <v>7097.7005170377342</v>
       </c>
       <c r="H37" s="6">
         <v>117.42297004725664</v>
       </c>
       <c r="I37" s="6">
@@ -11651,78 +10395,86 @@
       </c>
       <c r="CM37" s="6">
         <v>100</v>
       </c>
       <c r="CN37" s="6">
         <v>102.37268303014879</v>
       </c>
       <c r="CO37" s="6">
         <v>100.67148912150483</v>
       </c>
       <c r="CP37" s="6">
         <v>100.50669940753004</v>
       </c>
       <c r="CQ37" s="6">
         <v>105.04931334874306</v>
       </c>
       <c r="CR37" s="6">
         <v>104.88902077894654</v>
       </c>
       <c r="CS37" s="6">
         <v>104.16926078579718</v>
       </c>
       <c r="CT37" s="6">
         <v>100</v>
       </c>
-      <c r="CU37" s="13">
-[...11 lines deleted...]
-      <c r="CY37" s="6"/>
+      <c r="CU37" s="6">
+        <v>100</v>
+      </c>
+      <c r="CV37" s="6">
+        <v>100</v>
+      </c>
+      <c r="CW37" s="6">
+        <v>100</v>
+      </c>
+      <c r="CX37" s="6">
+        <v>100</v>
+      </c>
+      <c r="CY37" s="6">
+        <v>100</v>
+      </c>
       <c r="CZ37" s="6"/>
       <c r="DA37" s="6"/>
       <c r="DB37" s="6"/>
       <c r="DC37" s="6"/>
       <c r="DD37" s="6"/>
       <c r="DE37" s="6"/>
       <c r="DF37" s="3"/>
       <c r="DG37" s="3"/>
       <c r="DH37" s="3"/>
       <c r="DI37" s="3"/>
       <c r="DJ37" s="3"/>
       <c r="DK37" s="3"/>
       <c r="DL37" s="3"/>
+      <c r="DM37" s="3"/>
+      <c r="DN37" s="3"/>
+      <c r="DO37" s="3"/>
+      <c r="DP37" s="3"/>
+      <c r="DQ37" s="3"/>
+      <c r="DR37" s="3"/>
     </row>
-    <row r="38" spans="1:116">
+    <row r="38" spans="1:122">
       <c r="A38" s="7" t="s">
         <v>29</v>
       </c>
       <c r="B38" s="6">
         <v>259.17647642464715</v>
       </c>
       <c r="C38" s="6">
         <v>259.17647642464715</v>
       </c>
       <c r="D38" s="6">
         <v>259.17647642464721</v>
       </c>
       <c r="E38" s="6">
         <v>259.17647642464715</v>
       </c>
       <c r="F38" s="6">
         <v>259.17647642464715</v>
       </c>
       <c r="G38" s="6">
         <v>259.17647642464715</v>
       </c>
       <c r="H38" s="6">
         <v>269.80057637595502</v>
       </c>
       <c r="I38" s="6">
@@ -11973,78 +10725,86 @@
       </c>
       <c r="CM38" s="6">
         <v>106.49347921581138</v>
       </c>
       <c r="CN38" s="6">
         <v>135.821988373453</v>
       </c>
       <c r="CO38" s="6">
         <v>118.21160209470574</v>
       </c>
       <c r="CP38" s="6">
         <v>103.40391411310928</v>
       </c>
       <c r="CQ38" s="6">
         <v>102.71201247143236</v>
       </c>
       <c r="CR38" s="6">
         <v>102.68613395504001</v>
       </c>
       <c r="CS38" s="6">
         <v>98.513694261476331</v>
       </c>
       <c r="CT38" s="6">
         <v>100</v>
       </c>
-      <c r="CU38" s="13">
-[...11 lines deleted...]
-      <c r="CY38" s="6"/>
+      <c r="CU38" s="6">
+        <v>100</v>
+      </c>
+      <c r="CV38" s="6">
+        <v>100</v>
+      </c>
+      <c r="CW38" s="6">
+        <v>100</v>
+      </c>
+      <c r="CX38" s="6">
+        <v>100</v>
+      </c>
+      <c r="CY38" s="6">
+        <v>100</v>
+      </c>
       <c r="CZ38" s="6"/>
       <c r="DA38" s="6"/>
       <c r="DB38" s="6"/>
       <c r="DC38" s="6"/>
       <c r="DD38" s="6"/>
       <c r="DE38" s="6"/>
       <c r="DF38" s="3"/>
       <c r="DG38" s="3"/>
       <c r="DH38" s="3"/>
       <c r="DI38" s="3"/>
       <c r="DJ38" s="3"/>
       <c r="DK38" s="3"/>
       <c r="DL38" s="3"/>
+      <c r="DM38" s="3"/>
+      <c r="DN38" s="3"/>
+      <c r="DO38" s="3"/>
+      <c r="DP38" s="3"/>
+      <c r="DQ38" s="3"/>
+      <c r="DR38" s="3"/>
     </row>
-    <row r="39" spans="1:116">
+    <row r="39" spans="1:122">
       <c r="A39" s="7" t="s">
         <v>30</v>
       </c>
       <c r="B39" s="6">
         <v>0</v>
       </c>
       <c r="C39" s="6">
         <v>0</v>
       </c>
       <c r="D39" s="6">
         <v>0</v>
       </c>
       <c r="E39" s="6">
         <v>0</v>
       </c>
       <c r="F39" s="6">
         <v>0</v>
       </c>
       <c r="G39" s="6">
         <v>0</v>
       </c>
       <c r="H39" s="6">
         <v>933.57333196034779</v>
       </c>
       <c r="I39" s="6">
@@ -12295,78 +11055,86 @@
       </c>
       <c r="CM39" s="6">
         <v>140.03234169899005</v>
       </c>
       <c r="CN39" s="6">
         <v>166.87333162499462</v>
       </c>
       <c r="CO39" s="6">
         <v>145.46232948320812</v>
       </c>
       <c r="CP39" s="6">
         <v>105.13326860556471</v>
       </c>
       <c r="CQ39" s="6">
         <v>104.46463044133122</v>
       </c>
       <c r="CR39" s="6">
         <v>104.32491675824332</v>
       </c>
       <c r="CS39" s="6">
         <v>189.70288556826469</v>
       </c>
       <c r="CT39" s="6">
         <v>100</v>
       </c>
-      <c r="CU39" s="13">
-[...11 lines deleted...]
-      <c r="CY39" s="6"/>
+      <c r="CU39" s="6">
+        <v>100</v>
+      </c>
+      <c r="CV39" s="6">
+        <v>100</v>
+      </c>
+      <c r="CW39" s="6">
+        <v>100</v>
+      </c>
+      <c r="CX39" s="6">
+        <v>100</v>
+      </c>
+      <c r="CY39" s="6">
+        <v>100</v>
+      </c>
       <c r="CZ39" s="6"/>
       <c r="DA39" s="6"/>
       <c r="DB39" s="6"/>
       <c r="DC39" s="6"/>
       <c r="DD39" s="6"/>
       <c r="DE39" s="6"/>
       <c r="DF39" s="3"/>
       <c r="DG39" s="3"/>
       <c r="DH39" s="3"/>
       <c r="DI39" s="3"/>
       <c r="DJ39" s="3"/>
       <c r="DK39" s="3"/>
       <c r="DL39" s="3"/>
+      <c r="DM39" s="3"/>
+      <c r="DN39" s="3"/>
+      <c r="DO39" s="3"/>
+      <c r="DP39" s="3"/>
+      <c r="DQ39" s="3"/>
+      <c r="DR39" s="3"/>
     </row>
-    <row r="40" spans="1:116">
+    <row r="40" spans="1:122">
       <c r="A40" s="3"/>
       <c r="B40" s="3"/>
       <c r="C40" s="3"/>
       <c r="D40" s="3"/>
       <c r="E40" s="3"/>
       <c r="F40" s="3"/>
       <c r="G40" s="3"/>
       <c r="H40" s="3"/>
       <c r="I40" s="3"/>
       <c r="J40" s="3"/>
       <c r="K40" s="3"/>
       <c r="L40" s="3"/>
       <c r="M40" s="3"/>
       <c r="N40" s="3"/>
       <c r="O40" s="3"/>
       <c r="P40" s="3"/>
       <c r="Q40" s="3"/>
       <c r="R40" s="3"/>
       <c r="S40" s="3"/>
       <c r="T40" s="3"/>
       <c r="U40" s="3"/>
       <c r="V40" s="3"/>
       <c r="W40" s="3"/>
       <c r="X40" s="3"/>
       <c r="Y40" s="3"/>
@@ -12439,441 +11207,465 @@
       <c r="CN40" s="3"/>
       <c r="CO40" s="3"/>
       <c r="CP40" s="3"/>
       <c r="CQ40" s="3"/>
       <c r="CR40" s="3"/>
       <c r="CS40" s="3"/>
       <c r="CT40" s="3"/>
       <c r="CU40" s="3"/>
       <c r="CV40" s="3"/>
       <c r="CW40" s="3"/>
       <c r="CX40" s="3"/>
       <c r="CY40" s="3"/>
       <c r="CZ40" s="3"/>
       <c r="DA40" s="3"/>
       <c r="DB40" s="3"/>
       <c r="DC40" s="3"/>
       <c r="DD40" s="3"/>
       <c r="DE40" s="3"/>
       <c r="DF40" s="3"/>
       <c r="DG40" s="3"/>
       <c r="DH40" s="3"/>
       <c r="DI40" s="3"/>
       <c r="DJ40" s="3"/>
       <c r="DK40" s="3"/>
       <c r="DL40" s="3"/>
+      <c r="DM40" s="3"/>
+      <c r="DN40" s="3"/>
+      <c r="DO40" s="3"/>
+      <c r="DP40" s="3"/>
+      <c r="DQ40" s="3"/>
+      <c r="DR40" s="3"/>
     </row>
-    <row r="41" spans="1:116" ht="21" customHeight="1">
-[...61 lines deleted...]
-      <c r="BJ41" s="18" t="s">
+    <row r="41" spans="1:122" ht="21" customHeight="1">
+      <c r="A41" s="18"/>
+      <c r="B41" s="18"/>
+      <c r="C41" s="18"/>
+      <c r="D41" s="18"/>
+      <c r="E41" s="18"/>
+      <c r="F41" s="18"/>
+      <c r="G41" s="18"/>
+      <c r="H41" s="18"/>
+      <c r="I41" s="18"/>
+      <c r="J41" s="18"/>
+      <c r="K41" s="18"/>
+      <c r="L41" s="18"/>
+      <c r="M41" s="18"/>
+      <c r="N41" s="18"/>
+      <c r="O41" s="18"/>
+      <c r="P41" s="18"/>
+      <c r="Q41" s="18"/>
+      <c r="R41" s="18"/>
+      <c r="S41" s="18"/>
+      <c r="T41" s="18"/>
+      <c r="U41" s="18"/>
+      <c r="V41" s="18"/>
+      <c r="W41" s="18"/>
+      <c r="X41" s="18"/>
+      <c r="Y41" s="18"/>
+      <c r="Z41" s="18"/>
+      <c r="AA41" s="18"/>
+      <c r="AB41" s="18"/>
+      <c r="AC41" s="18"/>
+      <c r="AD41" s="18"/>
+      <c r="AE41" s="18"/>
+      <c r="AF41" s="18"/>
+      <c r="AG41" s="18"/>
+      <c r="AH41" s="18"/>
+      <c r="AI41" s="18"/>
+      <c r="AJ41" s="18"/>
+      <c r="AK41" s="18"/>
+      <c r="AL41" s="18"/>
+      <c r="AM41" s="18"/>
+      <c r="AN41" s="18"/>
+      <c r="AO41" s="18"/>
+      <c r="AP41" s="18"/>
+      <c r="AQ41" s="18"/>
+      <c r="AR41" s="18"/>
+      <c r="AS41" s="18"/>
+      <c r="AT41" s="18"/>
+      <c r="AU41" s="18"/>
+      <c r="AV41" s="18"/>
+      <c r="AW41" s="18"/>
+      <c r="AX41" s="18"/>
+      <c r="AY41" s="18"/>
+      <c r="AZ41" s="18"/>
+      <c r="BA41" s="18"/>
+      <c r="BB41" s="18"/>
+      <c r="BC41" s="18"/>
+      <c r="BD41" s="18"/>
+      <c r="BE41" s="18"/>
+      <c r="BF41" s="18"/>
+      <c r="BG41" s="18"/>
+      <c r="BH41" s="18"/>
+      <c r="BI41" s="18"/>
+      <c r="BJ41" s="19" t="s">
         <v>19</v>
       </c>
-      <c r="BK41" s="18"/>
-[...52 lines deleted...]
-      <c r="DL41" s="18"/>
+      <c r="BK41" s="19"/>
+      <c r="BL41" s="19"/>
+      <c r="BM41" s="19"/>
+      <c r="BN41" s="19"/>
+      <c r="BO41" s="19"/>
+      <c r="BP41" s="19"/>
+      <c r="BQ41" s="19"/>
+      <c r="BR41" s="19"/>
+      <c r="BS41" s="19"/>
+      <c r="BT41" s="19"/>
+      <c r="BU41" s="19"/>
+      <c r="BV41" s="19"/>
+      <c r="BW41" s="19"/>
+      <c r="BX41" s="19"/>
+      <c r="BY41" s="19"/>
+      <c r="BZ41" s="19"/>
+      <c r="CA41" s="19"/>
+      <c r="CB41" s="19"/>
+      <c r="CC41" s="19"/>
+      <c r="CD41" s="19"/>
+      <c r="CE41" s="19"/>
+      <c r="CF41" s="19"/>
+      <c r="CG41" s="19"/>
+      <c r="CH41" s="19"/>
+      <c r="CI41" s="19"/>
+      <c r="CJ41" s="19"/>
+      <c r="CK41" s="19"/>
+      <c r="CL41" s="19"/>
+      <c r="CM41" s="19"/>
+      <c r="CN41" s="19"/>
+      <c r="CO41" s="19"/>
+      <c r="CP41" s="19"/>
+      <c r="CQ41" s="19"/>
+      <c r="CR41" s="19"/>
+      <c r="CS41" s="19"/>
+      <c r="CT41" s="19"/>
+      <c r="CU41" s="19"/>
+      <c r="CV41" s="19"/>
+      <c r="CW41" s="19"/>
+      <c r="CX41" s="19"/>
+      <c r="CY41" s="19"/>
+      <c r="CZ41" s="19"/>
+      <c r="DA41" s="19"/>
+      <c r="DB41" s="19"/>
+      <c r="DC41" s="19"/>
+      <c r="DD41" s="19"/>
+      <c r="DE41" s="19"/>
+      <c r="DF41" s="19"/>
+      <c r="DG41" s="19"/>
+      <c r="DH41" s="19"/>
+      <c r="DI41" s="19"/>
+      <c r="DJ41" s="19"/>
+      <c r="DK41" s="19"/>
+      <c r="DL41" s="19"/>
+      <c r="DM41" s="19"/>
+      <c r="DN41" s="19"/>
+      <c r="DO41" s="19"/>
+      <c r="DP41" s="19"/>
+      <c r="DQ41" s="19"/>
+      <c r="DR41" s="19"/>
     </row>
-    <row r="42" spans="1:116" ht="22.5" customHeight="1" thickBot="1">
+    <row r="42" spans="1:122" ht="22.5" customHeight="1" thickBot="1">
       <c r="A42" s="3"/>
       <c r="B42" s="3"/>
       <c r="C42" s="3"/>
       <c r="D42" s="3"/>
       <c r="E42" s="3"/>
       <c r="F42" s="3"/>
       <c r="G42" s="3"/>
       <c r="H42" s="3"/>
-      <c r="I42" s="17"/>
-[...3 lines deleted...]
-      <c r="M42" s="17"/>
+      <c r="I42" s="14"/>
+      <c r="J42" s="14"/>
+      <c r="K42" s="14"/>
+      <c r="L42" s="14"/>
+      <c r="M42" s="14"/>
       <c r="N42" s="3"/>
       <c r="O42" s="3"/>
       <c r="P42" s="3"/>
       <c r="Q42" s="3"/>
       <c r="R42" s="3"/>
       <c r="S42" s="3"/>
       <c r="T42" s="3"/>
-      <c r="U42" s="20" t="s">
+      <c r="U42" s="15" t="s">
         <v>1</v>
       </c>
-      <c r="V42" s="20"/>
-[...2 lines deleted...]
-      <c r="Y42" s="20"/>
+      <c r="V42" s="15"/>
+      <c r="W42" s="15"/>
+      <c r="X42" s="15"/>
+      <c r="Y42" s="15"/>
       <c r="Z42" s="3"/>
       <c r="AA42" s="3"/>
       <c r="AB42" s="3"/>
       <c r="AC42" s="3"/>
       <c r="AD42" s="3"/>
       <c r="AE42" s="3"/>
       <c r="AF42" s="3"/>
-      <c r="AG42" s="17" t="s">
+      <c r="AG42" s="14" t="s">
         <v>1</v>
       </c>
-      <c r="AH42" s="17"/>
-[...2 lines deleted...]
-      <c r="AK42" s="17"/>
+      <c r="AH42" s="14"/>
+      <c r="AI42" s="14"/>
+      <c r="AJ42" s="14"/>
+      <c r="AK42" s="14"/>
       <c r="AL42" s="3"/>
       <c r="AM42" s="3"/>
       <c r="AN42" s="3"/>
       <c r="AO42" s="3"/>
       <c r="AP42" s="3"/>
       <c r="AQ42" s="3"/>
       <c r="AR42" s="3"/>
-      <c r="AS42" s="17"/>
-[...3 lines deleted...]
-      <c r="AW42" s="17"/>
+      <c r="AS42" s="14"/>
+      <c r="AT42" s="14"/>
+      <c r="AU42" s="14"/>
+      <c r="AV42" s="14"/>
+      <c r="AW42" s="14"/>
       <c r="AX42" s="3"/>
       <c r="AY42" s="3"/>
       <c r="AZ42" s="3"/>
       <c r="BA42" s="3"/>
       <c r="BB42" s="3"/>
       <c r="BC42" s="3"/>
       <c r="BD42" s="3"/>
-      <c r="BE42" s="17" t="s">
+      <c r="BE42" s="14" t="s">
         <v>1</v>
       </c>
-      <c r="BF42" s="17"/>
-[...2 lines deleted...]
-      <c r="BI42" s="17"/>
+      <c r="BF42" s="14"/>
+      <c r="BG42" s="14"/>
+      <c r="BH42" s="14"/>
+      <c r="BI42" s="14"/>
       <c r="BJ42" s="3"/>
       <c r="BK42" s="3"/>
       <c r="BL42" s="3"/>
       <c r="BM42" s="3"/>
       <c r="BN42" s="3"/>
       <c r="BO42" s="3"/>
       <c r="BP42" s="3"/>
-      <c r="BQ42" s="17" t="s">
+      <c r="BQ42" s="14" t="s">
         <v>1</v>
       </c>
-      <c r="BR42" s="17"/>
-[...2 lines deleted...]
-      <c r="BU42" s="17"/>
+      <c r="BR42" s="14"/>
+      <c r="BS42" s="14"/>
+      <c r="BT42" s="14"/>
+      <c r="BU42" s="14"/>
       <c r="BV42" s="3"/>
       <c r="BW42" s="3"/>
       <c r="BX42" s="3"/>
       <c r="BY42" s="3"/>
       <c r="BZ42" s="3"/>
       <c r="CA42" s="3"/>
       <c r="CB42" s="3"/>
-      <c r="CC42" s="17" t="s">
+      <c r="CC42" s="14" t="s">
         <v>1</v>
       </c>
-      <c r="CD42" s="17"/>
-[...2 lines deleted...]
-      <c r="CG42" s="17"/>
+      <c r="CD42" s="14"/>
+      <c r="CE42" s="14"/>
+      <c r="CF42" s="14"/>
+      <c r="CG42" s="14"/>
       <c r="CH42" s="3"/>
       <c r="CI42" s="3"/>
       <c r="CJ42" s="3"/>
       <c r="CK42" s="3"/>
       <c r="CL42" s="3"/>
       <c r="CM42" s="3"/>
       <c r="CN42" s="3"/>
-      <c r="CO42" s="17" t="s">
+      <c r="CO42" s="14" t="s">
         <v>1</v>
       </c>
-      <c r="CP42" s="17"/>
-[...2 lines deleted...]
-      <c r="CS42" s="17"/>
+      <c r="CP42" s="14"/>
+      <c r="CQ42" s="14"/>
+      <c r="CR42" s="14"/>
+      <c r="CS42" s="14"/>
       <c r="CT42" s="3"/>
       <c r="CU42" s="3"/>
       <c r="CV42" s="3"/>
       <c r="CW42" s="3"/>
       <c r="CX42" s="3"/>
       <c r="CY42" s="3"/>
       <c r="CZ42" s="3"/>
-      <c r="DA42" s="17" t="s">
+      <c r="DA42" s="14" t="s">
         <v>1</v>
       </c>
-      <c r="DB42" s="17"/>
-[...2 lines deleted...]
-      <c r="DE42" s="17"/>
+      <c r="DB42" s="14"/>
+      <c r="DC42" s="14"/>
+      <c r="DD42" s="14"/>
+      <c r="DE42" s="14"/>
       <c r="DF42" s="3"/>
       <c r="DG42" s="3"/>
       <c r="DH42" s="3"/>
       <c r="DI42" s="3"/>
       <c r="DJ42" s="3"/>
       <c r="DK42" s="3"/>
       <c r="DL42" s="3"/>
+      <c r="DM42" s="3"/>
+      <c r="DN42" s="3"/>
+      <c r="DO42" s="3"/>
+      <c r="DP42" s="3"/>
+      <c r="DQ42" s="3"/>
+      <c r="DR42" s="3"/>
     </row>
-    <row r="43" spans="1:116" ht="20.25" customHeight="1" thickBot="1">
-[...1 lines deleted...]
-      <c r="B43" s="14" t="s">
+    <row r="43" spans="1:122" ht="20.25" customHeight="1" thickBot="1">
+      <c r="A43" s="16"/>
+      <c r="B43" s="11" t="s">
         <v>32</v>
       </c>
-      <c r="C43" s="15"/>
-[...10 lines deleted...]
-      <c r="N43" s="14" t="s">
+      <c r="C43" s="12"/>
+      <c r="D43" s="12"/>
+      <c r="E43" s="12"/>
+      <c r="F43" s="12"/>
+      <c r="G43" s="12"/>
+      <c r="H43" s="12"/>
+      <c r="I43" s="12"/>
+      <c r="J43" s="12"/>
+      <c r="K43" s="12"/>
+      <c r="L43" s="12"/>
+      <c r="M43" s="13"/>
+      <c r="N43" s="11" t="s">
         <v>2</v>
       </c>
-      <c r="O43" s="15"/>
-[...10 lines deleted...]
-      <c r="Z43" s="14" t="s">
+      <c r="O43" s="12"/>
+      <c r="P43" s="12"/>
+      <c r="Q43" s="12"/>
+      <c r="R43" s="12"/>
+      <c r="S43" s="12"/>
+      <c r="T43" s="12"/>
+      <c r="U43" s="12"/>
+      <c r="V43" s="12"/>
+      <c r="W43" s="12"/>
+      <c r="X43" s="12"/>
+      <c r="Y43" s="13"/>
+      <c r="Z43" s="11" t="s">
         <v>31</v>
       </c>
-      <c r="AA43" s="15"/>
-[...10 lines deleted...]
-      <c r="AL43" s="14" t="s">
+      <c r="AA43" s="12"/>
+      <c r="AB43" s="12"/>
+      <c r="AC43" s="12"/>
+      <c r="AD43" s="12"/>
+      <c r="AE43" s="12"/>
+      <c r="AF43" s="12"/>
+      <c r="AG43" s="12"/>
+      <c r="AH43" s="12"/>
+      <c r="AI43" s="12"/>
+      <c r="AJ43" s="12"/>
+      <c r="AK43" s="13"/>
+      <c r="AL43" s="11" t="s">
         <v>20</v>
       </c>
-      <c r="AM43" s="15"/>
-[...10 lines deleted...]
-      <c r="AX43" s="14" t="s">
+      <c r="AM43" s="12"/>
+      <c r="AN43" s="12"/>
+      <c r="AO43" s="12"/>
+      <c r="AP43" s="12"/>
+      <c r="AQ43" s="12"/>
+      <c r="AR43" s="12"/>
+      <c r="AS43" s="12"/>
+      <c r="AT43" s="12"/>
+      <c r="AU43" s="12"/>
+      <c r="AV43" s="12"/>
+      <c r="AW43" s="13"/>
+      <c r="AX43" s="11" t="s">
         <v>3</v>
       </c>
-      <c r="AY43" s="15"/>
-[...10 lines deleted...]
-      <c r="BJ43" s="14" t="s">
+      <c r="AY43" s="12"/>
+      <c r="AZ43" s="12"/>
+      <c r="BA43" s="12"/>
+      <c r="BB43" s="12"/>
+      <c r="BC43" s="12"/>
+      <c r="BD43" s="12"/>
+      <c r="BE43" s="12"/>
+      <c r="BF43" s="12"/>
+      <c r="BG43" s="12"/>
+      <c r="BH43" s="12"/>
+      <c r="BI43" s="13"/>
+      <c r="BJ43" s="11" t="s">
         <v>22</v>
       </c>
-      <c r="BK43" s="15"/>
-[...10 lines deleted...]
-      <c r="BV43" s="14" t="s">
+      <c r="BK43" s="12"/>
+      <c r="BL43" s="12"/>
+      <c r="BM43" s="12"/>
+      <c r="BN43" s="12"/>
+      <c r="BO43" s="12"/>
+      <c r="BP43" s="12"/>
+      <c r="BQ43" s="12"/>
+      <c r="BR43" s="12"/>
+      <c r="BS43" s="12"/>
+      <c r="BT43" s="12"/>
+      <c r="BU43" s="13"/>
+      <c r="BV43" s="11" t="s">
         <v>33</v>
       </c>
-      <c r="BW43" s="15"/>
-[...10 lines deleted...]
-      <c r="CH43" s="14" t="s">
+      <c r="BW43" s="12"/>
+      <c r="BX43" s="12"/>
+      <c r="BY43" s="12"/>
+      <c r="BZ43" s="12"/>
+      <c r="CA43" s="12"/>
+      <c r="CB43" s="12"/>
+      <c r="CC43" s="12"/>
+      <c r="CD43" s="12"/>
+      <c r="CE43" s="12"/>
+      <c r="CF43" s="12"/>
+      <c r="CG43" s="13"/>
+      <c r="CH43" s="11" t="s">
         <v>34</v>
       </c>
-      <c r="CI43" s="15"/>
-[...10 lines deleted...]
-      <c r="CT43" s="14" t="s">
+      <c r="CI43" s="12"/>
+      <c r="CJ43" s="12"/>
+      <c r="CK43" s="12"/>
+      <c r="CL43" s="12"/>
+      <c r="CM43" s="12"/>
+      <c r="CN43" s="12"/>
+      <c r="CO43" s="12"/>
+      <c r="CP43" s="12"/>
+      <c r="CQ43" s="12"/>
+      <c r="CR43" s="12"/>
+      <c r="CS43" s="13"/>
+      <c r="CT43" s="11" t="s">
         <v>35</v>
       </c>
-      <c r="CU43" s="15"/>
-[...9 lines deleted...]
-      <c r="DE43" s="16"/>
+      <c r="CU43" s="12"/>
+      <c r="CV43" s="12"/>
+      <c r="CW43" s="12"/>
+      <c r="CX43" s="12"/>
+      <c r="CY43" s="12"/>
+      <c r="CZ43" s="12"/>
+      <c r="DA43" s="12"/>
+      <c r="DB43" s="12"/>
+      <c r="DC43" s="12"/>
+      <c r="DD43" s="12"/>
+      <c r="DE43" s="13"/>
       <c r="DF43" s="3"/>
       <c r="DG43" s="3"/>
       <c r="DH43" s="3"/>
       <c r="DI43" s="3"/>
       <c r="DJ43" s="3"/>
       <c r="DK43" s="3"/>
       <c r="DL43" s="3"/>
+      <c r="DM43" s="3"/>
+      <c r="DN43" s="3"/>
+      <c r="DO43" s="3"/>
+      <c r="DP43" s="3"/>
+      <c r="DQ43" s="3"/>
+      <c r="DR43" s="3"/>
     </row>
-    <row r="44" spans="1:116" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A44" s="22"/>
+    <row r="44" spans="1:122" ht="34.5" customHeight="1" thickBot="1">
+      <c r="A44" s="17"/>
       <c r="B44" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C44" s="4" t="s">
         <v>5</v>
       </c>
       <c r="D44" s="4" t="s">
         <v>6</v>
       </c>
       <c r="E44" s="4" t="s">
         <v>7</v>
       </c>
       <c r="F44" s="4" t="s">
         <v>8</v>
       </c>
       <c r="G44" s="4" t="s">
         <v>9</v>
       </c>
       <c r="H44" s="4" t="s">
         <v>10</v>
       </c>
       <c r="I44" s="4" t="s">
         <v>11</v>
       </c>
       <c r="J44" s="4" t="s">
@@ -13161,52 +11953,58 @@
       <c r="CZ44" s="4" t="s">
         <v>10</v>
       </c>
       <c r="DA44" s="4" t="s">
         <v>11</v>
       </c>
       <c r="DB44" s="4" t="s">
         <v>12</v>
       </c>
       <c r="DC44" s="4" t="s">
         <v>13</v>
       </c>
       <c r="DD44" s="4" t="s">
         <v>14</v>
       </c>
       <c r="DE44" s="4" t="s">
         <v>16</v>
       </c>
       <c r="DF44" s="3"/>
       <c r="DG44" s="3"/>
       <c r="DH44" s="3"/>
       <c r="DI44" s="3"/>
       <c r="DJ44" s="3"/>
       <c r="DK44" s="3"/>
       <c r="DL44" s="3"/>
+      <c r="DM44" s="3"/>
+      <c r="DN44" s="3"/>
+      <c r="DO44" s="3"/>
+      <c r="DP44" s="3"/>
+      <c r="DQ44" s="3"/>
+      <c r="DR44" s="3"/>
     </row>
-    <row r="45" spans="1:116">
+    <row r="45" spans="1:122">
       <c r="A45" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B45" s="9">
         <v>101.3312243318621</v>
       </c>
       <c r="C45" s="9">
         <v>103.48750614949816</v>
       </c>
       <c r="D45" s="9">
         <v>105.18738256528815</v>
       </c>
       <c r="E45" s="9">
         <v>105.06164554773395</v>
       </c>
       <c r="F45" s="9">
         <v>101.78706065680609</v>
       </c>
       <c r="G45" s="9">
         <v>107.84006037068572</v>
       </c>
       <c r="H45" s="6">
         <v>107.51384679325933</v>
       </c>
       <c r="I45" s="9">
@@ -13454,81 +12252,89 @@
       </c>
       <c r="CL45" s="6">
         <v>100.38136720282797</v>
       </c>
       <c r="CM45" s="6">
         <v>101.290160255537</v>
       </c>
       <c r="CN45" s="6">
         <v>102.22943884681787</v>
       </c>
       <c r="CO45" s="6">
         <v>99.567901634220789</v>
       </c>
       <c r="CP45" s="6">
         <v>98.62344782725998</v>
       </c>
       <c r="CQ45" s="6">
         <v>100.15730297185699</v>
       </c>
       <c r="CR45" s="6">
         <v>101.5060415852397</v>
       </c>
       <c r="CS45" s="6">
         <v>100.42100976085895</v>
       </c>
-      <c r="CT45" s="13">
+      <c r="CT45" s="6">
         <v>119.5</v>
       </c>
       <c r="CU45" s="6">
         <v>110.1</v>
       </c>
       <c r="CV45" s="6">
         <v>98.7</v>
       </c>
       <c r="CW45" s="6">
         <v>98.3</v>
       </c>
       <c r="CX45" s="6">
         <v>99.1</v>
       </c>
-      <c r="CY45" s="6"/>
+      <c r="CY45" s="6">
+        <v>102.19969767995489</v>
+      </c>
       <c r="CZ45" s="6"/>
       <c r="DA45" s="6"/>
       <c r="DB45" s="6"/>
       <c r="DC45" s="6"/>
       <c r="DD45" s="6"/>
       <c r="DE45" s="6"/>
       <c r="DF45" s="3"/>
       <c r="DG45" s="3"/>
       <c r="DH45" s="3"/>
       <c r="DI45" s="3"/>
       <c r="DJ45" s="3"/>
       <c r="DK45" s="3"/>
       <c r="DL45" s="3"/>
+      <c r="DM45" s="3"/>
+      <c r="DN45" s="3"/>
+      <c r="DO45" s="3"/>
+      <c r="DP45" s="3"/>
+      <c r="DQ45" s="3"/>
+      <c r="DR45" s="3"/>
     </row>
-    <row r="46" spans="1:116">
+    <row r="46" spans="1:122">
       <c r="A46" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B46" s="6">
         <v>486.19273645346749</v>
       </c>
       <c r="C46" s="6">
         <v>781.9388951925398</v>
       </c>
       <c r="D46" s="6">
         <v>445.17860143843382</v>
       </c>
       <c r="E46" s="6">
         <v>375.30435564773154</v>
       </c>
       <c r="F46" s="6">
         <v>297.06603675002322</v>
       </c>
       <c r="G46" s="6">
         <v>249.41742010696876</v>
       </c>
       <c r="H46" s="6">
         <v>232.04796695226361</v>
       </c>
       <c r="I46" s="6">
@@ -13776,81 +12582,89 @@
       </c>
       <c r="CL46" s="6">
         <v>99.823535196388931</v>
       </c>
       <c r="CM46" s="6">
         <v>99.829584325334551</v>
       </c>
       <c r="CN46" s="6">
         <v>166.17543618252699</v>
       </c>
       <c r="CO46" s="6">
         <v>95.634555598602716</v>
       </c>
       <c r="CP46" s="6">
         <v>96.402742769471359</v>
       </c>
       <c r="CQ46" s="6">
         <v>94.262255993676618</v>
       </c>
       <c r="CR46" s="6">
         <v>98.305306370429477</v>
       </c>
       <c r="CS46" s="6">
         <v>102.24823296556802</v>
       </c>
-      <c r="CT46" s="13">
+      <c r="CT46" s="6">
         <v>100.5</v>
       </c>
       <c r="CU46" s="6">
         <v>100.4</v>
       </c>
       <c r="CV46" s="6">
         <v>100.8</v>
       </c>
       <c r="CW46" s="6">
         <v>100.5</v>
       </c>
       <c r="CX46" s="6">
         <v>100.8</v>
       </c>
-      <c r="CY46" s="6"/>
+      <c r="CY46" s="6">
+        <v>100.68579408851603</v>
+      </c>
       <c r="CZ46" s="6"/>
       <c r="DA46" s="6"/>
       <c r="DB46" s="6"/>
       <c r="DC46" s="6"/>
       <c r="DD46" s="6"/>
       <c r="DE46" s="6"/>
       <c r="DF46" s="3"/>
       <c r="DG46" s="3"/>
       <c r="DH46" s="3"/>
       <c r="DI46" s="3"/>
       <c r="DJ46" s="3"/>
       <c r="DK46" s="3"/>
       <c r="DL46" s="3"/>
+      <c r="DM46" s="3"/>
+      <c r="DN46" s="3"/>
+      <c r="DO46" s="3"/>
+      <c r="DP46" s="3"/>
+      <c r="DQ46" s="3"/>
+      <c r="DR46" s="3"/>
     </row>
-    <row r="47" spans="1:116">
+    <row r="47" spans="1:122">
       <c r="A47" s="7" t="s">
         <v>25</v>
       </c>
       <c r="B47" s="6">
         <v>114.56506730112199</v>
       </c>
       <c r="C47" s="6">
         <v>149.39033173392039</v>
       </c>
       <c r="D47" s="6">
         <v>144.0596771209174</v>
       </c>
       <c r="E47" s="6">
         <v>141.38256591035591</v>
       </c>
       <c r="F47" s="6">
         <v>134.62589957499625</v>
       </c>
       <c r="G47" s="6">
         <v>131.57114635680443</v>
       </c>
       <c r="H47" s="6">
         <v>132.58921854184632</v>
       </c>
       <c r="I47" s="6">
@@ -14098,81 +12912,89 @@
       </c>
       <c r="CL47" s="6">
         <v>100.87398060232906</v>
       </c>
       <c r="CM47" s="6">
         <v>100.19518599632057</v>
       </c>
       <c r="CN47" s="6">
         <v>100.73462312301591</v>
       </c>
       <c r="CO47" s="6">
         <v>99.537599520086133</v>
       </c>
       <c r="CP47" s="6">
         <v>102.1595191603397</v>
       </c>
       <c r="CQ47" s="6">
         <v>102.38629379474567</v>
       </c>
       <c r="CR47" s="6">
         <v>99.198911571899572</v>
       </c>
       <c r="CS47" s="6">
         <v>100.64126632465012</v>
       </c>
-      <c r="CT47" s="13">
+      <c r="CT47" s="6">
         <v>100</v>
       </c>
       <c r="CU47" s="6">
         <v>100.8</v>
       </c>
       <c r="CV47" s="6">
         <v>90.7</v>
       </c>
       <c r="CW47" s="6">
         <v>100</v>
       </c>
       <c r="CX47" s="6">
         <v>99.8</v>
       </c>
-      <c r="CY47" s="6"/>
+      <c r="CY47" s="6">
+        <v>109.25083969312234</v>
+      </c>
       <c r="CZ47" s="6"/>
       <c r="DA47" s="6"/>
       <c r="DB47" s="6"/>
       <c r="DC47" s="6"/>
       <c r="DD47" s="6"/>
       <c r="DE47" s="6"/>
       <c r="DF47" s="3"/>
       <c r="DG47" s="3"/>
       <c r="DH47" s="3"/>
       <c r="DI47" s="3"/>
       <c r="DJ47" s="3"/>
       <c r="DK47" s="3"/>
       <c r="DL47" s="3"/>
+      <c r="DM47" s="3"/>
+      <c r="DN47" s="3"/>
+      <c r="DO47" s="3"/>
+      <c r="DP47" s="3"/>
+      <c r="DQ47" s="3"/>
+      <c r="DR47" s="3"/>
     </row>
-    <row r="48" spans="1:116">
+    <row r="48" spans="1:122">
       <c r="A48" s="7" t="s">
         <v>26</v>
       </c>
       <c r="B48" s="6">
         <v>101.80640547430923</v>
       </c>
       <c r="C48" s="6">
         <v>103.16404847110554</v>
       </c>
       <c r="D48" s="6">
         <v>102.53248430749311</v>
       </c>
       <c r="E48" s="6">
         <v>103.07995741989507</v>
       </c>
       <c r="F48" s="6">
         <v>102.33926733942056</v>
       </c>
       <c r="G48" s="6">
         <v>107.61344375496442</v>
       </c>
       <c r="H48" s="6">
         <v>106.92856322263178</v>
       </c>
       <c r="I48" s="6">
@@ -14420,81 +13242,89 @@
       </c>
       <c r="CL48" s="6">
         <v>101.93246729429464</v>
       </c>
       <c r="CM48" s="6">
         <v>101.78207562762769</v>
       </c>
       <c r="CN48" s="6">
         <v>100.28359844950336</v>
       </c>
       <c r="CO48" s="6">
         <v>99.933134387844774</v>
       </c>
       <c r="CP48" s="6">
         <v>99.475510129212225</v>
       </c>
       <c r="CQ48" s="6">
         <v>100.31279429071884</v>
       </c>
       <c r="CR48" s="6">
         <v>100.60659315099119</v>
       </c>
       <c r="CS48" s="6">
         <v>100.10816489230629</v>
       </c>
-      <c r="CT48" s="13">
+      <c r="CT48" s="6">
         <v>102.4</v>
       </c>
       <c r="CU48" s="6">
         <v>100.9</v>
       </c>
       <c r="CV48" s="6">
         <v>96.2</v>
       </c>
       <c r="CW48" s="6">
         <v>96.5</v>
       </c>
       <c r="CX48" s="6">
         <v>94.1</v>
       </c>
-      <c r="CY48" s="6"/>
+      <c r="CY48" s="6">
+        <v>94.454194588730005</v>
+      </c>
       <c r="CZ48" s="6"/>
       <c r="DA48" s="6"/>
       <c r="DB48" s="6"/>
       <c r="DC48" s="6"/>
       <c r="DD48" s="6"/>
       <c r="DE48" s="6"/>
       <c r="DF48" s="3"/>
       <c r="DG48" s="3"/>
       <c r="DH48" s="3"/>
       <c r="DI48" s="3"/>
       <c r="DJ48" s="3"/>
       <c r="DK48" s="3"/>
       <c r="DL48" s="3"/>
+      <c r="DM48" s="3"/>
+      <c r="DN48" s="3"/>
+      <c r="DO48" s="3"/>
+      <c r="DP48" s="3"/>
+      <c r="DQ48" s="3"/>
+      <c r="DR48" s="3"/>
     </row>
-    <row r="49" spans="1:116">
+    <row r="49" spans="1:122">
       <c r="A49" s="7" t="s">
         <v>27</v>
       </c>
       <c r="B49" s="8">
         <v>82.132520477244753</v>
       </c>
       <c r="C49" s="8">
         <v>89.880735018225423</v>
       </c>
       <c r="D49" s="8">
         <v>93.956917568474125</v>
       </c>
       <c r="E49" s="8">
         <v>95.477866663960057</v>
       </c>
       <c r="F49" s="8">
         <v>95.467406650398416</v>
       </c>
       <c r="G49" s="8">
         <v>95.300657922322713</v>
       </c>
       <c r="H49" s="8">
         <v>96.195202320351129</v>
       </c>
       <c r="I49" s="8">
@@ -14742,81 +13572,89 @@
       </c>
       <c r="CL49" s="8">
         <v>105.34261049098465</v>
       </c>
       <c r="CM49" s="6">
         <v>103.16209200110713</v>
       </c>
       <c r="CN49" s="6">
         <v>99.254305704329354</v>
       </c>
       <c r="CO49" s="6">
         <v>98.90434810975438</v>
       </c>
       <c r="CP49" s="6">
         <v>100.59037693917338</v>
       </c>
       <c r="CQ49" s="6">
         <v>99.651648715563084</v>
       </c>
       <c r="CR49" s="6">
         <v>99.093317873504844</v>
       </c>
       <c r="CS49" s="6">
         <v>101.9739707046255</v>
       </c>
-      <c r="CT49" s="13">
+      <c r="CT49" s="6">
         <v>105.6</v>
       </c>
       <c r="CU49" s="8">
         <v>104.5</v>
       </c>
       <c r="CV49" s="8">
         <v>97.6</v>
       </c>
       <c r="CW49" s="8">
         <v>96.5</v>
       </c>
       <c r="CX49" s="8">
         <v>95.2</v>
       </c>
-      <c r="CY49" s="6"/>
+      <c r="CY49" s="6">
+        <v>100.76313565238451</v>
+      </c>
       <c r="CZ49" s="6"/>
       <c r="DA49" s="6"/>
       <c r="DB49" s="6"/>
       <c r="DC49" s="6"/>
       <c r="DD49" s="6"/>
       <c r="DE49" s="6"/>
       <c r="DF49" s="3"/>
       <c r="DG49" s="3"/>
       <c r="DH49" s="3"/>
       <c r="DI49" s="3"/>
       <c r="DJ49" s="3"/>
       <c r="DK49" s="3"/>
       <c r="DL49" s="3"/>
+      <c r="DM49" s="3"/>
+      <c r="DN49" s="3"/>
+      <c r="DO49" s="3"/>
+      <c r="DP49" s="3"/>
+      <c r="DQ49" s="3"/>
+      <c r="DR49" s="3"/>
     </row>
-    <row r="50" spans="1:116">
+    <row r="50" spans="1:122">
       <c r="A50" s="7" t="s">
         <v>28</v>
       </c>
       <c r="B50" s="6">
         <v>101.72248077023305</v>
       </c>
       <c r="C50" s="6">
         <v>98.530412408019103</v>
       </c>
       <c r="D50" s="6">
         <v>98.366908845352398</v>
       </c>
       <c r="E50" s="6">
         <v>98.065043778537216</v>
       </c>
       <c r="F50" s="6">
         <v>92.827898121965575</v>
       </c>
       <c r="G50" s="6">
         <v>104.33047241508177</v>
       </c>
       <c r="H50" s="6">
         <v>104.0462014204609</v>
       </c>
       <c r="I50" s="6">
@@ -15064,81 +13902,89 @@
       </c>
       <c r="CL50" s="6">
         <v>105.24894682842698</v>
       </c>
       <c r="CM50" s="6">
         <v>101.07768547844445</v>
       </c>
       <c r="CN50" s="6">
         <v>101.20834108965875</v>
       </c>
       <c r="CO50" s="6">
         <v>100.43534594298666</v>
       </c>
       <c r="CP50" s="6">
         <v>98.692378199513399</v>
       </c>
       <c r="CQ50" s="6">
         <v>97.234893668046553</v>
       </c>
       <c r="CR50" s="6">
         <v>98.609800860314536</v>
       </c>
       <c r="CS50" s="6">
         <v>98.943526845900749</v>
       </c>
-      <c r="CT50" s="13">
+      <c r="CT50" s="6">
         <v>102.2</v>
       </c>
       <c r="CU50" s="6">
         <v>100.5</v>
       </c>
       <c r="CV50" s="6">
         <v>98.7</v>
       </c>
       <c r="CW50" s="6">
         <v>100.6</v>
       </c>
       <c r="CX50" s="6">
         <v>100.6</v>
       </c>
-      <c r="CY50" s="6"/>
+      <c r="CY50" s="6">
+        <v>100.21052633070528</v>
+      </c>
       <c r="CZ50" s="6"/>
       <c r="DA50" s="6"/>
       <c r="DB50" s="6"/>
       <c r="DC50" s="6"/>
       <c r="DD50" s="6"/>
       <c r="DE50" s="6"/>
       <c r="DF50" s="3"/>
       <c r="DG50" s="3"/>
       <c r="DH50" s="3"/>
       <c r="DI50" s="3"/>
       <c r="DJ50" s="3"/>
       <c r="DK50" s="3"/>
       <c r="DL50" s="3"/>
+      <c r="DM50" s="3"/>
+      <c r="DN50" s="3"/>
+      <c r="DO50" s="3"/>
+      <c r="DP50" s="3"/>
+      <c r="DQ50" s="3"/>
+      <c r="DR50" s="3"/>
     </row>
-    <row r="51" spans="1:116">
+    <row r="51" spans="1:122">
       <c r="A51" s="7" t="s">
         <v>29</v>
       </c>
       <c r="B51" s="6">
         <v>172.4232215863928</v>
       </c>
       <c r="C51" s="6">
         <v>171.96499076109015</v>
       </c>
       <c r="D51" s="6">
         <v>167.98748105012416</v>
       </c>
       <c r="E51" s="6">
         <v>161.3560389257409</v>
       </c>
       <c r="F51" s="6">
         <v>156.76049494215096</v>
       </c>
       <c r="G51" s="6">
         <v>154.96983460277133</v>
       </c>
       <c r="H51" s="6">
         <v>152.08277008163483</v>
       </c>
       <c r="I51" s="6">
@@ -15386,81 +14232,89 @@
       </c>
       <c r="CL51" s="6">
         <v>119.48530201880349</v>
       </c>
       <c r="CM51" s="6">
         <v>120.65884306276335</v>
       </c>
       <c r="CN51" s="6">
         <v>122.99660052147384</v>
       </c>
       <c r="CO51" s="6">
         <v>109.0291880555307</v>
       </c>
       <c r="CP51" s="6">
         <v>111.30170839487224</v>
       </c>
       <c r="CQ51" s="6">
         <v>113.12926696937515</v>
       </c>
       <c r="CR51" s="6">
         <v>109.65155449564952</v>
       </c>
       <c r="CS51" s="6">
         <v>100.75063044529702</v>
       </c>
-      <c r="CT51" s="13">
+      <c r="CT51" s="6">
         <v>123.5</v>
       </c>
       <c r="CU51" s="6">
         <v>126.7</v>
       </c>
       <c r="CV51" s="6">
         <v>125.2</v>
       </c>
       <c r="CW51" s="6">
         <v>122.1</v>
       </c>
       <c r="CX51" s="6">
         <v>121.9</v>
       </c>
-      <c r="CY51" s="6"/>
+      <c r="CY51" s="6">
+        <v>123.23321321027379</v>
+      </c>
       <c r="CZ51" s="6"/>
       <c r="DA51" s="6"/>
       <c r="DB51" s="6"/>
       <c r="DC51" s="6"/>
       <c r="DD51" s="6"/>
       <c r="DE51" s="6"/>
       <c r="DF51" s="3"/>
       <c r="DG51" s="3"/>
       <c r="DH51" s="3"/>
       <c r="DI51" s="3"/>
       <c r="DJ51" s="3"/>
       <c r="DK51" s="3"/>
       <c r="DL51" s="3"/>
+      <c r="DM51" s="3"/>
+      <c r="DN51" s="3"/>
+      <c r="DO51" s="3"/>
+      <c r="DP51" s="3"/>
+      <c r="DQ51" s="3"/>
+      <c r="DR51" s="3"/>
     </row>
-    <row r="52" spans="1:116">
+    <row r="52" spans="1:122">
       <c r="A52" s="7" t="s">
         <v>30</v>
       </c>
       <c r="B52" s="6">
         <v>97.346930124813795</v>
       </c>
       <c r="C52" s="6">
         <v>99.230135827740469</v>
       </c>
       <c r="D52" s="6">
         <v>108.05554840677756</v>
       </c>
       <c r="E52" s="6">
         <v>106.19806250635884</v>
       </c>
       <c r="F52" s="6">
         <v>104.2382232710919</v>
       </c>
       <c r="G52" s="6">
         <v>106.8017013159738</v>
       </c>
       <c r="H52" s="6">
         <v>106.66196154713265</v>
       </c>
       <c r="I52" s="6">
@@ -15708,81 +14562,89 @@
       </c>
       <c r="CL52" s="6">
         <v>82.669150065946582</v>
       </c>
       <c r="CM52" s="6">
         <v>88.069829015229942</v>
       </c>
       <c r="CN52" s="6">
         <v>91.698264517634982</v>
       </c>
       <c r="CO52" s="6">
         <v>91.528474658108621</v>
       </c>
       <c r="CP52" s="6">
         <v>87.941604582713254</v>
       </c>
       <c r="CQ52" s="6">
         <v>93.865713583141968</v>
       </c>
       <c r="CR52" s="6">
         <v>100.3582026037795</v>
       </c>
       <c r="CS52" s="6">
         <v>101.07066787170041</v>
       </c>
-      <c r="CT52" s="13">
+      <c r="CT52" s="6">
         <v>192</v>
       </c>
       <c r="CU52" s="6">
         <v>117.5</v>
       </c>
       <c r="CV52" s="6">
         <v>74.3</v>
       </c>
       <c r="CW52" s="6">
         <v>75.599999999999994</v>
       </c>
       <c r="CX52" s="6">
         <v>80</v>
       </c>
-      <c r="CY52" s="6"/>
+      <c r="CY52" s="6">
+        <v>89.795511282755555</v>
+      </c>
       <c r="CZ52" s="6"/>
       <c r="DA52" s="6"/>
       <c r="DB52" s="6"/>
       <c r="DC52" s="6"/>
       <c r="DD52" s="6"/>
       <c r="DE52" s="6"/>
       <c r="DF52" s="3"/>
       <c r="DG52" s="3"/>
       <c r="DH52" s="3"/>
       <c r="DI52" s="3"/>
       <c r="DJ52" s="3"/>
       <c r="DK52" s="3"/>
       <c r="DL52" s="3"/>
+      <c r="DM52" s="3"/>
+      <c r="DN52" s="3"/>
+      <c r="DO52" s="3"/>
+      <c r="DP52" s="3"/>
+      <c r="DQ52" s="3"/>
+      <c r="DR52" s="3"/>
     </row>
-    <row r="53" spans="1:116">
+    <row r="53" spans="1:122">
       <c r="A53" s="2"/>
       <c r="B53" s="2"/>
       <c r="C53" s="2"/>
       <c r="D53" s="2"/>
       <c r="E53" s="2"/>
       <c r="F53" s="2"/>
       <c r="G53" s="2"/>
       <c r="H53" s="2"/>
       <c r="I53" s="2"/>
       <c r="J53" s="2"/>
       <c r="K53" s="2"/>
       <c r="L53" s="2"/>
       <c r="M53" s="2"/>
       <c r="N53" s="2"/>
       <c r="O53" s="2"/>
       <c r="P53" s="2"/>
       <c r="Q53" s="2"/>
       <c r="R53" s="2"/>
       <c r="S53" s="2"/>
       <c r="T53" s="2"/>
       <c r="U53" s="2"/>
       <c r="V53" s="2"/>
       <c r="W53" s="2"/>
       <c r="X53" s="2"/>
       <c r="Y53" s="2"/>
@@ -15855,52 +14717,58 @@
       <c r="CN53" s="2"/>
       <c r="CO53" s="2"/>
       <c r="CP53" s="2"/>
       <c r="CQ53" s="2"/>
       <c r="CR53" s="2"/>
       <c r="CS53" s="2"/>
       <c r="CT53" s="2"/>
       <c r="CU53" s="2"/>
       <c r="CV53" s="2"/>
       <c r="CW53" s="2"/>
       <c r="CX53" s="2"/>
       <c r="CY53" s="2"/>
       <c r="CZ53" s="2"/>
       <c r="DA53" s="2"/>
       <c r="DB53" s="2"/>
       <c r="DC53" s="2"/>
       <c r="DD53" s="2"/>
       <c r="DE53" s="2"/>
       <c r="DF53" s="2"/>
       <c r="DG53" s="2"/>
       <c r="DH53" s="2"/>
       <c r="DI53" s="2"/>
       <c r="DJ53" s="2"/>
       <c r="DK53" s="2"/>
       <c r="DL53" s="2"/>
+      <c r="DM53" s="2"/>
+      <c r="DN53" s="2"/>
+      <c r="DO53" s="2"/>
+      <c r="DP53" s="2"/>
+      <c r="DQ53" s="2"/>
+      <c r="DR53" s="2"/>
     </row>
-    <row r="54" spans="1:116">
+    <row r="54" spans="1:122">
       <c r="A54" s="2"/>
       <c r="B54" s="2"/>
       <c r="C54" s="2"/>
       <c r="D54" s="2"/>
       <c r="E54" s="2"/>
       <c r="F54" s="2"/>
       <c r="G54" s="2"/>
       <c r="H54" s="2"/>
       <c r="I54" s="2"/>
       <c r="J54" s="2"/>
       <c r="K54" s="2"/>
       <c r="L54" s="2"/>
       <c r="M54" s="2"/>
       <c r="N54" s="2"/>
       <c r="O54" s="2"/>
       <c r="P54" s="2"/>
       <c r="Q54" s="2"/>
       <c r="R54" s="2"/>
       <c r="S54" s="2"/>
       <c r="T54" s="2"/>
       <c r="U54" s="2"/>
       <c r="V54" s="2"/>
       <c r="W54" s="2"/>
       <c r="X54" s="2"/>
       <c r="Y54" s="2"/>
@@ -15975,52 +14843,58 @@
       <c r="CN54" s="2"/>
       <c r="CO54" s="2"/>
       <c r="CP54" s="2"/>
       <c r="CQ54" s="2"/>
       <c r="CR54" s="2"/>
       <c r="CS54" s="2"/>
       <c r="CT54" s="2"/>
       <c r="CU54" s="2"/>
       <c r="CV54" s="2"/>
       <c r="CW54" s="2"/>
       <c r="CX54" s="2"/>
       <c r="CY54" s="2"/>
       <c r="CZ54" s="2"/>
       <c r="DA54" s="2"/>
       <c r="DB54" s="2"/>
       <c r="DC54" s="2"/>
       <c r="DD54" s="2"/>
       <c r="DE54" s="2"/>
       <c r="DF54" s="2"/>
       <c r="DG54" s="2"/>
       <c r="DH54" s="2"/>
       <c r="DI54" s="2"/>
       <c r="DJ54" s="2"/>
       <c r="DK54" s="2"/>
       <c r="DL54" s="2"/>
+      <c r="DM54" s="2"/>
+      <c r="DN54" s="2"/>
+      <c r="DO54" s="2"/>
+      <c r="DP54" s="2"/>
+      <c r="DQ54" s="2"/>
+      <c r="DR54" s="2"/>
     </row>
-    <row r="55" spans="1:116">
+    <row r="55" spans="1:122">
       <c r="A55" s="2"/>
       <c r="B55" s="2"/>
       <c r="C55" s="2"/>
       <c r="D55" s="2"/>
       <c r="E55" s="2"/>
       <c r="F55" s="2"/>
       <c r="G55" s="2"/>
       <c r="H55" s="2"/>
       <c r="I55" s="2"/>
       <c r="J55" s="2"/>
       <c r="K55" s="2"/>
       <c r="L55" s="2"/>
       <c r="M55" s="2"/>
       <c r="N55" s="2"/>
       <c r="O55" s="2"/>
       <c r="P55" s="2"/>
       <c r="Q55" s="2"/>
       <c r="R55" s="2"/>
       <c r="S55" s="2"/>
       <c r="T55" s="2"/>
       <c r="U55" s="2"/>
       <c r="V55" s="2"/>
       <c r="W55" s="2"/>
       <c r="X55" s="2"/>
       <c r="Y55" s="2"/>
@@ -16093,52 +14967,58 @@
       <c r="CN55" s="2"/>
       <c r="CO55" s="2"/>
       <c r="CP55" s="2"/>
       <c r="CQ55" s="2"/>
       <c r="CR55" s="2"/>
       <c r="CS55" s="2"/>
       <c r="CT55" s="2"/>
       <c r="CU55" s="2"/>
       <c r="CV55" s="2"/>
       <c r="CW55" s="2"/>
       <c r="CX55" s="2"/>
       <c r="CY55" s="2"/>
       <c r="CZ55" s="2"/>
       <c r="DA55" s="2"/>
       <c r="DB55" s="2"/>
       <c r="DC55" s="2"/>
       <c r="DD55" s="2"/>
       <c r="DE55" s="2"/>
       <c r="DF55" s="2"/>
       <c r="DG55" s="2"/>
       <c r="DH55" s="2"/>
       <c r="DI55" s="2"/>
       <c r="DJ55" s="2"/>
       <c r="DK55" s="2"/>
       <c r="DL55" s="2"/>
+      <c r="DM55" s="2"/>
+      <c r="DN55" s="2"/>
+      <c r="DO55" s="2"/>
+      <c r="DP55" s="2"/>
+      <c r="DQ55" s="2"/>
+      <c r="DR55" s="2"/>
     </row>
-    <row r="56" spans="1:116">
+    <row r="56" spans="1:122">
       <c r="A56" s="2"/>
       <c r="B56" s="2"/>
       <c r="C56" s="2"/>
       <c r="D56" s="2"/>
       <c r="E56" s="2"/>
       <c r="F56" s="2"/>
       <c r="G56" s="2"/>
       <c r="H56" s="2"/>
       <c r="I56" s="2"/>
       <c r="J56" s="2"/>
       <c r="K56" s="2"/>
       <c r="L56" s="2"/>
       <c r="M56" s="2"/>
       <c r="N56" s="2"/>
       <c r="O56" s="2"/>
       <c r="P56" s="2"/>
       <c r="Q56" s="2"/>
       <c r="R56" s="2"/>
       <c r="S56" s="2"/>
       <c r="T56" s="2"/>
       <c r="U56" s="2"/>
       <c r="V56" s="2"/>
       <c r="W56" s="2"/>
       <c r="X56" s="2"/>
       <c r="Y56" s="2"/>
@@ -16211,52 +15091,58 @@
       <c r="CN56" s="2"/>
       <c r="CO56" s="2"/>
       <c r="CP56" s="2"/>
       <c r="CQ56" s="2"/>
       <c r="CR56" s="2"/>
       <c r="CS56" s="2"/>
       <c r="CT56" s="2"/>
       <c r="CU56" s="2"/>
       <c r="CV56" s="2"/>
       <c r="CW56" s="2"/>
       <c r="CX56" s="2"/>
       <c r="CY56" s="2"/>
       <c r="CZ56" s="2"/>
       <c r="DA56" s="2"/>
       <c r="DB56" s="2"/>
       <c r="DC56" s="2"/>
       <c r="DD56" s="2"/>
       <c r="DE56" s="2"/>
       <c r="DF56" s="2"/>
       <c r="DG56" s="2"/>
       <c r="DH56" s="2"/>
       <c r="DI56" s="2"/>
       <c r="DJ56" s="2"/>
       <c r="DK56" s="2"/>
       <c r="DL56" s="2"/>
+      <c r="DM56" s="2"/>
+      <c r="DN56" s="2"/>
+      <c r="DO56" s="2"/>
+      <c r="DP56" s="2"/>
+      <c r="DQ56" s="2"/>
+      <c r="DR56" s="2"/>
     </row>
-    <row r="57" spans="1:116">
+    <row r="57" spans="1:122">
       <c r="A57" s="2"/>
       <c r="B57" s="2"/>
       <c r="C57" s="2"/>
       <c r="D57" s="2"/>
       <c r="E57" s="2"/>
       <c r="F57" s="2"/>
       <c r="G57" s="2"/>
       <c r="H57" s="2"/>
       <c r="I57" s="2"/>
       <c r="J57" s="2"/>
       <c r="K57" s="2"/>
       <c r="L57" s="2"/>
       <c r="M57" s="2"/>
       <c r="N57" s="2"/>
       <c r="O57" s="2"/>
       <c r="P57" s="2"/>
       <c r="Q57" s="2"/>
       <c r="R57" s="2"/>
       <c r="S57" s="2"/>
       <c r="T57" s="2"/>
       <c r="U57" s="2"/>
       <c r="V57" s="2"/>
       <c r="W57" s="2"/>
       <c r="X57" s="2"/>
       <c r="Y57" s="2"/>
@@ -16329,135 +15215,141 @@
       <c r="CN57" s="2"/>
       <c r="CO57" s="2"/>
       <c r="CP57" s="2"/>
       <c r="CQ57" s="2"/>
       <c r="CR57" s="2"/>
       <c r="CS57" s="2"/>
       <c r="CT57" s="2"/>
       <c r="CU57" s="2"/>
       <c r="CV57" s="2"/>
       <c r="CW57" s="2"/>
       <c r="CX57" s="2"/>
       <c r="CY57" s="2"/>
       <c r="CZ57" s="2"/>
       <c r="DA57" s="2"/>
       <c r="DB57" s="2"/>
       <c r="DC57" s="2"/>
       <c r="DD57" s="2"/>
       <c r="DE57" s="2"/>
       <c r="DF57" s="2"/>
       <c r="DG57" s="2"/>
       <c r="DH57" s="2"/>
       <c r="DI57" s="2"/>
       <c r="DJ57" s="2"/>
       <c r="DK57" s="2"/>
       <c r="DL57" s="2"/>
+      <c r="DM57" s="2"/>
+      <c r="DN57" s="2"/>
+      <c r="DO57" s="2"/>
+      <c r="DP57" s="2"/>
+      <c r="DQ57" s="2"/>
+      <c r="DR57" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="82">
-    <mergeCell ref="CT30:DE30"/>
-[...33 lines deleted...]
-    <mergeCell ref="AL43:AW43"/>
+    <mergeCell ref="BV30:CG30"/>
+    <mergeCell ref="CC42:CG42"/>
+    <mergeCell ref="BV43:CG43"/>
+    <mergeCell ref="CC3:CG3"/>
+    <mergeCell ref="BV4:CG4"/>
+    <mergeCell ref="CC16:CG16"/>
+    <mergeCell ref="BV17:CG17"/>
+    <mergeCell ref="CC29:CG29"/>
+    <mergeCell ref="BJ2:DR2"/>
+    <mergeCell ref="BJ15:DR15"/>
+    <mergeCell ref="BJ28:DR28"/>
+    <mergeCell ref="BJ41:DR41"/>
+    <mergeCell ref="A2:BI2"/>
+    <mergeCell ref="A15:BI15"/>
+    <mergeCell ref="U3:Y3"/>
+    <mergeCell ref="AG3:AK3"/>
+    <mergeCell ref="BE3:BI3"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:M4"/>
+    <mergeCell ref="N4:Y4"/>
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="AL4:AW4"/>
+    <mergeCell ref="AX4:BI4"/>
+    <mergeCell ref="A28:BI28"/>
+    <mergeCell ref="AX17:BI17"/>
+    <mergeCell ref="I16:M16"/>
+    <mergeCell ref="U16:Y16"/>
+    <mergeCell ref="AG16:AK16"/>
+    <mergeCell ref="AS16:AW16"/>
+    <mergeCell ref="BE16:BI16"/>
+    <mergeCell ref="A17:A18"/>
+    <mergeCell ref="B17:M17"/>
+    <mergeCell ref="N17:Y17"/>
+    <mergeCell ref="Z17:AK17"/>
+    <mergeCell ref="AL17:AW17"/>
     <mergeCell ref="A41:BI41"/>
     <mergeCell ref="AX30:BI30"/>
     <mergeCell ref="I29:M29"/>
     <mergeCell ref="U29:Y29"/>
     <mergeCell ref="AG29:AK29"/>
     <mergeCell ref="AS29:AW29"/>
     <mergeCell ref="BE29:BI29"/>
     <mergeCell ref="A30:A31"/>
     <mergeCell ref="B30:M30"/>
     <mergeCell ref="N30:Y30"/>
     <mergeCell ref="Z30:AK30"/>
     <mergeCell ref="AL30:AW30"/>
-    <mergeCell ref="A17:A18"/>
-[...33 lines deleted...]
-    <mergeCell ref="CC29:CG29"/>
+    <mergeCell ref="A43:A44"/>
+    <mergeCell ref="B43:M43"/>
+    <mergeCell ref="N43:Y43"/>
+    <mergeCell ref="Z43:AK43"/>
+    <mergeCell ref="AL43:AW43"/>
+    <mergeCell ref="AX43:BI43"/>
+    <mergeCell ref="I42:M42"/>
+    <mergeCell ref="U42:Y42"/>
+    <mergeCell ref="AG42:AK42"/>
+    <mergeCell ref="AS42:AW42"/>
+    <mergeCell ref="BE42:BI42"/>
+    <mergeCell ref="BJ30:BU30"/>
+    <mergeCell ref="BQ42:BU42"/>
+    <mergeCell ref="BJ43:BU43"/>
+    <mergeCell ref="BQ3:BU3"/>
+    <mergeCell ref="BJ4:BU4"/>
+    <mergeCell ref="BQ16:BU16"/>
+    <mergeCell ref="BJ17:BU17"/>
+    <mergeCell ref="BQ29:BU29"/>
+    <mergeCell ref="CH30:CS30"/>
+    <mergeCell ref="CO42:CS42"/>
+    <mergeCell ref="CH43:CS43"/>
+    <mergeCell ref="CO3:CS3"/>
+    <mergeCell ref="CH4:CS4"/>
+    <mergeCell ref="CO16:CS16"/>
+    <mergeCell ref="CH17:CS17"/>
+    <mergeCell ref="CO29:CS29"/>
+    <mergeCell ref="CT30:DE30"/>
+    <mergeCell ref="DA42:DE42"/>
+    <mergeCell ref="CT43:DE43"/>
+    <mergeCell ref="DA3:DE3"/>
+    <mergeCell ref="CT4:DE4"/>
+    <mergeCell ref="DA16:DE16"/>
+    <mergeCell ref="CT17:DE17"/>
+    <mergeCell ref="DA29:DE29"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ИФО</vt:lpstr>