--- v3 (2026-07-22)
+++ v4 (2026-08-11)
@@ -1,72 +1,69 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="12105" yWindow="-15" windowWidth="11940" windowHeight="10095"/>
+    <workbookView xWindow="12105" yWindow="-15" windowWidth="11940" windowHeight="9465"/>
   </bookViews>
   <sheets>
     <sheet name="ИФО" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="124519" calcMode="manual"/>
+  <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="533" uniqueCount="36">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="535" uniqueCount="38">
   <si>
     <t xml:space="preserve">Индекс физического объема валовой продукции (услуг) сельского, лесного и рыбного хозяйства </t>
   </si>
   <si>
     <t>в % к соответствующему периоду предыдущего года</t>
   </si>
   <si>
     <t>2019 год</t>
-  </si>
-[...1 lines deleted...]
-    <t>2022 год</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
   <si>
     <t>январь-май</t>
   </si>
   <si>
     <t>январь-июнь</t>
   </si>
   <si>
     <t>январь-июль</t>
   </si>
   <si>
     <t>январь-август</t>
   </si>
@@ -79,90 +76,99 @@
   <si>
     <t>январь-ноябрь</t>
   </si>
   <si>
     <t>год</t>
   </si>
   <si>
     <t>январь-декабрь</t>
   </si>
   <si>
     <t xml:space="preserve">Индекс физического объема валовой продукции (услуг) сельского хозяйства </t>
   </si>
   <si>
     <t>Индекс физического объема валовой продукции растениеводства</t>
   </si>
   <si>
     <t>Индекс физического объема валовой продукции животноводства</t>
   </si>
   <si>
     <t>2021 год*</t>
   </si>
   <si>
     <t>*Данные за 2021 год пересчитаны по уточненным годовым данным</t>
   </si>
   <si>
-    <t>2023 год</t>
-[...1 lines deleted...]
-  <si>
     <t>Мангистауская область</t>
   </si>
   <si>
     <t>Актауская городская администрация</t>
   </si>
   <si>
     <t>Жанаозенска городская администрация</t>
   </si>
   <si>
     <t>Бейнеукий район</t>
   </si>
   <si>
     <t>Каракиянский район</t>
   </si>
   <si>
     <t>Мангистауский район</t>
   </si>
   <si>
     <t>Мунайлинский район</t>
   </si>
   <si>
     <t>Тупкараганский район</t>
   </si>
   <si>
     <t>2020 год*</t>
   </si>
   <si>
     <t>2018 год*</t>
   </si>
   <si>
-    <t>2024 год</t>
+    <t>2026 год</t>
   </si>
   <si>
-    <t>2025 год</t>
+    <t xml:space="preserve">*Данные за 2025 год пересчитаны по уточненным годовым данным </t>
   </si>
   <si>
-    <t>2026 год</t>
+    <t>*В сответствии с пп. 2 пункта 10 Правил пересмотра опубликованной официальной статистической информации для статистических целей и на основании обновленных административных данных похозяйственного учета осуществлен специальный пересмотр отдельных показателей статистики животноводства за 2024 год в отношении крестьянских и фермерских хозяйств и хозяйств населения.</t>
+  </si>
+  <si>
+    <t>2023 год*</t>
+  </si>
+  <si>
+    <t>2024 год*</t>
+  </si>
+  <si>
+    <t>2025 год*</t>
+  </si>
+  <si>
+    <t>2022 год*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -312,93 +318,107 @@
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="20">
+  <cellXfs count="24">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="5" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -666,862 +686,864 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:DR57"/>
+  <dimension ref="A2:DR58"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="5" topLeftCell="CV6" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="5" topLeftCell="CL6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" activeCell="DO44" sqref="DO44"/>
+      <selection pane="bottomRight" activeCell="BO59" sqref="BO59"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="36.42578125" style="1" customWidth="1"/>
     <col min="2" max="49" width="9.140625" style="1" customWidth="1"/>
     <col min="50" max="53" width="9.140625" style="1"/>
     <col min="54" max="54" width="9.140625" style="1" customWidth="1"/>
-    <col min="55" max="16384" width="9.140625" style="1"/>
+    <col min="55" max="66" width="9.140625" style="1"/>
+    <col min="67" max="67" width="9.28515625" style="1" customWidth="1"/>
+    <col min="68" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:122" ht="21" customHeight="1">
-      <c r="A2" s="18"/>
-[...60 lines deleted...]
-      <c r="BJ2" s="19" t="s">
+      <c r="A2" s="15"/>
+      <c r="B2" s="15"/>
+      <c r="C2" s="15"/>
+      <c r="D2" s="15"/>
+      <c r="E2" s="15"/>
+      <c r="F2" s="15"/>
+      <c r="G2" s="15"/>
+      <c r="H2" s="15"/>
+      <c r="I2" s="15"/>
+      <c r="J2" s="15"/>
+      <c r="K2" s="15"/>
+      <c r="L2" s="15"/>
+      <c r="M2" s="15"/>
+      <c r="N2" s="15"/>
+      <c r="O2" s="15"/>
+      <c r="P2" s="15"/>
+      <c r="Q2" s="15"/>
+      <c r="R2" s="15"/>
+      <c r="S2" s="15"/>
+      <c r="T2" s="15"/>
+      <c r="U2" s="15"/>
+      <c r="V2" s="15"/>
+      <c r="W2" s="15"/>
+      <c r="X2" s="15"/>
+      <c r="Y2" s="15"/>
+      <c r="Z2" s="15"/>
+      <c r="AA2" s="15"/>
+      <c r="AB2" s="15"/>
+      <c r="AC2" s="15"/>
+      <c r="AD2" s="15"/>
+      <c r="AE2" s="15"/>
+      <c r="AF2" s="15"/>
+      <c r="AG2" s="15"/>
+      <c r="AH2" s="15"/>
+      <c r="AI2" s="15"/>
+      <c r="AJ2" s="15"/>
+      <c r="AK2" s="15"/>
+      <c r="AL2" s="15"/>
+      <c r="AM2" s="15"/>
+      <c r="AN2" s="15"/>
+      <c r="AO2" s="15"/>
+      <c r="AP2" s="15"/>
+      <c r="AQ2" s="15"/>
+      <c r="AR2" s="15"/>
+      <c r="AS2" s="15"/>
+      <c r="AT2" s="15"/>
+      <c r="AU2" s="15"/>
+      <c r="AV2" s="15"/>
+      <c r="AW2" s="15"/>
+      <c r="AX2" s="15"/>
+      <c r="AY2" s="15"/>
+      <c r="AZ2" s="15"/>
+      <c r="BA2" s="15"/>
+      <c r="BB2" s="15"/>
+      <c r="BC2" s="15"/>
+      <c r="BD2" s="15"/>
+      <c r="BE2" s="15"/>
+      <c r="BF2" s="15"/>
+      <c r="BG2" s="15"/>
+      <c r="BH2" s="15"/>
+      <c r="BI2" s="15"/>
+      <c r="BJ2" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="BK2" s="19"/>
-[...58 lines deleted...]
-      <c r="DR2" s="19"/>
+      <c r="BK2" s="14"/>
+      <c r="BL2" s="14"/>
+      <c r="BM2" s="14"/>
+      <c r="BN2" s="14"/>
+      <c r="BO2" s="14"/>
+      <c r="BP2" s="14"/>
+      <c r="BQ2" s="14"/>
+      <c r="BR2" s="14"/>
+      <c r="BS2" s="14"/>
+      <c r="BT2" s="14"/>
+      <c r="BU2" s="14"/>
+      <c r="BV2" s="14"/>
+      <c r="BW2" s="14"/>
+      <c r="BX2" s="14"/>
+      <c r="BY2" s="14"/>
+      <c r="BZ2" s="14"/>
+      <c r="CA2" s="14"/>
+      <c r="CB2" s="14"/>
+      <c r="CC2" s="14"/>
+      <c r="CD2" s="14"/>
+      <c r="CE2" s="14"/>
+      <c r="CF2" s="14"/>
+      <c r="CG2" s="14"/>
+      <c r="CH2" s="14"/>
+      <c r="CI2" s="14"/>
+      <c r="CJ2" s="14"/>
+      <c r="CK2" s="14"/>
+      <c r="CL2" s="14"/>
+      <c r="CM2" s="14"/>
+      <c r="CN2" s="14"/>
+      <c r="CO2" s="14"/>
+      <c r="CP2" s="14"/>
+      <c r="CQ2" s="14"/>
+      <c r="CR2" s="14"/>
+      <c r="CS2" s="14"/>
+      <c r="CT2" s="14"/>
+      <c r="CU2" s="14"/>
+      <c r="CV2" s="14"/>
+      <c r="CW2" s="14"/>
+      <c r="CX2" s="14"/>
+      <c r="CY2" s="14"/>
+      <c r="CZ2" s="14"/>
+      <c r="DA2" s="14"/>
+      <c r="DB2" s="14"/>
+      <c r="DC2" s="14"/>
+      <c r="DD2" s="14"/>
+      <c r="DE2" s="14"/>
+      <c r="DF2" s="14"/>
+      <c r="DG2" s="14"/>
+      <c r="DH2" s="14"/>
+      <c r="DI2" s="14"/>
+      <c r="DJ2" s="14"/>
+      <c r="DK2" s="14"/>
+      <c r="DL2" s="14"/>
+      <c r="DM2" s="14"/>
+      <c r="DN2" s="14"/>
+      <c r="DO2" s="14"/>
+      <c r="DP2" s="14"/>
+      <c r="DQ2" s="14"/>
+      <c r="DR2" s="14"/>
     </row>
     <row r="3" spans="1:122" ht="22.5" customHeight="1" thickBot="1">
       <c r="A3" s="3"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
       <c r="Q3" s="3"/>
       <c r="R3" s="3"/>
       <c r="S3" s="3"/>
       <c r="T3" s="3"/>
-      <c r="U3" s="15" t="s">
+      <c r="U3" s="16" t="s">
         <v>1</v>
       </c>
-      <c r="V3" s="15"/>
-[...2 lines deleted...]
-      <c r="Y3" s="15"/>
+      <c r="V3" s="16"/>
+      <c r="W3" s="16"/>
+      <c r="X3" s="16"/>
+      <c r="Y3" s="16"/>
       <c r="Z3" s="3"/>
       <c r="AA3" s="3"/>
       <c r="AB3" s="3"/>
       <c r="AC3" s="3"/>
       <c r="AD3" s="3"/>
       <c r="AE3" s="3"/>
       <c r="AF3" s="3"/>
-      <c r="AG3" s="14" t="s">
+      <c r="AG3" s="13" t="s">
         <v>1</v>
       </c>
-      <c r="AH3" s="14"/>
-[...2 lines deleted...]
-      <c r="AK3" s="14"/>
+      <c r="AH3" s="13"/>
+      <c r="AI3" s="13"/>
+      <c r="AJ3" s="13"/>
+      <c r="AK3" s="13"/>
       <c r="AL3" s="3"/>
       <c r="AM3" s="3"/>
       <c r="AN3" s="3"/>
       <c r="AO3" s="3"/>
       <c r="AP3" s="3"/>
       <c r="AQ3" s="3"/>
       <c r="AR3" s="3"/>
       <c r="AS3" s="3"/>
       <c r="AT3" s="3"/>
       <c r="AU3" s="3"/>
       <c r="AV3" s="3"/>
       <c r="AW3" s="3"/>
       <c r="AX3" s="3"/>
       <c r="AY3" s="3"/>
       <c r="AZ3" s="3"/>
       <c r="BA3" s="3"/>
       <c r="BB3" s="3"/>
       <c r="BC3" s="3"/>
       <c r="BD3" s="3"/>
-      <c r="BE3" s="14" t="s">
+      <c r="BE3" s="13" t="s">
         <v>1</v>
       </c>
-      <c r="BF3" s="14"/>
-[...2 lines deleted...]
-      <c r="BI3" s="14"/>
+      <c r="BF3" s="13"/>
+      <c r="BG3" s="13"/>
+      <c r="BH3" s="13"/>
+      <c r="BI3" s="13"/>
       <c r="BJ3" s="3"/>
       <c r="BK3" s="3"/>
       <c r="BL3" s="3"/>
       <c r="BM3" s="3"/>
       <c r="BN3" s="3"/>
       <c r="BO3" s="3"/>
       <c r="BP3" s="3"/>
-      <c r="BQ3" s="14" t="s">
+      <c r="BQ3" s="13" t="s">
         <v>1</v>
       </c>
-      <c r="BR3" s="14"/>
-[...2 lines deleted...]
-      <c r="BU3" s="14"/>
+      <c r="BR3" s="13"/>
+      <c r="BS3" s="13"/>
+      <c r="BT3" s="13"/>
+      <c r="BU3" s="13"/>
       <c r="BV3" s="3"/>
       <c r="BW3" s="3"/>
       <c r="BX3" s="3"/>
       <c r="BY3" s="3"/>
       <c r="BZ3" s="3"/>
       <c r="CA3" s="3"/>
       <c r="CB3" s="3"/>
-      <c r="CC3" s="14" t="s">
+      <c r="CC3" s="13" t="s">
         <v>1</v>
       </c>
-      <c r="CD3" s="14"/>
-[...2 lines deleted...]
-      <c r="CG3" s="14"/>
+      <c r="CD3" s="13"/>
+      <c r="CE3" s="13"/>
+      <c r="CF3" s="13"/>
+      <c r="CG3" s="13"/>
       <c r="CH3" s="3"/>
       <c r="CI3" s="3"/>
       <c r="CJ3" s="3"/>
       <c r="CK3" s="3"/>
       <c r="CL3" s="3"/>
       <c r="CM3" s="3"/>
       <c r="CN3" s="3"/>
-      <c r="CO3" s="14" t="s">
+      <c r="CO3" s="13" t="s">
         <v>1</v>
       </c>
-      <c r="CP3" s="14"/>
-[...2 lines deleted...]
-      <c r="CS3" s="14"/>
+      <c r="CP3" s="13"/>
+      <c r="CQ3" s="13"/>
+      <c r="CR3" s="13"/>
+      <c r="CS3" s="13"/>
       <c r="CT3" s="3"/>
       <c r="CU3" s="3"/>
       <c r="CV3" s="3"/>
       <c r="CW3" s="3"/>
       <c r="CX3" s="3"/>
       <c r="CY3" s="3"/>
       <c r="CZ3" s="3"/>
-      <c r="DA3" s="14" t="s">
+      <c r="DA3" s="13" t="s">
         <v>1</v>
       </c>
-      <c r="DB3" s="14"/>
-[...2 lines deleted...]
-      <c r="DE3" s="14"/>
+      <c r="DB3" s="13"/>
+      <c r="DC3" s="13"/>
+      <c r="DD3" s="13"/>
+      <c r="DE3" s="13"/>
       <c r="DF3" s="3"/>
       <c r="DG3" s="3"/>
       <c r="DH3" s="3"/>
       <c r="DI3" s="3"/>
       <c r="DJ3" s="3"/>
       <c r="DK3" s="3"/>
       <c r="DL3" s="3"/>
       <c r="DM3" s="3"/>
       <c r="DN3" s="3"/>
       <c r="DO3" s="3"/>
       <c r="DP3" s="3"/>
       <c r="DQ3" s="3"/>
       <c r="DR3" s="3"/>
     </row>
     <row r="4" spans="1:122" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A4" s="16"/>
-[...14 lines deleted...]
-      <c r="N4" s="11" t="s">
+      <c r="A4" s="17"/>
+      <c r="B4" s="10" t="s">
+        <v>30</v>
+      </c>
+      <c r="C4" s="11"/>
+      <c r="D4" s="11"/>
+      <c r="E4" s="11"/>
+      <c r="F4" s="11"/>
+      <c r="G4" s="11"/>
+      <c r="H4" s="11"/>
+      <c r="I4" s="11"/>
+      <c r="J4" s="11"/>
+      <c r="K4" s="11"/>
+      <c r="L4" s="11"/>
+      <c r="M4" s="12"/>
+      <c r="N4" s="10" t="s">
         <v>2</v>
       </c>
-      <c r="O4" s="12"/>
-[...10 lines deleted...]
-      <c r="Z4" s="11" t="s">
+      <c r="O4" s="11"/>
+      <c r="P4" s="11"/>
+      <c r="Q4" s="11"/>
+      <c r="R4" s="11"/>
+      <c r="S4" s="11"/>
+      <c r="T4" s="11"/>
+      <c r="U4" s="11"/>
+      <c r="V4" s="11"/>
+      <c r="W4" s="11"/>
+      <c r="X4" s="11"/>
+      <c r="Y4" s="12"/>
+      <c r="Z4" s="10" t="s">
+        <v>29</v>
+      </c>
+      <c r="AA4" s="11"/>
+      <c r="AB4" s="11"/>
+      <c r="AC4" s="11"/>
+      <c r="AD4" s="11"/>
+      <c r="AE4" s="11"/>
+      <c r="AF4" s="11"/>
+      <c r="AG4" s="11"/>
+      <c r="AH4" s="11"/>
+      <c r="AI4" s="11"/>
+      <c r="AJ4" s="11"/>
+      <c r="AK4" s="12"/>
+      <c r="AL4" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="AM4" s="11"/>
+      <c r="AN4" s="11"/>
+      <c r="AO4" s="11"/>
+      <c r="AP4" s="11"/>
+      <c r="AQ4" s="11"/>
+      <c r="AR4" s="11"/>
+      <c r="AS4" s="11"/>
+      <c r="AT4" s="11"/>
+      <c r="AU4" s="11"/>
+      <c r="AV4" s="11"/>
+      <c r="AW4" s="12"/>
+      <c r="AX4" s="10" t="s">
+        <v>37</v>
+      </c>
+      <c r="AY4" s="11"/>
+      <c r="AZ4" s="11"/>
+      <c r="BA4" s="11"/>
+      <c r="BB4" s="11"/>
+      <c r="BC4" s="11"/>
+      <c r="BD4" s="11"/>
+      <c r="BE4" s="11"/>
+      <c r="BF4" s="11"/>
+      <c r="BG4" s="11"/>
+      <c r="BH4" s="11"/>
+      <c r="BI4" s="12"/>
+      <c r="BJ4" s="10" t="s">
+        <v>34</v>
+      </c>
+      <c r="BK4" s="11"/>
+      <c r="BL4" s="11"/>
+      <c r="BM4" s="11"/>
+      <c r="BN4" s="11"/>
+      <c r="BO4" s="11"/>
+      <c r="BP4" s="11"/>
+      <c r="BQ4" s="11"/>
+      <c r="BR4" s="11"/>
+      <c r="BS4" s="11"/>
+      <c r="BT4" s="11"/>
+      <c r="BU4" s="12"/>
+      <c r="BV4" s="10" t="s">
+        <v>35</v>
+      </c>
+      <c r="BW4" s="11"/>
+      <c r="BX4" s="11"/>
+      <c r="BY4" s="11"/>
+      <c r="BZ4" s="11"/>
+      <c r="CA4" s="11"/>
+      <c r="CB4" s="11"/>
+      <c r="CC4" s="11"/>
+      <c r="CD4" s="11"/>
+      <c r="CE4" s="11"/>
+      <c r="CF4" s="11"/>
+      <c r="CG4" s="12"/>
+      <c r="CH4" s="10" t="s">
+        <v>36</v>
+      </c>
+      <c r="CI4" s="11"/>
+      <c r="CJ4" s="11"/>
+      <c r="CK4" s="11"/>
+      <c r="CL4" s="11"/>
+      <c r="CM4" s="11"/>
+      <c r="CN4" s="11"/>
+      <c r="CO4" s="11"/>
+      <c r="CP4" s="11"/>
+      <c r="CQ4" s="11"/>
+      <c r="CR4" s="11"/>
+      <c r="CS4" s="12"/>
+      <c r="CT4" s="10" t="s">
         <v>31</v>
       </c>
-      <c r="AA4" s="12"/>
-[...93 lines deleted...]
-      <c r="DE4" s="13"/>
+      <c r="CU4" s="11"/>
+      <c r="CV4" s="11"/>
+      <c r="CW4" s="11"/>
+      <c r="CX4" s="11"/>
+      <c r="CY4" s="11"/>
+      <c r="CZ4" s="11"/>
+      <c r="DA4" s="11"/>
+      <c r="DB4" s="11"/>
+      <c r="DC4" s="11"/>
+      <c r="DD4" s="11"/>
+      <c r="DE4" s="12"/>
       <c r="DF4" s="3"/>
       <c r="DG4" s="3"/>
       <c r="DH4" s="3"/>
       <c r="DI4" s="3"/>
       <c r="DJ4" s="3"/>
       <c r="DK4" s="3"/>
       <c r="DL4" s="3"/>
       <c r="DM4" s="3"/>
       <c r="DN4" s="3"/>
       <c r="DO4" s="3"/>
       <c r="DP4" s="3"/>
       <c r="DQ4" s="3"/>
       <c r="DR4" s="3"/>
     </row>
     <row r="5" spans="1:122" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A5" s="17"/>
+      <c r="A5" s="18"/>
       <c r="B5" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C5" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="C5" s="4" t="s">
+      <c r="D5" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="D5" s="4" t="s">
+      <c r="E5" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="E5" s="4" t="s">
+      <c r="F5" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="F5" s="4" t="s">
+      <c r="G5" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="G5" s="4" t="s">
+      <c r="H5" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="H5" s="4" t="s">
+      <c r="I5" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="I5" s="4" t="s">
+      <c r="J5" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="J5" s="4" t="s">
+      <c r="K5" s="4" t="s">
         <v>12</v>
       </c>
-      <c r="K5" s="4" t="s">
+      <c r="L5" s="4" t="s">
         <v>13</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="M5" s="4" t="s">
+      <c r="N5" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="O5" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="P5" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q5" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="R5" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="S5" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="T5" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="U5" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="V5" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="W5" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="X5" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y5" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="Z5" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="AA5" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="AB5" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC5" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="AD5" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="AE5" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="AF5" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="AG5" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="AH5" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="AI5" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="AJ5" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK5" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="AL5" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="AM5" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="AN5" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="AO5" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="AP5" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="AQ5" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="AR5" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="AS5" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="AT5" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="AU5" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="AV5" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="AW5" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="AX5" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="AY5" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="AZ5" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="BA5" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="BB5" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="BC5" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="BD5" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="BE5" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="BF5" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="BG5" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="BH5" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="BI5" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="N5" s="4" t="s">
+      <c r="BJ5" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="BK5" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="O5" s="4" t="s">
+      <c r="BL5" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="P5" s="4" t="s">
+      <c r="BM5" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="Q5" s="4" t="s">
+      <c r="BN5" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="R5" s="4" t="s">
+      <c r="BO5" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="S5" s="4" t="s">
+      <c r="BP5" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="T5" s="4" t="s">
+      <c r="BQ5" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="U5" s="4" t="s">
+      <c r="BR5" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="V5" s="4" t="s">
+      <c r="BS5" s="4" t="s">
         <v>12</v>
       </c>
-      <c r="W5" s="4" t="s">
+      <c r="BT5" s="4" t="s">
         <v>13</v>
       </c>
-      <c r="X5" s="4" t="s">
+      <c r="BU5" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="BV5" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="BW5" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="BX5" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="BY5" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="BZ5" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="CA5" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="CB5" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="CC5" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="CD5" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="CE5" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="CF5" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="CG5" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="Y5" s="4" t="s">
+      <c r="CH5" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="CI5" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="CJ5" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="CK5" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="CL5" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="CM5" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="CN5" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="CO5" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="CP5" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="CQ5" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="CR5" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="CS5" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="Z5" s="4" t="s">
+      <c r="CT5" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="CU5" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="AA5" s="4" t="s">
+      <c r="CV5" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="AB5" s="4" t="s">
+      <c r="CW5" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="AC5" s="4" t="s">
+      <c r="CX5" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="AD5" s="4" t="s">
+      <c r="CY5" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="AE5" s="4" t="s">
+      <c r="CZ5" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="AF5" s="4" t="s">
+      <c r="DA5" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="AG5" s="4" t="s">
+      <c r="DB5" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="AH5" s="4" t="s">
+      <c r="DC5" s="4" t="s">
         <v>12</v>
       </c>
-      <c r="AI5" s="4" t="s">
+      <c r="DD5" s="4" t="s">
         <v>13</v>
       </c>
-      <c r="AJ5" s="4" t="s">
-[...2 lines deleted...]
-      <c r="AK5" s="4" t="s">
+      <c r="DE5" s="4" t="s">
         <v>15</v>
-      </c>
-[...214 lines deleted...]
-        <v>16</v>
       </c>
       <c r="DF5" s="3"/>
       <c r="DG5" s="3"/>
       <c r="DH5" s="3"/>
       <c r="DI5" s="3"/>
       <c r="DJ5" s="3"/>
       <c r="DK5" s="3"/>
       <c r="DL5" s="3"/>
       <c r="DM5" s="3"/>
       <c r="DN5" s="3"/>
       <c r="DO5" s="3"/>
       <c r="DP5" s="3"/>
       <c r="DQ5" s="3"/>
       <c r="DR5" s="3"/>
     </row>
     <row r="6" spans="1:122">
       <c r="A6" s="5" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="B6" s="6">
         <v>104.42148809032645</v>
       </c>
       <c r="C6" s="6">
         <v>106.00841332326539</v>
       </c>
       <c r="D6" s="6">
         <v>107.92707831679604</v>
       </c>
       <c r="E6" s="6">
         <v>107.83870250060421</v>
       </c>
       <c r="F6" s="6">
         <v>104.97718355179482</v>
       </c>
       <c r="G6" s="6">
         <v>109.76679146393668</v>
       </c>
       <c r="H6" s="6">
         <v>109.23459149913435</v>
       </c>
       <c r="I6" s="6">
         <v>108.1286312035155</v>
       </c>
       <c r="J6" s="6">
         <v>108.07039546834967</v>
       </c>
       <c r="K6" s="6">
         <v>107.32912483043849</v>
       </c>
       <c r="L6" s="6">
         <v>106.96026864216044</v>
       </c>
       <c r="M6" s="6">
         <v>106.51228708342502</v>
       </c>
       <c r="N6" s="6">
         <v>100.00580309222357</v>
       </c>
       <c r="O6" s="6">
-        <v>100.7</v>
+        <v>99.425972873774654</v>
       </c>
       <c r="P6" s="6">
-        <v>100</v>
+        <v>99.172233912164302</v>
       </c>
       <c r="Q6" s="6">
         <v>99.417557974518672</v>
       </c>
       <c r="R6" s="6">
         <v>100.74029853899961</v>
       </c>
       <c r="S6" s="6">
         <v>100.25719883368802</v>
       </c>
       <c r="T6" s="6">
         <v>101.28549843475452</v>
       </c>
       <c r="U6" s="6">
         <v>101.61649422463937</v>
       </c>
       <c r="V6" s="6">
         <v>106.72546985829838</v>
       </c>
       <c r="W6" s="6">
         <v>106.54139205833782</v>
       </c>
       <c r="X6" s="6">
         <v>106.17178490038538</v>
       </c>
@@ -1531,648 +1553,648 @@
       <c r="Z6" s="6">
         <v>101.91806315939347</v>
       </c>
       <c r="AA6" s="6">
         <v>100.45259832991383</v>
       </c>
       <c r="AB6" s="6">
         <v>99.079165059030601</v>
       </c>
       <c r="AC6" s="6">
         <v>98.639244464376119</v>
       </c>
       <c r="AD6" s="6">
         <v>97.738708903176018</v>
       </c>
       <c r="AE6" s="6">
         <v>97.976083205866317</v>
       </c>
       <c r="AF6" s="6">
         <v>96.584556893803253</v>
       </c>
       <c r="AG6" s="6">
         <v>95.734917354932278</v>
       </c>
       <c r="AH6" s="6">
-        <v>121.42337983565568</v>
+        <v>94.82497996218477</v>
       </c>
       <c r="AI6" s="6">
-        <v>117.95020407074881</v>
+        <v>94.679327296362047</v>
       </c>
       <c r="AJ6" s="6">
         <v>95.104867182931571</v>
       </c>
       <c r="AK6" s="6">
         <v>95.794128351862511</v>
       </c>
       <c r="AL6" s="6">
         <v>99.364282028863855</v>
       </c>
       <c r="AM6" s="6">
         <v>102.09364264453757</v>
       </c>
       <c r="AN6" s="6">
         <v>103.46897661989669</v>
       </c>
       <c r="AO6" s="6">
         <v>104.33622950513953</v>
       </c>
       <c r="AP6" s="6">
         <v>104.35742494837554</v>
       </c>
       <c r="AQ6" s="6">
         <v>104.7880008943408</v>
       </c>
       <c r="AR6" s="6">
         <v>100.88530954899386</v>
       </c>
       <c r="AS6" s="6">
         <v>99.403045767537918</v>
       </c>
       <c r="AT6" s="6">
         <v>100.97487669835546</v>
       </c>
       <c r="AU6" s="6">
         <v>102.05659369736001</v>
       </c>
       <c r="AV6" s="6">
         <v>103.31397300440545</v>
       </c>
       <c r="AW6" s="6">
         <v>104.10869886512523</v>
       </c>
       <c r="AX6" s="6">
-        <v>119.98085292838331</v>
+        <v>119.43667492580279</v>
       </c>
       <c r="AY6" s="6">
-        <v>118.68647108240368</v>
+        <v>118.94923409192005</v>
       </c>
       <c r="AZ6" s="6">
-        <v>119.46925770752634</v>
+        <v>119.70163338254491</v>
       </c>
       <c r="BA6" s="6">
-        <v>119.4160063133217</v>
+        <v>118.97795160003055</v>
       </c>
       <c r="BB6" s="6">
-        <v>115.83345456604303</v>
+        <v>114.10375198346736</v>
       </c>
       <c r="BC6" s="6">
-        <v>114.23363192655845</v>
+        <v>113.81847221123795</v>
       </c>
       <c r="BD6" s="6">
-        <v>113.87217017343656</v>
+        <v>114.07730265256184</v>
       </c>
       <c r="BE6" s="6">
-        <v>112.75649277940312</v>
+        <v>113.46256946051778</v>
       </c>
       <c r="BF6" s="6">
-        <v>114.77859884143223</v>
+        <v>113.96165183863481</v>
       </c>
       <c r="BG6" s="6">
-        <v>113.35768578223141</v>
+        <v>113.02190259864663</v>
       </c>
       <c r="BH6" s="6">
-        <v>111.20504477105946</v>
+        <v>112.2938260946202</v>
       </c>
       <c r="BI6" s="6">
-        <v>110.65346886708144</v>
+        <v>111.34447642618461</v>
       </c>
       <c r="BJ6" s="6">
         <v>107.24104751235133</v>
       </c>
       <c r="BK6" s="6">
-        <v>109.2</v>
+        <v>109.16584298616745</v>
       </c>
       <c r="BL6" s="6">
-        <v>114.7</v>
+        <v>114.68797026331326</v>
       </c>
       <c r="BM6" s="6">
-        <v>116.47489980704134</v>
+        <v>116.47489980704135</v>
       </c>
       <c r="BN6" s="6">
-        <v>116.63965685390177</v>
+        <v>116.63965685390016</v>
       </c>
       <c r="BO6" s="6">
-        <v>113.5285954622717</v>
+        <v>113.52859546227052</v>
       </c>
       <c r="BP6" s="6">
-        <v>112.19410013069225</v>
+        <v>112.19410013069124</v>
       </c>
       <c r="BQ6" s="6">
-        <v>111.68784248025297</v>
+        <v>111.68784248025125</v>
       </c>
       <c r="BR6" s="6">
-        <v>101.89392540996644</v>
+        <v>101.89392540996541</v>
       </c>
       <c r="BS6" s="6">
-        <v>100.09968431805132</v>
+        <v>100.09968431805044</v>
       </c>
       <c r="BT6" s="6">
-        <v>101.25627535691619</v>
+        <v>101.25627535691535</v>
       </c>
       <c r="BU6" s="6">
-        <v>106.84277248004805</v>
+        <v>105.05451168670457</v>
       </c>
       <c r="BV6" s="6">
-        <v>94.921814301561426</v>
+        <v>96.955772289589333</v>
       </c>
       <c r="BW6" s="6">
-        <v>93.155117316344473</v>
+        <v>95.253068727979056</v>
       </c>
       <c r="BX6" s="6">
-        <v>94.048049626650737</v>
+        <v>96.490016855383189</v>
       </c>
       <c r="BY6" s="6">
-        <v>99.343347578166302</v>
+        <v>102.13196188338031</v>
       </c>
       <c r="BZ6" s="6">
-        <v>98.939835209165764</v>
+        <v>101.8722367311906</v>
       </c>
       <c r="CA6" s="6">
-        <v>97.543843291090525</v>
+        <v>99.939936531488954</v>
       </c>
       <c r="CB6" s="6">
-        <v>97.038629629723275</v>
+        <v>99.530737447109118</v>
       </c>
       <c r="CC6" s="6">
-        <v>100.51613880131907</v>
+        <v>103.085075166552</v>
       </c>
       <c r="CD6" s="6">
-        <v>102.66642161443514</v>
+        <v>105.27619776354642</v>
       </c>
       <c r="CE6" s="6">
-        <v>102.98898434933268</v>
+        <v>105.69714969283714</v>
       </c>
       <c r="CF6" s="6">
-        <v>101.57947540070289</v>
+        <v>104.14424245103953</v>
       </c>
       <c r="CG6" s="6">
-        <v>101.86413150961535</v>
+        <v>103.81138978703619</v>
       </c>
       <c r="CH6" s="6">
-        <v>87.846053605499009</v>
+        <v>94.535337064431275</v>
       </c>
       <c r="CI6" s="6">
-        <v>99.965750524344372</v>
+        <v>105.78792724362313</v>
       </c>
       <c r="CJ6" s="6">
-        <v>103.81689525921855</v>
+        <v>110.75613267922681</v>
       </c>
       <c r="CK6" s="6">
-        <v>99.562360503867325</v>
+        <v>107.0321211999981</v>
       </c>
       <c r="CL6" s="6">
-        <v>100.34161535244554</v>
+        <v>107.52462975676858</v>
       </c>
       <c r="CM6" s="6">
-        <v>101.93226835444045</v>
+        <v>106.86306911137122</v>
       </c>
       <c r="CN6" s="6">
-        <v>103.2581962725352</v>
+        <v>108.96469781957288</v>
       </c>
       <c r="CO6" s="6">
-        <v>100.44456773016857</v>
+        <v>107.28657996926437</v>
       </c>
       <c r="CP6" s="6">
-        <v>98.63242382367109</v>
+        <v>105.93144782720101</v>
       </c>
       <c r="CQ6" s="6">
-        <v>99.782715874632274</v>
+        <v>107.73546033299601</v>
       </c>
       <c r="CR6" s="6">
-        <v>100.86100114446724</v>
+        <v>108.52741171928118</v>
       </c>
       <c r="CS6" s="6">
-        <v>102.36662899877528</v>
+        <v>107.26913215800255</v>
       </c>
       <c r="CT6" s="6">
         <v>117.5</v>
       </c>
       <c r="CU6" s="6">
         <v>109.2</v>
       </c>
       <c r="CV6" s="6">
         <v>98.8</v>
       </c>
       <c r="CW6" s="6">
         <v>98.5</v>
       </c>
       <c r="CX6" s="6">
         <v>99.2</v>
       </c>
       <c r="CY6" s="6">
         <v>101.92704799856365</v>
       </c>
       <c r="CZ6" s="6"/>
       <c r="DA6" s="6"/>
       <c r="DB6" s="6"/>
       <c r="DC6" s="6"/>
       <c r="DD6" s="6"/>
       <c r="DE6" s="6"/>
       <c r="DF6" s="3"/>
       <c r="DG6" s="3"/>
       <c r="DH6" s="3"/>
       <c r="DI6" s="3"/>
       <c r="DJ6" s="3"/>
       <c r="DK6" s="3"/>
       <c r="DL6" s="3"/>
       <c r="DM6" s="3"/>
       <c r="DN6" s="3"/>
       <c r="DO6" s="3"/>
       <c r="DP6" s="3"/>
       <c r="DQ6" s="3"/>
       <c r="DR6" s="3"/>
     </row>
     <row r="7" spans="1:122">
       <c r="A7" s="7" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="B7" s="6">
-        <v>109.61943062472992</v>
+        <v>141.63987018334498</v>
       </c>
       <c r="C7" s="6">
-        <v>121.40371909228503</v>
+        <v>153.46143183110183</v>
       </c>
       <c r="D7" s="6">
-        <v>115.97053565252639</v>
+        <v>143.81589481734301</v>
       </c>
       <c r="E7" s="6">
-        <v>112.44596716473372</v>
+        <v>142.32117895963842</v>
       </c>
       <c r="F7" s="6">
-        <v>110.7546034345884</v>
+        <v>142.13782956279303</v>
       </c>
       <c r="G7" s="6">
-        <v>109.61473392794933</v>
+        <v>146.55938023618262</v>
       </c>
       <c r="H7" s="6">
-        <v>109.10725297897639</v>
+        <v>147.7176172945407</v>
       </c>
       <c r="I7" s="6">
-        <v>109.0160612030685</v>
+        <v>147.399427107023</v>
       </c>
       <c r="J7" s="6">
-        <v>105.75377304605993</v>
+        <v>149.50765104922479</v>
       </c>
       <c r="K7" s="6">
-        <v>106.73995109160632</v>
+        <v>151.45882352516529</v>
       </c>
       <c r="L7" s="6">
-        <v>113.1712587800908</v>
+        <v>148.80261435218557</v>
       </c>
       <c r="M7" s="6">
-        <v>117.30831630274857</v>
+        <v>146.33216722297894</v>
       </c>
       <c r="N7" s="6">
         <v>100.06482456344095</v>
       </c>
       <c r="O7" s="6">
         <v>101.64056786751902</v>
       </c>
       <c r="P7" s="6">
         <v>101.4</v>
       </c>
       <c r="Q7" s="6">
         <v>101.3</v>
       </c>
       <c r="R7" s="6">
         <v>101.1</v>
       </c>
       <c r="S7" s="6">
         <v>101</v>
       </c>
       <c r="T7" s="6">
         <v>100.9</v>
       </c>
       <c r="U7" s="6">
         <v>100.7</v>
       </c>
       <c r="V7" s="6">
         <v>100.95729583735562</v>
       </c>
       <c r="W7" s="6">
         <v>100.6</v>
       </c>
       <c r="X7" s="6">
         <v>106.5</v>
       </c>
       <c r="Y7" s="6">
         <v>100.8</v>
       </c>
       <c r="Z7" s="6">
-        <v>41.578904899504828</v>
+        <v>49.74350064320744</v>
       </c>
       <c r="AA7" s="6">
-        <v>49.521227591347298</v>
+        <v>54.778511992098366</v>
       </c>
       <c r="AB7" s="6">
-        <v>46.110527552353936</v>
+        <v>52.472123721948364</v>
       </c>
       <c r="AC7" s="6">
-        <v>44.724427198531558</v>
+        <v>51.614130416178959</v>
       </c>
       <c r="AD7" s="6">
-        <v>44.873138268939009</v>
+        <v>51.725996811777641</v>
       </c>
       <c r="AE7" s="6">
-        <v>46.55896310190446</v>
+        <v>52.909141154134701</v>
       </c>
       <c r="AF7" s="6">
-        <v>48.493379707813808</v>
+        <v>54.285610709898435</v>
       </c>
       <c r="AG7" s="6">
-        <v>49.956396399191696</v>
+        <v>55.256790305403335</v>
       </c>
       <c r="AH7" s="6">
-        <v>245.45077493032016</v>
+        <v>197.14833589712617</v>
       </c>
       <c r="AI7" s="6">
-        <v>226.8617073812681</v>
+        <v>183.80454909752621</v>
       </c>
       <c r="AJ7" s="6">
-        <v>193.58381745429151</v>
+        <v>163.75784512736533</v>
       </c>
       <c r="AK7" s="6">
-        <v>168.78216316855105</v>
+        <v>148.36508028608606</v>
       </c>
       <c r="AL7" s="6">
-        <v>62.920957323145366</v>
+        <v>65.798370697330782</v>
       </c>
       <c r="AM7" s="6">
-        <v>83.268098747226134</v>
+        <v>84.349705505482362</v>
       </c>
       <c r="AN7" s="6">
-        <v>80.627832678489384</v>
+        <v>81.98635712479529</v>
       </c>
       <c r="AO7" s="6">
-        <v>75.182699493776923</v>
+        <v>76.963739925617602</v>
       </c>
       <c r="AP7" s="6">
-        <v>71.438951709072953</v>
+        <v>73.488090584968475</v>
       </c>
       <c r="AQ7" s="6">
-        <v>65.003311487039568</v>
+        <v>67.388209474196742</v>
       </c>
       <c r="AR7" s="6">
-        <v>66.167013318691488</v>
+        <v>68.445942265251475</v>
       </c>
       <c r="AS7" s="6">
-        <v>67.672960872127504</v>
+        <v>69.796887073398324</v>
       </c>
       <c r="AT7" s="6">
-        <v>76.893553138856944</v>
+        <v>78.045618966706172</v>
       </c>
       <c r="AU7" s="6">
-        <v>78.471831887970168</v>
+        <v>79.537910478547076</v>
       </c>
       <c r="AV7" s="6">
-        <v>89.847148014627777</v>
+        <v>90.29374332807204</v>
       </c>
       <c r="AW7" s="6">
-        <v>99.156047759319847</v>
+        <v>100.29191718484131</v>
       </c>
       <c r="AX7" s="6">
-        <v>101.1</v>
+        <v>99.48764302721662</v>
       </c>
       <c r="AY7" s="6">
-        <v>99.6</v>
+        <v>100.77028518104754</v>
       </c>
       <c r="AZ7" s="6">
-        <v>101.3</v>
+        <v>100.90811667883477</v>
       </c>
       <c r="BA7" s="6">
-        <v>100.6</v>
+        <v>99.920145730384149</v>
       </c>
       <c r="BB7" s="6">
-        <v>100.5</v>
+        <v>95.96570386758431</v>
       </c>
       <c r="BC7" s="6">
-        <v>100.4</v>
+        <v>98.304788420458394</v>
       </c>
       <c r="BD7" s="6">
-        <v>100.5</v>
+        <v>99.08425394015228</v>
       </c>
       <c r="BE7" s="6">
-        <v>100.4</v>
+        <v>99.53372251449548</v>
       </c>
       <c r="BF7" s="6">
-        <v>84.3</v>
+        <v>90.550793153213334</v>
       </c>
       <c r="BG7" s="6">
-        <v>83.7</v>
+        <v>91.234971530973766</v>
       </c>
       <c r="BH7" s="6">
-        <v>86.5</v>
+        <v>93.177523161478717</v>
       </c>
       <c r="BI7" s="6">
-        <v>100.2</v>
+        <v>102.57347706990375</v>
       </c>
       <c r="BJ7" s="6">
-        <v>100.11001771534281</v>
+        <v>21.478588528986272</v>
       </c>
       <c r="BK7" s="6">
-        <v>100.1</v>
+        <v>37.392964771258832</v>
       </c>
       <c r="BL7" s="6">
-        <v>100.4</v>
+        <v>42.376020041610822</v>
       </c>
       <c r="BM7" s="6">
-        <v>100.54122767150366</v>
+        <v>37.578118737286196</v>
       </c>
       <c r="BN7" s="6">
-        <v>100.03851094382219</v>
+        <v>32.846129263531516</v>
       </c>
       <c r="BO7" s="6">
-        <v>100.02976090275236</v>
+        <v>25.847784797797686</v>
       </c>
       <c r="BP7" s="6">
-        <v>100.17020262058192</v>
+        <v>27.056965967301661</v>
       </c>
       <c r="BQ7" s="6">
-        <v>100.63850802316321</v>
+        <v>29.919830241152319</v>
       </c>
       <c r="BR7" s="6">
-        <v>100.0125382343841</v>
+        <v>39.722667258531501</v>
       </c>
       <c r="BS7" s="6">
-        <v>100.18588860545397</v>
+        <v>40.827589072018675</v>
       </c>
       <c r="BT7" s="6">
-        <v>99.960972738092579</v>
+        <v>64.674041845489413</v>
       </c>
       <c r="BU7" s="6">
-        <v>102.25355710145479</v>
+        <v>73.032494373263432</v>
       </c>
       <c r="BV7" s="6">
-        <v>100.17187832842988</v>
+        <v>86.701191733484748</v>
       </c>
       <c r="BW7" s="6">
-        <v>101.92175422133754</v>
+        <v>94.875032861308298</v>
       </c>
       <c r="BX7" s="6">
-        <v>102.20784144182733</v>
+        <v>95.573021844397886</v>
       </c>
       <c r="BY7" s="6">
-        <v>102.78377021600721</v>
+        <v>94.979304516016242</v>
       </c>
       <c r="BZ7" s="6">
-        <v>102.74992660413477</v>
+        <v>93.573340579325247</v>
       </c>
       <c r="CA7" s="6">
-        <v>101.13185989776954</v>
+        <v>90.39888458939744</v>
       </c>
       <c r="CB7" s="6">
-        <v>100.21550805534557</v>
+        <v>89.268389806262292</v>
       </c>
       <c r="CC7" s="6">
-        <v>101.52616716346184</v>
+        <v>91.871932116186485</v>
       </c>
       <c r="CD7" s="6">
-        <v>100.30086319512222</v>
+        <v>94.905122638535644</v>
       </c>
       <c r="CE7" s="6">
-        <v>100.128568393747</v>
+        <v>95.34433313546343</v>
       </c>
       <c r="CF7" s="6">
-        <v>100.4681433805934</v>
+        <v>98.731410490049072</v>
       </c>
       <c r="CG7" s="6">
-        <v>100.47398178867944</v>
+        <v>98.539164425917178</v>
       </c>
       <c r="CH7" s="6">
-        <v>100.25075934320573</v>
+        <v>288.48500849043586</v>
       </c>
       <c r="CI7" s="6">
-        <v>100.04234236071193</v>
+        <v>183.58602304920083</v>
       </c>
       <c r="CJ7" s="6">
-        <v>100.13049400268805</v>
+        <v>177.94466023404115</v>
       </c>
       <c r="CK7" s="6">
-        <v>99.995331181763717</v>
+        <v>209.68526677233027</v>
       </c>
       <c r="CL7" s="6">
-        <v>100.06596909826699</v>
+        <v>227.27030195785841</v>
       </c>
       <c r="CM7" s="6">
-        <v>155.5806374966561</v>
+        <v>268.92558068595469</v>
       </c>
       <c r="CN7" s="6">
-        <v>147.33374919982697</v>
+        <v>274.64691236009674</v>
       </c>
       <c r="CO7" s="6">
-        <v>125.30278156440613</v>
+        <v>257.51650053450783</v>
       </c>
       <c r="CP7" s="6">
-        <v>104.37784616882475</v>
+        <v>209.31510448400061</v>
       </c>
       <c r="CQ7" s="6">
-        <v>101.56697007433802</v>
+        <v>216.72853630090074</v>
       </c>
       <c r="CR7" s="6">
-        <v>100.00811598566813</v>
+        <v>129.09704041228704</v>
       </c>
       <c r="CS7" s="6">
-        <v>100.42218765922728</v>
+        <v>101.94815205356065</v>
       </c>
       <c r="CT7" s="6">
         <v>100.2</v>
       </c>
       <c r="CU7" s="6">
         <v>100.2</v>
       </c>
       <c r="CV7" s="6">
         <v>100.5</v>
       </c>
       <c r="CW7" s="6">
         <v>100.2</v>
       </c>
       <c r="CX7" s="6">
         <v>100.3</v>
       </c>
       <c r="CY7" s="6">
         <v>100.23608342975653</v>
       </c>
       <c r="CZ7" s="6"/>
       <c r="DA7" s="6"/>
       <c r="DB7" s="6"/>
       <c r="DC7" s="6"/>
       <c r="DD7" s="6"/>
       <c r="DE7" s="6"/>
       <c r="DF7" s="3"/>
       <c r="DG7" s="3"/>
       <c r="DH7" s="3"/>
       <c r="DI7" s="3"/>
       <c r="DJ7" s="3"/>
       <c r="DK7" s="3"/>
       <c r="DL7" s="3"/>
       <c r="DM7" s="3"/>
       <c r="DN7" s="3"/>
       <c r="DO7" s="3"/>
       <c r="DP7" s="3"/>
       <c r="DQ7" s="3"/>
       <c r="DR7" s="3"/>
     </row>
     <row r="8" spans="1:122">
       <c r="A8" s="7" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="B8" s="6">
-        <v>70.665594681456142</v>
+        <v>115.90461376046326</v>
       </c>
       <c r="C8" s="6">
-        <v>92.269127554274093</v>
+        <v>136.9278602408144</v>
       </c>
       <c r="D8" s="6">
-        <v>88.042200189902118</v>
+        <v>122.34015970704446</v>
       </c>
       <c r="E8" s="6">
-        <v>95.780686154715951</v>
+        <v>118.12537579789483</v>
       </c>
       <c r="F8" s="6">
-        <v>94.714133099404975</v>
+        <v>115.08157171795798</v>
       </c>
       <c r="G8" s="6">
-        <v>93.458171645285177</v>
+        <v>122.69779152464683</v>
       </c>
       <c r="H8" s="6">
-        <v>94.01505060592774</v>
+        <v>125.57782557510333</v>
       </c>
       <c r="I8" s="6">
-        <v>93.264519572807387</v>
+        <v>125.48456028158282</v>
       </c>
       <c r="J8" s="6">
-        <v>72.17666110004717</v>
+        <v>99.692522286761019</v>
       </c>
       <c r="K8" s="6">
-        <v>74.585377493531041</v>
+        <v>102.20143008788737</v>
       </c>
       <c r="L8" s="6">
-        <v>78.20847545837124</v>
+        <v>102.28681074351415</v>
       </c>
       <c r="M8" s="6">
-        <v>88.96141601145689</v>
+        <v>108.45086109493964</v>
       </c>
       <c r="N8" s="6">
         <v>101.14734905632103</v>
       </c>
       <c r="O8" s="6">
         <v>107.79835956500905</v>
       </c>
       <c r="P8" s="6">
         <v>106.7</v>
       </c>
       <c r="Q8" s="6">
         <v>104.2</v>
       </c>
       <c r="R8" s="6">
         <v>103.9</v>
       </c>
       <c r="S8" s="6">
         <v>102.2</v>
       </c>
       <c r="T8" s="6">
         <v>101.9</v>
       </c>
       <c r="U8" s="6">
         <v>102.1</v>
       </c>
@@ -2194,1887 +2216,1887 @@
       <c r="AA8" s="6">
         <v>94.77458447690907</v>
       </c>
       <c r="AB8" s="6">
         <v>91.132607119549377</v>
       </c>
       <c r="AC8" s="6">
         <v>93.252223434617719</v>
       </c>
       <c r="AD8" s="6">
         <v>94.226474697321493</v>
       </c>
       <c r="AE8" s="6">
         <v>95.827261770798486</v>
       </c>
       <c r="AF8" s="6">
         <v>101.60704873100777</v>
       </c>
       <c r="AG8" s="6">
         <v>99.921760142578435</v>
       </c>
       <c r="AH8" s="6">
         <v>125.56629055699091</v>
       </c>
       <c r="AI8" s="6">
-        <v>122.75649007765898</v>
+        <v>122.75619035770544</v>
       </c>
       <c r="AJ8" s="6">
-        <v>119.53603326739911</v>
+        <v>119.53578347673024</v>
       </c>
       <c r="AK8" s="6">
-        <v>116.16967648239726</v>
+        <v>116.16948683607551</v>
       </c>
       <c r="AL8" s="6">
-        <v>91.728766326142534</v>
+        <v>93.526670481492118</v>
       </c>
       <c r="AM8" s="6">
-        <v>104.06402493749181</v>
+        <v>105.37813580828823</v>
       </c>
       <c r="AN8" s="6">
-        <v>107.74030332331834</v>
+        <v>109.21946743728144</v>
       </c>
       <c r="AO8" s="6">
-        <v>99.146409437957914</v>
+        <v>100.28069262077415</v>
       </c>
       <c r="AP8" s="6">
-        <v>97.318190056045495</v>
+        <v>98.394138398719505</v>
       </c>
       <c r="AQ8" s="6">
-        <v>89.581746407869559</v>
+        <v>90.616929414089682</v>
       </c>
       <c r="AR8" s="6">
-        <v>80.917453250063929</v>
+        <v>81.88220281015461</v>
       </c>
       <c r="AS8" s="6">
-        <v>78.865117295645277</v>
+        <v>79.838534361922413</v>
       </c>
       <c r="AT8" s="6">
-        <v>86.64713925846857</v>
+        <v>87.371812270662758</v>
       </c>
       <c r="AU8" s="6">
-        <v>88.616688266859782</v>
+        <v>89.319243531004034</v>
       </c>
       <c r="AV8" s="6">
-        <v>89.785359879528485</v>
+        <v>90.436169556046124</v>
       </c>
       <c r="AW8" s="6">
-        <v>108.17367728156604</v>
+        <v>92.696508734640332</v>
       </c>
       <c r="AX8" s="6">
-        <v>100.7</v>
+        <v>99.150585652054957</v>
       </c>
       <c r="AY8" s="6">
-        <v>122.2</v>
+        <v>115.05920324607979</v>
       </c>
       <c r="AZ8" s="6">
-        <v>138.30000000000001</v>
+        <v>126.18158427433184</v>
       </c>
       <c r="BA8" s="6">
-        <v>123.4</v>
+        <v>117.89068162808896</v>
       </c>
       <c r="BB8" s="6">
-        <v>111.3</v>
+        <v>106.42867865962118</v>
       </c>
       <c r="BC8" s="6">
-        <v>110.5</v>
+        <v>106.91139526596672</v>
       </c>
       <c r="BD8" s="6">
-        <v>110.6</v>
+        <v>107.43468665436188</v>
       </c>
       <c r="BE8" s="6">
-        <v>109.3</v>
+        <v>106.77930737545982</v>
       </c>
       <c r="BF8" s="6">
-        <v>122.6</v>
+        <v>111.22751236141309</v>
       </c>
       <c r="BG8" s="6">
-        <v>117.3</v>
+        <v>106.69547328312359</v>
       </c>
       <c r="BH8" s="6">
-        <v>111.7</v>
+        <v>105.92611771237183</v>
       </c>
       <c r="BI8" s="6">
-        <v>101.9</v>
+        <v>102.8918767993805</v>
       </c>
       <c r="BJ8" s="6">
-        <v>91.790291724171212</v>
+        <v>65.156666557534038</v>
       </c>
       <c r="BK8" s="6">
-        <v>81.8</v>
+        <v>68.660221661922051</v>
       </c>
       <c r="BL8" s="6">
-        <v>77.599999999999994</v>
+        <v>72.084840840274879</v>
       </c>
       <c r="BM8" s="6">
-        <v>84.413969764983719</v>
+        <v>85.195939195809672</v>
       </c>
       <c r="BN8" s="6">
-        <v>89.862004433838777</v>
+        <v>92.790961047042202</v>
       </c>
       <c r="BO8" s="6">
-        <v>90.472912282752233</v>
+        <v>83.976561057499794</v>
       </c>
       <c r="BP8" s="6">
-        <v>90.981199734874835</v>
+        <v>85.535197962912889</v>
       </c>
       <c r="BQ8" s="6">
-        <v>91.665280251794741</v>
+        <v>86.864380588129478</v>
       </c>
       <c r="BR8" s="6">
-        <v>90.36610881670785</v>
+        <v>89.383472996087718</v>
       </c>
       <c r="BS8" s="6">
-        <v>90.514044224621841</v>
+        <v>89.958990891088064</v>
       </c>
       <c r="BT8" s="6">
-        <v>96.559280589913726</v>
+        <v>94.982707155479304</v>
       </c>
       <c r="BU8" s="6">
-        <v>101.78991769799654</v>
+        <v>94.412211353995644</v>
       </c>
       <c r="BV8" s="6">
-        <v>98.988685789929093</v>
+        <v>92.681251413444699</v>
       </c>
       <c r="BW8" s="6">
-        <v>101.87129112155675</v>
+        <v>99.270447045174009</v>
       </c>
       <c r="BX8" s="6">
-        <v>105.07605809678977</v>
+        <v>102.57372788347998</v>
       </c>
       <c r="BY8" s="6">
-        <v>101.04953065158375</v>
+        <v>95.949041810236764</v>
       </c>
       <c r="BZ8" s="6">
-        <v>100.23282020599846</v>
+        <v>95.991337632835425</v>
       </c>
       <c r="CA8" s="6">
-        <v>100.46122069551137</v>
+        <v>96.864865721423271</v>
       </c>
       <c r="CB8" s="6">
-        <v>99.95803754428313</v>
+        <v>96.746099424057746</v>
       </c>
       <c r="CC8" s="6">
-        <v>101.93185815922519</v>
+        <v>98.888411370699401</v>
       </c>
       <c r="CD8" s="6">
-        <v>100.03027584036144</v>
+        <v>99.066563848624696</v>
       </c>
       <c r="CE8" s="6">
-        <v>98.060828414947679</v>
+        <v>97.623286253558035</v>
       </c>
       <c r="CF8" s="6">
-        <v>100.07505792402831</v>
+        <v>101.58186593863037</v>
       </c>
       <c r="CG8" s="6">
-        <v>101.38738071452823</v>
+        <v>100.60506323294823</v>
       </c>
       <c r="CH8" s="6">
-        <v>97.614158082888252</v>
+        <v>159.16818575020682</v>
       </c>
       <c r="CI8" s="6">
-        <v>96.281801750348379</v>
+        <v>128.40989791291724</v>
       </c>
       <c r="CJ8" s="6">
-        <v>100.97656523080758</v>
+        <v>108.55144833598811</v>
       </c>
       <c r="CK8" s="6">
-        <v>100.89800363350324</v>
+        <v>92.357968823244391</v>
       </c>
       <c r="CL8" s="6">
-        <v>100.85234367690742</v>
+        <v>84.822249733146222</v>
       </c>
       <c r="CM8" s="6">
-        <v>100.72534281510606</v>
+        <v>102.78565307858365</v>
       </c>
       <c r="CN8" s="6">
-        <v>101.39988489470335</v>
+        <v>102.71814466423533</v>
       </c>
       <c r="CO8" s="6">
-        <v>99.981941263096445</v>
+        <v>100.90696786652281</v>
       </c>
       <c r="CP8" s="6">
-        <v>99.607693874539166</v>
+        <v>117.16904235773826</v>
       </c>
       <c r="CQ8" s="6">
-        <v>99.9727905462709</v>
+        <v>118.67328535953092</v>
       </c>
       <c r="CR8" s="6">
-        <v>98.045013166583175</v>
+        <v>103.31980603056404</v>
       </c>
       <c r="CS8" s="6">
-        <v>100.0755272404553</v>
+        <v>95.165906998907047</v>
       </c>
       <c r="CT8" s="6">
         <v>100</v>
       </c>
       <c r="CU8" s="6">
         <v>100.8</v>
       </c>
       <c r="CV8" s="6">
         <v>90.9</v>
       </c>
       <c r="CW8" s="6">
         <v>100</v>
       </c>
       <c r="CX8" s="6">
         <v>99.8</v>
       </c>
       <c r="CY8" s="6">
         <v>109.07520843987648</v>
       </c>
       <c r="CZ8" s="6"/>
       <c r="DA8" s="6"/>
       <c r="DB8" s="6"/>
       <c r="DC8" s="6"/>
       <c r="DD8" s="6"/>
       <c r="DE8" s="6"/>
       <c r="DF8" s="3"/>
       <c r="DG8" s="3"/>
       <c r="DH8" s="3"/>
       <c r="DI8" s="3"/>
       <c r="DJ8" s="3"/>
       <c r="DK8" s="3"/>
       <c r="DL8" s="3"/>
       <c r="DM8" s="3"/>
       <c r="DN8" s="3"/>
       <c r="DO8" s="3"/>
       <c r="DP8" s="3"/>
       <c r="DQ8" s="3"/>
       <c r="DR8" s="3"/>
     </row>
     <row r="9" spans="1:122">
       <c r="A9" s="7" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="B9" s="6">
-        <v>102.22475881683482</v>
+        <v>94.167554237398988</v>
       </c>
       <c r="C9" s="6">
-        <v>103.60211917820348</v>
+        <v>94.765034289268002</v>
       </c>
       <c r="D9" s="6">
-        <v>102.94331302380746</v>
+        <v>94.518335629753366</v>
       </c>
       <c r="E9" s="6">
-        <v>103.49009911204448</v>
+        <v>94.851770291943666</v>
       </c>
       <c r="F9" s="6">
-        <v>102.75139439340619</v>
+        <v>94.126103059302224</v>
       </c>
       <c r="G9" s="6">
-        <v>108.05425182679033</v>
+        <v>97.439130816989035</v>
       </c>
       <c r="H9" s="6">
-        <v>105.29123199129617</v>
+        <v>95.893765459812542</v>
       </c>
       <c r="I9" s="6">
-        <v>103.72269080711042</v>
+        <v>94.785811637559718</v>
       </c>
       <c r="J9" s="6">
-        <v>104.15204327505776</v>
+        <v>94.588422278974662</v>
       </c>
       <c r="K9" s="6">
-        <v>103.9361711492782</v>
+        <v>94.31378059292382</v>
       </c>
       <c r="L9" s="6">
-        <v>103.62693701184796</v>
+        <v>94.491238259750915</v>
       </c>
       <c r="M9" s="6">
-        <v>101.92026875324223</v>
+        <v>94.214625834259849</v>
       </c>
       <c r="N9" s="6">
         <v>100.45334354020447</v>
       </c>
       <c r="O9" s="6">
         <v>100.12344919387121</v>
       </c>
       <c r="P9" s="6">
         <v>100.5</v>
       </c>
       <c r="Q9" s="6">
         <v>99</v>
       </c>
       <c r="R9" s="6">
         <v>100</v>
       </c>
       <c r="S9" s="6">
         <v>100</v>
       </c>
       <c r="T9" s="6">
         <v>100.4</v>
       </c>
       <c r="U9" s="6">
         <v>100.4</v>
       </c>
       <c r="V9" s="6">
         <v>100.66779861184267</v>
       </c>
       <c r="W9" s="6">
         <v>100.8</v>
       </c>
       <c r="X9" s="6">
         <v>100.9</v>
       </c>
       <c r="Y9" s="6">
         <v>101.6</v>
       </c>
       <c r="Z9" s="6">
-        <v>101.7655475155745</v>
+        <v>101.76453394399118</v>
       </c>
       <c r="AA9" s="6">
-        <v>101.26820468083748</v>
+        <v>101.26756669244021</v>
       </c>
       <c r="AB9" s="6">
-        <v>100.98914192764798</v>
+        <v>100.98853527563973</v>
       </c>
       <c r="AC9" s="6">
-        <v>101.08337060286139</v>
+        <v>101.08270821252002</v>
       </c>
       <c r="AD9" s="6">
-        <v>99.71148389951307</v>
+        <v>99.711646482107014</v>
       </c>
       <c r="AE9" s="6">
-        <v>98.232231520895809</v>
+        <v>98.233009221728551</v>
       </c>
       <c r="AF9" s="6">
-        <v>99.086306178916757</v>
+        <v>99.08667185001309</v>
       </c>
       <c r="AG9" s="6">
-        <v>99.416290548603996</v>
+        <v>99.416514155117682</v>
       </c>
       <c r="AH9" s="6">
-        <v>94.10215335635398</v>
+        <v>94.10404978993806</v>
       </c>
       <c r="AI9" s="6">
-        <v>95.5937793917509</v>
+        <v>94.806110197505106</v>
       </c>
       <c r="AJ9" s="6">
-        <v>96.045677605982775</v>
+        <v>95.327244967509088</v>
       </c>
       <c r="AK9" s="6">
-        <v>96.806117317679963</v>
+        <v>96.174541035197208</v>
       </c>
       <c r="AL9" s="6">
-        <v>70.683958549236365</v>
+        <v>70.729095146396773</v>
       </c>
       <c r="AM9" s="6">
-        <v>70.552544202390479</v>
+        <v>70.592309125627509</v>
       </c>
       <c r="AN9" s="6">
-        <v>70.599561738358773</v>
+        <v>70.64811489065697</v>
       </c>
       <c r="AO9" s="6">
-        <v>70.48846231866024</v>
+        <v>70.536669699214727</v>
       </c>
       <c r="AP9" s="6">
-        <v>70.462956177797665</v>
+        <v>70.509638661222468</v>
       </c>
       <c r="AQ9" s="6">
-        <v>73.037238284599908</v>
+        <v>73.072947122340011</v>
       </c>
       <c r="AR9" s="6">
-        <v>67.530656202303661</v>
+        <v>67.566252927610577</v>
       </c>
       <c r="AS9" s="6">
-        <v>63.709860044945742</v>
+        <v>63.745700543859286</v>
       </c>
       <c r="AT9" s="6">
-        <v>63.447929523398614</v>
+        <v>63.477395478813115</v>
       </c>
       <c r="AU9" s="6">
-        <v>62.515721423121093</v>
+        <v>62.544245751127313</v>
       </c>
       <c r="AV9" s="6">
-        <v>62.894127815006087</v>
+        <v>62.922488840735049</v>
       </c>
       <c r="AW9" s="6">
-        <v>95.414224108695109</v>
+        <v>62.857059793170556</v>
       </c>
       <c r="AX9" s="6">
-        <v>96.7</v>
+        <v>95.810802686013361</v>
       </c>
       <c r="AY9" s="6">
-        <v>97.7</v>
+        <v>97.674071257001032</v>
       </c>
       <c r="AZ9" s="6">
-        <v>97.7</v>
+        <v>97.211527607122179</v>
       </c>
       <c r="BA9" s="6">
-        <v>97.6</v>
+        <v>96.864708937436077</v>
       </c>
       <c r="BB9" s="6">
-        <v>93.2</v>
+        <v>90.503643515511456</v>
       </c>
       <c r="BC9" s="6">
-        <v>96</v>
+        <v>94.861380415333585</v>
       </c>
       <c r="BD9" s="6">
-        <v>96.6</v>
+        <v>94.576485854949794</v>
       </c>
       <c r="BE9" s="6">
-        <v>97.1</v>
+        <v>94.340208990772936</v>
       </c>
       <c r="BF9" s="6">
-        <v>101.5</v>
+        <v>99.011975943527972</v>
       </c>
       <c r="BG9" s="6">
-        <v>101.6</v>
+        <v>98.585340076719348</v>
       </c>
       <c r="BH9" s="6">
-        <v>101.7</v>
+        <v>99.10497564889404</v>
       </c>
       <c r="BI9" s="6">
-        <v>101.4</v>
+        <v>99.528111333728532</v>
       </c>
       <c r="BJ9" s="6">
-        <v>94.450538047467674</v>
+        <v>96.339340675174057</v>
       </c>
       <c r="BK9" s="6">
-        <v>99.1</v>
+        <v>102.39987140924597</v>
       </c>
       <c r="BL9" s="6">
-        <v>99.2</v>
+        <v>101.47955766891212</v>
       </c>
       <c r="BM9" s="6">
-        <v>100.01508272021769</v>
+        <v>102.32305004071907</v>
       </c>
       <c r="BN9" s="6">
-        <v>100.07550879894909</v>
+        <v>102.6452320203427</v>
       </c>
       <c r="BO9" s="6">
-        <v>99.70222569739002</v>
+        <v>103.46202709789367</v>
       </c>
       <c r="BP9" s="6">
-        <v>99.754446410683315</v>
+        <v>102.8407872446105</v>
       </c>
       <c r="BQ9" s="6">
-        <v>100.02818406497953</v>
+        <v>102.84343901980144</v>
       </c>
       <c r="BR9" s="6">
-        <v>99.327835185038609</v>
+        <v>102.13735302279248</v>
       </c>
       <c r="BS9" s="6">
-        <v>99.096703542078586</v>
+        <v>101.79567089243886</v>
       </c>
       <c r="BT9" s="6">
-        <v>99.092240249613297</v>
+        <v>100.89836823063459</v>
       </c>
       <c r="BU9" s="6">
-        <v>100.59592796048362</v>
+        <v>100.9553988828562</v>
       </c>
       <c r="BV9" s="6">
-        <v>98.691933709560871</v>
+        <v>98.335521368438407</v>
       </c>
       <c r="BW9" s="6">
-        <v>100.06540165208908</v>
+        <v>100.23005605848034</v>
       </c>
       <c r="BX9" s="6">
-        <v>100.04990685824653</v>
+        <v>100.03083179526529</v>
       </c>
       <c r="BY9" s="6">
-        <v>100.32127974397591</v>
+        <v>100.08963641434188</v>
       </c>
       <c r="BZ9" s="6">
-        <v>99.980959151247816</v>
+        <v>99.829813385241422</v>
       </c>
       <c r="CA9" s="6">
-        <v>100.02081502299664</v>
+        <v>99.892228637607033</v>
       </c>
       <c r="CB9" s="6">
-        <v>100.17096162853704</v>
+        <v>100.29189703168238</v>
       </c>
       <c r="CC9" s="6">
-        <v>100.76296348248268</v>
+        <v>101.24469992804688</v>
       </c>
       <c r="CD9" s="6">
-        <v>100.67007900562437</v>
+        <v>102.2290387045808</v>
       </c>
       <c r="CE9" s="6">
-        <v>100.04450573176173</v>
+        <v>101.35779477853704</v>
       </c>
       <c r="CF9" s="6">
-        <v>100.20450092770604</v>
+        <v>101.44303298524659</v>
       </c>
       <c r="CG9" s="6">
-        <v>100.54319002317713</v>
+        <v>101.40712366156693</v>
       </c>
       <c r="CH9" s="6">
-        <v>94.931343805140216</v>
+        <v>94.494808819242039</v>
       </c>
       <c r="CI9" s="6">
-        <v>99.257113311718399</v>
+        <v>113.14371635997433</v>
       </c>
       <c r="CJ9" s="6">
-        <v>103.14821325517612</v>
+        <v>120.07613499149386</v>
       </c>
       <c r="CK9" s="6">
-        <v>100.74761273882106</v>
+        <v>120.99477555770461</v>
       </c>
       <c r="CL9" s="6">
-        <v>101.90665486723812</v>
+        <v>118.76546252659728</v>
       </c>
       <c r="CM9" s="6">
-        <v>101.91947685048154</v>
+        <v>102.56096038520526</v>
       </c>
       <c r="CN9" s="6">
-        <v>100.49664989678018</v>
+        <v>100.66260048107441</v>
       </c>
       <c r="CO9" s="6">
-        <v>100.07898504818449</v>
+        <v>98.73510411839213</v>
       </c>
       <c r="CP9" s="6">
-        <v>99.752277658313602</v>
+        <v>92.952420267088087</v>
       </c>
       <c r="CQ9" s="6">
-        <v>100.55713217822712</v>
+        <v>93.429494962978382</v>
       </c>
       <c r="CR9" s="6">
-        <v>100.81739039726871</v>
+        <v>96.832104271795885</v>
       </c>
       <c r="CS9" s="6">
-        <v>100.21958489446699</v>
+        <v>101.01342260625414</v>
       </c>
       <c r="CT9" s="6">
         <v>102.4</v>
       </c>
       <c r="CU9" s="6">
         <v>100.9</v>
       </c>
       <c r="CV9" s="6">
         <v>96.2</v>
       </c>
       <c r="CW9" s="6">
         <v>96.6</v>
       </c>
       <c r="CX9" s="6">
         <v>94.2</v>
       </c>
       <c r="CY9" s="6">
         <v>94.477162489480605</v>
       </c>
       <c r="CZ9" s="6"/>
       <c r="DA9" s="6"/>
       <c r="DB9" s="6"/>
       <c r="DC9" s="6"/>
       <c r="DD9" s="6"/>
       <c r="DE9" s="6"/>
       <c r="DF9" s="3"/>
       <c r="DG9" s="3"/>
       <c r="DH9" s="3"/>
       <c r="DI9" s="3"/>
       <c r="DJ9" s="3"/>
       <c r="DK9" s="3"/>
       <c r="DL9" s="3"/>
       <c r="DM9" s="3"/>
       <c r="DN9" s="3"/>
       <c r="DO9" s="3"/>
       <c r="DP9" s="3"/>
       <c r="DQ9" s="3"/>
       <c r="DR9" s="3"/>
     </row>
     <row r="10" spans="1:122">
       <c r="A10" s="7" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="B10" s="8">
-        <v>82.609818359170077</v>
+        <v>79.199667411964626</v>
       </c>
       <c r="C10" s="8">
-        <v>90.306559354134961</v>
+        <v>85.64192446204521</v>
       </c>
       <c r="D10" s="8">
-        <v>94.436673624922534</v>
+        <v>89.856292973121924</v>
       </c>
       <c r="E10" s="8">
-        <v>95.953805692563108</v>
+        <v>90.682311263941841</v>
       </c>
       <c r="F10" s="8">
-        <v>95.919903358064147</v>
+        <v>89.885929020278525</v>
       </c>
       <c r="G10" s="8">
-        <v>95.696229435415873</v>
+        <v>93.398648951765892</v>
       </c>
       <c r="H10" s="8">
-        <v>96.882444875144728</v>
+        <v>93.695647121789364</v>
       </c>
       <c r="I10" s="8">
-        <v>96.961537561432692</v>
+        <v>93.515558039040855</v>
       </c>
       <c r="J10" s="8">
-        <v>111.37131663499346</v>
+        <v>105.86870260079162</v>
       </c>
       <c r="K10" s="8">
-        <v>109.45636153894986</v>
+        <v>103.97231695728036</v>
       </c>
       <c r="L10" s="8">
-        <v>107.02529755764134</v>
+        <v>101.86659196340545</v>
       </c>
       <c r="M10" s="8">
-        <v>105.82510784212991</v>
+        <v>101.30201386666199</v>
       </c>
       <c r="N10" s="8">
         <v>98.524897760953692</v>
       </c>
       <c r="O10" s="8">
         <v>102.97990179432388</v>
       </c>
       <c r="P10" s="8">
         <v>101.2</v>
       </c>
       <c r="Q10" s="8">
         <v>100</v>
       </c>
       <c r="R10" s="8">
         <v>100</v>
       </c>
       <c r="S10" s="8">
         <v>100.4</v>
       </c>
       <c r="T10" s="8">
         <v>100.8</v>
       </c>
       <c r="U10" s="8">
         <v>100.5</v>
       </c>
       <c r="V10" s="8">
         <v>100.1079847648322</v>
       </c>
       <c r="W10" s="8">
         <v>100</v>
       </c>
       <c r="X10" s="8">
         <v>106.2</v>
       </c>
       <c r="Y10" s="8">
         <v>98.3</v>
       </c>
       <c r="Z10" s="8">
-        <v>99.306371717905037</v>
+        <v>102.03193027750035</v>
       </c>
       <c r="AA10" s="8">
-        <v>93.343037119356225</v>
+        <v>96.38041272168978</v>
       </c>
       <c r="AB10" s="8">
-        <v>92.729005753303937</v>
+        <v>96.466609374377654</v>
       </c>
       <c r="AC10" s="8">
-        <v>92.687098833238764</v>
+        <v>96.412134984122815</v>
       </c>
       <c r="AD10" s="8">
-        <v>92.568922234560773</v>
+        <v>96.08254381198914</v>
       </c>
       <c r="AE10" s="8">
-        <v>97.159099855336905</v>
+        <v>100.05101692301155</v>
       </c>
       <c r="AF10" s="8">
-        <v>97.884846281389443</v>
+        <v>100.43984968611876</v>
       </c>
       <c r="AG10" s="8">
-        <v>99.417617087209791</v>
+        <v>101.75551163483773</v>
       </c>
       <c r="AH10" s="8">
-        <v>99.153963360534519</v>
+        <v>100.65823244955541</v>
       </c>
       <c r="AI10" s="8">
-        <v>99.6071246223689</v>
+        <v>101.03073849497626</v>
       </c>
       <c r="AJ10" s="8">
-        <v>99.090848204322739</v>
+        <v>100.56171557600804</v>
       </c>
       <c r="AK10" s="8">
-        <v>97.667354545925306</v>
+        <v>99.171078643225471</v>
       </c>
       <c r="AL10" s="8">
-        <v>142.25628814966359</v>
+        <v>127.594613955021</v>
       </c>
       <c r="AM10" s="8">
-        <v>149.2128060337175</v>
+        <v>133.99884662472985</v>
       </c>
       <c r="AN10" s="8">
-        <v>150.4504738738211</v>
+        <v>131.98078607407768</v>
       </c>
       <c r="AO10" s="8">
-        <v>170.04006387251167</v>
+        <v>148.03884349300009</v>
       </c>
       <c r="AP10" s="8">
-        <v>180.96077470843977</v>
+        <v>157.69119899353035</v>
       </c>
       <c r="AQ10" s="8">
-        <v>197.52918926480808</v>
+        <v>173.93210392137649</v>
       </c>
       <c r="AR10" s="8">
-        <v>188.44374629435825</v>
+        <v>167.8680932992182</v>
       </c>
       <c r="AS10" s="8">
-        <v>182.14142027397</v>
+        <v>163.1242724958436</v>
       </c>
       <c r="AT10" s="8">
-        <v>156.82270955049378</v>
+        <v>147.77609099207413</v>
       </c>
       <c r="AU10" s="8">
-        <v>160.20218127965515</v>
+        <v>151.18918828346523</v>
       </c>
       <c r="AV10" s="8">
-        <v>164.45439807216462</v>
+        <v>154.87329445094161</v>
       </c>
       <c r="AW10" s="8">
-        <v>94.105544927114082</v>
+        <v>160.88242868728727</v>
       </c>
       <c r="AX10" s="8">
-        <v>98.4</v>
+        <v>110.00029491364904</v>
       </c>
       <c r="AY10" s="8">
-        <v>98.7</v>
+        <v>110.27377939656935</v>
       </c>
       <c r="AZ10" s="8">
-        <v>97.7</v>
+        <v>110.88809288039938</v>
       </c>
       <c r="BA10" s="8">
-        <v>98.5</v>
+        <v>111.77341225317481</v>
       </c>
       <c r="BB10" s="8">
-        <v>95.1</v>
+        <v>106.25344271916346</v>
       </c>
       <c r="BC10" s="6">
-        <v>95</v>
+        <v>106.84670287909455</v>
       </c>
       <c r="BD10" s="6">
-        <v>95.6</v>
+        <v>110.31401334994008</v>
       </c>
       <c r="BE10" s="6">
-        <v>96.4</v>
+        <v>114.61738754659049</v>
       </c>
       <c r="BF10" s="6">
-        <v>83.1</v>
+        <v>100.75303329256215</v>
       </c>
       <c r="BG10" s="6">
-        <v>80.900000000000006</v>
+        <v>102.61746067111845</v>
       </c>
       <c r="BH10" s="6">
-        <v>79.900000000000006</v>
+        <v>104.6620312845171</v>
       </c>
       <c r="BI10" s="6">
-        <v>100</v>
+        <v>106.09877761683417</v>
       </c>
       <c r="BJ10" s="6">
-        <v>95.904912435502681</v>
+        <v>118.23824009461603</v>
       </c>
       <c r="BK10" s="8">
-        <v>95.9</v>
+        <v>116.65233693110295</v>
       </c>
       <c r="BL10" s="8">
-        <v>96.5</v>
+        <v>119.10043530594277</v>
       </c>
       <c r="BM10" s="8">
-        <v>98.379843651802673</v>
+        <v>122.16789444732372</v>
       </c>
       <c r="BN10" s="8">
-        <v>98.895030846114707</v>
+        <v>123.56212361495267</v>
       </c>
       <c r="BO10" s="6">
-        <v>99.297294078179519</v>
+        <v>118.77204433058918</v>
       </c>
       <c r="BP10" s="6">
-        <v>99.41737159260235</v>
+        <v>121.70113535598995</v>
       </c>
       <c r="BQ10" s="6">
-        <v>98.845603807361584</v>
+        <v>122.46407780273347</v>
       </c>
       <c r="BR10" s="6">
-        <v>90.181653454218676</v>
+        <v>114.98131938217327</v>
       </c>
       <c r="BS10" s="6">
-        <v>89.034963289417291</v>
+        <v>114.09148020902448</v>
       </c>
       <c r="BT10" s="6">
-        <v>91.416556258986077</v>
+        <v>115.56552554929755</v>
       </c>
       <c r="BU10" s="6">
-        <v>100.8546966393188</v>
+        <v>115.81802984643006</v>
       </c>
       <c r="BV10" s="6">
-        <v>99.007682312559936</v>
+        <v>111.04478021618081</v>
       </c>
       <c r="BW10" s="8">
-        <v>100.821627108527</v>
+        <v>112.46249220285469</v>
       </c>
       <c r="BX10" s="8">
-        <v>102.57748389070282</v>
+        <v>116.51293726772138</v>
       </c>
       <c r="BY10" s="8">
-        <v>102.84949760103861</v>
+        <v>115.85967472590025</v>
       </c>
       <c r="BZ10" s="8">
-        <v>102.41071489948273</v>
+        <v>115.76629981648364</v>
       </c>
       <c r="CA10" s="6">
-        <v>100.14656788058385</v>
+        <v>112.30947927265215</v>
       </c>
       <c r="CB10" s="6">
-        <v>100.1593122282063</v>
+        <v>110.53619996657092</v>
       </c>
       <c r="CC10" s="6">
-        <v>100.44981091021712</v>
+        <v>110.24345826818509</v>
       </c>
       <c r="CD10" s="6">
-        <v>100.15111683559894</v>
+        <v>106.71574002263809</v>
       </c>
       <c r="CE10" s="6">
-        <v>100.13609409841916</v>
+        <v>107.67902225691057</v>
       </c>
       <c r="CF10" s="6">
-        <v>100.20593150289541</v>
+        <v>107.9564889122782</v>
       </c>
       <c r="CG10" s="6">
-        <v>100.76299347941993</v>
+        <v>107.53051929941446</v>
       </c>
       <c r="CH10" s="6">
-        <v>93.802917164568015</v>
+        <v>97.683176463562589</v>
       </c>
       <c r="CI10" s="8">
-        <v>95.312866008065527</v>
+        <v>102.2597383717728</v>
       </c>
       <c r="CJ10" s="8">
-        <v>100.68225130075625</v>
+        <v>104.58856634351915</v>
       </c>
       <c r="CK10" s="8">
-        <v>100.71443595933327</v>
+        <v>103.18088376543228</v>
       </c>
       <c r="CL10" s="8">
-        <v>103.30052088259495</v>
+        <v>101.02833778747649</v>
       </c>
       <c r="CM10" s="6">
-        <v>102.65577200490006</v>
+        <v>110.47661651361132</v>
       </c>
       <c r="CN10" s="6">
-        <v>100.54631052520435</v>
+        <v>105.19574303958967</v>
       </c>
       <c r="CO10" s="6">
-        <v>100.01673781125602</v>
+        <v>103.65949670131214</v>
       </c>
       <c r="CP10" s="6">
-        <v>96.789547093262271</v>
+        <v>96.273178941962385</v>
       </c>
       <c r="CQ10" s="6">
-        <v>94.978494517273475</v>
+        <v>94.625773424646013</v>
       </c>
       <c r="CR10" s="6">
-        <v>95.083859133443298</v>
+        <v>94.996938242397633</v>
       </c>
       <c r="CS10" s="6">
-        <v>99.969843295678515</v>
+        <v>97.247651772633802</v>
       </c>
       <c r="CT10" s="6">
         <v>103.6</v>
       </c>
       <c r="CU10" s="8">
         <v>103.1</v>
       </c>
       <c r="CV10" s="8">
         <v>98.4</v>
       </c>
       <c r="CW10" s="8">
         <v>97.8</v>
       </c>
       <c r="CX10" s="8">
         <v>97.1</v>
       </c>
       <c r="CY10" s="6">
         <v>100.46496884467844</v>
       </c>
       <c r="CZ10" s="6"/>
       <c r="DA10" s="6"/>
       <c r="DB10" s="6"/>
       <c r="DC10" s="6"/>
       <c r="DD10" s="6"/>
       <c r="DE10" s="6"/>
       <c r="DF10" s="3"/>
       <c r="DG10" s="3"/>
       <c r="DH10" s="3"/>
       <c r="DI10" s="3"/>
       <c r="DJ10" s="3"/>
       <c r="DK10" s="3"/>
       <c r="DL10" s="3"/>
       <c r="DM10" s="3"/>
       <c r="DN10" s="3"/>
       <c r="DO10" s="3"/>
       <c r="DP10" s="3"/>
       <c r="DQ10" s="3"/>
       <c r="DR10" s="3"/>
     </row>
     <row r="11" spans="1:122">
       <c r="A11" s="7" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="B11" s="6">
-        <v>101.21784906341756</v>
+        <v>92.666158479516042</v>
       </c>
       <c r="C11" s="6">
-        <v>98.062381467794012</v>
+        <v>90.038955438502882</v>
       </c>
       <c r="D11" s="6">
-        <v>97.857481004623153</v>
+        <v>90.131701134016296</v>
       </c>
       <c r="E11" s="6">
-        <v>97.534649904320375</v>
+        <v>90.381208417894271</v>
       </c>
       <c r="F11" s="6">
-        <v>92.340780092640642</v>
+        <v>85.89378441821421</v>
       </c>
       <c r="G11" s="6">
-        <v>103.78435617381088</v>
+        <v>95.575495698655104</v>
       </c>
       <c r="H11" s="6">
-        <v>104.20487171216755</v>
+        <v>96.346632075900942</v>
       </c>
       <c r="I11" s="6">
-        <v>103.79298618639845</v>
+        <v>96.399472859990425</v>
       </c>
       <c r="J11" s="6">
-        <v>104.86903035061795</v>
+        <v>98.794282577922772</v>
       </c>
       <c r="K11" s="6">
-        <v>103.47833155366632</v>
+        <v>97.812547800280896</v>
       </c>
       <c r="L11" s="6">
-        <v>101.29029975796533</v>
+        <v>97.176584895222618</v>
       </c>
       <c r="M11" s="6">
-        <v>99.962791229324793</v>
+        <v>95.897317417911211</v>
       </c>
       <c r="N11" s="6">
         <v>98.140493274293846</v>
       </c>
       <c r="O11" s="6">
         <v>97.83701789718377</v>
       </c>
       <c r="P11" s="6">
         <v>98.2</v>
       </c>
       <c r="Q11" s="6">
         <v>97.8</v>
       </c>
       <c r="R11" s="6">
         <v>98.9</v>
       </c>
       <c r="S11" s="6">
         <v>98.3</v>
       </c>
       <c r="T11" s="6">
         <v>99</v>
       </c>
       <c r="U11" s="6">
         <v>99.3</v>
       </c>
       <c r="V11" s="6">
         <v>99.154746297435878</v>
       </c>
       <c r="W11" s="6">
         <v>99.1</v>
       </c>
       <c r="X11" s="6">
         <v>101.4</v>
       </c>
       <c r="Y11" s="6">
         <v>105.8</v>
       </c>
       <c r="Z11" s="6">
-        <v>100.25760353395331</v>
+        <v>100.25741825699794</v>
       </c>
       <c r="AA11" s="6">
-        <v>100.35042498158215</v>
+        <v>100.35018998846701</v>
       </c>
       <c r="AB11" s="6">
-        <v>100.27367563371874</v>
+        <v>100.27344515795393</v>
       </c>
       <c r="AC11" s="6">
-        <v>100.31826201539238</v>
+        <v>100.31799078537047</v>
       </c>
       <c r="AD11" s="6">
-        <v>99.836939770313094</v>
+        <v>99.837073639432091</v>
       </c>
       <c r="AE11" s="6">
-        <v>98.638853551218972</v>
+        <v>98.639736858903277</v>
       </c>
       <c r="AF11" s="6">
-        <v>94.031890453121065</v>
+        <v>94.035340862321377</v>
       </c>
       <c r="AG11" s="6">
-        <v>91.363926419813339</v>
+        <v>91.368678499386377</v>
       </c>
       <c r="AH11" s="6">
-        <v>101.98543757617043</v>
+        <v>101.98458531394729</v>
       </c>
       <c r="AI11" s="6">
-        <v>99.653689573840708</v>
+        <v>99.653840650946123</v>
       </c>
       <c r="AJ11" s="6">
-        <v>99.62256347895962</v>
+        <v>99.622733842619397</v>
       </c>
       <c r="AK11" s="6">
-        <v>99.743877585142016</v>
+        <v>99.7439907286698</v>
       </c>
       <c r="AL11" s="6">
-        <v>107.61497920739312</v>
+        <v>107.55167140649719</v>
       </c>
       <c r="AM11" s="6">
-        <v>106.37821466288744</v>
+        <v>106.31982805435428</v>
       </c>
       <c r="AN11" s="6">
-        <v>106.33494755708629</v>
+        <v>106.2614769750938</v>
       </c>
       <c r="AO11" s="6">
-        <v>101.03262427194825</v>
+        <v>100.96353813633149</v>
       </c>
       <c r="AP11" s="6">
-        <v>97.501370221164564</v>
+        <v>97.436462982861613</v>
       </c>
       <c r="AQ11" s="6">
-        <v>95.0875938820122</v>
+        <v>95.03690901083155</v>
       </c>
       <c r="AR11" s="6">
-        <v>88.043869618866054</v>
+        <v>88.001057601899163</v>
       </c>
       <c r="AS11" s="6">
-        <v>84.161700937891695</v>
+        <v>84.122370242845903</v>
       </c>
       <c r="AT11" s="6">
-        <v>85.731034736476886</v>
+        <v>85.701715377135542</v>
       </c>
       <c r="AU11" s="6">
-        <v>85.431520893424917</v>
+        <v>85.402915116423586</v>
       </c>
       <c r="AV11" s="6">
-        <v>83.894857744599278</v>
+        <v>83.865889588679295</v>
       </c>
       <c r="AW11" s="6">
-        <v>97.814984000100935</v>
+        <v>82.927618142749566</v>
       </c>
       <c r="AX11" s="6">
-        <v>97</v>
+        <v>97.718494533002598</v>
       </c>
       <c r="AY11" s="6">
-        <v>97.6</v>
+        <v>98.922080920174253</v>
       </c>
       <c r="AZ11" s="6">
-        <v>96.7</v>
+        <v>97.923664106106912</v>
       </c>
       <c r="BA11" s="6">
-        <v>96</v>
+        <v>97.046539688764881</v>
       </c>
       <c r="BB11" s="6">
-        <v>91.5</v>
+        <v>90.548043617820966</v>
       </c>
       <c r="BC11" s="6">
-        <v>95.1</v>
+        <v>95.422685093338472</v>
       </c>
       <c r="BD11" s="6">
-        <v>95.9</v>
+        <v>97.226650328931569</v>
       </c>
       <c r="BE11" s="6">
-        <v>96.6</v>
+        <v>98.706317998985028</v>
       </c>
       <c r="BF11" s="6">
-        <v>96.2</v>
+        <v>96.038259956295505</v>
       </c>
       <c r="BG11" s="6">
-        <v>96.8</v>
+        <v>97.324762554379475</v>
       </c>
       <c r="BH11" s="6">
-        <v>95.1</v>
+        <v>97.379476815819245</v>
       </c>
       <c r="BI11" s="6">
-        <v>100.2</v>
+        <v>102.03177873358243</v>
       </c>
       <c r="BJ11" s="6">
-        <v>99.608363123016915</v>
+        <v>104.92624757566466</v>
       </c>
       <c r="BK11" s="6">
-        <v>99.7</v>
+        <v>105.10899911606553</v>
       </c>
       <c r="BL11" s="6">
-        <v>99</v>
+        <v>104.52564493118157</v>
       </c>
       <c r="BM11" s="6">
-        <v>100.50408144584794</v>
+        <v>105.80033690531592</v>
       </c>
       <c r="BN11" s="6">
-        <v>100.42653187509228</v>
+        <v>106.37063240913972</v>
       </c>
       <c r="BO11" s="6">
-        <v>99.451179777621576</v>
+        <v>105.59179330583038</v>
       </c>
       <c r="BP11" s="6">
-        <v>98.931697503197</v>
+        <v>103.95380268330719</v>
       </c>
       <c r="BQ11" s="6">
-        <v>98.859513677191785</v>
+        <v>103.30895829842213</v>
       </c>
       <c r="BR11" s="6">
-        <v>91.334290402768957</v>
+        <v>100.8778516735197</v>
       </c>
       <c r="BS11" s="6">
-        <v>91.951501094727632</v>
+        <v>100.60868466918632</v>
       </c>
       <c r="BT11" s="6">
-        <v>92.931390129591279</v>
+        <v>99.480286751986881</v>
       </c>
       <c r="BU11" s="6">
-        <v>99.991451618426964</v>
+        <v>99.659267510649443</v>
       </c>
       <c r="BV11" s="6">
-        <v>98.295097717404545</v>
+        <v>96.537730154743329</v>
       </c>
       <c r="BW11" s="6">
-        <v>100.70050631595548</v>
+        <v>100.43020060974597</v>
       </c>
       <c r="BX11" s="6">
-        <v>100.25842443858302</v>
+        <v>99.605412358556208</v>
       </c>
       <c r="BY11" s="6">
-        <v>100.41753723429107</v>
+        <v>99.184018688054053</v>
       </c>
       <c r="BZ11" s="6">
-        <v>100.412648421157</v>
+        <v>99.412970451004952</v>
       </c>
       <c r="CA11" s="6">
-        <v>99.978199003978744</v>
+        <v>99.024852530365109</v>
       </c>
       <c r="CB11" s="6">
-        <v>100.22471832780097</v>
+        <v>99.515722563400857</v>
       </c>
       <c r="CC11" s="6">
-        <v>100.53898397662356</v>
+        <v>100.10354732795068</v>
       </c>
       <c r="CD11" s="6">
-        <v>99.984002508252516</v>
+        <v>100.13723198457971</v>
       </c>
       <c r="CE11" s="6">
-        <v>99.972926445706548</v>
+        <v>101.49421912389988</v>
       </c>
       <c r="CF11" s="6">
-        <v>100.27676020959859</v>
+        <v>102.03524514051499</v>
       </c>
       <c r="CG11" s="6">
-        <v>100.33028606377226</v>
+        <v>100.31426688222716</v>
       </c>
       <c r="CH11" s="6">
-        <v>97.459661053497229</v>
+        <v>88.697692938217159</v>
       </c>
       <c r="CI11" s="6">
-        <v>97.918142364934639</v>
+        <v>95.670529265793192</v>
       </c>
       <c r="CJ11" s="6">
-        <v>106.59398669013844</v>
+        <v>108.38095056344284</v>
       </c>
       <c r="CK11" s="6">
-        <v>106.55563810713772</v>
+        <v>109.70641870971288</v>
       </c>
       <c r="CL11" s="6">
-        <v>105.17359971030919</v>
+        <v>110.45284041406231</v>
       </c>
       <c r="CM11" s="6">
-        <v>101.06689422533313</v>
+        <v>95.356257771126991</v>
       </c>
       <c r="CN11" s="6">
-        <v>101.22783170653591</v>
+        <v>94.040726319102845</v>
       </c>
       <c r="CO11" s="6">
-        <v>100.44136384515888</v>
+        <v>93.108625625521583</v>
       </c>
       <c r="CP11" s="6">
-        <v>99.10613979943885</v>
+        <v>95.716859008876426</v>
       </c>
       <c r="CQ11" s="6">
-        <v>99.018165889395007</v>
+        <v>95.891662154298771</v>
       </c>
       <c r="CR11" s="6">
-        <v>99.976657325522496</v>
+        <v>101.72718854783921</v>
       </c>
       <c r="CS11" s="6">
-        <v>99.957309226806487</v>
+        <v>105.95705339273084</v>
       </c>
       <c r="CT11" s="6">
         <v>102.2</v>
       </c>
       <c r="CU11" s="6">
         <v>100.5</v>
       </c>
       <c r="CV11" s="6">
         <v>98.7</v>
       </c>
       <c r="CW11" s="6">
         <v>100.6</v>
       </c>
       <c r="CX11" s="6">
         <v>100.5</v>
       </c>
       <c r="CY11" s="6">
         <v>100.20308135553124</v>
       </c>
       <c r="CZ11" s="6"/>
       <c r="DA11" s="6"/>
       <c r="DB11" s="6"/>
       <c r="DC11" s="6"/>
       <c r="DD11" s="6"/>
       <c r="DE11" s="6"/>
       <c r="DF11" s="3"/>
       <c r="DG11" s="3"/>
       <c r="DH11" s="3"/>
       <c r="DI11" s="3"/>
       <c r="DJ11" s="3"/>
       <c r="DK11" s="3"/>
       <c r="DL11" s="3"/>
       <c r="DM11" s="3"/>
       <c r="DN11" s="3"/>
       <c r="DO11" s="3"/>
       <c r="DP11" s="3"/>
       <c r="DQ11" s="3"/>
       <c r="DR11" s="3"/>
     </row>
     <row r="12" spans="1:122">
       <c r="A12" s="7" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="B12" s="6">
-        <v>183.67954936939515</v>
+        <v>233.25715146739299</v>
       </c>
       <c r="C12" s="6">
-        <v>181.52774633315948</v>
+        <v>229.51173409743731</v>
       </c>
       <c r="D12" s="6">
-        <v>179.70138600116113</v>
+        <v>221.82573950555647</v>
       </c>
       <c r="E12" s="6">
-        <v>173.74446906581559</v>
+        <v>213.056320828899</v>
       </c>
       <c r="F12" s="6">
-        <v>169.40800367502607</v>
+        <v>209.26876177030175</v>
       </c>
       <c r="G12" s="6">
-        <v>166.34110401453808</v>
+        <v>212.83734098603534</v>
       </c>
       <c r="H12" s="6">
-        <v>164.58892258188399</v>
+        <v>209.16522785390811</v>
       </c>
       <c r="I12" s="6">
-        <v>152.5158558935297</v>
+        <v>192.61591895720841</v>
       </c>
       <c r="J12" s="6">
-        <v>147.79759451351725</v>
+        <v>188.1916247830585</v>
       </c>
       <c r="K12" s="6">
-        <v>145.63447575210296</v>
+        <v>185.11570849340933</v>
       </c>
       <c r="L12" s="6">
-        <v>145.33395219388865</v>
+        <v>168.42439859702608</v>
       </c>
       <c r="M12" s="6">
-        <v>144.08527699300316</v>
+        <v>161.49279663081327</v>
       </c>
       <c r="N12" s="6">
         <v>111.31518245011868</v>
       </c>
       <c r="O12" s="6">
         <v>109.92047697354248</v>
       </c>
       <c r="P12" s="6">
         <v>108.7</v>
       </c>
       <c r="Q12" s="6">
         <v>109.2</v>
       </c>
       <c r="R12" s="6">
         <v>108.8</v>
       </c>
       <c r="S12" s="6">
         <v>106.7</v>
       </c>
       <c r="T12" s="6">
         <v>105.1</v>
       </c>
       <c r="U12" s="6">
         <v>104.6</v>
       </c>
       <c r="V12" s="6">
         <v>101.68352541029833</v>
       </c>
       <c r="W12" s="6">
         <v>101.3</v>
       </c>
       <c r="X12" s="6">
         <v>105.2</v>
       </c>
       <c r="Y12" s="6">
         <v>126.7</v>
       </c>
       <c r="Z12" s="6">
-        <v>134.88225106924915</v>
+        <v>164.44503572927044</v>
       </c>
       <c r="AA12" s="6">
-        <v>121.99126100361421</v>
+        <v>149.00681451578225</v>
       </c>
       <c r="AB12" s="6">
-        <v>111.06587936064855</v>
+        <v>140.72391908136632</v>
       </c>
       <c r="AC12" s="6">
-        <v>104.59081537682576</v>
+        <v>133.54094215157301</v>
       </c>
       <c r="AD12" s="6">
-        <v>100.29141619561337</v>
+        <v>128.55486640243296</v>
       </c>
       <c r="AE12" s="6">
-        <v>98.953555449333692</v>
+        <v>124.76708035670458</v>
       </c>
       <c r="AF12" s="6">
-        <v>98.2994721645358</v>
+        <v>122.76933996801995</v>
       </c>
       <c r="AG12" s="6">
-        <v>98.60455229791404</v>
+        <v>122.59274250478617</v>
       </c>
       <c r="AH12" s="6">
-        <v>228.86011689166224</v>
+        <v>242.33135491782133</v>
       </c>
       <c r="AI12" s="6">
-        <v>217.97010728248529</v>
+        <v>231.7166649845924</v>
       </c>
       <c r="AJ12" s="6">
-        <v>195.91562512077664</v>
+        <v>208.1837404544479</v>
       </c>
       <c r="AK12" s="6">
-        <v>181.85749655837745</v>
+        <v>193.21949642321917</v>
       </c>
       <c r="AL12" s="6">
-        <v>76.34232855096333</v>
+        <v>62.967404763794498</v>
       </c>
       <c r="AM12" s="6">
-        <v>96.493511058518195</v>
+        <v>79.144965944532913</v>
       </c>
       <c r="AN12" s="6">
-        <v>110.38619425279521</v>
+        <v>87.229489629779536</v>
       </c>
       <c r="AO12" s="6">
-        <v>118.10491737847609</v>
+        <v>92.493644650259725</v>
       </c>
       <c r="AP12" s="6">
-        <v>124.49304836261976</v>
+        <v>96.713047969498149</v>
       </c>
       <c r="AQ12" s="6">
-        <v>115.74871012864601</v>
+        <v>91.198407517069455</v>
       </c>
       <c r="AR12" s="6">
-        <v>108.47210466308132</v>
+        <v>86.159458072791622</v>
       </c>
       <c r="AS12" s="6">
-        <v>110.00337125917913</v>
+        <v>88.180867809076645</v>
       </c>
       <c r="AT12" s="6">
-        <v>112.41640658867587</v>
+        <v>94.937826785054483</v>
       </c>
       <c r="AU12" s="6">
-        <v>113.66879823609359</v>
+        <v>96.649794880904011</v>
       </c>
       <c r="AV12" s="6">
-        <v>116.2272102879987</v>
+        <v>101.17272069200862</v>
       </c>
       <c r="AW12" s="6">
-        <v>102.24969872314711</v>
+        <v>104.1337778424088</v>
       </c>
       <c r="AX12" s="6">
-        <v>168.2</v>
+        <v>162.13967702143998</v>
       </c>
       <c r="AY12" s="6">
-        <v>156.4</v>
+        <v>152.28922502895333</v>
       </c>
       <c r="AZ12" s="6">
-        <v>146</v>
+        <v>146.31424766411897</v>
       </c>
       <c r="BA12" s="6">
-        <v>149.6</v>
+        <v>140.23943269082361</v>
       </c>
       <c r="BB12" s="6">
-        <v>149.30000000000001</v>
+        <v>134.00081110038263</v>
       </c>
       <c r="BC12" s="6">
-        <v>149.19999999999999</v>
+        <v>132.61061649465015</v>
       </c>
       <c r="BD12" s="6">
-        <v>151.69999999999999</v>
+        <v>133.40201893866904</v>
       </c>
       <c r="BE12" s="6">
-        <v>147.9</v>
+        <v>130.78476332907641</v>
       </c>
       <c r="BF12" s="6">
-        <v>210.3</v>
+        <v>174.00518575869211</v>
       </c>
       <c r="BG12" s="6">
-        <v>205.4</v>
+        <v>165.73094891052986</v>
       </c>
       <c r="BH12" s="6">
-        <v>181.7</v>
+        <v>153.22635428128422</v>
       </c>
       <c r="BI12" s="6">
-        <v>141.5</v>
+        <v>137.90781349657152</v>
       </c>
       <c r="BJ12" s="6">
-        <v>128.89274951219903</v>
+        <v>112.67378092877682</v>
       </c>
       <c r="BK12" s="6">
-        <v>126.1</v>
+        <v>111.713293345997</v>
       </c>
       <c r="BL12" s="6">
-        <v>135</v>
+        <v>122.66249849558982</v>
       </c>
       <c r="BM12" s="6">
-        <v>137.03292823814343</v>
+        <v>124.34758693135153</v>
       </c>
       <c r="BN12" s="6">
-        <v>141.75370532132067</v>
+        <v>125.1965329051675</v>
       </c>
       <c r="BO12" s="6">
-        <v>142.26390930899962</v>
+        <v>118.85623340584732</v>
       </c>
       <c r="BP12" s="6">
-        <v>141.8232481318401</v>
+        <v>118.59207500816396</v>
       </c>
       <c r="BQ12" s="6">
-        <v>138.3014906104213</v>
+        <v>116.82535910869485</v>
       </c>
       <c r="BR12" s="6">
-        <v>128.60343375684545</v>
+        <v>114.69699831270081</v>
       </c>
       <c r="BS12" s="6">
-        <v>127.75179356349081</v>
+        <v>114.52891673224298</v>
       </c>
       <c r="BT12" s="6">
-        <v>135.22427963385701</v>
+        <v>126.17855441292407</v>
       </c>
       <c r="BU12" s="6">
-        <v>145.86030456445187</v>
+        <v>135.15894959673159</v>
       </c>
       <c r="BV12" s="6">
-        <v>111.02843133105384</v>
+        <v>121.07777260323299</v>
       </c>
       <c r="BW12" s="6">
-        <v>110.36779211102967</v>
+        <v>118.65630539763991</v>
       </c>
       <c r="BX12" s="6">
-        <v>111.10964431736419</v>
+        <v>120.32607808428897</v>
       </c>
       <c r="BY12" s="6">
-        <v>112.60696592034319</v>
+        <v>122.29069454322068</v>
       </c>
       <c r="BZ12" s="6">
-        <v>112.40494675115352</v>
+        <v>122.16664761005467</v>
       </c>
       <c r="CA12" s="6">
-        <v>112.44322537551955</v>
+        <v>122.39743039845375</v>
       </c>
       <c r="CB12" s="6">
-        <v>113.82387941548211</v>
+        <v>122.44785264983943</v>
       </c>
       <c r="CC12" s="6">
-        <v>127.11991483807665</v>
+        <v>137.00888538278119</v>
       </c>
       <c r="CD12" s="6">
-        <v>120.18281010428421</v>
+        <v>128.08758945121536</v>
       </c>
       <c r="CE12" s="6">
-        <v>121.15785982981141</v>
+        <v>126.79740479983094</v>
       </c>
       <c r="CF12" s="6">
-        <v>104.85616243333362</v>
+        <v>108.87123071580453</v>
       </c>
       <c r="CG12" s="6">
-        <v>101.5903572740967</v>
+        <v>107.48552669779035</v>
       </c>
       <c r="CH12" s="6">
-        <v>112.52937653764823</v>
+        <v>108.19672505237588</v>
       </c>
       <c r="CI12" s="6">
-        <v>114.07681731747556</v>
+        <v>97.489756091658222</v>
       </c>
       <c r="CJ12" s="6">
-        <v>115.42952335111943</v>
+        <v>102.93534403865108</v>
       </c>
       <c r="CK12" s="6">
-        <v>115.33356943949119</v>
+        <v>120.17465053518637</v>
       </c>
       <c r="CL12" s="6">
-        <v>119.33152091179041</v>
+        <v>122.54343836418545</v>
       </c>
       <c r="CM12" s="6">
-        <v>120.525879947794</v>
+        <v>131.83975461410779</v>
       </c>
       <c r="CN12" s="6">
-        <v>122.95902856207741</v>
+        <v>137.40295421026397</v>
       </c>
       <c r="CO12" s="6">
-        <v>109.08423940157721</v>
+        <v>124.91506720874044</v>
       </c>
       <c r="CP12" s="6">
-        <v>110.17850314382844</v>
+        <v>125.40545966153407</v>
       </c>
       <c r="CQ12" s="6">
-        <v>111.62192661899526</v>
+        <v>127.6900607223733</v>
       </c>
       <c r="CR12" s="6">
-        <v>108.79432627035897</v>
+        <v>120.3316510772551</v>
       </c>
       <c r="CS12" s="6">
-        <v>100.5368854889289</v>
+        <v>105.75191065546396</v>
       </c>
       <c r="CT12" s="6">
         <v>122.9</v>
       </c>
       <c r="CU12" s="6">
         <v>126</v>
       </c>
       <c r="CV12" s="6">
         <v>123.2</v>
       </c>
       <c r="CW12" s="6">
         <v>120.3</v>
       </c>
       <c r="CX12" s="6">
         <v>120.1</v>
       </c>
       <c r="CY12" s="6">
         <v>121.2921394041833</v>
       </c>
       <c r="CZ12" s="6"/>
       <c r="DA12" s="6"/>
       <c r="DB12" s="6"/>
       <c r="DC12" s="6"/>
       <c r="DD12" s="6"/>
       <c r="DE12" s="6"/>
       <c r="DF12" s="3"/>
       <c r="DG12" s="3"/>
       <c r="DH12" s="3"/>
       <c r="DI12" s="3"/>
       <c r="DJ12" s="3"/>
       <c r="DK12" s="3"/>
       <c r="DL12" s="3"/>
       <c r="DM12" s="3"/>
       <c r="DN12" s="3"/>
       <c r="DO12" s="3"/>
       <c r="DP12" s="3"/>
       <c r="DQ12" s="3"/>
       <c r="DR12" s="3"/>
     </row>
     <row r="13" spans="1:122">
       <c r="A13" s="7" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="B13" s="6">
-        <v>105.91606584516222</v>
+        <v>118.3052616018994</v>
       </c>
       <c r="C13" s="6">
-        <v>106.6294693698803</v>
+        <v>116.12608672132949</v>
       </c>
       <c r="D13" s="6">
-        <v>116.93488031047438</v>
+        <v>123.95659564890755</v>
       </c>
       <c r="E13" s="6">
-        <v>115.12414927216126</v>
+        <v>122.96560765503102</v>
       </c>
       <c r="F13" s="6">
-        <v>112.76368099522229</v>
+        <v>120.71615630057941</v>
       </c>
       <c r="G13" s="6">
-        <v>114.04935521365465</v>
+        <v>119.82771077087617</v>
       </c>
       <c r="H13" s="6">
-        <v>114.1602618100855</v>
+        <v>119.80369289198707</v>
       </c>
       <c r="I13" s="6">
-        <v>113.47459747843421</v>
+        <v>119.32326682504566</v>
       </c>
       <c r="J13" s="6">
-        <v>105.40924719664386</v>
+        <v>110.02227428191773</v>
       </c>
       <c r="K13" s="6">
-        <v>106.27588099683953</v>
+        <v>110.59813355970789</v>
       </c>
       <c r="L13" s="6">
-        <v>105.92101817551607</v>
+        <v>110.34530134634547</v>
       </c>
       <c r="M13" s="6">
-        <v>104.44619486210567</v>
+        <v>109.30313143128643</v>
       </c>
       <c r="N13" s="6">
         <v>103.90875273431681</v>
       </c>
       <c r="O13" s="6">
         <v>100.26258039393224</v>
       </c>
       <c r="P13" s="6">
         <v>96.6</v>
       </c>
       <c r="Q13" s="6">
         <v>99.1</v>
       </c>
       <c r="R13" s="6">
         <v>100.2</v>
       </c>
       <c r="S13" s="6">
         <v>100.3</v>
       </c>
       <c r="T13" s="6">
         <v>100.4</v>
       </c>
       <c r="U13" s="6">
         <v>100.3</v>
       </c>
       <c r="V13" s="6">
         <v>100.296595638331</v>
       </c>
       <c r="W13" s="6">
         <v>100.4</v>
       </c>
       <c r="X13" s="6">
         <v>102.5</v>
       </c>
       <c r="Y13" s="6">
         <v>106</v>
       </c>
       <c r="Z13" s="6">
-        <v>106.03680440082637</v>
+        <v>100.76644837903719</v>
       </c>
       <c r="AA13" s="6">
-        <v>106.98631384654844</v>
+        <v>101.76782440275286</v>
       </c>
       <c r="AB13" s="6">
-        <v>106.12659622325651</v>
+        <v>100.63112428968928</v>
       </c>
       <c r="AC13" s="6">
-        <v>106.08045139893309</v>
+        <v>100.7071889678373</v>
       </c>
       <c r="AD13" s="6">
-        <v>103.96099375352274</v>
+        <v>99.467634993047795</v>
       </c>
       <c r="AE13" s="6">
-        <v>104.63639339679386</v>
+        <v>100.47900532205489</v>
       </c>
       <c r="AF13" s="6">
-        <v>104.04633086494609</v>
+        <v>100.19045293130564</v>
       </c>
       <c r="AG13" s="6">
-        <v>103.37287616164168</v>
+        <v>99.73741670416635</v>
       </c>
       <c r="AH13" s="6">
-        <v>135.62030731939836</v>
+        <v>125.7064181251029</v>
       </c>
       <c r="AI13" s="6">
-        <v>131.57140283184788</v>
+        <v>122.72508047479582</v>
       </c>
       <c r="AJ13" s="6">
-        <v>128.73329518801907</v>
+        <v>120.50357066306059</v>
       </c>
       <c r="AK13" s="6">
-        <v>126.30399550634242</v>
+        <v>118.81812251095224</v>
       </c>
       <c r="AL13" s="6">
-        <v>92.420966419345802</v>
+        <v>116.21960559481232</v>
       </c>
       <c r="AM13" s="6">
-        <v>95.263677127221854</v>
+        <v>116.56108546815798</v>
       </c>
       <c r="AN13" s="6">
-        <v>97.727597777472141</v>
+        <v>120.67568732659572</v>
       </c>
       <c r="AO13" s="6">
-        <v>98.335036438584282</v>
+        <v>120.61557448741954</v>
       </c>
       <c r="AP13" s="6">
-        <v>93.734412215128046</v>
+        <v>117.15920051171283</v>
       </c>
       <c r="AQ13" s="6">
-        <v>95.557804469432639</v>
+        <v>115.71531839213398</v>
       </c>
       <c r="AR13" s="6">
-        <v>99.968104082094541</v>
+        <v>118.37991469771339</v>
       </c>
       <c r="AS13" s="6">
-        <v>106.2436239158987</v>
+        <v>122.81259841302499</v>
       </c>
       <c r="AT13" s="6">
-        <v>108.93277066884568</v>
+        <v>121.11894187053565</v>
       </c>
       <c r="AU13" s="6">
-        <v>112.69126215088625</v>
+        <v>123.88392235905195</v>
       </c>
       <c r="AV13" s="6">
-        <v>118.88112394878792</v>
+        <v>128.78698731245669</v>
       </c>
       <c r="AW13" s="6">
-        <v>146.37755308947254</v>
+        <v>130.15351999573593</v>
       </c>
       <c r="AX13" s="6">
-        <v>203.3</v>
+        <v>177.85482444417954</v>
       </c>
       <c r="AY13" s="6">
-        <v>194.1</v>
+        <v>172.8513232611717</v>
       </c>
       <c r="AZ13" s="6">
-        <v>193</v>
+        <v>171.17004905617665</v>
       </c>
       <c r="BA13" s="6">
-        <v>183.6</v>
+        <v>172.11706930712484</v>
       </c>
       <c r="BB13" s="6">
-        <v>186.3</v>
+        <v>175.37639419553634</v>
       </c>
       <c r="BC13" s="6">
-        <v>175.7</v>
+        <v>167.72000774548169</v>
       </c>
       <c r="BD13" s="6">
-        <v>167.9</v>
+        <v>161.15885857873465</v>
       </c>
       <c r="BE13" s="6">
-        <v>157.6</v>
+        <v>151.71680263442113</v>
       </c>
       <c r="BF13" s="6">
-        <v>147.69999999999999</v>
+        <v>141.67718670208035</v>
       </c>
       <c r="BG13" s="6">
-        <v>143.5</v>
+        <v>138.0494540257254</v>
       </c>
       <c r="BH13" s="6">
-        <v>137.69999999999999</v>
+        <v>134.25356611962195</v>
       </c>
       <c r="BI13" s="6">
-        <v>131</v>
+        <v>127.7585458294254</v>
       </c>
       <c r="BJ13" s="6">
-        <v>126.82337268161012</v>
+        <v>112.44703276634695</v>
       </c>
       <c r="BK13" s="6">
-        <v>129</v>
+        <v>117.87254322155643</v>
       </c>
       <c r="BL13" s="6">
-        <v>141.4</v>
+        <v>131.05295833906763</v>
       </c>
       <c r="BM13" s="6">
-        <v>140.22374671610493</v>
+        <v>131.18553425372096</v>
       </c>
       <c r="BN13" s="6">
-        <v>143.41909502505771</v>
+        <v>129.38727904913526</v>
       </c>
       <c r="BO13" s="6">
-        <v>135.81491497032633</v>
+        <v>121.88683043772031</v>
       </c>
       <c r="BP13" s="6">
-        <v>131.93023050399293</v>
+        <v>117.91890044204354</v>
       </c>
       <c r="BQ13" s="6">
-        <v>131.22070059505094</v>
+        <v>116.76268174408007</v>
       </c>
       <c r="BR13" s="6">
-        <v>113.85432905539679</v>
+        <v>104.32348618150333</v>
       </c>
       <c r="BS13" s="6">
-        <v>106.35749264119289</v>
+        <v>97.132385406248261</v>
       </c>
       <c r="BT13" s="6">
-        <v>100.46222802521537</v>
+        <v>91.329468277983693</v>
       </c>
       <c r="BU13" s="6">
-        <v>100.6796944822824</v>
+        <v>89.054343434017852</v>
       </c>
       <c r="BV13" s="6">
-        <v>82.116337043995202</v>
+        <v>84.796833980163029</v>
       </c>
       <c r="BW13" s="6">
-        <v>73.943233916232529</v>
+        <v>75.150610884960855</v>
       </c>
       <c r="BX13" s="6">
-        <v>78.166902472320771</v>
+        <v>79.888098277350437</v>
       </c>
       <c r="BY13" s="6">
-        <v>91.057767172458028</v>
+        <v>96.533362342060371</v>
       </c>
       <c r="BZ13" s="6">
-        <v>90.359809505878701</v>
+        <v>95.695658149195978</v>
       </c>
       <c r="CA13" s="6">
-        <v>86.838171549005523</v>
+        <v>92.234644447366236</v>
       </c>
       <c r="CB13" s="6">
-        <v>83.88051714683111</v>
+        <v>90.486961582250373</v>
       </c>
       <c r="CC13" s="6">
-        <v>87.28265544193566</v>
+        <v>94.07208386178614</v>
       </c>
       <c r="CD13" s="6">
-        <v>98.557671033912399</v>
+        <v>106.63239106072793</v>
       </c>
       <c r="CE13" s="6">
-        <v>99.83093026604007</v>
+        <v>107.4723183360403</v>
       </c>
       <c r="CF13" s="6">
-        <v>102.7297238369256</v>
+        <v>109.45619070199631</v>
       </c>
       <c r="CG13" s="6">
-        <v>106.14992545518038</v>
+        <v>111.26193668270609</v>
       </c>
       <c r="CH13" s="6">
-        <v>53.925875023885503</v>
+        <v>77.185812812083057</v>
       </c>
       <c r="CI13" s="6">
-        <v>93.112400906411423</v>
+        <v>114.25631731313635</v>
       </c>
       <c r="CJ13" s="6">
-        <v>94.626247485540347</v>
+        <v>113.30102273205026</v>
       </c>
       <c r="CK13" s="6">
-        <v>84.657651834083524</v>
+        <v>90.710567955763437</v>
       </c>
       <c r="CL13" s="6">
-        <v>84.63283478232519</v>
+        <v>92.822191903381011</v>
       </c>
       <c r="CM13" s="6">
-        <v>91.051566368818243</v>
+        <v>96.629629521609175</v>
       </c>
       <c r="CN13" s="6">
-        <v>95.58530534975975</v>
+        <v>105.80409106011479</v>
       </c>
       <c r="CO13" s="6">
-        <v>94.524522333595797</v>
+        <v>109.06507318164842</v>
       </c>
       <c r="CP13" s="6">
-        <v>90.742375725801978</v>
+        <v>112.4637273025793</v>
       </c>
       <c r="CQ13" s="6">
-        <v>95.565479513507384</v>
+        <v>120.49466280526337</v>
       </c>
       <c r="CR13" s="6">
-        <v>100.80252910899208</v>
+        <v>124.98866342397454</v>
       </c>
       <c r="CS13" s="6">
-        <v>110.63806007984851</v>
+        <v>125.34968524594979</v>
       </c>
       <c r="CT13" s="6">
         <v>171</v>
       </c>
       <c r="CU13" s="6">
         <v>115.1</v>
       </c>
       <c r="CV13" s="6">
         <v>77.2</v>
       </c>
       <c r="CW13" s="6">
         <v>78.900000000000006</v>
       </c>
       <c r="CX13" s="6">
         <v>82.8</v>
       </c>
       <c r="CY13" s="6">
         <v>91.187684411824691</v>
       </c>
       <c r="CZ13" s="6"/>
       <c r="DA13" s="6"/>
       <c r="DB13" s="6"/>
       <c r="DC13" s="6"/>
       <c r="DD13" s="6"/>
       <c r="DE13" s="6"/>
@@ -4195,843 +4217,843 @@
       <c r="CV14" s="3"/>
       <c r="CW14" s="3"/>
       <c r="CX14" s="3"/>
       <c r="CY14" s="3"/>
       <c r="CZ14" s="3"/>
       <c r="DA14" s="3"/>
       <c r="DB14" s="3"/>
       <c r="DC14" s="3"/>
       <c r="DD14" s="3"/>
       <c r="DE14" s="3"/>
       <c r="DF14" s="3"/>
       <c r="DG14" s="3"/>
       <c r="DH14" s="3"/>
       <c r="DI14" s="3"/>
       <c r="DJ14" s="3"/>
       <c r="DK14" s="3"/>
       <c r="DL14" s="3"/>
       <c r="DM14" s="3"/>
       <c r="DN14" s="3"/>
       <c r="DO14" s="3"/>
       <c r="DP14" s="3"/>
       <c r="DQ14" s="3"/>
       <c r="DR14" s="3"/>
     </row>
     <row r="15" spans="1:122" ht="21" customHeight="1">
-      <c r="A15" s="18"/>
-[...122 lines deleted...]
-      <c r="DR15" s="19"/>
+      <c r="A15" s="15"/>
+      <c r="B15" s="15"/>
+      <c r="C15" s="15"/>
+      <c r="D15" s="15"/>
+      <c r="E15" s="15"/>
+      <c r="F15" s="15"/>
+      <c r="G15" s="15"/>
+      <c r="H15" s="15"/>
+      <c r="I15" s="15"/>
+      <c r="J15" s="15"/>
+      <c r="K15" s="15"/>
+      <c r="L15" s="15"/>
+      <c r="M15" s="15"/>
+      <c r="N15" s="15"/>
+      <c r="O15" s="15"/>
+      <c r="P15" s="15"/>
+      <c r="Q15" s="15"/>
+      <c r="R15" s="15"/>
+      <c r="S15" s="15"/>
+      <c r="T15" s="15"/>
+      <c r="U15" s="15"/>
+      <c r="V15" s="15"/>
+      <c r="W15" s="15"/>
+      <c r="X15" s="15"/>
+      <c r="Y15" s="15"/>
+      <c r="Z15" s="15"/>
+      <c r="AA15" s="15"/>
+      <c r="AB15" s="15"/>
+      <c r="AC15" s="15"/>
+      <c r="AD15" s="15"/>
+      <c r="AE15" s="15"/>
+      <c r="AF15" s="15"/>
+      <c r="AG15" s="15"/>
+      <c r="AH15" s="15"/>
+      <c r="AI15" s="15"/>
+      <c r="AJ15" s="15"/>
+      <c r="AK15" s="15"/>
+      <c r="AL15" s="15"/>
+      <c r="AM15" s="15"/>
+      <c r="AN15" s="15"/>
+      <c r="AO15" s="15"/>
+      <c r="AP15" s="15"/>
+      <c r="AQ15" s="15"/>
+      <c r="AR15" s="15"/>
+      <c r="AS15" s="15"/>
+      <c r="AT15" s="15"/>
+      <c r="AU15" s="15"/>
+      <c r="AV15" s="15"/>
+      <c r="AW15" s="15"/>
+      <c r="AX15" s="15"/>
+      <c r="AY15" s="15"/>
+      <c r="AZ15" s="15"/>
+      <c r="BA15" s="15"/>
+      <c r="BB15" s="15"/>
+      <c r="BC15" s="15"/>
+      <c r="BD15" s="15"/>
+      <c r="BE15" s="15"/>
+      <c r="BF15" s="15"/>
+      <c r="BG15" s="15"/>
+      <c r="BH15" s="15"/>
+      <c r="BI15" s="15"/>
+      <c r="BJ15" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="BK15" s="14"/>
+      <c r="BL15" s="14"/>
+      <c r="BM15" s="14"/>
+      <c r="BN15" s="14"/>
+      <c r="BO15" s="14"/>
+      <c r="BP15" s="14"/>
+      <c r="BQ15" s="14"/>
+      <c r="BR15" s="14"/>
+      <c r="BS15" s="14"/>
+      <c r="BT15" s="14"/>
+      <c r="BU15" s="14"/>
+      <c r="BV15" s="14"/>
+      <c r="BW15" s="14"/>
+      <c r="BX15" s="14"/>
+      <c r="BY15" s="14"/>
+      <c r="BZ15" s="14"/>
+      <c r="CA15" s="14"/>
+      <c r="CB15" s="14"/>
+      <c r="CC15" s="14"/>
+      <c r="CD15" s="14"/>
+      <c r="CE15" s="14"/>
+      <c r="CF15" s="14"/>
+      <c r="CG15" s="14"/>
+      <c r="CH15" s="14"/>
+      <c r="CI15" s="14"/>
+      <c r="CJ15" s="14"/>
+      <c r="CK15" s="14"/>
+      <c r="CL15" s="14"/>
+      <c r="CM15" s="14"/>
+      <c r="CN15" s="14"/>
+      <c r="CO15" s="14"/>
+      <c r="CP15" s="14"/>
+      <c r="CQ15" s="14"/>
+      <c r="CR15" s="14"/>
+      <c r="CS15" s="14"/>
+      <c r="CT15" s="14"/>
+      <c r="CU15" s="14"/>
+      <c r="CV15" s="14"/>
+      <c r="CW15" s="14"/>
+      <c r="CX15" s="14"/>
+      <c r="CY15" s="14"/>
+      <c r="CZ15" s="14"/>
+      <c r="DA15" s="14"/>
+      <c r="DB15" s="14"/>
+      <c r="DC15" s="14"/>
+      <c r="DD15" s="14"/>
+      <c r="DE15" s="14"/>
+      <c r="DF15" s="14"/>
+      <c r="DG15" s="14"/>
+      <c r="DH15" s="14"/>
+      <c r="DI15" s="14"/>
+      <c r="DJ15" s="14"/>
+      <c r="DK15" s="14"/>
+      <c r="DL15" s="14"/>
+      <c r="DM15" s="14"/>
+      <c r="DN15" s="14"/>
+      <c r="DO15" s="14"/>
+      <c r="DP15" s="14"/>
+      <c r="DQ15" s="14"/>
+      <c r="DR15" s="14"/>
     </row>
     <row r="16" spans="1:122" ht="22.5" customHeight="1" thickBot="1">
       <c r="A16" s="3"/>
       <c r="B16" s="3"/>
       <c r="C16" s="3"/>
       <c r="D16" s="3"/>
       <c r="E16" s="3"/>
       <c r="F16" s="3"/>
       <c r="G16" s="3"/>
       <c r="H16" s="3"/>
-      <c r="I16" s="15"/>
-[...3 lines deleted...]
-      <c r="M16" s="15"/>
+      <c r="I16" s="16"/>
+      <c r="J16" s="16"/>
+      <c r="K16" s="16"/>
+      <c r="L16" s="16"/>
+      <c r="M16" s="16"/>
       <c r="N16" s="3"/>
       <c r="O16" s="3"/>
       <c r="P16" s="3"/>
       <c r="Q16" s="3"/>
       <c r="R16" s="3"/>
       <c r="S16" s="3"/>
       <c r="T16" s="3"/>
-      <c r="U16" s="15" t="s">
+      <c r="U16" s="16" t="s">
         <v>1</v>
       </c>
-      <c r="V16" s="15"/>
-[...2 lines deleted...]
-      <c r="Y16" s="15"/>
+      <c r="V16" s="16"/>
+      <c r="W16" s="16"/>
+      <c r="X16" s="16"/>
+      <c r="Y16" s="16"/>
       <c r="Z16" s="3"/>
       <c r="AA16" s="3"/>
       <c r="AB16" s="3"/>
       <c r="AC16" s="3"/>
       <c r="AD16" s="3"/>
       <c r="AE16" s="3"/>
       <c r="AF16" s="3"/>
-      <c r="AG16" s="14" t="s">
+      <c r="AG16" s="13" t="s">
         <v>1</v>
       </c>
-      <c r="AH16" s="14"/>
-[...2 lines deleted...]
-      <c r="AK16" s="14"/>
+      <c r="AH16" s="13"/>
+      <c r="AI16" s="13"/>
+      <c r="AJ16" s="13"/>
+      <c r="AK16" s="13"/>
       <c r="AL16" s="3"/>
       <c r="AM16" s="3"/>
       <c r="AN16" s="3"/>
       <c r="AO16" s="3"/>
       <c r="AP16" s="3"/>
       <c r="AQ16" s="3"/>
       <c r="AR16" s="3"/>
-      <c r="AS16" s="14"/>
-[...3 lines deleted...]
-      <c r="AW16" s="14"/>
+      <c r="AS16" s="13"/>
+      <c r="AT16" s="13"/>
+      <c r="AU16" s="13"/>
+      <c r="AV16" s="13"/>
+      <c r="AW16" s="13"/>
       <c r="AX16" s="3"/>
       <c r="AY16" s="3"/>
       <c r="AZ16" s="3"/>
       <c r="BA16" s="3"/>
       <c r="BB16" s="3"/>
       <c r="BC16" s="3"/>
       <c r="BD16" s="3"/>
-      <c r="BE16" s="14" t="s">
+      <c r="BE16" s="13" t="s">
         <v>1</v>
       </c>
-      <c r="BF16" s="14"/>
-[...2 lines deleted...]
-      <c r="BI16" s="14"/>
+      <c r="BF16" s="13"/>
+      <c r="BG16" s="13"/>
+      <c r="BH16" s="13"/>
+      <c r="BI16" s="13"/>
       <c r="BJ16" s="3"/>
       <c r="BK16" s="3"/>
       <c r="BL16" s="3"/>
       <c r="BM16" s="3"/>
       <c r="BN16" s="3"/>
       <c r="BO16" s="3"/>
       <c r="BP16" s="3"/>
-      <c r="BQ16" s="14" t="s">
+      <c r="BQ16" s="13" t="s">
         <v>1</v>
       </c>
-      <c r="BR16" s="14"/>
-[...2 lines deleted...]
-      <c r="BU16" s="14"/>
+      <c r="BR16" s="13"/>
+      <c r="BS16" s="13"/>
+      <c r="BT16" s="13"/>
+      <c r="BU16" s="13"/>
       <c r="BV16" s="3"/>
       <c r="BW16" s="3"/>
       <c r="BX16" s="3"/>
       <c r="BY16" s="3"/>
       <c r="BZ16" s="3"/>
       <c r="CA16" s="3"/>
       <c r="CB16" s="3"/>
-      <c r="CC16" s="14" t="s">
+      <c r="CC16" s="13" t="s">
         <v>1</v>
       </c>
-      <c r="CD16" s="14"/>
-[...2 lines deleted...]
-      <c r="CG16" s="14"/>
+      <c r="CD16" s="13"/>
+      <c r="CE16" s="13"/>
+      <c r="CF16" s="13"/>
+      <c r="CG16" s="13"/>
       <c r="CH16" s="3"/>
       <c r="CI16" s="3"/>
       <c r="CJ16" s="3"/>
       <c r="CK16" s="3"/>
       <c r="CL16" s="3"/>
       <c r="CM16" s="3"/>
       <c r="CN16" s="3"/>
-      <c r="CO16" s="14" t="s">
+      <c r="CO16" s="13" t="s">
         <v>1</v>
       </c>
-      <c r="CP16" s="14"/>
-[...2 lines deleted...]
-      <c r="CS16" s="14"/>
+      <c r="CP16" s="13"/>
+      <c r="CQ16" s="13"/>
+      <c r="CR16" s="13"/>
+      <c r="CS16" s="13"/>
       <c r="CT16" s="3"/>
       <c r="CU16" s="3"/>
       <c r="CV16" s="3"/>
       <c r="CW16" s="3"/>
       <c r="CX16" s="3"/>
       <c r="CY16" s="3"/>
       <c r="CZ16" s="3"/>
-      <c r="DA16" s="14" t="s">
+      <c r="DA16" s="13" t="s">
         <v>1</v>
       </c>
-      <c r="DB16" s="14"/>
-[...2 lines deleted...]
-      <c r="DE16" s="14"/>
+      <c r="DB16" s="13"/>
+      <c r="DC16" s="13"/>
+      <c r="DD16" s="13"/>
+      <c r="DE16" s="13"/>
       <c r="DF16" s="3"/>
       <c r="DG16" s="3"/>
       <c r="DH16" s="3"/>
       <c r="DI16" s="3"/>
       <c r="DJ16" s="3"/>
       <c r="DK16" s="3"/>
       <c r="DL16" s="3"/>
       <c r="DM16" s="3"/>
       <c r="DN16" s="3"/>
       <c r="DO16" s="3"/>
       <c r="DP16" s="3"/>
       <c r="DQ16" s="3"/>
       <c r="DR16" s="3"/>
     </row>
     <row r="17" spans="1:122" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A17" s="16"/>
-[...14 lines deleted...]
-      <c r="N17" s="11" t="s">
+      <c r="A17" s="17"/>
+      <c r="B17" s="19" t="s">
+        <v>30</v>
+      </c>
+      <c r="C17" s="20"/>
+      <c r="D17" s="20"/>
+      <c r="E17" s="20"/>
+      <c r="F17" s="20"/>
+      <c r="G17" s="20"/>
+      <c r="H17" s="20"/>
+      <c r="I17" s="20"/>
+      <c r="J17" s="20"/>
+      <c r="K17" s="20"/>
+      <c r="L17" s="20"/>
+      <c r="M17" s="21"/>
+      <c r="N17" s="19" t="s">
         <v>2</v>
       </c>
-      <c r="O17" s="12"/>
-[...10 lines deleted...]
-      <c r="Z17" s="11" t="s">
+      <c r="O17" s="20"/>
+      <c r="P17" s="20"/>
+      <c r="Q17" s="20"/>
+      <c r="R17" s="20"/>
+      <c r="S17" s="20"/>
+      <c r="T17" s="20"/>
+      <c r="U17" s="20"/>
+      <c r="V17" s="20"/>
+      <c r="W17" s="20"/>
+      <c r="X17" s="20"/>
+      <c r="Y17" s="21"/>
+      <c r="Z17" s="19" t="s">
+        <v>29</v>
+      </c>
+      <c r="AA17" s="20"/>
+      <c r="AB17" s="20"/>
+      <c r="AC17" s="20"/>
+      <c r="AD17" s="20"/>
+      <c r="AE17" s="20"/>
+      <c r="AF17" s="20"/>
+      <c r="AG17" s="20"/>
+      <c r="AH17" s="20"/>
+      <c r="AI17" s="20"/>
+      <c r="AJ17" s="20"/>
+      <c r="AK17" s="21"/>
+      <c r="AL17" s="19" t="s">
+        <v>19</v>
+      </c>
+      <c r="AM17" s="20"/>
+      <c r="AN17" s="20"/>
+      <c r="AO17" s="20"/>
+      <c r="AP17" s="20"/>
+      <c r="AQ17" s="20"/>
+      <c r="AR17" s="20"/>
+      <c r="AS17" s="20"/>
+      <c r="AT17" s="20"/>
+      <c r="AU17" s="20"/>
+      <c r="AV17" s="20"/>
+      <c r="AW17" s="21"/>
+      <c r="AX17" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="AY17" s="20"/>
+      <c r="AZ17" s="20"/>
+      <c r="BA17" s="20"/>
+      <c r="BB17" s="20"/>
+      <c r="BC17" s="20"/>
+      <c r="BD17" s="20"/>
+      <c r="BE17" s="20"/>
+      <c r="BF17" s="20"/>
+      <c r="BG17" s="20"/>
+      <c r="BH17" s="20"/>
+      <c r="BI17" s="21"/>
+      <c r="BJ17" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="BK17" s="20"/>
+      <c r="BL17" s="20"/>
+      <c r="BM17" s="20"/>
+      <c r="BN17" s="20"/>
+      <c r="BO17" s="20"/>
+      <c r="BP17" s="20"/>
+      <c r="BQ17" s="20"/>
+      <c r="BR17" s="20"/>
+      <c r="BS17" s="20"/>
+      <c r="BT17" s="20"/>
+      <c r="BU17" s="21"/>
+      <c r="BV17" s="19" t="s">
+        <v>35</v>
+      </c>
+      <c r="BW17" s="20"/>
+      <c r="BX17" s="20"/>
+      <c r="BY17" s="20"/>
+      <c r="BZ17" s="20"/>
+      <c r="CA17" s="20"/>
+      <c r="CB17" s="20"/>
+      <c r="CC17" s="20"/>
+      <c r="CD17" s="20"/>
+      <c r="CE17" s="20"/>
+      <c r="CF17" s="20"/>
+      <c r="CG17" s="21"/>
+      <c r="CH17" s="19" t="s">
+        <v>36</v>
+      </c>
+      <c r="CI17" s="20"/>
+      <c r="CJ17" s="20"/>
+      <c r="CK17" s="20"/>
+      <c r="CL17" s="20"/>
+      <c r="CM17" s="20"/>
+      <c r="CN17" s="20"/>
+      <c r="CO17" s="20"/>
+      <c r="CP17" s="20"/>
+      <c r="CQ17" s="20"/>
+      <c r="CR17" s="20"/>
+      <c r="CS17" s="21"/>
+      <c r="CT17" s="19" t="s">
         <v>31</v>
       </c>
-      <c r="AA17" s="12"/>
-[...93 lines deleted...]
-      <c r="DE17" s="13"/>
+      <c r="CU17" s="20"/>
+      <c r="CV17" s="20"/>
+      <c r="CW17" s="20"/>
+      <c r="CX17" s="20"/>
+      <c r="CY17" s="20"/>
+      <c r="CZ17" s="20"/>
+      <c r="DA17" s="20"/>
+      <c r="DB17" s="20"/>
+      <c r="DC17" s="20"/>
+      <c r="DD17" s="20"/>
+      <c r="DE17" s="21"/>
       <c r="DF17" s="3"/>
       <c r="DG17" s="3"/>
       <c r="DH17" s="3"/>
       <c r="DI17" s="3"/>
       <c r="DJ17" s="3"/>
       <c r="DK17" s="3"/>
       <c r="DL17" s="3"/>
       <c r="DM17" s="3"/>
       <c r="DN17" s="3"/>
       <c r="DO17" s="3"/>
       <c r="DP17" s="3"/>
       <c r="DQ17" s="3"/>
       <c r="DR17" s="3"/>
     </row>
     <row r="18" spans="1:122" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A18" s="17"/>
-      <c r="B18" s="4" t="s">
+      <c r="A18" s="18"/>
+      <c r="B18" s="22" t="s">
+        <v>3</v>
+      </c>
+      <c r="C18" s="22" t="s">
         <v>4</v>
       </c>
-      <c r="C18" s="4" t="s">
+      <c r="D18" s="22" t="s">
         <v>5</v>
       </c>
-      <c r="D18" s="4" t="s">
+      <c r="E18" s="22" t="s">
         <v>6</v>
       </c>
-      <c r="E18" s="4" t="s">
+      <c r="F18" s="22" t="s">
         <v>7</v>
       </c>
-      <c r="F18" s="4" t="s">
+      <c r="G18" s="22" t="s">
         <v>8</v>
       </c>
-      <c r="G18" s="4" t="s">
+      <c r="H18" s="22" t="s">
         <v>9</v>
       </c>
-      <c r="H18" s="4" t="s">
+      <c r="I18" s="22" t="s">
         <v>10</v>
       </c>
-      <c r="I18" s="4" t="s">
+      <c r="J18" s="22" t="s">
         <v>11</v>
       </c>
-      <c r="J18" s="4" t="s">
+      <c r="K18" s="22" t="s">
         <v>12</v>
       </c>
-      <c r="K18" s="4" t="s">
+      <c r="L18" s="22" t="s">
         <v>13</v>
       </c>
-      <c r="L18" s="4" t="s">
+      <c r="M18" s="22" t="s">
         <v>14</v>
       </c>
-      <c r="M18" s="4" t="s">
+      <c r="N18" s="22" t="s">
+        <v>3</v>
+      </c>
+      <c r="O18" s="22" t="s">
+        <v>4</v>
+      </c>
+      <c r="P18" s="22" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q18" s="22" t="s">
+        <v>6</v>
+      </c>
+      <c r="R18" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="S18" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="T18" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="U18" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="V18" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="W18" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="X18" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y18" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="Z18" s="22" t="s">
+        <v>3</v>
+      </c>
+      <c r="AA18" s="22" t="s">
+        <v>4</v>
+      </c>
+      <c r="AB18" s="22" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC18" s="22" t="s">
+        <v>6</v>
+      </c>
+      <c r="AD18" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="AE18" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="AF18" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="AG18" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="AH18" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="AI18" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="AJ18" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK18" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="AL18" s="22" t="s">
+        <v>3</v>
+      </c>
+      <c r="AM18" s="22" t="s">
+        <v>4</v>
+      </c>
+      <c r="AN18" s="22" t="s">
+        <v>5</v>
+      </c>
+      <c r="AO18" s="22" t="s">
+        <v>6</v>
+      </c>
+      <c r="AP18" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="AQ18" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="AR18" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="AS18" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="AT18" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="AU18" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="AV18" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="AW18" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="AX18" s="22" t="s">
+        <v>3</v>
+      </c>
+      <c r="AY18" s="22" t="s">
+        <v>4</v>
+      </c>
+      <c r="AZ18" s="22" t="s">
+        <v>5</v>
+      </c>
+      <c r="BA18" s="22" t="s">
+        <v>6</v>
+      </c>
+      <c r="BB18" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="BC18" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="BD18" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="BE18" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="BF18" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="BG18" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="BH18" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="BI18" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="N18" s="4" t="s">
+      <c r="BJ18" s="22" t="s">
+        <v>3</v>
+      </c>
+      <c r="BK18" s="22" t="s">
         <v>4</v>
       </c>
-      <c r="O18" s="4" t="s">
+      <c r="BL18" s="22" t="s">
         <v>5</v>
       </c>
-      <c r="P18" s="4" t="s">
+      <c r="BM18" s="22" t="s">
         <v>6</v>
       </c>
-      <c r="Q18" s="4" t="s">
+      <c r="BN18" s="22" t="s">
         <v>7</v>
       </c>
-      <c r="R18" s="4" t="s">
+      <c r="BO18" s="22" t="s">
         <v>8</v>
       </c>
-      <c r="S18" s="4" t="s">
+      <c r="BP18" s="22" t="s">
         <v>9</v>
       </c>
-      <c r="T18" s="4" t="s">
+      <c r="BQ18" s="22" t="s">
         <v>10</v>
       </c>
-      <c r="U18" s="4" t="s">
+      <c r="BR18" s="22" t="s">
         <v>11</v>
       </c>
-      <c r="V18" s="4" t="s">
+      <c r="BS18" s="22" t="s">
         <v>12</v>
       </c>
-      <c r="W18" s="4" t="s">
+      <c r="BT18" s="22" t="s">
         <v>13</v>
       </c>
-      <c r="X18" s="4" t="s">
-[...2 lines deleted...]
-      <c r="Y18" s="4" t="s">
+      <c r="BU18" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="Z18" s="4" t="s">
+      <c r="BV18" s="22" t="s">
+        <v>3</v>
+      </c>
+      <c r="BW18" s="22" t="s">
         <v>4</v>
       </c>
-      <c r="AA18" s="4" t="s">
+      <c r="BX18" s="22" t="s">
         <v>5</v>
       </c>
-      <c r="AB18" s="4" t="s">
+      <c r="BY18" s="22" t="s">
         <v>6</v>
       </c>
-      <c r="AC18" s="4" t="s">
+      <c r="BZ18" s="22" t="s">
         <v>7</v>
       </c>
-      <c r="AD18" s="4" t="s">
+      <c r="CA18" s="22" t="s">
         <v>8</v>
       </c>
-      <c r="AE18" s="4" t="s">
+      <c r="CB18" s="22" t="s">
         <v>9</v>
       </c>
-      <c r="AF18" s="4" t="s">
+      <c r="CC18" s="22" t="s">
         <v>10</v>
       </c>
-      <c r="AG18" s="4" t="s">
+      <c r="CD18" s="22" t="s">
         <v>11</v>
       </c>
-      <c r="AH18" s="4" t="s">
+      <c r="CE18" s="22" t="s">
         <v>12</v>
       </c>
-      <c r="AI18" s="4" t="s">
+      <c r="CF18" s="22" t="s">
         <v>13</v>
       </c>
-      <c r="AJ18" s="4" t="s">
-[...2 lines deleted...]
-      <c r="AK18" s="4" t="s">
+      <c r="CG18" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="AL18" s="4" t="s">
+      <c r="CH18" s="22" t="s">
+        <v>3</v>
+      </c>
+      <c r="CI18" s="22" t="s">
         <v>4</v>
       </c>
-      <c r="AM18" s="4" t="s">
+      <c r="CJ18" s="22" t="s">
         <v>5</v>
       </c>
-      <c r="AN18" s="4" t="s">
+      <c r="CK18" s="22" t="s">
         <v>6</v>
       </c>
-      <c r="AO18" s="4" t="s">
+      <c r="CL18" s="22" t="s">
         <v>7</v>
       </c>
-      <c r="AP18" s="4" t="s">
+      <c r="CM18" s="22" t="s">
         <v>8</v>
       </c>
-      <c r="AQ18" s="4" t="s">
+      <c r="CN18" s="22" t="s">
         <v>9</v>
       </c>
-      <c r="AR18" s="4" t="s">
+      <c r="CO18" s="22" t="s">
         <v>10</v>
       </c>
-      <c r="AS18" s="4" t="s">
+      <c r="CP18" s="22" t="s">
         <v>11</v>
       </c>
-      <c r="AT18" s="4" t="s">
+      <c r="CQ18" s="22" t="s">
         <v>12</v>
       </c>
-      <c r="AU18" s="4" t="s">
+      <c r="CR18" s="22" t="s">
         <v>13</v>
       </c>
-      <c r="AV18" s="4" t="s">
-[...2 lines deleted...]
-      <c r="AW18" s="4" t="s">
+      <c r="CS18" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="AX18" s="4" t="s">
+      <c r="CT18" s="22" t="s">
+        <v>3</v>
+      </c>
+      <c r="CU18" s="22" t="s">
         <v>4</v>
       </c>
-      <c r="AY18" s="4" t="s">
+      <c r="CV18" s="22" t="s">
         <v>5</v>
       </c>
-      <c r="AZ18" s="4" t="s">
+      <c r="CW18" s="22" t="s">
         <v>6</v>
       </c>
-      <c r="BA18" s="4" t="s">
+      <c r="CX18" s="22" t="s">
         <v>7</v>
       </c>
-      <c r="BB18" s="4" t="s">
+      <c r="CY18" s="22" t="s">
         <v>8</v>
       </c>
-      <c r="BC18" s="4" t="s">
+      <c r="CZ18" s="22" t="s">
         <v>9</v>
       </c>
-      <c r="BD18" s="4" t="s">
+      <c r="DA18" s="22" t="s">
         <v>10</v>
       </c>
-      <c r="BE18" s="4" t="s">
+      <c r="DB18" s="22" t="s">
         <v>11</v>
       </c>
-      <c r="BF18" s="4" t="s">
+      <c r="DC18" s="22" t="s">
         <v>12</v>
       </c>
-      <c r="BG18" s="4" t="s">
+      <c r="DD18" s="22" t="s">
         <v>13</v>
       </c>
-      <c r="BH18" s="4" t="s">
-[...147 lines deleted...]
-        <v>16</v>
+      <c r="DE18" s="22" t="s">
+        <v>15</v>
       </c>
       <c r="DF18" s="3"/>
       <c r="DG18" s="3"/>
       <c r="DH18" s="3"/>
       <c r="DI18" s="3"/>
       <c r="DJ18" s="3"/>
       <c r="DK18" s="3"/>
       <c r="DL18" s="3"/>
       <c r="DM18" s="3"/>
       <c r="DN18" s="3"/>
       <c r="DO18" s="3"/>
       <c r="DP18" s="3"/>
       <c r="DQ18" s="3"/>
       <c r="DR18" s="3"/>
     </row>
     <row r="19" spans="1:122">
       <c r="A19" s="5" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="B19" s="9">
+        <v>21</v>
+      </c>
+      <c r="B19" s="23">
         <v>102.24700758337526</v>
       </c>
-      <c r="C19" s="9">
+      <c r="C19" s="23">
         <v>104.16035122825562</v>
       </c>
-      <c r="D19" s="9">
+      <c r="D19" s="23">
         <v>105.8662939345371</v>
       </c>
-      <c r="E19" s="9">
+      <c r="E19" s="23">
         <v>105.75575990556003</v>
       </c>
-      <c r="F19" s="9">
+      <c r="F19" s="23">
         <v>102.721636273287</v>
       </c>
-      <c r="G19" s="9">
+      <c r="G19" s="23">
         <v>108.19521829184009</v>
       </c>
       <c r="H19" s="6">
         <v>107.74631024580535</v>
       </c>
-      <c r="I19" s="9">
+      <c r="I19" s="23">
         <v>106.63017136090542</v>
       </c>
       <c r="J19" s="6">
         <v>106.93030988610721</v>
       </c>
-      <c r="K19" s="9">
+      <c r="K19" s="23">
         <v>106.19462105161818</v>
       </c>
-      <c r="L19" s="9">
+      <c r="L19" s="23">
         <v>105.81245689823231</v>
       </c>
-      <c r="M19" s="9">
+      <c r="M19" s="23">
         <v>105.40618416435524</v>
       </c>
       <c r="N19" s="6">
         <v>100.11208115088634</v>
       </c>
       <c r="O19" s="6">
-        <v>100.8</v>
+        <v>99.460861285077911</v>
       </c>
       <c r="P19" s="6">
-        <v>100</v>
+        <v>99.183082231859203</v>
       </c>
       <c r="Q19" s="6">
         <v>99.459394538906579</v>
       </c>
       <c r="R19" s="6">
         <v>100.94394258605975</v>
       </c>
       <c r="S19" s="6">
         <v>100.37740625968196</v>
       </c>
       <c r="T19" s="6">
         <v>101.49427353487933</v>
       </c>
       <c r="U19" s="6">
         <v>101.84745581111534</v>
       </c>
       <c r="V19" s="6">
         <v>107.24557398872933</v>
       </c>
       <c r="W19" s="6">
         <v>107.03177002366233</v>
       </c>
       <c r="X19" s="6">
         <v>106.63624099450529</v>
       </c>
@@ -5041,318 +5063,318 @@
       <c r="Z19" s="6">
         <v>100.58222317740831</v>
       </c>
       <c r="AA19" s="6">
         <v>99.120668054233164</v>
       </c>
       <c r="AB19" s="6">
         <v>97.337257375956312</v>
       </c>
       <c r="AC19" s="6">
         <v>96.867306743061604</v>
       </c>
       <c r="AD19" s="6">
         <v>95.966636436221719</v>
       </c>
       <c r="AE19" s="6">
         <v>96.507571591775417</v>
       </c>
       <c r="AF19" s="6">
         <v>95.140919824511727</v>
       </c>
       <c r="AG19" s="6">
         <v>94.28554364817208</v>
       </c>
       <c r="AH19" s="6">
-        <v>121.42337983565568</v>
+        <v>93.692112890126893</v>
       </c>
       <c r="AI19" s="6">
-        <v>117.95020407074881</v>
+        <v>93.572457152495147</v>
       </c>
       <c r="AJ19" s="6">
         <v>94.022398404660919</v>
       </c>
       <c r="AK19" s="6">
         <v>94.800763935202738</v>
       </c>
       <c r="AL19" s="6">
         <v>99.156362549111805</v>
       </c>
       <c r="AM19" s="6">
         <v>102.17956565047312</v>
       </c>
       <c r="AN19" s="6">
         <v>103.74590455700753</v>
       </c>
       <c r="AO19" s="6">
         <v>104.71883948889467</v>
       </c>
       <c r="AP19" s="6">
         <v>104.73563592592392</v>
       </c>
       <c r="AQ19" s="6">
         <v>105.14818109872246</v>
       </c>
       <c r="AR19" s="6">
         <v>100.85053946172313</v>
       </c>
       <c r="AS19" s="6">
         <v>99.231131242332538</v>
       </c>
       <c r="AT19" s="6">
         <v>100.95665374377182</v>
       </c>
       <c r="AU19" s="6">
         <v>102.10873587582552</v>
       </c>
       <c r="AV19" s="6">
         <v>103.44660542100088</v>
       </c>
       <c r="AW19" s="6">
         <v>104.28165599968607</v>
       </c>
       <c r="AX19" s="6">
-        <v>122.03241716714317</v>
+        <v>121.91547671162175</v>
       </c>
       <c r="AY19" s="6">
-        <v>120.39484755212256</v>
+        <v>121.12193393525989</v>
       </c>
       <c r="AZ19" s="6">
-        <v>122.04099349612167</v>
+        <v>122.4051746281712</v>
       </c>
       <c r="BA19" s="6">
-        <v>121.47931276667336</v>
+        <v>121.57203744073632</v>
       </c>
       <c r="BB19" s="6">
-        <v>117.45392259892951</v>
+        <v>116.13982793521684</v>
       </c>
       <c r="BC19" s="6">
-        <v>115.43743384607077</v>
+        <v>115.47689679330347</v>
       </c>
       <c r="BD19" s="6">
-        <v>115.0217941553674</v>
+        <v>115.72380676129204</v>
       </c>
       <c r="BE19" s="6">
-        <v>113.80253338520443</v>
+        <v>115.04133943441779</v>
       </c>
       <c r="BF19" s="6">
-        <v>115.65471446898844</v>
+        <v>115.13261756728423</v>
       </c>
       <c r="BG19" s="6">
-        <v>114.11583207151328</v>
+        <v>114.08964805959911</v>
       </c>
       <c r="BH19" s="6">
-        <v>111.82798779645378</v>
+        <v>113.29922591964548</v>
       </c>
       <c r="BI19" s="6">
-        <v>111.20606060028469</v>
+        <v>112.23326546841095</v>
       </c>
       <c r="BJ19" s="6">
         <v>107.56813778594183</v>
       </c>
       <c r="BK19" s="6">
-        <v>109.6</v>
+        <v>109.63710812832205</v>
       </c>
       <c r="BL19" s="6">
-        <v>115.6</v>
+        <v>115.61884245869385</v>
       </c>
       <c r="BM19" s="6">
-        <v>117.70053888280469</v>
+        <v>117.70053888280472</v>
       </c>
       <c r="BN19" s="6">
-        <v>117.89248663829024</v>
+        <v>117.8924866382885</v>
       </c>
       <c r="BO19" s="6">
-        <v>114.44189033446489</v>
+        <v>114.44189033446357</v>
       </c>
       <c r="BP19" s="6">
-        <v>113.00300916367402</v>
+        <v>113.00300916367296</v>
       </c>
       <c r="BQ19" s="6">
-        <v>112.46705928398436</v>
+        <v>112.46705928398254</v>
       </c>
       <c r="BR19" s="6">
-        <v>101.9844008101464</v>
+        <v>101.9844008101453</v>
       </c>
       <c r="BS19" s="6">
-        <v>100.10431131474873</v>
+        <v>100.10431131474779</v>
       </c>
       <c r="BT19" s="6">
-        <v>101.31385700610755</v>
+        <v>101.31385700610672</v>
       </c>
       <c r="BU19" s="6">
-        <v>107.13948344039885</v>
+        <v>107.33545734704741</v>
       </c>
       <c r="BV19" s="6">
-        <v>94.612679293306186</v>
+        <v>94.246266172078137</v>
       </c>
       <c r="BW19" s="6">
-        <v>92.778049623997518</v>
+        <v>92.787211762401071</v>
       </c>
       <c r="BX19" s="6">
-        <v>93.674807514391034</v>
+        <v>93.770967183220662</v>
       </c>
       <c r="BY19" s="6">
-        <v>99.322289947403704</v>
+        <v>99.648120069853292</v>
       </c>
       <c r="BZ19" s="6">
-        <v>98.905242695310548</v>
+        <v>99.347804372457844</v>
       </c>
       <c r="CA19" s="6">
-        <v>97.472921414220153</v>
+        <v>97.664868207896887</v>
       </c>
       <c r="CB19" s="6">
-        <v>96.951063579480419</v>
+        <v>97.266103019597153</v>
       </c>
       <c r="CC19" s="6">
-        <v>100.53141791006792</v>
+        <v>100.92273655480193</v>
       </c>
       <c r="CD19" s="6">
-        <v>102.72729121312322</v>
+        <v>103.65787765920666</v>
       </c>
       <c r="CE19" s="6">
-        <v>103.05648863945207</v>
+        <v>104.10555612772656</v>
       </c>
       <c r="CF19" s="6">
-        <v>101.61438656081529</v>
+        <v>102.55243023086729</v>
       </c>
       <c r="CG19" s="6">
-        <v>101.9026984926121</v>
+        <v>102.3146592092466</v>
       </c>
       <c r="CH19" s="6">
-        <v>87.454257329520217</v>
+        <v>86.717462062126074</v>
       </c>
       <c r="CI19" s="6">
-        <v>99.964739935178031</v>
+        <v>99.606333553342154</v>
       </c>
       <c r="CJ19" s="6">
-        <v>103.94464548027646</v>
+        <v>104.29784012626855</v>
       </c>
       <c r="CK19" s="6">
-        <v>99.548968860373122</v>
+        <v>100.73701513346067</v>
       </c>
       <c r="CL19" s="6">
-        <v>100.36920716505897</v>
+        <v>101.15911488096995</v>
       </c>
       <c r="CM19" s="6">
-        <v>102.0722363518872</v>
+        <v>101.14143275260459</v>
       </c>
       <c r="CN19" s="6">
-        <v>103.4927277694301</v>
+        <v>103.43029118394669</v>
       </c>
       <c r="CO19" s="6">
-        <v>100.47540586505097</v>
+        <v>101.83685889748043</v>
       </c>
       <c r="CP19" s="6">
-        <v>98.562046115286165</v>
+        <v>101.81867364510219</v>
       </c>
       <c r="CQ19" s="6">
-        <v>99.771689904062413</v>
+        <v>103.77154421677179</v>
       </c>
       <c r="CR19" s="6">
-        <v>100.90443900413599</v>
+        <v>104.62642153445931</v>
       </c>
       <c r="CS19" s="6">
-        <v>102.47868124322767</v>
+        <v>103.54854978775958</v>
       </c>
       <c r="CT19" s="6">
-        <v>119</v>
+        <v>118.96851059535518</v>
       </c>
       <c r="CU19" s="6">
         <v>109.8</v>
       </c>
       <c r="CV19" s="6">
         <v>98.7</v>
       </c>
       <c r="CW19" s="6">
         <v>98.3</v>
       </c>
       <c r="CX19" s="6">
         <v>99.1</v>
       </c>
       <c r="CY19" s="6">
         <v>102.15260381435958</v>
       </c>
       <c r="CZ19" s="6"/>
       <c r="DA19" s="6"/>
       <c r="DB19" s="6"/>
       <c r="DC19" s="6"/>
       <c r="DD19" s="6"/>
       <c r="DE19" s="6"/>
       <c r="DF19" s="3"/>
       <c r="DG19" s="3"/>
       <c r="DH19" s="3"/>
       <c r="DI19" s="3"/>
       <c r="DJ19" s="3"/>
       <c r="DK19" s="3"/>
       <c r="DL19" s="3"/>
       <c r="DM19" s="3"/>
       <c r="DN19" s="3"/>
       <c r="DO19" s="3"/>
       <c r="DP19" s="3"/>
       <c r="DQ19" s="3"/>
       <c r="DR19" s="3"/>
     </row>
     <row r="20" spans="1:122">
       <c r="A20" s="7" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="B20" s="6">
-        <v>109.61943062472992</v>
+        <v>154.32291843253253</v>
       </c>
       <c r="C20" s="6">
-        <v>121.40371909228503</v>
+        <v>173.18748817808506</v>
       </c>
       <c r="D20" s="6">
-        <v>115.97053565252639</v>
+        <v>157.52372605876869</v>
       </c>
       <c r="E20" s="6">
-        <v>112.44596716473372</v>
+        <v>155.16435456206256</v>
       </c>
       <c r="F20" s="6">
-        <v>110.7546034345884</v>
+        <v>154.77052197915395</v>
       </c>
       <c r="G20" s="6">
-        <v>109.61473392794933</v>
+        <v>161.68780585135292</v>
       </c>
       <c r="H20" s="6">
-        <v>109.10725297897639</v>
+        <v>163.4612808664227</v>
       </c>
       <c r="I20" s="6">
-        <v>109.0160612030685</v>
+        <v>162.73356811144333</v>
       </c>
       <c r="J20" s="6">
-        <v>105.75377304605993</v>
+        <v>164.55505868949686</v>
       </c>
       <c r="K20" s="6">
-        <v>106.73995109160632</v>
+        <v>167.6208148728179</v>
       </c>
       <c r="L20" s="6">
-        <v>113.1712587800908</v>
+        <v>161.65624414905767</v>
       </c>
       <c r="M20" s="6">
-        <v>117.30831630274857</v>
+        <v>156.21299224897012</v>
       </c>
       <c r="N20" s="6">
         <v>100.11396823805345</v>
       </c>
       <c r="O20" s="6">
         <v>102.69217655248694</v>
       </c>
       <c r="P20" s="6">
         <v>102.3</v>
       </c>
       <c r="Q20" s="6">
         <v>102.4</v>
       </c>
       <c r="R20" s="6">
         <v>101.9</v>
       </c>
       <c r="S20" s="6">
         <v>101.7</v>
       </c>
       <c r="T20" s="6">
         <v>101.5</v>
       </c>
       <c r="U20" s="6">
         <v>101.2</v>
       </c>
@@ -5371,318 +5393,318 @@
       <c r="Z20" s="6">
         <v>41.578904899504828</v>
       </c>
       <c r="AA20" s="6">
         <v>49.521227591347298</v>
       </c>
       <c r="AB20" s="6">
         <v>46.110527552353936</v>
       </c>
       <c r="AC20" s="6">
         <v>44.724427198531558</v>
       </c>
       <c r="AD20" s="6">
         <v>44.873138268939009</v>
       </c>
       <c r="AE20" s="6">
         <v>46.55896310190446</v>
       </c>
       <c r="AF20" s="6">
         <v>48.493379707813808</v>
       </c>
       <c r="AG20" s="6">
         <v>49.956396399191696</v>
       </c>
       <c r="AH20" s="6">
-        <v>245.45077493032016</v>
+        <v>245.45074319409946</v>
       </c>
       <c r="AI20" s="6">
-        <v>226.8617073812681</v>
+        <v>226.86174370995946</v>
       </c>
       <c r="AJ20" s="6">
-        <v>193.58381745429151</v>
+        <v>193.58384513814519</v>
       </c>
       <c r="AK20" s="6">
-        <v>168.78216316855105</v>
+        <v>168.78218388149574</v>
       </c>
       <c r="AL20" s="6">
         <v>62.920957323145366</v>
       </c>
       <c r="AM20" s="6">
         <v>83.268098747226134</v>
       </c>
       <c r="AN20" s="6">
         <v>80.627832678489384</v>
       </c>
       <c r="AO20" s="6">
         <v>75.182699493776923</v>
       </c>
       <c r="AP20" s="6">
         <v>71.438951709072953</v>
       </c>
       <c r="AQ20" s="6">
         <v>65.003311487039568</v>
       </c>
       <c r="AR20" s="6">
         <v>66.167013318691488</v>
       </c>
       <c r="AS20" s="6">
         <v>67.672960872127504</v>
       </c>
       <c r="AT20" s="6">
         <v>76.893553138856944</v>
       </c>
       <c r="AU20" s="6">
         <v>78.471831887970168</v>
       </c>
       <c r="AV20" s="6">
         <v>89.847148014627777</v>
       </c>
       <c r="AW20" s="6">
-        <v>99.034752042977004</v>
+        <v>100.21232893466589</v>
       </c>
       <c r="AX20" s="6">
-        <v>102.3</v>
+        <v>99.64344566296532</v>
       </c>
       <c r="AY20" s="6">
-        <v>99.4</v>
+        <v>100.92532315772451</v>
       </c>
       <c r="AZ20" s="6">
-        <v>102.1</v>
+        <v>101.09448002390369</v>
       </c>
       <c r="BA20" s="6">
-        <v>101.2</v>
+        <v>100.07939324644343</v>
       </c>
       <c r="BB20" s="6">
-        <v>100.9</v>
+        <v>95.99300583660532</v>
       </c>
       <c r="BC20" s="6">
-        <v>100.7</v>
+        <v>98.399663578214685</v>
       </c>
       <c r="BD20" s="6">
-        <v>100.8</v>
+        <v>99.203298335061632</v>
       </c>
       <c r="BE20" s="6">
-        <v>100.7</v>
+        <v>99.665975340516042</v>
       </c>
       <c r="BF20" s="6">
-        <v>78.7</v>
+        <v>90.443276171293249</v>
       </c>
       <c r="BG20" s="6">
-        <v>78.599999999999994</v>
+        <v>91.146169192320215</v>
       </c>
       <c r="BH20" s="6">
-        <v>84.2</v>
+        <v>93.141117082633869</v>
       </c>
       <c r="BI20" s="6">
-        <v>100.2</v>
+        <v>102.68022268695572</v>
       </c>
       <c r="BJ20" s="6">
-        <v>100.11045414268047</v>
+        <v>17.811974936651065</v>
       </c>
       <c r="BK20" s="6">
-        <v>100.1</v>
+        <v>35.127533799776081</v>
       </c>
       <c r="BL20" s="6">
-        <v>100.4</v>
+        <v>39.883276280072188</v>
       </c>
       <c r="BM20" s="6">
-        <v>100.55342646437684</v>
+        <v>34.7962899240882</v>
       </c>
       <c r="BN20" s="6">
-        <v>100.03965875801852</v>
+        <v>29.746237675562032</v>
       </c>
       <c r="BO20" s="6">
-        <v>100.03093486079597</v>
+        <v>22.9035952202399</v>
       </c>
       <c r="BP20" s="6">
-        <v>100.17754495606329</v>
+        <v>24.027497662893939</v>
       </c>
       <c r="BQ20" s="6">
-        <v>100.67141647217892</v>
+        <v>26.919859147948959</v>
       </c>
       <c r="BR20" s="6">
-        <v>100.01314610616861</v>
+        <v>37.525938863046257</v>
       </c>
       <c r="BS20" s="6">
-        <v>100.19588916543979</v>
+        <v>38.651732995246761</v>
       </c>
       <c r="BT20" s="6">
-        <v>99.959681058281419</v>
+        <v>63.542078366435163</v>
       </c>
       <c r="BU20" s="6">
-        <v>102.30264835196633</v>
+        <v>72.340256126447727</v>
       </c>
       <c r="BV20" s="6">
-        <v>100.18892658045557</v>
+        <v>87.03898602652832</v>
       </c>
       <c r="BW20" s="6">
-        <v>102.03893847988303</v>
+        <v>95.654604350242963</v>
       </c>
       <c r="BX20" s="6">
-        <v>102.34891240320472</v>
+        <v>96.418330599348195</v>
       </c>
       <c r="BY20" s="6">
-        <v>102.79564908617525</v>
+        <v>95.876404865647629</v>
       </c>
       <c r="BZ20" s="6">
-        <v>102.80836909164893</v>
+        <v>94.454966003274635</v>
       </c>
       <c r="CA20" s="6">
-        <v>101.16926851778261</v>
+        <v>91.034207067446772</v>
       </c>
       <c r="CB20" s="6">
-        <v>100.22558927643608</v>
+        <v>89.797491740907518</v>
       </c>
       <c r="CC20" s="6">
-        <v>101.60420352325903</v>
+        <v>92.624424699726006</v>
       </c>
       <c r="CD20" s="6">
-        <v>100.31311858806168</v>
+        <v>95.666964716987081</v>
       </c>
       <c r="CE20" s="6">
-        <v>100.13414984199582</v>
+        <v>96.130073004634099</v>
       </c>
       <c r="CF20" s="6">
-        <v>100.48032352978562</v>
+        <v>99.309132529249496</v>
       </c>
       <c r="CG20" s="6">
-        <v>100.48281550818015</v>
+        <v>98.934030162612572</v>
       </c>
       <c r="CH20" s="6">
-        <v>100.28055704852099</v>
+        <v>182.54845827649447</v>
       </c>
       <c r="CI20" s="6">
-        <v>100.04524061508889</v>
+        <v>115.64814523417969</v>
       </c>
       <c r="CJ20" s="6">
-        <v>100.13957747724518</v>
+        <v>108.72845197202616</v>
       </c>
       <c r="CK20" s="6">
-        <v>99.99497109159222</v>
+        <v>134.96381890937519</v>
       </c>
       <c r="CL20" s="6">
-        <v>100.09751894155592</v>
+        <v>144.25187633926731</v>
       </c>
       <c r="CM20" s="6">
-        <v>200.72111046244996</v>
+        <v>181.66490874328093</v>
       </c>
       <c r="CN20" s="6">
-        <v>170.35958617365165</v>
+        <v>186.41385812805638</v>
       </c>
       <c r="CO20" s="6">
-        <v>132.95006776758237</v>
+        <v>173.40400680952791</v>
       </c>
       <c r="CP20" s="6">
-        <v>104.97195960287497</v>
+        <v>146.49823208224475</v>
       </c>
       <c r="CQ20" s="6">
-        <v>101.76051341171774</v>
+        <v>155.07891000749891</v>
       </c>
       <c r="CR20" s="6">
-        <v>100.00856702403478</v>
+        <v>90.803720887349186</v>
       </c>
       <c r="CS20" s="6">
-        <v>100.43761528676475</v>
+        <v>73.428543126258461</v>
       </c>
       <c r="CT20" s="6">
         <v>100.2</v>
       </c>
       <c r="CU20" s="6">
         <v>100.3</v>
       </c>
       <c r="CV20" s="6">
         <v>100.6</v>
       </c>
       <c r="CW20" s="6">
         <v>100.3</v>
       </c>
       <c r="CX20" s="6">
         <v>100.5</v>
       </c>
       <c r="CY20" s="6">
         <v>100.40302908481991</v>
       </c>
       <c r="CZ20" s="6"/>
       <c r="DA20" s="6"/>
       <c r="DB20" s="6"/>
       <c r="DC20" s="6"/>
       <c r="DD20" s="6"/>
       <c r="DE20" s="6"/>
       <c r="DF20" s="3"/>
       <c r="DG20" s="3"/>
       <c r="DH20" s="3"/>
       <c r="DI20" s="3"/>
       <c r="DJ20" s="3"/>
       <c r="DK20" s="3"/>
       <c r="DL20" s="3"/>
       <c r="DM20" s="3"/>
       <c r="DN20" s="3"/>
       <c r="DO20" s="3"/>
       <c r="DP20" s="3"/>
       <c r="DQ20" s="3"/>
       <c r="DR20" s="3"/>
     </row>
     <row r="21" spans="1:122">
       <c r="A21" s="7" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="B21" s="6">
-        <v>70.665594681456142</v>
+        <v>121.17866168448165</v>
       </c>
       <c r="C21" s="6">
-        <v>92.269127554274093</v>
+        <v>142.72960065091661</v>
       </c>
       <c r="D21" s="6">
-        <v>88.042200189902118</v>
+        <v>127.65499602943345</v>
       </c>
       <c r="E21" s="6">
-        <v>95.780686154715951</v>
+        <v>122.40065526831776</v>
       </c>
       <c r="F21" s="6">
-        <v>94.714133099404975</v>
+        <v>118.95567527220194</v>
       </c>
       <c r="G21" s="6">
-        <v>93.458171645285177</v>
+        <v>126.75727284372684</v>
       </c>
       <c r="H21" s="6">
-        <v>94.01505060592774</v>
+        <v>129.73645743501666</v>
       </c>
       <c r="I21" s="6">
-        <v>93.264519572807387</v>
+        <v>129.6312451575769</v>
       </c>
       <c r="J21" s="6">
-        <v>72.17666110004717</v>
+        <v>101.81989989906914</v>
       </c>
       <c r="K21" s="6">
-        <v>74.585377493531041</v>
+        <v>104.34143777513638</v>
       </c>
       <c r="L21" s="6">
-        <v>78.20847545837124</v>
+        <v>104.28302706598043</v>
       </c>
       <c r="M21" s="6">
-        <v>88.96141601145689</v>
+        <v>110.36829414513709</v>
       </c>
       <c r="N21" s="6">
         <v>101.22110938091168</v>
       </c>
       <c r="O21" s="6">
         <v>108.14173048197637</v>
       </c>
       <c r="P21" s="6">
         <v>107.1</v>
       </c>
       <c r="Q21" s="6">
         <v>104.3</v>
       </c>
       <c r="R21" s="6">
         <v>103.9</v>
       </c>
       <c r="S21" s="6">
         <v>102.2</v>
       </c>
       <c r="T21" s="6">
         <v>101.9</v>
       </c>
       <c r="U21" s="6">
         <v>102.1</v>
       </c>
@@ -5704,315 +5726,315 @@
       <c r="AA21" s="6">
         <v>94.77458447690907</v>
       </c>
       <c r="AB21" s="6">
         <v>91.132607119549377</v>
       </c>
       <c r="AC21" s="6">
         <v>93.252223434617719</v>
       </c>
       <c r="AD21" s="6">
         <v>94.226474697321493</v>
       </c>
       <c r="AE21" s="6">
         <v>95.827261770798486</v>
       </c>
       <c r="AF21" s="6">
         <v>101.60704873100777</v>
       </c>
       <c r="AG21" s="6">
         <v>99.921760142578435</v>
       </c>
       <c r="AH21" s="6">
         <v>125.56629055699091</v>
       </c>
       <c r="AI21" s="6">
-        <v>122.75649007765898</v>
+        <v>122.75619035770544</v>
       </c>
       <c r="AJ21" s="6">
-        <v>119.53603326739911</v>
+        <v>119.53578347673024</v>
       </c>
       <c r="AK21" s="6">
-        <v>116.16967648239726</v>
+        <v>116.16948683607551</v>
       </c>
       <c r="AL21" s="6">
         <v>91.728766326142534</v>
       </c>
       <c r="AM21" s="6">
         <v>104.06402493749181</v>
       </c>
       <c r="AN21" s="6">
         <v>107.74030332331834</v>
       </c>
       <c r="AO21" s="6">
         <v>99.146409437957914</v>
       </c>
       <c r="AP21" s="6">
         <v>97.318190056045495</v>
       </c>
       <c r="AQ21" s="6">
         <v>89.581746407869559</v>
       </c>
       <c r="AR21" s="6">
         <v>80.917453250063929</v>
       </c>
       <c r="AS21" s="6">
         <v>78.865117295645277</v>
       </c>
       <c r="AT21" s="6">
         <v>86.64713925846857</v>
       </c>
       <c r="AU21" s="6">
         <v>88.616688266859782</v>
       </c>
       <c r="AV21" s="6">
         <v>89.785359879528485</v>
       </c>
       <c r="AW21" s="6">
-        <v>107.65929697826367</v>
+        <v>92.154849066679532</v>
       </c>
       <c r="AX21" s="6">
-        <v>100.7</v>
+        <v>99.187803327339623</v>
       </c>
       <c r="AY21" s="6">
-        <v>122.2</v>
+        <v>115.20181278150734</v>
       </c>
       <c r="AZ21" s="6">
-        <v>138.30000000000001</v>
+        <v>126.43918172047171</v>
       </c>
       <c r="BA21" s="6">
-        <v>123.4</v>
+        <v>118.0501603722424</v>
       </c>
       <c r="BB21" s="6">
-        <v>111.3</v>
+        <v>106.50412967206857</v>
       </c>
       <c r="BC21" s="6">
-        <v>110.5</v>
+        <v>106.98524657008473</v>
       </c>
       <c r="BD21" s="6">
-        <v>110.6</v>
+        <v>107.51269013541827</v>
       </c>
       <c r="BE21" s="6">
-        <v>109.3</v>
+        <v>106.85458602683255</v>
       </c>
       <c r="BF21" s="6">
-        <v>122.6</v>
+        <v>111.30601235983164</v>
       </c>
       <c r="BG21" s="6">
-        <v>117.4</v>
+        <v>106.74902532422949</v>
       </c>
       <c r="BH21" s="6">
-        <v>111.7</v>
+        <v>105.97273033316384</v>
       </c>
       <c r="BI21" s="6">
-        <v>101.9</v>
+        <v>102.92032659597932</v>
       </c>
       <c r="BJ21" s="6">
-        <v>91.673693079075107</v>
+        <v>65.092308534538162</v>
       </c>
       <c r="BK21" s="6">
-        <v>81.7</v>
+        <v>68.6417071189788</v>
       </c>
       <c r="BL21" s="6">
-        <v>77.5</v>
+        <v>72.089617911072807</v>
       </c>
       <c r="BM21" s="6">
-        <v>84.304726835282295</v>
+        <v>85.286514387905882</v>
       </c>
       <c r="BN21" s="6">
-        <v>89.793759019857646</v>
+        <v>92.939538741327794</v>
       </c>
       <c r="BO21" s="6">
-        <v>90.403473740890291</v>
+        <v>84.05827888199363</v>
       </c>
       <c r="BP21" s="6">
-        <v>90.913628030042631</v>
+        <v>85.629148534986967</v>
       </c>
       <c r="BQ21" s="6">
-        <v>91.599979063637036</v>
+        <v>86.970997578019649</v>
       </c>
       <c r="BR21" s="6">
-        <v>90.313358553100969</v>
+        <v>89.471134246595511</v>
       </c>
       <c r="BS21" s="6">
-        <v>90.463452009317507</v>
+        <v>90.047204052072317</v>
       </c>
       <c r="BT21" s="6">
-        <v>96.542267822121161</v>
+        <v>95.088570379227306</v>
       </c>
       <c r="BU21" s="6">
-        <v>101.79731562172627</v>
+        <v>94.500751465471296</v>
       </c>
       <c r="BV21" s="6">
-        <v>98.972533729652795</v>
+        <v>93.154690159357827</v>
       </c>
       <c r="BW21" s="6">
-        <v>101.88949183236065</v>
+        <v>99.620823837774495</v>
       </c>
       <c r="BX21" s="6">
-        <v>105.12746703660802</v>
+        <v>102.96427616305392</v>
       </c>
       <c r="BY21" s="6">
-        <v>101.05206457254224</v>
+        <v>96.204104426885934</v>
       </c>
       <c r="BZ21" s="6">
-        <v>100.23350112906296</v>
+        <v>96.239004007882016</v>
       </c>
       <c r="CA21" s="6">
-        <v>100.46278864567175</v>
+        <v>97.127323188414522</v>
       </c>
       <c r="CB21" s="6">
-        <v>99.957883699271321</v>
+        <v>97.008868965146476</v>
       </c>
       <c r="CC21" s="6">
-        <v>101.93948341866768</v>
+        <v>99.172596573420762</v>
       </c>
       <c r="CD21" s="6">
-        <v>100.03036675812211</v>
+        <v>99.277456474612904</v>
       </c>
       <c r="CE21" s="6">
-        <v>98.054975381394897</v>
+        <v>97.818769433432024</v>
       </c>
       <c r="CF21" s="6">
-        <v>100.07526127507103</v>
+        <v>101.77183011692389</v>
       </c>
       <c r="CG21" s="6">
-        <v>101.3906476118193</v>
+        <v>100.76330243949204</v>
       </c>
       <c r="CH21" s="6">
-        <v>97.590291364866246</v>
+        <v>159.17637161434388</v>
       </c>
       <c r="CI21" s="6">
-        <v>96.260287984248237</v>
+        <v>128.19519965086104</v>
       </c>
       <c r="CJ21" s="6">
-        <v>100.9821869026508</v>
+        <v>108.19644015360339</v>
       </c>
       <c r="CK21" s="6">
-        <v>100.90234867204168</v>
+        <v>91.952362714992304</v>
       </c>
       <c r="CL21" s="6">
-        <v>100.859103689967</v>
+        <v>84.389491176997893</v>
       </c>
       <c r="CM21" s="6">
-        <v>100.73100502205115</v>
+        <v>102.44940627760207</v>
       </c>
       <c r="CN21" s="6">
-        <v>101.41060020091817</v>
+        <v>102.37901007594961</v>
       </c>
       <c r="CO21" s="6">
-        <v>99.981806854496185</v>
+        <v>100.5572988675588</v>
       </c>
       <c r="CP21" s="6">
-        <v>99.605612682207649</v>
+        <v>116.98502073309666</v>
       </c>
       <c r="CQ21" s="6">
-        <v>99.972651439588233</v>
+        <v>118.49948912235881</v>
       </c>
       <c r="CR21" s="6">
-        <v>98.036381679945833</v>
+        <v>103.11402264587359</v>
       </c>
       <c r="CS21" s="6">
-        <v>100.0758093840294</v>
+        <v>94.96412822321993</v>
       </c>
       <c r="CT21" s="6">
         <v>100</v>
       </c>
       <c r="CU21" s="6">
         <v>100.8</v>
       </c>
       <c r="CV21" s="6">
         <v>90.9</v>
       </c>
       <c r="CW21" s="6">
         <v>100</v>
       </c>
       <c r="CX21" s="6">
         <v>99.8</v>
       </c>
       <c r="CY21" s="6">
         <v>109.14682486496167</v>
       </c>
       <c r="CZ21" s="6"/>
       <c r="DA21" s="6"/>
       <c r="DB21" s="6"/>
       <c r="DC21" s="6"/>
       <c r="DD21" s="6"/>
       <c r="DE21" s="6"/>
       <c r="DF21" s="3"/>
       <c r="DG21" s="3"/>
       <c r="DH21" s="3"/>
       <c r="DI21" s="3"/>
       <c r="DJ21" s="3"/>
       <c r="DK21" s="3"/>
       <c r="DL21" s="3"/>
       <c r="DM21" s="3"/>
       <c r="DN21" s="3"/>
       <c r="DO21" s="3"/>
       <c r="DP21" s="3"/>
       <c r="DQ21" s="3"/>
       <c r="DR21" s="3"/>
     </row>
     <row r="22" spans="1:122">
       <c r="A22" s="7" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="B22" s="6">
-        <v>102.22475881683482</v>
+        <v>94.150931415408763</v>
       </c>
       <c r="C22" s="6">
-        <v>103.60211917820348</v>
+        <v>94.750919848531865</v>
       </c>
       <c r="D22" s="6">
-        <v>102.94331302380746</v>
+        <v>94.500594522904237</v>
       </c>
       <c r="E22" s="6">
-        <v>103.49009911204448</v>
+        <v>94.834139152543273</v>
       </c>
       <c r="F22" s="6">
-        <v>102.75139439340619</v>
+        <v>94.108644070674913</v>
       </c>
       <c r="G22" s="6">
-        <v>108.05425182679033</v>
+        <v>97.427023646402475</v>
       </c>
       <c r="H22" s="6">
-        <v>105.29123199129617</v>
+        <v>95.882004533063181</v>
       </c>
       <c r="I22" s="6">
-        <v>103.72269080711042</v>
+        <v>94.774201327269907</v>
       </c>
       <c r="J22" s="6">
-        <v>104.15204327505776</v>
+        <v>94.578788712592214</v>
       </c>
       <c r="K22" s="6">
-        <v>103.9361711492782</v>
+        <v>94.304532098700804</v>
       </c>
       <c r="L22" s="6">
-        <v>103.62693701184796</v>
+        <v>94.481992165383161</v>
       </c>
       <c r="M22" s="6">
-        <v>101.92026875324223</v>
+        <v>94.205651948977476</v>
       </c>
       <c r="N22" s="6">
         <v>100.45365589904253</v>
       </c>
       <c r="O22" s="6">
         <v>100.12352037975214</v>
       </c>
       <c r="P22" s="6">
         <v>100.5</v>
       </c>
       <c r="Q22" s="6">
         <v>99</v>
       </c>
       <c r="R22" s="6">
         <v>100</v>
       </c>
       <c r="S22" s="6">
         <v>100</v>
       </c>
       <c r="T22" s="6">
         <v>100.4</v>
       </c>
       <c r="U22" s="6">
         <v>100.4</v>
       </c>
@@ -6034,315 +6056,315 @@
       <c r="AA22" s="6">
         <v>101.26820468083748</v>
       </c>
       <c r="AB22" s="6">
         <v>100.98914192764798</v>
       </c>
       <c r="AC22" s="6">
         <v>101.08337060286139</v>
       </c>
       <c r="AD22" s="6">
         <v>99.71148389951307</v>
       </c>
       <c r="AE22" s="6">
         <v>98.232231520895809</v>
       </c>
       <c r="AF22" s="6">
         <v>99.086306178916757</v>
       </c>
       <c r="AG22" s="6">
         <v>99.416290548603996</v>
       </c>
       <c r="AH22" s="6">
         <v>94.10215335635398</v>
       </c>
       <c r="AI22" s="6">
-        <v>95.5937793917509</v>
+        <v>94.804510200568899</v>
       </c>
       <c r="AJ22" s="6">
-        <v>96.045677605982775</v>
+        <v>95.325800774744962</v>
       </c>
       <c r="AK22" s="6">
-        <v>96.806117317679963</v>
+        <v>96.173407406841577</v>
       </c>
       <c r="AL22" s="6">
         <v>70.683958549236365</v>
       </c>
       <c r="AM22" s="6">
         <v>70.552544202390479</v>
       </c>
       <c r="AN22" s="6">
         <v>70.599561738358773</v>
       </c>
       <c r="AO22" s="6">
         <v>70.48846231866024</v>
       </c>
       <c r="AP22" s="6">
         <v>70.462956177797665</v>
       </c>
       <c r="AQ22" s="6">
         <v>73.037238284599908</v>
       </c>
       <c r="AR22" s="6">
         <v>67.530656202303661</v>
       </c>
       <c r="AS22" s="6">
         <v>63.709860044945742</v>
       </c>
       <c r="AT22" s="6">
         <v>63.447929523398614</v>
       </c>
       <c r="AU22" s="6">
         <v>62.515721423121093</v>
       </c>
       <c r="AV22" s="6">
         <v>62.894127815006087</v>
       </c>
       <c r="AW22" s="6">
-        <v>95.39814870769618</v>
+        <v>62.830088725109704</v>
       </c>
       <c r="AX22" s="6">
-        <v>96.7</v>
+        <v>95.854942006085082</v>
       </c>
       <c r="AY22" s="6">
-        <v>97.7</v>
+        <v>97.714766052296369</v>
       </c>
       <c r="AZ22" s="6">
-        <v>97.7</v>
+        <v>97.260967715108251</v>
       </c>
       <c r="BA22" s="6">
-        <v>97.6</v>
+        <v>96.913549312254744</v>
       </c>
       <c r="BB22" s="6">
-        <v>93.2</v>
+        <v>90.544179024061364</v>
       </c>
       <c r="BC22" s="6">
-        <v>95.9</v>
+        <v>94.895973828521903</v>
       </c>
       <c r="BD22" s="6">
-        <v>96.6</v>
+        <v>94.609957064207535</v>
       </c>
       <c r="BE22" s="6">
-        <v>97.1</v>
+        <v>94.373282037851226</v>
       </c>
       <c r="BF22" s="6">
-        <v>101.5</v>
+        <v>99.042419506676552</v>
       </c>
       <c r="BG22" s="6">
-        <v>101.6</v>
+        <v>98.614409307257915</v>
       </c>
       <c r="BH22" s="6">
-        <v>101.7</v>
+        <v>99.134229816942764</v>
       </c>
       <c r="BI22" s="6">
-        <v>101.4</v>
+        <v>99.556114817937342</v>
       </c>
       <c r="BJ22" s="6">
-        <v>94.445623869781784</v>
+        <v>96.353937201764239</v>
       </c>
       <c r="BK22" s="6">
-        <v>99.1</v>
+        <v>102.41637095530226</v>
       </c>
       <c r="BL22" s="6">
-        <v>99.2</v>
+        <v>101.49929889916109</v>
       </c>
       <c r="BM22" s="6">
-        <v>100.01508766696767</v>
+        <v>102.34356826861426</v>
       </c>
       <c r="BN22" s="6">
-        <v>100.07553654129234</v>
+        <v>102.66666865448923</v>
       </c>
       <c r="BO22" s="6">
-        <v>99.70212587022003</v>
+        <v>103.47821651936368</v>
       </c>
       <c r="BP22" s="6">
-        <v>99.754358902092704</v>
+        <v>102.85613569826488</v>
       </c>
       <c r="BQ22" s="6">
-        <v>100.02819467885648</v>
+        <v>102.85866014933998</v>
       </c>
       <c r="BR22" s="6">
-        <v>99.327622006254146</v>
+        <v>102.14916917776802</v>
       </c>
       <c r="BS22" s="6">
-        <v>99.096418535598715</v>
+        <v>101.80684712274355</v>
       </c>
       <c r="BT22" s="6">
-        <v>99.091947649343268</v>
+        <v>100.90905259217622</v>
       </c>
       <c r="BU22" s="6">
-        <v>100.59611528728072</v>
+        <v>100.96554320840187</v>
       </c>
       <c r="BV22" s="6">
-        <v>98.69094523624328</v>
+        <v>98.343119480168554</v>
       </c>
       <c r="BW22" s="6">
-        <v>100.06544217037765</v>
+        <v>100.23711964647299</v>
       </c>
       <c r="BX22" s="6">
-        <v>100.04994400966206</v>
+        <v>100.03955499114245</v>
       </c>
       <c r="BY22" s="6">
-        <v>100.32150225772109</v>
+        <v>100.09836286870009</v>
       </c>
       <c r="BZ22" s="6">
-        <v>99.980946235456486</v>
+        <v>99.838641121153543</v>
       </c>
       <c r="CA22" s="6">
-        <v>100.02082477232412</v>
+        <v>99.898678457089474</v>
       </c>
       <c r="CB22" s="6">
-        <v>100.17103386987618</v>
+        <v>100.29836745394969</v>
       </c>
       <c r="CC22" s="6">
-        <v>100.76327720518098</v>
+        <v>101.25152519708118</v>
       </c>
       <c r="CD22" s="6">
-        <v>100.67029558757696</v>
+        <v>102.23483150834684</v>
       </c>
       <c r="CE22" s="6">
-        <v>100.04451936409457</v>
+        <v>101.36308751006837</v>
       </c>
       <c r="CF22" s="6">
-        <v>100.2045628917182</v>
+        <v>101.44835007772541</v>
       </c>
       <c r="CG22" s="6">
-        <v>100.54334467786714</v>
+        <v>101.41214740552502</v>
       </c>
       <c r="CH22" s="6">
-        <v>94.928959417516509</v>
+        <v>94.467984652628971</v>
       </c>
       <c r="CI22" s="6">
-        <v>99.256833029870677</v>
+        <v>113.12848528089216</v>
       </c>
       <c r="CJ22" s="6">
-        <v>103.14965285684512</v>
+        <v>120.05993244192182</v>
       </c>
       <c r="CK22" s="6">
-        <v>100.74794750173508</v>
+        <v>120.97891520658621</v>
       </c>
       <c r="CL22" s="6">
-        <v>101.90750675339812</v>
+        <v>118.74818006436492</v>
       </c>
       <c r="CM22" s="6">
-        <v>101.92009925772987</v>
+        <v>102.54320031722091</v>
       </c>
       <c r="CN22" s="6">
-        <v>100.49680651880952</v>
+        <v>100.64468828781752</v>
       </c>
       <c r="CO22" s="6">
-        <v>100.07900954341198</v>
+        <v>98.716861836882686</v>
       </c>
       <c r="CP22" s="6">
-        <v>99.752217062925624</v>
+        <v>92.9366420167554</v>
       </c>
       <c r="CQ22" s="6">
-        <v>100.55726392330571</v>
+        <v>93.414293753702566</v>
       </c>
       <c r="CR22" s="6">
-        <v>100.81758336262001</v>
+        <v>96.817713517207523</v>
       </c>
       <c r="CS22" s="6">
-        <v>100.21963399890058</v>
+        <v>101.00073248334425</v>
       </c>
       <c r="CT22" s="6">
         <v>102.4</v>
       </c>
       <c r="CU22" s="6">
         <v>100.9</v>
       </c>
       <c r="CV22" s="6">
         <v>96.2</v>
       </c>
       <c r="CW22" s="6">
         <v>96.6</v>
       </c>
       <c r="CX22" s="6">
         <v>94.1</v>
       </c>
       <c r="CY22" s="6">
         <v>94.47417038018699</v>
       </c>
       <c r="CZ22" s="6"/>
       <c r="DA22" s="6"/>
       <c r="DB22" s="6"/>
       <c r="DC22" s="6"/>
       <c r="DD22" s="6"/>
       <c r="DE22" s="6"/>
       <c r="DF22" s="3"/>
       <c r="DG22" s="3"/>
       <c r="DH22" s="3"/>
       <c r="DI22" s="3"/>
       <c r="DJ22" s="3"/>
       <c r="DK22" s="3"/>
       <c r="DL22" s="3"/>
       <c r="DM22" s="3"/>
       <c r="DN22" s="3"/>
       <c r="DO22" s="3"/>
       <c r="DP22" s="3"/>
       <c r="DQ22" s="3"/>
       <c r="DR22" s="3"/>
     </row>
     <row r="23" spans="1:122">
       <c r="A23" s="7" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="B23" s="8">
-        <v>82.609818359170077</v>
+        <v>77.846957196181847</v>
       </c>
       <c r="C23" s="8">
-        <v>90.306559354134961</v>
+        <v>85.236296124604252</v>
       </c>
       <c r="D23" s="8">
-        <v>94.436673624922534</v>
+        <v>90.161897222607436</v>
       </c>
       <c r="E23" s="8">
-        <v>95.953805692563108</v>
+        <v>91.156005649174134</v>
       </c>
       <c r="F23" s="8">
-        <v>95.919903358064147</v>
+        <v>90.185200039084208</v>
       </c>
       <c r="G23" s="8">
-        <v>95.696229435415873</v>
+        <v>94.297635383059372</v>
       </c>
       <c r="H23" s="8">
-        <v>96.882444875144728</v>
+        <v>94.559521645277584</v>
       </c>
       <c r="I23" s="8">
-        <v>96.961537561432692</v>
+        <v>94.30613765823496</v>
       </c>
       <c r="J23" s="8">
-        <v>111.37131663499346</v>
+        <v>107.5227792817759</v>
       </c>
       <c r="K23" s="8">
-        <v>109.45636153894986</v>
+        <v>105.36965588511724</v>
       </c>
       <c r="L23" s="8">
-        <v>107.02529755764134</v>
+        <v>103.08085678899674</v>
       </c>
       <c r="M23" s="8">
-        <v>105.82510784212991</v>
+        <v>102.4382969106349</v>
       </c>
       <c r="N23" s="8">
         <v>98.296026932764661</v>
       </c>
       <c r="O23" s="8">
         <v>103.41049759767185</v>
       </c>
       <c r="P23" s="8">
         <v>101.4</v>
       </c>
       <c r="Q23" s="8">
         <v>100</v>
       </c>
       <c r="R23" s="8">
         <v>100.1</v>
       </c>
       <c r="S23" s="8">
         <v>100.5</v>
       </c>
       <c r="T23" s="8">
         <v>101</v>
       </c>
       <c r="U23" s="8">
         <v>100.5</v>
       </c>
@@ -6406,273 +6428,273 @@
       <c r="AO23" s="8">
         <v>170.04006387251167</v>
       </c>
       <c r="AP23" s="8">
         <v>180.96077470843977</v>
       </c>
       <c r="AQ23" s="8">
         <v>197.52918926480808</v>
       </c>
       <c r="AR23" s="8">
         <v>188.44374629435825</v>
       </c>
       <c r="AS23" s="8">
         <v>182.14142027397</v>
       </c>
       <c r="AT23" s="8">
         <v>156.82270955049378</v>
       </c>
       <c r="AU23" s="8">
         <v>160.20218127965515</v>
       </c>
       <c r="AV23" s="8">
         <v>164.45439807216462</v>
       </c>
       <c r="AW23" s="8">
-        <v>97.728718826714172</v>
+        <v>170.90134315722395</v>
       </c>
       <c r="AX23" s="8">
-        <v>98.2</v>
+        <v>111.98047753802331</v>
       </c>
       <c r="AY23" s="8">
-        <v>98.5</v>
+        <v>112.13676854203368</v>
       </c>
       <c r="AZ23" s="8">
-        <v>97.2</v>
+        <v>113.25093560004551</v>
       </c>
       <c r="BA23" s="8">
-        <v>98.5</v>
+        <v>114.2153109737833</v>
       </c>
       <c r="BB23" s="8">
-        <v>94.8</v>
+        <v>108.01067222746718</v>
       </c>
       <c r="BC23" s="6">
-        <v>94.8</v>
+        <v>108.5011147147344</v>
       </c>
       <c r="BD23" s="6">
-        <v>95.4</v>
+        <v>112.21326474999762</v>
       </c>
       <c r="BE23" s="6">
-        <v>96.1</v>
+        <v>116.91095210881095</v>
       </c>
       <c r="BF23" s="6">
-        <v>82.5</v>
+        <v>101.31464838952444</v>
       </c>
       <c r="BG23" s="6">
-        <v>80.2</v>
+        <v>103.22942664129138</v>
       </c>
       <c r="BH23" s="6">
-        <v>79.2</v>
+        <v>105.38641921353454</v>
       </c>
       <c r="BI23" s="6">
-        <v>100</v>
+        <v>106.87907296444281</v>
       </c>
       <c r="BJ23" s="6">
-        <v>95.562566803155818</v>
+        <v>110.32365754182992</v>
       </c>
       <c r="BK23" s="8">
-        <v>95.6</v>
+        <v>109.16375762668835</v>
       </c>
       <c r="BL23" s="8">
-        <v>96.2</v>
+        <v>110.1376152264983</v>
       </c>
       <c r="BM23" s="8">
-        <v>98.183222484834786</v>
+        <v>113.85569084939446</v>
       </c>
       <c r="BN23" s="8">
-        <v>98.769772720395324</v>
+        <v>115.35990186613006</v>
       </c>
       <c r="BO23" s="6">
-        <v>99.214662845333137</v>
+        <v>110.72758607984412</v>
       </c>
       <c r="BP23" s="6">
-        <v>99.352206006221948</v>
+        <v>114.8217893316575</v>
       </c>
       <c r="BQ23" s="6">
-        <v>98.716905486136383</v>
+        <v>115.94822441495809</v>
       </c>
       <c r="BR23" s="6">
-        <v>89.59098264634801</v>
+        <v>111.02547248378379</v>
       </c>
       <c r="BS23" s="6">
-        <v>88.40048197688354</v>
+        <v>110.29157745719338</v>
       </c>
       <c r="BT23" s="6">
-        <v>90.900234036782763</v>
+        <v>111.77813480224552</v>
       </c>
       <c r="BU23" s="6">
-        <v>100.90625468365188</v>
+        <v>112.09292676734648</v>
       </c>
       <c r="BV23" s="6">
-        <v>98.868455943062301</v>
+        <v>95.788872445467604</v>
       </c>
       <c r="BW23" s="8">
-        <v>100.9289529359462</v>
+        <v>98.706342712914221</v>
       </c>
       <c r="BX23" s="8">
-        <v>103.05333161294247</v>
+        <v>100.43834877695144</v>
       </c>
       <c r="BY23" s="8">
-        <v>102.95274231384927</v>
+        <v>100.30597935295431</v>
       </c>
       <c r="BZ23" s="8">
-        <v>102.60714928696055</v>
+        <v>100.11796578782517</v>
       </c>
       <c r="CA23" s="6">
-        <v>100.16161249912811</v>
+        <v>96.996620219993062</v>
       </c>
       <c r="CB23" s="6">
-        <v>100.1760989131669</v>
+        <v>96.726407712327855</v>
       </c>
       <c r="CC23" s="6">
-        <v>100.50070664143662</v>
+        <v>96.998953914489078</v>
       </c>
       <c r="CD23" s="6">
-        <v>100.16121128899285</v>
+        <v>99.0680934910975</v>
       </c>
       <c r="CE23" s="6">
-        <v>100.14516508593184</v>
+        <v>100.57042394090041</v>
       </c>
       <c r="CF23" s="6">
-        <v>100.22047047389862</v>
+        <v>100.79542049744705</v>
       </c>
       <c r="CG23" s="6">
-        <v>100.8180473437592</v>
+        <v>100.42880381422445</v>
       </c>
       <c r="CH23" s="6">
-        <v>92.44216293789205</v>
+        <v>84.17792168764619</v>
       </c>
       <c r="CI23" s="8">
-        <v>94.390445549381951</v>
+        <v>92.453327401334178</v>
       </c>
       <c r="CJ23" s="8">
-        <v>100.85384929813941</v>
+        <v>93.985882922984018</v>
       </c>
       <c r="CK23" s="8">
-        <v>100.88427611959597</v>
+        <v>92.101499569063833</v>
       </c>
       <c r="CL23" s="8">
-        <v>105.14793672319622</v>
+        <v>88.661588809845995</v>
       </c>
       <c r="CM23" s="6">
-        <v>104.1291666671662</v>
+        <v>103.88297000744248</v>
       </c>
       <c r="CN23" s="6">
-        <v>100.81422770147441</v>
+        <v>96.759623076651721</v>
       </c>
       <c r="CO23" s="6">
-        <v>100.02456390832617</v>
+        <v>94.896397107058945</v>
       </c>
       <c r="CP23" s="6">
-        <v>95.987192051589744</v>
+        <v>89.823838844072526</v>
       </c>
       <c r="CQ23" s="6">
-        <v>93.800575939119682</v>
+        <v>88.21435981160711</v>
       </c>
       <c r="CR23" s="6">
-        <v>93.915159047382176</v>
+        <v>88.609740910710514</v>
       </c>
       <c r="CS23" s="6">
-        <v>99.962770631801916</v>
+        <v>91.451397366330454</v>
       </c>
       <c r="CT23" s="6">
         <v>105.5</v>
       </c>
       <c r="CU23" s="8">
         <v>104.4</v>
       </c>
       <c r="CV23" s="8">
         <v>97.7</v>
       </c>
       <c r="CW23" s="8">
         <v>96.6</v>
       </c>
       <c r="CX23" s="8">
         <v>95.3</v>
       </c>
       <c r="CY23" s="6">
         <v>100.7467644683167</v>
       </c>
       <c r="CZ23" s="6"/>
       <c r="DA23" s="6"/>
       <c r="DB23" s="6"/>
       <c r="DC23" s="6"/>
       <c r="DD23" s="6"/>
       <c r="DE23" s="6"/>
       <c r="DF23" s="3"/>
       <c r="DG23" s="3"/>
       <c r="DH23" s="3"/>
       <c r="DI23" s="3"/>
       <c r="DJ23" s="3"/>
       <c r="DK23" s="3"/>
       <c r="DL23" s="3"/>
       <c r="DM23" s="3"/>
       <c r="DN23" s="3"/>
       <c r="DO23" s="3"/>
       <c r="DP23" s="3"/>
       <c r="DQ23" s="3"/>
       <c r="DR23" s="3"/>
     </row>
     <row r="24" spans="1:122">
       <c r="A24" s="7" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="B24" s="6">
-        <v>101.21784906341756</v>
+        <v>92.657636178467087</v>
       </c>
       <c r="C24" s="6">
-        <v>98.062381467794012</v>
+        <v>90.030473050147066</v>
       </c>
       <c r="D24" s="6">
-        <v>97.857481004623153</v>
+        <v>90.120947561166489</v>
       </c>
       <c r="E24" s="6">
-        <v>97.534649904320375</v>
+        <v>90.370262689369753</v>
       </c>
       <c r="F24" s="6">
-        <v>92.340780092640642</v>
+        <v>85.881798864638981</v>
       </c>
       <c r="G24" s="6">
-        <v>103.78435617381088</v>
+        <v>95.568345829552243</v>
       </c>
       <c r="H24" s="6">
-        <v>104.20487171216755</v>
+        <v>96.340393278197368</v>
       </c>
       <c r="I24" s="6">
-        <v>103.79298618639845</v>
+        <v>96.393554727816607</v>
       </c>
       <c r="J24" s="6">
-        <v>104.86903035061795</v>
+        <v>98.79019157787971</v>
       </c>
       <c r="K24" s="6">
-        <v>103.47833155366632</v>
+        <v>97.808412430592867</v>
       </c>
       <c r="L24" s="6">
-        <v>101.29029975796533</v>
+        <v>97.17213498313852</v>
       </c>
       <c r="M24" s="6">
-        <v>99.962791229324793</v>
+        <v>95.892787073428835</v>
       </c>
       <c r="N24" s="6">
         <v>98.139869213887593</v>
       </c>
       <c r="O24" s="6">
         <v>97.836366921960987</v>
       </c>
       <c r="P24" s="6">
         <v>98.2</v>
       </c>
       <c r="Q24" s="6">
         <v>97.8</v>
       </c>
       <c r="R24" s="6">
         <v>98.9</v>
       </c>
       <c r="S24" s="6">
         <v>98.3</v>
       </c>
       <c r="T24" s="6">
         <v>99</v>
       </c>
       <c r="U24" s="6">
         <v>99.3</v>
       </c>
@@ -6694,315 +6716,315 @@
       <c r="AA24" s="6">
         <v>100.35042498158215</v>
       </c>
       <c r="AB24" s="6">
         <v>100.27367563371874</v>
       </c>
       <c r="AC24" s="6">
         <v>100.31826201539238</v>
       </c>
       <c r="AD24" s="6">
         <v>99.836939770313094</v>
       </c>
       <c r="AE24" s="6">
         <v>98.638853551218972</v>
       </c>
       <c r="AF24" s="6">
         <v>94.031890453121065</v>
       </c>
       <c r="AG24" s="6">
         <v>91.363926419813339</v>
       </c>
       <c r="AH24" s="6">
         <v>101.98543757617043</v>
       </c>
       <c r="AI24" s="6">
-        <v>99.653689573840708</v>
+        <v>99.653696612725312</v>
       </c>
       <c r="AJ24" s="6">
-        <v>99.62256347895962</v>
+        <v>99.622570151434118</v>
       </c>
       <c r="AK24" s="6">
-        <v>99.743877585142016</v>
+        <v>99.743883490092585</v>
       </c>
       <c r="AL24" s="6">
         <v>107.61497920739312</v>
       </c>
       <c r="AM24" s="6">
         <v>106.37821466288744</v>
       </c>
       <c r="AN24" s="6">
         <v>106.33494755708629</v>
       </c>
       <c r="AO24" s="6">
         <v>101.03262427194825</v>
       </c>
       <c r="AP24" s="6">
         <v>97.501370221164564</v>
       </c>
       <c r="AQ24" s="6">
         <v>95.0875938820122</v>
       </c>
       <c r="AR24" s="6">
         <v>88.043869618866054</v>
       </c>
       <c r="AS24" s="6">
         <v>84.161700937891695</v>
       </c>
       <c r="AT24" s="6">
         <v>85.731034736476886</v>
       </c>
       <c r="AU24" s="6">
         <v>85.431520893424917</v>
       </c>
       <c r="AV24" s="6">
         <v>83.894857744599278</v>
       </c>
       <c r="AW24" s="6">
-        <v>97.849576851431607</v>
+        <v>82.954897084551177</v>
       </c>
       <c r="AX24" s="6">
-        <v>97</v>
+        <v>97.728644164742178</v>
       </c>
       <c r="AY24" s="6">
-        <v>97.6</v>
+        <v>98.931825240475391</v>
       </c>
       <c r="AZ24" s="6">
-        <v>96.7</v>
+        <v>97.935655685336059</v>
       </c>
       <c r="BA24" s="6">
-        <v>96</v>
+        <v>97.058440621978065</v>
       </c>
       <c r="BB24" s="6">
-        <v>91.5</v>
+        <v>90.558053610240407</v>
       </c>
       <c r="BC24" s="6">
-        <v>95.1</v>
+        <v>95.431534756767036</v>
       </c>
       <c r="BD24" s="6">
-        <v>95.9</v>
+        <v>97.235850231732641</v>
       </c>
       <c r="BE24" s="6">
-        <v>96.6</v>
+        <v>98.715921109442988</v>
       </c>
       <c r="BF24" s="6">
-        <v>96.2</v>
+        <v>96.044909049348732</v>
       </c>
       <c r="BG24" s="6">
-        <v>96.8</v>
+        <v>97.331424696169009</v>
       </c>
       <c r="BH24" s="6">
-        <v>95.1</v>
+        <v>97.386404879930225</v>
       </c>
       <c r="BI24" s="6">
-        <v>100.2</v>
+        <v>102.03905770475335</v>
       </c>
       <c r="BJ24" s="6">
-        <v>99.608321469057671</v>
+        <v>104.90166071227259</v>
       </c>
       <c r="BK24" s="6">
-        <v>99.7</v>
+        <v>105.0864347550278</v>
       </c>
       <c r="BL24" s="6">
-        <v>99</v>
+        <v>104.49678800383487</v>
       </c>
       <c r="BM24" s="6">
-        <v>100.50413376127898</v>
+        <v>105.77071424923086</v>
       </c>
       <c r="BN24" s="6">
-        <v>100.42656624066177</v>
+        <v>106.33955370428583</v>
       </c>
       <c r="BO24" s="6">
-        <v>99.451149830720269</v>
+        <v>105.56924583772339</v>
       </c>
       <c r="BP24" s="6">
-        <v>98.93164825974236</v>
+        <v>103.93184241902252</v>
       </c>
       <c r="BQ24" s="6">
-        <v>98.859467167792317</v>
+        <v>103.28714156121963</v>
       </c>
       <c r="BR24" s="6">
-        <v>91.33407045579392</v>
+        <v>100.86310121776482</v>
       </c>
       <c r="BS24" s="6">
-        <v>91.951320418104459</v>
+        <v>100.59428914805586</v>
       </c>
       <c r="BT24" s="6">
-        <v>92.931237829402122</v>
+        <v>99.465380927391791</v>
       </c>
       <c r="BU24" s="6">
-        <v>99.991451456021025</v>
+        <v>99.644992382127256</v>
       </c>
       <c r="BV24" s="6">
-        <v>98.295097717404545</v>
+        <v>96.517344053591614</v>
       </c>
       <c r="BW24" s="6">
-        <v>100.70050631595548</v>
+        <v>100.41160963222507</v>
       </c>
       <c r="BX24" s="6">
-        <v>100.25845146937175</v>
+        <v>99.581363638169151</v>
       </c>
       <c r="BY24" s="6">
-        <v>100.41759665294776</v>
+        <v>99.159640681927741</v>
       </c>
       <c r="BZ24" s="6">
-        <v>100.41271899380591</v>
+        <v>99.387498301138749</v>
       </c>
       <c r="CA24" s="6">
-        <v>99.9781960764236</v>
+        <v>99.006321153858437</v>
       </c>
       <c r="CB24" s="6">
-        <v>100.22474900530698</v>
+        <v>99.497388800578776</v>
       </c>
       <c r="CC24" s="6">
-        <v>100.53906071276073</v>
+        <v>100.08519674046879</v>
       </c>
       <c r="CD24" s="6">
-        <v>99.984000868442862</v>
+        <v>100.12448597557891</v>
       </c>
       <c r="CE24" s="6">
-        <v>99.972923660285844</v>
+        <v>101.4817144523989</v>
       </c>
       <c r="CF24" s="6">
-        <v>100.27679053798096</v>
+        <v>102.02216783531803</v>
       </c>
       <c r="CG24" s="6">
-        <v>100.33032117451451</v>
+        <v>100.30179304633118</v>
       </c>
       <c r="CH24" s="6">
-        <v>97.459156286047829</v>
+        <v>83.906608342756527</v>
       </c>
       <c r="CI24" s="6">
-        <v>97.917780573122556</v>
+        <v>91.508796037373102</v>
       </c>
       <c r="CJ24" s="6">
-        <v>106.59550385370147</v>
+        <v>102.93715377430208</v>
       </c>
       <c r="CK24" s="6">
-        <v>106.55719716642157</v>
+        <v>104.09201779177273</v>
       </c>
       <c r="CL24" s="6">
-        <v>105.17486710925257</v>
+        <v>104.62747539801092</v>
       </c>
       <c r="CM24" s="6">
-        <v>101.0670868407002</v>
+        <v>91.110648449587629</v>
       </c>
       <c r="CN24" s="6">
-        <v>101.22805049331289</v>
+        <v>89.871764593980288</v>
       </c>
       <c r="CO24" s="6">
-        <v>100.44144227233716</v>
+        <v>88.967667192303594</v>
       </c>
       <c r="CP24" s="6">
-        <v>99.106030710658672</v>
+        <v>92.867536953138512</v>
       </c>
       <c r="CQ24" s="6">
-        <v>99.01804907932835</v>
+        <v>93.133281083693547</v>
       </c>
       <c r="CR24" s="6">
-        <v>99.976654425189679</v>
+        <v>98.857980816669496</v>
       </c>
       <c r="CS24" s="6">
-        <v>99.9573040720351</v>
+        <v>103.16296752632184</v>
       </c>
       <c r="CT24" s="6">
         <v>102.2</v>
       </c>
       <c r="CU24" s="6">
         <v>100.5</v>
       </c>
       <c r="CV24" s="6">
         <v>98.7</v>
       </c>
       <c r="CW24" s="6">
         <v>100.6</v>
       </c>
       <c r="CX24" s="6">
         <v>100.6</v>
       </c>
       <c r="CY24" s="6">
         <v>100.21052584503825</v>
       </c>
       <c r="CZ24" s="6"/>
       <c r="DA24" s="6"/>
       <c r="DB24" s="6"/>
       <c r="DC24" s="6"/>
       <c r="DD24" s="6"/>
       <c r="DE24" s="6"/>
       <c r="DF24" s="3"/>
       <c r="DG24" s="3"/>
       <c r="DH24" s="3"/>
       <c r="DI24" s="3"/>
       <c r="DJ24" s="3"/>
       <c r="DK24" s="3"/>
       <c r="DL24" s="3"/>
       <c r="DM24" s="3"/>
       <c r="DN24" s="3"/>
       <c r="DO24" s="3"/>
       <c r="DP24" s="3"/>
       <c r="DQ24" s="3"/>
       <c r="DR24" s="3"/>
     </row>
     <row r="25" spans="1:122">
       <c r="A25" s="7" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="B25" s="6">
-        <v>183.67954936939515</v>
+        <v>233.47749568969962</v>
       </c>
       <c r="C25" s="6">
-        <v>181.52774633315948</v>
+        <v>229.69248404855892</v>
       </c>
       <c r="D25" s="6">
-        <v>179.70138600116113</v>
+        <v>222.00326151589053</v>
       </c>
       <c r="E25" s="6">
-        <v>173.74446906581559</v>
+        <v>213.20557842985198</v>
       </c>
       <c r="F25" s="6">
-        <v>169.40800367502607</v>
+        <v>209.40492865711269</v>
       </c>
       <c r="G25" s="6">
-        <v>166.34110401453808</v>
+        <v>212.96757491825619</v>
       </c>
       <c r="H25" s="6">
-        <v>164.58892258188399</v>
+        <v>209.27932425772977</v>
       </c>
       <c r="I25" s="6">
-        <v>152.5158558935297</v>
+        <v>192.68824691818912</v>
       </c>
       <c r="J25" s="6">
-        <v>147.79759451351725</v>
+        <v>188.24426184447566</v>
       </c>
       <c r="K25" s="6">
-        <v>145.63447575210296</v>
+        <v>185.16153403645626</v>
       </c>
       <c r="L25" s="6">
-        <v>145.33395219388865</v>
+        <v>168.44212302414999</v>
       </c>
       <c r="M25" s="6">
-        <v>144.08527699300316</v>
+        <v>161.50138071606642</v>
       </c>
       <c r="N25" s="6">
         <v>111.33240405556144</v>
       </c>
       <c r="O25" s="6">
         <v>109.93338243935398</v>
       </c>
       <c r="P25" s="6">
         <v>108.7</v>
       </c>
       <c r="Q25" s="6">
         <v>109.3</v>
       </c>
       <c r="R25" s="6">
         <v>108.8</v>
       </c>
       <c r="S25" s="6">
         <v>106.8</v>
       </c>
       <c r="T25" s="6">
         <v>105.1</v>
       </c>
       <c r="U25" s="6">
         <v>104.6</v>
       </c>
@@ -7024,315 +7046,315 @@
       <c r="AA25" s="6">
         <v>121.99126100361421</v>
       </c>
       <c r="AB25" s="6">
         <v>111.06587936064855</v>
       </c>
       <c r="AC25" s="6">
         <v>104.59081537682576</v>
       </c>
       <c r="AD25" s="6">
         <v>100.29141619561337</v>
       </c>
       <c r="AE25" s="6">
         <v>98.953555449333692</v>
       </c>
       <c r="AF25" s="6">
         <v>98.2994721645358</v>
       </c>
       <c r="AG25" s="6">
         <v>98.60455229791404</v>
       </c>
       <c r="AH25" s="6">
         <v>228.86011689166224</v>
       </c>
       <c r="AI25" s="6">
-        <v>217.97010728248529</v>
+        <v>217.97008403126381</v>
       </c>
       <c r="AJ25" s="6">
-        <v>195.91562512077664</v>
+        <v>195.91560628794852</v>
       </c>
       <c r="AK25" s="6">
-        <v>181.85749655837745</v>
+        <v>181.85748058687503</v>
       </c>
       <c r="AL25" s="6">
         <v>76.34232855096333</v>
       </c>
       <c r="AM25" s="6">
         <v>96.493511058518195</v>
       </c>
       <c r="AN25" s="6">
         <v>110.38619425279521</v>
       </c>
       <c r="AO25" s="6">
         <v>118.10491737847609</v>
       </c>
       <c r="AP25" s="6">
         <v>124.49304836261976</v>
       </c>
       <c r="AQ25" s="6">
         <v>115.74871012864601</v>
       </c>
       <c r="AR25" s="6">
         <v>108.47210466308132</v>
       </c>
       <c r="AS25" s="6">
         <v>110.00337125917913</v>
       </c>
       <c r="AT25" s="6">
         <v>112.41640658867587</v>
       </c>
       <c r="AU25" s="6">
         <v>113.66879823609359</v>
       </c>
       <c r="AV25" s="6">
         <v>116.2272102879987</v>
       </c>
       <c r="AW25" s="6">
-        <v>115.10710435840845</v>
+        <v>117.97127251987764</v>
       </c>
       <c r="AX25" s="6">
-        <v>184.4</v>
+        <v>162.22998325150982</v>
       </c>
       <c r="AY25" s="6">
-        <v>167.3</v>
+        <v>152.35507529103373</v>
       </c>
       <c r="AZ25" s="6">
-        <v>159.30000000000001</v>
+        <v>146.37945363813296</v>
       </c>
       <c r="BA25" s="6">
-        <v>151.9</v>
+        <v>140.2957859428773</v>
       </c>
       <c r="BB25" s="6">
-        <v>151.19999999999999</v>
+        <v>134.04898336538091</v>
       </c>
       <c r="BC25" s="6">
-        <v>150.80000000000001</v>
+        <v>132.65441269920964</v>
       </c>
       <c r="BD25" s="6">
-        <v>153.19999999999999</v>
+        <v>133.44686003453486</v>
       </c>
       <c r="BE25" s="6">
-        <v>149.1</v>
+        <v>130.82526604690477</v>
       </c>
       <c r="BF25" s="6">
-        <v>212</v>
+        <v>174.06488908000622</v>
       </c>
       <c r="BG25" s="6">
-        <v>206.8</v>
+        <v>165.78250501893757</v>
       </c>
       <c r="BH25" s="6">
-        <v>182.5</v>
+        <v>153.26406120452668</v>
       </c>
       <c r="BI25" s="6">
-        <v>141.80000000000001</v>
+        <v>137.93373935809024</v>
       </c>
       <c r="BJ25" s="6">
-        <v>128.90971008092885</v>
+        <v>112.67378092877682</v>
       </c>
       <c r="BK25" s="6">
-        <v>126.1</v>
+        <v>111.713293345997</v>
       </c>
       <c r="BL25" s="6">
-        <v>135</v>
+        <v>122.66249849558982</v>
       </c>
       <c r="BM25" s="6">
-        <v>137.04386546875972</v>
+        <v>124.34758693135153</v>
       </c>
       <c r="BN25" s="6">
-        <v>141.76475905437604</v>
+        <v>125.1965329051675</v>
       </c>
       <c r="BO25" s="6">
-        <v>142.27337984452478</v>
+        <v>118.85623340584732</v>
       </c>
       <c r="BP25" s="6">
-        <v>141.83137560070648</v>
+        <v>118.59207500816396</v>
       </c>
       <c r="BQ25" s="6">
-        <v>138.30778452803511</v>
+        <v>116.82535910869485</v>
       </c>
       <c r="BR25" s="6">
-        <v>128.60639425368845</v>
+        <v>114.69699831270081</v>
       </c>
       <c r="BS25" s="6">
-        <v>127.75429945402392</v>
+        <v>114.52891673224298</v>
       </c>
       <c r="BT25" s="6">
-        <v>135.22679684999954</v>
+        <v>126.17855441292407</v>
       </c>
       <c r="BU25" s="6">
-        <v>145.86306292228403</v>
+        <v>135.15894959673159</v>
       </c>
       <c r="BV25" s="6">
-        <v>111.02843133105384</v>
+        <v>121.02487667981241</v>
       </c>
       <c r="BW25" s="6">
-        <v>110.36779211102967</v>
+        <v>118.6077924461333</v>
       </c>
       <c r="BX25" s="6">
-        <v>111.10964431736419</v>
+        <v>120.27629636159512</v>
       </c>
       <c r="BY25" s="6">
-        <v>112.60696592034319</v>
+        <v>122.24119938421629</v>
       </c>
       <c r="BZ25" s="6">
-        <v>112.40494675115352</v>
+        <v>122.11685930040441</v>
       </c>
       <c r="CA25" s="6">
-        <v>112.44322537551955</v>
+        <v>122.34741233409832</v>
       </c>
       <c r="CB25" s="6">
-        <v>113.82387941548211</v>
+        <v>122.39732400298588</v>
       </c>
       <c r="CC25" s="6">
-        <v>127.11991483807665</v>
+        <v>136.95892130888856</v>
       </c>
       <c r="CD25" s="6">
-        <v>120.18281010428421</v>
+        <v>128.04702813683127</v>
       </c>
       <c r="CE25" s="6">
-        <v>121.15785982981141</v>
+        <v>126.75741379308552</v>
       </c>
       <c r="CF25" s="6">
-        <v>104.85616243333362</v>
+        <v>108.83884664277478</v>
       </c>
       <c r="CG25" s="6">
-        <v>101.5903572740967</v>
+        <v>107.45797632821173</v>
       </c>
       <c r="CH25" s="6">
-        <v>112.52937653764823</v>
+        <v>97.61004505818876</v>
       </c>
       <c r="CI25" s="6">
-        <v>114.07681731747556</v>
+        <v>87.663823977993644</v>
       </c>
       <c r="CJ25" s="6">
-        <v>115.42952335111943</v>
+        <v>92.943541635225685</v>
       </c>
       <c r="CK25" s="6">
-        <v>115.33356943949119</v>
+        <v>110.41134202550407</v>
       </c>
       <c r="CL25" s="6">
-        <v>119.33152091179041</v>
+        <v>112.69393997117288</v>
       </c>
       <c r="CM25" s="6">
-        <v>120.525879947794</v>
+        <v>121.95557651975844</v>
       </c>
       <c r="CN25" s="6">
-        <v>122.95902856207741</v>
+        <v>127.4422264713693</v>
       </c>
       <c r="CO25" s="6">
-        <v>109.08423940157721</v>
+        <v>116.1805630806016</v>
       </c>
       <c r="CP25" s="6">
-        <v>110.17850314382844</v>
+        <v>117.9202326386033</v>
       </c>
       <c r="CQ25" s="6">
-        <v>111.62192661899526</v>
+        <v>120.2478245647453</v>
       </c>
       <c r="CR25" s="6">
-        <v>108.79432627035897</v>
+        <v>113.40630402613327</v>
       </c>
       <c r="CS25" s="6">
-        <v>100.5368854889289</v>
+        <v>99.874981008517111</v>
       </c>
       <c r="CT25" s="6">
         <v>122.9</v>
       </c>
       <c r="CU25" s="6">
         <v>126</v>
       </c>
       <c r="CV25" s="6">
         <v>124.6</v>
       </c>
       <c r="CW25" s="6">
         <v>121.5</v>
       </c>
       <c r="CX25" s="6">
         <v>121.4</v>
       </c>
       <c r="CY25" s="6">
         <v>122.68111054576589</v>
       </c>
       <c r="CZ25" s="6"/>
       <c r="DA25" s="6"/>
       <c r="DB25" s="6"/>
       <c r="DC25" s="6"/>
       <c r="DD25" s="6"/>
       <c r="DE25" s="6"/>
       <c r="DF25" s="3"/>
       <c r="DG25" s="3"/>
       <c r="DH25" s="3"/>
       <c r="DI25" s="3"/>
       <c r="DJ25" s="3"/>
       <c r="DK25" s="3"/>
       <c r="DL25" s="3"/>
       <c r="DM25" s="3"/>
       <c r="DN25" s="3"/>
       <c r="DO25" s="3"/>
       <c r="DP25" s="3"/>
       <c r="DQ25" s="3"/>
       <c r="DR25" s="3"/>
     </row>
     <row r="26" spans="1:122">
       <c r="A26" s="7" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="B26" s="6">
-        <v>105.91606584516222</v>
+        <v>101.8010076884902</v>
       </c>
       <c r="C26" s="6">
-        <v>106.6294693698803</v>
+        <v>101.30663844610521</v>
       </c>
       <c r="D26" s="6">
-        <v>116.93488031047438</v>
+        <v>108.62331284981586</v>
       </c>
       <c r="E26" s="6">
-        <v>115.12414927216126</v>
+        <v>107.23985387209835</v>
       </c>
       <c r="F26" s="6">
-        <v>112.76368099522229</v>
+        <v>105.02037637170535</v>
       </c>
       <c r="G26" s="6">
-        <v>114.04935521365465</v>
+        <v>106.25750540482881</v>
       </c>
       <c r="H26" s="6">
-        <v>114.1602618100855</v>
+        <v>106.73364995213133</v>
       </c>
       <c r="I26" s="6">
-        <v>113.47459747843421</v>
+        <v>106.35129521945488</v>
       </c>
       <c r="J26" s="6">
-        <v>105.40924719664386</v>
+        <v>99.357630248898886</v>
       </c>
       <c r="K26" s="6">
-        <v>106.27588099683953</v>
+        <v>100.17072719592883</v>
       </c>
       <c r="L26" s="6">
-        <v>105.92101817551607</v>
+        <v>99.938378193547337</v>
       </c>
       <c r="M26" s="6">
-        <v>104.44619486210567</v>
+        <v>99.198507221809123</v>
       </c>
       <c r="N26" s="6">
         <v>104.78223650864172</v>
       </c>
       <c r="O26" s="6">
         <v>100.31434484963582</v>
       </c>
       <c r="P26" s="6">
         <v>95.9</v>
       </c>
       <c r="Q26" s="6">
         <v>98.7</v>
       </c>
       <c r="R26" s="6">
         <v>100.3</v>
       </c>
       <c r="S26" s="6">
         <v>100.4</v>
       </c>
       <c r="T26" s="6">
         <v>100.5</v>
       </c>
       <c r="U26" s="6">
         <v>100.43</v>
       </c>
@@ -7354,237 +7376,237 @@
       <c r="AA26" s="6">
         <v>106.98631384654844</v>
       </c>
       <c r="AB26" s="6">
         <v>106.12659622325651</v>
       </c>
       <c r="AC26" s="6">
         <v>106.08045139893309</v>
       </c>
       <c r="AD26" s="6">
         <v>103.96099375352274</v>
       </c>
       <c r="AE26" s="6">
         <v>104.63639339679386</v>
       </c>
       <c r="AF26" s="6">
         <v>104.04633086494609</v>
       </c>
       <c r="AG26" s="6">
         <v>103.37287616164168</v>
       </c>
       <c r="AH26" s="6">
         <v>135.62030731939836</v>
       </c>
       <c r="AI26" s="6">
-        <v>131.57140283184788</v>
+        <v>131.57147664131929</v>
       </c>
       <c r="AJ26" s="6">
-        <v>128.73329518801907</v>
+        <v>128.73336212934979</v>
       </c>
       <c r="AK26" s="6">
-        <v>126.30399550634242</v>
+        <v>126.30405456654185</v>
       </c>
       <c r="AL26" s="6">
         <v>92.420966419345802</v>
       </c>
       <c r="AM26" s="6">
         <v>95.263677127221854</v>
       </c>
       <c r="AN26" s="6">
         <v>97.727597777472141</v>
       </c>
       <c r="AO26" s="6">
         <v>98.335036438584282</v>
       </c>
       <c r="AP26" s="6">
         <v>93.734412215128046</v>
       </c>
       <c r="AQ26" s="6">
         <v>95.557804469432639</v>
       </c>
       <c r="AR26" s="6">
         <v>99.968104082094541</v>
       </c>
       <c r="AS26" s="6">
         <v>106.2436239158987</v>
       </c>
       <c r="AT26" s="6">
         <v>108.93277066884568</v>
       </c>
       <c r="AU26" s="6">
         <v>112.69126215088625</v>
       </c>
       <c r="AV26" s="6">
         <v>118.88112394878792</v>
       </c>
       <c r="AW26" s="6">
-        <v>140.97501932756049</v>
+        <v>121.00903998407632</v>
       </c>
       <c r="AX26" s="6">
-        <v>245.9</v>
+        <v>241.11014246690945</v>
       </c>
       <c r="AY26" s="6">
-        <v>228</v>
+        <v>225.35087801552868</v>
       </c>
       <c r="AZ26" s="6">
-        <v>233.4</v>
+        <v>230.4773583608596</v>
       </c>
       <c r="BA26" s="6">
-        <v>231.6</v>
+        <v>229.9484102640707</v>
       </c>
       <c r="BB26" s="6">
-        <v>238.4</v>
+        <v>235.88585262008635</v>
       </c>
       <c r="BC26" s="6">
-        <v>213.8</v>
+        <v>211.57683710298718</v>
       </c>
       <c r="BD26" s="6">
-        <v>200.2</v>
+        <v>197.83486576489108</v>
       </c>
       <c r="BE26" s="6">
-        <v>183.8</v>
+        <v>181.09224118751013</v>
       </c>
       <c r="BF26" s="6">
-        <v>163.4</v>
+        <v>158.97394477635808</v>
       </c>
       <c r="BG26" s="6">
-        <v>157.1</v>
+        <v>153.02051272413834</v>
       </c>
       <c r="BH26" s="6">
-        <v>149</v>
+        <v>147.17994929746908</v>
       </c>
       <c r="BI26" s="6">
-        <v>139.80000000000001</v>
+        <v>137.86298048920912</v>
       </c>
       <c r="BJ26" s="6">
-        <v>132.74485151399921</v>
+        <v>135.90313748315288</v>
       </c>
       <c r="BK26" s="6">
-        <v>135.1</v>
+        <v>141.49235802979706</v>
       </c>
       <c r="BL26" s="6">
-        <v>151.1</v>
+        <v>161.22577777219135</v>
       </c>
       <c r="BM26" s="6">
-        <v>150.06335350352518</v>
+        <v>160.44023685645709</v>
       </c>
       <c r="BN26" s="6">
-        <v>155.13716364267205</v>
+        <v>157.49272277909375</v>
       </c>
       <c r="BO26" s="6">
-        <v>144.55992532752538</v>
+        <v>145.32520673047779</v>
       </c>
       <c r="BP26" s="6">
-        <v>139.52729640246773</v>
+        <v>140.06786001732314</v>
       </c>
       <c r="BQ26" s="6">
-        <v>138.74772700314801</v>
+        <v>139.07879118208476</v>
       </c>
       <c r="BR26" s="6">
-        <v>116.52539060289664</v>
+        <v>119.90553996848372</v>
       </c>
       <c r="BS26" s="6">
-        <v>107.54463278356887</v>
+        <v>111.00828984827899</v>
       </c>
       <c r="BT26" s="6">
-        <v>100.54702803834302</v>
+        <v>103.98515284890664</v>
       </c>
       <c r="BU26" s="6">
-        <v>100.80089223377375</v>
+        <v>100.99776719411797</v>
       </c>
       <c r="BV26" s="6">
-        <v>79.597415740456896</v>
+        <v>81.697074759559342</v>
       </c>
       <c r="BW26" s="6">
-        <v>70.516087281330201</v>
+        <v>72.027167384423777</v>
       </c>
       <c r="BX26" s="6">
-        <v>75.375182397087599</v>
+        <v>76.946315771106057</v>
       </c>
       <c r="BY26" s="6">
-        <v>90.355451170257467</v>
+        <v>94.125351360582926</v>
       </c>
       <c r="BZ26" s="6">
-        <v>89.704812097169537</v>
+        <v>93.281750108788358</v>
       </c>
       <c r="CA26" s="6">
-        <v>86.05147518290002</v>
+        <v>89.792769449224522</v>
       </c>
       <c r="CB26" s="6">
-        <v>82.896579600822122</v>
+        <v>87.946808456231878</v>
       </c>
       <c r="CC26" s="6">
-        <v>86.540256815348243</v>
+        <v>91.561078105573174</v>
       </c>
       <c r="CD26" s="6">
-        <v>98.48134754974609</v>
+        <v>104.55119639133645</v>
       </c>
       <c r="CE26" s="6">
-        <v>99.821932300776965</v>
+        <v>105.29924726155106</v>
       </c>
       <c r="CF26" s="6">
-        <v>102.87650575029852</v>
+        <v>107.22064673229559</v>
       </c>
       <c r="CG26" s="6">
-        <v>106.46957659600345</v>
+        <v>109.07041177033945</v>
       </c>
       <c r="CH26" s="6">
-        <v>52.435954904917573</v>
+        <v>70.029224345507672</v>
       </c>
       <c r="CI26" s="6">
-        <v>92.873092368652593</v>
+        <v>110.47751170104598</v>
       </c>
       <c r="CJ26" s="6">
-        <v>94.45725811573719</v>
+        <v>109.74692229676212</v>
       </c>
       <c r="CK26" s="6">
-        <v>84.281774178950968</v>
+        <v>86.2752875910233</v>
       </c>
       <c r="CL26" s="6">
-        <v>83.50481774286844</v>
+        <v>88.494369257262164</v>
       </c>
       <c r="CM26" s="6">
-        <v>90.38176501459057</v>
+        <v>92.507228080030032</v>
       </c>
       <c r="CN26" s="6">
-        <v>95.239999366254182</v>
+        <v>102.21540266503449</v>
       </c>
       <c r="CO26" s="6">
-        <v>94.101035538043007</v>
+        <v>105.77237774737745</v>
       </c>
       <c r="CP26" s="6">
-        <v>90.146119321048161</v>
+        <v>109.94365681842287</v>
       </c>
       <c r="CQ26" s="6">
-        <v>95.26778674695403</v>
+        <v>118.39556018165638</v>
       </c>
       <c r="CR26" s="6">
-        <v>100.85779164639597</v>
+        <v>123.13202628922113</v>
       </c>
       <c r="CS26" s="6">
-        <v>111.35148242355604</v>
+        <v>123.55229620499317</v>
       </c>
       <c r="CT26" s="6">
         <v>184</v>
       </c>
       <c r="CU26" s="6">
         <v>116.6</v>
       </c>
       <c r="CV26" s="6">
         <v>75.3</v>
       </c>
       <c r="CW26" s="6">
         <v>76.5</v>
       </c>
       <c r="CX26" s="6">
         <v>80.7</v>
       </c>
       <c r="CY26" s="6">
         <v>90.157191978685276</v>
       </c>
       <c r="CZ26" s="6"/>
       <c r="DA26" s="6"/>
       <c r="DB26" s="6"/>
       <c r="DC26" s="6"/>
       <c r="DD26" s="6"/>
       <c r="DE26" s="6"/>
@@ -7705,864 +7727,864 @@
       <c r="CV27" s="3"/>
       <c r="CW27" s="3"/>
       <c r="CX27" s="3"/>
       <c r="CY27" s="3"/>
       <c r="CZ27" s="3"/>
       <c r="DA27" s="3"/>
       <c r="DB27" s="3"/>
       <c r="DC27" s="3"/>
       <c r="DD27" s="3"/>
       <c r="DE27" s="3"/>
       <c r="DF27" s="3"/>
       <c r="DG27" s="3"/>
       <c r="DH27" s="3"/>
       <c r="DI27" s="3"/>
       <c r="DJ27" s="3"/>
       <c r="DK27" s="3"/>
       <c r="DL27" s="3"/>
       <c r="DM27" s="3"/>
       <c r="DN27" s="3"/>
       <c r="DO27" s="3"/>
       <c r="DP27" s="3"/>
       <c r="DQ27" s="3"/>
       <c r="DR27" s="3"/>
     </row>
     <row r="28" spans="1:122" ht="21" customHeight="1">
-      <c r="A28" s="18"/>
-[...122 lines deleted...]
-      <c r="DR28" s="19"/>
+      <c r="A28" s="15"/>
+      <c r="B28" s="15"/>
+      <c r="C28" s="15"/>
+      <c r="D28" s="15"/>
+      <c r="E28" s="15"/>
+      <c r="F28" s="15"/>
+      <c r="G28" s="15"/>
+      <c r="H28" s="15"/>
+      <c r="I28" s="15"/>
+      <c r="J28" s="15"/>
+      <c r="K28" s="15"/>
+      <c r="L28" s="15"/>
+      <c r="M28" s="15"/>
+      <c r="N28" s="15"/>
+      <c r="O28" s="15"/>
+      <c r="P28" s="15"/>
+      <c r="Q28" s="15"/>
+      <c r="R28" s="15"/>
+      <c r="S28" s="15"/>
+      <c r="T28" s="15"/>
+      <c r="U28" s="15"/>
+      <c r="V28" s="15"/>
+      <c r="W28" s="15"/>
+      <c r="X28" s="15"/>
+      <c r="Y28" s="15"/>
+      <c r="Z28" s="15"/>
+      <c r="AA28" s="15"/>
+      <c r="AB28" s="15"/>
+      <c r="AC28" s="15"/>
+      <c r="AD28" s="15"/>
+      <c r="AE28" s="15"/>
+      <c r="AF28" s="15"/>
+      <c r="AG28" s="15"/>
+      <c r="AH28" s="15"/>
+      <c r="AI28" s="15"/>
+      <c r="AJ28" s="15"/>
+      <c r="AK28" s="15"/>
+      <c r="AL28" s="15"/>
+      <c r="AM28" s="15"/>
+      <c r="AN28" s="15"/>
+      <c r="AO28" s="15"/>
+      <c r="AP28" s="15"/>
+      <c r="AQ28" s="15"/>
+      <c r="AR28" s="15"/>
+      <c r="AS28" s="15"/>
+      <c r="AT28" s="15"/>
+      <c r="AU28" s="15"/>
+      <c r="AV28" s="15"/>
+      <c r="AW28" s="15"/>
+      <c r="AX28" s="15"/>
+      <c r="AY28" s="15"/>
+      <c r="AZ28" s="15"/>
+      <c r="BA28" s="15"/>
+      <c r="BB28" s="15"/>
+      <c r="BC28" s="15"/>
+      <c r="BD28" s="15"/>
+      <c r="BE28" s="15"/>
+      <c r="BF28" s="15"/>
+      <c r="BG28" s="15"/>
+      <c r="BH28" s="15"/>
+      <c r="BI28" s="15"/>
+      <c r="BJ28" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="BK28" s="14"/>
+      <c r="BL28" s="14"/>
+      <c r="BM28" s="14"/>
+      <c r="BN28" s="14"/>
+      <c r="BO28" s="14"/>
+      <c r="BP28" s="14"/>
+      <c r="BQ28" s="14"/>
+      <c r="BR28" s="14"/>
+      <c r="BS28" s="14"/>
+      <c r="BT28" s="14"/>
+      <c r="BU28" s="14"/>
+      <c r="BV28" s="14"/>
+      <c r="BW28" s="14"/>
+      <c r="BX28" s="14"/>
+      <c r="BY28" s="14"/>
+      <c r="BZ28" s="14"/>
+      <c r="CA28" s="14"/>
+      <c r="CB28" s="14"/>
+      <c r="CC28" s="14"/>
+      <c r="CD28" s="14"/>
+      <c r="CE28" s="14"/>
+      <c r="CF28" s="14"/>
+      <c r="CG28" s="14"/>
+      <c r="CH28" s="14"/>
+      <c r="CI28" s="14"/>
+      <c r="CJ28" s="14"/>
+      <c r="CK28" s="14"/>
+      <c r="CL28" s="14"/>
+      <c r="CM28" s="14"/>
+      <c r="CN28" s="14"/>
+      <c r="CO28" s="14"/>
+      <c r="CP28" s="14"/>
+      <c r="CQ28" s="14"/>
+      <c r="CR28" s="14"/>
+      <c r="CS28" s="14"/>
+      <c r="CT28" s="14"/>
+      <c r="CU28" s="14"/>
+      <c r="CV28" s="14"/>
+      <c r="CW28" s="14"/>
+      <c r="CX28" s="14"/>
+      <c r="CY28" s="14"/>
+      <c r="CZ28" s="14"/>
+      <c r="DA28" s="14"/>
+      <c r="DB28" s="14"/>
+      <c r="DC28" s="14"/>
+      <c r="DD28" s="14"/>
+      <c r="DE28" s="14"/>
+      <c r="DF28" s="14"/>
+      <c r="DG28" s="14"/>
+      <c r="DH28" s="14"/>
+      <c r="DI28" s="14"/>
+      <c r="DJ28" s="14"/>
+      <c r="DK28" s="14"/>
+      <c r="DL28" s="14"/>
+      <c r="DM28" s="14"/>
+      <c r="DN28" s="14"/>
+      <c r="DO28" s="14"/>
+      <c r="DP28" s="14"/>
+      <c r="DQ28" s="14"/>
+      <c r="DR28" s="14"/>
     </row>
     <row r="29" spans="1:122" ht="22.5" customHeight="1" thickBot="1">
       <c r="A29" s="3"/>
       <c r="B29" s="3"/>
       <c r="C29" s="3"/>
       <c r="D29" s="3"/>
       <c r="E29" s="3"/>
       <c r="F29" s="3"/>
       <c r="G29" s="3"/>
       <c r="H29" s="3"/>
-      <c r="I29" s="14"/>
-[...3 lines deleted...]
-      <c r="M29" s="14"/>
+      <c r="I29" s="13"/>
+      <c r="J29" s="13"/>
+      <c r="K29" s="13"/>
+      <c r="L29" s="13"/>
+      <c r="M29" s="13"/>
       <c r="N29" s="3"/>
       <c r="O29" s="3"/>
       <c r="P29" s="3"/>
       <c r="Q29" s="3"/>
       <c r="R29" s="3"/>
       <c r="S29" s="3"/>
       <c r="T29" s="3"/>
-      <c r="U29" s="15" t="s">
+      <c r="U29" s="16" t="s">
         <v>1</v>
       </c>
-      <c r="V29" s="15"/>
-[...2 lines deleted...]
-      <c r="Y29" s="15"/>
+      <c r="V29" s="16"/>
+      <c r="W29" s="16"/>
+      <c r="X29" s="16"/>
+      <c r="Y29" s="16"/>
       <c r="Z29" s="3"/>
       <c r="AA29" s="3"/>
       <c r="AB29" s="3"/>
       <c r="AC29" s="3"/>
       <c r="AD29" s="3"/>
       <c r="AE29" s="3"/>
       <c r="AF29" s="3"/>
-      <c r="AG29" s="14" t="s">
+      <c r="AG29" s="13" t="s">
         <v>1</v>
       </c>
-      <c r="AH29" s="14"/>
-[...2 lines deleted...]
-      <c r="AK29" s="14"/>
+      <c r="AH29" s="13"/>
+      <c r="AI29" s="13"/>
+      <c r="AJ29" s="13"/>
+      <c r="AK29" s="13"/>
       <c r="AL29" s="3"/>
       <c r="AM29" s="3"/>
       <c r="AN29" s="3"/>
       <c r="AO29" s="3"/>
       <c r="AP29" s="3"/>
       <c r="AQ29" s="3"/>
       <c r="AR29" s="3"/>
-      <c r="AS29" s="14"/>
-[...3 lines deleted...]
-      <c r="AW29" s="14"/>
+      <c r="AS29" s="13"/>
+      <c r="AT29" s="13"/>
+      <c r="AU29" s="13"/>
+      <c r="AV29" s="13"/>
+      <c r="AW29" s="13"/>
       <c r="AX29" s="3"/>
       <c r="AY29" s="3"/>
       <c r="AZ29" s="3"/>
       <c r="BA29" s="3"/>
       <c r="BB29" s="3"/>
       <c r="BC29" s="3"/>
       <c r="BD29" s="3"/>
-      <c r="BE29" s="14" t="s">
+      <c r="BE29" s="13" t="s">
         <v>1</v>
       </c>
-      <c r="BF29" s="14"/>
-[...2 lines deleted...]
-      <c r="BI29" s="14"/>
+      <c r="BF29" s="13"/>
+      <c r="BG29" s="13"/>
+      <c r="BH29" s="13"/>
+      <c r="BI29" s="13"/>
       <c r="BJ29" s="3"/>
       <c r="BK29" s="3"/>
       <c r="BL29" s="3"/>
       <c r="BM29" s="3"/>
       <c r="BN29" s="3"/>
       <c r="BO29" s="3"/>
       <c r="BP29" s="3"/>
-      <c r="BQ29" s="14" t="s">
+      <c r="BQ29" s="13" t="s">
         <v>1</v>
       </c>
-      <c r="BR29" s="14"/>
-[...2 lines deleted...]
-      <c r="BU29" s="14"/>
+      <c r="BR29" s="13"/>
+      <c r="BS29" s="13"/>
+      <c r="BT29" s="13"/>
+      <c r="BU29" s="13"/>
       <c r="BV29" s="3"/>
       <c r="BW29" s="3"/>
       <c r="BX29" s="3"/>
       <c r="BY29" s="3"/>
       <c r="BZ29" s="3"/>
       <c r="CA29" s="3"/>
       <c r="CB29" s="3"/>
-      <c r="CC29" s="14" t="s">
+      <c r="CC29" s="13" t="s">
         <v>1</v>
       </c>
-      <c r="CD29" s="14"/>
-[...2 lines deleted...]
-      <c r="CG29" s="14"/>
+      <c r="CD29" s="13"/>
+      <c r="CE29" s="13"/>
+      <c r="CF29" s="13"/>
+      <c r="CG29" s="13"/>
       <c r="CH29" s="3"/>
       <c r="CI29" s="3"/>
       <c r="CJ29" s="3"/>
       <c r="CK29" s="3"/>
       <c r="CL29" s="3"/>
       <c r="CM29" s="3"/>
       <c r="CN29" s="3"/>
-      <c r="CO29" s="14" t="s">
+      <c r="CO29" s="13" t="s">
         <v>1</v>
       </c>
-      <c r="CP29" s="14"/>
-[...2 lines deleted...]
-      <c r="CS29" s="14"/>
+      <c r="CP29" s="13"/>
+      <c r="CQ29" s="13"/>
+      <c r="CR29" s="13"/>
+      <c r="CS29" s="13"/>
       <c r="CT29" s="3"/>
       <c r="CU29" s="3"/>
       <c r="CV29" s="3"/>
       <c r="CW29" s="3"/>
       <c r="CX29" s="3"/>
       <c r="CY29" s="3"/>
       <c r="CZ29" s="3"/>
-      <c r="DA29" s="14" t="s">
+      <c r="DA29" s="13" t="s">
         <v>1</v>
       </c>
-      <c r="DB29" s="14"/>
-[...2 lines deleted...]
-      <c r="DE29" s="14"/>
+      <c r="DB29" s="13"/>
+      <c r="DC29" s="13"/>
+      <c r="DD29" s="13"/>
+      <c r="DE29" s="13"/>
       <c r="DF29" s="3"/>
       <c r="DG29" s="3"/>
       <c r="DH29" s="3"/>
       <c r="DI29" s="3"/>
       <c r="DJ29" s="3"/>
       <c r="DK29" s="3"/>
       <c r="DL29" s="3"/>
       <c r="DM29" s="3"/>
       <c r="DN29" s="3"/>
       <c r="DO29" s="3"/>
       <c r="DP29" s="3"/>
       <c r="DQ29" s="3"/>
       <c r="DR29" s="3"/>
     </row>
     <row r="30" spans="1:122" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A30" s="16"/>
-[...14 lines deleted...]
-      <c r="N30" s="11" t="s">
+      <c r="A30" s="17"/>
+      <c r="B30" s="19" t="s">
+        <v>30</v>
+      </c>
+      <c r="C30" s="20"/>
+      <c r="D30" s="20"/>
+      <c r="E30" s="20"/>
+      <c r="F30" s="20"/>
+      <c r="G30" s="20"/>
+      <c r="H30" s="20"/>
+      <c r="I30" s="20"/>
+      <c r="J30" s="20"/>
+      <c r="K30" s="20"/>
+      <c r="L30" s="20"/>
+      <c r="M30" s="21"/>
+      <c r="N30" s="19" t="s">
         <v>2</v>
       </c>
-      <c r="O30" s="12"/>
-[...10 lines deleted...]
-      <c r="Z30" s="11" t="s">
+      <c r="O30" s="20"/>
+      <c r="P30" s="20"/>
+      <c r="Q30" s="20"/>
+      <c r="R30" s="20"/>
+      <c r="S30" s="20"/>
+      <c r="T30" s="20"/>
+      <c r="U30" s="20"/>
+      <c r="V30" s="20"/>
+      <c r="W30" s="20"/>
+      <c r="X30" s="20"/>
+      <c r="Y30" s="21"/>
+      <c r="Z30" s="19" t="s">
+        <v>29</v>
+      </c>
+      <c r="AA30" s="20"/>
+      <c r="AB30" s="20"/>
+      <c r="AC30" s="20"/>
+      <c r="AD30" s="20"/>
+      <c r="AE30" s="20"/>
+      <c r="AF30" s="20"/>
+      <c r="AG30" s="20"/>
+      <c r="AH30" s="20"/>
+      <c r="AI30" s="20"/>
+      <c r="AJ30" s="20"/>
+      <c r="AK30" s="21"/>
+      <c r="AL30" s="19" t="s">
+        <v>19</v>
+      </c>
+      <c r="AM30" s="20"/>
+      <c r="AN30" s="20"/>
+      <c r="AO30" s="20"/>
+      <c r="AP30" s="20"/>
+      <c r="AQ30" s="20"/>
+      <c r="AR30" s="20"/>
+      <c r="AS30" s="20"/>
+      <c r="AT30" s="20"/>
+      <c r="AU30" s="20"/>
+      <c r="AV30" s="20"/>
+      <c r="AW30" s="21"/>
+      <c r="AX30" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="AY30" s="20"/>
+      <c r="AZ30" s="20"/>
+      <c r="BA30" s="20"/>
+      <c r="BB30" s="20"/>
+      <c r="BC30" s="20"/>
+      <c r="BD30" s="20"/>
+      <c r="BE30" s="20"/>
+      <c r="BF30" s="20"/>
+      <c r="BG30" s="20"/>
+      <c r="BH30" s="20"/>
+      <c r="BI30" s="21"/>
+      <c r="BJ30" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="BK30" s="20"/>
+      <c r="BL30" s="20"/>
+      <c r="BM30" s="20"/>
+      <c r="BN30" s="20"/>
+      <c r="BO30" s="20"/>
+      <c r="BP30" s="20"/>
+      <c r="BQ30" s="20"/>
+      <c r="BR30" s="20"/>
+      <c r="BS30" s="20"/>
+      <c r="BT30" s="20"/>
+      <c r="BU30" s="21"/>
+      <c r="BV30" s="19" t="s">
+        <v>35</v>
+      </c>
+      <c r="BW30" s="20"/>
+      <c r="BX30" s="20"/>
+      <c r="BY30" s="20"/>
+      <c r="BZ30" s="20"/>
+      <c r="CA30" s="20"/>
+      <c r="CB30" s="20"/>
+      <c r="CC30" s="20"/>
+      <c r="CD30" s="20"/>
+      <c r="CE30" s="20"/>
+      <c r="CF30" s="20"/>
+      <c r="CG30" s="21"/>
+      <c r="CH30" s="19" t="s">
+        <v>36</v>
+      </c>
+      <c r="CI30" s="20"/>
+      <c r="CJ30" s="20"/>
+      <c r="CK30" s="20"/>
+      <c r="CL30" s="20"/>
+      <c r="CM30" s="20"/>
+      <c r="CN30" s="20"/>
+      <c r="CO30" s="20"/>
+      <c r="CP30" s="20"/>
+      <c r="CQ30" s="20"/>
+      <c r="CR30" s="20"/>
+      <c r="CS30" s="21"/>
+      <c r="CT30" s="19" t="s">
         <v>31</v>
       </c>
-      <c r="AA30" s="12"/>
-[...93 lines deleted...]
-      <c r="DE30" s="13"/>
+      <c r="CU30" s="20"/>
+      <c r="CV30" s="20"/>
+      <c r="CW30" s="20"/>
+      <c r="CX30" s="20"/>
+      <c r="CY30" s="20"/>
+      <c r="CZ30" s="20"/>
+      <c r="DA30" s="20"/>
+      <c r="DB30" s="20"/>
+      <c r="DC30" s="20"/>
+      <c r="DD30" s="20"/>
+      <c r="DE30" s="21"/>
       <c r="DF30" s="3"/>
       <c r="DG30" s="3"/>
       <c r="DH30" s="3"/>
       <c r="DI30" s="3"/>
       <c r="DJ30" s="3"/>
       <c r="DK30" s="3"/>
       <c r="DL30" s="3"/>
       <c r="DM30" s="3"/>
       <c r="DN30" s="3"/>
       <c r="DO30" s="3"/>
       <c r="DP30" s="3"/>
       <c r="DQ30" s="3"/>
       <c r="DR30" s="3"/>
     </row>
     <row r="31" spans="1:122" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A31" s="17"/>
-      <c r="B31" s="4" t="s">
+      <c r="A31" s="18"/>
+      <c r="B31" s="22" t="s">
+        <v>3</v>
+      </c>
+      <c r="C31" s="22" t="s">
         <v>4</v>
       </c>
-      <c r="C31" s="4" t="s">
+      <c r="D31" s="22" t="s">
         <v>5</v>
       </c>
-      <c r="D31" s="4" t="s">
+      <c r="E31" s="22" t="s">
         <v>6</v>
       </c>
-      <c r="E31" s="4" t="s">
+      <c r="F31" s="22" t="s">
         <v>7</v>
       </c>
-      <c r="F31" s="4" t="s">
+      <c r="G31" s="22" t="s">
         <v>8</v>
       </c>
-      <c r="G31" s="4" t="s">
+      <c r="H31" s="22" t="s">
         <v>9</v>
       </c>
-      <c r="H31" s="4" t="s">
+      <c r="I31" s="22" t="s">
         <v>10</v>
       </c>
-      <c r="I31" s="4" t="s">
+      <c r="J31" s="22" t="s">
         <v>11</v>
       </c>
-      <c r="J31" s="4" t="s">
+      <c r="K31" s="22" t="s">
         <v>12</v>
       </c>
-      <c r="K31" s="4" t="s">
+      <c r="L31" s="22" t="s">
         <v>13</v>
       </c>
-      <c r="L31" s="4" t="s">
+      <c r="M31" s="22" t="s">
         <v>14</v>
       </c>
-      <c r="M31" s="4" t="s">
+      <c r="N31" s="22" t="s">
+        <v>3</v>
+      </c>
+      <c r="O31" s="22" t="s">
+        <v>4</v>
+      </c>
+      <c r="P31" s="22" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q31" s="22" t="s">
+        <v>6</v>
+      </c>
+      <c r="R31" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="S31" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="T31" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="U31" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="V31" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="W31" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="X31" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y31" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="Z31" s="22" t="s">
+        <v>3</v>
+      </c>
+      <c r="AA31" s="22" t="s">
+        <v>4</v>
+      </c>
+      <c r="AB31" s="22" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC31" s="22" t="s">
+        <v>6</v>
+      </c>
+      <c r="AD31" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="AE31" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="AF31" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="AG31" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="AH31" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="AI31" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="AJ31" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK31" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="AL31" s="22" t="s">
+        <v>3</v>
+      </c>
+      <c r="AM31" s="22" t="s">
+        <v>4</v>
+      </c>
+      <c r="AN31" s="22" t="s">
+        <v>5</v>
+      </c>
+      <c r="AO31" s="22" t="s">
+        <v>6</v>
+      </c>
+      <c r="AP31" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="AQ31" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="AR31" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="AS31" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="AT31" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="AU31" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="AV31" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="AW31" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="AX31" s="22" t="s">
+        <v>3</v>
+      </c>
+      <c r="AY31" s="22" t="s">
+        <v>4</v>
+      </c>
+      <c r="AZ31" s="22" t="s">
+        <v>5</v>
+      </c>
+      <c r="BA31" s="22" t="s">
+        <v>6</v>
+      </c>
+      <c r="BB31" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="BC31" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="BD31" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="BE31" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="BF31" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="BG31" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="BH31" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="BI31" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="N31" s="4" t="s">
+      <c r="BJ31" s="22" t="s">
+        <v>3</v>
+      </c>
+      <c r="BK31" s="22" t="s">
         <v>4</v>
       </c>
-      <c r="O31" s="4" t="s">
+      <c r="BL31" s="22" t="s">
         <v>5</v>
       </c>
-      <c r="P31" s="4" t="s">
+      <c r="BM31" s="22" t="s">
         <v>6</v>
       </c>
-      <c r="Q31" s="4" t="s">
+      <c r="BN31" s="22" t="s">
         <v>7</v>
       </c>
-      <c r="R31" s="4" t="s">
+      <c r="BO31" s="22" t="s">
         <v>8</v>
       </c>
-      <c r="S31" s="4" t="s">
+      <c r="BP31" s="22" t="s">
         <v>9</v>
       </c>
-      <c r="T31" s="4" t="s">
+      <c r="BQ31" s="22" t="s">
         <v>10</v>
       </c>
-      <c r="U31" s="4" t="s">
+      <c r="BR31" s="22" t="s">
         <v>11</v>
       </c>
-      <c r="V31" s="4" t="s">
+      <c r="BS31" s="22" t="s">
         <v>12</v>
       </c>
-      <c r="W31" s="4" t="s">
+      <c r="BT31" s="22" t="s">
         <v>13</v>
       </c>
-      <c r="X31" s="4" t="s">
-[...2 lines deleted...]
-      <c r="Y31" s="4" t="s">
+      <c r="BU31" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="Z31" s="4" t="s">
+      <c r="BV31" s="22" t="s">
+        <v>3</v>
+      </c>
+      <c r="BW31" s="22" t="s">
         <v>4</v>
       </c>
-      <c r="AA31" s="4" t="s">
+      <c r="BX31" s="22" t="s">
         <v>5</v>
       </c>
-      <c r="AB31" s="4" t="s">
+      <c r="BY31" s="22" t="s">
         <v>6</v>
       </c>
-      <c r="AC31" s="4" t="s">
+      <c r="BZ31" s="22" t="s">
         <v>7</v>
       </c>
-      <c r="AD31" s="4" t="s">
+      <c r="CA31" s="22" t="s">
         <v>8</v>
       </c>
-      <c r="AE31" s="4" t="s">
+      <c r="CB31" s="22" t="s">
         <v>9</v>
       </c>
-      <c r="AF31" s="4" t="s">
+      <c r="CC31" s="22" t="s">
         <v>10</v>
       </c>
-      <c r="AG31" s="4" t="s">
+      <c r="CD31" s="22" t="s">
         <v>11</v>
       </c>
-      <c r="AH31" s="4" t="s">
+      <c r="CE31" s="22" t="s">
         <v>12</v>
       </c>
-      <c r="AI31" s="4" t="s">
+      <c r="CF31" s="22" t="s">
         <v>13</v>
       </c>
-      <c r="AJ31" s="4" t="s">
-[...2 lines deleted...]
-      <c r="AK31" s="4" t="s">
+      <c r="CG31" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="AL31" s="4" t="s">
+      <c r="CH31" s="22" t="s">
+        <v>3</v>
+      </c>
+      <c r="CI31" s="22" t="s">
         <v>4</v>
       </c>
-      <c r="AM31" s="4" t="s">
+      <c r="CJ31" s="22" t="s">
         <v>5</v>
       </c>
-      <c r="AN31" s="4" t="s">
+      <c r="CK31" s="22" t="s">
         <v>6</v>
       </c>
-      <c r="AO31" s="4" t="s">
+      <c r="CL31" s="22" t="s">
         <v>7</v>
       </c>
-      <c r="AP31" s="4" t="s">
+      <c r="CM31" s="22" t="s">
         <v>8</v>
       </c>
-      <c r="AQ31" s="4" t="s">
+      <c r="CN31" s="22" t="s">
         <v>9</v>
       </c>
-      <c r="AR31" s="4" t="s">
+      <c r="CO31" s="22" t="s">
         <v>10</v>
       </c>
-      <c r="AS31" s="4" t="s">
+      <c r="CP31" s="22" t="s">
         <v>11</v>
       </c>
-      <c r="AT31" s="4" t="s">
+      <c r="CQ31" s="22" t="s">
         <v>12</v>
       </c>
-      <c r="AU31" s="4" t="s">
+      <c r="CR31" s="22" t="s">
         <v>13</v>
       </c>
-      <c r="AV31" s="4" t="s">
-[...2 lines deleted...]
-      <c r="AW31" s="4" t="s">
+      <c r="CS31" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="AX31" s="4" t="s">
+      <c r="CT31" s="22" t="s">
+        <v>3</v>
+      </c>
+      <c r="CU31" s="22" t="s">
         <v>4</v>
       </c>
-      <c r="AY31" s="4" t="s">
+      <c r="CV31" s="22" t="s">
         <v>5</v>
       </c>
-      <c r="AZ31" s="4" t="s">
+      <c r="CW31" s="22" t="s">
         <v>6</v>
       </c>
-      <c r="BA31" s="4" t="s">
+      <c r="CX31" s="22" t="s">
         <v>7</v>
       </c>
-      <c r="BB31" s="4" t="s">
+      <c r="CY31" s="22" t="s">
         <v>8</v>
       </c>
-      <c r="BC31" s="4" t="s">
+      <c r="CZ31" s="22" t="s">
         <v>9</v>
       </c>
-      <c r="BD31" s="4" t="s">
+      <c r="DA31" s="22" t="s">
         <v>10</v>
       </c>
-      <c r="BE31" s="4" t="s">
+      <c r="DB31" s="22" t="s">
         <v>11</v>
       </c>
-      <c r="BF31" s="4" t="s">
+      <c r="DC31" s="22" t="s">
         <v>12</v>
       </c>
-      <c r="BG31" s="4" t="s">
+      <c r="DD31" s="22" t="s">
         <v>13</v>
       </c>
-      <c r="BH31" s="4" t="s">
-[...147 lines deleted...]
-        <v>16</v>
+      <c r="DE31" s="22" t="s">
+        <v>15</v>
       </c>
       <c r="DF31" s="3"/>
       <c r="DG31" s="3"/>
       <c r="DH31" s="3"/>
       <c r="DI31" s="3"/>
       <c r="DJ31" s="3"/>
       <c r="DK31" s="3"/>
       <c r="DL31" s="3"/>
       <c r="DM31" s="3"/>
       <c r="DN31" s="3"/>
       <c r="DO31" s="3"/>
       <c r="DP31" s="3"/>
       <c r="DQ31" s="3"/>
       <c r="DR31" s="3"/>
     </row>
     <row r="32" spans="1:122">
       <c r="A32" s="5" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="B32" s="6">
         <v>113.73970094637977</v>
       </c>
       <c r="C32" s="6">
         <v>113.73970094637977</v>
       </c>
       <c r="D32" s="6">
         <v>113.73970094637977</v>
       </c>
       <c r="E32" s="6">
         <v>113.73970094637977</v>
       </c>
       <c r="F32" s="6">
         <v>113.73970094637977</v>
       </c>
       <c r="G32" s="6">
         <v>113.7397009463798</v>
       </c>
       <c r="H32" s="6">
         <v>110.36227614215859</v>
       </c>
       <c r="I32" s="6">
         <v>107.1992173631928</v>
       </c>
       <c r="J32" s="6">
         <v>111.27586797468361</v>
       </c>
       <c r="K32" s="6">
         <v>109.0521396126388</v>
       </c>
       <c r="L32" s="6">
         <v>108.74422509952805</v>
       </c>
       <c r="M32" s="6">
         <v>108.83586265318148</v>
       </c>
       <c r="N32" s="6">
-        <v>100</v>
+        <v>106.89228821081977</v>
       </c>
       <c r="O32" s="6">
-        <v>100</v>
+        <v>106.89228821081977</v>
       </c>
       <c r="P32" s="6">
-        <v>100</v>
+        <v>106.89228821081976</v>
       </c>
       <c r="Q32" s="6">
-        <v>100</v>
+        <v>106.89228821081977</v>
       </c>
       <c r="R32" s="6">
-        <v>100</v>
+        <v>106.89228821081976</v>
       </c>
       <c r="S32" s="6">
-        <v>100</v>
+        <v>106.89228821081976</v>
       </c>
       <c r="T32" s="6">
-        <v>100</v>
+        <v>108.05980080564763</v>
       </c>
       <c r="U32" s="6">
         <v>108.00548996616301</v>
       </c>
       <c r="V32" s="6">
         <v>129.16852967790518</v>
       </c>
       <c r="W32" s="6">
-        <v>97.3</v>
+        <v>126.67070475585376</v>
       </c>
       <c r="X32" s="6">
         <v>126.29612385793135</v>
       </c>
       <c r="Y32" s="6">
         <v>126.036122546958</v>
       </c>
       <c r="Z32" s="6">
         <v>43.797025843029139</v>
       </c>
       <c r="AA32" s="6">
         <v>43.797025843029139</v>
       </c>
       <c r="AB32" s="6">
         <v>43.797025843029147</v>
       </c>
       <c r="AC32" s="6">
         <v>43.797025843029139</v>
       </c>
       <c r="AD32" s="6">
         <v>43.797025843029132</v>
       </c>
       <c r="AE32" s="6">
         <v>43.797025843029139</v>
       </c>
@@ -8599,234 +8621,234 @@
       <c r="AP32" s="6">
         <v>71.842761457444212</v>
       </c>
       <c r="AQ32" s="6">
         <v>71.842761457444212</v>
       </c>
       <c r="AR32" s="6">
         <v>65.001335047449686</v>
       </c>
       <c r="AS32" s="6">
         <v>60.916555870781366</v>
       </c>
       <c r="AT32" s="6">
         <v>95.556949283807995</v>
       </c>
       <c r="AU32" s="6">
         <v>95.538484906786437</v>
       </c>
       <c r="AV32" s="6">
         <v>95.359391088073608</v>
       </c>
       <c r="AW32" s="6">
         <v>95.164497149400248</v>
       </c>
       <c r="AX32" s="6">
-        <v>100</v>
+        <v>100.17219873216109</v>
       </c>
       <c r="AY32" s="6">
-        <v>100</v>
+        <v>100.17219873216109</v>
       </c>
       <c r="AZ32" s="6">
-        <v>100</v>
+        <v>100.17219873216109</v>
       </c>
       <c r="BA32" s="6">
-        <v>100</v>
+        <v>100.17219873216109</v>
       </c>
       <c r="BB32" s="6">
-        <v>100</v>
+        <v>100.17219873216109</v>
       </c>
       <c r="BC32" s="6">
-        <v>100</v>
+        <v>100.17219873216109</v>
       </c>
       <c r="BD32" s="6">
-        <v>100</v>
+        <v>110.40208055084693</v>
       </c>
       <c r="BE32" s="6">
-        <v>99.677777941492877</v>
+        <v>116.20509839331652</v>
       </c>
       <c r="BF32" s="6">
-        <v>129.18651690368716</v>
+        <v>122.27102777950599</v>
       </c>
       <c r="BG32" s="6">
-        <v>124.55504611564811</v>
+        <v>120.12433908437394</v>
       </c>
       <c r="BH32" s="6">
-        <v>116.72682012686089</v>
+        <v>119.91708263398702</v>
       </c>
       <c r="BI32" s="6">
-        <v>119.68316803600399</v>
+        <v>119.74701200654891</v>
       </c>
       <c r="BJ32" s="6">
         <v>100</v>
       </c>
       <c r="BK32" s="6">
         <v>100</v>
       </c>
       <c r="BL32" s="6">
         <v>100</v>
       </c>
       <c r="BM32" s="6">
         <v>100</v>
       </c>
       <c r="BN32" s="6">
         <v>100</v>
       </c>
       <c r="BO32" s="6">
         <v>100</v>
       </c>
       <c r="BP32" s="6">
         <v>100</v>
       </c>
       <c r="BQ32" s="6">
-        <v>98.805021155343965</v>
+        <v>98.805021155343951</v>
       </c>
       <c r="BR32" s="6">
-        <v>80.324813446083596</v>
+        <v>80.324813446083482</v>
       </c>
       <c r="BS32" s="6">
-        <v>80.698762052725428</v>
+        <v>80.698762052725343</v>
       </c>
       <c r="BT32" s="6">
-        <v>80.802713418913072</v>
+        <v>80.802713418914124</v>
       </c>
       <c r="BU32" s="6">
-        <v>103.591899704938</v>
+        <v>103.69559656232208</v>
       </c>
       <c r="BV32" s="6">
-        <v>100</v>
+        <v>92.028394617119289</v>
       </c>
       <c r="BW32" s="6">
-        <v>100</v>
+        <v>92.028394617119289</v>
       </c>
       <c r="BX32" s="6">
-        <v>100</v>
+        <v>92.028394617119275</v>
       </c>
       <c r="BY32" s="6">
-        <v>100</v>
+        <v>92.028394617119289</v>
       </c>
       <c r="BZ32" s="6">
-        <v>100</v>
+        <v>92.028394617119289</v>
       </c>
       <c r="CA32" s="6">
-        <v>100</v>
+        <v>92.028394617119289</v>
       </c>
       <c r="CB32" s="6">
-        <v>100</v>
+        <v>95.416874017848087</v>
       </c>
       <c r="CC32" s="6">
-        <v>100.86117670406445</v>
+        <v>96.05231763264112</v>
       </c>
       <c r="CD32" s="6">
-        <v>98.194068180606337</v>
+        <v>100.19692715674555</v>
       </c>
       <c r="CE32" s="6">
-        <v>97.516807943150852</v>
+        <v>100.18529307765391</v>
       </c>
       <c r="CF32" s="6">
-        <v>97.423616594206834</v>
+        <v>100.0968447665538</v>
       </c>
       <c r="CG32" s="6">
-        <v>99.912693897709687</v>
+        <v>100.03568159708477</v>
       </c>
       <c r="CH32" s="6">
-        <v>100</v>
+        <v>107.27902490867125</v>
       </c>
       <c r="CI32" s="6">
-        <v>100</v>
+        <v>107.27902490867125</v>
       </c>
       <c r="CJ32" s="6">
-        <v>100</v>
+        <v>107.27902490867125</v>
       </c>
       <c r="CK32" s="6">
-        <v>100</v>
+        <v>107.27902490867125</v>
       </c>
       <c r="CL32" s="6">
-        <v>100</v>
+        <v>107.27902490867125</v>
       </c>
       <c r="CM32" s="6">
-        <v>135.53787657731735</v>
+        <v>107.27902490867125</v>
       </c>
       <c r="CN32" s="6">
-        <v>136.86018451922973</v>
+        <v>145.67161581131219</v>
       </c>
       <c r="CO32" s="6">
-        <v>119.36640120016315</v>
+        <v>158.46934012044505</v>
       </c>
       <c r="CP32" s="6">
-        <v>98.304637102688872</v>
+        <v>117.23576654615147</v>
       </c>
       <c r="CQ32" s="6">
-        <v>98.216997708532048</v>
+        <v>120.17084420269795</v>
       </c>
       <c r="CR32" s="6">
-        <v>98.194500704425707</v>
+        <v>119.98845801372913</v>
       </c>
       <c r="CS32" s="6">
-        <v>113.49201983192752</v>
+        <v>119.88800048757582</v>
       </c>
       <c r="CT32" s="6">
         <v>100</v>
       </c>
       <c r="CU32" s="6">
         <v>100</v>
       </c>
       <c r="CV32" s="6">
         <v>100</v>
       </c>
       <c r="CW32" s="6">
         <v>100</v>
       </c>
       <c r="CX32" s="6">
         <v>100</v>
       </c>
       <c r="CY32" s="6">
         <v>100</v>
       </c>
       <c r="CZ32" s="6"/>
       <c r="DA32" s="6"/>
       <c r="DB32" s="6"/>
       <c r="DC32" s="6"/>
       <c r="DD32" s="6"/>
       <c r="DE32" s="6"/>
       <c r="DF32" s="3"/>
       <c r="DG32" s="3"/>
       <c r="DH32" s="3"/>
       <c r="DI32" s="3"/>
       <c r="DJ32" s="3"/>
       <c r="DK32" s="3"/>
       <c r="DL32" s="3"/>
       <c r="DM32" s="3"/>
       <c r="DN32" s="3"/>
       <c r="DO32" s="3"/>
       <c r="DP32" s="3"/>
       <c r="DQ32" s="3"/>
       <c r="DR32" s="3"/>
     </row>
     <row r="33" spans="1:122">
       <c r="A33" s="7" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="B33" s="6">
         <v>101.31011783108535</v>
       </c>
       <c r="C33" s="6">
         <v>101.31011783108535</v>
       </c>
       <c r="D33" s="6">
         <v>101.31011783108535</v>
       </c>
       <c r="E33" s="6">
         <v>101.31011783108535</v>
       </c>
       <c r="F33" s="6">
         <v>101.31011783108536</v>
       </c>
       <c r="G33" s="6">
         <v>101.31011783108536</v>
       </c>
       <c r="H33" s="6">
         <v>101.42609155654529</v>
       </c>
       <c r="I33" s="6">
         <v>101.52232961102796</v>
       </c>
@@ -8881,282 +8903,282 @@
       <c r="Z33" s="6">
         <v>25.757069447628904</v>
       </c>
       <c r="AA33" s="6">
         <v>25.757069447628904</v>
       </c>
       <c r="AB33" s="6">
         <v>25.757069447628904</v>
       </c>
       <c r="AC33" s="6">
         <v>25.757069447628904</v>
       </c>
       <c r="AD33" s="6">
         <v>25.757069447628911</v>
       </c>
       <c r="AE33" s="6">
         <v>25.757069447628915</v>
       </c>
       <c r="AF33" s="6">
         <v>27.721368816606883</v>
       </c>
       <c r="AG33" s="6">
         <v>29.20417169498063</v>
       </c>
       <c r="AH33" s="6">
-        <v>256.97275214438588</v>
+        <v>256.97271521390104</v>
       </c>
       <c r="AI33" s="6">
-        <v>234.08502064532689</v>
+        <v>234.08506262618388</v>
       </c>
       <c r="AJ33" s="6">
-        <v>216.96563319327845</v>
+        <v>216.96567172309668</v>
       </c>
       <c r="AK33" s="6">
-        <v>202.45313998341777</v>
+        <v>202.45317558887055</v>
       </c>
       <c r="AL33" s="6">
         <v>52.290643099688552</v>
       </c>
       <c r="AM33" s="6">
         <v>52.290643099688552</v>
       </c>
       <c r="AN33" s="6">
         <v>52.290643099688552</v>
       </c>
       <c r="AO33" s="6">
         <v>52.290643099688552</v>
       </c>
       <c r="AP33" s="6">
         <v>52.290643099688538</v>
       </c>
       <c r="AQ33" s="6">
         <v>52.290643099688538</v>
       </c>
       <c r="AR33" s="6">
         <v>58.580578692867945</v>
       </c>
       <c r="AS33" s="6">
         <v>63.114244665884421</v>
       </c>
       <c r="AT33" s="6">
         <v>78.700488349874689</v>
       </c>
       <c r="AU33" s="6">
         <v>80.132737892711248</v>
       </c>
       <c r="AV33" s="6">
         <v>78.751457928783822</v>
       </c>
       <c r="AW33" s="6">
-        <v>77.435666173847324</v>
+        <v>77.498758503926325</v>
       </c>
       <c r="AX33" s="6">
-        <v>100</v>
+        <v>87.879614573833862</v>
       </c>
       <c r="AY33" s="6">
-        <v>100</v>
+        <v>87.879614573833862</v>
       </c>
       <c r="AZ33" s="6">
-        <v>100</v>
+        <v>87.879614573833862</v>
       </c>
       <c r="BA33" s="6">
-        <v>100</v>
+        <v>87.879614573833862</v>
       </c>
       <c r="BB33" s="6">
-        <v>100</v>
+        <v>87.879614573833877</v>
       </c>
       <c r="BC33" s="6">
-        <v>100</v>
+        <v>87.879614573833877</v>
       </c>
       <c r="BD33" s="6">
-        <v>100</v>
+        <v>86.789244616762417</v>
       </c>
       <c r="BE33" s="6">
-        <v>99.9</v>
+        <v>85.974466291669088</v>
       </c>
       <c r="BF33" s="6">
-        <v>67.099999999999994</v>
+        <v>53.086690802394607</v>
       </c>
       <c r="BG33" s="6">
-        <v>69.2</v>
+        <v>57.696650066427054</v>
       </c>
       <c r="BH33" s="6">
-        <v>63.4</v>
+        <v>59.370819195066503</v>
       </c>
       <c r="BI33" s="6">
-        <v>64.7</v>
+        <v>60.568596963936727</v>
       </c>
       <c r="BJ33" s="6">
-        <v>100</v>
+        <v>4.0064785599495059</v>
       </c>
       <c r="BK33" s="6">
-        <v>100</v>
+        <v>4.0064785599495059</v>
       </c>
       <c r="BL33" s="6">
-        <v>100</v>
+        <v>4.0064785599495059</v>
       </c>
       <c r="BM33" s="6">
-        <v>100</v>
+        <v>4.0064785599495059</v>
       </c>
       <c r="BN33" s="6">
-        <v>100</v>
+        <v>4.006478559949505</v>
       </c>
       <c r="BO33" s="6">
-        <v>100</v>
+        <v>4.006478559949505</v>
       </c>
       <c r="BP33" s="6">
-        <v>100</v>
+        <v>8.5038898486787939</v>
       </c>
       <c r="BQ33" s="6">
-        <v>99.883057452269114</v>
+        <v>11.785503505364888</v>
       </c>
       <c r="BR33" s="6">
-        <v>98.691663396141237</v>
+        <v>60.964490478344842</v>
       </c>
       <c r="BS33" s="6">
-        <v>98.737493212476807</v>
+        <v>63.796469334390437</v>
       </c>
       <c r="BT33" s="6">
-        <v>99.109529788751189</v>
+        <v>61.825765465447034</v>
       </c>
       <c r="BU33" s="6">
-        <v>100.58167548077954</v>
+        <v>59.597324500320525</v>
       </c>
       <c r="BV33" s="6">
-        <v>100</v>
+        <v>74.4527158299734</v>
       </c>
       <c r="BW33" s="6">
-        <v>100</v>
+        <v>74.4527158299734</v>
       </c>
       <c r="BX33" s="6">
-        <v>100</v>
+        <v>74.452715829973414</v>
       </c>
       <c r="BY33" s="6">
-        <v>100</v>
+        <v>74.4527158299734</v>
       </c>
       <c r="BZ33" s="6">
-        <v>100</v>
+        <v>74.452715829973414</v>
       </c>
       <c r="CA33" s="6">
-        <v>100</v>
+        <v>74.452715829973414</v>
       </c>
       <c r="CB33" s="6">
-        <v>100</v>
+        <v>75.436628634829191</v>
       </c>
       <c r="CC33" s="6">
-        <v>99.756727761082601</v>
+        <v>75.974523581943998</v>
       </c>
       <c r="CD33" s="6">
-        <v>98.31677204533743</v>
+        <v>88.0104365968877</v>
       </c>
       <c r="CE33" s="6">
-        <v>97.851664923808571</v>
+        <v>88.631028606506945</v>
       </c>
       <c r="CF33" s="6">
-        <v>98.273549081500803</v>
+        <v>87.924996742773715</v>
       </c>
       <c r="CG33" s="6">
-        <v>100.48769029067273</v>
+        <v>87.284130419867907</v>
       </c>
       <c r="CH33" s="6">
-        <v>100</v>
+        <v>107.0580607339048</v>
       </c>
       <c r="CI33" s="6">
-        <v>100</v>
+        <v>107.0580607339048</v>
       </c>
       <c r="CJ33" s="6">
-        <v>100</v>
+        <v>107.0580607339048</v>
       </c>
       <c r="CK33" s="6">
-        <v>100</v>
+        <v>107.0580607339048</v>
       </c>
       <c r="CL33" s="6">
-        <v>100</v>
+        <v>107.0580607339048</v>
       </c>
       <c r="CM33" s="6">
-        <v>140.02974956119246</v>
+        <v>107.0580607339048</v>
       </c>
       <c r="CN33" s="6">
-        <v>151.93311486380347</v>
+        <v>106.9221551778881</v>
       </c>
       <c r="CO33" s="6">
-        <v>132.39190783537765</v>
+        <v>106.82361177593135</v>
       </c>
       <c r="CP33" s="6">
-        <v>105.53372532307255</v>
+        <v>67.483409440026605</v>
       </c>
       <c r="CQ33" s="6">
-        <v>102.74575457693085</v>
+        <v>75.753012235236071</v>
       </c>
       <c r="CR33" s="6">
-        <v>102.62478159549835</v>
+        <v>77.156648948188348</v>
       </c>
       <c r="CS33" s="6">
-        <v>95.109006890774722</v>
+        <v>78.434459194216132</v>
       </c>
       <c r="CT33" s="6">
         <v>100</v>
       </c>
       <c r="CU33" s="6">
         <v>100</v>
       </c>
       <c r="CV33" s="6">
         <v>100</v>
       </c>
       <c r="CW33" s="6">
         <v>100</v>
       </c>
       <c r="CX33" s="6">
         <v>100</v>
       </c>
       <c r="CY33" s="6">
         <v>100</v>
       </c>
       <c r="CZ33" s="6"/>
       <c r="DA33" s="6"/>
       <c r="DB33" s="6"/>
       <c r="DC33" s="6"/>
       <c r="DD33" s="6"/>
       <c r="DE33" s="6"/>
       <c r="DF33" s="3"/>
       <c r="DG33" s="3"/>
       <c r="DH33" s="3"/>
       <c r="DI33" s="3"/>
       <c r="DJ33" s="3"/>
       <c r="DK33" s="3"/>
       <c r="DL33" s="3"/>
       <c r="DM33" s="3"/>
       <c r="DN33" s="3"/>
       <c r="DO33" s="3"/>
       <c r="DP33" s="3"/>
       <c r="DQ33" s="3"/>
       <c r="DR33" s="3"/>
     </row>
     <row r="34" spans="1:122">
       <c r="A34" s="7" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="B34" s="6">
         <v>26.928169641366356</v>
       </c>
       <c r="C34" s="6">
         <v>26.928169641366356</v>
       </c>
       <c r="D34" s="6">
         <v>26.928169641366352</v>
       </c>
       <c r="E34" s="6">
         <v>26.928169641366356</v>
       </c>
       <c r="F34" s="6">
         <v>26.928169641366356</v>
       </c>
       <c r="G34" s="6">
         <v>26.928169641366363</v>
       </c>
       <c r="H34" s="6">
         <v>27.262456409361551</v>
       </c>
       <c r="I34" s="6">
         <v>27.511171162232127</v>
       </c>
@@ -9214,279 +9236,279 @@
       <c r="AA34" s="6">
         <v>2.5885614172940667</v>
       </c>
       <c r="AB34" s="6">
         <v>2.5885614172940667</v>
       </c>
       <c r="AC34" s="6">
         <v>2.5885614172940667</v>
       </c>
       <c r="AD34" s="6">
         <v>2.5885614172940667</v>
       </c>
       <c r="AE34" s="6">
         <v>2.5885614172940667</v>
       </c>
       <c r="AF34" s="6">
         <v>2.5885614172940672</v>
       </c>
       <c r="AG34" s="6">
         <v>2.858231118689881</v>
       </c>
       <c r="AH34" s="6">
         <v>136.91930983940071</v>
       </c>
       <c r="AI34" s="6">
-        <v>126.76102487492942</v>
+        <v>126.76009856735216</v>
       </c>
       <c r="AJ34" s="6">
-        <v>121.52731202040556</v>
+        <v>121.5264415654332</v>
       </c>
       <c r="AK34" s="6">
-        <v>117.24692100232947</v>
+        <v>117.24608187346088</v>
       </c>
       <c r="AL34" s="6">
         <v>100.00018694768677</v>
       </c>
       <c r="AM34" s="6">
         <v>100.00018694768677</v>
       </c>
       <c r="AN34" s="6">
         <v>100.00018694768677</v>
       </c>
       <c r="AO34" s="6">
         <v>100.00018694768677</v>
       </c>
       <c r="AP34" s="6">
         <v>100.0001869476868</v>
       </c>
       <c r="AQ34" s="6">
         <v>100.0001869476868</v>
       </c>
       <c r="AR34" s="6">
         <v>99.856782950065011</v>
       </c>
       <c r="AS34" s="6">
         <v>101.64023254032098</v>
       </c>
       <c r="AT34" s="6">
         <v>127.29124144566815</v>
       </c>
       <c r="AU34" s="6">
         <v>129.28691602894159</v>
       </c>
       <c r="AV34" s="6">
         <v>128.67987563094653</v>
       </c>
       <c r="AW34" s="6">
-        <v>106.65245363294473</v>
+        <v>128.644896430052</v>
       </c>
       <c r="AX34" s="6">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="AY34" s="6">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="AZ34" s="6">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="BA34" s="6">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="BB34" s="6">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="BC34" s="6">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="BD34" s="6">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="BE34" s="6">
-        <v>90.9</v>
+        <v>2.7149161412575493</v>
       </c>
       <c r="BF34" s="6">
-        <v>168.1</v>
+        <v>127.63651272641215</v>
       </c>
       <c r="BG34" s="6">
-        <v>146.6</v>
+        <v>106.08025789961704</v>
       </c>
       <c r="BH34" s="6">
-        <v>132.5</v>
+        <v>103.91890978240606</v>
       </c>
       <c r="BI34" s="6">
-        <v>106.1</v>
+        <v>103.77868926884666</v>
       </c>
       <c r="BJ34" s="6">
-        <v>100</v>
+        <v>150.68493150684932</v>
       </c>
       <c r="BK34" s="6">
-        <v>100</v>
+        <v>150.68493150684932</v>
       </c>
       <c r="BL34" s="6">
-        <v>100</v>
+        <v>150.68493150684932</v>
       </c>
       <c r="BM34" s="6">
-        <v>100</v>
+        <v>150.68493150684932</v>
       </c>
       <c r="BN34" s="6">
-        <v>100</v>
+        <v>150.68493150684932</v>
       </c>
       <c r="BO34" s="6">
-        <v>100</v>
+        <v>150.6849315068493</v>
       </c>
       <c r="BP34" s="6">
-        <v>100</v>
+        <v>150.6849315068493</v>
       </c>
       <c r="BQ34" s="6">
-        <v>80.875690845848098</v>
+        <v>122.83904340302519</v>
       </c>
       <c r="BR34" s="6">
-        <v>86.410690612730818</v>
+        <v>106.81025085882328</v>
       </c>
       <c r="BS34" s="6">
-        <v>83.731410838906783</v>
+        <v>103.68783575105019</v>
       </c>
       <c r="BT34" s="6">
-        <v>82.667975336781112</v>
+        <v>102.70235777752123</v>
       </c>
       <c r="BU34" s="6">
-        <v>102.62287610361282</v>
+        <v>102.74244829510056</v>
       </c>
       <c r="BV34" s="6">
-        <v>100</v>
+        <v>218.18181818181813</v>
       </c>
       <c r="BW34" s="6">
-        <v>100</v>
+        <v>218.18181818181813</v>
       </c>
       <c r="BX34" s="6">
-        <v>100</v>
+        <v>218.18181818181813</v>
       </c>
       <c r="BY34" s="6">
-        <v>100</v>
+        <v>218.18181818181813</v>
       </c>
       <c r="BZ34" s="6">
-        <v>100</v>
+        <v>218.18181818181816</v>
       </c>
       <c r="CA34" s="6">
-        <v>100</v>
+        <v>218.18181818181816</v>
       </c>
       <c r="CB34" s="6">
-        <v>100</v>
+        <v>218.18181818181822</v>
       </c>
       <c r="CC34" s="6">
-        <v>97.982232517537142</v>
+        <v>216.07233399560698</v>
       </c>
       <c r="CD34" s="6">
-        <v>96.377167465310208</v>
+        <v>103.28004956953734</v>
       </c>
       <c r="CE34" s="6">
-        <v>94.219912386598182</v>
+        <v>102.98143200108321</v>
       </c>
       <c r="CF34" s="6">
-        <v>92.96489069432522</v>
+        <v>103.10272267221508</v>
       </c>
       <c r="CG34" s="6">
-        <v>100.73524592078975</v>
+        <v>103.26169151381852</v>
       </c>
       <c r="CH34" s="6">
-        <v>100</v>
+        <v>104.16666666666666</v>
       </c>
       <c r="CI34" s="6">
-        <v>100</v>
+        <v>104.16666666666666</v>
       </c>
       <c r="CJ34" s="6">
-        <v>100</v>
+        <v>104.16666666666667</v>
       </c>
       <c r="CK34" s="6">
-        <v>100</v>
+        <v>104.16666666666666</v>
       </c>
       <c r="CL34" s="6">
-        <v>100</v>
+        <v>104.16666666666663</v>
       </c>
       <c r="CM34" s="6">
-        <v>140.03234169899008</v>
+        <v>104.16666666666663</v>
       </c>
       <c r="CN34" s="6">
-        <v>150.40219022359332</v>
+        <v>104.16666666666663</v>
       </c>
       <c r="CO34" s="6">
-        <v>131.66347316055521</v>
+        <v>102.79824523853209</v>
       </c>
       <c r="CP34" s="6">
-        <v>93.345911937501185</v>
+        <v>104.64625525282965</v>
       </c>
       <c r="CQ34" s="6">
-        <v>94.195829337942826</v>
+        <v>104.7066930728494</v>
       </c>
       <c r="CR34" s="6">
-        <v>94.298908809865907</v>
+        <v>103.46850289428522</v>
       </c>
       <c r="CS34" s="6">
-        <v>97.619617135017705</v>
+        <v>103.47080859028715</v>
       </c>
       <c r="CT34" s="6">
         <v>100</v>
       </c>
       <c r="CU34" s="6">
         <v>100</v>
       </c>
       <c r="CV34" s="6">
         <v>100</v>
       </c>
       <c r="CW34" s="6">
         <v>100</v>
       </c>
       <c r="CX34" s="6">
         <v>100</v>
       </c>
       <c r="CY34" s="6">
         <v>100</v>
       </c>
       <c r="CZ34" s="6"/>
       <c r="DA34" s="6"/>
       <c r="DB34" s="6"/>
       <c r="DC34" s="6"/>
       <c r="DD34" s="6"/>
       <c r="DE34" s="6"/>
       <c r="DF34" s="3"/>
       <c r="DG34" s="3"/>
       <c r="DH34" s="3"/>
       <c r="DI34" s="3"/>
       <c r="DJ34" s="3"/>
       <c r="DK34" s="3"/>
       <c r="DL34" s="3"/>
       <c r="DM34" s="3"/>
       <c r="DN34" s="3"/>
       <c r="DO34" s="3"/>
       <c r="DP34" s="3"/>
       <c r="DQ34" s="3"/>
       <c r="DR34" s="3"/>
     </row>
     <row r="35" spans="1:122">
       <c r="A35" s="7" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="B35" s="6">
         <v>73.386923275571121</v>
       </c>
       <c r="C35" s="6">
         <v>73.386923275571121</v>
       </c>
       <c r="D35" s="6">
         <v>73.386923275571121</v>
       </c>
       <c r="E35" s="6">
         <v>73.386923275571121</v>
       </c>
       <c r="F35" s="6">
         <v>73.386923275571121</v>
       </c>
       <c r="G35" s="6">
         <v>73.386923275571121</v>
       </c>
       <c r="H35" s="6">
         <v>79.227299558419091</v>
       </c>
       <c r="I35" s="6">
         <v>79.310242661235378</v>
       </c>
@@ -9543,280 +9565,280 @@
       </c>
       <c r="AA35" s="6">
         <v>100.00063132309538</v>
       </c>
       <c r="AB35" s="6">
         <v>100.00063132309536</v>
       </c>
       <c r="AC35" s="6">
         <v>100.00063132309538</v>
       </c>
       <c r="AD35" s="6">
         <v>100.00063132309538</v>
       </c>
       <c r="AE35" s="6">
         <v>100.00063132309538</v>
       </c>
       <c r="AF35" s="6">
         <v>102.39777766327798</v>
       </c>
       <c r="AG35" s="6">
         <v>102.42983862786164</v>
       </c>
       <c r="AH35" s="6">
         <v>26.228228467866078</v>
       </c>
-      <c r="AI35" s="10">
-        <v>53.589352661095724</v>
+      <c r="AI35" s="6">
+        <v>45.416046695357451</v>
       </c>
       <c r="AJ35" s="6">
-        <v>53.639819523138399</v>
+        <v>45.475401076048549</v>
       </c>
       <c r="AK35" s="6">
-        <v>53.690176750722195</v>
+        <v>45.534626514991622</v>
       </c>
       <c r="AL35" s="6">
         <v>258.06288691842656</v>
       </c>
       <c r="AM35" s="6">
         <v>258.06288691842656</v>
       </c>
       <c r="AN35" s="6">
         <v>258.06288691842656</v>
       </c>
       <c r="AO35" s="6">
         <v>258.06288691842656</v>
       </c>
       <c r="AP35" s="6">
         <v>258.06288691842656</v>
       </c>
       <c r="AQ35" s="6">
         <v>258.06288691842656</v>
       </c>
       <c r="AR35" s="6">
         <v>7.380640732980809</v>
       </c>
       <c r="AS35" s="6">
         <v>4.2959264752574953</v>
       </c>
       <c r="AT35" s="6">
         <v>6.3407090793947338</v>
       </c>
       <c r="AU35" s="6">
         <v>5.9998946432694948</v>
       </c>
       <c r="AV35" s="6">
         <v>6.2510811897436556</v>
       </c>
       <c r="AW35" s="6">
-        <v>18.644670783868708</v>
+        <v>6.5017676083104252</v>
       </c>
       <c r="AX35" s="6">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="AY35" s="6">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="AZ35" s="6">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="BA35" s="6">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="BB35" s="6">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="BC35" s="6">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="BD35" s="6">
-        <v>100</v>
+        <v>47.957268106339725</v>
       </c>
       <c r="BE35" s="6">
-        <v>102</v>
+        <v>51.078707506293775</v>
       </c>
       <c r="BF35" s="6">
-        <v>269.7</v>
+        <v>101.77280918044647</v>
       </c>
       <c r="BG35" s="6">
-        <v>237.3</v>
+        <v>89.907593158509741</v>
       </c>
       <c r="BH35" s="6">
-        <v>233.9</v>
+        <v>89.431588791037953</v>
       </c>
       <c r="BI35" s="6">
-        <v>228.9</v>
+        <v>88.960598168627314</v>
       </c>
       <c r="BJ35" s="6">
-        <v>100</v>
+        <v>100.76775431861806</v>
       </c>
       <c r="BK35" s="6">
-        <v>100</v>
+        <v>100.76775431861806</v>
       </c>
       <c r="BL35" s="6">
-        <v>100</v>
+        <v>100.76775431861805</v>
       </c>
       <c r="BM35" s="6">
-        <v>100</v>
+        <v>100.76775431861802</v>
       </c>
       <c r="BN35" s="6">
-        <v>100</v>
+        <v>100.76775431861802</v>
       </c>
       <c r="BO35" s="6">
-        <v>100</v>
+        <v>100.76775431861802</v>
       </c>
       <c r="BP35" s="6">
-        <v>100</v>
+        <v>101.84072017747097</v>
       </c>
       <c r="BQ35" s="6">
-        <v>101.13134661744367</v>
+        <v>103.63156863239954</v>
       </c>
       <c r="BR35" s="6">
-        <v>89.045680124901466</v>
+        <v>94.569732432749021</v>
       </c>
       <c r="BS35" s="6">
-        <v>90.732570223334903</v>
+        <v>96.142597940518911</v>
       </c>
       <c r="BT35" s="6">
-        <v>90.807265787846788</v>
+        <v>96.179878020521812</v>
       </c>
       <c r="BU35" s="6">
-        <v>108.2001949868167</v>
+        <v>96.216561929669638</v>
       </c>
       <c r="BV35" s="6">
-        <v>100</v>
+        <v>104.85714285714288</v>
       </c>
       <c r="BW35" s="6">
-        <v>100</v>
+        <v>104.85714285714288</v>
       </c>
       <c r="BX35" s="6">
-        <v>100</v>
+        <v>104.85714285714288</v>
       </c>
       <c r="BY35" s="6">
-        <v>100</v>
+        <v>104.85714285714288</v>
       </c>
       <c r="BZ35" s="6">
-        <v>100</v>
+        <v>104.85714285714288</v>
       </c>
       <c r="CA35" s="6">
-        <v>100</v>
+        <v>104.85714285714288</v>
       </c>
       <c r="CB35" s="6">
-        <v>100</v>
+        <v>104.9326737236451</v>
       </c>
       <c r="CC35" s="6">
-        <v>101.28876826384227</v>
+        <v>104.94074524559858</v>
       </c>
       <c r="CD35" s="6">
-        <v>89.524141622467013</v>
+        <v>105.34593515635717</v>
       </c>
       <c r="CE35" s="6">
-        <v>91.599855480817709</v>
+        <v>105.7318622229709</v>
       </c>
       <c r="CF35" s="6">
-        <v>91.662511642489534</v>
+        <v>105.72522805538441</v>
       </c>
       <c r="CG35" s="6">
-        <v>98.523346206117623</v>
+        <v>105.71869376186183</v>
       </c>
       <c r="CH35" s="6">
-        <v>100</v>
+        <v>72.534059945504097</v>
       </c>
       <c r="CI35" s="6">
-        <v>100</v>
+        <v>72.534059945504097</v>
       </c>
       <c r="CJ35" s="6">
-        <v>100</v>
+        <v>72.534059945504097</v>
       </c>
       <c r="CK35" s="6">
-        <v>100</v>
+        <v>72.534059945504097</v>
       </c>
       <c r="CL35" s="6">
-        <v>100</v>
+        <v>72.534059945504097</v>
       </c>
       <c r="CM35" s="6">
-        <v>125.45201744374592</v>
+        <v>72.534059945504097</v>
       </c>
       <c r="CN35" s="6">
-        <v>110.96627197190023</v>
+        <v>101.50524688064235</v>
       </c>
       <c r="CO35" s="6">
-        <v>104.76147474953609</v>
+        <v>106.91402707364701</v>
       </c>
       <c r="CP35" s="6">
-        <v>107.21774901418679</v>
+        <v>123.32860764367146</v>
       </c>
       <c r="CQ35" s="6">
-        <v>106.37205097173521</v>
+        <v>128.39644012350777</v>
       </c>
       <c r="CR35" s="6">
-        <v>106.30505817286979</v>
+        <v>127.81194536188126</v>
       </c>
       <c r="CS35" s="6">
-        <v>103.53577886664229</v>
+        <v>127.23955522524007</v>
       </c>
       <c r="CT35" s="6">
         <v>100</v>
       </c>
       <c r="CU35" s="6">
         <v>100</v>
       </c>
       <c r="CV35" s="6">
         <v>100</v>
       </c>
       <c r="CW35" s="6">
         <v>100</v>
       </c>
       <c r="CX35" s="6">
         <v>100</v>
       </c>
       <c r="CY35" s="6">
         <v>100</v>
       </c>
       <c r="CZ35" s="6"/>
       <c r="DA35" s="6"/>
       <c r="DB35" s="6"/>
       <c r="DC35" s="6"/>
       <c r="DD35" s="6"/>
       <c r="DE35" s="6"/>
       <c r="DF35" s="3"/>
       <c r="DG35" s="3"/>
       <c r="DH35" s="3"/>
       <c r="DI35" s="3"/>
       <c r="DJ35" s="3"/>
       <c r="DK35" s="3"/>
       <c r="DL35" s="3"/>
       <c r="DM35" s="3"/>
       <c r="DN35" s="3"/>
       <c r="DO35" s="3"/>
       <c r="DP35" s="3"/>
       <c r="DQ35" s="3"/>
       <c r="DR35" s="3"/>
     </row>
     <row r="36" spans="1:122">
       <c r="A36" s="7" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="B36" s="8">
         <v>176.97472253592065</v>
       </c>
       <c r="C36" s="8">
         <v>176.97472253592065</v>
       </c>
       <c r="D36" s="8">
         <v>176.97472253592065</v>
       </c>
       <c r="E36" s="8">
         <v>176.97472253592065</v>
       </c>
       <c r="F36" s="8">
         <v>176.97472253592065</v>
       </c>
       <c r="G36" s="8">
         <v>176.97472253592068</v>
       </c>
       <c r="H36" s="8">
         <v>113.13400829601503</v>
       </c>
       <c r="I36" s="8">
         <v>110.39696335809326</v>
       </c>
@@ -9916,237 +9938,237 @@
       <c r="AO36" s="8">
         <v>75.667171360619079</v>
       </c>
       <c r="AP36" s="8">
         <v>75.667171360619065</v>
       </c>
       <c r="AQ36" s="8">
         <v>75.667171360619065</v>
       </c>
       <c r="AR36" s="8">
         <v>49.26602945937659</v>
       </c>
       <c r="AS36" s="8">
         <v>44.793810048618056</v>
       </c>
       <c r="AT36" s="8">
         <v>93.088903365039471</v>
       </c>
       <c r="AU36" s="8">
         <v>94.189704014342212</v>
       </c>
       <c r="AV36" s="8">
         <v>94.159663149323848</v>
       </c>
       <c r="AW36" s="8">
-        <v>99.998681538584634</v>
+        <v>94.114620299649403</v>
       </c>
       <c r="AX36" s="6">
-        <v>100</v>
+        <v>744.47038735709702</v>
       </c>
       <c r="AY36" s="6">
-        <v>100</v>
+        <v>744.47038735709702</v>
       </c>
       <c r="AZ36" s="6">
-        <v>100</v>
+        <v>744.47038735709702</v>
       </c>
       <c r="BA36" s="6">
-        <v>100</v>
+        <v>744.47038735709702</v>
       </c>
       <c r="BB36" s="6">
-        <v>100</v>
+        <v>744.47038735709702</v>
       </c>
       <c r="BC36" s="6">
-        <v>100</v>
+        <v>744.47038735709702</v>
       </c>
       <c r="BD36" s="6">
-        <v>100</v>
+        <v>487.35782325041146</v>
       </c>
       <c r="BE36" s="6">
-        <v>99.6</v>
+        <v>440.50236750782904</v>
       </c>
       <c r="BF36" s="6">
-        <v>57.8</v>
+        <v>104.21262756832186</v>
       </c>
       <c r="BG36" s="6">
-        <v>57.1</v>
+        <v>114.77616584229568</v>
       </c>
       <c r="BH36" s="6">
-        <v>50.5</v>
+        <v>118.08674345174744</v>
       </c>
       <c r="BI36" s="6">
-        <v>103.5</v>
+        <v>119.74100562827594</v>
       </c>
       <c r="BJ36" s="6">
-        <v>100</v>
+        <v>140.00280810419511</v>
       </c>
       <c r="BK36" s="6">
-        <v>100</v>
+        <v>140.00280810419511</v>
       </c>
       <c r="BL36" s="6">
-        <v>100</v>
+        <v>140.00280810419511</v>
       </c>
       <c r="BM36" s="6">
-        <v>100</v>
+        <v>140.00280810419511</v>
       </c>
       <c r="BN36" s="6">
-        <v>100</v>
+        <v>140.00280810419511</v>
       </c>
       <c r="BO36" s="6">
-        <v>100</v>
+        <v>140.00280810419514</v>
       </c>
       <c r="BP36" s="6">
-        <v>100</v>
+        <v>163.7913053185674</v>
       </c>
       <c r="BQ36" s="6">
-        <v>99.096259967763757</v>
+        <v>165.66700801928488</v>
       </c>
       <c r="BR36" s="6">
-        <v>74.961821060064352</v>
+        <v>108.5599631165578</v>
       </c>
       <c r="BS36" s="6">
-        <v>72.397654967417736</v>
+        <v>105.93401287777749</v>
       </c>
       <c r="BT36" s="6">
-        <v>72.646118878890121</v>
+        <v>106.19646584562112</v>
       </c>
       <c r="BU36" s="6">
-        <v>98.238557838676556</v>
+        <v>106.27809294877233</v>
       </c>
       <c r="BV36" s="6">
-        <v>100</v>
+        <v>70.727120725974217</v>
       </c>
       <c r="BW36" s="6">
-        <v>100</v>
+        <v>70.727120725974217</v>
       </c>
       <c r="BX36" s="6">
-        <v>100</v>
+        <v>70.727120725974231</v>
       </c>
       <c r="BY36" s="6">
-        <v>100</v>
+        <v>70.727120725974217</v>
       </c>
       <c r="BZ36" s="6">
-        <v>100</v>
+        <v>70.727120725974231</v>
       </c>
       <c r="CA36" s="6">
-        <v>100</v>
+        <v>70.727120725974231</v>
       </c>
       <c r="CB36" s="6">
-        <v>100</v>
+        <v>86.401461561295633</v>
       </c>
       <c r="CC36" s="6">
-        <v>99.774197521195845</v>
+        <v>88.16674629227586</v>
       </c>
       <c r="CD36" s="6">
-        <v>100.02048559485277</v>
+        <v>100.30827874315426</v>
       </c>
       <c r="CE36" s="6">
-        <v>96.859380248973736</v>
+        <v>99.467939719468234</v>
       </c>
       <c r="CF36" s="6">
-        <v>96.984006724796245</v>
+        <v>99.375910981464642</v>
       </c>
       <c r="CG36" s="6">
-        <v>98.825700148092452</v>
+        <v>99.286758379999014</v>
       </c>
       <c r="CH36" s="6">
-        <v>100</v>
+        <v>99.664490262217058</v>
       </c>
       <c r="CI36" s="8">
-        <v>100</v>
+        <v>99.664490262217058</v>
       </c>
       <c r="CJ36" s="8">
-        <v>100</v>
+        <v>99.664490262217058</v>
       </c>
       <c r="CK36" s="8">
-        <v>100</v>
+        <v>99.664490262217058</v>
       </c>
       <c r="CL36" s="8">
-        <v>100</v>
+        <v>99.664490262217072</v>
       </c>
       <c r="CM36" s="6">
-        <v>137.95600773017156</v>
+        <v>99.664490262217072</v>
       </c>
       <c r="CN36" s="6">
-        <v>115.77338728841944</v>
+        <v>84.375977832076003</v>
       </c>
       <c r="CO36" s="6">
-        <v>106.86493233064202</v>
+        <v>82.502674039975105</v>
       </c>
       <c r="CP36" s="6">
-        <v>89.200518458833912</v>
+        <v>87.069062573738933</v>
       </c>
       <c r="CQ36" s="6">
-        <v>85.244013789385292</v>
+        <v>88.658399865433964</v>
       </c>
       <c r="CR36" s="6">
-        <v>85.283881675142453</v>
+        <v>88.720391159044198</v>
       </c>
       <c r="CS36" s="6">
-        <v>96.032691821350625</v>
+        <v>88.747627589038331</v>
       </c>
       <c r="CT36" s="6">
         <v>100</v>
       </c>
       <c r="CU36" s="6">
         <v>100</v>
       </c>
       <c r="CV36" s="6">
         <v>100</v>
       </c>
       <c r="CW36" s="6">
         <v>100</v>
       </c>
       <c r="CX36" s="6">
         <v>100</v>
       </c>
       <c r="CY36" s="6">
         <v>100</v>
       </c>
       <c r="CZ36" s="6"/>
       <c r="DA36" s="6"/>
       <c r="DB36" s="6"/>
       <c r="DC36" s="6"/>
       <c r="DD36" s="6"/>
       <c r="DE36" s="6"/>
       <c r="DF36" s="3"/>
       <c r="DG36" s="3"/>
       <c r="DH36" s="3"/>
       <c r="DI36" s="3"/>
       <c r="DJ36" s="3"/>
       <c r="DK36" s="3"/>
       <c r="DL36" s="3"/>
       <c r="DM36" s="3"/>
       <c r="DN36" s="3"/>
       <c r="DO36" s="3"/>
       <c r="DP36" s="3"/>
       <c r="DQ36" s="3"/>
       <c r="DR36" s="3"/>
     </row>
     <row r="37" spans="1:122">
       <c r="A37" s="7" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="B37" s="6">
         <v>7097.7005170377324</v>
       </c>
       <c r="C37" s="6">
         <v>7097.7005170377324</v>
       </c>
       <c r="D37" s="6">
         <v>7097.7005170377324</v>
       </c>
       <c r="E37" s="6">
         <v>7097.7005170377324</v>
       </c>
       <c r="F37" s="6">
         <v>7097.7005170377342</v>
       </c>
       <c r="G37" s="6">
         <v>7097.7005170377342</v>
       </c>
       <c r="H37" s="6">
         <v>117.42297004725664</v>
       </c>
       <c r="I37" s="6">
         <v>117.17479595576017</v>
       </c>
@@ -10204,279 +10226,279 @@
       <c r="AA37" s="6">
         <v>4.4541141117705497E-2</v>
       </c>
       <c r="AB37" s="6">
         <v>4.4541141117705497E-2</v>
       </c>
       <c r="AC37" s="6">
         <v>4.4541141117705484E-2</v>
       </c>
       <c r="AD37" s="6">
         <v>4.4541141117705477E-2</v>
       </c>
       <c r="AE37" s="6">
         <v>4.4541141117705477E-2</v>
       </c>
       <c r="AF37" s="6">
         <v>22.812269960417332</v>
       </c>
       <c r="AG37" s="6">
         <v>23.552251646759441</v>
       </c>
       <c r="AH37" s="6">
         <v>114.63065350724739</v>
       </c>
       <c r="AI37" s="6">
-        <v>102.72665084487316</v>
+        <v>102.72668408602577</v>
       </c>
       <c r="AJ37" s="6">
-        <v>102.62139027814374</v>
+        <v>102.62142319071586</v>
       </c>
       <c r="AK37" s="6">
-        <v>102.540591548457</v>
+        <v>102.54062443510423</v>
       </c>
       <c r="AL37" s="6">
-        <v>15126.605704671287</v>
+        <v>99</v>
       </c>
       <c r="AM37" s="6">
-        <v>15126.605704671287</v>
+        <v>99</v>
       </c>
       <c r="AN37" s="6">
-        <v>15126.605704671283</v>
+        <v>99</v>
       </c>
       <c r="AO37" s="6">
-        <v>15126.605704671287</v>
+        <v>99</v>
       </c>
       <c r="AP37" s="6">
-        <v>15126.605704671283</v>
+        <v>99</v>
       </c>
       <c r="AQ37" s="6">
-        <v>15126.605704671283</v>
+        <v>99</v>
       </c>
       <c r="AR37" s="6">
         <v>0.95143013832026702</v>
       </c>
       <c r="AS37" s="6">
         <v>2.056680539260892</v>
       </c>
       <c r="AT37" s="6">
         <v>93.171066666288667</v>
       </c>
       <c r="AU37" s="6">
         <v>94.201863178853031</v>
       </c>
       <c r="AV37" s="6">
         <v>94.241743387678085</v>
       </c>
       <c r="AW37" s="6">
-        <v>119.00988040961096</v>
+        <v>94.244510358079964</v>
       </c>
       <c r="AX37" s="6">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="AY37" s="6">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="AZ37" s="6">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="BA37" s="6">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="BB37" s="6">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="BC37" s="6">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="BD37" s="6">
-        <v>100</v>
+        <v>294.68981386741041</v>
       </c>
       <c r="BE37" s="6">
-        <v>98.7</v>
+        <v>239.82921748751437</v>
       </c>
       <c r="BF37" s="6">
-        <v>90</v>
+        <v>87.783713524329229</v>
       </c>
       <c r="BG37" s="6">
-        <v>91.7</v>
+        <v>93.080080604542758</v>
       </c>
       <c r="BH37" s="6">
-        <v>81.8</v>
+        <v>92.767032071737717</v>
       </c>
       <c r="BI37" s="6">
-        <v>86.4</v>
+        <v>93.180897113045575</v>
       </c>
       <c r="BJ37" s="6">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="BK37" s="6">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="BL37" s="6">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="BM37" s="6">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="BN37" s="6">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="BO37" s="6">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="BP37" s="6">
-        <v>100</v>
+        <v>253.04450520984818</v>
       </c>
       <c r="BQ37" s="6">
-        <v>98.578705768943976</v>
+        <v>177.90761996711956</v>
       </c>
       <c r="BR37" s="6">
-        <v>65.74535013607786</v>
+        <v>98.850245986648474</v>
       </c>
       <c r="BS37" s="6">
-        <v>67.98536161262075</v>
+        <v>99.666888170543359</v>
       </c>
       <c r="BT37" s="6">
-        <v>67.579285163090475</v>
+        <v>99.97808027128481</v>
       </c>
       <c r="BU37" s="6">
-        <v>98.270364789514986</v>
+        <v>100.75539647133789</v>
       </c>
       <c r="BV37" s="6">
-        <v>100</v>
+        <v>100.00805612684059</v>
       </c>
       <c r="BW37" s="6">
-        <v>100</v>
+        <v>100.00805612684059</v>
       </c>
       <c r="BX37" s="6">
-        <v>100</v>
+        <v>100.00805612684059</v>
       </c>
       <c r="BY37" s="6">
-        <v>100</v>
+        <v>100.00805612684059</v>
       </c>
       <c r="BZ37" s="6">
-        <v>100</v>
+        <v>100.0080561268406</v>
       </c>
       <c r="CA37" s="6">
-        <v>100</v>
+        <v>100.00805612684059</v>
       </c>
       <c r="CB37" s="6">
-        <v>100</v>
+        <v>100.65145658499242</v>
       </c>
       <c r="CC37" s="6">
-        <v>99.329406022422546</v>
+        <v>101.11475567508019</v>
       </c>
       <c r="CD37" s="6">
-        <v>98.480112364788567</v>
+        <v>101.92929706284821</v>
       </c>
       <c r="CE37" s="6">
-        <v>94.446074534193556</v>
+        <v>101.95148486400245</v>
       </c>
       <c r="CF37" s="6">
-        <v>94.057229007139583</v>
+        <v>101.86855076972434</v>
       </c>
       <c r="CG37" s="6">
-        <v>99.202579053444879</v>
+        <v>101.86498332343403</v>
       </c>
       <c r="CH37" s="6">
-        <v>100</v>
+        <v>94.735875407341723</v>
       </c>
       <c r="CI37" s="6">
-        <v>100</v>
+        <v>94.735875407341723</v>
       </c>
       <c r="CJ37" s="6">
-        <v>100</v>
+        <v>94.735875407341723</v>
       </c>
       <c r="CK37" s="6">
-        <v>100</v>
+        <v>94.735875407341723</v>
       </c>
       <c r="CL37" s="6">
-        <v>100</v>
+        <v>94.735875407341723</v>
       </c>
       <c r="CM37" s="6">
-        <v>100</v>
+        <v>94.735875407341737</v>
       </c>
       <c r="CN37" s="6">
-        <v>102.37268303014879</v>
+        <v>90.173258997330407</v>
       </c>
       <c r="CO37" s="6">
-        <v>100.67148912150483</v>
+        <v>89.074630646838742</v>
       </c>
       <c r="CP37" s="6">
-        <v>100.50669940753004</v>
+        <v>96.530593333554378</v>
       </c>
       <c r="CQ37" s="6">
-        <v>105.04931334874306</v>
+        <v>97.318472261022322</v>
       </c>
       <c r="CR37" s="6">
-        <v>104.88902077894654</v>
+        <v>97.298220498529361</v>
       </c>
       <c r="CS37" s="6">
-        <v>104.16926078579718</v>
+        <v>97.29280590166141</v>
       </c>
       <c r="CT37" s="6">
         <v>100</v>
       </c>
       <c r="CU37" s="6">
         <v>100</v>
       </c>
       <c r="CV37" s="6">
         <v>100</v>
       </c>
       <c r="CW37" s="6">
         <v>100</v>
       </c>
       <c r="CX37" s="6">
         <v>100</v>
       </c>
       <c r="CY37" s="6">
         <v>100</v>
       </c>
       <c r="CZ37" s="6"/>
       <c r="DA37" s="6"/>
       <c r="DB37" s="6"/>
       <c r="DC37" s="6"/>
       <c r="DD37" s="6"/>
       <c r="DE37" s="6"/>
       <c r="DF37" s="3"/>
       <c r="DG37" s="3"/>
       <c r="DH37" s="3"/>
       <c r="DI37" s="3"/>
       <c r="DJ37" s="3"/>
       <c r="DK37" s="3"/>
       <c r="DL37" s="3"/>
       <c r="DM37" s="3"/>
       <c r="DN37" s="3"/>
       <c r="DO37" s="3"/>
       <c r="DP37" s="3"/>
       <c r="DQ37" s="3"/>
       <c r="DR37" s="3"/>
     </row>
     <row r="38" spans="1:122">
       <c r="A38" s="7" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="B38" s="6">
         <v>259.17647642464715</v>
       </c>
       <c r="C38" s="6">
         <v>259.17647642464715</v>
       </c>
       <c r="D38" s="6">
         <v>259.17647642464721</v>
       </c>
       <c r="E38" s="6">
         <v>259.17647642464715</v>
       </c>
       <c r="F38" s="6">
         <v>259.17647642464715</v>
       </c>
       <c r="G38" s="6">
         <v>259.17647642464715</v>
       </c>
       <c r="H38" s="6">
         <v>269.80057637595502</v>
       </c>
       <c r="I38" s="6">
         <v>194.05888043988472</v>
       </c>
@@ -10534,279 +10556,279 @@
       <c r="AA38" s="6">
         <v>74.071418054056679</v>
       </c>
       <c r="AB38" s="6">
         <v>74.071418054056693</v>
       </c>
       <c r="AC38" s="6">
         <v>74.071418054056679</v>
       </c>
       <c r="AD38" s="6">
         <v>74.071418054056664</v>
       </c>
       <c r="AE38" s="6">
         <v>74.071418054056664</v>
       </c>
       <c r="AF38" s="6">
         <v>75.168919760272672</v>
       </c>
       <c r="AG38" s="6">
         <v>83.748531905113538</v>
       </c>
       <c r="AH38" s="6">
         <v>355.9221474046181</v>
       </c>
       <c r="AI38" s="6">
-        <v>342.9859715596387</v>
+        <v>342.98592319488239</v>
       </c>
       <c r="AJ38" s="6">
-        <v>337.49752279521761</v>
+        <v>337.4974754178595</v>
       </c>
       <c r="AK38" s="6">
-        <v>332.23982681294729</v>
+        <v>332.23978038118929</v>
       </c>
       <c r="AL38" s="6">
         <v>69.667857930064073</v>
       </c>
       <c r="AM38" s="6">
         <v>69.667857930064073</v>
       </c>
       <c r="AN38" s="6">
         <v>69.667857930064059</v>
       </c>
       <c r="AO38" s="6">
         <v>69.667857930064073</v>
       </c>
       <c r="AP38" s="6">
         <v>69.667857930064073</v>
       </c>
       <c r="AQ38" s="6">
         <v>69.667857930064073</v>
       </c>
       <c r="AR38" s="6">
         <v>65.755846196315176</v>
       </c>
       <c r="AS38" s="6">
         <v>53.640034985749786</v>
       </c>
       <c r="AT38" s="6">
         <v>91.088602256529114</v>
       </c>
       <c r="AU38" s="6">
         <v>88.045490293929845</v>
       </c>
       <c r="AV38" s="6">
         <v>87.603730838021974</v>
       </c>
       <c r="AW38" s="6">
-        <v>86.141623129713878</v>
+        <v>87.181860086553897</v>
       </c>
       <c r="AX38" s="6">
-        <v>100</v>
+        <v>5.5624960293223991</v>
       </c>
       <c r="AY38" s="6">
-        <v>100</v>
+        <v>5.5624960293223991</v>
       </c>
       <c r="AZ38" s="6">
-        <v>100</v>
+        <v>5.5624960293223991</v>
       </c>
       <c r="BA38" s="6">
-        <v>100</v>
+        <v>5.5624960293223991</v>
       </c>
       <c r="BB38" s="6">
-        <v>100</v>
+        <v>5.5624960293223991</v>
       </c>
       <c r="BC38" s="6">
-        <v>100</v>
+        <v>5.5624960293223999</v>
       </c>
       <c r="BD38" s="6">
-        <v>100</v>
+        <v>8.1822448482257872</v>
       </c>
       <c r="BE38" s="6">
-        <v>99.4</v>
+        <v>10.383001776119208</v>
       </c>
       <c r="BF38" s="6">
-        <v>358.9</v>
+        <v>277.86697881039822</v>
       </c>
       <c r="BG38" s="6">
-        <v>342.1</v>
+        <v>244.07341288377663</v>
       </c>
       <c r="BH38" s="6">
-        <v>339.9</v>
+        <v>239.13692267785919</v>
       </c>
       <c r="BI38" s="6">
-        <v>243.1</v>
+        <v>234.40203805800994</v>
       </c>
       <c r="BJ38" s="6">
-        <v>100</v>
+        <v>71.480228570963973</v>
       </c>
       <c r="BK38" s="6">
-        <v>100</v>
+        <v>71.480228570963973</v>
       </c>
       <c r="BL38" s="6">
-        <v>100</v>
+        <v>71.480228570963959</v>
       </c>
       <c r="BM38" s="6">
-        <v>100</v>
+        <v>71.480228570963945</v>
       </c>
       <c r="BN38" s="6">
-        <v>100</v>
+        <v>71.480228570963945</v>
       </c>
       <c r="BO38" s="6">
-        <v>100</v>
+        <v>71.480228570963945</v>
       </c>
       <c r="BP38" s="6">
-        <v>100</v>
+        <v>74.365687348931033</v>
       </c>
       <c r="BQ38" s="6">
-        <v>95.441031711872554</v>
+        <v>74.635218249994779</v>
       </c>
       <c r="BR38" s="6">
-        <v>109.0761623166036</v>
+        <v>113.03074423932615</v>
       </c>
       <c r="BS38" s="6">
-        <v>113.34119493441041</v>
+        <v>118.35400323855427</v>
       </c>
       <c r="BT38" s="6">
-        <v>113.78927018507967</v>
+        <v>118.29785981478122</v>
       </c>
       <c r="BU38" s="6">
-        <v>121.20708988777852</v>
+        <v>117.59071309287745</v>
       </c>
       <c r="BV38" s="6">
-        <v>100</v>
+        <v>3.9589021597921286</v>
       </c>
       <c r="BW38" s="6">
-        <v>100</v>
+        <v>3.9589021597921286</v>
       </c>
       <c r="BX38" s="6">
-        <v>100</v>
+        <v>3.9589021597921286</v>
       </c>
       <c r="BY38" s="6">
-        <v>100</v>
+        <v>3.9589021597921286</v>
       </c>
       <c r="BZ38" s="6">
-        <v>100</v>
+        <v>3.958902159792129</v>
       </c>
       <c r="CA38" s="6">
-        <v>100</v>
+        <v>3.958902159792129</v>
       </c>
       <c r="CB38" s="6">
-        <v>100</v>
+        <v>9.7266156772703845</v>
       </c>
       <c r="CC38" s="6">
-        <v>103.85383842182621</v>
+        <v>17.965422640131994</v>
       </c>
       <c r="CD38" s="6">
-        <v>96.357009253880889</v>
+        <v>81.985788393709839</v>
       </c>
       <c r="CE38" s="6">
-        <v>107.07753828930421</v>
+        <v>82.873698811623726</v>
       </c>
       <c r="CF38" s="6">
-        <v>107.11538184107152</v>
+        <v>81.882685947640567</v>
       </c>
       <c r="CG38" s="6">
-        <v>101.58399686943844</v>
+        <v>80.929768966654592</v>
       </c>
       <c r="CH38" s="6">
-        <v>100</v>
+        <v>1996.0907278904226</v>
       </c>
       <c r="CI38" s="6">
-        <v>100</v>
+        <v>1996.0907278904226</v>
       </c>
       <c r="CJ38" s="6">
-        <v>100</v>
+        <v>1996.0907278904226</v>
       </c>
       <c r="CK38" s="6">
-        <v>100</v>
+        <v>1996.0907278904226</v>
       </c>
       <c r="CL38" s="6">
-        <v>100</v>
+        <v>1996.0907278904226</v>
       </c>
       <c r="CM38" s="6">
-        <v>106.49347921581138</v>
+        <v>1996.0907278904226</v>
       </c>
       <c r="CN38" s="6">
-        <v>135.821988373453</v>
+        <v>350.60051432480878</v>
       </c>
       <c r="CO38" s="6">
-        <v>118.21160209470574</v>
+        <v>204.12624271142769</v>
       </c>
       <c r="CP38" s="6">
-        <v>103.40391411310928</v>
+        <v>103.04996210520827</v>
       </c>
       <c r="CQ38" s="6">
-        <v>102.71201247143236</v>
+        <v>105.02141118118963</v>
       </c>
       <c r="CR38" s="6">
-        <v>102.68613395504001</v>
+        <v>106.23166022394651</v>
       </c>
       <c r="CS38" s="6">
-        <v>98.513694261476331</v>
+        <v>107.45890643006919</v>
       </c>
       <c r="CT38" s="6">
         <v>100</v>
       </c>
       <c r="CU38" s="6">
         <v>100</v>
       </c>
       <c r="CV38" s="6">
         <v>100</v>
       </c>
       <c r="CW38" s="6">
         <v>100</v>
       </c>
       <c r="CX38" s="6">
         <v>100</v>
       </c>
       <c r="CY38" s="6">
         <v>100</v>
       </c>
       <c r="CZ38" s="6"/>
       <c r="DA38" s="6"/>
       <c r="DB38" s="6"/>
       <c r="DC38" s="6"/>
       <c r="DD38" s="6"/>
       <c r="DE38" s="6"/>
       <c r="DF38" s="3"/>
       <c r="DG38" s="3"/>
       <c r="DH38" s="3"/>
       <c r="DI38" s="3"/>
       <c r="DJ38" s="3"/>
       <c r="DK38" s="3"/>
       <c r="DL38" s="3"/>
       <c r="DM38" s="3"/>
       <c r="DN38" s="3"/>
       <c r="DO38" s="3"/>
       <c r="DP38" s="3"/>
       <c r="DQ38" s="3"/>
       <c r="DR38" s="3"/>
     </row>
     <row r="39" spans="1:122">
       <c r="A39" s="7" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="B39" s="6">
         <v>0</v>
       </c>
       <c r="C39" s="6">
         <v>0</v>
       </c>
       <c r="D39" s="6">
         <v>0</v>
       </c>
       <c r="E39" s="6">
         <v>0</v>
       </c>
       <c r="F39" s="6">
         <v>0</v>
       </c>
       <c r="G39" s="6">
         <v>0</v>
       </c>
       <c r="H39" s="6">
         <v>933.57333196034779</v>
       </c>
       <c r="I39" s="6">
         <v>535.11406808769959</v>
       </c>
@@ -10864,237 +10886,237 @@
       <c r="AA39" s="6">
         <v>90.644148805897245</v>
       </c>
       <c r="AB39" s="6">
         <v>90.644148805897245</v>
       </c>
       <c r="AC39" s="6">
         <v>90.644148805897245</v>
       </c>
       <c r="AD39" s="6">
         <v>90.644148805897245</v>
       </c>
       <c r="AE39" s="6">
         <v>90.644148805897231</v>
       </c>
       <c r="AF39" s="6">
         <v>86.560271353105279</v>
       </c>
       <c r="AG39" s="6">
         <v>76.95104607600426</v>
       </c>
       <c r="AH39" s="6">
         <v>259.50277958804065</v>
       </c>
       <c r="AI39" s="6">
-        <v>236.76487358946758</v>
+        <v>236.76524760479563</v>
       </c>
       <c r="AJ39" s="6">
-        <v>232.4677281369587</v>
+        <v>232.46809083702274</v>
       </c>
       <c r="AK39" s="6">
-        <v>229.52359469482531</v>
+        <v>229.52394986555328</v>
       </c>
       <c r="AL39" s="6">
         <v>95.171572845585146</v>
       </c>
       <c r="AM39" s="6">
         <v>95.171572845585146</v>
       </c>
       <c r="AN39" s="6">
         <v>95.171572845585132</v>
       </c>
       <c r="AO39" s="6">
         <v>95.171572845585146</v>
       </c>
       <c r="AP39" s="6">
         <v>95.171572845585146</v>
       </c>
       <c r="AQ39" s="6">
         <v>95.171572845585146</v>
       </c>
       <c r="AR39" s="6">
         <v>86.911736791507096</v>
       </c>
       <c r="AS39" s="6">
         <v>81.600240498507588</v>
       </c>
       <c r="AT39" s="6">
         <v>93.149497269114661</v>
       </c>
       <c r="AU39" s="6">
         <v>92.912684500572311</v>
       </c>
       <c r="AV39" s="6">
         <v>92.98741305642541</v>
       </c>
       <c r="AW39" s="6">
-        <v>98.193028137918176</v>
+        <v>93.019093204545172</v>
       </c>
       <c r="AX39" s="6">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="AY39" s="6">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="AZ39" s="6">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="BA39" s="6">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="BB39" s="6">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="BC39" s="6">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="BD39" s="6">
-        <v>100</v>
+        <v>13.501133943869077</v>
       </c>
       <c r="BE39" s="6">
-        <v>100</v>
+        <v>22.84069080245953</v>
       </c>
       <c r="BF39" s="6">
-        <v>137.4</v>
+        <v>104.36575005324084</v>
       </c>
       <c r="BG39" s="6">
-        <v>131.4</v>
+        <v>101.53664640245859</v>
       </c>
       <c r="BH39" s="6">
-        <v>115.6</v>
+        <v>98.839177487385612</v>
       </c>
       <c r="BI39" s="6">
-        <v>114.1</v>
+        <v>96.845065648539219</v>
       </c>
       <c r="BJ39" s="6">
-        <v>100</v>
+        <v>111.30625686059273</v>
       </c>
       <c r="BK39" s="6">
-        <v>100</v>
+        <v>111.30625686059273</v>
       </c>
       <c r="BL39" s="6">
-        <v>100</v>
+        <v>111.30625686059273</v>
       </c>
       <c r="BM39" s="6">
-        <v>100</v>
+        <v>111.30625686059273</v>
       </c>
       <c r="BN39" s="6">
-        <v>100</v>
+        <v>111.3062568605927</v>
       </c>
       <c r="BO39" s="6">
-        <v>100</v>
+        <v>111.3062568605927</v>
       </c>
       <c r="BP39" s="6">
-        <v>100</v>
+        <v>105.34687098706243</v>
       </c>
       <c r="BQ39" s="6">
-        <v>99.912478414535556</v>
+        <v>101.6849506343286</v>
       </c>
       <c r="BR39" s="6">
-        <v>82.188079130144203</v>
+        <v>102.80104231323281</v>
       </c>
       <c r="BS39" s="6">
-        <v>80.962590783349725</v>
+        <v>100.54054657465454</v>
       </c>
       <c r="BT39" s="6">
-        <v>81.338444280868188</v>
+        <v>100.82963784406826</v>
       </c>
       <c r="BU39" s="6">
-        <v>105.66159092993466</v>
+        <v>100.97015526318567</v>
       </c>
       <c r="BV39" s="6">
-        <v>100</v>
+        <v>192.61193293885609</v>
       </c>
       <c r="BW39" s="6">
-        <v>100</v>
+        <v>192.61193293885609</v>
       </c>
       <c r="BX39" s="6">
-        <v>100</v>
+        <v>192.61193293885609</v>
       </c>
       <c r="BY39" s="6">
-        <v>100</v>
+        <v>192.61193293885609</v>
       </c>
       <c r="BZ39" s="6">
-        <v>100</v>
+        <v>192.61193293885606</v>
       </c>
       <c r="CA39" s="6">
-        <v>100</v>
+        <v>192.61193293885603</v>
       </c>
       <c r="CB39" s="6">
-        <v>100</v>
+        <v>193.83966005849101</v>
       </c>
       <c r="CC39" s="6">
-        <v>103.09369184833854</v>
+        <v>194.64162982458441</v>
       </c>
       <c r="CD39" s="6">
-        <v>98.080199943397844</v>
+        <v>118.97100225786257</v>
       </c>
       <c r="CE39" s="6">
-        <v>98.080848590580715</v>
+        <v>119.57794832618882</v>
       </c>
       <c r="CF39" s="6">
-        <v>98.143178834026855</v>
+        <v>120.64840758462097</v>
       </c>
       <c r="CG39" s="6">
-        <v>102.30124156632678</v>
+        <v>121.80333890018069</v>
       </c>
       <c r="CH39" s="6">
-        <v>100</v>
+        <v>79.357374714165232</v>
       </c>
       <c r="CI39" s="6">
-        <v>100</v>
+        <v>79.357374714165232</v>
       </c>
       <c r="CJ39" s="6">
-        <v>100</v>
+        <v>79.357374714165232</v>
       </c>
       <c r="CK39" s="6">
-        <v>100</v>
+        <v>79.357374714165232</v>
       </c>
       <c r="CL39" s="6">
-        <v>100</v>
+        <v>79.357374714165232</v>
       </c>
       <c r="CM39" s="6">
-        <v>140.03234169899005</v>
+        <v>79.357374714165218</v>
       </c>
       <c r="CN39" s="6">
-        <v>166.87333162499462</v>
+        <v>220.28948039785234</v>
       </c>
       <c r="CO39" s="6">
-        <v>145.46232948320812</v>
+        <v>325.58081893032386</v>
       </c>
       <c r="CP39" s="6">
-        <v>105.13326860556471</v>
+        <v>252.63740699481357</v>
       </c>
       <c r="CQ39" s="6">
-        <v>104.46463044133122</v>
+        <v>270.89982958264619</v>
       </c>
       <c r="CR39" s="6">
-        <v>104.32491675824332</v>
+        <v>264.47127046712529</v>
       </c>
       <c r="CS39" s="6">
-        <v>189.70288556826469</v>
+        <v>259.02518925588237</v>
       </c>
       <c r="CT39" s="6">
         <v>100</v>
       </c>
       <c r="CU39" s="6">
         <v>100</v>
       </c>
       <c r="CV39" s="6">
         <v>100</v>
       </c>
       <c r="CW39" s="6">
         <v>100</v>
       </c>
       <c r="CX39" s="6">
         <v>100</v>
       </c>
       <c r="CY39" s="6">
         <v>100</v>
       </c>
       <c r="CZ39" s="6"/>
       <c r="DA39" s="6"/>
       <c r="DB39" s="6"/>
       <c r="DC39" s="6"/>
       <c r="DD39" s="6"/>
       <c r="DE39" s="6"/>
@@ -11215,843 +11237,843 @@
       <c r="CV40" s="3"/>
       <c r="CW40" s="3"/>
       <c r="CX40" s="3"/>
       <c r="CY40" s="3"/>
       <c r="CZ40" s="3"/>
       <c r="DA40" s="3"/>
       <c r="DB40" s="3"/>
       <c r="DC40" s="3"/>
       <c r="DD40" s="3"/>
       <c r="DE40" s="3"/>
       <c r="DF40" s="3"/>
       <c r="DG40" s="3"/>
       <c r="DH40" s="3"/>
       <c r="DI40" s="3"/>
       <c r="DJ40" s="3"/>
       <c r="DK40" s="3"/>
       <c r="DL40" s="3"/>
       <c r="DM40" s="3"/>
       <c r="DN40" s="3"/>
       <c r="DO40" s="3"/>
       <c r="DP40" s="3"/>
       <c r="DQ40" s="3"/>
       <c r="DR40" s="3"/>
     </row>
     <row r="41" spans="1:122" ht="21" customHeight="1">
-      <c r="A41" s="18"/>
-[...122 lines deleted...]
-      <c r="DR41" s="19"/>
+      <c r="A41" s="15"/>
+      <c r="B41" s="15"/>
+      <c r="C41" s="15"/>
+      <c r="D41" s="15"/>
+      <c r="E41" s="15"/>
+      <c r="F41" s="15"/>
+      <c r="G41" s="15"/>
+      <c r="H41" s="15"/>
+      <c r="I41" s="15"/>
+      <c r="J41" s="15"/>
+      <c r="K41" s="15"/>
+      <c r="L41" s="15"/>
+      <c r="M41" s="15"/>
+      <c r="N41" s="15"/>
+      <c r="O41" s="15"/>
+      <c r="P41" s="15"/>
+      <c r="Q41" s="15"/>
+      <c r="R41" s="15"/>
+      <c r="S41" s="15"/>
+      <c r="T41" s="15"/>
+      <c r="U41" s="15"/>
+      <c r="V41" s="15"/>
+      <c r="W41" s="15"/>
+      <c r="X41" s="15"/>
+      <c r="Y41" s="15"/>
+      <c r="Z41" s="15"/>
+      <c r="AA41" s="15"/>
+      <c r="AB41" s="15"/>
+      <c r="AC41" s="15"/>
+      <c r="AD41" s="15"/>
+      <c r="AE41" s="15"/>
+      <c r="AF41" s="15"/>
+      <c r="AG41" s="15"/>
+      <c r="AH41" s="15"/>
+      <c r="AI41" s="15"/>
+      <c r="AJ41" s="15"/>
+      <c r="AK41" s="15"/>
+      <c r="AL41" s="15"/>
+      <c r="AM41" s="15"/>
+      <c r="AN41" s="15"/>
+      <c r="AO41" s="15"/>
+      <c r="AP41" s="15"/>
+      <c r="AQ41" s="15"/>
+      <c r="AR41" s="15"/>
+      <c r="AS41" s="15"/>
+      <c r="AT41" s="15"/>
+      <c r="AU41" s="15"/>
+      <c r="AV41" s="15"/>
+      <c r="AW41" s="15"/>
+      <c r="AX41" s="15"/>
+      <c r="AY41" s="15"/>
+      <c r="AZ41" s="15"/>
+      <c r="BA41" s="15"/>
+      <c r="BB41" s="15"/>
+      <c r="BC41" s="15"/>
+      <c r="BD41" s="15"/>
+      <c r="BE41" s="15"/>
+      <c r="BF41" s="15"/>
+      <c r="BG41" s="15"/>
+      <c r="BH41" s="15"/>
+      <c r="BI41" s="15"/>
+      <c r="BJ41" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="BK41" s="14"/>
+      <c r="BL41" s="14"/>
+      <c r="BM41" s="14"/>
+      <c r="BN41" s="14"/>
+      <c r="BO41" s="14"/>
+      <c r="BP41" s="14"/>
+      <c r="BQ41" s="14"/>
+      <c r="BR41" s="14"/>
+      <c r="BS41" s="14"/>
+      <c r="BT41" s="14"/>
+      <c r="BU41" s="14"/>
+      <c r="BV41" s="14"/>
+      <c r="BW41" s="14"/>
+      <c r="BX41" s="14"/>
+      <c r="BY41" s="14"/>
+      <c r="BZ41" s="14"/>
+      <c r="CA41" s="14"/>
+      <c r="CB41" s="14"/>
+      <c r="CC41" s="14"/>
+      <c r="CD41" s="14"/>
+      <c r="CE41" s="14"/>
+      <c r="CF41" s="14"/>
+      <c r="CG41" s="14"/>
+      <c r="CH41" s="14"/>
+      <c r="CI41" s="14"/>
+      <c r="CJ41" s="14"/>
+      <c r="CK41" s="14"/>
+      <c r="CL41" s="14"/>
+      <c r="CM41" s="14"/>
+      <c r="CN41" s="14"/>
+      <c r="CO41" s="14"/>
+      <c r="CP41" s="14"/>
+      <c r="CQ41" s="14"/>
+      <c r="CR41" s="14"/>
+      <c r="CS41" s="14"/>
+      <c r="CT41" s="14"/>
+      <c r="CU41" s="14"/>
+      <c r="CV41" s="14"/>
+      <c r="CW41" s="14"/>
+      <c r="CX41" s="14"/>
+      <c r="CY41" s="14"/>
+      <c r="CZ41" s="14"/>
+      <c r="DA41" s="14"/>
+      <c r="DB41" s="14"/>
+      <c r="DC41" s="14"/>
+      <c r="DD41" s="14"/>
+      <c r="DE41" s="14"/>
+      <c r="DF41" s="14"/>
+      <c r="DG41" s="14"/>
+      <c r="DH41" s="14"/>
+      <c r="DI41" s="14"/>
+      <c r="DJ41" s="14"/>
+      <c r="DK41" s="14"/>
+      <c r="DL41" s="14"/>
+      <c r="DM41" s="14"/>
+      <c r="DN41" s="14"/>
+      <c r="DO41" s="14"/>
+      <c r="DP41" s="14"/>
+      <c r="DQ41" s="14"/>
+      <c r="DR41" s="14"/>
     </row>
     <row r="42" spans="1:122" ht="22.5" customHeight="1" thickBot="1">
       <c r="A42" s="3"/>
       <c r="B42" s="3"/>
       <c r="C42" s="3"/>
       <c r="D42" s="3"/>
       <c r="E42" s="3"/>
       <c r="F42" s="3"/>
       <c r="G42" s="3"/>
       <c r="H42" s="3"/>
-      <c r="I42" s="14"/>
-[...3 lines deleted...]
-      <c r="M42" s="14"/>
+      <c r="I42" s="13"/>
+      <c r="J42" s="13"/>
+      <c r="K42" s="13"/>
+      <c r="L42" s="13"/>
+      <c r="M42" s="13"/>
       <c r="N42" s="3"/>
       <c r="O42" s="3"/>
       <c r="P42" s="3"/>
       <c r="Q42" s="3"/>
       <c r="R42" s="3"/>
       <c r="S42" s="3"/>
       <c r="T42" s="3"/>
-      <c r="U42" s="15" t="s">
+      <c r="U42" s="16" t="s">
         <v>1</v>
       </c>
-      <c r="V42" s="15"/>
-[...2 lines deleted...]
-      <c r="Y42" s="15"/>
+      <c r="V42" s="16"/>
+      <c r="W42" s="16"/>
+      <c r="X42" s="16"/>
+      <c r="Y42" s="16"/>
       <c r="Z42" s="3"/>
       <c r="AA42" s="3"/>
       <c r="AB42" s="3"/>
       <c r="AC42" s="3"/>
       <c r="AD42" s="3"/>
       <c r="AE42" s="3"/>
       <c r="AF42" s="3"/>
-      <c r="AG42" s="14" t="s">
+      <c r="AG42" s="13" t="s">
         <v>1</v>
       </c>
-      <c r="AH42" s="14"/>
-[...2 lines deleted...]
-      <c r="AK42" s="14"/>
+      <c r="AH42" s="13"/>
+      <c r="AI42" s="13"/>
+      <c r="AJ42" s="13"/>
+      <c r="AK42" s="13"/>
       <c r="AL42" s="3"/>
       <c r="AM42" s="3"/>
       <c r="AN42" s="3"/>
       <c r="AO42" s="3"/>
       <c r="AP42" s="3"/>
       <c r="AQ42" s="3"/>
       <c r="AR42" s="3"/>
-      <c r="AS42" s="14"/>
-[...3 lines deleted...]
-      <c r="AW42" s="14"/>
+      <c r="AS42" s="13"/>
+      <c r="AT42" s="13"/>
+      <c r="AU42" s="13"/>
+      <c r="AV42" s="13"/>
+      <c r="AW42" s="13"/>
       <c r="AX42" s="3"/>
       <c r="AY42" s="3"/>
       <c r="AZ42" s="3"/>
       <c r="BA42" s="3"/>
       <c r="BB42" s="3"/>
       <c r="BC42" s="3"/>
       <c r="BD42" s="3"/>
-      <c r="BE42" s="14" t="s">
+      <c r="BE42" s="13" t="s">
         <v>1</v>
       </c>
-      <c r="BF42" s="14"/>
-[...2 lines deleted...]
-      <c r="BI42" s="14"/>
+      <c r="BF42" s="13"/>
+      <c r="BG42" s="13"/>
+      <c r="BH42" s="13"/>
+      <c r="BI42" s="13"/>
       <c r="BJ42" s="3"/>
       <c r="BK42" s="3"/>
       <c r="BL42" s="3"/>
       <c r="BM42" s="3"/>
       <c r="BN42" s="3"/>
       <c r="BO42" s="3"/>
       <c r="BP42" s="3"/>
-      <c r="BQ42" s="14" t="s">
+      <c r="BQ42" s="13" t="s">
         <v>1</v>
       </c>
-      <c r="BR42" s="14"/>
-[...2 lines deleted...]
-      <c r="BU42" s="14"/>
+      <c r="BR42" s="13"/>
+      <c r="BS42" s="13"/>
+      <c r="BT42" s="13"/>
+      <c r="BU42" s="13"/>
       <c r="BV42" s="3"/>
       <c r="BW42" s="3"/>
       <c r="BX42" s="3"/>
       <c r="BY42" s="3"/>
       <c r="BZ42" s="3"/>
       <c r="CA42" s="3"/>
       <c r="CB42" s="3"/>
-      <c r="CC42" s="14" t="s">
+      <c r="CC42" s="13" t="s">
         <v>1</v>
       </c>
-      <c r="CD42" s="14"/>
-[...2 lines deleted...]
-      <c r="CG42" s="14"/>
+      <c r="CD42" s="13"/>
+      <c r="CE42" s="13"/>
+      <c r="CF42" s="13"/>
+      <c r="CG42" s="13"/>
       <c r="CH42" s="3"/>
       <c r="CI42" s="3"/>
       <c r="CJ42" s="3"/>
       <c r="CK42" s="3"/>
       <c r="CL42" s="3"/>
       <c r="CM42" s="3"/>
       <c r="CN42" s="3"/>
-      <c r="CO42" s="14" t="s">
+      <c r="CO42" s="13" t="s">
         <v>1</v>
       </c>
-      <c r="CP42" s="14"/>
-[...2 lines deleted...]
-      <c r="CS42" s="14"/>
+      <c r="CP42" s="13"/>
+      <c r="CQ42" s="13"/>
+      <c r="CR42" s="13"/>
+      <c r="CS42" s="13"/>
       <c r="CT42" s="3"/>
       <c r="CU42" s="3"/>
       <c r="CV42" s="3"/>
       <c r="CW42" s="3"/>
       <c r="CX42" s="3"/>
       <c r="CY42" s="3"/>
       <c r="CZ42" s="3"/>
-      <c r="DA42" s="14" t="s">
+      <c r="DA42" s="13" t="s">
         <v>1</v>
       </c>
-      <c r="DB42" s="14"/>
-[...2 lines deleted...]
-      <c r="DE42" s="14"/>
+      <c r="DB42" s="13"/>
+      <c r="DC42" s="13"/>
+      <c r="DD42" s="13"/>
+      <c r="DE42" s="13"/>
       <c r="DF42" s="3"/>
       <c r="DG42" s="3"/>
       <c r="DH42" s="3"/>
       <c r="DI42" s="3"/>
       <c r="DJ42" s="3"/>
       <c r="DK42" s="3"/>
       <c r="DL42" s="3"/>
       <c r="DM42" s="3"/>
       <c r="DN42" s="3"/>
       <c r="DO42" s="3"/>
       <c r="DP42" s="3"/>
       <c r="DQ42" s="3"/>
       <c r="DR42" s="3"/>
     </row>
     <row r="43" spans="1:122" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A43" s="16"/>
-[...14 lines deleted...]
-      <c r="N43" s="11" t="s">
+      <c r="A43" s="17"/>
+      <c r="B43" s="19" t="s">
+        <v>30</v>
+      </c>
+      <c r="C43" s="20"/>
+      <c r="D43" s="20"/>
+      <c r="E43" s="20"/>
+      <c r="F43" s="20"/>
+      <c r="G43" s="20"/>
+      <c r="H43" s="20"/>
+      <c r="I43" s="20"/>
+      <c r="J43" s="20"/>
+      <c r="K43" s="20"/>
+      <c r="L43" s="20"/>
+      <c r="M43" s="21"/>
+      <c r="N43" s="19" t="s">
         <v>2</v>
       </c>
-      <c r="O43" s="12"/>
-[...10 lines deleted...]
-      <c r="Z43" s="11" t="s">
+      <c r="O43" s="20"/>
+      <c r="P43" s="20"/>
+      <c r="Q43" s="20"/>
+      <c r="R43" s="20"/>
+      <c r="S43" s="20"/>
+      <c r="T43" s="20"/>
+      <c r="U43" s="20"/>
+      <c r="V43" s="20"/>
+      <c r="W43" s="20"/>
+      <c r="X43" s="20"/>
+      <c r="Y43" s="21"/>
+      <c r="Z43" s="19" t="s">
+        <v>29</v>
+      </c>
+      <c r="AA43" s="20"/>
+      <c r="AB43" s="20"/>
+      <c r="AC43" s="20"/>
+      <c r="AD43" s="20"/>
+      <c r="AE43" s="20"/>
+      <c r="AF43" s="20"/>
+      <c r="AG43" s="20"/>
+      <c r="AH43" s="20"/>
+      <c r="AI43" s="20"/>
+      <c r="AJ43" s="20"/>
+      <c r="AK43" s="21"/>
+      <c r="AL43" s="19" t="s">
+        <v>19</v>
+      </c>
+      <c r="AM43" s="20"/>
+      <c r="AN43" s="20"/>
+      <c r="AO43" s="20"/>
+      <c r="AP43" s="20"/>
+      <c r="AQ43" s="20"/>
+      <c r="AR43" s="20"/>
+      <c r="AS43" s="20"/>
+      <c r="AT43" s="20"/>
+      <c r="AU43" s="20"/>
+      <c r="AV43" s="20"/>
+      <c r="AW43" s="21"/>
+      <c r="AX43" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="AY43" s="20"/>
+      <c r="AZ43" s="20"/>
+      <c r="BA43" s="20"/>
+      <c r="BB43" s="20"/>
+      <c r="BC43" s="20"/>
+      <c r="BD43" s="20"/>
+      <c r="BE43" s="20"/>
+      <c r="BF43" s="20"/>
+      <c r="BG43" s="20"/>
+      <c r="BH43" s="20"/>
+      <c r="BI43" s="21"/>
+      <c r="BJ43" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="BK43" s="20"/>
+      <c r="BL43" s="20"/>
+      <c r="BM43" s="20"/>
+      <c r="BN43" s="20"/>
+      <c r="BO43" s="20"/>
+      <c r="BP43" s="20"/>
+      <c r="BQ43" s="20"/>
+      <c r="BR43" s="20"/>
+      <c r="BS43" s="20"/>
+      <c r="BT43" s="20"/>
+      <c r="BU43" s="21"/>
+      <c r="BV43" s="19" t="s">
+        <v>35</v>
+      </c>
+      <c r="BW43" s="20"/>
+      <c r="BX43" s="20"/>
+      <c r="BY43" s="20"/>
+      <c r="BZ43" s="20"/>
+      <c r="CA43" s="20"/>
+      <c r="CB43" s="20"/>
+      <c r="CC43" s="20"/>
+      <c r="CD43" s="20"/>
+      <c r="CE43" s="20"/>
+      <c r="CF43" s="20"/>
+      <c r="CG43" s="21"/>
+      <c r="CH43" s="19" t="s">
+        <v>36</v>
+      </c>
+      <c r="CI43" s="20"/>
+      <c r="CJ43" s="20"/>
+      <c r="CK43" s="20"/>
+      <c r="CL43" s="20"/>
+      <c r="CM43" s="20"/>
+      <c r="CN43" s="20"/>
+      <c r="CO43" s="20"/>
+      <c r="CP43" s="20"/>
+      <c r="CQ43" s="20"/>
+      <c r="CR43" s="20"/>
+      <c r="CS43" s="21"/>
+      <c r="CT43" s="19" t="s">
         <v>31</v>
       </c>
-      <c r="AA43" s="12"/>
-[...93 lines deleted...]
-      <c r="DE43" s="13"/>
+      <c r="CU43" s="20"/>
+      <c r="CV43" s="20"/>
+      <c r="CW43" s="20"/>
+      <c r="CX43" s="20"/>
+      <c r="CY43" s="20"/>
+      <c r="CZ43" s="20"/>
+      <c r="DA43" s="20"/>
+      <c r="DB43" s="20"/>
+      <c r="DC43" s="20"/>
+      <c r="DD43" s="20"/>
+      <c r="DE43" s="21"/>
       <c r="DF43" s="3"/>
       <c r="DG43" s="3"/>
       <c r="DH43" s="3"/>
       <c r="DI43" s="3"/>
       <c r="DJ43" s="3"/>
       <c r="DK43" s="3"/>
       <c r="DL43" s="3"/>
       <c r="DM43" s="3"/>
       <c r="DN43" s="3"/>
       <c r="DO43" s="3"/>
       <c r="DP43" s="3"/>
       <c r="DQ43" s="3"/>
       <c r="DR43" s="3"/>
     </row>
     <row r="44" spans="1:122" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A44" s="17"/>
-      <c r="B44" s="4" t="s">
+      <c r="A44" s="18"/>
+      <c r="B44" s="22" t="s">
+        <v>3</v>
+      </c>
+      <c r="C44" s="22" t="s">
         <v>4</v>
       </c>
-      <c r="C44" s="4" t="s">
+      <c r="D44" s="22" t="s">
         <v>5</v>
       </c>
-      <c r="D44" s="4" t="s">
+      <c r="E44" s="22" t="s">
         <v>6</v>
       </c>
-      <c r="E44" s="4" t="s">
+      <c r="F44" s="22" t="s">
         <v>7</v>
       </c>
-      <c r="F44" s="4" t="s">
+      <c r="G44" s="22" t="s">
         <v>8</v>
       </c>
-      <c r="G44" s="4" t="s">
+      <c r="H44" s="22" t="s">
         <v>9</v>
       </c>
-      <c r="H44" s="4" t="s">
+      <c r="I44" s="22" t="s">
         <v>10</v>
       </c>
-      <c r="I44" s="4" t="s">
+      <c r="J44" s="22" t="s">
         <v>11</v>
       </c>
-      <c r="J44" s="4" t="s">
+      <c r="K44" s="22" t="s">
         <v>12</v>
       </c>
-      <c r="K44" s="4" t="s">
+      <c r="L44" s="22" t="s">
         <v>13</v>
       </c>
-      <c r="L44" s="4" t="s">
+      <c r="M44" s="22" t="s">
         <v>14</v>
       </c>
-      <c r="M44" s="4" t="s">
+      <c r="N44" s="22" t="s">
+        <v>3</v>
+      </c>
+      <c r="O44" s="22" t="s">
+        <v>4</v>
+      </c>
+      <c r="P44" s="22" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q44" s="22" t="s">
+        <v>6</v>
+      </c>
+      <c r="R44" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="S44" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="T44" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="U44" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="V44" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="W44" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="X44" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y44" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="Z44" s="22" t="s">
+        <v>3</v>
+      </c>
+      <c r="AA44" s="22" t="s">
+        <v>4</v>
+      </c>
+      <c r="AB44" s="22" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC44" s="22" t="s">
+        <v>6</v>
+      </c>
+      <c r="AD44" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="AE44" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="AF44" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="AG44" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="AH44" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="AI44" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="AJ44" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK44" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="AL44" s="22" t="s">
+        <v>3</v>
+      </c>
+      <c r="AM44" s="22" t="s">
+        <v>4</v>
+      </c>
+      <c r="AN44" s="22" t="s">
+        <v>5</v>
+      </c>
+      <c r="AO44" s="22" t="s">
+        <v>6</v>
+      </c>
+      <c r="AP44" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="AQ44" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="AR44" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="AS44" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="AT44" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="AU44" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="AV44" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="AW44" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="AX44" s="22" t="s">
+        <v>3</v>
+      </c>
+      <c r="AY44" s="22" t="s">
+        <v>4</v>
+      </c>
+      <c r="AZ44" s="22" t="s">
+        <v>5</v>
+      </c>
+      <c r="BA44" s="22" t="s">
+        <v>6</v>
+      </c>
+      <c r="BB44" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="BC44" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="BD44" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="BE44" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="BF44" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="BG44" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="BH44" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="BI44" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="N44" s="4" t="s">
+      <c r="BJ44" s="22" t="s">
+        <v>3</v>
+      </c>
+      <c r="BK44" s="22" t="s">
         <v>4</v>
       </c>
-      <c r="O44" s="4" t="s">
+      <c r="BL44" s="22" t="s">
         <v>5</v>
       </c>
-      <c r="P44" s="4" t="s">
+      <c r="BM44" s="22" t="s">
         <v>6</v>
       </c>
-      <c r="Q44" s="4" t="s">
+      <c r="BN44" s="22" t="s">
         <v>7</v>
       </c>
-      <c r="R44" s="4" t="s">
+      <c r="BO44" s="22" t="s">
         <v>8</v>
       </c>
-      <c r="S44" s="4" t="s">
+      <c r="BP44" s="22" t="s">
         <v>9</v>
       </c>
-      <c r="T44" s="4" t="s">
+      <c r="BQ44" s="22" t="s">
         <v>10</v>
       </c>
-      <c r="U44" s="4" t="s">
+      <c r="BR44" s="22" t="s">
         <v>11</v>
       </c>
-      <c r="V44" s="4" t="s">
+      <c r="BS44" s="22" t="s">
         <v>12</v>
       </c>
-      <c r="W44" s="4" t="s">
+      <c r="BT44" s="22" t="s">
         <v>13</v>
       </c>
-      <c r="X44" s="4" t="s">
-[...2 lines deleted...]
-      <c r="Y44" s="4" t="s">
+      <c r="BU44" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="Z44" s="4" t="s">
+      <c r="BV44" s="22" t="s">
+        <v>3</v>
+      </c>
+      <c r="BW44" s="22" t="s">
         <v>4</v>
       </c>
-      <c r="AA44" s="4" t="s">
+      <c r="BX44" s="22" t="s">
         <v>5</v>
       </c>
-      <c r="AB44" s="4" t="s">
+      <c r="BY44" s="22" t="s">
         <v>6</v>
       </c>
-      <c r="AC44" s="4" t="s">
+      <c r="BZ44" s="22" t="s">
         <v>7</v>
       </c>
-      <c r="AD44" s="4" t="s">
+      <c r="CA44" s="22" t="s">
         <v>8</v>
       </c>
-      <c r="AE44" s="4" t="s">
+      <c r="CB44" s="22" t="s">
         <v>9</v>
       </c>
-      <c r="AF44" s="4" t="s">
+      <c r="CC44" s="22" t="s">
         <v>10</v>
       </c>
-      <c r="AG44" s="4" t="s">
+      <c r="CD44" s="22" t="s">
         <v>11</v>
       </c>
-      <c r="AH44" s="4" t="s">
+      <c r="CE44" s="22" t="s">
         <v>12</v>
       </c>
-      <c r="AI44" s="4" t="s">
+      <c r="CF44" s="22" t="s">
         <v>13</v>
       </c>
-      <c r="AJ44" s="4" t="s">
-[...2 lines deleted...]
-      <c r="AK44" s="4" t="s">
+      <c r="CG44" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="AL44" s="4" t="s">
+      <c r="CH44" s="22" t="s">
+        <v>3</v>
+      </c>
+      <c r="CI44" s="22" t="s">
         <v>4</v>
       </c>
-      <c r="AM44" s="4" t="s">
+      <c r="CJ44" s="22" t="s">
         <v>5</v>
       </c>
-      <c r="AN44" s="4" t="s">
+      <c r="CK44" s="22" t="s">
         <v>6</v>
       </c>
-      <c r="AO44" s="4" t="s">
+      <c r="CL44" s="22" t="s">
         <v>7</v>
       </c>
-      <c r="AP44" s="4" t="s">
+      <c r="CM44" s="22" t="s">
         <v>8</v>
       </c>
-      <c r="AQ44" s="4" t="s">
+      <c r="CN44" s="22" t="s">
         <v>9</v>
       </c>
-      <c r="AR44" s="4" t="s">
+      <c r="CO44" s="22" t="s">
         <v>10</v>
       </c>
-      <c r="AS44" s="4" t="s">
+      <c r="CP44" s="22" t="s">
         <v>11</v>
       </c>
-      <c r="AT44" s="4" t="s">
+      <c r="CQ44" s="22" t="s">
         <v>12</v>
       </c>
-      <c r="AU44" s="4" t="s">
+      <c r="CR44" s="22" t="s">
         <v>13</v>
       </c>
-      <c r="AV44" s="4" t="s">
-[...2 lines deleted...]
-      <c r="AW44" s="4" t="s">
+      <c r="CS44" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="AX44" s="4" t="s">
+      <c r="CT44" s="22" t="s">
+        <v>3</v>
+      </c>
+      <c r="CU44" s="22" t="s">
         <v>4</v>
       </c>
-      <c r="AY44" s="4" t="s">
+      <c r="CV44" s="22" t="s">
         <v>5</v>
       </c>
-      <c r="AZ44" s="4" t="s">
+      <c r="CW44" s="22" t="s">
         <v>6</v>
       </c>
-      <c r="BA44" s="4" t="s">
+      <c r="CX44" s="22" t="s">
         <v>7</v>
       </c>
-      <c r="BB44" s="4" t="s">
+      <c r="CY44" s="22" t="s">
         <v>8</v>
       </c>
-      <c r="BC44" s="4" t="s">
+      <c r="CZ44" s="22" t="s">
         <v>9</v>
       </c>
-      <c r="BD44" s="4" t="s">
+      <c r="DA44" s="22" t="s">
         <v>10</v>
       </c>
-      <c r="BE44" s="4" t="s">
+      <c r="DB44" s="22" t="s">
         <v>11</v>
       </c>
-      <c r="BF44" s="4" t="s">
+      <c r="DC44" s="22" t="s">
         <v>12</v>
       </c>
-      <c r="BG44" s="4" t="s">
+      <c r="DD44" s="22" t="s">
         <v>13</v>
       </c>
-      <c r="BH44" s="4" t="s">
-[...147 lines deleted...]
-        <v>16</v>
+      <c r="DE44" s="22" t="s">
+        <v>15</v>
       </c>
       <c r="DF44" s="3"/>
       <c r="DG44" s="3"/>
       <c r="DH44" s="3"/>
       <c r="DI44" s="3"/>
       <c r="DJ44" s="3"/>
       <c r="DK44" s="3"/>
       <c r="DL44" s="3"/>
       <c r="DM44" s="3"/>
       <c r="DN44" s="3"/>
       <c r="DO44" s="3"/>
       <c r="DP44" s="3"/>
       <c r="DQ44" s="3"/>
       <c r="DR44" s="3"/>
     </row>
     <row r="45" spans="1:122">
       <c r="A45" s="5" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="B45" s="9">
+        <v>21</v>
+      </c>
+      <c r="B45" s="23">
         <v>101.3312243318621</v>
       </c>
-      <c r="C45" s="9">
+      <c r="C45" s="23">
         <v>103.48750614949816</v>
       </c>
-      <c r="D45" s="9">
+      <c r="D45" s="23">
         <v>105.18738256528815</v>
       </c>
-      <c r="E45" s="9">
+      <c r="E45" s="23">
         <v>105.06164554773395</v>
       </c>
-      <c r="F45" s="9">
+      <c r="F45" s="23">
         <v>101.78706065680609</v>
       </c>
-      <c r="G45" s="9">
+      <c r="G45" s="23">
         <v>107.84006037068572</v>
       </c>
       <c r="H45" s="6">
         <v>107.51384679325933</v>
       </c>
-      <c r="I45" s="9">
+      <c r="I45" s="23">
         <v>106.63805703736628</v>
       </c>
       <c r="J45" s="6">
         <v>105.69298379182727</v>
       </c>
-      <c r="K45" s="9">
+      <c r="K45" s="23">
         <v>105.35461627320959</v>
       </c>
-      <c r="L45" s="9">
+      <c r="L45" s="23">
         <v>105.03457684352131</v>
       </c>
-      <c r="M45" s="9">
+      <c r="M45" s="23">
         <v>104.62818156579033</v>
       </c>
       <c r="N45" s="6">
-        <v>100.6</v>
+        <v>99.682958113392985</v>
       </c>
       <c r="O45" s="6">
-        <v>100.8</v>
+        <v>99.052820638252555</v>
       </c>
       <c r="P45" s="6">
-        <v>100</v>
+        <v>98.653818873008959</v>
       </c>
       <c r="Q45" s="6">
         <v>98.935556856870321</v>
       </c>
       <c r="R45" s="6">
         <v>100.52311225974957</v>
       </c>
       <c r="S45" s="6">
         <v>99.995921895707994</v>
       </c>
       <c r="T45" s="6">
         <v>100.82371237741441</v>
       </c>
       <c r="U45" s="6">
         <v>101.00713080976401</v>
       </c>
       <c r="V45" s="6">
         <v>100.72327713749276</v>
       </c>
       <c r="W45" s="6">
         <v>100.86222090214795</v>
       </c>
       <c r="X45" s="6">
         <v>101.06697185325197</v>
       </c>
@@ -12109,270 +12131,270 @@
       <c r="AP45" s="6">
         <v>105.66142480527407</v>
       </c>
       <c r="AQ45" s="6">
         <v>105.88531791247522</v>
       </c>
       <c r="AR45" s="6">
         <v>102.49567652020576</v>
       </c>
       <c r="AS45" s="6">
         <v>101.80858230486056</v>
       </c>
       <c r="AT45" s="6">
         <v>102.19064840309086</v>
       </c>
       <c r="AU45" s="6">
         <v>103.76818239049265</v>
       </c>
       <c r="AV45" s="6">
         <v>105.34074852944515</v>
       </c>
       <c r="AW45" s="6">
         <v>106.05356936793295</v>
       </c>
       <c r="AX45" s="6">
-        <v>122.8818007547779</v>
+        <v>122.05953375346232</v>
       </c>
       <c r="AY45" s="6">
-        <v>121.10625450447998</v>
+        <v>121.17034548968002</v>
       </c>
       <c r="AZ45" s="6">
-        <v>122.94910255987817</v>
+        <v>122.62311100034211</v>
       </c>
       <c r="BA45" s="6">
-        <v>122.35329758893678</v>
+        <v>121.75961401719262</v>
       </c>
       <c r="BB45" s="6">
-        <v>118.13762113119328</v>
+        <v>116.14759730120805</v>
       </c>
       <c r="BC45" s="6">
-        <v>115.95671749173897</v>
+        <v>115.4320913226546</v>
       </c>
       <c r="BD45" s="6">
-        <v>115.73864114171879</v>
+        <v>115.48921124175226</v>
       </c>
       <c r="BE45" s="6">
-        <v>114.63452725809773</v>
+        <v>114.53732432998613</v>
       </c>
       <c r="BF45" s="6">
-        <v>112.39743513804552</v>
+        <v>112.84193731687775</v>
       </c>
       <c r="BG45" s="6">
-        <v>111.50962301912979</v>
+        <v>112.02436573254914</v>
       </c>
       <c r="BH45" s="6">
-        <v>110.80628069308918</v>
+        <v>111.40852538313185</v>
       </c>
       <c r="BI45" s="6">
-        <v>109.67003425247262</v>
+        <v>110.39886539775019</v>
       </c>
       <c r="BJ45" s="6">
         <v>111.69536276854934</v>
       </c>
       <c r="BK45" s="6">
-        <v>111.8</v>
+        <v>111.80463745089213</v>
       </c>
       <c r="BL45" s="6">
-        <v>118.2</v>
+        <v>118.23801284917769</v>
       </c>
       <c r="BM45" s="6">
-        <v>119.78968672121846</v>
+        <v>119.78968672121843</v>
       </c>
       <c r="BN45" s="6">
-        <v>119.5469616423411</v>
+        <v>119.54696164233913</v>
       </c>
       <c r="BO45" s="6">
-        <v>115.39925879761745</v>
+        <v>115.39925879761606</v>
       </c>
       <c r="BP45" s="6">
-        <v>114.00449101077929</v>
+        <v>114.00449101077812</v>
       </c>
       <c r="BQ45" s="6">
-        <v>113.56026910373286</v>
+        <v>113.56026910373083</v>
       </c>
       <c r="BR45" s="6">
-        <v>108.50303891400883</v>
+        <v>108.50303891400732</v>
       </c>
       <c r="BS45" s="6">
-        <v>105.95408682384439</v>
+        <v>105.95408682384306</v>
       </c>
       <c r="BT45" s="6">
-        <v>106.79517133655034</v>
+        <v>106.79517133654922</v>
       </c>
       <c r="BU45" s="6">
-        <v>108.04285861908831</v>
+        <v>108.15929707388297</v>
       </c>
       <c r="BV45" s="6">
-        <v>94.45715955870125</v>
+        <v>94.300254785195577</v>
       </c>
       <c r="BW45" s="6">
-        <v>92.595253690683563</v>
+        <v>92.804007568834407</v>
       </c>
       <c r="BX45" s="6">
-        <v>93.501997360975281</v>
+        <v>93.813470321171977</v>
       </c>
       <c r="BY45" s="6">
-        <v>99.304138222961257</v>
+        <v>99.828517266887459</v>
       </c>
       <c r="BZ45" s="6">
-        <v>98.875410425646066</v>
+        <v>99.523422051058787</v>
       </c>
       <c r="CA45" s="6">
-        <v>97.408372182089167</v>
+        <v>97.783534197548761</v>
       </c>
       <c r="CB45" s="6">
-        <v>96.8408351771876</v>
+        <v>97.333110823975645</v>
       </c>
       <c r="CC45" s="6">
-        <v>100.51552126324894</v>
+        <v>101.15964372069148</v>
       </c>
       <c r="CD45" s="6">
-        <v>103.81655831458691</v>
+        <v>104.48716081410485</v>
       </c>
       <c r="CE45" s="6">
-        <v>104.45187580288449</v>
+        <v>105.09026966897817</v>
       </c>
       <c r="CF45" s="6">
-        <v>102.54040475707242</v>
+        <v>103.09389113066626</v>
       </c>
       <c r="CG45" s="6">
-        <v>102.27219022707087</v>
+        <v>102.73664093419201</v>
       </c>
       <c r="CH45" s="6">
-        <v>87.041912620078406</v>
+        <v>86.143285158256234</v>
       </c>
       <c r="CI45" s="6">
-        <v>99.963670461401051</v>
+        <v>99.414686264516376</v>
       </c>
       <c r="CJ45" s="6">
-        <v>104.07478925798645</v>
+        <v>104.21581660948864</v>
       </c>
       <c r="CK45" s="6">
-        <v>99.535113797058244</v>
+        <v>100.56811707365796</v>
       </c>
       <c r="CL45" s="6">
-        <v>100.38136720282797</v>
+        <v>100.99838789844118</v>
       </c>
       <c r="CM45" s="6">
-        <v>101.290160255537</v>
+        <v>100.99819637007643</v>
       </c>
       <c r="CN45" s="6">
-        <v>102.22943884681787</v>
+        <v>101.83077931499156</v>
       </c>
       <c r="CO45" s="6">
-        <v>99.567901634220789</v>
+        <v>99.116400664971678</v>
       </c>
       <c r="CP45" s="6">
-        <v>98.62344782725998</v>
+        <v>98.114785850523944</v>
       </c>
       <c r="CQ45" s="6">
-        <v>100.15730297185699</v>
+        <v>99.70442518976742</v>
       </c>
       <c r="CR45" s="6">
-        <v>101.5060415852397</v>
+        <v>101.21907183412493</v>
       </c>
       <c r="CS45" s="6">
-        <v>100.42100976085895</v>
+        <v>100.49573836383637</v>
       </c>
       <c r="CT45" s="6">
         <v>119.5</v>
       </c>
       <c r="CU45" s="6">
         <v>110.1</v>
       </c>
       <c r="CV45" s="6">
         <v>98.7</v>
       </c>
       <c r="CW45" s="6">
         <v>98.3</v>
       </c>
       <c r="CX45" s="6">
         <v>99.1</v>
       </c>
       <c r="CY45" s="6">
         <v>102.19969767995489</v>
       </c>
       <c r="CZ45" s="6"/>
       <c r="DA45" s="6"/>
       <c r="DB45" s="6"/>
       <c r="DC45" s="6"/>
       <c r="DD45" s="6"/>
       <c r="DE45" s="6"/>
       <c r="DF45" s="3"/>
       <c r="DG45" s="3"/>
       <c r="DH45" s="3"/>
       <c r="DI45" s="3"/>
       <c r="DJ45" s="3"/>
       <c r="DK45" s="3"/>
       <c r="DL45" s="3"/>
       <c r="DM45" s="3"/>
       <c r="DN45" s="3"/>
       <c r="DO45" s="3"/>
       <c r="DP45" s="3"/>
       <c r="DQ45" s="3"/>
       <c r="DR45" s="3"/>
     </row>
     <row r="46" spans="1:122">
       <c r="A46" s="7" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="B46" s="6">
-        <v>486.19273645346749</v>
+        <v>2556.8327371741761</v>
       </c>
       <c r="C46" s="6">
-        <v>781.9388951925398</v>
+        <v>2536.0059228932632</v>
       </c>
       <c r="D46" s="6">
-        <v>445.17860143843382</v>
+        <v>1419.8324447377952</v>
       </c>
       <c r="E46" s="6">
-        <v>375.30435564773154</v>
+        <v>1426.3774839739597</v>
       </c>
       <c r="F46" s="6">
-        <v>297.06603675002322</v>
+        <v>1209.3842871539046</v>
       </c>
       <c r="G46" s="6">
-        <v>249.41742010696876</v>
+        <v>1178.1060089395992</v>
       </c>
       <c r="H46" s="6">
-        <v>232.04796695226361</v>
+        <v>1156.3645731930822</v>
       </c>
       <c r="I46" s="6">
-        <v>206.450070800997</v>
+        <v>958.60626868764882</v>
       </c>
       <c r="J46" s="6">
-        <v>197.45738605075832</v>
+        <v>1097.87709372628</v>
       </c>
       <c r="K46" s="6">
-        <v>190.96217856994434</v>
+        <v>1112.9149184884575</v>
       </c>
       <c r="L46" s="6">
-        <v>164.61308929830349</v>
+        <v>415.14174642602859</v>
       </c>
       <c r="M46" s="6">
-        <v>151.48827571952953</v>
+        <v>271.25609006425373</v>
       </c>
       <c r="N46" s="6">
         <v>100.81854010245618</v>
       </c>
       <c r="O46" s="6">
         <v>109.89075987929644</v>
       </c>
       <c r="P46" s="6">
         <v>109.9</v>
       </c>
       <c r="Q46" s="6">
         <v>112.1</v>
       </c>
       <c r="R46" s="6">
         <v>110.6</v>
       </c>
       <c r="S46" s="6">
         <v>109.3</v>
       </c>
       <c r="T46" s="6">
         <v>108.5</v>
       </c>
       <c r="U46" s="6">
         <v>106.6</v>
       </c>
@@ -12436,273 +12458,273 @@
       <c r="AO46" s="6">
         <v>91.212578016827507</v>
       </c>
       <c r="AP46" s="6">
         <v>84.24282792335255</v>
       </c>
       <c r="AQ46" s="6">
         <v>70.021614856472908</v>
       </c>
       <c r="AR46" s="6">
         <v>66.769744216459586</v>
       </c>
       <c r="AS46" s="6">
         <v>65.688002527112772</v>
       </c>
       <c r="AT46" s="6">
         <v>66.650147223796253</v>
       </c>
       <c r="AU46" s="6">
         <v>68.007270686795806</v>
       </c>
       <c r="AV46" s="6">
         <v>94.560895849304472</v>
       </c>
       <c r="AW46" s="6">
-        <v>107.7001758787447</v>
+        <v>107.87875079873228</v>
       </c>
       <c r="AX46" s="6">
-        <v>105</v>
+        <v>100.05344461967339</v>
       </c>
       <c r="AY46" s="6">
-        <v>99.1</v>
+        <v>101.28517774505454</v>
       </c>
       <c r="AZ46" s="6">
-        <v>103.3</v>
+        <v>101.92724501556899</v>
       </c>
       <c r="BA46" s="6">
-        <v>102.1</v>
+        <v>100.72376723772783</v>
       </c>
       <c r="BB46" s="6">
-        <v>101.6</v>
+        <v>95.798455185812116</v>
       </c>
       <c r="BC46" s="6">
-        <v>101.3</v>
+        <v>98.385871694282372</v>
       </c>
       <c r="BD46" s="6">
-        <v>101.7</v>
+        <v>99.622106053261589</v>
       </c>
       <c r="BE46" s="6">
-        <v>101.5</v>
+        <v>100.4449260537267</v>
       </c>
       <c r="BF46" s="6">
-        <v>94.1</v>
+        <v>100.53768632632638</v>
       </c>
       <c r="BG46" s="6">
-        <v>91</v>
+        <v>100.28442254282545</v>
       </c>
       <c r="BH46" s="6">
-        <v>94.8</v>
+        <v>99.668781961010723</v>
       </c>
       <c r="BI46" s="6">
-        <v>110.2</v>
+        <v>108.74373477812338</v>
       </c>
       <c r="BJ46" s="6">
-        <v>105.41918713951237</v>
+        <v>17.329532324825141</v>
       </c>
       <c r="BK46" s="6">
-        <v>101.2</v>
+        <v>33.311920672152837</v>
       </c>
       <c r="BL46" s="6">
-        <v>102.6</v>
+        <v>38.571607692209128</v>
       </c>
       <c r="BM46" s="6">
-        <v>103.13590459857338</v>
+        <v>33.833142244893033</v>
       </c>
       <c r="BN46" s="6">
-        <v>100.17156568187613</v>
+        <v>29.057252895235276</v>
       </c>
       <c r="BO46" s="6">
-        <v>100.1160969228512</v>
+        <v>21.893227688115633</v>
       </c>
       <c r="BP46" s="6">
-        <v>100.63887748423774</v>
+        <v>22.641438685126939</v>
       </c>
       <c r="BQ46" s="6">
-        <v>102.11230302618208</v>
+        <v>25.24143650380088</v>
       </c>
       <c r="BR46" s="6">
-        <v>102.63512745384682</v>
+        <v>22.999383984369171</v>
       </c>
       <c r="BS46" s="6">
-        <v>102.87121469592331</v>
+        <v>22.792996562990972</v>
       </c>
       <c r="BT46" s="6">
-        <v>100.42756660137995</v>
+        <v>53.184916752342694</v>
       </c>
       <c r="BU46" s="6">
-        <v>102.90634127545798</v>
+        <v>62.12661567018062</v>
       </c>
       <c r="BV46" s="6">
-        <v>100.51492638252218</v>
+        <v>105.83485860790066</v>
       </c>
       <c r="BW46" s="6">
-        <v>103.29983510712863</v>
+        <v>107.43143300844542</v>
       </c>
       <c r="BX46" s="6">
-        <v>103.87351053817208</v>
+        <v>108.99372223627977</v>
       </c>
       <c r="BY46" s="6">
-        <v>104.97795550551416</v>
+        <v>110.58124799445648</v>
       </c>
       <c r="BZ46" s="6">
-        <v>105.50353280063331</v>
+        <v>111.34758023013474</v>
       </c>
       <c r="CA46" s="6">
-        <v>102.5486663510022</v>
+        <v>106.94788688249079</v>
       </c>
       <c r="CB46" s="6">
-        <v>100.42195452003624</v>
+        <v>104.06716859157912</v>
       </c>
       <c r="CC46" s="6">
-        <v>103.17985347253466</v>
+        <v>108.2526463462651</v>
       </c>
       <c r="CD46" s="6">
-        <v>103.84184317892988</v>
+        <v>109.4187337491027</v>
       </c>
       <c r="CE46" s="6">
-        <v>104.50959968687754</v>
+        <v>110.44513373546216</v>
       </c>
       <c r="CF46" s="6">
-        <v>101.72144085056134</v>
+        <v>105.60036795110652</v>
       </c>
       <c r="CG46" s="6">
-        <v>100.47718393142478</v>
+        <v>102.57800985795005</v>
       </c>
       <c r="CH46" s="6">
-        <v>100.64556991634603</v>
+        <v>276.04243730348071</v>
       </c>
       <c r="CI46" s="6">
-        <v>100.0672618317773</v>
+        <v>119.60360745882335</v>
       </c>
       <c r="CJ46" s="6">
-        <v>100.20917233536328</v>
+        <v>109.51333607388986</v>
       </c>
       <c r="CK46" s="6">
-        <v>99.992046041354996</v>
+        <v>150.42978888804794</v>
       </c>
       <c r="CL46" s="6">
-        <v>99.823535196388931</v>
+        <v>169.45893777206575</v>
       </c>
       <c r="CM46" s="6">
-        <v>99.829584325334551</v>
+        <v>241.56646968649849</v>
       </c>
       <c r="CN46" s="6">
-        <v>166.17543618252699</v>
+        <v>254.74035695480364</v>
       </c>
       <c r="CO46" s="6">
-        <v>95.634555598602716</v>
+        <v>225.32904187299789</v>
       </c>
       <c r="CP46" s="6">
-        <v>96.402742769471359</v>
+        <v>276.42140707887376</v>
       </c>
       <c r="CQ46" s="6">
-        <v>94.262255993676618</v>
+        <v>292.61508823033682</v>
       </c>
       <c r="CR46" s="6">
-        <v>98.305306370429477</v>
+        <v>97.887538535184589</v>
       </c>
       <c r="CS46" s="6">
-        <v>102.24823296556802</v>
+        <v>71.867265500796492</v>
       </c>
       <c r="CT46" s="6">
         <v>100.5</v>
       </c>
       <c r="CU46" s="6">
         <v>100.4</v>
       </c>
       <c r="CV46" s="6">
         <v>100.8</v>
       </c>
       <c r="CW46" s="6">
         <v>100.5</v>
       </c>
       <c r="CX46" s="6">
         <v>100.8</v>
       </c>
       <c r="CY46" s="6">
         <v>100.68579408851603</v>
       </c>
       <c r="CZ46" s="6"/>
       <c r="DA46" s="6"/>
       <c r="DB46" s="6"/>
       <c r="DC46" s="6"/>
       <c r="DD46" s="6"/>
       <c r="DE46" s="6"/>
       <c r="DF46" s="3"/>
       <c r="DG46" s="3"/>
       <c r="DH46" s="3"/>
       <c r="DI46" s="3"/>
       <c r="DJ46" s="3"/>
       <c r="DK46" s="3"/>
       <c r="DL46" s="3"/>
       <c r="DM46" s="3"/>
       <c r="DN46" s="3"/>
       <c r="DO46" s="3"/>
       <c r="DP46" s="3"/>
       <c r="DQ46" s="3"/>
       <c r="DR46" s="3"/>
     </row>
     <row r="47" spans="1:122">
       <c r="A47" s="7" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="B47" s="6">
-        <v>114.56506730112199</v>
+        <v>215.77835270525605</v>
       </c>
       <c r="C47" s="6">
-        <v>149.39033173392039</v>
+        <v>243.96345758041608</v>
       </c>
       <c r="D47" s="6">
-        <v>144.0596771209174</v>
+        <v>219.98179272216311</v>
       </c>
       <c r="E47" s="6">
-        <v>141.38256591035591</v>
+        <v>185.63327231708132</v>
       </c>
       <c r="F47" s="6">
-        <v>134.62589957499625</v>
+        <v>173.140644057705</v>
       </c>
       <c r="G47" s="6">
-        <v>131.57114635680443</v>
+        <v>183.94626985594857</v>
       </c>
       <c r="H47" s="6">
-        <v>132.58921854184632</v>
+        <v>188.95287250031242</v>
       </c>
       <c r="I47" s="6">
-        <v>131.33877704400535</v>
+        <v>188.76353399552767</v>
       </c>
       <c r="J47" s="6">
-        <v>128.40039028498938</v>
+        <v>196.85825668284104</v>
       </c>
       <c r="K47" s="6">
-        <v>127.38074018232905</v>
+        <v>195.4667735866341</v>
       </c>
       <c r="L47" s="6">
-        <v>129.33824873954384</v>
+        <v>184.71159387602574</v>
       </c>
       <c r="M47" s="6">
-        <v>136.21696652075266</v>
+        <v>175.54030489749869</v>
       </c>
       <c r="N47" s="6">
         <v>101.40849945829204</v>
       </c>
       <c r="O47" s="6">
         <v>108.95799992928177</v>
       </c>
       <c r="P47" s="6">
         <v>107.8</v>
       </c>
       <c r="Q47" s="6">
         <v>104.6</v>
       </c>
       <c r="R47" s="6">
         <v>104.3</v>
       </c>
       <c r="S47" s="6">
         <v>102.4</v>
       </c>
       <c r="T47" s="6">
         <v>102</v>
       </c>
       <c r="U47" s="6">
         <v>102.3</v>
       </c>
@@ -12766,273 +12788,273 @@
       <c r="AO47" s="6">
         <v>98.767802792149922</v>
       </c>
       <c r="AP47" s="6">
         <v>96.937834408412513</v>
       </c>
       <c r="AQ47" s="6">
         <v>89.086528108414228</v>
       </c>
       <c r="AR47" s="6">
         <v>80.40100406536223</v>
       </c>
       <c r="AS47" s="6">
         <v>78.313965754654205</v>
       </c>
       <c r="AT47" s="6">
         <v>74.526792902726584</v>
       </c>
       <c r="AU47" s="6">
         <v>75.509459878613455</v>
       </c>
       <c r="AV47" s="6">
         <v>79.383511045000219</v>
       </c>
       <c r="AW47" s="6">
-        <v>107.4855125968099</v>
+        <v>85.040321602550762</v>
       </c>
       <c r="AX47" s="6">
-        <v>100.7</v>
+        <v>99.244233658730707</v>
       </c>
       <c r="AY47" s="6">
-        <v>122.4</v>
+        <v>115.34323792788912</v>
       </c>
       <c r="AZ47" s="6">
-        <v>138.80000000000001</v>
+        <v>126.77413754171967</v>
       </c>
       <c r="BA47" s="6">
-        <v>123.7</v>
+        <v>118.27096082992929</v>
       </c>
       <c r="BB47" s="6">
-        <v>111.4</v>
+        <v>106.64960430980099</v>
       </c>
       <c r="BC47" s="6">
-        <v>110.6</v>
+        <v>107.06881027532511</v>
       </c>
       <c r="BD47" s="6">
-        <v>110.7</v>
+        <v>107.67232502495841</v>
       </c>
       <c r="BE47" s="6">
-        <v>109.5</v>
+        <v>107.10034700618208</v>
       </c>
       <c r="BF47" s="6">
-        <v>108.3</v>
+        <v>107.08811347008209</v>
       </c>
       <c r="BG47" s="6">
-        <v>107.1</v>
+        <v>106.46210928595249</v>
       </c>
       <c r="BH47" s="6">
-        <v>105.9</v>
+        <v>106.0000070338245</v>
       </c>
       <c r="BI47" s="6">
-        <v>101.1</v>
+        <v>102.41339241485483</v>
       </c>
       <c r="BJ47" s="6">
-        <v>91.569376587263847</v>
+        <v>64.632504037872565</v>
       </c>
       <c r="BK47" s="6">
-        <v>81.5</v>
+        <v>68.134130596886678</v>
       </c>
       <c r="BL47" s="6">
-        <v>77.3</v>
+        <v>71.504113486297285</v>
       </c>
       <c r="BM47" s="6">
-        <v>84.197465756900343</v>
+        <v>84.663617412617981</v>
       </c>
       <c r="BN47" s="6">
-        <v>89.68551593613256</v>
+        <v>92.315701913449359</v>
       </c>
       <c r="BO47" s="6">
-        <v>90.27912715030557</v>
+        <v>83.534295248263703</v>
       </c>
       <c r="BP47" s="6">
-        <v>90.791499126508128</v>
+        <v>85.130388496380831</v>
       </c>
       <c r="BQ47" s="6">
-        <v>91.569180223371561</v>
+        <v>86.560750317142336</v>
       </c>
       <c r="BR47" s="6">
-        <v>91.930938419945591</v>
+        <v>82.823531483087081</v>
       </c>
       <c r="BS47" s="6">
-        <v>93.482407328531409</v>
+        <v>84.521505920456349</v>
       </c>
       <c r="BT47" s="6">
-        <v>101.67919590060579</v>
+        <v>92.30454659374216</v>
       </c>
       <c r="BU47" s="6">
-        <v>101.59909634134259</v>
+        <v>92.139026018883641</v>
       </c>
       <c r="BV47" s="6">
-        <v>98.946034146789813</v>
+        <v>91.795767769845867</v>
       </c>
       <c r="BW47" s="6">
-        <v>101.91668231411846</v>
+        <v>98.821555329716375</v>
       </c>
       <c r="BX47" s="6">
-        <v>105.19869780429312</v>
+        <v>102.16442519954509</v>
       </c>
       <c r="BY47" s="6">
-        <v>101.06298713874968</v>
+        <v>95.550822505395615</v>
       </c>
       <c r="BZ47" s="6">
-        <v>100.23584606984161</v>
+        <v>95.604792516088651</v>
       </c>
       <c r="CA47" s="6">
-        <v>100.46718808654572</v>
+        <v>96.476003736809517</v>
       </c>
       <c r="CB47" s="6">
-        <v>99.957509205481514</v>
+        <v>96.354188166597126</v>
       </c>
       <c r="CC47" s="6">
-        <v>101.96801299161622</v>
+        <v>98.513103770113247</v>
       </c>
       <c r="CD47" s="6">
-        <v>101.41640899814189</v>
+        <v>97.794980759512939</v>
       </c>
       <c r="CE47" s="6">
-        <v>99.560773215151173</v>
+        <v>95.871046648892261</v>
       </c>
       <c r="CF47" s="6">
-        <v>102.17563323218045</v>
+        <v>101.37586663249105</v>
       </c>
       <c r="CG47" s="6">
-        <v>101.53444941670737</v>
+        <v>100.24141198519629</v>
       </c>
       <c r="CH47" s="6">
-        <v>97.507562620201384</v>
+        <v>160.76059967207189</v>
       </c>
       <c r="CI47" s="6">
-        <v>96.179763003395948</v>
+        <v>128.59194866962844</v>
       </c>
       <c r="CJ47" s="6">
-        <v>101.00343326153825</v>
+        <v>108.26330854949278</v>
       </c>
       <c r="CK47" s="6">
-        <v>100.91964188322535</v>
+        <v>91.780685814804059</v>
       </c>
       <c r="CL47" s="6">
-        <v>100.87398060232906</v>
+        <v>84.122985073063873</v>
       </c>
       <c r="CM47" s="6">
-        <v>100.19518599632057</v>
+        <v>102.4263620285795</v>
       </c>
       <c r="CN47" s="6">
-        <v>100.73462312301591</v>
+        <v>102.35481008339163</v>
       </c>
       <c r="CO47" s="6">
-        <v>99.537599520086133</v>
+        <v>100.52609333179493</v>
       </c>
       <c r="CP47" s="6">
-        <v>102.1595191603397</v>
+        <v>121.90025696552055</v>
       </c>
       <c r="CQ47" s="6">
-        <v>102.38629379474567</v>
+        <v>124.15584510502573</v>
       </c>
       <c r="CR47" s="6">
-        <v>99.198911571899572</v>
+        <v>103.00929802592871</v>
       </c>
       <c r="CS47" s="6">
-        <v>100.64126632465012</v>
+        <v>93.094175918466803</v>
       </c>
       <c r="CT47" s="6">
         <v>100</v>
       </c>
       <c r="CU47" s="6">
         <v>100.8</v>
       </c>
       <c r="CV47" s="6">
         <v>90.7</v>
       </c>
       <c r="CW47" s="6">
         <v>100</v>
       </c>
       <c r="CX47" s="6">
         <v>99.8</v>
       </c>
       <c r="CY47" s="6">
         <v>109.25083969312234</v>
       </c>
       <c r="CZ47" s="6"/>
       <c r="DA47" s="6"/>
       <c r="DB47" s="6"/>
       <c r="DC47" s="6"/>
       <c r="DD47" s="6"/>
       <c r="DE47" s="6"/>
       <c r="DF47" s="3"/>
       <c r="DG47" s="3"/>
       <c r="DH47" s="3"/>
       <c r="DI47" s="3"/>
       <c r="DJ47" s="3"/>
       <c r="DK47" s="3"/>
       <c r="DL47" s="3"/>
       <c r="DM47" s="3"/>
       <c r="DN47" s="3"/>
       <c r="DO47" s="3"/>
       <c r="DP47" s="3"/>
       <c r="DQ47" s="3"/>
       <c r="DR47" s="3"/>
     </row>
     <row r="48" spans="1:122">
       <c r="A48" s="7" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="B48" s="6">
-        <v>101.80640547430923</v>
+        <v>94.220491972724943</v>
       </c>
       <c r="C48" s="6">
-        <v>103.16404847110554</v>
+        <v>94.812987146394079</v>
       </c>
       <c r="D48" s="6">
-        <v>102.53248430749311</v>
+        <v>94.57663833942037</v>
       </c>
       <c r="E48" s="6">
-        <v>103.07995741989507</v>
+        <v>94.912237168819502</v>
       </c>
       <c r="F48" s="6">
-        <v>102.33926733942056</v>
+        <v>94.181428011171221</v>
       </c>
       <c r="G48" s="6">
-        <v>107.61344375496442</v>
+        <v>97.495466156953555</v>
       </c>
       <c r="H48" s="6">
-        <v>106.92856322263178</v>
+        <v>97.289522867760198</v>
       </c>
       <c r="I48" s="6">
-        <v>106.65260540587364</v>
+        <v>97.001239334059903</v>
       </c>
       <c r="J48" s="6">
-        <v>107.50985315055254</v>
+        <v>97.004975189040465</v>
       </c>
       <c r="K48" s="6">
-        <v>107.86839878437988</v>
+        <v>97.058370565675716</v>
       </c>
       <c r="L48" s="6">
-        <v>107.08128368927225</v>
+        <v>97.001166612328106</v>
       </c>
       <c r="M48" s="6">
-        <v>105.16844425799239</v>
+        <v>96.338845236075613</v>
       </c>
       <c r="N48" s="6">
         <v>100.45439021098153</v>
       </c>
       <c r="O48" s="6">
         <v>100.12368908525053</v>
       </c>
       <c r="P48" s="6">
         <v>100.5</v>
       </c>
       <c r="Q48" s="6">
         <v>99</v>
       </c>
       <c r="R48" s="6">
         <v>100</v>
       </c>
       <c r="S48" s="6">
         <v>100</v>
       </c>
       <c r="T48" s="6">
         <v>100.4</v>
       </c>
       <c r="U48" s="6">
         <v>100.4</v>
       </c>
@@ -13096,273 +13118,273 @@
       <c r="AO48" s="6">
         <v>69.738541503085628</v>
       </c>
       <c r="AP48" s="6">
         <v>69.727961029676493</v>
       </c>
       <c r="AQ48" s="6">
         <v>72.399996742532693</v>
       </c>
       <c r="AR48" s="6">
         <v>70.346776112924445</v>
       </c>
       <c r="AS48" s="6">
         <v>68.728643427042428</v>
       </c>
       <c r="AT48" s="6">
         <v>68.865227481215982</v>
       </c>
       <c r="AU48" s="6">
         <v>68.863329535398719</v>
       </c>
       <c r="AV48" s="6">
         <v>68.569244791502086</v>
       </c>
       <c r="AW48" s="6">
-        <v>102.01049873855459</v>
+        <v>67.617958600283359</v>
       </c>
       <c r="AX48" s="6">
-        <v>96.6</v>
+        <v>95.984199896515634</v>
       </c>
       <c r="AY48" s="6">
-        <v>97.7</v>
+        <v>97.800594180519909</v>
       </c>
       <c r="AZ48" s="6">
-        <v>97.7</v>
+        <v>97.45610487242827</v>
       </c>
       <c r="BA48" s="6">
-        <v>97.6</v>
+        <v>97.10750921211681</v>
       </c>
       <c r="BB48" s="6">
-        <v>93.1</v>
+        <v>90.686466866138787</v>
       </c>
       <c r="BC48" s="6">
-        <v>95.9</v>
+        <v>94.969929982058105</v>
       </c>
       <c r="BD48" s="6">
-        <v>96.5</v>
+        <v>95.903085636118121</v>
       </c>
       <c r="BE48" s="6">
-        <v>97</v>
+        <v>96.614729315833785</v>
       </c>
       <c r="BF48" s="6">
-        <v>98.1</v>
+        <v>98.33486490996593</v>
       </c>
       <c r="BG48" s="6">
-        <v>98.4</v>
+        <v>98.820395633251977</v>
       </c>
       <c r="BH48" s="6">
-        <v>98.8</v>
+        <v>99.351971876201077</v>
       </c>
       <c r="BI48" s="6">
-        <v>99</v>
+        <v>99.744564251035825</v>
       </c>
       <c r="BJ48" s="6">
-        <v>94.38989771678628</v>
+        <v>96.039857646240407</v>
       </c>
       <c r="BK48" s="6">
-        <v>99.1</v>
+        <v>102.08187404651603</v>
       </c>
       <c r="BL48" s="6">
-        <v>99.2</v>
+        <v>101.19872569787556</v>
       </c>
       <c r="BM48" s="6">
-        <v>100.01525121500904</v>
+        <v>102.053208077313</v>
       </c>
       <c r="BN48" s="6">
-        <v>100.07666239780619</v>
+        <v>102.39164831986294</v>
       </c>
       <c r="BO48" s="6">
-        <v>99.698134321658287</v>
+        <v>103.07748272511894</v>
       </c>
       <c r="BP48" s="6">
-        <v>99.74677001970052</v>
+        <v>102.45337436739274</v>
       </c>
       <c r="BQ48" s="6">
-        <v>99.989109075837973</v>
+        <v>102.39339534509753</v>
       </c>
       <c r="BR48" s="6">
-        <v>99.756161794284523</v>
+        <v>102.17794722068886</v>
       </c>
       <c r="BS48" s="6">
-        <v>99.490548998069116</v>
+        <v>101.77150654222498</v>
       </c>
       <c r="BT48" s="6">
-        <v>99.445264839524512</v>
+        <v>100.80878190088107</v>
       </c>
       <c r="BU48" s="6">
-        <v>100.31034434274733</v>
+        <v>100.84471807765085</v>
       </c>
       <c r="BV48" s="6">
-        <v>98.670657251918442</v>
+        <v>98.326142520872679</v>
       </c>
       <c r="BW48" s="6">
-        <v>100.06620780075468</v>
+        <v>100.22062843008699</v>
       </c>
       <c r="BX48" s="6">
-        <v>100.05062224481082</v>
+        <v>100.01402668611401</v>
       </c>
       <c r="BY48" s="6">
-        <v>100.32576088383445</v>
+        <v>100.07107434963881</v>
       </c>
       <c r="BZ48" s="6">
-        <v>99.980687090954348</v>
+        <v>99.807362272557654</v>
       </c>
       <c r="CA48" s="6">
-        <v>100.02102943953139</v>
+        <v>99.874360840173111</v>
       </c>
       <c r="CB48" s="6">
-        <v>100.17523379346787</v>
+        <v>100.19243040330971</v>
       </c>
       <c r="CC48" s="6">
-        <v>100.74496105801755</v>
+        <v>101.11625887283213</v>
       </c>
       <c r="CD48" s="6">
-        <v>101.15493833025764</v>
+        <v>102.09872740950941</v>
       </c>
       <c r="CE48" s="6">
-        <v>100.46007988519798</v>
+        <v>101.14730504028783</v>
       </c>
       <c r="CF48" s="6">
-        <v>100.58780041444632</v>
+        <v>101.25531470536309</v>
       </c>
       <c r="CG48" s="6">
-        <v>100.62258711173493</v>
+        <v>101.24755900417742</v>
       </c>
       <c r="CH48" s="6">
-        <v>94.86375812314256</v>
+        <v>94.637590336093226</v>
       </c>
       <c r="CI48" s="6">
-        <v>99.248401118359382</v>
+        <v>113.38503909865298</v>
       </c>
       <c r="CJ48" s="6">
-        <v>103.19084098519333</v>
+        <v>120.43917804942556</v>
       </c>
       <c r="CK48" s="6">
-        <v>100.75782430219292</v>
+        <v>121.36724239431199</v>
       </c>
       <c r="CL48" s="6">
-        <v>101.93246729429464</v>
+        <v>119.12857438161856</v>
       </c>
       <c r="CM48" s="6">
-        <v>101.78207562762769</v>
+        <v>102.72070669138135</v>
       </c>
       <c r="CN48" s="6">
-        <v>100.28359844950336</v>
+        <v>100.62726674489282</v>
       </c>
       <c r="CO48" s="6">
-        <v>99.933134387844774</v>
+        <v>98.460861396383095</v>
       </c>
       <c r="CP48" s="6">
-        <v>99.475510129212225</v>
+        <v>91.803496150799461</v>
       </c>
       <c r="CQ48" s="6">
-        <v>100.31279429071884</v>
+        <v>91.926837550646567</v>
       </c>
       <c r="CR48" s="6">
-        <v>100.60659315099119</v>
+        <v>95.612420634043076</v>
       </c>
       <c r="CS48" s="6">
-        <v>100.10816489230629</v>
+        <v>100.11115432658954</v>
       </c>
       <c r="CT48" s="6">
         <v>102.4</v>
       </c>
       <c r="CU48" s="6">
         <v>100.9</v>
       </c>
       <c r="CV48" s="6">
         <v>96.2</v>
       </c>
       <c r="CW48" s="6">
         <v>96.5</v>
       </c>
       <c r="CX48" s="6">
         <v>94.1</v>
       </c>
       <c r="CY48" s="6">
         <v>94.454194588730005</v>
       </c>
       <c r="CZ48" s="6"/>
       <c r="DA48" s="6"/>
       <c r="DB48" s="6"/>
       <c r="DC48" s="6"/>
       <c r="DD48" s="6"/>
       <c r="DE48" s="6"/>
       <c r="DF48" s="3"/>
       <c r="DG48" s="3"/>
       <c r="DH48" s="3"/>
       <c r="DI48" s="3"/>
       <c r="DJ48" s="3"/>
       <c r="DK48" s="3"/>
       <c r="DL48" s="3"/>
       <c r="DM48" s="3"/>
       <c r="DN48" s="3"/>
       <c r="DO48" s="3"/>
       <c r="DP48" s="3"/>
       <c r="DQ48" s="3"/>
       <c r="DR48" s="3"/>
     </row>
     <row r="49" spans="1:122">
       <c r="A49" s="7" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="B49" s="8">
-        <v>82.132520477244753</v>
+        <v>77.431744028724694</v>
       </c>
       <c r="C49" s="8">
-        <v>89.880735018225423</v>
+        <v>84.855818957019224</v>
       </c>
       <c r="D49" s="8">
-        <v>93.956917568474125</v>
+        <v>89.726732378390835</v>
       </c>
       <c r="E49" s="8">
-        <v>95.477866663960057</v>
+        <v>90.7253179377648</v>
       </c>
       <c r="F49" s="8">
-        <v>95.467406650398416</v>
+        <v>89.780828018621378</v>
       </c>
       <c r="G49" s="8">
-        <v>95.300657922322713</v>
+        <v>93.935008294090878</v>
       </c>
       <c r="H49" s="8">
-        <v>96.195202320351129</v>
+        <v>93.826470644545395</v>
       </c>
       <c r="I49" s="8">
-        <v>96.05103744278793</v>
+        <v>93.275489793815311</v>
       </c>
       <c r="J49" s="8">
-        <v>98.065013360909646</v>
+        <v>92.967012545316379</v>
       </c>
       <c r="K49" s="8">
-        <v>98.804824024163395</v>
+        <v>93.216482278252556</v>
       </c>
       <c r="L49" s="8">
-        <v>96.685157574227418</v>
+        <v>91.479230889923173</v>
       </c>
       <c r="M49" s="8">
-        <v>96.703713310292201</v>
+        <v>92.230277725766996</v>
       </c>
       <c r="N49" s="8">
         <v>98.284601082744857</v>
       </c>
       <c r="O49" s="8">
         <v>103.4325742552944</v>
       </c>
       <c r="P49" s="8">
         <v>101.4</v>
       </c>
       <c r="Q49" s="8">
         <v>100</v>
       </c>
       <c r="R49" s="8">
         <v>100.1</v>
       </c>
       <c r="S49" s="8">
         <v>100.5</v>
       </c>
       <c r="T49" s="8">
         <v>101</v>
       </c>
       <c r="U49" s="8">
         <v>100.6</v>
       </c>
@@ -13426,273 +13448,273 @@
       <c r="AO49" s="8">
         <v>171.39962868169542</v>
       </c>
       <c r="AP49" s="8">
         <v>182.54096497540624</v>
       </c>
       <c r="AQ49" s="8">
         <v>199.16137563993556</v>
       </c>
       <c r="AR49" s="8">
         <v>195.02255137507197</v>
       </c>
       <c r="AS49" s="8">
         <v>192.00253753188196</v>
       </c>
       <c r="AT49" s="8">
         <v>193.36845394447241</v>
       </c>
       <c r="AU49" s="8">
         <v>199.16568139714391</v>
       </c>
       <c r="AV49" s="8">
         <v>201.6710129135665</v>
       </c>
       <c r="AW49" s="8">
-        <v>95.337135256515339</v>
+        <v>205.99426195173999</v>
       </c>
       <c r="AX49" s="8">
-        <v>98.1</v>
+        <v>97.428934849222102</v>
       </c>
       <c r="AY49" s="8">
-        <v>98.5</v>
+        <v>98.462816191820906</v>
       </c>
       <c r="AZ49" s="8">
-        <v>97.1</v>
+        <v>96.749091267719649</v>
       </c>
       <c r="BA49" s="8">
-        <v>98.4</v>
+        <v>97.890502835392326</v>
       </c>
       <c r="BB49" s="8">
-        <v>94.7</v>
+        <v>92.239039493532573</v>
       </c>
       <c r="BC49" s="6">
-        <v>94.6</v>
+        <v>93.856169507266458</v>
       </c>
       <c r="BD49" s="6">
-        <v>95</v>
+        <v>94.519413553094267</v>
       </c>
       <c r="BE49" s="6">
-        <v>95.7</v>
+        <v>95.453526989900908</v>
       </c>
       <c r="BF49" s="6">
-        <v>96.9</v>
+        <v>97.299750336403676</v>
       </c>
       <c r="BG49" s="6">
-        <v>94.1</v>
+        <v>94.438117163890354</v>
       </c>
       <c r="BH49" s="6">
-        <v>94.6</v>
+        <v>96.730096327803111</v>
       </c>
       <c r="BI49" s="6">
-        <v>98.3</v>
+        <v>99.089126915184607</v>
       </c>
       <c r="BJ49" s="6">
-        <v>95.439822565513907</v>
+        <v>109.9680360953611</v>
       </c>
       <c r="BK49" s="8">
-        <v>95.4</v>
+        <v>108.87478567233751</v>
       </c>
       <c r="BL49" s="8">
-        <v>96</v>
+        <v>109.82810380787606</v>
       </c>
       <c r="BM49" s="8">
-        <v>98.123937694917998</v>
+        <v>113.65202561503492</v>
       </c>
       <c r="BN49" s="8">
-        <v>98.719800672581044</v>
+        <v>115.18685689662944</v>
       </c>
       <c r="BO49" s="6">
-        <v>99.179615341305464</v>
+        <v>110.69742372706355</v>
       </c>
       <c r="BP49" s="6">
-        <v>99.287554573392867</v>
+        <v>111.24855301127209</v>
       </c>
       <c r="BQ49" s="6">
-        <v>98.641793778503299</v>
+        <v>109.91374959464896</v>
       </c>
       <c r="BR49" s="6">
-        <v>98.903883457249734</v>
+        <v>112.46278454281186</v>
       </c>
       <c r="BS49" s="6">
-        <v>99.088821440711911</v>
+        <v>113.13842097112411</v>
       </c>
       <c r="BT49" s="6">
-        <v>101.90155505864551</v>
+        <v>115.19183308559522</v>
       </c>
       <c r="BU49" s="6">
-        <v>102.35053658551641</v>
+        <v>115.25822952411893</v>
       </c>
       <c r="BV49" s="6">
-        <v>98.814116852566784</v>
+        <v>96.530621189832758</v>
       </c>
       <c r="BW49" s="8">
-        <v>100.96834602087161</v>
+        <v>99.467235656146158</v>
       </c>
       <c r="BX49" s="8">
-        <v>103.20882563606391</v>
+        <v>101.45243680854978</v>
       </c>
       <c r="BY49" s="8">
-        <v>103.09474401660894</v>
+        <v>101.27130362383694</v>
       </c>
       <c r="BZ49" s="8">
-        <v>102.73257246614354</v>
+        <v>101.08161231705255</v>
       </c>
       <c r="CA49" s="6">
-        <v>100.16983930525625</v>
+        <v>97.792926924616154</v>
       </c>
       <c r="CB49" s="6">
-        <v>100.19512472181165</v>
+        <v>97.954788811159347</v>
       </c>
       <c r="CC49" s="6">
-        <v>100.62950227481488</v>
+        <v>98.676420908846026</v>
       </c>
       <c r="CD49" s="6">
-        <v>100.25354899550054</v>
+        <v>98.23340915751875</v>
       </c>
       <c r="CE49" s="6">
-        <v>102.38481390149303</v>
+        <v>101.32623605621301</v>
       </c>
       <c r="CF49" s="6">
-        <v>102.15251993795999</v>
+        <v>101.64897270355632</v>
       </c>
       <c r="CG49" s="6">
-        <v>101.83667062215332</v>
+        <v>101.02360138988031</v>
       </c>
       <c r="CH49" s="6">
-        <v>92.198991739779188</v>
+        <v>83.790092697565115</v>
       </c>
       <c r="CI49" s="8">
-        <v>94.226248127957916</v>
+        <v>92.292518610310097</v>
       </c>
       <c r="CJ49" s="8">
-        <v>100.88355975582979</v>
+        <v>93.830332215227301</v>
       </c>
       <c r="CK49" s="8">
-        <v>100.91378621567284</v>
+        <v>91.901018061506718</v>
       </c>
       <c r="CL49" s="8">
-        <v>105.34261049098465</v>
+        <v>88.369018637249468</v>
       </c>
       <c r="CM49" s="6">
-        <v>103.16209200110713</v>
+        <v>103.99042765050342</v>
       </c>
       <c r="CN49" s="6">
-        <v>99.254305704329354</v>
+        <v>98.034820635865771</v>
       </c>
       <c r="CO49" s="6">
-        <v>98.90434810975438</v>
+        <v>96.921750874546518</v>
       </c>
       <c r="CP49" s="6">
-        <v>100.59037693917338</v>
+        <v>91.751107583257379</v>
       </c>
       <c r="CQ49" s="6">
-        <v>99.651648715563084</v>
+        <v>87.90408804043895</v>
       </c>
       <c r="CR49" s="6">
-        <v>99.093317873504844</v>
+        <v>88.540335630620689</v>
       </c>
       <c r="CS49" s="6">
-        <v>101.9739707046255</v>
+        <v>92.85637900754385</v>
       </c>
       <c r="CT49" s="6">
         <v>105.6</v>
       </c>
       <c r="CU49" s="8">
         <v>104.5</v>
       </c>
       <c r="CV49" s="8">
         <v>97.6</v>
       </c>
       <c r="CW49" s="8">
         <v>96.5</v>
       </c>
       <c r="CX49" s="8">
         <v>95.2</v>
       </c>
       <c r="CY49" s="6">
         <v>100.76313565238451</v>
       </c>
       <c r="CZ49" s="6"/>
       <c r="DA49" s="6"/>
       <c r="DB49" s="6"/>
       <c r="DC49" s="6"/>
       <c r="DD49" s="6"/>
       <c r="DE49" s="6"/>
       <c r="DF49" s="3"/>
       <c r="DG49" s="3"/>
       <c r="DH49" s="3"/>
       <c r="DI49" s="3"/>
       <c r="DJ49" s="3"/>
       <c r="DK49" s="3"/>
       <c r="DL49" s="3"/>
       <c r="DM49" s="3"/>
       <c r="DN49" s="3"/>
       <c r="DO49" s="3"/>
       <c r="DP49" s="3"/>
       <c r="DQ49" s="3"/>
       <c r="DR49" s="3"/>
     </row>
     <row r="50" spans="1:122">
       <c r="A50" s="7" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="B50" s="6">
-        <v>101.72248077023305</v>
+        <v>92.691105414311437</v>
       </c>
       <c r="C50" s="6">
-        <v>98.530412408019103</v>
+        <v>90.012974321551511</v>
       </c>
       <c r="D50" s="6">
-        <v>98.366908845352398</v>
+        <v>90.099175731675231</v>
       </c>
       <c r="E50" s="6">
-        <v>98.065043778537216</v>
+        <v>90.353536778481114</v>
       </c>
       <c r="F50" s="6">
-        <v>92.827898121965575</v>
+        <v>85.847100822419407</v>
       </c>
       <c r="G50" s="6">
-        <v>104.33047241508177</v>
+        <v>95.584973645450589</v>
       </c>
       <c r="H50" s="6">
-        <v>104.0462014204609</v>
+        <v>95.214684715512576</v>
       </c>
       <c r="I50" s="6">
-        <v>103.10063944558314</v>
+        <v>94.450261282635907</v>
       </c>
       <c r="J50" s="6">
-        <v>101.72398695816315</v>
+        <v>93.711702659240345</v>
       </c>
       <c r="K50" s="6">
-        <v>100.55357028491318</v>
+        <v>92.88668264031449</v>
       </c>
       <c r="L50" s="6">
-        <v>98.0049446961781</v>
+        <v>92.281190739194898</v>
       </c>
       <c r="M50" s="6">
-        <v>96.400737767378615</v>
+        <v>91.482952775937648</v>
       </c>
       <c r="N50" s="6">
         <v>98.133876631453475</v>
       </c>
       <c r="O50" s="6">
         <v>97.828975198907798</v>
       </c>
       <c r="P50" s="6">
         <v>98.2</v>
       </c>
       <c r="Q50" s="6">
         <v>97.8</v>
       </c>
       <c r="R50" s="6">
         <v>98.9</v>
       </c>
       <c r="S50" s="6">
         <v>98.3</v>
       </c>
       <c r="T50" s="6">
         <v>98.9</v>
       </c>
       <c r="U50" s="6">
         <v>99.2</v>
       </c>
@@ -13756,273 +13778,273 @@
       <c r="AO50" s="6">
         <v>101.0221317564377</v>
       </c>
       <c r="AP50" s="6">
         <v>97.491014968386196</v>
       </c>
       <c r="AQ50" s="6">
         <v>95.121984085138763</v>
       </c>
       <c r="AR50" s="6">
         <v>89.398172361683947</v>
       </c>
       <c r="AS50" s="6">
         <v>86.390318523314761</v>
       </c>
       <c r="AT50" s="6">
         <v>84.022260644861873</v>
       </c>
       <c r="AU50" s="6">
         <v>83.387538765627028</v>
       </c>
       <c r="AV50" s="6">
         <v>81.683372308246888</v>
       </c>
       <c r="AW50" s="6">
-        <v>94.099102767953539</v>
+        <v>80.879115847701428</v>
       </c>
       <c r="AX50" s="6">
-        <v>97</v>
+        <v>96.14304545959385</v>
       </c>
       <c r="AY50" s="6">
-        <v>97.6</v>
+        <v>97.415731692794878</v>
       </c>
       <c r="AZ50" s="6">
-        <v>96.7</v>
+        <v>96.100989522519725</v>
       </c>
       <c r="BA50" s="6">
-        <v>96</v>
+        <v>95.201814752372698</v>
       </c>
       <c r="BB50" s="6">
-        <v>91.5</v>
+        <v>88.732145197026654</v>
       </c>
       <c r="BC50" s="6">
-        <v>95.1</v>
+        <v>94.084000421608224</v>
       </c>
       <c r="BD50" s="6">
-        <v>95.8</v>
+        <v>95.203450580379553</v>
       </c>
       <c r="BE50" s="6">
-        <v>96.5</v>
+        <v>96.168385201899795</v>
       </c>
       <c r="BF50" s="6">
-        <v>97.6</v>
+        <v>97.831338569552472</v>
       </c>
       <c r="BG50" s="6">
-        <v>97.9</v>
+        <v>98.304979329839824</v>
       </c>
       <c r="BH50" s="6">
-        <v>98</v>
+        <v>98.677948486130504</v>
       </c>
       <c r="BI50" s="6">
-        <v>102.9</v>
+        <v>103.94606412786796</v>
       </c>
       <c r="BJ50" s="6">
-        <v>99.283973286767619</v>
+        <v>101.45350186108261</v>
       </c>
       <c r="BK50" s="6">
-        <v>99.6</v>
+        <v>101.9198344812134</v>
       </c>
       <c r="BL50" s="6">
-        <v>98.7</v>
+        <v>100.54806203898681</v>
       </c>
       <c r="BM50" s="6">
-        <v>100.5877374360219</v>
+        <v>101.74197395139888</v>
       </c>
       <c r="BN50" s="6">
-        <v>100.47193269846485</v>
+        <v>102.14192818178888</v>
       </c>
       <c r="BO50" s="6">
-        <v>99.417890120943511</v>
+        <v>102.71929401966074</v>
       </c>
       <c r="BP50" s="6">
-        <v>98.857051895260213</v>
+        <v>101.70498274699717</v>
       </c>
       <c r="BQ50" s="6">
-        <v>98.861343085405778</v>
+        <v>101.36041865693895</v>
       </c>
       <c r="BR50" s="6">
-        <v>99.15943451934443</v>
+        <v>102.12408608855468</v>
       </c>
       <c r="BS50" s="6">
-        <v>99.276457108454423</v>
+        <v>101.58311095860135</v>
       </c>
       <c r="BT50" s="6">
-        <v>100.35816945638214</v>
+        <v>100.65245462668906</v>
       </c>
       <c r="BU50" s="6">
-        <v>100.4300141663645</v>
+        <v>100.48487431262774</v>
       </c>
       <c r="BV50" s="6">
-        <v>98.273620228454348</v>
+        <v>96.485997825610639</v>
       </c>
       <c r="BW50" s="6">
-        <v>100.7081353341851</v>
+        <v>100.40646365797929</v>
       </c>
       <c r="BX50" s="6">
-        <v>100.26190313545919</v>
+        <v>99.57046725724615</v>
       </c>
       <c r="BY50" s="6">
-        <v>100.42318217990129</v>
+        <v>99.145647582979066</v>
       </c>
       <c r="BZ50" s="6">
-        <v>100.41849088572476</v>
+        <v>99.375027935075551</v>
       </c>
       <c r="CA50" s="6">
-        <v>99.977925361723237</v>
+        <v>98.992694300507722</v>
       </c>
       <c r="CB50" s="6">
-        <v>100.2295787813341</v>
+        <v>99.468779706507064</v>
       </c>
       <c r="CC50" s="6">
-        <v>100.57641806421593</v>
+        <v>100.04808600220501</v>
       </c>
       <c r="CD50" s="6">
-        <v>100.39397999366442</v>
+        <v>99.621987504363659</v>
       </c>
       <c r="CE50" s="6">
-        <v>101.51971487625356</v>
+        <v>101.33980747644441</v>
       </c>
       <c r="CF50" s="6">
-        <v>101.92563685666241</v>
+        <v>102.05243715713767</v>
       </c>
       <c r="CG50" s="6">
-        <v>100.58472171188777</v>
+        <v>99.950547199262928</v>
       </c>
       <c r="CH50" s="6">
-        <v>97.424999210806973</v>
+        <v>83.812798520451096</v>
       </c>
       <c r="CI50" s="6">
-        <v>97.892160788320652</v>
+        <v>91.483781494079309</v>
       </c>
       <c r="CJ50" s="6">
-        <v>106.69243416314582</v>
+        <v>103.01606634530181</v>
       </c>
       <c r="CK50" s="6">
-        <v>106.65597290308992</v>
+        <v>104.18513039982089</v>
       </c>
       <c r="CL50" s="6">
-        <v>105.24894682842698</v>
+        <v>104.72971179917204</v>
       </c>
       <c r="CM50" s="6">
-        <v>101.07768547844445</v>
+        <v>91.08198882378997</v>
       </c>
       <c r="CN50" s="6">
-        <v>101.20834108965875</v>
+        <v>89.863934555557961</v>
       </c>
       <c r="CO50" s="6">
-        <v>100.43534594298666</v>
+        <v>88.962235701041706</v>
       </c>
       <c r="CP50" s="6">
-        <v>98.692378199513399</v>
+        <v>91.808161972250574</v>
       </c>
       <c r="CQ50" s="6">
-        <v>97.234893668046553</v>
+        <v>91.919688316023823</v>
       </c>
       <c r="CR50" s="6">
-        <v>98.609800860314536</v>
+        <v>99.282079074994783</v>
       </c>
       <c r="CS50" s="6">
-        <v>98.943526845900749</v>
+        <v>104.55294298479269</v>
       </c>
       <c r="CT50" s="6">
         <v>102.2</v>
       </c>
       <c r="CU50" s="6">
         <v>100.5</v>
       </c>
       <c r="CV50" s="6">
         <v>98.7</v>
       </c>
       <c r="CW50" s="6">
         <v>100.6</v>
       </c>
       <c r="CX50" s="6">
         <v>100.6</v>
       </c>
       <c r="CY50" s="6">
         <v>100.21052633070528</v>
       </c>
       <c r="CZ50" s="6"/>
       <c r="DA50" s="6"/>
       <c r="DB50" s="6"/>
       <c r="DC50" s="6"/>
       <c r="DD50" s="6"/>
       <c r="DE50" s="6"/>
       <c r="DF50" s="3"/>
       <c r="DG50" s="3"/>
       <c r="DH50" s="3"/>
       <c r="DI50" s="3"/>
       <c r="DJ50" s="3"/>
       <c r="DK50" s="3"/>
       <c r="DL50" s="3"/>
       <c r="DM50" s="3"/>
       <c r="DN50" s="3"/>
       <c r="DO50" s="3"/>
       <c r="DP50" s="3"/>
       <c r="DQ50" s="3"/>
       <c r="DR50" s="3"/>
     </row>
     <row r="51" spans="1:122">
       <c r="A51" s="7" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="B51" s="6">
-        <v>172.4232215863928</v>
+        <v>232.19168352898635</v>
       </c>
       <c r="C51" s="6">
-        <v>171.96499076109015</v>
+        <v>228.14633143131681</v>
       </c>
       <c r="D51" s="6">
-        <v>167.98748105012416</v>
+        <v>218.01752462533045</v>
       </c>
       <c r="E51" s="6">
-        <v>161.3560389257409</v>
+        <v>207.65050590067102</v>
       </c>
       <c r="F51" s="6">
-        <v>156.76049494215096</v>
+        <v>203.48470922492248</v>
       </c>
       <c r="G51" s="6">
-        <v>154.96983460277133</v>
+        <v>208.5493967912993</v>
       </c>
       <c r="H51" s="6">
-        <v>152.08277008163483</v>
+        <v>203.06779387639799</v>
       </c>
       <c r="I51" s="6">
-        <v>146.23060312504384</v>
+        <v>194.57862501045977</v>
       </c>
       <c r="J51" s="6">
-        <v>138.6987448712527</v>
+        <v>190.40504749245994</v>
       </c>
       <c r="K51" s="6">
-        <v>138.22716341602342</v>
+        <v>190.39190414980308</v>
       </c>
       <c r="L51" s="6">
-        <v>139.53730192300037</v>
+        <v>167.43795521075805</v>
       </c>
       <c r="M51" s="6">
-        <v>138.37989986567564</v>
+        <v>159.08701820468315</v>
       </c>
       <c r="N51" s="6">
         <v>113.66196725933297</v>
       </c>
       <c r="O51" s="6">
         <v>111.63691918859402</v>
       </c>
       <c r="P51" s="6">
         <v>110.4</v>
       </c>
       <c r="Q51" s="6">
         <v>111.1</v>
       </c>
       <c r="R51" s="6">
         <v>110.6</v>
       </c>
       <c r="S51" s="6">
         <v>108</v>
       </c>
       <c r="T51" s="6">
         <v>106.1</v>
       </c>
       <c r="U51" s="6">
         <v>105.6</v>
       </c>
@@ -14086,273 +14108,273 @@
       <c r="AO51" s="6">
         <v>125.49281092443796</v>
       </c>
       <c r="AP51" s="6">
         <v>133.31488540623317</v>
       </c>
       <c r="AQ51" s="6">
         <v>122.36584830908099</v>
       </c>
       <c r="AR51" s="6">
         <v>114.88295126794938</v>
       </c>
       <c r="AS51" s="6">
         <v>121.64523793660662</v>
       </c>
       <c r="AT51" s="6">
         <v>122.22394063374851</v>
       </c>
       <c r="AU51" s="6">
         <v>127.45292464432842</v>
       </c>
       <c r="AV51" s="6">
         <v>127.03112560390328</v>
       </c>
       <c r="AW51" s="6">
-        <v>123.23207154992187</v>
+        <v>127.07579108113308</v>
       </c>
       <c r="AX51" s="6">
-        <v>196.5</v>
+        <v>179.44895168578998</v>
       </c>
       <c r="AY51" s="6">
-        <v>175.1</v>
+        <v>165.58055527455841</v>
       </c>
       <c r="AZ51" s="6">
-        <v>166.4</v>
+        <v>160.34635121050925</v>
       </c>
       <c r="BA51" s="6">
-        <v>157.80000000000001</v>
+        <v>153.10357187064565</v>
       </c>
       <c r="BB51" s="6">
-        <v>157.4</v>
+        <v>145.86773391313386</v>
       </c>
       <c r="BC51" s="6">
-        <v>157.19999999999999</v>
+        <v>143.47907689677498</v>
       </c>
       <c r="BD51" s="6">
-        <v>160.19999999999999</v>
+        <v>145.05914907240827</v>
       </c>
       <c r="BE51" s="6">
-        <v>155.4</v>
+        <v>142.52129591943464</v>
       </c>
       <c r="BF51" s="6">
-        <v>149.5</v>
+        <v>138.53932657040446</v>
       </c>
       <c r="BG51" s="6">
-        <v>148.6</v>
+        <v>138.1717021876384</v>
       </c>
       <c r="BH51" s="6">
-        <v>136.19999999999999</v>
+        <v>130.21663649988926</v>
       </c>
       <c r="BI51" s="6">
-        <v>118.4</v>
+        <v>116.93169191700503</v>
       </c>
       <c r="BJ51" s="6">
-        <v>130.89150101267526</v>
+        <v>115.56084898048582</v>
       </c>
       <c r="BK51" s="6">
-        <v>127.7</v>
+        <v>114.27263372927372</v>
       </c>
       <c r="BL51" s="6">
-        <v>134.4</v>
+        <v>126.23837754670386</v>
       </c>
       <c r="BM51" s="6">
-        <v>139.59604611641575</v>
+        <v>128.08072085148558</v>
       </c>
       <c r="BN51" s="6">
-        <v>145.25403785520049</v>
+        <v>129.03683901126416</v>
       </c>
       <c r="BO51" s="6">
-        <v>145.95229155376569</v>
+        <v>122.25238588404623</v>
       </c>
       <c r="BP51" s="6">
-        <v>145.62708546149315</v>
+        <v>121.93323312550358</v>
       </c>
       <c r="BQ51" s="6">
-        <v>142.52036173250079</v>
+        <v>120.35072454388657</v>
       </c>
       <c r="BR51" s="6">
-        <v>137.72087343951821</v>
+        <v>115.79022372431321</v>
       </c>
       <c r="BS51" s="6">
-        <v>134.44952547954387</v>
+        <v>113.55092434384258</v>
       </c>
       <c r="BT51" s="6">
-        <v>142.56329382876464</v>
+        <v>128.87937248367209</v>
       </c>
       <c r="BU51" s="6">
-        <v>152.86583295522439</v>
+        <v>139.82613820828971</v>
       </c>
       <c r="BV51" s="6">
-        <v>111.40385903130252</v>
+        <v>124.94241851389216</v>
       </c>
       <c r="BW51" s="6">
-        <v>110.69107023050162</v>
+        <v>122.11723083912189</v>
       </c>
       <c r="BX51" s="6">
-        <v>111.45534439205788</v>
+        <v>123.93277665780826</v>
       </c>
       <c r="BY51" s="6">
-        <v>112.99694088760913</v>
+        <v>125.9374039528437</v>
       </c>
       <c r="BZ51" s="6">
-        <v>112.79478412683616</v>
+        <v>125.8317348105541</v>
       </c>
       <c r="CA51" s="6">
-        <v>112.83180512531568</v>
+        <v>126.08724908134073</v>
       </c>
       <c r="CB51" s="6">
-        <v>114.37175537279482</v>
+        <v>126.20219792650131</v>
       </c>
       <c r="CC51" s="6">
-        <v>128.19969566866126</v>
+        <v>141.58166666703983</v>
       </c>
       <c r="CD51" s="6">
-        <v>126.25878814666436</v>
+        <v>139.20948348966701</v>
       </c>
       <c r="CE51" s="6">
-        <v>124.7718000987263</v>
+        <v>137.38718208107366</v>
       </c>
       <c r="CF51" s="6">
-        <v>104.46102458220008</v>
+        <v>113.42973299437422</v>
       </c>
       <c r="CG51" s="6">
-        <v>101.59261035064866</v>
+        <v>110.89788229807493</v>
       </c>
       <c r="CH51" s="6">
-        <v>112.63742661434561</v>
+        <v>95.065780829643302</v>
       </c>
       <c r="CI51" s="6">
-        <v>114.19516419996573</v>
+        <v>85.288076749801377</v>
       </c>
       <c r="CJ51" s="6">
-        <v>115.56022302046955</v>
+        <v>90.535760917575772</v>
       </c>
       <c r="CK51" s="6">
-        <v>115.46250177826181</v>
+        <v>108.08369639759596</v>
       </c>
       <c r="CL51" s="6">
-        <v>119.48530201880349</v>
+        <v>110.34897102550272</v>
       </c>
       <c r="CM51" s="6">
-        <v>120.65884306276335</v>
+        <v>119.61655050391843</v>
       </c>
       <c r="CN51" s="6">
-        <v>122.99660052147384</v>
+        <v>125.73198126880661</v>
       </c>
       <c r="CO51" s="6">
-        <v>109.0291880555307</v>
+        <v>115.05668185354536</v>
       </c>
       <c r="CP51" s="6">
-        <v>111.30170839487224</v>
+        <v>120.36546506769528</v>
       </c>
       <c r="CQ51" s="6">
-        <v>113.12926696937515</v>
+        <v>122.8332517241542</v>
       </c>
       <c r="CR51" s="6">
-        <v>109.65155449564952</v>
+        <v>114.41334375041711</v>
       </c>
       <c r="CS51" s="6">
-        <v>100.75063044529702</v>
+        <v>99.076024930670954</v>
       </c>
       <c r="CT51" s="6">
         <v>123.5</v>
       </c>
       <c r="CU51" s="6">
         <v>126.7</v>
       </c>
       <c r="CV51" s="6">
         <v>125.2</v>
       </c>
       <c r="CW51" s="6">
         <v>122.1</v>
       </c>
       <c r="CX51" s="6">
         <v>121.9</v>
       </c>
       <c r="CY51" s="6">
         <v>123.23321321027379</v>
       </c>
       <c r="CZ51" s="6"/>
       <c r="DA51" s="6"/>
       <c r="DB51" s="6"/>
       <c r="DC51" s="6"/>
       <c r="DD51" s="6"/>
       <c r="DE51" s="6"/>
       <c r="DF51" s="3"/>
       <c r="DG51" s="3"/>
       <c r="DH51" s="3"/>
       <c r="DI51" s="3"/>
       <c r="DJ51" s="3"/>
       <c r="DK51" s="3"/>
       <c r="DL51" s="3"/>
       <c r="DM51" s="3"/>
       <c r="DN51" s="3"/>
       <c r="DO51" s="3"/>
       <c r="DP51" s="3"/>
       <c r="DQ51" s="3"/>
       <c r="DR51" s="3"/>
     </row>
     <row r="52" spans="1:122">
       <c r="A52" s="7" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="B52" s="6">
-        <v>97.346930124813795</v>
+        <v>93.231871968141775</v>
       </c>
       <c r="C52" s="6">
-        <v>99.230135827740469</v>
+        <v>93.907304903965354</v>
       </c>
       <c r="D52" s="6">
-        <v>108.05554840677756</v>
+        <v>99.743980946119009</v>
       </c>
       <c r="E52" s="6">
-        <v>106.19806250635884</v>
+        <v>98.313767106295927</v>
       </c>
       <c r="F52" s="6">
-        <v>104.2382232710919</v>
+        <v>96.494918647574963</v>
       </c>
       <c r="G52" s="6">
-        <v>106.8017013159738</v>
+        <v>99.009851507147943</v>
       </c>
       <c r="H52" s="6">
-        <v>106.66196154713265</v>
+        <v>99.167390112164227</v>
       </c>
       <c r="I52" s="6">
-        <v>105.83840493826165</v>
+        <v>98.586094577899331</v>
       </c>
       <c r="J52" s="6">
-        <v>104.32224379437191</v>
+        <v>96.926874400639136</v>
       </c>
       <c r="K52" s="6">
-        <v>104.62523140194118</v>
+        <v>97.192755489584641</v>
       </c>
       <c r="L52" s="6">
-        <v>104.09123331685231</v>
+        <v>96.928139769829841</v>
       </c>
       <c r="M52" s="6">
-        <v>102.1953862931837</v>
+        <v>96.062946669997302</v>
       </c>
       <c r="N52" s="6">
         <v>105.00374256823133</v>
       </c>
       <c r="O52" s="6">
         <v>100.32711942901696</v>
       </c>
       <c r="P52" s="6">
         <v>95.7</v>
       </c>
       <c r="Q52" s="6">
         <v>98.6</v>
       </c>
       <c r="R52" s="6">
         <v>100.4</v>
       </c>
       <c r="S52" s="6">
         <v>100.4</v>
       </c>
       <c r="T52" s="6">
         <v>100.6</v>
       </c>
       <c r="U52" s="6">
         <v>100.6</v>
       </c>
@@ -14416,195 +14438,195 @@
       <c r="AO52" s="6">
         <v>98.544399042860221</v>
       </c>
       <c r="AP52" s="6">
         <v>93.641741943981742</v>
       </c>
       <c r="AQ52" s="6">
         <v>95.578393039484851</v>
       </c>
       <c r="AR52" s="6">
         <v>100.70600879268386</v>
       </c>
       <c r="AS52" s="6">
         <v>107.72274046261853</v>
       </c>
       <c r="AT52" s="6">
         <v>113.48013536092022</v>
       </c>
       <c r="AU52" s="6">
         <v>118.40305340067769</v>
       </c>
       <c r="AV52" s="6">
         <v>125.70684298450969</v>
       </c>
       <c r="AW52" s="6">
-        <v>151.44192843619118</v>
+        <v>127.40875385106125</v>
       </c>
       <c r="AX52" s="6">
-        <v>259.2</v>
+        <v>262.06661109294657</v>
       </c>
       <c r="AY52" s="6">
-        <v>237.8</v>
+        <v>242.47006186698849</v>
       </c>
       <c r="AZ52" s="6">
-        <v>245</v>
+        <v>250.94535149090521</v>
       </c>
       <c r="BA52" s="6">
-        <v>242.5</v>
+        <v>249.55204065750274</v>
       </c>
       <c r="BB52" s="6">
-        <v>249.8</v>
+        <v>256.08220823100044</v>
       </c>
       <c r="BC52" s="6">
-        <v>221.2</v>
+        <v>225.83438606384868</v>
       </c>
       <c r="BD52" s="6">
-        <v>206.3</v>
+        <v>209.76876453069403</v>
       </c>
       <c r="BE52" s="6">
-        <v>188.5</v>
+        <v>190.96853136804773</v>
       </c>
       <c r="BF52" s="6">
-        <v>168.7</v>
+        <v>170.70912797108434</v>
       </c>
       <c r="BG52" s="6">
-        <v>162.19999999999999</v>
+        <v>163.69707710017067</v>
       </c>
       <c r="BH52" s="6">
-        <v>154.80000000000001</v>
+        <v>155.85106879332454</v>
       </c>
       <c r="BI52" s="6">
-        <v>143.5</v>
+        <v>144.16096193312765</v>
       </c>
       <c r="BJ52" s="6">
-        <v>133.73109321931818</v>
+        <v>136.64756989590285</v>
       </c>
       <c r="BK52" s="6">
-        <v>136.1</v>
+        <v>142.36008524566654</v>
       </c>
       <c r="BL52" s="6">
-        <v>152.69999999999999</v>
+        <v>162.84732840571868</v>
       </c>
       <c r="BM52" s="6">
-        <v>151.53936679495393</v>
+        <v>161.98427738884129</v>
       </c>
       <c r="BN52" s="6">
-        <v>156.93255935120482</v>
+        <v>158.90898068210791</v>
       </c>
       <c r="BO52" s="6">
-        <v>145.86684346533337</v>
+        <v>146.25614440525979</v>
       </c>
       <c r="BP52" s="6">
-        <v>140.81287468468352</v>
+        <v>141.13972287943392</v>
       </c>
       <c r="BQ52" s="6">
-        <v>140.14888741051195</v>
+        <v>140.37226178081119</v>
       </c>
       <c r="BR52" s="6">
-        <v>122.74688576595845</v>
+        <v>122.97654316804365</v>
       </c>
       <c r="BS52" s="6">
-        <v>112.27162875571372</v>
+        <v>112.85841402261634</v>
       </c>
       <c r="BT52" s="6">
-        <v>103.61662020918054</v>
+        <v>104.48750620440003</v>
       </c>
       <c r="BU52" s="6">
-        <v>100.10884169858771</v>
+        <v>101.00168954449099</v>
       </c>
       <c r="BV52" s="6">
-        <v>79.233480432959709</v>
+        <v>79.459322205249919</v>
       </c>
       <c r="BW52" s="6">
-        <v>70.025557202041682</v>
+        <v>69.793946639706334</v>
       </c>
       <c r="BX52" s="6">
-        <v>74.977078079220632</v>
+        <v>74.83926296838132</v>
       </c>
       <c r="BY52" s="6">
-        <v>90.202767004049079</v>
+        <v>92.383974753193016</v>
       </c>
       <c r="BZ52" s="6">
-        <v>89.541213090052736</v>
+        <v>91.537924146059481</v>
       </c>
       <c r="CA52" s="6">
-        <v>85.83321919759112</v>
+        <v>88.035429247048157</v>
       </c>
       <c r="CB52" s="6">
-        <v>82.574610860774257</v>
+        <v>85.937358311742742</v>
       </c>
       <c r="CC52" s="6">
-        <v>86.202696640308616</v>
+        <v>89.429786394996583</v>
       </c>
       <c r="CD52" s="6">
-        <v>98.526570748052265</v>
+        <v>102.92888193003864</v>
       </c>
       <c r="CE52" s="6">
-        <v>100.03172558984603</v>
+        <v>103.5854643415795</v>
       </c>
       <c r="CF52" s="6">
-        <v>103.43516255937382</v>
+        <v>105.64301646186236</v>
       </c>
       <c r="CG52" s="6">
-        <v>106.92634055327655</v>
+        <v>107.67348477728684</v>
       </c>
       <c r="CH52" s="6">
-        <v>49.531712959960132</v>
+        <v>69.454245554110813</v>
       </c>
       <c r="CI52" s="6">
-        <v>92.409413586688032</v>
+        <v>112.4808044627701</v>
       </c>
       <c r="CJ52" s="6">
-        <v>94.127998399455407</v>
+        <v>111.53043196684168</v>
       </c>
       <c r="CK52" s="6">
-        <v>83.540766742535865</v>
+        <v>86.584912517395836</v>
       </c>
       <c r="CL52" s="6">
-        <v>82.669150065946582</v>
+        <v>88.909813727405833</v>
       </c>
       <c r="CM52" s="6">
-        <v>88.069829015229942</v>
+        <v>93.119115583555427</v>
       </c>
       <c r="CN52" s="6">
-        <v>91.698264517634982</v>
+        <v>96.421830462966483</v>
       </c>
       <c r="CO52" s="6">
-        <v>91.528474658108621</v>
+        <v>95.100447571409376</v>
       </c>
       <c r="CP52" s="6">
-        <v>87.941604582713254</v>
+        <v>89.876771159165756</v>
       </c>
       <c r="CQ52" s="6">
-        <v>93.865713583141968</v>
+        <v>95.939734961398543</v>
       </c>
       <c r="CR52" s="6">
-        <v>100.3582026037795</v>
+        <v>102.90499987464725</v>
       </c>
       <c r="CS52" s="6">
-        <v>101.07066787170041</v>
+        <v>105.76659999464214</v>
       </c>
       <c r="CT52" s="6">
         <v>192</v>
       </c>
       <c r="CU52" s="6">
         <v>117.5</v>
       </c>
       <c r="CV52" s="6">
         <v>74.3</v>
       </c>
       <c r="CW52" s="6">
         <v>75.599999999999994</v>
       </c>
       <c r="CX52" s="6">
         <v>80</v>
       </c>
       <c r="CY52" s="6">
         <v>89.795511282755555</v>
       </c>
       <c r="CZ52" s="6"/>
       <c r="DA52" s="6"/>
       <c r="DB52" s="6"/>
       <c r="DC52" s="6"/>
       <c r="DD52" s="6"/>
       <c r="DE52" s="6"/>
@@ -14763,100 +14785,102 @@
       <c r="N54" s="2"/>
       <c r="O54" s="2"/>
       <c r="P54" s="2"/>
       <c r="Q54" s="2"/>
       <c r="R54" s="2"/>
       <c r="S54" s="2"/>
       <c r="T54" s="2"/>
       <c r="U54" s="2"/>
       <c r="V54" s="2"/>
       <c r="W54" s="2"/>
       <c r="X54" s="2"/>
       <c r="Y54" s="2"/>
       <c r="Z54" s="2"/>
       <c r="AA54" s="2"/>
       <c r="AB54" s="2"/>
       <c r="AC54" s="2"/>
       <c r="AD54" s="2"/>
       <c r="AE54" s="2"/>
       <c r="AF54" s="2"/>
       <c r="AG54" s="2"/>
       <c r="AH54" s="2"/>
       <c r="AI54" s="2"/>
       <c r="AJ54" s="2"/>
       <c r="AK54" s="2"/>
       <c r="AL54" s="2" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="AM54" s="2"/>
       <c r="AN54" s="2"/>
       <c r="AO54" s="2"/>
       <c r="AP54" s="2"/>
       <c r="AQ54" s="2"/>
       <c r="AR54" s="2"/>
       <c r="AS54" s="2"/>
       <c r="AT54" s="2"/>
       <c r="AU54" s="2"/>
       <c r="AV54" s="2"/>
       <c r="AW54" s="2"/>
       <c r="AX54" s="2"/>
       <c r="AY54" s="2"/>
       <c r="AZ54" s="2"/>
       <c r="BA54" s="2"/>
       <c r="BB54" s="2"/>
       <c r="BC54" s="2"/>
       <c r="BD54" s="2"/>
       <c r="BE54" s="2"/>
       <c r="BF54" s="2"/>
       <c r="BG54" s="2"/>
       <c r="BH54" s="2"/>
       <c r="BI54" s="2"/>
       <c r="BJ54" s="2"/>
       <c r="BK54" s="2"/>
       <c r="BL54" s="2"/>
       <c r="BM54" s="2"/>
       <c r="BN54" s="2"/>
       <c r="BO54" s="2"/>
       <c r="BP54" s="2"/>
       <c r="BQ54" s="2"/>
       <c r="BR54" s="2"/>
       <c r="BS54" s="2"/>
       <c r="BT54" s="2"/>
       <c r="BU54" s="2"/>
       <c r="BV54" s="2"/>
-      <c r="BW54" s="2"/>
-[...10 lines deleted...]
-      <c r="CH54" s="2"/>
+      <c r="BW54" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="BX54" s="9"/>
+      <c r="BY54" s="9"/>
+      <c r="BZ54" s="9"/>
+      <c r="CA54" s="9"/>
+      <c r="CB54" s="9"/>
+      <c r="CC54" s="9"/>
+      <c r="CD54" s="9"/>
+      <c r="CE54" s="9"/>
+      <c r="CF54" s="9"/>
+      <c r="CG54" s="9"/>
+      <c r="CH54" s="9"/>
       <c r="CI54" s="2"/>
       <c r="CJ54" s="2"/>
       <c r="CK54" s="2"/>
       <c r="CL54" s="2"/>
       <c r="CM54" s="2"/>
       <c r="CN54" s="2"/>
       <c r="CO54" s="2"/>
       <c r="CP54" s="2"/>
       <c r="CQ54" s="2"/>
       <c r="CR54" s="2"/>
       <c r="CS54" s="2"/>
       <c r="CT54" s="2"/>
       <c r="CU54" s="2"/>
       <c r="CV54" s="2"/>
       <c r="CW54" s="2"/>
       <c r="CX54" s="2"/>
       <c r="CY54" s="2"/>
       <c r="CZ54" s="2"/>
       <c r="DA54" s="2"/>
       <c r="DB54" s="2"/>
       <c r="DC54" s="2"/>
       <c r="DD54" s="2"/>
       <c r="DE54" s="2"/>
       <c r="DF54" s="2"/>
       <c r="DG54" s="2"/>
@@ -14925,62 +14949,62 @@
       <c r="AX55" s="2"/>
       <c r="AY55" s="2"/>
       <c r="AZ55" s="2"/>
       <c r="BA55" s="2"/>
       <c r="BB55" s="2"/>
       <c r="BC55" s="2"/>
       <c r="BD55" s="2"/>
       <c r="BE55" s="2"/>
       <c r="BF55" s="2"/>
       <c r="BG55" s="2"/>
       <c r="BH55" s="2"/>
       <c r="BI55" s="2"/>
       <c r="BJ55" s="2"/>
       <c r="BK55" s="2"/>
       <c r="BL55" s="2"/>
       <c r="BM55" s="2"/>
       <c r="BN55" s="2"/>
       <c r="BO55" s="2"/>
       <c r="BP55" s="2"/>
       <c r="BQ55" s="2"/>
       <c r="BR55" s="2"/>
       <c r="BS55" s="2"/>
       <c r="BT55" s="2"/>
       <c r="BU55" s="2"/>
       <c r="BV55" s="2"/>
-      <c r="BW55" s="2"/>
-[...10 lines deleted...]
-      <c r="CH55" s="2"/>
+      <c r="BW55" s="9"/>
+      <c r="BX55" s="9"/>
+      <c r="BY55" s="9"/>
+      <c r="BZ55" s="9"/>
+      <c r="CA55" s="9"/>
+      <c r="CB55" s="9"/>
+      <c r="CC55" s="9"/>
+      <c r="CD55" s="9"/>
+      <c r="CE55" s="9"/>
+      <c r="CF55" s="9"/>
+      <c r="CG55" s="9"/>
+      <c r="CH55" s="9"/>
       <c r="CI55" s="2"/>
       <c r="CJ55" s="2"/>
       <c r="CK55" s="2"/>
       <c r="CL55" s="2"/>
       <c r="CM55" s="2"/>
       <c r="CN55" s="2"/>
       <c r="CO55" s="2"/>
       <c r="CP55" s="2"/>
       <c r="CQ55" s="2"/>
       <c r="CR55" s="2"/>
       <c r="CS55" s="2"/>
       <c r="CT55" s="2"/>
       <c r="CU55" s="2"/>
       <c r="CV55" s="2"/>
       <c r="CW55" s="2"/>
       <c r="CX55" s="2"/>
       <c r="CY55" s="2"/>
       <c r="CZ55" s="2"/>
       <c r="DA55" s="2"/>
       <c r="DB55" s="2"/>
       <c r="DC55" s="2"/>
       <c r="DD55" s="2"/>
       <c r="DE55" s="2"/>
       <c r="DF55" s="2"/>
       <c r="DG55" s="2"/>
@@ -15049,62 +15073,62 @@
       <c r="AX56" s="2"/>
       <c r="AY56" s="2"/>
       <c r="AZ56" s="2"/>
       <c r="BA56" s="2"/>
       <c r="BB56" s="2"/>
       <c r="BC56" s="2"/>
       <c r="BD56" s="2"/>
       <c r="BE56" s="2"/>
       <c r="BF56" s="2"/>
       <c r="BG56" s="2"/>
       <c r="BH56" s="2"/>
       <c r="BI56" s="2"/>
       <c r="BJ56" s="2"/>
       <c r="BK56" s="2"/>
       <c r="BL56" s="2"/>
       <c r="BM56" s="2"/>
       <c r="BN56" s="2"/>
       <c r="BO56" s="2"/>
       <c r="BP56" s="2"/>
       <c r="BQ56" s="2"/>
       <c r="BR56" s="2"/>
       <c r="BS56" s="2"/>
       <c r="BT56" s="2"/>
       <c r="BU56" s="2"/>
       <c r="BV56" s="2"/>
-      <c r="BW56" s="2"/>
-[...10 lines deleted...]
-      <c r="CH56" s="2"/>
+      <c r="BW56" s="9"/>
+      <c r="BX56" s="9"/>
+      <c r="BY56" s="9"/>
+      <c r="BZ56" s="9"/>
+      <c r="CA56" s="9"/>
+      <c r="CB56" s="9"/>
+      <c r="CC56" s="9"/>
+      <c r="CD56" s="9"/>
+      <c r="CE56" s="9"/>
+      <c r="CF56" s="9"/>
+      <c r="CG56" s="9"/>
+      <c r="CH56" s="9"/>
       <c r="CI56" s="2"/>
       <c r="CJ56" s="2"/>
       <c r="CK56" s="2"/>
       <c r="CL56" s="2"/>
       <c r="CM56" s="2"/>
       <c r="CN56" s="2"/>
       <c r="CO56" s="2"/>
       <c r="CP56" s="2"/>
       <c r="CQ56" s="2"/>
       <c r="CR56" s="2"/>
       <c r="CS56" s="2"/>
       <c r="CT56" s="2"/>
       <c r="CU56" s="2"/>
       <c r="CV56" s="2"/>
       <c r="CW56" s="2"/>
       <c r="CX56" s="2"/>
       <c r="CY56" s="2"/>
       <c r="CZ56" s="2"/>
       <c r="DA56" s="2"/>
       <c r="DB56" s="2"/>
       <c r="DC56" s="2"/>
       <c r="DD56" s="2"/>
       <c r="DE56" s="2"/>
       <c r="DF56" s="2"/>
       <c r="DG56" s="2"/>
@@ -15222,134 +15246,159 @@
       <c r="CU57" s="2"/>
       <c r="CV57" s="2"/>
       <c r="CW57" s="2"/>
       <c r="CX57" s="2"/>
       <c r="CY57" s="2"/>
       <c r="CZ57" s="2"/>
       <c r="DA57" s="2"/>
       <c r="DB57" s="2"/>
       <c r="DC57" s="2"/>
       <c r="DD57" s="2"/>
       <c r="DE57" s="2"/>
       <c r="DF57" s="2"/>
       <c r="DG57" s="2"/>
       <c r="DH57" s="2"/>
       <c r="DI57" s="2"/>
       <c r="DJ57" s="2"/>
       <c r="DK57" s="2"/>
       <c r="DL57" s="2"/>
       <c r="DM57" s="2"/>
       <c r="DN57" s="2"/>
       <c r="DO57" s="2"/>
       <c r="DP57" s="2"/>
       <c r="DQ57" s="2"/>
       <c r="DR57" s="2"/>
     </row>
+    <row r="58" spans="1:122">
+      <c r="CH58" s="9" t="s">
+        <v>32</v>
+      </c>
+      <c r="CI58" s="9"/>
+      <c r="CJ58" s="9"/>
+      <c r="CK58" s="9"/>
+      <c r="CL58" s="9"/>
+      <c r="CM58" s="9"/>
+      <c r="CN58" s="9"/>
+      <c r="CO58" s="9"/>
+      <c r="CP58" s="9"/>
+      <c r="CQ58" s="9"/>
+      <c r="CR58" s="9"/>
+      <c r="CS58" s="9"/>
+      <c r="CT58" s="9"/>
+      <c r="CU58" s="9"/>
+      <c r="CV58" s="9"/>
+      <c r="CW58" s="9"/>
+      <c r="CX58" s="9"/>
+      <c r="CY58" s="9"/>
+      <c r="CZ58" s="9"/>
+    </row>
   </sheetData>
-  <mergeCells count="82">
-[...7 lines deleted...]
-    <mergeCell ref="CC29:CG29"/>
+  <mergeCells count="84">
+    <mergeCell ref="DA3:DE3"/>
+    <mergeCell ref="CT4:DE4"/>
+    <mergeCell ref="DA16:DE16"/>
+    <mergeCell ref="CT17:DE17"/>
+    <mergeCell ref="DA29:DE29"/>
+    <mergeCell ref="CO3:CS3"/>
+    <mergeCell ref="CH4:CS4"/>
+    <mergeCell ref="CO16:CS16"/>
+    <mergeCell ref="CH17:CS17"/>
+    <mergeCell ref="CO29:CS29"/>
+    <mergeCell ref="BJ30:BU30"/>
+    <mergeCell ref="BQ42:BU42"/>
+    <mergeCell ref="BJ43:BU43"/>
+    <mergeCell ref="BQ3:BU3"/>
+    <mergeCell ref="BJ4:BU4"/>
+    <mergeCell ref="BQ16:BU16"/>
+    <mergeCell ref="BJ17:BU17"/>
+    <mergeCell ref="BQ29:BU29"/>
+    <mergeCell ref="AX43:BI43"/>
+    <mergeCell ref="I42:M42"/>
+    <mergeCell ref="U42:Y42"/>
+    <mergeCell ref="AG42:AK42"/>
+    <mergeCell ref="AS42:AW42"/>
+    <mergeCell ref="BE42:BI42"/>
+    <mergeCell ref="A43:A44"/>
+    <mergeCell ref="B43:M43"/>
+    <mergeCell ref="N43:Y43"/>
+    <mergeCell ref="Z43:AK43"/>
+    <mergeCell ref="AL43:AW43"/>
+    <mergeCell ref="A41:BI41"/>
+    <mergeCell ref="AX30:BI30"/>
+    <mergeCell ref="I29:M29"/>
+    <mergeCell ref="U29:Y29"/>
+    <mergeCell ref="AG29:AK29"/>
+    <mergeCell ref="AS29:AW29"/>
+    <mergeCell ref="BE29:BI29"/>
+    <mergeCell ref="A30:A31"/>
+    <mergeCell ref="B30:M30"/>
+    <mergeCell ref="N30:Y30"/>
+    <mergeCell ref="Z30:AK30"/>
+    <mergeCell ref="AL30:AW30"/>
+    <mergeCell ref="A17:A18"/>
+    <mergeCell ref="B17:M17"/>
+    <mergeCell ref="N17:Y17"/>
+    <mergeCell ref="Z17:AK17"/>
+    <mergeCell ref="AL17:AW17"/>
+    <mergeCell ref="AX17:BI17"/>
+    <mergeCell ref="I16:M16"/>
+    <mergeCell ref="U16:Y16"/>
+    <mergeCell ref="AG16:AK16"/>
+    <mergeCell ref="AS16:AW16"/>
+    <mergeCell ref="BE16:BI16"/>
     <mergeCell ref="BJ2:DR2"/>
     <mergeCell ref="BJ15:DR15"/>
     <mergeCell ref="BJ28:DR28"/>
     <mergeCell ref="BJ41:DR41"/>
     <mergeCell ref="A2:BI2"/>
     <mergeCell ref="A15:BI15"/>
     <mergeCell ref="U3:Y3"/>
     <mergeCell ref="AG3:AK3"/>
     <mergeCell ref="BE3:BI3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="AX4:BI4"/>
     <mergeCell ref="A28:BI28"/>
-    <mergeCell ref="AX17:BI17"/>
-[...40 lines deleted...]
-    <mergeCell ref="BQ29:BU29"/>
+    <mergeCell ref="CC3:CG3"/>
+    <mergeCell ref="BV4:CG4"/>
+    <mergeCell ref="CC16:CG16"/>
+    <mergeCell ref="BV17:CG17"/>
+    <mergeCell ref="CC29:CG29"/>
+    <mergeCell ref="CH58:CZ58"/>
+    <mergeCell ref="BW54:CH56"/>
+    <mergeCell ref="BV30:CG30"/>
+    <mergeCell ref="CC42:CG42"/>
+    <mergeCell ref="BV43:CG43"/>
     <mergeCell ref="CH30:CS30"/>
     <mergeCell ref="CO42:CS42"/>
     <mergeCell ref="CH43:CS43"/>
-    <mergeCell ref="CO3:CS3"/>
-[...3 lines deleted...]
-    <mergeCell ref="CO29:CS29"/>
     <mergeCell ref="CT30:DE30"/>
     <mergeCell ref="DA42:DE42"/>
     <mergeCell ref="CT43:DE43"/>
-    <mergeCell ref="DA3:DE3"/>
-[...3 lines deleted...]
-    <mergeCell ref="DA29:DE29"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ИФО</vt:lpstr>