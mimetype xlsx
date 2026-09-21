--- v4 (2026-08-11)
+++ v5 (2026-09-21)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="12105" yWindow="-15" windowWidth="11940" windowHeight="9465"/>
+    <workbookView xWindow="12105" yWindow="-15" windowWidth="11940" windowHeight="10095"/>
   </bookViews>
   <sheets>
     <sheet name="ИФО" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="535" uniqueCount="38">
   <si>
     <t xml:space="preserve">Индекс физического объема валовой продукции (услуг) сельского, лесного и рыбного хозяйства </t>
   </si>
   <si>
     <t>в % к соответствующему периоду предыдущего года</t>
   </si>
   <si>
     <t>2019 год</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
@@ -332,93 +332,93 @@
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="24">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="5" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -689,475 +689,475 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:DR58"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="5" topLeftCell="CL6" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="5" topLeftCell="CT6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" activeCell="BO59" sqref="BO59"/>
+      <selection pane="bottomRight" activeCell="BJ41" sqref="BJ41:DR41"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="36.42578125" style="1" customWidth="1"/>
     <col min="2" max="49" width="9.140625" style="1" customWidth="1"/>
     <col min="50" max="53" width="9.140625" style="1"/>
     <col min="54" max="54" width="9.140625" style="1" customWidth="1"/>
     <col min="55" max="66" width="9.140625" style="1"/>
     <col min="67" max="67" width="9.28515625" style="1" customWidth="1"/>
     <col min="68" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:122" ht="21" customHeight="1">
-      <c r="A2" s="15"/>
-[...60 lines deleted...]
-      <c r="BJ2" s="14" t="s">
+      <c r="A2" s="20"/>
+      <c r="B2" s="20"/>
+      <c r="C2" s="20"/>
+      <c r="D2" s="20"/>
+      <c r="E2" s="20"/>
+      <c r="F2" s="20"/>
+      <c r="G2" s="20"/>
+      <c r="H2" s="20"/>
+      <c r="I2" s="20"/>
+      <c r="J2" s="20"/>
+      <c r="K2" s="20"/>
+      <c r="L2" s="20"/>
+      <c r="M2" s="20"/>
+      <c r="N2" s="20"/>
+      <c r="O2" s="20"/>
+      <c r="P2" s="20"/>
+      <c r="Q2" s="20"/>
+      <c r="R2" s="20"/>
+      <c r="S2" s="20"/>
+      <c r="T2" s="20"/>
+      <c r="U2" s="20"/>
+      <c r="V2" s="20"/>
+      <c r="W2" s="20"/>
+      <c r="X2" s="20"/>
+      <c r="Y2" s="20"/>
+      <c r="Z2" s="20"/>
+      <c r="AA2" s="20"/>
+      <c r="AB2" s="20"/>
+      <c r="AC2" s="20"/>
+      <c r="AD2" s="20"/>
+      <c r="AE2" s="20"/>
+      <c r="AF2" s="20"/>
+      <c r="AG2" s="20"/>
+      <c r="AH2" s="20"/>
+      <c r="AI2" s="20"/>
+      <c r="AJ2" s="20"/>
+      <c r="AK2" s="20"/>
+      <c r="AL2" s="20"/>
+      <c r="AM2" s="20"/>
+      <c r="AN2" s="20"/>
+      <c r="AO2" s="20"/>
+      <c r="AP2" s="20"/>
+      <c r="AQ2" s="20"/>
+      <c r="AR2" s="20"/>
+      <c r="AS2" s="20"/>
+      <c r="AT2" s="20"/>
+      <c r="AU2" s="20"/>
+      <c r="AV2" s="20"/>
+      <c r="AW2" s="20"/>
+      <c r="AX2" s="20"/>
+      <c r="AY2" s="20"/>
+      <c r="AZ2" s="20"/>
+      <c r="BA2" s="20"/>
+      <c r="BB2" s="20"/>
+      <c r="BC2" s="20"/>
+      <c r="BD2" s="20"/>
+      <c r="BE2" s="20"/>
+      <c r="BF2" s="20"/>
+      <c r="BG2" s="20"/>
+      <c r="BH2" s="20"/>
+      <c r="BI2" s="20"/>
+      <c r="BJ2" s="19" t="s">
         <v>0</v>
       </c>
-      <c r="BK2" s="14"/>
-[...58 lines deleted...]
-      <c r="DR2" s="14"/>
+      <c r="BK2" s="19"/>
+      <c r="BL2" s="19"/>
+      <c r="BM2" s="19"/>
+      <c r="BN2" s="19"/>
+      <c r="BO2" s="19"/>
+      <c r="BP2" s="19"/>
+      <c r="BQ2" s="19"/>
+      <c r="BR2" s="19"/>
+      <c r="BS2" s="19"/>
+      <c r="BT2" s="19"/>
+      <c r="BU2" s="19"/>
+      <c r="BV2" s="19"/>
+      <c r="BW2" s="19"/>
+      <c r="BX2" s="19"/>
+      <c r="BY2" s="19"/>
+      <c r="BZ2" s="19"/>
+      <c r="CA2" s="19"/>
+      <c r="CB2" s="19"/>
+      <c r="CC2" s="19"/>
+      <c r="CD2" s="19"/>
+      <c r="CE2" s="19"/>
+      <c r="CF2" s="19"/>
+      <c r="CG2" s="19"/>
+      <c r="CH2" s="19"/>
+      <c r="CI2" s="19"/>
+      <c r="CJ2" s="19"/>
+      <c r="CK2" s="19"/>
+      <c r="CL2" s="19"/>
+      <c r="CM2" s="19"/>
+      <c r="CN2" s="19"/>
+      <c r="CO2" s="19"/>
+      <c r="CP2" s="19"/>
+      <c r="CQ2" s="19"/>
+      <c r="CR2" s="19"/>
+      <c r="CS2" s="19"/>
+      <c r="CT2" s="19"/>
+      <c r="CU2" s="19"/>
+      <c r="CV2" s="19"/>
+      <c r="CW2" s="19"/>
+      <c r="CX2" s="19"/>
+      <c r="CY2" s="19"/>
+      <c r="CZ2" s="19"/>
+      <c r="DA2" s="19"/>
+      <c r="DB2" s="19"/>
+      <c r="DC2" s="19"/>
+      <c r="DD2" s="19"/>
+      <c r="DE2" s="19"/>
+      <c r="DF2" s="19"/>
+      <c r="DG2" s="19"/>
+      <c r="DH2" s="19"/>
+      <c r="DI2" s="19"/>
+      <c r="DJ2" s="19"/>
+      <c r="DK2" s="19"/>
+      <c r="DL2" s="19"/>
+      <c r="DM2" s="19"/>
+      <c r="DN2" s="19"/>
+      <c r="DO2" s="19"/>
+      <c r="DP2" s="19"/>
+      <c r="DQ2" s="19"/>
+      <c r="DR2" s="19"/>
     </row>
     <row r="3" spans="1:122" ht="22.5" customHeight="1" thickBot="1">
       <c r="A3" s="3"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
       <c r="Q3" s="3"/>
       <c r="R3" s="3"/>
       <c r="S3" s="3"/>
       <c r="T3" s="3"/>
-      <c r="U3" s="16" t="s">
+      <c r="U3" s="21" t="s">
         <v>1</v>
       </c>
-      <c r="V3" s="16"/>
-[...2 lines deleted...]
-      <c r="Y3" s="16"/>
+      <c r="V3" s="21"/>
+      <c r="W3" s="21"/>
+      <c r="X3" s="21"/>
+      <c r="Y3" s="21"/>
       <c r="Z3" s="3"/>
       <c r="AA3" s="3"/>
       <c r="AB3" s="3"/>
       <c r="AC3" s="3"/>
       <c r="AD3" s="3"/>
       <c r="AE3" s="3"/>
       <c r="AF3" s="3"/>
-      <c r="AG3" s="13" t="s">
+      <c r="AG3" s="15" t="s">
         <v>1</v>
       </c>
-      <c r="AH3" s="13"/>
-[...2 lines deleted...]
-      <c r="AK3" s="13"/>
+      <c r="AH3" s="15"/>
+      <c r="AI3" s="15"/>
+      <c r="AJ3" s="15"/>
+      <c r="AK3" s="15"/>
       <c r="AL3" s="3"/>
       <c r="AM3" s="3"/>
       <c r="AN3" s="3"/>
       <c r="AO3" s="3"/>
       <c r="AP3" s="3"/>
       <c r="AQ3" s="3"/>
       <c r="AR3" s="3"/>
       <c r="AS3" s="3"/>
       <c r="AT3" s="3"/>
       <c r="AU3" s="3"/>
       <c r="AV3" s="3"/>
       <c r="AW3" s="3"/>
       <c r="AX3" s="3"/>
       <c r="AY3" s="3"/>
       <c r="AZ3" s="3"/>
       <c r="BA3" s="3"/>
       <c r="BB3" s="3"/>
       <c r="BC3" s="3"/>
       <c r="BD3" s="3"/>
-      <c r="BE3" s="13" t="s">
+      <c r="BE3" s="15" t="s">
         <v>1</v>
       </c>
-      <c r="BF3" s="13"/>
-[...2 lines deleted...]
-      <c r="BI3" s="13"/>
+      <c r="BF3" s="15"/>
+      <c r="BG3" s="15"/>
+      <c r="BH3" s="15"/>
+      <c r="BI3" s="15"/>
       <c r="BJ3" s="3"/>
       <c r="BK3" s="3"/>
       <c r="BL3" s="3"/>
       <c r="BM3" s="3"/>
       <c r="BN3" s="3"/>
       <c r="BO3" s="3"/>
       <c r="BP3" s="3"/>
-      <c r="BQ3" s="13" t="s">
+      <c r="BQ3" s="15" t="s">
         <v>1</v>
       </c>
-      <c r="BR3" s="13"/>
-[...2 lines deleted...]
-      <c r="BU3" s="13"/>
+      <c r="BR3" s="15"/>
+      <c r="BS3" s="15"/>
+      <c r="BT3" s="15"/>
+      <c r="BU3" s="15"/>
       <c r="BV3" s="3"/>
       <c r="BW3" s="3"/>
       <c r="BX3" s="3"/>
       <c r="BY3" s="3"/>
       <c r="BZ3" s="3"/>
       <c r="CA3" s="3"/>
       <c r="CB3" s="3"/>
-      <c r="CC3" s="13" t="s">
+      <c r="CC3" s="15" t="s">
         <v>1</v>
       </c>
-      <c r="CD3" s="13"/>
-[...2 lines deleted...]
-      <c r="CG3" s="13"/>
+      <c r="CD3" s="15"/>
+      <c r="CE3" s="15"/>
+      <c r="CF3" s="15"/>
+      <c r="CG3" s="15"/>
       <c r="CH3" s="3"/>
       <c r="CI3" s="3"/>
       <c r="CJ3" s="3"/>
       <c r="CK3" s="3"/>
       <c r="CL3" s="3"/>
       <c r="CM3" s="3"/>
       <c r="CN3" s="3"/>
-      <c r="CO3" s="13" t="s">
+      <c r="CO3" s="15" t="s">
         <v>1</v>
       </c>
-      <c r="CP3" s="13"/>
-[...2 lines deleted...]
-      <c r="CS3" s="13"/>
+      <c r="CP3" s="15"/>
+      <c r="CQ3" s="15"/>
+      <c r="CR3" s="15"/>
+      <c r="CS3" s="15"/>
       <c r="CT3" s="3"/>
       <c r="CU3" s="3"/>
       <c r="CV3" s="3"/>
       <c r="CW3" s="3"/>
       <c r="CX3" s="3"/>
       <c r="CY3" s="3"/>
       <c r="CZ3" s="3"/>
-      <c r="DA3" s="13" t="s">
+      <c r="DA3" s="15" t="s">
         <v>1</v>
       </c>
-      <c r="DB3" s="13"/>
-[...2 lines deleted...]
-      <c r="DE3" s="13"/>
+      <c r="DB3" s="15"/>
+      <c r="DC3" s="15"/>
+      <c r="DD3" s="15"/>
+      <c r="DE3" s="15"/>
       <c r="DF3" s="3"/>
       <c r="DG3" s="3"/>
       <c r="DH3" s="3"/>
       <c r="DI3" s="3"/>
       <c r="DJ3" s="3"/>
       <c r="DK3" s="3"/>
       <c r="DL3" s="3"/>
       <c r="DM3" s="3"/>
       <c r="DN3" s="3"/>
       <c r="DO3" s="3"/>
       <c r="DP3" s="3"/>
       <c r="DQ3" s="3"/>
       <c r="DR3" s="3"/>
     </row>
     <row r="4" spans="1:122" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A4" s="17"/>
-      <c r="B4" s="10" t="s">
+      <c r="A4" s="22"/>
+      <c r="B4" s="16" t="s">
         <v>30</v>
       </c>
-      <c r="C4" s="11"/>
-[...10 lines deleted...]
-      <c r="N4" s="10" t="s">
+      <c r="C4" s="17"/>
+      <c r="D4" s="17"/>
+      <c r="E4" s="17"/>
+      <c r="F4" s="17"/>
+      <c r="G4" s="17"/>
+      <c r="H4" s="17"/>
+      <c r="I4" s="17"/>
+      <c r="J4" s="17"/>
+      <c r="K4" s="17"/>
+      <c r="L4" s="17"/>
+      <c r="M4" s="18"/>
+      <c r="N4" s="16" t="s">
         <v>2</v>
       </c>
-      <c r="O4" s="11"/>
-[...10 lines deleted...]
-      <c r="Z4" s="10" t="s">
+      <c r="O4" s="17"/>
+      <c r="P4" s="17"/>
+      <c r="Q4" s="17"/>
+      <c r="R4" s="17"/>
+      <c r="S4" s="17"/>
+      <c r="T4" s="17"/>
+      <c r="U4" s="17"/>
+      <c r="V4" s="17"/>
+      <c r="W4" s="17"/>
+      <c r="X4" s="17"/>
+      <c r="Y4" s="18"/>
+      <c r="Z4" s="16" t="s">
         <v>29</v>
       </c>
-      <c r="AA4" s="11"/>
-[...10 lines deleted...]
-      <c r="AL4" s="10" t="s">
+      <c r="AA4" s="17"/>
+      <c r="AB4" s="17"/>
+      <c r="AC4" s="17"/>
+      <c r="AD4" s="17"/>
+      <c r="AE4" s="17"/>
+      <c r="AF4" s="17"/>
+      <c r="AG4" s="17"/>
+      <c r="AH4" s="17"/>
+      <c r="AI4" s="17"/>
+      <c r="AJ4" s="17"/>
+      <c r="AK4" s="18"/>
+      <c r="AL4" s="16" t="s">
         <v>19</v>
       </c>
-      <c r="AM4" s="11"/>
-[...10 lines deleted...]
-      <c r="AX4" s="10" t="s">
+      <c r="AM4" s="17"/>
+      <c r="AN4" s="17"/>
+      <c r="AO4" s="17"/>
+      <c r="AP4" s="17"/>
+      <c r="AQ4" s="17"/>
+      <c r="AR4" s="17"/>
+      <c r="AS4" s="17"/>
+      <c r="AT4" s="17"/>
+      <c r="AU4" s="17"/>
+      <c r="AV4" s="17"/>
+      <c r="AW4" s="18"/>
+      <c r="AX4" s="16" t="s">
         <v>37</v>
       </c>
-      <c r="AY4" s="11"/>
-[...10 lines deleted...]
-      <c r="BJ4" s="10" t="s">
+      <c r="AY4" s="17"/>
+      <c r="AZ4" s="17"/>
+      <c r="BA4" s="17"/>
+      <c r="BB4" s="17"/>
+      <c r="BC4" s="17"/>
+      <c r="BD4" s="17"/>
+      <c r="BE4" s="17"/>
+      <c r="BF4" s="17"/>
+      <c r="BG4" s="17"/>
+      <c r="BH4" s="17"/>
+      <c r="BI4" s="18"/>
+      <c r="BJ4" s="16" t="s">
         <v>34</v>
       </c>
-      <c r="BK4" s="11"/>
-[...10 lines deleted...]
-      <c r="BV4" s="10" t="s">
+      <c r="BK4" s="17"/>
+      <c r="BL4" s="17"/>
+      <c r="BM4" s="17"/>
+      <c r="BN4" s="17"/>
+      <c r="BO4" s="17"/>
+      <c r="BP4" s="17"/>
+      <c r="BQ4" s="17"/>
+      <c r="BR4" s="17"/>
+      <c r="BS4" s="17"/>
+      <c r="BT4" s="17"/>
+      <c r="BU4" s="18"/>
+      <c r="BV4" s="16" t="s">
         <v>35</v>
       </c>
-      <c r="BW4" s="11"/>
-[...10 lines deleted...]
-      <c r="CH4" s="10" t="s">
+      <c r="BW4" s="17"/>
+      <c r="BX4" s="17"/>
+      <c r="BY4" s="17"/>
+      <c r="BZ4" s="17"/>
+      <c r="CA4" s="17"/>
+      <c r="CB4" s="17"/>
+      <c r="CC4" s="17"/>
+      <c r="CD4" s="17"/>
+      <c r="CE4" s="17"/>
+      <c r="CF4" s="17"/>
+      <c r="CG4" s="18"/>
+      <c r="CH4" s="16" t="s">
         <v>36</v>
       </c>
-      <c r="CI4" s="11"/>
-[...10 lines deleted...]
-      <c r="CT4" s="10" t="s">
+      <c r="CI4" s="17"/>
+      <c r="CJ4" s="17"/>
+      <c r="CK4" s="17"/>
+      <c r="CL4" s="17"/>
+      <c r="CM4" s="17"/>
+      <c r="CN4" s="17"/>
+      <c r="CO4" s="17"/>
+      <c r="CP4" s="17"/>
+      <c r="CQ4" s="17"/>
+      <c r="CR4" s="17"/>
+      <c r="CS4" s="18"/>
+      <c r="CT4" s="16" t="s">
         <v>31</v>
       </c>
-      <c r="CU4" s="11"/>
-[...9 lines deleted...]
-      <c r="DE4" s="12"/>
+      <c r="CU4" s="17"/>
+      <c r="CV4" s="17"/>
+      <c r="CW4" s="17"/>
+      <c r="CX4" s="17"/>
+      <c r="CY4" s="17"/>
+      <c r="CZ4" s="17"/>
+      <c r="DA4" s="17"/>
+      <c r="DB4" s="17"/>
+      <c r="DC4" s="17"/>
+      <c r="DD4" s="17"/>
+      <c r="DE4" s="18"/>
       <c r="DF4" s="3"/>
       <c r="DG4" s="3"/>
       <c r="DH4" s="3"/>
       <c r="DI4" s="3"/>
       <c r="DJ4" s="3"/>
       <c r="DK4" s="3"/>
       <c r="DL4" s="3"/>
       <c r="DM4" s="3"/>
       <c r="DN4" s="3"/>
       <c r="DO4" s="3"/>
       <c r="DP4" s="3"/>
       <c r="DQ4" s="3"/>
       <c r="DR4" s="3"/>
     </row>
     <row r="5" spans="1:122" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A5" s="18"/>
+      <c r="A5" s="23"/>
       <c r="B5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>6</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>7</v>
       </c>
       <c r="G5" s="4" t="s">
         <v>8</v>
       </c>
       <c r="H5" s="4" t="s">
         <v>9</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>10</v>
       </c>
       <c r="J5" s="4" t="s">
@@ -1328,51 +1328,51 @@
       <c r="BM5" s="4" t="s">
         <v>6</v>
       </c>
       <c r="BN5" s="4" t="s">
         <v>7</v>
       </c>
       <c r="BO5" s="4" t="s">
         <v>8</v>
       </c>
       <c r="BP5" s="4" t="s">
         <v>9</v>
       </c>
       <c r="BQ5" s="4" t="s">
         <v>10</v>
       </c>
       <c r="BR5" s="4" t="s">
         <v>11</v>
       </c>
       <c r="BS5" s="4" t="s">
         <v>12</v>
       </c>
       <c r="BT5" s="4" t="s">
         <v>13</v>
       </c>
       <c r="BU5" s="4" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="BV5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="BW5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="BX5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="BY5" s="4" t="s">
         <v>6</v>
       </c>
       <c r="BZ5" s="4" t="s">
         <v>7</v>
       </c>
       <c r="CA5" s="4" t="s">
         <v>8</v>
       </c>
       <c r="CB5" s="4" t="s">
         <v>9</v>
       </c>
       <c r="CC5" s="4" t="s">
         <v>10</v>
       </c>
@@ -1400,51 +1400,51 @@
       <c r="CK5" s="4" t="s">
         <v>6</v>
       </c>
       <c r="CL5" s="4" t="s">
         <v>7</v>
       </c>
       <c r="CM5" s="4" t="s">
         <v>8</v>
       </c>
       <c r="CN5" s="4" t="s">
         <v>9</v>
       </c>
       <c r="CO5" s="4" t="s">
         <v>10</v>
       </c>
       <c r="CP5" s="4" t="s">
         <v>11</v>
       </c>
       <c r="CQ5" s="4" t="s">
         <v>12</v>
       </c>
       <c r="CR5" s="4" t="s">
         <v>13</v>
       </c>
       <c r="CS5" s="4" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="CT5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="CU5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="CV5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="CW5" s="4" t="s">
         <v>6</v>
       </c>
       <c r="CX5" s="4" t="s">
         <v>7</v>
       </c>
       <c r="CY5" s="4" t="s">
         <v>8</v>
       </c>
       <c r="CZ5" s="4" t="s">
         <v>9</v>
       </c>
       <c r="DA5" s="4" t="s">
         <v>10</v>
       </c>
@@ -1762,52 +1762,56 @@
       </c>
       <c r="CR6" s="6">
         <v>108.52741171928118</v>
       </c>
       <c r="CS6" s="6">
         <v>107.26913215800255</v>
       </c>
       <c r="CT6" s="6">
         <v>117.5</v>
       </c>
       <c r="CU6" s="6">
         <v>109.2</v>
       </c>
       <c r="CV6" s="6">
         <v>98.8</v>
       </c>
       <c r="CW6" s="6">
         <v>98.5</v>
       </c>
       <c r="CX6" s="6">
         <v>99.2</v>
       </c>
       <c r="CY6" s="6">
         <v>101.92704799856365</v>
       </c>
-      <c r="CZ6" s="6"/>
-      <c r="DA6" s="6"/>
+      <c r="CZ6" s="6">
+        <v>102.54791249626976</v>
+      </c>
+      <c r="DA6" s="6">
+        <v>101.58177649084155</v>
+      </c>
       <c r="DB6" s="6"/>
       <c r="DC6" s="6"/>
       <c r="DD6" s="6"/>
       <c r="DE6" s="6"/>
       <c r="DF6" s="3"/>
       <c r="DG6" s="3"/>
       <c r="DH6" s="3"/>
       <c r="DI6" s="3"/>
       <c r="DJ6" s="3"/>
       <c r="DK6" s="3"/>
       <c r="DL6" s="3"/>
       <c r="DM6" s="3"/>
       <c r="DN6" s="3"/>
       <c r="DO6" s="3"/>
       <c r="DP6" s="3"/>
       <c r="DQ6" s="3"/>
       <c r="DR6" s="3"/>
     </row>
     <row r="7" spans="1:122">
       <c r="A7" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="6">
         <v>141.63987018334498</v>
       </c>
@@ -2092,52 +2096,56 @@
       </c>
       <c r="CR7" s="6">
         <v>129.09704041228704</v>
       </c>
       <c r="CS7" s="6">
         <v>101.94815205356065</v>
       </c>
       <c r="CT7" s="6">
         <v>100.2</v>
       </c>
       <c r="CU7" s="6">
         <v>100.2</v>
       </c>
       <c r="CV7" s="6">
         <v>100.5</v>
       </c>
       <c r="CW7" s="6">
         <v>100.2</v>
       </c>
       <c r="CX7" s="6">
         <v>100.3</v>
       </c>
       <c r="CY7" s="6">
         <v>100.23608342975653</v>
       </c>
-      <c r="CZ7" s="6"/>
-      <c r="DA7" s="6"/>
+      <c r="CZ7" s="6">
+        <v>100.66093496420159</v>
+      </c>
+      <c r="DA7" s="6">
+        <v>100.53677429227237</v>
+      </c>
       <c r="DB7" s="6"/>
       <c r="DC7" s="6"/>
       <c r="DD7" s="6"/>
       <c r="DE7" s="6"/>
       <c r="DF7" s="3"/>
       <c r="DG7" s="3"/>
       <c r="DH7" s="3"/>
       <c r="DI7" s="3"/>
       <c r="DJ7" s="3"/>
       <c r="DK7" s="3"/>
       <c r="DL7" s="3"/>
       <c r="DM7" s="3"/>
       <c r="DN7" s="3"/>
       <c r="DO7" s="3"/>
       <c r="DP7" s="3"/>
       <c r="DQ7" s="3"/>
       <c r="DR7" s="3"/>
     </row>
     <row r="8" spans="1:122">
       <c r="A8" s="7" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="6">
         <v>115.90461376046326</v>
       </c>
@@ -2422,52 +2430,56 @@
       </c>
       <c r="CR8" s="6">
         <v>103.31980603056404</v>
       </c>
       <c r="CS8" s="6">
         <v>95.165906998907047</v>
       </c>
       <c r="CT8" s="6">
         <v>100</v>
       </c>
       <c r="CU8" s="6">
         <v>100.8</v>
       </c>
       <c r="CV8" s="6">
         <v>90.9</v>
       </c>
       <c r="CW8" s="6">
         <v>100</v>
       </c>
       <c r="CX8" s="6">
         <v>99.8</v>
       </c>
       <c r="CY8" s="6">
         <v>109.07520843987648</v>
       </c>
-      <c r="CZ8" s="6"/>
-      <c r="DA8" s="6"/>
+      <c r="CZ8" s="6">
+        <v>100.36134131137497</v>
+      </c>
+      <c r="DA8" s="6">
+        <v>100.20173553249947</v>
+      </c>
       <c r="DB8" s="6"/>
       <c r="DC8" s="6"/>
       <c r="DD8" s="6"/>
       <c r="DE8" s="6"/>
       <c r="DF8" s="3"/>
       <c r="DG8" s="3"/>
       <c r="DH8" s="3"/>
       <c r="DI8" s="3"/>
       <c r="DJ8" s="3"/>
       <c r="DK8" s="3"/>
       <c r="DL8" s="3"/>
       <c r="DM8" s="3"/>
       <c r="DN8" s="3"/>
       <c r="DO8" s="3"/>
       <c r="DP8" s="3"/>
       <c r="DQ8" s="3"/>
       <c r="DR8" s="3"/>
     </row>
     <row r="9" spans="1:122">
       <c r="A9" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="6">
         <v>94.167554237398988</v>
       </c>
@@ -2752,52 +2764,56 @@
       </c>
       <c r="CR9" s="6">
         <v>96.832104271795885</v>
       </c>
       <c r="CS9" s="6">
         <v>101.01342260625414</v>
       </c>
       <c r="CT9" s="6">
         <v>102.4</v>
       </c>
       <c r="CU9" s="6">
         <v>100.9</v>
       </c>
       <c r="CV9" s="6">
         <v>96.2</v>
       </c>
       <c r="CW9" s="6">
         <v>96.6</v>
       </c>
       <c r="CX9" s="6">
         <v>94.2</v>
       </c>
       <c r="CY9" s="6">
         <v>94.477162489480605</v>
       </c>
-      <c r="CZ9" s="6"/>
-      <c r="DA9" s="6"/>
+      <c r="CZ9" s="6">
+        <v>95.730840191552076</v>
+      </c>
+      <c r="DA9" s="6">
+        <v>94.414904508958358</v>
+      </c>
       <c r="DB9" s="6"/>
       <c r="DC9" s="6"/>
       <c r="DD9" s="6"/>
       <c r="DE9" s="6"/>
       <c r="DF9" s="3"/>
       <c r="DG9" s="3"/>
       <c r="DH9" s="3"/>
       <c r="DI9" s="3"/>
       <c r="DJ9" s="3"/>
       <c r="DK9" s="3"/>
       <c r="DL9" s="3"/>
       <c r="DM9" s="3"/>
       <c r="DN9" s="3"/>
       <c r="DO9" s="3"/>
       <c r="DP9" s="3"/>
       <c r="DQ9" s="3"/>
       <c r="DR9" s="3"/>
     </row>
     <row r="10" spans="1:122">
       <c r="A10" s="7" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="8">
         <v>79.199667411964626</v>
       </c>
@@ -3082,52 +3098,56 @@
       </c>
       <c r="CR10" s="6">
         <v>94.996938242397633</v>
       </c>
       <c r="CS10" s="6">
         <v>97.247651772633802</v>
       </c>
       <c r="CT10" s="6">
         <v>103.6</v>
       </c>
       <c r="CU10" s="8">
         <v>103.1</v>
       </c>
       <c r="CV10" s="8">
         <v>98.4</v>
       </c>
       <c r="CW10" s="8">
         <v>97.8</v>
       </c>
       <c r="CX10" s="8">
         <v>97.1</v>
       </c>
       <c r="CY10" s="6">
         <v>100.46496884467844</v>
       </c>
-      <c r="CZ10" s="6"/>
-      <c r="DA10" s="6"/>
+      <c r="CZ10" s="6">
+        <v>100.22758878361462</v>
+      </c>
+      <c r="DA10" s="6">
+        <v>98.456166724433785</v>
+      </c>
       <c r="DB10" s="6"/>
       <c r="DC10" s="6"/>
       <c r="DD10" s="6"/>
       <c r="DE10" s="6"/>
       <c r="DF10" s="3"/>
       <c r="DG10" s="3"/>
       <c r="DH10" s="3"/>
       <c r="DI10" s="3"/>
       <c r="DJ10" s="3"/>
       <c r="DK10" s="3"/>
       <c r="DL10" s="3"/>
       <c r="DM10" s="3"/>
       <c r="DN10" s="3"/>
       <c r="DO10" s="3"/>
       <c r="DP10" s="3"/>
       <c r="DQ10" s="3"/>
       <c r="DR10" s="3"/>
     </row>
     <row r="11" spans="1:122">
       <c r="A11" s="7" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="6">
         <v>92.666158479516042</v>
       </c>
@@ -3412,52 +3432,56 @@
       </c>
       <c r="CR11" s="6">
         <v>101.72718854783921</v>
       </c>
       <c r="CS11" s="6">
         <v>105.95705339273084</v>
       </c>
       <c r="CT11" s="6">
         <v>102.2</v>
       </c>
       <c r="CU11" s="6">
         <v>100.5</v>
       </c>
       <c r="CV11" s="6">
         <v>98.7</v>
       </c>
       <c r="CW11" s="6">
         <v>100.6</v>
       </c>
       <c r="CX11" s="6">
         <v>100.5</v>
       </c>
       <c r="CY11" s="6">
         <v>100.20308135553124</v>
       </c>
-      <c r="CZ11" s="6"/>
-      <c r="DA11" s="6"/>
+      <c r="CZ11" s="6">
+        <v>100.37960575877534</v>
+      </c>
+      <c r="DA11" s="6">
+        <v>98.802097755803047</v>
+      </c>
       <c r="DB11" s="6"/>
       <c r="DC11" s="6"/>
       <c r="DD11" s="6"/>
       <c r="DE11" s="6"/>
       <c r="DF11" s="3"/>
       <c r="DG11" s="3"/>
       <c r="DH11" s="3"/>
       <c r="DI11" s="3"/>
       <c r="DJ11" s="3"/>
       <c r="DK11" s="3"/>
       <c r="DL11" s="3"/>
       <c r="DM11" s="3"/>
       <c r="DN11" s="3"/>
       <c r="DO11" s="3"/>
       <c r="DP11" s="3"/>
       <c r="DQ11" s="3"/>
       <c r="DR11" s="3"/>
     </row>
     <row r="12" spans="1:122">
       <c r="A12" s="7" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="6">
         <v>233.25715146739299</v>
       </c>
@@ -3742,52 +3766,56 @@
       </c>
       <c r="CR12" s="6">
         <v>120.3316510772551</v>
       </c>
       <c r="CS12" s="6">
         <v>105.75191065546396</v>
       </c>
       <c r="CT12" s="6">
         <v>122.9</v>
       </c>
       <c r="CU12" s="6">
         <v>126</v>
       </c>
       <c r="CV12" s="6">
         <v>123.2</v>
       </c>
       <c r="CW12" s="6">
         <v>120.3</v>
       </c>
       <c r="CX12" s="6">
         <v>120.1</v>
       </c>
       <c r="CY12" s="6">
         <v>121.2921394041833</v>
       </c>
-      <c r="CZ12" s="6"/>
-      <c r="DA12" s="6"/>
+      <c r="CZ12" s="6">
+        <v>121.4315664015478</v>
+      </c>
+      <c r="DA12" s="6">
+        <v>121.85744253979196</v>
+      </c>
       <c r="DB12" s="6"/>
       <c r="DC12" s="6"/>
       <c r="DD12" s="6"/>
       <c r="DE12" s="6"/>
       <c r="DF12" s="3"/>
       <c r="DG12" s="3"/>
       <c r="DH12" s="3"/>
       <c r="DI12" s="3"/>
       <c r="DJ12" s="3"/>
       <c r="DK12" s="3"/>
       <c r="DL12" s="3"/>
       <c r="DM12" s="3"/>
       <c r="DN12" s="3"/>
       <c r="DO12" s="3"/>
       <c r="DP12" s="3"/>
       <c r="DQ12" s="3"/>
       <c r="DR12" s="3"/>
     </row>
     <row r="13" spans="1:122">
       <c r="A13" s="7" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="6">
         <v>118.3052616018994</v>
       </c>
@@ -4072,52 +4100,56 @@
       </c>
       <c r="CR13" s="6">
         <v>124.98866342397454</v>
       </c>
       <c r="CS13" s="6">
         <v>125.34968524594979</v>
       </c>
       <c r="CT13" s="6">
         <v>171</v>
       </c>
       <c r="CU13" s="6">
         <v>115.1</v>
       </c>
       <c r="CV13" s="6">
         <v>77.2</v>
       </c>
       <c r="CW13" s="6">
         <v>78.900000000000006</v>
       </c>
       <c r="CX13" s="6">
         <v>82.8</v>
       </c>
       <c r="CY13" s="6">
         <v>91.187684411824691</v>
       </c>
-      <c r="CZ13" s="6"/>
-      <c r="DA13" s="6"/>
+      <c r="CZ13" s="6">
+        <v>94.09106184565367</v>
+      </c>
+      <c r="DA13" s="6">
+        <v>93.402808491336444</v>
+      </c>
       <c r="DB13" s="6"/>
       <c r="DC13" s="6"/>
       <c r="DD13" s="6"/>
       <c r="DE13" s="6"/>
       <c r="DF13" s="3"/>
       <c r="DG13" s="3"/>
       <c r="DH13" s="3"/>
       <c r="DI13" s="3"/>
       <c r="DJ13" s="3"/>
       <c r="DK13" s="3"/>
       <c r="DL13" s="3"/>
       <c r="DM13" s="3"/>
       <c r="DN13" s="3"/>
       <c r="DO13" s="3"/>
       <c r="DP13" s="3"/>
       <c r="DQ13" s="3"/>
       <c r="DR13" s="3"/>
     </row>
     <row r="14" spans="1:122">
       <c r="A14" s="3"/>
       <c r="B14" s="3"/>
       <c r="C14" s="3"/>
       <c r="D14" s="3"/>
       <c r="E14" s="3"/>
       <c r="F14" s="3"/>
@@ -4217,833 +4249,833 @@
       <c r="CV14" s="3"/>
       <c r="CW14" s="3"/>
       <c r="CX14" s="3"/>
       <c r="CY14" s="3"/>
       <c r="CZ14" s="3"/>
       <c r="DA14" s="3"/>
       <c r="DB14" s="3"/>
       <c r="DC14" s="3"/>
       <c r="DD14" s="3"/>
       <c r="DE14" s="3"/>
       <c r="DF14" s="3"/>
       <c r="DG14" s="3"/>
       <c r="DH14" s="3"/>
       <c r="DI14" s="3"/>
       <c r="DJ14" s="3"/>
       <c r="DK14" s="3"/>
       <c r="DL14" s="3"/>
       <c r="DM14" s="3"/>
       <c r="DN14" s="3"/>
       <c r="DO14" s="3"/>
       <c r="DP14" s="3"/>
       <c r="DQ14" s="3"/>
       <c r="DR14" s="3"/>
     </row>
     <row r="15" spans="1:122" ht="21" customHeight="1">
-      <c r="A15" s="15"/>
-[...60 lines deleted...]
-      <c r="BJ15" s="14" t="s">
+      <c r="A15" s="20"/>
+      <c r="B15" s="20"/>
+      <c r="C15" s="20"/>
+      <c r="D15" s="20"/>
+      <c r="E15" s="20"/>
+      <c r="F15" s="20"/>
+      <c r="G15" s="20"/>
+      <c r="H15" s="20"/>
+      <c r="I15" s="20"/>
+      <c r="J15" s="20"/>
+      <c r="K15" s="20"/>
+      <c r="L15" s="20"/>
+      <c r="M15" s="20"/>
+      <c r="N15" s="20"/>
+      <c r="O15" s="20"/>
+      <c r="P15" s="20"/>
+      <c r="Q15" s="20"/>
+      <c r="R15" s="20"/>
+      <c r="S15" s="20"/>
+      <c r="T15" s="20"/>
+      <c r="U15" s="20"/>
+      <c r="V15" s="20"/>
+      <c r="W15" s="20"/>
+      <c r="X15" s="20"/>
+      <c r="Y15" s="20"/>
+      <c r="Z15" s="20"/>
+      <c r="AA15" s="20"/>
+      <c r="AB15" s="20"/>
+      <c r="AC15" s="20"/>
+      <c r="AD15" s="20"/>
+      <c r="AE15" s="20"/>
+      <c r="AF15" s="20"/>
+      <c r="AG15" s="20"/>
+      <c r="AH15" s="20"/>
+      <c r="AI15" s="20"/>
+      <c r="AJ15" s="20"/>
+      <c r="AK15" s="20"/>
+      <c r="AL15" s="20"/>
+      <c r="AM15" s="20"/>
+      <c r="AN15" s="20"/>
+      <c r="AO15" s="20"/>
+      <c r="AP15" s="20"/>
+      <c r="AQ15" s="20"/>
+      <c r="AR15" s="20"/>
+      <c r="AS15" s="20"/>
+      <c r="AT15" s="20"/>
+      <c r="AU15" s="20"/>
+      <c r="AV15" s="20"/>
+      <c r="AW15" s="20"/>
+      <c r="AX15" s="20"/>
+      <c r="AY15" s="20"/>
+      <c r="AZ15" s="20"/>
+      <c r="BA15" s="20"/>
+      <c r="BB15" s="20"/>
+      <c r="BC15" s="20"/>
+      <c r="BD15" s="20"/>
+      <c r="BE15" s="20"/>
+      <c r="BF15" s="20"/>
+      <c r="BG15" s="20"/>
+      <c r="BH15" s="20"/>
+      <c r="BI15" s="20"/>
+      <c r="BJ15" s="19" t="s">
         <v>16</v>
       </c>
-      <c r="BK15" s="14"/>
-[...58 lines deleted...]
-      <c r="DR15" s="14"/>
+      <c r="BK15" s="19"/>
+      <c r="BL15" s="19"/>
+      <c r="BM15" s="19"/>
+      <c r="BN15" s="19"/>
+      <c r="BO15" s="19"/>
+      <c r="BP15" s="19"/>
+      <c r="BQ15" s="19"/>
+      <c r="BR15" s="19"/>
+      <c r="BS15" s="19"/>
+      <c r="BT15" s="19"/>
+      <c r="BU15" s="19"/>
+      <c r="BV15" s="19"/>
+      <c r="BW15" s="19"/>
+      <c r="BX15" s="19"/>
+      <c r="BY15" s="19"/>
+      <c r="BZ15" s="19"/>
+      <c r="CA15" s="19"/>
+      <c r="CB15" s="19"/>
+      <c r="CC15" s="19"/>
+      <c r="CD15" s="19"/>
+      <c r="CE15" s="19"/>
+      <c r="CF15" s="19"/>
+      <c r="CG15" s="19"/>
+      <c r="CH15" s="19"/>
+      <c r="CI15" s="19"/>
+      <c r="CJ15" s="19"/>
+      <c r="CK15" s="19"/>
+      <c r="CL15" s="19"/>
+      <c r="CM15" s="19"/>
+      <c r="CN15" s="19"/>
+      <c r="CO15" s="19"/>
+      <c r="CP15" s="19"/>
+      <c r="CQ15" s="19"/>
+      <c r="CR15" s="19"/>
+      <c r="CS15" s="19"/>
+      <c r="CT15" s="19"/>
+      <c r="CU15" s="19"/>
+      <c r="CV15" s="19"/>
+      <c r="CW15" s="19"/>
+      <c r="CX15" s="19"/>
+      <c r="CY15" s="19"/>
+      <c r="CZ15" s="19"/>
+      <c r="DA15" s="19"/>
+      <c r="DB15" s="19"/>
+      <c r="DC15" s="19"/>
+      <c r="DD15" s="19"/>
+      <c r="DE15" s="19"/>
+      <c r="DF15" s="19"/>
+      <c r="DG15" s="19"/>
+      <c r="DH15" s="19"/>
+      <c r="DI15" s="19"/>
+      <c r="DJ15" s="19"/>
+      <c r="DK15" s="19"/>
+      <c r="DL15" s="19"/>
+      <c r="DM15" s="19"/>
+      <c r="DN15" s="19"/>
+      <c r="DO15" s="19"/>
+      <c r="DP15" s="19"/>
+      <c r="DQ15" s="19"/>
+      <c r="DR15" s="19"/>
     </row>
     <row r="16" spans="1:122" ht="22.5" customHeight="1" thickBot="1">
       <c r="A16" s="3"/>
       <c r="B16" s="3"/>
       <c r="C16" s="3"/>
       <c r="D16" s="3"/>
       <c r="E16" s="3"/>
       <c r="F16" s="3"/>
       <c r="G16" s="3"/>
       <c r="H16" s="3"/>
-      <c r="I16" s="16"/>
-[...3 lines deleted...]
-      <c r="M16" s="16"/>
+      <c r="I16" s="21"/>
+      <c r="J16" s="21"/>
+      <c r="K16" s="21"/>
+      <c r="L16" s="21"/>
+      <c r="M16" s="21"/>
       <c r="N16" s="3"/>
       <c r="O16" s="3"/>
       <c r="P16" s="3"/>
       <c r="Q16" s="3"/>
       <c r="R16" s="3"/>
       <c r="S16" s="3"/>
       <c r="T16" s="3"/>
-      <c r="U16" s="16" t="s">
+      <c r="U16" s="21" t="s">
         <v>1</v>
       </c>
-      <c r="V16" s="16"/>
-[...2 lines deleted...]
-      <c r="Y16" s="16"/>
+      <c r="V16" s="21"/>
+      <c r="W16" s="21"/>
+      <c r="X16" s="21"/>
+      <c r="Y16" s="21"/>
       <c r="Z16" s="3"/>
       <c r="AA16" s="3"/>
       <c r="AB16" s="3"/>
       <c r="AC16" s="3"/>
       <c r="AD16" s="3"/>
       <c r="AE16" s="3"/>
       <c r="AF16" s="3"/>
-      <c r="AG16" s="13" t="s">
+      <c r="AG16" s="15" t="s">
         <v>1</v>
       </c>
-      <c r="AH16" s="13"/>
-[...2 lines deleted...]
-      <c r="AK16" s="13"/>
+      <c r="AH16" s="15"/>
+      <c r="AI16" s="15"/>
+      <c r="AJ16" s="15"/>
+      <c r="AK16" s="15"/>
       <c r="AL16" s="3"/>
       <c r="AM16" s="3"/>
       <c r="AN16" s="3"/>
       <c r="AO16" s="3"/>
       <c r="AP16" s="3"/>
       <c r="AQ16" s="3"/>
       <c r="AR16" s="3"/>
-      <c r="AS16" s="13"/>
-[...3 lines deleted...]
-      <c r="AW16" s="13"/>
+      <c r="AS16" s="15"/>
+      <c r="AT16" s="15"/>
+      <c r="AU16" s="15"/>
+      <c r="AV16" s="15"/>
+      <c r="AW16" s="15"/>
       <c r="AX16" s="3"/>
       <c r="AY16" s="3"/>
       <c r="AZ16" s="3"/>
       <c r="BA16" s="3"/>
       <c r="BB16" s="3"/>
       <c r="BC16" s="3"/>
       <c r="BD16" s="3"/>
-      <c r="BE16" s="13" t="s">
+      <c r="BE16" s="15" t="s">
         <v>1</v>
       </c>
-      <c r="BF16" s="13"/>
-[...2 lines deleted...]
-      <c r="BI16" s="13"/>
+      <c r="BF16" s="15"/>
+      <c r="BG16" s="15"/>
+      <c r="BH16" s="15"/>
+      <c r="BI16" s="15"/>
       <c r="BJ16" s="3"/>
       <c r="BK16" s="3"/>
       <c r="BL16" s="3"/>
       <c r="BM16" s="3"/>
       <c r="BN16" s="3"/>
       <c r="BO16" s="3"/>
       <c r="BP16" s="3"/>
-      <c r="BQ16" s="13" t="s">
+      <c r="BQ16" s="15" t="s">
         <v>1</v>
       </c>
-      <c r="BR16" s="13"/>
-[...2 lines deleted...]
-      <c r="BU16" s="13"/>
+      <c r="BR16" s="15"/>
+      <c r="BS16" s="15"/>
+      <c r="BT16" s="15"/>
+      <c r="BU16" s="15"/>
       <c r="BV16" s="3"/>
       <c r="BW16" s="3"/>
       <c r="BX16" s="3"/>
       <c r="BY16" s="3"/>
       <c r="BZ16" s="3"/>
       <c r="CA16" s="3"/>
       <c r="CB16" s="3"/>
-      <c r="CC16" s="13" t="s">
+      <c r="CC16" s="15" t="s">
         <v>1</v>
       </c>
-      <c r="CD16" s="13"/>
-[...2 lines deleted...]
-      <c r="CG16" s="13"/>
+      <c r="CD16" s="15"/>
+      <c r="CE16" s="15"/>
+      <c r="CF16" s="15"/>
+      <c r="CG16" s="15"/>
       <c r="CH16" s="3"/>
       <c r="CI16" s="3"/>
       <c r="CJ16" s="3"/>
       <c r="CK16" s="3"/>
       <c r="CL16" s="3"/>
       <c r="CM16" s="3"/>
       <c r="CN16" s="3"/>
-      <c r="CO16" s="13" t="s">
+      <c r="CO16" s="15" t="s">
         <v>1</v>
       </c>
-      <c r="CP16" s="13"/>
-[...2 lines deleted...]
-      <c r="CS16" s="13"/>
+      <c r="CP16" s="15"/>
+      <c r="CQ16" s="15"/>
+      <c r="CR16" s="15"/>
+      <c r="CS16" s="15"/>
       <c r="CT16" s="3"/>
       <c r="CU16" s="3"/>
       <c r="CV16" s="3"/>
       <c r="CW16" s="3"/>
       <c r="CX16" s="3"/>
       <c r="CY16" s="3"/>
       <c r="CZ16" s="3"/>
-      <c r="DA16" s="13" t="s">
+      <c r="DA16" s="15" t="s">
         <v>1</v>
       </c>
-      <c r="DB16" s="13"/>
-[...2 lines deleted...]
-      <c r="DE16" s="13"/>
+      <c r="DB16" s="15"/>
+      <c r="DC16" s="15"/>
+      <c r="DD16" s="15"/>
+      <c r="DE16" s="15"/>
       <c r="DF16" s="3"/>
       <c r="DG16" s="3"/>
       <c r="DH16" s="3"/>
       <c r="DI16" s="3"/>
       <c r="DJ16" s="3"/>
       <c r="DK16" s="3"/>
       <c r="DL16" s="3"/>
       <c r="DM16" s="3"/>
       <c r="DN16" s="3"/>
       <c r="DO16" s="3"/>
       <c r="DP16" s="3"/>
       <c r="DQ16" s="3"/>
       <c r="DR16" s="3"/>
     </row>
     <row r="17" spans="1:122" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A17" s="17"/>
-      <c r="B17" s="19" t="s">
+      <c r="A17" s="22"/>
+      <c r="B17" s="12" t="s">
         <v>30</v>
       </c>
-      <c r="C17" s="20"/>
-[...10 lines deleted...]
-      <c r="N17" s="19" t="s">
+      <c r="C17" s="13"/>
+      <c r="D17" s="13"/>
+      <c r="E17" s="13"/>
+      <c r="F17" s="13"/>
+      <c r="G17" s="13"/>
+      <c r="H17" s="13"/>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
+      <c r="K17" s="13"/>
+      <c r="L17" s="13"/>
+      <c r="M17" s="14"/>
+      <c r="N17" s="12" t="s">
         <v>2</v>
       </c>
-      <c r="O17" s="20"/>
-[...10 lines deleted...]
-      <c r="Z17" s="19" t="s">
+      <c r="O17" s="13"/>
+      <c r="P17" s="13"/>
+      <c r="Q17" s="13"/>
+      <c r="R17" s="13"/>
+      <c r="S17" s="13"/>
+      <c r="T17" s="13"/>
+      <c r="U17" s="13"/>
+      <c r="V17" s="13"/>
+      <c r="W17" s="13"/>
+      <c r="X17" s="13"/>
+      <c r="Y17" s="14"/>
+      <c r="Z17" s="12" t="s">
         <v>29</v>
       </c>
-      <c r="AA17" s="20"/>
-[...10 lines deleted...]
-      <c r="AL17" s="19" t="s">
+      <c r="AA17" s="13"/>
+      <c r="AB17" s="13"/>
+      <c r="AC17" s="13"/>
+      <c r="AD17" s="13"/>
+      <c r="AE17" s="13"/>
+      <c r="AF17" s="13"/>
+      <c r="AG17" s="13"/>
+      <c r="AH17" s="13"/>
+      <c r="AI17" s="13"/>
+      <c r="AJ17" s="13"/>
+      <c r="AK17" s="14"/>
+      <c r="AL17" s="12" t="s">
         <v>19</v>
       </c>
-      <c r="AM17" s="20"/>
-[...10 lines deleted...]
-      <c r="AX17" s="19" t="s">
+      <c r="AM17" s="13"/>
+      <c r="AN17" s="13"/>
+      <c r="AO17" s="13"/>
+      <c r="AP17" s="13"/>
+      <c r="AQ17" s="13"/>
+      <c r="AR17" s="13"/>
+      <c r="AS17" s="13"/>
+      <c r="AT17" s="13"/>
+      <c r="AU17" s="13"/>
+      <c r="AV17" s="13"/>
+      <c r="AW17" s="14"/>
+      <c r="AX17" s="12" t="s">
         <v>37</v>
       </c>
-      <c r="AY17" s="20"/>
-[...10 lines deleted...]
-      <c r="BJ17" s="19" t="s">
+      <c r="AY17" s="13"/>
+      <c r="AZ17" s="13"/>
+      <c r="BA17" s="13"/>
+      <c r="BB17" s="13"/>
+      <c r="BC17" s="13"/>
+      <c r="BD17" s="13"/>
+      <c r="BE17" s="13"/>
+      <c r="BF17" s="13"/>
+      <c r="BG17" s="13"/>
+      <c r="BH17" s="13"/>
+      <c r="BI17" s="14"/>
+      <c r="BJ17" s="12" t="s">
         <v>34</v>
       </c>
-      <c r="BK17" s="20"/>
-[...10 lines deleted...]
-      <c r="BV17" s="19" t="s">
+      <c r="BK17" s="13"/>
+      <c r="BL17" s="13"/>
+      <c r="BM17" s="13"/>
+      <c r="BN17" s="13"/>
+      <c r="BO17" s="13"/>
+      <c r="BP17" s="13"/>
+      <c r="BQ17" s="13"/>
+      <c r="BR17" s="13"/>
+      <c r="BS17" s="13"/>
+      <c r="BT17" s="13"/>
+      <c r="BU17" s="14"/>
+      <c r="BV17" s="12" t="s">
         <v>35</v>
       </c>
-      <c r="BW17" s="20"/>
-[...10 lines deleted...]
-      <c r="CH17" s="19" t="s">
+      <c r="BW17" s="13"/>
+      <c r="BX17" s="13"/>
+      <c r="BY17" s="13"/>
+      <c r="BZ17" s="13"/>
+      <c r="CA17" s="13"/>
+      <c r="CB17" s="13"/>
+      <c r="CC17" s="13"/>
+      <c r="CD17" s="13"/>
+      <c r="CE17" s="13"/>
+      <c r="CF17" s="13"/>
+      <c r="CG17" s="14"/>
+      <c r="CH17" s="12" t="s">
         <v>36</v>
       </c>
-      <c r="CI17" s="20"/>
-[...10 lines deleted...]
-      <c r="CT17" s="19" t="s">
+      <c r="CI17" s="13"/>
+      <c r="CJ17" s="13"/>
+      <c r="CK17" s="13"/>
+      <c r="CL17" s="13"/>
+      <c r="CM17" s="13"/>
+      <c r="CN17" s="13"/>
+      <c r="CO17" s="13"/>
+      <c r="CP17" s="13"/>
+      <c r="CQ17" s="13"/>
+      <c r="CR17" s="13"/>
+      <c r="CS17" s="14"/>
+      <c r="CT17" s="12" t="s">
         <v>31</v>
       </c>
-      <c r="CU17" s="20"/>
-[...9 lines deleted...]
-      <c r="DE17" s="21"/>
+      <c r="CU17" s="13"/>
+      <c r="CV17" s="13"/>
+      <c r="CW17" s="13"/>
+      <c r="CX17" s="13"/>
+      <c r="CY17" s="13"/>
+      <c r="CZ17" s="13"/>
+      <c r="DA17" s="13"/>
+      <c r="DB17" s="13"/>
+      <c r="DC17" s="13"/>
+      <c r="DD17" s="13"/>
+      <c r="DE17" s="14"/>
       <c r="DF17" s="3"/>
       <c r="DG17" s="3"/>
       <c r="DH17" s="3"/>
       <c r="DI17" s="3"/>
       <c r="DJ17" s="3"/>
       <c r="DK17" s="3"/>
       <c r="DL17" s="3"/>
       <c r="DM17" s="3"/>
       <c r="DN17" s="3"/>
       <c r="DO17" s="3"/>
       <c r="DP17" s="3"/>
       <c r="DQ17" s="3"/>
       <c r="DR17" s="3"/>
     </row>
     <row r="18" spans="1:122" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A18" s="18"/>
-      <c r="B18" s="22" t="s">
+      <c r="A18" s="23"/>
+      <c r="B18" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="C18" s="22" t="s">
+      <c r="C18" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="D18" s="22" t="s">
+      <c r="D18" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="E18" s="22" t="s">
+      <c r="E18" s="9" t="s">
         <v>6</v>
       </c>
-      <c r="F18" s="22" t="s">
+      <c r="F18" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="G18" s="22" t="s">
+      <c r="G18" s="9" t="s">
         <v>8</v>
       </c>
-      <c r="H18" s="22" t="s">
+      <c r="H18" s="9" t="s">
         <v>9</v>
       </c>
-      <c r="I18" s="22" t="s">
+      <c r="I18" s="9" t="s">
         <v>10</v>
       </c>
-      <c r="J18" s="22" t="s">
+      <c r="J18" s="9" t="s">
         <v>11</v>
       </c>
-      <c r="K18" s="22" t="s">
+      <c r="K18" s="9" t="s">
         <v>12</v>
       </c>
-      <c r="L18" s="22" t="s">
+      <c r="L18" s="9" t="s">
         <v>13</v>
       </c>
-      <c r="M18" s="22" t="s">
+      <c r="M18" s="9" t="s">
         <v>14</v>
       </c>
-      <c r="N18" s="22" t="s">
+      <c r="N18" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="O18" s="22" t="s">
+      <c r="O18" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="P18" s="22" t="s">
+      <c r="P18" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="Q18" s="22" t="s">
+      <c r="Q18" s="9" t="s">
         <v>6</v>
       </c>
-      <c r="R18" s="22" t="s">
+      <c r="R18" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="S18" s="22" t="s">
+      <c r="S18" s="9" t="s">
         <v>8</v>
       </c>
-      <c r="T18" s="22" t="s">
+      <c r="T18" s="9" t="s">
         <v>9</v>
       </c>
-      <c r="U18" s="22" t="s">
+      <c r="U18" s="9" t="s">
         <v>10</v>
       </c>
-      <c r="V18" s="22" t="s">
+      <c r="V18" s="9" t="s">
         <v>11</v>
       </c>
-      <c r="W18" s="22" t="s">
+      <c r="W18" s="9" t="s">
         <v>12</v>
       </c>
-      <c r="X18" s="22" t="s">
+      <c r="X18" s="9" t="s">
         <v>13</v>
       </c>
-      <c r="Y18" s="22" t="s">
+      <c r="Y18" s="9" t="s">
         <v>14</v>
       </c>
-      <c r="Z18" s="22" t="s">
+      <c r="Z18" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="AA18" s="22" t="s">
+      <c r="AA18" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="AB18" s="22" t="s">
+      <c r="AB18" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="AC18" s="22" t="s">
+      <c r="AC18" s="9" t="s">
         <v>6</v>
       </c>
-      <c r="AD18" s="22" t="s">
+      <c r="AD18" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="AE18" s="22" t="s">
+      <c r="AE18" s="9" t="s">
         <v>8</v>
       </c>
-      <c r="AF18" s="22" t="s">
+      <c r="AF18" s="9" t="s">
         <v>9</v>
       </c>
-      <c r="AG18" s="22" t="s">
+      <c r="AG18" s="9" t="s">
         <v>10</v>
       </c>
-      <c r="AH18" s="22" t="s">
+      <c r="AH18" s="9" t="s">
         <v>11</v>
       </c>
-      <c r="AI18" s="22" t="s">
+      <c r="AI18" s="9" t="s">
         <v>12</v>
       </c>
-      <c r="AJ18" s="22" t="s">
+      <c r="AJ18" s="9" t="s">
         <v>13</v>
       </c>
-      <c r="AK18" s="22" t="s">
+      <c r="AK18" s="9" t="s">
         <v>14</v>
       </c>
-      <c r="AL18" s="22" t="s">
+      <c r="AL18" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="AM18" s="22" t="s">
+      <c r="AM18" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="AN18" s="22" t="s">
+      <c r="AN18" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="AO18" s="22" t="s">
+      <c r="AO18" s="9" t="s">
         <v>6</v>
       </c>
-      <c r="AP18" s="22" t="s">
+      <c r="AP18" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="AQ18" s="22" t="s">
+      <c r="AQ18" s="9" t="s">
         <v>8</v>
       </c>
-      <c r="AR18" s="22" t="s">
+      <c r="AR18" s="9" t="s">
         <v>9</v>
       </c>
-      <c r="AS18" s="22" t="s">
+      <c r="AS18" s="9" t="s">
         <v>10</v>
       </c>
-      <c r="AT18" s="22" t="s">
+      <c r="AT18" s="9" t="s">
         <v>11</v>
       </c>
-      <c r="AU18" s="22" t="s">
+      <c r="AU18" s="9" t="s">
         <v>12</v>
       </c>
-      <c r="AV18" s="22" t="s">
+      <c r="AV18" s="9" t="s">
         <v>13</v>
       </c>
-      <c r="AW18" s="22" t="s">
+      <c r="AW18" s="9" t="s">
         <v>14</v>
       </c>
-      <c r="AX18" s="22" t="s">
+      <c r="AX18" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="AY18" s="22" t="s">
+      <c r="AY18" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="AZ18" s="22" t="s">
+      <c r="AZ18" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="BA18" s="22" t="s">
+      <c r="BA18" s="9" t="s">
         <v>6</v>
       </c>
-      <c r="BB18" s="22" t="s">
+      <c r="BB18" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="BC18" s="22" t="s">
+      <c r="BC18" s="9" t="s">
         <v>8</v>
       </c>
-      <c r="BD18" s="22" t="s">
+      <c r="BD18" s="9" t="s">
         <v>9</v>
       </c>
-      <c r="BE18" s="22" t="s">
+      <c r="BE18" s="9" t="s">
         <v>10</v>
       </c>
-      <c r="BF18" s="22" t="s">
+      <c r="BF18" s="9" t="s">
         <v>11</v>
       </c>
-      <c r="BG18" s="22" t="s">
+      <c r="BG18" s="9" t="s">
         <v>12</v>
       </c>
-      <c r="BH18" s="22" t="s">
+      <c r="BH18" s="9" t="s">
         <v>13</v>
       </c>
-      <c r="BI18" s="22" t="s">
+      <c r="BI18" s="9" t="s">
         <v>15</v>
       </c>
-      <c r="BJ18" s="22" t="s">
+      <c r="BJ18" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="BK18" s="22" t="s">
+      <c r="BK18" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="BL18" s="22" t="s">
+      <c r="BL18" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="BM18" s="22" t="s">
+      <c r="BM18" s="9" t="s">
         <v>6</v>
       </c>
-      <c r="BN18" s="22" t="s">
+      <c r="BN18" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="BO18" s="22" t="s">
+      <c r="BO18" s="9" t="s">
         <v>8</v>
       </c>
-      <c r="BP18" s="22" t="s">
+      <c r="BP18" s="9" t="s">
         <v>9</v>
       </c>
-      <c r="BQ18" s="22" t="s">
+      <c r="BQ18" s="9" t="s">
         <v>10</v>
       </c>
-      <c r="BR18" s="22" t="s">
+      <c r="BR18" s="9" t="s">
         <v>11</v>
       </c>
-      <c r="BS18" s="22" t="s">
+      <c r="BS18" s="9" t="s">
         <v>12</v>
       </c>
-      <c r="BT18" s="22" t="s">
+      <c r="BT18" s="9" t="s">
         <v>13</v>
       </c>
-      <c r="BU18" s="22" t="s">
-[...2 lines deleted...]
-      <c r="BV18" s="22" t="s">
+      <c r="BU18" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="BV18" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="BW18" s="22" t="s">
+      <c r="BW18" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="BX18" s="22" t="s">
+      <c r="BX18" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="BY18" s="22" t="s">
+      <c r="BY18" s="9" t="s">
         <v>6</v>
       </c>
-      <c r="BZ18" s="22" t="s">
+      <c r="BZ18" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="CA18" s="22" t="s">
+      <c r="CA18" s="9" t="s">
         <v>8</v>
       </c>
-      <c r="CB18" s="22" t="s">
+      <c r="CB18" s="9" t="s">
         <v>9</v>
       </c>
-      <c r="CC18" s="22" t="s">
+      <c r="CC18" s="9" t="s">
         <v>10</v>
       </c>
-      <c r="CD18" s="22" t="s">
+      <c r="CD18" s="9" t="s">
         <v>11</v>
       </c>
-      <c r="CE18" s="22" t="s">
+      <c r="CE18" s="9" t="s">
         <v>12</v>
       </c>
-      <c r="CF18" s="22" t="s">
+      <c r="CF18" s="9" t="s">
         <v>13</v>
       </c>
-      <c r="CG18" s="22" t="s">
-[...2 lines deleted...]
-      <c r="CH18" s="22" t="s">
+      <c r="CG18" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="CH18" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="CI18" s="22" t="s">
+      <c r="CI18" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="CJ18" s="22" t="s">
+      <c r="CJ18" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="CK18" s="22" t="s">
+      <c r="CK18" s="9" t="s">
         <v>6</v>
       </c>
-      <c r="CL18" s="22" t="s">
+      <c r="CL18" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="CM18" s="22" t="s">
+      <c r="CM18" s="9" t="s">
         <v>8</v>
       </c>
-      <c r="CN18" s="22" t="s">
+      <c r="CN18" s="9" t="s">
         <v>9</v>
       </c>
-      <c r="CO18" s="22" t="s">
+      <c r="CO18" s="9" t="s">
         <v>10</v>
       </c>
-      <c r="CP18" s="22" t="s">
+      <c r="CP18" s="9" t="s">
         <v>11</v>
       </c>
-      <c r="CQ18" s="22" t="s">
+      <c r="CQ18" s="9" t="s">
         <v>12</v>
       </c>
-      <c r="CR18" s="22" t="s">
+      <c r="CR18" s="9" t="s">
         <v>13</v>
       </c>
-      <c r="CS18" s="22" t="s">
-[...2 lines deleted...]
-      <c r="CT18" s="22" t="s">
+      <c r="CS18" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="CT18" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="CU18" s="22" t="s">
+      <c r="CU18" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="CV18" s="22" t="s">
+      <c r="CV18" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="CW18" s="22" t="s">
+      <c r="CW18" s="9" t="s">
         <v>6</v>
       </c>
-      <c r="CX18" s="22" t="s">
+      <c r="CX18" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="CY18" s="22" t="s">
+      <c r="CY18" s="9" t="s">
         <v>8</v>
       </c>
-      <c r="CZ18" s="22" t="s">
+      <c r="CZ18" s="9" t="s">
         <v>9</v>
       </c>
-      <c r="DA18" s="22" t="s">
+      <c r="DA18" s="9" t="s">
         <v>10</v>
       </c>
-      <c r="DB18" s="22" t="s">
+      <c r="DB18" s="9" t="s">
         <v>11</v>
       </c>
-      <c r="DC18" s="22" t="s">
+      <c r="DC18" s="9" t="s">
         <v>12</v>
       </c>
-      <c r="DD18" s="22" t="s">
+      <c r="DD18" s="9" t="s">
         <v>13</v>
       </c>
-      <c r="DE18" s="22" t="s">
+      <c r="DE18" s="9" t="s">
         <v>15</v>
       </c>
       <c r="DF18" s="3"/>
       <c r="DG18" s="3"/>
       <c r="DH18" s="3"/>
       <c r="DI18" s="3"/>
       <c r="DJ18" s="3"/>
       <c r="DK18" s="3"/>
       <c r="DL18" s="3"/>
       <c r="DM18" s="3"/>
       <c r="DN18" s="3"/>
       <c r="DO18" s="3"/>
       <c r="DP18" s="3"/>
       <c r="DQ18" s="3"/>
       <c r="DR18" s="3"/>
     </row>
     <row r="19" spans="1:122">
       <c r="A19" s="5" t="s">
         <v>21</v>
       </c>
-      <c r="B19" s="23">
+      <c r="B19" s="10">
         <v>102.24700758337526</v>
       </c>
-      <c r="C19" s="23">
+      <c r="C19" s="10">
         <v>104.16035122825562</v>
       </c>
-      <c r="D19" s="23">
+      <c r="D19" s="10">
         <v>105.8662939345371</v>
       </c>
-      <c r="E19" s="23">
+      <c r="E19" s="10">
         <v>105.75575990556003</v>
       </c>
-      <c r="F19" s="23">
+      <c r="F19" s="10">
         <v>102.721636273287</v>
       </c>
-      <c r="G19" s="23">
+      <c r="G19" s="10">
         <v>108.19521829184009</v>
       </c>
       <c r="H19" s="6">
         <v>107.74631024580535</v>
       </c>
-      <c r="I19" s="23">
+      <c r="I19" s="10">
         <v>106.63017136090542</v>
       </c>
       <c r="J19" s="6">
         <v>106.93030988610721</v>
       </c>
-      <c r="K19" s="23">
+      <c r="K19" s="10">
         <v>106.19462105161818</v>
       </c>
-      <c r="L19" s="23">
+      <c r="L19" s="10">
         <v>105.81245689823231</v>
       </c>
-      <c r="M19" s="23">
+      <c r="M19" s="10">
         <v>105.40618416435524</v>
       </c>
       <c r="N19" s="6">
         <v>100.11208115088634</v>
       </c>
       <c r="O19" s="6">
         <v>99.460861285077911</v>
       </c>
       <c r="P19" s="6">
         <v>99.183082231859203</v>
       </c>
       <c r="Q19" s="6">
         <v>99.459394538906579</v>
       </c>
       <c r="R19" s="6">
         <v>100.94394258605975</v>
       </c>
       <c r="S19" s="6">
         <v>100.37740625968196</v>
       </c>
       <c r="T19" s="6">
         <v>101.49427353487933</v>
       </c>
       <c r="U19" s="6">
         <v>101.84745581111534</v>
@@ -5272,52 +5304,56 @@
       </c>
       <c r="CR19" s="6">
         <v>104.62642153445931</v>
       </c>
       <c r="CS19" s="6">
         <v>103.54854978775958</v>
       </c>
       <c r="CT19" s="6">
         <v>118.96851059535518</v>
       </c>
       <c r="CU19" s="6">
         <v>109.8</v>
       </c>
       <c r="CV19" s="6">
         <v>98.7</v>
       </c>
       <c r="CW19" s="6">
         <v>98.3</v>
       </c>
       <c r="CX19" s="6">
         <v>99.1</v>
       </c>
       <c r="CY19" s="6">
         <v>102.15260381435958</v>
       </c>
-      <c r="CZ19" s="6"/>
-      <c r="DA19" s="6"/>
+      <c r="CZ19" s="6">
+        <v>102.83936928154729</v>
+      </c>
+      <c r="DA19" s="6">
+        <v>101.73848430900124</v>
+      </c>
       <c r="DB19" s="6"/>
       <c r="DC19" s="6"/>
       <c r="DD19" s="6"/>
       <c r="DE19" s="6"/>
       <c r="DF19" s="3"/>
       <c r="DG19" s="3"/>
       <c r="DH19" s="3"/>
       <c r="DI19" s="3"/>
       <c r="DJ19" s="3"/>
       <c r="DK19" s="3"/>
       <c r="DL19" s="3"/>
       <c r="DM19" s="3"/>
       <c r="DN19" s="3"/>
       <c r="DO19" s="3"/>
       <c r="DP19" s="3"/>
       <c r="DQ19" s="3"/>
       <c r="DR19" s="3"/>
     </row>
     <row r="20" spans="1:122">
       <c r="A20" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B20" s="6">
         <v>154.32291843253253</v>
       </c>
@@ -5602,52 +5638,56 @@
       </c>
       <c r="CR20" s="6">
         <v>90.803720887349186</v>
       </c>
       <c r="CS20" s="6">
         <v>73.428543126258461</v>
       </c>
       <c r="CT20" s="6">
         <v>100.2</v>
       </c>
       <c r="CU20" s="6">
         <v>100.3</v>
       </c>
       <c r="CV20" s="6">
         <v>100.6</v>
       </c>
       <c r="CW20" s="6">
         <v>100.3</v>
       </c>
       <c r="CX20" s="6">
         <v>100.5</v>
       </c>
       <c r="CY20" s="6">
         <v>100.40302908481991</v>
       </c>
-      <c r="CZ20" s="6"/>
-      <c r="DA20" s="6"/>
+      <c r="CZ20" s="6">
+        <v>101.15195804132911</v>
+      </c>
+      <c r="DA20" s="6">
+        <v>100.90086421058788</v>
+      </c>
       <c r="DB20" s="6"/>
       <c r="DC20" s="6"/>
       <c r="DD20" s="6"/>
       <c r="DE20" s="6"/>
       <c r="DF20" s="3"/>
       <c r="DG20" s="3"/>
       <c r="DH20" s="3"/>
       <c r="DI20" s="3"/>
       <c r="DJ20" s="3"/>
       <c r="DK20" s="3"/>
       <c r="DL20" s="3"/>
       <c r="DM20" s="3"/>
       <c r="DN20" s="3"/>
       <c r="DO20" s="3"/>
       <c r="DP20" s="3"/>
       <c r="DQ20" s="3"/>
       <c r="DR20" s="3"/>
     </row>
     <row r="21" spans="1:122">
       <c r="A21" s="7" t="s">
         <v>23</v>
       </c>
       <c r="B21" s="6">
         <v>121.17866168448165</v>
       </c>
@@ -5932,52 +5972,56 @@
       </c>
       <c r="CR21" s="6">
         <v>103.11402264587359</v>
       </c>
       <c r="CS21" s="6">
         <v>94.96412822321993</v>
       </c>
       <c r="CT21" s="6">
         <v>100</v>
       </c>
       <c r="CU21" s="6">
         <v>100.8</v>
       </c>
       <c r="CV21" s="6">
         <v>90.9</v>
       </c>
       <c r="CW21" s="6">
         <v>100</v>
       </c>
       <c r="CX21" s="6">
         <v>99.8</v>
       </c>
       <c r="CY21" s="6">
         <v>109.14682486496167</v>
       </c>
-      <c r="CZ21" s="6"/>
-      <c r="DA21" s="6"/>
+      <c r="CZ21" s="6">
+        <v>100.36429852746245</v>
+      </c>
+      <c r="DA21" s="6">
+        <v>100.20307200214968</v>
+      </c>
       <c r="DB21" s="6"/>
       <c r="DC21" s="6"/>
       <c r="DD21" s="6"/>
       <c r="DE21" s="6"/>
       <c r="DF21" s="3"/>
       <c r="DG21" s="3"/>
       <c r="DH21" s="3"/>
       <c r="DI21" s="3"/>
       <c r="DJ21" s="3"/>
       <c r="DK21" s="3"/>
       <c r="DL21" s="3"/>
       <c r="DM21" s="3"/>
       <c r="DN21" s="3"/>
       <c r="DO21" s="3"/>
       <c r="DP21" s="3"/>
       <c r="DQ21" s="3"/>
       <c r="DR21" s="3"/>
     </row>
     <row r="22" spans="1:122">
       <c r="A22" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B22" s="6">
         <v>94.150931415408763</v>
       </c>
@@ -6262,52 +6306,56 @@
       </c>
       <c r="CR22" s="6">
         <v>96.817713517207523</v>
       </c>
       <c r="CS22" s="6">
         <v>101.00073248334425</v>
       </c>
       <c r="CT22" s="6">
         <v>102.4</v>
       </c>
       <c r="CU22" s="6">
         <v>100.9</v>
       </c>
       <c r="CV22" s="6">
         <v>96.2</v>
       </c>
       <c r="CW22" s="6">
         <v>96.6</v>
       </c>
       <c r="CX22" s="6">
         <v>94.1</v>
       </c>
       <c r="CY22" s="6">
         <v>94.47417038018699</v>
       </c>
-      <c r="CZ22" s="6"/>
-      <c r="DA22" s="6"/>
+      <c r="CZ22" s="6">
+        <v>95.728543413671744</v>
+      </c>
+      <c r="DA22" s="6">
+        <v>94.411945979966617</v>
+      </c>
       <c r="DB22" s="6"/>
       <c r="DC22" s="6"/>
       <c r="DD22" s="6"/>
       <c r="DE22" s="6"/>
       <c r="DF22" s="3"/>
       <c r="DG22" s="3"/>
       <c r="DH22" s="3"/>
       <c r="DI22" s="3"/>
       <c r="DJ22" s="3"/>
       <c r="DK22" s="3"/>
       <c r="DL22" s="3"/>
       <c r="DM22" s="3"/>
       <c r="DN22" s="3"/>
       <c r="DO22" s="3"/>
       <c r="DP22" s="3"/>
       <c r="DQ22" s="3"/>
       <c r="DR22" s="3"/>
     </row>
     <row r="23" spans="1:122">
       <c r="A23" s="7" t="s">
         <v>25</v>
       </c>
       <c r="B23" s="8">
         <v>77.846957196181847</v>
       </c>
@@ -6592,52 +6640,56 @@
       </c>
       <c r="CR23" s="6">
         <v>88.609740910710514</v>
       </c>
       <c r="CS23" s="6">
         <v>91.451397366330454</v>
       </c>
       <c r="CT23" s="6">
         <v>105.5</v>
       </c>
       <c r="CU23" s="8">
         <v>104.4</v>
       </c>
       <c r="CV23" s="8">
         <v>97.7</v>
       </c>
       <c r="CW23" s="8">
         <v>96.6</v>
       </c>
       <c r="CX23" s="8">
         <v>95.3</v>
       </c>
       <c r="CY23" s="6">
         <v>100.7467644683167</v>
       </c>
-      <c r="CZ23" s="6"/>
-      <c r="DA23" s="6"/>
+      <c r="CZ23" s="6">
+        <v>100.35895948278556</v>
+      </c>
+      <c r="DA23" s="6">
+        <v>97.825957872925784</v>
+      </c>
       <c r="DB23" s="6"/>
       <c r="DC23" s="6"/>
       <c r="DD23" s="6"/>
       <c r="DE23" s="6"/>
       <c r="DF23" s="3"/>
       <c r="DG23" s="3"/>
       <c r="DH23" s="3"/>
       <c r="DI23" s="3"/>
       <c r="DJ23" s="3"/>
       <c r="DK23" s="3"/>
       <c r="DL23" s="3"/>
       <c r="DM23" s="3"/>
       <c r="DN23" s="3"/>
       <c r="DO23" s="3"/>
       <c r="DP23" s="3"/>
       <c r="DQ23" s="3"/>
       <c r="DR23" s="3"/>
     </row>
     <row r="24" spans="1:122">
       <c r="A24" s="7" t="s">
         <v>26</v>
       </c>
       <c r="B24" s="6">
         <v>92.657636178467087</v>
       </c>
@@ -6922,52 +6974,56 @@
       </c>
       <c r="CR24" s="6">
         <v>98.857980816669496</v>
       </c>
       <c r="CS24" s="6">
         <v>103.16296752632184</v>
       </c>
       <c r="CT24" s="6">
         <v>102.2</v>
       </c>
       <c r="CU24" s="6">
         <v>100.5</v>
       </c>
       <c r="CV24" s="6">
         <v>98.7</v>
       </c>
       <c r="CW24" s="6">
         <v>100.6</v>
       </c>
       <c r="CX24" s="6">
         <v>100.6</v>
       </c>
       <c r="CY24" s="6">
         <v>100.21052584503825</v>
       </c>
-      <c r="CZ24" s="6"/>
-      <c r="DA24" s="6"/>
+      <c r="CZ24" s="6">
+        <v>100.39341879890983</v>
+      </c>
+      <c r="DA24" s="6">
+        <v>98.765662940995654</v>
+      </c>
       <c r="DB24" s="6"/>
       <c r="DC24" s="6"/>
       <c r="DD24" s="6"/>
       <c r="DE24" s="6"/>
       <c r="DF24" s="3"/>
       <c r="DG24" s="3"/>
       <c r="DH24" s="3"/>
       <c r="DI24" s="3"/>
       <c r="DJ24" s="3"/>
       <c r="DK24" s="3"/>
       <c r="DL24" s="3"/>
       <c r="DM24" s="3"/>
       <c r="DN24" s="3"/>
       <c r="DO24" s="3"/>
       <c r="DP24" s="3"/>
       <c r="DQ24" s="3"/>
       <c r="DR24" s="3"/>
     </row>
     <row r="25" spans="1:122">
       <c r="A25" s="7" t="s">
         <v>27</v>
       </c>
       <c r="B25" s="6">
         <v>233.47749568969962</v>
       </c>
@@ -7252,52 +7308,56 @@
       </c>
       <c r="CR25" s="6">
         <v>113.40630402613327</v>
       </c>
       <c r="CS25" s="6">
         <v>99.874981008517111</v>
       </c>
       <c r="CT25" s="6">
         <v>122.9</v>
       </c>
       <c r="CU25" s="6">
         <v>126</v>
       </c>
       <c r="CV25" s="6">
         <v>124.6</v>
       </c>
       <c r="CW25" s="6">
         <v>121.5</v>
       </c>
       <c r="CX25" s="6">
         <v>121.4</v>
       </c>
       <c r="CY25" s="6">
         <v>122.68111054576589</v>
       </c>
-      <c r="CZ25" s="6"/>
-      <c r="DA25" s="6"/>
+      <c r="CZ25" s="6">
+        <v>122.82970300248735</v>
+      </c>
+      <c r="DA25" s="6">
+        <v>123.16378803343444</v>
+      </c>
       <c r="DB25" s="6"/>
       <c r="DC25" s="6"/>
       <c r="DD25" s="6"/>
       <c r="DE25" s="6"/>
       <c r="DF25" s="3"/>
       <c r="DG25" s="3"/>
       <c r="DH25" s="3"/>
       <c r="DI25" s="3"/>
       <c r="DJ25" s="3"/>
       <c r="DK25" s="3"/>
       <c r="DL25" s="3"/>
       <c r="DM25" s="3"/>
       <c r="DN25" s="3"/>
       <c r="DO25" s="3"/>
       <c r="DP25" s="3"/>
       <c r="DQ25" s="3"/>
       <c r="DR25" s="3"/>
     </row>
     <row r="26" spans="1:122">
       <c r="A26" s="7" t="s">
         <v>28</v>
       </c>
       <c r="B26" s="6">
         <v>101.8010076884902</v>
       </c>
@@ -7582,52 +7642,56 @@
       </c>
       <c r="CR26" s="6">
         <v>123.13202628922113</v>
       </c>
       <c r="CS26" s="6">
         <v>123.55229620499317</v>
       </c>
       <c r="CT26" s="6">
         <v>184</v>
       </c>
       <c r="CU26" s="6">
         <v>116.6</v>
       </c>
       <c r="CV26" s="6">
         <v>75.3</v>
       </c>
       <c r="CW26" s="6">
         <v>76.5</v>
       </c>
       <c r="CX26" s="6">
         <v>80.7</v>
       </c>
       <c r="CY26" s="6">
         <v>90.157191978685276</v>
       </c>
-      <c r="CZ26" s="6"/>
-      <c r="DA26" s="6"/>
+      <c r="CZ26" s="6">
+        <v>93.43283773186603</v>
+      </c>
+      <c r="DA26" s="6">
+        <v>92.754416417441917</v>
+      </c>
       <c r="DB26" s="6"/>
       <c r="DC26" s="6"/>
       <c r="DD26" s="6"/>
       <c r="DE26" s="6"/>
       <c r="DF26" s="3"/>
       <c r="DG26" s="3"/>
       <c r="DH26" s="3"/>
       <c r="DI26" s="3"/>
       <c r="DJ26" s="3"/>
       <c r="DK26" s="3"/>
       <c r="DL26" s="3"/>
       <c r="DM26" s="3"/>
       <c r="DN26" s="3"/>
       <c r="DO26" s="3"/>
       <c r="DP26" s="3"/>
       <c r="DQ26" s="3"/>
       <c r="DR26" s="3"/>
     </row>
     <row r="27" spans="1:122">
       <c r="A27" s="3"/>
       <c r="B27" s="3"/>
       <c r="C27" s="3"/>
       <c r="D27" s="3"/>
       <c r="E27" s="3"/>
       <c r="F27" s="3"/>
@@ -7727,779 +7791,779 @@
       <c r="CV27" s="3"/>
       <c r="CW27" s="3"/>
       <c r="CX27" s="3"/>
       <c r="CY27" s="3"/>
       <c r="CZ27" s="3"/>
       <c r="DA27" s="3"/>
       <c r="DB27" s="3"/>
       <c r="DC27" s="3"/>
       <c r="DD27" s="3"/>
       <c r="DE27" s="3"/>
       <c r="DF27" s="3"/>
       <c r="DG27" s="3"/>
       <c r="DH27" s="3"/>
       <c r="DI27" s="3"/>
       <c r="DJ27" s="3"/>
       <c r="DK27" s="3"/>
       <c r="DL27" s="3"/>
       <c r="DM27" s="3"/>
       <c r="DN27" s="3"/>
       <c r="DO27" s="3"/>
       <c r="DP27" s="3"/>
       <c r="DQ27" s="3"/>
       <c r="DR27" s="3"/>
     </row>
     <row r="28" spans="1:122" ht="21" customHeight="1">
-      <c r="A28" s="15"/>
-[...60 lines deleted...]
-      <c r="BJ28" s="14" t="s">
+      <c r="A28" s="20"/>
+      <c r="B28" s="20"/>
+      <c r="C28" s="20"/>
+      <c r="D28" s="20"/>
+      <c r="E28" s="20"/>
+      <c r="F28" s="20"/>
+      <c r="G28" s="20"/>
+      <c r="H28" s="20"/>
+      <c r="I28" s="20"/>
+      <c r="J28" s="20"/>
+      <c r="K28" s="20"/>
+      <c r="L28" s="20"/>
+      <c r="M28" s="20"/>
+      <c r="N28" s="20"/>
+      <c r="O28" s="20"/>
+      <c r="P28" s="20"/>
+      <c r="Q28" s="20"/>
+      <c r="R28" s="20"/>
+      <c r="S28" s="20"/>
+      <c r="T28" s="20"/>
+      <c r="U28" s="20"/>
+      <c r="V28" s="20"/>
+      <c r="W28" s="20"/>
+      <c r="X28" s="20"/>
+      <c r="Y28" s="20"/>
+      <c r="Z28" s="20"/>
+      <c r="AA28" s="20"/>
+      <c r="AB28" s="20"/>
+      <c r="AC28" s="20"/>
+      <c r="AD28" s="20"/>
+      <c r="AE28" s="20"/>
+      <c r="AF28" s="20"/>
+      <c r="AG28" s="20"/>
+      <c r="AH28" s="20"/>
+      <c r="AI28" s="20"/>
+      <c r="AJ28" s="20"/>
+      <c r="AK28" s="20"/>
+      <c r="AL28" s="20"/>
+      <c r="AM28" s="20"/>
+      <c r="AN28" s="20"/>
+      <c r="AO28" s="20"/>
+      <c r="AP28" s="20"/>
+      <c r="AQ28" s="20"/>
+      <c r="AR28" s="20"/>
+      <c r="AS28" s="20"/>
+      <c r="AT28" s="20"/>
+      <c r="AU28" s="20"/>
+      <c r="AV28" s="20"/>
+      <c r="AW28" s="20"/>
+      <c r="AX28" s="20"/>
+      <c r="AY28" s="20"/>
+      <c r="AZ28" s="20"/>
+      <c r="BA28" s="20"/>
+      <c r="BB28" s="20"/>
+      <c r="BC28" s="20"/>
+      <c r="BD28" s="20"/>
+      <c r="BE28" s="20"/>
+      <c r="BF28" s="20"/>
+      <c r="BG28" s="20"/>
+      <c r="BH28" s="20"/>
+      <c r="BI28" s="20"/>
+      <c r="BJ28" s="19" t="s">
         <v>17</v>
       </c>
-      <c r="BK28" s="14"/>
-[...58 lines deleted...]
-      <c r="DR28" s="14"/>
+      <c r="BK28" s="19"/>
+      <c r="BL28" s="19"/>
+      <c r="BM28" s="19"/>
+      <c r="BN28" s="19"/>
+      <c r="BO28" s="19"/>
+      <c r="BP28" s="19"/>
+      <c r="BQ28" s="19"/>
+      <c r="BR28" s="19"/>
+      <c r="BS28" s="19"/>
+      <c r="BT28" s="19"/>
+      <c r="BU28" s="19"/>
+      <c r="BV28" s="19"/>
+      <c r="BW28" s="19"/>
+      <c r="BX28" s="19"/>
+      <c r="BY28" s="19"/>
+      <c r="BZ28" s="19"/>
+      <c r="CA28" s="19"/>
+      <c r="CB28" s="19"/>
+      <c r="CC28" s="19"/>
+      <c r="CD28" s="19"/>
+      <c r="CE28" s="19"/>
+      <c r="CF28" s="19"/>
+      <c r="CG28" s="19"/>
+      <c r="CH28" s="19"/>
+      <c r="CI28" s="19"/>
+      <c r="CJ28" s="19"/>
+      <c r="CK28" s="19"/>
+      <c r="CL28" s="19"/>
+      <c r="CM28" s="19"/>
+      <c r="CN28" s="19"/>
+      <c r="CO28" s="19"/>
+      <c r="CP28" s="19"/>
+      <c r="CQ28" s="19"/>
+      <c r="CR28" s="19"/>
+      <c r="CS28" s="19"/>
+      <c r="CT28" s="19"/>
+      <c r="CU28" s="19"/>
+      <c r="CV28" s="19"/>
+      <c r="CW28" s="19"/>
+      <c r="CX28" s="19"/>
+      <c r="CY28" s="19"/>
+      <c r="CZ28" s="19"/>
+      <c r="DA28" s="19"/>
+      <c r="DB28" s="19"/>
+      <c r="DC28" s="19"/>
+      <c r="DD28" s="19"/>
+      <c r="DE28" s="19"/>
+      <c r="DF28" s="19"/>
+      <c r="DG28" s="19"/>
+      <c r="DH28" s="19"/>
+      <c r="DI28" s="19"/>
+      <c r="DJ28" s="19"/>
+      <c r="DK28" s="19"/>
+      <c r="DL28" s="19"/>
+      <c r="DM28" s="19"/>
+      <c r="DN28" s="19"/>
+      <c r="DO28" s="19"/>
+      <c r="DP28" s="19"/>
+      <c r="DQ28" s="19"/>
+      <c r="DR28" s="19"/>
     </row>
     <row r="29" spans="1:122" ht="22.5" customHeight="1" thickBot="1">
       <c r="A29" s="3"/>
       <c r="B29" s="3"/>
       <c r="C29" s="3"/>
       <c r="D29" s="3"/>
       <c r="E29" s="3"/>
       <c r="F29" s="3"/>
       <c r="G29" s="3"/>
       <c r="H29" s="3"/>
-      <c r="I29" s="13"/>
-[...3 lines deleted...]
-      <c r="M29" s="13"/>
+      <c r="I29" s="15"/>
+      <c r="J29" s="15"/>
+      <c r="K29" s="15"/>
+      <c r="L29" s="15"/>
+      <c r="M29" s="15"/>
       <c r="N29" s="3"/>
       <c r="O29" s="3"/>
       <c r="P29" s="3"/>
       <c r="Q29" s="3"/>
       <c r="R29" s="3"/>
       <c r="S29" s="3"/>
       <c r="T29" s="3"/>
-      <c r="U29" s="16" t="s">
+      <c r="U29" s="21" t="s">
         <v>1</v>
       </c>
-      <c r="V29" s="16"/>
-[...2 lines deleted...]
-      <c r="Y29" s="16"/>
+      <c r="V29" s="21"/>
+      <c r="W29" s="21"/>
+      <c r="X29" s="21"/>
+      <c r="Y29" s="21"/>
       <c r="Z29" s="3"/>
       <c r="AA29" s="3"/>
       <c r="AB29" s="3"/>
       <c r="AC29" s="3"/>
       <c r="AD29" s="3"/>
       <c r="AE29" s="3"/>
       <c r="AF29" s="3"/>
-      <c r="AG29" s="13" t="s">
+      <c r="AG29" s="15" t="s">
         <v>1</v>
       </c>
-      <c r="AH29" s="13"/>
-[...2 lines deleted...]
-      <c r="AK29" s="13"/>
+      <c r="AH29" s="15"/>
+      <c r="AI29" s="15"/>
+      <c r="AJ29" s="15"/>
+      <c r="AK29" s="15"/>
       <c r="AL29" s="3"/>
       <c r="AM29" s="3"/>
       <c r="AN29" s="3"/>
       <c r="AO29" s="3"/>
       <c r="AP29" s="3"/>
       <c r="AQ29" s="3"/>
       <c r="AR29" s="3"/>
-      <c r="AS29" s="13"/>
-[...3 lines deleted...]
-      <c r="AW29" s="13"/>
+      <c r="AS29" s="15"/>
+      <c r="AT29" s="15"/>
+      <c r="AU29" s="15"/>
+      <c r="AV29" s="15"/>
+      <c r="AW29" s="15"/>
       <c r="AX29" s="3"/>
       <c r="AY29" s="3"/>
       <c r="AZ29" s="3"/>
       <c r="BA29" s="3"/>
       <c r="BB29" s="3"/>
       <c r="BC29" s="3"/>
       <c r="BD29" s="3"/>
-      <c r="BE29" s="13" t="s">
+      <c r="BE29" s="15" t="s">
         <v>1</v>
       </c>
-      <c r="BF29" s="13"/>
-[...2 lines deleted...]
-      <c r="BI29" s="13"/>
+      <c r="BF29" s="15"/>
+      <c r="BG29" s="15"/>
+      <c r="BH29" s="15"/>
+      <c r="BI29" s="15"/>
       <c r="BJ29" s="3"/>
       <c r="BK29" s="3"/>
       <c r="BL29" s="3"/>
       <c r="BM29" s="3"/>
       <c r="BN29" s="3"/>
       <c r="BO29" s="3"/>
       <c r="BP29" s="3"/>
-      <c r="BQ29" s="13" t="s">
+      <c r="BQ29" s="15" t="s">
         <v>1</v>
       </c>
-      <c r="BR29" s="13"/>
-[...2 lines deleted...]
-      <c r="BU29" s="13"/>
+      <c r="BR29" s="15"/>
+      <c r="BS29" s="15"/>
+      <c r="BT29" s="15"/>
+      <c r="BU29" s="15"/>
       <c r="BV29" s="3"/>
       <c r="BW29" s="3"/>
       <c r="BX29" s="3"/>
       <c r="BY29" s="3"/>
       <c r="BZ29" s="3"/>
       <c r="CA29" s="3"/>
       <c r="CB29" s="3"/>
-      <c r="CC29" s="13" t="s">
+      <c r="CC29" s="15" t="s">
         <v>1</v>
       </c>
-      <c r="CD29" s="13"/>
-[...2 lines deleted...]
-      <c r="CG29" s="13"/>
+      <c r="CD29" s="15"/>
+      <c r="CE29" s="15"/>
+      <c r="CF29" s="15"/>
+      <c r="CG29" s="15"/>
       <c r="CH29" s="3"/>
       <c r="CI29" s="3"/>
       <c r="CJ29" s="3"/>
       <c r="CK29" s="3"/>
       <c r="CL29" s="3"/>
       <c r="CM29" s="3"/>
       <c r="CN29" s="3"/>
-      <c r="CO29" s="13" t="s">
+      <c r="CO29" s="15" t="s">
         <v>1</v>
       </c>
-      <c r="CP29" s="13"/>
-[...2 lines deleted...]
-      <c r="CS29" s="13"/>
+      <c r="CP29" s="15"/>
+      <c r="CQ29" s="15"/>
+      <c r="CR29" s="15"/>
+      <c r="CS29" s="15"/>
       <c r="CT29" s="3"/>
       <c r="CU29" s="3"/>
       <c r="CV29" s="3"/>
       <c r="CW29" s="3"/>
       <c r="CX29" s="3"/>
       <c r="CY29" s="3"/>
       <c r="CZ29" s="3"/>
-      <c r="DA29" s="13" t="s">
+      <c r="DA29" s="15" t="s">
         <v>1</v>
       </c>
-      <c r="DB29" s="13"/>
-[...2 lines deleted...]
-      <c r="DE29" s="13"/>
+      <c r="DB29" s="15"/>
+      <c r="DC29" s="15"/>
+      <c r="DD29" s="15"/>
+      <c r="DE29" s="15"/>
       <c r="DF29" s="3"/>
       <c r="DG29" s="3"/>
       <c r="DH29" s="3"/>
       <c r="DI29" s="3"/>
       <c r="DJ29" s="3"/>
       <c r="DK29" s="3"/>
       <c r="DL29" s="3"/>
       <c r="DM29" s="3"/>
       <c r="DN29" s="3"/>
       <c r="DO29" s="3"/>
       <c r="DP29" s="3"/>
       <c r="DQ29" s="3"/>
       <c r="DR29" s="3"/>
     </row>
     <row r="30" spans="1:122" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A30" s="17"/>
-      <c r="B30" s="19" t="s">
+      <c r="A30" s="22"/>
+      <c r="B30" s="12" t="s">
         <v>30</v>
       </c>
-      <c r="C30" s="20"/>
-[...10 lines deleted...]
-      <c r="N30" s="19" t="s">
+      <c r="C30" s="13"/>
+      <c r="D30" s="13"/>
+      <c r="E30" s="13"/>
+      <c r="F30" s="13"/>
+      <c r="G30" s="13"/>
+      <c r="H30" s="13"/>
+      <c r="I30" s="13"/>
+      <c r="J30" s="13"/>
+      <c r="K30" s="13"/>
+      <c r="L30" s="13"/>
+      <c r="M30" s="14"/>
+      <c r="N30" s="12" t="s">
         <v>2</v>
       </c>
-      <c r="O30" s="20"/>
-[...10 lines deleted...]
-      <c r="Z30" s="19" t="s">
+      <c r="O30" s="13"/>
+      <c r="P30" s="13"/>
+      <c r="Q30" s="13"/>
+      <c r="R30" s="13"/>
+      <c r="S30" s="13"/>
+      <c r="T30" s="13"/>
+      <c r="U30" s="13"/>
+      <c r="V30" s="13"/>
+      <c r="W30" s="13"/>
+      <c r="X30" s="13"/>
+      <c r="Y30" s="14"/>
+      <c r="Z30" s="12" t="s">
         <v>29</v>
       </c>
-      <c r="AA30" s="20"/>
-[...10 lines deleted...]
-      <c r="AL30" s="19" t="s">
+      <c r="AA30" s="13"/>
+      <c r="AB30" s="13"/>
+      <c r="AC30" s="13"/>
+      <c r="AD30" s="13"/>
+      <c r="AE30" s="13"/>
+      <c r="AF30" s="13"/>
+      <c r="AG30" s="13"/>
+      <c r="AH30" s="13"/>
+      <c r="AI30" s="13"/>
+      <c r="AJ30" s="13"/>
+      <c r="AK30" s="14"/>
+      <c r="AL30" s="12" t="s">
         <v>19</v>
       </c>
-      <c r="AM30" s="20"/>
-[...10 lines deleted...]
-      <c r="AX30" s="19" t="s">
+      <c r="AM30" s="13"/>
+      <c r="AN30" s="13"/>
+      <c r="AO30" s="13"/>
+      <c r="AP30" s="13"/>
+      <c r="AQ30" s="13"/>
+      <c r="AR30" s="13"/>
+      <c r="AS30" s="13"/>
+      <c r="AT30" s="13"/>
+      <c r="AU30" s="13"/>
+      <c r="AV30" s="13"/>
+      <c r="AW30" s="14"/>
+      <c r="AX30" s="12" t="s">
         <v>37</v>
       </c>
-      <c r="AY30" s="20"/>
-[...10 lines deleted...]
-      <c r="BJ30" s="19" t="s">
+      <c r="AY30" s="13"/>
+      <c r="AZ30" s="13"/>
+      <c r="BA30" s="13"/>
+      <c r="BB30" s="13"/>
+      <c r="BC30" s="13"/>
+      <c r="BD30" s="13"/>
+      <c r="BE30" s="13"/>
+      <c r="BF30" s="13"/>
+      <c r="BG30" s="13"/>
+      <c r="BH30" s="13"/>
+      <c r="BI30" s="14"/>
+      <c r="BJ30" s="12" t="s">
         <v>34</v>
       </c>
-      <c r="BK30" s="20"/>
-[...10 lines deleted...]
-      <c r="BV30" s="19" t="s">
+      <c r="BK30" s="13"/>
+      <c r="BL30" s="13"/>
+      <c r="BM30" s="13"/>
+      <c r="BN30" s="13"/>
+      <c r="BO30" s="13"/>
+      <c r="BP30" s="13"/>
+      <c r="BQ30" s="13"/>
+      <c r="BR30" s="13"/>
+      <c r="BS30" s="13"/>
+      <c r="BT30" s="13"/>
+      <c r="BU30" s="14"/>
+      <c r="BV30" s="12" t="s">
         <v>35</v>
       </c>
-      <c r="BW30" s="20"/>
-[...10 lines deleted...]
-      <c r="CH30" s="19" t="s">
+      <c r="BW30" s="13"/>
+      <c r="BX30" s="13"/>
+      <c r="BY30" s="13"/>
+      <c r="BZ30" s="13"/>
+      <c r="CA30" s="13"/>
+      <c r="CB30" s="13"/>
+      <c r="CC30" s="13"/>
+      <c r="CD30" s="13"/>
+      <c r="CE30" s="13"/>
+      <c r="CF30" s="13"/>
+      <c r="CG30" s="14"/>
+      <c r="CH30" s="12" t="s">
         <v>36</v>
       </c>
-      <c r="CI30" s="20"/>
-[...10 lines deleted...]
-      <c r="CT30" s="19" t="s">
+      <c r="CI30" s="13"/>
+      <c r="CJ30" s="13"/>
+      <c r="CK30" s="13"/>
+      <c r="CL30" s="13"/>
+      <c r="CM30" s="13"/>
+      <c r="CN30" s="13"/>
+      <c r="CO30" s="13"/>
+      <c r="CP30" s="13"/>
+      <c r="CQ30" s="13"/>
+      <c r="CR30" s="13"/>
+      <c r="CS30" s="14"/>
+      <c r="CT30" s="12" t="s">
         <v>31</v>
       </c>
-      <c r="CU30" s="20"/>
-[...9 lines deleted...]
-      <c r="DE30" s="21"/>
+      <c r="CU30" s="13"/>
+      <c r="CV30" s="13"/>
+      <c r="CW30" s="13"/>
+      <c r="CX30" s="13"/>
+      <c r="CY30" s="13"/>
+      <c r="CZ30" s="13"/>
+      <c r="DA30" s="13"/>
+      <c r="DB30" s="13"/>
+      <c r="DC30" s="13"/>
+      <c r="DD30" s="13"/>
+      <c r="DE30" s="14"/>
       <c r="DF30" s="3"/>
       <c r="DG30" s="3"/>
       <c r="DH30" s="3"/>
       <c r="DI30" s="3"/>
       <c r="DJ30" s="3"/>
       <c r="DK30" s="3"/>
       <c r="DL30" s="3"/>
       <c r="DM30" s="3"/>
       <c r="DN30" s="3"/>
       <c r="DO30" s="3"/>
       <c r="DP30" s="3"/>
       <c r="DQ30" s="3"/>
       <c r="DR30" s="3"/>
     </row>
     <row r="31" spans="1:122" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A31" s="18"/>
-      <c r="B31" s="22" t="s">
+      <c r="A31" s="23"/>
+      <c r="B31" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="C31" s="22" t="s">
+      <c r="C31" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="D31" s="22" t="s">
+      <c r="D31" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="E31" s="22" t="s">
+      <c r="E31" s="9" t="s">
         <v>6</v>
       </c>
-      <c r="F31" s="22" t="s">
+      <c r="F31" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="G31" s="22" t="s">
+      <c r="G31" s="9" t="s">
         <v>8</v>
       </c>
-      <c r="H31" s="22" t="s">
+      <c r="H31" s="9" t="s">
         <v>9</v>
       </c>
-      <c r="I31" s="22" t="s">
+      <c r="I31" s="9" t="s">
         <v>10</v>
       </c>
-      <c r="J31" s="22" t="s">
+      <c r="J31" s="9" t="s">
         <v>11</v>
       </c>
-      <c r="K31" s="22" t="s">
+      <c r="K31" s="9" t="s">
         <v>12</v>
       </c>
-      <c r="L31" s="22" t="s">
+      <c r="L31" s="9" t="s">
         <v>13</v>
       </c>
-      <c r="M31" s="22" t="s">
+      <c r="M31" s="9" t="s">
         <v>14</v>
       </c>
-      <c r="N31" s="22" t="s">
+      <c r="N31" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="O31" s="22" t="s">
+      <c r="O31" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="P31" s="22" t="s">
+      <c r="P31" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="Q31" s="22" t="s">
+      <c r="Q31" s="9" t="s">
         <v>6</v>
       </c>
-      <c r="R31" s="22" t="s">
+      <c r="R31" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="S31" s="22" t="s">
+      <c r="S31" s="9" t="s">
         <v>8</v>
       </c>
-      <c r="T31" s="22" t="s">
+      <c r="T31" s="9" t="s">
         <v>9</v>
       </c>
-      <c r="U31" s="22" t="s">
+      <c r="U31" s="9" t="s">
         <v>10</v>
       </c>
-      <c r="V31" s="22" t="s">
+      <c r="V31" s="9" t="s">
         <v>11</v>
       </c>
-      <c r="W31" s="22" t="s">
+      <c r="W31" s="9" t="s">
         <v>12</v>
       </c>
-      <c r="X31" s="22" t="s">
+      <c r="X31" s="9" t="s">
         <v>13</v>
       </c>
-      <c r="Y31" s="22" t="s">
+      <c r="Y31" s="9" t="s">
         <v>14</v>
       </c>
-      <c r="Z31" s="22" t="s">
+      <c r="Z31" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="AA31" s="22" t="s">
+      <c r="AA31" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="AB31" s="22" t="s">
+      <c r="AB31" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="AC31" s="22" t="s">
+      <c r="AC31" s="9" t="s">
         <v>6</v>
       </c>
-      <c r="AD31" s="22" t="s">
+      <c r="AD31" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="AE31" s="22" t="s">
+      <c r="AE31" s="9" t="s">
         <v>8</v>
       </c>
-      <c r="AF31" s="22" t="s">
+      <c r="AF31" s="9" t="s">
         <v>9</v>
       </c>
-      <c r="AG31" s="22" t="s">
+      <c r="AG31" s="9" t="s">
         <v>10</v>
       </c>
-      <c r="AH31" s="22" t="s">
+      <c r="AH31" s="9" t="s">
         <v>11</v>
       </c>
-      <c r="AI31" s="22" t="s">
+      <c r="AI31" s="9" t="s">
         <v>12</v>
       </c>
-      <c r="AJ31" s="22" t="s">
+      <c r="AJ31" s="9" t="s">
         <v>13</v>
       </c>
-      <c r="AK31" s="22" t="s">
+      <c r="AK31" s="9" t="s">
         <v>14</v>
       </c>
-      <c r="AL31" s="22" t="s">
+      <c r="AL31" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="AM31" s="22" t="s">
+      <c r="AM31" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="AN31" s="22" t="s">
+      <c r="AN31" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="AO31" s="22" t="s">
+      <c r="AO31" s="9" t="s">
         <v>6</v>
       </c>
-      <c r="AP31" s="22" t="s">
+      <c r="AP31" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="AQ31" s="22" t="s">
+      <c r="AQ31" s="9" t="s">
         <v>8</v>
       </c>
-      <c r="AR31" s="22" t="s">
+      <c r="AR31" s="9" t="s">
         <v>9</v>
       </c>
-      <c r="AS31" s="22" t="s">
+      <c r="AS31" s="9" t="s">
         <v>10</v>
       </c>
-      <c r="AT31" s="22" t="s">
+      <c r="AT31" s="9" t="s">
         <v>11</v>
       </c>
-      <c r="AU31" s="22" t="s">
+      <c r="AU31" s="9" t="s">
         <v>12</v>
       </c>
-      <c r="AV31" s="22" t="s">
+      <c r="AV31" s="9" t="s">
         <v>13</v>
       </c>
-      <c r="AW31" s="22" t="s">
+      <c r="AW31" s="9" t="s">
         <v>14</v>
       </c>
-      <c r="AX31" s="22" t="s">
+      <c r="AX31" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="AY31" s="22" t="s">
+      <c r="AY31" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="AZ31" s="22" t="s">
+      <c r="AZ31" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="BA31" s="22" t="s">
+      <c r="BA31" s="9" t="s">
         <v>6</v>
       </c>
-      <c r="BB31" s="22" t="s">
+      <c r="BB31" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="BC31" s="22" t="s">
+      <c r="BC31" s="9" t="s">
         <v>8</v>
       </c>
-      <c r="BD31" s="22" t="s">
+      <c r="BD31" s="9" t="s">
         <v>9</v>
       </c>
-      <c r="BE31" s="22" t="s">
+      <c r="BE31" s="9" t="s">
         <v>10</v>
       </c>
-      <c r="BF31" s="22" t="s">
+      <c r="BF31" s="9" t="s">
         <v>11</v>
       </c>
-      <c r="BG31" s="22" t="s">
+      <c r="BG31" s="9" t="s">
         <v>12</v>
       </c>
-      <c r="BH31" s="22" t="s">
+      <c r="BH31" s="9" t="s">
         <v>13</v>
       </c>
-      <c r="BI31" s="22" t="s">
+      <c r="BI31" s="9" t="s">
         <v>15</v>
       </c>
-      <c r="BJ31" s="22" t="s">
+      <c r="BJ31" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="BK31" s="22" t="s">
+      <c r="BK31" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="BL31" s="22" t="s">
+      <c r="BL31" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="BM31" s="22" t="s">
+      <c r="BM31" s="9" t="s">
         <v>6</v>
       </c>
-      <c r="BN31" s="22" t="s">
+      <c r="BN31" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="BO31" s="22" t="s">
+      <c r="BO31" s="9" t="s">
         <v>8</v>
       </c>
-      <c r="BP31" s="22" t="s">
+      <c r="BP31" s="9" t="s">
         <v>9</v>
       </c>
-      <c r="BQ31" s="22" t="s">
+      <c r="BQ31" s="9" t="s">
         <v>10</v>
       </c>
-      <c r="BR31" s="22" t="s">
+      <c r="BR31" s="9" t="s">
         <v>11</v>
       </c>
-      <c r="BS31" s="22" t="s">
+      <c r="BS31" s="9" t="s">
         <v>12</v>
       </c>
-      <c r="BT31" s="22" t="s">
+      <c r="BT31" s="9" t="s">
         <v>13</v>
       </c>
-      <c r="BU31" s="22" t="s">
+      <c r="BU31" s="9" t="s">
         <v>15</v>
       </c>
-      <c r="BV31" s="22" t="s">
+      <c r="BV31" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="BW31" s="22" t="s">
+      <c r="BW31" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="BX31" s="22" t="s">
+      <c r="BX31" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="BY31" s="22" t="s">
+      <c r="BY31" s="9" t="s">
         <v>6</v>
       </c>
-      <c r="BZ31" s="22" t="s">
+      <c r="BZ31" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="CA31" s="22" t="s">
+      <c r="CA31" s="9" t="s">
         <v>8</v>
       </c>
-      <c r="CB31" s="22" t="s">
+      <c r="CB31" s="9" t="s">
         <v>9</v>
       </c>
-      <c r="CC31" s="22" t="s">
+      <c r="CC31" s="9" t="s">
         <v>10</v>
       </c>
-      <c r="CD31" s="22" t="s">
+      <c r="CD31" s="9" t="s">
         <v>11</v>
       </c>
-      <c r="CE31" s="22" t="s">
+      <c r="CE31" s="9" t="s">
         <v>12</v>
       </c>
-      <c r="CF31" s="22" t="s">
+      <c r="CF31" s="9" t="s">
         <v>13</v>
       </c>
-      <c r="CG31" s="22" t="s">
+      <c r="CG31" s="9" t="s">
         <v>15</v>
       </c>
-      <c r="CH31" s="22" t="s">
+      <c r="CH31" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="CI31" s="22" t="s">
+      <c r="CI31" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="CJ31" s="22" t="s">
+      <c r="CJ31" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="CK31" s="22" t="s">
+      <c r="CK31" s="9" t="s">
         <v>6</v>
       </c>
-      <c r="CL31" s="22" t="s">
+      <c r="CL31" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="CM31" s="22" t="s">
+      <c r="CM31" s="9" t="s">
         <v>8</v>
       </c>
-      <c r="CN31" s="22" t="s">
+      <c r="CN31" s="9" t="s">
         <v>9</v>
       </c>
-      <c r="CO31" s="22" t="s">
+      <c r="CO31" s="9" t="s">
         <v>10</v>
       </c>
-      <c r="CP31" s="22" t="s">
+      <c r="CP31" s="9" t="s">
         <v>11</v>
       </c>
-      <c r="CQ31" s="22" t="s">
+      <c r="CQ31" s="9" t="s">
         <v>12</v>
       </c>
-      <c r="CR31" s="22" t="s">
+      <c r="CR31" s="9" t="s">
         <v>13</v>
       </c>
-      <c r="CS31" s="22" t="s">
+      <c r="CS31" s="9" t="s">
         <v>15</v>
       </c>
-      <c r="CT31" s="22" t="s">
+      <c r="CT31" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="CU31" s="22" t="s">
+      <c r="CU31" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="CV31" s="22" t="s">
+      <c r="CV31" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="CW31" s="22" t="s">
+      <c r="CW31" s="9" t="s">
         <v>6</v>
       </c>
-      <c r="CX31" s="22" t="s">
+      <c r="CX31" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="CY31" s="22" t="s">
+      <c r="CY31" s="9" t="s">
         <v>8</v>
       </c>
-      <c r="CZ31" s="22" t="s">
+      <c r="CZ31" s="9" t="s">
         <v>9</v>
       </c>
-      <c r="DA31" s="22" t="s">
+      <c r="DA31" s="9" t="s">
         <v>10</v>
       </c>
-      <c r="DB31" s="22" t="s">
+      <c r="DB31" s="9" t="s">
         <v>11</v>
       </c>
-      <c r="DC31" s="22" t="s">
+      <c r="DC31" s="9" t="s">
         <v>12</v>
       </c>
-      <c r="DD31" s="22" t="s">
+      <c r="DD31" s="9" t="s">
         <v>13</v>
       </c>
-      <c r="DE31" s="22" t="s">
+      <c r="DE31" s="9" t="s">
         <v>15</v>
       </c>
       <c r="DF31" s="3"/>
       <c r="DG31" s="3"/>
       <c r="DH31" s="3"/>
       <c r="DI31" s="3"/>
       <c r="DJ31" s="3"/>
       <c r="DK31" s="3"/>
       <c r="DL31" s="3"/>
       <c r="DM31" s="3"/>
       <c r="DN31" s="3"/>
       <c r="DO31" s="3"/>
       <c r="DP31" s="3"/>
       <c r="DQ31" s="3"/>
       <c r="DR31" s="3"/>
     </row>
     <row r="32" spans="1:122">
       <c r="A32" s="5" t="s">
         <v>21</v>
       </c>
       <c r="B32" s="6">
         <v>113.73970094637977</v>
       </c>
       <c r="C32" s="6">
         <v>113.73970094637977</v>
@@ -8782,52 +8846,56 @@
       </c>
       <c r="CR32" s="6">
         <v>119.98845801372913</v>
       </c>
       <c r="CS32" s="6">
         <v>119.88800048757582</v>
       </c>
       <c r="CT32" s="6">
         <v>100</v>
       </c>
       <c r="CU32" s="6">
         <v>100</v>
       </c>
       <c r="CV32" s="6">
         <v>100</v>
       </c>
       <c r="CW32" s="6">
         <v>100</v>
       </c>
       <c r="CX32" s="6">
         <v>100</v>
       </c>
       <c r="CY32" s="6">
         <v>100</v>
       </c>
-      <c r="CZ32" s="6"/>
-      <c r="DA32" s="6"/>
+      <c r="CZ32" s="6">
+        <v>101.26265500411805</v>
+      </c>
+      <c r="DA32" s="6">
+        <v>102.2042013102788</v>
+      </c>
       <c r="DB32" s="6"/>
       <c r="DC32" s="6"/>
       <c r="DD32" s="6"/>
       <c r="DE32" s="6"/>
       <c r="DF32" s="3"/>
       <c r="DG32" s="3"/>
       <c r="DH32" s="3"/>
       <c r="DI32" s="3"/>
       <c r="DJ32" s="3"/>
       <c r="DK32" s="3"/>
       <c r="DL32" s="3"/>
       <c r="DM32" s="3"/>
       <c r="DN32" s="3"/>
       <c r="DO32" s="3"/>
       <c r="DP32" s="3"/>
       <c r="DQ32" s="3"/>
       <c r="DR32" s="3"/>
     </row>
     <row r="33" spans="1:122">
       <c r="A33" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B33" s="6">
         <v>101.31011783108535</v>
       </c>
@@ -9112,52 +9180,56 @@
       </c>
       <c r="CR33" s="6">
         <v>77.156648948188348</v>
       </c>
       <c r="CS33" s="6">
         <v>78.434459194216132</v>
       </c>
       <c r="CT33" s="6">
         <v>100</v>
       </c>
       <c r="CU33" s="6">
         <v>100</v>
       </c>
       <c r="CV33" s="6">
         <v>100</v>
       </c>
       <c r="CW33" s="6">
         <v>100</v>
       </c>
       <c r="CX33" s="6">
         <v>100</v>
       </c>
       <c r="CY33" s="6">
         <v>100</v>
       </c>
-      <c r="CZ33" s="6"/>
-      <c r="DA33" s="6"/>
+      <c r="CZ33" s="6">
+        <v>101.07740857487191</v>
+      </c>
+      <c r="DA33" s="6">
+        <v>108.58230499183952</v>
+      </c>
       <c r="DB33" s="6"/>
       <c r="DC33" s="6"/>
       <c r="DD33" s="6"/>
       <c r="DE33" s="6"/>
       <c r="DF33" s="3"/>
       <c r="DG33" s="3"/>
       <c r="DH33" s="3"/>
       <c r="DI33" s="3"/>
       <c r="DJ33" s="3"/>
       <c r="DK33" s="3"/>
       <c r="DL33" s="3"/>
       <c r="DM33" s="3"/>
       <c r="DN33" s="3"/>
       <c r="DO33" s="3"/>
       <c r="DP33" s="3"/>
       <c r="DQ33" s="3"/>
       <c r="DR33" s="3"/>
     </row>
     <row r="34" spans="1:122">
       <c r="A34" s="7" t="s">
         <v>23</v>
       </c>
       <c r="B34" s="6">
         <v>26.928169641366356</v>
       </c>
@@ -9442,52 +9514,56 @@
       </c>
       <c r="CR34" s="6">
         <v>103.46850289428522</v>
       </c>
       <c r="CS34" s="6">
         <v>103.47080859028715</v>
       </c>
       <c r="CT34" s="6">
         <v>100</v>
       </c>
       <c r="CU34" s="6">
         <v>100</v>
       </c>
       <c r="CV34" s="6">
         <v>100</v>
       </c>
       <c r="CW34" s="6">
         <v>100</v>
       </c>
       <c r="CX34" s="6">
         <v>100</v>
       </c>
       <c r="CY34" s="6">
         <v>100</v>
       </c>
-      <c r="CZ34" s="6"/>
-      <c r="DA34" s="6"/>
+      <c r="CZ34" s="6">
+        <v>86.746158466914437</v>
+      </c>
+      <c r="DA34" s="6">
+        <v>117.70478755446227</v>
+      </c>
       <c r="DB34" s="6"/>
       <c r="DC34" s="6"/>
       <c r="DD34" s="6"/>
       <c r="DE34" s="6"/>
       <c r="DF34" s="3"/>
       <c r="DG34" s="3"/>
       <c r="DH34" s="3"/>
       <c r="DI34" s="3"/>
       <c r="DJ34" s="3"/>
       <c r="DK34" s="3"/>
       <c r="DL34" s="3"/>
       <c r="DM34" s="3"/>
       <c r="DN34" s="3"/>
       <c r="DO34" s="3"/>
       <c r="DP34" s="3"/>
       <c r="DQ34" s="3"/>
       <c r="DR34" s="3"/>
     </row>
     <row r="35" spans="1:122">
       <c r="A35" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B35" s="6">
         <v>73.386923275571121</v>
       </c>
@@ -9772,52 +9848,56 @@
       </c>
       <c r="CR35" s="6">
         <v>127.81194536188126</v>
       </c>
       <c r="CS35" s="6">
         <v>127.23955522524007</v>
       </c>
       <c r="CT35" s="6">
         <v>100</v>
       </c>
       <c r="CU35" s="6">
         <v>100</v>
       </c>
       <c r="CV35" s="6">
         <v>100</v>
       </c>
       <c r="CW35" s="6">
         <v>100</v>
       </c>
       <c r="CX35" s="6">
         <v>100</v>
       </c>
       <c r="CY35" s="6">
         <v>100</v>
       </c>
-      <c r="CZ35" s="6"/>
-      <c r="DA35" s="6"/>
+      <c r="CZ35" s="6">
+        <v>99.21983338997866</v>
+      </c>
+      <c r="DA35" s="6">
+        <v>97.849416673972087</v>
+      </c>
       <c r="DB35" s="6"/>
       <c r="DC35" s="6"/>
       <c r="DD35" s="6"/>
       <c r="DE35" s="6"/>
       <c r="DF35" s="3"/>
       <c r="DG35" s="3"/>
       <c r="DH35" s="3"/>
       <c r="DI35" s="3"/>
       <c r="DJ35" s="3"/>
       <c r="DK35" s="3"/>
       <c r="DL35" s="3"/>
       <c r="DM35" s="3"/>
       <c r="DN35" s="3"/>
       <c r="DO35" s="3"/>
       <c r="DP35" s="3"/>
       <c r="DQ35" s="3"/>
       <c r="DR35" s="3"/>
     </row>
     <row r="36" spans="1:122">
       <c r="A36" s="7" t="s">
         <v>25</v>
       </c>
       <c r="B36" s="8">
         <v>176.97472253592065</v>
       </c>
@@ -10102,52 +10182,56 @@
       </c>
       <c r="CR36" s="6">
         <v>88.720391159044198</v>
       </c>
       <c r="CS36" s="6">
         <v>88.747627589038331</v>
       </c>
       <c r="CT36" s="6">
         <v>100</v>
       </c>
       <c r="CU36" s="6">
         <v>100</v>
       </c>
       <c r="CV36" s="6">
         <v>100</v>
       </c>
       <c r="CW36" s="6">
         <v>100</v>
       </c>
       <c r="CX36" s="6">
         <v>100</v>
       </c>
       <c r="CY36" s="6">
         <v>100</v>
       </c>
-      <c r="CZ36" s="6"/>
-      <c r="DA36" s="6"/>
+      <c r="CZ36" s="6">
+        <v>97.737756293470625</v>
+      </c>
+      <c r="DA36" s="6">
+        <v>93.114966586696966</v>
+      </c>
       <c r="DB36" s="6"/>
       <c r="DC36" s="6"/>
       <c r="DD36" s="6"/>
       <c r="DE36" s="6"/>
       <c r="DF36" s="3"/>
       <c r="DG36" s="3"/>
       <c r="DH36" s="3"/>
       <c r="DI36" s="3"/>
       <c r="DJ36" s="3"/>
       <c r="DK36" s="3"/>
       <c r="DL36" s="3"/>
       <c r="DM36" s="3"/>
       <c r="DN36" s="3"/>
       <c r="DO36" s="3"/>
       <c r="DP36" s="3"/>
       <c r="DQ36" s="3"/>
       <c r="DR36" s="3"/>
     </row>
     <row r="37" spans="1:122">
       <c r="A37" s="7" t="s">
         <v>26</v>
       </c>
       <c r="B37" s="6">
         <v>7097.7005170377324</v>
       </c>
@@ -10432,52 +10516,56 @@
       </c>
       <c r="CR37" s="6">
         <v>97.298220498529361</v>
       </c>
       <c r="CS37" s="6">
         <v>97.29280590166141</v>
       </c>
       <c r="CT37" s="6">
         <v>100</v>
       </c>
       <c r="CU37" s="6">
         <v>100</v>
       </c>
       <c r="CV37" s="6">
         <v>100</v>
       </c>
       <c r="CW37" s="6">
         <v>100</v>
       </c>
       <c r="CX37" s="6">
         <v>100</v>
       </c>
       <c r="CY37" s="6">
         <v>100</v>
       </c>
-      <c r="CZ37" s="6"/>
-      <c r="DA37" s="6"/>
+      <c r="CZ37" s="6">
+        <v>100</v>
+      </c>
+      <c r="DA37" s="6">
+        <v>85.800616533526878</v>
+      </c>
       <c r="DB37" s="6"/>
       <c r="DC37" s="6"/>
       <c r="DD37" s="6"/>
       <c r="DE37" s="6"/>
       <c r="DF37" s="3"/>
       <c r="DG37" s="3"/>
       <c r="DH37" s="3"/>
       <c r="DI37" s="3"/>
       <c r="DJ37" s="3"/>
       <c r="DK37" s="3"/>
       <c r="DL37" s="3"/>
       <c r="DM37" s="3"/>
       <c r="DN37" s="3"/>
       <c r="DO37" s="3"/>
       <c r="DP37" s="3"/>
       <c r="DQ37" s="3"/>
       <c r="DR37" s="3"/>
     </row>
     <row r="38" spans="1:122">
       <c r="A38" s="7" t="s">
         <v>27</v>
       </c>
       <c r="B38" s="6">
         <v>259.17647642464715</v>
       </c>
@@ -10762,52 +10850,56 @@
       </c>
       <c r="CR38" s="6">
         <v>106.23166022394651</v>
       </c>
       <c r="CS38" s="6">
         <v>107.45890643006919</v>
       </c>
       <c r="CT38" s="6">
         <v>100</v>
       </c>
       <c r="CU38" s="6">
         <v>100</v>
       </c>
       <c r="CV38" s="6">
         <v>100</v>
       </c>
       <c r="CW38" s="6">
         <v>100</v>
       </c>
       <c r="CX38" s="6">
         <v>100</v>
       </c>
       <c r="CY38" s="6">
         <v>100</v>
       </c>
-      <c r="CZ38" s="6"/>
-      <c r="DA38" s="6"/>
+      <c r="CZ38" s="6">
+        <v>107.06209781215739</v>
+      </c>
+      <c r="DA38" s="6">
+        <v>122.49861402229467</v>
+      </c>
       <c r="DB38" s="6"/>
       <c r="DC38" s="6"/>
       <c r="DD38" s="6"/>
       <c r="DE38" s="6"/>
       <c r="DF38" s="3"/>
       <c r="DG38" s="3"/>
       <c r="DH38" s="3"/>
       <c r="DI38" s="3"/>
       <c r="DJ38" s="3"/>
       <c r="DK38" s="3"/>
       <c r="DL38" s="3"/>
       <c r="DM38" s="3"/>
       <c r="DN38" s="3"/>
       <c r="DO38" s="3"/>
       <c r="DP38" s="3"/>
       <c r="DQ38" s="3"/>
       <c r="DR38" s="3"/>
     </row>
     <row r="39" spans="1:122">
       <c r="A39" s="7" t="s">
         <v>28</v>
       </c>
       <c r="B39" s="6">
         <v>0</v>
       </c>
@@ -11092,52 +11184,56 @@
       </c>
       <c r="CR39" s="6">
         <v>264.47127046712529</v>
       </c>
       <c r="CS39" s="6">
         <v>259.02518925588237</v>
       </c>
       <c r="CT39" s="6">
         <v>100</v>
       </c>
       <c r="CU39" s="6">
         <v>100</v>
       </c>
       <c r="CV39" s="6">
         <v>100</v>
       </c>
       <c r="CW39" s="6">
         <v>100</v>
       </c>
       <c r="CX39" s="6">
         <v>100</v>
       </c>
       <c r="CY39" s="6">
         <v>100</v>
       </c>
-      <c r="CZ39" s="6"/>
-      <c r="DA39" s="6"/>
+      <c r="CZ39" s="6">
+        <v>101.10894070559854</v>
+      </c>
+      <c r="DA39" s="6">
+        <v>114.52750888884205</v>
+      </c>
       <c r="DB39" s="6"/>
       <c r="DC39" s="6"/>
       <c r="DD39" s="6"/>
       <c r="DE39" s="6"/>
       <c r="DF39" s="3"/>
       <c r="DG39" s="3"/>
       <c r="DH39" s="3"/>
       <c r="DI39" s="3"/>
       <c r="DJ39" s="3"/>
       <c r="DK39" s="3"/>
       <c r="DL39" s="3"/>
       <c r="DM39" s="3"/>
       <c r="DN39" s="3"/>
       <c r="DO39" s="3"/>
       <c r="DP39" s="3"/>
       <c r="DQ39" s="3"/>
       <c r="DR39" s="3"/>
     </row>
     <row r="40" spans="1:122">
       <c r="A40" s="3"/>
       <c r="B40" s="3"/>
       <c r="C40" s="3"/>
       <c r="D40" s="3"/>
       <c r="E40" s="3"/>
       <c r="F40" s="3"/>
@@ -11237,833 +11333,833 @@
       <c r="CV40" s="3"/>
       <c r="CW40" s="3"/>
       <c r="CX40" s="3"/>
       <c r="CY40" s="3"/>
       <c r="CZ40" s="3"/>
       <c r="DA40" s="3"/>
       <c r="DB40" s="3"/>
       <c r="DC40" s="3"/>
       <c r="DD40" s="3"/>
       <c r="DE40" s="3"/>
       <c r="DF40" s="3"/>
       <c r="DG40" s="3"/>
       <c r="DH40" s="3"/>
       <c r="DI40" s="3"/>
       <c r="DJ40" s="3"/>
       <c r="DK40" s="3"/>
       <c r="DL40" s="3"/>
       <c r="DM40" s="3"/>
       <c r="DN40" s="3"/>
       <c r="DO40" s="3"/>
       <c r="DP40" s="3"/>
       <c r="DQ40" s="3"/>
       <c r="DR40" s="3"/>
     </row>
     <row r="41" spans="1:122" ht="21" customHeight="1">
-      <c r="A41" s="15"/>
-[...60 lines deleted...]
-      <c r="BJ41" s="14" t="s">
+      <c r="A41" s="20"/>
+      <c r="B41" s="20"/>
+      <c r="C41" s="20"/>
+      <c r="D41" s="20"/>
+      <c r="E41" s="20"/>
+      <c r="F41" s="20"/>
+      <c r="G41" s="20"/>
+      <c r="H41" s="20"/>
+      <c r="I41" s="20"/>
+      <c r="J41" s="20"/>
+      <c r="K41" s="20"/>
+      <c r="L41" s="20"/>
+      <c r="M41" s="20"/>
+      <c r="N41" s="20"/>
+      <c r="O41" s="20"/>
+      <c r="P41" s="20"/>
+      <c r="Q41" s="20"/>
+      <c r="R41" s="20"/>
+      <c r="S41" s="20"/>
+      <c r="T41" s="20"/>
+      <c r="U41" s="20"/>
+      <c r="V41" s="20"/>
+      <c r="W41" s="20"/>
+      <c r="X41" s="20"/>
+      <c r="Y41" s="20"/>
+      <c r="Z41" s="20"/>
+      <c r="AA41" s="20"/>
+      <c r="AB41" s="20"/>
+      <c r="AC41" s="20"/>
+      <c r="AD41" s="20"/>
+      <c r="AE41" s="20"/>
+      <c r="AF41" s="20"/>
+      <c r="AG41" s="20"/>
+      <c r="AH41" s="20"/>
+      <c r="AI41" s="20"/>
+      <c r="AJ41" s="20"/>
+      <c r="AK41" s="20"/>
+      <c r="AL41" s="20"/>
+      <c r="AM41" s="20"/>
+      <c r="AN41" s="20"/>
+      <c r="AO41" s="20"/>
+      <c r="AP41" s="20"/>
+      <c r="AQ41" s="20"/>
+      <c r="AR41" s="20"/>
+      <c r="AS41" s="20"/>
+      <c r="AT41" s="20"/>
+      <c r="AU41" s="20"/>
+      <c r="AV41" s="20"/>
+      <c r="AW41" s="20"/>
+      <c r="AX41" s="20"/>
+      <c r="AY41" s="20"/>
+      <c r="AZ41" s="20"/>
+      <c r="BA41" s="20"/>
+      <c r="BB41" s="20"/>
+      <c r="BC41" s="20"/>
+      <c r="BD41" s="20"/>
+      <c r="BE41" s="20"/>
+      <c r="BF41" s="20"/>
+      <c r="BG41" s="20"/>
+      <c r="BH41" s="20"/>
+      <c r="BI41" s="20"/>
+      <c r="BJ41" s="19" t="s">
         <v>18</v>
       </c>
-      <c r="BK41" s="14"/>
-[...58 lines deleted...]
-      <c r="DR41" s="14"/>
+      <c r="BK41" s="19"/>
+      <c r="BL41" s="19"/>
+      <c r="BM41" s="19"/>
+      <c r="BN41" s="19"/>
+      <c r="BO41" s="19"/>
+      <c r="BP41" s="19"/>
+      <c r="BQ41" s="19"/>
+      <c r="BR41" s="19"/>
+      <c r="BS41" s="19"/>
+      <c r="BT41" s="19"/>
+      <c r="BU41" s="19"/>
+      <c r="BV41" s="19"/>
+      <c r="BW41" s="19"/>
+      <c r="BX41" s="19"/>
+      <c r="BY41" s="19"/>
+      <c r="BZ41" s="19"/>
+      <c r="CA41" s="19"/>
+      <c r="CB41" s="19"/>
+      <c r="CC41" s="19"/>
+      <c r="CD41" s="19"/>
+      <c r="CE41" s="19"/>
+      <c r="CF41" s="19"/>
+      <c r="CG41" s="19"/>
+      <c r="CH41" s="19"/>
+      <c r="CI41" s="19"/>
+      <c r="CJ41" s="19"/>
+      <c r="CK41" s="19"/>
+      <c r="CL41" s="19"/>
+      <c r="CM41" s="19"/>
+      <c r="CN41" s="19"/>
+      <c r="CO41" s="19"/>
+      <c r="CP41" s="19"/>
+      <c r="CQ41" s="19"/>
+      <c r="CR41" s="19"/>
+      <c r="CS41" s="19"/>
+      <c r="CT41" s="19"/>
+      <c r="CU41" s="19"/>
+      <c r="CV41" s="19"/>
+      <c r="CW41" s="19"/>
+      <c r="CX41" s="19"/>
+      <c r="CY41" s="19"/>
+      <c r="CZ41" s="19"/>
+      <c r="DA41" s="19"/>
+      <c r="DB41" s="19"/>
+      <c r="DC41" s="19"/>
+      <c r="DD41" s="19"/>
+      <c r="DE41" s="19"/>
+      <c r="DF41" s="19"/>
+      <c r="DG41" s="19"/>
+      <c r="DH41" s="19"/>
+      <c r="DI41" s="19"/>
+      <c r="DJ41" s="19"/>
+      <c r="DK41" s="19"/>
+      <c r="DL41" s="19"/>
+      <c r="DM41" s="19"/>
+      <c r="DN41" s="19"/>
+      <c r="DO41" s="19"/>
+      <c r="DP41" s="19"/>
+      <c r="DQ41" s="19"/>
+      <c r="DR41" s="19"/>
     </row>
     <row r="42" spans="1:122" ht="22.5" customHeight="1" thickBot="1">
       <c r="A42" s="3"/>
       <c r="B42" s="3"/>
       <c r="C42" s="3"/>
       <c r="D42" s="3"/>
       <c r="E42" s="3"/>
       <c r="F42" s="3"/>
       <c r="G42" s="3"/>
       <c r="H42" s="3"/>
-      <c r="I42" s="13"/>
-[...3 lines deleted...]
-      <c r="M42" s="13"/>
+      <c r="I42" s="15"/>
+      <c r="J42" s="15"/>
+      <c r="K42" s="15"/>
+      <c r="L42" s="15"/>
+      <c r="M42" s="15"/>
       <c r="N42" s="3"/>
       <c r="O42" s="3"/>
       <c r="P42" s="3"/>
       <c r="Q42" s="3"/>
       <c r="R42" s="3"/>
       <c r="S42" s="3"/>
       <c r="T42" s="3"/>
-      <c r="U42" s="16" t="s">
+      <c r="U42" s="21" t="s">
         <v>1</v>
       </c>
-      <c r="V42" s="16"/>
-[...2 lines deleted...]
-      <c r="Y42" s="16"/>
+      <c r="V42" s="21"/>
+      <c r="W42" s="21"/>
+      <c r="X42" s="21"/>
+      <c r="Y42" s="21"/>
       <c r="Z42" s="3"/>
       <c r="AA42" s="3"/>
       <c r="AB42" s="3"/>
       <c r="AC42" s="3"/>
       <c r="AD42" s="3"/>
       <c r="AE42" s="3"/>
       <c r="AF42" s="3"/>
-      <c r="AG42" s="13" t="s">
+      <c r="AG42" s="15" t="s">
         <v>1</v>
       </c>
-      <c r="AH42" s="13"/>
-[...2 lines deleted...]
-      <c r="AK42" s="13"/>
+      <c r="AH42" s="15"/>
+      <c r="AI42" s="15"/>
+      <c r="AJ42" s="15"/>
+      <c r="AK42" s="15"/>
       <c r="AL42" s="3"/>
       <c r="AM42" s="3"/>
       <c r="AN42" s="3"/>
       <c r="AO42" s="3"/>
       <c r="AP42" s="3"/>
       <c r="AQ42" s="3"/>
       <c r="AR42" s="3"/>
-      <c r="AS42" s="13"/>
-[...3 lines deleted...]
-      <c r="AW42" s="13"/>
+      <c r="AS42" s="15"/>
+      <c r="AT42" s="15"/>
+      <c r="AU42" s="15"/>
+      <c r="AV42" s="15"/>
+      <c r="AW42" s="15"/>
       <c r="AX42" s="3"/>
       <c r="AY42" s="3"/>
       <c r="AZ42" s="3"/>
       <c r="BA42" s="3"/>
       <c r="BB42" s="3"/>
       <c r="BC42" s="3"/>
       <c r="BD42" s="3"/>
-      <c r="BE42" s="13" t="s">
+      <c r="BE42" s="15" t="s">
         <v>1</v>
       </c>
-      <c r="BF42" s="13"/>
-[...2 lines deleted...]
-      <c r="BI42" s="13"/>
+      <c r="BF42" s="15"/>
+      <c r="BG42" s="15"/>
+      <c r="BH42" s="15"/>
+      <c r="BI42" s="15"/>
       <c r="BJ42" s="3"/>
       <c r="BK42" s="3"/>
       <c r="BL42" s="3"/>
       <c r="BM42" s="3"/>
       <c r="BN42" s="3"/>
       <c r="BO42" s="3"/>
       <c r="BP42" s="3"/>
-      <c r="BQ42" s="13" t="s">
+      <c r="BQ42" s="15" t="s">
         <v>1</v>
       </c>
-      <c r="BR42" s="13"/>
-[...2 lines deleted...]
-      <c r="BU42" s="13"/>
+      <c r="BR42" s="15"/>
+      <c r="BS42" s="15"/>
+      <c r="BT42" s="15"/>
+      <c r="BU42" s="15"/>
       <c r="BV42" s="3"/>
       <c r="BW42" s="3"/>
       <c r="BX42" s="3"/>
       <c r="BY42" s="3"/>
       <c r="BZ42" s="3"/>
       <c r="CA42" s="3"/>
       <c r="CB42" s="3"/>
-      <c r="CC42" s="13" t="s">
+      <c r="CC42" s="15" t="s">
         <v>1</v>
       </c>
-      <c r="CD42" s="13"/>
-[...2 lines deleted...]
-      <c r="CG42" s="13"/>
+      <c r="CD42" s="15"/>
+      <c r="CE42" s="15"/>
+      <c r="CF42" s="15"/>
+      <c r="CG42" s="15"/>
       <c r="CH42" s="3"/>
       <c r="CI42" s="3"/>
       <c r="CJ42" s="3"/>
       <c r="CK42" s="3"/>
       <c r="CL42" s="3"/>
       <c r="CM42" s="3"/>
       <c r="CN42" s="3"/>
-      <c r="CO42" s="13" t="s">
+      <c r="CO42" s="15" t="s">
         <v>1</v>
       </c>
-      <c r="CP42" s="13"/>
-[...2 lines deleted...]
-      <c r="CS42" s="13"/>
+      <c r="CP42" s="15"/>
+      <c r="CQ42" s="15"/>
+      <c r="CR42" s="15"/>
+      <c r="CS42" s="15"/>
       <c r="CT42" s="3"/>
       <c r="CU42" s="3"/>
       <c r="CV42" s="3"/>
       <c r="CW42" s="3"/>
       <c r="CX42" s="3"/>
       <c r="CY42" s="3"/>
       <c r="CZ42" s="3"/>
-      <c r="DA42" s="13" t="s">
+      <c r="DA42" s="15" t="s">
         <v>1</v>
       </c>
-      <c r="DB42" s="13"/>
-[...2 lines deleted...]
-      <c r="DE42" s="13"/>
+      <c r="DB42" s="15"/>
+      <c r="DC42" s="15"/>
+      <c r="DD42" s="15"/>
+      <c r="DE42" s="15"/>
       <c r="DF42" s="3"/>
       <c r="DG42" s="3"/>
       <c r="DH42" s="3"/>
       <c r="DI42" s="3"/>
       <c r="DJ42" s="3"/>
       <c r="DK42" s="3"/>
       <c r="DL42" s="3"/>
       <c r="DM42" s="3"/>
       <c r="DN42" s="3"/>
       <c r="DO42" s="3"/>
       <c r="DP42" s="3"/>
       <c r="DQ42" s="3"/>
       <c r="DR42" s="3"/>
     </row>
     <row r="43" spans="1:122" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A43" s="17"/>
-      <c r="B43" s="19" t="s">
+      <c r="A43" s="22"/>
+      <c r="B43" s="12" t="s">
         <v>30</v>
       </c>
-      <c r="C43" s="20"/>
-[...10 lines deleted...]
-      <c r="N43" s="19" t="s">
+      <c r="C43" s="13"/>
+      <c r="D43" s="13"/>
+      <c r="E43" s="13"/>
+      <c r="F43" s="13"/>
+      <c r="G43" s="13"/>
+      <c r="H43" s="13"/>
+      <c r="I43" s="13"/>
+      <c r="J43" s="13"/>
+      <c r="K43" s="13"/>
+      <c r="L43" s="13"/>
+      <c r="M43" s="14"/>
+      <c r="N43" s="12" t="s">
         <v>2</v>
       </c>
-      <c r="O43" s="20"/>
-[...10 lines deleted...]
-      <c r="Z43" s="19" t="s">
+      <c r="O43" s="13"/>
+      <c r="P43" s="13"/>
+      <c r="Q43" s="13"/>
+      <c r="R43" s="13"/>
+      <c r="S43" s="13"/>
+      <c r="T43" s="13"/>
+      <c r="U43" s="13"/>
+      <c r="V43" s="13"/>
+      <c r="W43" s="13"/>
+      <c r="X43" s="13"/>
+      <c r="Y43" s="14"/>
+      <c r="Z43" s="12" t="s">
         <v>29</v>
       </c>
-      <c r="AA43" s="20"/>
-[...10 lines deleted...]
-      <c r="AL43" s="19" t="s">
+      <c r="AA43" s="13"/>
+      <c r="AB43" s="13"/>
+      <c r="AC43" s="13"/>
+      <c r="AD43" s="13"/>
+      <c r="AE43" s="13"/>
+      <c r="AF43" s="13"/>
+      <c r="AG43" s="13"/>
+      <c r="AH43" s="13"/>
+      <c r="AI43" s="13"/>
+      <c r="AJ43" s="13"/>
+      <c r="AK43" s="14"/>
+      <c r="AL43" s="12" t="s">
         <v>19</v>
       </c>
-      <c r="AM43" s="20"/>
-[...10 lines deleted...]
-      <c r="AX43" s="19" t="s">
+      <c r="AM43" s="13"/>
+      <c r="AN43" s="13"/>
+      <c r="AO43" s="13"/>
+      <c r="AP43" s="13"/>
+      <c r="AQ43" s="13"/>
+      <c r="AR43" s="13"/>
+      <c r="AS43" s="13"/>
+      <c r="AT43" s="13"/>
+      <c r="AU43" s="13"/>
+      <c r="AV43" s="13"/>
+      <c r="AW43" s="14"/>
+      <c r="AX43" s="12" t="s">
         <v>37</v>
       </c>
-      <c r="AY43" s="20"/>
-[...10 lines deleted...]
-      <c r="BJ43" s="19" t="s">
+      <c r="AY43" s="13"/>
+      <c r="AZ43" s="13"/>
+      <c r="BA43" s="13"/>
+      <c r="BB43" s="13"/>
+      <c r="BC43" s="13"/>
+      <c r="BD43" s="13"/>
+      <c r="BE43" s="13"/>
+      <c r="BF43" s="13"/>
+      <c r="BG43" s="13"/>
+      <c r="BH43" s="13"/>
+      <c r="BI43" s="14"/>
+      <c r="BJ43" s="12" t="s">
         <v>34</v>
       </c>
-      <c r="BK43" s="20"/>
-[...10 lines deleted...]
-      <c r="BV43" s="19" t="s">
+      <c r="BK43" s="13"/>
+      <c r="BL43" s="13"/>
+      <c r="BM43" s="13"/>
+      <c r="BN43" s="13"/>
+      <c r="BO43" s="13"/>
+      <c r="BP43" s="13"/>
+      <c r="BQ43" s="13"/>
+      <c r="BR43" s="13"/>
+      <c r="BS43" s="13"/>
+      <c r="BT43" s="13"/>
+      <c r="BU43" s="14"/>
+      <c r="BV43" s="12" t="s">
         <v>35</v>
       </c>
-      <c r="BW43" s="20"/>
-[...10 lines deleted...]
-      <c r="CH43" s="19" t="s">
+      <c r="BW43" s="13"/>
+      <c r="BX43" s="13"/>
+      <c r="BY43" s="13"/>
+      <c r="BZ43" s="13"/>
+      <c r="CA43" s="13"/>
+      <c r="CB43" s="13"/>
+      <c r="CC43" s="13"/>
+      <c r="CD43" s="13"/>
+      <c r="CE43" s="13"/>
+      <c r="CF43" s="13"/>
+      <c r="CG43" s="14"/>
+      <c r="CH43" s="12" t="s">
         <v>36</v>
       </c>
-      <c r="CI43" s="20"/>
-[...10 lines deleted...]
-      <c r="CT43" s="19" t="s">
+      <c r="CI43" s="13"/>
+      <c r="CJ43" s="13"/>
+      <c r="CK43" s="13"/>
+      <c r="CL43" s="13"/>
+      <c r="CM43" s="13"/>
+      <c r="CN43" s="13"/>
+      <c r="CO43" s="13"/>
+      <c r="CP43" s="13"/>
+      <c r="CQ43" s="13"/>
+      <c r="CR43" s="13"/>
+      <c r="CS43" s="14"/>
+      <c r="CT43" s="12" t="s">
         <v>31</v>
       </c>
-      <c r="CU43" s="20"/>
-[...9 lines deleted...]
-      <c r="DE43" s="21"/>
+      <c r="CU43" s="13"/>
+      <c r="CV43" s="13"/>
+      <c r="CW43" s="13"/>
+      <c r="CX43" s="13"/>
+      <c r="CY43" s="13"/>
+      <c r="CZ43" s="13"/>
+      <c r="DA43" s="13"/>
+      <c r="DB43" s="13"/>
+      <c r="DC43" s="13"/>
+      <c r="DD43" s="13"/>
+      <c r="DE43" s="14"/>
       <c r="DF43" s="3"/>
       <c r="DG43" s="3"/>
       <c r="DH43" s="3"/>
       <c r="DI43" s="3"/>
       <c r="DJ43" s="3"/>
       <c r="DK43" s="3"/>
       <c r="DL43" s="3"/>
       <c r="DM43" s="3"/>
       <c r="DN43" s="3"/>
       <c r="DO43" s="3"/>
       <c r="DP43" s="3"/>
       <c r="DQ43" s="3"/>
       <c r="DR43" s="3"/>
     </row>
     <row r="44" spans="1:122" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A44" s="18"/>
-      <c r="B44" s="22" t="s">
+      <c r="A44" s="23"/>
+      <c r="B44" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="C44" s="22" t="s">
+      <c r="C44" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="D44" s="22" t="s">
+      <c r="D44" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="E44" s="22" t="s">
+      <c r="E44" s="9" t="s">
         <v>6</v>
       </c>
-      <c r="F44" s="22" t="s">
+      <c r="F44" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="G44" s="22" t="s">
+      <c r="G44" s="9" t="s">
         <v>8</v>
       </c>
-      <c r="H44" s="22" t="s">
+      <c r="H44" s="9" t="s">
         <v>9</v>
       </c>
-      <c r="I44" s="22" t="s">
+      <c r="I44" s="9" t="s">
         <v>10</v>
       </c>
-      <c r="J44" s="22" t="s">
+      <c r="J44" s="9" t="s">
         <v>11</v>
       </c>
-      <c r="K44" s="22" t="s">
+      <c r="K44" s="9" t="s">
         <v>12</v>
       </c>
-      <c r="L44" s="22" t="s">
+      <c r="L44" s="9" t="s">
         <v>13</v>
       </c>
-      <c r="M44" s="22" t="s">
+      <c r="M44" s="9" t="s">
         <v>14</v>
       </c>
-      <c r="N44" s="22" t="s">
+      <c r="N44" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="O44" s="22" t="s">
+      <c r="O44" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="P44" s="22" t="s">
+      <c r="P44" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="Q44" s="22" t="s">
+      <c r="Q44" s="9" t="s">
         <v>6</v>
       </c>
-      <c r="R44" s="22" t="s">
+      <c r="R44" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="S44" s="22" t="s">
+      <c r="S44" s="9" t="s">
         <v>8</v>
       </c>
-      <c r="T44" s="22" t="s">
+      <c r="T44" s="9" t="s">
         <v>9</v>
       </c>
-      <c r="U44" s="22" t="s">
+      <c r="U44" s="9" t="s">
         <v>10</v>
       </c>
-      <c r="V44" s="22" t="s">
+      <c r="V44" s="9" t="s">
         <v>11</v>
       </c>
-      <c r="W44" s="22" t="s">
+      <c r="W44" s="9" t="s">
         <v>12</v>
       </c>
-      <c r="X44" s="22" t="s">
+      <c r="X44" s="9" t="s">
         <v>13</v>
       </c>
-      <c r="Y44" s="22" t="s">
+      <c r="Y44" s="9" t="s">
         <v>14</v>
       </c>
-      <c r="Z44" s="22" t="s">
+      <c r="Z44" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="AA44" s="22" t="s">
+      <c r="AA44" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="AB44" s="22" t="s">
+      <c r="AB44" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="AC44" s="22" t="s">
+      <c r="AC44" s="9" t="s">
         <v>6</v>
       </c>
-      <c r="AD44" s="22" t="s">
+      <c r="AD44" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="AE44" s="22" t="s">
+      <c r="AE44" s="9" t="s">
         <v>8</v>
       </c>
-      <c r="AF44" s="22" t="s">
+      <c r="AF44" s="9" t="s">
         <v>9</v>
       </c>
-      <c r="AG44" s="22" t="s">
+      <c r="AG44" s="9" t="s">
         <v>10</v>
       </c>
-      <c r="AH44" s="22" t="s">
+      <c r="AH44" s="9" t="s">
         <v>11</v>
       </c>
-      <c r="AI44" s="22" t="s">
+      <c r="AI44" s="9" t="s">
         <v>12</v>
       </c>
-      <c r="AJ44" s="22" t="s">
+      <c r="AJ44" s="9" t="s">
         <v>13</v>
       </c>
-      <c r="AK44" s="22" t="s">
+      <c r="AK44" s="9" t="s">
         <v>14</v>
       </c>
-      <c r="AL44" s="22" t="s">
+      <c r="AL44" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="AM44" s="22" t="s">
+      <c r="AM44" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="AN44" s="22" t="s">
+      <c r="AN44" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="AO44" s="22" t="s">
+      <c r="AO44" s="9" t="s">
         <v>6</v>
       </c>
-      <c r="AP44" s="22" t="s">
+      <c r="AP44" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="AQ44" s="22" t="s">
+      <c r="AQ44" s="9" t="s">
         <v>8</v>
       </c>
-      <c r="AR44" s="22" t="s">
+      <c r="AR44" s="9" t="s">
         <v>9</v>
       </c>
-      <c r="AS44" s="22" t="s">
+      <c r="AS44" s="9" t="s">
         <v>10</v>
       </c>
-      <c r="AT44" s="22" t="s">
+      <c r="AT44" s="9" t="s">
         <v>11</v>
       </c>
-      <c r="AU44" s="22" t="s">
+      <c r="AU44" s="9" t="s">
         <v>12</v>
       </c>
-      <c r="AV44" s="22" t="s">
+      <c r="AV44" s="9" t="s">
         <v>13</v>
       </c>
-      <c r="AW44" s="22" t="s">
+      <c r="AW44" s="9" t="s">
         <v>14</v>
       </c>
-      <c r="AX44" s="22" t="s">
+      <c r="AX44" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="AY44" s="22" t="s">
+      <c r="AY44" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="AZ44" s="22" t="s">
+      <c r="AZ44" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="BA44" s="22" t="s">
+      <c r="BA44" s="9" t="s">
         <v>6</v>
       </c>
-      <c r="BB44" s="22" t="s">
+      <c r="BB44" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="BC44" s="22" t="s">
+      <c r="BC44" s="9" t="s">
         <v>8</v>
       </c>
-      <c r="BD44" s="22" t="s">
+      <c r="BD44" s="9" t="s">
         <v>9</v>
       </c>
-      <c r="BE44" s="22" t="s">
+      <c r="BE44" s="9" t="s">
         <v>10</v>
       </c>
-      <c r="BF44" s="22" t="s">
+      <c r="BF44" s="9" t="s">
         <v>11</v>
       </c>
-      <c r="BG44" s="22" t="s">
+      <c r="BG44" s="9" t="s">
         <v>12</v>
       </c>
-      <c r="BH44" s="22" t="s">
+      <c r="BH44" s="9" t="s">
         <v>13</v>
       </c>
-      <c r="BI44" s="22" t="s">
+      <c r="BI44" s="9" t="s">
         <v>15</v>
       </c>
-      <c r="BJ44" s="22" t="s">
+      <c r="BJ44" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="BK44" s="22" t="s">
+      <c r="BK44" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="BL44" s="22" t="s">
+      <c r="BL44" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="BM44" s="22" t="s">
+      <c r="BM44" s="9" t="s">
         <v>6</v>
       </c>
-      <c r="BN44" s="22" t="s">
+      <c r="BN44" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="BO44" s="22" t="s">
+      <c r="BO44" s="9" t="s">
         <v>8</v>
       </c>
-      <c r="BP44" s="22" t="s">
+      <c r="BP44" s="9" t="s">
         <v>9</v>
       </c>
-      <c r="BQ44" s="22" t="s">
+      <c r="BQ44" s="9" t="s">
         <v>10</v>
       </c>
-      <c r="BR44" s="22" t="s">
+      <c r="BR44" s="9" t="s">
         <v>11</v>
       </c>
-      <c r="BS44" s="22" t="s">
+      <c r="BS44" s="9" t="s">
         <v>12</v>
       </c>
-      <c r="BT44" s="22" t="s">
+      <c r="BT44" s="9" t="s">
         <v>13</v>
       </c>
-      <c r="BU44" s="22" t="s">
+      <c r="BU44" s="9" t="s">
         <v>15</v>
       </c>
-      <c r="BV44" s="22" t="s">
+      <c r="BV44" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="BW44" s="22" t="s">
+      <c r="BW44" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="BX44" s="22" t="s">
+      <c r="BX44" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="BY44" s="22" t="s">
+      <c r="BY44" s="9" t="s">
         <v>6</v>
       </c>
-      <c r="BZ44" s="22" t="s">
+      <c r="BZ44" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="CA44" s="22" t="s">
+      <c r="CA44" s="9" t="s">
         <v>8</v>
       </c>
-      <c r="CB44" s="22" t="s">
+      <c r="CB44" s="9" t="s">
         <v>9</v>
       </c>
-      <c r="CC44" s="22" t="s">
+      <c r="CC44" s="9" t="s">
         <v>10</v>
       </c>
-      <c r="CD44" s="22" t="s">
+      <c r="CD44" s="9" t="s">
         <v>11</v>
       </c>
-      <c r="CE44" s="22" t="s">
+      <c r="CE44" s="9" t="s">
         <v>12</v>
       </c>
-      <c r="CF44" s="22" t="s">
+      <c r="CF44" s="9" t="s">
         <v>13</v>
       </c>
-      <c r="CG44" s="22" t="s">
+      <c r="CG44" s="9" t="s">
         <v>15</v>
       </c>
-      <c r="CH44" s="22" t="s">
+      <c r="CH44" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="CI44" s="22" t="s">
+      <c r="CI44" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="CJ44" s="22" t="s">
+      <c r="CJ44" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="CK44" s="22" t="s">
+      <c r="CK44" s="9" t="s">
         <v>6</v>
       </c>
-      <c r="CL44" s="22" t="s">
+      <c r="CL44" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="CM44" s="22" t="s">
+      <c r="CM44" s="9" t="s">
         <v>8</v>
       </c>
-      <c r="CN44" s="22" t="s">
+      <c r="CN44" s="9" t="s">
         <v>9</v>
       </c>
-      <c r="CO44" s="22" t="s">
+      <c r="CO44" s="9" t="s">
         <v>10</v>
       </c>
-      <c r="CP44" s="22" t="s">
+      <c r="CP44" s="9" t="s">
         <v>11</v>
       </c>
-      <c r="CQ44" s="22" t="s">
+      <c r="CQ44" s="9" t="s">
         <v>12</v>
       </c>
-      <c r="CR44" s="22" t="s">
+      <c r="CR44" s="9" t="s">
         <v>13</v>
       </c>
-      <c r="CS44" s="22" t="s">
+      <c r="CS44" s="9" t="s">
         <v>15</v>
       </c>
-      <c r="CT44" s="22" t="s">
+      <c r="CT44" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="CU44" s="22" t="s">
+      <c r="CU44" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="CV44" s="22" t="s">
+      <c r="CV44" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="CW44" s="22" t="s">
+      <c r="CW44" s="9" t="s">
         <v>6</v>
       </c>
-      <c r="CX44" s="22" t="s">
+      <c r="CX44" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="CY44" s="22" t="s">
+      <c r="CY44" s="9" t="s">
         <v>8</v>
       </c>
-      <c r="CZ44" s="22" t="s">
+      <c r="CZ44" s="9" t="s">
         <v>9</v>
       </c>
-      <c r="DA44" s="22" t="s">
+      <c r="DA44" s="9" t="s">
         <v>10</v>
       </c>
-      <c r="DB44" s="22" t="s">
+      <c r="DB44" s="9" t="s">
         <v>11</v>
       </c>
-      <c r="DC44" s="22" t="s">
+      <c r="DC44" s="9" t="s">
         <v>12</v>
       </c>
-      <c r="DD44" s="22" t="s">
+      <c r="DD44" s="9" t="s">
         <v>13</v>
       </c>
-      <c r="DE44" s="22" t="s">
+      <c r="DE44" s="9" t="s">
         <v>15</v>
       </c>
       <c r="DF44" s="3"/>
       <c r="DG44" s="3"/>
       <c r="DH44" s="3"/>
       <c r="DI44" s="3"/>
       <c r="DJ44" s="3"/>
       <c r="DK44" s="3"/>
       <c r="DL44" s="3"/>
       <c r="DM44" s="3"/>
       <c r="DN44" s="3"/>
       <c r="DO44" s="3"/>
       <c r="DP44" s="3"/>
       <c r="DQ44" s="3"/>
       <c r="DR44" s="3"/>
     </row>
     <row r="45" spans="1:122">
       <c r="A45" s="5" t="s">
         <v>21</v>
       </c>
-      <c r="B45" s="23">
+      <c r="B45" s="10">
         <v>101.3312243318621</v>
       </c>
-      <c r="C45" s="23">
+      <c r="C45" s="10">
         <v>103.48750614949816</v>
       </c>
-      <c r="D45" s="23">
+      <c r="D45" s="10">
         <v>105.18738256528815</v>
       </c>
-      <c r="E45" s="23">
+      <c r="E45" s="10">
         <v>105.06164554773395</v>
       </c>
-      <c r="F45" s="23">
+      <c r="F45" s="10">
         <v>101.78706065680609</v>
       </c>
-      <c r="G45" s="23">
+      <c r="G45" s="10">
         <v>107.84006037068572</v>
       </c>
       <c r="H45" s="6">
         <v>107.51384679325933</v>
       </c>
-      <c r="I45" s="23">
+      <c r="I45" s="10">
         <v>106.63805703736628</v>
       </c>
       <c r="J45" s="6">
         <v>105.69298379182727</v>
       </c>
-      <c r="K45" s="23">
+      <c r="K45" s="10">
         <v>105.35461627320959</v>
       </c>
-      <c r="L45" s="23">
+      <c r="L45" s="10">
         <v>105.03457684352131</v>
       </c>
-      <c r="M45" s="23">
+      <c r="M45" s="10">
         <v>104.62818156579033</v>
       </c>
       <c r="N45" s="6">
         <v>99.682958113392985</v>
       </c>
       <c r="O45" s="6">
         <v>99.052820638252555</v>
       </c>
       <c r="P45" s="6">
         <v>98.653818873008959</v>
       </c>
       <c r="Q45" s="6">
         <v>98.935556856870321</v>
       </c>
       <c r="R45" s="6">
         <v>100.52311225974957</v>
       </c>
       <c r="S45" s="6">
         <v>99.995921895707994</v>
       </c>
       <c r="T45" s="6">
         <v>100.82371237741441</v>
       </c>
       <c r="U45" s="6">
         <v>101.00713080976401</v>
@@ -12292,52 +12388,56 @@
       </c>
       <c r="CR45" s="6">
         <v>101.21907183412493</v>
       </c>
       <c r="CS45" s="6">
         <v>100.49573836383637</v>
       </c>
       <c r="CT45" s="6">
         <v>119.5</v>
       </c>
       <c r="CU45" s="6">
         <v>110.1</v>
       </c>
       <c r="CV45" s="6">
         <v>98.7</v>
       </c>
       <c r="CW45" s="6">
         <v>98.3</v>
       </c>
       <c r="CX45" s="6">
         <v>99.1</v>
       </c>
       <c r="CY45" s="6">
         <v>102.19969767995489</v>
       </c>
-      <c r="CZ45" s="6"/>
-      <c r="DA45" s="6"/>
+      <c r="CZ45" s="6">
+        <v>102.91174372255378</v>
+      </c>
+      <c r="DA45" s="6">
+        <v>101.64238772828618</v>
+      </c>
       <c r="DB45" s="6"/>
       <c r="DC45" s="6"/>
       <c r="DD45" s="6"/>
       <c r="DE45" s="6"/>
       <c r="DF45" s="3"/>
       <c r="DG45" s="3"/>
       <c r="DH45" s="3"/>
       <c r="DI45" s="3"/>
       <c r="DJ45" s="3"/>
       <c r="DK45" s="3"/>
       <c r="DL45" s="3"/>
       <c r="DM45" s="3"/>
       <c r="DN45" s="3"/>
       <c r="DO45" s="3"/>
       <c r="DP45" s="3"/>
       <c r="DQ45" s="3"/>
       <c r="DR45" s="3"/>
     </row>
     <row r="46" spans="1:122">
       <c r="A46" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B46" s="6">
         <v>2556.8327371741761</v>
       </c>
@@ -12622,52 +12722,56 @@
       </c>
       <c r="CR46" s="6">
         <v>97.887538535184589</v>
       </c>
       <c r="CS46" s="6">
         <v>71.867265500796492</v>
       </c>
       <c r="CT46" s="6">
         <v>100.5</v>
       </c>
       <c r="CU46" s="6">
         <v>100.4</v>
       </c>
       <c r="CV46" s="6">
         <v>100.8</v>
       </c>
       <c r="CW46" s="6">
         <v>100.5</v>
       </c>
       <c r="CX46" s="6">
         <v>100.8</v>
       </c>
       <c r="CY46" s="6">
         <v>100.68579408851603</v>
       </c>
-      <c r="CZ46" s="6"/>
-      <c r="DA46" s="6"/>
+      <c r="CZ46" s="6">
+        <v>101.24613341323159</v>
+      </c>
+      <c r="DA46" s="6">
+        <v>93.244466932750214</v>
+      </c>
       <c r="DB46" s="6"/>
       <c r="DC46" s="6"/>
       <c r="DD46" s="6"/>
       <c r="DE46" s="6"/>
       <c r="DF46" s="3"/>
       <c r="DG46" s="3"/>
       <c r="DH46" s="3"/>
       <c r="DI46" s="3"/>
       <c r="DJ46" s="3"/>
       <c r="DK46" s="3"/>
       <c r="DL46" s="3"/>
       <c r="DM46" s="3"/>
       <c r="DN46" s="3"/>
       <c r="DO46" s="3"/>
       <c r="DP46" s="3"/>
       <c r="DQ46" s="3"/>
       <c r="DR46" s="3"/>
     </row>
     <row r="47" spans="1:122">
       <c r="A47" s="7" t="s">
         <v>23</v>
       </c>
       <c r="B47" s="6">
         <v>215.77835270525605</v>
       </c>
@@ -12952,52 +13056,56 @@
       </c>
       <c r="CR47" s="6">
         <v>103.00929802592871</v>
       </c>
       <c r="CS47" s="6">
         <v>93.094175918466803</v>
       </c>
       <c r="CT47" s="6">
         <v>100</v>
       </c>
       <c r="CU47" s="6">
         <v>100.8</v>
       </c>
       <c r="CV47" s="6">
         <v>90.7</v>
       </c>
       <c r="CW47" s="6">
         <v>100</v>
       </c>
       <c r="CX47" s="6">
         <v>99.8</v>
       </c>
       <c r="CY47" s="6">
         <v>109.25083969312234</v>
       </c>
-      <c r="CZ47" s="6"/>
-      <c r="DA47" s="6"/>
+      <c r="CZ47" s="6">
+        <v>100.53765359425735</v>
+      </c>
+      <c r="DA47" s="6">
+        <v>95.112945244070673</v>
+      </c>
       <c r="DB47" s="6"/>
       <c r="DC47" s="6"/>
       <c r="DD47" s="6"/>
       <c r="DE47" s="6"/>
       <c r="DF47" s="3"/>
       <c r="DG47" s="3"/>
       <c r="DH47" s="3"/>
       <c r="DI47" s="3"/>
       <c r="DJ47" s="3"/>
       <c r="DK47" s="3"/>
       <c r="DL47" s="3"/>
       <c r="DM47" s="3"/>
       <c r="DN47" s="3"/>
       <c r="DO47" s="3"/>
       <c r="DP47" s="3"/>
       <c r="DQ47" s="3"/>
       <c r="DR47" s="3"/>
     </row>
     <row r="48" spans="1:122">
       <c r="A48" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B48" s="6">
         <v>94.220491972724943</v>
       </c>
@@ -13282,52 +13390,56 @@
       </c>
       <c r="CR48" s="6">
         <v>95.612420634043076</v>
       </c>
       <c r="CS48" s="6">
         <v>100.11115432658954</v>
       </c>
       <c r="CT48" s="6">
         <v>102.4</v>
       </c>
       <c r="CU48" s="6">
         <v>100.9</v>
       </c>
       <c r="CV48" s="6">
         <v>96.2</v>
       </c>
       <c r="CW48" s="6">
         <v>96.5</v>
       </c>
       <c r="CX48" s="6">
         <v>94.1</v>
       </c>
       <c r="CY48" s="6">
         <v>94.454194588730005</v>
       </c>
-      <c r="CZ48" s="6"/>
-      <c r="DA48" s="6"/>
+      <c r="CZ48" s="6">
+        <v>95.677863341510573</v>
+      </c>
+      <c r="DA48" s="6">
+        <v>94.294347379212596</v>
+      </c>
       <c r="DB48" s="6"/>
       <c r="DC48" s="6"/>
       <c r="DD48" s="6"/>
       <c r="DE48" s="6"/>
       <c r="DF48" s="3"/>
       <c r="DG48" s="3"/>
       <c r="DH48" s="3"/>
       <c r="DI48" s="3"/>
       <c r="DJ48" s="3"/>
       <c r="DK48" s="3"/>
       <c r="DL48" s="3"/>
       <c r="DM48" s="3"/>
       <c r="DN48" s="3"/>
       <c r="DO48" s="3"/>
       <c r="DP48" s="3"/>
       <c r="DQ48" s="3"/>
       <c r="DR48" s="3"/>
     </row>
     <row r="49" spans="1:122">
       <c r="A49" s="7" t="s">
         <v>25</v>
       </c>
       <c r="B49" s="8">
         <v>77.431744028724694</v>
       </c>
@@ -13612,52 +13724,56 @@
       </c>
       <c r="CR49" s="6">
         <v>88.540335630620689</v>
       </c>
       <c r="CS49" s="6">
         <v>92.85637900754385</v>
       </c>
       <c r="CT49" s="6">
         <v>105.6</v>
       </c>
       <c r="CU49" s="8">
         <v>104.5</v>
       </c>
       <c r="CV49" s="8">
         <v>97.6</v>
       </c>
       <c r="CW49" s="8">
         <v>96.5</v>
       </c>
       <c r="CX49" s="8">
         <v>95.2</v>
       </c>
       <c r="CY49" s="6">
         <v>100.76313565238451</v>
       </c>
-      <c r="CZ49" s="6"/>
-      <c r="DA49" s="6"/>
+      <c r="CZ49" s="6">
+        <v>100.53322519472229</v>
+      </c>
+      <c r="DA49" s="6">
+        <v>100.28470109339958</v>
+      </c>
       <c r="DB49" s="6"/>
       <c r="DC49" s="6"/>
       <c r="DD49" s="6"/>
       <c r="DE49" s="6"/>
       <c r="DF49" s="3"/>
       <c r="DG49" s="3"/>
       <c r="DH49" s="3"/>
       <c r="DI49" s="3"/>
       <c r="DJ49" s="3"/>
       <c r="DK49" s="3"/>
       <c r="DL49" s="3"/>
       <c r="DM49" s="3"/>
       <c r="DN49" s="3"/>
       <c r="DO49" s="3"/>
       <c r="DP49" s="3"/>
       <c r="DQ49" s="3"/>
       <c r="DR49" s="3"/>
     </row>
     <row r="50" spans="1:122">
       <c r="A50" s="7" t="s">
         <v>26</v>
       </c>
       <c r="B50" s="6">
         <v>92.691105414311437</v>
       </c>
@@ -13942,52 +14058,56 @@
       </c>
       <c r="CR50" s="6">
         <v>99.282079074994783</v>
       </c>
       <c r="CS50" s="6">
         <v>104.55294298479269</v>
       </c>
       <c r="CT50" s="6">
         <v>102.2</v>
       </c>
       <c r="CU50" s="6">
         <v>100.5</v>
       </c>
       <c r="CV50" s="6">
         <v>98.7</v>
       </c>
       <c r="CW50" s="6">
         <v>100.6</v>
       </c>
       <c r="CX50" s="6">
         <v>100.6</v>
       </c>
       <c r="CY50" s="6">
         <v>100.21052633070528</v>
       </c>
-      <c r="CZ50" s="6"/>
-      <c r="DA50" s="6"/>
+      <c r="CZ50" s="6">
+        <v>100.39709292611347</v>
+      </c>
+      <c r="DA50" s="6">
+        <v>101.74719396238065</v>
+      </c>
       <c r="DB50" s="6"/>
       <c r="DC50" s="6"/>
       <c r="DD50" s="6"/>
       <c r="DE50" s="6"/>
       <c r="DF50" s="3"/>
       <c r="DG50" s="3"/>
       <c r="DH50" s="3"/>
       <c r="DI50" s="3"/>
       <c r="DJ50" s="3"/>
       <c r="DK50" s="3"/>
       <c r="DL50" s="3"/>
       <c r="DM50" s="3"/>
       <c r="DN50" s="3"/>
       <c r="DO50" s="3"/>
       <c r="DP50" s="3"/>
       <c r="DQ50" s="3"/>
       <c r="DR50" s="3"/>
     </row>
     <row r="51" spans="1:122">
       <c r="A51" s="7" t="s">
         <v>27</v>
       </c>
       <c r="B51" s="6">
         <v>232.19168352898635</v>
       </c>
@@ -14272,52 +14392,56 @@
       </c>
       <c r="CR51" s="6">
         <v>114.41334375041711</v>
       </c>
       <c r="CS51" s="6">
         <v>99.076024930670954</v>
       </c>
       <c r="CT51" s="6">
         <v>123.5</v>
       </c>
       <c r="CU51" s="6">
         <v>126.7</v>
       </c>
       <c r="CV51" s="6">
         <v>125.2</v>
       </c>
       <c r="CW51" s="6">
         <v>122.1</v>
       </c>
       <c r="CX51" s="6">
         <v>121.9</v>
       </c>
       <c r="CY51" s="6">
         <v>123.23321321027379</v>
       </c>
-      <c r="CZ51" s="6"/>
-      <c r="DA51" s="6"/>
+      <c r="CZ51" s="6">
+        <v>123.31316318992759</v>
+      </c>
+      <c r="DA51" s="6">
+        <v>123.24952972557901</v>
+      </c>
       <c r="DB51" s="6"/>
       <c r="DC51" s="6"/>
       <c r="DD51" s="6"/>
       <c r="DE51" s="6"/>
       <c r="DF51" s="3"/>
       <c r="DG51" s="3"/>
       <c r="DH51" s="3"/>
       <c r="DI51" s="3"/>
       <c r="DJ51" s="3"/>
       <c r="DK51" s="3"/>
       <c r="DL51" s="3"/>
       <c r="DM51" s="3"/>
       <c r="DN51" s="3"/>
       <c r="DO51" s="3"/>
       <c r="DP51" s="3"/>
       <c r="DQ51" s="3"/>
       <c r="DR51" s="3"/>
     </row>
     <row r="52" spans="1:122">
       <c r="A52" s="7" t="s">
         <v>28</v>
       </c>
       <c r="B52" s="6">
         <v>93.231871968141775</v>
       </c>
@@ -14602,52 +14726,56 @@
       </c>
       <c r="CR52" s="6">
         <v>102.90499987464725</v>
       </c>
       <c r="CS52" s="6">
         <v>105.76659999464214</v>
       </c>
       <c r="CT52" s="6">
         <v>192</v>
       </c>
       <c r="CU52" s="6">
         <v>117.5</v>
       </c>
       <c r="CV52" s="6">
         <v>74.3</v>
       </c>
       <c r="CW52" s="6">
         <v>75.599999999999994</v>
       </c>
       <c r="CX52" s="6">
         <v>80</v>
       </c>
       <c r="CY52" s="6">
         <v>89.795511282755555</v>
       </c>
-      <c r="CZ52" s="6"/>
-      <c r="DA52" s="6"/>
+      <c r="CZ52" s="6">
+        <v>92.726797724669225</v>
+      </c>
+      <c r="DA52" s="6">
+        <v>87.942818626679838</v>
+      </c>
       <c r="DB52" s="6"/>
       <c r="DC52" s="6"/>
       <c r="DD52" s="6"/>
       <c r="DE52" s="6"/>
       <c r="DF52" s="3"/>
       <c r="DG52" s="3"/>
       <c r="DH52" s="3"/>
       <c r="DI52" s="3"/>
       <c r="DJ52" s="3"/>
       <c r="DK52" s="3"/>
       <c r="DL52" s="3"/>
       <c r="DM52" s="3"/>
       <c r="DN52" s="3"/>
       <c r="DO52" s="3"/>
       <c r="DP52" s="3"/>
       <c r="DQ52" s="3"/>
       <c r="DR52" s="3"/>
     </row>
     <row r="53" spans="1:122">
       <c r="A53" s="2"/>
       <c r="B53" s="2"/>
       <c r="C53" s="2"/>
       <c r="D53" s="2"/>
       <c r="E53" s="2"/>
       <c r="F53" s="2"/>
@@ -14823,64 +14951,64 @@
       <c r="AX54" s="2"/>
       <c r="AY54" s="2"/>
       <c r="AZ54" s="2"/>
       <c r="BA54" s="2"/>
       <c r="BB54" s="2"/>
       <c r="BC54" s="2"/>
       <c r="BD54" s="2"/>
       <c r="BE54" s="2"/>
       <c r="BF54" s="2"/>
       <c r="BG54" s="2"/>
       <c r="BH54" s="2"/>
       <c r="BI54" s="2"/>
       <c r="BJ54" s="2"/>
       <c r="BK54" s="2"/>
       <c r="BL54" s="2"/>
       <c r="BM54" s="2"/>
       <c r="BN54" s="2"/>
       <c r="BO54" s="2"/>
       <c r="BP54" s="2"/>
       <c r="BQ54" s="2"/>
       <c r="BR54" s="2"/>
       <c r="BS54" s="2"/>
       <c r="BT54" s="2"/>
       <c r="BU54" s="2"/>
       <c r="BV54" s="2"/>
-      <c r="BW54" s="9" t="s">
+      <c r="BW54" s="11" t="s">
         <v>33</v>
       </c>
-      <c r="BX54" s="9"/>
-[...9 lines deleted...]
-      <c r="CH54" s="9"/>
+      <c r="BX54" s="11"/>
+      <c r="BY54" s="11"/>
+      <c r="BZ54" s="11"/>
+      <c r="CA54" s="11"/>
+      <c r="CB54" s="11"/>
+      <c r="CC54" s="11"/>
+      <c r="CD54" s="11"/>
+      <c r="CE54" s="11"/>
+      <c r="CF54" s="11"/>
+      <c r="CG54" s="11"/>
+      <c r="CH54" s="11"/>
       <c r="CI54" s="2"/>
       <c r="CJ54" s="2"/>
       <c r="CK54" s="2"/>
       <c r="CL54" s="2"/>
       <c r="CM54" s="2"/>
       <c r="CN54" s="2"/>
       <c r="CO54" s="2"/>
       <c r="CP54" s="2"/>
       <c r="CQ54" s="2"/>
       <c r="CR54" s="2"/>
       <c r="CS54" s="2"/>
       <c r="CT54" s="2"/>
       <c r="CU54" s="2"/>
       <c r="CV54" s="2"/>
       <c r="CW54" s="2"/>
       <c r="CX54" s="2"/>
       <c r="CY54" s="2"/>
       <c r="CZ54" s="2"/>
       <c r="DA54" s="2"/>
       <c r="DB54" s="2"/>
       <c r="DC54" s="2"/>
       <c r="DD54" s="2"/>
       <c r="DE54" s="2"/>
       <c r="DF54" s="2"/>
       <c r="DG54" s="2"/>
@@ -14949,62 +15077,62 @@
       <c r="AX55" s="2"/>
       <c r="AY55" s="2"/>
       <c r="AZ55" s="2"/>
       <c r="BA55" s="2"/>
       <c r="BB55" s="2"/>
       <c r="BC55" s="2"/>
       <c r="BD55" s="2"/>
       <c r="BE55" s="2"/>
       <c r="BF55" s="2"/>
       <c r="BG55" s="2"/>
       <c r="BH55" s="2"/>
       <c r="BI55" s="2"/>
       <c r="BJ55" s="2"/>
       <c r="BK55" s="2"/>
       <c r="BL55" s="2"/>
       <c r="BM55" s="2"/>
       <c r="BN55" s="2"/>
       <c r="BO55" s="2"/>
       <c r="BP55" s="2"/>
       <c r="BQ55" s="2"/>
       <c r="BR55" s="2"/>
       <c r="BS55" s="2"/>
       <c r="BT55" s="2"/>
       <c r="BU55" s="2"/>
       <c r="BV55" s="2"/>
-      <c r="BW55" s="9"/>
-[...10 lines deleted...]
-      <c r="CH55" s="9"/>
+      <c r="BW55" s="11"/>
+      <c r="BX55" s="11"/>
+      <c r="BY55" s="11"/>
+      <c r="BZ55" s="11"/>
+      <c r="CA55" s="11"/>
+      <c r="CB55" s="11"/>
+      <c r="CC55" s="11"/>
+      <c r="CD55" s="11"/>
+      <c r="CE55" s="11"/>
+      <c r="CF55" s="11"/>
+      <c r="CG55" s="11"/>
+      <c r="CH55" s="11"/>
       <c r="CI55" s="2"/>
       <c r="CJ55" s="2"/>
       <c r="CK55" s="2"/>
       <c r="CL55" s="2"/>
       <c r="CM55" s="2"/>
       <c r="CN55" s="2"/>
       <c r="CO55" s="2"/>
       <c r="CP55" s="2"/>
       <c r="CQ55" s="2"/>
       <c r="CR55" s="2"/>
       <c r="CS55" s="2"/>
       <c r="CT55" s="2"/>
       <c r="CU55" s="2"/>
       <c r="CV55" s="2"/>
       <c r="CW55" s="2"/>
       <c r="CX55" s="2"/>
       <c r="CY55" s="2"/>
       <c r="CZ55" s="2"/>
       <c r="DA55" s="2"/>
       <c r="DB55" s="2"/>
       <c r="DC55" s="2"/>
       <c r="DD55" s="2"/>
       <c r="DE55" s="2"/>
       <c r="DF55" s="2"/>
       <c r="DG55" s="2"/>
@@ -15073,62 +15201,62 @@
       <c r="AX56" s="2"/>
       <c r="AY56" s="2"/>
       <c r="AZ56" s="2"/>
       <c r="BA56" s="2"/>
       <c r="BB56" s="2"/>
       <c r="BC56" s="2"/>
       <c r="BD56" s="2"/>
       <c r="BE56" s="2"/>
       <c r="BF56" s="2"/>
       <c r="BG56" s="2"/>
       <c r="BH56" s="2"/>
       <c r="BI56" s="2"/>
       <c r="BJ56" s="2"/>
       <c r="BK56" s="2"/>
       <c r="BL56" s="2"/>
       <c r="BM56" s="2"/>
       <c r="BN56" s="2"/>
       <c r="BO56" s="2"/>
       <c r="BP56" s="2"/>
       <c r="BQ56" s="2"/>
       <c r="BR56" s="2"/>
       <c r="BS56" s="2"/>
       <c r="BT56" s="2"/>
       <c r="BU56" s="2"/>
       <c r="BV56" s="2"/>
-      <c r="BW56" s="9"/>
-[...10 lines deleted...]
-      <c r="CH56" s="9"/>
+      <c r="BW56" s="11"/>
+      <c r="BX56" s="11"/>
+      <c r="BY56" s="11"/>
+      <c r="BZ56" s="11"/>
+      <c r="CA56" s="11"/>
+      <c r="CB56" s="11"/>
+      <c r="CC56" s="11"/>
+      <c r="CD56" s="11"/>
+      <c r="CE56" s="11"/>
+      <c r="CF56" s="11"/>
+      <c r="CG56" s="11"/>
+      <c r="CH56" s="11"/>
       <c r="CI56" s="2"/>
       <c r="CJ56" s="2"/>
       <c r="CK56" s="2"/>
       <c r="CL56" s="2"/>
       <c r="CM56" s="2"/>
       <c r="CN56" s="2"/>
       <c r="CO56" s="2"/>
       <c r="CP56" s="2"/>
       <c r="CQ56" s="2"/>
       <c r="CR56" s="2"/>
       <c r="CS56" s="2"/>
       <c r="CT56" s="2"/>
       <c r="CU56" s="2"/>
       <c r="CV56" s="2"/>
       <c r="CW56" s="2"/>
       <c r="CX56" s="2"/>
       <c r="CY56" s="2"/>
       <c r="CZ56" s="2"/>
       <c r="DA56" s="2"/>
       <c r="DB56" s="2"/>
       <c r="DC56" s="2"/>
       <c r="DD56" s="2"/>
       <c r="DE56" s="2"/>
       <c r="DF56" s="2"/>
       <c r="DG56" s="2"/>
@@ -15247,71 +15375,71 @@
       <c r="CV57" s="2"/>
       <c r="CW57" s="2"/>
       <c r="CX57" s="2"/>
       <c r="CY57" s="2"/>
       <c r="CZ57" s="2"/>
       <c r="DA57" s="2"/>
       <c r="DB57" s="2"/>
       <c r="DC57" s="2"/>
       <c r="DD57" s="2"/>
       <c r="DE57" s="2"/>
       <c r="DF57" s="2"/>
       <c r="DG57" s="2"/>
       <c r="DH57" s="2"/>
       <c r="DI57" s="2"/>
       <c r="DJ57" s="2"/>
       <c r="DK57" s="2"/>
       <c r="DL57" s="2"/>
       <c r="DM57" s="2"/>
       <c r="DN57" s="2"/>
       <c r="DO57" s="2"/>
       <c r="DP57" s="2"/>
       <c r="DQ57" s="2"/>
       <c r="DR57" s="2"/>
     </row>
     <row r="58" spans="1:122">
-      <c r="CH58" s="9" t="s">
+      <c r="CH58" s="11" t="s">
         <v>32</v>
       </c>
-      <c r="CI58" s="9"/>
-[...16 lines deleted...]
-      <c r="CZ58" s="9"/>
+      <c r="CI58" s="11"/>
+      <c r="CJ58" s="11"/>
+      <c r="CK58" s="11"/>
+      <c r="CL58" s="11"/>
+      <c r="CM58" s="11"/>
+      <c r="CN58" s="11"/>
+      <c r="CO58" s="11"/>
+      <c r="CP58" s="11"/>
+      <c r="CQ58" s="11"/>
+      <c r="CR58" s="11"/>
+      <c r="CS58" s="11"/>
+      <c r="CT58" s="11"/>
+      <c r="CU58" s="11"/>
+      <c r="CV58" s="11"/>
+      <c r="CW58" s="11"/>
+      <c r="CX58" s="11"/>
+      <c r="CY58" s="11"/>
+      <c r="CZ58" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="84">
     <mergeCell ref="DA3:DE3"/>
     <mergeCell ref="CT4:DE4"/>
     <mergeCell ref="DA16:DE16"/>
     <mergeCell ref="CT17:DE17"/>
     <mergeCell ref="DA29:DE29"/>
     <mergeCell ref="CO3:CS3"/>
     <mergeCell ref="CH4:CS4"/>
     <mergeCell ref="CO16:CS16"/>
     <mergeCell ref="CH17:CS17"/>
     <mergeCell ref="CO29:CS29"/>
     <mergeCell ref="BJ30:BU30"/>
     <mergeCell ref="BQ42:BU42"/>
     <mergeCell ref="BJ43:BU43"/>
     <mergeCell ref="BQ3:BU3"/>
     <mergeCell ref="BJ4:BU4"/>
     <mergeCell ref="BQ16:BU16"/>
     <mergeCell ref="BJ17:BU17"/>
     <mergeCell ref="BQ29:BU29"/>
     <mergeCell ref="AX43:BI43"/>
     <mergeCell ref="I42:M42"/>
     <mergeCell ref="U42:Y42"/>
     <mergeCell ref="AG42:AK42"/>