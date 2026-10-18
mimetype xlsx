--- v5 (2026-09-21)
+++ v6 (2026-10-18)
@@ -689,54 +689,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:DR58"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="5" topLeftCell="CT6" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="5" topLeftCell="CV6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" activeCell="BJ41" sqref="BJ41:DR41"/>
+      <selection pane="bottomRight" activeCell="DO38" sqref="DO38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="36.42578125" style="1" customWidth="1"/>
     <col min="2" max="49" width="9.140625" style="1" customWidth="1"/>
     <col min="50" max="53" width="9.140625" style="1"/>
     <col min="54" max="54" width="9.140625" style="1" customWidth="1"/>
     <col min="55" max="66" width="9.140625" style="1"/>
     <col min="67" max="67" width="9.28515625" style="1" customWidth="1"/>
     <col min="68" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:122" ht="21" customHeight="1">
       <c r="A2" s="20"/>
       <c r="B2" s="20"/>
       <c r="C2" s="20"/>
       <c r="D2" s="20"/>
       <c r="E2" s="20"/>
       <c r="F2" s="20"/>
       <c r="G2" s="20"/>
       <c r="H2" s="20"/>
       <c r="I2" s="20"/>
       <c r="J2" s="20"/>
       <c r="K2" s="20"/>
@@ -1768,51 +1768,53 @@
       </c>
       <c r="CT6" s="6">
         <v>117.5</v>
       </c>
       <c r="CU6" s="6">
         <v>109.2</v>
       </c>
       <c r="CV6" s="6">
         <v>98.8</v>
       </c>
       <c r="CW6" s="6">
         <v>98.5</v>
       </c>
       <c r="CX6" s="6">
         <v>99.2</v>
       </c>
       <c r="CY6" s="6">
         <v>101.92704799856365</v>
       </c>
       <c r="CZ6" s="6">
         <v>102.54791249626976</v>
       </c>
       <c r="DA6" s="6">
         <v>101.58177649084155</v>
       </c>
-      <c r="DB6" s="6"/>
+      <c r="DB6" s="6">
+        <v>100.71998402907572</v>
+      </c>
       <c r="DC6" s="6"/>
       <c r="DD6" s="6"/>
       <c r="DE6" s="6"/>
       <c r="DF6" s="3"/>
       <c r="DG6" s="3"/>
       <c r="DH6" s="3"/>
       <c r="DI6" s="3"/>
       <c r="DJ6" s="3"/>
       <c r="DK6" s="3"/>
       <c r="DL6" s="3"/>
       <c r="DM6" s="3"/>
       <c r="DN6" s="3"/>
       <c r="DO6" s="3"/>
       <c r="DP6" s="3"/>
       <c r="DQ6" s="3"/>
       <c r="DR6" s="3"/>
     </row>
     <row r="7" spans="1:122">
       <c r="A7" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="6">
         <v>141.63987018334498</v>
       </c>
       <c r="C7" s="6">
@@ -2102,51 +2104,53 @@
       </c>
       <c r="CT7" s="6">
         <v>100.2</v>
       </c>
       <c r="CU7" s="6">
         <v>100.2</v>
       </c>
       <c r="CV7" s="6">
         <v>100.5</v>
       </c>
       <c r="CW7" s="6">
         <v>100.2</v>
       </c>
       <c r="CX7" s="6">
         <v>100.3</v>
       </c>
       <c r="CY7" s="6">
         <v>100.23608342975653</v>
       </c>
       <c r="CZ7" s="6">
         <v>100.66093496420159</v>
       </c>
       <c r="DA7" s="6">
         <v>100.53677429227237</v>
       </c>
-      <c r="DB7" s="6"/>
+      <c r="DB7" s="6">
+        <v>99.971635292320073</v>
+      </c>
       <c r="DC7" s="6"/>
       <c r="DD7" s="6"/>
       <c r="DE7" s="6"/>
       <c r="DF7" s="3"/>
       <c r="DG7" s="3"/>
       <c r="DH7" s="3"/>
       <c r="DI7" s="3"/>
       <c r="DJ7" s="3"/>
       <c r="DK7" s="3"/>
       <c r="DL7" s="3"/>
       <c r="DM7" s="3"/>
       <c r="DN7" s="3"/>
       <c r="DO7" s="3"/>
       <c r="DP7" s="3"/>
       <c r="DQ7" s="3"/>
       <c r="DR7" s="3"/>
     </row>
     <row r="8" spans="1:122">
       <c r="A8" s="7" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="6">
         <v>115.90461376046326</v>
       </c>
       <c r="C8" s="6">
@@ -2436,51 +2440,53 @@
       </c>
       <c r="CT8" s="6">
         <v>100</v>
       </c>
       <c r="CU8" s="6">
         <v>100.8</v>
       </c>
       <c r="CV8" s="6">
         <v>90.9</v>
       </c>
       <c r="CW8" s="6">
         <v>100</v>
       </c>
       <c r="CX8" s="6">
         <v>99.8</v>
       </c>
       <c r="CY8" s="6">
         <v>109.07520843987648</v>
       </c>
       <c r="CZ8" s="6">
         <v>100.36134131137497</v>
       </c>
       <c r="DA8" s="6">
         <v>100.20173553249947</v>
       </c>
-      <c r="DB8" s="6"/>
+      <c r="DB8" s="6">
+        <v>100.92072280937271</v>
+      </c>
       <c r="DC8" s="6"/>
       <c r="DD8" s="6"/>
       <c r="DE8" s="6"/>
       <c r="DF8" s="3"/>
       <c r="DG8" s="3"/>
       <c r="DH8" s="3"/>
       <c r="DI8" s="3"/>
       <c r="DJ8" s="3"/>
       <c r="DK8" s="3"/>
       <c r="DL8" s="3"/>
       <c r="DM8" s="3"/>
       <c r="DN8" s="3"/>
       <c r="DO8" s="3"/>
       <c r="DP8" s="3"/>
       <c r="DQ8" s="3"/>
       <c r="DR8" s="3"/>
     </row>
     <row r="9" spans="1:122">
       <c r="A9" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="6">
         <v>94.167554237398988</v>
       </c>
       <c r="C9" s="6">
@@ -2770,51 +2776,53 @@
       </c>
       <c r="CT9" s="6">
         <v>102.4</v>
       </c>
       <c r="CU9" s="6">
         <v>100.9</v>
       </c>
       <c r="CV9" s="6">
         <v>96.2</v>
       </c>
       <c r="CW9" s="6">
         <v>96.6</v>
       </c>
       <c r="CX9" s="6">
         <v>94.2</v>
       </c>
       <c r="CY9" s="6">
         <v>94.477162489480605</v>
       </c>
       <c r="CZ9" s="6">
         <v>95.730840191552076</v>
       </c>
       <c r="DA9" s="6">
         <v>94.414904508958358</v>
       </c>
-      <c r="DB9" s="6"/>
+      <c r="DB9" s="6">
+        <v>94.981621080170044</v>
+      </c>
       <c r="DC9" s="6"/>
       <c r="DD9" s="6"/>
       <c r="DE9" s="6"/>
       <c r="DF9" s="3"/>
       <c r="DG9" s="3"/>
       <c r="DH9" s="3"/>
       <c r="DI9" s="3"/>
       <c r="DJ9" s="3"/>
       <c r="DK9" s="3"/>
       <c r="DL9" s="3"/>
       <c r="DM9" s="3"/>
       <c r="DN9" s="3"/>
       <c r="DO9" s="3"/>
       <c r="DP9" s="3"/>
       <c r="DQ9" s="3"/>
       <c r="DR9" s="3"/>
     </row>
     <row r="10" spans="1:122">
       <c r="A10" s="7" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="8">
         <v>79.199667411964626</v>
       </c>
       <c r="C10" s="8">
@@ -3104,51 +3112,53 @@
       </c>
       <c r="CT10" s="6">
         <v>103.6</v>
       </c>
       <c r="CU10" s="8">
         <v>103.1</v>
       </c>
       <c r="CV10" s="8">
         <v>98.4</v>
       </c>
       <c r="CW10" s="8">
         <v>97.8</v>
       </c>
       <c r="CX10" s="8">
         <v>97.1</v>
       </c>
       <c r="CY10" s="6">
         <v>100.46496884467844</v>
       </c>
       <c r="CZ10" s="6">
         <v>100.22758878361462</v>
       </c>
       <c r="DA10" s="6">
         <v>98.456166724433785</v>
       </c>
-      <c r="DB10" s="6"/>
+      <c r="DB10" s="6">
+        <v>100.34110184490224</v>
+      </c>
       <c r="DC10" s="6"/>
       <c r="DD10" s="6"/>
       <c r="DE10" s="6"/>
       <c r="DF10" s="3"/>
       <c r="DG10" s="3"/>
       <c r="DH10" s="3"/>
       <c r="DI10" s="3"/>
       <c r="DJ10" s="3"/>
       <c r="DK10" s="3"/>
       <c r="DL10" s="3"/>
       <c r="DM10" s="3"/>
       <c r="DN10" s="3"/>
       <c r="DO10" s="3"/>
       <c r="DP10" s="3"/>
       <c r="DQ10" s="3"/>
       <c r="DR10" s="3"/>
     </row>
     <row r="11" spans="1:122">
       <c r="A11" s="7" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="6">
         <v>92.666158479516042</v>
       </c>
       <c r="C11" s="6">
@@ -3438,51 +3448,53 @@
       </c>
       <c r="CT11" s="6">
         <v>102.2</v>
       </c>
       <c r="CU11" s="6">
         <v>100.5</v>
       </c>
       <c r="CV11" s="6">
         <v>98.7</v>
       </c>
       <c r="CW11" s="6">
         <v>100.6</v>
       </c>
       <c r="CX11" s="6">
         <v>100.5</v>
       </c>
       <c r="CY11" s="6">
         <v>100.20308135553124</v>
       </c>
       <c r="CZ11" s="6">
         <v>100.37960575877534</v>
       </c>
       <c r="DA11" s="6">
         <v>98.802097755803047</v>
       </c>
-      <c r="DB11" s="6"/>
+      <c r="DB11" s="6">
+        <v>100.29490889055556</v>
+      </c>
       <c r="DC11" s="6"/>
       <c r="DD11" s="6"/>
       <c r="DE11" s="6"/>
       <c r="DF11" s="3"/>
       <c r="DG11" s="3"/>
       <c r="DH11" s="3"/>
       <c r="DI11" s="3"/>
       <c r="DJ11" s="3"/>
       <c r="DK11" s="3"/>
       <c r="DL11" s="3"/>
       <c r="DM11" s="3"/>
       <c r="DN11" s="3"/>
       <c r="DO11" s="3"/>
       <c r="DP11" s="3"/>
       <c r="DQ11" s="3"/>
       <c r="DR11" s="3"/>
     </row>
     <row r="12" spans="1:122">
       <c r="A12" s="7" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="6">
         <v>233.25715146739299</v>
       </c>
       <c r="C12" s="6">
@@ -3772,51 +3784,53 @@
       </c>
       <c r="CT12" s="6">
         <v>122.9</v>
       </c>
       <c r="CU12" s="6">
         <v>126</v>
       </c>
       <c r="CV12" s="6">
         <v>123.2</v>
       </c>
       <c r="CW12" s="6">
         <v>120.3</v>
       </c>
       <c r="CX12" s="6">
         <v>120.1</v>
       </c>
       <c r="CY12" s="6">
         <v>121.2921394041833</v>
       </c>
       <c r="CZ12" s="6">
         <v>121.4315664015478</v>
       </c>
       <c r="DA12" s="6">
         <v>121.85744253979196</v>
       </c>
-      <c r="DB12" s="6"/>
+      <c r="DB12" s="6">
+        <v>112.76753216386636</v>
+      </c>
       <c r="DC12" s="6"/>
       <c r="DD12" s="6"/>
       <c r="DE12" s="6"/>
       <c r="DF12" s="3"/>
       <c r="DG12" s="3"/>
       <c r="DH12" s="3"/>
       <c r="DI12" s="3"/>
       <c r="DJ12" s="3"/>
       <c r="DK12" s="3"/>
       <c r="DL12" s="3"/>
       <c r="DM12" s="3"/>
       <c r="DN12" s="3"/>
       <c r="DO12" s="3"/>
       <c r="DP12" s="3"/>
       <c r="DQ12" s="3"/>
       <c r="DR12" s="3"/>
     </row>
     <row r="13" spans="1:122">
       <c r="A13" s="7" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="6">
         <v>118.3052616018994</v>
       </c>
       <c r="C13" s="6">
@@ -4106,51 +4120,53 @@
       </c>
       <c r="CT13" s="6">
         <v>171</v>
       </c>
       <c r="CU13" s="6">
         <v>115.1</v>
       </c>
       <c r="CV13" s="6">
         <v>77.2</v>
       </c>
       <c r="CW13" s="6">
         <v>78.900000000000006</v>
       </c>
       <c r="CX13" s="6">
         <v>82.8</v>
       </c>
       <c r="CY13" s="6">
         <v>91.187684411824691</v>
       </c>
       <c r="CZ13" s="6">
         <v>94.09106184565367</v>
       </c>
       <c r="DA13" s="6">
         <v>93.402808491336444</v>
       </c>
-      <c r="DB13" s="6"/>
+      <c r="DB13" s="6">
+        <v>94.533966371686631</v>
+      </c>
       <c r="DC13" s="6"/>
       <c r="DD13" s="6"/>
       <c r="DE13" s="6"/>
       <c r="DF13" s="3"/>
       <c r="DG13" s="3"/>
       <c r="DH13" s="3"/>
       <c r="DI13" s="3"/>
       <c r="DJ13" s="3"/>
       <c r="DK13" s="3"/>
       <c r="DL13" s="3"/>
       <c r="DM13" s="3"/>
       <c r="DN13" s="3"/>
       <c r="DO13" s="3"/>
       <c r="DP13" s="3"/>
       <c r="DQ13" s="3"/>
       <c r="DR13" s="3"/>
     </row>
     <row r="14" spans="1:122">
       <c r="A14" s="3"/>
       <c r="B14" s="3"/>
       <c r="C14" s="3"/>
       <c r="D14" s="3"/>
       <c r="E14" s="3"/>
       <c r="F14" s="3"/>
       <c r="G14" s="3"/>
@@ -5310,51 +5326,53 @@
       </c>
       <c r="CT19" s="6">
         <v>118.96851059535518</v>
       </c>
       <c r="CU19" s="6">
         <v>109.8</v>
       </c>
       <c r="CV19" s="6">
         <v>98.7</v>
       </c>
       <c r="CW19" s="6">
         <v>98.3</v>
       </c>
       <c r="CX19" s="6">
         <v>99.1</v>
       </c>
       <c r="CY19" s="6">
         <v>102.15260381435958</v>
       </c>
       <c r="CZ19" s="6">
         <v>102.83936928154729</v>
       </c>
       <c r="DA19" s="6">
         <v>101.73848430900124</v>
       </c>
-      <c r="DB19" s="6"/>
+      <c r="DB19" s="6">
+        <v>100.7816752444261</v>
+      </c>
       <c r="DC19" s="6"/>
       <c r="DD19" s="6"/>
       <c r="DE19" s="6"/>
       <c r="DF19" s="3"/>
       <c r="DG19" s="3"/>
       <c r="DH19" s="3"/>
       <c r="DI19" s="3"/>
       <c r="DJ19" s="3"/>
       <c r="DK19" s="3"/>
       <c r="DL19" s="3"/>
       <c r="DM19" s="3"/>
       <c r="DN19" s="3"/>
       <c r="DO19" s="3"/>
       <c r="DP19" s="3"/>
       <c r="DQ19" s="3"/>
       <c r="DR19" s="3"/>
     </row>
     <row r="20" spans="1:122">
       <c r="A20" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B20" s="6">
         <v>154.32291843253253</v>
       </c>
       <c r="C20" s="6">
@@ -5644,51 +5662,53 @@
       </c>
       <c r="CT20" s="6">
         <v>100.2</v>
       </c>
       <c r="CU20" s="6">
         <v>100.3</v>
       </c>
       <c r="CV20" s="6">
         <v>100.6</v>
       </c>
       <c r="CW20" s="6">
         <v>100.3</v>
       </c>
       <c r="CX20" s="6">
         <v>100.5</v>
       </c>
       <c r="CY20" s="6">
         <v>100.40302908481991</v>
       </c>
       <c r="CZ20" s="6">
         <v>101.15195804132911</v>
       </c>
       <c r="DA20" s="6">
         <v>100.90086421058788</v>
       </c>
-      <c r="DB20" s="6"/>
+      <c r="DB20" s="6">
+        <v>99.953781896443161</v>
+      </c>
       <c r="DC20" s="6"/>
       <c r="DD20" s="6"/>
       <c r="DE20" s="6"/>
       <c r="DF20" s="3"/>
       <c r="DG20" s="3"/>
       <c r="DH20" s="3"/>
       <c r="DI20" s="3"/>
       <c r="DJ20" s="3"/>
       <c r="DK20" s="3"/>
       <c r="DL20" s="3"/>
       <c r="DM20" s="3"/>
       <c r="DN20" s="3"/>
       <c r="DO20" s="3"/>
       <c r="DP20" s="3"/>
       <c r="DQ20" s="3"/>
       <c r="DR20" s="3"/>
     </row>
     <row r="21" spans="1:122">
       <c r="A21" s="7" t="s">
         <v>23</v>
       </c>
       <c r="B21" s="6">
         <v>121.17866168448165</v>
       </c>
       <c r="C21" s="6">
@@ -5978,51 +5998,53 @@
       </c>
       <c r="CT21" s="6">
         <v>100</v>
       </c>
       <c r="CU21" s="6">
         <v>100.8</v>
       </c>
       <c r="CV21" s="6">
         <v>90.9</v>
       </c>
       <c r="CW21" s="6">
         <v>100</v>
       </c>
       <c r="CX21" s="6">
         <v>99.8</v>
       </c>
       <c r="CY21" s="6">
         <v>109.14682486496167</v>
       </c>
       <c r="CZ21" s="6">
         <v>100.36429852746245</v>
       </c>
       <c r="DA21" s="6">
         <v>100.20307200214968</v>
       </c>
-      <c r="DB21" s="6"/>
+      <c r="DB21" s="6">
+        <v>100.92656500685675</v>
+      </c>
       <c r="DC21" s="6"/>
       <c r="DD21" s="6"/>
       <c r="DE21" s="6"/>
       <c r="DF21" s="3"/>
       <c r="DG21" s="3"/>
       <c r="DH21" s="3"/>
       <c r="DI21" s="3"/>
       <c r="DJ21" s="3"/>
       <c r="DK21" s="3"/>
       <c r="DL21" s="3"/>
       <c r="DM21" s="3"/>
       <c r="DN21" s="3"/>
       <c r="DO21" s="3"/>
       <c r="DP21" s="3"/>
       <c r="DQ21" s="3"/>
       <c r="DR21" s="3"/>
     </row>
     <row r="22" spans="1:122">
       <c r="A22" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B22" s="6">
         <v>94.150931415408763</v>
       </c>
       <c r="C22" s="6">
@@ -6312,51 +6334,53 @@
       </c>
       <c r="CT22" s="6">
         <v>102.4</v>
       </c>
       <c r="CU22" s="6">
         <v>100.9</v>
       </c>
       <c r="CV22" s="6">
         <v>96.2</v>
       </c>
       <c r="CW22" s="6">
         <v>96.6</v>
       </c>
       <c r="CX22" s="6">
         <v>94.1</v>
       </c>
       <c r="CY22" s="6">
         <v>94.47417038018699</v>
       </c>
       <c r="CZ22" s="6">
         <v>95.728543413671744</v>
       </c>
       <c r="DA22" s="6">
         <v>94.411945979966617</v>
       </c>
-      <c r="DB22" s="6"/>
+      <c r="DB22" s="6">
+        <v>94.979449617005727</v>
+      </c>
       <c r="DC22" s="6"/>
       <c r="DD22" s="6"/>
       <c r="DE22" s="6"/>
       <c r="DF22" s="3"/>
       <c r="DG22" s="3"/>
       <c r="DH22" s="3"/>
       <c r="DI22" s="3"/>
       <c r="DJ22" s="3"/>
       <c r="DK22" s="3"/>
       <c r="DL22" s="3"/>
       <c r="DM22" s="3"/>
       <c r="DN22" s="3"/>
       <c r="DO22" s="3"/>
       <c r="DP22" s="3"/>
       <c r="DQ22" s="3"/>
       <c r="DR22" s="3"/>
     </row>
     <row r="23" spans="1:122">
       <c r="A23" s="7" t="s">
         <v>25</v>
       </c>
       <c r="B23" s="8">
         <v>77.846957196181847</v>
       </c>
       <c r="C23" s="8">
@@ -6646,51 +6670,53 @@
       </c>
       <c r="CT23" s="6">
         <v>105.5</v>
       </c>
       <c r="CU23" s="8">
         <v>104.4</v>
       </c>
       <c r="CV23" s="8">
         <v>97.7</v>
       </c>
       <c r="CW23" s="8">
         <v>96.6</v>
       </c>
       <c r="CX23" s="8">
         <v>95.3</v>
       </c>
       <c r="CY23" s="6">
         <v>100.7467644683167</v>
       </c>
       <c r="CZ23" s="6">
         <v>100.35895948278556</v>
       </c>
       <c r="DA23" s="6">
         <v>97.825957872925784</v>
       </c>
-      <c r="DB23" s="6"/>
+      <c r="DB23" s="6">
+        <v>100.44999289674416</v>
+      </c>
       <c r="DC23" s="6"/>
       <c r="DD23" s="6"/>
       <c r="DE23" s="6"/>
       <c r="DF23" s="3"/>
       <c r="DG23" s="3"/>
       <c r="DH23" s="3"/>
       <c r="DI23" s="3"/>
       <c r="DJ23" s="3"/>
       <c r="DK23" s="3"/>
       <c r="DL23" s="3"/>
       <c r="DM23" s="3"/>
       <c r="DN23" s="3"/>
       <c r="DO23" s="3"/>
       <c r="DP23" s="3"/>
       <c r="DQ23" s="3"/>
       <c r="DR23" s="3"/>
     </row>
     <row r="24" spans="1:122">
       <c r="A24" s="7" t="s">
         <v>26</v>
       </c>
       <c r="B24" s="6">
         <v>92.657636178467087</v>
       </c>
       <c r="C24" s="6">
@@ -6980,51 +7006,53 @@
       </c>
       <c r="CT24" s="6">
         <v>102.2</v>
       </c>
       <c r="CU24" s="6">
         <v>100.5</v>
       </c>
       <c r="CV24" s="6">
         <v>98.7</v>
       </c>
       <c r="CW24" s="6">
         <v>100.6</v>
       </c>
       <c r="CX24" s="6">
         <v>100.6</v>
       </c>
       <c r="CY24" s="6">
         <v>100.21052584503825</v>
       </c>
       <c r="CZ24" s="6">
         <v>100.39341879890983</v>
       </c>
       <c r="DA24" s="6">
         <v>98.765662940995654</v>
       </c>
-      <c r="DB24" s="6"/>
+      <c r="DB24" s="6">
+        <v>100.30248519814349</v>
+      </c>
       <c r="DC24" s="6"/>
       <c r="DD24" s="6"/>
       <c r="DE24" s="6"/>
       <c r="DF24" s="3"/>
       <c r="DG24" s="3"/>
       <c r="DH24" s="3"/>
       <c r="DI24" s="3"/>
       <c r="DJ24" s="3"/>
       <c r="DK24" s="3"/>
       <c r="DL24" s="3"/>
       <c r="DM24" s="3"/>
       <c r="DN24" s="3"/>
       <c r="DO24" s="3"/>
       <c r="DP24" s="3"/>
       <c r="DQ24" s="3"/>
       <c r="DR24" s="3"/>
     </row>
     <row r="25" spans="1:122">
       <c r="A25" s="7" t="s">
         <v>27</v>
       </c>
       <c r="B25" s="6">
         <v>233.47749568969962</v>
       </c>
       <c r="C25" s="6">
@@ -7314,51 +7342,53 @@
       </c>
       <c r="CT25" s="6">
         <v>122.9</v>
       </c>
       <c r="CU25" s="6">
         <v>126</v>
       </c>
       <c r="CV25" s="6">
         <v>124.6</v>
       </c>
       <c r="CW25" s="6">
         <v>121.5</v>
       </c>
       <c r="CX25" s="6">
         <v>121.4</v>
       </c>
       <c r="CY25" s="6">
         <v>122.68111054576589</v>
       </c>
       <c r="CZ25" s="6">
         <v>122.82970300248735</v>
       </c>
       <c r="DA25" s="6">
         <v>123.16378803343444</v>
       </c>
-      <c r="DB25" s="6"/>
+      <c r="DB25" s="6">
+        <v>113.45633759297738</v>
+      </c>
       <c r="DC25" s="6"/>
       <c r="DD25" s="6"/>
       <c r="DE25" s="6"/>
       <c r="DF25" s="3"/>
       <c r="DG25" s="3"/>
       <c r="DH25" s="3"/>
       <c r="DI25" s="3"/>
       <c r="DJ25" s="3"/>
       <c r="DK25" s="3"/>
       <c r="DL25" s="3"/>
       <c r="DM25" s="3"/>
       <c r="DN25" s="3"/>
       <c r="DO25" s="3"/>
       <c r="DP25" s="3"/>
       <c r="DQ25" s="3"/>
       <c r="DR25" s="3"/>
     </row>
     <row r="26" spans="1:122">
       <c r="A26" s="7" t="s">
         <v>28</v>
       </c>
       <c r="B26" s="6">
         <v>101.8010076884902</v>
       </c>
       <c r="C26" s="6">
@@ -7648,51 +7678,53 @@
       </c>
       <c r="CT26" s="6">
         <v>184</v>
       </c>
       <c r="CU26" s="6">
         <v>116.6</v>
       </c>
       <c r="CV26" s="6">
         <v>75.3</v>
       </c>
       <c r="CW26" s="6">
         <v>76.5</v>
       </c>
       <c r="CX26" s="6">
         <v>80.7</v>
       </c>
       <c r="CY26" s="6">
         <v>90.157191978685276</v>
       </c>
       <c r="CZ26" s="6">
         <v>93.43283773186603</v>
       </c>
       <c r="DA26" s="6">
         <v>92.754416417441917</v>
       </c>
-      <c r="DB26" s="6"/>
+      <c r="DB26" s="6">
+        <v>94.034782980347842</v>
+      </c>
       <c r="DC26" s="6"/>
       <c r="DD26" s="6"/>
       <c r="DE26" s="6"/>
       <c r="DF26" s="3"/>
       <c r="DG26" s="3"/>
       <c r="DH26" s="3"/>
       <c r="DI26" s="3"/>
       <c r="DJ26" s="3"/>
       <c r="DK26" s="3"/>
       <c r="DL26" s="3"/>
       <c r="DM26" s="3"/>
       <c r="DN26" s="3"/>
       <c r="DO26" s="3"/>
       <c r="DP26" s="3"/>
       <c r="DQ26" s="3"/>
       <c r="DR26" s="3"/>
     </row>
     <row r="27" spans="1:122">
       <c r="A27" s="3"/>
       <c r="B27" s="3"/>
       <c r="C27" s="3"/>
       <c r="D27" s="3"/>
       <c r="E27" s="3"/>
       <c r="F27" s="3"/>
       <c r="G27" s="3"/>
@@ -8852,51 +8884,53 @@
       </c>
       <c r="CT32" s="6">
         <v>100</v>
       </c>
       <c r="CU32" s="6">
         <v>100</v>
       </c>
       <c r="CV32" s="6">
         <v>100</v>
       </c>
       <c r="CW32" s="6">
         <v>100</v>
       </c>
       <c r="CX32" s="6">
         <v>100</v>
       </c>
       <c r="CY32" s="6">
         <v>100</v>
       </c>
       <c r="CZ32" s="6">
         <v>101.26265500411805</v>
       </c>
       <c r="DA32" s="6">
         <v>102.2042013102788</v>
       </c>
-      <c r="DB32" s="6"/>
+      <c r="DB32" s="6">
+        <v>102.27728535455512</v>
+      </c>
       <c r="DC32" s="6"/>
       <c r="DD32" s="6"/>
       <c r="DE32" s="6"/>
       <c r="DF32" s="3"/>
       <c r="DG32" s="3"/>
       <c r="DH32" s="3"/>
       <c r="DI32" s="3"/>
       <c r="DJ32" s="3"/>
       <c r="DK32" s="3"/>
       <c r="DL32" s="3"/>
       <c r="DM32" s="3"/>
       <c r="DN32" s="3"/>
       <c r="DO32" s="3"/>
       <c r="DP32" s="3"/>
       <c r="DQ32" s="3"/>
       <c r="DR32" s="3"/>
     </row>
     <row r="33" spans="1:122">
       <c r="A33" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B33" s="6">
         <v>101.31011783108535</v>
       </c>
       <c r="C33" s="6">
@@ -9186,51 +9220,53 @@
       </c>
       <c r="CT33" s="6">
         <v>100</v>
       </c>
       <c r="CU33" s="6">
         <v>100</v>
       </c>
       <c r="CV33" s="6">
         <v>100</v>
       </c>
       <c r="CW33" s="6">
         <v>100</v>
       </c>
       <c r="CX33" s="6">
         <v>100</v>
       </c>
       <c r="CY33" s="6">
         <v>100</v>
       </c>
       <c r="CZ33" s="6">
         <v>101.07740857487191</v>
       </c>
       <c r="DA33" s="6">
         <v>108.58230499183952</v>
       </c>
-      <c r="DB33" s="6"/>
+      <c r="DB33" s="6">
+        <v>101.48410183943773</v>
+      </c>
       <c r="DC33" s="6"/>
       <c r="DD33" s="6"/>
       <c r="DE33" s="6"/>
       <c r="DF33" s="3"/>
       <c r="DG33" s="3"/>
       <c r="DH33" s="3"/>
       <c r="DI33" s="3"/>
       <c r="DJ33" s="3"/>
       <c r="DK33" s="3"/>
       <c r="DL33" s="3"/>
       <c r="DM33" s="3"/>
       <c r="DN33" s="3"/>
       <c r="DO33" s="3"/>
       <c r="DP33" s="3"/>
       <c r="DQ33" s="3"/>
       <c r="DR33" s="3"/>
     </row>
     <row r="34" spans="1:122">
       <c r="A34" s="7" t="s">
         <v>23</v>
       </c>
       <c r="B34" s="6">
         <v>26.928169641366356</v>
       </c>
       <c r="C34" s="6">
@@ -9520,51 +9556,53 @@
       </c>
       <c r="CT34" s="6">
         <v>100</v>
       </c>
       <c r="CU34" s="6">
         <v>100</v>
       </c>
       <c r="CV34" s="6">
         <v>100</v>
       </c>
       <c r="CW34" s="6">
         <v>100</v>
       </c>
       <c r="CX34" s="6">
         <v>100</v>
       </c>
       <c r="CY34" s="6">
         <v>100</v>
       </c>
       <c r="CZ34" s="6">
         <v>86.746158466914437</v>
       </c>
       <c r="DA34" s="6">
         <v>117.70478755446227</v>
       </c>
-      <c r="DB34" s="6"/>
+      <c r="DB34" s="6">
+        <v>103.04111965657316</v>
+      </c>
       <c r="DC34" s="6"/>
       <c r="DD34" s="6"/>
       <c r="DE34" s="6"/>
       <c r="DF34" s="3"/>
       <c r="DG34" s="3"/>
       <c r="DH34" s="3"/>
       <c r="DI34" s="3"/>
       <c r="DJ34" s="3"/>
       <c r="DK34" s="3"/>
       <c r="DL34" s="3"/>
       <c r="DM34" s="3"/>
       <c r="DN34" s="3"/>
       <c r="DO34" s="3"/>
       <c r="DP34" s="3"/>
       <c r="DQ34" s="3"/>
       <c r="DR34" s="3"/>
     </row>
     <row r="35" spans="1:122">
       <c r="A35" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B35" s="6">
         <v>73.386923275571121</v>
       </c>
       <c r="C35" s="6">
@@ -9854,51 +9892,53 @@
       </c>
       <c r="CT35" s="6">
         <v>100</v>
       </c>
       <c r="CU35" s="6">
         <v>100</v>
       </c>
       <c r="CV35" s="6">
         <v>100</v>
       </c>
       <c r="CW35" s="6">
         <v>100</v>
       </c>
       <c r="CX35" s="6">
         <v>100</v>
       </c>
       <c r="CY35" s="6">
         <v>100</v>
       </c>
       <c r="CZ35" s="6">
         <v>99.21983338997866</v>
       </c>
       <c r="DA35" s="6">
         <v>97.849416673972087</v>
       </c>
-      <c r="DB35" s="6"/>
+      <c r="DB35" s="6">
+        <v>100.01328499153699</v>
+      </c>
       <c r="DC35" s="6"/>
       <c r="DD35" s="6"/>
       <c r="DE35" s="6"/>
       <c r="DF35" s="3"/>
       <c r="DG35" s="3"/>
       <c r="DH35" s="3"/>
       <c r="DI35" s="3"/>
       <c r="DJ35" s="3"/>
       <c r="DK35" s="3"/>
       <c r="DL35" s="3"/>
       <c r="DM35" s="3"/>
       <c r="DN35" s="3"/>
       <c r="DO35" s="3"/>
       <c r="DP35" s="3"/>
       <c r="DQ35" s="3"/>
       <c r="DR35" s="3"/>
     </row>
     <row r="36" spans="1:122">
       <c r="A36" s="7" t="s">
         <v>25</v>
       </c>
       <c r="B36" s="8">
         <v>176.97472253592065</v>
       </c>
       <c r="C36" s="8">
@@ -10188,51 +10228,53 @@
       </c>
       <c r="CT36" s="6">
         <v>100</v>
       </c>
       <c r="CU36" s="6">
         <v>100</v>
       </c>
       <c r="CV36" s="6">
         <v>100</v>
       </c>
       <c r="CW36" s="6">
         <v>100</v>
       </c>
       <c r="CX36" s="6">
         <v>100</v>
       </c>
       <c r="CY36" s="6">
         <v>100</v>
       </c>
       <c r="CZ36" s="6">
         <v>97.737756293470625</v>
       </c>
       <c r="DA36" s="6">
         <v>93.114966586696966</v>
       </c>
-      <c r="DB36" s="6"/>
+      <c r="DB36" s="6">
+        <v>100.57177635767924</v>
+      </c>
       <c r="DC36" s="6"/>
       <c r="DD36" s="6"/>
       <c r="DE36" s="6"/>
       <c r="DF36" s="3"/>
       <c r="DG36" s="3"/>
       <c r="DH36" s="3"/>
       <c r="DI36" s="3"/>
       <c r="DJ36" s="3"/>
       <c r="DK36" s="3"/>
       <c r="DL36" s="3"/>
       <c r="DM36" s="3"/>
       <c r="DN36" s="3"/>
       <c r="DO36" s="3"/>
       <c r="DP36" s="3"/>
       <c r="DQ36" s="3"/>
       <c r="DR36" s="3"/>
     </row>
     <row r="37" spans="1:122">
       <c r="A37" s="7" t="s">
         <v>26</v>
       </c>
       <c r="B37" s="6">
         <v>7097.7005170377324</v>
       </c>
       <c r="C37" s="6">
@@ -10522,51 +10564,53 @@
       </c>
       <c r="CT37" s="6">
         <v>100</v>
       </c>
       <c r="CU37" s="6">
         <v>100</v>
       </c>
       <c r="CV37" s="6">
         <v>100</v>
       </c>
       <c r="CW37" s="6">
         <v>100</v>
       </c>
       <c r="CX37" s="6">
         <v>100</v>
       </c>
       <c r="CY37" s="6">
         <v>100</v>
       </c>
       <c r="CZ37" s="6">
         <v>100</v>
       </c>
       <c r="DA37" s="6">
         <v>85.800616533526878</v>
       </c>
-      <c r="DB37" s="6"/>
+      <c r="DB37" s="6">
+        <v>91.64461644014321</v>
+      </c>
       <c r="DC37" s="6"/>
       <c r="DD37" s="6"/>
       <c r="DE37" s="6"/>
       <c r="DF37" s="3"/>
       <c r="DG37" s="3"/>
       <c r="DH37" s="3"/>
       <c r="DI37" s="3"/>
       <c r="DJ37" s="3"/>
       <c r="DK37" s="3"/>
       <c r="DL37" s="3"/>
       <c r="DM37" s="3"/>
       <c r="DN37" s="3"/>
       <c r="DO37" s="3"/>
       <c r="DP37" s="3"/>
       <c r="DQ37" s="3"/>
       <c r="DR37" s="3"/>
     </row>
     <row r="38" spans="1:122">
       <c r="A38" s="7" t="s">
         <v>27</v>
       </c>
       <c r="B38" s="6">
         <v>259.17647642464715</v>
       </c>
       <c r="C38" s="6">
@@ -10856,51 +10900,53 @@
       </c>
       <c r="CT38" s="6">
         <v>100</v>
       </c>
       <c r="CU38" s="6">
         <v>100</v>
       </c>
       <c r="CV38" s="6">
         <v>100</v>
       </c>
       <c r="CW38" s="6">
         <v>100</v>
       </c>
       <c r="CX38" s="6">
         <v>100</v>
       </c>
       <c r="CY38" s="6">
         <v>100</v>
       </c>
       <c r="CZ38" s="6">
         <v>107.06209781215739</v>
       </c>
       <c r="DA38" s="6">
         <v>122.49861402229467</v>
       </c>
-      <c r="DB38" s="6"/>
+      <c r="DB38" s="6">
+        <v>114.53928737973389</v>
+      </c>
       <c r="DC38" s="6"/>
       <c r="DD38" s="6"/>
       <c r="DE38" s="6"/>
       <c r="DF38" s="3"/>
       <c r="DG38" s="3"/>
       <c r="DH38" s="3"/>
       <c r="DI38" s="3"/>
       <c r="DJ38" s="3"/>
       <c r="DK38" s="3"/>
       <c r="DL38" s="3"/>
       <c r="DM38" s="3"/>
       <c r="DN38" s="3"/>
       <c r="DO38" s="3"/>
       <c r="DP38" s="3"/>
       <c r="DQ38" s="3"/>
       <c r="DR38" s="3"/>
     </row>
     <row r="39" spans="1:122">
       <c r="A39" s="7" t="s">
         <v>28</v>
       </c>
       <c r="B39" s="6">
         <v>0</v>
       </c>
       <c r="C39" s="6">
@@ -11190,51 +11236,53 @@
       </c>
       <c r="CT39" s="6">
         <v>100</v>
       </c>
       <c r="CU39" s="6">
         <v>100</v>
       </c>
       <c r="CV39" s="6">
         <v>100</v>
       </c>
       <c r="CW39" s="6">
         <v>100</v>
       </c>
       <c r="CX39" s="6">
         <v>100</v>
       </c>
       <c r="CY39" s="6">
         <v>100</v>
       </c>
       <c r="CZ39" s="6">
         <v>101.10894070559854</v>
       </c>
       <c r="DA39" s="6">
         <v>114.52750888884205</v>
       </c>
-      <c r="DB39" s="6"/>
+      <c r="DB39" s="6">
+        <v>107.85713719091088</v>
+      </c>
       <c r="DC39" s="6"/>
       <c r="DD39" s="6"/>
       <c r="DE39" s="6"/>
       <c r="DF39" s="3"/>
       <c r="DG39" s="3"/>
       <c r="DH39" s="3"/>
       <c r="DI39" s="3"/>
       <c r="DJ39" s="3"/>
       <c r="DK39" s="3"/>
       <c r="DL39" s="3"/>
       <c r="DM39" s="3"/>
       <c r="DN39" s="3"/>
       <c r="DO39" s="3"/>
       <c r="DP39" s="3"/>
       <c r="DQ39" s="3"/>
       <c r="DR39" s="3"/>
     </row>
     <row r="40" spans="1:122">
       <c r="A40" s="3"/>
       <c r="B40" s="3"/>
       <c r="C40" s="3"/>
       <c r="D40" s="3"/>
       <c r="E40" s="3"/>
       <c r="F40" s="3"/>
       <c r="G40" s="3"/>
@@ -12394,51 +12442,53 @@
       </c>
       <c r="CT45" s="6">
         <v>119.5</v>
       </c>
       <c r="CU45" s="6">
         <v>110.1</v>
       </c>
       <c r="CV45" s="6">
         <v>98.7</v>
       </c>
       <c r="CW45" s="6">
         <v>98.3</v>
       </c>
       <c r="CX45" s="6">
         <v>99.1</v>
       </c>
       <c r="CY45" s="6">
         <v>102.19969767995489</v>
       </c>
       <c r="CZ45" s="6">
         <v>102.91174372255378</v>
       </c>
       <c r="DA45" s="6">
         <v>101.64238772828618</v>
       </c>
-      <c r="DB45" s="6"/>
+      <c r="DB45" s="6">
+        <v>100.41761515889904</v>
+      </c>
       <c r="DC45" s="6"/>
       <c r="DD45" s="6"/>
       <c r="DE45" s="6"/>
       <c r="DF45" s="3"/>
       <c r="DG45" s="3"/>
       <c r="DH45" s="3"/>
       <c r="DI45" s="3"/>
       <c r="DJ45" s="3"/>
       <c r="DK45" s="3"/>
       <c r="DL45" s="3"/>
       <c r="DM45" s="3"/>
       <c r="DN45" s="3"/>
       <c r="DO45" s="3"/>
       <c r="DP45" s="3"/>
       <c r="DQ45" s="3"/>
       <c r="DR45" s="3"/>
     </row>
     <row r="46" spans="1:122">
       <c r="A46" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B46" s="6">
         <v>2556.8327371741761</v>
       </c>
       <c r="C46" s="6">
@@ -12728,51 +12778,53 @@
       </c>
       <c r="CT46" s="6">
         <v>100.5</v>
       </c>
       <c r="CU46" s="6">
         <v>100.4</v>
       </c>
       <c r="CV46" s="6">
         <v>100.8</v>
       </c>
       <c r="CW46" s="6">
         <v>100.5</v>
       </c>
       <c r="CX46" s="6">
         <v>100.8</v>
       </c>
       <c r="CY46" s="6">
         <v>100.68579408851603</v>
       </c>
       <c r="CZ46" s="6">
         <v>101.24613341323159</v>
       </c>
       <c r="DA46" s="6">
         <v>93.244466932750214</v>
       </c>
-      <c r="DB46" s="6"/>
+      <c r="DB46" s="6">
+        <v>98.115459440439395</v>
+      </c>
       <c r="DC46" s="6"/>
       <c r="DD46" s="6"/>
       <c r="DE46" s="6"/>
       <c r="DF46" s="3"/>
       <c r="DG46" s="3"/>
       <c r="DH46" s="3"/>
       <c r="DI46" s="3"/>
       <c r="DJ46" s="3"/>
       <c r="DK46" s="3"/>
       <c r="DL46" s="3"/>
       <c r="DM46" s="3"/>
       <c r="DN46" s="3"/>
       <c r="DO46" s="3"/>
       <c r="DP46" s="3"/>
       <c r="DQ46" s="3"/>
       <c r="DR46" s="3"/>
     </row>
     <row r="47" spans="1:122">
       <c r="A47" s="7" t="s">
         <v>23</v>
       </c>
       <c r="B47" s="6">
         <v>215.77835270525605</v>
       </c>
       <c r="C47" s="6">
@@ -13062,51 +13114,53 @@
       </c>
       <c r="CT47" s="6">
         <v>100</v>
       </c>
       <c r="CU47" s="6">
         <v>100.8</v>
       </c>
       <c r="CV47" s="6">
         <v>90.7</v>
       </c>
       <c r="CW47" s="6">
         <v>100</v>
       </c>
       <c r="CX47" s="6">
         <v>99.8</v>
       </c>
       <c r="CY47" s="6">
         <v>109.25083969312234</v>
       </c>
       <c r="CZ47" s="6">
         <v>100.53765359425735</v>
       </c>
       <c r="DA47" s="6">
         <v>95.112945244070673</v>
       </c>
-      <c r="DB47" s="6"/>
+      <c r="DB47" s="6">
+        <v>100.23711344507302</v>
+      </c>
       <c r="DC47" s="6"/>
       <c r="DD47" s="6"/>
       <c r="DE47" s="6"/>
       <c r="DF47" s="3"/>
       <c r="DG47" s="3"/>
       <c r="DH47" s="3"/>
       <c r="DI47" s="3"/>
       <c r="DJ47" s="3"/>
       <c r="DK47" s="3"/>
       <c r="DL47" s="3"/>
       <c r="DM47" s="3"/>
       <c r="DN47" s="3"/>
       <c r="DO47" s="3"/>
       <c r="DP47" s="3"/>
       <c r="DQ47" s="3"/>
       <c r="DR47" s="3"/>
     </row>
     <row r="48" spans="1:122">
       <c r="A48" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B48" s="6">
         <v>94.220491972724943</v>
       </c>
       <c r="C48" s="6">
@@ -13396,51 +13450,53 @@
       </c>
       <c r="CT48" s="6">
         <v>102.4</v>
       </c>
       <c r="CU48" s="6">
         <v>100.9</v>
       </c>
       <c r="CV48" s="6">
         <v>96.2</v>
       </c>
       <c r="CW48" s="6">
         <v>96.5</v>
       </c>
       <c r="CX48" s="6">
         <v>94.1</v>
       </c>
       <c r="CY48" s="6">
         <v>94.454194588730005</v>
       </c>
       <c r="CZ48" s="6">
         <v>95.677863341510573</v>
       </c>
       <c r="DA48" s="6">
         <v>94.294347379212596</v>
       </c>
-      <c r="DB48" s="6"/>
+      <c r="DB48" s="6">
+        <v>94.809013129557968</v>
+      </c>
       <c r="DC48" s="6"/>
       <c r="DD48" s="6"/>
       <c r="DE48" s="6"/>
       <c r="DF48" s="3"/>
       <c r="DG48" s="3"/>
       <c r="DH48" s="3"/>
       <c r="DI48" s="3"/>
       <c r="DJ48" s="3"/>
       <c r="DK48" s="3"/>
       <c r="DL48" s="3"/>
       <c r="DM48" s="3"/>
       <c r="DN48" s="3"/>
       <c r="DO48" s="3"/>
       <c r="DP48" s="3"/>
       <c r="DQ48" s="3"/>
       <c r="DR48" s="3"/>
     </row>
     <row r="49" spans="1:122">
       <c r="A49" s="7" t="s">
         <v>25</v>
       </c>
       <c r="B49" s="8">
         <v>77.431744028724694</v>
       </c>
       <c r="C49" s="8">
@@ -13730,51 +13786,53 @@
       </c>
       <c r="CT49" s="6">
         <v>105.6</v>
       </c>
       <c r="CU49" s="8">
         <v>104.5</v>
       </c>
       <c r="CV49" s="8">
         <v>97.6</v>
       </c>
       <c r="CW49" s="8">
         <v>96.5</v>
       </c>
       <c r="CX49" s="8">
         <v>95.2</v>
       </c>
       <c r="CY49" s="6">
         <v>100.76313565238451</v>
       </c>
       <c r="CZ49" s="6">
         <v>100.53322519472229</v>
       </c>
       <c r="DA49" s="6">
         <v>100.28470109339958</v>
       </c>
-      <c r="DB49" s="6"/>
+      <c r="DB49" s="6">
+        <v>100.39153810688428</v>
+      </c>
       <c r="DC49" s="6"/>
       <c r="DD49" s="6"/>
       <c r="DE49" s="6"/>
       <c r="DF49" s="3"/>
       <c r="DG49" s="3"/>
       <c r="DH49" s="3"/>
       <c r="DI49" s="3"/>
       <c r="DJ49" s="3"/>
       <c r="DK49" s="3"/>
       <c r="DL49" s="3"/>
       <c r="DM49" s="3"/>
       <c r="DN49" s="3"/>
       <c r="DO49" s="3"/>
       <c r="DP49" s="3"/>
       <c r="DQ49" s="3"/>
       <c r="DR49" s="3"/>
     </row>
     <row r="50" spans="1:122">
       <c r="A50" s="7" t="s">
         <v>26</v>
       </c>
       <c r="B50" s="6">
         <v>92.691105414311437</v>
       </c>
       <c r="C50" s="6">
@@ -14064,51 +14122,53 @@
       </c>
       <c r="CT50" s="6">
         <v>102.2</v>
       </c>
       <c r="CU50" s="6">
         <v>100.5</v>
       </c>
       <c r="CV50" s="6">
         <v>98.7</v>
       </c>
       <c r="CW50" s="6">
         <v>100.6</v>
       </c>
       <c r="CX50" s="6">
         <v>100.6</v>
       </c>
       <c r="CY50" s="6">
         <v>100.21052633070528</v>
       </c>
       <c r="CZ50" s="6">
         <v>100.39709292611347</v>
       </c>
       <c r="DA50" s="6">
         <v>101.74719396238065</v>
       </c>
-      <c r="DB50" s="6"/>
+      <c r="DB50" s="6">
+        <v>102.70309305039336</v>
+      </c>
       <c r="DC50" s="6"/>
       <c r="DD50" s="6"/>
       <c r="DE50" s="6"/>
       <c r="DF50" s="3"/>
       <c r="DG50" s="3"/>
       <c r="DH50" s="3"/>
       <c r="DI50" s="3"/>
       <c r="DJ50" s="3"/>
       <c r="DK50" s="3"/>
       <c r="DL50" s="3"/>
       <c r="DM50" s="3"/>
       <c r="DN50" s="3"/>
       <c r="DO50" s="3"/>
       <c r="DP50" s="3"/>
       <c r="DQ50" s="3"/>
       <c r="DR50" s="3"/>
     </row>
     <row r="51" spans="1:122">
       <c r="A51" s="7" t="s">
         <v>27</v>
       </c>
       <c r="B51" s="6">
         <v>232.19168352898635</v>
       </c>
       <c r="C51" s="6">
@@ -14398,51 +14458,53 @@
       </c>
       <c r="CT51" s="6">
         <v>123.5</v>
       </c>
       <c r="CU51" s="6">
         <v>126.7</v>
       </c>
       <c r="CV51" s="6">
         <v>125.2</v>
       </c>
       <c r="CW51" s="6">
         <v>122.1</v>
       </c>
       <c r="CX51" s="6">
         <v>121.9</v>
       </c>
       <c r="CY51" s="6">
         <v>123.23321321027379</v>
       </c>
       <c r="CZ51" s="6">
         <v>123.31316318992759</v>
       </c>
       <c r="DA51" s="6">
         <v>123.24952972557901</v>
       </c>
-      <c r="DB51" s="6"/>
+      <c r="DB51" s="6">
+        <v>113.21909099939651</v>
+      </c>
       <c r="DC51" s="6"/>
       <c r="DD51" s="6"/>
       <c r="DE51" s="6"/>
       <c r="DF51" s="3"/>
       <c r="DG51" s="3"/>
       <c r="DH51" s="3"/>
       <c r="DI51" s="3"/>
       <c r="DJ51" s="3"/>
       <c r="DK51" s="3"/>
       <c r="DL51" s="3"/>
       <c r="DM51" s="3"/>
       <c r="DN51" s="3"/>
       <c r="DO51" s="3"/>
       <c r="DP51" s="3"/>
       <c r="DQ51" s="3"/>
       <c r="DR51" s="3"/>
     </row>
     <row r="52" spans="1:122">
       <c r="A52" s="7" t="s">
         <v>28</v>
       </c>
       <c r="B52" s="6">
         <v>93.231871968141775</v>
       </c>
       <c r="C52" s="6">
@@ -14732,51 +14794,53 @@
       </c>
       <c r="CT52" s="6">
         <v>192</v>
       </c>
       <c r="CU52" s="6">
         <v>117.5</v>
       </c>
       <c r="CV52" s="6">
         <v>74.3</v>
       </c>
       <c r="CW52" s="6">
         <v>75.599999999999994</v>
       </c>
       <c r="CX52" s="6">
         <v>80</v>
       </c>
       <c r="CY52" s="6">
         <v>89.795511282755555</v>
       </c>
       <c r="CZ52" s="6">
         <v>92.726797724669225</v>
       </c>
       <c r="DA52" s="6">
         <v>87.942818626679838</v>
       </c>
-      <c r="DB52" s="6"/>
+      <c r="DB52" s="6">
+        <v>90.682707400322471</v>
+      </c>
       <c r="DC52" s="6"/>
       <c r="DD52" s="6"/>
       <c r="DE52" s="6"/>
       <c r="DF52" s="3"/>
       <c r="DG52" s="3"/>
       <c r="DH52" s="3"/>
       <c r="DI52" s="3"/>
       <c r="DJ52" s="3"/>
       <c r="DK52" s="3"/>
       <c r="DL52" s="3"/>
       <c r="DM52" s="3"/>
       <c r="DN52" s="3"/>
       <c r="DO52" s="3"/>
       <c r="DP52" s="3"/>
       <c r="DQ52" s="3"/>
       <c r="DR52" s="3"/>
     </row>
     <row r="53" spans="1:122">
       <c r="A53" s="2"/>
       <c r="B53" s="2"/>
       <c r="C53" s="2"/>
       <c r="D53" s="2"/>
       <c r="E53" s="2"/>
       <c r="F53" s="2"/>
       <c r="G53" s="2"/>