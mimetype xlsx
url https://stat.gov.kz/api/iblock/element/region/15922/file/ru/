--- v0 (2026-04-20)
+++ v1 (2026-06-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-105" yWindow="-105" windowWidth="23250" windowHeight="12570"/>
+    <workbookView xWindow="-105" yWindow="-105" windowWidth="23250" windowHeight="12570" activeTab="1"/>
   </bookViews>
   <sheets>
     <sheet name="Общее" sheetId="1" r:id="rId1"/>
     <sheet name="На одного пострадавшего" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6" uniqueCount="4">
   <si>
     <t>тыс. тенге</t>
   </si>
   <si>
     <t>Материальные последствия несчастных случаев</t>
   </si>
   <si>
     <t>Материальные последствия несчастных случаев на одного пострадавшего</t>
   </si>
   <si>
     <t>Алматинская область</t>
   </si>
 </sst>
 </file>
@@ -191,93 +191,97 @@
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="17">
+  <cellXfs count="19">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2" xfId="2"/>
     <cellStyle name="Обычный 2 3" xfId="4"/>
     <cellStyle name="Обычный 3" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -545,137 +549,137 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:Z7"/>
+  <dimension ref="A2:AA7"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="C1" zoomScale="99" zoomScaleNormal="99" workbookViewId="0">
-      <selection activeCell="X30" sqref="X30"/>
+    <sheetView topLeftCell="E1" zoomScale="99" zoomScaleNormal="99" workbookViewId="0">
+      <selection activeCell="AA13" sqref="AA13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="23.140625" style="5" customWidth="1"/>
     <col min="2" max="5" width="11.28515625" style="5" customWidth="1"/>
     <col min="6" max="6" width="11.42578125" style="5" customWidth="1"/>
     <col min="7" max="7" width="10.42578125" style="5" customWidth="1"/>
     <col min="8" max="8" width="10" style="5" customWidth="1"/>
     <col min="9" max="9" width="10.140625" style="5" customWidth="1"/>
     <col min="10" max="10" width="11.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="11.7109375" style="5" customWidth="1"/>
     <col min="12" max="12" width="12.28515625" style="5" customWidth="1"/>
     <col min="13" max="13" width="11.5703125" style="5" customWidth="1"/>
     <col min="14" max="14" width="11.28515625" style="5" customWidth="1"/>
     <col min="15" max="15" width="11.42578125" style="5" customWidth="1"/>
     <col min="16" max="16" width="12.140625" style="5" customWidth="1"/>
     <col min="17" max="21" width="11.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="10.5703125" style="5" customWidth="1"/>
     <col min="23" max="23" width="11.42578125" style="5" customWidth="1"/>
     <col min="24" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:26" ht="15.75" customHeight="1">
+    <row r="2" spans="1:27" ht="15.75" customHeight="1">
       <c r="A2" s="16" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="16"/>
       <c r="C2" s="16"/>
       <c r="D2" s="16"/>
       <c r="E2" s="16"/>
       <c r="F2" s="16"/>
       <c r="G2" s="16"/>
       <c r="H2" s="16"/>
       <c r="I2" s="16"/>
       <c r="J2" s="16"/>
       <c r="K2" s="16"/>
       <c r="L2" s="16"/>
       <c r="M2" s="16"/>
       <c r="N2" s="16"/>
       <c r="O2" s="16"/>
       <c r="P2" s="16"/>
       <c r="Q2" s="16"/>
       <c r="R2" s="16"/>
       <c r="S2" s="16"/>
       <c r="T2" s="16"/>
       <c r="U2" s="16"/>
     </row>
-    <row r="3" spans="1:26" ht="15.75">
+    <row r="3" spans="1:27" ht="15.75">
       <c r="B3" s="6"/>
       <c r="C3" s="6"/>
       <c r="D3" s="6"/>
       <c r="E3" s="6"/>
     </row>
-    <row r="5" spans="1:26">
+    <row r="5" spans="1:27">
       <c r="A5" s="7"/>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7"/>
       <c r="P5" s="7"/>
       <c r="Q5" s="7"/>
       <c r="R5" s="7"/>
       <c r="S5" s="7"/>
       <c r="T5" s="7"/>
       <c r="U5" s="7"/>
       <c r="V5" s="7"/>
       <c r="Y5" s="8"/>
-      <c r="Z5" s="8" t="s">
+      <c r="AA5" s="17" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="6" spans="1:26">
+    <row r="6" spans="1:27">
       <c r="A6" s="9"/>
       <c r="B6" s="11">
         <v>2000</v>
       </c>
       <c r="C6" s="11">
         <v>2001</v>
       </c>
       <c r="D6" s="11">
         <v>2002</v>
       </c>
       <c r="E6" s="11">
         <v>2003</v>
       </c>
       <c r="F6" s="11">
         <v>2004</v>
       </c>
       <c r="G6" s="12">
         <v>2005</v>
       </c>
       <c r="H6" s="12">
         <v>2006</v>
       </c>
       <c r="I6" s="12">
         <v>2007</v>
       </c>
@@ -708,52 +712,55 @@
       </c>
       <c r="S6" s="12">
         <v>2017</v>
       </c>
       <c r="T6" s="12">
         <v>2018</v>
       </c>
       <c r="U6" s="13">
         <v>2019</v>
       </c>
       <c r="V6" s="12">
         <v>2020</v>
       </c>
       <c r="W6" s="12">
         <v>2021</v>
       </c>
       <c r="X6" s="12">
         <v>2022</v>
       </c>
       <c r="Y6" s="12">
         <v>2023</v>
       </c>
       <c r="Z6" s="15">
         <v>2024</v>
       </c>
+      <c r="AA6" s="15">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="7" spans="1:26">
+    <row r="7" spans="1:27">
       <c r="A7" s="10" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="1">
         <v>17125.2</v>
       </c>
       <c r="C7" s="4">
         <v>12427.8</v>
       </c>
       <c r="D7" s="4">
         <v>63191</v>
       </c>
       <c r="E7" s="4">
         <v>21768.7</v>
       </c>
       <c r="F7" s="4">
         <v>18677.3</v>
       </c>
       <c r="G7" s="4">
         <v>12408.8</v>
       </c>
       <c r="H7" s="4">
         <v>8493.2000000000007</v>
       </c>
       <c r="I7" s="4">
@@ -787,128 +794,131 @@
         <v>21979.7</v>
       </c>
       <c r="S7" s="4">
         <v>24008.3</v>
       </c>
       <c r="T7" s="4">
         <v>15069.2</v>
       </c>
       <c r="U7" s="4">
         <v>68643.7</v>
       </c>
       <c r="V7" s="4">
         <v>19795.900000000001</v>
       </c>
       <c r="W7" s="4">
         <v>26315.1</v>
       </c>
       <c r="X7" s="4">
         <v>103511</v>
       </c>
       <c r="Y7" s="2">
         <v>27998.1</v>
       </c>
       <c r="Z7" s="2">
         <v>44658.1</v>
+      </c>
+      <c r="AA7" s="2">
+        <v>89327</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:U2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:Z7"/>
+  <dimension ref="A2:AA7"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="W31" sqref="W31"/>
+    <sheetView tabSelected="1" topLeftCell="C1" workbookViewId="0">
+      <selection activeCell="O21" sqref="O21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="29.5703125" style="5" customWidth="1"/>
     <col min="2" max="4" width="9.42578125" style="5" customWidth="1"/>
     <col min="5" max="5" width="9.85546875" style="5" customWidth="1"/>
     <col min="6" max="6" width="10.140625" style="5" customWidth="1"/>
     <col min="7" max="22" width="9.140625" style="5"/>
     <col min="23" max="23" width="11.28515625" style="5" customWidth="1"/>
     <col min="24" max="24" width="9.140625" style="5"/>
     <col min="25" max="25" width="10.7109375" style="5" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:26" ht="15.75" customHeight="1">
+    <row r="2" spans="1:27" ht="15.75" customHeight="1">
       <c r="B2" s="16" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="16"/>
       <c r="D2" s="16"/>
       <c r="E2" s="16"/>
       <c r="F2" s="16"/>
       <c r="G2" s="16"/>
       <c r="H2" s="16"/>
       <c r="I2" s="16"/>
       <c r="J2" s="16"/>
       <c r="K2" s="16"/>
       <c r="L2" s="16"/>
       <c r="M2" s="16"/>
       <c r="N2" s="16"/>
       <c r="O2" s="16"/>
       <c r="P2" s="16"/>
       <c r="Q2" s="16"/>
       <c r="R2" s="16"/>
       <c r="S2" s="16"/>
       <c r="T2" s="16"/>
       <c r="U2" s="16"/>
     </row>
-    <row r="3" spans="1:26" ht="15.75">
+    <row r="3" spans="1:27" ht="15.75">
       <c r="B3" s="6"/>
       <c r="C3" s="6"/>
       <c r="D3" s="6"/>
       <c r="E3" s="6"/>
       <c r="F3" s="6"/>
     </row>
-    <row r="4" spans="1:26" ht="15.75">
+    <row r="4" spans="1:27" ht="15.75">
       <c r="B4" s="6"/>
       <c r="C4" s="6"/>
       <c r="D4" s="6"/>
       <c r="E4" s="6"/>
       <c r="F4" s="6"/>
     </row>
-    <row r="5" spans="1:26">
+    <row r="5" spans="1:27">
       <c r="V5" s="14"/>
       <c r="Y5" s="14"/>
-      <c r="Z5" s="14" t="s">
+      <c r="AA5" s="18" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="6" spans="1:26">
+    <row r="6" spans="1:27">
       <c r="A6" s="9"/>
       <c r="B6" s="11">
         <v>2000</v>
       </c>
       <c r="C6" s="11">
         <v>2001</v>
       </c>
       <c r="D6" s="11">
         <v>2002</v>
       </c>
       <c r="E6" s="11">
         <v>2003</v>
       </c>
       <c r="F6" s="11">
         <v>2004</v>
       </c>
       <c r="G6" s="12">
         <v>2005</v>
       </c>
       <c r="H6" s="12">
         <v>2006</v>
       </c>
       <c r="I6" s="12">
         <v>2007</v>
       </c>
@@ -941,52 +951,55 @@
       </c>
       <c r="S6" s="12">
         <v>2017</v>
       </c>
       <c r="T6" s="12">
         <v>2018</v>
       </c>
       <c r="U6" s="13">
         <v>2019</v>
       </c>
       <c r="V6" s="15">
         <v>2020</v>
       </c>
       <c r="W6" s="15">
         <v>2021</v>
       </c>
       <c r="X6" s="12">
         <v>2022</v>
       </c>
       <c r="Y6" s="12">
         <v>2023</v>
       </c>
       <c r="Z6" s="15">
         <v>2024</v>
       </c>
+      <c r="AA6" s="15">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="7" spans="1:26">
+    <row r="7" spans="1:27">
       <c r="A7" s="10" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="1">
         <v>122.32285714285715</v>
       </c>
       <c r="C7" s="2">
         <v>157.30000000000001</v>
       </c>
       <c r="D7" s="2">
         <v>902.7</v>
       </c>
       <c r="E7" s="2">
         <v>205.4</v>
       </c>
       <c r="F7" s="3">
         <v>245.8</v>
       </c>
       <c r="G7" s="2">
         <v>137.9</v>
       </c>
       <c r="H7" s="2">
         <v>207.2</v>
       </c>
       <c r="I7" s="2">
@@ -1020,50 +1033,53 @@
         <v>439.59399999999999</v>
       </c>
       <c r="S7" s="2">
         <v>521.9</v>
       </c>
       <c r="T7" s="2">
         <v>239.2</v>
       </c>
       <c r="U7" s="2">
         <v>1372.9</v>
       </c>
       <c r="V7" s="2">
         <v>449.9</v>
       </c>
       <c r="W7" s="2">
         <v>612</v>
       </c>
       <c r="X7" s="2">
         <v>2300.1999999999998</v>
       </c>
       <c r="Y7" s="2">
         <v>548.98235294117649</v>
       </c>
       <c r="Z7" s="2">
         <v>531.6</v>
+      </c>
+      <c r="AA7" s="2">
+        <v>960.5</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B2:U2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>