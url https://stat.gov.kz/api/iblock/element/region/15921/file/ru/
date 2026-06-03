--- v0 (2026-04-20)
+++ v1 (2026-06-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-105" yWindow="-105" windowWidth="23250" windowHeight="12570"/>
+    <workbookView xWindow="-105" yWindow="-105" windowWidth="23250" windowHeight="12570" activeTab="1"/>
   </bookViews>
   <sheets>
     <sheet name="Все население" sheetId="1" r:id="rId1"/>
     <sheet name="Женщины" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="7">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>человек</t>
   </si>
   <si>
     <t>Численность погибших при несчастных случаях</t>
   </si>
   <si>
     <t>Численность погибших женщин при несчастных случаях</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
@@ -539,120 +539,120 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:Z11"/>
+  <dimension ref="A2:AA11"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="Y14" sqref="Y14"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="W25" sqref="W25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="28.5703125" style="10" customWidth="1"/>
     <col min="2" max="7" width="9.140625" style="10" customWidth="1"/>
     <col min="8" max="12" width="9.140625" style="10"/>
     <col min="13" max="13" width="11" style="10" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="10"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:26" ht="15.75" customHeight="1">
+    <row r="2" spans="1:27" ht="15.75" customHeight="1">
       <c r="A2" s="22" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="22"/>
       <c r="C2" s="22"/>
       <c r="D2" s="22"/>
       <c r="E2" s="22"/>
       <c r="F2" s="22"/>
       <c r="G2" s="22"/>
       <c r="H2" s="22"/>
       <c r="I2" s="22"/>
       <c r="J2" s="22"/>
       <c r="K2" s="22"/>
       <c r="L2" s="22"/>
       <c r="M2" s="22"/>
       <c r="N2" s="22"/>
       <c r="O2" s="22"/>
       <c r="P2" s="22"/>
       <c r="Q2" s="22"/>
       <c r="R2" s="22"/>
       <c r="S2" s="22"/>
       <c r="T2" s="22"/>
       <c r="U2" s="22"/>
     </row>
-    <row r="5" spans="1:26">
+    <row r="5" spans="1:27">
       <c r="A5" s="13"/>
       <c r="B5" s="13"/>
       <c r="C5" s="13"/>
       <c r="D5" s="13"/>
       <c r="E5" s="13"/>
       <c r="F5" s="13"/>
       <c r="G5" s="13"/>
       <c r="H5" s="13"/>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="13"/>
       <c r="L5" s="13"/>
       <c r="M5" s="13"/>
       <c r="N5" s="13"/>
       <c r="O5" s="13"/>
       <c r="P5" s="13"/>
       <c r="Q5" s="13"/>
       <c r="R5" s="13"/>
       <c r="S5" s="13"/>
       <c r="T5" s="13"/>
       <c r="U5" s="13"/>
       <c r="V5" s="13"/>
       <c r="W5" s="13"/>
       <c r="X5" s="13"/>
-      <c r="Z5" s="13" t="s">
+      <c r="AA5" s="13" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="6" spans="1:26">
+    <row r="6" spans="1:27">
       <c r="A6" s="14"/>
       <c r="B6" s="15">
         <v>2000</v>
       </c>
       <c r="C6" s="15">
         <v>2001</v>
       </c>
       <c r="D6" s="15">
         <v>2002</v>
       </c>
       <c r="E6" s="15">
         <v>2003</v>
       </c>
       <c r="F6" s="15">
         <v>2004</v>
       </c>
       <c r="G6" s="15">
         <v>2005</v>
       </c>
       <c r="H6" s="15">
         <v>2006</v>
       </c>
       <c r="I6" s="15">
         <v>2007</v>
       </c>
@@ -685,52 +685,55 @@
       </c>
       <c r="S6" s="15">
         <v>2017</v>
       </c>
       <c r="T6" s="15">
         <v>2018</v>
       </c>
       <c r="U6" s="16">
         <v>2019</v>
       </c>
       <c r="V6" s="17">
         <v>2020</v>
       </c>
       <c r="W6" s="17">
         <v>2021</v>
       </c>
       <c r="X6" s="17">
         <v>2022</v>
       </c>
       <c r="Y6" s="15">
         <v>2023</v>
       </c>
       <c r="Z6" s="17">
         <v>2024</v>
       </c>
+      <c r="AA6" s="17">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="7" spans="1:26">
+    <row r="7" spans="1:27">
       <c r="A7" s="18" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="9">
         <v>15</v>
       </c>
       <c r="C7" s="9">
         <v>16</v>
       </c>
       <c r="D7" s="9">
         <v>17</v>
       </c>
       <c r="E7" s="9">
         <v>20</v>
       </c>
       <c r="F7" s="2">
         <v>9</v>
       </c>
       <c r="G7" s="9">
         <v>19</v>
       </c>
       <c r="H7" s="9">
         <v>8</v>
       </c>
       <c r="I7" s="9">
@@ -765,80 +768,83 @@
       </c>
       <c r="S7" s="9">
         <v>11</v>
       </c>
       <c r="T7" s="9">
         <v>18</v>
       </c>
       <c r="U7" s="9">
         <v>10</v>
       </c>
       <c r="V7" s="9">
         <v>2</v>
       </c>
       <c r="W7" s="9">
         <v>4</v>
       </c>
       <c r="X7" s="9">
         <v>4</v>
       </c>
       <c r="Y7" s="9">
         <v>1</v>
       </c>
       <c r="Z7" s="9">
         <v>9</v>
       </c>
+      <c r="AA7" s="9">
+        <v>11</v>
+      </c>
     </row>
-    <row r="8" spans="1:26">
+    <row r="8" spans="1:27">
       <c r="U8" s="11"/>
       <c r="V8" s="11"/>
       <c r="W8" s="11"/>
       <c r="X8" s="11"/>
       <c r="Y8" s="11"/>
     </row>
-    <row r="9" spans="1:26">
+    <row r="9" spans="1:27">
       <c r="W9" s="11"/>
       <c r="X9" s="11"/>
       <c r="Y9" s="11"/>
     </row>
-    <row r="10" spans="1:26" ht="15" customHeight="1"/>
-    <row r="11" spans="1:26" ht="31.5" customHeight="1"/>
+    <row r="10" spans="1:27" ht="15" customHeight="1"/>
+    <row r="11" spans="1:27" ht="31.5" customHeight="1"/>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:U2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:BH12"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="F32" sqref="F32"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="Z22" sqref="Z22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.28515625" style="10" customWidth="1"/>
     <col min="2" max="16384" width="9.140625" style="10"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:60">
       <c r="A2" s="22" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="22"/>
       <c r="C2" s="22"/>
       <c r="D2" s="22"/>
       <c r="E2" s="22"/>
       <c r="F2" s="22"/>
       <c r="G2" s="22"/>
       <c r="H2" s="22"/>
       <c r="I2" s="22"/>
       <c r="J2" s="22"/>
       <c r="K2" s="22"/>
       <c r="L2" s="22"/>
       <c r="M2" s="22"/>
       <c r="N2" s="22"/>
@@ -854,51 +860,51 @@
       <c r="A5" s="13"/>
       <c r="B5" s="13"/>
       <c r="C5" s="13"/>
       <c r="D5" s="13"/>
       <c r="E5" s="13"/>
       <c r="F5" s="13"/>
       <c r="G5" s="13"/>
       <c r="H5" s="13"/>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="13"/>
       <c r="L5" s="13"/>
       <c r="M5" s="13"/>
       <c r="N5" s="13"/>
       <c r="O5" s="13"/>
       <c r="P5" s="13"/>
       <c r="Q5" s="13"/>
       <c r="R5" s="13"/>
       <c r="S5" s="13"/>
       <c r="T5" s="13"/>
       <c r="U5" s="13"/>
       <c r="V5" s="13"/>
       <c r="W5" s="13"/>
       <c r="X5" s="13"/>
       <c r="Y5" s="19"/>
-      <c r="Z5" s="19" t="s">
+      <c r="AA5" s="19" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:60">
       <c r="A6" s="20"/>
       <c r="B6" s="15">
         <v>2000</v>
       </c>
       <c r="C6" s="15">
         <v>2001</v>
       </c>
       <c r="D6" s="15">
         <v>2002</v>
       </c>
       <c r="E6" s="15">
         <v>2003</v>
       </c>
       <c r="F6" s="15">
         <v>2004</v>
       </c>
       <c r="G6" s="15">
         <v>2005</v>
       </c>
       <c r="H6" s="15">
         <v>2006</v>
@@ -935,50 +941,53 @@
       </c>
       <c r="S6" s="15">
         <v>2017</v>
       </c>
       <c r="T6" s="15">
         <v>2018</v>
       </c>
       <c r="U6" s="16">
         <v>2019</v>
       </c>
       <c r="V6" s="17">
         <v>2020</v>
       </c>
       <c r="W6" s="17">
         <v>2021</v>
       </c>
       <c r="X6" s="17">
         <v>2022</v>
       </c>
       <c r="Y6" s="17">
         <v>2023</v>
       </c>
       <c r="Z6" s="17">
         <v>2024</v>
       </c>
+      <c r="AA6" s="17">
+        <v>2025</v>
+      </c>
     </row>
     <row r="7" spans="1:60" s="12" customFormat="1">
       <c r="A7" s="21" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C7" s="2">
         <v>1</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>0</v>
       </c>
       <c r="E7" s="3" t="s">
         <v>0</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>0</v>
       </c>
       <c r="G7" s="2">
         <v>3</v>
       </c>
       <c r="H7" s="3" t="s">
         <v>0</v>
@@ -1015,51 +1024,53 @@
       </c>
       <c r="S7" s="8" t="s">
         <v>0</v>
       </c>
       <c r="T7" s="9">
         <v>1</v>
       </c>
       <c r="U7" s="8" t="s">
         <v>0</v>
       </c>
       <c r="V7" s="8" t="s">
         <v>0</v>
       </c>
       <c r="W7" s="9" t="s">
         <v>0</v>
       </c>
       <c r="X7" s="9">
         <v>1</v>
       </c>
       <c r="Y7" s="8" t="s">
         <v>0</v>
       </c>
       <c r="Z7" s="9">
         <v>2</v>
       </c>
-      <c r="AA7" s="10"/>
+      <c r="AA7" s="9">
+        <v>1</v>
+      </c>
       <c r="AB7" s="10"/>
       <c r="AC7" s="10"/>
       <c r="AD7" s="10"/>
       <c r="AE7" s="10"/>
       <c r="AF7" s="10"/>
       <c r="AG7" s="10"/>
       <c r="AH7" s="10"/>
       <c r="AI7" s="10"/>
       <c r="AJ7" s="10"/>
       <c r="AK7" s="10"/>
       <c r="AL7" s="10"/>
       <c r="AM7" s="10"/>
       <c r="AN7" s="10"/>
       <c r="AO7" s="10"/>
       <c r="AP7" s="10"/>
       <c r="AQ7" s="10"/>
       <c r="AR7" s="10"/>
       <c r="AS7" s="10"/>
       <c r="AT7" s="10"/>
       <c r="AU7" s="10"/>
       <c r="AV7" s="10"/>
       <c r="AW7" s="10"/>
       <c r="AX7" s="10"/>
       <c r="AY7" s="10"/>
       <c r="AZ7" s="10"/>