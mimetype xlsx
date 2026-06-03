--- v0 (2026-04-20)
+++ v1 (2026-06-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-105" yWindow="-105" windowWidth="23250" windowHeight="12570"/>
+    <workbookView xWindow="-105" yWindow="-105" windowWidth="23250" windowHeight="12570" activeTab="1"/>
   </bookViews>
   <sheets>
     <sheet name="Все население" sheetId="1" r:id="rId1"/>
     <sheet name="Женщины" sheetId="4" r:id="rId2"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6" uniqueCount="4">
   <si>
     <t>человек</t>
   </si>
   <si>
     <t>Численность пострадавших при несчастных случаях</t>
   </si>
   <si>
     <t>Численность пострадавших женщин при несчастных случаях</t>
   </si>
   <si>
     <t>Алматинская область</t>
   </si>
 </sst>
 </file>
@@ -210,51 +210,51 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="25">
+  <cellXfs count="26">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -269,50 +269,53 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -586,52 +589,52 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AA19"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="J30" sqref="J30"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="K15" sqref="K15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="23" customWidth="1"/>
     <col min="2" max="7" width="9.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27">
       <c r="A1" s="21"/>
     </row>
     <row r="2" spans="1:27" ht="15.75">
       <c r="A2" s="21"/>
       <c r="B2" s="3"/>
       <c r="C2" s="22" t="s">
         <v>1</v>
       </c>
       <c r="D2" s="22"/>
       <c r="E2" s="22"/>
       <c r="F2" s="22"/>
       <c r="G2" s="22"/>
       <c r="H2" s="22"/>
       <c r="I2" s="22"/>
       <c r="J2" s="22"/>
       <c r="K2" s="22"/>
@@ -655,51 +658,51 @@
     <row r="5" spans="1:27">
       <c r="A5" s="6"/>
       <c r="B5" s="6"/>
       <c r="C5" s="6"/>
       <c r="D5" s="6"/>
       <c r="E5" s="6"/>
       <c r="F5" s="6"/>
       <c r="G5" s="6"/>
       <c r="H5" s="6"/>
       <c r="I5" s="6"/>
       <c r="J5" s="6"/>
       <c r="K5" s="6"/>
       <c r="L5" s="6"/>
       <c r="M5" s="6"/>
       <c r="N5" s="6"/>
       <c r="O5" s="6"/>
       <c r="P5" s="6"/>
       <c r="Q5" s="6"/>
       <c r="R5" s="6"/>
       <c r="S5" s="6"/>
       <c r="T5" s="6"/>
       <c r="U5" s="6"/>
       <c r="V5" s="6"/>
       <c r="W5" s="6"/>
       <c r="X5" s="6"/>
-      <c r="Z5" s="9" t="s">
+      <c r="AA5" s="9" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" s="14"/>
       <c r="B6" s="12">
         <v>2000</v>
       </c>
       <c r="C6" s="12">
         <v>2001</v>
       </c>
       <c r="D6" s="12">
         <v>2002</v>
       </c>
       <c r="E6" s="12">
         <v>2003</v>
       </c>
       <c r="F6" s="12">
         <v>2004</v>
       </c>
       <c r="G6" s="12">
         <v>2005</v>
       </c>
       <c r="H6" s="12">
         <v>2006</v>
@@ -733,52 +736,55 @@
       </c>
       <c r="R6" s="12">
         <v>2016</v>
       </c>
       <c r="S6" s="12">
         <v>2017</v>
       </c>
       <c r="T6" s="12">
         <v>2018</v>
       </c>
       <c r="U6" s="12">
         <v>2019</v>
       </c>
       <c r="V6" s="12">
         <v>2020</v>
       </c>
       <c r="W6" s="12">
         <v>2021</v>
       </c>
       <c r="X6" s="12">
         <v>2022</v>
       </c>
       <c r="Y6" s="12">
         <v>2023</v>
       </c>
-      <c r="Z6" s="12">
+      <c r="Z6" s="13">
         <v>2024</v>
+      </c>
+      <c r="AA6" s="13">
+        <v>2025</v>
       </c>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" s="18" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="19">
         <v>140</v>
       </c>
       <c r="C7" s="19">
         <v>79</v>
       </c>
       <c r="D7" s="19">
         <v>70</v>
       </c>
       <c r="E7" s="19">
         <v>106</v>
       </c>
       <c r="F7" s="17">
         <v>76</v>
       </c>
       <c r="G7" s="19">
         <v>90</v>
       </c>
       <c r="H7" s="19">
@@ -816,51 +822,53 @@
       </c>
       <c r="S7" s="19">
         <v>46</v>
       </c>
       <c r="T7" s="19">
         <v>63</v>
       </c>
       <c r="U7" s="19">
         <v>50</v>
       </c>
       <c r="V7" s="19">
         <v>44</v>
       </c>
       <c r="W7" s="19">
         <v>43</v>
       </c>
       <c r="X7" s="19">
         <v>45</v>
       </c>
       <c r="Y7" s="19">
         <v>51</v>
       </c>
       <c r="Z7" s="19">
         <v>84</v>
       </c>
-      <c r="AA7" s="1"/>
+      <c r="AA7" s="25">
+        <v>93</v>
+      </c>
     </row>
     <row r="8" spans="1:27">
       <c r="A8" s="2"/>
       <c r="B8" s="1"/>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="4"/>
       <c r="G8" s="1"/>
       <c r="H8" s="1"/>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
       <c r="P8" s="1"/>
       <c r="Q8" s="1"/>
       <c r="R8" s="1"/>
       <c r="S8" s="1"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
@@ -913,52 +921,52 @@
       <c r="W11" s="1"/>
       <c r="X11" s="1"/>
       <c r="Y11" s="1"/>
       <c r="Z11" s="1"/>
       <c r="AA11" s="1"/>
     </row>
     <row r="12" spans="1:27" ht="37.5" customHeight="1"/>
     <row r="19" spans="7:7">
       <c r="G19" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A9:T9"/>
     <mergeCell ref="A1:A4"/>
     <mergeCell ref="C2:U2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AA19"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="Z7" sqref="Z7"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="AA21" sqref="AA21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="23" style="5" customWidth="1"/>
     <col min="2" max="2" width="10.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="9.7109375" style="5" customWidth="1"/>
     <col min="4" max="5" width="9.28515625" style="5" customWidth="1"/>
     <col min="6" max="6" width="8.7109375" style="5" customWidth="1"/>
     <col min="7" max="10" width="9.140625" style="5"/>
     <col min="11" max="11" width="9.42578125" style="5" customWidth="1"/>
     <col min="12" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27">
       <c r="A1" s="23"/>
     </row>
     <row r="2" spans="1:27" ht="15.75" customHeight="1">
       <c r="A2" s="23"/>
       <c r="B2" s="7"/>
       <c r="C2" s="24" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="24"/>
       <c r="E2" s="24"/>
@@ -986,51 +994,51 @@
     <row r="5" spans="1:27">
       <c r="A5" s="6"/>
       <c r="B5" s="6"/>
       <c r="C5" s="6"/>
       <c r="D5" s="6"/>
       <c r="E5" s="6"/>
       <c r="F5" s="6"/>
       <c r="G5" s="6"/>
       <c r="H5" s="6"/>
       <c r="I5" s="6"/>
       <c r="J5" s="6"/>
       <c r="K5" s="6"/>
       <c r="L5" s="6"/>
       <c r="M5" s="6"/>
       <c r="N5" s="6"/>
       <c r="O5" s="6"/>
       <c r="P5" s="6"/>
       <c r="Q5" s="6"/>
       <c r="R5" s="6"/>
       <c r="S5" s="6"/>
       <c r="T5" s="6"/>
       <c r="U5" s="6"/>
       <c r="V5" s="6"/>
       <c r="W5" s="6"/>
       <c r="X5" s="6"/>
-      <c r="Z5" s="9" t="s">
+      <c r="AA5" s="9" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" s="10"/>
       <c r="B6" s="11">
         <v>2000</v>
       </c>
       <c r="C6" s="11">
         <v>2001</v>
       </c>
       <c r="D6" s="11">
         <v>2002</v>
       </c>
       <c r="E6" s="11">
         <v>2003</v>
       </c>
       <c r="F6" s="11">
         <v>2004</v>
       </c>
       <c r="G6" s="12">
         <v>2005</v>
       </c>
       <c r="H6" s="12">
         <v>2006</v>
@@ -1067,50 +1075,53 @@
       </c>
       <c r="S6" s="12">
         <v>2017</v>
       </c>
       <c r="T6" s="12">
         <v>2018</v>
       </c>
       <c r="U6" s="12">
         <v>2019</v>
       </c>
       <c r="V6" s="13">
         <v>2020</v>
       </c>
       <c r="W6" s="14">
         <v>2021</v>
       </c>
       <c r="X6" s="14">
         <v>2022</v>
       </c>
       <c r="Y6" s="14">
         <v>2023</v>
       </c>
       <c r="Z6" s="14">
         <v>2024</v>
       </c>
+      <c r="AA6" s="14">
+        <v>2025</v>
+      </c>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" s="15" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="16">
         <v>22</v>
       </c>
       <c r="C7" s="16">
         <v>5</v>
       </c>
       <c r="D7" s="16">
         <v>4</v>
       </c>
       <c r="E7" s="16">
         <v>21</v>
       </c>
       <c r="F7" s="17">
         <v>13</v>
       </c>
       <c r="G7" s="16">
         <v>11</v>
       </c>
       <c r="H7" s="16">
         <v>6</v>
@@ -1147,51 +1158,53 @@
       </c>
       <c r="S7" s="16">
         <v>7</v>
       </c>
       <c r="T7" s="16">
         <v>13</v>
       </c>
       <c r="U7" s="16">
         <v>6</v>
       </c>
       <c r="V7" s="16">
         <v>7</v>
       </c>
       <c r="W7" s="16">
         <v>5</v>
       </c>
       <c r="X7" s="16">
         <v>12</v>
       </c>
       <c r="Y7" s="16">
         <v>17</v>
       </c>
       <c r="Z7" s="19">
         <v>37</v>
       </c>
-      <c r="AA7" s="8"/>
+      <c r="AA7" s="19">
+        <v>33</v>
+      </c>
     </row>
     <row r="8" spans="1:27">
       <c r="H8" s="8"/>
       <c r="I8" s="8"/>
       <c r="J8" s="8"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
     </row>
     <row r="9" spans="1:27" ht="15" customHeight="1"/>
     <row r="10" spans="1:27" ht="15" customHeight="1"/>
     <row r="11" spans="1:27" ht="15" customHeight="1"/>
     <row r="19" spans="7:7">
       <c r="G19" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:A4"/>
     <mergeCell ref="C2:S2"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="27" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>