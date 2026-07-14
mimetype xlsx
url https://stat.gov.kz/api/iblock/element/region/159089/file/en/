--- v0 (2026-04-14)
+++ v1 (2026-07-14)
@@ -340,76 +340,76 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="5" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="5" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="166" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
@@ -678,94 +678,94 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="D34" sqref="D34"/>
+      <selection activeCell="F32" sqref="F32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="9.7109375" customWidth="1"/>
     <col min="2" max="2" width="16.140625" customWidth="1"/>
     <col min="3" max="3" width="20.42578125" customWidth="1"/>
     <col min="4" max="4" width="15.85546875" customWidth="1"/>
     <col min="5" max="5" width="19.7109375" customWidth="1"/>
     <col min="6" max="6" width="19.42578125" customWidth="1"/>
     <col min="7" max="7" width="21.7109375" customWidth="1"/>
     <col min="10" max="10" width="8.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="18.75" customHeight="1">
-      <c r="A1" s="31" t="s">
+      <c r="A1" s="33" t="s">
         <v>4</v>
       </c>
-      <c r="B1" s="32"/>
-[...4 lines deleted...]
-      <c r="G1" s="32"/>
+      <c r="B1" s="34"/>
+      <c r="C1" s="34"/>
+      <c r="D1" s="34"/>
+      <c r="E1" s="34"/>
+      <c r="F1" s="34"/>
+      <c r="G1" s="34"/>
     </row>
     <row r="2" spans="1:8" ht="15.75" customHeight="1" thickBot="1"/>
     <row r="3" spans="1:8" ht="41.25" customHeight="1" thickBot="1">
-      <c r="A3" s="33"/>
-      <c r="B3" s="35" t="s">
+      <c r="A3" s="35"/>
+      <c r="B3" s="37" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="36"/>
-      <c r="D3" s="35" t="s">
+      <c r="C3" s="38"/>
+      <c r="D3" s="37" t="s">
         <v>2</v>
       </c>
-      <c r="E3" s="36"/>
-      <c r="F3" s="35" t="s">
+      <c r="E3" s="38"/>
+      <c r="F3" s="37" t="s">
         <v>3</v>
       </c>
-      <c r="G3" s="36"/>
+      <c r="G3" s="38"/>
     </row>
     <row r="4" spans="1:8" ht="30" customHeight="1" thickBot="1">
-      <c r="A4" s="34"/>
+      <c r="A4" s="36"/>
       <c r="B4" s="7" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="7" t="s">
         <v>6</v>
       </c>
       <c r="E4" s="7" t="s">
         <v>1</v>
       </c>
       <c r="F4" s="7" t="s">
         <v>6</v>
       </c>
       <c r="G4" s="8" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="4">
         <v>2010</v>
       </c>
       <c r="B5" s="9">
         <v>52314</v>
@@ -1080,77 +1080,100 @@
       </c>
       <c r="B18" s="5">
         <v>282118</v>
       </c>
       <c r="C18" s="6">
         <v>119.5</v>
       </c>
       <c r="D18" s="5">
         <v>726</v>
       </c>
       <c r="E18" s="6">
         <v>104.7</v>
       </c>
       <c r="F18" s="5">
         <v>598</v>
       </c>
       <c r="G18" s="6">
         <v>115.9</v>
       </c>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="4">
         <v>2024</v>
       </c>
-      <c r="B19" s="37">
+      <c r="B19" s="30">
         <v>339933</v>
       </c>
-      <c r="C19" s="38">
+      <c r="C19" s="31">
         <v>119.4</v>
       </c>
       <c r="D19" s="5">
         <v>759</v>
       </c>
       <c r="E19" s="6">
         <v>104.5</v>
       </c>
       <c r="F19" s="5">
         <v>598</v>
       </c>
       <c r="G19" s="6">
         <v>99.8</v>
       </c>
       <c r="H19" s="1"/>
     </row>
+    <row r="20" spans="1:8">
+      <c r="A20" s="4">
+        <v>2025</v>
+      </c>
+      <c r="B20" s="30">
+        <v>399119</v>
+      </c>
+      <c r="C20" s="31">
+        <v>116.2</v>
+      </c>
+      <c r="D20" s="30">
+        <v>787</v>
+      </c>
+      <c r="E20" s="31">
+        <v>103.7</v>
+      </c>
+      <c r="F20" s="30">
+        <v>633</v>
+      </c>
+      <c r="G20" s="31">
+        <v>105.8</v>
+      </c>
+    </row>
     <row r="21" spans="1:8">
-      <c r="A21" s="30"/>
-[...4 lines deleted...]
-      <c r="F21" s="30"/>
+      <c r="A21" s="32"/>
+      <c r="B21" s="32"/>
+      <c r="C21" s="32"/>
+      <c r="D21" s="32"/>
+      <c r="E21" s="32"/>
+      <c r="F21" s="32"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A21:F21"/>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="F3:G3"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="90" fitToWidth="0" fitToHeight="0" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 