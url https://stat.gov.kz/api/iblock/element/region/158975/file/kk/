--- v0 (2026-04-29)
+++ v1 (2026-05-25)
@@ -750,51 +750,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Z43"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A22" zoomScaleNormal="85" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="G31" sqref="G31"/>
+      <selection activeCell="I30" sqref="I30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="22.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="11.5703125" style="1" customWidth="1"/>
     <col min="3" max="3" width="8" style="1" customWidth="1"/>
     <col min="4" max="4" width="11.5703125" style="1" customWidth="1"/>
     <col min="5" max="5" width="8.140625" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.5703125" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="11.5703125" style="1" customWidth="1"/>
     <col min="9" max="9" width="8.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="11.5703125" style="1" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" style="1" customWidth="1"/>
     <col min="12" max="12" width="11.5703125" style="1" customWidth="1"/>
     <col min="13" max="13" width="8.5703125" style="1" customWidth="1"/>
     <col min="14" max="14" width="11.5703125" style="1" customWidth="1"/>
     <col min="15" max="15" width="9.28515625" style="1" customWidth="1"/>
     <col min="16" max="16" width="11.5703125" style="1" customWidth="1"/>
     <col min="17" max="17" width="7.85546875" style="1" customWidth="1"/>
     <col min="18" max="18" width="11.5703125" style="1" customWidth="1"/>
     <col min="19" max="19" width="9.7109375" style="1" customWidth="1"/>
     <col min="20" max="20" width="11.5703125" style="1" customWidth="1"/>
     <col min="21" max="21" width="8.28515625" style="1" customWidth="1"/>
@@ -2191,165 +2191,169 @@
         <v>16</v>
       </c>
     </row>
     <row r="41" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A41" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B41" s="5">
         <v>84396.4</v>
       </c>
       <c r="C41" s="8">
         <v>100.5</v>
       </c>
       <c r="D41" s="5">
         <v>170723.9</v>
       </c>
       <c r="E41" s="1">
         <v>100.7</v>
       </c>
       <c r="F41" s="5">
         <v>283844.7</v>
       </c>
       <c r="G41" s="1">
         <v>100.5</v>
       </c>
-      <c r="H41" s="5"/>
-      <c r="I41" s="5"/>
+      <c r="H41" s="5">
+        <v>383598.5</v>
+      </c>
+      <c r="I41" s="5">
+        <v>100.7</v>
+      </c>
       <c r="J41" s="5"/>
       <c r="K41" s="5"/>
       <c r="L41" s="4"/>
       <c r="M41" s="4"/>
       <c r="N41" s="4"/>
       <c r="O41" s="4"/>
       <c r="P41" s="4"/>
       <c r="Q41" s="4"/>
       <c r="R41" s="4"/>
       <c r="T41" s="4"/>
       <c r="U41" s="4"/>
       <c r="V41" s="4"/>
       <c r="X41" s="4"/>
     </row>
     <row r="43" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A43" s="1" t="s">
         <v>2</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="92">
-    <mergeCell ref="T39:U39"/>
-[...11 lines deleted...]
-    <mergeCell ref="H39:I39"/>
+    <mergeCell ref="T34:U34"/>
+    <mergeCell ref="V34:W34"/>
+    <mergeCell ref="X34:Y34"/>
+    <mergeCell ref="J34:K34"/>
+    <mergeCell ref="L34:M34"/>
+    <mergeCell ref="N34:O34"/>
+    <mergeCell ref="P34:Q34"/>
+    <mergeCell ref="R34:S34"/>
+    <mergeCell ref="A34:A35"/>
+    <mergeCell ref="B34:C34"/>
+    <mergeCell ref="D34:E34"/>
+    <mergeCell ref="F34:G34"/>
+    <mergeCell ref="H34:I34"/>
+    <mergeCell ref="A29:A30"/>
+    <mergeCell ref="B29:C29"/>
+    <mergeCell ref="A24:A25"/>
+    <mergeCell ref="B24:C24"/>
+    <mergeCell ref="D24:E24"/>
+    <mergeCell ref="V10:W10"/>
+    <mergeCell ref="V29:W29"/>
+    <mergeCell ref="D29:E29"/>
+    <mergeCell ref="T29:U29"/>
+    <mergeCell ref="R24:S24"/>
+    <mergeCell ref="F29:G29"/>
+    <mergeCell ref="H24:I24"/>
+    <mergeCell ref="J24:K24"/>
+    <mergeCell ref="L29:M29"/>
+    <mergeCell ref="J29:K29"/>
+    <mergeCell ref="H29:I29"/>
+    <mergeCell ref="N29:O29"/>
+    <mergeCell ref="P29:Q29"/>
+    <mergeCell ref="R29:S29"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="D4:E4"/>
+    <mergeCell ref="A17:A18"/>
+    <mergeCell ref="B17:C17"/>
+    <mergeCell ref="A10:A11"/>
+    <mergeCell ref="X10:Y10"/>
+    <mergeCell ref="P24:Q24"/>
+    <mergeCell ref="N24:O24"/>
+    <mergeCell ref="A1:Y1"/>
+    <mergeCell ref="X4:Y4"/>
+    <mergeCell ref="J4:K4"/>
+    <mergeCell ref="L4:M4"/>
+    <mergeCell ref="V4:W4"/>
+    <mergeCell ref="F4:G4"/>
+    <mergeCell ref="T4:U4"/>
+    <mergeCell ref="H4:I4"/>
+    <mergeCell ref="N4:O4"/>
+    <mergeCell ref="P4:Q4"/>
+    <mergeCell ref="B10:C10"/>
+    <mergeCell ref="D17:E17"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="R4:S4"/>
+    <mergeCell ref="D10:E10"/>
+    <mergeCell ref="T10:U10"/>
+    <mergeCell ref="J10:K10"/>
+    <mergeCell ref="N10:O10"/>
+    <mergeCell ref="L10:M10"/>
+    <mergeCell ref="F10:G10"/>
+    <mergeCell ref="H10:I10"/>
+    <mergeCell ref="R10:S10"/>
+    <mergeCell ref="P10:Q10"/>
     <mergeCell ref="X29:Y29"/>
     <mergeCell ref="N17:O17"/>
     <mergeCell ref="F17:G17"/>
     <mergeCell ref="L17:M17"/>
     <mergeCell ref="J17:K17"/>
     <mergeCell ref="H17:I17"/>
     <mergeCell ref="X24:Y24"/>
     <mergeCell ref="T24:U24"/>
     <mergeCell ref="V24:W24"/>
     <mergeCell ref="L24:M24"/>
     <mergeCell ref="F24:G24"/>
     <mergeCell ref="X17:Y17"/>
     <mergeCell ref="T17:U17"/>
     <mergeCell ref="V17:W17"/>
     <mergeCell ref="P17:Q17"/>
     <mergeCell ref="R17:S17"/>
-    <mergeCell ref="R4:S4"/>
-[...61 lines deleted...]
-    <mergeCell ref="R34:S34"/>
+    <mergeCell ref="A39:A40"/>
+    <mergeCell ref="B39:C39"/>
+    <mergeCell ref="D39:E39"/>
+    <mergeCell ref="F39:G39"/>
+    <mergeCell ref="H39:I39"/>
+    <mergeCell ref="T39:U39"/>
+    <mergeCell ref="V39:W39"/>
+    <mergeCell ref="X39:Y39"/>
+    <mergeCell ref="J39:K39"/>
+    <mergeCell ref="L39:M39"/>
+    <mergeCell ref="N39:O39"/>
+    <mergeCell ref="P39:Q39"/>
+    <mergeCell ref="R39:S39"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="37" orientation="landscape" r:id="rId1"/>
   <rowBreaks count="3" manualBreakCount="3">
     <brk id="2" max="24" man="1"/>
     <brk id="7" max="24" man="1"/>
     <brk id="21" max="24" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>