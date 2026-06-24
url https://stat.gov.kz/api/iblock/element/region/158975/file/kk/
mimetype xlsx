--- v1 (2026-05-25)
+++ v2 (2026-06-24)
@@ -750,51 +750,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Z43"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A22" zoomScaleNormal="85" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="I30" sqref="I30"/>
+      <selection activeCell="H34" sqref="H34:I34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="22.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="11.5703125" style="1" customWidth="1"/>
     <col min="3" max="3" width="8" style="1" customWidth="1"/>
     <col min="4" max="4" width="11.5703125" style="1" customWidth="1"/>
     <col min="5" max="5" width="8.140625" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.5703125" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="11.5703125" style="1" customWidth="1"/>
     <col min="9" max="9" width="8.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="11.5703125" style="1" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" style="1" customWidth="1"/>
     <col min="12" max="12" width="11.5703125" style="1" customWidth="1"/>
     <col min="13" max="13" width="8.5703125" style="1" customWidth="1"/>
     <col min="14" max="14" width="11.5703125" style="1" customWidth="1"/>
     <col min="15" max="15" width="9.28515625" style="1" customWidth="1"/>
     <col min="16" max="16" width="11.5703125" style="1" customWidth="1"/>
     <col min="17" max="17" width="7.85546875" style="1" customWidth="1"/>
     <col min="18" max="18" width="11.5703125" style="1" customWidth="1"/>
     <col min="19" max="19" width="9.7109375" style="1" customWidth="1"/>
     <col min="20" max="20" width="11.5703125" style="1" customWidth="1"/>
     <col min="21" max="21" width="8.28515625" style="1" customWidth="1"/>
@@ -2197,163 +2197,167 @@
       </c>
       <c r="B41" s="5">
         <v>84396.4</v>
       </c>
       <c r="C41" s="8">
         <v>100.5</v>
       </c>
       <c r="D41" s="5">
         <v>170723.9</v>
       </c>
       <c r="E41" s="1">
         <v>100.7</v>
       </c>
       <c r="F41" s="5">
         <v>283844.7</v>
       </c>
       <c r="G41" s="1">
         <v>100.5</v>
       </c>
       <c r="H41" s="5">
         <v>383598.5</v>
       </c>
       <c r="I41" s="5">
         <v>100.7</v>
       </c>
-      <c r="J41" s="5"/>
-      <c r="K41" s="5"/>
+      <c r="J41" s="5">
+        <v>483599.1</v>
+      </c>
+      <c r="K41" s="5">
+        <v>100.4</v>
+      </c>
       <c r="L41" s="4"/>
       <c r="M41" s="4"/>
       <c r="N41" s="4"/>
       <c r="O41" s="4"/>
       <c r="P41" s="4"/>
       <c r="Q41" s="4"/>
       <c r="R41" s="4"/>
       <c r="T41" s="4"/>
       <c r="U41" s="4"/>
       <c r="V41" s="4"/>
       <c r="X41" s="4"/>
     </row>
     <row r="43" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A43" s="1" t="s">
         <v>2</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="92">
-    <mergeCell ref="T34:U34"/>
-[...35 lines deleted...]
-    <mergeCell ref="A10:A11"/>
+    <mergeCell ref="T39:U39"/>
+    <mergeCell ref="V39:W39"/>
+    <mergeCell ref="X39:Y39"/>
+    <mergeCell ref="J39:K39"/>
+    <mergeCell ref="L39:M39"/>
+    <mergeCell ref="N39:O39"/>
+    <mergeCell ref="P39:Q39"/>
+    <mergeCell ref="R39:S39"/>
+    <mergeCell ref="A39:A40"/>
+    <mergeCell ref="B39:C39"/>
+    <mergeCell ref="D39:E39"/>
+    <mergeCell ref="F39:G39"/>
+    <mergeCell ref="H39:I39"/>
+    <mergeCell ref="X29:Y29"/>
+    <mergeCell ref="N17:O17"/>
+    <mergeCell ref="F17:G17"/>
+    <mergeCell ref="L17:M17"/>
+    <mergeCell ref="J17:K17"/>
+    <mergeCell ref="H17:I17"/>
+    <mergeCell ref="X24:Y24"/>
+    <mergeCell ref="T24:U24"/>
+    <mergeCell ref="V24:W24"/>
+    <mergeCell ref="L24:M24"/>
+    <mergeCell ref="F24:G24"/>
+    <mergeCell ref="X17:Y17"/>
+    <mergeCell ref="T17:U17"/>
+    <mergeCell ref="V17:W17"/>
+    <mergeCell ref="P17:Q17"/>
+    <mergeCell ref="R17:S17"/>
+    <mergeCell ref="R4:S4"/>
+    <mergeCell ref="D10:E10"/>
+    <mergeCell ref="T10:U10"/>
+    <mergeCell ref="J10:K10"/>
+    <mergeCell ref="N10:O10"/>
+    <mergeCell ref="L10:M10"/>
+    <mergeCell ref="F10:G10"/>
+    <mergeCell ref="H10:I10"/>
+    <mergeCell ref="R10:S10"/>
+    <mergeCell ref="P10:Q10"/>
     <mergeCell ref="X10:Y10"/>
     <mergeCell ref="P24:Q24"/>
     <mergeCell ref="N24:O24"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="X4:Y4"/>
     <mergeCell ref="J4:K4"/>
     <mergeCell ref="L4:M4"/>
     <mergeCell ref="V4:W4"/>
     <mergeCell ref="F4:G4"/>
     <mergeCell ref="T4:U4"/>
     <mergeCell ref="H4:I4"/>
     <mergeCell ref="N4:O4"/>
     <mergeCell ref="P4:Q4"/>
     <mergeCell ref="B10:C10"/>
     <mergeCell ref="D17:E17"/>
     <mergeCell ref="A4:A5"/>
-    <mergeCell ref="R4:S4"/>
-[...37 lines deleted...]
-    <mergeCell ref="R39:S39"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="D4:E4"/>
+    <mergeCell ref="A17:A18"/>
+    <mergeCell ref="B17:C17"/>
+    <mergeCell ref="A10:A11"/>
+    <mergeCell ref="V10:W10"/>
+    <mergeCell ref="V29:W29"/>
+    <mergeCell ref="D29:E29"/>
+    <mergeCell ref="T29:U29"/>
+    <mergeCell ref="R24:S24"/>
+    <mergeCell ref="F29:G29"/>
+    <mergeCell ref="H24:I24"/>
+    <mergeCell ref="J24:K24"/>
+    <mergeCell ref="L29:M29"/>
+    <mergeCell ref="J29:K29"/>
+    <mergeCell ref="H29:I29"/>
+    <mergeCell ref="N29:O29"/>
+    <mergeCell ref="P29:Q29"/>
+    <mergeCell ref="R29:S29"/>
+    <mergeCell ref="A29:A30"/>
+    <mergeCell ref="B29:C29"/>
+    <mergeCell ref="A24:A25"/>
+    <mergeCell ref="B24:C24"/>
+    <mergeCell ref="D24:E24"/>
+    <mergeCell ref="A34:A35"/>
+    <mergeCell ref="B34:C34"/>
+    <mergeCell ref="D34:E34"/>
+    <mergeCell ref="F34:G34"/>
+    <mergeCell ref="H34:I34"/>
+    <mergeCell ref="T34:U34"/>
+    <mergeCell ref="V34:W34"/>
+    <mergeCell ref="X34:Y34"/>
+    <mergeCell ref="J34:K34"/>
+    <mergeCell ref="L34:M34"/>
+    <mergeCell ref="N34:O34"/>
+    <mergeCell ref="P34:Q34"/>
+    <mergeCell ref="R34:S34"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="37" orientation="landscape" r:id="rId1"/>
   <rowBreaks count="3" manualBreakCount="3">
     <brk id="2" max="24" man="1"/>
     <brk id="7" max="24" man="1"/>
     <brk id="21" max="24" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>