--- v2 (2026-06-24)
+++ v3 (2026-07-21)
@@ -291,78 +291,91 @@
   </si>
   <si>
     <t>қаңтар-тамыз 2026ж.</t>
   </si>
   <si>
     <t>қаңтар-қыркүйек 2026ж.</t>
   </si>
   <si>
     <t>қаңтар-қазан 2026ж.</t>
   </si>
   <si>
     <t>қаңтар-қараша 2026ж.</t>
   </si>
   <si>
     <t>қаңтар-желтоқсан 2026 ж.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="5" x14ac:knownFonts="1">
+  <fonts count="7">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
@@ -401,82 +414,82 @@
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="18">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="2" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" wrapText="1"/>
+    <xf numFmtId="2" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -749,167 +762,167 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Z43"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A22" zoomScaleNormal="85" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="H34" sqref="H34:I34"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="85" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="22.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="11.5703125" style="1" customWidth="1"/>
     <col min="3" max="3" width="8" style="1" customWidth="1"/>
     <col min="4" max="4" width="11.5703125" style="1" customWidth="1"/>
     <col min="5" max="5" width="8.140625" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.5703125" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="11.5703125" style="1" customWidth="1"/>
     <col min="9" max="9" width="8.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="11.5703125" style="1" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" style="1" customWidth="1"/>
     <col min="12" max="12" width="11.5703125" style="1" customWidth="1"/>
     <col min="13" max="13" width="8.5703125" style="1" customWidth="1"/>
     <col min="14" max="14" width="11.5703125" style="1" customWidth="1"/>
     <col min="15" max="15" width="9.28515625" style="1" customWidth="1"/>
     <col min="16" max="16" width="11.5703125" style="1" customWidth="1"/>
     <col min="17" max="17" width="7.85546875" style="1" customWidth="1"/>
     <col min="18" max="18" width="11.5703125" style="1" customWidth="1"/>
     <col min="19" max="19" width="9.7109375" style="1" customWidth="1"/>
     <col min="20" max="20" width="11.5703125" style="1" customWidth="1"/>
     <col min="21" max="21" width="8.28515625" style="1" customWidth="1"/>
     <col min="22" max="22" width="11.5703125" style="1" customWidth="1"/>
     <col min="23" max="23" width="8.7109375" style="1" customWidth="1"/>
     <col min="24" max="24" width="11.5703125" style="1" customWidth="1"/>
     <col min="25" max="25" width="12" style="1" customWidth="1"/>
     <col min="26" max="26" width="10" style="1" bestFit="1" customWidth="1"/>
     <col min="27" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="17" t="s">
+    <row r="1" spans="1:25" ht="26.25" customHeight="1">
+      <c r="A1" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="17"/>
-[...22 lines deleted...]
-      <c r="Y1" s="17"/>
+      <c r="B1" s="14"/>
+      <c r="C1" s="14"/>
+      <c r="D1" s="14"/>
+      <c r="E1" s="14"/>
+      <c r="F1" s="14"/>
+      <c r="G1" s="14"/>
+      <c r="H1" s="14"/>
+      <c r="I1" s="14"/>
+      <c r="J1" s="14"/>
+      <c r="K1" s="14"/>
+      <c r="L1" s="14"/>
+      <c r="M1" s="14"/>
+      <c r="N1" s="14"/>
+      <c r="O1" s="14"/>
+      <c r="P1" s="14"/>
+      <c r="Q1" s="14"/>
+      <c r="R1" s="14"/>
+      <c r="S1" s="14"/>
+      <c r="T1" s="14"/>
+      <c r="U1" s="14"/>
+      <c r="V1" s="14"/>
+      <c r="W1" s="14"/>
+      <c r="X1" s="14"/>
+      <c r="Y1" s="14"/>
     </row>
-    <row r="4" spans="1:25" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B4" s="13" t="s">
+    <row r="4" spans="1:25" ht="12" customHeight="1">
+      <c r="A4" s="12"/>
+      <c r="B4" s="15" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="13"/>
-      <c r="D4" s="13" t="s">
+      <c r="C4" s="15"/>
+      <c r="D4" s="15" t="s">
         <v>4</v>
       </c>
-      <c r="E4" s="13"/>
-      <c r="F4" s="13" t="s">
+      <c r="E4" s="15"/>
+      <c r="F4" s="15" t="s">
         <v>5</v>
       </c>
-      <c r="G4" s="13"/>
-      <c r="H4" s="13" t="s">
+      <c r="G4" s="15"/>
+      <c r="H4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13" t="s">
+      <c r="I4" s="15"/>
+      <c r="J4" s="15" t="s">
         <v>7</v>
       </c>
-      <c r="K4" s="13"/>
-      <c r="L4" s="13" t="s">
+      <c r="K4" s="15"/>
+      <c r="L4" s="15" t="s">
         <v>8</v>
       </c>
-      <c r="M4" s="13"/>
-      <c r="N4" s="13" t="s">
+      <c r="M4" s="15"/>
+      <c r="N4" s="15" t="s">
         <v>9</v>
       </c>
-      <c r="O4" s="13"/>
-      <c r="P4" s="13" t="s">
+      <c r="O4" s="15"/>
+      <c r="P4" s="15" t="s">
         <v>10</v>
       </c>
-      <c r="Q4" s="13"/>
-      <c r="R4" s="13" t="s">
+      <c r="Q4" s="15"/>
+      <c r="R4" s="15" t="s">
         <v>11</v>
       </c>
-      <c r="S4" s="13"/>
-      <c r="T4" s="13" t="s">
+      <c r="S4" s="15"/>
+      <c r="T4" s="15" t="s">
         <v>12</v>
       </c>
-      <c r="U4" s="13"/>
-      <c r="V4" s="13" t="s">
+      <c r="U4" s="15"/>
+      <c r="V4" s="15" t="s">
         <v>13</v>
       </c>
-      <c r="W4" s="13"/>
-      <c r="X4" s="13" t="s">
+      <c r="W4" s="15"/>
+      <c r="X4" s="15" t="s">
         <v>14</v>
       </c>
-      <c r="Y4" s="13"/>
+      <c r="Y4" s="15"/>
     </row>
-    <row r="5" spans="1:25" ht="45" x14ac:dyDescent="0.2">
-      <c r="A5" s="16"/>
+    <row r="5" spans="1:25" ht="45">
+      <c r="A5" s="13"/>
       <c r="B5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="I5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="J5" s="2" t="s">
@@ -939,180 +952,180 @@
       <c r="R5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="S5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="T5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="U5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="V5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="W5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="X5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="Y5" s="2" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="6" spans="1:25" x14ac:dyDescent="0.2">
-      <c r="A6" s="3" t="s">
+    <row r="6" spans="1:25">
+      <c r="A6" s="17" t="s">
         <v>1</v>
       </c>
-      <c r="B6" s="4">
+      <c r="B6" s="3">
         <v>47733.7</v>
       </c>
-      <c r="C6" s="4">
+      <c r="C6" s="3">
         <v>103.3</v>
       </c>
-      <c r="D6" s="5">
+      <c r="D6" s="4">
         <v>97195.199999999997</v>
       </c>
-      <c r="E6" s="6">
+      <c r="E6" s="5">
         <v>100.9</v>
       </c>
-      <c r="F6" s="4">
+      <c r="F6" s="3">
         <v>156213.29999999999</v>
       </c>
-      <c r="G6" s="4">
+      <c r="G6" s="3">
         <v>101.7</v>
       </c>
-      <c r="H6" s="4">
+      <c r="H6" s="3">
         <v>199930.9</v>
       </c>
-      <c r="I6" s="4">
+      <c r="I6" s="3">
         <v>93.9</v>
       </c>
-      <c r="J6" s="4">
+      <c r="J6" s="3">
         <v>257923.9</v>
       </c>
-      <c r="K6" s="4">
+      <c r="K6" s="3">
         <v>90.5</v>
       </c>
-      <c r="L6" s="4">
+      <c r="L6" s="3">
         <v>326691.20000000001</v>
       </c>
-      <c r="M6" s="4">
+      <c r="M6" s="3">
         <v>93.3</v>
       </c>
-      <c r="N6" s="4">
+      <c r="N6" s="3">
         <v>382046.8</v>
       </c>
-      <c r="O6" s="4">
+      <c r="O6" s="3">
         <v>93.9</v>
       </c>
-      <c r="P6" s="4">
+      <c r="P6" s="3">
         <v>445346.2</v>
       </c>
-      <c r="Q6" s="4">
+      <c r="Q6" s="3">
         <v>96.1</v>
       </c>
-      <c r="R6" s="4">
+      <c r="R6" s="3">
         <v>509889</v>
       </c>
-      <c r="S6" s="4">
+      <c r="S6" s="3">
         <v>96.8</v>
       </c>
-      <c r="T6" s="4">
+      <c r="T6" s="3">
         <v>568856.30000000005</v>
       </c>
-      <c r="U6" s="6">
+      <c r="U6" s="5">
         <v>97.4</v>
       </c>
-      <c r="V6" s="4">
+      <c r="V6" s="3">
         <v>630215.4</v>
       </c>
       <c r="W6" s="1">
         <v>96.7</v>
       </c>
-      <c r="X6" s="4">
+      <c r="X6" s="3">
         <v>723658</v>
       </c>
       <c r="Y6" s="1">
         <v>97.1</v>
       </c>
     </row>
-    <row r="10" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B10" s="13" t="s">
+    <row r="10" spans="1:25" ht="15" customHeight="1">
+      <c r="A10" s="12"/>
+      <c r="B10" s="15" t="s">
         <v>17</v>
       </c>
-      <c r="C10" s="13"/>
-      <c r="D10" s="13" t="s">
+      <c r="C10" s="15"/>
+      <c r="D10" s="15" t="s">
         <v>18</v>
       </c>
-      <c r="E10" s="13"/>
-      <c r="F10" s="13" t="s">
+      <c r="E10" s="15"/>
+      <c r="F10" s="15" t="s">
         <v>19</v>
       </c>
-      <c r="G10" s="13"/>
-      <c r="H10" s="13" t="s">
+      <c r="G10" s="15"/>
+      <c r="H10" s="15" t="s">
         <v>20</v>
       </c>
-      <c r="I10" s="13"/>
-      <c r="J10" s="13" t="s">
+      <c r="I10" s="15"/>
+      <c r="J10" s="15" t="s">
         <v>21</v>
       </c>
-      <c r="K10" s="13"/>
-      <c r="L10" s="13" t="s">
+      <c r="K10" s="15"/>
+      <c r="L10" s="15" t="s">
         <v>22</v>
       </c>
-      <c r="M10" s="13"/>
-      <c r="N10" s="13" t="s">
+      <c r="M10" s="15"/>
+      <c r="N10" s="15" t="s">
         <v>23</v>
       </c>
-      <c r="O10" s="13"/>
-      <c r="P10" s="13" t="s">
+      <c r="O10" s="15"/>
+      <c r="P10" s="15" t="s">
         <v>24</v>
       </c>
-      <c r="Q10" s="13"/>
-      <c r="R10" s="13" t="s">
+      <c r="Q10" s="15"/>
+      <c r="R10" s="15" t="s">
         <v>25</v>
       </c>
-      <c r="S10" s="13"/>
-      <c r="T10" s="13" t="s">
+      <c r="S10" s="15"/>
+      <c r="T10" s="15" t="s">
         <v>26</v>
       </c>
-      <c r="U10" s="13"/>
-      <c r="V10" s="13" t="s">
+      <c r="U10" s="15"/>
+      <c r="V10" s="15" t="s">
         <v>27</v>
       </c>
-      <c r="W10" s="13"/>
-      <c r="X10" s="13" t="s">
+      <c r="W10" s="15"/>
+      <c r="X10" s="15" t="s">
         <v>28</v>
       </c>
-      <c r="Y10" s="13"/>
+      <c r="Y10" s="15"/>
     </row>
-    <row r="11" spans="1:25" ht="45" x14ac:dyDescent="0.2">
-      <c r="A11" s="16"/>
+    <row r="11" spans="1:25" ht="45">
+      <c r="A11" s="13"/>
       <c r="B11" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>15</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>15</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>16</v>
       </c>
       <c r="H11" s="2" t="s">
         <v>15</v>
       </c>
       <c r="I11" s="2" t="s">
         <v>16</v>
       </c>
       <c r="J11" s="2" t="s">
@@ -1142,190 +1155,190 @@
       <c r="R11" s="2" t="s">
         <v>15</v>
       </c>
       <c r="S11" s="2" t="s">
         <v>16</v>
       </c>
       <c r="T11" s="2" t="s">
         <v>15</v>
       </c>
       <c r="U11" s="2" t="s">
         <v>16</v>
       </c>
       <c r="V11" s="2" t="s">
         <v>15</v>
       </c>
       <c r="W11" s="2" t="s">
         <v>16</v>
       </c>
       <c r="X11" s="2" t="s">
         <v>15</v>
       </c>
       <c r="Y11" s="2" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="12" spans="1:25" x14ac:dyDescent="0.2">
-      <c r="A12" s="3" t="s">
+    <row r="12" spans="1:25">
+      <c r="A12" s="17" t="s">
         <v>1</v>
       </c>
-      <c r="B12" s="4">
+      <c r="B12" s="3">
         <v>47852.3</v>
       </c>
-      <c r="C12" s="4">
+      <c r="C12" s="3">
         <v>95.3</v>
       </c>
-      <c r="D12" s="4">
+      <c r="D12" s="3">
         <v>95782.7</v>
       </c>
-      <c r="E12" s="6">
+      <c r="E12" s="5">
         <v>93.6</v>
       </c>
-      <c r="F12" s="4">
+      <c r="F12" s="3">
         <v>154509.72500000003</v>
       </c>
-      <c r="G12" s="4">
+      <c r="G12" s="3">
         <v>93.605591009216255</v>
       </c>
-      <c r="H12" s="4">
+      <c r="H12" s="3">
         <v>209012.6</v>
       </c>
-      <c r="I12" s="4">
+      <c r="I12" s="3">
         <v>98.5</v>
       </c>
-      <c r="J12" s="4">
+      <c r="J12" s="3">
         <v>267928.40000000002</v>
       </c>
-      <c r="K12" s="4">
+      <c r="K12" s="3">
         <v>97.8</v>
       </c>
-      <c r="L12" s="6">
+      <c r="L12" s="5">
         <v>346595.1</v>
       </c>
-      <c r="M12" s="4">
+      <c r="M12" s="3">
         <v>101.1</v>
       </c>
-      <c r="N12" s="6">
+      <c r="N12" s="5">
         <v>405202.1</v>
       </c>
-      <c r="O12" s="4">
+      <c r="O12" s="3">
         <v>100.7</v>
       </c>
-      <c r="P12" s="4">
+      <c r="P12" s="3">
         <v>460185.4</v>
       </c>
-      <c r="Q12" s="4">
+      <c r="Q12" s="3">
         <v>98.1</v>
       </c>
-      <c r="R12" s="4">
+      <c r="R12" s="3">
         <v>538315.5</v>
       </c>
-      <c r="S12" s="4">
+      <c r="S12" s="3">
         <v>100</v>
       </c>
-      <c r="T12" s="4">
+      <c r="T12" s="3">
         <v>607502.9</v>
       </c>
-      <c r="U12" s="6">
+      <c r="U12" s="5">
         <v>100.8</v>
       </c>
-      <c r="V12" s="4">
+      <c r="V12" s="3">
         <v>671629.5</v>
       </c>
-      <c r="W12" s="6">
+      <c r="W12" s="5">
         <v>100.5</v>
       </c>
-      <c r="X12" s="4">
+      <c r="X12" s="3">
         <v>771538.8</v>
       </c>
       <c r="Y12" s="1">
         <v>100.1</v>
       </c>
     </row>
-    <row r="15" spans="1:25" x14ac:dyDescent="0.2">
-[...2 lines deleted...]
-      <c r="X15" s="7"/>
+    <row r="15" spans="1:25">
+      <c r="V15" s="6"/>
+      <c r="W15" s="6"/>
+      <c r="X15" s="6"/>
     </row>
-    <row r="16" spans="1:25" x14ac:dyDescent="0.2">
-[...2 lines deleted...]
-      <c r="X16" s="7"/>
+    <row r="16" spans="1:25">
+      <c r="V16" s="6"/>
+      <c r="W16" s="6"/>
+      <c r="X16" s="6"/>
     </row>
-    <row r="17" spans="1:26" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B17" s="13" t="s">
+    <row r="17" spans="1:26" ht="12" customHeight="1">
+      <c r="A17" s="12"/>
+      <c r="B17" s="15" t="s">
         <v>29</v>
       </c>
-      <c r="C17" s="13"/>
-      <c r="D17" s="13" t="s">
+      <c r="C17" s="15"/>
+      <c r="D17" s="15" t="s">
         <v>30</v>
       </c>
-      <c r="E17" s="13"/>
-      <c r="F17" s="13" t="s">
+      <c r="E17" s="15"/>
+      <c r="F17" s="15" t="s">
         <v>31</v>
       </c>
-      <c r="G17" s="13"/>
-      <c r="H17" s="13" t="s">
+      <c r="G17" s="15"/>
+      <c r="H17" s="15" t="s">
         <v>32</v>
       </c>
-      <c r="I17" s="13"/>
-      <c r="J17" s="13" t="s">
+      <c r="I17" s="15"/>
+      <c r="J17" s="15" t="s">
         <v>33</v>
       </c>
-      <c r="K17" s="13"/>
-      <c r="L17" s="13" t="s">
+      <c r="K17" s="15"/>
+      <c r="L17" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="M17" s="13"/>
-      <c r="N17" s="13" t="s">
+      <c r="M17" s="15"/>
+      <c r="N17" s="15" t="s">
         <v>35</v>
       </c>
-      <c r="O17" s="13"/>
-      <c r="P17" s="13" t="s">
+      <c r="O17" s="15"/>
+      <c r="P17" s="15" t="s">
         <v>36</v>
       </c>
-      <c r="Q17" s="13"/>
-      <c r="R17" s="13" t="s">
+      <c r="Q17" s="15"/>
+      <c r="R17" s="15" t="s">
         <v>37</v>
       </c>
-      <c r="S17" s="13"/>
-      <c r="T17" s="13" t="s">
+      <c r="S17" s="15"/>
+      <c r="T17" s="15" t="s">
         <v>38</v>
       </c>
-      <c r="U17" s="14"/>
-      <c r="V17" s="13" t="s">
+      <c r="U17" s="16"/>
+      <c r="V17" s="15" t="s">
         <v>39</v>
       </c>
-      <c r="W17" s="14"/>
-      <c r="X17" s="13" t="s">
+      <c r="W17" s="16"/>
+      <c r="X17" s="15" t="s">
         <v>40</v>
       </c>
-      <c r="Y17" s="13"/>
+      <c r="Y17" s="15"/>
     </row>
-    <row r="18" spans="1:26" ht="45" x14ac:dyDescent="0.2">
-      <c r="A18" s="16"/>
+    <row r="18" spans="1:26" ht="45">
+      <c r="A18" s="13"/>
       <c r="B18" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>15</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>15</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>16</v>
       </c>
       <c r="H18" s="2" t="s">
         <v>15</v>
       </c>
       <c r="I18" s="2" t="s">
         <v>16</v>
       </c>
       <c r="J18" s="2" t="s">
@@ -1355,181 +1368,181 @@
       <c r="R18" s="2" t="s">
         <v>15</v>
       </c>
       <c r="S18" s="2" t="s">
         <v>16</v>
       </c>
       <c r="T18" s="2" t="s">
         <v>15</v>
       </c>
       <c r="U18" s="2" t="s">
         <v>16</v>
       </c>
       <c r="V18" s="2" t="s">
         <v>15</v>
       </c>
       <c r="W18" s="2" t="s">
         <v>16</v>
       </c>
       <c r="X18" s="2" t="s">
         <v>15</v>
       </c>
       <c r="Y18" s="2" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="19" spans="1:26" x14ac:dyDescent="0.2">
-      <c r="A19" s="3" t="s">
+    <row r="19" spans="1:26">
+      <c r="A19" s="17" t="s">
         <v>1</v>
       </c>
-      <c r="B19" s="4">
+      <c r="B19" s="3">
         <v>50820.800000000003</v>
       </c>
-      <c r="C19" s="4">
+      <c r="C19" s="3">
         <v>96.1</v>
       </c>
-      <c r="D19" s="4">
+      <c r="D19" s="3">
         <v>106348.6</v>
       </c>
-      <c r="E19" s="4">
+      <c r="E19" s="3">
         <v>100.5</v>
       </c>
-      <c r="F19" s="4">
+      <c r="F19" s="3">
         <v>169191.6</v>
       </c>
-      <c r="G19" s="4">
+      <c r="G19" s="3">
         <v>98.8</v>
       </c>
-      <c r="H19" s="6">
+      <c r="H19" s="5">
         <v>235965.5</v>
       </c>
-      <c r="I19" s="4">
+      <c r="I19" s="3">
         <v>101.5</v>
       </c>
-      <c r="J19" s="6">
+      <c r="J19" s="5">
         <v>296946.90000000002</v>
       </c>
-      <c r="K19" s="4">
+      <c r="K19" s="3">
         <v>99.3</v>
       </c>
-      <c r="L19" s="6">
+      <c r="L19" s="5">
         <v>364059.2</v>
       </c>
-      <c r="M19" s="4">
+      <c r="M19" s="3">
         <v>93.5</v>
       </c>
-      <c r="N19" s="6">
+      <c r="N19" s="5">
         <v>435234.1</v>
       </c>
-      <c r="O19" s="4">
+      <c r="O19" s="3">
         <v>95.2</v>
       </c>
-      <c r="P19" s="6">
+      <c r="P19" s="5">
         <v>517335.1</v>
       </c>
-      <c r="Q19" s="4">
+      <c r="Q19" s="3">
         <v>99.3</v>
       </c>
-      <c r="R19" s="8">
+      <c r="R19" s="7">
         <v>601103</v>
       </c>
-      <c r="S19" s="5">
+      <c r="S19" s="4">
         <v>98.3</v>
       </c>
-      <c r="T19" s="6">
+      <c r="T19" s="5">
         <v>688935.2</v>
       </c>
-      <c r="U19" s="8">
+      <c r="U19" s="7">
         <v>99.5</v>
       </c>
-      <c r="V19" s="6">
+      <c r="V19" s="5">
         <v>786106.5</v>
       </c>
-      <c r="W19" s="8">
+      <c r="W19" s="7">
         <v>102.4</v>
       </c>
-      <c r="X19" s="6">
+      <c r="X19" s="5">
         <v>884847.9</v>
       </c>
-      <c r="Y19" s="8">
+      <c r="Y19" s="7">
         <v>100.3</v>
       </c>
     </row>
-    <row r="20" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
-[...2 lines deleted...]
-      <c r="B24" s="13" t="s">
+    <row r="20" spans="1:26" ht="15" customHeight="1"/>
+    <row r="24" spans="1:26" ht="15" customHeight="1">
+      <c r="A24" s="12"/>
+      <c r="B24" s="15" t="s">
         <v>41</v>
       </c>
-      <c r="C24" s="14"/>
-      <c r="D24" s="13" t="s">
+      <c r="C24" s="16"/>
+      <c r="D24" s="15" t="s">
         <v>42</v>
       </c>
-      <c r="E24" s="14"/>
-      <c r="F24" s="13" t="s">
+      <c r="E24" s="16"/>
+      <c r="F24" s="15" t="s">
         <v>43</v>
       </c>
-      <c r="G24" s="14"/>
-      <c r="H24" s="13" t="s">
+      <c r="G24" s="16"/>
+      <c r="H24" s="15" t="s">
         <v>44</v>
       </c>
-      <c r="I24" s="14"/>
-      <c r="J24" s="13" t="s">
+      <c r="I24" s="16"/>
+      <c r="J24" s="15" t="s">
         <v>45</v>
       </c>
-      <c r="K24" s="14"/>
-      <c r="L24" s="13" t="s">
+      <c r="K24" s="16"/>
+      <c r="L24" s="15" t="s">
         <v>46</v>
       </c>
-      <c r="M24" s="14"/>
-      <c r="N24" s="13" t="s">
+      <c r="M24" s="16"/>
+      <c r="N24" s="15" t="s">
         <v>47</v>
       </c>
-      <c r="O24" s="14"/>
-      <c r="P24" s="13" t="s">
+      <c r="O24" s="16"/>
+      <c r="P24" s="15" t="s">
         <v>48</v>
       </c>
-      <c r="Q24" s="14"/>
-      <c r="R24" s="13" t="s">
+      <c r="Q24" s="16"/>
+      <c r="R24" s="15" t="s">
         <v>49</v>
       </c>
-      <c r="S24" s="14"/>
-      <c r="T24" s="13" t="s">
+      <c r="S24" s="16"/>
+      <c r="T24" s="15" t="s">
         <v>50</v>
       </c>
-      <c r="U24" s="14"/>
-      <c r="V24" s="13" t="s">
+      <c r="U24" s="16"/>
+      <c r="V24" s="15" t="s">
         <v>51</v>
       </c>
-      <c r="W24" s="14"/>
-      <c r="X24" s="13" t="s">
+      <c r="W24" s="16"/>
+      <c r="X24" s="15" t="s">
         <v>52</v>
       </c>
-      <c r="Y24" s="13"/>
+      <c r="Y24" s="15"/>
     </row>
-    <row r="25" spans="1:26" ht="45" x14ac:dyDescent="0.2">
-      <c r="A25" s="16"/>
+    <row r="25" spans="1:26" ht="45">
+      <c r="A25" s="13"/>
       <c r="B25" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>15</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>15</v>
       </c>
       <c r="G25" s="2" t="s">
         <v>16</v>
       </c>
       <c r="H25" s="2" t="s">
         <v>15</v>
       </c>
       <c r="I25" s="2" t="s">
         <v>16</v>
       </c>
       <c r="J25" s="2" t="s">
@@ -1559,805 +1572,809 @@
       <c r="R25" s="2" t="s">
         <v>15</v>
       </c>
       <c r="S25" s="2" t="s">
         <v>16</v>
       </c>
       <c r="T25" s="2" t="s">
         <v>15</v>
       </c>
       <c r="U25" s="2" t="s">
         <v>16</v>
       </c>
       <c r="V25" s="2" t="s">
         <v>15</v>
       </c>
       <c r="W25" s="2" t="s">
         <v>16</v>
       </c>
       <c r="X25" s="2" t="s">
         <v>15</v>
       </c>
       <c r="Y25" s="2" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="26" spans="1:26" x14ac:dyDescent="0.2">
-      <c r="A26" s="3" t="s">
+    <row r="26" spans="1:26">
+      <c r="A26" s="17" t="s">
         <v>1</v>
       </c>
-      <c r="B26" s="5">
+      <c r="B26" s="4">
         <v>65643.600000000006</v>
       </c>
-      <c r="C26" s="8">
+      <c r="C26" s="7">
         <v>111.8</v>
       </c>
-      <c r="D26" s="4">
+      <c r="D26" s="3">
         <v>134670.79999999999</v>
       </c>
-      <c r="E26" s="4">
+      <c r="E26" s="3">
         <v>109.9</v>
       </c>
-      <c r="F26" s="4">
+      <c r="F26" s="3">
         <v>225518.8</v>
       </c>
-      <c r="G26" s="4">
+      <c r="G26" s="3">
         <v>116.9</v>
       </c>
-      <c r="H26" s="4">
+      <c r="H26" s="3">
         <v>301228.3</v>
       </c>
-      <c r="I26" s="4">
+      <c r="I26" s="3">
         <v>112.8</v>
       </c>
-      <c r="J26" s="4">
+      <c r="J26" s="3">
         <v>377334.5</v>
       </c>
-      <c r="K26" s="4">
+      <c r="K26" s="3">
         <v>113</v>
       </c>
-      <c r="L26" s="6">
+      <c r="L26" s="5">
         <v>474843.8</v>
       </c>
-      <c r="M26" s="4">
+      <c r="M26" s="3">
         <v>116.9</v>
       </c>
-      <c r="N26" s="6">
+      <c r="N26" s="5">
         <v>577674.30000000005</v>
       </c>
-      <c r="O26" s="8">
+      <c r="O26" s="7">
         <v>119.8</v>
       </c>
-      <c r="P26" s="6">
+      <c r="P26" s="5">
         <v>672827.00699999998</v>
       </c>
-      <c r="Q26" s="4">
+      <c r="Q26" s="3">
         <v>118.1</v>
       </c>
-      <c r="R26" s="8">
+      <c r="R26" s="7">
         <v>783604.00899999996</v>
       </c>
-      <c r="S26" s="5">
+      <c r="S26" s="4">
         <v>119.2</v>
       </c>
-      <c r="T26" s="6">
+      <c r="T26" s="5">
         <v>870606.7</v>
       </c>
-      <c r="U26" s="8">
+      <c r="U26" s="7">
         <v>116.2</v>
       </c>
-      <c r="V26" s="4">
+      <c r="V26" s="3">
         <v>1001071.2</v>
       </c>
-      <c r="W26" s="9">
+      <c r="W26" s="8">
         <v>117.8</v>
       </c>
-      <c r="X26" s="4">
+      <c r="X26" s="3">
         <v>1131117.632</v>
       </c>
-      <c r="Y26" s="9">
+      <c r="Y26" s="8">
         <v>118.6</v>
       </c>
-      <c r="Z26" s="4"/>
+      <c r="Z26" s="3"/>
     </row>
-    <row r="29" spans="1:26" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B29" s="13" t="s">
+    <row r="29" spans="1:26">
+      <c r="A29" s="12"/>
+      <c r="B29" s="15" t="s">
         <v>53</v>
       </c>
-      <c r="C29" s="14"/>
-      <c r="D29" s="13" t="s">
+      <c r="C29" s="16"/>
+      <c r="D29" s="15" t="s">
         <v>54</v>
       </c>
-      <c r="E29" s="14"/>
-      <c r="F29" s="13" t="s">
+      <c r="E29" s="16"/>
+      <c r="F29" s="15" t="s">
         <v>55</v>
       </c>
-      <c r="G29" s="14"/>
-      <c r="H29" s="13" t="s">
+      <c r="G29" s="16"/>
+      <c r="H29" s="15" t="s">
         <v>56</v>
       </c>
-      <c r="I29" s="14"/>
-      <c r="J29" s="13" t="s">
+      <c r="I29" s="16"/>
+      <c r="J29" s="15" t="s">
         <v>57</v>
       </c>
-      <c r="K29" s="14"/>
-      <c r="L29" s="13" t="s">
+      <c r="K29" s="16"/>
+      <c r="L29" s="15" t="s">
         <v>58</v>
       </c>
-      <c r="M29" s="14"/>
-      <c r="N29" s="13" t="s">
+      <c r="M29" s="16"/>
+      <c r="N29" s="15" t="s">
         <v>59</v>
       </c>
-      <c r="O29" s="14"/>
-      <c r="P29" s="13" t="s">
+      <c r="O29" s="16"/>
+      <c r="P29" s="15" t="s">
         <v>60</v>
       </c>
-      <c r="Q29" s="14"/>
-      <c r="R29" s="13" t="s">
+      <c r="Q29" s="16"/>
+      <c r="R29" s="15" t="s">
         <v>61</v>
       </c>
-      <c r="S29" s="14"/>
-      <c r="T29" s="13" t="s">
+      <c r="S29" s="16"/>
+      <c r="T29" s="15" t="s">
         <v>62</v>
       </c>
-      <c r="U29" s="14"/>
-      <c r="V29" s="13" t="s">
+      <c r="U29" s="16"/>
+      <c r="V29" s="15" t="s">
         <v>63</v>
       </c>
-      <c r="W29" s="14"/>
-      <c r="X29" s="13" t="s">
+      <c r="W29" s="16"/>
+      <c r="X29" s="15" t="s">
         <v>64</v>
       </c>
-      <c r="Y29" s="13"/>
+      <c r="Y29" s="15"/>
     </row>
-    <row r="30" spans="1:26" ht="45" x14ac:dyDescent="0.2">
-      <c r="A30" s="16"/>
+    <row r="30" spans="1:26" ht="45">
+      <c r="A30" s="13"/>
       <c r="B30" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C30" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D30" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="E30" s="10" t="s">
+      <c r="E30" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="G30" s="10" t="s">
+      <c r="G30" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H30" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="I30" s="10" t="s">
+      <c r="I30" s="9" t="s">
         <v>16</v>
       </c>
       <c r="J30" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="K30" s="10" t="s">
+      <c r="K30" s="9" t="s">
         <v>16</v>
       </c>
       <c r="L30" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="M30" s="10" t="s">
+      <c r="M30" s="9" t="s">
         <v>16</v>
       </c>
       <c r="N30" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="O30" s="10" t="s">
+      <c r="O30" s="9" t="s">
         <v>16</v>
       </c>
       <c r="P30" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="Q30" s="10" t="s">
+      <c r="Q30" s="9" t="s">
         <v>16</v>
       </c>
       <c r="R30" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="S30" s="10" t="s">
+      <c r="S30" s="9" t="s">
         <v>16</v>
       </c>
       <c r="T30" s="2" t="s">
         <v>15</v>
       </c>
       <c r="U30" s="2" t="s">
         <v>16</v>
       </c>
       <c r="V30" s="2" t="s">
         <v>15</v>
       </c>
       <c r="W30" s="2" t="s">
         <v>16</v>
       </c>
       <c r="X30" s="2" t="s">
         <v>15</v>
       </c>
       <c r="Y30" s="2" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="31" spans="1:26" x14ac:dyDescent="0.2">
-      <c r="A31" s="3" t="s">
+    <row r="31" spans="1:26">
+      <c r="A31" s="17" t="s">
         <v>1</v>
       </c>
-      <c r="B31" s="5">
+      <c r="B31" s="4">
         <v>70878.2</v>
       </c>
-      <c r="C31" s="8">
+      <c r="C31" s="7">
         <v>105.1</v>
       </c>
-      <c r="D31" s="5">
+      <c r="D31" s="4">
         <v>140334.29999999999</v>
       </c>
       <c r="E31" s="1">
         <v>101.5</v>
       </c>
-      <c r="F31" s="5">
+      <c r="F31" s="4">
         <v>233303.6</v>
       </c>
       <c r="G31" s="1">
         <v>100.8</v>
       </c>
-      <c r="H31" s="4">
+      <c r="H31" s="3">
         <v>309498</v>
       </c>
       <c r="I31" s="1">
         <v>100.3</v>
       </c>
-      <c r="J31" s="4">
+      <c r="J31" s="3">
         <v>388460.7</v>
       </c>
-      <c r="K31" s="4">
+      <c r="K31" s="3">
         <v>100.6</v>
       </c>
-      <c r="L31" s="4">
+      <c r="L31" s="3">
         <v>489504.8</v>
       </c>
-      <c r="M31" s="4">
+      <c r="M31" s="3">
         <v>100.8</v>
       </c>
-      <c r="N31" s="4">
+      <c r="N31" s="3">
         <v>594694.5</v>
       </c>
-      <c r="O31" s="4">
+      <c r="O31" s="3">
         <v>100.9</v>
       </c>
-      <c r="P31" s="4">
+      <c r="P31" s="3">
         <v>708509.8</v>
       </c>
-      <c r="Q31" s="4">
+      <c r="Q31" s="3">
         <v>103.4</v>
       </c>
-      <c r="R31" s="4">
+      <c r="R31" s="3">
         <v>828201.2</v>
       </c>
       <c r="S31" s="1">
         <v>103.7</v>
       </c>
-      <c r="T31" s="4">
+      <c r="T31" s="3">
         <v>949201.2</v>
       </c>
-      <c r="U31" s="4">
+      <c r="U31" s="3">
         <v>107</v>
       </c>
-      <c r="V31" s="4">
+      <c r="V31" s="3">
         <v>1101996.3</v>
       </c>
       <c r="W31" s="1">
         <v>108.1</v>
       </c>
-      <c r="X31" s="4">
+      <c r="X31" s="3">
         <v>1261512.8</v>
       </c>
       <c r="Y31" s="1">
         <v>109.4</v>
       </c>
     </row>
-    <row r="34" spans="1:25" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B34" s="13" t="s">
+    <row r="34" spans="1:25">
+      <c r="A34" s="12"/>
+      <c r="B34" s="15" t="s">
         <v>65</v>
       </c>
-      <c r="C34" s="14"/>
-      <c r="D34" s="13" t="s">
+      <c r="C34" s="16"/>
+      <c r="D34" s="15" t="s">
         <v>66</v>
       </c>
-      <c r="E34" s="14"/>
-      <c r="F34" s="13" t="s">
+      <c r="E34" s="16"/>
+      <c r="F34" s="15" t="s">
         <v>67</v>
       </c>
-      <c r="G34" s="14"/>
-      <c r="H34" s="13" t="s">
+      <c r="G34" s="16"/>
+      <c r="H34" s="15" t="s">
         <v>68</v>
       </c>
-      <c r="I34" s="14"/>
-      <c r="J34" s="13" t="s">
+      <c r="I34" s="16"/>
+      <c r="J34" s="15" t="s">
         <v>69</v>
       </c>
-      <c r="K34" s="14"/>
-      <c r="L34" s="13" t="s">
+      <c r="K34" s="16"/>
+      <c r="L34" s="15" t="s">
         <v>70</v>
       </c>
-      <c r="M34" s="14"/>
-      <c r="N34" s="13" t="s">
+      <c r="M34" s="16"/>
+      <c r="N34" s="15" t="s">
         <v>71</v>
       </c>
-      <c r="O34" s="14"/>
-      <c r="P34" s="13" t="s">
+      <c r="O34" s="16"/>
+      <c r="P34" s="15" t="s">
         <v>72</v>
       </c>
-      <c r="Q34" s="14"/>
-      <c r="R34" s="13" t="s">
+      <c r="Q34" s="16"/>
+      <c r="R34" s="15" t="s">
         <v>73</v>
       </c>
-      <c r="S34" s="14"/>
-      <c r="T34" s="13" t="s">
+      <c r="S34" s="16"/>
+      <c r="T34" s="15" t="s">
         <v>74</v>
       </c>
-      <c r="U34" s="14"/>
-      <c r="V34" s="13" t="s">
+      <c r="U34" s="16"/>
+      <c r="V34" s="15" t="s">
         <v>75</v>
       </c>
-      <c r="W34" s="14"/>
-      <c r="X34" s="13" t="s">
+      <c r="W34" s="16"/>
+      <c r="X34" s="15" t="s">
         <v>76</v>
       </c>
-      <c r="Y34" s="13"/>
+      <c r="Y34" s="15"/>
     </row>
-    <row r="35" spans="1:25" ht="45" x14ac:dyDescent="0.2">
-      <c r="A35" s="16"/>
+    <row r="35" spans="1:25" ht="45">
+      <c r="A35" s="13"/>
       <c r="B35" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C35" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D35" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="E35" s="10" t="s">
+      <c r="E35" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="G35" s="10" t="s">
+      <c r="G35" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H35" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="I35" s="10" t="s">
+      <c r="I35" s="9" t="s">
         <v>16</v>
       </c>
       <c r="J35" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="K35" s="10" t="s">
+      <c r="K35" s="9" t="s">
         <v>16</v>
       </c>
       <c r="L35" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="M35" s="10" t="s">
+      <c r="M35" s="9" t="s">
         <v>16</v>
       </c>
       <c r="N35" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="O35" s="10" t="s">
+      <c r="O35" s="9" t="s">
         <v>16</v>
       </c>
       <c r="P35" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="Q35" s="10" t="s">
+      <c r="Q35" s="9" t="s">
         <v>16</v>
       </c>
       <c r="R35" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="S35" s="10" t="s">
+      <c r="S35" s="9" t="s">
         <v>16</v>
       </c>
       <c r="T35" s="2" t="s">
         <v>15</v>
       </c>
       <c r="U35" s="2" t="s">
         <v>16</v>
       </c>
       <c r="V35" s="2" t="s">
         <v>15</v>
       </c>
       <c r="W35" s="2" t="s">
         <v>16</v>
       </c>
       <c r="X35" s="2" t="s">
         <v>15</v>
       </c>
       <c r="Y35" s="2" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="36" spans="1:25" x14ac:dyDescent="0.2">
-      <c r="A36" s="3" t="s">
+    <row r="36" spans="1:25">
+      <c r="A36" s="17" t="s">
         <v>1</v>
       </c>
-      <c r="B36" s="5">
+      <c r="B36" s="4">
         <v>74759</v>
       </c>
-      <c r="C36" s="8">
+      <c r="C36" s="7">
         <v>101.1</v>
       </c>
-      <c r="D36" s="5">
+      <c r="D36" s="4">
         <v>151654.6</v>
       </c>
       <c r="E36" s="1">
         <v>102.9</v>
       </c>
-      <c r="F36" s="5">
+      <c r="F36" s="4">
         <v>253390.1</v>
       </c>
       <c r="G36" s="1">
         <v>102.9</v>
       </c>
-      <c r="H36" s="5">
+      <c r="H36" s="4">
         <v>342282.6</v>
       </c>
-      <c r="I36" s="5">
+      <c r="I36" s="4">
         <v>104.4</v>
       </c>
-      <c r="J36" s="5">
+      <c r="J36" s="4">
         <v>433062.8</v>
       </c>
-      <c r="K36" s="5">
+      <c r="K36" s="4">
         <v>105</v>
       </c>
-      <c r="L36" s="4">
+      <c r="L36" s="3">
         <v>540656.4</v>
       </c>
-      <c r="M36" s="4">
+      <c r="M36" s="3">
         <v>103.5</v>
       </c>
-      <c r="N36" s="4">
+      <c r="N36" s="3">
         <v>648747.6</v>
       </c>
-      <c r="O36" s="4">
+      <c r="O36" s="3">
         <v>101.7</v>
       </c>
-      <c r="P36" s="4">
+      <c r="P36" s="3">
         <v>769926.4</v>
       </c>
-      <c r="Q36" s="4">
+      <c r="Q36" s="3">
         <v>100.9</v>
       </c>
-      <c r="R36" s="4">
+      <c r="R36" s="3">
         <v>905140</v>
       </c>
       <c r="S36" s="1">
         <v>101.3</v>
       </c>
-      <c r="T36" s="4">
+      <c r="T36" s="3">
         <v>1036580.4</v>
       </c>
-      <c r="U36" s="4">
+      <c r="U36" s="3">
         <v>100.7</v>
       </c>
-      <c r="V36" s="4">
+      <c r="V36" s="3">
         <v>1202853.7</v>
       </c>
       <c r="W36" s="1">
         <v>100.3</v>
       </c>
-      <c r="X36" s="4">
+      <c r="X36" s="3">
         <v>1381290.8</v>
       </c>
       <c r="Y36" s="1">
         <v>100.3</v>
       </c>
     </row>
-    <row r="39" spans="1:25" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B39" s="13" t="s">
+    <row r="39" spans="1:25">
+      <c r="A39" s="12"/>
+      <c r="B39" s="15" t="s">
         <v>77</v>
       </c>
-      <c r="C39" s="14"/>
-      <c r="D39" s="13" t="s">
+      <c r="C39" s="16"/>
+      <c r="D39" s="15" t="s">
         <v>78</v>
       </c>
-      <c r="E39" s="14"/>
-      <c r="F39" s="13" t="s">
+      <c r="E39" s="16"/>
+      <c r="F39" s="15" t="s">
         <v>79</v>
       </c>
-      <c r="G39" s="14"/>
-      <c r="H39" s="13" t="s">
+      <c r="G39" s="16"/>
+      <c r="H39" s="15" t="s">
         <v>80</v>
       </c>
-      <c r="I39" s="14"/>
-      <c r="J39" s="13" t="s">
+      <c r="I39" s="16"/>
+      <c r="J39" s="15" t="s">
         <v>81</v>
       </c>
-      <c r="K39" s="14"/>
-      <c r="L39" s="13" t="s">
+      <c r="K39" s="16"/>
+      <c r="L39" s="15" t="s">
         <v>82</v>
       </c>
-      <c r="M39" s="14"/>
-      <c r="N39" s="13" t="s">
+      <c r="M39" s="16"/>
+      <c r="N39" s="15" t="s">
         <v>83</v>
       </c>
-      <c r="O39" s="14"/>
-      <c r="P39" s="13" t="s">
+      <c r="O39" s="16"/>
+      <c r="P39" s="15" t="s">
         <v>84</v>
       </c>
-      <c r="Q39" s="14"/>
-      <c r="R39" s="13" t="s">
+      <c r="Q39" s="16"/>
+      <c r="R39" s="15" t="s">
         <v>85</v>
       </c>
-      <c r="S39" s="14"/>
-      <c r="T39" s="13" t="s">
+      <c r="S39" s="16"/>
+      <c r="T39" s="15" t="s">
         <v>86</v>
       </c>
-      <c r="U39" s="14"/>
-      <c r="V39" s="13" t="s">
+      <c r="U39" s="16"/>
+      <c r="V39" s="15" t="s">
         <v>87</v>
       </c>
-      <c r="W39" s="14"/>
-      <c r="X39" s="13" t="s">
+      <c r="W39" s="16"/>
+      <c r="X39" s="15" t="s">
         <v>88</v>
       </c>
-      <c r="Y39" s="13"/>
+      <c r="Y39" s="15"/>
     </row>
-    <row r="40" spans="1:25" ht="45" x14ac:dyDescent="0.2">
-[...70 lines deleted...]
-      <c r="Y40" s="11" t="s">
+    <row r="40" spans="1:25" ht="45">
+      <c r="A40" s="13"/>
+      <c r="B40" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C40" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="D40" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="E40" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="F40" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="G40" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="H40" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="I40" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="J40" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="K40" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="L40" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="M40" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="N40" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="O40" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="P40" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q40" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="R40" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="S40" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="T40" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="U40" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="V40" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="W40" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="X40" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="Y40" s="10" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="41" spans="1:25" x14ac:dyDescent="0.2">
-      <c r="A41" s="3" t="s">
+    <row r="41" spans="1:25">
+      <c r="A41" s="17" t="s">
         <v>1</v>
       </c>
-      <c r="B41" s="5">
+      <c r="B41" s="4">
         <v>84396.4</v>
       </c>
-      <c r="C41" s="8">
+      <c r="C41" s="7">
         <v>100.5</v>
       </c>
-      <c r="D41" s="5">
+      <c r="D41" s="4">
         <v>170723.9</v>
       </c>
       <c r="E41" s="1">
         <v>100.7</v>
       </c>
-      <c r="F41" s="5">
+      <c r="F41" s="4">
         <v>283844.7</v>
       </c>
       <c r="G41" s="1">
         <v>100.5</v>
       </c>
-      <c r="H41" s="5">
+      <c r="H41" s="4">
         <v>383598.5</v>
       </c>
-      <c r="I41" s="5">
+      <c r="I41" s="4">
         <v>100.7</v>
       </c>
-      <c r="J41" s="5">
+      <c r="J41" s="4">
         <v>483599.1</v>
       </c>
-      <c r="K41" s="5">
+      <c r="K41" s="4">
         <v>100.4</v>
       </c>
-      <c r="L41" s="4"/>
-[...9 lines deleted...]
-      <c r="X41" s="4"/>
+      <c r="L41" s="3">
+        <v>602410.6</v>
+      </c>
+      <c r="M41" s="3">
+        <v>100.5</v>
+      </c>
+      <c r="N41" s="3"/>
+      <c r="O41" s="3"/>
+      <c r="P41" s="3"/>
+      <c r="Q41" s="3"/>
+      <c r="R41" s="3"/>
+      <c r="T41" s="3"/>
+      <c r="U41" s="3"/>
+      <c r="V41" s="3"/>
+      <c r="X41" s="3"/>
     </row>
-    <row r="43" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:25">
       <c r="A43" s="1" t="s">
         <v>2</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="92">
-    <mergeCell ref="T39:U39"/>
-[...11 lines deleted...]
-    <mergeCell ref="H39:I39"/>
+    <mergeCell ref="T34:U34"/>
+    <mergeCell ref="V34:W34"/>
+    <mergeCell ref="X34:Y34"/>
+    <mergeCell ref="J34:K34"/>
+    <mergeCell ref="L34:M34"/>
+    <mergeCell ref="N34:O34"/>
+    <mergeCell ref="P34:Q34"/>
+    <mergeCell ref="R34:S34"/>
+    <mergeCell ref="A34:A35"/>
+    <mergeCell ref="B34:C34"/>
+    <mergeCell ref="D34:E34"/>
+    <mergeCell ref="F34:G34"/>
+    <mergeCell ref="H34:I34"/>
+    <mergeCell ref="A29:A30"/>
+    <mergeCell ref="B29:C29"/>
+    <mergeCell ref="A24:A25"/>
+    <mergeCell ref="B24:C24"/>
+    <mergeCell ref="D24:E24"/>
+    <mergeCell ref="V10:W10"/>
+    <mergeCell ref="V29:W29"/>
+    <mergeCell ref="D29:E29"/>
+    <mergeCell ref="T29:U29"/>
+    <mergeCell ref="R24:S24"/>
+    <mergeCell ref="F29:G29"/>
+    <mergeCell ref="H24:I24"/>
+    <mergeCell ref="J24:K24"/>
+    <mergeCell ref="L29:M29"/>
+    <mergeCell ref="J29:K29"/>
+    <mergeCell ref="H29:I29"/>
+    <mergeCell ref="N29:O29"/>
+    <mergeCell ref="P29:Q29"/>
+    <mergeCell ref="R29:S29"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="D4:E4"/>
+    <mergeCell ref="A17:A18"/>
+    <mergeCell ref="B17:C17"/>
+    <mergeCell ref="A10:A11"/>
+    <mergeCell ref="X10:Y10"/>
+    <mergeCell ref="P24:Q24"/>
+    <mergeCell ref="N24:O24"/>
+    <mergeCell ref="A1:Y1"/>
+    <mergeCell ref="X4:Y4"/>
+    <mergeCell ref="J4:K4"/>
+    <mergeCell ref="L4:M4"/>
+    <mergeCell ref="V4:W4"/>
+    <mergeCell ref="F4:G4"/>
+    <mergeCell ref="T4:U4"/>
+    <mergeCell ref="H4:I4"/>
+    <mergeCell ref="N4:O4"/>
+    <mergeCell ref="P4:Q4"/>
+    <mergeCell ref="B10:C10"/>
+    <mergeCell ref="D17:E17"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="R4:S4"/>
+    <mergeCell ref="D10:E10"/>
+    <mergeCell ref="T10:U10"/>
+    <mergeCell ref="J10:K10"/>
+    <mergeCell ref="N10:O10"/>
+    <mergeCell ref="L10:M10"/>
+    <mergeCell ref="F10:G10"/>
+    <mergeCell ref="H10:I10"/>
+    <mergeCell ref="R10:S10"/>
+    <mergeCell ref="P10:Q10"/>
     <mergeCell ref="X29:Y29"/>
     <mergeCell ref="N17:O17"/>
     <mergeCell ref="F17:G17"/>
     <mergeCell ref="L17:M17"/>
     <mergeCell ref="J17:K17"/>
     <mergeCell ref="H17:I17"/>
     <mergeCell ref="X24:Y24"/>
     <mergeCell ref="T24:U24"/>
     <mergeCell ref="V24:W24"/>
     <mergeCell ref="L24:M24"/>
     <mergeCell ref="F24:G24"/>
     <mergeCell ref="X17:Y17"/>
     <mergeCell ref="T17:U17"/>
     <mergeCell ref="V17:W17"/>
     <mergeCell ref="P17:Q17"/>
     <mergeCell ref="R17:S17"/>
-    <mergeCell ref="R4:S4"/>
-[...61 lines deleted...]
-    <mergeCell ref="R34:S34"/>
+    <mergeCell ref="A39:A40"/>
+    <mergeCell ref="B39:C39"/>
+    <mergeCell ref="D39:E39"/>
+    <mergeCell ref="F39:G39"/>
+    <mergeCell ref="H39:I39"/>
+    <mergeCell ref="T39:U39"/>
+    <mergeCell ref="V39:W39"/>
+    <mergeCell ref="X39:Y39"/>
+    <mergeCell ref="J39:K39"/>
+    <mergeCell ref="L39:M39"/>
+    <mergeCell ref="N39:O39"/>
+    <mergeCell ref="P39:Q39"/>
+    <mergeCell ref="R39:S39"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="37" orientation="landscape" r:id="rId1"/>
   <rowBreaks count="3" manualBreakCount="3">
     <brk id="2" max="24" man="1"/>
     <brk id="7" max="24" man="1"/>
     <brk id="21" max="24" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>