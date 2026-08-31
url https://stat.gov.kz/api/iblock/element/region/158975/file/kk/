--- v3 (2026-07-21)
+++ v4 (2026-08-31)
@@ -291,91 +291,78 @@
   </si>
   <si>
     <t>қаңтар-тамыз 2026ж.</t>
   </si>
   <si>
     <t>қаңтар-қыркүйек 2026ж.</t>
   </si>
   <si>
     <t>қаңтар-қазан 2026ж.</t>
   </si>
   <si>
     <t>қаңтар-қараша 2026ж.</t>
   </si>
   <si>
     <t>қаңтар-желтоқсан 2026 ж.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="7">
+  <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="8"/>
-[...11 lines deleted...]
-      <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
@@ -414,82 +401,82 @@
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="18">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="2" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...9 lines deleted...]
-      <alignment horizontal="left" indent="1"/>
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -762,167 +749,167 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Z43"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="85" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="A6" sqref="A6"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A22" zoomScaleNormal="85" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="L41" sqref="L41"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="22.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="11.5703125" style="1" customWidth="1"/>
     <col min="3" max="3" width="8" style="1" customWidth="1"/>
     <col min="4" max="4" width="11.5703125" style="1" customWidth="1"/>
     <col min="5" max="5" width="8.140625" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.5703125" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="11.5703125" style="1" customWidth="1"/>
     <col min="9" max="9" width="8.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="11.5703125" style="1" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" style="1" customWidth="1"/>
     <col min="12" max="12" width="11.5703125" style="1" customWidth="1"/>
     <col min="13" max="13" width="8.5703125" style="1" customWidth="1"/>
     <col min="14" max="14" width="11.5703125" style="1" customWidth="1"/>
     <col min="15" max="15" width="9.28515625" style="1" customWidth="1"/>
     <col min="16" max="16" width="11.5703125" style="1" customWidth="1"/>
     <col min="17" max="17" width="7.85546875" style="1" customWidth="1"/>
     <col min="18" max="18" width="11.5703125" style="1" customWidth="1"/>
     <col min="19" max="19" width="9.7109375" style="1" customWidth="1"/>
     <col min="20" max="20" width="11.5703125" style="1" customWidth="1"/>
     <col min="21" max="21" width="8.28515625" style="1" customWidth="1"/>
     <col min="22" max="22" width="11.5703125" style="1" customWidth="1"/>
     <col min="23" max="23" width="8.7109375" style="1" customWidth="1"/>
     <col min="24" max="24" width="11.5703125" style="1" customWidth="1"/>
     <col min="25" max="25" width="12" style="1" customWidth="1"/>
     <col min="26" max="26" width="10" style="1" bestFit="1" customWidth="1"/>
     <col min="27" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25" ht="26.25" customHeight="1">
-      <c r="A1" s="14" t="s">
+    <row r="1" spans="1:25" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="17" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="14"/>
-[...26 lines deleted...]
-      <c r="B4" s="15" t="s">
+      <c r="B1" s="17"/>
+      <c r="C1" s="17"/>
+      <c r="D1" s="17"/>
+      <c r="E1" s="17"/>
+      <c r="F1" s="17"/>
+      <c r="G1" s="17"/>
+      <c r="H1" s="17"/>
+      <c r="I1" s="17"/>
+      <c r="J1" s="17"/>
+      <c r="K1" s="17"/>
+      <c r="L1" s="17"/>
+      <c r="M1" s="17"/>
+      <c r="N1" s="17"/>
+      <c r="O1" s="17"/>
+      <c r="P1" s="17"/>
+      <c r="Q1" s="17"/>
+      <c r="R1" s="17"/>
+      <c r="S1" s="17"/>
+      <c r="T1" s="17"/>
+      <c r="U1" s="17"/>
+      <c r="V1" s="17"/>
+      <c r="W1" s="17"/>
+      <c r="X1" s="17"/>
+      <c r="Y1" s="17"/>
+    </row>
+    <row r="4" spans="1:25" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="15"/>
+      <c r="B4" s="13" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="15"/>
-      <c r="D4" s="15" t="s">
+      <c r="C4" s="13"/>
+      <c r="D4" s="13" t="s">
         <v>4</v>
       </c>
-      <c r="E4" s="15"/>
-      <c r="F4" s="15" t="s">
+      <c r="E4" s="13"/>
+      <c r="F4" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="G4" s="15"/>
-      <c r="H4" s="15" t="s">
+      <c r="G4" s="13"/>
+      <c r="H4" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="I4" s="15"/>
-      <c r="J4" s="15" t="s">
+      <c r="I4" s="13"/>
+      <c r="J4" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="K4" s="15"/>
-      <c r="L4" s="15" t="s">
+      <c r="K4" s="13"/>
+      <c r="L4" s="13" t="s">
         <v>8</v>
       </c>
-      <c r="M4" s="15"/>
-      <c r="N4" s="15" t="s">
+      <c r="M4" s="13"/>
+      <c r="N4" s="13" t="s">
         <v>9</v>
       </c>
-      <c r="O4" s="15"/>
-      <c r="P4" s="15" t="s">
+      <c r="O4" s="13"/>
+      <c r="P4" s="13" t="s">
         <v>10</v>
       </c>
-      <c r="Q4" s="15"/>
-      <c r="R4" s="15" t="s">
+      <c r="Q4" s="13"/>
+      <c r="R4" s="13" t="s">
         <v>11</v>
       </c>
-      <c r="S4" s="15"/>
-      <c r="T4" s="15" t="s">
+      <c r="S4" s="13"/>
+      <c r="T4" s="13" t="s">
         <v>12</v>
       </c>
-      <c r="U4" s="15"/>
-      <c r="V4" s="15" t="s">
+      <c r="U4" s="13"/>
+      <c r="V4" s="13" t="s">
         <v>13</v>
       </c>
-      <c r="W4" s="15"/>
-      <c r="X4" s="15" t="s">
+      <c r="W4" s="13"/>
+      <c r="X4" s="13" t="s">
         <v>14</v>
       </c>
-      <c r="Y4" s="15"/>
-[...2 lines deleted...]
-      <c r="A5" s="13"/>
+      <c r="Y4" s="13"/>
+    </row>
+    <row r="5" spans="1:25" ht="45" x14ac:dyDescent="0.2">
+      <c r="A5" s="16"/>
       <c r="B5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="I5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="J5" s="2" t="s">
@@ -952,180 +939,180 @@
       <c r="R5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="S5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="T5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="U5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="V5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="W5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="X5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="Y5" s="2" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="6" spans="1:25">
-      <c r="A6" s="17" t="s">
+    <row r="6" spans="1:25" x14ac:dyDescent="0.2">
+      <c r="A6" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="B6" s="3">
+      <c r="B6" s="4">
         <v>47733.7</v>
       </c>
-      <c r="C6" s="3">
+      <c r="C6" s="4">
         <v>103.3</v>
       </c>
-      <c r="D6" s="4">
+      <c r="D6" s="5">
         <v>97195.199999999997</v>
       </c>
-      <c r="E6" s="5">
+      <c r="E6" s="6">
         <v>100.9</v>
       </c>
-      <c r="F6" s="3">
+      <c r="F6" s="4">
         <v>156213.29999999999</v>
       </c>
-      <c r="G6" s="3">
+      <c r="G6" s="4">
         <v>101.7</v>
       </c>
-      <c r="H6" s="3">
+      <c r="H6" s="4">
         <v>199930.9</v>
       </c>
-      <c r="I6" s="3">
+      <c r="I6" s="4">
         <v>93.9</v>
       </c>
-      <c r="J6" s="3">
+      <c r="J6" s="4">
         <v>257923.9</v>
       </c>
-      <c r="K6" s="3">
+      <c r="K6" s="4">
         <v>90.5</v>
       </c>
-      <c r="L6" s="3">
+      <c r="L6" s="4">
         <v>326691.20000000001</v>
       </c>
-      <c r="M6" s="3">
+      <c r="M6" s="4">
         <v>93.3</v>
       </c>
-      <c r="N6" s="3">
+      <c r="N6" s="4">
         <v>382046.8</v>
       </c>
-      <c r="O6" s="3">
+      <c r="O6" s="4">
         <v>93.9</v>
       </c>
-      <c r="P6" s="3">
+      <c r="P6" s="4">
         <v>445346.2</v>
       </c>
-      <c r="Q6" s="3">
+      <c r="Q6" s="4">
         <v>96.1</v>
       </c>
-      <c r="R6" s="3">
+      <c r="R6" s="4">
         <v>509889</v>
       </c>
-      <c r="S6" s="3">
+      <c r="S6" s="4">
         <v>96.8</v>
       </c>
-      <c r="T6" s="3">
+      <c r="T6" s="4">
         <v>568856.30000000005</v>
       </c>
-      <c r="U6" s="5">
+      <c r="U6" s="6">
         <v>97.4</v>
       </c>
-      <c r="V6" s="3">
+      <c r="V6" s="4">
         <v>630215.4</v>
       </c>
       <c r="W6" s="1">
         <v>96.7</v>
       </c>
-      <c r="X6" s="3">
+      <c r="X6" s="4">
         <v>723658</v>
       </c>
       <c r="Y6" s="1">
         <v>97.1</v>
       </c>
     </row>
-    <row r="10" spans="1:25" ht="15" customHeight="1">
-[...1 lines deleted...]
-      <c r="B10" s="15" t="s">
+    <row r="10" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="15"/>
+      <c r="B10" s="13" t="s">
         <v>17</v>
       </c>
-      <c r="C10" s="15"/>
-      <c r="D10" s="15" t="s">
+      <c r="C10" s="13"/>
+      <c r="D10" s="13" t="s">
         <v>18</v>
       </c>
-      <c r="E10" s="15"/>
-      <c r="F10" s="15" t="s">
+      <c r="E10" s="13"/>
+      <c r="F10" s="13" t="s">
         <v>19</v>
       </c>
-      <c r="G10" s="15"/>
-      <c r="H10" s="15" t="s">
+      <c r="G10" s="13"/>
+      <c r="H10" s="13" t="s">
         <v>20</v>
       </c>
-      <c r="I10" s="15"/>
-      <c r="J10" s="15" t="s">
+      <c r="I10" s="13"/>
+      <c r="J10" s="13" t="s">
         <v>21</v>
       </c>
-      <c r="K10" s="15"/>
-      <c r="L10" s="15" t="s">
+      <c r="K10" s="13"/>
+      <c r="L10" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="M10" s="15"/>
-      <c r="N10" s="15" t="s">
+      <c r="M10" s="13"/>
+      <c r="N10" s="13" t="s">
         <v>23</v>
       </c>
-      <c r="O10" s="15"/>
-      <c r="P10" s="15" t="s">
+      <c r="O10" s="13"/>
+      <c r="P10" s="13" t="s">
         <v>24</v>
       </c>
-      <c r="Q10" s="15"/>
-      <c r="R10" s="15" t="s">
+      <c r="Q10" s="13"/>
+      <c r="R10" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="S10" s="15"/>
-      <c r="T10" s="15" t="s">
+      <c r="S10" s="13"/>
+      <c r="T10" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="U10" s="15"/>
-      <c r="V10" s="15" t="s">
+      <c r="U10" s="13"/>
+      <c r="V10" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="W10" s="15"/>
-      <c r="X10" s="15" t="s">
+      <c r="W10" s="13"/>
+      <c r="X10" s="13" t="s">
         <v>28</v>
       </c>
-      <c r="Y10" s="15"/>
-[...2 lines deleted...]
-      <c r="A11" s="13"/>
+      <c r="Y10" s="13"/>
+    </row>
+    <row r="11" spans="1:25" ht="45" x14ac:dyDescent="0.2">
+      <c r="A11" s="16"/>
       <c r="B11" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>15</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>15</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>16</v>
       </c>
       <c r="H11" s="2" t="s">
         <v>15</v>
       </c>
       <c r="I11" s="2" t="s">
         <v>16</v>
       </c>
       <c r="J11" s="2" t="s">
@@ -1155,190 +1142,190 @@
       <c r="R11" s="2" t="s">
         <v>15</v>
       </c>
       <c r="S11" s="2" t="s">
         <v>16</v>
       </c>
       <c r="T11" s="2" t="s">
         <v>15</v>
       </c>
       <c r="U11" s="2" t="s">
         <v>16</v>
       </c>
       <c r="V11" s="2" t="s">
         <v>15</v>
       </c>
       <c r="W11" s="2" t="s">
         <v>16</v>
       </c>
       <c r="X11" s="2" t="s">
         <v>15</v>
       </c>
       <c r="Y11" s="2" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="12" spans="1:25">
-      <c r="A12" s="17" t="s">
+    <row r="12" spans="1:25" x14ac:dyDescent="0.2">
+      <c r="A12" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="B12" s="3">
+      <c r="B12" s="4">
         <v>47852.3</v>
       </c>
-      <c r="C12" s="3">
+      <c r="C12" s="4">
         <v>95.3</v>
       </c>
-      <c r="D12" s="3">
+      <c r="D12" s="4">
         <v>95782.7</v>
       </c>
-      <c r="E12" s="5">
+      <c r="E12" s="6">
         <v>93.6</v>
       </c>
-      <c r="F12" s="3">
+      <c r="F12" s="4">
         <v>154509.72500000003</v>
       </c>
-      <c r="G12" s="3">
+      <c r="G12" s="4">
         <v>93.605591009216255</v>
       </c>
-      <c r="H12" s="3">
+      <c r="H12" s="4">
         <v>209012.6</v>
       </c>
-      <c r="I12" s="3">
+      <c r="I12" s="4">
         <v>98.5</v>
       </c>
-      <c r="J12" s="3">
+      <c r="J12" s="4">
         <v>267928.40000000002</v>
       </c>
-      <c r="K12" s="3">
+      <c r="K12" s="4">
         <v>97.8</v>
       </c>
-      <c r="L12" s="5">
+      <c r="L12" s="6">
         <v>346595.1</v>
       </c>
-      <c r="M12" s="3">
+      <c r="M12" s="4">
         <v>101.1</v>
       </c>
-      <c r="N12" s="5">
+      <c r="N12" s="6">
         <v>405202.1</v>
       </c>
-      <c r="O12" s="3">
+      <c r="O12" s="4">
         <v>100.7</v>
       </c>
-      <c r="P12" s="3">
+      <c r="P12" s="4">
         <v>460185.4</v>
       </c>
-      <c r="Q12" s="3">
+      <c r="Q12" s="4">
         <v>98.1</v>
       </c>
-      <c r="R12" s="3">
+      <c r="R12" s="4">
         <v>538315.5</v>
       </c>
-      <c r="S12" s="3">
+      <c r="S12" s="4">
         <v>100</v>
       </c>
-      <c r="T12" s="3">
+      <c r="T12" s="4">
         <v>607502.9</v>
       </c>
-      <c r="U12" s="5">
+      <c r="U12" s="6">
         <v>100.8</v>
       </c>
-      <c r="V12" s="3">
+      <c r="V12" s="4">
         <v>671629.5</v>
       </c>
-      <c r="W12" s="5">
+      <c r="W12" s="6">
         <v>100.5</v>
       </c>
-      <c r="X12" s="3">
+      <c r="X12" s="4">
         <v>771538.8</v>
       </c>
       <c r="Y12" s="1">
         <v>100.1</v>
       </c>
     </row>
-    <row r="15" spans="1:25">
-[...11 lines deleted...]
-      <c r="B17" s="15" t="s">
+    <row r="15" spans="1:25" x14ac:dyDescent="0.2">
+      <c r="V15" s="7"/>
+      <c r="W15" s="7"/>
+      <c r="X15" s="7"/>
+    </row>
+    <row r="16" spans="1:25" x14ac:dyDescent="0.2">
+      <c r="V16" s="7"/>
+      <c r="W16" s="7"/>
+      <c r="X16" s="7"/>
+    </row>
+    <row r="17" spans="1:26" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="15"/>
+      <c r="B17" s="13" t="s">
         <v>29</v>
       </c>
-      <c r="C17" s="15"/>
-      <c r="D17" s="15" t="s">
+      <c r="C17" s="13"/>
+      <c r="D17" s="13" t="s">
         <v>30</v>
       </c>
-      <c r="E17" s="15"/>
-      <c r="F17" s="15" t="s">
+      <c r="E17" s="13"/>
+      <c r="F17" s="13" t="s">
         <v>31</v>
       </c>
-      <c r="G17" s="15"/>
-      <c r="H17" s="15" t="s">
+      <c r="G17" s="13"/>
+      <c r="H17" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="I17" s="15"/>
-      <c r="J17" s="15" t="s">
+      <c r="I17" s="13"/>
+      <c r="J17" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="K17" s="15"/>
-      <c r="L17" s="15" t="s">
+      <c r="K17" s="13"/>
+      <c r="L17" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="M17" s="15"/>
-      <c r="N17" s="15" t="s">
+      <c r="M17" s="13"/>
+      <c r="N17" s="13" t="s">
         <v>35</v>
       </c>
-      <c r="O17" s="15"/>
-      <c r="P17" s="15" t="s">
+      <c r="O17" s="13"/>
+      <c r="P17" s="13" t="s">
         <v>36</v>
       </c>
-      <c r="Q17" s="15"/>
-      <c r="R17" s="15" t="s">
+      <c r="Q17" s="13"/>
+      <c r="R17" s="13" t="s">
         <v>37</v>
       </c>
-      <c r="S17" s="15"/>
-      <c r="T17" s="15" t="s">
+      <c r="S17" s="13"/>
+      <c r="T17" s="13" t="s">
         <v>38</v>
       </c>
-      <c r="U17" s="16"/>
-      <c r="V17" s="15" t="s">
+      <c r="U17" s="14"/>
+      <c r="V17" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="W17" s="16"/>
-      <c r="X17" s="15" t="s">
+      <c r="W17" s="14"/>
+      <c r="X17" s="13" t="s">
         <v>40</v>
       </c>
-      <c r="Y17" s="15"/>
-[...2 lines deleted...]
-      <c r="A18" s="13"/>
+      <c r="Y17" s="13"/>
+    </row>
+    <row r="18" spans="1:26" ht="45" x14ac:dyDescent="0.2">
+      <c r="A18" s="16"/>
       <c r="B18" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>15</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>15</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>16</v>
       </c>
       <c r="H18" s="2" t="s">
         <v>15</v>
       </c>
       <c r="I18" s="2" t="s">
         <v>16</v>
       </c>
       <c r="J18" s="2" t="s">
@@ -1368,181 +1355,181 @@
       <c r="R18" s="2" t="s">
         <v>15</v>
       </c>
       <c r="S18" s="2" t="s">
         <v>16</v>
       </c>
       <c r="T18" s="2" t="s">
         <v>15</v>
       </c>
       <c r="U18" s="2" t="s">
         <v>16</v>
       </c>
       <c r="V18" s="2" t="s">
         <v>15</v>
       </c>
       <c r="W18" s="2" t="s">
         <v>16</v>
       </c>
       <c r="X18" s="2" t="s">
         <v>15</v>
       </c>
       <c r="Y18" s="2" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="19" spans="1:26">
-      <c r="A19" s="17" t="s">
+    <row r="19" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A19" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="B19" s="3">
+      <c r="B19" s="4">
         <v>50820.800000000003</v>
       </c>
-      <c r="C19" s="3">
+      <c r="C19" s="4">
         <v>96.1</v>
       </c>
-      <c r="D19" s="3">
+      <c r="D19" s="4">
         <v>106348.6</v>
       </c>
-      <c r="E19" s="3">
+      <c r="E19" s="4">
         <v>100.5</v>
       </c>
-      <c r="F19" s="3">
+      <c r="F19" s="4">
         <v>169191.6</v>
       </c>
-      <c r="G19" s="3">
+      <c r="G19" s="4">
         <v>98.8</v>
       </c>
-      <c r="H19" s="5">
+      <c r="H19" s="6">
         <v>235965.5</v>
       </c>
-      <c r="I19" s="3">
+      <c r="I19" s="4">
         <v>101.5</v>
       </c>
-      <c r="J19" s="5">
+      <c r="J19" s="6">
         <v>296946.90000000002</v>
       </c>
-      <c r="K19" s="3">
+      <c r="K19" s="4">
         <v>99.3</v>
       </c>
-      <c r="L19" s="5">
+      <c r="L19" s="6">
         <v>364059.2</v>
       </c>
-      <c r="M19" s="3">
+      <c r="M19" s="4">
         <v>93.5</v>
       </c>
-      <c r="N19" s="5">
+      <c r="N19" s="6">
         <v>435234.1</v>
       </c>
-      <c r="O19" s="3">
+      <c r="O19" s="4">
         <v>95.2</v>
       </c>
-      <c r="P19" s="5">
+      <c r="P19" s="6">
         <v>517335.1</v>
       </c>
-      <c r="Q19" s="3">
+      <c r="Q19" s="4">
         <v>99.3</v>
       </c>
-      <c r="R19" s="7">
+      <c r="R19" s="8">
         <v>601103</v>
       </c>
-      <c r="S19" s="4">
+      <c r="S19" s="5">
         <v>98.3</v>
       </c>
-      <c r="T19" s="5">
+      <c r="T19" s="6">
         <v>688935.2</v>
       </c>
-      <c r="U19" s="7">
+      <c r="U19" s="8">
         <v>99.5</v>
       </c>
-      <c r="V19" s="5">
+      <c r="V19" s="6">
         <v>786106.5</v>
       </c>
-      <c r="W19" s="7">
+      <c r="W19" s="8">
         <v>102.4</v>
       </c>
-      <c r="X19" s="5">
+      <c r="X19" s="6">
         <v>884847.9</v>
       </c>
-      <c r="Y19" s="7">
+      <c r="Y19" s="8">
         <v>100.3</v>
       </c>
     </row>
-    <row r="20" spans="1:26" ht="15" customHeight="1"/>
-[...2 lines deleted...]
-      <c r="B24" s="15" t="s">
+    <row r="20" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="24" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="15"/>
+      <c r="B24" s="13" t="s">
         <v>41</v>
       </c>
-      <c r="C24" s="16"/>
-      <c r="D24" s="15" t="s">
+      <c r="C24" s="14"/>
+      <c r="D24" s="13" t="s">
         <v>42</v>
       </c>
-      <c r="E24" s="16"/>
-      <c r="F24" s="15" t="s">
+      <c r="E24" s="14"/>
+      <c r="F24" s="13" t="s">
         <v>43</v>
       </c>
-      <c r="G24" s="16"/>
-      <c r="H24" s="15" t="s">
+      <c r="G24" s="14"/>
+      <c r="H24" s="13" t="s">
         <v>44</v>
       </c>
-      <c r="I24" s="16"/>
-      <c r="J24" s="15" t="s">
+      <c r="I24" s="14"/>
+      <c r="J24" s="13" t="s">
         <v>45</v>
       </c>
-      <c r="K24" s="16"/>
-      <c r="L24" s="15" t="s">
+      <c r="K24" s="14"/>
+      <c r="L24" s="13" t="s">
         <v>46</v>
       </c>
-      <c r="M24" s="16"/>
-      <c r="N24" s="15" t="s">
+      <c r="M24" s="14"/>
+      <c r="N24" s="13" t="s">
         <v>47</v>
       </c>
-      <c r="O24" s="16"/>
-      <c r="P24" s="15" t="s">
+      <c r="O24" s="14"/>
+      <c r="P24" s="13" t="s">
         <v>48</v>
       </c>
-      <c r="Q24" s="16"/>
-      <c r="R24" s="15" t="s">
+      <c r="Q24" s="14"/>
+      <c r="R24" s="13" t="s">
         <v>49</v>
       </c>
-      <c r="S24" s="16"/>
-      <c r="T24" s="15" t="s">
+      <c r="S24" s="14"/>
+      <c r="T24" s="13" t="s">
         <v>50</v>
       </c>
-      <c r="U24" s="16"/>
-      <c r="V24" s="15" t="s">
+      <c r="U24" s="14"/>
+      <c r="V24" s="13" t="s">
         <v>51</v>
       </c>
-      <c r="W24" s="16"/>
-      <c r="X24" s="15" t="s">
+      <c r="W24" s="14"/>
+      <c r="X24" s="13" t="s">
         <v>52</v>
       </c>
-      <c r="Y24" s="15"/>
-[...2 lines deleted...]
-      <c r="A25" s="13"/>
+      <c r="Y24" s="13"/>
+    </row>
+    <row r="25" spans="1:26" ht="45" x14ac:dyDescent="0.2">
+      <c r="A25" s="16"/>
       <c r="B25" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>15</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>15</v>
       </c>
       <c r="G25" s="2" t="s">
         <v>16</v>
       </c>
       <c r="H25" s="2" t="s">
         <v>15</v>
       </c>
       <c r="I25" s="2" t="s">
         <v>16</v>
       </c>
       <c r="J25" s="2" t="s">
@@ -1572,809 +1559,813 @@
       <c r="R25" s="2" t="s">
         <v>15</v>
       </c>
       <c r="S25" s="2" t="s">
         <v>16</v>
       </c>
       <c r="T25" s="2" t="s">
         <v>15</v>
       </c>
       <c r="U25" s="2" t="s">
         <v>16</v>
       </c>
       <c r="V25" s="2" t="s">
         <v>15</v>
       </c>
       <c r="W25" s="2" t="s">
         <v>16</v>
       </c>
       <c r="X25" s="2" t="s">
         <v>15</v>
       </c>
       <c r="Y25" s="2" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="26" spans="1:26">
-      <c r="A26" s="17" t="s">
+    <row r="26" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A26" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="B26" s="4">
+      <c r="B26" s="5">
         <v>65643.600000000006</v>
       </c>
-      <c r="C26" s="7">
+      <c r="C26" s="8">
         <v>111.8</v>
       </c>
-      <c r="D26" s="3">
+      <c r="D26" s="4">
         <v>134670.79999999999</v>
       </c>
-      <c r="E26" s="3">
+      <c r="E26" s="4">
         <v>109.9</v>
       </c>
-      <c r="F26" s="3">
+      <c r="F26" s="4">
         <v>225518.8</v>
       </c>
-      <c r="G26" s="3">
+      <c r="G26" s="4">
         <v>116.9</v>
       </c>
-      <c r="H26" s="3">
+      <c r="H26" s="4">
         <v>301228.3</v>
       </c>
-      <c r="I26" s="3">
+      <c r="I26" s="4">
         <v>112.8</v>
       </c>
-      <c r="J26" s="3">
+      <c r="J26" s="4">
         <v>377334.5</v>
       </c>
-      <c r="K26" s="3">
+      <c r="K26" s="4">
         <v>113</v>
       </c>
-      <c r="L26" s="5">
+      <c r="L26" s="6">
         <v>474843.8</v>
       </c>
-      <c r="M26" s="3">
+      <c r="M26" s="4">
         <v>116.9</v>
       </c>
-      <c r="N26" s="5">
+      <c r="N26" s="6">
         <v>577674.30000000005</v>
       </c>
-      <c r="O26" s="7">
+      <c r="O26" s="8">
         <v>119.8</v>
       </c>
-      <c r="P26" s="5">
+      <c r="P26" s="6">
         <v>672827.00699999998</v>
       </c>
-      <c r="Q26" s="3">
+      <c r="Q26" s="4">
         <v>118.1</v>
       </c>
-      <c r="R26" s="7">
+      <c r="R26" s="8">
         <v>783604.00899999996</v>
       </c>
-      <c r="S26" s="4">
+      <c r="S26" s="5">
         <v>119.2</v>
       </c>
-      <c r="T26" s="5">
+      <c r="T26" s="6">
         <v>870606.7</v>
       </c>
-      <c r="U26" s="7">
+      <c r="U26" s="8">
         <v>116.2</v>
       </c>
-      <c r="V26" s="3">
+      <c r="V26" s="4">
         <v>1001071.2</v>
       </c>
-      <c r="W26" s="8">
+      <c r="W26" s="9">
         <v>117.8</v>
       </c>
-      <c r="X26" s="3">
+      <c r="X26" s="4">
         <v>1131117.632</v>
       </c>
-      <c r="Y26" s="8">
+      <c r="Y26" s="9">
         <v>118.6</v>
       </c>
-      <c r="Z26" s="3"/>
-[...3 lines deleted...]
-      <c r="B29" s="15" t="s">
+      <c r="Z26" s="4"/>
+    </row>
+    <row r="29" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A29" s="15"/>
+      <c r="B29" s="13" t="s">
         <v>53</v>
       </c>
-      <c r="C29" s="16"/>
-      <c r="D29" s="15" t="s">
+      <c r="C29" s="14"/>
+      <c r="D29" s="13" t="s">
         <v>54</v>
       </c>
-      <c r="E29" s="16"/>
-      <c r="F29" s="15" t="s">
+      <c r="E29" s="14"/>
+      <c r="F29" s="13" t="s">
         <v>55</v>
       </c>
-      <c r="G29" s="16"/>
-      <c r="H29" s="15" t="s">
+      <c r="G29" s="14"/>
+      <c r="H29" s="13" t="s">
         <v>56</v>
       </c>
-      <c r="I29" s="16"/>
-      <c r="J29" s="15" t="s">
+      <c r="I29" s="14"/>
+      <c r="J29" s="13" t="s">
         <v>57</v>
       </c>
-      <c r="K29" s="16"/>
-      <c r="L29" s="15" t="s">
+      <c r="K29" s="14"/>
+      <c r="L29" s="13" t="s">
         <v>58</v>
       </c>
-      <c r="M29" s="16"/>
-      <c r="N29" s="15" t="s">
+      <c r="M29" s="14"/>
+      <c r="N29" s="13" t="s">
         <v>59</v>
       </c>
-      <c r="O29" s="16"/>
-      <c r="P29" s="15" t="s">
+      <c r="O29" s="14"/>
+      <c r="P29" s="13" t="s">
         <v>60</v>
       </c>
-      <c r="Q29" s="16"/>
-      <c r="R29" s="15" t="s">
+      <c r="Q29" s="14"/>
+      <c r="R29" s="13" t="s">
         <v>61</v>
       </c>
-      <c r="S29" s="16"/>
-      <c r="T29" s="15" t="s">
+      <c r="S29" s="14"/>
+      <c r="T29" s="13" t="s">
         <v>62</v>
       </c>
-      <c r="U29" s="16"/>
-      <c r="V29" s="15" t="s">
+      <c r="U29" s="14"/>
+      <c r="V29" s="13" t="s">
         <v>63</v>
       </c>
-      <c r="W29" s="16"/>
-      <c r="X29" s="15" t="s">
+      <c r="W29" s="14"/>
+      <c r="X29" s="13" t="s">
         <v>64</v>
       </c>
-      <c r="Y29" s="15"/>
-[...2 lines deleted...]
-      <c r="A30" s="13"/>
+      <c r="Y29" s="13"/>
+    </row>
+    <row r="30" spans="1:26" ht="45" x14ac:dyDescent="0.2">
+      <c r="A30" s="16"/>
       <c r="B30" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C30" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D30" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="E30" s="9" t="s">
+      <c r="E30" s="10" t="s">
         <v>16</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="G30" s="9" t="s">
+      <c r="G30" s="10" t="s">
         <v>16</v>
       </c>
       <c r="H30" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="I30" s="9" t="s">
+      <c r="I30" s="10" t="s">
         <v>16</v>
       </c>
       <c r="J30" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="K30" s="9" t="s">
+      <c r="K30" s="10" t="s">
         <v>16</v>
       </c>
       <c r="L30" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="M30" s="9" t="s">
+      <c r="M30" s="10" t="s">
         <v>16</v>
       </c>
       <c r="N30" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="O30" s="9" t="s">
+      <c r="O30" s="10" t="s">
         <v>16</v>
       </c>
       <c r="P30" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="Q30" s="9" t="s">
+      <c r="Q30" s="10" t="s">
         <v>16</v>
       </c>
       <c r="R30" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="S30" s="9" t="s">
+      <c r="S30" s="10" t="s">
         <v>16</v>
       </c>
       <c r="T30" s="2" t="s">
         <v>15</v>
       </c>
       <c r="U30" s="2" t="s">
         <v>16</v>
       </c>
       <c r="V30" s="2" t="s">
         <v>15</v>
       </c>
       <c r="W30" s="2" t="s">
         <v>16</v>
       </c>
       <c r="X30" s="2" t="s">
         <v>15</v>
       </c>
       <c r="Y30" s="2" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="31" spans="1:26">
-      <c r="A31" s="17" t="s">
+    <row r="31" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A31" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="B31" s="4">
+      <c r="B31" s="5">
         <v>70878.2</v>
       </c>
-      <c r="C31" s="7">
+      <c r="C31" s="8">
         <v>105.1</v>
       </c>
-      <c r="D31" s="4">
+      <c r="D31" s="5">
         <v>140334.29999999999</v>
       </c>
       <c r="E31" s="1">
         <v>101.5</v>
       </c>
-      <c r="F31" s="4">
+      <c r="F31" s="5">
         <v>233303.6</v>
       </c>
       <c r="G31" s="1">
         <v>100.8</v>
       </c>
-      <c r="H31" s="3">
+      <c r="H31" s="4">
         <v>309498</v>
       </c>
       <c r="I31" s="1">
         <v>100.3</v>
       </c>
-      <c r="J31" s="3">
+      <c r="J31" s="4">
         <v>388460.7</v>
       </c>
-      <c r="K31" s="3">
+      <c r="K31" s="4">
         <v>100.6</v>
       </c>
-      <c r="L31" s="3">
+      <c r="L31" s="4">
         <v>489504.8</v>
       </c>
-      <c r="M31" s="3">
+      <c r="M31" s="4">
         <v>100.8</v>
       </c>
-      <c r="N31" s="3">
+      <c r="N31" s="4">
         <v>594694.5</v>
       </c>
-      <c r="O31" s="3">
+      <c r="O31" s="4">
         <v>100.9</v>
       </c>
-      <c r="P31" s="3">
+      <c r="P31" s="4">
         <v>708509.8</v>
       </c>
-      <c r="Q31" s="3">
+      <c r="Q31" s="4">
         <v>103.4</v>
       </c>
-      <c r="R31" s="3">
+      <c r="R31" s="4">
         <v>828201.2</v>
       </c>
       <c r="S31" s="1">
         <v>103.7</v>
       </c>
-      <c r="T31" s="3">
+      <c r="T31" s="4">
         <v>949201.2</v>
       </c>
-      <c r="U31" s="3">
+      <c r="U31" s="4">
         <v>107</v>
       </c>
-      <c r="V31" s="3">
+      <c r="V31" s="4">
         <v>1101996.3</v>
       </c>
       <c r="W31" s="1">
         <v>108.1</v>
       </c>
-      <c r="X31" s="3">
+      <c r="X31" s="4">
         <v>1261512.8</v>
       </c>
       <c r="Y31" s="1">
         <v>109.4</v>
       </c>
     </row>
-    <row r="34" spans="1:25">
-[...1 lines deleted...]
-      <c r="B34" s="15" t="s">
+    <row r="34" spans="1:25" x14ac:dyDescent="0.2">
+      <c r="A34" s="15"/>
+      <c r="B34" s="13" t="s">
         <v>65</v>
       </c>
-      <c r="C34" s="16"/>
-      <c r="D34" s="15" t="s">
+      <c r="C34" s="14"/>
+      <c r="D34" s="13" t="s">
         <v>66</v>
       </c>
-      <c r="E34" s="16"/>
-      <c r="F34" s="15" t="s">
+      <c r="E34" s="14"/>
+      <c r="F34" s="13" t="s">
         <v>67</v>
       </c>
-      <c r="G34" s="16"/>
-      <c r="H34" s="15" t="s">
+      <c r="G34" s="14"/>
+      <c r="H34" s="13" t="s">
         <v>68</v>
       </c>
-      <c r="I34" s="16"/>
-      <c r="J34" s="15" t="s">
+      <c r="I34" s="14"/>
+      <c r="J34" s="13" t="s">
         <v>69</v>
       </c>
-      <c r="K34" s="16"/>
-      <c r="L34" s="15" t="s">
+      <c r="K34" s="14"/>
+      <c r="L34" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="M34" s="16"/>
-      <c r="N34" s="15" t="s">
+      <c r="M34" s="14"/>
+      <c r="N34" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="O34" s="16"/>
-      <c r="P34" s="15" t="s">
+      <c r="O34" s="14"/>
+      <c r="P34" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="Q34" s="16"/>
-      <c r="R34" s="15" t="s">
+      <c r="Q34" s="14"/>
+      <c r="R34" s="13" t="s">
         <v>73</v>
       </c>
-      <c r="S34" s="16"/>
-      <c r="T34" s="15" t="s">
+      <c r="S34" s="14"/>
+      <c r="T34" s="13" t="s">
         <v>74</v>
       </c>
-      <c r="U34" s="16"/>
-      <c r="V34" s="15" t="s">
+      <c r="U34" s="14"/>
+      <c r="V34" s="13" t="s">
         <v>75</v>
       </c>
-      <c r="W34" s="16"/>
-      <c r="X34" s="15" t="s">
+      <c r="W34" s="14"/>
+      <c r="X34" s="13" t="s">
         <v>76</v>
       </c>
-      <c r="Y34" s="15"/>
-[...2 lines deleted...]
-      <c r="A35" s="13"/>
+      <c r="Y34" s="13"/>
+    </row>
+    <row r="35" spans="1:25" ht="45" x14ac:dyDescent="0.2">
+      <c r="A35" s="16"/>
       <c r="B35" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C35" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D35" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="E35" s="9" t="s">
+      <c r="E35" s="10" t="s">
         <v>16</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="G35" s="9" t="s">
+      <c r="G35" s="10" t="s">
         <v>16</v>
       </c>
       <c r="H35" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="I35" s="9" t="s">
+      <c r="I35" s="10" t="s">
         <v>16</v>
       </c>
       <c r="J35" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="K35" s="9" t="s">
+      <c r="K35" s="10" t="s">
         <v>16</v>
       </c>
       <c r="L35" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="M35" s="9" t="s">
+      <c r="M35" s="10" t="s">
         <v>16</v>
       </c>
       <c r="N35" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="O35" s="9" t="s">
+      <c r="O35" s="10" t="s">
         <v>16</v>
       </c>
       <c r="P35" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="Q35" s="9" t="s">
+      <c r="Q35" s="10" t="s">
         <v>16</v>
       </c>
       <c r="R35" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="S35" s="9" t="s">
+      <c r="S35" s="10" t="s">
         <v>16</v>
       </c>
       <c r="T35" s="2" t="s">
         <v>15</v>
       </c>
       <c r="U35" s="2" t="s">
         <v>16</v>
       </c>
       <c r="V35" s="2" t="s">
         <v>15</v>
       </c>
       <c r="W35" s="2" t="s">
         <v>16</v>
       </c>
       <c r="X35" s="2" t="s">
         <v>15</v>
       </c>
       <c r="Y35" s="2" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="36" spans="1:25">
-      <c r="A36" s="17" t="s">
+    <row r="36" spans="1:25" x14ac:dyDescent="0.2">
+      <c r="A36" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="B36" s="4">
+      <c r="B36" s="5">
         <v>74759</v>
       </c>
-      <c r="C36" s="7">
+      <c r="C36" s="8">
         <v>101.1</v>
       </c>
-      <c r="D36" s="4">
+      <c r="D36" s="5">
         <v>151654.6</v>
       </c>
       <c r="E36" s="1">
         <v>102.9</v>
       </c>
-      <c r="F36" s="4">
+      <c r="F36" s="5">
         <v>253390.1</v>
       </c>
       <c r="G36" s="1">
         <v>102.9</v>
       </c>
-      <c r="H36" s="4">
+      <c r="H36" s="5">
         <v>342282.6</v>
       </c>
-      <c r="I36" s="4">
+      <c r="I36" s="5">
         <v>104.4</v>
       </c>
-      <c r="J36" s="4">
+      <c r="J36" s="5">
         <v>433062.8</v>
       </c>
-      <c r="K36" s="4">
+      <c r="K36" s="5">
         <v>105</v>
       </c>
-      <c r="L36" s="3">
+      <c r="L36" s="4">
         <v>540656.4</v>
       </c>
-      <c r="M36" s="3">
+      <c r="M36" s="4">
         <v>103.5</v>
       </c>
-      <c r="N36" s="3">
+      <c r="N36" s="4">
         <v>648747.6</v>
       </c>
-      <c r="O36" s="3">
+      <c r="O36" s="4">
         <v>101.7</v>
       </c>
-      <c r="P36" s="3">
+      <c r="P36" s="4">
         <v>769926.4</v>
       </c>
-      <c r="Q36" s="3">
+      <c r="Q36" s="4">
         <v>100.9</v>
       </c>
-      <c r="R36" s="3">
+      <c r="R36" s="4">
         <v>905140</v>
       </c>
       <c r="S36" s="1">
         <v>101.3</v>
       </c>
-      <c r="T36" s="3">
+      <c r="T36" s="4">
         <v>1036580.4</v>
       </c>
-      <c r="U36" s="3">
+      <c r="U36" s="4">
         <v>100.7</v>
       </c>
-      <c r="V36" s="3">
+      <c r="V36" s="4">
         <v>1202853.7</v>
       </c>
       <c r="W36" s="1">
         <v>100.3</v>
       </c>
-      <c r="X36" s="3">
+      <c r="X36" s="4">
         <v>1381290.8</v>
       </c>
       <c r="Y36" s="1">
         <v>100.3</v>
       </c>
     </row>
-    <row r="39" spans="1:25">
-[...1 lines deleted...]
-      <c r="B39" s="15" t="s">
+    <row r="39" spans="1:25" x14ac:dyDescent="0.2">
+      <c r="A39" s="15"/>
+      <c r="B39" s="13" t="s">
         <v>77</v>
       </c>
-      <c r="C39" s="16"/>
-      <c r="D39" s="15" t="s">
+      <c r="C39" s="14"/>
+      <c r="D39" s="13" t="s">
         <v>78</v>
       </c>
-      <c r="E39" s="16"/>
-      <c r="F39" s="15" t="s">
+      <c r="E39" s="14"/>
+      <c r="F39" s="13" t="s">
         <v>79</v>
       </c>
-      <c r="G39" s="16"/>
-      <c r="H39" s="15" t="s">
+      <c r="G39" s="14"/>
+      <c r="H39" s="13" t="s">
         <v>80</v>
       </c>
-      <c r="I39" s="16"/>
-      <c r="J39" s="15" t="s">
+      <c r="I39" s="14"/>
+      <c r="J39" s="13" t="s">
         <v>81</v>
       </c>
-      <c r="K39" s="16"/>
-      <c r="L39" s="15" t="s">
+      <c r="K39" s="14"/>
+      <c r="L39" s="13" t="s">
         <v>82</v>
       </c>
-      <c r="M39" s="16"/>
-      <c r="N39" s="15" t="s">
+      <c r="M39" s="14"/>
+      <c r="N39" s="13" t="s">
         <v>83</v>
       </c>
-      <c r="O39" s="16"/>
-      <c r="P39" s="15" t="s">
+      <c r="O39" s="14"/>
+      <c r="P39" s="13" t="s">
         <v>84</v>
       </c>
-      <c r="Q39" s="16"/>
-      <c r="R39" s="15" t="s">
+      <c r="Q39" s="14"/>
+      <c r="R39" s="13" t="s">
         <v>85</v>
       </c>
-      <c r="S39" s="16"/>
-      <c r="T39" s="15" t="s">
+      <c r="S39" s="14"/>
+      <c r="T39" s="13" t="s">
         <v>86</v>
       </c>
-      <c r="U39" s="16"/>
-      <c r="V39" s="15" t="s">
+      <c r="U39" s="14"/>
+      <c r="V39" s="13" t="s">
         <v>87</v>
       </c>
-      <c r="W39" s="16"/>
-      <c r="X39" s="15" t="s">
+      <c r="W39" s="14"/>
+      <c r="X39" s="13" t="s">
         <v>88</v>
       </c>
-      <c r="Y39" s="15"/>
-[...77 lines deleted...]
-      <c r="A41" s="17" t="s">
+      <c r="Y39" s="13"/>
+    </row>
+    <row r="40" spans="1:25" ht="45" x14ac:dyDescent="0.2">
+      <c r="A40" s="16"/>
+      <c r="B40" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="C40" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D40" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="E40" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="F40" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="G40" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="H40" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="I40" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="J40" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="K40" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="L40" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="M40" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="N40" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="O40" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="P40" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q40" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="R40" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="S40" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="T40" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="U40" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="V40" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="W40" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="X40" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="Y40" s="11" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="41" spans="1:25" x14ac:dyDescent="0.2">
+      <c r="A41" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="B41" s="4">
+      <c r="B41" s="5">
         <v>84396.4</v>
       </c>
-      <c r="C41" s="7">
+      <c r="C41" s="8">
         <v>100.5</v>
       </c>
-      <c r="D41" s="4">
+      <c r="D41" s="5">
         <v>170723.9</v>
       </c>
       <c r="E41" s="1">
         <v>100.7</v>
       </c>
-      <c r="F41" s="4">
+      <c r="F41" s="5">
         <v>283844.7</v>
       </c>
       <c r="G41" s="1">
         <v>100.5</v>
       </c>
-      <c r="H41" s="4">
+      <c r="H41" s="5">
         <v>383598.5</v>
       </c>
-      <c r="I41" s="4">
+      <c r="I41" s="5">
         <v>100.7</v>
       </c>
-      <c r="J41" s="4">
+      <c r="J41" s="5">
         <v>483599.1</v>
       </c>
-      <c r="K41" s="4">
+      <c r="K41" s="5">
         <v>100.4</v>
       </c>
-      <c r="L41" s="3">
+      <c r="L41" s="4">
         <v>602410.6</v>
       </c>
-      <c r="M41" s="3">
+      <c r="M41" s="4">
         <v>100.5</v>
       </c>
-      <c r="N41" s="3"/>
-[...9 lines deleted...]
-    <row r="43" spans="1:25">
+      <c r="N41" s="4">
+        <v>721419.5</v>
+      </c>
+      <c r="O41" s="4">
+        <v>100.5</v>
+      </c>
+      <c r="P41" s="4"/>
+      <c r="Q41" s="4"/>
+      <c r="R41" s="4"/>
+      <c r="T41" s="4"/>
+      <c r="U41" s="4"/>
+      <c r="V41" s="4"/>
+      <c r="X41" s="4"/>
+    </row>
+    <row r="43" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A43" s="1" t="s">
         <v>2</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="92">
-    <mergeCell ref="T34:U34"/>
-[...35 lines deleted...]
-    <mergeCell ref="A10:A11"/>
+    <mergeCell ref="T39:U39"/>
+    <mergeCell ref="V39:W39"/>
+    <mergeCell ref="X39:Y39"/>
+    <mergeCell ref="J39:K39"/>
+    <mergeCell ref="L39:M39"/>
+    <mergeCell ref="N39:O39"/>
+    <mergeCell ref="P39:Q39"/>
+    <mergeCell ref="R39:S39"/>
+    <mergeCell ref="A39:A40"/>
+    <mergeCell ref="B39:C39"/>
+    <mergeCell ref="D39:E39"/>
+    <mergeCell ref="F39:G39"/>
+    <mergeCell ref="H39:I39"/>
+    <mergeCell ref="X29:Y29"/>
+    <mergeCell ref="N17:O17"/>
+    <mergeCell ref="F17:G17"/>
+    <mergeCell ref="L17:M17"/>
+    <mergeCell ref="J17:K17"/>
+    <mergeCell ref="H17:I17"/>
+    <mergeCell ref="X24:Y24"/>
+    <mergeCell ref="T24:U24"/>
+    <mergeCell ref="V24:W24"/>
+    <mergeCell ref="L24:M24"/>
+    <mergeCell ref="F24:G24"/>
+    <mergeCell ref="X17:Y17"/>
+    <mergeCell ref="T17:U17"/>
+    <mergeCell ref="V17:W17"/>
+    <mergeCell ref="P17:Q17"/>
+    <mergeCell ref="R17:S17"/>
+    <mergeCell ref="R4:S4"/>
+    <mergeCell ref="D10:E10"/>
+    <mergeCell ref="T10:U10"/>
+    <mergeCell ref="J10:K10"/>
+    <mergeCell ref="N10:O10"/>
+    <mergeCell ref="L10:M10"/>
+    <mergeCell ref="F10:G10"/>
+    <mergeCell ref="H10:I10"/>
+    <mergeCell ref="R10:S10"/>
+    <mergeCell ref="P10:Q10"/>
     <mergeCell ref="X10:Y10"/>
     <mergeCell ref="P24:Q24"/>
     <mergeCell ref="N24:O24"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="X4:Y4"/>
     <mergeCell ref="J4:K4"/>
     <mergeCell ref="L4:M4"/>
     <mergeCell ref="V4:W4"/>
     <mergeCell ref="F4:G4"/>
     <mergeCell ref="T4:U4"/>
     <mergeCell ref="H4:I4"/>
     <mergeCell ref="N4:O4"/>
     <mergeCell ref="P4:Q4"/>
     <mergeCell ref="B10:C10"/>
     <mergeCell ref="D17:E17"/>
     <mergeCell ref="A4:A5"/>
-    <mergeCell ref="R4:S4"/>
-[...37 lines deleted...]
-    <mergeCell ref="R39:S39"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="D4:E4"/>
+    <mergeCell ref="A17:A18"/>
+    <mergeCell ref="B17:C17"/>
+    <mergeCell ref="A10:A11"/>
+    <mergeCell ref="V10:W10"/>
+    <mergeCell ref="V29:W29"/>
+    <mergeCell ref="D29:E29"/>
+    <mergeCell ref="T29:U29"/>
+    <mergeCell ref="R24:S24"/>
+    <mergeCell ref="F29:G29"/>
+    <mergeCell ref="H24:I24"/>
+    <mergeCell ref="J24:K24"/>
+    <mergeCell ref="L29:M29"/>
+    <mergeCell ref="J29:K29"/>
+    <mergeCell ref="H29:I29"/>
+    <mergeCell ref="N29:O29"/>
+    <mergeCell ref="P29:Q29"/>
+    <mergeCell ref="R29:S29"/>
+    <mergeCell ref="A29:A30"/>
+    <mergeCell ref="B29:C29"/>
+    <mergeCell ref="A24:A25"/>
+    <mergeCell ref="B24:C24"/>
+    <mergeCell ref="D24:E24"/>
+    <mergeCell ref="A34:A35"/>
+    <mergeCell ref="B34:C34"/>
+    <mergeCell ref="D34:E34"/>
+    <mergeCell ref="F34:G34"/>
+    <mergeCell ref="H34:I34"/>
+    <mergeCell ref="T34:U34"/>
+    <mergeCell ref="V34:W34"/>
+    <mergeCell ref="X34:Y34"/>
+    <mergeCell ref="J34:K34"/>
+    <mergeCell ref="L34:M34"/>
+    <mergeCell ref="N34:O34"/>
+    <mergeCell ref="P34:Q34"/>
+    <mergeCell ref="R34:S34"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="37" orientation="landscape" r:id="rId1"/>
   <rowBreaks count="3" manualBreakCount="3">
     <brk id="2" max="24" man="1"/>
     <brk id="7" max="24" man="1"/>
     <brk id="21" max="24" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>