--- v4 (2026-08-31)
+++ v5 (2026-09-20)
@@ -1,64 +1,62 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="3555" windowWidth="28575" windowHeight="8925"/>
   </bookViews>
   <sheets>
-    <sheet name="Лист1" sheetId="3" r:id="rId1"/>
+    <sheet name="Лист3" sheetId="5" r:id="rId1"/>
   </sheets>
-  <definedNames>
-[...1 lines deleted...]
-  </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="261" uniqueCount="89">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="263" uniqueCount="91">
   <si>
     <t>Ішкі сауда бойынша көрсетілген қызмет көлемі және НКИ (көтерме және бөлшек сауда) *</t>
   </si>
   <si>
     <t>Батыс Қазақстан</t>
   </si>
   <si>
     <t>* жедел ақпарат</t>
   </si>
   <si>
     <t>қаңтар 2020ж.</t>
   </si>
   <si>
     <t>қаңтар-ақпан 2020 ж.</t>
   </si>
   <si>
     <t>қаңтар-наурыз 2020 ж.</t>
   </si>
   <si>
     <t>қаңтар-сәуір 2020 ж.</t>
   </si>
   <si>
     <t>қаңтар-мамыр 2020 ж.</t>
   </si>
   <si>
@@ -281,89 +279,101 @@
     <t>қаңтар-сәуір 2026ж.</t>
   </si>
   <si>
     <t>қаңтар-мамыр 2026ж.</t>
   </si>
   <si>
     <t>қаңтар-маусым 2026ж.</t>
   </si>
   <si>
     <t>қаңтар-шілде 2026ж.</t>
   </si>
   <si>
     <t>қаңтар-тамыз 2026ж.</t>
   </si>
   <si>
     <t>қаңтар-қыркүйек 2026ж.</t>
   </si>
   <si>
     <t>қаңтар-қазан 2026ж.</t>
   </si>
   <si>
     <t>қаңтар-қараша 2026ж.</t>
   </si>
   <si>
     <t>қаңтар-желтоқсан 2026 ж.</t>
+  </si>
+  <si>
+    <t>Жариялау күні:  2026 жылғы 12 тамыз</t>
+  </si>
+  <si>
+    <t>Келесі жариялау күні:  2026 жылғы 14 қыркүйек</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="5" x14ac:knownFonts="1">
+  <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
@@ -398,106 +408,162 @@
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="18">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="2" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>38100</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>57150</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>146685</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>32385</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Рисунок 1" descr="C:\Users\a.naurzbekova\Desktop\Хат СП по измен. лого\Приложение\ЛОГО КАЗ по левому краю.png"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="38100" y="200025"/>
+          <a:ext cx="2899410" cy="870585"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -742,1658 +808,1667 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:Z43"/>
+  <dimension ref="A5:Z52"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A22" zoomScaleNormal="85" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="L41" sqref="L41"/>
+    <sheetView tabSelected="1" topLeftCell="E28" workbookViewId="0">
+      <selection activeCell="Q42" sqref="Q42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="22.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="11.5703125" style="1" customWidth="1"/>
     <col min="3" max="3" width="8" style="1" customWidth="1"/>
     <col min="4" max="4" width="11.5703125" style="1" customWidth="1"/>
     <col min="5" max="5" width="8.140625" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.5703125" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="11.5703125" style="1" customWidth="1"/>
     <col min="9" max="9" width="8.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="11.5703125" style="1" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" style="1" customWidth="1"/>
     <col min="12" max="12" width="11.5703125" style="1" customWidth="1"/>
     <col min="13" max="13" width="8.5703125" style="1" customWidth="1"/>
     <col min="14" max="14" width="11.5703125" style="1" customWidth="1"/>
     <col min="15" max="15" width="9.28515625" style="1" customWidth="1"/>
     <col min="16" max="16" width="11.5703125" style="1" customWidth="1"/>
     <col min="17" max="17" width="7.85546875" style="1" customWidth="1"/>
     <col min="18" max="18" width="11.5703125" style="1" customWidth="1"/>
     <col min="19" max="19" width="9.7109375" style="1" customWidth="1"/>
     <col min="20" max="20" width="11.5703125" style="1" customWidth="1"/>
     <col min="21" max="21" width="8.28515625" style="1" customWidth="1"/>
     <col min="22" max="22" width="11.5703125" style="1" customWidth="1"/>
     <col min="23" max="23" width="8.7109375" style="1" customWidth="1"/>
     <col min="24" max="24" width="11.5703125" style="1" customWidth="1"/>
     <col min="25" max="25" width="12" style="1" customWidth="1"/>
     <col min="26" max="26" width="10" style="1" bestFit="1" customWidth="1"/>
     <col min="27" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="17" t="s">
+    <row r="5" spans="1:25" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="S5" s="14" t="s">
+        <v>89</v>
+      </c>
+      <c r="T5" s="14"/>
+      <c r="U5" s="14"/>
+      <c r="V5" s="14"/>
+    </row>
+    <row r="6" spans="1:25" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="S6" s="11" t="s">
+        <v>90</v>
+      </c>
+      <c r="T6" s="11"/>
+      <c r="U6" s="11"/>
+      <c r="V6" s="11"/>
+    </row>
+    <row r="10" spans="1:25" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="17" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="17"/>
-[...26 lines deleted...]
-      <c r="B4" s="13" t="s">
+      <c r="B10" s="17"/>
+      <c r="C10" s="17"/>
+      <c r="D10" s="17"/>
+      <c r="E10" s="17"/>
+      <c r="F10" s="17"/>
+      <c r="G10" s="17"/>
+      <c r="H10" s="17"/>
+      <c r="I10" s="17"/>
+      <c r="J10" s="17"/>
+      <c r="K10" s="17"/>
+      <c r="L10" s="17"/>
+      <c r="M10" s="17"/>
+      <c r="N10" s="17"/>
+      <c r="O10" s="17"/>
+      <c r="P10" s="17"/>
+      <c r="Q10" s="17"/>
+      <c r="R10" s="17"/>
+      <c r="S10" s="17"/>
+      <c r="T10" s="17"/>
+      <c r="U10" s="17"/>
+      <c r="V10" s="17"/>
+      <c r="W10" s="17"/>
+      <c r="X10" s="17"/>
+      <c r="Y10" s="17"/>
+    </row>
+    <row r="13" spans="1:25" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="15"/>
+      <c r="B13" s="12" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="13"/>
-      <c r="D4" s="13" t="s">
+      <c r="C13" s="12"/>
+      <c r="D13" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="E4" s="13"/>
-      <c r="F4" s="13" t="s">
+      <c r="E13" s="12"/>
+      <c r="F13" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="G4" s="13"/>
-      <c r="H4" s="13" t="s">
+      <c r="G13" s="12"/>
+      <c r="H13" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13" t="s">
+      <c r="I13" s="12"/>
+      <c r="J13" s="12" t="s">
         <v>7</v>
       </c>
-      <c r="K4" s="13"/>
-      <c r="L4" s="13" t="s">
+      <c r="K13" s="12"/>
+      <c r="L13" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="M4" s="13"/>
-      <c r="N4" s="13" t="s">
+      <c r="M13" s="12"/>
+      <c r="N13" s="12" t="s">
         <v>9</v>
       </c>
-      <c r="O4" s="13"/>
-      <c r="P4" s="13" t="s">
+      <c r="O13" s="12"/>
+      <c r="P13" s="12" t="s">
         <v>10</v>
       </c>
-      <c r="Q4" s="13"/>
-      <c r="R4" s="13" t="s">
+      <c r="Q13" s="12"/>
+      <c r="R13" s="12" t="s">
         <v>11</v>
       </c>
-      <c r="S4" s="13"/>
-      <c r="T4" s="13" t="s">
+      <c r="S13" s="12"/>
+      <c r="T13" s="12" t="s">
         <v>12</v>
       </c>
-      <c r="U4" s="13"/>
-      <c r="V4" s="13" t="s">
+      <c r="U13" s="12"/>
+      <c r="V13" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="W4" s="13"/>
-      <c r="X4" s="13" t="s">
+      <c r="W13" s="12"/>
+      <c r="X13" s="12" t="s">
         <v>14</v>
       </c>
-      <c r="Y4" s="13"/>
-[...77 lines deleted...]
-      <c r="A6" s="3" t="s">
+      <c r="Y13" s="12"/>
+    </row>
+    <row r="14" spans="1:25" ht="45" x14ac:dyDescent="0.2">
+      <c r="A14" s="16"/>
+      <c r="B14" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C14" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="D14" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="E14" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="F14" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="G14" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="H14" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="I14" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="J14" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="K14" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="L14" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="M14" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="N14" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="O14" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="P14" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q14" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="R14" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="S14" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="T14" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="U14" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="V14" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="W14" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="X14" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="Y14" s="9" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="15" spans="1:25" x14ac:dyDescent="0.2">
+      <c r="A15" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B6" s="4">
+      <c r="B15" s="3">
         <v>47733.7</v>
       </c>
-      <c r="C6" s="4">
+      <c r="C15" s="3">
         <v>103.3</v>
       </c>
-      <c r="D6" s="5">
+      <c r="D15" s="4">
         <v>97195.199999999997</v>
       </c>
-      <c r="E6" s="6">
+      <c r="E15" s="5">
         <v>100.9</v>
       </c>
-      <c r="F6" s="4">
+      <c r="F15" s="3">
         <v>156213.29999999999</v>
       </c>
-      <c r="G6" s="4">
+      <c r="G15" s="3">
         <v>101.7</v>
       </c>
-      <c r="H6" s="4">
+      <c r="H15" s="3">
         <v>199930.9</v>
       </c>
-      <c r="I6" s="4">
+      <c r="I15" s="3">
         <v>93.9</v>
       </c>
-      <c r="J6" s="4">
+      <c r="J15" s="3">
         <v>257923.9</v>
       </c>
-      <c r="K6" s="4">
+      <c r="K15" s="3">
         <v>90.5</v>
       </c>
-      <c r="L6" s="4">
+      <c r="L15" s="3">
         <v>326691.20000000001</v>
       </c>
-      <c r="M6" s="4">
+      <c r="M15" s="3">
         <v>93.3</v>
       </c>
-      <c r="N6" s="4">
+      <c r="N15" s="3">
         <v>382046.8</v>
       </c>
-      <c r="O6" s="4">
+      <c r="O15" s="3">
         <v>93.9</v>
       </c>
-      <c r="P6" s="4">
+      <c r="P15" s="3">
         <v>445346.2</v>
       </c>
-      <c r="Q6" s="4">
+      <c r="Q15" s="3">
         <v>96.1</v>
       </c>
-      <c r="R6" s="4">
+      <c r="R15" s="3">
         <v>509889</v>
       </c>
-      <c r="S6" s="4">
+      <c r="S15" s="3">
         <v>96.8</v>
       </c>
-      <c r="T6" s="4">
+      <c r="T15" s="3">
         <v>568856.30000000005</v>
       </c>
-      <c r="U6" s="6">
+      <c r="U15" s="5">
         <v>97.4</v>
       </c>
-      <c r="V6" s="4">
+      <c r="V15" s="3">
         <v>630215.4</v>
       </c>
-      <c r="W6" s="1">
+      <c r="W15" s="1">
         <v>96.7</v>
       </c>
-      <c r="X6" s="4">
+      <c r="X15" s="3">
         <v>723658</v>
       </c>
-      <c r="Y6" s="1">
+      <c r="Y15" s="1">
         <v>97.1</v>
       </c>
     </row>
-    <row r="10" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B10" s="13" t="s">
+    <row r="19" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="15"/>
+      <c r="B19" s="12" t="s">
         <v>17</v>
       </c>
-      <c r="C10" s="13"/>
-      <c r="D10" s="13" t="s">
+      <c r="C19" s="12"/>
+      <c r="D19" s="12" t="s">
         <v>18</v>
       </c>
-      <c r="E10" s="13"/>
-      <c r="F10" s="13" t="s">
+      <c r="E19" s="12"/>
+      <c r="F19" s="12" t="s">
         <v>19</v>
       </c>
-      <c r="G10" s="13"/>
-      <c r="H10" s="13" t="s">
+      <c r="G19" s="12"/>
+      <c r="H19" s="12" t="s">
         <v>20</v>
       </c>
-      <c r="I10" s="13"/>
-      <c r="J10" s="13" t="s">
+      <c r="I19" s="12"/>
+      <c r="J19" s="12" t="s">
         <v>21</v>
       </c>
-      <c r="K10" s="13"/>
-      <c r="L10" s="13" t="s">
+      <c r="K19" s="12"/>
+      <c r="L19" s="12" t="s">
         <v>22</v>
       </c>
-      <c r="M10" s="13"/>
-      <c r="N10" s="13" t="s">
+      <c r="M19" s="12"/>
+      <c r="N19" s="12" t="s">
         <v>23</v>
       </c>
-      <c r="O10" s="13"/>
-      <c r="P10" s="13" t="s">
+      <c r="O19" s="12"/>
+      <c r="P19" s="12" t="s">
         <v>24</v>
       </c>
-      <c r="Q10" s="13"/>
-      <c r="R10" s="13" t="s">
+      <c r="Q19" s="12"/>
+      <c r="R19" s="12" t="s">
         <v>25</v>
       </c>
-      <c r="S10" s="13"/>
-      <c r="T10" s="13" t="s">
+      <c r="S19" s="12"/>
+      <c r="T19" s="12" t="s">
         <v>26</v>
       </c>
-      <c r="U10" s="13"/>
-      <c r="V10" s="13" t="s">
+      <c r="U19" s="12"/>
+      <c r="V19" s="12" t="s">
         <v>27</v>
       </c>
-      <c r="W10" s="13"/>
-      <c r="X10" s="13" t="s">
+      <c r="W19" s="12"/>
+      <c r="X19" s="12" t="s">
         <v>28</v>
       </c>
-      <c r="Y10" s="13"/>
-[...77 lines deleted...]
-      <c r="A12" s="3" t="s">
+      <c r="Y19" s="12"/>
+    </row>
+    <row r="20" spans="1:25" ht="45" x14ac:dyDescent="0.2">
+      <c r="A20" s="16"/>
+      <c r="B20" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C20" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="D20" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="E20" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="F20" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="G20" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="H20" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="I20" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="J20" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="K20" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="L20" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="M20" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="N20" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="O20" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="P20" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q20" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="R20" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="S20" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="T20" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="U20" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="V20" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="W20" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="X20" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="Y20" s="9" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="21" spans="1:25" x14ac:dyDescent="0.2">
+      <c r="A21" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B12" s="4">
+      <c r="B21" s="3">
         <v>47852.3</v>
       </c>
-      <c r="C12" s="4">
+      <c r="C21" s="3">
         <v>95.3</v>
       </c>
-      <c r="D12" s="4">
+      <c r="D21" s="3">
         <v>95782.7</v>
       </c>
-      <c r="E12" s="6">
+      <c r="E21" s="5">
         <v>93.6</v>
       </c>
-      <c r="F12" s="4">
+      <c r="F21" s="3">
         <v>154509.72500000003</v>
       </c>
-      <c r="G12" s="4">
+      <c r="G21" s="3">
         <v>93.605591009216255</v>
       </c>
-      <c r="H12" s="4">
+      <c r="H21" s="3">
         <v>209012.6</v>
       </c>
-      <c r="I12" s="4">
+      <c r="I21" s="3">
         <v>98.5</v>
       </c>
-      <c r="J12" s="4">
+      <c r="J21" s="3">
         <v>267928.40000000002</v>
       </c>
-      <c r="K12" s="4">
+      <c r="K21" s="3">
         <v>97.8</v>
       </c>
-      <c r="L12" s="6">
+      <c r="L21" s="5">
         <v>346595.1</v>
       </c>
-      <c r="M12" s="4">
+      <c r="M21" s="3">
         <v>101.1</v>
       </c>
-      <c r="N12" s="6">
+      <c r="N21" s="5">
         <v>405202.1</v>
       </c>
-      <c r="O12" s="4">
+      <c r="O21" s="3">
         <v>100.7</v>
       </c>
-      <c r="P12" s="4">
+      <c r="P21" s="3">
         <v>460185.4</v>
       </c>
-      <c r="Q12" s="4">
+      <c r="Q21" s="3">
         <v>98.1</v>
       </c>
-      <c r="R12" s="4">
+      <c r="R21" s="3">
         <v>538315.5</v>
       </c>
-      <c r="S12" s="4">
+      <c r="S21" s="3">
         <v>100</v>
       </c>
-      <c r="T12" s="4">
+      <c r="T21" s="3">
         <v>607502.9</v>
       </c>
-      <c r="U12" s="6">
+      <c r="U21" s="5">
         <v>100.8</v>
       </c>
-      <c r="V12" s="4">
+      <c r="V21" s="3">
         <v>671629.5</v>
       </c>
-      <c r="W12" s="6">
+      <c r="W21" s="5">
         <v>100.5</v>
       </c>
-      <c r="X12" s="4">
+      <c r="X21" s="3">
         <v>771538.8</v>
       </c>
-      <c r="Y12" s="1">
+      <c r="Y21" s="1">
         <v>100.1</v>
       </c>
     </row>
-    <row r="15" spans="1:25" x14ac:dyDescent="0.2">
-[...11 lines deleted...]
-      <c r="B17" s="13" t="s">
+    <row r="24" spans="1:25" x14ac:dyDescent="0.2">
+      <c r="V24" s="6"/>
+      <c r="W24" s="6"/>
+      <c r="X24" s="6"/>
+    </row>
+    <row r="25" spans="1:25" x14ac:dyDescent="0.2">
+      <c r="V25" s="6"/>
+      <c r="W25" s="6"/>
+      <c r="X25" s="6"/>
+    </row>
+    <row r="26" spans="1:25" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="15"/>
+      <c r="B26" s="12" t="s">
         <v>29</v>
       </c>
-      <c r="C17" s="13"/>
-      <c r="D17" s="13" t="s">
+      <c r="C26" s="12"/>
+      <c r="D26" s="12" t="s">
         <v>30</v>
       </c>
-      <c r="E17" s="13"/>
-      <c r="F17" s="13" t="s">
+      <c r="E26" s="12"/>
+      <c r="F26" s="12" t="s">
         <v>31</v>
       </c>
-      <c r="G17" s="13"/>
-      <c r="H17" s="13" t="s">
+      <c r="G26" s="12"/>
+      <c r="H26" s="12" t="s">
         <v>32</v>
       </c>
-      <c r="I17" s="13"/>
-      <c r="J17" s="13" t="s">
+      <c r="I26" s="12"/>
+      <c r="J26" s="12" t="s">
         <v>33</v>
       </c>
-      <c r="K17" s="13"/>
-      <c r="L17" s="13" t="s">
+      <c r="K26" s="12"/>
+      <c r="L26" s="12" t="s">
         <v>34</v>
       </c>
-      <c r="M17" s="13"/>
-      <c r="N17" s="13" t="s">
+      <c r="M26" s="12"/>
+      <c r="N26" s="12" t="s">
         <v>35</v>
       </c>
-      <c r="O17" s="13"/>
-      <c r="P17" s="13" t="s">
+      <c r="O26" s="12"/>
+      <c r="P26" s="12" t="s">
         <v>36</v>
       </c>
-      <c r="Q17" s="13"/>
-      <c r="R17" s="13" t="s">
+      <c r="Q26" s="12"/>
+      <c r="R26" s="12" t="s">
         <v>37</v>
       </c>
-      <c r="S17" s="13"/>
-      <c r="T17" s="13" t="s">
+      <c r="S26" s="12"/>
+      <c r="T26" s="12" t="s">
         <v>38</v>
       </c>
-      <c r="U17" s="14"/>
-      <c r="V17" s="13" t="s">
+      <c r="U26" s="13"/>
+      <c r="V26" s="12" t="s">
         <v>39</v>
       </c>
-      <c r="W17" s="14"/>
-      <c r="X17" s="13" t="s">
+      <c r="W26" s="13"/>
+      <c r="X26" s="12" t="s">
         <v>40</v>
       </c>
-      <c r="Y17" s="13"/>
-[...77 lines deleted...]
-      <c r="A19" s="3" t="s">
+      <c r="Y26" s="12"/>
+    </row>
+    <row r="27" spans="1:25" ht="45" x14ac:dyDescent="0.2">
+      <c r="A27" s="16"/>
+      <c r="B27" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C27" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="D27" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="E27" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="F27" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="G27" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="H27" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="I27" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="J27" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="K27" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="L27" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="M27" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="N27" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="O27" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="P27" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q27" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="R27" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="S27" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="T27" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="U27" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="V27" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="W27" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="X27" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="Y27" s="9" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="28" spans="1:25" x14ac:dyDescent="0.2">
+      <c r="A28" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B19" s="4">
+      <c r="B28" s="3">
         <v>50820.800000000003</v>
       </c>
-      <c r="C19" s="4">
+      <c r="C28" s="3">
         <v>96.1</v>
       </c>
-      <c r="D19" s="4">
+      <c r="D28" s="3">
         <v>106348.6</v>
       </c>
-      <c r="E19" s="4">
+      <c r="E28" s="3">
         <v>100.5</v>
       </c>
-      <c r="F19" s="4">
+      <c r="F28" s="3">
         <v>169191.6</v>
       </c>
-      <c r="G19" s="4">
+      <c r="G28" s="3">
         <v>98.8</v>
       </c>
-      <c r="H19" s="6">
+      <c r="H28" s="5">
         <v>235965.5</v>
       </c>
-      <c r="I19" s="4">
+      <c r="I28" s="3">
         <v>101.5</v>
       </c>
-      <c r="J19" s="6">
+      <c r="J28" s="5">
         <v>296946.90000000002</v>
       </c>
-      <c r="K19" s="4">
+      <c r="K28" s="3">
         <v>99.3</v>
       </c>
-      <c r="L19" s="6">
+      <c r="L28" s="5">
         <v>364059.2</v>
       </c>
-      <c r="M19" s="4">
+      <c r="M28" s="3">
         <v>93.5</v>
       </c>
-      <c r="N19" s="6">
+      <c r="N28" s="5">
         <v>435234.1</v>
       </c>
-      <c r="O19" s="4">
+      <c r="O28" s="3">
         <v>95.2</v>
       </c>
-      <c r="P19" s="6">
+      <c r="P28" s="5">
         <v>517335.1</v>
       </c>
-      <c r="Q19" s="4">
+      <c r="Q28" s="3">
         <v>99.3</v>
       </c>
-      <c r="R19" s="8">
+      <c r="R28" s="7">
         <v>601103</v>
       </c>
-      <c r="S19" s="5">
+      <c r="S28" s="4">
         <v>98.3</v>
       </c>
-      <c r="T19" s="6">
+      <c r="T28" s="5">
         <v>688935.2</v>
       </c>
-      <c r="U19" s="8">
+      <c r="U28" s="7">
         <v>99.5</v>
       </c>
-      <c r="V19" s="6">
+      <c r="V28" s="5">
         <v>786106.5</v>
       </c>
-      <c r="W19" s="8">
+      <c r="W28" s="7">
         <v>102.4</v>
       </c>
-      <c r="X19" s="6">
+      <c r="X28" s="5">
         <v>884847.9</v>
       </c>
-      <c r="Y19" s="8">
+      <c r="Y28" s="7">
         <v>100.3</v>
       </c>
     </row>
-    <row r="20" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
-[...2 lines deleted...]
-      <c r="B24" s="13" t="s">
+    <row r="29" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="33" spans="1:26" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="15"/>
+      <c r="B33" s="12" t="s">
         <v>41</v>
       </c>
-      <c r="C24" s="14"/>
-      <c r="D24" s="13" t="s">
+      <c r="C33" s="13"/>
+      <c r="D33" s="12" t="s">
         <v>42</v>
       </c>
-      <c r="E24" s="14"/>
-      <c r="F24" s="13" t="s">
+      <c r="E33" s="13"/>
+      <c r="F33" s="12" t="s">
         <v>43</v>
       </c>
-      <c r="G24" s="14"/>
-      <c r="H24" s="13" t="s">
+      <c r="G33" s="13"/>
+      <c r="H33" s="12" t="s">
         <v>44</v>
       </c>
-      <c r="I24" s="14"/>
-      <c r="J24" s="13" t="s">
+      <c r="I33" s="13"/>
+      <c r="J33" s="12" t="s">
         <v>45</v>
       </c>
-      <c r="K24" s="14"/>
-      <c r="L24" s="13" t="s">
+      <c r="K33" s="13"/>
+      <c r="L33" s="12" t="s">
         <v>46</v>
       </c>
-      <c r="M24" s="14"/>
-      <c r="N24" s="13" t="s">
+      <c r="M33" s="13"/>
+      <c r="N33" s="12" t="s">
         <v>47</v>
       </c>
-      <c r="O24" s="14"/>
-      <c r="P24" s="13" t="s">
+      <c r="O33" s="13"/>
+      <c r="P33" s="12" t="s">
         <v>48</v>
       </c>
-      <c r="Q24" s="14"/>
-      <c r="R24" s="13" t="s">
+      <c r="Q33" s="13"/>
+      <c r="R33" s="12" t="s">
         <v>49</v>
       </c>
-      <c r="S24" s="14"/>
-      <c r="T24" s="13" t="s">
+      <c r="S33" s="13"/>
+      <c r="T33" s="12" t="s">
         <v>50</v>
       </c>
-      <c r="U24" s="14"/>
-      <c r="V24" s="13" t="s">
+      <c r="U33" s="13"/>
+      <c r="V33" s="12" t="s">
         <v>51</v>
       </c>
-      <c r="W24" s="14"/>
-      <c r="X24" s="13" t="s">
+      <c r="W33" s="13"/>
+      <c r="X33" s="12" t="s">
         <v>52</v>
       </c>
-      <c r="Y24" s="13"/>
-[...77 lines deleted...]
-      <c r="A26" s="3" t="s">
+      <c r="Y33" s="12"/>
+    </row>
+    <row r="34" spans="1:26" ht="45" x14ac:dyDescent="0.2">
+      <c r="A34" s="16"/>
+      <c r="B34" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C34" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="D34" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="E34" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="F34" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="G34" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="H34" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="I34" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="J34" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="K34" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="L34" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="M34" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="N34" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="O34" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="P34" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q34" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="R34" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="S34" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="T34" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="U34" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="V34" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="W34" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="X34" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="Y34" s="9" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A35" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B26" s="5">
+      <c r="B35" s="4">
         <v>65643.600000000006</v>
       </c>
-      <c r="C26" s="8">
+      <c r="C35" s="7">
         <v>111.8</v>
       </c>
-      <c r="D26" s="4">
+      <c r="D35" s="3">
         <v>134670.79999999999</v>
       </c>
-      <c r="E26" s="4">
+      <c r="E35" s="3">
         <v>109.9</v>
       </c>
-      <c r="F26" s="4">
+      <c r="F35" s="3">
         <v>225518.8</v>
       </c>
-      <c r="G26" s="4">
+      <c r="G35" s="3">
         <v>116.9</v>
       </c>
-      <c r="H26" s="4">
+      <c r="H35" s="3">
         <v>301228.3</v>
       </c>
-      <c r="I26" s="4">
+      <c r="I35" s="3">
         <v>112.8</v>
       </c>
-      <c r="J26" s="4">
+      <c r="J35" s="3">
         <v>377334.5</v>
       </c>
-      <c r="K26" s="4">
+      <c r="K35" s="3">
         <v>113</v>
       </c>
-      <c r="L26" s="6">
+      <c r="L35" s="5">
         <v>474843.8</v>
       </c>
-      <c r="M26" s="4">
+      <c r="M35" s="3">
         <v>116.9</v>
       </c>
-      <c r="N26" s="6">
+      <c r="N35" s="5">
         <v>577674.30000000005</v>
       </c>
-      <c r="O26" s="8">
+      <c r="O35" s="7">
         <v>119.8</v>
       </c>
-      <c r="P26" s="6">
+      <c r="P35" s="5">
         <v>672827.00699999998</v>
       </c>
-      <c r="Q26" s="4">
+      <c r="Q35" s="3">
         <v>118.1</v>
       </c>
-      <c r="R26" s="8">
+      <c r="R35" s="7">
         <v>783604.00899999996</v>
       </c>
-      <c r="S26" s="5">
+      <c r="S35" s="4">
         <v>119.2</v>
       </c>
-      <c r="T26" s="6">
+      <c r="T35" s="5">
         <v>870606.7</v>
       </c>
-      <c r="U26" s="8">
+      <c r="U35" s="7">
         <v>116.2</v>
       </c>
-      <c r="V26" s="4">
+      <c r="V35" s="3">
         <v>1001071.2</v>
       </c>
-      <c r="W26" s="9">
+      <c r="W35" s="8">
         <v>117.8</v>
       </c>
-      <c r="X26" s="4">
+      <c r="X35" s="3">
         <v>1131117.632</v>
       </c>
-      <c r="Y26" s="9">
+      <c r="Y35" s="8">
         <v>118.6</v>
       </c>
-      <c r="Z26" s="4"/>
-[...3 lines deleted...]
-      <c r="B29" s="13" t="s">
+      <c r="Z35" s="3"/>
+    </row>
+    <row r="38" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A38" s="15"/>
+      <c r="B38" s="12" t="s">
         <v>53</v>
       </c>
-      <c r="C29" s="14"/>
-      <c r="D29" s="13" t="s">
+      <c r="C38" s="13"/>
+      <c r="D38" s="12" t="s">
         <v>54</v>
       </c>
-      <c r="E29" s="14"/>
-      <c r="F29" s="13" t="s">
+      <c r="E38" s="13"/>
+      <c r="F38" s="12" t="s">
         <v>55</v>
       </c>
-      <c r="G29" s="14"/>
-      <c r="H29" s="13" t="s">
+      <c r="G38" s="13"/>
+      <c r="H38" s="12" t="s">
         <v>56</v>
       </c>
-      <c r="I29" s="14"/>
-      <c r="J29" s="13" t="s">
+      <c r="I38" s="13"/>
+      <c r="J38" s="12" t="s">
         <v>57</v>
       </c>
-      <c r="K29" s="14"/>
-      <c r="L29" s="13" t="s">
+      <c r="K38" s="13"/>
+      <c r="L38" s="12" t="s">
         <v>58</v>
       </c>
-      <c r="M29" s="14"/>
-      <c r="N29" s="13" t="s">
+      <c r="M38" s="13"/>
+      <c r="N38" s="12" t="s">
         <v>59</v>
       </c>
-      <c r="O29" s="14"/>
-      <c r="P29" s="13" t="s">
+      <c r="O38" s="13"/>
+      <c r="P38" s="12" t="s">
         <v>60</v>
       </c>
-      <c r="Q29" s="14"/>
-      <c r="R29" s="13" t="s">
+      <c r="Q38" s="13"/>
+      <c r="R38" s="12" t="s">
         <v>61</v>
       </c>
-      <c r="S29" s="14"/>
-      <c r="T29" s="13" t="s">
+      <c r="S38" s="13"/>
+      <c r="T38" s="12" t="s">
         <v>62</v>
       </c>
-      <c r="U29" s="14"/>
-      <c r="V29" s="13" t="s">
+      <c r="U38" s="13"/>
+      <c r="V38" s="12" t="s">
         <v>63</v>
       </c>
-      <c r="W29" s="14"/>
-      <c r="X29" s="13" t="s">
+      <c r="W38" s="13"/>
+      <c r="X38" s="12" t="s">
         <v>64</v>
       </c>
-      <c r="Y29" s="13"/>
-[...77 lines deleted...]
-      <c r="A31" s="3" t="s">
+      <c r="Y38" s="12"/>
+    </row>
+    <row r="39" spans="1:26" ht="45" x14ac:dyDescent="0.2">
+      <c r="A39" s="16"/>
+      <c r="B39" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C39" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="D39" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="E39" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="F39" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="G39" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="H39" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="I39" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="J39" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="K39" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="L39" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="M39" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="N39" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="O39" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="P39" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q39" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="R39" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="S39" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="T39" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="U39" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="V39" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="W39" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="X39" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="Y39" s="9" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A40" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B31" s="5">
+      <c r="B40" s="4">
         <v>70878.2</v>
       </c>
-      <c r="C31" s="8">
+      <c r="C40" s="7">
         <v>105.1</v>
       </c>
-      <c r="D31" s="5">
+      <c r="D40" s="4">
         <v>140334.29999999999</v>
       </c>
-      <c r="E31" s="1">
+      <c r="E40" s="1">
         <v>101.5</v>
       </c>
-      <c r="F31" s="5">
+      <c r="F40" s="4">
         <v>233303.6</v>
       </c>
-      <c r="G31" s="1">
+      <c r="G40" s="1">
         <v>100.8</v>
       </c>
-      <c r="H31" s="4">
+      <c r="H40" s="3">
         <v>309498</v>
       </c>
-      <c r="I31" s="1">
+      <c r="I40" s="1">
         <v>100.3</v>
       </c>
-      <c r="J31" s="4">
+      <c r="J40" s="3">
         <v>388460.7</v>
       </c>
-      <c r="K31" s="4">
+      <c r="K40" s="3">
         <v>100.6</v>
       </c>
-      <c r="L31" s="4">
+      <c r="L40" s="3">
         <v>489504.8</v>
       </c>
-      <c r="M31" s="4">
+      <c r="M40" s="3">
         <v>100.8</v>
       </c>
-      <c r="N31" s="4">
+      <c r="N40" s="3">
         <v>594694.5</v>
       </c>
-      <c r="O31" s="4">
+      <c r="O40" s="3">
         <v>100.9</v>
       </c>
-      <c r="P31" s="4">
+      <c r="P40" s="3">
         <v>708509.8</v>
       </c>
-      <c r="Q31" s="4">
+      <c r="Q40" s="3">
         <v>103.4</v>
       </c>
-      <c r="R31" s="4">
+      <c r="R40" s="3">
         <v>828201.2</v>
       </c>
-      <c r="S31" s="1">
+      <c r="S40" s="1">
         <v>103.7</v>
       </c>
-      <c r="T31" s="4">
+      <c r="T40" s="3">
         <v>949201.2</v>
       </c>
-      <c r="U31" s="4">
+      <c r="U40" s="3">
         <v>107</v>
       </c>
-      <c r="V31" s="4">
+      <c r="V40" s="3">
         <v>1101996.3</v>
       </c>
-      <c r="W31" s="1">
+      <c r="W40" s="1">
         <v>108.1</v>
       </c>
-      <c r="X31" s="4">
+      <c r="X40" s="3">
         <v>1261512.8</v>
       </c>
-      <c r="Y31" s="1">
+      <c r="Y40" s="1">
         <v>109.4</v>
       </c>
     </row>
-    <row r="34" spans="1:25" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B34" s="13" t="s">
+    <row r="43" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A43" s="15"/>
+      <c r="B43" s="12" t="s">
         <v>65</v>
       </c>
-      <c r="C34" s="14"/>
-      <c r="D34" s="13" t="s">
+      <c r="C43" s="13"/>
+      <c r="D43" s="12" t="s">
         <v>66</v>
       </c>
-      <c r="E34" s="14"/>
-      <c r="F34" s="13" t="s">
+      <c r="E43" s="13"/>
+      <c r="F43" s="12" t="s">
         <v>67</v>
       </c>
-      <c r="G34" s="14"/>
-      <c r="H34" s="13" t="s">
+      <c r="G43" s="13"/>
+      <c r="H43" s="12" t="s">
         <v>68</v>
       </c>
-      <c r="I34" s="14"/>
-      <c r="J34" s="13" t="s">
+      <c r="I43" s="13"/>
+      <c r="J43" s="12" t="s">
         <v>69</v>
       </c>
-      <c r="K34" s="14"/>
-      <c r="L34" s="13" t="s">
+      <c r="K43" s="13"/>
+      <c r="L43" s="12" t="s">
         <v>70</v>
       </c>
-      <c r="M34" s="14"/>
-      <c r="N34" s="13" t="s">
+      <c r="M43" s="13"/>
+      <c r="N43" s="12" t="s">
         <v>71</v>
       </c>
-      <c r="O34" s="14"/>
-      <c r="P34" s="13" t="s">
+      <c r="O43" s="13"/>
+      <c r="P43" s="12" t="s">
         <v>72</v>
       </c>
-      <c r="Q34" s="14"/>
-      <c r="R34" s="13" t="s">
+      <c r="Q43" s="13"/>
+      <c r="R43" s="12" t="s">
         <v>73</v>
       </c>
-      <c r="S34" s="14"/>
-      <c r="T34" s="13" t="s">
+      <c r="S43" s="13"/>
+      <c r="T43" s="12" t="s">
         <v>74</v>
       </c>
-      <c r="U34" s="14"/>
-      <c r="V34" s="13" t="s">
+      <c r="U43" s="13"/>
+      <c r="V43" s="12" t="s">
         <v>75</v>
       </c>
-      <c r="W34" s="14"/>
-      <c r="X34" s="13" t="s">
+      <c r="W43" s="13"/>
+      <c r="X43" s="12" t="s">
         <v>76</v>
       </c>
-      <c r="Y34" s="13"/>
-[...77 lines deleted...]
-      <c r="A36" s="3" t="s">
+      <c r="Y43" s="12"/>
+    </row>
+    <row r="44" spans="1:26" ht="45" x14ac:dyDescent="0.2">
+      <c r="A44" s="16"/>
+      <c r="B44" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C44" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="D44" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="E44" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="F44" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="G44" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="H44" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="I44" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="J44" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="K44" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="L44" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="M44" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="N44" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="O44" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="P44" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q44" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="R44" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="S44" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="T44" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="U44" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="V44" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="W44" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="X44" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="Y44" s="9" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A45" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B36" s="5">
+      <c r="B45" s="4">
         <v>74759</v>
       </c>
-      <c r="C36" s="8">
+      <c r="C45" s="7">
         <v>101.1</v>
       </c>
-      <c r="D36" s="5">
+      <c r="D45" s="4">
         <v>151654.6</v>
       </c>
-      <c r="E36" s="1">
+      <c r="E45" s="1">
         <v>102.9</v>
       </c>
-      <c r="F36" s="5">
+      <c r="F45" s="4">
         <v>253390.1</v>
       </c>
-      <c r="G36" s="1">
+      <c r="G45" s="1">
         <v>102.9</v>
       </c>
-      <c r="H36" s="5">
+      <c r="H45" s="4">
         <v>342282.6</v>
       </c>
-      <c r="I36" s="5">
+      <c r="I45" s="4">
         <v>104.4</v>
       </c>
-      <c r="J36" s="5">
+      <c r="J45" s="4">
         <v>433062.8</v>
       </c>
-      <c r="K36" s="5">
+      <c r="K45" s="4">
         <v>105</v>
       </c>
-      <c r="L36" s="4">
+      <c r="L45" s="3">
         <v>540656.4</v>
       </c>
-      <c r="M36" s="4">
+      <c r="M45" s="3">
         <v>103.5</v>
       </c>
-      <c r="N36" s="4">
+      <c r="N45" s="3">
         <v>648747.6</v>
       </c>
-      <c r="O36" s="4">
+      <c r="O45" s="3">
         <v>101.7</v>
       </c>
-      <c r="P36" s="4">
+      <c r="P45" s="3">
         <v>769926.4</v>
       </c>
-      <c r="Q36" s="4">
+      <c r="Q45" s="3">
         <v>100.9</v>
       </c>
-      <c r="R36" s="4">
+      <c r="R45" s="3">
         <v>905140</v>
       </c>
-      <c r="S36" s="1">
+      <c r="S45" s="1">
         <v>101.3</v>
       </c>
-      <c r="T36" s="4">
+      <c r="T45" s="3">
         <v>1036580.4</v>
       </c>
-      <c r="U36" s="4">
+      <c r="U45" s="3">
         <v>100.7</v>
       </c>
-      <c r="V36" s="4">
+      <c r="V45" s="3">
         <v>1202853.7</v>
       </c>
-      <c r="W36" s="1">
+      <c r="W45" s="1">
         <v>100.3</v>
       </c>
-      <c r="X36" s="4">
+      <c r="X45" s="3">
         <v>1381290.8</v>
       </c>
-      <c r="Y36" s="1">
+      <c r="Y45" s="1">
         <v>100.3</v>
       </c>
     </row>
-    <row r="39" spans="1:25" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B39" s="13" t="s">
+    <row r="48" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A48" s="15"/>
+      <c r="B48" s="12" t="s">
         <v>77</v>
       </c>
-      <c r="C39" s="14"/>
-      <c r="D39" s="13" t="s">
+      <c r="C48" s="13"/>
+      <c r="D48" s="12" t="s">
         <v>78</v>
       </c>
-      <c r="E39" s="14"/>
-      <c r="F39" s="13" t="s">
+      <c r="E48" s="13"/>
+      <c r="F48" s="12" t="s">
         <v>79</v>
       </c>
-      <c r="G39" s="14"/>
-      <c r="H39" s="13" t="s">
+      <c r="G48" s="13"/>
+      <c r="H48" s="12" t="s">
         <v>80</v>
       </c>
-      <c r="I39" s="14"/>
-      <c r="J39" s="13" t="s">
+      <c r="I48" s="13"/>
+      <c r="J48" s="12" t="s">
         <v>81</v>
       </c>
-      <c r="K39" s="14"/>
-      <c r="L39" s="13" t="s">
+      <c r="K48" s="13"/>
+      <c r="L48" s="12" t="s">
         <v>82</v>
       </c>
-      <c r="M39" s="14"/>
-      <c r="N39" s="13" t="s">
+      <c r="M48" s="13"/>
+      <c r="N48" s="12" t="s">
         <v>83</v>
       </c>
-      <c r="O39" s="14"/>
-      <c r="P39" s="13" t="s">
+      <c r="O48" s="13"/>
+      <c r="P48" s="12" t="s">
         <v>84</v>
       </c>
-      <c r="Q39" s="14"/>
-      <c r="R39" s="13" t="s">
+      <c r="Q48" s="13"/>
+      <c r="R48" s="12" t="s">
         <v>85</v>
       </c>
-      <c r="S39" s="14"/>
-      <c r="T39" s="13" t="s">
+      <c r="S48" s="13"/>
+      <c r="T48" s="12" t="s">
         <v>86</v>
       </c>
-      <c r="U39" s="14"/>
-      <c r="V39" s="13" t="s">
+      <c r="U48" s="13"/>
+      <c r="V48" s="12" t="s">
         <v>87</v>
       </c>
-      <c r="W39" s="14"/>
-      <c r="X39" s="13" t="s">
+      <c r="W48" s="13"/>
+      <c r="X48" s="12" t="s">
         <v>88</v>
       </c>
-      <c r="Y39" s="13"/>
-[...77 lines deleted...]
-      <c r="A41" s="3" t="s">
+      <c r="Y48" s="12"/>
+    </row>
+    <row r="49" spans="1:25" ht="45" x14ac:dyDescent="0.2">
+      <c r="A49" s="16"/>
+      <c r="B49" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C49" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="D49" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="E49" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="F49" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="G49" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="H49" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="I49" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="J49" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="K49" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="L49" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="M49" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="N49" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="O49" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="P49" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q49" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="R49" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="S49" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="T49" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="U49" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="V49" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="W49" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="X49" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="Y49" s="9" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="50" spans="1:25" x14ac:dyDescent="0.2">
+      <c r="A50" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B41" s="5">
+      <c r="B50" s="4">
         <v>84396.4</v>
       </c>
-      <c r="C41" s="8">
+      <c r="C50" s="7">
         <v>100.5</v>
       </c>
-      <c r="D41" s="5">
+      <c r="D50" s="4">
         <v>170723.9</v>
       </c>
-      <c r="E41" s="1">
+      <c r="E50" s="1">
         <v>100.7</v>
       </c>
-      <c r="F41" s="5">
+      <c r="F50" s="4">
         <v>283844.7</v>
       </c>
-      <c r="G41" s="1">
+      <c r="G50" s="1">
         <v>100.5</v>
       </c>
-      <c r="H41" s="5">
+      <c r="H50" s="4">
         <v>383598.5</v>
       </c>
-      <c r="I41" s="5">
+      <c r="I50" s="4">
         <v>100.7</v>
       </c>
-      <c r="J41" s="5">
+      <c r="J50" s="4">
         <v>483599.1</v>
       </c>
-      <c r="K41" s="5">
+      <c r="K50" s="4">
         <v>100.4</v>
       </c>
-      <c r="L41" s="4">
+      <c r="L50" s="3">
         <v>602410.6</v>
       </c>
-      <c r="M41" s="4">
+      <c r="M50" s="3">
         <v>100.5</v>
       </c>
-      <c r="N41" s="4">
+      <c r="N50" s="3">
         <v>721419.5</v>
       </c>
-      <c r="O41" s="4">
+      <c r="O50" s="3">
         <v>100.5</v>
       </c>
-      <c r="P41" s="4"/>
-[...8 lines deleted...]
-      <c r="A43" s="1" t="s">
+      <c r="P50" s="3">
+        <v>854826.1</v>
+      </c>
+      <c r="Q50" s="3">
+        <v>100.6</v>
+      </c>
+      <c r="R50" s="3"/>
+      <c r="T50" s="3"/>
+      <c r="U50" s="3"/>
+      <c r="V50" s="3"/>
+      <c r="X50" s="3"/>
+    </row>
+    <row r="52" spans="1:25" x14ac:dyDescent="0.2">
+      <c r="A52" s="1" t="s">
         <v>2</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="92">
-[...91 lines deleted...]
-    <mergeCell ref="R34:S34"/>
+  <mergeCells count="93">
+    <mergeCell ref="A10:Y10"/>
+    <mergeCell ref="A13:A14"/>
+    <mergeCell ref="B13:C13"/>
+    <mergeCell ref="D13:E13"/>
+    <mergeCell ref="F13:G13"/>
+    <mergeCell ref="H13:I13"/>
+    <mergeCell ref="J13:K13"/>
+    <mergeCell ref="L13:M13"/>
+    <mergeCell ref="N13:O13"/>
+    <mergeCell ref="P13:Q13"/>
+    <mergeCell ref="R13:S13"/>
+    <mergeCell ref="T13:U13"/>
+    <mergeCell ref="V13:W13"/>
+    <mergeCell ref="X13:Y13"/>
+    <mergeCell ref="A19:A20"/>
+    <mergeCell ref="B19:C19"/>
+    <mergeCell ref="D19:E19"/>
+    <mergeCell ref="F19:G19"/>
+    <mergeCell ref="H19:I19"/>
+    <mergeCell ref="J19:K19"/>
+    <mergeCell ref="X19:Y19"/>
+    <mergeCell ref="A26:A27"/>
+    <mergeCell ref="B26:C26"/>
+    <mergeCell ref="D26:E26"/>
+    <mergeCell ref="F26:G26"/>
+    <mergeCell ref="H26:I26"/>
+    <mergeCell ref="J26:K26"/>
+    <mergeCell ref="L26:M26"/>
+    <mergeCell ref="N26:O26"/>
+    <mergeCell ref="P26:Q26"/>
+    <mergeCell ref="L19:M19"/>
+    <mergeCell ref="N19:O19"/>
+    <mergeCell ref="P19:Q19"/>
+    <mergeCell ref="R19:S19"/>
+    <mergeCell ref="T19:U19"/>
+    <mergeCell ref="V19:W19"/>
+    <mergeCell ref="A33:A34"/>
+    <mergeCell ref="B33:C33"/>
+    <mergeCell ref="D33:E33"/>
+    <mergeCell ref="F33:G33"/>
+    <mergeCell ref="H33:I33"/>
+    <mergeCell ref="V33:W33"/>
+    <mergeCell ref="R26:S26"/>
+    <mergeCell ref="T26:U26"/>
+    <mergeCell ref="V26:W26"/>
+    <mergeCell ref="X26:Y26"/>
+    <mergeCell ref="J38:K38"/>
+    <mergeCell ref="L38:M38"/>
+    <mergeCell ref="N38:O38"/>
+    <mergeCell ref="P38:Q38"/>
+    <mergeCell ref="L33:M33"/>
+    <mergeCell ref="N33:O33"/>
+    <mergeCell ref="P33:Q33"/>
+    <mergeCell ref="J33:K33"/>
+    <mergeCell ref="A38:A39"/>
+    <mergeCell ref="B38:C38"/>
+    <mergeCell ref="D38:E38"/>
+    <mergeCell ref="F38:G38"/>
+    <mergeCell ref="H38:I38"/>
+    <mergeCell ref="A43:A44"/>
+    <mergeCell ref="B43:C43"/>
+    <mergeCell ref="D43:E43"/>
+    <mergeCell ref="F43:G43"/>
+    <mergeCell ref="H43:I43"/>
+    <mergeCell ref="J48:K48"/>
+    <mergeCell ref="L48:M48"/>
+    <mergeCell ref="N48:O48"/>
+    <mergeCell ref="P48:Q48"/>
+    <mergeCell ref="L43:M43"/>
+    <mergeCell ref="N43:O43"/>
+    <mergeCell ref="P43:Q43"/>
+    <mergeCell ref="J43:K43"/>
+    <mergeCell ref="A48:A49"/>
+    <mergeCell ref="B48:C48"/>
+    <mergeCell ref="D48:E48"/>
+    <mergeCell ref="F48:G48"/>
+    <mergeCell ref="H48:I48"/>
+    <mergeCell ref="R48:S48"/>
+    <mergeCell ref="T48:U48"/>
+    <mergeCell ref="V48:W48"/>
+    <mergeCell ref="X48:Y48"/>
+    <mergeCell ref="S5:V5"/>
+    <mergeCell ref="X43:Y43"/>
+    <mergeCell ref="R43:S43"/>
+    <mergeCell ref="T43:U43"/>
+    <mergeCell ref="V43:W43"/>
+    <mergeCell ref="R38:S38"/>
+    <mergeCell ref="T38:U38"/>
+    <mergeCell ref="V38:W38"/>
+    <mergeCell ref="X38:Y38"/>
+    <mergeCell ref="X33:Y33"/>
+    <mergeCell ref="R33:S33"/>
+    <mergeCell ref="T33:U33"/>
   </mergeCells>
-  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
-[...5 lines deleted...]
-  </rowBreaks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
-      </vt:variant>
-[...4 lines deleted...]
-        <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>Лист1!Область_печати</vt:lpstr>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>Лист3</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>