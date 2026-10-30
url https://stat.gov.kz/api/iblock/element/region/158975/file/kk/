--- v5 (2026-09-20)
+++ v6 (2026-10-30)
@@ -1,62 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="3555" windowWidth="28575" windowHeight="8925"/>
+    <workbookView xWindow="0" yWindow="3555" windowWidth="28575" windowHeight="8925" activeTab="2"/>
   </bookViews>
   <sheets>
-    <sheet name="Лист3" sheetId="5" r:id="rId1"/>
+    <sheet name="Метадеректер" sheetId="7" r:id="rId1"/>
+    <sheet name="Шартты белгілер" sheetId="6" r:id="rId2"/>
+    <sheet name="Көрсеткіш" sheetId="5" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="263" uniqueCount="91">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="304" uniqueCount="130">
   <si>
     <t>Ішкі сауда бойынша көрсетілген қызмет көлемі және НКИ (көтерме және бөлшек сауда) *</t>
   </si>
   <si>
     <t>Батыс Қазақстан</t>
   </si>
   <si>
     <t>* жедел ақпарат</t>
   </si>
   <si>
     <t>қаңтар 2020ж.</t>
   </si>
   <si>
     <t>қаңтар-ақпан 2020 ж.</t>
   </si>
   <si>
     <t>қаңтар-наурыз 2020 ж.</t>
   </si>
   <si>
     <t>қаңтар-сәуір 2020 ж.</t>
   </si>
   <si>
     <t>қаңтар-мамыр 2020 ж.</t>
   </si>
   <si>
@@ -281,112 +283,549 @@
   <si>
     <t>қаңтар-мамыр 2026ж.</t>
   </si>
   <si>
     <t>қаңтар-маусым 2026ж.</t>
   </si>
   <si>
     <t>қаңтар-шілде 2026ж.</t>
   </si>
   <si>
     <t>қаңтар-тамыз 2026ж.</t>
   </si>
   <si>
     <t>қаңтар-қыркүйек 2026ж.</t>
   </si>
   <si>
     <t>қаңтар-қазан 2026ж.</t>
   </si>
   <si>
     <t>қаңтар-қараша 2026ж.</t>
   </si>
   <si>
     <t>қаңтар-желтоқсан 2026 ж.</t>
   </si>
   <si>
-    <t>Жариялау күні:  2026 жылғы 12 тамыз</t>
-[...2 lines deleted...]
-    <t>Келесі жариялау күні:  2026 жылғы 14 қыркүйек</t>
+    <t>Агрегация</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/region/zko/spreadsheets/?industry=1448&amp;year=&amp;name=10661&amp;period=&amp;type=</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/702020?keyword=</t>
+  </si>
+  <si>
+    <t>Сапиева Д.</t>
+  </si>
+  <si>
+    <t>+7 7112 500577</t>
+  </si>
+  <si>
+    <t>d.sapieva@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>млн.теңге</t>
+  </si>
+  <si>
+    <t>Статистикалық нысандар: «Тауарлар мен қызметтерді өткізу туралы есеп» (индексі – 2-сауда, кезеңділігі – айлық).</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/07e/mn0aqjndlmv6qg1qhvmbo3y7wk9o5b9y/%D0%9F%D0%98-89986-template_application_kz(4).docx</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің коды</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>СКК қысқаша атауы</t>
+  </si>
+  <si>
+    <t>Көрсеткіш тарихы</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің анықтамасы</t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдісі</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің дереккөзі</t>
+  </si>
+  <si>
+    <t>Ескертпе</t>
+  </si>
+  <si>
+    <t>Классификаторлар</t>
+  </si>
+  <si>
+    <t>Әдістемелік түсініктемелер:</t>
+  </si>
+  <si>
+    <t>Байланысты жарияланымдар:</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтеме:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Соңғы жаңарту күні: </t>
+  </si>
+  <si>
+    <t>Келесі жаңарту күні:</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Байланыс телефоны:</t>
+  </si>
+  <si>
+    <t>Электрондық почта</t>
+  </si>
+  <si>
+    <t>Қызмет көрсету және сауда статистикасы басқармасы</t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>«-»  құбылыс жоқ</t>
+  </si>
+  <si>
+    <t>«0,0» - болмашы шама</t>
+  </si>
+  <si>
+    <t>«х» - деректер құпия</t>
+  </si>
+  <si>
+    <t>«...» - деректер жоқ</t>
+  </si>
+  <si>
+    <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t>172401, 172402</t>
+  </si>
+  <si>
+    <t>''Сауда'' саласы бойынша тауарлар мен қызметтерді өткізу көлемі</t>
+  </si>
+  <si>
+    <t>2020 жылдан бастап</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <numFmts count="2">
+  <numFmts count="15">
+    <numFmt numFmtId="5" formatCode="#,##0&quot;р.&quot;;\-#,##0&quot;р.&quot;"/>
+    <numFmt numFmtId="7" formatCode="#,##0.00&quot;р.&quot;;\-#,##0.00&quot;р.&quot;"/>
+    <numFmt numFmtId="42" formatCode="_-* #,##0&quot;р.&quot;_-;\-* #,##0&quot;р.&quot;_-;_-* &quot;-&quot;&quot;р.&quot;_-;_-@_-"/>
+    <numFmt numFmtId="41" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;_р_._-;_-@_-"/>
+    <numFmt numFmtId="44" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
+    <numFmt numFmtId="43" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
+    <numFmt numFmtId="166" formatCode="_-* #,##0.00\ _₽_-;\-* #,##0.00\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
+    <numFmt numFmtId="167" formatCode="_-* #,##0.00\ _₸_-;\-* #,##0.00\ _₸_-;_-* &quot;-&quot;??\ _₸_-;_-@_-"/>
+    <numFmt numFmtId="168" formatCode="mmmm\ d\,\ yyyy"/>
+    <numFmt numFmtId="169" formatCode="_-* #,##0_?_._-;\-* #,##0_?_._-;_-* &quot;-&quot;_?_._-;_-@_-"/>
+    <numFmt numFmtId="170" formatCode="_-* #,##0.00_?_._-;\-* #,##0.00_?_._-;_-* &quot;-&quot;??_?_._-;_-@_-"/>
+    <numFmt numFmtId="171" formatCode="_-* #,##0_ð_._-;\-* #,##0_ð_._-;_-* &quot;-&quot;_ð_._-;_-@_-"/>
+    <numFmt numFmtId="172" formatCode="_-* #,##0.00_ð_._-;\-* #,##0.00_ð_._-;_-* &quot;-&quot;??_ð_._-;_-@_-"/>
   </numFmts>
-  <fonts count="6" x14ac:knownFonts="1">
+  <fonts count="36">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
+      <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color indexed="63"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Academy"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <name val="Academy"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="NTHarmonica"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color indexed="39"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color indexed="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="39"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="19"/>
+      <color indexed="48"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
-  <fills count="2">
+  <fills count="23">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="45"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="29"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="11"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="51"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="52"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="43"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="43"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="40"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="10"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="53"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="57"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="50"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="lightUp">
+        <fgColor indexed="48"/>
+        <bgColor indexed="41"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="41"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="54"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="40"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="44"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="41"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="26"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="15"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="5">
+  <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
@@ -400,170 +839,550 @@
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="48"/>
+      </left>
+      <right style="thin">
+        <color indexed="48"/>
+      </right>
+      <top style="thin">
+        <color indexed="48"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="48"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="41"/>
+      </left>
+      <right style="thin">
+        <color indexed="48"/>
+      </right>
+      <top style="medium">
+        <color indexed="41"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="48"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="double">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="98">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="165" fontId="20" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="41" fontId="20" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="20" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="3" fontId="20" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="7" fontId="20" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="42" fontId="20" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="20" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="5" fontId="20" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="20" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="2" fontId="20" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="169" fontId="24" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="170" fontId="24" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="171" fontId="24" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="172" fontId="24" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="10" fontId="20" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="26" fillId="8" borderId="6" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="27" fillId="9" borderId="6" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="26" fillId="9" borderId="6" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="9" borderId="6" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="26" fillId="10" borderId="0" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="28" fillId="3" borderId="6" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="28" fillId="4" borderId="6" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="28" fillId="11" borderId="6" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="28" fillId="6" borderId="6" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="28" fillId="7" borderId="6" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="28" fillId="12" borderId="6" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="28" fillId="13" borderId="6" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="28" fillId="14" borderId="6" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="28" fillId="5" borderId="6" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="26" fillId="15" borderId="7" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="28" fillId="16" borderId="0" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="29" fillId="17" borderId="0" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="28" fillId="18" borderId="6" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="30" fillId="16" borderId="0" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="30" fillId="10" borderId="0" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="17" borderId="6" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="17" borderId="6" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="6" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="6" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="6" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="6" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="6" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="6" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="28" fillId="21" borderId="6" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="31" fillId="21" borderId="6" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="28" fillId="21" borderId="6" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="21" borderId="6" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="28" fillId="16" borderId="6" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="31" fillId="16" borderId="6" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="28" fillId="18" borderId="6" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="10" borderId="6" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="32" fillId="22" borderId="0" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="33" fillId="16" borderId="6" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="20" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="20" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="166" fontId="17" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="18">
+  <cellXfs count="49">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="2"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="3" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="3" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="7" fillId="0" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="4" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="4" xfId="3" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...9 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="98">
+    <cellStyle name="Comma" xfId="6"/>
+    <cellStyle name="Comma [0]_Book2" xfId="7"/>
+    <cellStyle name="Comma_Book2" xfId="8"/>
+    <cellStyle name="Comma0" xfId="9"/>
+    <cellStyle name="Currency" xfId="10"/>
+    <cellStyle name="Currency [0]_Book2" xfId="11"/>
+    <cellStyle name="Currency_Book2" xfId="12"/>
+    <cellStyle name="Currency0" xfId="13"/>
+    <cellStyle name="Date" xfId="14"/>
+    <cellStyle name="Fixed" xfId="15"/>
+    <cellStyle name="Heading 1" xfId="16"/>
+    <cellStyle name="Heading 2" xfId="17"/>
+    <cellStyle name="Iau?iue_?ac?.oaa.90-92" xfId="18"/>
+    <cellStyle name="Îáû÷íûé_93ãîä (2)" xfId="19"/>
+    <cellStyle name="normal" xfId="20"/>
+    <cellStyle name="Ouny?e [0]_Eeno1" xfId="21"/>
+    <cellStyle name="Ouny?e_Eeno1" xfId="22"/>
+    <cellStyle name="Òûñÿ÷è [0]_Ëèñò1" xfId="23"/>
+    <cellStyle name="Òûñÿ÷è_Ëèñò1" xfId="24"/>
+    <cellStyle name="Percent" xfId="25"/>
+    <cellStyle name="S10" xfId="26"/>
+    <cellStyle name="S12" xfId="27"/>
+    <cellStyle name="S13" xfId="28"/>
+    <cellStyle name="S14" xfId="29"/>
+    <cellStyle name="S15" xfId="30"/>
+    <cellStyle name="S16" xfId="31"/>
+    <cellStyle name="S2" xfId="32"/>
+    <cellStyle name="S3_mis_НПС(объем)" xfId="33"/>
+    <cellStyle name="S4 3 2" xfId="34"/>
+    <cellStyle name="S4_mis_НПС(объем)" xfId="35"/>
+    <cellStyle name="S5_mis_НПС(объем)" xfId="36"/>
+    <cellStyle name="S6" xfId="37"/>
+    <cellStyle name="S7" xfId="38"/>
+    <cellStyle name="S8_mis_НПС(объем)" xfId="39"/>
+    <cellStyle name="S9_mis_НПС(объем)" xfId="40"/>
+    <cellStyle name="SAPBEXaggData" xfId="41"/>
+    <cellStyle name="SAPBEXaggDataEmph" xfId="42"/>
+    <cellStyle name="SAPBEXaggItem" xfId="43"/>
+    <cellStyle name="SAPBEXaggItemX" xfId="44"/>
+    <cellStyle name="SAPBEXchaText" xfId="45"/>
+    <cellStyle name="SAPBEXexcBad7" xfId="46"/>
+    <cellStyle name="SAPBEXexcBad8" xfId="47"/>
+    <cellStyle name="SAPBEXexcBad9" xfId="48"/>
+    <cellStyle name="SAPBEXexcCritical4" xfId="49"/>
+    <cellStyle name="SAPBEXexcCritical5" xfId="50"/>
+    <cellStyle name="SAPBEXexcCritical6" xfId="51"/>
+    <cellStyle name="SAPBEXexcGood1" xfId="52"/>
+    <cellStyle name="SAPBEXexcGood2" xfId="53"/>
+    <cellStyle name="SAPBEXexcGood3" xfId="54"/>
+    <cellStyle name="SAPBEXfilterDrill" xfId="55"/>
+    <cellStyle name="SAPBEXfilterItem" xfId="56"/>
+    <cellStyle name="SAPBEXfilterText" xfId="57"/>
+    <cellStyle name="SAPBEXformats" xfId="58"/>
+    <cellStyle name="SAPBEXheaderItem" xfId="59"/>
+    <cellStyle name="SAPBEXheaderText" xfId="60"/>
+    <cellStyle name="SAPBEXHLevel0" xfId="61"/>
+    <cellStyle name="SAPBEXHLevel0X" xfId="62"/>
+    <cellStyle name="SAPBEXHLevel1" xfId="63"/>
+    <cellStyle name="SAPBEXHLevel1X" xfId="64"/>
+    <cellStyle name="SAPBEXHLevel2" xfId="65"/>
+    <cellStyle name="SAPBEXHLevel2X" xfId="66"/>
+    <cellStyle name="SAPBEXHLevel3" xfId="67"/>
+    <cellStyle name="SAPBEXHLevel3X" xfId="68"/>
+    <cellStyle name="SAPBEXresData" xfId="69"/>
+    <cellStyle name="SAPBEXresDataEmph" xfId="70"/>
+    <cellStyle name="SAPBEXresItem" xfId="71"/>
+    <cellStyle name="SAPBEXresItemX" xfId="72"/>
+    <cellStyle name="SAPBEXstdData" xfId="73"/>
+    <cellStyle name="SAPBEXstdDataEmph" xfId="74"/>
+    <cellStyle name="SAPBEXstdItem" xfId="75"/>
+    <cellStyle name="SAPBEXstdItemX" xfId="76"/>
+    <cellStyle name="SAPBEXtitle" xfId="77"/>
+    <cellStyle name="SAPBEXundefined" xfId="78"/>
+    <cellStyle name="Total" xfId="79"/>
+    <cellStyle name="Гиперссылка 2" xfId="3"/>
+    <cellStyle name="Денежный 2" xfId="80"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2 2" xfId="4"/>
+    <cellStyle name="Обычный 2 2 14" xfId="5"/>
+    <cellStyle name="Обычный 2 3" xfId="82"/>
+    <cellStyle name="Обычный 2 4" xfId="83"/>
+    <cellStyle name="Обычный 2 5" xfId="84"/>
+    <cellStyle name="Обычный 2 6" xfId="81"/>
+    <cellStyle name="Обычный 2 7" xfId="95"/>
+    <cellStyle name="Обычный 3" xfId="85"/>
+    <cellStyle name="Обычный 3 2" xfId="86"/>
+    <cellStyle name="Обычный 4" xfId="87"/>
+    <cellStyle name="Обычный 4 2" xfId="2"/>
+    <cellStyle name="Обычный 5" xfId="96"/>
+    <cellStyle name="Обычный 8" xfId="88"/>
+    <cellStyle name="Процентный 2" xfId="90"/>
+    <cellStyle name="Процентный 2 2" xfId="91"/>
+    <cellStyle name="Процентный 2 3" xfId="92"/>
+    <cellStyle name="Процентный 3" xfId="89"/>
+    <cellStyle name="Тысячи_Sheet1" xfId="93"/>
+    <cellStyle name="Финансовый 2" xfId="94"/>
+    <cellStyle name="Финансовый 3" xfId="97"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
-[...55 lines deleted...]
-</xdr:wsDr>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -808,190 +1627,993 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/07e/mn0aqjndlmv6qg1qhvmbo3y7wk9o5b9y/%D0%9F%D0%98-89986-template_application_kz(4).docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/zko/spreadsheets/?industry=1448&amp;year=&amp;name=10661&amp;period=&amp;type=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/702020?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A5:Z52"/>
+  <dimension ref="A1:J22"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="E28" workbookViewId="0">
-      <selection activeCell="Q42" sqref="Q42"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B28" sqref="B28"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="42.140625" customWidth="1"/>
+    <col min="2" max="2" width="68" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:10">
+      <c r="A1" s="11"/>
+      <c r="B1" s="11"/>
+      <c r="C1" s="12"/>
+      <c r="D1" s="12"/>
+      <c r="E1" s="12"/>
+      <c r="F1" s="12"/>
+      <c r="G1" s="12"/>
+      <c r="H1" s="12"/>
+      <c r="I1" s="12"/>
+      <c r="J1" s="12"/>
+    </row>
+    <row r="2" spans="1:10">
+      <c r="A2" s="13" t="s">
+        <v>99</v>
+      </c>
+      <c r="B2" s="46" t="s">
+        <v>127</v>
+      </c>
+      <c r="C2" s="14"/>
+      <c r="D2" s="14"/>
+      <c r="E2" s="14"/>
+      <c r="F2" s="14"/>
+      <c r="G2" s="14"/>
+      <c r="H2" s="14"/>
+      <c r="I2" s="14"/>
+      <c r="J2" s="14"/>
+    </row>
+    <row r="3" spans="1:10">
+      <c r="A3" s="13" t="s">
+        <v>100</v>
+      </c>
+      <c r="B3" s="47" t="s">
+        <v>128</v>
+      </c>
+      <c r="C3" s="14"/>
+      <c r="D3" s="14"/>
+      <c r="E3" s="14"/>
+      <c r="F3" s="14"/>
+      <c r="G3" s="14"/>
+      <c r="H3" s="14"/>
+      <c r="I3" s="14"/>
+      <c r="J3" s="14"/>
+    </row>
+    <row r="4" spans="1:10">
+      <c r="A4" s="13" t="s">
+        <v>101</v>
+      </c>
+      <c r="B4" s="16" t="s">
+        <v>96</v>
+      </c>
+      <c r="C4" s="14"/>
+      <c r="D4" s="14"/>
+      <c r="E4" s="14"/>
+      <c r="F4" s="14"/>
+      <c r="G4" s="14"/>
+      <c r="H4" s="14"/>
+      <c r="I4" s="14"/>
+      <c r="J4" s="14"/>
+    </row>
+    <row r="5" spans="1:10">
+      <c r="A5" s="17" t="s">
+        <v>102</v>
+      </c>
+      <c r="B5" s="48" t="s">
+        <v>128</v>
+      </c>
+      <c r="C5" s="18"/>
+      <c r="D5" s="18"/>
+      <c r="E5" s="18"/>
+      <c r="F5" s="18"/>
+      <c r="G5" s="18"/>
+      <c r="H5" s="18"/>
+      <c r="I5" s="18"/>
+      <c r="J5" s="18"/>
+    </row>
+    <row r="6" spans="1:10">
+      <c r="A6" s="17" t="s">
+        <v>103</v>
+      </c>
+      <c r="B6" s="48" t="s">
+        <v>129</v>
+      </c>
+      <c r="C6" s="14"/>
+      <c r="D6" s="14"/>
+      <c r="E6" s="14"/>
+      <c r="F6" s="14"/>
+      <c r="G6" s="14"/>
+      <c r="H6" s="14"/>
+      <c r="I6" s="14"/>
+      <c r="J6" s="14"/>
+    </row>
+    <row r="7" spans="1:10">
+      <c r="A7" s="17" t="s">
+        <v>104</v>
+      </c>
+      <c r="B7" s="48" t="s">
+        <v>128</v>
+      </c>
+      <c r="C7" s="14"/>
+      <c r="D7" s="14"/>
+      <c r="E7" s="14"/>
+      <c r="F7" s="14"/>
+      <c r="G7" s="14"/>
+      <c r="H7" s="14"/>
+      <c r="I7" s="14"/>
+      <c r="J7" s="14"/>
+    </row>
+    <row r="8" spans="1:10">
+      <c r="A8" s="13" t="s">
+        <v>105</v>
+      </c>
+      <c r="B8" s="16" t="s">
+        <v>89</v>
+      </c>
+      <c r="C8" s="14"/>
+      <c r="D8" s="14"/>
+      <c r="E8" s="14"/>
+      <c r="F8" s="14"/>
+      <c r="G8" s="14"/>
+      <c r="H8" s="14"/>
+      <c r="I8" s="14"/>
+      <c r="J8" s="14"/>
+    </row>
+    <row r="9" spans="1:10">
+      <c r="A9" s="13" t="s">
+        <v>106</v>
+      </c>
+      <c r="B9" s="15"/>
+      <c r="C9" s="14"/>
+      <c r="D9" s="14"/>
+      <c r="E9" s="14"/>
+      <c r="F9" s="14"/>
+      <c r="G9" s="14"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+    </row>
+    <row r="10" spans="1:10" ht="25.5">
+      <c r="A10" s="13" t="s">
+        <v>107</v>
+      </c>
+      <c r="B10" s="15" t="s">
+        <v>97</v>
+      </c>
+      <c r="C10" s="14"/>
+      <c r="D10" s="14"/>
+      <c r="E10" s="14"/>
+      <c r="F10" s="14"/>
+      <c r="G10" s="14"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+    </row>
+    <row r="11" spans="1:10">
+      <c r="A11" s="13" t="s">
+        <v>108</v>
+      </c>
+      <c r="B11" s="19"/>
+      <c r="C11" s="14"/>
+      <c r="D11" s="14"/>
+      <c r="E11" s="14"/>
+      <c r="F11" s="14"/>
+      <c r="G11" s="14"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+    </row>
+    <row r="12" spans="1:10">
+      <c r="A12" s="13" t="s">
+        <v>109</v>
+      </c>
+      <c r="B12" s="30" t="s">
+        <v>90</v>
+      </c>
+      <c r="C12" s="14"/>
+      <c r="D12" s="14"/>
+      <c r="E12" s="14"/>
+      <c r="F12" s="14"/>
+      <c r="G12" s="14"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+    </row>
+    <row r="13" spans="1:10" ht="26.25">
+      <c r="A13" s="20" t="s">
+        <v>110</v>
+      </c>
+      <c r="B13" s="21" t="s">
+        <v>98</v>
+      </c>
+      <c r="C13" s="14"/>
+      <c r="D13" s="14"/>
+      <c r="E13" s="14"/>
+      <c r="F13" s="14"/>
+      <c r="G13" s="14"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+    </row>
+    <row r="14" spans="1:10" ht="25.5">
+      <c r="A14" s="20" t="s">
+        <v>111</v>
+      </c>
+      <c r="B14" s="22" t="s">
+        <v>91</v>
+      </c>
+      <c r="C14" s="14"/>
+      <c r="D14" s="14"/>
+      <c r="E14" s="14"/>
+      <c r="F14" s="14"/>
+      <c r="G14" s="14"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+    </row>
+    <row r="15" spans="1:10">
+      <c r="A15" s="20" t="s">
+        <v>112</v>
+      </c>
+      <c r="B15" s="23" t="s">
+        <v>92</v>
+      </c>
+      <c r="C15" s="14"/>
+      <c r="D15" s="14"/>
+      <c r="E15" s="14"/>
+      <c r="F15" s="14"/>
+      <c r="G15" s="14"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+    </row>
+    <row r="16" spans="1:10">
+      <c r="A16" s="13" t="s">
+        <v>113</v>
+      </c>
+      <c r="B16" s="24">
+        <v>46307</v>
+      </c>
+      <c r="C16" s="12"/>
+      <c r="D16" s="12"/>
+      <c r="E16" s="12"/>
+      <c r="F16" s="12"/>
+      <c r="G16" s="12"/>
+      <c r="H16" s="12"/>
+      <c r="I16" s="12"/>
+      <c r="J16" s="12"/>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="13" t="s">
+        <v>114</v>
+      </c>
+      <c r="B17" s="24">
+        <v>46338</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="13" t="s">
+        <v>115</v>
+      </c>
+      <c r="B18" s="31" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="13" t="s">
+        <v>116</v>
+      </c>
+      <c r="B19" s="25" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="13" t="s">
+        <v>117</v>
+      </c>
+      <c r="B20" s="26" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="13" t="s">
+        <v>118</v>
+      </c>
+      <c r="B21" s="27" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2">
+      <c r="A22" s="28"/>
+      <c r="B22" s="29"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B15" r:id="rId1"/>
+    <hyperlink ref="B14" r:id="rId2"/>
+    <hyperlink ref="B13" r:id="rId3"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A5:F24"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A32" sqref="A32"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="128.7109375" style="33" customWidth="1"/>
+    <col min="2" max="3" width="12.5703125" style="33" customWidth="1"/>
+    <col min="4" max="256" width="9.140625" style="33"/>
+    <col min="257" max="257" width="128.7109375" style="33" customWidth="1"/>
+    <col min="258" max="259" width="12.5703125" style="33" customWidth="1"/>
+    <col min="260" max="512" width="9.140625" style="33"/>
+    <col min="513" max="513" width="128.7109375" style="33" customWidth="1"/>
+    <col min="514" max="515" width="12.5703125" style="33" customWidth="1"/>
+    <col min="516" max="768" width="9.140625" style="33"/>
+    <col min="769" max="769" width="128.7109375" style="33" customWidth="1"/>
+    <col min="770" max="771" width="12.5703125" style="33" customWidth="1"/>
+    <col min="772" max="1024" width="9.140625" style="33"/>
+    <col min="1025" max="1025" width="128.7109375" style="33" customWidth="1"/>
+    <col min="1026" max="1027" width="12.5703125" style="33" customWidth="1"/>
+    <col min="1028" max="1280" width="9.140625" style="33"/>
+    <col min="1281" max="1281" width="128.7109375" style="33" customWidth="1"/>
+    <col min="1282" max="1283" width="12.5703125" style="33" customWidth="1"/>
+    <col min="1284" max="1536" width="9.140625" style="33"/>
+    <col min="1537" max="1537" width="128.7109375" style="33" customWidth="1"/>
+    <col min="1538" max="1539" width="12.5703125" style="33" customWidth="1"/>
+    <col min="1540" max="1792" width="9.140625" style="33"/>
+    <col min="1793" max="1793" width="128.7109375" style="33" customWidth="1"/>
+    <col min="1794" max="1795" width="12.5703125" style="33" customWidth="1"/>
+    <col min="1796" max="2048" width="9.140625" style="33"/>
+    <col min="2049" max="2049" width="128.7109375" style="33" customWidth="1"/>
+    <col min="2050" max="2051" width="12.5703125" style="33" customWidth="1"/>
+    <col min="2052" max="2304" width="9.140625" style="33"/>
+    <col min="2305" max="2305" width="128.7109375" style="33" customWidth="1"/>
+    <col min="2306" max="2307" width="12.5703125" style="33" customWidth="1"/>
+    <col min="2308" max="2560" width="9.140625" style="33"/>
+    <col min="2561" max="2561" width="128.7109375" style="33" customWidth="1"/>
+    <col min="2562" max="2563" width="12.5703125" style="33" customWidth="1"/>
+    <col min="2564" max="2816" width="9.140625" style="33"/>
+    <col min="2817" max="2817" width="128.7109375" style="33" customWidth="1"/>
+    <col min="2818" max="2819" width="12.5703125" style="33" customWidth="1"/>
+    <col min="2820" max="3072" width="9.140625" style="33"/>
+    <col min="3073" max="3073" width="128.7109375" style="33" customWidth="1"/>
+    <col min="3074" max="3075" width="12.5703125" style="33" customWidth="1"/>
+    <col min="3076" max="3328" width="9.140625" style="33"/>
+    <col min="3329" max="3329" width="128.7109375" style="33" customWidth="1"/>
+    <col min="3330" max="3331" width="12.5703125" style="33" customWidth="1"/>
+    <col min="3332" max="3584" width="9.140625" style="33"/>
+    <col min="3585" max="3585" width="128.7109375" style="33" customWidth="1"/>
+    <col min="3586" max="3587" width="12.5703125" style="33" customWidth="1"/>
+    <col min="3588" max="3840" width="9.140625" style="33"/>
+    <col min="3841" max="3841" width="128.7109375" style="33" customWidth="1"/>
+    <col min="3842" max="3843" width="12.5703125" style="33" customWidth="1"/>
+    <col min="3844" max="4096" width="9.140625" style="33"/>
+    <col min="4097" max="4097" width="128.7109375" style="33" customWidth="1"/>
+    <col min="4098" max="4099" width="12.5703125" style="33" customWidth="1"/>
+    <col min="4100" max="4352" width="9.140625" style="33"/>
+    <col min="4353" max="4353" width="128.7109375" style="33" customWidth="1"/>
+    <col min="4354" max="4355" width="12.5703125" style="33" customWidth="1"/>
+    <col min="4356" max="4608" width="9.140625" style="33"/>
+    <col min="4609" max="4609" width="128.7109375" style="33" customWidth="1"/>
+    <col min="4610" max="4611" width="12.5703125" style="33" customWidth="1"/>
+    <col min="4612" max="4864" width="9.140625" style="33"/>
+    <col min="4865" max="4865" width="128.7109375" style="33" customWidth="1"/>
+    <col min="4866" max="4867" width="12.5703125" style="33" customWidth="1"/>
+    <col min="4868" max="5120" width="9.140625" style="33"/>
+    <col min="5121" max="5121" width="128.7109375" style="33" customWidth="1"/>
+    <col min="5122" max="5123" width="12.5703125" style="33" customWidth="1"/>
+    <col min="5124" max="5376" width="9.140625" style="33"/>
+    <col min="5377" max="5377" width="128.7109375" style="33" customWidth="1"/>
+    <col min="5378" max="5379" width="12.5703125" style="33" customWidth="1"/>
+    <col min="5380" max="5632" width="9.140625" style="33"/>
+    <col min="5633" max="5633" width="128.7109375" style="33" customWidth="1"/>
+    <col min="5634" max="5635" width="12.5703125" style="33" customWidth="1"/>
+    <col min="5636" max="5888" width="9.140625" style="33"/>
+    <col min="5889" max="5889" width="128.7109375" style="33" customWidth="1"/>
+    <col min="5890" max="5891" width="12.5703125" style="33" customWidth="1"/>
+    <col min="5892" max="6144" width="9.140625" style="33"/>
+    <col min="6145" max="6145" width="128.7109375" style="33" customWidth="1"/>
+    <col min="6146" max="6147" width="12.5703125" style="33" customWidth="1"/>
+    <col min="6148" max="6400" width="9.140625" style="33"/>
+    <col min="6401" max="6401" width="128.7109375" style="33" customWidth="1"/>
+    <col min="6402" max="6403" width="12.5703125" style="33" customWidth="1"/>
+    <col min="6404" max="6656" width="9.140625" style="33"/>
+    <col min="6657" max="6657" width="128.7109375" style="33" customWidth="1"/>
+    <col min="6658" max="6659" width="12.5703125" style="33" customWidth="1"/>
+    <col min="6660" max="6912" width="9.140625" style="33"/>
+    <col min="6913" max="6913" width="128.7109375" style="33" customWidth="1"/>
+    <col min="6914" max="6915" width="12.5703125" style="33" customWidth="1"/>
+    <col min="6916" max="7168" width="9.140625" style="33"/>
+    <col min="7169" max="7169" width="128.7109375" style="33" customWidth="1"/>
+    <col min="7170" max="7171" width="12.5703125" style="33" customWidth="1"/>
+    <col min="7172" max="7424" width="9.140625" style="33"/>
+    <col min="7425" max="7425" width="128.7109375" style="33" customWidth="1"/>
+    <col min="7426" max="7427" width="12.5703125" style="33" customWidth="1"/>
+    <col min="7428" max="7680" width="9.140625" style="33"/>
+    <col min="7681" max="7681" width="128.7109375" style="33" customWidth="1"/>
+    <col min="7682" max="7683" width="12.5703125" style="33" customWidth="1"/>
+    <col min="7684" max="7936" width="9.140625" style="33"/>
+    <col min="7937" max="7937" width="128.7109375" style="33" customWidth="1"/>
+    <col min="7938" max="7939" width="12.5703125" style="33" customWidth="1"/>
+    <col min="7940" max="8192" width="9.140625" style="33"/>
+    <col min="8193" max="8193" width="128.7109375" style="33" customWidth="1"/>
+    <col min="8194" max="8195" width="12.5703125" style="33" customWidth="1"/>
+    <col min="8196" max="8448" width="9.140625" style="33"/>
+    <col min="8449" max="8449" width="128.7109375" style="33" customWidth="1"/>
+    <col min="8450" max="8451" width="12.5703125" style="33" customWidth="1"/>
+    <col min="8452" max="8704" width="9.140625" style="33"/>
+    <col min="8705" max="8705" width="128.7109375" style="33" customWidth="1"/>
+    <col min="8706" max="8707" width="12.5703125" style="33" customWidth="1"/>
+    <col min="8708" max="8960" width="9.140625" style="33"/>
+    <col min="8961" max="8961" width="128.7109375" style="33" customWidth="1"/>
+    <col min="8962" max="8963" width="12.5703125" style="33" customWidth="1"/>
+    <col min="8964" max="9216" width="9.140625" style="33"/>
+    <col min="9217" max="9217" width="128.7109375" style="33" customWidth="1"/>
+    <col min="9218" max="9219" width="12.5703125" style="33" customWidth="1"/>
+    <col min="9220" max="9472" width="9.140625" style="33"/>
+    <col min="9473" max="9473" width="128.7109375" style="33" customWidth="1"/>
+    <col min="9474" max="9475" width="12.5703125" style="33" customWidth="1"/>
+    <col min="9476" max="9728" width="9.140625" style="33"/>
+    <col min="9729" max="9729" width="128.7109375" style="33" customWidth="1"/>
+    <col min="9730" max="9731" width="12.5703125" style="33" customWidth="1"/>
+    <col min="9732" max="9984" width="9.140625" style="33"/>
+    <col min="9985" max="9985" width="128.7109375" style="33" customWidth="1"/>
+    <col min="9986" max="9987" width="12.5703125" style="33" customWidth="1"/>
+    <col min="9988" max="10240" width="9.140625" style="33"/>
+    <col min="10241" max="10241" width="128.7109375" style="33" customWidth="1"/>
+    <col min="10242" max="10243" width="12.5703125" style="33" customWidth="1"/>
+    <col min="10244" max="10496" width="9.140625" style="33"/>
+    <col min="10497" max="10497" width="128.7109375" style="33" customWidth="1"/>
+    <col min="10498" max="10499" width="12.5703125" style="33" customWidth="1"/>
+    <col min="10500" max="10752" width="9.140625" style="33"/>
+    <col min="10753" max="10753" width="128.7109375" style="33" customWidth="1"/>
+    <col min="10754" max="10755" width="12.5703125" style="33" customWidth="1"/>
+    <col min="10756" max="11008" width="9.140625" style="33"/>
+    <col min="11009" max="11009" width="128.7109375" style="33" customWidth="1"/>
+    <col min="11010" max="11011" width="12.5703125" style="33" customWidth="1"/>
+    <col min="11012" max="11264" width="9.140625" style="33"/>
+    <col min="11265" max="11265" width="128.7109375" style="33" customWidth="1"/>
+    <col min="11266" max="11267" width="12.5703125" style="33" customWidth="1"/>
+    <col min="11268" max="11520" width="9.140625" style="33"/>
+    <col min="11521" max="11521" width="128.7109375" style="33" customWidth="1"/>
+    <col min="11522" max="11523" width="12.5703125" style="33" customWidth="1"/>
+    <col min="11524" max="11776" width="9.140625" style="33"/>
+    <col min="11777" max="11777" width="128.7109375" style="33" customWidth="1"/>
+    <col min="11778" max="11779" width="12.5703125" style="33" customWidth="1"/>
+    <col min="11780" max="12032" width="9.140625" style="33"/>
+    <col min="12033" max="12033" width="128.7109375" style="33" customWidth="1"/>
+    <col min="12034" max="12035" width="12.5703125" style="33" customWidth="1"/>
+    <col min="12036" max="12288" width="9.140625" style="33"/>
+    <col min="12289" max="12289" width="128.7109375" style="33" customWidth="1"/>
+    <col min="12290" max="12291" width="12.5703125" style="33" customWidth="1"/>
+    <col min="12292" max="12544" width="9.140625" style="33"/>
+    <col min="12545" max="12545" width="128.7109375" style="33" customWidth="1"/>
+    <col min="12546" max="12547" width="12.5703125" style="33" customWidth="1"/>
+    <col min="12548" max="12800" width="9.140625" style="33"/>
+    <col min="12801" max="12801" width="128.7109375" style="33" customWidth="1"/>
+    <col min="12802" max="12803" width="12.5703125" style="33" customWidth="1"/>
+    <col min="12804" max="13056" width="9.140625" style="33"/>
+    <col min="13057" max="13057" width="128.7109375" style="33" customWidth="1"/>
+    <col min="13058" max="13059" width="12.5703125" style="33" customWidth="1"/>
+    <col min="13060" max="13312" width="9.140625" style="33"/>
+    <col min="13313" max="13313" width="128.7109375" style="33" customWidth="1"/>
+    <col min="13314" max="13315" width="12.5703125" style="33" customWidth="1"/>
+    <col min="13316" max="13568" width="9.140625" style="33"/>
+    <col min="13569" max="13569" width="128.7109375" style="33" customWidth="1"/>
+    <col min="13570" max="13571" width="12.5703125" style="33" customWidth="1"/>
+    <col min="13572" max="13824" width="9.140625" style="33"/>
+    <col min="13825" max="13825" width="128.7109375" style="33" customWidth="1"/>
+    <col min="13826" max="13827" width="12.5703125" style="33" customWidth="1"/>
+    <col min="13828" max="14080" width="9.140625" style="33"/>
+    <col min="14081" max="14081" width="128.7109375" style="33" customWidth="1"/>
+    <col min="14082" max="14083" width="12.5703125" style="33" customWidth="1"/>
+    <col min="14084" max="14336" width="9.140625" style="33"/>
+    <col min="14337" max="14337" width="128.7109375" style="33" customWidth="1"/>
+    <col min="14338" max="14339" width="12.5703125" style="33" customWidth="1"/>
+    <col min="14340" max="14592" width="9.140625" style="33"/>
+    <col min="14593" max="14593" width="128.7109375" style="33" customWidth="1"/>
+    <col min="14594" max="14595" width="12.5703125" style="33" customWidth="1"/>
+    <col min="14596" max="14848" width="9.140625" style="33"/>
+    <col min="14849" max="14849" width="128.7109375" style="33" customWidth="1"/>
+    <col min="14850" max="14851" width="12.5703125" style="33" customWidth="1"/>
+    <col min="14852" max="15104" width="9.140625" style="33"/>
+    <col min="15105" max="15105" width="128.7109375" style="33" customWidth="1"/>
+    <col min="15106" max="15107" width="12.5703125" style="33" customWidth="1"/>
+    <col min="15108" max="15360" width="9.140625" style="33"/>
+    <col min="15361" max="15361" width="128.7109375" style="33" customWidth="1"/>
+    <col min="15362" max="15363" width="12.5703125" style="33" customWidth="1"/>
+    <col min="15364" max="15616" width="9.140625" style="33"/>
+    <col min="15617" max="15617" width="128.7109375" style="33" customWidth="1"/>
+    <col min="15618" max="15619" width="12.5703125" style="33" customWidth="1"/>
+    <col min="15620" max="15872" width="9.140625" style="33"/>
+    <col min="15873" max="15873" width="128.7109375" style="33" customWidth="1"/>
+    <col min="15874" max="15875" width="12.5703125" style="33" customWidth="1"/>
+    <col min="15876" max="16128" width="9.140625" style="33"/>
+    <col min="16129" max="16129" width="128.7109375" style="33" customWidth="1"/>
+    <col min="16130" max="16131" width="12.5703125" style="33" customWidth="1"/>
+    <col min="16132" max="16384" width="9.140625" style="33"/>
+  </cols>
+  <sheetData>
+    <row r="5" spans="1:6">
+      <c r="A5" s="32" t="s">
+        <v>120</v>
+      </c>
+      <c r="E5" s="34"/>
+    </row>
+    <row r="6" spans="1:6">
+      <c r="A6" s="32" t="s">
+        <v>121</v>
+      </c>
+      <c r="E6" s="34"/>
+    </row>
+    <row r="7" spans="1:6">
+      <c r="A7" s="32" t="s">
+        <v>122</v>
+      </c>
+      <c r="E7" s="34"/>
+    </row>
+    <row r="8" spans="1:6">
+      <c r="A8" s="32" t="s">
+        <v>123</v>
+      </c>
+      <c r="E8" s="34"/>
+    </row>
+    <row r="9" spans="1:6">
+      <c r="A9" s="32" t="s">
+        <v>124</v>
+      </c>
+      <c r="E9" s="34"/>
+    </row>
+    <row r="10" spans="1:6">
+      <c r="A10" s="35"/>
+      <c r="E10" s="34"/>
+      <c r="F10" s="36"/>
+    </row>
+    <row r="11" spans="1:6" ht="25.5">
+      <c r="A11" s="32" t="s">
+        <v>125</v>
+      </c>
+      <c r="E11" s="34"/>
+    </row>
+    <row r="12" spans="1:6">
+      <c r="C12" s="35"/>
+      <c r="D12" s="35"/>
+      <c r="E12" s="34"/>
+    </row>
+    <row r="13" spans="1:6">
+      <c r="C13" s="35"/>
+      <c r="D13" s="35"/>
+      <c r="E13" s="34"/>
+    </row>
+    <row r="14" spans="1:6">
+      <c r="C14" s="35"/>
+      <c r="D14" s="35"/>
+      <c r="E14" s="34"/>
+    </row>
+    <row r="15" spans="1:6">
+      <c r="C15" s="35"/>
+      <c r="D15" s="35"/>
+      <c r="E15" s="34"/>
+    </row>
+    <row r="16" spans="1:6">
+      <c r="C16" s="35"/>
+      <c r="D16" s="35"/>
+      <c r="E16" s="34"/>
+    </row>
+    <row r="17" spans="1:5">
+      <c r="C17" s="35"/>
+      <c r="D17" s="35"/>
+      <c r="E17" s="34"/>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="C18" s="35"/>
+      <c r="D18" s="35"/>
+      <c r="E18" s="35"/>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19" s="37" t="s">
+        <v>126</v>
+      </c>
+      <c r="B19" s="38"/>
+      <c r="C19" s="39"/>
+    </row>
+    <row r="20" spans="1:5">
+      <c r="A20" s="37"/>
+      <c r="B20" s="38"/>
+      <c r="C20" s="39"/>
+    </row>
+    <row r="24" spans="1:5">
+      <c r="C24" s="40"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A4:Z46"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="C2" sqref="C2"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="22.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="11.5703125" style="1" customWidth="1"/>
     <col min="3" max="3" width="8" style="1" customWidth="1"/>
     <col min="4" max="4" width="11.5703125" style="1" customWidth="1"/>
     <col min="5" max="5" width="8.140625" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.5703125" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="11.5703125" style="1" customWidth="1"/>
     <col min="9" max="9" width="8.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="11.5703125" style="1" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" style="1" customWidth="1"/>
     <col min="12" max="12" width="11.5703125" style="1" customWidth="1"/>
     <col min="13" max="13" width="8.5703125" style="1" customWidth="1"/>
     <col min="14" max="14" width="11.5703125" style="1" customWidth="1"/>
     <col min="15" max="15" width="9.28515625" style="1" customWidth="1"/>
     <col min="16" max="16" width="11.5703125" style="1" customWidth="1"/>
     <col min="17" max="17" width="7.85546875" style="1" customWidth="1"/>
     <col min="18" max="18" width="11.5703125" style="1" customWidth="1"/>
     <col min="19" max="19" width="9.7109375" style="1" customWidth="1"/>
     <col min="20" max="20" width="11.5703125" style="1" customWidth="1"/>
     <col min="21" max="21" width="8.28515625" style="1" customWidth="1"/>
     <col min="22" max="22" width="11.5703125" style="1" customWidth="1"/>
     <col min="23" max="23" width="8.7109375" style="1" customWidth="1"/>
     <col min="24" max="24" width="11.5703125" style="1" customWidth="1"/>
     <col min="25" max="25" width="12" style="1" customWidth="1"/>
     <col min="26" max="26" width="10" style="1" bestFit="1" customWidth="1"/>
     <col min="27" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="5" spans="1:25" ht="12.75" x14ac:dyDescent="0.2">
-[...16 lines deleted...]
-      <c r="A10" s="17" t="s">
+    <row r="4" spans="1:25" ht="26.25" customHeight="1">
+      <c r="A4" s="41" t="s">
         <v>0</v>
       </c>
-      <c r="B10" s="17"/>
-[...26 lines deleted...]
-      <c r="B13" s="12" t="s">
+      <c r="B4" s="41"/>
+      <c r="C4" s="41"/>
+      <c r="D4" s="41"/>
+      <c r="E4" s="41"/>
+      <c r="F4" s="41"/>
+      <c r="G4" s="41"/>
+      <c r="H4" s="41"/>
+      <c r="I4" s="41"/>
+      <c r="J4" s="41"/>
+      <c r="K4" s="41"/>
+      <c r="L4" s="41"/>
+      <c r="M4" s="41"/>
+      <c r="N4" s="41"/>
+      <c r="O4" s="41"/>
+      <c r="P4" s="41"/>
+      <c r="Q4" s="41"/>
+      <c r="R4" s="41"/>
+      <c r="S4" s="41"/>
+      <c r="T4" s="41"/>
+      <c r="U4" s="41"/>
+      <c r="V4" s="41"/>
+      <c r="W4" s="41"/>
+      <c r="X4" s="41"/>
+      <c r="Y4" s="41"/>
+    </row>
+    <row r="7" spans="1:25" ht="12" customHeight="1">
+      <c r="A7" s="42"/>
+      <c r="B7" s="44" t="s">
         <v>3</v>
       </c>
-      <c r="C13" s="12"/>
-      <c r="D13" s="12" t="s">
+      <c r="C7" s="44"/>
+      <c r="D7" s="44" t="s">
         <v>4</v>
       </c>
-      <c r="E13" s="12"/>
-      <c r="F13" s="12" t="s">
+      <c r="E7" s="44"/>
+      <c r="F7" s="44" t="s">
         <v>5</v>
       </c>
-      <c r="G13" s="12"/>
-      <c r="H13" s="12" t="s">
+      <c r="G7" s="44"/>
+      <c r="H7" s="44" t="s">
         <v>6</v>
       </c>
-      <c r="I13" s="12"/>
-      <c r="J13" s="12" t="s">
+      <c r="I7" s="44"/>
+      <c r="J7" s="44" t="s">
         <v>7</v>
       </c>
-      <c r="K13" s="12"/>
-      <c r="L13" s="12" t="s">
+      <c r="K7" s="44"/>
+      <c r="L7" s="44" t="s">
         <v>8</v>
       </c>
-      <c r="M13" s="12"/>
-      <c r="N13" s="12" t="s">
+      <c r="M7" s="44"/>
+      <c r="N7" s="44" t="s">
         <v>9</v>
       </c>
-      <c r="O13" s="12"/>
-      <c r="P13" s="12" t="s">
+      <c r="O7" s="44"/>
+      <c r="P7" s="44" t="s">
         <v>10</v>
       </c>
-      <c r="Q13" s="12"/>
-      <c r="R13" s="12" t="s">
+      <c r="Q7" s="44"/>
+      <c r="R7" s="44" t="s">
         <v>11</v>
       </c>
-      <c r="S13" s="12"/>
-      <c r="T13" s="12" t="s">
+      <c r="S7" s="44"/>
+      <c r="T7" s="44" t="s">
         <v>12</v>
       </c>
-      <c r="U13" s="12"/>
-      <c r="V13" s="12" t="s">
+      <c r="U7" s="44"/>
+      <c r="V7" s="44" t="s">
         <v>13</v>
       </c>
-      <c r="W13" s="12"/>
-      <c r="X13" s="12" t="s">
+      <c r="W7" s="44"/>
+      <c r="X7" s="44" t="s">
         <v>14</v>
       </c>
-      <c r="Y13" s="12"/>
-[...2 lines deleted...]
-      <c r="A14" s="16"/>
+      <c r="Y7" s="44"/>
+    </row>
+    <row r="8" spans="1:25" ht="45">
+      <c r="A8" s="43"/>
+      <c r="B8" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="E8" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="F8" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="G8" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="H8" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="I8" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="J8" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="K8" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="L8" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="M8" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="N8" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="O8" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="P8" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q8" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="R8" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="S8" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="T8" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="U8" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="V8" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="W8" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="X8" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="Y8" s="9" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="9" spans="1:25">
+      <c r="A9" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B9" s="3">
+        <v>47733.7</v>
+      </c>
+      <c r="C9" s="3">
+        <v>103.3</v>
+      </c>
+      <c r="D9" s="4">
+        <v>97195.199999999997</v>
+      </c>
+      <c r="E9" s="5">
+        <v>100.9</v>
+      </c>
+      <c r="F9" s="3">
+        <v>156213.29999999999</v>
+      </c>
+      <c r="G9" s="3">
+        <v>101.7</v>
+      </c>
+      <c r="H9" s="3">
+        <v>199930.9</v>
+      </c>
+      <c r="I9" s="3">
+        <v>93.9</v>
+      </c>
+      <c r="J9" s="3">
+        <v>257923.9</v>
+      </c>
+      <c r="K9" s="3">
+        <v>90.5</v>
+      </c>
+      <c r="L9" s="3">
+        <v>326691.20000000001</v>
+      </c>
+      <c r="M9" s="3">
+        <v>93.3</v>
+      </c>
+      <c r="N9" s="3">
+        <v>382046.8</v>
+      </c>
+      <c r="O9" s="3">
+        <v>93.9</v>
+      </c>
+      <c r="P9" s="3">
+        <v>445346.2</v>
+      </c>
+      <c r="Q9" s="3">
+        <v>96.1</v>
+      </c>
+      <c r="R9" s="3">
+        <v>509889</v>
+      </c>
+      <c r="S9" s="3">
+        <v>96.8</v>
+      </c>
+      <c r="T9" s="3">
+        <v>568856.30000000005</v>
+      </c>
+      <c r="U9" s="5">
+        <v>97.4</v>
+      </c>
+      <c r="V9" s="3">
+        <v>630215.4</v>
+      </c>
+      <c r="W9" s="1">
+        <v>96.7</v>
+      </c>
+      <c r="X9" s="3">
+        <v>723658</v>
+      </c>
+      <c r="Y9" s="1">
+        <v>97.1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:25" ht="15" customHeight="1">
+      <c r="A13" s="42"/>
+      <c r="B13" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C13" s="44"/>
+      <c r="D13" s="44" t="s">
+        <v>18</v>
+      </c>
+      <c r="E13" s="44"/>
+      <c r="F13" s="44" t="s">
+        <v>19</v>
+      </c>
+      <c r="G13" s="44"/>
+      <c r="H13" s="44" t="s">
+        <v>20</v>
+      </c>
+      <c r="I13" s="44"/>
+      <c r="J13" s="44" t="s">
+        <v>21</v>
+      </c>
+      <c r="K13" s="44"/>
+      <c r="L13" s="44" t="s">
+        <v>22</v>
+      </c>
+      <c r="M13" s="44"/>
+      <c r="N13" s="44" t="s">
+        <v>23</v>
+      </c>
+      <c r="O13" s="44"/>
+      <c r="P13" s="44" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q13" s="44"/>
+      <c r="R13" s="44" t="s">
+        <v>25</v>
+      </c>
+      <c r="S13" s="44"/>
+      <c r="T13" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="U13" s="44"/>
+      <c r="V13" s="44" t="s">
+        <v>27</v>
+      </c>
+      <c r="W13" s="44"/>
+      <c r="X13" s="44" t="s">
+        <v>28</v>
+      </c>
+      <c r="Y13" s="44"/>
+    </row>
+    <row r="14" spans="1:25" ht="45">
+      <c r="A14" s="43"/>
       <c r="B14" s="9" t="s">
         <v>15</v>
       </c>
       <c r="C14" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D14" s="9" t="s">
         <v>15</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F14" s="9" t="s">
         <v>15</v>
       </c>
       <c r="G14" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H14" s="9" t="s">
         <v>15</v>
       </c>
       <c r="I14" s="9" t="s">
         <v>16</v>
       </c>
       <c r="J14" s="9" t="s">
@@ -1021,1454 +2643,1256 @@
       <c r="R14" s="9" t="s">
         <v>15</v>
       </c>
       <c r="S14" s="9" t="s">
         <v>16</v>
       </c>
       <c r="T14" s="9" t="s">
         <v>15</v>
       </c>
       <c r="U14" s="9" t="s">
         <v>16</v>
       </c>
       <c r="V14" s="9" t="s">
         <v>15</v>
       </c>
       <c r="W14" s="9" t="s">
         <v>16</v>
       </c>
       <c r="X14" s="9" t="s">
         <v>15</v>
       </c>
       <c r="Y14" s="9" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="15" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:25">
       <c r="A15" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B15" s="3">
-        <v>47733.7</v>
+        <v>47852.3</v>
       </c>
       <c r="C15" s="3">
-        <v>103.3</v>
-[...2 lines deleted...]
-        <v>97195.199999999997</v>
+        <v>95.3</v>
+      </c>
+      <c r="D15" s="3">
+        <v>95782.7</v>
       </c>
       <c r="E15" s="5">
+        <v>93.6</v>
+      </c>
+      <c r="F15" s="3">
+        <v>154509.72500000003</v>
+      </c>
+      <c r="G15" s="3">
+        <v>93.605591009216255</v>
+      </c>
+      <c r="H15" s="3">
+        <v>209012.6</v>
+      </c>
+      <c r="I15" s="3">
+        <v>98.5</v>
+      </c>
+      <c r="J15" s="3">
+        <v>267928.40000000002</v>
+      </c>
+      <c r="K15" s="3">
+        <v>97.8</v>
+      </c>
+      <c r="L15" s="5">
+        <v>346595.1</v>
+      </c>
+      <c r="M15" s="3">
+        <v>101.1</v>
+      </c>
+      <c r="N15" s="5">
+        <v>405202.1</v>
+      </c>
+      <c r="O15" s="3">
+        <v>100.7</v>
+      </c>
+      <c r="P15" s="3">
+        <v>460185.4</v>
+      </c>
+      <c r="Q15" s="3">
+        <v>98.1</v>
+      </c>
+      <c r="R15" s="3">
+        <v>538315.5</v>
+      </c>
+      <c r="S15" s="3">
+        <v>100</v>
+      </c>
+      <c r="T15" s="3">
+        <v>607502.9</v>
+      </c>
+      <c r="U15" s="5">
+        <v>100.8</v>
+      </c>
+      <c r="V15" s="3">
+        <v>671629.5</v>
+      </c>
+      <c r="W15" s="5">
+        <v>100.5</v>
+      </c>
+      <c r="X15" s="3">
+        <v>771538.8</v>
+      </c>
+      <c r="Y15" s="1">
+        <v>100.1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="V18" s="6"/>
+      <c r="W18" s="6"/>
+      <c r="X18" s="6"/>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="V19" s="6"/>
+      <c r="W19" s="6"/>
+      <c r="X19" s="6"/>
+    </row>
+    <row r="20" spans="1:26" ht="12" customHeight="1">
+      <c r="A20" s="42"/>
+      <c r="B20" s="44" t="s">
+        <v>29</v>
+      </c>
+      <c r="C20" s="44"/>
+      <c r="D20" s="44" t="s">
+        <v>30</v>
+      </c>
+      <c r="E20" s="44"/>
+      <c r="F20" s="44" t="s">
+        <v>31</v>
+      </c>
+      <c r="G20" s="44"/>
+      <c r="H20" s="44" t="s">
+        <v>32</v>
+      </c>
+      <c r="I20" s="44"/>
+      <c r="J20" s="44" t="s">
+        <v>33</v>
+      </c>
+      <c r="K20" s="44"/>
+      <c r="L20" s="44" t="s">
+        <v>34</v>
+      </c>
+      <c r="M20" s="44"/>
+      <c r="N20" s="44" t="s">
+        <v>35</v>
+      </c>
+      <c r="O20" s="44"/>
+      <c r="P20" s="44" t="s">
+        <v>36</v>
+      </c>
+      <c r="Q20" s="44"/>
+      <c r="R20" s="44" t="s">
+        <v>37</v>
+      </c>
+      <c r="S20" s="44"/>
+      <c r="T20" s="44" t="s">
+        <v>38</v>
+      </c>
+      <c r="U20" s="45"/>
+      <c r="V20" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="W20" s="45"/>
+      <c r="X20" s="44" t="s">
+        <v>40</v>
+      </c>
+      <c r="Y20" s="44"/>
+    </row>
+    <row r="21" spans="1:26" ht="45">
+      <c r="A21" s="43"/>
+      <c r="B21" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C21" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="D21" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="E21" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="F21" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="G21" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="H21" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="I21" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="J21" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="K21" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="L21" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="M21" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="N21" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="O21" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="P21" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q21" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="R21" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="S21" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="T21" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="U21" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="V21" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="W21" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="X21" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="Y21" s="9" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B22" s="3">
+        <v>50820.800000000003</v>
+      </c>
+      <c r="C22" s="3">
+        <v>96.1</v>
+      </c>
+      <c r="D22" s="3">
+        <v>106348.6</v>
+      </c>
+      <c r="E22" s="3">
+        <v>100.5</v>
+      </c>
+      <c r="F22" s="3">
+        <v>169191.6</v>
+      </c>
+      <c r="G22" s="3">
+        <v>98.8</v>
+      </c>
+      <c r="H22" s="5">
+        <v>235965.5</v>
+      </c>
+      <c r="I22" s="3">
+        <v>101.5</v>
+      </c>
+      <c r="J22" s="5">
+        <v>296946.90000000002</v>
+      </c>
+      <c r="K22" s="3">
+        <v>99.3</v>
+      </c>
+      <c r="L22" s="5">
+        <v>364059.2</v>
+      </c>
+      <c r="M22" s="3">
+        <v>93.5</v>
+      </c>
+      <c r="N22" s="5">
+        <v>435234.1</v>
+      </c>
+      <c r="O22" s="3">
+        <v>95.2</v>
+      </c>
+      <c r="P22" s="5">
+        <v>517335.1</v>
+      </c>
+      <c r="Q22" s="3">
+        <v>99.3</v>
+      </c>
+      <c r="R22" s="7">
+        <v>601103</v>
+      </c>
+      <c r="S22" s="4">
+        <v>98.3</v>
+      </c>
+      <c r="T22" s="5">
+        <v>688935.2</v>
+      </c>
+      <c r="U22" s="7">
+        <v>99.5</v>
+      </c>
+      <c r="V22" s="5">
+        <v>786106.5</v>
+      </c>
+      <c r="W22" s="7">
+        <v>102.4</v>
+      </c>
+      <c r="X22" s="5">
+        <v>884847.9</v>
+      </c>
+      <c r="Y22" s="7">
+        <v>100.3</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26" ht="15" customHeight="1"/>
+    <row r="27" spans="1:26" ht="15" customHeight="1">
+      <c r="A27" s="42"/>
+      <c r="B27" s="44" t="s">
+        <v>41</v>
+      </c>
+      <c r="C27" s="45"/>
+      <c r="D27" s="44" t="s">
+        <v>42</v>
+      </c>
+      <c r="E27" s="45"/>
+      <c r="F27" s="44" t="s">
+        <v>43</v>
+      </c>
+      <c r="G27" s="45"/>
+      <c r="H27" s="44" t="s">
+        <v>44</v>
+      </c>
+      <c r="I27" s="45"/>
+      <c r="J27" s="44" t="s">
+        <v>45</v>
+      </c>
+      <c r="K27" s="45"/>
+      <c r="L27" s="44" t="s">
+        <v>46</v>
+      </c>
+      <c r="M27" s="45"/>
+      <c r="N27" s="44" t="s">
+        <v>47</v>
+      </c>
+      <c r="O27" s="45"/>
+      <c r="P27" s="44" t="s">
+        <v>48</v>
+      </c>
+      <c r="Q27" s="45"/>
+      <c r="R27" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="S27" s="45"/>
+      <c r="T27" s="44" t="s">
+        <v>50</v>
+      </c>
+      <c r="U27" s="45"/>
+      <c r="V27" s="44" t="s">
+        <v>51</v>
+      </c>
+      <c r="W27" s="45"/>
+      <c r="X27" s="44" t="s">
+        <v>52</v>
+      </c>
+      <c r="Y27" s="44"/>
+    </row>
+    <row r="28" spans="1:26" ht="45">
+      <c r="A28" s="43"/>
+      <c r="B28" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C28" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="D28" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="E28" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="F28" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="G28" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="H28" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="I28" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="J28" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="K28" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="L28" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="M28" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="N28" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="O28" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="P28" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q28" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="R28" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="S28" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="T28" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="U28" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="V28" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="W28" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="X28" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="Y28" s="9" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B29" s="4">
+        <v>65643.600000000006</v>
+      </c>
+      <c r="C29" s="7">
+        <v>111.8</v>
+      </c>
+      <c r="D29" s="3">
+        <v>134670.79999999999</v>
+      </c>
+      <c r="E29" s="3">
+        <v>109.9</v>
+      </c>
+      <c r="F29" s="3">
+        <v>225518.8</v>
+      </c>
+      <c r="G29" s="3">
+        <v>116.9</v>
+      </c>
+      <c r="H29" s="3">
+        <v>301228.3</v>
+      </c>
+      <c r="I29" s="3">
+        <v>112.8</v>
+      </c>
+      <c r="J29" s="3">
+        <v>377334.5</v>
+      </c>
+      <c r="K29" s="3">
+        <v>113</v>
+      </c>
+      <c r="L29" s="5">
+        <v>474843.8</v>
+      </c>
+      <c r="M29" s="3">
+        <v>116.9</v>
+      </c>
+      <c r="N29" s="5">
+        <v>577674.30000000005</v>
+      </c>
+      <c r="O29" s="7">
+        <v>119.8</v>
+      </c>
+      <c r="P29" s="5">
+        <v>672827.00699999998</v>
+      </c>
+      <c r="Q29" s="3">
+        <v>118.1</v>
+      </c>
+      <c r="R29" s="7">
+        <v>783604.00899999996</v>
+      </c>
+      <c r="S29" s="4">
+        <v>119.2</v>
+      </c>
+      <c r="T29" s="5">
+        <v>870606.7</v>
+      </c>
+      <c r="U29" s="7">
+        <v>116.2</v>
+      </c>
+      <c r="V29" s="3">
+        <v>1001071.2</v>
+      </c>
+      <c r="W29" s="8">
+        <v>117.8</v>
+      </c>
+      <c r="X29" s="3">
+        <v>1131117.632</v>
+      </c>
+      <c r="Y29" s="8">
+        <v>118.6</v>
+      </c>
+      <c r="Z29" s="3"/>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="A32" s="42"/>
+      <c r="B32" s="44" t="s">
+        <v>53</v>
+      </c>
+      <c r="C32" s="45"/>
+      <c r="D32" s="44" t="s">
+        <v>54</v>
+      </c>
+      <c r="E32" s="45"/>
+      <c r="F32" s="44" t="s">
+        <v>55</v>
+      </c>
+      <c r="G32" s="45"/>
+      <c r="H32" s="44" t="s">
+        <v>56</v>
+      </c>
+      <c r="I32" s="45"/>
+      <c r="J32" s="44" t="s">
+        <v>57</v>
+      </c>
+      <c r="K32" s="45"/>
+      <c r="L32" s="44" t="s">
+        <v>58</v>
+      </c>
+      <c r="M32" s="45"/>
+      <c r="N32" s="44" t="s">
+        <v>59</v>
+      </c>
+      <c r="O32" s="45"/>
+      <c r="P32" s="44" t="s">
+        <v>60</v>
+      </c>
+      <c r="Q32" s="45"/>
+      <c r="R32" s="44" t="s">
+        <v>61</v>
+      </c>
+      <c r="S32" s="45"/>
+      <c r="T32" s="44" t="s">
+        <v>62</v>
+      </c>
+      <c r="U32" s="45"/>
+      <c r="V32" s="44" t="s">
+        <v>63</v>
+      </c>
+      <c r="W32" s="45"/>
+      <c r="X32" s="44" t="s">
+        <v>64</v>
+      </c>
+      <c r="Y32" s="44"/>
+    </row>
+    <row r="33" spans="1:25" ht="45">
+      <c r="A33" s="43"/>
+      <c r="B33" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C33" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="D33" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="E33" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="F33" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="G33" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="H33" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="I33" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="J33" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="K33" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="L33" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="M33" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="N33" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="O33" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="P33" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q33" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="R33" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="S33" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="T33" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="U33" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="V33" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="W33" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="X33" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="Y33" s="9" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="34" spans="1:25">
+      <c r="A34" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B34" s="4">
+        <v>70878.2</v>
+      </c>
+      <c r="C34" s="7">
+        <v>105.1</v>
+      </c>
+      <c r="D34" s="4">
+        <v>140334.29999999999</v>
+      </c>
+      <c r="E34" s="1">
+        <v>101.5</v>
+      </c>
+      <c r="F34" s="4">
+        <v>233303.6</v>
+      </c>
+      <c r="G34" s="1">
+        <v>100.8</v>
+      </c>
+      <c r="H34" s="3">
+        <v>309498</v>
+      </c>
+      <c r="I34" s="1">
+        <v>100.3</v>
+      </c>
+      <c r="J34" s="3">
+        <v>388460.7</v>
+      </c>
+      <c r="K34" s="3">
+        <v>100.6</v>
+      </c>
+      <c r="L34" s="3">
+        <v>489504.8</v>
+      </c>
+      <c r="M34" s="3">
+        <v>100.8</v>
+      </c>
+      <c r="N34" s="3">
+        <v>594694.5</v>
+      </c>
+      <c r="O34" s="3">
         <v>100.9</v>
       </c>
-      <c r="F15" s="3">
-[...2 lines deleted...]
-      <c r="G15" s="3">
+      <c r="P34" s="3">
+        <v>708509.8</v>
+      </c>
+      <c r="Q34" s="3">
+        <v>103.4</v>
+      </c>
+      <c r="R34" s="3">
+        <v>828201.2</v>
+      </c>
+      <c r="S34" s="1">
+        <v>103.7</v>
+      </c>
+      <c r="T34" s="3">
+        <v>949201.2</v>
+      </c>
+      <c r="U34" s="3">
+        <v>107</v>
+      </c>
+      <c r="V34" s="3">
+        <v>1101996.3</v>
+      </c>
+      <c r="W34" s="1">
+        <v>108.1</v>
+      </c>
+      <c r="X34" s="3">
+        <v>1261512.8</v>
+      </c>
+      <c r="Y34" s="1">
+        <v>109.4</v>
+      </c>
+    </row>
+    <row r="37" spans="1:25">
+      <c r="A37" s="42"/>
+      <c r="B37" s="44" t="s">
+        <v>65</v>
+      </c>
+      <c r="C37" s="45"/>
+      <c r="D37" s="44" t="s">
+        <v>66</v>
+      </c>
+      <c r="E37" s="45"/>
+      <c r="F37" s="44" t="s">
+        <v>67</v>
+      </c>
+      <c r="G37" s="45"/>
+      <c r="H37" s="44" t="s">
+        <v>68</v>
+      </c>
+      <c r="I37" s="45"/>
+      <c r="J37" s="44" t="s">
+        <v>69</v>
+      </c>
+      <c r="K37" s="45"/>
+      <c r="L37" s="44" t="s">
+        <v>70</v>
+      </c>
+      <c r="M37" s="45"/>
+      <c r="N37" s="44" t="s">
+        <v>71</v>
+      </c>
+      <c r="O37" s="45"/>
+      <c r="P37" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="Q37" s="45"/>
+      <c r="R37" s="44" t="s">
+        <v>73</v>
+      </c>
+      <c r="S37" s="45"/>
+      <c r="T37" s="44" t="s">
+        <v>74</v>
+      </c>
+      <c r="U37" s="45"/>
+      <c r="V37" s="44" t="s">
+        <v>75</v>
+      </c>
+      <c r="W37" s="45"/>
+      <c r="X37" s="44" t="s">
+        <v>76</v>
+      </c>
+      <c r="Y37" s="44"/>
+    </row>
+    <row r="38" spans="1:25" ht="45">
+      <c r="A38" s="43"/>
+      <c r="B38" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C38" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="D38" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="E38" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="F38" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="G38" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="H38" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="I38" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="J38" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="K38" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="L38" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="M38" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="N38" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="O38" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="P38" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q38" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="R38" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="S38" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="T38" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="U38" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="V38" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="W38" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="X38" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="Y38" s="9" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="39" spans="1:25">
+      <c r="A39" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B39" s="4">
+        <v>74759</v>
+      </c>
+      <c r="C39" s="7">
+        <v>101.1</v>
+      </c>
+      <c r="D39" s="4">
+        <v>151654.6</v>
+      </c>
+      <c r="E39" s="1">
+        <v>102.9</v>
+      </c>
+      <c r="F39" s="4">
+        <v>253390.1</v>
+      </c>
+      <c r="G39" s="1">
+        <v>102.9</v>
+      </c>
+      <c r="H39" s="4">
+        <v>342282.6</v>
+      </c>
+      <c r="I39" s="4">
+        <v>104.4</v>
+      </c>
+      <c r="J39" s="4">
+        <v>433062.8</v>
+      </c>
+      <c r="K39" s="4">
+        <v>105</v>
+      </c>
+      <c r="L39" s="3">
+        <v>540656.4</v>
+      </c>
+      <c r="M39" s="3">
+        <v>103.5</v>
+      </c>
+      <c r="N39" s="3">
+        <v>648747.6</v>
+      </c>
+      <c r="O39" s="3">
         <v>101.7</v>
       </c>
-      <c r="H15" s="3">
-[...181 lines deleted...]
-      <c r="A21" s="2" t="s">
+      <c r="P39" s="3">
+        <v>769926.4</v>
+      </c>
+      <c r="Q39" s="3">
+        <v>100.9</v>
+      </c>
+      <c r="R39" s="3">
+        <v>905140</v>
+      </c>
+      <c r="S39" s="1">
+        <v>101.3</v>
+      </c>
+      <c r="T39" s="3">
+        <v>1036580.4</v>
+      </c>
+      <c r="U39" s="3">
+        <v>100.7</v>
+      </c>
+      <c r="V39" s="3">
+        <v>1202853.7</v>
+      </c>
+      <c r="W39" s="1">
+        <v>100.3</v>
+      </c>
+      <c r="X39" s="3">
+        <v>1381290.8</v>
+      </c>
+      <c r="Y39" s="1">
+        <v>100.3</v>
+      </c>
+    </row>
+    <row r="42" spans="1:25">
+      <c r="A42" s="42"/>
+      <c r="B42" s="44" t="s">
+        <v>77</v>
+      </c>
+      <c r="C42" s="45"/>
+      <c r="D42" s="44" t="s">
+        <v>78</v>
+      </c>
+      <c r="E42" s="45"/>
+      <c r="F42" s="44" t="s">
+        <v>79</v>
+      </c>
+      <c r="G42" s="45"/>
+      <c r="H42" s="44" t="s">
+        <v>80</v>
+      </c>
+      <c r="I42" s="45"/>
+      <c r="J42" s="44" t="s">
+        <v>81</v>
+      </c>
+      <c r="K42" s="45"/>
+      <c r="L42" s="44" t="s">
+        <v>82</v>
+      </c>
+      <c r="M42" s="45"/>
+      <c r="N42" s="44" t="s">
+        <v>83</v>
+      </c>
+      <c r="O42" s="45"/>
+      <c r="P42" s="44" t="s">
+        <v>84</v>
+      </c>
+      <c r="Q42" s="45"/>
+      <c r="R42" s="44" t="s">
+        <v>85</v>
+      </c>
+      <c r="S42" s="45"/>
+      <c r="T42" s="44" t="s">
+        <v>86</v>
+      </c>
+      <c r="U42" s="45"/>
+      <c r="V42" s="44" t="s">
+        <v>87</v>
+      </c>
+      <c r="W42" s="45"/>
+      <c r="X42" s="44" t="s">
+        <v>88</v>
+      </c>
+      <c r="Y42" s="44"/>
+    </row>
+    <row r="43" spans="1:25" ht="45">
+      <c r="A43" s="43"/>
+      <c r="B43" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C43" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="D43" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="E43" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="F43" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="G43" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="H43" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="I43" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="J43" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="K43" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="L43" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="M43" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="N43" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="O43" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="P43" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q43" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="R43" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="S43" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="T43" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="U43" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="V43" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="W43" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="X43" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="Y43" s="9" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="44" spans="1:25">
+      <c r="A44" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B21" s="3">
-[...38 lines deleted...]
-      <c r="O21" s="3">
+      <c r="B44" s="4">
+        <v>84396.4</v>
+      </c>
+      <c r="C44" s="7">
+        <v>100.5</v>
+      </c>
+      <c r="D44" s="4">
+        <v>170723.9</v>
+      </c>
+      <c r="E44" s="1">
         <v>100.7</v>
       </c>
-      <c r="P21" s="3">
-[...20 lines deleted...]
-      <c r="W21" s="5">
+      <c r="F44" s="4">
+        <v>283844.7</v>
+      </c>
+      <c r="G44" s="1">
         <v>100.5</v>
       </c>
-      <c r="X21" s="3">
-[...155 lines deleted...]
-      <c r="E28" s="3">
+      <c r="H44" s="4">
+        <v>383598.5</v>
+      </c>
+      <c r="I44" s="4">
+        <v>100.7</v>
+      </c>
+      <c r="J44" s="4">
+        <v>483599.1</v>
+      </c>
+      <c r="K44" s="4">
+        <v>100.4</v>
+      </c>
+      <c r="L44" s="3">
+        <v>602410.6</v>
+      </c>
+      <c r="M44" s="3">
         <v>100.5</v>
       </c>
-      <c r="F28" s="3">
-[...422 lines deleted...]
-      <c r="K40" s="3">
+      <c r="N44" s="3">
+        <v>721419.5</v>
+      </c>
+      <c r="O44" s="3">
+        <v>100.5</v>
+      </c>
+      <c r="P44" s="3">
+        <v>854826.1</v>
+      </c>
+      <c r="Q44" s="3">
         <v>100.6</v>
       </c>
-      <c r="L40" s="3">
-[...378 lines deleted...]
-      <c r="C50" s="7">
+      <c r="R44" s="3">
+        <v>1001673.9</v>
+      </c>
+      <c r="S44" s="1">
         <v>100.5</v>
       </c>
-      <c r="D50" s="4">
-[...48 lines deleted...]
-      <c r="A52" s="1" t="s">
+      <c r="T44" s="3"/>
+      <c r="U44" s="3"/>
+      <c r="V44" s="3"/>
+      <c r="X44" s="3"/>
+    </row>
+    <row r="46" spans="1:25">
+      <c r="A46" s="1" t="s">
         <v>2</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="93">
-[...1 lines deleted...]
-    <mergeCell ref="A13:A14"/>
+  <mergeCells count="92">
+    <mergeCell ref="R42:S42"/>
+    <mergeCell ref="T42:U42"/>
+    <mergeCell ref="V42:W42"/>
+    <mergeCell ref="X42:Y42"/>
+    <mergeCell ref="X37:Y37"/>
+    <mergeCell ref="R37:S37"/>
+    <mergeCell ref="T37:U37"/>
+    <mergeCell ref="V37:W37"/>
+    <mergeCell ref="R32:S32"/>
+    <mergeCell ref="T32:U32"/>
+    <mergeCell ref="V32:W32"/>
+    <mergeCell ref="X32:Y32"/>
+    <mergeCell ref="X27:Y27"/>
+    <mergeCell ref="R27:S27"/>
+    <mergeCell ref="T27:U27"/>
+    <mergeCell ref="A42:A43"/>
+    <mergeCell ref="B42:C42"/>
+    <mergeCell ref="D42:E42"/>
+    <mergeCell ref="F42:G42"/>
+    <mergeCell ref="H42:I42"/>
+    <mergeCell ref="J42:K42"/>
+    <mergeCell ref="L42:M42"/>
+    <mergeCell ref="N42:O42"/>
+    <mergeCell ref="P42:Q42"/>
+    <mergeCell ref="L37:M37"/>
+    <mergeCell ref="N37:O37"/>
+    <mergeCell ref="P37:Q37"/>
+    <mergeCell ref="J37:K37"/>
+    <mergeCell ref="A37:A38"/>
+    <mergeCell ref="B37:C37"/>
+    <mergeCell ref="D37:E37"/>
+    <mergeCell ref="F37:G37"/>
+    <mergeCell ref="H37:I37"/>
+    <mergeCell ref="A32:A33"/>
+    <mergeCell ref="B32:C32"/>
+    <mergeCell ref="D32:E32"/>
+    <mergeCell ref="F32:G32"/>
+    <mergeCell ref="H32:I32"/>
+    <mergeCell ref="X20:Y20"/>
+    <mergeCell ref="J32:K32"/>
+    <mergeCell ref="L32:M32"/>
+    <mergeCell ref="N32:O32"/>
+    <mergeCell ref="P32:Q32"/>
+    <mergeCell ref="L27:M27"/>
+    <mergeCell ref="N27:O27"/>
+    <mergeCell ref="P27:Q27"/>
+    <mergeCell ref="J27:K27"/>
+    <mergeCell ref="V13:W13"/>
+    <mergeCell ref="A27:A28"/>
+    <mergeCell ref="B27:C27"/>
+    <mergeCell ref="D27:E27"/>
+    <mergeCell ref="F27:G27"/>
+    <mergeCell ref="H27:I27"/>
+    <mergeCell ref="V27:W27"/>
+    <mergeCell ref="R20:S20"/>
+    <mergeCell ref="T20:U20"/>
+    <mergeCell ref="V20:W20"/>
+    <mergeCell ref="J13:K13"/>
     <mergeCell ref="B13:C13"/>
     <mergeCell ref="D13:E13"/>
     <mergeCell ref="F13:G13"/>
     <mergeCell ref="H13:I13"/>
-    <mergeCell ref="J13:K13"/>
+    <mergeCell ref="X13:Y13"/>
+    <mergeCell ref="A20:A21"/>
+    <mergeCell ref="B20:C20"/>
+    <mergeCell ref="D20:E20"/>
+    <mergeCell ref="F20:G20"/>
+    <mergeCell ref="H20:I20"/>
+    <mergeCell ref="J20:K20"/>
+    <mergeCell ref="L20:M20"/>
+    <mergeCell ref="N20:O20"/>
+    <mergeCell ref="P20:Q20"/>
     <mergeCell ref="L13:M13"/>
     <mergeCell ref="N13:O13"/>
     <mergeCell ref="P13:Q13"/>
     <mergeCell ref="R13:S13"/>
     <mergeCell ref="T13:U13"/>
-    <mergeCell ref="V13:W13"/>
-[...79 lines deleted...]
-    <mergeCell ref="T33:U33"/>
+    <mergeCell ref="A13:A14"/>
+    <mergeCell ref="A4:Y4"/>
+    <mergeCell ref="A7:A8"/>
+    <mergeCell ref="B7:C7"/>
+    <mergeCell ref="D7:E7"/>
+    <mergeCell ref="F7:G7"/>
+    <mergeCell ref="H7:I7"/>
+    <mergeCell ref="J7:K7"/>
+    <mergeCell ref="L7:M7"/>
+    <mergeCell ref="N7:O7"/>
+    <mergeCell ref="P7:Q7"/>
+    <mergeCell ref="R7:S7"/>
+    <mergeCell ref="T7:U7"/>
+    <mergeCell ref="V7:W7"/>
+    <mergeCell ref="X7:Y7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Лист3</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Метадеректер</vt:lpstr>
+      <vt:lpstr>Шартты белгілер</vt:lpstr>
+      <vt:lpstr>Көрсеткіш</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>