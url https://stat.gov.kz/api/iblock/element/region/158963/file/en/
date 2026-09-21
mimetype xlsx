--- v0 (2026-08-31)
+++ v1 (2026-09-21)
@@ -1,61 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="1110" yWindow="6450" windowWidth="25440" windowHeight="9315" tabRatio="788"/>
   </bookViews>
   <sheets>
-    <sheet name="Лист1" sheetId="14" r:id="rId1"/>
+    <sheet name="Metadata" sheetId="15" r:id="rId1"/>
+    <sheet name="Conventions" sheetId="16" r:id="rId2"/>
+    <sheet name="Indicator" sheetId="14" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="58" uniqueCount="10">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="104" uniqueCount="52">
   <si>
     <t>Foreign trade turnover*</t>
   </si>
   <si>
     <t>Mangystau</t>
   </si>
   <si>
     <t>trade turnover</t>
   </si>
   <si>
     <t>export</t>
   </si>
   <si>
     <t>import</t>
   </si>
   <si>
     <t>million US dollars</t>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <color indexed="8"/>
@@ -78,187 +82,385 @@
   <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <color indexed="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>**</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <color indexed="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>Preliminary data.</t>
     </r>
   </si>
   <si>
     <r>
-      <t>January-June 2025</t>
+      <t>January-July 2025</t>
     </r>
     <r>
       <rPr>
-        <b/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>**</t>
     </r>
   </si>
   <si>
     <r>
-      <t>January-June 2026</t>
+      <t>January-July 2026</t>
     </r>
     <r>
       <rPr>
-        <b/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>**</t>
     </r>
+  </si>
+  <si>
+    <t>Code of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Name of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Unit of Measurement</t>
+  </si>
+  <si>
+    <r>
+      <t>Abbreviated Title of the Statistical Indicator</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Arial Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>History of the Indicator</t>
+  </si>
+  <si>
+    <t>Definition of the Indicator</t>
+  </si>
+  <si>
+    <t>Data Processing Method</t>
+  </si>
+  <si>
+    <t>Aggregation</t>
+  </si>
+  <si>
+    <t>Methodology for Calculation</t>
+  </si>
+  <si>
+    <t>For the calculations, official statistical data are used: reporting under Form 1-TS “Report on Mutual Trade in Goods with the Member States of the Eurasian Economic Union” and customs declaration information compiled by the Committee of State Revenues of the Ministry of Finance of the Republic of Kazakhstan on foreign trade with countries that are not members of the Eurasian Economic Union.</t>
+  </si>
+  <si>
+    <t>Source of the Indicator</t>
+  </si>
+  <si>
+    <t>The main sources of information are the data from statistical reporting under Form 1-TS “Report on Mutual Trade in Goods with the Member States of the Eurasian Economic Union” with the EAEU countries, as well as the data from customs declarations of the Committee of State Revenues of the Ministry of Finance of the Republic of Kazakhstan with other countries of the world (not members of the EAEU).</t>
+  </si>
+  <si>
+    <r>
+      <t>Notes</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Arial Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>Classifications</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/20/</t>
+  </si>
+  <si>
+    <t>Methodological Explanations:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/29/</t>
+  </si>
+  <si>
+    <t>Related Publications:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/region/mangystau/dynamic-tables/28255/</t>
+  </si>
+  <si>
+    <t>Useful Links:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/55001201?keyword=</t>
+  </si>
+  <si>
+    <t>Date of Last Update:</t>
+  </si>
+  <si>
+    <t>Date of Next Update:</t>
+  </si>
+  <si>
+    <t>Responsible Structural Division</t>
+  </si>
+  <si>
+    <t>Division of trade statistics</t>
+  </si>
+  <si>
+    <t>Responsible Officer</t>
+  </si>
+  <si>
+    <t>Mateshova Gulzhazira</t>
+  </si>
+  <si>
+    <t>Telephone Number:</t>
+  </si>
+  <si>
+    <t>+7 7292 319047</t>
+  </si>
+  <si>
+    <t>E-mail:</t>
+  </si>
+  <si>
+    <t>g.mateshova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> </t>
+  </si>
+  <si>
+    <t>Conventional designations:</t>
+  </si>
+  <si>
+    <t>«-» - no case</t>
+  </si>
+  <si>
+    <t>«0.0» - insignificant value</t>
+  </si>
+  <si>
+    <t>«X» - data is confidential</t>
+  </si>
+  <si>
+    <t>«...» - no data available</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
+  </si>
+  <si>
+    <t>© Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
+  </si>
+  <si>
+    <t>Foreign trade turnover</t>
+  </si>
+  <si>
+    <t>Million US dollars</t>
+  </si>
+  <si>
+    <t>Since 2011</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="14">
+  <fonts count="23">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <charset val="204"/>
-[...4 lines deleted...]
-      <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <vertAlign val="superscript"/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <vertAlign val="superscript"/>
       <sz val="8"/>
-      <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
-      <vertAlign val="superscript"/>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color indexed="12"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="6">
+  <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
@@ -283,144 +485,232 @@
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="11">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="34">
+  <cellXfs count="58">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="3" applyFill="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="3"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="5" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="5" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="6" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="14" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="2" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="7" applyFont="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="10" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...20 lines deleted...]
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="11">
+    <cellStyle name="Гиперссылка" xfId="5" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 11 20" xfId="7"/>
+    <cellStyle name="Обычный 14" xfId="8"/>
     <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2 2" xfId="9"/>
+    <cellStyle name="Обычный 2 2 2" xfId="6"/>
+    <cellStyle name="Обычный 2 3" xfId="4"/>
+    <cellStyle name="Обычный 2 8" xfId="10"/>
+    <cellStyle name="Обычный 3" xfId="3"/>
     <cellStyle name="Обычный_Для сборника показатели Торговля2" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -663,656 +953,988 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:g.mateshova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/20/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/55001201?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AZ9"/>
+  <dimension ref="A1:E28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane xSplit="1" ySplit="1" topLeftCell="Y2" activePane="bottomRight" state="frozen"/>
+      <selection activeCell="A32" sqref="A32"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="44.7109375" style="26" customWidth="1"/>
+    <col min="2" max="2" width="84" style="26" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="26"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2">
+      <c r="A1" s="25"/>
+      <c r="B1" s="25"/>
+    </row>
+    <row r="2" spans="1:2">
+      <c r="A2" s="27" t="s">
+        <v>10</v>
+      </c>
+      <c r="B2" s="28">
+        <v>312101</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="27" t="s">
+        <v>11</v>
+      </c>
+      <c r="B3" s="28" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="27" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="29" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="B5" s="28" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" s="28" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="15.75" customHeight="1">
+      <c r="A7" s="30" t="s">
+        <v>15</v>
+      </c>
+      <c r="B7" s="31" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="B8" s="32" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="54" customHeight="1">
+      <c r="A9" s="30" t="s">
+        <v>18</v>
+      </c>
+      <c r="B9" s="33" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="63.75">
+      <c r="A10" s="30" t="s">
+        <v>20</v>
+      </c>
+      <c r="B10" s="33" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="B11" s="34"/>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="30" t="s">
+        <v>23</v>
+      </c>
+      <c r="B12" s="35" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" ht="30.75" customHeight="1">
+      <c r="A13" s="30" t="s">
+        <v>25</v>
+      </c>
+      <c r="B13" s="36" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" ht="21.75" customHeight="1">
+      <c r="A14" s="37" t="s">
+        <v>27</v>
+      </c>
+      <c r="B14" s="36" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="B15" s="36" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="30" t="s">
+        <v>31</v>
+      </c>
+      <c r="B16" s="38">
+        <v>46280</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
+      <c r="A17" s="30" t="s">
+        <v>32</v>
+      </c>
+      <c r="B17" s="38">
+        <v>46310</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18" s="30" t="s">
+        <v>33</v>
+      </c>
+      <c r="B18" s="39" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19" s="30" t="s">
+        <v>35</v>
+      </c>
+      <c r="B19" s="40" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
+      <c r="A20" s="30" t="s">
+        <v>37</v>
+      </c>
+      <c r="B20" s="41" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
+      <c r="A21" s="30" t="s">
+        <v>39</v>
+      </c>
+      <c r="B21" s="42" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
+      <c r="A22" s="25"/>
+      <c r="B22" s="25"/>
+      <c r="E22" s="26" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
+      <c r="A23" s="25"/>
+      <c r="B23" s="25"/>
+    </row>
+    <row r="24" spans="1:5">
+      <c r="A24" s="25"/>
+      <c r="B24" s="25"/>
+    </row>
+    <row r="28" spans="1:5">
+      <c r="B28" s="26" t="s">
+        <v>41</v>
+      </c>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B15" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
+    <hyperlink ref="B21" r:id="rId3"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId4"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="B6:B18"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B45" sqref="B45"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="4" style="26" customWidth="1"/>
+    <col min="2" max="2" width="99" style="26" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="26"/>
+  </cols>
+  <sheetData>
+    <row r="6" spans="2:2">
+      <c r="B6" s="43" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="43" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="43" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="43" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="43" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2">
+      <c r="B11" s="44"/>
+    </row>
+    <row r="12" spans="2:2" ht="19.5" customHeight="1">
+      <c r="B12" s="45" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="44"/>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="44"/>
+    </row>
+    <row r="15" spans="2:2">
+      <c r="B15" s="46"/>
+    </row>
+    <row r="16" spans="2:2">
+      <c r="B16" s="46"/>
+    </row>
+    <row r="17" spans="2:2">
+      <c r="B17" s="46"/>
+    </row>
+    <row r="18" spans="2:2">
+      <c r="B18" s="47" t="s">
+        <v>48</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:AZ10"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <pane xSplit="1" ySplit="1" topLeftCell="S2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
-      <selection pane="bottomRight" activeCell="AU14" sqref="AU14"/>
+      <selection pane="bottomRight" activeCell="AK34" sqref="AK34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="28.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="12" style="1" customWidth="1"/>
     <col min="3" max="4" width="9.140625" style="1"/>
     <col min="5" max="5" width="12" style="1" customWidth="1"/>
     <col min="6" max="7" width="9.140625" style="1"/>
     <col min="8" max="8" width="12.85546875" style="1" customWidth="1"/>
     <col min="9" max="10" width="9.140625" style="1"/>
     <col min="11" max="11" width="12.28515625" style="1" customWidth="1"/>
     <col min="12" max="13" width="9.140625" style="1"/>
     <col min="14" max="14" width="12" style="1" customWidth="1"/>
     <col min="15" max="16" width="9.140625" style="1"/>
     <col min="17" max="17" width="12.5703125" style="1" customWidth="1"/>
     <col min="18" max="19" width="9.140625" style="1"/>
     <col min="20" max="20" width="12.140625" style="1" customWidth="1"/>
     <col min="21" max="22" width="9.140625" style="1"/>
     <col min="23" max="23" width="12.85546875" style="1" customWidth="1"/>
     <col min="24" max="24" width="9.140625" style="1"/>
     <col min="25" max="43" width="5" style="1" customWidth="1"/>
     <col min="44" max="46" width="7.28515625" style="1" customWidth="1"/>
-    <col min="47" max="52" width="9.140625" style="18"/>
+    <col min="47" max="52" width="9.140625" style="17"/>
     <col min="53" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:52" ht="12.75">
-      <c r="A1" s="24" t="s">
+    <row r="1" spans="1:52" ht="16.5" customHeight="1">
+      <c r="A1" s="48" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="24"/>
-[...82 lines deleted...]
-      <c r="AY2" s="29" t="s">
+      <c r="B1" s="48"/>
+      <c r="C1" s="48"/>
+      <c r="D1" s="48"/>
+      <c r="E1" s="48"/>
+      <c r="F1" s="48"/>
+      <c r="G1" s="48"/>
+      <c r="H1" s="48"/>
+      <c r="I1" s="48"/>
+      <c r="J1" s="48"/>
+      <c r="K1" s="48"/>
+      <c r="L1" s="48"/>
+      <c r="M1" s="48"/>
+      <c r="N1" s="48"/>
+      <c r="O1" s="48"/>
+      <c r="P1" s="48"/>
+      <c r="Q1" s="48"/>
+      <c r="R1" s="48"/>
+      <c r="S1" s="48"/>
+      <c r="T1" s="48"/>
+      <c r="U1" s="48"/>
+      <c r="V1" s="48"/>
+      <c r="W1" s="48"/>
+      <c r="X1" s="48"/>
+      <c r="Y1" s="48"/>
+      <c r="Z1" s="48"/>
+      <c r="AA1" s="48"/>
+      <c r="AB1" s="48"/>
+      <c r="AC1" s="48"/>
+      <c r="AD1" s="48"/>
+      <c r="AE1" s="48"/>
+      <c r="AF1" s="48"/>
+      <c r="AG1" s="48"/>
+      <c r="AH1" s="48"/>
+      <c r="AI1" s="48"/>
+      <c r="AJ1" s="48"/>
+      <c r="AK1" s="48"/>
+      <c r="AL1" s="48"/>
+      <c r="AM1" s="48"/>
+      <c r="AN1" s="48"/>
+    </row>
+    <row r="2" spans="1:52" ht="16.5" customHeight="1">
+      <c r="A2" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="48"/>
+      <c r="C2" s="48"/>
+      <c r="D2" s="48"/>
+      <c r="E2" s="48"/>
+      <c r="F2" s="48"/>
+      <c r="G2" s="48"/>
+      <c r="H2" s="48"/>
+      <c r="I2" s="48"/>
+      <c r="J2" s="48"/>
+      <c r="K2" s="48"/>
+      <c r="L2" s="48"/>
+      <c r="M2" s="48"/>
+      <c r="N2" s="48"/>
+      <c r="O2" s="48"/>
+      <c r="P2" s="48"/>
+      <c r="Q2" s="48"/>
+      <c r="R2" s="48"/>
+      <c r="S2" s="48"/>
+      <c r="T2" s="48"/>
+      <c r="U2" s="48"/>
+      <c r="V2" s="48"/>
+      <c r="W2" s="48"/>
+      <c r="X2" s="48"/>
+      <c r="Y2" s="48"/>
+      <c r="Z2" s="48"/>
+      <c r="AA2" s="48"/>
+      <c r="AB2" s="48"/>
+      <c r="AC2" s="48"/>
+      <c r="AD2" s="48"/>
+      <c r="AE2" s="48"/>
+      <c r="AF2" s="48"/>
+      <c r="AG2" s="48"/>
+      <c r="AH2" s="48"/>
+      <c r="AI2" s="48"/>
+      <c r="AJ2" s="48"/>
+      <c r="AK2" s="48"/>
+      <c r="AL2" s="48"/>
+      <c r="AM2" s="48"/>
+      <c r="AN2" s="48"/>
+    </row>
+    <row r="3" spans="1:52">
+      <c r="A3" s="2"/>
+      <c r="B3" s="2"/>
+      <c r="C3" s="2"/>
+      <c r="D3" s="2"/>
+      <c r="E3" s="2"/>
+      <c r="F3" s="2"/>
+      <c r="G3" s="2"/>
+      <c r="H3" s="2"/>
+      <c r="I3" s="2"/>
+      <c r="J3" s="2"/>
+      <c r="K3" s="2"/>
+      <c r="L3" s="2"/>
+      <c r="M3" s="3"/>
+      <c r="N3" s="2"/>
+      <c r="O3" s="2"/>
+      <c r="P3" s="3"/>
+      <c r="Q3" s="2"/>
+      <c r="R3" s="2"/>
+      <c r="S3" s="2"/>
+      <c r="T3" s="2"/>
+      <c r="U3" s="3"/>
+      <c r="V3" s="3"/>
+      <c r="W3" s="2"/>
+      <c r="X3" s="3"/>
+      <c r="Y3" s="3"/>
+      <c r="Z3" s="2"/>
+      <c r="AA3" s="2"/>
+      <c r="AB3" s="3"/>
+      <c r="AC3" s="2"/>
+      <c r="AD3" s="2"/>
+      <c r="AE3" s="2"/>
+      <c r="AF3" s="2"/>
+      <c r="AG3" s="2"/>
+      <c r="AH3" s="2"/>
+      <c r="AI3" s="2"/>
+      <c r="AJ3" s="55"/>
+      <c r="AK3" s="55"/>
+      <c r="AL3" s="16"/>
+      <c r="AM3" s="4"/>
+      <c r="AN3" s="4"/>
+      <c r="AP3" s="55"/>
+      <c r="AQ3" s="55"/>
+      <c r="AY3" s="53" t="s">
         <v>5</v>
       </c>
-      <c r="AZ2" s="29"/>
-[...3 lines deleted...]
-      <c r="B3" s="26">
+      <c r="AZ3" s="54"/>
+    </row>
+    <row r="4" spans="1:52" s="16" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A4" s="49"/>
+      <c r="B4" s="50">
         <v>2011</v>
       </c>
-      <c r="C3" s="27"/>
-[...1 lines deleted...]
-      <c r="E3" s="26">
+      <c r="C4" s="51"/>
+      <c r="D4" s="52"/>
+      <c r="E4" s="50">
         <v>2012</v>
       </c>
-      <c r="F3" s="27"/>
-[...1 lines deleted...]
-      <c r="H3" s="26">
+      <c r="F4" s="51"/>
+      <c r="G4" s="52"/>
+      <c r="H4" s="50">
         <v>2013</v>
       </c>
-      <c r="I3" s="27"/>
-[...1 lines deleted...]
-      <c r="K3" s="26">
+      <c r="I4" s="51"/>
+      <c r="J4" s="52"/>
+      <c r="K4" s="50">
         <v>2014</v>
       </c>
-      <c r="L3" s="27"/>
-[...1 lines deleted...]
-      <c r="N3" s="26">
+      <c r="L4" s="51"/>
+      <c r="M4" s="52"/>
+      <c r="N4" s="50">
         <v>2015</v>
       </c>
-      <c r="O3" s="27"/>
-[...1 lines deleted...]
-      <c r="Q3" s="26">
+      <c r="O4" s="51"/>
+      <c r="P4" s="52"/>
+      <c r="Q4" s="50">
         <v>2016</v>
       </c>
-      <c r="R3" s="27"/>
-[...1 lines deleted...]
-      <c r="T3" s="26">
+      <c r="R4" s="51"/>
+      <c r="S4" s="52"/>
+      <c r="T4" s="50">
         <v>2017</v>
       </c>
-      <c r="U3" s="27"/>
-[...1 lines deleted...]
-      <c r="W3" s="26">
+      <c r="U4" s="51"/>
+      <c r="V4" s="52"/>
+      <c r="W4" s="50">
         <v>2018</v>
       </c>
-      <c r="X3" s="27"/>
-[...1 lines deleted...]
-      <c r="Z3" s="26">
+      <c r="X4" s="51"/>
+      <c r="Y4" s="52"/>
+      <c r="Z4" s="50">
         <v>2019</v>
       </c>
-      <c r="AA3" s="27"/>
-[...1 lines deleted...]
-      <c r="AC3" s="26">
+      <c r="AA4" s="51"/>
+      <c r="AB4" s="52"/>
+      <c r="AC4" s="50">
         <v>2020</v>
       </c>
-      <c r="AD3" s="27"/>
-[...1 lines deleted...]
-      <c r="AF3" s="26">
+      <c r="AD4" s="51"/>
+      <c r="AE4" s="52"/>
+      <c r="AF4" s="50">
         <v>2021</v>
       </c>
-      <c r="AG3" s="27"/>
-[...1 lines deleted...]
-      <c r="AI3" s="26">
+      <c r="AG4" s="51"/>
+      <c r="AH4" s="52"/>
+      <c r="AI4" s="50">
         <v>2022</v>
       </c>
-      <c r="AJ3" s="27"/>
-[...1 lines deleted...]
-      <c r="AL3" s="26">
+      <c r="AJ4" s="51"/>
+      <c r="AK4" s="52"/>
+      <c r="AL4" s="50">
         <v>2023</v>
       </c>
-      <c r="AM3" s="27"/>
-[...1 lines deleted...]
-      <c r="AO3" s="26">
+      <c r="AM4" s="51"/>
+      <c r="AN4" s="51"/>
+      <c r="AO4" s="50">
         <v>2024</v>
       </c>
-      <c r="AP3" s="27"/>
-[...1 lines deleted...]
-      <c r="AR3" s="31">
+      <c r="AP4" s="51"/>
+      <c r="AQ4" s="51"/>
+      <c r="AR4" s="56">
         <v>2025</v>
       </c>
-      <c r="AS3" s="32"/>
-[...1 lines deleted...]
-      <c r="AU3" s="26" t="s">
+      <c r="AS4" s="57"/>
+      <c r="AT4" s="57"/>
+      <c r="AU4" s="50" t="s">
         <v>8</v>
       </c>
-      <c r="AV3" s="27"/>
-[...1 lines deleted...]
-      <c r="AX3" s="26" t="s">
+      <c r="AV4" s="51"/>
+      <c r="AW4" s="51"/>
+      <c r="AX4" s="50" t="s">
         <v>9</v>
       </c>
-      <c r="AY3" s="27"/>
-[...4 lines deleted...]
-      <c r="B4" s="5" t="s">
+      <c r="AY4" s="51"/>
+      <c r="AZ4" s="51"/>
+    </row>
+    <row r="5" spans="1:52" ht="33.75" customHeight="1">
+      <c r="A5" s="49"/>
+      <c r="B5" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="C4" s="6" t="s">
+      <c r="C5" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="D4" s="6" t="s">
+      <c r="D5" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="E4" s="5" t="s">
+      <c r="E5" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="F4" s="6" t="s">
+      <c r="F5" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="G4" s="6" t="s">
+      <c r="G5" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="H4" s="5" t="s">
+      <c r="H5" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="I4" s="6" t="s">
+      <c r="I5" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="J4" s="6" t="s">
+      <c r="J5" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="K4" s="5" t="s">
+      <c r="K5" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="L4" s="6" t="s">
+      <c r="L5" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="M4" s="6" t="s">
+      <c r="M5" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="N4" s="5" t="s">
+      <c r="N5" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="O4" s="6" t="s">
+      <c r="O5" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="P4" s="6" t="s">
+      <c r="P5" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="Q4" s="5" t="s">
+      <c r="Q5" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="R4" s="6" t="s">
+      <c r="R5" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="S4" s="6" t="s">
+      <c r="S5" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="T4" s="5" t="s">
+      <c r="T5" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="U4" s="6" t="s">
+      <c r="U5" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="V4" s="6" t="s">
+      <c r="V5" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="W4" s="5" t="s">
+      <c r="W5" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="X4" s="6" t="s">
+      <c r="X5" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="Y4" s="6" t="s">
+      <c r="Y5" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="Z4" s="5" t="s">
+      <c r="Z5" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="AA4" s="6" t="s">
+      <c r="AA5" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="AB4" s="6" t="s">
+      <c r="AB5" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="AC4" s="5" t="s">
+      <c r="AC5" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="AD4" s="6" t="s">
+      <c r="AD5" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="AE4" s="6" t="s">
+      <c r="AE5" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="AF4" s="5" t="s">
+      <c r="AF5" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="AG4" s="6" t="s">
+      <c r="AG5" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="AH4" s="6" t="s">
+      <c r="AH5" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="AI4" s="5" t="s">
+      <c r="AI5" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="AJ4" s="6" t="s">
+      <c r="AJ5" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="AK4" s="6" t="s">
+      <c r="AK5" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="AL4" s="5" t="s">
+      <c r="AL5" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="AM4" s="6" t="s">
+      <c r="AM5" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="AN4" s="7" t="s">
+      <c r="AN5" s="7" t="s">
         <v>4</v>
       </c>
-      <c r="AO4" s="5" t="s">
+      <c r="AO5" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="AP4" s="6" t="s">
+      <c r="AP5" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="AQ4" s="7" t="s">
+      <c r="AQ5" s="7" t="s">
         <v>4</v>
       </c>
-      <c r="AR4" s="5" t="s">
+      <c r="AR5" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="AS4" s="6" t="s">
+      <c r="AS5" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="AT4" s="7" t="s">
+      <c r="AT5" s="7" t="s">
         <v>4</v>
       </c>
-      <c r="AU4" s="19" t="s">
+      <c r="AU5" s="18" t="s">
         <v>2</v>
       </c>
-      <c r="AV4" s="20" t="s">
+      <c r="AV5" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="AW4" s="21" t="s">
+      <c r="AW5" s="20" t="s">
         <v>4</v>
       </c>
-      <c r="AX4" s="19" t="s">
+      <c r="AX5" s="18" t="s">
         <v>2</v>
       </c>
-      <c r="AY4" s="20" t="s">
+      <c r="AY5" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="AZ4" s="21" t="s">
+      <c r="AZ5" s="20" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="5" spans="1:52">
-      <c r="A5" s="17" t="s">
+    <row r="6" spans="1:52">
+      <c r="A6" s="24" t="s">
         <v>1</v>
       </c>
-      <c r="B5" s="8">
+      <c r="B6" s="8">
         <v>448</v>
       </c>
-      <c r="C5" s="8">
+      <c r="C6" s="8">
         <v>8.9</v>
       </c>
-      <c r="D5" s="8">
+      <c r="D6" s="8">
         <v>439.1</v>
       </c>
-      <c r="E5" s="8">
+      <c r="E6" s="8">
         <v>192.4</v>
       </c>
-      <c r="F5" s="8">
+      <c r="F6" s="8">
         <v>1.9</v>
       </c>
-      <c r="G5" s="8">
+      <c r="G6" s="8">
         <v>190.5</v>
       </c>
-      <c r="H5" s="8">
+      <c r="H6" s="8">
         <v>229.2</v>
       </c>
-      <c r="I5" s="8">
+      <c r="I6" s="8">
         <v>19</v>
       </c>
-      <c r="J5" s="8">
+      <c r="J6" s="8">
         <v>210.2</v>
       </c>
-      <c r="K5" s="8">
+      <c r="K6" s="8">
         <v>216.9</v>
       </c>
-      <c r="L5" s="8">
+      <c r="L6" s="8">
         <v>12.3</v>
       </c>
-      <c r="M5" s="8">
+      <c r="M6" s="8">
         <v>204.5</v>
       </c>
-      <c r="N5" s="8">
+      <c r="N6" s="8">
         <v>159</v>
       </c>
-      <c r="O5" s="8">
+      <c r="O6" s="8">
         <v>12.1</v>
       </c>
-      <c r="P5" s="8">
+      <c r="P6" s="8">
         <v>146.9</v>
       </c>
-      <c r="Q5" s="8">
+      <c r="Q6" s="8">
         <v>156</v>
       </c>
-      <c r="R5" s="8">
+      <c r="R6" s="8">
         <v>4.8</v>
       </c>
-      <c r="S5" s="8">
+      <c r="S6" s="8">
         <v>151.19999999999999</v>
       </c>
-      <c r="T5" s="8">
+      <c r="T6" s="8">
         <v>150.6</v>
       </c>
-      <c r="U5" s="8">
+      <c r="U6" s="8">
         <v>15.6</v>
       </c>
-      <c r="V5" s="8">
+      <c r="V6" s="8">
         <v>135</v>
       </c>
-      <c r="W5" s="8">
+      <c r="W6" s="8">
         <v>183.2</v>
       </c>
-      <c r="X5" s="8">
+      <c r="X6" s="8">
         <v>18.3</v>
       </c>
-      <c r="Y5" s="8">
+      <c r="Y6" s="8">
         <v>164.9</v>
       </c>
-      <c r="Z5" s="9">
+      <c r="Z6" s="9">
         <v>193.2</v>
       </c>
-      <c r="AA5" s="9">
+      <c r="AA6" s="9">
         <v>20.399999999999999</v>
       </c>
-      <c r="AB5" s="9">
+      <c r="AB6" s="9">
         <v>172.8</v>
       </c>
-      <c r="AC5" s="9">
+      <c r="AC6" s="9">
         <v>181.4</v>
       </c>
-      <c r="AD5" s="9">
+      <c r="AD6" s="9">
         <v>31.9</v>
       </c>
-      <c r="AE5" s="9">
+      <c r="AE6" s="9">
         <v>149.5</v>
       </c>
-      <c r="AF5" s="8">
+      <c r="AF6" s="8">
         <v>183.2</v>
       </c>
-      <c r="AG5" s="10">
+      <c r="AG6" s="10">
         <v>21.6</v>
       </c>
-      <c r="AH5" s="11">
+      <c r="AH6" s="11">
         <v>161.6</v>
       </c>
-      <c r="AI5" s="12">
+      <c r="AI6" s="12">
         <v>210.2</v>
       </c>
-      <c r="AJ5" s="15">
+      <c r="AJ6" s="15">
         <v>29.9</v>
       </c>
-      <c r="AK5" s="15">
+      <c r="AK6" s="15">
         <v>180.3</v>
       </c>
-      <c r="AL5" s="15">
+      <c r="AL6" s="15">
         <v>256.5</v>
       </c>
-      <c r="AM5" s="15">
+      <c r="AM6" s="15">
         <v>59.3</v>
       </c>
-      <c r="AN5" s="15">
+      <c r="AN6" s="15">
         <v>197.2</v>
       </c>
-      <c r="AO5" s="15">
+      <c r="AO6" s="15">
         <v>224.3</v>
       </c>
-      <c r="AP5" s="15">
+      <c r="AP6" s="15">
         <v>26.6</v>
       </c>
-      <c r="AQ5" s="15">
+      <c r="AQ6" s="15">
         <v>197.7</v>
       </c>
-      <c r="AR5" s="33">
+      <c r="AR6" s="23">
         <v>209.9</v>
       </c>
-      <c r="AS5" s="33">
+      <c r="AS6" s="23">
         <v>18.100000000000001</v>
       </c>
-      <c r="AT5" s="33">
+      <c r="AT6" s="23">
         <v>191.8</v>
       </c>
-      <c r="AU5" s="33">
-[...19 lines deleted...]
-      <c r="A7" s="13" t="s">
+      <c r="AU6" s="23">
+        <v>119.1</v>
+      </c>
+      <c r="AV6" s="23">
+        <v>12.3</v>
+      </c>
+      <c r="AW6" s="23">
+        <v>106.8</v>
+      </c>
+      <c r="AX6" s="23">
+        <v>114.1</v>
+      </c>
+      <c r="AY6" s="23">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="AZ6" s="23">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="8" spans="1:52" ht="24">
+      <c r="A8" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="AR7" s="22"/>
-[...21 lines deleted...]
-      <c r="A9" s="14" t="s">
+      <c r="AR8" s="21"/>
+      <c r="AS8" s="21"/>
+      <c r="AT8" s="21"/>
+      <c r="AU8" s="22"/>
+      <c r="AV8" s="22"/>
+      <c r="AW8" s="22"/>
+      <c r="AX8" s="22"/>
+      <c r="AY8" s="22"/>
+      <c r="AZ8" s="22"/>
+    </row>
+    <row r="9" spans="1:52">
+      <c r="AR9" s="21"/>
+      <c r="AS9" s="21"/>
+      <c r="AT9" s="21"/>
+      <c r="AU9" s="22"/>
+      <c r="AV9" s="22"/>
+      <c r="AW9" s="22"/>
+      <c r="AX9" s="22"/>
+      <c r="AY9" s="22"/>
+      <c r="AZ9" s="22"/>
+    </row>
+    <row r="10" spans="1:52" ht="12.75">
+      <c r="A10" s="14" t="s">
         <v>7</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="22">
-[...8 lines deleted...]
-    <mergeCell ref="AU3:AW3"/>
+  <mergeCells count="23">
+    <mergeCell ref="AY3:AZ3"/>
+    <mergeCell ref="AO4:AQ4"/>
+    <mergeCell ref="AP3:AQ3"/>
+    <mergeCell ref="AI4:AK4"/>
+    <mergeCell ref="AJ3:AK3"/>
+    <mergeCell ref="AR4:AT4"/>
+    <mergeCell ref="AL4:AN4"/>
+    <mergeCell ref="AX4:AZ4"/>
+    <mergeCell ref="AU4:AW4"/>
     <mergeCell ref="A1:AN1"/>
-    <mergeCell ref="A3:A4"/>
-[...10 lines deleted...]
-    <mergeCell ref="T3:V3"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:D4"/>
+    <mergeCell ref="E4:G4"/>
+    <mergeCell ref="H4:J4"/>
+    <mergeCell ref="Z4:AB4"/>
+    <mergeCell ref="W4:Y4"/>
+    <mergeCell ref="Q4:S4"/>
+    <mergeCell ref="AC4:AE4"/>
+    <mergeCell ref="K4:M4"/>
+    <mergeCell ref="N4:P4"/>
+    <mergeCell ref="AF4:AH4"/>
+    <mergeCell ref="T4:V4"/>
+    <mergeCell ref="A2:AN2"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="200" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Лист1</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Conventions</vt:lpstr>
+      <vt:lpstr>Indicator</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>