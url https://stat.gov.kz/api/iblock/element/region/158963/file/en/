--- v1 (2026-09-21)
+++ v2 (2026-10-18)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="1110" yWindow="6450" windowWidth="25440" windowHeight="9315" tabRatio="788"/>
+    <workbookView xWindow="1110" yWindow="6450" windowWidth="25440" windowHeight="9315" tabRatio="788" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="15" r:id="rId1"/>
     <sheet name="Conventions" sheetId="16" r:id="rId2"/>
     <sheet name="Indicator" sheetId="14" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="104" uniqueCount="52">
   <si>
     <t>Foreign trade turnover*</t>
   </si>
   <si>
     <t>Mangystau</t>
   </si>
   <si>
     <t>trade turnover</t>
   </si>
   <si>
     <t>export</t>
   </si>
   <si>
@@ -81,78 +81,50 @@
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <color indexed="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>**</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <color indexed="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>Preliminary data.</t>
     </r>
   </si>
   <si>
-    <r>
-[...26 lines deleted...]
-  <si>
     <t>Code of the Statistical Indicator</t>
   </si>
   <si>
     <t>Name of the Statistical Indicator</t>
   </si>
   <si>
     <t>Unit of Measurement</t>
   </si>
   <si>
     <r>
       <t>Abbreviated Title of the Statistical Indicator</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="Arial Cyr"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
   </si>
   <si>
     <t>History of the Indicator</t>
   </si>
@@ -256,50 +228,78 @@
   </si>
   <si>
     <t>«0.0» - insignificant value</t>
   </si>
   <si>
     <t>«X» - data is confidential</t>
   </si>
   <si>
     <t>«...» - no data available</t>
   </si>
   <si>
     <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
   </si>
   <si>
     <t>© Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
   </si>
   <si>
     <t>Foreign trade turnover</t>
   </si>
   <si>
     <t>Million US dollars</t>
   </si>
   <si>
     <t>Since 2011</t>
   </si>
+  <si>
+    <r>
+      <t>January-August 2025</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>**</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>January-August 2026</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>**</t>
+    </r>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="23">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
@@ -336,58 +336,54 @@
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <vertAlign val="superscript"/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <vertAlign val="superscript"/>
-[...4 lines deleted...]
-    <font>
       <sz val="10"/>
       <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -403,50 +399,56 @@
       <sz val="10"/>
       <color indexed="12"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <vertAlign val="superscript"/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
@@ -503,191 +505,191 @@
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="11">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="58">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="3" applyFill="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="3" applyFill="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="3"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="5" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="5" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="5" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="5" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="6" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="6" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="14" fontId="14" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="13" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="14" fillId="0" borderId="2" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="2" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="7" applyFont="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="3" applyFont="1"/>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="10" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="10" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...22 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="11">
     <cellStyle name="Гиперссылка" xfId="5" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 11 20" xfId="7"/>
     <cellStyle name="Обычный 14" xfId="8"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2" xfId="9"/>
     <cellStyle name="Обычный 2 2 2" xfId="6"/>
     <cellStyle name="Обычный 2 3" xfId="4"/>
     <cellStyle name="Обычный 2 8" xfId="10"/>
     <cellStyle name="Обычный 3" xfId="3"/>
     <cellStyle name="Обычный_Для сборника показатели Торговля2" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
@@ -964,589 +966,589 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:g.mateshova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/20/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/55001201?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:E28"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A32" sqref="A32"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="G18" sqref="G18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="44.7109375" style="26" customWidth="1"/>
     <col min="2" max="2" width="84" style="26" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="26"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="25"/>
       <c r="B1" s="25"/>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="27" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="B2" s="28">
         <v>312101</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="27" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="B3" s="28" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="27" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="B4" s="29" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="27" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B5" s="28" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="27" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B6" s="28" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
     </row>
     <row r="7" spans="1:2" ht="15.75" customHeight="1">
       <c r="A7" s="30" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="B7" s="31" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="30" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="B8" s="32" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="54" customHeight="1">
       <c r="A9" s="30" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="B9" s="33" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
     </row>
     <row r="10" spans="1:2" ht="63.75">
       <c r="A10" s="30" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="B10" s="33" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="30" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B11" s="34"/>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="30" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="B12" s="35" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="30.75" customHeight="1">
       <c r="A13" s="30" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="B13" s="36" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="21.75" customHeight="1">
       <c r="A14" s="37" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="B14" s="36" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="30" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="B15" s="36" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="30" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="B16" s="38">
-        <v>46280</v>
+        <v>46310</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="30" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="B17" s="38">
-        <v>46310</v>
+        <v>46342</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="30" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="B18" s="39" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="30" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="B19" s="40" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="30" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="B20" s="41" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="30" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="B21" s="42" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="25"/>
       <c r="B22" s="25"/>
       <c r="E22" s="26" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="25"/>
       <c r="B23" s="25"/>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="25"/>
       <c r="B24" s="25"/>
     </row>
     <row r="28" spans="1:5">
       <c r="B28" s="26" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B21" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B6:B18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B45" sqref="B45"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4" style="26" customWidth="1"/>
     <col min="2" max="2" width="99" style="26" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="26"/>
   </cols>
   <sheetData>
     <row r="6" spans="2:2">
       <c r="B6" s="43" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="43" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
     </row>
     <row r="8" spans="2:2">
       <c r="B8" s="43" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
     </row>
     <row r="9" spans="2:2">
       <c r="B9" s="43" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
     </row>
     <row r="10" spans="2:2">
       <c r="B10" s="43" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
     </row>
     <row r="11" spans="2:2">
       <c r="B11" s="44"/>
     </row>
     <row r="12" spans="2:2" ht="19.5" customHeight="1">
       <c r="B12" s="45" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="44"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="44"/>
     </row>
     <row r="15" spans="2:2">
       <c r="B15" s="46"/>
     </row>
     <row r="16" spans="2:2">
       <c r="B16" s="46"/>
     </row>
     <row r="17" spans="2:2">
       <c r="B17" s="46"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="47" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AZ10"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="S2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
-      <selection pane="bottomRight" activeCell="AK34" sqref="AK34"/>
+      <selection pane="bottomRight" activeCell="AU14" sqref="AU14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="28.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="12" style="1" customWidth="1"/>
     <col min="3" max="4" width="9.140625" style="1"/>
     <col min="5" max="5" width="12" style="1" customWidth="1"/>
     <col min="6" max="7" width="9.140625" style="1"/>
     <col min="8" max="8" width="12.85546875" style="1" customWidth="1"/>
     <col min="9" max="10" width="9.140625" style="1"/>
     <col min="11" max="11" width="12.28515625" style="1" customWidth="1"/>
     <col min="12" max="13" width="9.140625" style="1"/>
     <col min="14" max="14" width="12" style="1" customWidth="1"/>
     <col min="15" max="16" width="9.140625" style="1"/>
     <col min="17" max="17" width="12.5703125" style="1" customWidth="1"/>
     <col min="18" max="19" width="9.140625" style="1"/>
     <col min="20" max="20" width="12.140625" style="1" customWidth="1"/>
     <col min="21" max="22" width="9.140625" style="1"/>
     <col min="23" max="23" width="12.85546875" style="1" customWidth="1"/>
     <col min="24" max="24" width="9.140625" style="1"/>
     <col min="25" max="43" width="5" style="1" customWidth="1"/>
     <col min="44" max="46" width="7.28515625" style="1" customWidth="1"/>
     <col min="47" max="52" width="9.140625" style="17"/>
     <col min="53" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52" ht="16.5" customHeight="1">
-      <c r="A1" s="48" t="s">
+      <c r="A1" s="56" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="48"/>
-[...37 lines deleted...]
-      <c r="AN1" s="48"/>
+      <c r="B1" s="56"/>
+      <c r="C1" s="56"/>
+      <c r="D1" s="56"/>
+      <c r="E1" s="56"/>
+      <c r="F1" s="56"/>
+      <c r="G1" s="56"/>
+      <c r="H1" s="56"/>
+      <c r="I1" s="56"/>
+      <c r="J1" s="56"/>
+      <c r="K1" s="56"/>
+      <c r="L1" s="56"/>
+      <c r="M1" s="56"/>
+      <c r="N1" s="56"/>
+      <c r="O1" s="56"/>
+      <c r="P1" s="56"/>
+      <c r="Q1" s="56"/>
+      <c r="R1" s="56"/>
+      <c r="S1" s="56"/>
+      <c r="T1" s="56"/>
+      <c r="U1" s="56"/>
+      <c r="V1" s="56"/>
+      <c r="W1" s="56"/>
+      <c r="X1" s="56"/>
+      <c r="Y1" s="56"/>
+      <c r="Z1" s="56"/>
+      <c r="AA1" s="56"/>
+      <c r="AB1" s="56"/>
+      <c r="AC1" s="56"/>
+      <c r="AD1" s="56"/>
+      <c r="AE1" s="56"/>
+      <c r="AF1" s="56"/>
+      <c r="AG1" s="56"/>
+      <c r="AH1" s="56"/>
+      <c r="AI1" s="56"/>
+      <c r="AJ1" s="56"/>
+      <c r="AK1" s="56"/>
+      <c r="AL1" s="56"/>
+      <c r="AM1" s="56"/>
+      <c r="AN1" s="56"/>
     </row>
     <row r="2" spans="1:52" ht="16.5" customHeight="1">
-      <c r="A2" s="48" t="s">
+      <c r="A2" s="56" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="48"/>
-[...37 lines deleted...]
-      <c r="AN2" s="48"/>
+      <c r="B2" s="56"/>
+      <c r="C2" s="56"/>
+      <c r="D2" s="56"/>
+      <c r="E2" s="56"/>
+      <c r="F2" s="56"/>
+      <c r="G2" s="56"/>
+      <c r="H2" s="56"/>
+      <c r="I2" s="56"/>
+      <c r="J2" s="56"/>
+      <c r="K2" s="56"/>
+      <c r="L2" s="56"/>
+      <c r="M2" s="56"/>
+      <c r="N2" s="56"/>
+      <c r="O2" s="56"/>
+      <c r="P2" s="56"/>
+      <c r="Q2" s="56"/>
+      <c r="R2" s="56"/>
+      <c r="S2" s="56"/>
+      <c r="T2" s="56"/>
+      <c r="U2" s="56"/>
+      <c r="V2" s="56"/>
+      <c r="W2" s="56"/>
+      <c r="X2" s="56"/>
+      <c r="Y2" s="56"/>
+      <c r="Z2" s="56"/>
+      <c r="AA2" s="56"/>
+      <c r="AB2" s="56"/>
+      <c r="AC2" s="56"/>
+      <c r="AD2" s="56"/>
+      <c r="AE2" s="56"/>
+      <c r="AF2" s="56"/>
+      <c r="AG2" s="56"/>
+      <c r="AH2" s="56"/>
+      <c r="AI2" s="56"/>
+      <c r="AJ2" s="56"/>
+      <c r="AK2" s="56"/>
+      <c r="AL2" s="56"/>
+      <c r="AM2" s="56"/>
+      <c r="AN2" s="56"/>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" s="2"/>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
       <c r="K3" s="2"/>
       <c r="L3" s="2"/>
       <c r="M3" s="3"/>
       <c r="N3" s="2"/>
       <c r="O3" s="2"/>
       <c r="P3" s="3"/>
       <c r="Q3" s="2"/>
       <c r="R3" s="2"/>
       <c r="S3" s="2"/>
       <c r="T3" s="2"/>
       <c r="U3" s="3"/>
       <c r="V3" s="3"/>
       <c r="W3" s="2"/>
       <c r="X3" s="3"/>
       <c r="Y3" s="3"/>
       <c r="Z3" s="2"/>
       <c r="AA3" s="2"/>
       <c r="AB3" s="3"/>
       <c r="AC3" s="2"/>
       <c r="AD3" s="2"/>
       <c r="AE3" s="2"/>
       <c r="AF3" s="2"/>
       <c r="AG3" s="2"/>
       <c r="AH3" s="2"/>
       <c r="AI3" s="2"/>
-      <c r="AJ3" s="55"/>
-      <c r="AK3" s="55"/>
+      <c r="AJ3" s="52"/>
+      <c r="AK3" s="52"/>
       <c r="AL3" s="16"/>
       <c r="AM3" s="4"/>
       <c r="AN3" s="4"/>
-      <c r="AP3" s="55"/>
-[...1 lines deleted...]
-      <c r="AY3" s="53" t="s">
+      <c r="AP3" s="52"/>
+      <c r="AQ3" s="52"/>
+      <c r="AY3" s="48" t="s">
         <v>5</v>
       </c>
-      <c r="AZ3" s="54"/>
+      <c r="AZ3" s="49"/>
     </row>
     <row r="4" spans="1:52" s="16" customFormat="1" ht="22.5" customHeight="1">
-      <c r="A4" s="49"/>
+      <c r="A4" s="57"/>
       <c r="B4" s="50">
         <v>2011</v>
       </c>
       <c r="C4" s="51"/>
-      <c r="D4" s="52"/>
+      <c r="D4" s="53"/>
       <c r="E4" s="50">
         <v>2012</v>
       </c>
       <c r="F4" s="51"/>
-      <c r="G4" s="52"/>
+      <c r="G4" s="53"/>
       <c r="H4" s="50">
         <v>2013</v>
       </c>
       <c r="I4" s="51"/>
-      <c r="J4" s="52"/>
+      <c r="J4" s="53"/>
       <c r="K4" s="50">
         <v>2014</v>
       </c>
       <c r="L4" s="51"/>
-      <c r="M4" s="52"/>
+      <c r="M4" s="53"/>
       <c r="N4" s="50">
         <v>2015</v>
       </c>
       <c r="O4" s="51"/>
-      <c r="P4" s="52"/>
+      <c r="P4" s="53"/>
       <c r="Q4" s="50">
         <v>2016</v>
       </c>
       <c r="R4" s="51"/>
-      <c r="S4" s="52"/>
+      <c r="S4" s="53"/>
       <c r="T4" s="50">
         <v>2017</v>
       </c>
       <c r="U4" s="51"/>
-      <c r="V4" s="52"/>
+      <c r="V4" s="53"/>
       <c r="W4" s="50">
         <v>2018</v>
       </c>
       <c r="X4" s="51"/>
-      <c r="Y4" s="52"/>
+      <c r="Y4" s="53"/>
       <c r="Z4" s="50">
         <v>2019</v>
       </c>
       <c r="AA4" s="51"/>
-      <c r="AB4" s="52"/>
+      <c r="AB4" s="53"/>
       <c r="AC4" s="50">
         <v>2020</v>
       </c>
       <c r="AD4" s="51"/>
-      <c r="AE4" s="52"/>
+      <c r="AE4" s="53"/>
       <c r="AF4" s="50">
         <v>2021</v>
       </c>
       <c r="AG4" s="51"/>
-      <c r="AH4" s="52"/>
+      <c r="AH4" s="53"/>
       <c r="AI4" s="50">
         <v>2022</v>
       </c>
       <c r="AJ4" s="51"/>
-      <c r="AK4" s="52"/>
+      <c r="AK4" s="53"/>
       <c r="AL4" s="50">
         <v>2023</v>
       </c>
       <c r="AM4" s="51"/>
       <c r="AN4" s="51"/>
       <c r="AO4" s="50">
         <v>2024</v>
       </c>
       <c r="AP4" s="51"/>
       <c r="AQ4" s="51"/>
-      <c r="AR4" s="56">
+      <c r="AR4" s="54">
         <v>2025</v>
       </c>
-      <c r="AS4" s="57"/>
-      <c r="AT4" s="57"/>
+      <c r="AS4" s="55"/>
+      <c r="AT4" s="55"/>
       <c r="AU4" s="50" t="s">
-        <v>8</v>
+        <v>50</v>
       </c>
       <c r="AV4" s="51"/>
-      <c r="AW4" s="51"/>
+      <c r="AW4" s="53"/>
       <c r="AX4" s="50" t="s">
-        <v>9</v>
+        <v>51</v>
       </c>
       <c r="AY4" s="51"/>
       <c r="AZ4" s="51"/>
     </row>
     <row r="5" spans="1:52" ht="33.75" customHeight="1">
-      <c r="A5" s="49"/>
+      <c r="A5" s="57"/>
       <c r="B5" s="5" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>2</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>3</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>4</v>
       </c>
       <c r="H5" s="5" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="6" t="s">
         <v>3</v>
       </c>
       <c r="J5" s="6" t="s">
@@ -1797,123 +1799,123 @@
       <c r="AM6" s="15">
         <v>59.3</v>
       </c>
       <c r="AN6" s="15">
         <v>197.2</v>
       </c>
       <c r="AO6" s="15">
         <v>224.3</v>
       </c>
       <c r="AP6" s="15">
         <v>26.6</v>
       </c>
       <c r="AQ6" s="15">
         <v>197.7</v>
       </c>
       <c r="AR6" s="23">
         <v>209.9</v>
       </c>
       <c r="AS6" s="23">
         <v>18.100000000000001</v>
       </c>
       <c r="AT6" s="23">
         <v>191.8</v>
       </c>
       <c r="AU6" s="23">
-        <v>119.1</v>
+        <v>134.30000000000001</v>
       </c>
       <c r="AV6" s="23">
-        <v>12.3</v>
+        <v>13.2</v>
       </c>
       <c r="AW6" s="23">
-        <v>106.8</v>
+        <v>121.1</v>
       </c>
       <c r="AX6" s="23">
-        <v>114.1</v>
+        <v>127.6</v>
       </c>
       <c r="AY6" s="23">
-        <v>5.0999999999999996</v>
+        <v>5.5</v>
       </c>
       <c r="AZ6" s="23">
-        <v>109</v>
+        <v>122.1</v>
       </c>
     </row>
     <row r="8" spans="1:52" ht="24">
       <c r="A8" s="13" t="s">
         <v>6</v>
       </c>
       <c r="AR8" s="21"/>
       <c r="AS8" s="21"/>
       <c r="AT8" s="21"/>
       <c r="AU8" s="22"/>
       <c r="AV8" s="22"/>
       <c r="AW8" s="22"/>
       <c r="AX8" s="22"/>
       <c r="AY8" s="22"/>
       <c r="AZ8" s="22"/>
     </row>
     <row r="9" spans="1:52">
       <c r="AR9" s="21"/>
       <c r="AS9" s="21"/>
       <c r="AT9" s="21"/>
       <c r="AU9" s="22"/>
       <c r="AV9" s="22"/>
       <c r="AW9" s="22"/>
       <c r="AX9" s="22"/>
       <c r="AY9" s="22"/>
       <c r="AZ9" s="22"/>
     </row>
     <row r="10" spans="1:52" ht="12.75">
       <c r="A10" s="14" t="s">
         <v>7</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="23">
-    <mergeCell ref="AY3:AZ3"/>
-[...7 lines deleted...]
-    <mergeCell ref="AU4:AW4"/>
     <mergeCell ref="A1:AN1"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:D4"/>
     <mergeCell ref="E4:G4"/>
     <mergeCell ref="H4:J4"/>
     <mergeCell ref="Z4:AB4"/>
     <mergeCell ref="W4:Y4"/>
     <mergeCell ref="Q4:S4"/>
     <mergeCell ref="AC4:AE4"/>
     <mergeCell ref="K4:M4"/>
     <mergeCell ref="N4:P4"/>
     <mergeCell ref="AF4:AH4"/>
     <mergeCell ref="T4:V4"/>
     <mergeCell ref="A2:AN2"/>
+    <mergeCell ref="AY3:AZ3"/>
+    <mergeCell ref="AO4:AQ4"/>
+    <mergeCell ref="AP3:AQ3"/>
+    <mergeCell ref="AI4:AK4"/>
+    <mergeCell ref="AJ3:AK3"/>
+    <mergeCell ref="AR4:AT4"/>
+    <mergeCell ref="AL4:AN4"/>
+    <mergeCell ref="AX4:AZ4"/>
+    <mergeCell ref="AU4:AW4"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="200" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">