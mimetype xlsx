--- v4 (2026-08-27)
+++ v5 (2026-09-21)
@@ -2246,100 +2246,100 @@
     </xf>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="257" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="261" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="275" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="292" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="301" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="952" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="16" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="16" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="16" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="15" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
-[...2 lines deleted...]
-      <alignment vertical="center" wrapText="1"/>
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1444">
     <cellStyle name="Денежный 2" xfId="1"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="2"/>
     <cellStyle name="Обычный 10 10" xfId="3"/>
     <cellStyle name="Обычный 10 11" xfId="4"/>
     <cellStyle name="Обычный 10 12" xfId="5"/>
     <cellStyle name="Обычный 10 13" xfId="6"/>
     <cellStyle name="Обычный 10 14" xfId="7"/>
     <cellStyle name="Обычный 10 15" xfId="8"/>
     <cellStyle name="Обычный 10 16" xfId="9"/>
     <cellStyle name="Обычный 10 17" xfId="10"/>
     <cellStyle name="Обычный 10 18" xfId="11"/>
     <cellStyle name="Обычный 10 19" xfId="12"/>
     <cellStyle name="Обычный 10 2" xfId="13"/>
     <cellStyle name="Обычный 10 2 2" xfId="14"/>
     <cellStyle name="Обычный 10 2 3" xfId="15"/>
     <cellStyle name="Обычный 10 2 4" xfId="16"/>
     <cellStyle name="Обычный 10 20" xfId="17"/>
     <cellStyle name="Обычный 10 21" xfId="18"/>
     <cellStyle name="Обычный 10 22" xfId="19"/>
     <cellStyle name="Обычный 10 23" xfId="20"/>
     <cellStyle name="Обычный 10 24" xfId="21"/>
@@ -4048,51 +4048,51 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:GL65"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="98" zoomScaleNormal="98" zoomScaleSheetLayoutView="69" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="FZ6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" activeCell="GN51" sqref="GN51"/>
+      <selection pane="bottomRight" activeCell="GO49" sqref="GO49"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="26.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="10.42578125" style="3" customWidth="1"/>
     <col min="3" max="9" width="10.42578125" style="1" customWidth="1"/>
     <col min="10" max="10" width="11.7109375" style="1" customWidth="1"/>
     <col min="11" max="11" width="11.28515625" style="1" customWidth="1"/>
     <col min="12" max="13" width="10.42578125" style="1" customWidth="1"/>
     <col min="14" max="14" width="10.42578125" style="3" customWidth="1"/>
     <col min="15" max="21" width="10.42578125" style="1" customWidth="1"/>
     <col min="22" max="22" width="11.7109375" style="1" customWidth="1"/>
     <col min="23" max="23" width="11.28515625" style="1" customWidth="1"/>
     <col min="24" max="25" width="10.42578125" style="1" customWidth="1"/>
     <col min="26" max="26" width="10.42578125" style="3" customWidth="1"/>
     <col min="27" max="33" width="10.42578125" style="1" customWidth="1"/>
     <col min="34" max="34" width="11.7109375" style="1" customWidth="1"/>
     <col min="35" max="35" width="11.28515625" style="1" customWidth="1"/>
     <col min="36" max="37" width="10.42578125" style="1" customWidth="1"/>
     <col min="38" max="38" width="10.42578125" style="3" customWidth="1"/>
     <col min="39" max="45" width="10.42578125" style="1" customWidth="1"/>
     <col min="46" max="46" width="11.7109375" style="1" customWidth="1"/>
     <col min="47" max="47" width="11.28515625" style="1" customWidth="1"/>
     <col min="48" max="49" width="10.42578125" style="1" customWidth="1"/>
@@ -4364,175 +4364,175 @@
       <c r="AW2" s="12"/>
       <c r="AX2" s="12"/>
       <c r="AY2" s="12"/>
       <c r="AZ2" s="12"/>
       <c r="BA2" s="12"/>
       <c r="BB2" s="12"/>
       <c r="BC2" s="12"/>
       <c r="BD2" s="12"/>
       <c r="BE2" s="12"/>
       <c r="BF2" s="12"/>
       <c r="BG2" s="12"/>
       <c r="BH2" s="12"/>
       <c r="BI2" s="12"/>
       <c r="BJ2" s="13"/>
       <c r="BK2" s="11"/>
       <c r="BL2" s="11"/>
       <c r="BM2" s="11"/>
       <c r="BN2" s="11"/>
       <c r="BO2" s="11"/>
       <c r="BP2" s="11"/>
       <c r="BQ2" s="11"/>
       <c r="BR2" s="11"/>
       <c r="BS2" s="11"/>
       <c r="BT2" s="11"/>
       <c r="BU2" s="11"/>
-      <c r="BV2" s="160" t="s">
+      <c r="BV2" s="167" t="s">
         <v>21</v>
       </c>
-      <c r="BW2" s="160"/>
-[...46 lines deleted...]
-      <c r="DR2" s="160"/>
+      <c r="BW2" s="167"/>
+      <c r="BX2" s="167"/>
+      <c r="BY2" s="167"/>
+      <c r="BZ2" s="167"/>
+      <c r="CA2" s="167"/>
+      <c r="CB2" s="167"/>
+      <c r="CC2" s="167"/>
+      <c r="CD2" s="167"/>
+      <c r="CE2" s="167"/>
+      <c r="CF2" s="167"/>
+      <c r="CG2" s="167"/>
+      <c r="CH2" s="167"/>
+      <c r="CI2" s="167"/>
+      <c r="CJ2" s="167"/>
+      <c r="CK2" s="167"/>
+      <c r="CL2" s="167"/>
+      <c r="CM2" s="167"/>
+      <c r="CN2" s="167"/>
+      <c r="CO2" s="167"/>
+      <c r="CP2" s="167"/>
+      <c r="CQ2" s="167"/>
+      <c r="CR2" s="167"/>
+      <c r="CS2" s="167"/>
+      <c r="CT2" s="167"/>
+      <c r="CU2" s="167"/>
+      <c r="CV2" s="167"/>
+      <c r="CW2" s="167"/>
+      <c r="CX2" s="167"/>
+      <c r="CY2" s="167"/>
+      <c r="CZ2" s="167"/>
+      <c r="DA2" s="167"/>
+      <c r="DB2" s="167"/>
+      <c r="DC2" s="167"/>
+      <c r="DD2" s="167"/>
+      <c r="DE2" s="167"/>
+      <c r="DF2" s="167"/>
+      <c r="DG2" s="167"/>
+      <c r="DH2" s="167"/>
+      <c r="DI2" s="167"/>
+      <c r="DJ2" s="167"/>
+      <c r="DK2" s="167"/>
+      <c r="DL2" s="167"/>
+      <c r="DM2" s="167"/>
+      <c r="DN2" s="167"/>
+      <c r="DO2" s="167"/>
+      <c r="DP2" s="167"/>
+      <c r="DQ2" s="167"/>
+      <c r="DR2" s="167"/>
       <c r="DS2" s="11"/>
       <c r="DT2" s="11"/>
       <c r="DU2" s="11"/>
       <c r="DV2" s="11"/>
       <c r="DW2" s="11"/>
       <c r="DX2" s="11"/>
       <c r="DY2" s="11"/>
       <c r="DZ2" s="11"/>
       <c r="EA2" s="11"/>
       <c r="EB2" s="11"/>
       <c r="EC2" s="11"/>
       <c r="ED2" s="11"/>
       <c r="EE2" s="11"/>
       <c r="EF2" s="11"/>
       <c r="EG2" s="11"/>
       <c r="EH2" s="11"/>
       <c r="EI2" s="11"/>
       <c r="EJ2" s="11"/>
       <c r="EK2" s="11"/>
       <c r="EL2" s="11"/>
       <c r="EM2" s="11"/>
       <c r="EN2" s="11"/>
       <c r="EO2" s="11"/>
-      <c r="EP2" s="166" t="s">
+      <c r="EP2" s="151" t="s">
         <v>21</v>
       </c>
-      <c r="EQ2" s="166"/>
-[...46 lines deleted...]
-      <c r="GL2" s="166"/>
+      <c r="EQ2" s="151"/>
+      <c r="ER2" s="151"/>
+      <c r="ES2" s="151"/>
+      <c r="ET2" s="151"/>
+      <c r="EU2" s="151"/>
+      <c r="EV2" s="151"/>
+      <c r="EW2" s="151"/>
+      <c r="EX2" s="151"/>
+      <c r="EY2" s="151"/>
+      <c r="EZ2" s="151"/>
+      <c r="FA2" s="151"/>
+      <c r="FB2" s="151"/>
+      <c r="FC2" s="151"/>
+      <c r="FD2" s="151"/>
+      <c r="FE2" s="151"/>
+      <c r="FF2" s="151"/>
+      <c r="FG2" s="151"/>
+      <c r="FH2" s="151"/>
+      <c r="FI2" s="151"/>
+      <c r="FJ2" s="151"/>
+      <c r="FK2" s="151"/>
+      <c r="FL2" s="151"/>
+      <c r="FM2" s="151"/>
+      <c r="FN2" s="151"/>
+      <c r="FO2" s="151"/>
+      <c r="FP2" s="151"/>
+      <c r="FQ2" s="151"/>
+      <c r="FR2" s="151"/>
+      <c r="FS2" s="151"/>
+      <c r="FT2" s="151"/>
+      <c r="FU2" s="151"/>
+      <c r="FV2" s="151"/>
+      <c r="FW2" s="151"/>
+      <c r="FX2" s="151"/>
+      <c r="FY2" s="151"/>
+      <c r="FZ2" s="151"/>
+      <c r="GA2" s="151"/>
+      <c r="GB2" s="151"/>
+      <c r="GC2" s="151"/>
+      <c r="GD2" s="151"/>
+      <c r="GE2" s="151"/>
+      <c r="GF2" s="151"/>
+      <c r="GG2" s="151"/>
+      <c r="GH2" s="151"/>
+      <c r="GI2" s="151"/>
+      <c r="GJ2" s="151"/>
+      <c r="GK2" s="151"/>
+      <c r="GL2" s="151"/>
     </row>
     <row r="3" spans="1:194" ht="22.5" customHeight="1" thickBot="1">
       <c r="A3" s="11"/>
       <c r="B3" s="11"/>
       <c r="C3" s="11"/>
       <c r="D3" s="11"/>
       <c r="E3" s="11"/>
       <c r="F3" s="11"/>
       <c r="G3" s="11"/>
       <c r="H3" s="11"/>
       <c r="I3" s="11"/>
       <c r="J3" s="11"/>
       <c r="K3" s="11" t="s">
         <v>8</v>
       </c>
       <c r="L3" s="11"/>
       <c r="M3" s="14"/>
       <c r="N3" s="11"/>
       <c r="O3" s="11"/>
       <c r="P3" s="11"/>
       <c r="Q3" s="11"/>
       <c r="R3" s="11"/>
       <c r="S3" s="11"/>
       <c r="T3" s="11"/>
       <c r="U3" s="11"/>
@@ -4695,303 +4695,303 @@
       <c r="EX3" s="15"/>
       <c r="EY3" s="15"/>
       <c r="EZ3" s="15"/>
       <c r="FA3" s="11"/>
       <c r="FB3" s="11"/>
       <c r="FC3" s="11"/>
       <c r="FD3" s="11"/>
       <c r="FE3" s="11"/>
       <c r="FF3" s="11"/>
       <c r="FG3" s="11"/>
       <c r="FH3" s="11"/>
       <c r="FI3" s="11" t="s">
         <v>8</v>
       </c>
       <c r="FJ3" s="15"/>
       <c r="FK3" s="15"/>
       <c r="FL3" s="15"/>
       <c r="FM3" s="11"/>
       <c r="FN3" s="11"/>
       <c r="FO3" s="11"/>
       <c r="FP3" s="11"/>
       <c r="FQ3" s="11"/>
       <c r="FR3" s="11"/>
       <c r="FS3" s="11"/>
       <c r="FT3" s="11"/>
-      <c r="FU3" s="163" t="s">
+      <c r="FU3" s="159" t="s">
         <v>8</v>
       </c>
-      <c r="FV3" s="165"/>
-[...2 lines deleted...]
-      <c r="FY3" s="165"/>
+      <c r="FV3" s="160"/>
+      <c r="FW3" s="160"/>
+      <c r="FX3" s="160"/>
+      <c r="FY3" s="160"/>
       <c r="FZ3" s="11"/>
       <c r="GA3" s="11"/>
       <c r="GB3" s="11"/>
       <c r="GC3" s="11"/>
       <c r="GD3" s="11"/>
       <c r="GE3" s="11"/>
       <c r="GF3" s="11"/>
-      <c r="GG3" s="163" t="s">
+      <c r="GG3" s="159" t="s">
         <v>8</v>
       </c>
-      <c r="GH3" s="165"/>
-[...2 lines deleted...]
-      <c r="GK3" s="165"/>
+      <c r="GH3" s="160"/>
+      <c r="GI3" s="160"/>
+      <c r="GJ3" s="160"/>
+      <c r="GK3" s="160"/>
       <c r="GL3" s="8"/>
     </row>
     <row r="4" spans="1:194" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A4" s="161"/>
-      <c r="B4" s="151" t="s">
+      <c r="A4" s="165"/>
+      <c r="B4" s="153" t="s">
         <v>29</v>
       </c>
-      <c r="C4" s="152"/>
-[...10 lines deleted...]
-      <c r="N4" s="151" t="s">
+      <c r="C4" s="154"/>
+      <c r="D4" s="154"/>
+      <c r="E4" s="154"/>
+      <c r="F4" s="154"/>
+      <c r="G4" s="154"/>
+      <c r="H4" s="154"/>
+      <c r="I4" s="154"/>
+      <c r="J4" s="154"/>
+      <c r="K4" s="154"/>
+      <c r="L4" s="154"/>
+      <c r="M4" s="155"/>
+      <c r="N4" s="153" t="s">
         <v>30</v>
       </c>
-      <c r="O4" s="152"/>
-[...10 lines deleted...]
-      <c r="Z4" s="151" t="s">
+      <c r="O4" s="154"/>
+      <c r="P4" s="154"/>
+      <c r="Q4" s="154"/>
+      <c r="R4" s="154"/>
+      <c r="S4" s="154"/>
+      <c r="T4" s="154"/>
+      <c r="U4" s="154"/>
+      <c r="V4" s="154"/>
+      <c r="W4" s="154"/>
+      <c r="X4" s="154"/>
+      <c r="Y4" s="155"/>
+      <c r="Z4" s="153" t="s">
         <v>31</v>
       </c>
-      <c r="AA4" s="152"/>
-[...10 lines deleted...]
-      <c r="AL4" s="151" t="s">
+      <c r="AA4" s="154"/>
+      <c r="AB4" s="154"/>
+      <c r="AC4" s="154"/>
+      <c r="AD4" s="154"/>
+      <c r="AE4" s="154"/>
+      <c r="AF4" s="154"/>
+      <c r="AG4" s="154"/>
+      <c r="AH4" s="154"/>
+      <c r="AI4" s="154"/>
+      <c r="AJ4" s="154"/>
+      <c r="AK4" s="155"/>
+      <c r="AL4" s="153" t="s">
         <v>32</v>
       </c>
-      <c r="AM4" s="152"/>
-[...10 lines deleted...]
-      <c r="AX4" s="151" t="s">
+      <c r="AM4" s="154"/>
+      <c r="AN4" s="154"/>
+      <c r="AO4" s="154"/>
+      <c r="AP4" s="154"/>
+      <c r="AQ4" s="154"/>
+      <c r="AR4" s="154"/>
+      <c r="AS4" s="154"/>
+      <c r="AT4" s="154"/>
+      <c r="AU4" s="154"/>
+      <c r="AV4" s="154"/>
+      <c r="AW4" s="155"/>
+      <c r="AX4" s="153" t="s">
         <v>33</v>
       </c>
-      <c r="AY4" s="152"/>
-[...10 lines deleted...]
-      <c r="BJ4" s="151" t="s">
+      <c r="AY4" s="154"/>
+      <c r="AZ4" s="154"/>
+      <c r="BA4" s="154"/>
+      <c r="BB4" s="154"/>
+      <c r="BC4" s="154"/>
+      <c r="BD4" s="154"/>
+      <c r="BE4" s="154"/>
+      <c r="BF4" s="154"/>
+      <c r="BG4" s="154"/>
+      <c r="BH4" s="154"/>
+      <c r="BI4" s="155"/>
+      <c r="BJ4" s="153" t="s">
         <v>34</v>
       </c>
-      <c r="BK4" s="152"/>
-[...10 lines deleted...]
-      <c r="BV4" s="151" t="s">
+      <c r="BK4" s="154"/>
+      <c r="BL4" s="154"/>
+      <c r="BM4" s="154"/>
+      <c r="BN4" s="154"/>
+      <c r="BO4" s="154"/>
+      <c r="BP4" s="154"/>
+      <c r="BQ4" s="154"/>
+      <c r="BR4" s="154"/>
+      <c r="BS4" s="154"/>
+      <c r="BT4" s="154"/>
+      <c r="BU4" s="155"/>
+      <c r="BV4" s="153" t="s">
         <v>35</v>
       </c>
-      <c r="BW4" s="152"/>
-[...10 lines deleted...]
-      <c r="CH4" s="151" t="s">
+      <c r="BW4" s="154"/>
+      <c r="BX4" s="154"/>
+      <c r="BY4" s="154"/>
+      <c r="BZ4" s="154"/>
+      <c r="CA4" s="154"/>
+      <c r="CB4" s="154"/>
+      <c r="CC4" s="154"/>
+      <c r="CD4" s="154"/>
+      <c r="CE4" s="154"/>
+      <c r="CF4" s="154"/>
+      <c r="CG4" s="155"/>
+      <c r="CH4" s="153" t="s">
         <v>36</v>
       </c>
-      <c r="CI4" s="152"/>
-[...10 lines deleted...]
-      <c r="CT4" s="151" t="s">
+      <c r="CI4" s="154"/>
+      <c r="CJ4" s="154"/>
+      <c r="CK4" s="154"/>
+      <c r="CL4" s="154"/>
+      <c r="CM4" s="154"/>
+      <c r="CN4" s="154"/>
+      <c r="CO4" s="154"/>
+      <c r="CP4" s="154"/>
+      <c r="CQ4" s="154"/>
+      <c r="CR4" s="154"/>
+      <c r="CS4" s="155"/>
+      <c r="CT4" s="153" t="s">
         <v>37</v>
       </c>
-      <c r="CU4" s="152"/>
-[...10 lines deleted...]
-      <c r="DF4" s="151" t="s">
+      <c r="CU4" s="154"/>
+      <c r="CV4" s="154"/>
+      <c r="CW4" s="154"/>
+      <c r="CX4" s="154"/>
+      <c r="CY4" s="154"/>
+      <c r="CZ4" s="154"/>
+      <c r="DA4" s="154"/>
+      <c r="DB4" s="154"/>
+      <c r="DC4" s="154"/>
+      <c r="DD4" s="154"/>
+      <c r="DE4" s="155"/>
+      <c r="DF4" s="153" t="s">
         <v>28</v>
       </c>
-      <c r="DG4" s="152"/>
-[...10 lines deleted...]
-      <c r="DR4" s="151" t="s">
+      <c r="DG4" s="154"/>
+      <c r="DH4" s="154"/>
+      <c r="DI4" s="154"/>
+      <c r="DJ4" s="154"/>
+      <c r="DK4" s="154"/>
+      <c r="DL4" s="154"/>
+      <c r="DM4" s="154"/>
+      <c r="DN4" s="154"/>
+      <c r="DO4" s="154"/>
+      <c r="DP4" s="154"/>
+      <c r="DQ4" s="155"/>
+      <c r="DR4" s="153" t="s">
         <v>27</v>
       </c>
-      <c r="DS4" s="152"/>
-[...10 lines deleted...]
-      <c r="ED4" s="151" t="s">
+      <c r="DS4" s="154"/>
+      <c r="DT4" s="154"/>
+      <c r="DU4" s="154"/>
+      <c r="DV4" s="154"/>
+      <c r="DW4" s="154"/>
+      <c r="DX4" s="154"/>
+      <c r="DY4" s="154"/>
+      <c r="DZ4" s="154"/>
+      <c r="EA4" s="154"/>
+      <c r="EB4" s="154"/>
+      <c r="EC4" s="155"/>
+      <c r="ED4" s="153" t="s">
         <v>42</v>
       </c>
-      <c r="EE4" s="152"/>
-[...10 lines deleted...]
-      <c r="EP4" s="151" t="s">
+      <c r="EE4" s="154"/>
+      <c r="EF4" s="154"/>
+      <c r="EG4" s="154"/>
+      <c r="EH4" s="154"/>
+      <c r="EI4" s="154"/>
+      <c r="EJ4" s="154"/>
+      <c r="EK4" s="154"/>
+      <c r="EL4" s="154"/>
+      <c r="EM4" s="154"/>
+      <c r="EN4" s="154"/>
+      <c r="EO4" s="155"/>
+      <c r="EP4" s="153" t="s">
         <v>44</v>
       </c>
-      <c r="EQ4" s="152"/>
-[...10 lines deleted...]
-      <c r="FB4" s="151" t="s">
+      <c r="EQ4" s="154"/>
+      <c r="ER4" s="154"/>
+      <c r="ES4" s="154"/>
+      <c r="ET4" s="154"/>
+      <c r="EU4" s="154"/>
+      <c r="EV4" s="154"/>
+      <c r="EW4" s="154"/>
+      <c r="EX4" s="154"/>
+      <c r="EY4" s="154"/>
+      <c r="EZ4" s="154"/>
+      <c r="FA4" s="155"/>
+      <c r="FB4" s="153" t="s">
         <v>43</v>
       </c>
-      <c r="FC4" s="152"/>
-[...10 lines deleted...]
-      <c r="FN4" s="151" t="s">
+      <c r="FC4" s="154"/>
+      <c r="FD4" s="154"/>
+      <c r="FE4" s="154"/>
+      <c r="FF4" s="154"/>
+      <c r="FG4" s="154"/>
+      <c r="FH4" s="154"/>
+      <c r="FI4" s="154"/>
+      <c r="FJ4" s="154"/>
+      <c r="FK4" s="154"/>
+      <c r="FL4" s="154"/>
+      <c r="FM4" s="155"/>
+      <c r="FN4" s="153" t="s">
         <v>45</v>
       </c>
-      <c r="FO4" s="152"/>
-[...10 lines deleted...]
-      <c r="FZ4" s="151" t="s">
+      <c r="FO4" s="154"/>
+      <c r="FP4" s="154"/>
+      <c r="FQ4" s="154"/>
+      <c r="FR4" s="154"/>
+      <c r="FS4" s="154"/>
+      <c r="FT4" s="154"/>
+      <c r="FU4" s="154"/>
+      <c r="FV4" s="154"/>
+      <c r="FW4" s="154"/>
+      <c r="FX4" s="154"/>
+      <c r="FY4" s="155"/>
+      <c r="FZ4" s="153" t="s">
         <v>41</v>
       </c>
-      <c r="GA4" s="152"/>
-[...9 lines deleted...]
-      <c r="GK4" s="153"/>
+      <c r="GA4" s="154"/>
+      <c r="GB4" s="154"/>
+      <c r="GC4" s="154"/>
+      <c r="GD4" s="154"/>
+      <c r="GE4" s="154"/>
+      <c r="GF4" s="154"/>
+      <c r="GG4" s="154"/>
+      <c r="GH4" s="154"/>
+      <c r="GI4" s="154"/>
+      <c r="GJ4" s="154"/>
+      <c r="GK4" s="155"/>
       <c r="GL4" s="8"/>
     </row>
     <row r="5" spans="1:194" ht="36.75" customHeight="1" thickBot="1">
-      <c r="A5" s="162"/>
+      <c r="A5" s="166"/>
       <c r="B5" s="16" t="s">
         <v>9</v>
       </c>
       <c r="C5" s="16" t="s">
         <v>10</v>
       </c>
       <c r="D5" s="16" t="s">
         <v>11</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>12</v>
       </c>
       <c r="F5" s="16" t="s">
         <v>13</v>
       </c>
       <c r="G5" s="16" t="s">
         <v>14</v>
       </c>
       <c r="H5" s="16" t="s">
         <v>15</v>
       </c>
       <c r="I5" s="16" t="s">
         <v>16</v>
       </c>
       <c r="J5" s="16" t="s">
@@ -6091,51 +6091,53 @@
       </c>
       <c r="FY6" s="25">
         <v>44675.526639302792</v>
       </c>
       <c r="FZ6" s="31">
         <v>2190.3802970899887</v>
       </c>
       <c r="GA6" s="32">
         <v>5456.0181561929094</v>
       </c>
       <c r="GB6" s="33">
         <v>7281.6440499824785</v>
       </c>
       <c r="GC6" s="34">
         <v>10768.599583441288</v>
       </c>
       <c r="GD6" s="35">
         <v>13195.923200516037</v>
       </c>
       <c r="GE6" s="36">
         <v>17862.574144085578</v>
       </c>
       <c r="GF6" s="37">
         <v>21454.199833275739</v>
       </c>
-      <c r="GG6" s="38"/>
+      <c r="GG6" s="38">
+        <v>27359.504168051837</v>
+      </c>
       <c r="GH6" s="39"/>
       <c r="GI6" s="40"/>
       <c r="GJ6" s="77"/>
       <c r="GK6" s="25"/>
       <c r="GL6" s="41"/>
     </row>
     <row r="7" spans="1:194">
       <c r="A7" s="42" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="25">
         <v>1.2871899766011321</v>
       </c>
       <c r="C7" s="25">
         <v>2.7084467362849018</v>
       </c>
       <c r="D7" s="28">
         <v>4.2698932467856112</v>
       </c>
       <c r="E7" s="28">
         <v>5.6790178838376821</v>
       </c>
       <c r="F7" s="29">
         <v>7.2624429368004719</v>
       </c>
@@ -6663,51 +6665,53 @@
       </c>
       <c r="FY7" s="25">
         <v>1145.0251655731101</v>
       </c>
       <c r="FZ7" s="31">
         <v>20.121527710073558</v>
       </c>
       <c r="GA7" s="47">
         <v>96.150560534418588</v>
       </c>
       <c r="GB7" s="48">
         <v>144.4463975860462</v>
       </c>
       <c r="GC7" s="49">
         <v>233.6124088287234</v>
       </c>
       <c r="GD7" s="50">
         <v>270.44736757177793</v>
       </c>
       <c r="GE7" s="51">
         <v>303.30765710626417</v>
       </c>
       <c r="GF7" s="52">
         <v>353.10342984177879</v>
       </c>
-      <c r="GG7" s="53"/>
+      <c r="GG7" s="53">
+        <v>433.23218155779574</v>
+      </c>
       <c r="GH7" s="54"/>
       <c r="GI7" s="55"/>
       <c r="GJ7" s="77"/>
       <c r="GK7" s="25"/>
       <c r="GL7" s="8"/>
     </row>
     <row r="8" spans="1:194">
       <c r="A8" s="42" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="25">
         <v>6.9212934856760731</v>
       </c>
       <c r="C8" s="25">
         <v>13.228897984986787</v>
       </c>
       <c r="D8" s="28">
         <v>22.423802742473434</v>
       </c>
       <c r="E8" s="28">
         <v>30.09497977784514</v>
       </c>
       <c r="F8" s="29">
         <v>39.750270502755967</v>
       </c>
@@ -7235,51 +7239,53 @@
       </c>
       <c r="FY8" s="28">
         <v>1302.2097053783245</v>
       </c>
       <c r="FZ8" s="31">
         <v>25.141406809066481</v>
       </c>
       <c r="GA8" s="47">
         <v>99.965826418938676</v>
       </c>
       <c r="GB8" s="48">
         <v>154.69617236704545</v>
       </c>
       <c r="GC8" s="49">
         <v>351.08387575755364</v>
       </c>
       <c r="GD8" s="50">
         <v>415.09811490297022</v>
       </c>
       <c r="GE8" s="51">
         <v>513.41244547501105</v>
       </c>
       <c r="GF8" s="52">
         <v>524.9050498871178</v>
       </c>
-      <c r="GG8" s="53"/>
+      <c r="GG8" s="53">
+        <v>741.49200294439777</v>
+      </c>
       <c r="GH8" s="54"/>
       <c r="GI8" s="55"/>
       <c r="GJ8" s="77"/>
       <c r="GK8" s="28"/>
       <c r="GL8" s="8"/>
     </row>
     <row r="9" spans="1:194">
       <c r="A9" s="42" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="25">
         <v>89.455086140445772</v>
       </c>
       <c r="C9" s="25">
         <v>184.01697569463795</v>
       </c>
       <c r="D9" s="28">
         <v>303.16062823283221</v>
       </c>
       <c r="E9" s="28">
         <v>411.49148946080629</v>
       </c>
       <c r="F9" s="29">
         <v>527.72075850001636</v>
       </c>
@@ -7807,51 +7813,53 @@
       </c>
       <c r="FY9" s="28">
         <v>6108.8476977503024</v>
       </c>
       <c r="FZ9" s="31">
         <v>197.38341354522197</v>
       </c>
       <c r="GA9" s="47">
         <v>574.09581716222942</v>
       </c>
       <c r="GB9" s="48">
         <v>706.18267831042306</v>
       </c>
       <c r="GC9" s="49">
         <v>1074.0762047994374</v>
       </c>
       <c r="GD9" s="50">
         <v>1260.166607358668</v>
       </c>
       <c r="GE9" s="51">
         <v>2160.3629550489513</v>
       </c>
       <c r="GF9" s="52">
         <v>2605.7243124163483</v>
       </c>
-      <c r="GG9" s="53"/>
+      <c r="GG9" s="53">
+        <v>2905.2111095023142</v>
+      </c>
       <c r="GH9" s="54"/>
       <c r="GI9" s="55"/>
       <c r="GJ9" s="77"/>
       <c r="GK9" s="28"/>
       <c r="GL9" s="8"/>
     </row>
     <row r="10" spans="1:194">
       <c r="A10" s="42" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="25">
         <v>73.837829950556667</v>
       </c>
       <c r="C10" s="25">
         <v>140.76679497435882</v>
       </c>
       <c r="D10" s="28">
         <v>222.46636532136066</v>
       </c>
       <c r="E10" s="28">
         <v>282.929843659337</v>
       </c>
       <c r="F10" s="29">
         <v>350.38583733126291</v>
       </c>
@@ -8379,51 +8387,53 @@
       </c>
       <c r="FY10" s="28">
         <v>6479.857214496853</v>
       </c>
       <c r="FZ10" s="31">
         <v>249.18358395236737</v>
       </c>
       <c r="GA10" s="47">
         <v>609.59904781481362</v>
       </c>
       <c r="GB10" s="48">
         <v>810.71340040946654</v>
       </c>
       <c r="GC10" s="49">
         <v>1420.6646519138135</v>
       </c>
       <c r="GD10" s="50">
         <v>1769.1825627757253</v>
       </c>
       <c r="GE10" s="51">
         <v>2157.6270057186098</v>
       </c>
       <c r="GF10" s="52">
         <v>2578.4430343416489</v>
       </c>
-      <c r="GG10" s="53"/>
+      <c r="GG10" s="53">
+        <v>3653.145781606835</v>
+      </c>
       <c r="GH10" s="54"/>
       <c r="GI10" s="55"/>
       <c r="GJ10" s="77"/>
       <c r="GK10" s="28"/>
       <c r="GL10" s="8"/>
     </row>
     <row r="11" spans="1:194">
       <c r="A11" s="42" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="25">
         <v>141.52538784706468</v>
       </c>
       <c r="C11" s="25">
         <v>282.5197037026594</v>
       </c>
       <c r="D11" s="28">
         <v>473.61809021682024</v>
       </c>
       <c r="E11" s="28">
         <v>638.09695982564665</v>
       </c>
       <c r="F11" s="29">
         <v>823.9292966604296</v>
       </c>
@@ -8951,51 +8961,53 @@
       </c>
       <c r="FY11" s="28">
         <v>10687.015558783862</v>
       </c>
       <c r="FZ11" s="31">
         <v>441.57734627890318</v>
       </c>
       <c r="GA11" s="47">
         <v>1149.7020451265098</v>
       </c>
       <c r="GB11" s="48">
         <v>1474.6570149392949</v>
       </c>
       <c r="GC11" s="49">
         <v>2073.9460319009008</v>
       </c>
       <c r="GD11" s="50">
         <v>2443.8153509952112</v>
       </c>
       <c r="GE11" s="51">
         <v>3886.1311172720134</v>
       </c>
       <c r="GF11" s="52">
         <v>4640.9294517392536</v>
       </c>
-      <c r="GG11" s="53"/>
+      <c r="GG11" s="53">
+        <v>6116.5928184668483</v>
+      </c>
       <c r="GH11" s="54"/>
       <c r="GI11" s="55"/>
       <c r="GJ11" s="77"/>
       <c r="GK11" s="28"/>
       <c r="GL11" s="8"/>
     </row>
     <row r="12" spans="1:194">
       <c r="A12" s="42" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="25">
         <v>26.104978006318113</v>
       </c>
       <c r="C12" s="25">
         <v>53.704388935675226</v>
       </c>
       <c r="D12" s="28">
         <v>84.870253692873277</v>
       </c>
       <c r="E12" s="28">
         <v>114.04929536478902</v>
       </c>
       <c r="F12" s="29">
         <v>144.79885226619544</v>
       </c>
@@ -9523,51 +9535,53 @@
       </c>
       <c r="FY12" s="28">
         <v>8466.0064019564743</v>
       </c>
       <c r="FZ12" s="31">
         <v>718.9461881429321</v>
       </c>
       <c r="GA12" s="47">
         <v>1641.4571469428247</v>
       </c>
       <c r="GB12" s="48">
         <v>2528.8271683405524</v>
       </c>
       <c r="GC12" s="49">
         <v>3300.6019951275694</v>
       </c>
       <c r="GD12" s="50">
         <v>4059.2845244676196</v>
       </c>
       <c r="GE12" s="51">
         <v>4873.2597541562827</v>
       </c>
       <c r="GF12" s="52">
         <v>5783.1670468317398</v>
       </c>
-      <c r="GG12" s="53"/>
+      <c r="GG12" s="53">
+        <v>7256.4957578814465</v>
+      </c>
       <c r="GH12" s="54"/>
       <c r="GI12" s="55"/>
       <c r="GJ12" s="77"/>
       <c r="GK12" s="28"/>
       <c r="GL12" s="8"/>
     </row>
     <row r="13" spans="1:194">
       <c r="A13" s="42" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="25">
         <v>46.371722925876966</v>
       </c>
       <c r="C13" s="25">
         <v>95.821724762078077</v>
       </c>
       <c r="D13" s="28">
         <v>153.86361161714771</v>
       </c>
       <c r="E13" s="28">
         <v>208.5604452136962</v>
       </c>
       <c r="F13" s="29">
         <v>257.22035526644135</v>
       </c>
@@ -10095,51 +10109,53 @@
       </c>
       <c r="FY13" s="28">
         <v>10486.564895363863</v>
       </c>
       <c r="FZ13" s="31">
         <v>538.02683065142378</v>
       </c>
       <c r="GA13" s="47">
         <v>1285.047712193174</v>
       </c>
       <c r="GB13" s="48">
         <v>1462.12121802965</v>
       </c>
       <c r="GC13" s="49">
         <v>2314.6144151132885</v>
       </c>
       <c r="GD13" s="50">
         <v>2977.9286724440653</v>
       </c>
       <c r="GE13" s="51">
         <v>3968.4732093084476</v>
       </c>
       <c r="GF13" s="52">
         <v>4967.9275082178538</v>
       </c>
-      <c r="GG13" s="53"/>
+      <c r="GG13" s="53">
+        <v>6253.334516092199</v>
+      </c>
       <c r="GH13" s="54"/>
       <c r="GI13" s="55"/>
       <c r="GJ13" s="77"/>
       <c r="GK13" s="28"/>
       <c r="GL13" s="8"/>
     </row>
     <row r="14" spans="1:194">
       <c r="A14" s="62"/>
       <c r="B14" s="57"/>
       <c r="C14" s="57"/>
       <c r="D14" s="57"/>
       <c r="E14" s="57"/>
       <c r="F14" s="57"/>
       <c r="G14" s="58"/>
       <c r="H14" s="57"/>
       <c r="I14" s="57"/>
       <c r="J14" s="57"/>
       <c r="K14" s="57"/>
       <c r="L14" s="57"/>
       <c r="M14" s="57"/>
       <c r="N14" s="57"/>
       <c r="O14" s="57"/>
       <c r="P14" s="57"/>
       <c r="Q14" s="57"/>
       <c r="R14" s="57"/>
@@ -10966,175 +10982,175 @@
       <c r="AW18" s="12"/>
       <c r="AX18" s="12"/>
       <c r="AY18" s="12"/>
       <c r="AZ18" s="12"/>
       <c r="BA18" s="12"/>
       <c r="BB18" s="12"/>
       <c r="BC18" s="12"/>
       <c r="BD18" s="12"/>
       <c r="BE18" s="12"/>
       <c r="BF18" s="12"/>
       <c r="BG18" s="12"/>
       <c r="BH18" s="12"/>
       <c r="BI18" s="12"/>
       <c r="BJ18" s="13"/>
       <c r="BK18" s="11"/>
       <c r="BL18" s="11"/>
       <c r="BM18" s="11"/>
       <c r="BN18" s="11"/>
       <c r="BO18" s="11"/>
       <c r="BP18" s="11"/>
       <c r="BQ18" s="11"/>
       <c r="BR18" s="11"/>
       <c r="BS18" s="11"/>
       <c r="BT18" s="11"/>
       <c r="BU18" s="11"/>
-      <c r="BV18" s="160" t="s">
+      <c r="BV18" s="167" t="s">
         <v>22</v>
       </c>
-      <c r="BW18" s="160"/>
-[...46 lines deleted...]
-      <c r="DR18" s="160"/>
+      <c r="BW18" s="167"/>
+      <c r="BX18" s="167"/>
+      <c r="BY18" s="167"/>
+      <c r="BZ18" s="167"/>
+      <c r="CA18" s="167"/>
+      <c r="CB18" s="167"/>
+      <c r="CC18" s="167"/>
+      <c r="CD18" s="167"/>
+      <c r="CE18" s="167"/>
+      <c r="CF18" s="167"/>
+      <c r="CG18" s="167"/>
+      <c r="CH18" s="167"/>
+      <c r="CI18" s="167"/>
+      <c r="CJ18" s="167"/>
+      <c r="CK18" s="167"/>
+      <c r="CL18" s="167"/>
+      <c r="CM18" s="167"/>
+      <c r="CN18" s="167"/>
+      <c r="CO18" s="167"/>
+      <c r="CP18" s="167"/>
+      <c r="CQ18" s="167"/>
+      <c r="CR18" s="167"/>
+      <c r="CS18" s="167"/>
+      <c r="CT18" s="167"/>
+      <c r="CU18" s="167"/>
+      <c r="CV18" s="167"/>
+      <c r="CW18" s="167"/>
+      <c r="CX18" s="167"/>
+      <c r="CY18" s="167"/>
+      <c r="CZ18" s="167"/>
+      <c r="DA18" s="167"/>
+      <c r="DB18" s="167"/>
+      <c r="DC18" s="167"/>
+      <c r="DD18" s="167"/>
+      <c r="DE18" s="167"/>
+      <c r="DF18" s="167"/>
+      <c r="DG18" s="167"/>
+      <c r="DH18" s="167"/>
+      <c r="DI18" s="167"/>
+      <c r="DJ18" s="167"/>
+      <c r="DK18" s="167"/>
+      <c r="DL18" s="167"/>
+      <c r="DM18" s="167"/>
+      <c r="DN18" s="167"/>
+      <c r="DO18" s="167"/>
+      <c r="DP18" s="167"/>
+      <c r="DQ18" s="167"/>
+      <c r="DR18" s="167"/>
       <c r="DS18" s="57"/>
       <c r="DT18" s="57"/>
       <c r="DU18" s="57"/>
       <c r="DV18" s="57"/>
       <c r="DW18" s="57"/>
       <c r="DX18" s="61"/>
       <c r="DY18" s="61"/>
       <c r="DZ18" s="57"/>
       <c r="EA18" s="57"/>
       <c r="EB18" s="57"/>
       <c r="EC18" s="57"/>
       <c r="ED18" s="57"/>
       <c r="EE18" s="57"/>
       <c r="EF18" s="57"/>
       <c r="EG18" s="57"/>
       <c r="EH18" s="57"/>
       <c r="EI18" s="57"/>
       <c r="EJ18" s="61"/>
       <c r="EK18" s="61"/>
       <c r="EL18" s="57"/>
       <c r="EM18" s="57"/>
       <c r="EN18" s="57"/>
       <c r="EO18" s="57"/>
-      <c r="EP18" s="166" t="s">
+      <c r="EP18" s="151" t="s">
         <v>22</v>
       </c>
-      <c r="EQ18" s="166"/>
-[...46 lines deleted...]
-      <c r="GL18" s="166"/>
+      <c r="EQ18" s="151"/>
+      <c r="ER18" s="151"/>
+      <c r="ES18" s="151"/>
+      <c r="ET18" s="151"/>
+      <c r="EU18" s="151"/>
+      <c r="EV18" s="151"/>
+      <c r="EW18" s="151"/>
+      <c r="EX18" s="151"/>
+      <c r="EY18" s="151"/>
+      <c r="EZ18" s="151"/>
+      <c r="FA18" s="151"/>
+      <c r="FB18" s="151"/>
+      <c r="FC18" s="151"/>
+      <c r="FD18" s="151"/>
+      <c r="FE18" s="151"/>
+      <c r="FF18" s="151"/>
+      <c r="FG18" s="151"/>
+      <c r="FH18" s="151"/>
+      <c r="FI18" s="151"/>
+      <c r="FJ18" s="151"/>
+      <c r="FK18" s="151"/>
+      <c r="FL18" s="151"/>
+      <c r="FM18" s="151"/>
+      <c r="FN18" s="151"/>
+      <c r="FO18" s="151"/>
+      <c r="FP18" s="151"/>
+      <c r="FQ18" s="151"/>
+      <c r="FR18" s="151"/>
+      <c r="FS18" s="151"/>
+      <c r="FT18" s="151"/>
+      <c r="FU18" s="151"/>
+      <c r="FV18" s="151"/>
+      <c r="FW18" s="151"/>
+      <c r="FX18" s="151"/>
+      <c r="FY18" s="151"/>
+      <c r="FZ18" s="151"/>
+      <c r="GA18" s="151"/>
+      <c r="GB18" s="151"/>
+      <c r="GC18" s="151"/>
+      <c r="GD18" s="151"/>
+      <c r="GE18" s="151"/>
+      <c r="GF18" s="151"/>
+      <c r="GG18" s="151"/>
+      <c r="GH18" s="151"/>
+      <c r="GI18" s="151"/>
+      <c r="GJ18" s="151"/>
+      <c r="GK18" s="151"/>
+      <c r="GL18" s="151"/>
     </row>
     <row r="19" spans="1:194" ht="22.5" customHeight="1" thickBot="1">
       <c r="A19" s="11"/>
       <c r="B19" s="11"/>
       <c r="C19" s="11"/>
       <c r="D19" s="11"/>
       <c r="E19" s="11"/>
       <c r="F19" s="11"/>
       <c r="G19" s="11"/>
       <c r="H19" s="11"/>
       <c r="I19" s="11"/>
       <c r="J19" s="11"/>
       <c r="K19" s="11" t="s">
         <v>8</v>
       </c>
       <c r="L19" s="11"/>
       <c r="M19" s="14"/>
       <c r="N19" s="11"/>
       <c r="O19" s="11"/>
       <c r="P19" s="11"/>
       <c r="Q19" s="11"/>
       <c r="R19" s="11"/>
       <c r="S19" s="11"/>
       <c r="T19" s="11"/>
       <c r="U19" s="11"/>
@@ -11297,303 +11313,303 @@
       <c r="EZ19" s="61" t="s">
         <v>8</v>
       </c>
       <c r="FA19" s="57"/>
       <c r="FB19" s="11"/>
       <c r="FC19" s="11"/>
       <c r="FD19" s="11"/>
       <c r="FE19" s="11"/>
       <c r="FF19" s="11"/>
       <c r="FG19" s="11"/>
       <c r="FH19" s="11"/>
       <c r="FI19" s="57"/>
       <c r="FJ19" s="57"/>
       <c r="FK19" s="61"/>
       <c r="FL19" s="61" t="s">
         <v>8</v>
       </c>
       <c r="FM19" s="57"/>
       <c r="FN19" s="11"/>
       <c r="FO19" s="11"/>
       <c r="FP19" s="11"/>
       <c r="FQ19" s="11"/>
       <c r="FR19" s="11"/>
       <c r="FS19" s="11"/>
       <c r="FT19" s="11"/>
-      <c r="FU19" s="163" t="s">
+      <c r="FU19" s="159" t="s">
         <v>8</v>
       </c>
-      <c r="FV19" s="164"/>
-[...2 lines deleted...]
-      <c r="FY19" s="164"/>
+      <c r="FV19" s="161"/>
+      <c r="FW19" s="161"/>
+      <c r="FX19" s="161"/>
+      <c r="FY19" s="161"/>
       <c r="FZ19" s="11"/>
       <c r="GA19" s="11"/>
       <c r="GB19" s="11"/>
       <c r="GC19" s="11"/>
       <c r="GD19" s="11"/>
       <c r="GE19" s="11"/>
       <c r="GF19" s="11"/>
-      <c r="GG19" s="163" t="s">
+      <c r="GG19" s="159" t="s">
         <v>8</v>
       </c>
-      <c r="GH19" s="164"/>
-[...2 lines deleted...]
-      <c r="GK19" s="164"/>
+      <c r="GH19" s="161"/>
+      <c r="GI19" s="161"/>
+      <c r="GJ19" s="161"/>
+      <c r="GK19" s="161"/>
       <c r="GL19" s="8"/>
     </row>
     <row r="20" spans="1:194" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A20" s="161"/>
-      <c r="B20" s="151" t="s">
+      <c r="A20" s="165"/>
+      <c r="B20" s="153" t="s">
         <v>29</v>
       </c>
-      <c r="C20" s="152"/>
-[...10 lines deleted...]
-      <c r="N20" s="151" t="s">
+      <c r="C20" s="154"/>
+      <c r="D20" s="154"/>
+      <c r="E20" s="154"/>
+      <c r="F20" s="154"/>
+      <c r="G20" s="154"/>
+      <c r="H20" s="154"/>
+      <c r="I20" s="154"/>
+      <c r="J20" s="154"/>
+      <c r="K20" s="154"/>
+      <c r="L20" s="154"/>
+      <c r="M20" s="155"/>
+      <c r="N20" s="153" t="s">
         <v>30</v>
       </c>
-      <c r="O20" s="152"/>
-[...10 lines deleted...]
-      <c r="Z20" s="151" t="s">
+      <c r="O20" s="154"/>
+      <c r="P20" s="154"/>
+      <c r="Q20" s="154"/>
+      <c r="R20" s="154"/>
+      <c r="S20" s="154"/>
+      <c r="T20" s="154"/>
+      <c r="U20" s="154"/>
+      <c r="V20" s="154"/>
+      <c r="W20" s="154"/>
+      <c r="X20" s="154"/>
+      <c r="Y20" s="155"/>
+      <c r="Z20" s="153" t="s">
         <v>31</v>
       </c>
-      <c r="AA20" s="152"/>
-[...10 lines deleted...]
-      <c r="AL20" s="151" t="s">
+      <c r="AA20" s="154"/>
+      <c r="AB20" s="154"/>
+      <c r="AC20" s="154"/>
+      <c r="AD20" s="154"/>
+      <c r="AE20" s="154"/>
+      <c r="AF20" s="154"/>
+      <c r="AG20" s="154"/>
+      <c r="AH20" s="154"/>
+      <c r="AI20" s="154"/>
+      <c r="AJ20" s="154"/>
+      <c r="AK20" s="155"/>
+      <c r="AL20" s="153" t="s">
         <v>32</v>
       </c>
-      <c r="AM20" s="152"/>
-[...10 lines deleted...]
-      <c r="AX20" s="151" t="s">
+      <c r="AM20" s="154"/>
+      <c r="AN20" s="154"/>
+      <c r="AO20" s="154"/>
+      <c r="AP20" s="154"/>
+      <c r="AQ20" s="154"/>
+      <c r="AR20" s="154"/>
+      <c r="AS20" s="154"/>
+      <c r="AT20" s="154"/>
+      <c r="AU20" s="154"/>
+      <c r="AV20" s="154"/>
+      <c r="AW20" s="155"/>
+      <c r="AX20" s="153" t="s">
         <v>33</v>
       </c>
-      <c r="AY20" s="152"/>
-[...10 lines deleted...]
-      <c r="BJ20" s="151" t="s">
+      <c r="AY20" s="154"/>
+      <c r="AZ20" s="154"/>
+      <c r="BA20" s="154"/>
+      <c r="BB20" s="154"/>
+      <c r="BC20" s="154"/>
+      <c r="BD20" s="154"/>
+      <c r="BE20" s="154"/>
+      <c r="BF20" s="154"/>
+      <c r="BG20" s="154"/>
+      <c r="BH20" s="154"/>
+      <c r="BI20" s="155"/>
+      <c r="BJ20" s="153" t="s">
         <v>34</v>
       </c>
-      <c r="BK20" s="152"/>
-[...10 lines deleted...]
-      <c r="BV20" s="154" t="s">
+      <c r="BK20" s="154"/>
+      <c r="BL20" s="154"/>
+      <c r="BM20" s="154"/>
+      <c r="BN20" s="154"/>
+      <c r="BO20" s="154"/>
+      <c r="BP20" s="154"/>
+      <c r="BQ20" s="154"/>
+      <c r="BR20" s="154"/>
+      <c r="BS20" s="154"/>
+      <c r="BT20" s="154"/>
+      <c r="BU20" s="155"/>
+      <c r="BV20" s="156" t="s">
         <v>35</v>
       </c>
-      <c r="BW20" s="155"/>
-[...10 lines deleted...]
-      <c r="CH20" s="154" t="s">
+      <c r="BW20" s="157"/>
+      <c r="BX20" s="157"/>
+      <c r="BY20" s="157"/>
+      <c r="BZ20" s="157"/>
+      <c r="CA20" s="157"/>
+      <c r="CB20" s="157"/>
+      <c r="CC20" s="157"/>
+      <c r="CD20" s="157"/>
+      <c r="CE20" s="157"/>
+      <c r="CF20" s="157"/>
+      <c r="CG20" s="158"/>
+      <c r="CH20" s="156" t="s">
         <v>36</v>
       </c>
-      <c r="CI20" s="155"/>
-[...10 lines deleted...]
-      <c r="CT20" s="154" t="s">
+      <c r="CI20" s="157"/>
+      <c r="CJ20" s="157"/>
+      <c r="CK20" s="157"/>
+      <c r="CL20" s="157"/>
+      <c r="CM20" s="157"/>
+      <c r="CN20" s="157"/>
+      <c r="CO20" s="157"/>
+      <c r="CP20" s="157"/>
+      <c r="CQ20" s="157"/>
+      <c r="CR20" s="157"/>
+      <c r="CS20" s="158"/>
+      <c r="CT20" s="156" t="s">
         <v>37</v>
       </c>
-      <c r="CU20" s="155"/>
-[...10 lines deleted...]
-      <c r="DF20" s="154" t="s">
+      <c r="CU20" s="157"/>
+      <c r="CV20" s="157"/>
+      <c r="CW20" s="157"/>
+      <c r="CX20" s="157"/>
+      <c r="CY20" s="157"/>
+      <c r="CZ20" s="157"/>
+      <c r="DA20" s="157"/>
+      <c r="DB20" s="157"/>
+      <c r="DC20" s="157"/>
+      <c r="DD20" s="157"/>
+      <c r="DE20" s="158"/>
+      <c r="DF20" s="156" t="s">
         <v>28</v>
       </c>
-      <c r="DG20" s="155"/>
-[...10 lines deleted...]
-      <c r="DR20" s="154" t="s">
+      <c r="DG20" s="157"/>
+      <c r="DH20" s="157"/>
+      <c r="DI20" s="157"/>
+      <c r="DJ20" s="157"/>
+      <c r="DK20" s="157"/>
+      <c r="DL20" s="157"/>
+      <c r="DM20" s="157"/>
+      <c r="DN20" s="157"/>
+      <c r="DO20" s="157"/>
+      <c r="DP20" s="157"/>
+      <c r="DQ20" s="158"/>
+      <c r="DR20" s="156" t="s">
         <v>27</v>
       </c>
-      <c r="DS20" s="155"/>
-[...10 lines deleted...]
-      <c r="ED20" s="154" t="s">
+      <c r="DS20" s="157"/>
+      <c r="DT20" s="157"/>
+      <c r="DU20" s="157"/>
+      <c r="DV20" s="157"/>
+      <c r="DW20" s="157"/>
+      <c r="DX20" s="157"/>
+      <c r="DY20" s="157"/>
+      <c r="DZ20" s="157"/>
+      <c r="EA20" s="157"/>
+      <c r="EB20" s="157"/>
+      <c r="EC20" s="158"/>
+      <c r="ED20" s="156" t="s">
         <v>42</v>
       </c>
-      <c r="EE20" s="155"/>
-[...10 lines deleted...]
-      <c r="EP20" s="154" t="s">
+      <c r="EE20" s="157"/>
+      <c r="EF20" s="157"/>
+      <c r="EG20" s="157"/>
+      <c r="EH20" s="157"/>
+      <c r="EI20" s="157"/>
+      <c r="EJ20" s="157"/>
+      <c r="EK20" s="157"/>
+      <c r="EL20" s="157"/>
+      <c r="EM20" s="157"/>
+      <c r="EN20" s="157"/>
+      <c r="EO20" s="158"/>
+      <c r="EP20" s="156" t="s">
         <v>44</v>
       </c>
-      <c r="EQ20" s="155"/>
-[...10 lines deleted...]
-      <c r="FB20" s="154" t="s">
+      <c r="EQ20" s="157"/>
+      <c r="ER20" s="157"/>
+      <c r="ES20" s="157"/>
+      <c r="ET20" s="157"/>
+      <c r="EU20" s="157"/>
+      <c r="EV20" s="157"/>
+      <c r="EW20" s="157"/>
+      <c r="EX20" s="157"/>
+      <c r="EY20" s="157"/>
+      <c r="EZ20" s="157"/>
+      <c r="FA20" s="158"/>
+      <c r="FB20" s="156" t="s">
         <v>43</v>
       </c>
-      <c r="FC20" s="155"/>
-[...10 lines deleted...]
-      <c r="FN20" s="154" t="s">
+      <c r="FC20" s="157"/>
+      <c r="FD20" s="157"/>
+      <c r="FE20" s="157"/>
+      <c r="FF20" s="157"/>
+      <c r="FG20" s="157"/>
+      <c r="FH20" s="157"/>
+      <c r="FI20" s="157"/>
+      <c r="FJ20" s="157"/>
+      <c r="FK20" s="157"/>
+      <c r="FL20" s="157"/>
+      <c r="FM20" s="158"/>
+      <c r="FN20" s="156" t="s">
         <v>45</v>
       </c>
-      <c r="FO20" s="155"/>
-[...10 lines deleted...]
-      <c r="FZ20" s="154" t="s">
+      <c r="FO20" s="157"/>
+      <c r="FP20" s="157"/>
+      <c r="FQ20" s="157"/>
+      <c r="FR20" s="157"/>
+      <c r="FS20" s="157"/>
+      <c r="FT20" s="157"/>
+      <c r="FU20" s="157"/>
+      <c r="FV20" s="157"/>
+      <c r="FW20" s="157"/>
+      <c r="FX20" s="157"/>
+      <c r="FY20" s="158"/>
+      <c r="FZ20" s="156" t="s">
         <v>41</v>
       </c>
-      <c r="GA20" s="155"/>
-[...9 lines deleted...]
-      <c r="GK20" s="156"/>
+      <c r="GA20" s="157"/>
+      <c r="GB20" s="157"/>
+      <c r="GC20" s="157"/>
+      <c r="GD20" s="157"/>
+      <c r="GE20" s="157"/>
+      <c r="GF20" s="157"/>
+      <c r="GG20" s="157"/>
+      <c r="GH20" s="157"/>
+      <c r="GI20" s="157"/>
+      <c r="GJ20" s="157"/>
+      <c r="GK20" s="158"/>
       <c r="GL20" s="8"/>
     </row>
     <row r="21" spans="1:194" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A21" s="162"/>
+      <c r="A21" s="166"/>
       <c r="B21" s="16" t="s">
         <v>9</v>
       </c>
       <c r="C21" s="16" t="s">
         <v>10</v>
       </c>
       <c r="D21" s="16" t="s">
         <v>11</v>
       </c>
       <c r="E21" s="16" t="s">
         <v>12</v>
       </c>
       <c r="F21" s="16" t="s">
         <v>13</v>
       </c>
       <c r="G21" s="16" t="s">
         <v>14</v>
       </c>
       <c r="H21" s="16" t="s">
         <v>15</v>
       </c>
       <c r="I21" s="16" t="s">
         <v>16</v>
       </c>
       <c r="J21" s="16" t="s">
@@ -12693,51 +12709,53 @@
       </c>
       <c r="FY22" s="25">
         <v>41503.020439302789</v>
       </c>
       <c r="FZ22" s="31">
         <v>2050.0374637566551</v>
       </c>
       <c r="GA22" s="32">
         <v>5175.3324895262413</v>
       </c>
       <c r="GB22" s="33">
         <v>6728.134849982478</v>
       </c>
       <c r="GC22" s="34">
         <v>9711.0975167746201</v>
       </c>
       <c r="GD22" s="35">
         <v>11874.045617182705</v>
       </c>
       <c r="GE22" s="36">
         <v>16276.321044085584</v>
       </c>
       <c r="GF22" s="37">
         <v>19603.571216609078</v>
       </c>
-      <c r="GG22" s="38"/>
+      <c r="GG22" s="38">
+        <v>25244.500034718505</v>
+      </c>
       <c r="GH22" s="39"/>
       <c r="GI22" s="40"/>
       <c r="GJ22" s="77"/>
       <c r="GK22" s="25"/>
       <c r="GL22" s="41"/>
     </row>
     <row r="23" spans="1:194">
       <c r="A23" s="42" t="s">
         <v>1</v>
       </c>
       <c r="B23" s="25">
         <v>1.2871899766011321</v>
       </c>
       <c r="C23" s="25">
         <v>2.7084467362849018</v>
       </c>
       <c r="D23" s="28">
         <v>4.2698932467856112</v>
       </c>
       <c r="E23" s="28">
         <v>5.6790178838376821</v>
       </c>
       <c r="F23" s="29">
         <v>7.2624429368004719</v>
       </c>
@@ -13265,51 +13283,53 @@
       </c>
       <c r="FY23" s="25">
         <v>849.80446557311006</v>
       </c>
       <c r="FZ23" s="31">
         <v>17.992794376740225</v>
       </c>
       <c r="GA23" s="47">
         <v>91.893093867751929</v>
       </c>
       <c r="GB23" s="48">
         <v>138.0601975860462</v>
       </c>
       <c r="GC23" s="49">
         <v>174.13610794392559</v>
       </c>
       <c r="GD23" s="50">
         <v>186.36934168698014</v>
       </c>
       <c r="GE23" s="51">
         <v>194.62790622146636</v>
       </c>
       <c r="GF23" s="52">
         <v>219.82195395698099</v>
       </c>
-      <c r="GG23" s="53"/>
+      <c r="GG23" s="53">
+        <v>275.34898067299793</v>
+      </c>
       <c r="GH23" s="54"/>
       <c r="GI23" s="55"/>
       <c r="GJ23" s="77"/>
       <c r="GK23" s="25"/>
       <c r="GL23" s="8"/>
     </row>
     <row r="24" spans="1:194">
       <c r="A24" s="42" t="s">
         <v>2</v>
       </c>
       <c r="B24" s="25">
         <v>6.9212934856760731</v>
       </c>
       <c r="C24" s="25">
         <v>13.228897984986787</v>
       </c>
       <c r="D24" s="28">
         <v>22.423802742473434</v>
       </c>
       <c r="E24" s="28">
         <v>30.09497977784514</v>
       </c>
       <c r="F24" s="29">
         <v>39.750270502755967</v>
       </c>
@@ -13837,51 +13857,53 @@
       </c>
       <c r="FY24" s="28">
         <v>1295.7759053783245</v>
       </c>
       <c r="FZ24" s="31">
         <v>24.811490142399816</v>
       </c>
       <c r="GA24" s="47">
         <v>99.305993085605351</v>
       </c>
       <c r="GB24" s="48">
         <v>153.70642236704546</v>
       </c>
       <c r="GC24" s="49">
         <v>348.93712324698242</v>
       </c>
       <c r="GD24" s="50">
         <v>412.41521239239898</v>
       </c>
       <c r="GE24" s="51">
         <v>510.19339296443985</v>
       </c>
       <c r="GF24" s="52">
         <v>521.14984737654652</v>
       </c>
-      <c r="GG24" s="53"/>
+      <c r="GG24" s="53">
+        <v>737.20065043382647</v>
+      </c>
       <c r="GH24" s="54"/>
       <c r="GI24" s="55"/>
       <c r="GJ24" s="77"/>
       <c r="GK24" s="28"/>
       <c r="GL24" s="8"/>
     </row>
     <row r="25" spans="1:194">
       <c r="A25" s="42" t="s">
         <v>3</v>
       </c>
       <c r="B25" s="25">
         <v>89.455086140445772</v>
       </c>
       <c r="C25" s="25">
         <v>184.01697569463795</v>
       </c>
       <c r="D25" s="28">
         <v>303.16062823283221</v>
       </c>
       <c r="E25" s="28">
         <v>411.49148946080629</v>
       </c>
       <c r="F25" s="29">
         <v>527.72075850001636</v>
       </c>
@@ -14409,51 +14431,53 @@
       </c>
       <c r="FY25" s="28">
         <v>6106.4461977503033</v>
       </c>
       <c r="FZ25" s="31">
         <v>197.29073854522196</v>
       </c>
       <c r="GA25" s="47">
         <v>573.91046716222945</v>
       </c>
       <c r="GB25" s="48">
         <v>705.62674209401757</v>
       </c>
       <c r="GC25" s="49">
         <v>1073.3201435830319</v>
       </c>
       <c r="GD25" s="50">
         <v>1259.2104211422627</v>
       </c>
       <c r="GE25" s="51">
         <v>2159.2066438325464</v>
       </c>
       <c r="GF25" s="52">
         <v>2604.3678761999436</v>
       </c>
-      <c r="GG25" s="53"/>
+      <c r="GG25" s="53">
+        <v>2903.6545482859096</v>
+      </c>
       <c r="GH25" s="54"/>
       <c r="GI25" s="55"/>
       <c r="GJ25" s="77"/>
       <c r="GK25" s="28"/>
       <c r="GL25" s="8"/>
     </row>
     <row r="26" spans="1:194">
       <c r="A26" s="42" t="s">
         <v>4</v>
       </c>
       <c r="B26" s="25">
         <v>73.837829950556667</v>
       </c>
       <c r="C26" s="25">
         <v>140.76679497435882</v>
       </c>
       <c r="D26" s="28">
         <v>222.46636532136066</v>
       </c>
       <c r="E26" s="28">
         <v>282.929843659337</v>
       </c>
       <c r="F26" s="29">
         <v>350.38583733126291</v>
       </c>
@@ -14981,51 +15005,53 @@
       </c>
       <c r="FY26" s="28">
         <v>5049.5850144968535</v>
       </c>
       <c r="FZ26" s="31">
         <v>152.1679172857007</v>
       </c>
       <c r="GA26" s="47">
         <v>415.56771448148027</v>
       </c>
       <c r="GB26" s="48">
         <v>532.43320335560804</v>
       </c>
       <c r="GC26" s="49">
         <v>885.38423049103767</v>
       </c>
       <c r="GD26" s="50">
         <v>1114.7127913529496</v>
       </c>
       <c r="GE26" s="51">
         <v>1383.9678842958342</v>
       </c>
       <c r="GF26" s="52">
         <v>1685.5945629188732</v>
       </c>
-      <c r="GG26" s="53"/>
+      <c r="GG26" s="53">
+        <v>2641.1079601840593</v>
+      </c>
       <c r="GH26" s="54"/>
       <c r="GI26" s="55"/>
       <c r="GJ26" s="77"/>
       <c r="GK26" s="28"/>
       <c r="GL26" s="8"/>
     </row>
     <row r="27" spans="1:194">
       <c r="A27" s="42" t="s">
         <v>5</v>
       </c>
       <c r="B27" s="25">
         <v>141.52538784706468</v>
       </c>
       <c r="C27" s="25">
         <v>282.5197037026594</v>
       </c>
       <c r="D27" s="28">
         <v>473.61809021682024</v>
       </c>
       <c r="E27" s="28">
         <v>638.09695982564665</v>
       </c>
       <c r="F27" s="29">
         <v>823.9292966604296</v>
       </c>
@@ -15553,51 +15579,53 @@
       </c>
       <c r="FY27" s="28">
         <v>10424.088058783862</v>
       </c>
       <c r="FZ27" s="31">
         <v>441.48122961223652</v>
       </c>
       <c r="GA27" s="47">
         <v>1149.5098117931764</v>
       </c>
       <c r="GB27" s="48">
         <v>1418.8279354045749</v>
       </c>
       <c r="GC27" s="49">
         <v>1996.2063273661806</v>
       </c>
       <c r="GD27" s="50">
         <v>2344.1650214604911</v>
       </c>
       <c r="GE27" s="51">
         <v>3764.5701627372932</v>
       </c>
       <c r="GF27" s="52">
         <v>4497.4578722045335</v>
       </c>
-      <c r="GG27" s="53"/>
+      <c r="GG27" s="53">
+        <v>5951.2106139321277</v>
+      </c>
       <c r="GH27" s="54"/>
       <c r="GI27" s="55"/>
       <c r="GJ27" s="77"/>
       <c r="GK27" s="28"/>
       <c r="GL27" s="8"/>
     </row>
     <row r="28" spans="1:194">
       <c r="A28" s="42" t="s">
         <v>6</v>
       </c>
       <c r="B28" s="25">
         <v>26.104978006318113</v>
       </c>
       <c r="C28" s="25">
         <v>53.704388935675226</v>
       </c>
       <c r="D28" s="28">
         <v>84.870253692873277</v>
       </c>
       <c r="E28" s="28">
         <v>114.04929536478902</v>
       </c>
       <c r="F28" s="29">
         <v>144.79885226619544</v>
       </c>
@@ -16125,51 +16153,53 @@
       </c>
       <c r="FY28" s="28">
         <v>8044.1064019564747</v>
       </c>
       <c r="FZ28" s="31">
         <v>718.9461881429321</v>
       </c>
       <c r="GA28" s="47">
         <v>1641.4571469428247</v>
       </c>
       <c r="GB28" s="48">
         <v>2439.3983061455365</v>
       </c>
       <c r="GC28" s="49">
         <v>3176.0147995992202</v>
       </c>
       <c r="GD28" s="50">
         <v>3899.5389956059371</v>
       </c>
       <c r="GE28" s="51">
         <v>4678.3558919612669</v>
       </c>
       <c r="GF28" s="52">
         <v>5553.1048513033911</v>
       </c>
-      <c r="GG28" s="53"/>
+      <c r="GG28" s="53">
+        <v>6991.275229019765</v>
+      </c>
       <c r="GH28" s="54"/>
       <c r="GI28" s="55"/>
       <c r="GJ28" s="77"/>
       <c r="GK28" s="28"/>
       <c r="GL28" s="8"/>
     </row>
     <row r="29" spans="1:194">
       <c r="A29" s="42" t="s">
         <v>7</v>
       </c>
       <c r="B29" s="25">
         <v>46.371722925876966</v>
       </c>
       <c r="C29" s="25">
         <v>95.821724762078077</v>
       </c>
       <c r="D29" s="28">
         <v>153.86361161714771</v>
       </c>
       <c r="E29" s="28">
         <v>208.5604452136962</v>
       </c>
       <c r="F29" s="29">
         <v>257.22035526644135</v>
       </c>
@@ -16697,51 +16727,53 @@
       </c>
       <c r="FY29" s="28">
         <v>9733.2143953638624</v>
       </c>
       <c r="FZ29" s="31">
         <v>497.34710565142382</v>
       </c>
       <c r="GA29" s="47">
         <v>1203.6882621931741</v>
       </c>
       <c r="GB29" s="48">
         <v>1340.0820430296501</v>
       </c>
       <c r="GC29" s="49">
         <v>2057.0987845442419</v>
       </c>
       <c r="GD29" s="50">
         <v>2657.6338335416858</v>
       </c>
       <c r="GE29" s="51">
         <v>3585.3991620727347</v>
       </c>
       <c r="GF29" s="52">
         <v>4522.0742526488084</v>
       </c>
-      <c r="GG29" s="53"/>
+      <c r="GG29" s="53">
+        <v>5744.7020521898203</v>
+      </c>
       <c r="GH29" s="54"/>
       <c r="GI29" s="55"/>
       <c r="GJ29" s="77"/>
       <c r="GK29" s="28"/>
       <c r="GL29" s="8"/>
     </row>
     <row r="30" spans="1:194">
       <c r="A30" s="62"/>
       <c r="B30" s="57"/>
       <c r="C30" s="57"/>
       <c r="D30" s="57"/>
       <c r="E30" s="57"/>
       <c r="F30" s="57"/>
       <c r="G30" s="58"/>
       <c r="H30" s="57"/>
       <c r="I30" s="57"/>
       <c r="J30" s="57"/>
       <c r="K30" s="57"/>
       <c r="L30" s="57"/>
       <c r="M30" s="57"/>
       <c r="N30" s="57"/>
       <c r="O30" s="57"/>
       <c r="P30" s="57"/>
       <c r="Q30" s="57"/>
       <c r="R30" s="57"/>
@@ -17176,175 +17208,175 @@
       <c r="AW32" s="12"/>
       <c r="AX32" s="12"/>
       <c r="AY32" s="12"/>
       <c r="AZ32" s="12"/>
       <c r="BA32" s="12"/>
       <c r="BB32" s="12"/>
       <c r="BC32" s="12"/>
       <c r="BD32" s="12"/>
       <c r="BE32" s="12"/>
       <c r="BF32" s="12"/>
       <c r="BG32" s="12"/>
       <c r="BH32" s="12"/>
       <c r="BI32" s="12"/>
       <c r="BJ32" s="13"/>
       <c r="BK32" s="11"/>
       <c r="BL32" s="11"/>
       <c r="BM32" s="11"/>
       <c r="BN32" s="11"/>
       <c r="BO32" s="11"/>
       <c r="BP32" s="11"/>
       <c r="BQ32" s="11"/>
       <c r="BR32" s="11"/>
       <c r="BS32" s="11"/>
       <c r="BT32" s="11"/>
       <c r="BU32" s="11"/>
-      <c r="BV32" s="160" t="s">
+      <c r="BV32" s="167" t="s">
         <v>23</v>
       </c>
-      <c r="BW32" s="160"/>
-[...46 lines deleted...]
-      <c r="DR32" s="160"/>
+      <c r="BW32" s="167"/>
+      <c r="BX32" s="167"/>
+      <c r="BY32" s="167"/>
+      <c r="BZ32" s="167"/>
+      <c r="CA32" s="167"/>
+      <c r="CB32" s="167"/>
+      <c r="CC32" s="167"/>
+      <c r="CD32" s="167"/>
+      <c r="CE32" s="167"/>
+      <c r="CF32" s="167"/>
+      <c r="CG32" s="167"/>
+      <c r="CH32" s="167"/>
+      <c r="CI32" s="167"/>
+      <c r="CJ32" s="167"/>
+      <c r="CK32" s="167"/>
+      <c r="CL32" s="167"/>
+      <c r="CM32" s="167"/>
+      <c r="CN32" s="167"/>
+      <c r="CO32" s="167"/>
+      <c r="CP32" s="167"/>
+      <c r="CQ32" s="167"/>
+      <c r="CR32" s="167"/>
+      <c r="CS32" s="167"/>
+      <c r="CT32" s="167"/>
+      <c r="CU32" s="167"/>
+      <c r="CV32" s="167"/>
+      <c r="CW32" s="167"/>
+      <c r="CX32" s="167"/>
+      <c r="CY32" s="167"/>
+      <c r="CZ32" s="167"/>
+      <c r="DA32" s="167"/>
+      <c r="DB32" s="167"/>
+      <c r="DC32" s="167"/>
+      <c r="DD32" s="167"/>
+      <c r="DE32" s="167"/>
+      <c r="DF32" s="167"/>
+      <c r="DG32" s="167"/>
+      <c r="DH32" s="167"/>
+      <c r="DI32" s="167"/>
+      <c r="DJ32" s="167"/>
+      <c r="DK32" s="167"/>
+      <c r="DL32" s="167"/>
+      <c r="DM32" s="167"/>
+      <c r="DN32" s="167"/>
+      <c r="DO32" s="167"/>
+      <c r="DP32" s="167"/>
+      <c r="DQ32" s="167"/>
+      <c r="DR32" s="167"/>
       <c r="DS32" s="57"/>
       <c r="DT32" s="57"/>
       <c r="DU32" s="57"/>
       <c r="DV32" s="57"/>
       <c r="DW32" s="57"/>
       <c r="DX32" s="61"/>
       <c r="DY32" s="61"/>
       <c r="DZ32" s="57"/>
       <c r="EA32" s="57"/>
       <c r="EB32" s="57"/>
       <c r="EC32" s="57"/>
       <c r="ED32" s="57"/>
       <c r="EE32" s="57"/>
       <c r="EF32" s="57"/>
       <c r="EG32" s="57"/>
       <c r="EH32" s="57"/>
       <c r="EI32" s="57"/>
       <c r="EJ32" s="61"/>
       <c r="EK32" s="61"/>
       <c r="EL32" s="57"/>
       <c r="EM32" s="57"/>
       <c r="EN32" s="57"/>
       <c r="EO32" s="57"/>
-      <c r="EP32" s="167" t="s">
+      <c r="EP32" s="152" t="s">
         <v>23</v>
       </c>
-      <c r="EQ32" s="167"/>
-[...46 lines deleted...]
-      <c r="GL32" s="167"/>
+      <c r="EQ32" s="152"/>
+      <c r="ER32" s="152"/>
+      <c r="ES32" s="152"/>
+      <c r="ET32" s="152"/>
+      <c r="EU32" s="152"/>
+      <c r="EV32" s="152"/>
+      <c r="EW32" s="152"/>
+      <c r="EX32" s="152"/>
+      <c r="EY32" s="152"/>
+      <c r="EZ32" s="152"/>
+      <c r="FA32" s="152"/>
+      <c r="FB32" s="152"/>
+      <c r="FC32" s="152"/>
+      <c r="FD32" s="152"/>
+      <c r="FE32" s="152"/>
+      <c r="FF32" s="152"/>
+      <c r="FG32" s="152"/>
+      <c r="FH32" s="152"/>
+      <c r="FI32" s="152"/>
+      <c r="FJ32" s="152"/>
+      <c r="FK32" s="152"/>
+      <c r="FL32" s="152"/>
+      <c r="FM32" s="152"/>
+      <c r="FN32" s="152"/>
+      <c r="FO32" s="152"/>
+      <c r="FP32" s="152"/>
+      <c r="FQ32" s="152"/>
+      <c r="FR32" s="152"/>
+      <c r="FS32" s="152"/>
+      <c r="FT32" s="152"/>
+      <c r="FU32" s="152"/>
+      <c r="FV32" s="152"/>
+      <c r="FW32" s="152"/>
+      <c r="FX32" s="152"/>
+      <c r="FY32" s="152"/>
+      <c r="FZ32" s="152"/>
+      <c r="GA32" s="152"/>
+      <c r="GB32" s="152"/>
+      <c r="GC32" s="152"/>
+      <c r="GD32" s="152"/>
+      <c r="GE32" s="152"/>
+      <c r="GF32" s="152"/>
+      <c r="GG32" s="152"/>
+      <c r="GH32" s="152"/>
+      <c r="GI32" s="152"/>
+      <c r="GJ32" s="152"/>
+      <c r="GK32" s="152"/>
+      <c r="GL32" s="152"/>
     </row>
     <row r="33" spans="1:194" ht="22.5" customHeight="1" thickBot="1">
       <c r="A33" s="11"/>
       <c r="B33" s="11"/>
       <c r="C33" s="11"/>
       <c r="D33" s="11"/>
       <c r="E33" s="11"/>
       <c r="F33" s="11"/>
       <c r="G33" s="11"/>
       <c r="H33" s="11"/>
       <c r="I33" s="11"/>
       <c r="J33" s="11"/>
       <c r="K33" s="11" t="s">
         <v>8</v>
       </c>
       <c r="L33" s="11"/>
       <c r="M33" s="14"/>
       <c r="N33" s="11"/>
       <c r="O33" s="11"/>
       <c r="P33" s="11"/>
       <c r="Q33" s="11"/>
       <c r="R33" s="11"/>
       <c r="S33" s="11"/>
       <c r="T33" s="11"/>
       <c r="U33" s="11"/>
@@ -17507,303 +17539,303 @@
       <c r="EZ33" s="58"/>
       <c r="FA33" s="58" t="s">
         <v>8</v>
       </c>
       <c r="FB33" s="62"/>
       <c r="FC33" s="11"/>
       <c r="FD33" s="11"/>
       <c r="FE33" s="11"/>
       <c r="FF33" s="11"/>
       <c r="FG33" s="11"/>
       <c r="FH33" s="11"/>
       <c r="FI33" s="11"/>
       <c r="FJ33" s="57"/>
       <c r="FK33" s="57"/>
       <c r="FL33" s="58"/>
       <c r="FM33" s="58" t="s">
         <v>8</v>
       </c>
       <c r="FN33" s="11"/>
       <c r="FO33" s="11"/>
       <c r="FP33" s="11"/>
       <c r="FQ33" s="11"/>
       <c r="FR33" s="11"/>
       <c r="FS33" s="11"/>
       <c r="FT33" s="11"/>
-      <c r="FU33" s="163" t="s">
+      <c r="FU33" s="159" t="s">
         <v>8</v>
       </c>
-      <c r="FV33" s="165"/>
-[...2 lines deleted...]
-      <c r="FY33" s="165"/>
+      <c r="FV33" s="160"/>
+      <c r="FW33" s="160"/>
+      <c r="FX33" s="160"/>
+      <c r="FY33" s="160"/>
       <c r="FZ33" s="11"/>
       <c r="GA33" s="11"/>
       <c r="GB33" s="11"/>
       <c r="GC33" s="11"/>
       <c r="GD33" s="11"/>
       <c r="GE33" s="11"/>
       <c r="GF33" s="11"/>
-      <c r="GG33" s="163" t="s">
+      <c r="GG33" s="159" t="s">
         <v>8</v>
       </c>
-      <c r="GH33" s="165"/>
-[...2 lines deleted...]
-      <c r="GK33" s="165"/>
+      <c r="GH33" s="160"/>
+      <c r="GI33" s="160"/>
+      <c r="GJ33" s="160"/>
+      <c r="GK33" s="160"/>
       <c r="GL33" s="8"/>
     </row>
     <row r="34" spans="1:194" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A34" s="161"/>
-      <c r="B34" s="151" t="s">
+      <c r="A34" s="165"/>
+      <c r="B34" s="153" t="s">
         <v>29</v>
       </c>
-      <c r="C34" s="152"/>
-[...10 lines deleted...]
-      <c r="N34" s="151" t="s">
+      <c r="C34" s="154"/>
+      <c r="D34" s="154"/>
+      <c r="E34" s="154"/>
+      <c r="F34" s="154"/>
+      <c r="G34" s="154"/>
+      <c r="H34" s="154"/>
+      <c r="I34" s="154"/>
+      <c r="J34" s="154"/>
+      <c r="K34" s="154"/>
+      <c r="L34" s="154"/>
+      <c r="M34" s="155"/>
+      <c r="N34" s="153" t="s">
         <v>30</v>
       </c>
-      <c r="O34" s="152"/>
-[...10 lines deleted...]
-      <c r="Z34" s="151" t="s">
+      <c r="O34" s="154"/>
+      <c r="P34" s="154"/>
+      <c r="Q34" s="154"/>
+      <c r="R34" s="154"/>
+      <c r="S34" s="154"/>
+      <c r="T34" s="154"/>
+      <c r="U34" s="154"/>
+      <c r="V34" s="154"/>
+      <c r="W34" s="154"/>
+      <c r="X34" s="154"/>
+      <c r="Y34" s="155"/>
+      <c r="Z34" s="153" t="s">
         <v>31</v>
       </c>
-      <c r="AA34" s="152"/>
-[...10 lines deleted...]
-      <c r="AL34" s="151" t="s">
+      <c r="AA34" s="154"/>
+      <c r="AB34" s="154"/>
+      <c r="AC34" s="154"/>
+      <c r="AD34" s="154"/>
+      <c r="AE34" s="154"/>
+      <c r="AF34" s="154"/>
+      <c r="AG34" s="154"/>
+      <c r="AH34" s="154"/>
+      <c r="AI34" s="154"/>
+      <c r="AJ34" s="154"/>
+      <c r="AK34" s="155"/>
+      <c r="AL34" s="153" t="s">
         <v>32</v>
       </c>
-      <c r="AM34" s="152"/>
-[...10 lines deleted...]
-      <c r="AX34" s="151" t="s">
+      <c r="AM34" s="154"/>
+      <c r="AN34" s="154"/>
+      <c r="AO34" s="154"/>
+      <c r="AP34" s="154"/>
+      <c r="AQ34" s="154"/>
+      <c r="AR34" s="154"/>
+      <c r="AS34" s="154"/>
+      <c r="AT34" s="154"/>
+      <c r="AU34" s="154"/>
+      <c r="AV34" s="154"/>
+      <c r="AW34" s="155"/>
+      <c r="AX34" s="153" t="s">
         <v>33</v>
       </c>
-      <c r="AY34" s="152"/>
-[...10 lines deleted...]
-      <c r="BJ34" s="151" t="s">
+      <c r="AY34" s="154"/>
+      <c r="AZ34" s="154"/>
+      <c r="BA34" s="154"/>
+      <c r="BB34" s="154"/>
+      <c r="BC34" s="154"/>
+      <c r="BD34" s="154"/>
+      <c r="BE34" s="154"/>
+      <c r="BF34" s="154"/>
+      <c r="BG34" s="154"/>
+      <c r="BH34" s="154"/>
+      <c r="BI34" s="155"/>
+      <c r="BJ34" s="153" t="s">
         <v>34</v>
       </c>
-      <c r="BK34" s="152"/>
-[...10 lines deleted...]
-      <c r="BV34" s="151" t="s">
+      <c r="BK34" s="154"/>
+      <c r="BL34" s="154"/>
+      <c r="BM34" s="154"/>
+      <c r="BN34" s="154"/>
+      <c r="BO34" s="154"/>
+      <c r="BP34" s="154"/>
+      <c r="BQ34" s="154"/>
+      <c r="BR34" s="154"/>
+      <c r="BS34" s="154"/>
+      <c r="BT34" s="154"/>
+      <c r="BU34" s="155"/>
+      <c r="BV34" s="153" t="s">
         <v>35</v>
       </c>
-      <c r="BW34" s="152"/>
-[...10 lines deleted...]
-      <c r="CH34" s="151" t="s">
+      <c r="BW34" s="154"/>
+      <c r="BX34" s="154"/>
+      <c r="BY34" s="154"/>
+      <c r="BZ34" s="154"/>
+      <c r="CA34" s="154"/>
+      <c r="CB34" s="154"/>
+      <c r="CC34" s="154"/>
+      <c r="CD34" s="154"/>
+      <c r="CE34" s="154"/>
+      <c r="CF34" s="154"/>
+      <c r="CG34" s="155"/>
+      <c r="CH34" s="153" t="s">
         <v>36</v>
       </c>
-      <c r="CI34" s="152"/>
-[...10 lines deleted...]
-      <c r="CT34" s="151" t="s">
+      <c r="CI34" s="154"/>
+      <c r="CJ34" s="154"/>
+      <c r="CK34" s="154"/>
+      <c r="CL34" s="154"/>
+      <c r="CM34" s="154"/>
+      <c r="CN34" s="154"/>
+      <c r="CO34" s="154"/>
+      <c r="CP34" s="154"/>
+      <c r="CQ34" s="154"/>
+      <c r="CR34" s="154"/>
+      <c r="CS34" s="155"/>
+      <c r="CT34" s="153" t="s">
         <v>37</v>
       </c>
-      <c r="CU34" s="152"/>
-[...10 lines deleted...]
-      <c r="DF34" s="151" t="s">
+      <c r="CU34" s="154"/>
+      <c r="CV34" s="154"/>
+      <c r="CW34" s="154"/>
+      <c r="CX34" s="154"/>
+      <c r="CY34" s="154"/>
+      <c r="CZ34" s="154"/>
+      <c r="DA34" s="154"/>
+      <c r="DB34" s="154"/>
+      <c r="DC34" s="154"/>
+      <c r="DD34" s="154"/>
+      <c r="DE34" s="155"/>
+      <c r="DF34" s="153" t="s">
         <v>28</v>
       </c>
-      <c r="DG34" s="152"/>
-[...10 lines deleted...]
-      <c r="DR34" s="151" t="s">
+      <c r="DG34" s="154"/>
+      <c r="DH34" s="154"/>
+      <c r="DI34" s="154"/>
+      <c r="DJ34" s="154"/>
+      <c r="DK34" s="154"/>
+      <c r="DL34" s="154"/>
+      <c r="DM34" s="154"/>
+      <c r="DN34" s="154"/>
+      <c r="DO34" s="154"/>
+      <c r="DP34" s="154"/>
+      <c r="DQ34" s="155"/>
+      <c r="DR34" s="153" t="s">
         <v>27</v>
       </c>
-      <c r="DS34" s="152"/>
-[...10 lines deleted...]
-      <c r="ED34" s="157" t="s">
+      <c r="DS34" s="154"/>
+      <c r="DT34" s="154"/>
+      <c r="DU34" s="154"/>
+      <c r="DV34" s="154"/>
+      <c r="DW34" s="154"/>
+      <c r="DX34" s="154"/>
+      <c r="DY34" s="154"/>
+      <c r="DZ34" s="154"/>
+      <c r="EA34" s="154"/>
+      <c r="EB34" s="154"/>
+      <c r="EC34" s="155"/>
+      <c r="ED34" s="162" t="s">
         <v>42</v>
       </c>
-      <c r="EE34" s="158"/>
-[...10 lines deleted...]
-      <c r="EP34" s="151" t="s">
+      <c r="EE34" s="163"/>
+      <c r="EF34" s="163"/>
+      <c r="EG34" s="163"/>
+      <c r="EH34" s="163"/>
+      <c r="EI34" s="163"/>
+      <c r="EJ34" s="163"/>
+      <c r="EK34" s="163"/>
+      <c r="EL34" s="163"/>
+      <c r="EM34" s="163"/>
+      <c r="EN34" s="163"/>
+      <c r="EO34" s="164"/>
+      <c r="EP34" s="153" t="s">
         <v>44</v>
       </c>
-      <c r="EQ34" s="152"/>
-[...10 lines deleted...]
-      <c r="FB34" s="151" t="s">
+      <c r="EQ34" s="154"/>
+      <c r="ER34" s="154"/>
+      <c r="ES34" s="154"/>
+      <c r="ET34" s="154"/>
+      <c r="EU34" s="154"/>
+      <c r="EV34" s="154"/>
+      <c r="EW34" s="154"/>
+      <c r="EX34" s="154"/>
+      <c r="EY34" s="154"/>
+      <c r="EZ34" s="154"/>
+      <c r="FA34" s="155"/>
+      <c r="FB34" s="153" t="s">
         <v>43</v>
       </c>
-      <c r="FC34" s="152"/>
-[...10 lines deleted...]
-      <c r="FN34" s="151" t="s">
+      <c r="FC34" s="154"/>
+      <c r="FD34" s="154"/>
+      <c r="FE34" s="154"/>
+      <c r="FF34" s="154"/>
+      <c r="FG34" s="154"/>
+      <c r="FH34" s="154"/>
+      <c r="FI34" s="154"/>
+      <c r="FJ34" s="154"/>
+      <c r="FK34" s="154"/>
+      <c r="FL34" s="154"/>
+      <c r="FM34" s="155"/>
+      <c r="FN34" s="153" t="s">
         <v>45</v>
       </c>
-      <c r="FO34" s="152"/>
-[...10 lines deleted...]
-      <c r="FZ34" s="151" t="s">
+      <c r="FO34" s="154"/>
+      <c r="FP34" s="154"/>
+      <c r="FQ34" s="154"/>
+      <c r="FR34" s="154"/>
+      <c r="FS34" s="154"/>
+      <c r="FT34" s="154"/>
+      <c r="FU34" s="154"/>
+      <c r="FV34" s="154"/>
+      <c r="FW34" s="154"/>
+      <c r="FX34" s="154"/>
+      <c r="FY34" s="155"/>
+      <c r="FZ34" s="153" t="s">
         <v>41</v>
       </c>
-      <c r="GA34" s="152"/>
-[...9 lines deleted...]
-      <c r="GK34" s="153"/>
+      <c r="GA34" s="154"/>
+      <c r="GB34" s="154"/>
+      <c r="GC34" s="154"/>
+      <c r="GD34" s="154"/>
+      <c r="GE34" s="154"/>
+      <c r="GF34" s="154"/>
+      <c r="GG34" s="154"/>
+      <c r="GH34" s="154"/>
+      <c r="GI34" s="154"/>
+      <c r="GJ34" s="154"/>
+      <c r="GK34" s="155"/>
       <c r="GL34" s="8"/>
     </row>
     <row r="35" spans="1:194" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A35" s="162"/>
+      <c r="A35" s="166"/>
       <c r="B35" s="16" t="s">
         <v>9</v>
       </c>
       <c r="C35" s="16" t="s">
         <v>10</v>
       </c>
       <c r="D35" s="16" t="s">
         <v>11</v>
       </c>
       <c r="E35" s="16" t="s">
         <v>12</v>
       </c>
       <c r="F35" s="16" t="s">
         <v>13</v>
       </c>
       <c r="G35" s="16" t="s">
         <v>14</v>
       </c>
       <c r="H35" s="16" t="s">
         <v>15</v>
       </c>
       <c r="I35" s="16" t="s">
         <v>16</v>
       </c>
       <c r="J35" s="16" t="s">
@@ -18903,51 +18935,53 @@
       </c>
       <c r="FY36" s="25">
         <v>6565.949199288666</v>
       </c>
       <c r="FZ36" s="31">
         <v>49.583314100000003</v>
       </c>
       <c r="GA36" s="32">
         <v>231.24059533541669</v>
       </c>
       <c r="GB36" s="33">
         <v>333.29752442500001</v>
       </c>
       <c r="GC36" s="34">
         <v>409.8214322583334</v>
       </c>
       <c r="GD36" s="35">
         <v>458.59482633541671</v>
       </c>
       <c r="GE36" s="36">
         <v>495.1247014570834</v>
       </c>
       <c r="GF36" s="37">
         <v>910.94428642383343</v>
       </c>
-      <c r="GG36" s="38"/>
+      <c r="GG36" s="38">
+        <v>4478.3651086190603</v>
+      </c>
       <c r="GH36" s="39"/>
       <c r="GI36" s="40"/>
       <c r="GJ36" s="77"/>
       <c r="GK36" s="25"/>
       <c r="GL36" s="41"/>
     </row>
     <row r="37" spans="1:194">
       <c r="A37" s="42" t="s">
         <v>1</v>
       </c>
       <c r="B37" s="25">
         <v>0.61850238898330212</v>
       </c>
       <c r="C37" s="25">
         <v>1.2370047779666042</v>
       </c>
       <c r="D37" s="28">
         <v>1.8555071669499064</v>
       </c>
       <c r="E37" s="28">
         <v>2.4740095559332085</v>
       </c>
       <c r="F37" s="29">
         <v>3.0925119449165104</v>
       </c>
@@ -19475,51 +19509,53 @@
       </c>
       <c r="FY37" s="25">
         <v>173.88095689505062</v>
       </c>
       <c r="FZ37" s="31">
         <v>10.72037696666667</v>
       </c>
       <c r="GA37" s="47">
         <v>49.065593422916677</v>
       </c>
       <c r="GB37" s="48">
         <v>70.915211733333351</v>
       </c>
       <c r="GC37" s="49">
         <v>87.354738466666689</v>
       </c>
       <c r="GD37" s="50">
         <v>97.804549989583364</v>
       </c>
       <c r="GE37" s="51">
         <v>105.65435123958336</v>
       </c>
       <c r="GF37" s="52">
         <v>129.89499503698573</v>
       </c>
-      <c r="GG37" s="53"/>
+      <c r="GG37" s="53">
+        <v>170.34207256473729</v>
+      </c>
       <c r="GH37" s="54"/>
       <c r="GI37" s="55"/>
       <c r="GJ37" s="77"/>
       <c r="GK37" s="25"/>
       <c r="GL37" s="8"/>
     </row>
     <row r="38" spans="1:194" ht="14.25" customHeight="1">
       <c r="A38" s="42" t="s">
         <v>2</v>
       </c>
       <c r="B38" s="25">
         <v>0</v>
       </c>
       <c r="C38" s="25">
         <v>0</v>
       </c>
       <c r="D38" s="28">
         <v>0</v>
       </c>
       <c r="E38" s="28">
         <v>0</v>
       </c>
       <c r="F38" s="29">
         <v>0</v>
       </c>
@@ -20047,51 +20083,53 @@
       </c>
       <c r="FY38" s="28">
         <v>219.49355055000001</v>
       </c>
       <c r="FZ38" s="31">
         <v>0.79166666666666674</v>
       </c>
       <c r="GA38" s="47">
         <v>3.8181770833333335</v>
       </c>
       <c r="GB38" s="48">
         <v>5.4769270833333339</v>
       </c>
       <c r="GC38" s="49">
         <v>6.7130520833333343</v>
       </c>
       <c r="GD38" s="50">
         <v>7.5047187500000012</v>
       </c>
       <c r="GE38" s="51">
         <v>8.0945125000000004</v>
       </c>
       <c r="GF38" s="52">
         <v>8.5111106077044028</v>
       </c>
-      <c r="GG38" s="53"/>
+      <c r="GG38" s="53">
+        <v>208.742420825914</v>
+      </c>
       <c r="GH38" s="54"/>
       <c r="GI38" s="55"/>
       <c r="GJ38" s="77"/>
       <c r="GK38" s="28"/>
       <c r="GL38" s="8"/>
     </row>
     <row r="39" spans="1:194" ht="12.75" customHeight="1">
       <c r="A39" s="42" t="s">
         <v>3</v>
       </c>
       <c r="B39" s="25">
         <v>27.364742094516235</v>
       </c>
       <c r="C39" s="25">
         <v>54.729484189032469</v>
       </c>
       <c r="D39" s="28">
         <v>82.094226283548707</v>
       </c>
       <c r="E39" s="28">
         <v>109.45896837806494</v>
       </c>
       <c r="F39" s="29">
         <v>136.82371047258118</v>
       </c>
@@ -20619,51 +20657,53 @@
       </c>
       <c r="FY39" s="28">
         <v>195.82318144451378</v>
       </c>
       <c r="FZ39" s="31">
         <v>1.2644500000000003</v>
       </c>
       <c r="GA39" s="47">
         <v>6.0983924375000012</v>
       </c>
       <c r="GB39" s="48">
         <v>8.7477479375000016</v>
       </c>
       <c r="GC39" s="49">
         <v>10.722086787500002</v>
       </c>
       <c r="GD39" s="50">
         <v>11.986536787500002</v>
       </c>
       <c r="GE39" s="51">
         <v>12.928555365000003</v>
       </c>
       <c r="GF39" s="52">
         <v>41.166709264811452</v>
       </c>
-      <c r="GG39" s="53"/>
+      <c r="GG39" s="53">
+        <v>105.79922321072479</v>
+      </c>
       <c r="GH39" s="54"/>
       <c r="GI39" s="55"/>
       <c r="GJ39" s="77"/>
       <c r="GK39" s="28"/>
       <c r="GL39" s="8"/>
     </row>
     <row r="40" spans="1:194">
       <c r="A40" s="42" t="s">
         <v>4</v>
       </c>
       <c r="B40" s="25">
         <v>0</v>
       </c>
       <c r="C40" s="25">
         <v>0</v>
       </c>
       <c r="D40" s="28">
         <v>0</v>
       </c>
       <c r="E40" s="28">
         <v>0</v>
       </c>
       <c r="F40" s="29">
         <v>0</v>
       </c>
@@ -21191,51 +21231,53 @@
       </c>
       <c r="FY40" s="28">
         <v>1424.8779647700001</v>
       </c>
       <c r="FZ40" s="31">
         <v>4.3858333333333341</v>
       </c>
       <c r="GA40" s="47">
         <v>21.152701041666671</v>
       </c>
       <c r="GB40" s="48">
         <v>30.342176041666672</v>
       </c>
       <c r="GC40" s="49">
         <v>37.190308541666674</v>
       </c>
       <c r="GD40" s="50">
         <v>41.576141875000005</v>
       </c>
       <c r="GE40" s="51">
         <v>44.843599250000004</v>
       </c>
       <c r="GF40" s="52">
         <v>113.96538021519243</v>
       </c>
-      <c r="GG40" s="53"/>
+      <c r="GG40" s="53">
+        <v>939.24647543187064</v>
+      </c>
       <c r="GH40" s="54"/>
       <c r="GI40" s="55"/>
       <c r="GJ40" s="77"/>
       <c r="GK40" s="28"/>
       <c r="GL40" s="8"/>
     </row>
     <row r="41" spans="1:194">
       <c r="A41" s="42" t="s">
         <v>5</v>
       </c>
       <c r="B41" s="25">
         <v>0</v>
       </c>
       <c r="C41" s="25">
         <v>0</v>
       </c>
       <c r="D41" s="28">
         <v>0</v>
       </c>
       <c r="E41" s="28">
         <v>0</v>
       </c>
       <c r="F41" s="29">
         <v>0</v>
       </c>
@@ -21763,51 +21805,53 @@
       </c>
       <c r="FY41" s="28">
         <v>1702.7341040400001</v>
       </c>
       <c r="FZ41" s="31">
         <v>1.655E-3</v>
       </c>
       <c r="GA41" s="47">
         <v>3.1316666666666667E-3</v>
       </c>
       <c r="GB41" s="48">
         <v>4.555E-3</v>
       </c>
       <c r="GC41" s="49">
         <v>6.1866666666666667E-3</v>
       </c>
       <c r="GD41" s="50">
         <v>7.5966666666666665E-3</v>
       </c>
       <c r="GE41" s="51">
         <v>8.7716666666666672E-3</v>
       </c>
       <c r="GF41" s="52">
         <v>36.863181446990694</v>
       </c>
-      <c r="GG41" s="53"/>
+      <c r="GG41" s="53">
+        <v>1034.1480605184447</v>
+      </c>
       <c r="GH41" s="54"/>
       <c r="GI41" s="55"/>
       <c r="GJ41" s="77"/>
       <c r="GK41" s="28"/>
       <c r="GL41" s="8"/>
     </row>
     <row r="42" spans="1:194">
       <c r="A42" s="42" t="s">
         <v>6</v>
       </c>
       <c r="B42" s="25">
         <v>17.072104130245496</v>
       </c>
       <c r="C42" s="25">
         <v>34.144208260490991</v>
       </c>
       <c r="D42" s="28">
         <v>51.216312390736491</v>
       </c>
       <c r="E42" s="28">
         <v>68.288416520981983</v>
       </c>
       <c r="F42" s="29">
         <v>85.360520651227475</v>
       </c>
@@ -22335,51 +22379,53 @@
       </c>
       <c r="FY42" s="28">
         <v>676.68415350000021</v>
       </c>
       <c r="FZ42" s="31">
         <v>12.255000000000003</v>
       </c>
       <c r="GA42" s="47">
         <v>59.105381250000008</v>
       </c>
       <c r="GB42" s="48">
         <v>84.782831250000015</v>
       </c>
       <c r="GC42" s="49">
         <v>103.91804625000002</v>
       </c>
       <c r="GD42" s="50">
         <v>116.17304625000003</v>
       </c>
       <c r="GE42" s="51">
         <v>125.30305350000003</v>
       </c>
       <c r="GF42" s="52">
         <v>165.99007228589565</v>
       </c>
-      <c r="GG42" s="53"/>
+      <c r="GG42" s="53">
+        <v>769.38095960393491</v>
+      </c>
       <c r="GH42" s="54"/>
       <c r="GI42" s="55"/>
       <c r="GJ42" s="77"/>
       <c r="GK42" s="28"/>
       <c r="GL42" s="8"/>
     </row>
     <row r="43" spans="1:194">
       <c r="A43" s="42" t="s">
         <v>7</v>
       </c>
       <c r="B43" s="25">
         <v>1.8913402167203688</v>
       </c>
       <c r="C43" s="25">
         <v>3.7826804334407376</v>
       </c>
       <c r="D43" s="28">
         <v>5.6740206501611059</v>
       </c>
       <c r="E43" s="28">
         <v>7.5653608668814751</v>
       </c>
       <c r="F43" s="29">
         <v>9.4567010836018444</v>
       </c>
@@ -22907,51 +22953,53 @@
       </c>
       <c r="FY43" s="28">
         <v>2172.4552880891024</v>
       </c>
       <c r="FZ43" s="31">
         <v>20.164332133333332</v>
       </c>
       <c r="GA43" s="47">
         <v>91.99721843333333</v>
       </c>
       <c r="GB43" s="48">
         <v>133.02807537916667</v>
       </c>
       <c r="GC43" s="49">
         <v>163.91701346249999</v>
       </c>
       <c r="GD43" s="50">
         <v>183.54223601666666</v>
       </c>
       <c r="GE43" s="51">
         <v>198.29185793583332</v>
       </c>
       <c r="GF43" s="52">
         <v>414.55283756625306</v>
       </c>
-      <c r="GG43" s="53"/>
+      <c r="GG43" s="53">
+        <v>1250.7058964634343</v>
+      </c>
       <c r="GH43" s="54"/>
       <c r="GI43" s="55"/>
       <c r="GJ43" s="77"/>
       <c r="GK43" s="28"/>
       <c r="GL43" s="8"/>
     </row>
     <row r="44" spans="1:194">
       <c r="A44" s="62"/>
       <c r="B44" s="57"/>
       <c r="C44" s="57"/>
       <c r="D44" s="57"/>
       <c r="E44" s="57"/>
       <c r="F44" s="57"/>
       <c r="G44" s="58"/>
       <c r="H44" s="57"/>
       <c r="I44" s="57"/>
       <c r="J44" s="57"/>
       <c r="K44" s="57"/>
       <c r="L44" s="57"/>
       <c r="M44" s="57"/>
       <c r="N44" s="57"/>
       <c r="O44" s="57"/>
       <c r="P44" s="57"/>
       <c r="Q44" s="57"/>
       <c r="R44" s="57"/>
@@ -23386,175 +23434,175 @@
       <c r="AW46" s="12"/>
       <c r="AX46" s="12"/>
       <c r="AY46" s="12"/>
       <c r="AZ46" s="12"/>
       <c r="BA46" s="12"/>
       <c r="BB46" s="12"/>
       <c r="BC46" s="12"/>
       <c r="BD46" s="12"/>
       <c r="BE46" s="12"/>
       <c r="BF46" s="12"/>
       <c r="BG46" s="12"/>
       <c r="BH46" s="12"/>
       <c r="BI46" s="12"/>
       <c r="BJ46" s="13"/>
       <c r="BK46" s="11"/>
       <c r="BL46" s="11"/>
       <c r="BM46" s="11"/>
       <c r="BN46" s="11"/>
       <c r="BO46" s="11"/>
       <c r="BP46" s="11"/>
       <c r="BQ46" s="11"/>
       <c r="BR46" s="11"/>
       <c r="BS46" s="11"/>
       <c r="BT46" s="11"/>
       <c r="BU46" s="11"/>
-      <c r="BV46" s="160" t="s">
+      <c r="BV46" s="167" t="s">
         <v>24</v>
       </c>
-      <c r="BW46" s="160"/>
-[...46 lines deleted...]
-      <c r="DR46" s="160"/>
+      <c r="BW46" s="167"/>
+      <c r="BX46" s="167"/>
+      <c r="BY46" s="167"/>
+      <c r="BZ46" s="167"/>
+      <c r="CA46" s="167"/>
+      <c r="CB46" s="167"/>
+      <c r="CC46" s="167"/>
+      <c r="CD46" s="167"/>
+      <c r="CE46" s="167"/>
+      <c r="CF46" s="167"/>
+      <c r="CG46" s="167"/>
+      <c r="CH46" s="167"/>
+      <c r="CI46" s="167"/>
+      <c r="CJ46" s="167"/>
+      <c r="CK46" s="167"/>
+      <c r="CL46" s="167"/>
+      <c r="CM46" s="167"/>
+      <c r="CN46" s="167"/>
+      <c r="CO46" s="167"/>
+      <c r="CP46" s="167"/>
+      <c r="CQ46" s="167"/>
+      <c r="CR46" s="167"/>
+      <c r="CS46" s="167"/>
+      <c r="CT46" s="167"/>
+      <c r="CU46" s="167"/>
+      <c r="CV46" s="167"/>
+      <c r="CW46" s="167"/>
+      <c r="CX46" s="167"/>
+      <c r="CY46" s="167"/>
+      <c r="CZ46" s="167"/>
+      <c r="DA46" s="167"/>
+      <c r="DB46" s="167"/>
+      <c r="DC46" s="167"/>
+      <c r="DD46" s="167"/>
+      <c r="DE46" s="167"/>
+      <c r="DF46" s="167"/>
+      <c r="DG46" s="167"/>
+      <c r="DH46" s="167"/>
+      <c r="DI46" s="167"/>
+      <c r="DJ46" s="167"/>
+      <c r="DK46" s="167"/>
+      <c r="DL46" s="167"/>
+      <c r="DM46" s="167"/>
+      <c r="DN46" s="167"/>
+      <c r="DO46" s="167"/>
+      <c r="DP46" s="167"/>
+      <c r="DQ46" s="167"/>
+      <c r="DR46" s="167"/>
       <c r="DS46" s="57"/>
       <c r="DT46" s="57"/>
       <c r="DU46" s="57"/>
       <c r="DV46" s="57"/>
       <c r="DW46" s="57"/>
       <c r="DX46" s="61"/>
       <c r="DY46" s="61"/>
       <c r="DZ46" s="57"/>
       <c r="EA46" s="57"/>
       <c r="EB46" s="57"/>
       <c r="EC46" s="57"/>
       <c r="ED46" s="57"/>
       <c r="EE46" s="57"/>
       <c r="EF46" s="57"/>
       <c r="EG46" s="57"/>
       <c r="EH46" s="57"/>
       <c r="EI46" s="57"/>
       <c r="EJ46" s="61"/>
       <c r="EK46" s="61"/>
       <c r="EL46" s="57"/>
       <c r="EM46" s="57"/>
       <c r="EN46" s="57"/>
       <c r="EO46" s="57"/>
-      <c r="EP46" s="167" t="s">
+      <c r="EP46" s="152" t="s">
         <v>24</v>
       </c>
-      <c r="EQ46" s="167"/>
-[...46 lines deleted...]
-      <c r="GL46" s="167"/>
+      <c r="EQ46" s="152"/>
+      <c r="ER46" s="152"/>
+      <c r="ES46" s="152"/>
+      <c r="ET46" s="152"/>
+      <c r="EU46" s="152"/>
+      <c r="EV46" s="152"/>
+      <c r="EW46" s="152"/>
+      <c r="EX46" s="152"/>
+      <c r="EY46" s="152"/>
+      <c r="EZ46" s="152"/>
+      <c r="FA46" s="152"/>
+      <c r="FB46" s="152"/>
+      <c r="FC46" s="152"/>
+      <c r="FD46" s="152"/>
+      <c r="FE46" s="152"/>
+      <c r="FF46" s="152"/>
+      <c r="FG46" s="152"/>
+      <c r="FH46" s="152"/>
+      <c r="FI46" s="152"/>
+      <c r="FJ46" s="152"/>
+      <c r="FK46" s="152"/>
+      <c r="FL46" s="152"/>
+      <c r="FM46" s="152"/>
+      <c r="FN46" s="152"/>
+      <c r="FO46" s="152"/>
+      <c r="FP46" s="152"/>
+      <c r="FQ46" s="152"/>
+      <c r="FR46" s="152"/>
+      <c r="FS46" s="152"/>
+      <c r="FT46" s="152"/>
+      <c r="FU46" s="152"/>
+      <c r="FV46" s="152"/>
+      <c r="FW46" s="152"/>
+      <c r="FX46" s="152"/>
+      <c r="FY46" s="152"/>
+      <c r="FZ46" s="152"/>
+      <c r="GA46" s="152"/>
+      <c r="GB46" s="152"/>
+      <c r="GC46" s="152"/>
+      <c r="GD46" s="152"/>
+      <c r="GE46" s="152"/>
+      <c r="GF46" s="152"/>
+      <c r="GG46" s="152"/>
+      <c r="GH46" s="152"/>
+      <c r="GI46" s="152"/>
+      <c r="GJ46" s="152"/>
+      <c r="GK46" s="152"/>
+      <c r="GL46" s="152"/>
     </row>
     <row r="47" spans="1:194" ht="22.5" customHeight="1" thickBot="1">
       <c r="A47" s="11"/>
       <c r="B47" s="11"/>
       <c r="C47" s="11"/>
       <c r="D47" s="11"/>
       <c r="E47" s="11"/>
       <c r="F47" s="11"/>
       <c r="G47" s="11"/>
       <c r="H47" s="11"/>
       <c r="I47" s="11"/>
       <c r="J47" s="11"/>
       <c r="K47" s="11" t="s">
         <v>8</v>
       </c>
       <c r="L47" s="11"/>
       <c r="M47" s="14"/>
       <c r="N47" s="11"/>
       <c r="O47" s="11"/>
       <c r="P47" s="11"/>
       <c r="Q47" s="11"/>
       <c r="R47" s="11"/>
       <c r="S47" s="11"/>
       <c r="T47" s="11"/>
       <c r="U47" s="11"/>
@@ -23717,303 +23765,303 @@
       <c r="EZ47" s="61" t="s">
         <v>8</v>
       </c>
       <c r="FA47" s="11"/>
       <c r="FB47" s="62"/>
       <c r="FC47" s="62"/>
       <c r="FD47" s="11"/>
       <c r="FE47" s="11"/>
       <c r="FF47" s="11"/>
       <c r="FG47" s="11"/>
       <c r="FH47" s="11"/>
       <c r="FI47" s="57"/>
       <c r="FJ47" s="57"/>
       <c r="FK47" s="61"/>
       <c r="FL47" s="61" t="s">
         <v>8</v>
       </c>
       <c r="FM47" s="11"/>
       <c r="FN47" s="11"/>
       <c r="FO47" s="11"/>
       <c r="FP47" s="11"/>
       <c r="FQ47" s="11"/>
       <c r="FR47" s="11"/>
       <c r="FS47" s="11"/>
       <c r="FT47" s="11"/>
-      <c r="FU47" s="163" t="s">
+      <c r="FU47" s="159" t="s">
         <v>8</v>
       </c>
-      <c r="FV47" s="164"/>
-[...2 lines deleted...]
-      <c r="FY47" s="164"/>
+      <c r="FV47" s="161"/>
+      <c r="FW47" s="161"/>
+      <c r="FX47" s="161"/>
+      <c r="FY47" s="161"/>
       <c r="FZ47" s="11"/>
       <c r="GA47" s="11"/>
       <c r="GB47" s="11"/>
       <c r="GC47" s="11"/>
       <c r="GD47" s="11"/>
       <c r="GE47" s="11"/>
       <c r="GF47" s="11"/>
-      <c r="GG47" s="163" t="s">
+      <c r="GG47" s="159" t="s">
         <v>8</v>
       </c>
-      <c r="GH47" s="164"/>
-[...2 lines deleted...]
-      <c r="GK47" s="164"/>
+      <c r="GH47" s="161"/>
+      <c r="GI47" s="161"/>
+      <c r="GJ47" s="161"/>
+      <c r="GK47" s="161"/>
       <c r="GL47" s="8"/>
     </row>
     <row r="48" spans="1:194" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A48" s="161"/>
-      <c r="B48" s="151" t="s">
+      <c r="A48" s="165"/>
+      <c r="B48" s="153" t="s">
         <v>29</v>
       </c>
-      <c r="C48" s="152"/>
-[...10 lines deleted...]
-      <c r="N48" s="151" t="s">
+      <c r="C48" s="154"/>
+      <c r="D48" s="154"/>
+      <c r="E48" s="154"/>
+      <c r="F48" s="154"/>
+      <c r="G48" s="154"/>
+      <c r="H48" s="154"/>
+      <c r="I48" s="154"/>
+      <c r="J48" s="154"/>
+      <c r="K48" s="154"/>
+      <c r="L48" s="154"/>
+      <c r="M48" s="155"/>
+      <c r="N48" s="153" t="s">
         <v>30</v>
       </c>
-      <c r="O48" s="152"/>
-[...10 lines deleted...]
-      <c r="Z48" s="151" t="s">
+      <c r="O48" s="154"/>
+      <c r="P48" s="154"/>
+      <c r="Q48" s="154"/>
+      <c r="R48" s="154"/>
+      <c r="S48" s="154"/>
+      <c r="T48" s="154"/>
+      <c r="U48" s="154"/>
+      <c r="V48" s="154"/>
+      <c r="W48" s="154"/>
+      <c r="X48" s="154"/>
+      <c r="Y48" s="155"/>
+      <c r="Z48" s="153" t="s">
         <v>31</v>
       </c>
-      <c r="AA48" s="152"/>
-[...10 lines deleted...]
-      <c r="AL48" s="151" t="s">
+      <c r="AA48" s="154"/>
+      <c r="AB48" s="154"/>
+      <c r="AC48" s="154"/>
+      <c r="AD48" s="154"/>
+      <c r="AE48" s="154"/>
+      <c r="AF48" s="154"/>
+      <c r="AG48" s="154"/>
+      <c r="AH48" s="154"/>
+      <c r="AI48" s="154"/>
+      <c r="AJ48" s="154"/>
+      <c r="AK48" s="155"/>
+      <c r="AL48" s="153" t="s">
         <v>32</v>
       </c>
-      <c r="AM48" s="152"/>
-[...10 lines deleted...]
-      <c r="AX48" s="151" t="s">
+      <c r="AM48" s="154"/>
+      <c r="AN48" s="154"/>
+      <c r="AO48" s="154"/>
+      <c r="AP48" s="154"/>
+      <c r="AQ48" s="154"/>
+      <c r="AR48" s="154"/>
+      <c r="AS48" s="154"/>
+      <c r="AT48" s="154"/>
+      <c r="AU48" s="154"/>
+      <c r="AV48" s="154"/>
+      <c r="AW48" s="155"/>
+      <c r="AX48" s="153" t="s">
         <v>33</v>
       </c>
-      <c r="AY48" s="152"/>
-[...10 lines deleted...]
-      <c r="BJ48" s="151" t="s">
+      <c r="AY48" s="154"/>
+      <c r="AZ48" s="154"/>
+      <c r="BA48" s="154"/>
+      <c r="BB48" s="154"/>
+      <c r="BC48" s="154"/>
+      <c r="BD48" s="154"/>
+      <c r="BE48" s="154"/>
+      <c r="BF48" s="154"/>
+      <c r="BG48" s="154"/>
+      <c r="BH48" s="154"/>
+      <c r="BI48" s="155"/>
+      <c r="BJ48" s="153" t="s">
         <v>34</v>
       </c>
-      <c r="BK48" s="152"/>
-[...10 lines deleted...]
-      <c r="BV48" s="154" t="s">
+      <c r="BK48" s="154"/>
+      <c r="BL48" s="154"/>
+      <c r="BM48" s="154"/>
+      <c r="BN48" s="154"/>
+      <c r="BO48" s="154"/>
+      <c r="BP48" s="154"/>
+      <c r="BQ48" s="154"/>
+      <c r="BR48" s="154"/>
+      <c r="BS48" s="154"/>
+      <c r="BT48" s="154"/>
+      <c r="BU48" s="155"/>
+      <c r="BV48" s="156" t="s">
         <v>35</v>
       </c>
-      <c r="BW48" s="155"/>
-[...10 lines deleted...]
-      <c r="CH48" s="154" t="s">
+      <c r="BW48" s="157"/>
+      <c r="BX48" s="157"/>
+      <c r="BY48" s="157"/>
+      <c r="BZ48" s="157"/>
+      <c r="CA48" s="157"/>
+      <c r="CB48" s="157"/>
+      <c r="CC48" s="157"/>
+      <c r="CD48" s="157"/>
+      <c r="CE48" s="157"/>
+      <c r="CF48" s="157"/>
+      <c r="CG48" s="158"/>
+      <c r="CH48" s="156" t="s">
         <v>36</v>
       </c>
-      <c r="CI48" s="155"/>
-[...10 lines deleted...]
-      <c r="CT48" s="154" t="s">
+      <c r="CI48" s="157"/>
+      <c r="CJ48" s="157"/>
+      <c r="CK48" s="157"/>
+      <c r="CL48" s="157"/>
+      <c r="CM48" s="157"/>
+      <c r="CN48" s="157"/>
+      <c r="CO48" s="157"/>
+      <c r="CP48" s="157"/>
+      <c r="CQ48" s="157"/>
+      <c r="CR48" s="157"/>
+      <c r="CS48" s="158"/>
+      <c r="CT48" s="156" t="s">
         <v>37</v>
       </c>
-      <c r="CU48" s="155"/>
-[...10 lines deleted...]
-      <c r="DF48" s="154" t="s">
+      <c r="CU48" s="157"/>
+      <c r="CV48" s="157"/>
+      <c r="CW48" s="157"/>
+      <c r="CX48" s="157"/>
+      <c r="CY48" s="157"/>
+      <c r="CZ48" s="157"/>
+      <c r="DA48" s="157"/>
+      <c r="DB48" s="157"/>
+      <c r="DC48" s="157"/>
+      <c r="DD48" s="157"/>
+      <c r="DE48" s="158"/>
+      <c r="DF48" s="156" t="s">
         <v>28</v>
       </c>
-      <c r="DG48" s="155"/>
-[...10 lines deleted...]
-      <c r="DR48" s="157" t="s">
+      <c r="DG48" s="157"/>
+      <c r="DH48" s="157"/>
+      <c r="DI48" s="157"/>
+      <c r="DJ48" s="157"/>
+      <c r="DK48" s="157"/>
+      <c r="DL48" s="157"/>
+      <c r="DM48" s="157"/>
+      <c r="DN48" s="157"/>
+      <c r="DO48" s="157"/>
+      <c r="DP48" s="157"/>
+      <c r="DQ48" s="158"/>
+      <c r="DR48" s="162" t="s">
         <v>27</v>
       </c>
-      <c r="DS48" s="158"/>
-[...10 lines deleted...]
-      <c r="ED48" s="157" t="s">
+      <c r="DS48" s="163"/>
+      <c r="DT48" s="163"/>
+      <c r="DU48" s="163"/>
+      <c r="DV48" s="163"/>
+      <c r="DW48" s="163"/>
+      <c r="DX48" s="163"/>
+      <c r="DY48" s="163"/>
+      <c r="DZ48" s="163"/>
+      <c r="EA48" s="163"/>
+      <c r="EB48" s="163"/>
+      <c r="EC48" s="164"/>
+      <c r="ED48" s="162" t="s">
         <v>42</v>
       </c>
-      <c r="EE48" s="158"/>
-[...10 lines deleted...]
-      <c r="EP48" s="157" t="s">
+      <c r="EE48" s="163"/>
+      <c r="EF48" s="163"/>
+      <c r="EG48" s="163"/>
+      <c r="EH48" s="163"/>
+      <c r="EI48" s="163"/>
+      <c r="EJ48" s="163"/>
+      <c r="EK48" s="163"/>
+      <c r="EL48" s="163"/>
+      <c r="EM48" s="163"/>
+      <c r="EN48" s="163"/>
+      <c r="EO48" s="164"/>
+      <c r="EP48" s="162" t="s">
         <v>44</v>
       </c>
-      <c r="EQ48" s="158"/>
-[...10 lines deleted...]
-      <c r="FB48" s="154" t="s">
+      <c r="EQ48" s="163"/>
+      <c r="ER48" s="163"/>
+      <c r="ES48" s="163"/>
+      <c r="ET48" s="163"/>
+      <c r="EU48" s="163"/>
+      <c r="EV48" s="163"/>
+      <c r="EW48" s="163"/>
+      <c r="EX48" s="163"/>
+      <c r="EY48" s="163"/>
+      <c r="EZ48" s="163"/>
+      <c r="FA48" s="164"/>
+      <c r="FB48" s="156" t="s">
         <v>43</v>
       </c>
-      <c r="FC48" s="155"/>
-[...10 lines deleted...]
-      <c r="FN48" s="157" t="s">
+      <c r="FC48" s="157"/>
+      <c r="FD48" s="157"/>
+      <c r="FE48" s="157"/>
+      <c r="FF48" s="157"/>
+      <c r="FG48" s="157"/>
+      <c r="FH48" s="157"/>
+      <c r="FI48" s="157"/>
+      <c r="FJ48" s="157"/>
+      <c r="FK48" s="157"/>
+      <c r="FL48" s="157"/>
+      <c r="FM48" s="158"/>
+      <c r="FN48" s="162" t="s">
         <v>45</v>
       </c>
-      <c r="FO48" s="158"/>
-[...10 lines deleted...]
-      <c r="FZ48" s="157" t="s">
+      <c r="FO48" s="163"/>
+      <c r="FP48" s="163"/>
+      <c r="FQ48" s="163"/>
+      <c r="FR48" s="163"/>
+      <c r="FS48" s="163"/>
+      <c r="FT48" s="163"/>
+      <c r="FU48" s="163"/>
+      <c r="FV48" s="163"/>
+      <c r="FW48" s="163"/>
+      <c r="FX48" s="163"/>
+      <c r="FY48" s="164"/>
+      <c r="FZ48" s="162" t="s">
         <v>41</v>
       </c>
-      <c r="GA48" s="158"/>
-[...9 lines deleted...]
-      <c r="GK48" s="159"/>
+      <c r="GA48" s="163"/>
+      <c r="GB48" s="163"/>
+      <c r="GC48" s="163"/>
+      <c r="GD48" s="163"/>
+      <c r="GE48" s="163"/>
+      <c r="GF48" s="163"/>
+      <c r="GG48" s="163"/>
+      <c r="GH48" s="163"/>
+      <c r="GI48" s="163"/>
+      <c r="GJ48" s="163"/>
+      <c r="GK48" s="164"/>
       <c r="GL48" s="8"/>
     </row>
     <row r="49" spans="1:194" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A49" s="162"/>
+      <c r="A49" s="166"/>
       <c r="B49" s="16" t="s">
         <v>9</v>
       </c>
       <c r="C49" s="16" t="s">
         <v>10</v>
       </c>
       <c r="D49" s="16" t="s">
         <v>11</v>
       </c>
       <c r="E49" s="16" t="s">
         <v>12</v>
       </c>
       <c r="F49" s="16" t="s">
         <v>13</v>
       </c>
       <c r="G49" s="16" t="s">
         <v>14</v>
       </c>
       <c r="H49" s="16" t="s">
         <v>15</v>
       </c>
       <c r="I49" s="16" t="s">
         <v>16</v>
       </c>
       <c r="J49" s="16" t="s">
@@ -25113,51 +25161,53 @@
       </c>
       <c r="FY50" s="25">
         <v>34924.953974885</v>
       </c>
       <c r="FZ50" s="31">
         <v>2000.4541496566551</v>
       </c>
       <c r="GA50" s="32">
         <v>4944.0918941908258</v>
       </c>
       <c r="GB50" s="33">
         <v>6394.8373255574788</v>
       </c>
       <c r="GC50" s="34">
         <v>9301.2760845162866</v>
       </c>
       <c r="GD50" s="35">
         <v>11414.888424341183</v>
       </c>
       <c r="GE50" s="36">
         <v>15779.489384511397</v>
       </c>
       <c r="GF50" s="37">
         <v>18690.054887023289</v>
       </c>
-      <c r="GG50" s="38"/>
+      <c r="GG50" s="38">
+        <v>20762.096241444779</v>
+      </c>
       <c r="GH50" s="39"/>
       <c r="GI50" s="40"/>
       <c r="GJ50" s="77"/>
       <c r="GK50" s="25"/>
       <c r="GL50" s="41"/>
     </row>
     <row r="51" spans="1:194">
       <c r="A51" s="42" t="s">
         <v>1</v>
       </c>
       <c r="B51" s="25">
         <v>0.66868758761783009</v>
       </c>
       <c r="C51" s="25">
         <v>1.4714419583182976</v>
       </c>
       <c r="D51" s="28">
         <v>2.4143860798357046</v>
       </c>
       <c r="E51" s="28">
         <v>3.2050083279044737</v>
       </c>
       <c r="F51" s="29">
         <v>4.1699309918839607</v>
       </c>
@@ -25685,51 +25735,53 @@
       </c>
       <c r="FY51" s="25">
         <v>675.67539888006718</v>
       </c>
       <c r="FZ51" s="31">
         <v>7.2724174100735528</v>
       </c>
       <c r="GA51" s="47">
         <v>42.827500444835245</v>
       </c>
       <c r="GB51" s="48">
         <v>67.144985852712836</v>
       </c>
       <c r="GC51" s="49">
         <v>86.781369477258892</v>
       </c>
       <c r="GD51" s="50">
         <v>88.561611056623576</v>
       </c>
       <c r="GE51" s="51">
         <v>88.968227114330844</v>
       </c>
       <c r="GF51" s="52">
         <v>89.915080600031899</v>
       </c>
-      <c r="GG51" s="53"/>
+      <c r="GG51" s="53">
+        <v>104.98059276135115</v>
+      </c>
       <c r="GH51" s="54"/>
       <c r="GI51" s="55"/>
       <c r="GJ51" s="77"/>
       <c r="GK51" s="25"/>
       <c r="GL51" s="8"/>
     </row>
     <row r="52" spans="1:194">
       <c r="A52" s="42" t="s">
         <v>2</v>
       </c>
       <c r="B52" s="25">
         <v>6.9212934856760731</v>
       </c>
       <c r="C52" s="25">
         <v>13.228897984986787</v>
       </c>
       <c r="D52" s="28">
         <v>22.423802742473434</v>
       </c>
       <c r="E52" s="28">
         <v>30.09497977784514</v>
       </c>
       <c r="F52" s="29">
         <v>39.750270502755967</v>
       </c>
@@ -26257,51 +26309,53 @@
       </c>
       <c r="FY52" s="28">
         <v>1075.904038743683</v>
       </c>
       <c r="FZ52" s="31">
         <v>24.019823475733148</v>
       </c>
       <c r="GA52" s="47">
         <v>95.487816002272012</v>
       </c>
       <c r="GB52" s="48">
         <v>148.22949528371211</v>
       </c>
       <c r="GC52" s="49">
         <v>342.224071163649</v>
       </c>
       <c r="GD52" s="50">
         <v>404.89398933922109</v>
       </c>
       <c r="GE52" s="51">
         <v>502.05695383431322</v>
       </c>
       <c r="GF52" s="52">
         <v>512.59396146056838</v>
       </c>
-      <c r="GG52" s="53"/>
+      <c r="GG52" s="53">
+        <v>528.35728109084391</v>
+      </c>
       <c r="GH52" s="54"/>
       <c r="GI52" s="55"/>
       <c r="GJ52" s="77"/>
       <c r="GK52" s="28"/>
       <c r="GL52" s="8"/>
     </row>
     <row r="53" spans="1:194">
       <c r="A53" s="42" t="s">
         <v>3</v>
       </c>
       <c r="B53" s="25">
         <v>62.090344045929541</v>
       </c>
       <c r="C53" s="25">
         <v>129.28749150560549</v>
       </c>
       <c r="D53" s="28">
         <v>221.06640194928355</v>
       </c>
       <c r="E53" s="28">
         <v>302.03252108274143</v>
       </c>
       <c r="F53" s="29">
         <v>390.89704802743523</v>
       </c>
@@ -26829,51 +26883,53 @@
       </c>
       <c r="FY53" s="28">
         <v>5908.840171905751</v>
       </c>
       <c r="FZ53" s="31">
         <v>196.02628854522197</v>
       </c>
       <c r="GA53" s="47">
         <v>567.81207472472943</v>
       </c>
       <c r="GB53" s="48">
         <v>696.87899415651748</v>
       </c>
       <c r="GC53" s="49">
         <v>1062.5980567955319</v>
       </c>
       <c r="GD53" s="50">
         <v>1247.1755528825972</v>
       </c>
       <c r="GE53" s="51">
         <v>2145.9957579774809</v>
       </c>
       <c r="GF53" s="52">
         <v>2562.803094524651</v>
       </c>
-      <c r="GG53" s="53"/>
+      <c r="GG53" s="53">
+        <v>2797.3794381299613</v>
+      </c>
       <c r="GH53" s="54"/>
       <c r="GI53" s="55"/>
       <c r="GJ53" s="77"/>
       <c r="GK53" s="28"/>
       <c r="GL53" s="8"/>
     </row>
     <row r="54" spans="1:194">
       <c r="A54" s="42" t="s">
         <v>4</v>
       </c>
       <c r="B54" s="25">
         <v>72.234219931747276</v>
       </c>
       <c r="C54" s="25">
         <v>137.552253904851</v>
       </c>
       <c r="D54" s="28">
         <v>217.20560430194135</v>
       </c>
       <c r="E54" s="28">
         <v>275.8960618122685</v>
       </c>
       <c r="F54" s="29">
         <v>341.43786668650478</v>
       </c>
@@ -27401,51 +27457,53 @@
       </c>
       <c r="FY54" s="28">
         <v>3623.2327676200325</v>
       </c>
       <c r="FZ54" s="31">
         <v>147.78208395236737</v>
       </c>
       <c r="GA54" s="47">
         <v>394.41501343981361</v>
       </c>
       <c r="GB54" s="48">
         <v>502.09102731394137</v>
       </c>
       <c r="GC54" s="49">
         <v>848.19392194937097</v>
       </c>
       <c r="GD54" s="50">
         <v>1073.0770240521254</v>
       </c>
       <c r="GE54" s="51">
         <v>1338.9946532958447</v>
       </c>
       <c r="GF54" s="52">
         <v>1571.4211280172492</v>
       </c>
-      <c r="GG54" s="53"/>
+      <c r="GG54" s="53">
+        <v>1701.4049965824681</v>
+      </c>
       <c r="GH54" s="54"/>
       <c r="GI54" s="55"/>
       <c r="GJ54" s="77"/>
       <c r="GK54" s="28"/>
       <c r="GL54" s="8"/>
     </row>
     <row r="55" spans="1:194">
       <c r="A55" s="42" t="s">
         <v>5</v>
       </c>
       <c r="B55" s="25">
         <v>141.52538784706468</v>
       </c>
       <c r="C55" s="25">
         <v>282.5197037026594</v>
       </c>
       <c r="D55" s="28">
         <v>473.61809021682024</v>
       </c>
       <c r="E55" s="28">
         <v>638.09695982564665</v>
       </c>
       <c r="F55" s="29">
         <v>823.9292966604296</v>
       </c>
@@ -27973,51 +28031,53 @@
       </c>
       <c r="FY55" s="28">
         <v>8718.3105271233999</v>
       </c>
       <c r="FZ55" s="31">
         <v>441.47957461223649</v>
       </c>
       <c r="GA55" s="47">
         <v>1149.5066801265095</v>
       </c>
       <c r="GB55" s="48">
         <v>1418.8233804045749</v>
       </c>
       <c r="GC55" s="49">
         <v>1996.2001406995141</v>
       </c>
       <c r="GD55" s="50">
         <v>2344.0669555333602</v>
       </c>
       <c r="GE55" s="51">
         <v>3764.1016164734306</v>
       </c>
       <c r="GF55" s="52">
         <v>4459.9443653558856</v>
       </c>
-      <c r="GG55" s="53"/>
+      <c r="GG55" s="53">
+        <v>4916.0342522991768</v>
+      </c>
       <c r="GH55" s="54"/>
       <c r="GI55" s="55"/>
       <c r="GJ55" s="77"/>
       <c r="GK55" s="28"/>
       <c r="GL55" s="8"/>
     </row>
     <row r="56" spans="1:194">
       <c r="A56" s="42" t="s">
         <v>6</v>
       </c>
       <c r="B56" s="28">
         <v>9.0328738760726175</v>
       </c>
       <c r="C56" s="28">
         <v>19.560180675184228</v>
       </c>
       <c r="D56" s="28">
         <v>33.653941302136779</v>
       </c>
       <c r="E56" s="28">
         <v>45.760878843807021</v>
       </c>
       <c r="F56" s="29">
         <v>59.43833161496795</v>
       </c>
@@ -28545,51 +28605,53 @@
       </c>
       <c r="FY56" s="28">
         <v>7365.0736827625151</v>
       </c>
       <c r="FZ56" s="31">
         <v>706.69118814293211</v>
       </c>
       <c r="GA56" s="47">
         <v>1582.3517656928248</v>
       </c>
       <c r="GB56" s="48">
         <v>2354.6154748955364</v>
       </c>
       <c r="GC56" s="49">
         <v>3072.0967533492203</v>
       </c>
       <c r="GD56" s="50">
         <v>3783.1778330649754</v>
       </c>
       <c r="GE56" s="51">
         <v>4552.6622297772528</v>
       </c>
       <c r="GF56" s="52">
         <v>5386.4967356040524</v>
       </c>
-      <c r="GG56" s="53"/>
+      <c r="GG56" s="53">
+        <v>6220.9023017041809</v>
+      </c>
       <c r="GH56" s="54"/>
       <c r="GI56" s="55"/>
       <c r="GJ56" s="77"/>
       <c r="GK56" s="28"/>
       <c r="GL56" s="8"/>
     </row>
     <row r="57" spans="1:194" ht="14.25" customHeight="1">
       <c r="A57" s="42" t="s">
         <v>7</v>
       </c>
       <c r="B57" s="25">
         <v>44.480382709156601</v>
       </c>
       <c r="C57" s="25">
         <v>92.039044328637331</v>
       </c>
       <c r="D57" s="28">
         <v>148.1895909669866</v>
       </c>
       <c r="E57" s="28">
         <v>200.99508434681471</v>
       </c>
       <c r="F57" s="29">
         <v>247.7636541828395</v>
       </c>
@@ -29117,51 +29179,53 @@
       </c>
       <c r="FY57" s="28">
         <v>7557.9173878495531</v>
       </c>
       <c r="FZ57" s="31">
         <v>477.18277351809047</v>
       </c>
       <c r="GA57" s="47">
         <v>1111.6910437598408</v>
       </c>
       <c r="GB57" s="48">
         <v>1207.0539676504834</v>
       </c>
       <c r="GC57" s="49">
         <v>1893.1817710817418</v>
       </c>
       <c r="GD57" s="50">
         <v>2473.9354584122793</v>
       </c>
       <c r="GE57" s="51">
         <v>3386.7099460387435</v>
       </c>
       <c r="GF57" s="52">
         <v>4106.8805214608474</v>
       </c>
-      <c r="GG57" s="53"/>
+      <c r="GG57" s="53">
+        <v>4493.0373788767974</v>
+      </c>
       <c r="GH57" s="54"/>
       <c r="GI57" s="55"/>
       <c r="GJ57" s="77"/>
       <c r="GK57" s="28"/>
       <c r="GL57" s="8"/>
     </row>
     <row r="58" spans="1:194" ht="14.25" customHeight="1">
       <c r="A58" s="62"/>
       <c r="B58" s="57"/>
       <c r="C58" s="57"/>
       <c r="D58" s="57"/>
       <c r="E58" s="57"/>
       <c r="F58" s="57"/>
       <c r="G58" s="58"/>
       <c r="H58" s="57"/>
       <c r="I58" s="57"/>
       <c r="J58" s="57"/>
       <c r="K58" s="57"/>
       <c r="L58" s="57"/>
       <c r="M58" s="57"/>
       <c r="N58" s="57"/>
       <c r="O58" s="57"/>
       <c r="P58" s="57"/>
       <c r="Q58" s="57"/>
       <c r="R58" s="57"/>
@@ -30596,245 +30660,245 @@
       <c r="EG65" s="5"/>
       <c r="EH65" s="5"/>
       <c r="EI65" s="5"/>
       <c r="EJ65" s="5"/>
       <c r="EK65" s="5"/>
       <c r="EL65" s="5"/>
       <c r="EM65" s="5"/>
       <c r="EN65" s="5"/>
       <c r="EO65" s="5"/>
       <c r="EP65" s="5"/>
       <c r="EQ65" s="5"/>
       <c r="ER65" s="5"/>
       <c r="ES65" s="5"/>
       <c r="ET65" s="5"/>
       <c r="EU65" s="5"/>
       <c r="EV65" s="5"/>
       <c r="EW65" s="5"/>
       <c r="EX65" s="5"/>
       <c r="EY65" s="5"/>
       <c r="EZ65" s="5"/>
       <c r="FA65" s="5"/>
       <c r="FB65" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="84">
-    <mergeCell ref="EP2:GL2"/>
-[...19 lines deleted...]
-    <mergeCell ref="FN48:FY48"/>
+    <mergeCell ref="B48:M48"/>
+    <mergeCell ref="N48:Y48"/>
+    <mergeCell ref="DF48:DQ48"/>
+    <mergeCell ref="FN4:FY4"/>
+    <mergeCell ref="CH34:CS34"/>
+    <mergeCell ref="CT34:DE34"/>
+    <mergeCell ref="DR48:EC48"/>
+    <mergeCell ref="ED48:EO48"/>
+    <mergeCell ref="DR20:EC20"/>
+    <mergeCell ref="ED20:EO20"/>
+    <mergeCell ref="ED34:EO34"/>
+    <mergeCell ref="EP4:FA4"/>
+    <mergeCell ref="EP20:FA20"/>
+    <mergeCell ref="ED4:EO4"/>
+    <mergeCell ref="CT48:DE48"/>
+    <mergeCell ref="BV46:DR46"/>
+    <mergeCell ref="BV2:DR2"/>
+    <mergeCell ref="CH4:CS4"/>
+    <mergeCell ref="CT4:DE4"/>
+    <mergeCell ref="DF4:DQ4"/>
+    <mergeCell ref="DR4:EC4"/>
+    <mergeCell ref="BV4:CG4"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:M4"/>
+    <mergeCell ref="N4:Y4"/>
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="AL4:AW4"/>
+    <mergeCell ref="BV32:DR32"/>
+    <mergeCell ref="N34:Y34"/>
+    <mergeCell ref="AX4:BI4"/>
+    <mergeCell ref="AX20:BI20"/>
+    <mergeCell ref="BV20:CG20"/>
+    <mergeCell ref="BJ4:BU4"/>
+    <mergeCell ref="BJ20:BU20"/>
+    <mergeCell ref="CH20:CS20"/>
+    <mergeCell ref="CT20:DE20"/>
+    <mergeCell ref="DF20:DQ20"/>
+    <mergeCell ref="BV18:DR18"/>
+    <mergeCell ref="Z48:AK48"/>
+    <mergeCell ref="DF34:DQ34"/>
+    <mergeCell ref="DR34:EC34"/>
+    <mergeCell ref="Z34:AK34"/>
+    <mergeCell ref="AL34:AW34"/>
+    <mergeCell ref="AX34:BI34"/>
+    <mergeCell ref="BJ34:BU34"/>
+    <mergeCell ref="CH48:CS48"/>
+    <mergeCell ref="BV34:CG34"/>
     <mergeCell ref="EP48:FA48"/>
     <mergeCell ref="FZ34:GK34"/>
     <mergeCell ref="GG47:GK47"/>
     <mergeCell ref="FZ48:GK48"/>
     <mergeCell ref="A20:A21"/>
     <mergeCell ref="AX48:BI48"/>
     <mergeCell ref="BJ48:BU48"/>
     <mergeCell ref="A48:A49"/>
     <mergeCell ref="A34:A35"/>
     <mergeCell ref="AL48:AW48"/>
     <mergeCell ref="BV48:CG48"/>
     <mergeCell ref="B20:M20"/>
     <mergeCell ref="N20:Y20"/>
     <mergeCell ref="Z20:AK20"/>
     <mergeCell ref="AL20:AW20"/>
     <mergeCell ref="B34:M34"/>
-    <mergeCell ref="Z48:AK48"/>
-[...45 lines deleted...]
-    <mergeCell ref="BV46:DR46"/>
+    <mergeCell ref="FB48:FM48"/>
+    <mergeCell ref="FU3:FY3"/>
+    <mergeCell ref="FU19:FY19"/>
+    <mergeCell ref="FN20:FY20"/>
+    <mergeCell ref="FU33:FY33"/>
+    <mergeCell ref="FN34:FY34"/>
+    <mergeCell ref="FU47:FY47"/>
+    <mergeCell ref="FN48:FY48"/>
+    <mergeCell ref="EP2:GL2"/>
+    <mergeCell ref="EP18:GL18"/>
+    <mergeCell ref="EP32:GL32"/>
+    <mergeCell ref="EP46:GL46"/>
+    <mergeCell ref="FB4:FM4"/>
+    <mergeCell ref="FB20:FM20"/>
+    <mergeCell ref="FB34:FM34"/>
+    <mergeCell ref="EP34:FA34"/>
+    <mergeCell ref="GG3:GK3"/>
+    <mergeCell ref="FZ4:GK4"/>
+    <mergeCell ref="GG19:GK19"/>
+    <mergeCell ref="FZ20:GK20"/>
+    <mergeCell ref="GG33:GK33"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9AB73FB7-DDE0-4F92-B87A-B51A96A3554A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9AB73FB7-DDE0-4F92-B87A-B51A96A3554A}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>шаруашылық өнімдерінің жалпы шы</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>