--- v5 (2026-09-21)
+++ v6 (2026-10-18)
@@ -4,51 +4,51 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-15" yWindow="-15" windowWidth="12120" windowHeight="10095" tabRatio="838"/>
+    <workbookView xWindow="12105" yWindow="-15" windowWidth="11940" windowHeight="10095" tabRatio="838"/>
   </bookViews>
   <sheets>
     <sheet name="шаруашылық өнімдерінің жалпы шы" sheetId="3" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="950" uniqueCount="46">
   <si>
     <t>Маңғыстау облысы</t>
   </si>
   <si>
     <t>Ақтау қалалық әкімшілігі</t>
   </si>
   <si>
     <t>Жаңаөзен қалалық әкімшілігі</t>
   </si>
   <si>
     <t>Бейнеу ауданы</t>
   </si>
   <si>
     <t>Қарақия ауданы</t>
   </si>
@@ -2246,100 +2246,100 @@
     </xf>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="257" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="261" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="275" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="292" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="301" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="952" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="16" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="16" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="16" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="15" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="49" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1444">
     <cellStyle name="Денежный 2" xfId="1"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="2"/>
     <cellStyle name="Обычный 10 10" xfId="3"/>
     <cellStyle name="Обычный 10 11" xfId="4"/>
     <cellStyle name="Обычный 10 12" xfId="5"/>
     <cellStyle name="Обычный 10 13" xfId="6"/>
     <cellStyle name="Обычный 10 14" xfId="7"/>
     <cellStyle name="Обычный 10 15" xfId="8"/>
     <cellStyle name="Обычный 10 16" xfId="9"/>
     <cellStyle name="Обычный 10 17" xfId="10"/>
     <cellStyle name="Обычный 10 18" xfId="11"/>
     <cellStyle name="Обычный 10 19" xfId="12"/>
     <cellStyle name="Обычный 10 2" xfId="13"/>
     <cellStyle name="Обычный 10 2 2" xfId="14"/>
     <cellStyle name="Обычный 10 2 3" xfId="15"/>
     <cellStyle name="Обычный 10 2 4" xfId="16"/>
     <cellStyle name="Обычный 10 20" xfId="17"/>
     <cellStyle name="Обычный 10 21" xfId="18"/>
     <cellStyle name="Обычный 10 22" xfId="19"/>
     <cellStyle name="Обычный 10 23" xfId="20"/>
     <cellStyle name="Обычный 10 24" xfId="21"/>
@@ -4045,54 +4045,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:GL65"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="98" zoomScaleNormal="98" zoomScaleSheetLayoutView="69" workbookViewId="0">
-      <pane xSplit="1" ySplit="5" topLeftCell="FZ6" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="5" topLeftCell="GC6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" activeCell="GO49" sqref="GO49"/>
+      <selection pane="bottomRight" activeCell="GV58" sqref="GV58"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="26.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="10.42578125" style="3" customWidth="1"/>
     <col min="3" max="9" width="10.42578125" style="1" customWidth="1"/>
     <col min="10" max="10" width="11.7109375" style="1" customWidth="1"/>
     <col min="11" max="11" width="11.28515625" style="1" customWidth="1"/>
     <col min="12" max="13" width="10.42578125" style="1" customWidth="1"/>
     <col min="14" max="14" width="10.42578125" style="3" customWidth="1"/>
     <col min="15" max="21" width="10.42578125" style="1" customWidth="1"/>
     <col min="22" max="22" width="11.7109375" style="1" customWidth="1"/>
     <col min="23" max="23" width="11.28515625" style="1" customWidth="1"/>
     <col min="24" max="25" width="10.42578125" style="1" customWidth="1"/>
     <col min="26" max="26" width="10.42578125" style="3" customWidth="1"/>
     <col min="27" max="33" width="10.42578125" style="1" customWidth="1"/>
     <col min="34" max="34" width="11.7109375" style="1" customWidth="1"/>
     <col min="35" max="35" width="11.28515625" style="1" customWidth="1"/>
     <col min="36" max="37" width="10.42578125" style="1" customWidth="1"/>
     <col min="38" max="38" width="10.42578125" style="3" customWidth="1"/>
     <col min="39" max="45" width="10.42578125" style="1" customWidth="1"/>
     <col min="46" max="46" width="11.7109375" style="1" customWidth="1"/>
     <col min="47" max="47" width="11.28515625" style="1" customWidth="1"/>
     <col min="48" max="49" width="10.42578125" style="1" customWidth="1"/>
@@ -4364,175 +4364,175 @@
       <c r="AW2" s="12"/>
       <c r="AX2" s="12"/>
       <c r="AY2" s="12"/>
       <c r="AZ2" s="12"/>
       <c r="BA2" s="12"/>
       <c r="BB2" s="12"/>
       <c r="BC2" s="12"/>
       <c r="BD2" s="12"/>
       <c r="BE2" s="12"/>
       <c r="BF2" s="12"/>
       <c r="BG2" s="12"/>
       <c r="BH2" s="12"/>
       <c r="BI2" s="12"/>
       <c r="BJ2" s="13"/>
       <c r="BK2" s="11"/>
       <c r="BL2" s="11"/>
       <c r="BM2" s="11"/>
       <c r="BN2" s="11"/>
       <c r="BO2" s="11"/>
       <c r="BP2" s="11"/>
       <c r="BQ2" s="11"/>
       <c r="BR2" s="11"/>
       <c r="BS2" s="11"/>
       <c r="BT2" s="11"/>
       <c r="BU2" s="11"/>
-      <c r="BV2" s="167" t="s">
+      <c r="BV2" s="160" t="s">
         <v>21</v>
       </c>
-      <c r="BW2" s="167"/>
-[...46 lines deleted...]
-      <c r="DR2" s="167"/>
+      <c r="BW2" s="160"/>
+      <c r="BX2" s="160"/>
+      <c r="BY2" s="160"/>
+      <c r="BZ2" s="160"/>
+      <c r="CA2" s="160"/>
+      <c r="CB2" s="160"/>
+      <c r="CC2" s="160"/>
+      <c r="CD2" s="160"/>
+      <c r="CE2" s="160"/>
+      <c r="CF2" s="160"/>
+      <c r="CG2" s="160"/>
+      <c r="CH2" s="160"/>
+      <c r="CI2" s="160"/>
+      <c r="CJ2" s="160"/>
+      <c r="CK2" s="160"/>
+      <c r="CL2" s="160"/>
+      <c r="CM2" s="160"/>
+      <c r="CN2" s="160"/>
+      <c r="CO2" s="160"/>
+      <c r="CP2" s="160"/>
+      <c r="CQ2" s="160"/>
+      <c r="CR2" s="160"/>
+      <c r="CS2" s="160"/>
+      <c r="CT2" s="160"/>
+      <c r="CU2" s="160"/>
+      <c r="CV2" s="160"/>
+      <c r="CW2" s="160"/>
+      <c r="CX2" s="160"/>
+      <c r="CY2" s="160"/>
+      <c r="CZ2" s="160"/>
+      <c r="DA2" s="160"/>
+      <c r="DB2" s="160"/>
+      <c r="DC2" s="160"/>
+      <c r="DD2" s="160"/>
+      <c r="DE2" s="160"/>
+      <c r="DF2" s="160"/>
+      <c r="DG2" s="160"/>
+      <c r="DH2" s="160"/>
+      <c r="DI2" s="160"/>
+      <c r="DJ2" s="160"/>
+      <c r="DK2" s="160"/>
+      <c r="DL2" s="160"/>
+      <c r="DM2" s="160"/>
+      <c r="DN2" s="160"/>
+      <c r="DO2" s="160"/>
+      <c r="DP2" s="160"/>
+      <c r="DQ2" s="160"/>
+      <c r="DR2" s="160"/>
       <c r="DS2" s="11"/>
       <c r="DT2" s="11"/>
       <c r="DU2" s="11"/>
       <c r="DV2" s="11"/>
       <c r="DW2" s="11"/>
       <c r="DX2" s="11"/>
       <c r="DY2" s="11"/>
       <c r="DZ2" s="11"/>
       <c r="EA2" s="11"/>
       <c r="EB2" s="11"/>
       <c r="EC2" s="11"/>
       <c r="ED2" s="11"/>
       <c r="EE2" s="11"/>
       <c r="EF2" s="11"/>
       <c r="EG2" s="11"/>
       <c r="EH2" s="11"/>
       <c r="EI2" s="11"/>
       <c r="EJ2" s="11"/>
       <c r="EK2" s="11"/>
       <c r="EL2" s="11"/>
       <c r="EM2" s="11"/>
       <c r="EN2" s="11"/>
       <c r="EO2" s="11"/>
-      <c r="EP2" s="151" t="s">
+      <c r="EP2" s="166" t="s">
         <v>21</v>
       </c>
-      <c r="EQ2" s="151"/>
-[...46 lines deleted...]
-      <c r="GL2" s="151"/>
+      <c r="EQ2" s="166"/>
+      <c r="ER2" s="166"/>
+      <c r="ES2" s="166"/>
+      <c r="ET2" s="166"/>
+      <c r="EU2" s="166"/>
+      <c r="EV2" s="166"/>
+      <c r="EW2" s="166"/>
+      <c r="EX2" s="166"/>
+      <c r="EY2" s="166"/>
+      <c r="EZ2" s="166"/>
+      <c r="FA2" s="166"/>
+      <c r="FB2" s="166"/>
+      <c r="FC2" s="166"/>
+      <c r="FD2" s="166"/>
+      <c r="FE2" s="166"/>
+      <c r="FF2" s="166"/>
+      <c r="FG2" s="166"/>
+      <c r="FH2" s="166"/>
+      <c r="FI2" s="166"/>
+      <c r="FJ2" s="166"/>
+      <c r="FK2" s="166"/>
+      <c r="FL2" s="166"/>
+      <c r="FM2" s="166"/>
+      <c r="FN2" s="166"/>
+      <c r="FO2" s="166"/>
+      <c r="FP2" s="166"/>
+      <c r="FQ2" s="166"/>
+      <c r="FR2" s="166"/>
+      <c r="FS2" s="166"/>
+      <c r="FT2" s="166"/>
+      <c r="FU2" s="166"/>
+      <c r="FV2" s="166"/>
+      <c r="FW2" s="166"/>
+      <c r="FX2" s="166"/>
+      <c r="FY2" s="166"/>
+      <c r="FZ2" s="166"/>
+      <c r="GA2" s="166"/>
+      <c r="GB2" s="166"/>
+      <c r="GC2" s="166"/>
+      <c r="GD2" s="166"/>
+      <c r="GE2" s="166"/>
+      <c r="GF2" s="166"/>
+      <c r="GG2" s="166"/>
+      <c r="GH2" s="166"/>
+      <c r="GI2" s="166"/>
+      <c r="GJ2" s="166"/>
+      <c r="GK2" s="166"/>
+      <c r="GL2" s="166"/>
     </row>
     <row r="3" spans="1:194" ht="22.5" customHeight="1" thickBot="1">
       <c r="A3" s="11"/>
       <c r="B3" s="11"/>
       <c r="C3" s="11"/>
       <c r="D3" s="11"/>
       <c r="E3" s="11"/>
       <c r="F3" s="11"/>
       <c r="G3" s="11"/>
       <c r="H3" s="11"/>
       <c r="I3" s="11"/>
       <c r="J3" s="11"/>
       <c r="K3" s="11" t="s">
         <v>8</v>
       </c>
       <c r="L3" s="11"/>
       <c r="M3" s="14"/>
       <c r="N3" s="11"/>
       <c r="O3" s="11"/>
       <c r="P3" s="11"/>
       <c r="Q3" s="11"/>
       <c r="R3" s="11"/>
       <c r="S3" s="11"/>
       <c r="T3" s="11"/>
       <c r="U3" s="11"/>
@@ -4695,303 +4695,303 @@
       <c r="EX3" s="15"/>
       <c r="EY3" s="15"/>
       <c r="EZ3" s="15"/>
       <c r="FA3" s="11"/>
       <c r="FB3" s="11"/>
       <c r="FC3" s="11"/>
       <c r="FD3" s="11"/>
       <c r="FE3" s="11"/>
       <c r="FF3" s="11"/>
       <c r="FG3" s="11"/>
       <c r="FH3" s="11"/>
       <c r="FI3" s="11" t="s">
         <v>8</v>
       </c>
       <c r="FJ3" s="15"/>
       <c r="FK3" s="15"/>
       <c r="FL3" s="15"/>
       <c r="FM3" s="11"/>
       <c r="FN3" s="11"/>
       <c r="FO3" s="11"/>
       <c r="FP3" s="11"/>
       <c r="FQ3" s="11"/>
       <c r="FR3" s="11"/>
       <c r="FS3" s="11"/>
       <c r="FT3" s="11"/>
-      <c r="FU3" s="159" t="s">
+      <c r="FU3" s="163" t="s">
         <v>8</v>
       </c>
-      <c r="FV3" s="160"/>
-[...2 lines deleted...]
-      <c r="FY3" s="160"/>
+      <c r="FV3" s="165"/>
+      <c r="FW3" s="165"/>
+      <c r="FX3" s="165"/>
+      <c r="FY3" s="165"/>
       <c r="FZ3" s="11"/>
       <c r="GA3" s="11"/>
       <c r="GB3" s="11"/>
       <c r="GC3" s="11"/>
       <c r="GD3" s="11"/>
       <c r="GE3" s="11"/>
       <c r="GF3" s="11"/>
-      <c r="GG3" s="159" t="s">
+      <c r="GG3" s="163" t="s">
         <v>8</v>
       </c>
-      <c r="GH3" s="160"/>
-[...2 lines deleted...]
-      <c r="GK3" s="160"/>
+      <c r="GH3" s="165"/>
+      <c r="GI3" s="165"/>
+      <c r="GJ3" s="165"/>
+      <c r="GK3" s="165"/>
       <c r="GL3" s="8"/>
     </row>
     <row r="4" spans="1:194" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A4" s="165"/>
-      <c r="B4" s="153" t="s">
+      <c r="A4" s="161"/>
+      <c r="B4" s="151" t="s">
         <v>29</v>
       </c>
-      <c r="C4" s="154"/>
-[...10 lines deleted...]
-      <c r="N4" s="153" t="s">
+      <c r="C4" s="152"/>
+      <c r="D4" s="152"/>
+      <c r="E4" s="152"/>
+      <c r="F4" s="152"/>
+      <c r="G4" s="152"/>
+      <c r="H4" s="152"/>
+      <c r="I4" s="152"/>
+      <c r="J4" s="152"/>
+      <c r="K4" s="152"/>
+      <c r="L4" s="152"/>
+      <c r="M4" s="153"/>
+      <c r="N4" s="151" t="s">
         <v>30</v>
       </c>
-      <c r="O4" s="154"/>
-[...10 lines deleted...]
-      <c r="Z4" s="153" t="s">
+      <c r="O4" s="152"/>
+      <c r="P4" s="152"/>
+      <c r="Q4" s="152"/>
+      <c r="R4" s="152"/>
+      <c r="S4" s="152"/>
+      <c r="T4" s="152"/>
+      <c r="U4" s="152"/>
+      <c r="V4" s="152"/>
+      <c r="W4" s="152"/>
+      <c r="X4" s="152"/>
+      <c r="Y4" s="153"/>
+      <c r="Z4" s="151" t="s">
         <v>31</v>
       </c>
-      <c r="AA4" s="154"/>
-[...10 lines deleted...]
-      <c r="AL4" s="153" t="s">
+      <c r="AA4" s="152"/>
+      <c r="AB4" s="152"/>
+      <c r="AC4" s="152"/>
+      <c r="AD4" s="152"/>
+      <c r="AE4" s="152"/>
+      <c r="AF4" s="152"/>
+      <c r="AG4" s="152"/>
+      <c r="AH4" s="152"/>
+      <c r="AI4" s="152"/>
+      <c r="AJ4" s="152"/>
+      <c r="AK4" s="153"/>
+      <c r="AL4" s="151" t="s">
         <v>32</v>
       </c>
-      <c r="AM4" s="154"/>
-[...10 lines deleted...]
-      <c r="AX4" s="153" t="s">
+      <c r="AM4" s="152"/>
+      <c r="AN4" s="152"/>
+      <c r="AO4" s="152"/>
+      <c r="AP4" s="152"/>
+      <c r="AQ4" s="152"/>
+      <c r="AR4" s="152"/>
+      <c r="AS4" s="152"/>
+      <c r="AT4" s="152"/>
+      <c r="AU4" s="152"/>
+      <c r="AV4" s="152"/>
+      <c r="AW4" s="153"/>
+      <c r="AX4" s="151" t="s">
         <v>33</v>
       </c>
-      <c r="AY4" s="154"/>
-[...10 lines deleted...]
-      <c r="BJ4" s="153" t="s">
+      <c r="AY4" s="152"/>
+      <c r="AZ4" s="152"/>
+      <c r="BA4" s="152"/>
+      <c r="BB4" s="152"/>
+      <c r="BC4" s="152"/>
+      <c r="BD4" s="152"/>
+      <c r="BE4" s="152"/>
+      <c r="BF4" s="152"/>
+      <c r="BG4" s="152"/>
+      <c r="BH4" s="152"/>
+      <c r="BI4" s="153"/>
+      <c r="BJ4" s="151" t="s">
         <v>34</v>
       </c>
-      <c r="BK4" s="154"/>
-[...10 lines deleted...]
-      <c r="BV4" s="153" t="s">
+      <c r="BK4" s="152"/>
+      <c r="BL4" s="152"/>
+      <c r="BM4" s="152"/>
+      <c r="BN4" s="152"/>
+      <c r="BO4" s="152"/>
+      <c r="BP4" s="152"/>
+      <c r="BQ4" s="152"/>
+      <c r="BR4" s="152"/>
+      <c r="BS4" s="152"/>
+      <c r="BT4" s="152"/>
+      <c r="BU4" s="153"/>
+      <c r="BV4" s="151" t="s">
         <v>35</v>
       </c>
-      <c r="BW4" s="154"/>
-[...10 lines deleted...]
-      <c r="CH4" s="153" t="s">
+      <c r="BW4" s="152"/>
+      <c r="BX4" s="152"/>
+      <c r="BY4" s="152"/>
+      <c r="BZ4" s="152"/>
+      <c r="CA4" s="152"/>
+      <c r="CB4" s="152"/>
+      <c r="CC4" s="152"/>
+      <c r="CD4" s="152"/>
+      <c r="CE4" s="152"/>
+      <c r="CF4" s="152"/>
+      <c r="CG4" s="153"/>
+      <c r="CH4" s="151" t="s">
         <v>36</v>
       </c>
-      <c r="CI4" s="154"/>
-[...10 lines deleted...]
-      <c r="CT4" s="153" t="s">
+      <c r="CI4" s="152"/>
+      <c r="CJ4" s="152"/>
+      <c r="CK4" s="152"/>
+      <c r="CL4" s="152"/>
+      <c r="CM4" s="152"/>
+      <c r="CN4" s="152"/>
+      <c r="CO4" s="152"/>
+      <c r="CP4" s="152"/>
+      <c r="CQ4" s="152"/>
+      <c r="CR4" s="152"/>
+      <c r="CS4" s="153"/>
+      <c r="CT4" s="151" t="s">
         <v>37</v>
       </c>
-      <c r="CU4" s="154"/>
-[...10 lines deleted...]
-      <c r="DF4" s="153" t="s">
+      <c r="CU4" s="152"/>
+      <c r="CV4" s="152"/>
+      <c r="CW4" s="152"/>
+      <c r="CX4" s="152"/>
+      <c r="CY4" s="152"/>
+      <c r="CZ4" s="152"/>
+      <c r="DA4" s="152"/>
+      <c r="DB4" s="152"/>
+      <c r="DC4" s="152"/>
+      <c r="DD4" s="152"/>
+      <c r="DE4" s="153"/>
+      <c r="DF4" s="151" t="s">
         <v>28</v>
       </c>
-      <c r="DG4" s="154"/>
-[...10 lines deleted...]
-      <c r="DR4" s="153" t="s">
+      <c r="DG4" s="152"/>
+      <c r="DH4" s="152"/>
+      <c r="DI4" s="152"/>
+      <c r="DJ4" s="152"/>
+      <c r="DK4" s="152"/>
+      <c r="DL4" s="152"/>
+      <c r="DM4" s="152"/>
+      <c r="DN4" s="152"/>
+      <c r="DO4" s="152"/>
+      <c r="DP4" s="152"/>
+      <c r="DQ4" s="153"/>
+      <c r="DR4" s="151" t="s">
         <v>27</v>
       </c>
-      <c r="DS4" s="154"/>
-[...10 lines deleted...]
-      <c r="ED4" s="153" t="s">
+      <c r="DS4" s="152"/>
+      <c r="DT4" s="152"/>
+      <c r="DU4" s="152"/>
+      <c r="DV4" s="152"/>
+      <c r="DW4" s="152"/>
+      <c r="DX4" s="152"/>
+      <c r="DY4" s="152"/>
+      <c r="DZ4" s="152"/>
+      <c r="EA4" s="152"/>
+      <c r="EB4" s="152"/>
+      <c r="EC4" s="153"/>
+      <c r="ED4" s="151" t="s">
         <v>42</v>
       </c>
-      <c r="EE4" s="154"/>
-[...10 lines deleted...]
-      <c r="EP4" s="153" t="s">
+      <c r="EE4" s="152"/>
+      <c r="EF4" s="152"/>
+      <c r="EG4" s="152"/>
+      <c r="EH4" s="152"/>
+      <c r="EI4" s="152"/>
+      <c r="EJ4" s="152"/>
+      <c r="EK4" s="152"/>
+      <c r="EL4" s="152"/>
+      <c r="EM4" s="152"/>
+      <c r="EN4" s="152"/>
+      <c r="EO4" s="153"/>
+      <c r="EP4" s="151" t="s">
         <v>44</v>
       </c>
-      <c r="EQ4" s="154"/>
-[...10 lines deleted...]
-      <c r="FB4" s="153" t="s">
+      <c r="EQ4" s="152"/>
+      <c r="ER4" s="152"/>
+      <c r="ES4" s="152"/>
+      <c r="ET4" s="152"/>
+      <c r="EU4" s="152"/>
+      <c r="EV4" s="152"/>
+      <c r="EW4" s="152"/>
+      <c r="EX4" s="152"/>
+      <c r="EY4" s="152"/>
+      <c r="EZ4" s="152"/>
+      <c r="FA4" s="153"/>
+      <c r="FB4" s="151" t="s">
         <v>43</v>
       </c>
-      <c r="FC4" s="154"/>
-[...10 lines deleted...]
-      <c r="FN4" s="153" t="s">
+      <c r="FC4" s="152"/>
+      <c r="FD4" s="152"/>
+      <c r="FE4" s="152"/>
+      <c r="FF4" s="152"/>
+      <c r="FG4" s="152"/>
+      <c r="FH4" s="152"/>
+      <c r="FI4" s="152"/>
+      <c r="FJ4" s="152"/>
+      <c r="FK4" s="152"/>
+      <c r="FL4" s="152"/>
+      <c r="FM4" s="153"/>
+      <c r="FN4" s="151" t="s">
         <v>45</v>
       </c>
-      <c r="FO4" s="154"/>
-[...10 lines deleted...]
-      <c r="FZ4" s="153" t="s">
+      <c r="FO4" s="152"/>
+      <c r="FP4" s="152"/>
+      <c r="FQ4" s="152"/>
+      <c r="FR4" s="152"/>
+      <c r="FS4" s="152"/>
+      <c r="FT4" s="152"/>
+      <c r="FU4" s="152"/>
+      <c r="FV4" s="152"/>
+      <c r="FW4" s="152"/>
+      <c r="FX4" s="152"/>
+      <c r="FY4" s="153"/>
+      <c r="FZ4" s="151" t="s">
         <v>41</v>
       </c>
-      <c r="GA4" s="154"/>
-[...9 lines deleted...]
-      <c r="GK4" s="155"/>
+      <c r="GA4" s="152"/>
+      <c r="GB4" s="152"/>
+      <c r="GC4" s="152"/>
+      <c r="GD4" s="152"/>
+      <c r="GE4" s="152"/>
+      <c r="GF4" s="152"/>
+      <c r="GG4" s="152"/>
+      <c r="GH4" s="152"/>
+      <c r="GI4" s="152"/>
+      <c r="GJ4" s="152"/>
+      <c r="GK4" s="153"/>
       <c r="GL4" s="8"/>
     </row>
     <row r="5" spans="1:194" ht="36.75" customHeight="1" thickBot="1">
-      <c r="A5" s="166"/>
+      <c r="A5" s="162"/>
       <c r="B5" s="16" t="s">
         <v>9</v>
       </c>
       <c r="C5" s="16" t="s">
         <v>10</v>
       </c>
       <c r="D5" s="16" t="s">
         <v>11</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>12</v>
       </c>
       <c r="F5" s="16" t="s">
         <v>13</v>
       </c>
       <c r="G5" s="16" t="s">
         <v>14</v>
       </c>
       <c r="H5" s="16" t="s">
         <v>15</v>
       </c>
       <c r="I5" s="16" t="s">
         <v>16</v>
       </c>
       <c r="J5" s="16" t="s">
@@ -6094,51 +6094,53 @@
       </c>
       <c r="FZ6" s="31">
         <v>2190.3802970899887</v>
       </c>
       <c r="GA6" s="32">
         <v>5456.0181561929094</v>
       </c>
       <c r="GB6" s="33">
         <v>7281.6440499824785</v>
       </c>
       <c r="GC6" s="34">
         <v>10768.599583441288</v>
       </c>
       <c r="GD6" s="35">
         <v>13195.923200516037</v>
       </c>
       <c r="GE6" s="36">
         <v>17862.574144085578</v>
       </c>
       <c r="GF6" s="37">
         <v>21454.199833275739</v>
       </c>
       <c r="GG6" s="38">
         <v>27359.504168051837</v>
       </c>
-      <c r="GH6" s="39"/>
+      <c r="GH6" s="39">
+        <v>34183.77395971564</v>
+      </c>
       <c r="GI6" s="40"/>
       <c r="GJ6" s="77"/>
       <c r="GK6" s="25"/>
       <c r="GL6" s="41"/>
     </row>
     <row r="7" spans="1:194">
       <c r="A7" s="42" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="25">
         <v>1.2871899766011321</v>
       </c>
       <c r="C7" s="25">
         <v>2.7084467362849018</v>
       </c>
       <c r="D7" s="28">
         <v>4.2698932467856112</v>
       </c>
       <c r="E7" s="28">
         <v>5.6790178838376821</v>
       </c>
       <c r="F7" s="29">
         <v>7.2624429368004719</v>
       </c>
       <c r="G7" s="30">
@@ -6668,51 +6670,53 @@
       </c>
       <c r="FZ7" s="31">
         <v>20.121527710073558</v>
       </c>
       <c r="GA7" s="47">
         <v>96.150560534418588</v>
       </c>
       <c r="GB7" s="48">
         <v>144.4463975860462</v>
       </c>
       <c r="GC7" s="49">
         <v>233.6124088287234</v>
       </c>
       <c r="GD7" s="50">
         <v>270.44736757177793</v>
       </c>
       <c r="GE7" s="51">
         <v>303.30765710626417</v>
       </c>
       <c r="GF7" s="52">
         <v>353.10342984177879</v>
       </c>
       <c r="GG7" s="53">
         <v>433.23218155779574</v>
       </c>
-      <c r="GH7" s="54"/>
+      <c r="GH7" s="54">
+        <v>512.65557119070104</v>
+      </c>
       <c r="GI7" s="55"/>
       <c r="GJ7" s="77"/>
       <c r="GK7" s="25"/>
       <c r="GL7" s="8"/>
     </row>
     <row r="8" spans="1:194">
       <c r="A8" s="42" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="25">
         <v>6.9212934856760731</v>
       </c>
       <c r="C8" s="25">
         <v>13.228897984986787</v>
       </c>
       <c r="D8" s="28">
         <v>22.423802742473434</v>
       </c>
       <c r="E8" s="28">
         <v>30.09497977784514</v>
       </c>
       <c r="F8" s="29">
         <v>39.750270502755967</v>
       </c>
       <c r="G8" s="30">
@@ -7242,51 +7246,53 @@
       </c>
       <c r="FZ8" s="31">
         <v>25.141406809066481</v>
       </c>
       <c r="GA8" s="47">
         <v>99.965826418938676</v>
       </c>
       <c r="GB8" s="48">
         <v>154.69617236704545</v>
       </c>
       <c r="GC8" s="49">
         <v>351.08387575755364</v>
       </c>
       <c r="GD8" s="50">
         <v>415.09811490297022</v>
       </c>
       <c r="GE8" s="51">
         <v>513.41244547501105</v>
       </c>
       <c r="GF8" s="52">
         <v>524.9050498871178</v>
       </c>
       <c r="GG8" s="53">
         <v>741.49200294439777</v>
       </c>
-      <c r="GH8" s="54"/>
+      <c r="GH8" s="54">
+        <v>844.60524319357512</v>
+      </c>
       <c r="GI8" s="55"/>
       <c r="GJ8" s="77"/>
       <c r="GK8" s="28"/>
       <c r="GL8" s="8"/>
     </row>
     <row r="9" spans="1:194">
       <c r="A9" s="42" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="25">
         <v>89.455086140445772</v>
       </c>
       <c r="C9" s="25">
         <v>184.01697569463795</v>
       </c>
       <c r="D9" s="28">
         <v>303.16062823283221</v>
       </c>
       <c r="E9" s="28">
         <v>411.49148946080629</v>
       </c>
       <c r="F9" s="29">
         <v>527.72075850001636</v>
       </c>
       <c r="G9" s="30">
@@ -7816,51 +7822,53 @@
       </c>
       <c r="FZ9" s="31">
         <v>197.38341354522197</v>
       </c>
       <c r="GA9" s="47">
         <v>574.09581716222942</v>
       </c>
       <c r="GB9" s="48">
         <v>706.18267831042306</v>
       </c>
       <c r="GC9" s="49">
         <v>1074.0762047994374</v>
       </c>
       <c r="GD9" s="50">
         <v>1260.166607358668</v>
       </c>
       <c r="GE9" s="51">
         <v>2160.3629550489513</v>
       </c>
       <c r="GF9" s="52">
         <v>2605.7243124163483</v>
       </c>
       <c r="GG9" s="53">
         <v>2905.2111095023142</v>
       </c>
-      <c r="GH9" s="54"/>
+      <c r="GH9" s="54">
+        <v>3931.958042027934</v>
+      </c>
       <c r="GI9" s="55"/>
       <c r="GJ9" s="77"/>
       <c r="GK9" s="28"/>
       <c r="GL9" s="8"/>
     </row>
     <row r="10" spans="1:194">
       <c r="A10" s="42" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="25">
         <v>73.837829950556667</v>
       </c>
       <c r="C10" s="25">
         <v>140.76679497435882</v>
       </c>
       <c r="D10" s="28">
         <v>222.46636532136066</v>
       </c>
       <c r="E10" s="28">
         <v>282.929843659337</v>
       </c>
       <c r="F10" s="29">
         <v>350.38583733126291</v>
       </c>
       <c r="G10" s="30">
@@ -8390,51 +8398,53 @@
       </c>
       <c r="FZ10" s="31">
         <v>249.18358395236737</v>
       </c>
       <c r="GA10" s="47">
         <v>609.59904781481362</v>
       </c>
       <c r="GB10" s="48">
         <v>810.71340040946654</v>
       </c>
       <c r="GC10" s="49">
         <v>1420.6646519138135</v>
       </c>
       <c r="GD10" s="50">
         <v>1769.1825627757253</v>
       </c>
       <c r="GE10" s="51">
         <v>2157.6270057186098</v>
       </c>
       <c r="GF10" s="52">
         <v>2578.4430343416489</v>
       </c>
       <c r="GG10" s="53">
         <v>3653.145781606835</v>
       </c>
-      <c r="GH10" s="54"/>
+      <c r="GH10" s="54">
+        <v>4975.8261202987942</v>
+      </c>
       <c r="GI10" s="55"/>
       <c r="GJ10" s="77"/>
       <c r="GK10" s="28"/>
       <c r="GL10" s="8"/>
     </row>
     <row r="11" spans="1:194">
       <c r="A11" s="42" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="25">
         <v>141.52538784706468</v>
       </c>
       <c r="C11" s="25">
         <v>282.5197037026594</v>
       </c>
       <c r="D11" s="28">
         <v>473.61809021682024</v>
       </c>
       <c r="E11" s="28">
         <v>638.09695982564665</v>
       </c>
       <c r="F11" s="29">
         <v>823.9292966604296</v>
       </c>
       <c r="G11" s="30">
@@ -8964,51 +8974,53 @@
       </c>
       <c r="FZ11" s="31">
         <v>441.57734627890318</v>
       </c>
       <c r="GA11" s="47">
         <v>1149.7020451265098</v>
       </c>
       <c r="GB11" s="48">
         <v>1474.6570149392949</v>
       </c>
       <c r="GC11" s="49">
         <v>2073.9460319009008</v>
       </c>
       <c r="GD11" s="50">
         <v>2443.8153509952112</v>
       </c>
       <c r="GE11" s="51">
         <v>3886.1311172720134</v>
       </c>
       <c r="GF11" s="52">
         <v>4640.9294517392536</v>
       </c>
       <c r="GG11" s="53">
         <v>6116.5928184668483</v>
       </c>
-      <c r="GH11" s="54"/>
+      <c r="GH11" s="54">
+        <v>8134.8714061573974</v>
+      </c>
       <c r="GI11" s="55"/>
       <c r="GJ11" s="77"/>
       <c r="GK11" s="28"/>
       <c r="GL11" s="8"/>
     </row>
     <row r="12" spans="1:194">
       <c r="A12" s="42" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="25">
         <v>26.104978006318113</v>
       </c>
       <c r="C12" s="25">
         <v>53.704388935675226</v>
       </c>
       <c r="D12" s="28">
         <v>84.870253692873277</v>
       </c>
       <c r="E12" s="28">
         <v>114.04929536478902</v>
       </c>
       <c r="F12" s="29">
         <v>144.79885226619544</v>
       </c>
       <c r="G12" s="30">
@@ -9538,51 +9550,53 @@
       </c>
       <c r="FZ12" s="31">
         <v>718.9461881429321</v>
       </c>
       <c r="GA12" s="47">
         <v>1641.4571469428247</v>
       </c>
       <c r="GB12" s="48">
         <v>2528.8271683405524</v>
       </c>
       <c r="GC12" s="49">
         <v>3300.6019951275694</v>
       </c>
       <c r="GD12" s="50">
         <v>4059.2845244676196</v>
       </c>
       <c r="GE12" s="51">
         <v>4873.2597541562827</v>
       </c>
       <c r="GF12" s="52">
         <v>5783.1670468317398</v>
       </c>
       <c r="GG12" s="53">
         <v>7256.4957578814465</v>
       </c>
-      <c r="GH12" s="54"/>
+      <c r="GH12" s="54">
+        <v>8225.4797257767659</v>
+      </c>
       <c r="GI12" s="55"/>
       <c r="GJ12" s="77"/>
       <c r="GK12" s="28"/>
       <c r="GL12" s="8"/>
     </row>
     <row r="13" spans="1:194">
       <c r="A13" s="42" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="25">
         <v>46.371722925876966</v>
       </c>
       <c r="C13" s="25">
         <v>95.821724762078077</v>
       </c>
       <c r="D13" s="28">
         <v>153.86361161714771</v>
       </c>
       <c r="E13" s="28">
         <v>208.5604452136962</v>
       </c>
       <c r="F13" s="29">
         <v>257.22035526644135</v>
       </c>
       <c r="G13" s="30">
@@ -10112,51 +10126,53 @@
       </c>
       <c r="FZ13" s="31">
         <v>538.02683065142378</v>
       </c>
       <c r="GA13" s="47">
         <v>1285.047712193174</v>
       </c>
       <c r="GB13" s="48">
         <v>1462.12121802965</v>
       </c>
       <c r="GC13" s="49">
         <v>2314.6144151132885</v>
       </c>
       <c r="GD13" s="50">
         <v>2977.9286724440653</v>
       </c>
       <c r="GE13" s="51">
         <v>3968.4732093084476</v>
       </c>
       <c r="GF13" s="52">
         <v>4967.9275082178538</v>
       </c>
       <c r="GG13" s="53">
         <v>6253.334516092199</v>
       </c>
-      <c r="GH13" s="54"/>
+      <c r="GH13" s="54">
+        <v>7558.3778510704742</v>
+      </c>
       <c r="GI13" s="55"/>
       <c r="GJ13" s="77"/>
       <c r="GK13" s="28"/>
       <c r="GL13" s="8"/>
     </row>
     <row r="14" spans="1:194">
       <c r="A14" s="62"/>
       <c r="B14" s="57"/>
       <c r="C14" s="57"/>
       <c r="D14" s="57"/>
       <c r="E14" s="57"/>
       <c r="F14" s="57"/>
       <c r="G14" s="58"/>
       <c r="H14" s="57"/>
       <c r="I14" s="57"/>
       <c r="J14" s="57"/>
       <c r="K14" s="57"/>
       <c r="L14" s="57"/>
       <c r="M14" s="57"/>
       <c r="N14" s="57"/>
       <c r="O14" s="57"/>
       <c r="P14" s="57"/>
       <c r="Q14" s="57"/>
       <c r="R14" s="57"/>
       <c r="S14" s="58"/>
@@ -10982,175 +10998,175 @@
       <c r="AW18" s="12"/>
       <c r="AX18" s="12"/>
       <c r="AY18" s="12"/>
       <c r="AZ18" s="12"/>
       <c r="BA18" s="12"/>
       <c r="BB18" s="12"/>
       <c r="BC18" s="12"/>
       <c r="BD18" s="12"/>
       <c r="BE18" s="12"/>
       <c r="BF18" s="12"/>
       <c r="BG18" s="12"/>
       <c r="BH18" s="12"/>
       <c r="BI18" s="12"/>
       <c r="BJ18" s="13"/>
       <c r="BK18" s="11"/>
       <c r="BL18" s="11"/>
       <c r="BM18" s="11"/>
       <c r="BN18" s="11"/>
       <c r="BO18" s="11"/>
       <c r="BP18" s="11"/>
       <c r="BQ18" s="11"/>
       <c r="BR18" s="11"/>
       <c r="BS18" s="11"/>
       <c r="BT18" s="11"/>
       <c r="BU18" s="11"/>
-      <c r="BV18" s="167" t="s">
+      <c r="BV18" s="160" t="s">
         <v>22</v>
       </c>
-      <c r="BW18" s="167"/>
-[...46 lines deleted...]
-      <c r="DR18" s="167"/>
+      <c r="BW18" s="160"/>
+      <c r="BX18" s="160"/>
+      <c r="BY18" s="160"/>
+      <c r="BZ18" s="160"/>
+      <c r="CA18" s="160"/>
+      <c r="CB18" s="160"/>
+      <c r="CC18" s="160"/>
+      <c r="CD18" s="160"/>
+      <c r="CE18" s="160"/>
+      <c r="CF18" s="160"/>
+      <c r="CG18" s="160"/>
+      <c r="CH18" s="160"/>
+      <c r="CI18" s="160"/>
+      <c r="CJ18" s="160"/>
+      <c r="CK18" s="160"/>
+      <c r="CL18" s="160"/>
+      <c r="CM18" s="160"/>
+      <c r="CN18" s="160"/>
+      <c r="CO18" s="160"/>
+      <c r="CP18" s="160"/>
+      <c r="CQ18" s="160"/>
+      <c r="CR18" s="160"/>
+      <c r="CS18" s="160"/>
+      <c r="CT18" s="160"/>
+      <c r="CU18" s="160"/>
+      <c r="CV18" s="160"/>
+      <c r="CW18" s="160"/>
+      <c r="CX18" s="160"/>
+      <c r="CY18" s="160"/>
+      <c r="CZ18" s="160"/>
+      <c r="DA18" s="160"/>
+      <c r="DB18" s="160"/>
+      <c r="DC18" s="160"/>
+      <c r="DD18" s="160"/>
+      <c r="DE18" s="160"/>
+      <c r="DF18" s="160"/>
+      <c r="DG18" s="160"/>
+      <c r="DH18" s="160"/>
+      <c r="DI18" s="160"/>
+      <c r="DJ18" s="160"/>
+      <c r="DK18" s="160"/>
+      <c r="DL18" s="160"/>
+      <c r="DM18" s="160"/>
+      <c r="DN18" s="160"/>
+      <c r="DO18" s="160"/>
+      <c r="DP18" s="160"/>
+      <c r="DQ18" s="160"/>
+      <c r="DR18" s="160"/>
       <c r="DS18" s="57"/>
       <c r="DT18" s="57"/>
       <c r="DU18" s="57"/>
       <c r="DV18" s="57"/>
       <c r="DW18" s="57"/>
       <c r="DX18" s="61"/>
       <c r="DY18" s="61"/>
       <c r="DZ18" s="57"/>
       <c r="EA18" s="57"/>
       <c r="EB18" s="57"/>
       <c r="EC18" s="57"/>
       <c r="ED18" s="57"/>
       <c r="EE18" s="57"/>
       <c r="EF18" s="57"/>
       <c r="EG18" s="57"/>
       <c r="EH18" s="57"/>
       <c r="EI18" s="57"/>
       <c r="EJ18" s="61"/>
       <c r="EK18" s="61"/>
       <c r="EL18" s="57"/>
       <c r="EM18" s="57"/>
       <c r="EN18" s="57"/>
       <c r="EO18" s="57"/>
-      <c r="EP18" s="151" t="s">
+      <c r="EP18" s="166" t="s">
         <v>22</v>
       </c>
-      <c r="EQ18" s="151"/>
-[...46 lines deleted...]
-      <c r="GL18" s="151"/>
+      <c r="EQ18" s="166"/>
+      <c r="ER18" s="166"/>
+      <c r="ES18" s="166"/>
+      <c r="ET18" s="166"/>
+      <c r="EU18" s="166"/>
+      <c r="EV18" s="166"/>
+      <c r="EW18" s="166"/>
+      <c r="EX18" s="166"/>
+      <c r="EY18" s="166"/>
+      <c r="EZ18" s="166"/>
+      <c r="FA18" s="166"/>
+      <c r="FB18" s="166"/>
+      <c r="FC18" s="166"/>
+      <c r="FD18" s="166"/>
+      <c r="FE18" s="166"/>
+      <c r="FF18" s="166"/>
+      <c r="FG18" s="166"/>
+      <c r="FH18" s="166"/>
+      <c r="FI18" s="166"/>
+      <c r="FJ18" s="166"/>
+      <c r="FK18" s="166"/>
+      <c r="FL18" s="166"/>
+      <c r="FM18" s="166"/>
+      <c r="FN18" s="166"/>
+      <c r="FO18" s="166"/>
+      <c r="FP18" s="166"/>
+      <c r="FQ18" s="166"/>
+      <c r="FR18" s="166"/>
+      <c r="FS18" s="166"/>
+      <c r="FT18" s="166"/>
+      <c r="FU18" s="166"/>
+      <c r="FV18" s="166"/>
+      <c r="FW18" s="166"/>
+      <c r="FX18" s="166"/>
+      <c r="FY18" s="166"/>
+      <c r="FZ18" s="166"/>
+      <c r="GA18" s="166"/>
+      <c r="GB18" s="166"/>
+      <c r="GC18" s="166"/>
+      <c r="GD18" s="166"/>
+      <c r="GE18" s="166"/>
+      <c r="GF18" s="166"/>
+      <c r="GG18" s="166"/>
+      <c r="GH18" s="166"/>
+      <c r="GI18" s="166"/>
+      <c r="GJ18" s="166"/>
+      <c r="GK18" s="166"/>
+      <c r="GL18" s="166"/>
     </row>
     <row r="19" spans="1:194" ht="22.5" customHeight="1" thickBot="1">
       <c r="A19" s="11"/>
       <c r="B19" s="11"/>
       <c r="C19" s="11"/>
       <c r="D19" s="11"/>
       <c r="E19" s="11"/>
       <c r="F19" s="11"/>
       <c r="G19" s="11"/>
       <c r="H19" s="11"/>
       <c r="I19" s="11"/>
       <c r="J19" s="11"/>
       <c r="K19" s="11" t="s">
         <v>8</v>
       </c>
       <c r="L19" s="11"/>
       <c r="M19" s="14"/>
       <c r="N19" s="11"/>
       <c r="O19" s="11"/>
       <c r="P19" s="11"/>
       <c r="Q19" s="11"/>
       <c r="R19" s="11"/>
       <c r="S19" s="11"/>
       <c r="T19" s="11"/>
       <c r="U19" s="11"/>
@@ -11313,303 +11329,303 @@
       <c r="EZ19" s="61" t="s">
         <v>8</v>
       </c>
       <c r="FA19" s="57"/>
       <c r="FB19" s="11"/>
       <c r="FC19" s="11"/>
       <c r="FD19" s="11"/>
       <c r="FE19" s="11"/>
       <c r="FF19" s="11"/>
       <c r="FG19" s="11"/>
       <c r="FH19" s="11"/>
       <c r="FI19" s="57"/>
       <c r="FJ19" s="57"/>
       <c r="FK19" s="61"/>
       <c r="FL19" s="61" t="s">
         <v>8</v>
       </c>
       <c r="FM19" s="57"/>
       <c r="FN19" s="11"/>
       <c r="FO19" s="11"/>
       <c r="FP19" s="11"/>
       <c r="FQ19" s="11"/>
       <c r="FR19" s="11"/>
       <c r="FS19" s="11"/>
       <c r="FT19" s="11"/>
-      <c r="FU19" s="159" t="s">
+      <c r="FU19" s="163" t="s">
         <v>8</v>
       </c>
-      <c r="FV19" s="161"/>
-[...2 lines deleted...]
-      <c r="FY19" s="161"/>
+      <c r="FV19" s="164"/>
+      <c r="FW19" s="164"/>
+      <c r="FX19" s="164"/>
+      <c r="FY19" s="164"/>
       <c r="FZ19" s="11"/>
       <c r="GA19" s="11"/>
       <c r="GB19" s="11"/>
       <c r="GC19" s="11"/>
       <c r="GD19" s="11"/>
       <c r="GE19" s="11"/>
       <c r="GF19" s="11"/>
-      <c r="GG19" s="159" t="s">
+      <c r="GG19" s="163" t="s">
         <v>8</v>
       </c>
-      <c r="GH19" s="161"/>
-[...2 lines deleted...]
-      <c r="GK19" s="161"/>
+      <c r="GH19" s="164"/>
+      <c r="GI19" s="164"/>
+      <c r="GJ19" s="164"/>
+      <c r="GK19" s="164"/>
       <c r="GL19" s="8"/>
     </row>
     <row r="20" spans="1:194" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A20" s="165"/>
-      <c r="B20" s="153" t="s">
+      <c r="A20" s="161"/>
+      <c r="B20" s="151" t="s">
         <v>29</v>
       </c>
-      <c r="C20" s="154"/>
-[...10 lines deleted...]
-      <c r="N20" s="153" t="s">
+      <c r="C20" s="152"/>
+      <c r="D20" s="152"/>
+      <c r="E20" s="152"/>
+      <c r="F20" s="152"/>
+      <c r="G20" s="152"/>
+      <c r="H20" s="152"/>
+      <c r="I20" s="152"/>
+      <c r="J20" s="152"/>
+      <c r="K20" s="152"/>
+      <c r="L20" s="152"/>
+      <c r="M20" s="153"/>
+      <c r="N20" s="151" t="s">
         <v>30</v>
       </c>
-      <c r="O20" s="154"/>
-[...10 lines deleted...]
-      <c r="Z20" s="153" t="s">
+      <c r="O20" s="152"/>
+      <c r="P20" s="152"/>
+      <c r="Q20" s="152"/>
+      <c r="R20" s="152"/>
+      <c r="S20" s="152"/>
+      <c r="T20" s="152"/>
+      <c r="U20" s="152"/>
+      <c r="V20" s="152"/>
+      <c r="W20" s="152"/>
+      <c r="X20" s="152"/>
+      <c r="Y20" s="153"/>
+      <c r="Z20" s="151" t="s">
         <v>31</v>
       </c>
-      <c r="AA20" s="154"/>
-[...10 lines deleted...]
-      <c r="AL20" s="153" t="s">
+      <c r="AA20" s="152"/>
+      <c r="AB20" s="152"/>
+      <c r="AC20" s="152"/>
+      <c r="AD20" s="152"/>
+      <c r="AE20" s="152"/>
+      <c r="AF20" s="152"/>
+      <c r="AG20" s="152"/>
+      <c r="AH20" s="152"/>
+      <c r="AI20" s="152"/>
+      <c r="AJ20" s="152"/>
+      <c r="AK20" s="153"/>
+      <c r="AL20" s="151" t="s">
         <v>32</v>
       </c>
-      <c r="AM20" s="154"/>
-[...10 lines deleted...]
-      <c r="AX20" s="153" t="s">
+      <c r="AM20" s="152"/>
+      <c r="AN20" s="152"/>
+      <c r="AO20" s="152"/>
+      <c r="AP20" s="152"/>
+      <c r="AQ20" s="152"/>
+      <c r="AR20" s="152"/>
+      <c r="AS20" s="152"/>
+      <c r="AT20" s="152"/>
+      <c r="AU20" s="152"/>
+      <c r="AV20" s="152"/>
+      <c r="AW20" s="153"/>
+      <c r="AX20" s="151" t="s">
         <v>33</v>
       </c>
-      <c r="AY20" s="154"/>
-[...10 lines deleted...]
-      <c r="BJ20" s="153" t="s">
+      <c r="AY20" s="152"/>
+      <c r="AZ20" s="152"/>
+      <c r="BA20" s="152"/>
+      <c r="BB20" s="152"/>
+      <c r="BC20" s="152"/>
+      <c r="BD20" s="152"/>
+      <c r="BE20" s="152"/>
+      <c r="BF20" s="152"/>
+      <c r="BG20" s="152"/>
+      <c r="BH20" s="152"/>
+      <c r="BI20" s="153"/>
+      <c r="BJ20" s="151" t="s">
         <v>34</v>
       </c>
-      <c r="BK20" s="154"/>
-[...10 lines deleted...]
-      <c r="BV20" s="156" t="s">
+      <c r="BK20" s="152"/>
+      <c r="BL20" s="152"/>
+      <c r="BM20" s="152"/>
+      <c r="BN20" s="152"/>
+      <c r="BO20" s="152"/>
+      <c r="BP20" s="152"/>
+      <c r="BQ20" s="152"/>
+      <c r="BR20" s="152"/>
+      <c r="BS20" s="152"/>
+      <c r="BT20" s="152"/>
+      <c r="BU20" s="153"/>
+      <c r="BV20" s="154" t="s">
         <v>35</v>
       </c>
-      <c r="BW20" s="157"/>
-[...10 lines deleted...]
-      <c r="CH20" s="156" t="s">
+      <c r="BW20" s="155"/>
+      <c r="BX20" s="155"/>
+      <c r="BY20" s="155"/>
+      <c r="BZ20" s="155"/>
+      <c r="CA20" s="155"/>
+      <c r="CB20" s="155"/>
+      <c r="CC20" s="155"/>
+      <c r="CD20" s="155"/>
+      <c r="CE20" s="155"/>
+      <c r="CF20" s="155"/>
+      <c r="CG20" s="156"/>
+      <c r="CH20" s="154" t="s">
         <v>36</v>
       </c>
-      <c r="CI20" s="157"/>
-[...10 lines deleted...]
-      <c r="CT20" s="156" t="s">
+      <c r="CI20" s="155"/>
+      <c r="CJ20" s="155"/>
+      <c r="CK20" s="155"/>
+      <c r="CL20" s="155"/>
+      <c r="CM20" s="155"/>
+      <c r="CN20" s="155"/>
+      <c r="CO20" s="155"/>
+      <c r="CP20" s="155"/>
+      <c r="CQ20" s="155"/>
+      <c r="CR20" s="155"/>
+      <c r="CS20" s="156"/>
+      <c r="CT20" s="154" t="s">
         <v>37</v>
       </c>
-      <c r="CU20" s="157"/>
-[...10 lines deleted...]
-      <c r="DF20" s="156" t="s">
+      <c r="CU20" s="155"/>
+      <c r="CV20" s="155"/>
+      <c r="CW20" s="155"/>
+      <c r="CX20" s="155"/>
+      <c r="CY20" s="155"/>
+      <c r="CZ20" s="155"/>
+      <c r="DA20" s="155"/>
+      <c r="DB20" s="155"/>
+      <c r="DC20" s="155"/>
+      <c r="DD20" s="155"/>
+      <c r="DE20" s="156"/>
+      <c r="DF20" s="154" t="s">
         <v>28</v>
       </c>
-      <c r="DG20" s="157"/>
-[...10 lines deleted...]
-      <c r="DR20" s="156" t="s">
+      <c r="DG20" s="155"/>
+      <c r="DH20" s="155"/>
+      <c r="DI20" s="155"/>
+      <c r="DJ20" s="155"/>
+      <c r="DK20" s="155"/>
+      <c r="DL20" s="155"/>
+      <c r="DM20" s="155"/>
+      <c r="DN20" s="155"/>
+      <c r="DO20" s="155"/>
+      <c r="DP20" s="155"/>
+      <c r="DQ20" s="156"/>
+      <c r="DR20" s="154" t="s">
         <v>27</v>
       </c>
-      <c r="DS20" s="157"/>
-[...10 lines deleted...]
-      <c r="ED20" s="156" t="s">
+      <c r="DS20" s="155"/>
+      <c r="DT20" s="155"/>
+      <c r="DU20" s="155"/>
+      <c r="DV20" s="155"/>
+      <c r="DW20" s="155"/>
+      <c r="DX20" s="155"/>
+      <c r="DY20" s="155"/>
+      <c r="DZ20" s="155"/>
+      <c r="EA20" s="155"/>
+      <c r="EB20" s="155"/>
+      <c r="EC20" s="156"/>
+      <c r="ED20" s="154" t="s">
         <v>42</v>
       </c>
-      <c r="EE20" s="157"/>
-[...10 lines deleted...]
-      <c r="EP20" s="156" t="s">
+      <c r="EE20" s="155"/>
+      <c r="EF20" s="155"/>
+      <c r="EG20" s="155"/>
+      <c r="EH20" s="155"/>
+      <c r="EI20" s="155"/>
+      <c r="EJ20" s="155"/>
+      <c r="EK20" s="155"/>
+      <c r="EL20" s="155"/>
+      <c r="EM20" s="155"/>
+      <c r="EN20" s="155"/>
+      <c r="EO20" s="156"/>
+      <c r="EP20" s="154" t="s">
         <v>44</v>
       </c>
-      <c r="EQ20" s="157"/>
-[...10 lines deleted...]
-      <c r="FB20" s="156" t="s">
+      <c r="EQ20" s="155"/>
+      <c r="ER20" s="155"/>
+      <c r="ES20" s="155"/>
+      <c r="ET20" s="155"/>
+      <c r="EU20" s="155"/>
+      <c r="EV20" s="155"/>
+      <c r="EW20" s="155"/>
+      <c r="EX20" s="155"/>
+      <c r="EY20" s="155"/>
+      <c r="EZ20" s="155"/>
+      <c r="FA20" s="156"/>
+      <c r="FB20" s="154" t="s">
         <v>43</v>
       </c>
-      <c r="FC20" s="157"/>
-[...10 lines deleted...]
-      <c r="FN20" s="156" t="s">
+      <c r="FC20" s="155"/>
+      <c r="FD20" s="155"/>
+      <c r="FE20" s="155"/>
+      <c r="FF20" s="155"/>
+      <c r="FG20" s="155"/>
+      <c r="FH20" s="155"/>
+      <c r="FI20" s="155"/>
+      <c r="FJ20" s="155"/>
+      <c r="FK20" s="155"/>
+      <c r="FL20" s="155"/>
+      <c r="FM20" s="156"/>
+      <c r="FN20" s="154" t="s">
         <v>45</v>
       </c>
-      <c r="FO20" s="157"/>
-[...10 lines deleted...]
-      <c r="FZ20" s="156" t="s">
+      <c r="FO20" s="155"/>
+      <c r="FP20" s="155"/>
+      <c r="FQ20" s="155"/>
+      <c r="FR20" s="155"/>
+      <c r="FS20" s="155"/>
+      <c r="FT20" s="155"/>
+      <c r="FU20" s="155"/>
+      <c r="FV20" s="155"/>
+      <c r="FW20" s="155"/>
+      <c r="FX20" s="155"/>
+      <c r="FY20" s="156"/>
+      <c r="FZ20" s="154" t="s">
         <v>41</v>
       </c>
-      <c r="GA20" s="157"/>
-[...9 lines deleted...]
-      <c r="GK20" s="158"/>
+      <c r="GA20" s="155"/>
+      <c r="GB20" s="155"/>
+      <c r="GC20" s="155"/>
+      <c r="GD20" s="155"/>
+      <c r="GE20" s="155"/>
+      <c r="GF20" s="155"/>
+      <c r="GG20" s="155"/>
+      <c r="GH20" s="155"/>
+      <c r="GI20" s="155"/>
+      <c r="GJ20" s="155"/>
+      <c r="GK20" s="156"/>
       <c r="GL20" s="8"/>
     </row>
     <row r="21" spans="1:194" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A21" s="166"/>
+      <c r="A21" s="162"/>
       <c r="B21" s="16" t="s">
         <v>9</v>
       </c>
       <c r="C21" s="16" t="s">
         <v>10</v>
       </c>
       <c r="D21" s="16" t="s">
         <v>11</v>
       </c>
       <c r="E21" s="16" t="s">
         <v>12</v>
       </c>
       <c r="F21" s="16" t="s">
         <v>13</v>
       </c>
       <c r="G21" s="16" t="s">
         <v>14</v>
       </c>
       <c r="H21" s="16" t="s">
         <v>15</v>
       </c>
       <c r="I21" s="16" t="s">
         <v>16</v>
       </c>
       <c r="J21" s="16" t="s">
@@ -12712,51 +12728,53 @@
       </c>
       <c r="FZ22" s="31">
         <v>2050.0374637566551</v>
       </c>
       <c r="GA22" s="32">
         <v>5175.3324895262413</v>
       </c>
       <c r="GB22" s="33">
         <v>6728.134849982478</v>
       </c>
       <c r="GC22" s="34">
         <v>9711.0975167746201</v>
       </c>
       <c r="GD22" s="35">
         <v>11874.045617182705</v>
       </c>
       <c r="GE22" s="36">
         <v>16276.321044085584</v>
       </c>
       <c r="GF22" s="37">
         <v>19603.571216609078</v>
       </c>
       <c r="GG22" s="38">
         <v>25244.500034718505</v>
       </c>
-      <c r="GH22" s="39"/>
+      <c r="GH22" s="39">
+        <v>31804.394309715644</v>
+      </c>
       <c r="GI22" s="40"/>
       <c r="GJ22" s="77"/>
       <c r="GK22" s="25"/>
       <c r="GL22" s="41"/>
     </row>
     <row r="23" spans="1:194">
       <c r="A23" s="42" t="s">
         <v>1</v>
       </c>
       <c r="B23" s="25">
         <v>1.2871899766011321</v>
       </c>
       <c r="C23" s="25">
         <v>2.7084467362849018</v>
       </c>
       <c r="D23" s="28">
         <v>4.2698932467856112</v>
       </c>
       <c r="E23" s="28">
         <v>5.6790178838376821</v>
       </c>
       <c r="F23" s="29">
         <v>7.2624429368004719</v>
       </c>
       <c r="G23" s="30">
@@ -13286,51 +13304,53 @@
       </c>
       <c r="FZ23" s="31">
         <v>17.992794376740225</v>
       </c>
       <c r="GA23" s="47">
         <v>91.893093867751929</v>
       </c>
       <c r="GB23" s="48">
         <v>138.0601975860462</v>
       </c>
       <c r="GC23" s="49">
         <v>174.13610794392559</v>
       </c>
       <c r="GD23" s="50">
         <v>186.36934168698014</v>
       </c>
       <c r="GE23" s="51">
         <v>194.62790622146636</v>
       </c>
       <c r="GF23" s="52">
         <v>219.82195395698099</v>
       </c>
       <c r="GG23" s="53">
         <v>275.34898067299793</v>
       </c>
-      <c r="GH23" s="54"/>
+      <c r="GH23" s="54">
+        <v>330.17064530590329</v>
+      </c>
       <c r="GI23" s="55"/>
       <c r="GJ23" s="77"/>
       <c r="GK23" s="25"/>
       <c r="GL23" s="8"/>
     </row>
     <row r="24" spans="1:194">
       <c r="A24" s="42" t="s">
         <v>2</v>
       </c>
       <c r="B24" s="25">
         <v>6.9212934856760731</v>
       </c>
       <c r="C24" s="25">
         <v>13.228897984986787</v>
       </c>
       <c r="D24" s="28">
         <v>22.423802742473434</v>
       </c>
       <c r="E24" s="28">
         <v>30.09497977784514</v>
       </c>
       <c r="F24" s="29">
         <v>39.750270502755967</v>
       </c>
       <c r="G24" s="30">
@@ -13860,51 +13880,53 @@
       </c>
       <c r="FZ24" s="31">
         <v>24.811490142399816</v>
       </c>
       <c r="GA24" s="47">
         <v>99.305993085605351</v>
       </c>
       <c r="GB24" s="48">
         <v>153.70642236704546</v>
       </c>
       <c r="GC24" s="49">
         <v>348.93712324698242</v>
       </c>
       <c r="GD24" s="50">
         <v>412.41521239239898</v>
       </c>
       <c r="GE24" s="51">
         <v>510.19339296443985</v>
       </c>
       <c r="GF24" s="52">
         <v>521.14984737654652</v>
       </c>
       <c r="GG24" s="53">
         <v>737.20065043382647</v>
       </c>
-      <c r="GH24" s="54"/>
+      <c r="GH24" s="54">
+        <v>839.7777406830038</v>
+      </c>
       <c r="GI24" s="55"/>
       <c r="GJ24" s="77"/>
       <c r="GK24" s="28"/>
       <c r="GL24" s="8"/>
     </row>
     <row r="25" spans="1:194">
       <c r="A25" s="42" t="s">
         <v>3</v>
       </c>
       <c r="B25" s="25">
         <v>89.455086140445772</v>
       </c>
       <c r="C25" s="25">
         <v>184.01697569463795</v>
       </c>
       <c r="D25" s="28">
         <v>303.16062823283221</v>
       </c>
       <c r="E25" s="28">
         <v>411.49148946080629</v>
       </c>
       <c r="F25" s="29">
         <v>527.72075850001636</v>
       </c>
       <c r="G25" s="30">
@@ -14434,51 +14456,53 @@
       </c>
       <c r="FZ25" s="31">
         <v>197.29073854522196</v>
       </c>
       <c r="GA25" s="47">
         <v>573.91046716222945</v>
       </c>
       <c r="GB25" s="48">
         <v>705.62674209401757</v>
       </c>
       <c r="GC25" s="49">
         <v>1073.3201435830319</v>
       </c>
       <c r="GD25" s="50">
         <v>1259.2104211422627</v>
       </c>
       <c r="GE25" s="51">
         <v>2159.2066438325464</v>
       </c>
       <c r="GF25" s="52">
         <v>2604.3678761999436</v>
       </c>
       <c r="GG25" s="53">
         <v>2903.6545482859096</v>
       </c>
-      <c r="GH25" s="54"/>
+      <c r="GH25" s="54">
+        <v>3930.2013558115295</v>
+      </c>
       <c r="GI25" s="55"/>
       <c r="GJ25" s="77"/>
       <c r="GK25" s="28"/>
       <c r="GL25" s="8"/>
     </row>
     <row r="26" spans="1:194">
       <c r="A26" s="42" t="s">
         <v>4</v>
       </c>
       <c r="B26" s="25">
         <v>73.837829950556667</v>
       </c>
       <c r="C26" s="25">
         <v>140.76679497435882</v>
       </c>
       <c r="D26" s="28">
         <v>222.46636532136066</v>
       </c>
       <c r="E26" s="28">
         <v>282.929843659337</v>
       </c>
       <c r="F26" s="29">
         <v>350.38583733126291</v>
       </c>
       <c r="G26" s="30">
@@ -15008,51 +15032,53 @@
       </c>
       <c r="FZ26" s="31">
         <v>152.1679172857007</v>
       </c>
       <c r="GA26" s="47">
         <v>415.56771448148027</v>
       </c>
       <c r="GB26" s="48">
         <v>532.43320335560804</v>
       </c>
       <c r="GC26" s="49">
         <v>885.38423049103767</v>
       </c>
       <c r="GD26" s="50">
         <v>1114.7127913529496</v>
       </c>
       <c r="GE26" s="51">
         <v>1383.9678842958342</v>
       </c>
       <c r="GF26" s="52">
         <v>1685.5945629188732</v>
       </c>
       <c r="GG26" s="53">
         <v>2641.1079601840593</v>
       </c>
-      <c r="GH26" s="54"/>
+      <c r="GH26" s="54">
+        <v>3844.5989488760183</v>
+      </c>
       <c r="GI26" s="55"/>
       <c r="GJ26" s="77"/>
       <c r="GK26" s="28"/>
       <c r="GL26" s="8"/>
     </row>
     <row r="27" spans="1:194">
       <c r="A27" s="42" t="s">
         <v>5</v>
       </c>
       <c r="B27" s="25">
         <v>141.52538784706468</v>
       </c>
       <c r="C27" s="25">
         <v>282.5197037026594</v>
       </c>
       <c r="D27" s="28">
         <v>473.61809021682024</v>
       </c>
       <c r="E27" s="28">
         <v>638.09695982564665</v>
       </c>
       <c r="F27" s="29">
         <v>823.9292966604296</v>
       </c>
       <c r="G27" s="30">
@@ -15582,51 +15608,53 @@
       </c>
       <c r="FZ27" s="31">
         <v>441.48122961223652</v>
       </c>
       <c r="GA27" s="47">
         <v>1149.5098117931764</v>
       </c>
       <c r="GB27" s="48">
         <v>1418.8279354045749</v>
       </c>
       <c r="GC27" s="49">
         <v>1996.2063273661806</v>
       </c>
       <c r="GD27" s="50">
         <v>2344.1650214604911</v>
       </c>
       <c r="GE27" s="51">
         <v>3764.5701627372932</v>
       </c>
       <c r="GF27" s="52">
         <v>4497.4578722045335</v>
       </c>
       <c r="GG27" s="53">
         <v>5951.2106139321277</v>
       </c>
-      <c r="GH27" s="54"/>
+      <c r="GH27" s="54">
+        <v>7947.5785766226763</v>
+      </c>
       <c r="GI27" s="55"/>
       <c r="GJ27" s="77"/>
       <c r="GK27" s="28"/>
       <c r="GL27" s="8"/>
     </row>
     <row r="28" spans="1:194">
       <c r="A28" s="42" t="s">
         <v>6</v>
       </c>
       <c r="B28" s="25">
         <v>26.104978006318113</v>
       </c>
       <c r="C28" s="25">
         <v>53.704388935675226</v>
       </c>
       <c r="D28" s="28">
         <v>84.870253692873277</v>
       </c>
       <c r="E28" s="28">
         <v>114.04929536478902</v>
       </c>
       <c r="F28" s="29">
         <v>144.79885226619544</v>
       </c>
       <c r="G28" s="30">
@@ -16156,51 +16184,53 @@
       </c>
       <c r="FZ28" s="31">
         <v>718.9461881429321</v>
       </c>
       <c r="GA28" s="47">
         <v>1641.4571469428247</v>
       </c>
       <c r="GB28" s="48">
         <v>2439.3983061455365</v>
       </c>
       <c r="GC28" s="49">
         <v>3176.0147995992202</v>
       </c>
       <c r="GD28" s="50">
         <v>3899.5389956059371</v>
       </c>
       <c r="GE28" s="51">
         <v>4678.3558919612669</v>
       </c>
       <c r="GF28" s="52">
         <v>5553.1048513033911</v>
       </c>
       <c r="GG28" s="53">
         <v>6991.275229019765</v>
       </c>
-      <c r="GH28" s="54"/>
+      <c r="GH28" s="54">
+        <v>7925.1008635817516</v>
+      </c>
       <c r="GI28" s="55"/>
       <c r="GJ28" s="77"/>
       <c r="GK28" s="28"/>
       <c r="GL28" s="8"/>
     </row>
     <row r="29" spans="1:194">
       <c r="A29" s="42" t="s">
         <v>7</v>
       </c>
       <c r="B29" s="25">
         <v>46.371722925876966</v>
       </c>
       <c r="C29" s="25">
         <v>95.821724762078077</v>
       </c>
       <c r="D29" s="28">
         <v>153.86361161714771</v>
       </c>
       <c r="E29" s="28">
         <v>208.5604452136962</v>
       </c>
       <c r="F29" s="29">
         <v>257.22035526644135</v>
       </c>
       <c r="G29" s="30">
@@ -16730,51 +16760,53 @@
       </c>
       <c r="FZ29" s="31">
         <v>497.34710565142382</v>
       </c>
       <c r="GA29" s="47">
         <v>1203.6882621931741</v>
       </c>
       <c r="GB29" s="48">
         <v>1340.0820430296501</v>
       </c>
       <c r="GC29" s="49">
         <v>2057.0987845442419</v>
       </c>
       <c r="GD29" s="50">
         <v>2657.6338335416858</v>
       </c>
       <c r="GE29" s="51">
         <v>3585.3991620727347</v>
       </c>
       <c r="GF29" s="52">
         <v>4522.0742526488084</v>
       </c>
       <c r="GG29" s="53">
         <v>5744.7020521898203</v>
       </c>
-      <c r="GH29" s="54"/>
+      <c r="GH29" s="54">
+        <v>6986.9661788347621</v>
+      </c>
       <c r="GI29" s="55"/>
       <c r="GJ29" s="77"/>
       <c r="GK29" s="28"/>
       <c r="GL29" s="8"/>
     </row>
     <row r="30" spans="1:194">
       <c r="A30" s="62"/>
       <c r="B30" s="57"/>
       <c r="C30" s="57"/>
       <c r="D30" s="57"/>
       <c r="E30" s="57"/>
       <c r="F30" s="57"/>
       <c r="G30" s="58"/>
       <c r="H30" s="57"/>
       <c r="I30" s="57"/>
       <c r="J30" s="57"/>
       <c r="K30" s="57"/>
       <c r="L30" s="57"/>
       <c r="M30" s="57"/>
       <c r="N30" s="57"/>
       <c r="O30" s="57"/>
       <c r="P30" s="57"/>
       <c r="Q30" s="57"/>
       <c r="R30" s="57"/>
       <c r="S30" s="58"/>
@@ -17208,175 +17240,175 @@
       <c r="AW32" s="12"/>
       <c r="AX32" s="12"/>
       <c r="AY32" s="12"/>
       <c r="AZ32" s="12"/>
       <c r="BA32" s="12"/>
       <c r="BB32" s="12"/>
       <c r="BC32" s="12"/>
       <c r="BD32" s="12"/>
       <c r="BE32" s="12"/>
       <c r="BF32" s="12"/>
       <c r="BG32" s="12"/>
       <c r="BH32" s="12"/>
       <c r="BI32" s="12"/>
       <c r="BJ32" s="13"/>
       <c r="BK32" s="11"/>
       <c r="BL32" s="11"/>
       <c r="BM32" s="11"/>
       <c r="BN32" s="11"/>
       <c r="BO32" s="11"/>
       <c r="BP32" s="11"/>
       <c r="BQ32" s="11"/>
       <c r="BR32" s="11"/>
       <c r="BS32" s="11"/>
       <c r="BT32" s="11"/>
       <c r="BU32" s="11"/>
-      <c r="BV32" s="167" t="s">
+      <c r="BV32" s="160" t="s">
         <v>23</v>
       </c>
-      <c r="BW32" s="167"/>
-[...46 lines deleted...]
-      <c r="DR32" s="167"/>
+      <c r="BW32" s="160"/>
+      <c r="BX32" s="160"/>
+      <c r="BY32" s="160"/>
+      <c r="BZ32" s="160"/>
+      <c r="CA32" s="160"/>
+      <c r="CB32" s="160"/>
+      <c r="CC32" s="160"/>
+      <c r="CD32" s="160"/>
+      <c r="CE32" s="160"/>
+      <c r="CF32" s="160"/>
+      <c r="CG32" s="160"/>
+      <c r="CH32" s="160"/>
+      <c r="CI32" s="160"/>
+      <c r="CJ32" s="160"/>
+      <c r="CK32" s="160"/>
+      <c r="CL32" s="160"/>
+      <c r="CM32" s="160"/>
+      <c r="CN32" s="160"/>
+      <c r="CO32" s="160"/>
+      <c r="CP32" s="160"/>
+      <c r="CQ32" s="160"/>
+      <c r="CR32" s="160"/>
+      <c r="CS32" s="160"/>
+      <c r="CT32" s="160"/>
+      <c r="CU32" s="160"/>
+      <c r="CV32" s="160"/>
+      <c r="CW32" s="160"/>
+      <c r="CX32" s="160"/>
+      <c r="CY32" s="160"/>
+      <c r="CZ32" s="160"/>
+      <c r="DA32" s="160"/>
+      <c r="DB32" s="160"/>
+      <c r="DC32" s="160"/>
+      <c r="DD32" s="160"/>
+      <c r="DE32" s="160"/>
+      <c r="DF32" s="160"/>
+      <c r="DG32" s="160"/>
+      <c r="DH32" s="160"/>
+      <c r="DI32" s="160"/>
+      <c r="DJ32" s="160"/>
+      <c r="DK32" s="160"/>
+      <c r="DL32" s="160"/>
+      <c r="DM32" s="160"/>
+      <c r="DN32" s="160"/>
+      <c r="DO32" s="160"/>
+      <c r="DP32" s="160"/>
+      <c r="DQ32" s="160"/>
+      <c r="DR32" s="160"/>
       <c r="DS32" s="57"/>
       <c r="DT32" s="57"/>
       <c r="DU32" s="57"/>
       <c r="DV32" s="57"/>
       <c r="DW32" s="57"/>
       <c r="DX32" s="61"/>
       <c r="DY32" s="61"/>
       <c r="DZ32" s="57"/>
       <c r="EA32" s="57"/>
       <c r="EB32" s="57"/>
       <c r="EC32" s="57"/>
       <c r="ED32" s="57"/>
       <c r="EE32" s="57"/>
       <c r="EF32" s="57"/>
       <c r="EG32" s="57"/>
       <c r="EH32" s="57"/>
       <c r="EI32" s="57"/>
       <c r="EJ32" s="61"/>
       <c r="EK32" s="61"/>
       <c r="EL32" s="57"/>
       <c r="EM32" s="57"/>
       <c r="EN32" s="57"/>
       <c r="EO32" s="57"/>
-      <c r="EP32" s="152" t="s">
+      <c r="EP32" s="167" t="s">
         <v>23</v>
       </c>
-      <c r="EQ32" s="152"/>
-[...46 lines deleted...]
-      <c r="GL32" s="152"/>
+      <c r="EQ32" s="167"/>
+      <c r="ER32" s="167"/>
+      <c r="ES32" s="167"/>
+      <c r="ET32" s="167"/>
+      <c r="EU32" s="167"/>
+      <c r="EV32" s="167"/>
+      <c r="EW32" s="167"/>
+      <c r="EX32" s="167"/>
+      <c r="EY32" s="167"/>
+      <c r="EZ32" s="167"/>
+      <c r="FA32" s="167"/>
+      <c r="FB32" s="167"/>
+      <c r="FC32" s="167"/>
+      <c r="FD32" s="167"/>
+      <c r="FE32" s="167"/>
+      <c r="FF32" s="167"/>
+      <c r="FG32" s="167"/>
+      <c r="FH32" s="167"/>
+      <c r="FI32" s="167"/>
+      <c r="FJ32" s="167"/>
+      <c r="FK32" s="167"/>
+      <c r="FL32" s="167"/>
+      <c r="FM32" s="167"/>
+      <c r="FN32" s="167"/>
+      <c r="FO32" s="167"/>
+      <c r="FP32" s="167"/>
+      <c r="FQ32" s="167"/>
+      <c r="FR32" s="167"/>
+      <c r="FS32" s="167"/>
+      <c r="FT32" s="167"/>
+      <c r="FU32" s="167"/>
+      <c r="FV32" s="167"/>
+      <c r="FW32" s="167"/>
+      <c r="FX32" s="167"/>
+      <c r="FY32" s="167"/>
+      <c r="FZ32" s="167"/>
+      <c r="GA32" s="167"/>
+      <c r="GB32" s="167"/>
+      <c r="GC32" s="167"/>
+      <c r="GD32" s="167"/>
+      <c r="GE32" s="167"/>
+      <c r="GF32" s="167"/>
+      <c r="GG32" s="167"/>
+      <c r="GH32" s="167"/>
+      <c r="GI32" s="167"/>
+      <c r="GJ32" s="167"/>
+      <c r="GK32" s="167"/>
+      <c r="GL32" s="167"/>
     </row>
     <row r="33" spans="1:194" ht="22.5" customHeight="1" thickBot="1">
       <c r="A33" s="11"/>
       <c r="B33" s="11"/>
       <c r="C33" s="11"/>
       <c r="D33" s="11"/>
       <c r="E33" s="11"/>
       <c r="F33" s="11"/>
       <c r="G33" s="11"/>
       <c r="H33" s="11"/>
       <c r="I33" s="11"/>
       <c r="J33" s="11"/>
       <c r="K33" s="11" t="s">
         <v>8</v>
       </c>
       <c r="L33" s="11"/>
       <c r="M33" s="14"/>
       <c r="N33" s="11"/>
       <c r="O33" s="11"/>
       <c r="P33" s="11"/>
       <c r="Q33" s="11"/>
       <c r="R33" s="11"/>
       <c r="S33" s="11"/>
       <c r="T33" s="11"/>
       <c r="U33" s="11"/>
@@ -17539,303 +17571,303 @@
       <c r="EZ33" s="58"/>
       <c r="FA33" s="58" t="s">
         <v>8</v>
       </c>
       <c r="FB33" s="62"/>
       <c r="FC33" s="11"/>
       <c r="FD33" s="11"/>
       <c r="FE33" s="11"/>
       <c r="FF33" s="11"/>
       <c r="FG33" s="11"/>
       <c r="FH33" s="11"/>
       <c r="FI33" s="11"/>
       <c r="FJ33" s="57"/>
       <c r="FK33" s="57"/>
       <c r="FL33" s="58"/>
       <c r="FM33" s="58" t="s">
         <v>8</v>
       </c>
       <c r="FN33" s="11"/>
       <c r="FO33" s="11"/>
       <c r="FP33" s="11"/>
       <c r="FQ33" s="11"/>
       <c r="FR33" s="11"/>
       <c r="FS33" s="11"/>
       <c r="FT33" s="11"/>
-      <c r="FU33" s="159" t="s">
+      <c r="FU33" s="163" t="s">
         <v>8</v>
       </c>
-      <c r="FV33" s="160"/>
-[...2 lines deleted...]
-      <c r="FY33" s="160"/>
+      <c r="FV33" s="165"/>
+      <c r="FW33" s="165"/>
+      <c r="FX33" s="165"/>
+      <c r="FY33" s="165"/>
       <c r="FZ33" s="11"/>
       <c r="GA33" s="11"/>
       <c r="GB33" s="11"/>
       <c r="GC33" s="11"/>
       <c r="GD33" s="11"/>
       <c r="GE33" s="11"/>
       <c r="GF33" s="11"/>
-      <c r="GG33" s="159" t="s">
+      <c r="GG33" s="163" t="s">
         <v>8</v>
       </c>
-      <c r="GH33" s="160"/>
-[...2 lines deleted...]
-      <c r="GK33" s="160"/>
+      <c r="GH33" s="165"/>
+      <c r="GI33" s="165"/>
+      <c r="GJ33" s="165"/>
+      <c r="GK33" s="165"/>
       <c r="GL33" s="8"/>
     </row>
     <row r="34" spans="1:194" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A34" s="165"/>
-      <c r="B34" s="153" t="s">
+      <c r="A34" s="161"/>
+      <c r="B34" s="151" t="s">
         <v>29</v>
       </c>
-      <c r="C34" s="154"/>
-[...10 lines deleted...]
-      <c r="N34" s="153" t="s">
+      <c r="C34" s="152"/>
+      <c r="D34" s="152"/>
+      <c r="E34" s="152"/>
+      <c r="F34" s="152"/>
+      <c r="G34" s="152"/>
+      <c r="H34" s="152"/>
+      <c r="I34" s="152"/>
+      <c r="J34" s="152"/>
+      <c r="K34" s="152"/>
+      <c r="L34" s="152"/>
+      <c r="M34" s="153"/>
+      <c r="N34" s="151" t="s">
         <v>30</v>
       </c>
-      <c r="O34" s="154"/>
-[...10 lines deleted...]
-      <c r="Z34" s="153" t="s">
+      <c r="O34" s="152"/>
+      <c r="P34" s="152"/>
+      <c r="Q34" s="152"/>
+      <c r="R34" s="152"/>
+      <c r="S34" s="152"/>
+      <c r="T34" s="152"/>
+      <c r="U34" s="152"/>
+      <c r="V34" s="152"/>
+      <c r="W34" s="152"/>
+      <c r="X34" s="152"/>
+      <c r="Y34" s="153"/>
+      <c r="Z34" s="151" t="s">
         <v>31</v>
       </c>
-      <c r="AA34" s="154"/>
-[...10 lines deleted...]
-      <c r="AL34" s="153" t="s">
+      <c r="AA34" s="152"/>
+      <c r="AB34" s="152"/>
+      <c r="AC34" s="152"/>
+      <c r="AD34" s="152"/>
+      <c r="AE34" s="152"/>
+      <c r="AF34" s="152"/>
+      <c r="AG34" s="152"/>
+      <c r="AH34" s="152"/>
+      <c r="AI34" s="152"/>
+      <c r="AJ34" s="152"/>
+      <c r="AK34" s="153"/>
+      <c r="AL34" s="151" t="s">
         <v>32</v>
       </c>
-      <c r="AM34" s="154"/>
-[...10 lines deleted...]
-      <c r="AX34" s="153" t="s">
+      <c r="AM34" s="152"/>
+      <c r="AN34" s="152"/>
+      <c r="AO34" s="152"/>
+      <c r="AP34" s="152"/>
+      <c r="AQ34" s="152"/>
+      <c r="AR34" s="152"/>
+      <c r="AS34" s="152"/>
+      <c r="AT34" s="152"/>
+      <c r="AU34" s="152"/>
+      <c r="AV34" s="152"/>
+      <c r="AW34" s="153"/>
+      <c r="AX34" s="151" t="s">
         <v>33</v>
       </c>
-      <c r="AY34" s="154"/>
-[...10 lines deleted...]
-      <c r="BJ34" s="153" t="s">
+      <c r="AY34" s="152"/>
+      <c r="AZ34" s="152"/>
+      <c r="BA34" s="152"/>
+      <c r="BB34" s="152"/>
+      <c r="BC34" s="152"/>
+      <c r="BD34" s="152"/>
+      <c r="BE34" s="152"/>
+      <c r="BF34" s="152"/>
+      <c r="BG34" s="152"/>
+      <c r="BH34" s="152"/>
+      <c r="BI34" s="153"/>
+      <c r="BJ34" s="151" t="s">
         <v>34</v>
       </c>
-      <c r="BK34" s="154"/>
-[...10 lines deleted...]
-      <c r="BV34" s="153" t="s">
+      <c r="BK34" s="152"/>
+      <c r="BL34" s="152"/>
+      <c r="BM34" s="152"/>
+      <c r="BN34" s="152"/>
+      <c r="BO34" s="152"/>
+      <c r="BP34" s="152"/>
+      <c r="BQ34" s="152"/>
+      <c r="BR34" s="152"/>
+      <c r="BS34" s="152"/>
+      <c r="BT34" s="152"/>
+      <c r="BU34" s="153"/>
+      <c r="BV34" s="151" t="s">
         <v>35</v>
       </c>
-      <c r="BW34" s="154"/>
-[...10 lines deleted...]
-      <c r="CH34" s="153" t="s">
+      <c r="BW34" s="152"/>
+      <c r="BX34" s="152"/>
+      <c r="BY34" s="152"/>
+      <c r="BZ34" s="152"/>
+      <c r="CA34" s="152"/>
+      <c r="CB34" s="152"/>
+      <c r="CC34" s="152"/>
+      <c r="CD34" s="152"/>
+      <c r="CE34" s="152"/>
+      <c r="CF34" s="152"/>
+      <c r="CG34" s="153"/>
+      <c r="CH34" s="151" t="s">
         <v>36</v>
       </c>
-      <c r="CI34" s="154"/>
-[...10 lines deleted...]
-      <c r="CT34" s="153" t="s">
+      <c r="CI34" s="152"/>
+      <c r="CJ34" s="152"/>
+      <c r="CK34" s="152"/>
+      <c r="CL34" s="152"/>
+      <c r="CM34" s="152"/>
+      <c r="CN34" s="152"/>
+      <c r="CO34" s="152"/>
+      <c r="CP34" s="152"/>
+      <c r="CQ34" s="152"/>
+      <c r="CR34" s="152"/>
+      <c r="CS34" s="153"/>
+      <c r="CT34" s="151" t="s">
         <v>37</v>
       </c>
-      <c r="CU34" s="154"/>
-[...10 lines deleted...]
-      <c r="DF34" s="153" t="s">
+      <c r="CU34" s="152"/>
+      <c r="CV34" s="152"/>
+      <c r="CW34" s="152"/>
+      <c r="CX34" s="152"/>
+      <c r="CY34" s="152"/>
+      <c r="CZ34" s="152"/>
+      <c r="DA34" s="152"/>
+      <c r="DB34" s="152"/>
+      <c r="DC34" s="152"/>
+      <c r="DD34" s="152"/>
+      <c r="DE34" s="153"/>
+      <c r="DF34" s="151" t="s">
         <v>28</v>
       </c>
-      <c r="DG34" s="154"/>
-[...10 lines deleted...]
-      <c r="DR34" s="153" t="s">
+      <c r="DG34" s="152"/>
+      <c r="DH34" s="152"/>
+      <c r="DI34" s="152"/>
+      <c r="DJ34" s="152"/>
+      <c r="DK34" s="152"/>
+      <c r="DL34" s="152"/>
+      <c r="DM34" s="152"/>
+      <c r="DN34" s="152"/>
+      <c r="DO34" s="152"/>
+      <c r="DP34" s="152"/>
+      <c r="DQ34" s="153"/>
+      <c r="DR34" s="151" t="s">
         <v>27</v>
       </c>
-      <c r="DS34" s="154"/>
-[...10 lines deleted...]
-      <c r="ED34" s="162" t="s">
+      <c r="DS34" s="152"/>
+      <c r="DT34" s="152"/>
+      <c r="DU34" s="152"/>
+      <c r="DV34" s="152"/>
+      <c r="DW34" s="152"/>
+      <c r="DX34" s="152"/>
+      <c r="DY34" s="152"/>
+      <c r="DZ34" s="152"/>
+      <c r="EA34" s="152"/>
+      <c r="EB34" s="152"/>
+      <c r="EC34" s="153"/>
+      <c r="ED34" s="157" t="s">
         <v>42</v>
       </c>
-      <c r="EE34" s="163"/>
-[...10 lines deleted...]
-      <c r="EP34" s="153" t="s">
+      <c r="EE34" s="158"/>
+      <c r="EF34" s="158"/>
+      <c r="EG34" s="158"/>
+      <c r="EH34" s="158"/>
+      <c r="EI34" s="158"/>
+      <c r="EJ34" s="158"/>
+      <c r="EK34" s="158"/>
+      <c r="EL34" s="158"/>
+      <c r="EM34" s="158"/>
+      <c r="EN34" s="158"/>
+      <c r="EO34" s="159"/>
+      <c r="EP34" s="151" t="s">
         <v>44</v>
       </c>
-      <c r="EQ34" s="154"/>
-[...10 lines deleted...]
-      <c r="FB34" s="153" t="s">
+      <c r="EQ34" s="152"/>
+      <c r="ER34" s="152"/>
+      <c r="ES34" s="152"/>
+      <c r="ET34" s="152"/>
+      <c r="EU34" s="152"/>
+      <c r="EV34" s="152"/>
+      <c r="EW34" s="152"/>
+      <c r="EX34" s="152"/>
+      <c r="EY34" s="152"/>
+      <c r="EZ34" s="152"/>
+      <c r="FA34" s="153"/>
+      <c r="FB34" s="151" t="s">
         <v>43</v>
       </c>
-      <c r="FC34" s="154"/>
-[...10 lines deleted...]
-      <c r="FN34" s="153" t="s">
+      <c r="FC34" s="152"/>
+      <c r="FD34" s="152"/>
+      <c r="FE34" s="152"/>
+      <c r="FF34" s="152"/>
+      <c r="FG34" s="152"/>
+      <c r="FH34" s="152"/>
+      <c r="FI34" s="152"/>
+      <c r="FJ34" s="152"/>
+      <c r="FK34" s="152"/>
+      <c r="FL34" s="152"/>
+      <c r="FM34" s="153"/>
+      <c r="FN34" s="151" t="s">
         <v>45</v>
       </c>
-      <c r="FO34" s="154"/>
-[...10 lines deleted...]
-      <c r="FZ34" s="153" t="s">
+      <c r="FO34" s="152"/>
+      <c r="FP34" s="152"/>
+      <c r="FQ34" s="152"/>
+      <c r="FR34" s="152"/>
+      <c r="FS34" s="152"/>
+      <c r="FT34" s="152"/>
+      <c r="FU34" s="152"/>
+      <c r="FV34" s="152"/>
+      <c r="FW34" s="152"/>
+      <c r="FX34" s="152"/>
+      <c r="FY34" s="153"/>
+      <c r="FZ34" s="151" t="s">
         <v>41</v>
       </c>
-      <c r="GA34" s="154"/>
-[...9 lines deleted...]
-      <c r="GK34" s="155"/>
+      <c r="GA34" s="152"/>
+      <c r="GB34" s="152"/>
+      <c r="GC34" s="152"/>
+      <c r="GD34" s="152"/>
+      <c r="GE34" s="152"/>
+      <c r="GF34" s="152"/>
+      <c r="GG34" s="152"/>
+      <c r="GH34" s="152"/>
+      <c r="GI34" s="152"/>
+      <c r="GJ34" s="152"/>
+      <c r="GK34" s="153"/>
       <c r="GL34" s="8"/>
     </row>
     <row r="35" spans="1:194" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A35" s="166"/>
+      <c r="A35" s="162"/>
       <c r="B35" s="16" t="s">
         <v>9</v>
       </c>
       <c r="C35" s="16" t="s">
         <v>10</v>
       </c>
       <c r="D35" s="16" t="s">
         <v>11</v>
       </c>
       <c r="E35" s="16" t="s">
         <v>12</v>
       </c>
       <c r="F35" s="16" t="s">
         <v>13</v>
       </c>
       <c r="G35" s="16" t="s">
         <v>14</v>
       </c>
       <c r="H35" s="16" t="s">
         <v>15</v>
       </c>
       <c r="I35" s="16" t="s">
         <v>16</v>
       </c>
       <c r="J35" s="16" t="s">
@@ -18938,51 +18970,53 @@
       </c>
       <c r="FZ36" s="31">
         <v>49.583314100000003</v>
       </c>
       <c r="GA36" s="32">
         <v>231.24059533541669</v>
       </c>
       <c r="GB36" s="33">
         <v>333.29752442500001</v>
       </c>
       <c r="GC36" s="34">
         <v>409.8214322583334</v>
       </c>
       <c r="GD36" s="35">
         <v>458.59482633541671</v>
       </c>
       <c r="GE36" s="36">
         <v>495.1247014570834</v>
       </c>
       <c r="GF36" s="37">
         <v>910.94428642383343</v>
       </c>
       <c r="GG36" s="38">
         <v>4478.3651086190603</v>
       </c>
-      <c r="GH36" s="39"/>
+      <c r="GH36" s="39">
+        <v>6467.8126325944122</v>
+      </c>
       <c r="GI36" s="40"/>
       <c r="GJ36" s="77"/>
       <c r="GK36" s="25"/>
       <c r="GL36" s="41"/>
     </row>
     <row r="37" spans="1:194">
       <c r="A37" s="42" t="s">
         <v>1</v>
       </c>
       <c r="B37" s="25">
         <v>0.61850238898330212</v>
       </c>
       <c r="C37" s="25">
         <v>1.2370047779666042</v>
       </c>
       <c r="D37" s="28">
         <v>1.8555071669499064</v>
       </c>
       <c r="E37" s="28">
         <v>2.4740095559332085</v>
       </c>
       <c r="F37" s="29">
         <v>3.0925119449165104</v>
       </c>
       <c r="G37" s="30">
@@ -19512,51 +19546,53 @@
       </c>
       <c r="FZ37" s="31">
         <v>10.72037696666667</v>
       </c>
       <c r="GA37" s="47">
         <v>49.065593422916677</v>
       </c>
       <c r="GB37" s="48">
         <v>70.915211733333351</v>
       </c>
       <c r="GC37" s="49">
         <v>87.354738466666689</v>
       </c>
       <c r="GD37" s="50">
         <v>97.804549989583364</v>
       </c>
       <c r="GE37" s="51">
         <v>105.65435123958336</v>
       </c>
       <c r="GF37" s="52">
         <v>129.89499503698573</v>
       </c>
       <c r="GG37" s="53">
         <v>170.34207256473729</v>
       </c>
-      <c r="GH37" s="54"/>
+      <c r="GH37" s="54">
+        <v>205.90861130645828</v>
+      </c>
       <c r="GI37" s="55"/>
       <c r="GJ37" s="77"/>
       <c r="GK37" s="25"/>
       <c r="GL37" s="8"/>
     </row>
     <row r="38" spans="1:194" ht="14.25" customHeight="1">
       <c r="A38" s="42" t="s">
         <v>2</v>
       </c>
       <c r="B38" s="25">
         <v>0</v>
       </c>
       <c r="C38" s="25">
         <v>0</v>
       </c>
       <c r="D38" s="28">
         <v>0</v>
       </c>
       <c r="E38" s="28">
         <v>0</v>
       </c>
       <c r="F38" s="29">
         <v>0</v>
       </c>
       <c r="G38" s="30">
@@ -20086,51 +20122,53 @@
       </c>
       <c r="FZ38" s="31">
         <v>0.79166666666666674</v>
       </c>
       <c r="GA38" s="47">
         <v>3.8181770833333335</v>
       </c>
       <c r="GB38" s="48">
         <v>5.4769270833333339</v>
       </c>
       <c r="GC38" s="49">
         <v>6.7130520833333343</v>
       </c>
       <c r="GD38" s="50">
         <v>7.5047187500000012</v>
       </c>
       <c r="GE38" s="51">
         <v>8.0945125000000004</v>
       </c>
       <c r="GF38" s="52">
         <v>8.5111106077044028</v>
       </c>
       <c r="GG38" s="53">
         <v>208.742420825914</v>
       </c>
-      <c r="GH38" s="54"/>
+      <c r="GH38" s="54">
+        <v>231.43179398425332</v>
+      </c>
       <c r="GI38" s="55"/>
       <c r="GJ38" s="77"/>
       <c r="GK38" s="28"/>
       <c r="GL38" s="8"/>
     </row>
     <row r="39" spans="1:194" ht="12.75" customHeight="1">
       <c r="A39" s="42" t="s">
         <v>3</v>
       </c>
       <c r="B39" s="25">
         <v>27.364742094516235</v>
       </c>
       <c r="C39" s="25">
         <v>54.729484189032469</v>
       </c>
       <c r="D39" s="28">
         <v>82.094226283548707</v>
       </c>
       <c r="E39" s="28">
         <v>109.45896837806494</v>
       </c>
       <c r="F39" s="29">
         <v>136.82371047258118</v>
       </c>
       <c r="G39" s="30">
@@ -20660,51 +20698,53 @@
       </c>
       <c r="FZ39" s="31">
         <v>1.2644500000000003</v>
       </c>
       <c r="GA39" s="47">
         <v>6.0983924375000012</v>
       </c>
       <c r="GB39" s="48">
         <v>8.7477479375000016</v>
       </c>
       <c r="GC39" s="49">
         <v>10.722086787500002</v>
       </c>
       <c r="GD39" s="50">
         <v>11.986536787500002</v>
       </c>
       <c r="GE39" s="51">
         <v>12.928555365000003</v>
       </c>
       <c r="GF39" s="52">
         <v>41.166709264811452</v>
       </c>
       <c r="GG39" s="53">
         <v>105.79922321072479</v>
       </c>
-      <c r="GH39" s="54"/>
+      <c r="GH39" s="54">
+        <v>145.53583647789932</v>
+      </c>
       <c r="GI39" s="55"/>
       <c r="GJ39" s="77"/>
       <c r="GK39" s="28"/>
       <c r="GL39" s="8"/>
     </row>
     <row r="40" spans="1:194">
       <c r="A40" s="42" t="s">
         <v>4</v>
       </c>
       <c r="B40" s="25">
         <v>0</v>
       </c>
       <c r="C40" s="25">
         <v>0</v>
       </c>
       <c r="D40" s="28">
         <v>0</v>
       </c>
       <c r="E40" s="28">
         <v>0</v>
       </c>
       <c r="F40" s="29">
         <v>0</v>
       </c>
       <c r="G40" s="30">
@@ -21234,51 +21274,53 @@
       </c>
       <c r="FZ40" s="31">
         <v>4.3858333333333341</v>
       </c>
       <c r="GA40" s="47">
         <v>21.152701041666671</v>
       </c>
       <c r="GB40" s="48">
         <v>30.342176041666672</v>
       </c>
       <c r="GC40" s="49">
         <v>37.190308541666674</v>
       </c>
       <c r="GD40" s="50">
         <v>41.576141875000005</v>
       </c>
       <c r="GE40" s="51">
         <v>44.843599250000004</v>
       </c>
       <c r="GF40" s="52">
         <v>113.96538021519243</v>
       </c>
       <c r="GG40" s="53">
         <v>939.24647543187064</v>
       </c>
-      <c r="GH40" s="54"/>
+      <c r="GH40" s="54">
+        <v>1368.7808034068996</v>
+      </c>
       <c r="GI40" s="55"/>
       <c r="GJ40" s="77"/>
       <c r="GK40" s="28"/>
       <c r="GL40" s="8"/>
     </row>
     <row r="41" spans="1:194">
       <c r="A41" s="42" t="s">
         <v>5</v>
       </c>
       <c r="B41" s="25">
         <v>0</v>
       </c>
       <c r="C41" s="25">
         <v>0</v>
       </c>
       <c r="D41" s="28">
         <v>0</v>
       </c>
       <c r="E41" s="28">
         <v>0</v>
       </c>
       <c r="F41" s="29">
         <v>0</v>
       </c>
       <c r="G41" s="30">
@@ -21808,51 +21850,53 @@
       </c>
       <c r="FZ41" s="31">
         <v>1.655E-3</v>
       </c>
       <c r="GA41" s="47">
         <v>3.1316666666666667E-3</v>
       </c>
       <c r="GB41" s="48">
         <v>4.555E-3</v>
       </c>
       <c r="GC41" s="49">
         <v>6.1866666666666667E-3</v>
       </c>
       <c r="GD41" s="50">
         <v>7.5966666666666665E-3</v>
       </c>
       <c r="GE41" s="51">
         <v>8.7716666666666672E-3</v>
       </c>
       <c r="GF41" s="52">
         <v>36.863181446990694</v>
       </c>
       <c r="GG41" s="53">
         <v>1034.1480605184447</v>
       </c>
-      <c r="GH41" s="54"/>
+      <c r="GH41" s="54">
+        <v>1700.2011162480612</v>
+      </c>
       <c r="GI41" s="55"/>
       <c r="GJ41" s="77"/>
       <c r="GK41" s="28"/>
       <c r="GL41" s="8"/>
     </row>
     <row r="42" spans="1:194">
       <c r="A42" s="42" t="s">
         <v>6</v>
       </c>
       <c r="B42" s="25">
         <v>17.072104130245496</v>
       </c>
       <c r="C42" s="25">
         <v>34.144208260490991</v>
       </c>
       <c r="D42" s="28">
         <v>51.216312390736491</v>
       </c>
       <c r="E42" s="28">
         <v>68.288416520981983</v>
       </c>
       <c r="F42" s="29">
         <v>85.360520651227475</v>
       </c>
       <c r="G42" s="30">
@@ -22382,51 +22426,53 @@
       </c>
       <c r="FZ42" s="31">
         <v>12.255000000000003</v>
       </c>
       <c r="GA42" s="47">
         <v>59.105381250000008</v>
       </c>
       <c r="GB42" s="48">
         <v>84.782831250000015</v>
       </c>
       <c r="GC42" s="49">
         <v>103.91804625000002</v>
       </c>
       <c r="GD42" s="50">
         <v>116.17304625000003</v>
       </c>
       <c r="GE42" s="51">
         <v>125.30305350000003</v>
       </c>
       <c r="GF42" s="52">
         <v>165.99007228589565</v>
       </c>
       <c r="GG42" s="53">
         <v>769.38095960393491</v>
       </c>
-      <c r="GH42" s="54"/>
+      <c r="GH42" s="54">
+        <v>1314.0754000059569</v>
+      </c>
       <c r="GI42" s="55"/>
       <c r="GJ42" s="77"/>
       <c r="GK42" s="28"/>
       <c r="GL42" s="8"/>
     </row>
     <row r="43" spans="1:194">
       <c r="A43" s="42" t="s">
         <v>7</v>
       </c>
       <c r="B43" s="25">
         <v>1.8913402167203688</v>
       </c>
       <c r="C43" s="25">
         <v>3.7826804334407376</v>
       </c>
       <c r="D43" s="28">
         <v>5.6740206501611059</v>
       </c>
       <c r="E43" s="28">
         <v>7.5653608668814751</v>
       </c>
       <c r="F43" s="29">
         <v>9.4567010836018444</v>
       </c>
       <c r="G43" s="30">
@@ -22956,51 +23002,53 @@
       </c>
       <c r="FZ43" s="31">
         <v>20.164332133333332</v>
       </c>
       <c r="GA43" s="47">
         <v>91.99721843333333</v>
       </c>
       <c r="GB43" s="48">
         <v>133.02807537916667</v>
       </c>
       <c r="GC43" s="49">
         <v>163.91701346249999</v>
       </c>
       <c r="GD43" s="50">
         <v>183.54223601666666</v>
       </c>
       <c r="GE43" s="51">
         <v>198.29185793583332</v>
       </c>
       <c r="GF43" s="52">
         <v>414.55283756625306</v>
       </c>
       <c r="GG43" s="53">
         <v>1250.7058964634343</v>
       </c>
-      <c r="GH43" s="54"/>
+      <c r="GH43" s="54">
+        <v>1501.879071164884</v>
+      </c>
       <c r="GI43" s="55"/>
       <c r="GJ43" s="77"/>
       <c r="GK43" s="28"/>
       <c r="GL43" s="8"/>
     </row>
     <row r="44" spans="1:194">
       <c r="A44" s="62"/>
       <c r="B44" s="57"/>
       <c r="C44" s="57"/>
       <c r="D44" s="57"/>
       <c r="E44" s="57"/>
       <c r="F44" s="57"/>
       <c r="G44" s="58"/>
       <c r="H44" s="57"/>
       <c r="I44" s="57"/>
       <c r="J44" s="57"/>
       <c r="K44" s="57"/>
       <c r="L44" s="57"/>
       <c r="M44" s="57"/>
       <c r="N44" s="57"/>
       <c r="O44" s="57"/>
       <c r="P44" s="57"/>
       <c r="Q44" s="57"/>
       <c r="R44" s="57"/>
       <c r="S44" s="58"/>
@@ -23434,175 +23482,175 @@
       <c r="AW46" s="12"/>
       <c r="AX46" s="12"/>
       <c r="AY46" s="12"/>
       <c r="AZ46" s="12"/>
       <c r="BA46" s="12"/>
       <c r="BB46" s="12"/>
       <c r="BC46" s="12"/>
       <c r="BD46" s="12"/>
       <c r="BE46" s="12"/>
       <c r="BF46" s="12"/>
       <c r="BG46" s="12"/>
       <c r="BH46" s="12"/>
       <c r="BI46" s="12"/>
       <c r="BJ46" s="13"/>
       <c r="BK46" s="11"/>
       <c r="BL46" s="11"/>
       <c r="BM46" s="11"/>
       <c r="BN46" s="11"/>
       <c r="BO46" s="11"/>
       <c r="BP46" s="11"/>
       <c r="BQ46" s="11"/>
       <c r="BR46" s="11"/>
       <c r="BS46" s="11"/>
       <c r="BT46" s="11"/>
       <c r="BU46" s="11"/>
-      <c r="BV46" s="167" t="s">
+      <c r="BV46" s="160" t="s">
         <v>24</v>
       </c>
-      <c r="BW46" s="167"/>
-[...46 lines deleted...]
-      <c r="DR46" s="167"/>
+      <c r="BW46" s="160"/>
+      <c r="BX46" s="160"/>
+      <c r="BY46" s="160"/>
+      <c r="BZ46" s="160"/>
+      <c r="CA46" s="160"/>
+      <c r="CB46" s="160"/>
+      <c r="CC46" s="160"/>
+      <c r="CD46" s="160"/>
+      <c r="CE46" s="160"/>
+      <c r="CF46" s="160"/>
+      <c r="CG46" s="160"/>
+      <c r="CH46" s="160"/>
+      <c r="CI46" s="160"/>
+      <c r="CJ46" s="160"/>
+      <c r="CK46" s="160"/>
+      <c r="CL46" s="160"/>
+      <c r="CM46" s="160"/>
+      <c r="CN46" s="160"/>
+      <c r="CO46" s="160"/>
+      <c r="CP46" s="160"/>
+      <c r="CQ46" s="160"/>
+      <c r="CR46" s="160"/>
+      <c r="CS46" s="160"/>
+      <c r="CT46" s="160"/>
+      <c r="CU46" s="160"/>
+      <c r="CV46" s="160"/>
+      <c r="CW46" s="160"/>
+      <c r="CX46" s="160"/>
+      <c r="CY46" s="160"/>
+      <c r="CZ46" s="160"/>
+      <c r="DA46" s="160"/>
+      <c r="DB46" s="160"/>
+      <c r="DC46" s="160"/>
+      <c r="DD46" s="160"/>
+      <c r="DE46" s="160"/>
+      <c r="DF46" s="160"/>
+      <c r="DG46" s="160"/>
+      <c r="DH46" s="160"/>
+      <c r="DI46" s="160"/>
+      <c r="DJ46" s="160"/>
+      <c r="DK46" s="160"/>
+      <c r="DL46" s="160"/>
+      <c r="DM46" s="160"/>
+      <c r="DN46" s="160"/>
+      <c r="DO46" s="160"/>
+      <c r="DP46" s="160"/>
+      <c r="DQ46" s="160"/>
+      <c r="DR46" s="160"/>
       <c r="DS46" s="57"/>
       <c r="DT46" s="57"/>
       <c r="DU46" s="57"/>
       <c r="DV46" s="57"/>
       <c r="DW46" s="57"/>
       <c r="DX46" s="61"/>
       <c r="DY46" s="61"/>
       <c r="DZ46" s="57"/>
       <c r="EA46" s="57"/>
       <c r="EB46" s="57"/>
       <c r="EC46" s="57"/>
       <c r="ED46" s="57"/>
       <c r="EE46" s="57"/>
       <c r="EF46" s="57"/>
       <c r="EG46" s="57"/>
       <c r="EH46" s="57"/>
       <c r="EI46" s="57"/>
       <c r="EJ46" s="61"/>
       <c r="EK46" s="61"/>
       <c r="EL46" s="57"/>
       <c r="EM46" s="57"/>
       <c r="EN46" s="57"/>
       <c r="EO46" s="57"/>
-      <c r="EP46" s="152" t="s">
+      <c r="EP46" s="167" t="s">
         <v>24</v>
       </c>
-      <c r="EQ46" s="152"/>
-[...46 lines deleted...]
-      <c r="GL46" s="152"/>
+      <c r="EQ46" s="167"/>
+      <c r="ER46" s="167"/>
+      <c r="ES46" s="167"/>
+      <c r="ET46" s="167"/>
+      <c r="EU46" s="167"/>
+      <c r="EV46" s="167"/>
+      <c r="EW46" s="167"/>
+      <c r="EX46" s="167"/>
+      <c r="EY46" s="167"/>
+      <c r="EZ46" s="167"/>
+      <c r="FA46" s="167"/>
+      <c r="FB46" s="167"/>
+      <c r="FC46" s="167"/>
+      <c r="FD46" s="167"/>
+      <c r="FE46" s="167"/>
+      <c r="FF46" s="167"/>
+      <c r="FG46" s="167"/>
+      <c r="FH46" s="167"/>
+      <c r="FI46" s="167"/>
+      <c r="FJ46" s="167"/>
+      <c r="FK46" s="167"/>
+      <c r="FL46" s="167"/>
+      <c r="FM46" s="167"/>
+      <c r="FN46" s="167"/>
+      <c r="FO46" s="167"/>
+      <c r="FP46" s="167"/>
+      <c r="FQ46" s="167"/>
+      <c r="FR46" s="167"/>
+      <c r="FS46" s="167"/>
+      <c r="FT46" s="167"/>
+      <c r="FU46" s="167"/>
+      <c r="FV46" s="167"/>
+      <c r="FW46" s="167"/>
+      <c r="FX46" s="167"/>
+      <c r="FY46" s="167"/>
+      <c r="FZ46" s="167"/>
+      <c r="GA46" s="167"/>
+      <c r="GB46" s="167"/>
+      <c r="GC46" s="167"/>
+      <c r="GD46" s="167"/>
+      <c r="GE46" s="167"/>
+      <c r="GF46" s="167"/>
+      <c r="GG46" s="167"/>
+      <c r="GH46" s="167"/>
+      <c r="GI46" s="167"/>
+      <c r="GJ46" s="167"/>
+      <c r="GK46" s="167"/>
+      <c r="GL46" s="167"/>
     </row>
     <row r="47" spans="1:194" ht="22.5" customHeight="1" thickBot="1">
       <c r="A47" s="11"/>
       <c r="B47" s="11"/>
       <c r="C47" s="11"/>
       <c r="D47" s="11"/>
       <c r="E47" s="11"/>
       <c r="F47" s="11"/>
       <c r="G47" s="11"/>
       <c r="H47" s="11"/>
       <c r="I47" s="11"/>
       <c r="J47" s="11"/>
       <c r="K47" s="11" t="s">
         <v>8</v>
       </c>
       <c r="L47" s="11"/>
       <c r="M47" s="14"/>
       <c r="N47" s="11"/>
       <c r="O47" s="11"/>
       <c r="P47" s="11"/>
       <c r="Q47" s="11"/>
       <c r="R47" s="11"/>
       <c r="S47" s="11"/>
       <c r="T47" s="11"/>
       <c r="U47" s="11"/>
@@ -23765,303 +23813,303 @@
       <c r="EZ47" s="61" t="s">
         <v>8</v>
       </c>
       <c r="FA47" s="11"/>
       <c r="FB47" s="62"/>
       <c r="FC47" s="62"/>
       <c r="FD47" s="11"/>
       <c r="FE47" s="11"/>
       <c r="FF47" s="11"/>
       <c r="FG47" s="11"/>
       <c r="FH47" s="11"/>
       <c r="FI47" s="57"/>
       <c r="FJ47" s="57"/>
       <c r="FK47" s="61"/>
       <c r="FL47" s="61" t="s">
         <v>8</v>
       </c>
       <c r="FM47" s="11"/>
       <c r="FN47" s="11"/>
       <c r="FO47" s="11"/>
       <c r="FP47" s="11"/>
       <c r="FQ47" s="11"/>
       <c r="FR47" s="11"/>
       <c r="FS47" s="11"/>
       <c r="FT47" s="11"/>
-      <c r="FU47" s="159" t="s">
+      <c r="FU47" s="163" t="s">
         <v>8</v>
       </c>
-      <c r="FV47" s="161"/>
-[...2 lines deleted...]
-      <c r="FY47" s="161"/>
+      <c r="FV47" s="164"/>
+      <c r="FW47" s="164"/>
+      <c r="FX47" s="164"/>
+      <c r="FY47" s="164"/>
       <c r="FZ47" s="11"/>
       <c r="GA47" s="11"/>
       <c r="GB47" s="11"/>
       <c r="GC47" s="11"/>
       <c r="GD47" s="11"/>
       <c r="GE47" s="11"/>
       <c r="GF47" s="11"/>
-      <c r="GG47" s="159" t="s">
+      <c r="GG47" s="163" t="s">
         <v>8</v>
       </c>
-      <c r="GH47" s="161"/>
-[...2 lines deleted...]
-      <c r="GK47" s="161"/>
+      <c r="GH47" s="164"/>
+      <c r="GI47" s="164"/>
+      <c r="GJ47" s="164"/>
+      <c r="GK47" s="164"/>
       <c r="GL47" s="8"/>
     </row>
     <row r="48" spans="1:194" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A48" s="165"/>
-      <c r="B48" s="153" t="s">
+      <c r="A48" s="161"/>
+      <c r="B48" s="151" t="s">
         <v>29</v>
       </c>
-      <c r="C48" s="154"/>
-[...10 lines deleted...]
-      <c r="N48" s="153" t="s">
+      <c r="C48" s="152"/>
+      <c r="D48" s="152"/>
+      <c r="E48" s="152"/>
+      <c r="F48" s="152"/>
+      <c r="G48" s="152"/>
+      <c r="H48" s="152"/>
+      <c r="I48" s="152"/>
+      <c r="J48" s="152"/>
+      <c r="K48" s="152"/>
+      <c r="L48" s="152"/>
+      <c r="M48" s="153"/>
+      <c r="N48" s="151" t="s">
         <v>30</v>
       </c>
-      <c r="O48" s="154"/>
-[...10 lines deleted...]
-      <c r="Z48" s="153" t="s">
+      <c r="O48" s="152"/>
+      <c r="P48" s="152"/>
+      <c r="Q48" s="152"/>
+      <c r="R48" s="152"/>
+      <c r="S48" s="152"/>
+      <c r="T48" s="152"/>
+      <c r="U48" s="152"/>
+      <c r="V48" s="152"/>
+      <c r="W48" s="152"/>
+      <c r="X48" s="152"/>
+      <c r="Y48" s="153"/>
+      <c r="Z48" s="151" t="s">
         <v>31</v>
       </c>
-      <c r="AA48" s="154"/>
-[...10 lines deleted...]
-      <c r="AL48" s="153" t="s">
+      <c r="AA48" s="152"/>
+      <c r="AB48" s="152"/>
+      <c r="AC48" s="152"/>
+      <c r="AD48" s="152"/>
+      <c r="AE48" s="152"/>
+      <c r="AF48" s="152"/>
+      <c r="AG48" s="152"/>
+      <c r="AH48" s="152"/>
+      <c r="AI48" s="152"/>
+      <c r="AJ48" s="152"/>
+      <c r="AK48" s="153"/>
+      <c r="AL48" s="151" t="s">
         <v>32</v>
       </c>
-      <c r="AM48" s="154"/>
-[...10 lines deleted...]
-      <c r="AX48" s="153" t="s">
+      <c r="AM48" s="152"/>
+      <c r="AN48" s="152"/>
+      <c r="AO48" s="152"/>
+      <c r="AP48" s="152"/>
+      <c r="AQ48" s="152"/>
+      <c r="AR48" s="152"/>
+      <c r="AS48" s="152"/>
+      <c r="AT48" s="152"/>
+      <c r="AU48" s="152"/>
+      <c r="AV48" s="152"/>
+      <c r="AW48" s="153"/>
+      <c r="AX48" s="151" t="s">
         <v>33</v>
       </c>
-      <c r="AY48" s="154"/>
-[...10 lines deleted...]
-      <c r="BJ48" s="153" t="s">
+      <c r="AY48" s="152"/>
+      <c r="AZ48" s="152"/>
+      <c r="BA48" s="152"/>
+      <c r="BB48" s="152"/>
+      <c r="BC48" s="152"/>
+      <c r="BD48" s="152"/>
+      <c r="BE48" s="152"/>
+      <c r="BF48" s="152"/>
+      <c r="BG48" s="152"/>
+      <c r="BH48" s="152"/>
+      <c r="BI48" s="153"/>
+      <c r="BJ48" s="151" t="s">
         <v>34</v>
       </c>
-      <c r="BK48" s="154"/>
-[...10 lines deleted...]
-      <c r="BV48" s="156" t="s">
+      <c r="BK48" s="152"/>
+      <c r="BL48" s="152"/>
+      <c r="BM48" s="152"/>
+      <c r="BN48" s="152"/>
+      <c r="BO48" s="152"/>
+      <c r="BP48" s="152"/>
+      <c r="BQ48" s="152"/>
+      <c r="BR48" s="152"/>
+      <c r="BS48" s="152"/>
+      <c r="BT48" s="152"/>
+      <c r="BU48" s="153"/>
+      <c r="BV48" s="154" t="s">
         <v>35</v>
       </c>
-      <c r="BW48" s="157"/>
-[...10 lines deleted...]
-      <c r="CH48" s="156" t="s">
+      <c r="BW48" s="155"/>
+      <c r="BX48" s="155"/>
+      <c r="BY48" s="155"/>
+      <c r="BZ48" s="155"/>
+      <c r="CA48" s="155"/>
+      <c r="CB48" s="155"/>
+      <c r="CC48" s="155"/>
+      <c r="CD48" s="155"/>
+      <c r="CE48" s="155"/>
+      <c r="CF48" s="155"/>
+      <c r="CG48" s="156"/>
+      <c r="CH48" s="154" t="s">
         <v>36</v>
       </c>
-      <c r="CI48" s="157"/>
-[...10 lines deleted...]
-      <c r="CT48" s="156" t="s">
+      <c r="CI48" s="155"/>
+      <c r="CJ48" s="155"/>
+      <c r="CK48" s="155"/>
+      <c r="CL48" s="155"/>
+      <c r="CM48" s="155"/>
+      <c r="CN48" s="155"/>
+      <c r="CO48" s="155"/>
+      <c r="CP48" s="155"/>
+      <c r="CQ48" s="155"/>
+      <c r="CR48" s="155"/>
+      <c r="CS48" s="156"/>
+      <c r="CT48" s="154" t="s">
         <v>37</v>
       </c>
-      <c r="CU48" s="157"/>
-[...10 lines deleted...]
-      <c r="DF48" s="156" t="s">
+      <c r="CU48" s="155"/>
+      <c r="CV48" s="155"/>
+      <c r="CW48" s="155"/>
+      <c r="CX48" s="155"/>
+      <c r="CY48" s="155"/>
+      <c r="CZ48" s="155"/>
+      <c r="DA48" s="155"/>
+      <c r="DB48" s="155"/>
+      <c r="DC48" s="155"/>
+      <c r="DD48" s="155"/>
+      <c r="DE48" s="156"/>
+      <c r="DF48" s="154" t="s">
         <v>28</v>
       </c>
-      <c r="DG48" s="157"/>
-[...10 lines deleted...]
-      <c r="DR48" s="162" t="s">
+      <c r="DG48" s="155"/>
+      <c r="DH48" s="155"/>
+      <c r="DI48" s="155"/>
+      <c r="DJ48" s="155"/>
+      <c r="DK48" s="155"/>
+      <c r="DL48" s="155"/>
+      <c r="DM48" s="155"/>
+      <c r="DN48" s="155"/>
+      <c r="DO48" s="155"/>
+      <c r="DP48" s="155"/>
+      <c r="DQ48" s="156"/>
+      <c r="DR48" s="157" t="s">
         <v>27</v>
       </c>
-      <c r="DS48" s="163"/>
-[...10 lines deleted...]
-      <c r="ED48" s="162" t="s">
+      <c r="DS48" s="158"/>
+      <c r="DT48" s="158"/>
+      <c r="DU48" s="158"/>
+      <c r="DV48" s="158"/>
+      <c r="DW48" s="158"/>
+      <c r="DX48" s="158"/>
+      <c r="DY48" s="158"/>
+      <c r="DZ48" s="158"/>
+      <c r="EA48" s="158"/>
+      <c r="EB48" s="158"/>
+      <c r="EC48" s="159"/>
+      <c r="ED48" s="157" t="s">
         <v>42</v>
       </c>
-      <c r="EE48" s="163"/>
-[...10 lines deleted...]
-      <c r="EP48" s="162" t="s">
+      <c r="EE48" s="158"/>
+      <c r="EF48" s="158"/>
+      <c r="EG48" s="158"/>
+      <c r="EH48" s="158"/>
+      <c r="EI48" s="158"/>
+      <c r="EJ48" s="158"/>
+      <c r="EK48" s="158"/>
+      <c r="EL48" s="158"/>
+      <c r="EM48" s="158"/>
+      <c r="EN48" s="158"/>
+      <c r="EO48" s="159"/>
+      <c r="EP48" s="157" t="s">
         <v>44</v>
       </c>
-      <c r="EQ48" s="163"/>
-[...10 lines deleted...]
-      <c r="FB48" s="156" t="s">
+      <c r="EQ48" s="158"/>
+      <c r="ER48" s="158"/>
+      <c r="ES48" s="158"/>
+      <c r="ET48" s="158"/>
+      <c r="EU48" s="158"/>
+      <c r="EV48" s="158"/>
+      <c r="EW48" s="158"/>
+      <c r="EX48" s="158"/>
+      <c r="EY48" s="158"/>
+      <c r="EZ48" s="158"/>
+      <c r="FA48" s="159"/>
+      <c r="FB48" s="154" t="s">
         <v>43</v>
       </c>
-      <c r="FC48" s="157"/>
-[...10 lines deleted...]
-      <c r="FN48" s="162" t="s">
+      <c r="FC48" s="155"/>
+      <c r="FD48" s="155"/>
+      <c r="FE48" s="155"/>
+      <c r="FF48" s="155"/>
+      <c r="FG48" s="155"/>
+      <c r="FH48" s="155"/>
+      <c r="FI48" s="155"/>
+      <c r="FJ48" s="155"/>
+      <c r="FK48" s="155"/>
+      <c r="FL48" s="155"/>
+      <c r="FM48" s="156"/>
+      <c r="FN48" s="157" t="s">
         <v>45</v>
       </c>
-      <c r="FO48" s="163"/>
-[...10 lines deleted...]
-      <c r="FZ48" s="162" t="s">
+      <c r="FO48" s="158"/>
+      <c r="FP48" s="158"/>
+      <c r="FQ48" s="158"/>
+      <c r="FR48" s="158"/>
+      <c r="FS48" s="158"/>
+      <c r="FT48" s="158"/>
+      <c r="FU48" s="158"/>
+      <c r="FV48" s="158"/>
+      <c r="FW48" s="158"/>
+      <c r="FX48" s="158"/>
+      <c r="FY48" s="159"/>
+      <c r="FZ48" s="157" t="s">
         <v>41</v>
       </c>
-      <c r="GA48" s="163"/>
-[...9 lines deleted...]
-      <c r="GK48" s="164"/>
+      <c r="GA48" s="158"/>
+      <c r="GB48" s="158"/>
+      <c r="GC48" s="158"/>
+      <c r="GD48" s="158"/>
+      <c r="GE48" s="158"/>
+      <c r="GF48" s="158"/>
+      <c r="GG48" s="158"/>
+      <c r="GH48" s="158"/>
+      <c r="GI48" s="158"/>
+      <c r="GJ48" s="158"/>
+      <c r="GK48" s="159"/>
       <c r="GL48" s="8"/>
     </row>
     <row r="49" spans="1:194" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A49" s="166"/>
+      <c r="A49" s="162"/>
       <c r="B49" s="16" t="s">
         <v>9</v>
       </c>
       <c r="C49" s="16" t="s">
         <v>10</v>
       </c>
       <c r="D49" s="16" t="s">
         <v>11</v>
       </c>
       <c r="E49" s="16" t="s">
         <v>12</v>
       </c>
       <c r="F49" s="16" t="s">
         <v>13</v>
       </c>
       <c r="G49" s="16" t="s">
         <v>14</v>
       </c>
       <c r="H49" s="16" t="s">
         <v>15</v>
       </c>
       <c r="I49" s="16" t="s">
         <v>16</v>
       </c>
       <c r="J49" s="16" t="s">
@@ -25164,51 +25212,53 @@
       </c>
       <c r="FZ50" s="31">
         <v>2000.4541496566551</v>
       </c>
       <c r="GA50" s="32">
         <v>4944.0918941908258</v>
       </c>
       <c r="GB50" s="33">
         <v>6394.8373255574788</v>
       </c>
       <c r="GC50" s="34">
         <v>9301.2760845162866</v>
       </c>
       <c r="GD50" s="35">
         <v>11414.888424341183</v>
       </c>
       <c r="GE50" s="36">
         <v>15779.489384511397</v>
       </c>
       <c r="GF50" s="37">
         <v>18690.054887023289</v>
       </c>
       <c r="GG50" s="38">
         <v>20762.096241444779</v>
       </c>
-      <c r="GH50" s="39"/>
+      <c r="GH50" s="39">
+        <v>25330.837419955067</v>
+      </c>
       <c r="GI50" s="40"/>
       <c r="GJ50" s="77"/>
       <c r="GK50" s="25"/>
       <c r="GL50" s="41"/>
     </row>
     <row r="51" spans="1:194">
       <c r="A51" s="42" t="s">
         <v>1</v>
       </c>
       <c r="B51" s="25">
         <v>0.66868758761783009</v>
       </c>
       <c r="C51" s="25">
         <v>1.4714419583182976</v>
       </c>
       <c r="D51" s="28">
         <v>2.4143860798357046</v>
       </c>
       <c r="E51" s="28">
         <v>3.2050083279044737</v>
       </c>
       <c r="F51" s="29">
         <v>4.1699309918839607</v>
       </c>
       <c r="G51" s="30">
@@ -25738,51 +25788,53 @@
       </c>
       <c r="FZ51" s="31">
         <v>7.2724174100735528</v>
       </c>
       <c r="GA51" s="47">
         <v>42.827500444835245</v>
       </c>
       <c r="GB51" s="48">
         <v>67.144985852712836</v>
       </c>
       <c r="GC51" s="49">
         <v>86.781369477258892</v>
       </c>
       <c r="GD51" s="50">
         <v>88.561611056623576</v>
       </c>
       <c r="GE51" s="51">
         <v>88.968227114330844</v>
       </c>
       <c r="GF51" s="52">
         <v>89.915080600031899</v>
       </c>
       <c r="GG51" s="53">
         <v>104.98059276135115</v>
       </c>
-      <c r="GH51" s="54"/>
+      <c r="GH51" s="54">
+        <v>124.22146501973094</v>
+      </c>
       <c r="GI51" s="55"/>
       <c r="GJ51" s="77"/>
       <c r="GK51" s="25"/>
       <c r="GL51" s="8"/>
     </row>
     <row r="52" spans="1:194">
       <c r="A52" s="42" t="s">
         <v>2</v>
       </c>
       <c r="B52" s="25">
         <v>6.9212934856760731</v>
       </c>
       <c r="C52" s="25">
         <v>13.228897984986787</v>
       </c>
       <c r="D52" s="28">
         <v>22.423802742473434</v>
       </c>
       <c r="E52" s="28">
         <v>30.09497977784514</v>
       </c>
       <c r="F52" s="29">
         <v>39.750270502755967</v>
       </c>
       <c r="G52" s="30">
@@ -26312,51 +26364,53 @@
       </c>
       <c r="FZ52" s="31">
         <v>24.019823475733148</v>
       </c>
       <c r="GA52" s="47">
         <v>95.487816002272012</v>
       </c>
       <c r="GB52" s="48">
         <v>148.22949528371211</v>
       </c>
       <c r="GC52" s="49">
         <v>342.224071163649</v>
       </c>
       <c r="GD52" s="50">
         <v>404.89398933922109</v>
       </c>
       <c r="GE52" s="51">
         <v>502.05695383431322</v>
       </c>
       <c r="GF52" s="52">
         <v>512.59396146056838</v>
       </c>
       <c r="GG52" s="53">
         <v>528.35728109084391</v>
       </c>
-      <c r="GH52" s="54"/>
+      <c r="GH52" s="54">
+        <v>608.21832813821709</v>
+      </c>
       <c r="GI52" s="55"/>
       <c r="GJ52" s="77"/>
       <c r="GK52" s="28"/>
       <c r="GL52" s="8"/>
     </row>
     <row r="53" spans="1:194">
       <c r="A53" s="42" t="s">
         <v>3</v>
       </c>
       <c r="B53" s="25">
         <v>62.090344045929541</v>
       </c>
       <c r="C53" s="25">
         <v>129.28749150560549</v>
       </c>
       <c r="D53" s="28">
         <v>221.06640194928355</v>
       </c>
       <c r="E53" s="28">
         <v>302.03252108274143</v>
       </c>
       <c r="F53" s="29">
         <v>390.89704802743523</v>
       </c>
       <c r="G53" s="30">
@@ -26886,51 +26940,53 @@
       </c>
       <c r="FZ53" s="31">
         <v>196.02628854522197</v>
       </c>
       <c r="GA53" s="47">
         <v>567.81207472472943</v>
       </c>
       <c r="GB53" s="48">
         <v>696.87899415651748</v>
       </c>
       <c r="GC53" s="49">
         <v>1062.5980567955319</v>
       </c>
       <c r="GD53" s="50">
         <v>1247.1755528825972</v>
       </c>
       <c r="GE53" s="51">
         <v>2145.9957579774809</v>
       </c>
       <c r="GF53" s="52">
         <v>2562.803094524651</v>
       </c>
       <c r="GG53" s="53">
         <v>2797.3794381299613</v>
       </c>
-      <c r="GH53" s="54"/>
+      <c r="GH53" s="54">
+        <v>3783.9227302184499</v>
+      </c>
       <c r="GI53" s="55"/>
       <c r="GJ53" s="77"/>
       <c r="GK53" s="28"/>
       <c r="GL53" s="8"/>
     </row>
     <row r="54" spans="1:194">
       <c r="A54" s="42" t="s">
         <v>4</v>
       </c>
       <c r="B54" s="25">
         <v>72.234219931747276</v>
       </c>
       <c r="C54" s="25">
         <v>137.552253904851</v>
       </c>
       <c r="D54" s="28">
         <v>217.20560430194135</v>
       </c>
       <c r="E54" s="28">
         <v>275.8960618122685</v>
       </c>
       <c r="F54" s="29">
         <v>341.43786668650478</v>
       </c>
       <c r="G54" s="30">
@@ -27460,51 +27516,53 @@
       </c>
       <c r="FZ54" s="31">
         <v>147.78208395236737</v>
       </c>
       <c r="GA54" s="47">
         <v>394.41501343981361</v>
       </c>
       <c r="GB54" s="48">
         <v>502.09102731394137</v>
       </c>
       <c r="GC54" s="49">
         <v>848.19392194937097</v>
       </c>
       <c r="GD54" s="50">
         <v>1073.0770240521254</v>
       </c>
       <c r="GE54" s="51">
         <v>1338.9946532958447</v>
       </c>
       <c r="GF54" s="52">
         <v>1571.4211280172492</v>
       </c>
       <c r="GG54" s="53">
         <v>1701.4049965824681</v>
       </c>
-      <c r="GH54" s="54"/>
+      <c r="GH54" s="54">
+        <v>2475.0487496423384</v>
+      </c>
       <c r="GI54" s="55"/>
       <c r="GJ54" s="77"/>
       <c r="GK54" s="28"/>
       <c r="GL54" s="8"/>
     </row>
     <row r="55" spans="1:194">
       <c r="A55" s="42" t="s">
         <v>5</v>
       </c>
       <c r="B55" s="25">
         <v>141.52538784706468</v>
       </c>
       <c r="C55" s="25">
         <v>282.5197037026594</v>
       </c>
       <c r="D55" s="28">
         <v>473.61809021682024</v>
       </c>
       <c r="E55" s="28">
         <v>638.09695982564665</v>
       </c>
       <c r="F55" s="29">
         <v>823.9292966604296</v>
       </c>
       <c r="G55" s="30">
@@ -28034,51 +28092,53 @@
       </c>
       <c r="FZ55" s="31">
         <v>441.47957461223649</v>
       </c>
       <c r="GA55" s="47">
         <v>1149.5066801265095</v>
       </c>
       <c r="GB55" s="48">
         <v>1418.8233804045749</v>
       </c>
       <c r="GC55" s="49">
         <v>1996.2001406995141</v>
       </c>
       <c r="GD55" s="50">
         <v>2344.0669555333602</v>
       </c>
       <c r="GE55" s="51">
         <v>3764.1016164734306</v>
       </c>
       <c r="GF55" s="52">
         <v>4459.9443653558856</v>
       </c>
       <c r="GG55" s="53">
         <v>4916.0342522991768</v>
       </c>
-      <c r="GH55" s="54"/>
+      <c r="GH55" s="54">
+        <v>6245.8301035898103</v>
+      </c>
       <c r="GI55" s="55"/>
       <c r="GJ55" s="77"/>
       <c r="GK55" s="28"/>
       <c r="GL55" s="8"/>
     </row>
     <row r="56" spans="1:194">
       <c r="A56" s="42" t="s">
         <v>6</v>
       </c>
       <c r="B56" s="28">
         <v>9.0328738760726175</v>
       </c>
       <c r="C56" s="28">
         <v>19.560180675184228</v>
       </c>
       <c r="D56" s="28">
         <v>33.653941302136779</v>
       </c>
       <c r="E56" s="28">
         <v>45.760878843807021</v>
       </c>
       <c r="F56" s="29">
         <v>59.43833161496795</v>
       </c>
       <c r="G56" s="30">
@@ -28608,51 +28668,53 @@
       </c>
       <c r="FZ56" s="31">
         <v>706.69118814293211</v>
       </c>
       <c r="GA56" s="47">
         <v>1582.3517656928248</v>
       </c>
       <c r="GB56" s="48">
         <v>2354.6154748955364</v>
       </c>
       <c r="GC56" s="49">
         <v>3072.0967533492203</v>
       </c>
       <c r="GD56" s="50">
         <v>3783.1778330649754</v>
       </c>
       <c r="GE56" s="51">
         <v>4552.6622297772528</v>
       </c>
       <c r="GF56" s="52">
         <v>5386.4967356040524</v>
       </c>
       <c r="GG56" s="53">
         <v>6220.9023017041809</v>
       </c>
-      <c r="GH56" s="54"/>
+      <c r="GH56" s="54">
+        <v>6609.7907011991592</v>
+      </c>
       <c r="GI56" s="55"/>
       <c r="GJ56" s="77"/>
       <c r="GK56" s="28"/>
       <c r="GL56" s="8"/>
     </row>
     <row r="57" spans="1:194" ht="14.25" customHeight="1">
       <c r="A57" s="42" t="s">
         <v>7</v>
       </c>
       <c r="B57" s="25">
         <v>44.480382709156601</v>
       </c>
       <c r="C57" s="25">
         <v>92.039044328637331</v>
       </c>
       <c r="D57" s="28">
         <v>148.1895909669866</v>
       </c>
       <c r="E57" s="28">
         <v>200.99508434681471</v>
       </c>
       <c r="F57" s="29">
         <v>247.7636541828395</v>
       </c>
       <c r="G57" s="30">
@@ -29182,51 +29244,53 @@
       </c>
       <c r="FZ57" s="31">
         <v>477.18277351809047</v>
       </c>
       <c r="GA57" s="47">
         <v>1111.6910437598408</v>
       </c>
       <c r="GB57" s="48">
         <v>1207.0539676504834</v>
       </c>
       <c r="GC57" s="49">
         <v>1893.1817710817418</v>
       </c>
       <c r="GD57" s="50">
         <v>2473.9354584122793</v>
       </c>
       <c r="GE57" s="51">
         <v>3386.7099460387435</v>
       </c>
       <c r="GF57" s="52">
         <v>4106.8805214608474</v>
       </c>
       <c r="GG57" s="53">
         <v>4493.0373788767974</v>
       </c>
-      <c r="GH57" s="54"/>
+      <c r="GH57" s="54">
+        <v>5483.8053421473614</v>
+      </c>
       <c r="GI57" s="55"/>
       <c r="GJ57" s="77"/>
       <c r="GK57" s="28"/>
       <c r="GL57" s="8"/>
     </row>
     <row r="58" spans="1:194" ht="14.25" customHeight="1">
       <c r="A58" s="62"/>
       <c r="B58" s="57"/>
       <c r="C58" s="57"/>
       <c r="D58" s="57"/>
       <c r="E58" s="57"/>
       <c r="F58" s="57"/>
       <c r="G58" s="58"/>
       <c r="H58" s="57"/>
       <c r="I58" s="57"/>
       <c r="J58" s="57"/>
       <c r="K58" s="57"/>
       <c r="L58" s="57"/>
       <c r="M58" s="57"/>
       <c r="N58" s="57"/>
       <c r="O58" s="57"/>
       <c r="P58" s="57"/>
       <c r="Q58" s="57"/>
       <c r="R58" s="57"/>
       <c r="S58" s="58"/>
@@ -30660,245 +30724,245 @@
       <c r="EG65" s="5"/>
       <c r="EH65" s="5"/>
       <c r="EI65" s="5"/>
       <c r="EJ65" s="5"/>
       <c r="EK65" s="5"/>
       <c r="EL65" s="5"/>
       <c r="EM65" s="5"/>
       <c r="EN65" s="5"/>
       <c r="EO65" s="5"/>
       <c r="EP65" s="5"/>
       <c r="EQ65" s="5"/>
       <c r="ER65" s="5"/>
       <c r="ES65" s="5"/>
       <c r="ET65" s="5"/>
       <c r="EU65" s="5"/>
       <c r="EV65" s="5"/>
       <c r="EW65" s="5"/>
       <c r="EX65" s="5"/>
       <c r="EY65" s="5"/>
       <c r="EZ65" s="5"/>
       <c r="FA65" s="5"/>
       <c r="FB65" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="84">
+    <mergeCell ref="EP2:GL2"/>
+    <mergeCell ref="EP18:GL18"/>
+    <mergeCell ref="EP32:GL32"/>
+    <mergeCell ref="EP46:GL46"/>
+    <mergeCell ref="FB4:FM4"/>
+    <mergeCell ref="FB20:FM20"/>
+    <mergeCell ref="FB34:FM34"/>
+    <mergeCell ref="EP34:FA34"/>
+    <mergeCell ref="GG3:GK3"/>
+    <mergeCell ref="FZ4:GK4"/>
+    <mergeCell ref="GG19:GK19"/>
+    <mergeCell ref="FZ20:GK20"/>
+    <mergeCell ref="GG33:GK33"/>
+    <mergeCell ref="FB48:FM48"/>
+    <mergeCell ref="FU3:FY3"/>
+    <mergeCell ref="FU19:FY19"/>
+    <mergeCell ref="FN20:FY20"/>
+    <mergeCell ref="FU33:FY33"/>
+    <mergeCell ref="FN34:FY34"/>
+    <mergeCell ref="FU47:FY47"/>
+    <mergeCell ref="FN48:FY48"/>
+    <mergeCell ref="EP48:FA48"/>
+    <mergeCell ref="FZ34:GK34"/>
+    <mergeCell ref="GG47:GK47"/>
+    <mergeCell ref="FZ48:GK48"/>
+    <mergeCell ref="A20:A21"/>
+    <mergeCell ref="AX48:BI48"/>
+    <mergeCell ref="BJ48:BU48"/>
+    <mergeCell ref="A48:A49"/>
+    <mergeCell ref="A34:A35"/>
+    <mergeCell ref="AL48:AW48"/>
+    <mergeCell ref="BV48:CG48"/>
+    <mergeCell ref="B20:M20"/>
+    <mergeCell ref="N20:Y20"/>
+    <mergeCell ref="Z20:AK20"/>
+    <mergeCell ref="AL20:AW20"/>
+    <mergeCell ref="B34:M34"/>
+    <mergeCell ref="Z48:AK48"/>
+    <mergeCell ref="DF34:DQ34"/>
+    <mergeCell ref="DR34:EC34"/>
+    <mergeCell ref="Z34:AK34"/>
+    <mergeCell ref="AL34:AW34"/>
+    <mergeCell ref="AX34:BI34"/>
+    <mergeCell ref="BJ34:BU34"/>
+    <mergeCell ref="CH48:CS48"/>
+    <mergeCell ref="BV34:CG34"/>
+    <mergeCell ref="BV32:DR32"/>
+    <mergeCell ref="N34:Y34"/>
+    <mergeCell ref="AX4:BI4"/>
+    <mergeCell ref="AX20:BI20"/>
+    <mergeCell ref="BV20:CG20"/>
+    <mergeCell ref="BJ4:BU4"/>
+    <mergeCell ref="BJ20:BU20"/>
+    <mergeCell ref="CH20:CS20"/>
+    <mergeCell ref="CT20:DE20"/>
+    <mergeCell ref="DF20:DQ20"/>
+    <mergeCell ref="BV18:DR18"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:M4"/>
+    <mergeCell ref="N4:Y4"/>
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="AL4:AW4"/>
+    <mergeCell ref="BV2:DR2"/>
+    <mergeCell ref="CH4:CS4"/>
+    <mergeCell ref="CT4:DE4"/>
+    <mergeCell ref="DF4:DQ4"/>
+    <mergeCell ref="DR4:EC4"/>
+    <mergeCell ref="BV4:CG4"/>
     <mergeCell ref="B48:M48"/>
     <mergeCell ref="N48:Y48"/>
     <mergeCell ref="DF48:DQ48"/>
     <mergeCell ref="FN4:FY4"/>
     <mergeCell ref="CH34:CS34"/>
     <mergeCell ref="CT34:DE34"/>
     <mergeCell ref="DR48:EC48"/>
     <mergeCell ref="ED48:EO48"/>
     <mergeCell ref="DR20:EC20"/>
     <mergeCell ref="ED20:EO20"/>
     <mergeCell ref="ED34:EO34"/>
     <mergeCell ref="EP4:FA4"/>
     <mergeCell ref="EP20:FA20"/>
     <mergeCell ref="ED4:EO4"/>
     <mergeCell ref="CT48:DE48"/>
     <mergeCell ref="BV46:DR46"/>
-    <mergeCell ref="BV2:DR2"/>
-[...66 lines deleted...]
-    <mergeCell ref="GG33:GK33"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9AB73FB7-DDE0-4F92-B87A-B51A96A3554A}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9AB73FB7-DDE0-4F92-B87A-B51A96A3554A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>шаруашылық өнімдерінің жалпы шы</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>