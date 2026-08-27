--- v3 (2026-07-22)
+++ v4 (2026-08-27)
@@ -9,56 +9,56 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-15" yWindow="-15" windowWidth="12120" windowHeight="10095" tabRatio="838"/>
   </bookViews>
   <sheets>
     <sheet name="шаруашылық өнімдерінің жалпы шы" sheetId="3" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="124519" calcMode="manual"/>
+  <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1185" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="950" uniqueCount="46">
   <si>
     <t>Маңғыстау облысы</t>
   </si>
   <si>
     <t>Ақтау қалалық әкімшілігі</t>
   </si>
   <si>
     <t>Жаңаөзен қалалық әкімшілігі</t>
   </si>
   <si>
     <t>Бейнеу ауданы</t>
   </si>
   <si>
     <t>Қарақия ауданы</t>
   </si>
   <si>
     <t>Маңғыстау ауданы</t>
   </si>
   <si>
     <t>Мұнайлы ауданы</t>
   </si>
   <si>
     <t>Түпқараған ауданы</t>
   </si>
   <si>
@@ -94,111 +94,108 @@
   <si>
     <t>қаңтар-қазан</t>
   </si>
   <si>
     <t>қаңтар-қараша</t>
   </si>
   <si>
     <t>жыл</t>
   </si>
   <si>
     <t>Жылдардың кезең бойынша ауыл, орман және балық шаруашылығы өнімдерінің (көрсетілетін қызметтерінің) жалпы шығарылымы</t>
   </si>
   <si>
     <t xml:space="preserve">Жылдардың кезең бойынша ауыл шаруашылығы өнімдерінің (көрсетілетін қызметтерінің) жалпы шығарылымы </t>
   </si>
   <si>
     <t xml:space="preserve">Жылдардың кезең бойынша өсімдік шаруашылығы өнімдерінің жалпы шығарылымы  </t>
   </si>
   <si>
     <t xml:space="preserve">Жылдардың кезең бойынша мал шаруашылығы өнімдерінің жалпы шығарылымы  </t>
   </si>
   <si>
     <t xml:space="preserve">*2017 жылғы деректер нақтыланған жылдық деректер бойынша қайта саналды  </t>
   </si>
   <si>
-    <t>Жылдардың кезең бойынша ауыл шаруашылығы саласындағы қызметтер</t>
-[...1 lines deleted...]
-  <si>
     <t>*2018 жылдан бастап деректер ауыл, орман және балық шаруаышлығы өнімдерінің көрсетілген қызметтерінің жалпы шығарылымы және ауыл шаруашылығы өнімдерінің көрсетілетін қызметтерірінің жалпы шығарылымы болып екіге бөлінді.</t>
   </si>
   <si>
     <t>2021* жыл**</t>
   </si>
   <si>
     <t>2020 жыл**</t>
   </si>
   <si>
     <t>2011 жыл*</t>
   </si>
   <si>
     <t>2012 жыл*</t>
   </si>
   <si>
     <t>2013 жыл*</t>
   </si>
   <si>
     <t>2014 жыл*</t>
   </si>
   <si>
     <t>2015 жыл*</t>
   </si>
   <si>
     <t>2016 жыл*</t>
   </si>
   <si>
     <t>2017 жыл*</t>
   </si>
   <si>
     <t>2018 жыл**</t>
   </si>
   <si>
     <t>2019 жыл**</t>
   </si>
   <si>
     <t>*2011-2017 жылдары тек қана   ауыл шаруашылығы өнімдерінің көрсетілетін қызметтерірінің жалпы шығарылымының деректері саналды.</t>
   </si>
   <si>
     <t>**2018 жылдан бастап деректер ауыл, орман және балық шаруаышлығы өнімдерінің көрсетілген қызметтерінің жалпы шығарылымы және ауыл шаруашылығы өнімдерінің көрсетілетін қызметтерірінің жалпы шығарылымы болып екіге бөлінді.</t>
   </si>
   <si>
     <t>қаңтар-желтоқсан</t>
   </si>
   <si>
-    <t>2022 жыл</t>
+    <t>2026 жыл</t>
   </si>
   <si>
-    <t>2023 жыл</t>
+    <t>2022 жыл**</t>
   </si>
   <si>
-    <t>2024 жыл</t>
+    <t>2024 жыл**</t>
   </si>
   <si>
-    <t>2025 жыл</t>
+    <t>2023 жыл**</t>
   </si>
   <si>
-    <t>2026 жыл</t>
+    <t>2025 жыл**</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="44" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="0.000"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="18">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
@@ -277,65 +274,71 @@
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="3">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="22"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0" tint="-0.249977111117893"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="15">
+  <borders count="14">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
@@ -446,61 +449,50 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom/>
-[...9 lines deleted...]
-      <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1444">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
@@ -1920,355 +1912,434 @@
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="141">
+  <cellXfs count="168">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="49" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="16" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="16" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="16" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="16" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="16" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="16" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="16" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="16" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="15" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="15" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="15" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="15" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="15" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="15" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="15" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="3" xfId="1164" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="3" xfId="1224" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="3" xfId="1280" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="3" xfId="1335" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="3" xfId="1389" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="3" xfId="56" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="3" xfId="76" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="3" xfId="300" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="3" xfId="951" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="15" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="15" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="3" xfId="1224" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="3" xfId="1280" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="3" xfId="1335" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="3" xfId="1389" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="3" xfId="56" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="3" xfId="76" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="3" xfId="300" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="3" xfId="951" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="15" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="166" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="166" fontId="15" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="1164" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="1224" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="1280" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="1335" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="1389" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="56" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="76" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="300" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="951" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="16" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="3" xfId="986" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="3" xfId="279" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="3" xfId="296" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="15" fillId="0" borderId="3" xfId="154" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="3" xfId="279" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
-[...1 lines deleted...]
-    <xf numFmtId="164" fontId="15" fillId="0" borderId="3" xfId="292" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="3" xfId="296" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="15" fillId="0" borderId="3" xfId="301" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="986" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="279" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="15" fillId="0" borderId="3" xfId="952" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="296" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="15" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="3" xfId="996" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="3" xfId="280" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="3" xfId="297" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="3" xfId="996" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="15" fillId="0" borderId="3" xfId="241" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="3" xfId="280" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
-[...1 lines deleted...]
-    <xf numFmtId="164" fontId="15" fillId="0" borderId="3" xfId="293" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="3" xfId="297" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="15" fillId="0" borderId="3" xfId="948" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="996" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="15" fillId="0" borderId="3" xfId="953" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="280" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="166" fontId="15" fillId="0" borderId="3" xfId="1443" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="297" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="3" xfId="151" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="3" xfId="254" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="3" xfId="259" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="3" xfId="273" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="3" xfId="277" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="151" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="254" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="259" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="273" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="277" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="3" xfId="241" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="3" xfId="258" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="3" xfId="262" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="3" xfId="276" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="3" xfId="293" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="3" xfId="948" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="3" xfId="953" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="241" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="258" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="262" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="276" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="293" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="948" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="953" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="16" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="15" fillId="0" borderId="3" xfId="1443" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="3" xfId="281" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="3" xfId="294" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="3" xfId="298" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="3" xfId="949" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="3" xfId="954" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="15" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...10 lines deleted...]
-    <xf numFmtId="164" fontId="15" fillId="0" borderId="3" xfId="152" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="15" fillId="0" borderId="0" xfId="1443" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="281" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="15" fillId="0" borderId="3" xfId="256" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="294" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="15" fillId="0" borderId="3" xfId="260" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="298" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="15" fillId="0" borderId="3" xfId="274" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="949" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="15" fillId="0" borderId="3" xfId="278" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="954" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="15" fillId="0" borderId="3" xfId="282" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="3" xfId="154" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="15" fillId="0" borderId="3" xfId="295" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="3" xfId="257" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="15" fillId="0" borderId="3" xfId="299" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="3" xfId="261" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="15" fillId="0" borderId="3" xfId="950" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="3" xfId="275" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="15" fillId="0" borderId="3" xfId="955" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="3" xfId="292" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="3" xfId="301" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="3" xfId="952" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="15" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="154" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="257" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="261" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="275" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="292" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="301" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="952" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="16" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
-    </xf>
-[...25 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1444">
     <cellStyle name="Денежный 2" xfId="1"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="2"/>
     <cellStyle name="Обычный 10 10" xfId="3"/>
     <cellStyle name="Обычный 10 11" xfId="4"/>
     <cellStyle name="Обычный 10 12" xfId="5"/>
     <cellStyle name="Обычный 10 13" xfId="6"/>
     <cellStyle name="Обычный 10 14" xfId="7"/>
     <cellStyle name="Обычный 10 15" xfId="8"/>
     <cellStyle name="Обычный 10 16" xfId="9"/>
     <cellStyle name="Обычный 10 17" xfId="10"/>
     <cellStyle name="Обычный 10 18" xfId="11"/>
     <cellStyle name="Обычный 10 19" xfId="12"/>
     <cellStyle name="Обычный 10 2" xfId="13"/>
     <cellStyle name="Обычный 10 2 2" xfId="14"/>
     <cellStyle name="Обычный 10 2 3" xfId="15"/>
     <cellStyle name="Обычный 10 2 4" xfId="16"/>
     <cellStyle name="Обычный 10 20" xfId="17"/>
     <cellStyle name="Обычный 10 21" xfId="18"/>
     <cellStyle name="Обычный 10 22" xfId="19"/>
     <cellStyle name="Обычный 10 23" xfId="20"/>
     <cellStyle name="Обычный 10 24" xfId="21"/>
@@ -3971,57 +4042,57 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:GL74"/>
+  <dimension ref="A1:GL65"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="98" zoomScaleNormal="98" zoomScaleSheetLayoutView="69" workbookViewId="0">
-      <pane xSplit="1" ySplit="5" topLeftCell="FY6" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="5" topLeftCell="FZ6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" activeCell="GO56" sqref="GO56"/>
+      <selection pane="bottomRight" activeCell="GN51" sqref="GN51"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="26.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="10.42578125" style="3" customWidth="1"/>
     <col min="3" max="9" width="10.42578125" style="1" customWidth="1"/>
     <col min="10" max="10" width="11.7109375" style="1" customWidth="1"/>
     <col min="11" max="11" width="11.28515625" style="1" customWidth="1"/>
     <col min="12" max="13" width="10.42578125" style="1" customWidth="1"/>
     <col min="14" max="14" width="10.42578125" style="3" customWidth="1"/>
     <col min="15" max="21" width="10.42578125" style="1" customWidth="1"/>
     <col min="22" max="22" width="11.7109375" style="1" customWidth="1"/>
     <col min="23" max="23" width="11.28515625" style="1" customWidth="1"/>
     <col min="24" max="25" width="10.42578125" style="1" customWidth="1"/>
     <col min="26" max="26" width="10.42578125" style="3" customWidth="1"/>
     <col min="27" max="33" width="10.42578125" style="1" customWidth="1"/>
     <col min="34" max="34" width="11.7109375" style="1" customWidth="1"/>
     <col min="35" max="35" width="11.28515625" style="1" customWidth="1"/>
     <col min="36" max="37" width="10.42578125" style="1" customWidth="1"/>
     <col min="38" max="38" width="10.42578125" style="3" customWidth="1"/>
     <col min="39" max="45" width="10.42578125" style="1" customWidth="1"/>
     <col min="46" max="46" width="11.7109375" style="1" customWidth="1"/>
     <col min="47" max="47" width="11.28515625" style="1" customWidth="1"/>
     <col min="48" max="49" width="10.42578125" style="1" customWidth="1"/>
@@ -4293,175 +4364,175 @@
       <c r="AW2" s="12"/>
       <c r="AX2" s="12"/>
       <c r="AY2" s="12"/>
       <c r="AZ2" s="12"/>
       <c r="BA2" s="12"/>
       <c r="BB2" s="12"/>
       <c r="BC2" s="12"/>
       <c r="BD2" s="12"/>
       <c r="BE2" s="12"/>
       <c r="BF2" s="12"/>
       <c r="BG2" s="12"/>
       <c r="BH2" s="12"/>
       <c r="BI2" s="12"/>
       <c r="BJ2" s="13"/>
       <c r="BK2" s="11"/>
       <c r="BL2" s="11"/>
       <c r="BM2" s="11"/>
       <c r="BN2" s="11"/>
       <c r="BO2" s="11"/>
       <c r="BP2" s="11"/>
       <c r="BQ2" s="11"/>
       <c r="BR2" s="11"/>
       <c r="BS2" s="11"/>
       <c r="BT2" s="11"/>
       <c r="BU2" s="11"/>
-      <c r="BV2" s="136" t="s">
+      <c r="BV2" s="160" t="s">
         <v>21</v>
       </c>
-      <c r="BW2" s="136"/>
-[...46 lines deleted...]
-      <c r="DR2" s="136"/>
+      <c r="BW2" s="160"/>
+      <c r="BX2" s="160"/>
+      <c r="BY2" s="160"/>
+      <c r="BZ2" s="160"/>
+      <c r="CA2" s="160"/>
+      <c r="CB2" s="160"/>
+      <c r="CC2" s="160"/>
+      <c r="CD2" s="160"/>
+      <c r="CE2" s="160"/>
+      <c r="CF2" s="160"/>
+      <c r="CG2" s="160"/>
+      <c r="CH2" s="160"/>
+      <c r="CI2" s="160"/>
+      <c r="CJ2" s="160"/>
+      <c r="CK2" s="160"/>
+      <c r="CL2" s="160"/>
+      <c r="CM2" s="160"/>
+      <c r="CN2" s="160"/>
+      <c r="CO2" s="160"/>
+      <c r="CP2" s="160"/>
+      <c r="CQ2" s="160"/>
+      <c r="CR2" s="160"/>
+      <c r="CS2" s="160"/>
+      <c r="CT2" s="160"/>
+      <c r="CU2" s="160"/>
+      <c r="CV2" s="160"/>
+      <c r="CW2" s="160"/>
+      <c r="CX2" s="160"/>
+      <c r="CY2" s="160"/>
+      <c r="CZ2" s="160"/>
+      <c r="DA2" s="160"/>
+      <c r="DB2" s="160"/>
+      <c r="DC2" s="160"/>
+      <c r="DD2" s="160"/>
+      <c r="DE2" s="160"/>
+      <c r="DF2" s="160"/>
+      <c r="DG2" s="160"/>
+      <c r="DH2" s="160"/>
+      <c r="DI2" s="160"/>
+      <c r="DJ2" s="160"/>
+      <c r="DK2" s="160"/>
+      <c r="DL2" s="160"/>
+      <c r="DM2" s="160"/>
+      <c r="DN2" s="160"/>
+      <c r="DO2" s="160"/>
+      <c r="DP2" s="160"/>
+      <c r="DQ2" s="160"/>
+      <c r="DR2" s="160"/>
       <c r="DS2" s="11"/>
       <c r="DT2" s="11"/>
       <c r="DU2" s="11"/>
       <c r="DV2" s="11"/>
       <c r="DW2" s="11"/>
       <c r="DX2" s="11"/>
       <c r="DY2" s="11"/>
       <c r="DZ2" s="11"/>
       <c r="EA2" s="11"/>
       <c r="EB2" s="11"/>
       <c r="EC2" s="11"/>
       <c r="ED2" s="11"/>
       <c r="EE2" s="11"/>
       <c r="EF2" s="11"/>
       <c r="EG2" s="11"/>
       <c r="EH2" s="11"/>
       <c r="EI2" s="11"/>
       <c r="EJ2" s="11"/>
       <c r="EK2" s="11"/>
       <c r="EL2" s="11"/>
       <c r="EM2" s="11"/>
       <c r="EN2" s="11"/>
       <c r="EO2" s="11"/>
-      <c r="EP2" s="130" t="s">
+      <c r="EP2" s="166" t="s">
         <v>21</v>
       </c>
-      <c r="EQ2" s="130"/>
-[...46 lines deleted...]
-      <c r="GL2" s="130"/>
+      <c r="EQ2" s="166"/>
+      <c r="ER2" s="166"/>
+      <c r="ES2" s="166"/>
+      <c r="ET2" s="166"/>
+      <c r="EU2" s="166"/>
+      <c r="EV2" s="166"/>
+      <c r="EW2" s="166"/>
+      <c r="EX2" s="166"/>
+      <c r="EY2" s="166"/>
+      <c r="EZ2" s="166"/>
+      <c r="FA2" s="166"/>
+      <c r="FB2" s="166"/>
+      <c r="FC2" s="166"/>
+      <c r="FD2" s="166"/>
+      <c r="FE2" s="166"/>
+      <c r="FF2" s="166"/>
+      <c r="FG2" s="166"/>
+      <c r="FH2" s="166"/>
+      <c r="FI2" s="166"/>
+      <c r="FJ2" s="166"/>
+      <c r="FK2" s="166"/>
+      <c r="FL2" s="166"/>
+      <c r="FM2" s="166"/>
+      <c r="FN2" s="166"/>
+      <c r="FO2" s="166"/>
+      <c r="FP2" s="166"/>
+      <c r="FQ2" s="166"/>
+      <c r="FR2" s="166"/>
+      <c r="FS2" s="166"/>
+      <c r="FT2" s="166"/>
+      <c r="FU2" s="166"/>
+      <c r="FV2" s="166"/>
+      <c r="FW2" s="166"/>
+      <c r="FX2" s="166"/>
+      <c r="FY2" s="166"/>
+      <c r="FZ2" s="166"/>
+      <c r="GA2" s="166"/>
+      <c r="GB2" s="166"/>
+      <c r="GC2" s="166"/>
+      <c r="GD2" s="166"/>
+      <c r="GE2" s="166"/>
+      <c r="GF2" s="166"/>
+      <c r="GG2" s="166"/>
+      <c r="GH2" s="166"/>
+      <c r="GI2" s="166"/>
+      <c r="GJ2" s="166"/>
+      <c r="GK2" s="166"/>
+      <c r="GL2" s="166"/>
     </row>
     <row r="3" spans="1:194" ht="22.5" customHeight="1" thickBot="1">
       <c r="A3" s="11"/>
       <c r="B3" s="11"/>
       <c r="C3" s="11"/>
       <c r="D3" s="11"/>
       <c r="E3" s="11"/>
       <c r="F3" s="11"/>
       <c r="G3" s="11"/>
       <c r="H3" s="11"/>
       <c r="I3" s="11"/>
       <c r="J3" s="11"/>
       <c r="K3" s="11" t="s">
         <v>8</v>
       </c>
       <c r="L3" s="11"/>
       <c r="M3" s="14"/>
       <c r="N3" s="11"/>
       <c r="O3" s="11"/>
       <c r="P3" s="11"/>
       <c r="Q3" s="11"/>
       <c r="R3" s="11"/>
       <c r="S3" s="11"/>
       <c r="T3" s="11"/>
       <c r="U3" s="11"/>
@@ -4624,303 +4695,303 @@
       <c r="EX3" s="15"/>
       <c r="EY3" s="15"/>
       <c r="EZ3" s="15"/>
       <c r="FA3" s="11"/>
       <c r="FB3" s="11"/>
       <c r="FC3" s="11"/>
       <c r="FD3" s="11"/>
       <c r="FE3" s="11"/>
       <c r="FF3" s="11"/>
       <c r="FG3" s="11"/>
       <c r="FH3" s="11"/>
       <c r="FI3" s="11" t="s">
         <v>8</v>
       </c>
       <c r="FJ3" s="15"/>
       <c r="FK3" s="15"/>
       <c r="FL3" s="15"/>
       <c r="FM3" s="11"/>
       <c r="FN3" s="11"/>
       <c r="FO3" s="11"/>
       <c r="FP3" s="11"/>
       <c r="FQ3" s="11"/>
       <c r="FR3" s="11"/>
       <c r="FS3" s="11"/>
       <c r="FT3" s="11"/>
-      <c r="FU3" s="128" t="s">
+      <c r="FU3" s="163" t="s">
         <v>8</v>
       </c>
-      <c r="FV3" s="129"/>
-[...2 lines deleted...]
-      <c r="FY3" s="129"/>
+      <c r="FV3" s="165"/>
+      <c r="FW3" s="165"/>
+      <c r="FX3" s="165"/>
+      <c r="FY3" s="165"/>
       <c r="FZ3" s="11"/>
       <c r="GA3" s="11"/>
       <c r="GB3" s="11"/>
       <c r="GC3" s="11"/>
       <c r="GD3" s="11"/>
       <c r="GE3" s="11"/>
       <c r="GF3" s="11"/>
-      <c r="GG3" s="128" t="s">
+      <c r="GG3" s="163" t="s">
         <v>8</v>
       </c>
-      <c r="GH3" s="129"/>
-[...2 lines deleted...]
-      <c r="GK3" s="129"/>
+      <c r="GH3" s="165"/>
+      <c r="GI3" s="165"/>
+      <c r="GJ3" s="165"/>
+      <c r="GK3" s="165"/>
       <c r="GL3" s="8"/>
     </row>
     <row r="4" spans="1:194" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A4" s="134"/>
-      <c r="B4" s="125" t="s">
+      <c r="A4" s="161"/>
+      <c r="B4" s="151" t="s">
+        <v>29</v>
+      </c>
+      <c r="C4" s="152"/>
+      <c r="D4" s="152"/>
+      <c r="E4" s="152"/>
+      <c r="F4" s="152"/>
+      <c r="G4" s="152"/>
+      <c r="H4" s="152"/>
+      <c r="I4" s="152"/>
+      <c r="J4" s="152"/>
+      <c r="K4" s="152"/>
+      <c r="L4" s="152"/>
+      <c r="M4" s="153"/>
+      <c r="N4" s="151" t="s">
         <v>30</v>
       </c>
-      <c r="C4" s="126"/>
-[...10 lines deleted...]
-      <c r="N4" s="125" t="s">
+      <c r="O4" s="152"/>
+      <c r="P4" s="152"/>
+      <c r="Q4" s="152"/>
+      <c r="R4" s="152"/>
+      <c r="S4" s="152"/>
+      <c r="T4" s="152"/>
+      <c r="U4" s="152"/>
+      <c r="V4" s="152"/>
+      <c r="W4" s="152"/>
+      <c r="X4" s="152"/>
+      <c r="Y4" s="153"/>
+      <c r="Z4" s="151" t="s">
         <v>31</v>
       </c>
-      <c r="O4" s="126"/>
-[...10 lines deleted...]
-      <c r="Z4" s="125" t="s">
+      <c r="AA4" s="152"/>
+      <c r="AB4" s="152"/>
+      <c r="AC4" s="152"/>
+      <c r="AD4" s="152"/>
+      <c r="AE4" s="152"/>
+      <c r="AF4" s="152"/>
+      <c r="AG4" s="152"/>
+      <c r="AH4" s="152"/>
+      <c r="AI4" s="152"/>
+      <c r="AJ4" s="152"/>
+      <c r="AK4" s="153"/>
+      <c r="AL4" s="151" t="s">
         <v>32</v>
       </c>
-      <c r="AA4" s="126"/>
-[...10 lines deleted...]
-      <c r="AL4" s="125" t="s">
+      <c r="AM4" s="152"/>
+      <c r="AN4" s="152"/>
+      <c r="AO4" s="152"/>
+      <c r="AP4" s="152"/>
+      <c r="AQ4" s="152"/>
+      <c r="AR4" s="152"/>
+      <c r="AS4" s="152"/>
+      <c r="AT4" s="152"/>
+      <c r="AU4" s="152"/>
+      <c r="AV4" s="152"/>
+      <c r="AW4" s="153"/>
+      <c r="AX4" s="151" t="s">
         <v>33</v>
       </c>
-      <c r="AM4" s="126"/>
-[...10 lines deleted...]
-      <c r="AX4" s="125" t="s">
+      <c r="AY4" s="152"/>
+      <c r="AZ4" s="152"/>
+      <c r="BA4" s="152"/>
+      <c r="BB4" s="152"/>
+      <c r="BC4" s="152"/>
+      <c r="BD4" s="152"/>
+      <c r="BE4" s="152"/>
+      <c r="BF4" s="152"/>
+      <c r="BG4" s="152"/>
+      <c r="BH4" s="152"/>
+      <c r="BI4" s="153"/>
+      <c r="BJ4" s="151" t="s">
         <v>34</v>
       </c>
-      <c r="AY4" s="126"/>
-[...10 lines deleted...]
-      <c r="BJ4" s="125" t="s">
+      <c r="BK4" s="152"/>
+      <c r="BL4" s="152"/>
+      <c r="BM4" s="152"/>
+      <c r="BN4" s="152"/>
+      <c r="BO4" s="152"/>
+      <c r="BP4" s="152"/>
+      <c r="BQ4" s="152"/>
+      <c r="BR4" s="152"/>
+      <c r="BS4" s="152"/>
+      <c r="BT4" s="152"/>
+      <c r="BU4" s="153"/>
+      <c r="BV4" s="151" t="s">
         <v>35</v>
       </c>
-      <c r="BK4" s="126"/>
-[...10 lines deleted...]
-      <c r="BV4" s="125" t="s">
+      <c r="BW4" s="152"/>
+      <c r="BX4" s="152"/>
+      <c r="BY4" s="152"/>
+      <c r="BZ4" s="152"/>
+      <c r="CA4" s="152"/>
+      <c r="CB4" s="152"/>
+      <c r="CC4" s="152"/>
+      <c r="CD4" s="152"/>
+      <c r="CE4" s="152"/>
+      <c r="CF4" s="152"/>
+      <c r="CG4" s="153"/>
+      <c r="CH4" s="151" t="s">
         <v>36</v>
       </c>
-      <c r="BW4" s="126"/>
-[...10 lines deleted...]
-      <c r="CH4" s="125" t="s">
+      <c r="CI4" s="152"/>
+      <c r="CJ4" s="152"/>
+      <c r="CK4" s="152"/>
+      <c r="CL4" s="152"/>
+      <c r="CM4" s="152"/>
+      <c r="CN4" s="152"/>
+      <c r="CO4" s="152"/>
+      <c r="CP4" s="152"/>
+      <c r="CQ4" s="152"/>
+      <c r="CR4" s="152"/>
+      <c r="CS4" s="153"/>
+      <c r="CT4" s="151" t="s">
         <v>37</v>
       </c>
-      <c r="CI4" s="126"/>
-[...38 lines deleted...]
-      <c r="DR4" s="125" t="s">
+      <c r="CU4" s="152"/>
+      <c r="CV4" s="152"/>
+      <c r="CW4" s="152"/>
+      <c r="CX4" s="152"/>
+      <c r="CY4" s="152"/>
+      <c r="CZ4" s="152"/>
+      <c r="DA4" s="152"/>
+      <c r="DB4" s="152"/>
+      <c r="DC4" s="152"/>
+      <c r="DD4" s="152"/>
+      <c r="DE4" s="153"/>
+      <c r="DF4" s="151" t="s">
         <v>28</v>
       </c>
-      <c r="DS4" s="126"/>
-[...10 lines deleted...]
-      <c r="ED4" s="125" t="s">
+      <c r="DG4" s="152"/>
+      <c r="DH4" s="152"/>
+      <c r="DI4" s="152"/>
+      <c r="DJ4" s="152"/>
+      <c r="DK4" s="152"/>
+      <c r="DL4" s="152"/>
+      <c r="DM4" s="152"/>
+      <c r="DN4" s="152"/>
+      <c r="DO4" s="152"/>
+      <c r="DP4" s="152"/>
+      <c r="DQ4" s="153"/>
+      <c r="DR4" s="151" t="s">
+        <v>27</v>
+      </c>
+      <c r="DS4" s="152"/>
+      <c r="DT4" s="152"/>
+      <c r="DU4" s="152"/>
+      <c r="DV4" s="152"/>
+      <c r="DW4" s="152"/>
+      <c r="DX4" s="152"/>
+      <c r="DY4" s="152"/>
+      <c r="DZ4" s="152"/>
+      <c r="EA4" s="152"/>
+      <c r="EB4" s="152"/>
+      <c r="EC4" s="153"/>
+      <c r="ED4" s="151" t="s">
         <v>42</v>
       </c>
-      <c r="EE4" s="126"/>
-[...10 lines deleted...]
-      <c r="EP4" s="125" t="s">
+      <c r="EE4" s="152"/>
+      <c r="EF4" s="152"/>
+      <c r="EG4" s="152"/>
+      <c r="EH4" s="152"/>
+      <c r="EI4" s="152"/>
+      <c r="EJ4" s="152"/>
+      <c r="EK4" s="152"/>
+      <c r="EL4" s="152"/>
+      <c r="EM4" s="152"/>
+      <c r="EN4" s="152"/>
+      <c r="EO4" s="153"/>
+      <c r="EP4" s="151" t="s">
+        <v>44</v>
+      </c>
+      <c r="EQ4" s="152"/>
+      <c r="ER4" s="152"/>
+      <c r="ES4" s="152"/>
+      <c r="ET4" s="152"/>
+      <c r="EU4" s="152"/>
+      <c r="EV4" s="152"/>
+      <c r="EW4" s="152"/>
+      <c r="EX4" s="152"/>
+      <c r="EY4" s="152"/>
+      <c r="EZ4" s="152"/>
+      <c r="FA4" s="153"/>
+      <c r="FB4" s="151" t="s">
         <v>43</v>
       </c>
-      <c r="EQ4" s="126"/>
-[...24 lines deleted...]
-      <c r="FN4" s="125" t="s">
+      <c r="FC4" s="152"/>
+      <c r="FD4" s="152"/>
+      <c r="FE4" s="152"/>
+      <c r="FF4" s="152"/>
+      <c r="FG4" s="152"/>
+      <c r="FH4" s="152"/>
+      <c r="FI4" s="152"/>
+      <c r="FJ4" s="152"/>
+      <c r="FK4" s="152"/>
+      <c r="FL4" s="152"/>
+      <c r="FM4" s="153"/>
+      <c r="FN4" s="151" t="s">
         <v>45</v>
       </c>
-      <c r="FO4" s="126"/>
-[...23 lines deleted...]
-      <c r="GK4" s="127"/>
+      <c r="FO4" s="152"/>
+      <c r="FP4" s="152"/>
+      <c r="FQ4" s="152"/>
+      <c r="FR4" s="152"/>
+      <c r="FS4" s="152"/>
+      <c r="FT4" s="152"/>
+      <c r="FU4" s="152"/>
+      <c r="FV4" s="152"/>
+      <c r="FW4" s="152"/>
+      <c r="FX4" s="152"/>
+      <c r="FY4" s="153"/>
+      <c r="FZ4" s="151" t="s">
+        <v>41</v>
+      </c>
+      <c r="GA4" s="152"/>
+      <c r="GB4" s="152"/>
+      <c r="GC4" s="152"/>
+      <c r="GD4" s="152"/>
+      <c r="GE4" s="152"/>
+      <c r="GF4" s="152"/>
+      <c r="GG4" s="152"/>
+      <c r="GH4" s="152"/>
+      <c r="GI4" s="152"/>
+      <c r="GJ4" s="152"/>
+      <c r="GK4" s="153"/>
       <c r="GL4" s="8"/>
     </row>
     <row r="5" spans="1:194" ht="36.75" customHeight="1" thickBot="1">
-      <c r="A5" s="135"/>
+      <c r="A5" s="162"/>
       <c r="B5" s="16" t="s">
         <v>9</v>
       </c>
       <c r="C5" s="16" t="s">
         <v>10</v>
       </c>
       <c r="D5" s="16" t="s">
         <v>11</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>12</v>
       </c>
       <c r="F5" s="16" t="s">
         <v>13</v>
       </c>
       <c r="G5" s="16" t="s">
         <v>14</v>
       </c>
       <c r="H5" s="16" t="s">
         <v>15</v>
       </c>
       <c r="I5" s="16" t="s">
         <v>16</v>
       </c>
       <c r="J5" s="16" t="s">
@@ -5307,195 +5378,195 @@
       <c r="EG5" s="16" t="s">
         <v>12</v>
       </c>
       <c r="EH5" s="16" t="s">
         <v>13</v>
       </c>
       <c r="EI5" s="16" t="s">
         <v>14</v>
       </c>
       <c r="EJ5" s="16" t="s">
         <v>15</v>
       </c>
       <c r="EK5" s="16" t="s">
         <v>16</v>
       </c>
       <c r="EL5" s="16" t="s">
         <v>17</v>
       </c>
       <c r="EM5" s="16" t="s">
         <v>18</v>
       </c>
       <c r="EN5" s="16" t="s">
         <v>19</v>
       </c>
       <c r="EO5" s="16" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="EP5" s="16" t="s">
         <v>9</v>
       </c>
       <c r="EQ5" s="16" t="s">
         <v>10</v>
       </c>
       <c r="ER5" s="16" t="s">
         <v>11</v>
       </c>
       <c r="ES5" s="16" t="s">
         <v>12</v>
       </c>
       <c r="ET5" s="16" t="s">
         <v>13</v>
       </c>
       <c r="EU5" s="16" t="s">
         <v>14</v>
       </c>
       <c r="EV5" s="16" t="s">
         <v>15</v>
       </c>
       <c r="EW5" s="16" t="s">
         <v>16</v>
       </c>
       <c r="EX5" s="16" t="s">
         <v>17</v>
       </c>
       <c r="EY5" s="16" t="s">
         <v>18</v>
       </c>
       <c r="EZ5" s="16" t="s">
         <v>19</v>
       </c>
       <c r="FA5" s="16" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="FB5" s="16" t="s">
         <v>9</v>
       </c>
       <c r="FC5" s="16" t="s">
         <v>10</v>
       </c>
       <c r="FD5" s="16" t="s">
         <v>11</v>
       </c>
       <c r="FE5" s="16" t="s">
         <v>12</v>
       </c>
       <c r="FF5" s="16" t="s">
         <v>13</v>
       </c>
       <c r="FG5" s="16" t="s">
         <v>14</v>
       </c>
       <c r="FH5" s="16" t="s">
         <v>15</v>
       </c>
       <c r="FI5" s="16" t="s">
         <v>16</v>
       </c>
       <c r="FJ5" s="16" t="s">
         <v>17</v>
       </c>
       <c r="FK5" s="16" t="s">
         <v>18</v>
       </c>
       <c r="FL5" s="16" t="s">
         <v>19</v>
       </c>
       <c r="FM5" s="16" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="FN5" s="16" t="s">
         <v>9</v>
       </c>
       <c r="FO5" s="16" t="s">
         <v>10</v>
       </c>
       <c r="FP5" s="16" t="s">
         <v>11</v>
       </c>
       <c r="FQ5" s="16" t="s">
         <v>12</v>
       </c>
       <c r="FR5" s="16" t="s">
         <v>13</v>
       </c>
       <c r="FS5" s="16" t="s">
         <v>14</v>
       </c>
       <c r="FT5" s="16" t="s">
         <v>15</v>
       </c>
       <c r="FU5" s="16" t="s">
         <v>16</v>
       </c>
       <c r="FV5" s="16" t="s">
         <v>17</v>
       </c>
       <c r="FW5" s="16" t="s">
         <v>18</v>
       </c>
       <c r="FX5" s="16" t="s">
         <v>19</v>
       </c>
       <c r="FY5" s="16" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="FZ5" s="16" t="s">
         <v>9</v>
       </c>
       <c r="GA5" s="16" t="s">
         <v>10</v>
       </c>
       <c r="GB5" s="16" t="s">
         <v>11</v>
       </c>
       <c r="GC5" s="16" t="s">
         <v>12</v>
       </c>
       <c r="GD5" s="16" t="s">
         <v>13</v>
       </c>
       <c r="GE5" s="16" t="s">
         <v>14</v>
       </c>
       <c r="GF5" s="16" t="s">
         <v>15</v>
       </c>
       <c r="GG5" s="16" t="s">
         <v>16</v>
       </c>
       <c r="GH5" s="16" t="s">
         <v>17</v>
       </c>
       <c r="GI5" s="16" t="s">
         <v>18</v>
       </c>
       <c r="GJ5" s="16" t="s">
         <v>19</v>
       </c>
       <c r="GK5" s="16" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="GL5" s="8"/>
     </row>
     <row r="6" spans="1:194" s="2" customFormat="1">
       <c r="A6" s="17" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="18">
         <v>385.5034883325394</v>
       </c>
       <c r="C6" s="18">
         <v>772.76693279068104</v>
       </c>
       <c r="D6" s="19">
         <v>1264.6726450702931</v>
       </c>
       <c r="E6" s="19">
         <v>1690.9020311859581</v>
       </c>
       <c r="F6" s="20">
         <v>2151.067813463902</v>
       </c>
       <c r="G6" s="21">
         <v>2832.3250273935064</v>
       </c>
@@ -5690,57 +5761,57 @@
       </c>
       <c r="BS6" s="18">
         <v>9691.3986364564425</v>
       </c>
       <c r="BT6" s="18">
         <v>10782.880575027018</v>
       </c>
       <c r="BU6" s="18">
         <v>13042.931830839583</v>
       </c>
       <c r="BV6" s="24">
         <v>640.65618544253346</v>
       </c>
       <c r="BW6" s="18">
         <v>1387.1810832922781</v>
       </c>
       <c r="BX6" s="19">
         <v>1703.0880530794054</v>
       </c>
       <c r="BY6" s="19">
         <v>2248.7229904162787</v>
       </c>
       <c r="BZ6" s="20">
         <v>2941.995950857252</v>
       </c>
-      <c r="CA6" s="21">
+      <c r="CA6" s="121">
         <v>4012.5669780255917</v>
       </c>
       <c r="CB6" s="22">
         <v>5074.7787112581227</v>
       </c>
-      <c r="CC6" s="21">
+      <c r="CC6" s="121">
         <v>6093.1010583002944</v>
       </c>
       <c r="CD6" s="18">
         <v>8924.1710872950298</v>
       </c>
       <c r="CE6" s="18">
         <v>10450.83808873986</v>
       </c>
       <c r="CF6" s="18">
         <v>11658.685915264319</v>
       </c>
       <c r="CG6" s="18">
         <v>14429.815459834344</v>
       </c>
       <c r="CH6" s="25">
         <v>782.00533499933647</v>
       </c>
       <c r="CI6" s="25">
         <v>1742.7169008846608</v>
       </c>
       <c r="CJ6" s="25">
         <v>2189.3414844229665</v>
       </c>
       <c r="CK6" s="25">
         <v>2895.2275701945055</v>
@@ -5762,57 +5833,57 @@
       </c>
       <c r="CQ6" s="25">
         <v>13116.19314959612</v>
       </c>
       <c r="CR6" s="25">
         <v>14474.837020888046</v>
       </c>
       <c r="CS6" s="25">
         <v>16627.650051518598</v>
       </c>
       <c r="CT6" s="25">
         <v>788.16450715039014</v>
       </c>
       <c r="CU6" s="25">
         <v>2021.9921735206763</v>
       </c>
       <c r="CV6" s="25">
         <v>2565.9793186930892</v>
       </c>
       <c r="CW6" s="25">
         <v>3516.9698605926469</v>
       </c>
       <c r="CX6" s="26">
         <v>4577.9634284922331</v>
       </c>
-      <c r="CY6" s="27">
+      <c r="CY6" s="46">
         <v>6776.8005381857283</v>
       </c>
-      <c r="CZ6" s="27">
+      <c r="CZ6" s="46">
         <v>8308.2115545624074</v>
       </c>
-      <c r="DA6" s="27">
+      <c r="DA6" s="46">
         <v>9602.2405533314159</v>
       </c>
       <c r="DB6" s="25">
         <v>13584.0665196749</v>
       </c>
       <c r="DC6" s="25">
         <v>15441.820705008286</v>
       </c>
       <c r="DD6" s="25">
         <v>17475.632481637258</v>
       </c>
       <c r="DE6" s="25">
         <v>20636.245951612997</v>
       </c>
       <c r="DF6" s="28">
         <v>965.73331474957035</v>
       </c>
       <c r="DG6" s="28">
         <v>2079.0867996055026</v>
       </c>
       <c r="DH6" s="28">
         <v>2595.9589154980317</v>
       </c>
       <c r="DI6" s="28">
         <v>3481.3193009719002</v>
@@ -5834,30104 +5905,24936 @@
       </c>
       <c r="DO6" s="28">
         <v>15826.661375758995</v>
       </c>
       <c r="DP6" s="28">
         <v>17491.991673740136</v>
       </c>
       <c r="DQ6" s="28">
         <v>20192.989492487708</v>
       </c>
       <c r="DR6" s="25">
         <v>1046.8635837783886</v>
       </c>
       <c r="DS6" s="25">
         <v>2320.286968206472</v>
       </c>
       <c r="DT6" s="28">
         <v>2930.4151704941833</v>
       </c>
       <c r="DU6" s="28">
         <v>3951.7590754248795</v>
       </c>
       <c r="DV6" s="29">
         <v>5044.0557885546623</v>
       </c>
-      <c r="DW6" s="30">
+      <c r="DW6" s="56">
         <v>7206.5703044682205</v>
       </c>
-      <c r="DX6" s="30">
+      <c r="DX6" s="56">
         <v>8566.8533190453454</v>
       </c>
-      <c r="DY6" s="30">
+      <c r="DY6" s="56">
         <v>9886.8409816220719</v>
       </c>
       <c r="DZ6" s="28">
         <v>15062.030842039389</v>
       </c>
       <c r="EA6" s="28">
         <v>17438.565979202176</v>
       </c>
       <c r="EB6" s="28">
         <v>19561.967118246637</v>
       </c>
-      <c r="EC6" s="31">
+      <c r="EC6" s="28">
         <v>22792.246258098097</v>
       </c>
       <c r="ED6" s="28">
         <v>1457.0100617261796</v>
       </c>
       <c r="EE6" s="25">
         <v>3218.5482908556992</v>
       </c>
       <c r="EF6" s="28">
         <v>4080.4424453847728</v>
       </c>
       <c r="EG6" s="28">
         <v>5450.2046377956958</v>
       </c>
       <c r="EH6" s="29">
         <v>6690.2920662561883</v>
       </c>
-      <c r="EI6" s="30">
+      <c r="EI6" s="56">
         <v>9577.2896966311982</v>
       </c>
-      <c r="EJ6" s="30">
+      <c r="EJ6" s="56">
         <v>11411.566117545684</v>
       </c>
-      <c r="EK6" s="30">
+      <c r="EK6" s="56">
         <v>13096.460851125226</v>
       </c>
       <c r="EL6" s="28">
         <v>20387.352881538583</v>
       </c>
       <c r="EM6" s="28">
         <v>23358.386593333798</v>
       </c>
       <c r="EN6" s="28">
         <v>26014.294155849675</v>
       </c>
       <c r="EO6" s="28">
-        <v>29938.962209379621</v>
-[...32 lines deleted...]
-        <v>27723.491861521143</v>
+        <v>29492.937544895878</v>
+      </c>
+      <c r="EP6" s="31">
+        <v>1669.1333061369669</v>
+      </c>
+      <c r="EQ6" s="32">
+        <v>3733.6391451396466</v>
+      </c>
+      <c r="ER6" s="33">
+        <v>5019.3325223861548</v>
+      </c>
+      <c r="ES6" s="34">
+        <v>6804.5981168580647</v>
+      </c>
+      <c r="ET6" s="35">
+        <v>8401.8023592590544</v>
+      </c>
+      <c r="EU6" s="36">
+        <v>11431.461979232612</v>
+      </c>
+      <c r="EV6" s="37">
+        <v>13466.687837716503</v>
+      </c>
+      <c r="EW6" s="38">
+        <v>15373.693899111648</v>
+      </c>
+      <c r="EX6" s="39">
+        <v>22281.111313341109</v>
+      </c>
+      <c r="EY6" s="40">
+        <v>25021.917980455572</v>
+      </c>
+      <c r="EZ6" s="77">
+        <v>28109.872497305656</v>
       </c>
       <c r="FA6" s="25">
-        <v>33886.416682104878</v>
-[...32 lines deleted...]
-        <v>34525.214599637693</v>
+        <v>32715.462792491911</v>
+      </c>
+      <c r="FB6" s="31">
+        <v>1779.5930261044564</v>
+      </c>
+      <c r="FC6" s="32">
+        <v>3916.0694461502367</v>
+      </c>
+      <c r="FD6" s="33">
+        <v>5316.5859260540083</v>
+      </c>
+      <c r="FE6" s="34">
+        <v>7590.0815056677229</v>
+      </c>
+      <c r="FF6" s="35">
+        <v>9336.128805256034</v>
+      </c>
+      <c r="FG6" s="36">
+        <v>12466.714946214481</v>
+      </c>
+      <c r="FH6" s="37">
+        <v>14630.253181323122</v>
+      </c>
+      <c r="FI6" s="38">
+        <v>17308.389457127862</v>
+      </c>
+      <c r="FJ6" s="39">
+        <v>25807.300964059898</v>
+      </c>
+      <c r="FK6" s="40">
+        <v>29060.195235788218</v>
+      </c>
+      <c r="FL6" s="77">
+        <v>32143.546372696488</v>
       </c>
       <c r="FM6" s="25">
-        <v>40380.021069655566</v>
-[...32 lines deleted...]
-        <v>37761.588701820598</v>
+        <v>37253.888163127587</v>
+      </c>
+      <c r="FN6" s="31">
+        <v>1910.2221826108284</v>
+      </c>
+      <c r="FO6" s="32">
+        <v>4658.3770943072113</v>
+      </c>
+      <c r="FP6" s="33">
+        <v>6680.9642246535614</v>
+      </c>
+      <c r="FQ6" s="34">
+        <v>9427.3800084424802</v>
+      </c>
+      <c r="FR6" s="35">
+        <v>11551.347051664206</v>
+      </c>
+      <c r="FS6" s="36">
+        <v>15138.489300854162</v>
+      </c>
+      <c r="FT6" s="37">
+        <v>18028.805832380429</v>
+      </c>
+      <c r="FU6" s="38">
+        <v>20921.926226335963</v>
+      </c>
+      <c r="FV6" s="39">
+        <v>30134.994294593846</v>
+      </c>
+      <c r="FW6" s="40">
+        <v>34511.704291477239</v>
+      </c>
+      <c r="FX6" s="77">
+        <v>38653.222157532378</v>
       </c>
       <c r="FY6" s="25">
-        <v>44114.847175811847</v>
-[...1 lines deleted...]
-      <c r="FZ6" s="32">
+        <v>44675.526639302792</v>
+      </c>
+      <c r="FZ6" s="31">
         <v>2190.3802970899887</v>
       </c>
-      <c r="GA6" s="33">
+      <c r="GA6" s="32">
         <v>5456.0181561929094</v>
       </c>
-      <c r="GB6" s="34">
+      <c r="GB6" s="33">
         <v>7281.6440499824785</v>
       </c>
-      <c r="GC6" s="35">
+      <c r="GC6" s="34">
         <v>10768.599583441288</v>
       </c>
-      <c r="GD6" s="36">
+      <c r="GD6" s="35">
         <v>13195.923200516037</v>
       </c>
-      <c r="GE6" s="37">
+      <c r="GE6" s="36">
         <v>17862.574144085578</v>
       </c>
-      <c r="GF6" s="38"/>
-[...3 lines deleted...]
-      <c r="GJ6" s="42"/>
+      <c r="GF6" s="37">
+        <v>21454.199833275739</v>
+      </c>
+      <c r="GG6" s="38"/>
+      <c r="GH6" s="39"/>
+      <c r="GI6" s="40"/>
+      <c r="GJ6" s="77"/>
       <c r="GK6" s="25"/>
-      <c r="GL6" s="43"/>
+      <c r="GL6" s="41"/>
     </row>
     <row r="7" spans="1:194">
-      <c r="A7" s="44" t="s">
+      <c r="A7" s="42" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="25">
         <v>1.2871899766011321</v>
       </c>
       <c r="C7" s="25">
         <v>2.7084467362849018</v>
       </c>
       <c r="D7" s="28">
         <v>4.2698932467856112</v>
       </c>
       <c r="E7" s="28">
         <v>5.6790178838376821</v>
       </c>
       <c r="F7" s="29">
         <v>7.2624429368004719</v>
       </c>
       <c r="G7" s="30">
         <v>9.6455279178689093</v>
       </c>
-      <c r="H7" s="45">
+      <c r="H7" s="43">
         <v>13.498268248010742</v>
       </c>
       <c r="I7" s="25">
         <v>17.412713517311069</v>
       </c>
       <c r="J7" s="25">
         <v>26.922609268023216</v>
       </c>
       <c r="K7" s="25">
         <v>106.52734887222641</v>
       </c>
       <c r="L7" s="25">
         <v>168.60804058807662</v>
       </c>
       <c r="M7" s="25">
         <v>172.15525922606795</v>
       </c>
       <c r="N7" s="25">
         <v>27.321294399735038</v>
       </c>
       <c r="O7" s="25">
         <v>43.130448201776858</v>
       </c>
       <c r="P7" s="28">
         <v>56.693088799892067</v>
       </c>
       <c r="Q7" s="28">
         <v>70.724657691732247</v>
       </c>
       <c r="R7" s="29">
         <v>85.563503211173582</v>
       </c>
       <c r="S7" s="30">
         <v>102.21503188417213</v>
       </c>
-      <c r="T7" s="45">
+      <c r="T7" s="43">
         <v>119.39221970355449</v>
       </c>
       <c r="U7" s="25">
         <v>145.81957520261861</v>
       </c>
       <c r="V7" s="25">
         <v>178.32659451339046</v>
       </c>
       <c r="W7" s="25">
         <v>617.70633943930306</v>
       </c>
       <c r="X7" s="25">
         <v>679.48730979590812</v>
       </c>
       <c r="Y7" s="25">
         <v>711.80622425636466</v>
       </c>
       <c r="Z7" s="25">
         <v>7.4774132860090514</v>
       </c>
       <c r="AA7" s="25">
         <v>15.853612496421693</v>
       </c>
       <c r="AB7" s="28">
         <v>17.830221666916575</v>
       </c>
       <c r="AC7" s="28">
         <v>23.232534160406352</v>
       </c>
       <c r="AD7" s="29">
         <v>27.341681694101034</v>
       </c>
       <c r="AE7" s="30">
         <v>33.086918223870228</v>
       </c>
-      <c r="AF7" s="45">
+      <c r="AF7" s="43">
         <v>38.80112279967318</v>
       </c>
       <c r="AG7" s="25">
         <v>52.808251570674273</v>
       </c>
       <c r="AH7" s="25">
         <v>66.073130012678433</v>
       </c>
       <c r="AI7" s="25">
         <v>248.71389891004281</v>
       </c>
       <c r="AJ7" s="25">
         <v>302.21546647929262</v>
       </c>
       <c r="AK7" s="25">
         <v>360.82525809914546</v>
       </c>
       <c r="AL7" s="25">
         <v>11.267772506903825</v>
       </c>
       <c r="AM7" s="25">
         <v>20.814040235791346</v>
       </c>
       <c r="AN7" s="28">
         <v>30.07215266795377</v>
       </c>
       <c r="AO7" s="28">
         <v>40.574522754991236</v>
       </c>
       <c r="AP7" s="29">
         <v>51.040066499756136</v>
       </c>
       <c r="AQ7" s="30">
         <v>61.57128683038141</v>
       </c>
-      <c r="AR7" s="45">
+      <c r="AR7" s="43">
         <v>75.020656474741799</v>
       </c>
       <c r="AS7" s="25">
         <v>96.338678593000168</v>
       </c>
       <c r="AT7" s="25">
         <v>115.77873418474748</v>
       </c>
       <c r="AU7" s="25">
         <v>321.37242820621202</v>
       </c>
       <c r="AV7" s="25">
         <v>378.96206994049726</v>
       </c>
       <c r="AW7" s="25">
         <v>441.10310255886816</v>
       </c>
       <c r="AX7" s="25">
         <v>21.073871931339184</v>
       </c>
       <c r="AY7" s="25">
         <v>50.757282194219727</v>
       </c>
       <c r="AZ7" s="28">
         <v>95.309614554511455</v>
       </c>
       <c r="BA7" s="28">
         <v>144.66890379770444</v>
       </c>
       <c r="BB7" s="29">
         <v>185.44465552499656</v>
       </c>
       <c r="BC7" s="30">
         <v>226.19793123464251</v>
       </c>
-      <c r="BD7" s="45">
+      <c r="BD7" s="43">
         <v>258.16473446131278</v>
       </c>
       <c r="BE7" s="25">
         <v>287.88293397060488</v>
       </c>
       <c r="BF7" s="25">
         <v>330.82747395931182</v>
       </c>
-      <c r="BG7" s="46">
+      <c r="BG7" s="44">
         <v>410.01291648055928</v>
       </c>
       <c r="BH7" s="25">
         <v>447.44071329980096</v>
       </c>
       <c r="BI7" s="25">
         <v>405.11791504199999</v>
       </c>
       <c r="BJ7" s="25">
         <v>8.6892696678644974</v>
       </c>
       <c r="BK7" s="25">
         <v>21.568579336331254</v>
       </c>
       <c r="BL7" s="28">
         <v>29.322669108955914</v>
       </c>
       <c r="BM7" s="28">
         <v>37.386753272502695</v>
       </c>
       <c r="BN7" s="29">
         <v>47.426631553544652</v>
       </c>
       <c r="BO7" s="30">
         <v>57.68925095551613</v>
       </c>
-      <c r="BP7" s="45">
+      <c r="BP7" s="43">
         <v>69.674460649053245</v>
       </c>
       <c r="BQ7" s="25">
         <v>81.130963386127661</v>
       </c>
       <c r="BR7" s="25">
         <v>117.68037938228404</v>
       </c>
       <c r="BS7" s="25">
         <v>136.34370533528585</v>
       </c>
       <c r="BT7" s="25">
         <v>235.068968172403</v>
       </c>
       <c r="BU7" s="25">
         <v>595.33991354624845</v>
       </c>
-      <c r="BV7" s="47">
+      <c r="BV7" s="45">
         <v>6.8692327309261643</v>
       </c>
       <c r="BW7" s="25">
         <v>14.894401444739691</v>
       </c>
       <c r="BX7" s="28">
         <v>23.986973456461222</v>
       </c>
       <c r="BY7" s="28">
         <v>31.08379973344146</v>
       </c>
       <c r="BZ7" s="29">
         <v>39.163768741150946</v>
       </c>
-      <c r="CA7" s="30">
+      <c r="CA7" s="56">
         <v>47.04591505672353</v>
       </c>
-      <c r="CB7" s="45">
+      <c r="CB7" s="43">
         <v>54.832631128111089</v>
       </c>
-      <c r="CC7" s="30">
+      <c r="CC7" s="56">
         <v>67.693742610691004</v>
       </c>
       <c r="CD7" s="25">
         <v>102.93370537210788</v>
       </c>
       <c r="CE7" s="25">
         <v>122.13529265612473</v>
       </c>
       <c r="CF7" s="25">
         <v>242.16148560825354</v>
       </c>
       <c r="CG7" s="25">
         <v>1729.8106344388511</v>
       </c>
-      <c r="CH7" s="48">
-[...35 lines deleted...]
-      <c r="CT7" s="48">
+      <c r="CH7" s="46">
+        <v>89.272445312139112</v>
+      </c>
+      <c r="CI7" s="46">
+        <v>188.4158824998392</v>
+      </c>
+      <c r="CJ7" s="46">
+        <v>277.9706161879709</v>
+      </c>
+      <c r="CK7" s="46">
+        <v>364.54429078305463</v>
+      </c>
+      <c r="CL7" s="46">
+        <v>454.05032664234875</v>
+      </c>
+      <c r="CM7" s="46">
+        <v>544.26336018975121</v>
+      </c>
+      <c r="CN7" s="46">
+        <v>640.42847375166582</v>
+      </c>
+      <c r="CO7" s="46">
+        <v>741.53310524417896</v>
+      </c>
+      <c r="CP7" s="46">
+        <v>865.96704042376939</v>
+      </c>
+      <c r="CQ7" s="46">
+        <v>967.77482694229138</v>
+      </c>
+      <c r="CR7" s="46">
+        <v>1178.6491116309326</v>
+      </c>
+      <c r="CS7" s="46">
+        <v>1442.7103321589102</v>
+      </c>
+      <c r="CT7" s="46">
         <v>46.985375113463832</v>
       </c>
-      <c r="CU7" s="48">
+      <c r="CU7" s="46">
         <v>133.66589320071978</v>
       </c>
-      <c r="CV7" s="48">
+      <c r="CV7" s="46">
         <v>222.34653730588505</v>
       </c>
-      <c r="CW7" s="48">
+      <c r="CW7" s="46">
         <v>320.49163124886252</v>
       </c>
-      <c r="CX7" s="48">
+      <c r="CX7" s="46">
         <v>394.27562164652153</v>
       </c>
-      <c r="CY7" s="48">
+      <c r="CY7" s="46">
         <v>278.26363978990622</v>
       </c>
-      <c r="CZ7" s="48">
+      <c r="CZ7" s="46">
         <v>521.31748797104899</v>
       </c>
-      <c r="DA7" s="48">
+      <c r="DA7" s="46">
         <v>568.88216835024537</v>
       </c>
-      <c r="DB7" s="48">
+      <c r="DB7" s="46">
         <v>651.34751164002341</v>
       </c>
-      <c r="DC7" s="48">
+      <c r="DC7" s="46">
         <v>711.98242577008193</v>
       </c>
-      <c r="DD7" s="48">
+      <c r="DD7" s="46">
         <v>980.46798310483837</v>
       </c>
-      <c r="DE7" s="48">
+      <c r="DE7" s="46">
         <v>1132.0053212055118</v>
       </c>
-      <c r="DF7" s="48">
-[...102 lines deleted...]
-        <v>464.53745688841036</v>
+      <c r="DF7" s="46">
+        <v>29.240372259420809</v>
+      </c>
+      <c r="DG7" s="46">
+        <v>75.28999822927895</v>
+      </c>
+      <c r="DH7" s="46">
+        <v>106.01002576639887</v>
+      </c>
+      <c r="DI7" s="46">
+        <v>133.55958398094191</v>
+      </c>
+      <c r="DJ7" s="46">
+        <v>163.58321426771477</v>
+      </c>
+      <c r="DK7" s="46">
+        <v>194.29620610676375</v>
+      </c>
+      <c r="DL7" s="46">
+        <v>226.87744437320634</v>
+      </c>
+      <c r="DM7" s="46">
+        <v>265.96661781422074</v>
+      </c>
+      <c r="DN7" s="46">
+        <v>364.34432974205811</v>
+      </c>
+      <c r="DO7" s="46">
+        <v>407.02232184971911</v>
+      </c>
+      <c r="DP7" s="46">
+        <v>606.12735617925966</v>
+      </c>
+      <c r="DQ7" s="46">
+        <v>925.38717753836283</v>
+      </c>
+      <c r="DR7" s="46">
+        <v>15.336570365253955</v>
+      </c>
+      <c r="DS7" s="46">
+        <v>51.707397877025869</v>
+      </c>
+      <c r="DT7" s="46">
+        <v>68.446702966468067</v>
+      </c>
+      <c r="DU7" s="46">
+        <v>81.066518123164968</v>
+      </c>
+      <c r="DV7" s="46">
+        <v>95.337155556359093</v>
+      </c>
+      <c r="DW7" s="46">
+        <v>107.46388425325357</v>
+      </c>
+      <c r="DX7" s="46">
+        <v>124.70738530030292</v>
+      </c>
+      <c r="DY7" s="46">
+        <v>146.12323507164959</v>
+      </c>
+      <c r="DZ7" s="46">
+        <v>249.61397218494852</v>
+      </c>
+      <c r="EA7" s="46">
+        <v>285.22808130507121</v>
+      </c>
+      <c r="EB7" s="46">
+        <v>472.04121687197272</v>
+      </c>
+      <c r="EC7" s="46">
+        <v>771.54298885648313</v>
+      </c>
+      <c r="ED7" s="31">
+        <v>16.777329145902311</v>
+      </c>
+      <c r="EE7" s="47">
+        <v>57.724800216973534</v>
+      </c>
+      <c r="EF7" s="48">
+        <v>78.464756944707503</v>
+      </c>
+      <c r="EG7" s="49">
+        <v>91.938081152761526</v>
+      </c>
+      <c r="EH7" s="50">
+        <v>108.02668258159751</v>
+      </c>
+      <c r="EI7" s="51">
+        <v>121.64428238353051</v>
+      </c>
+      <c r="EJ7" s="52">
+        <v>140.29987476265163</v>
+      </c>
+      <c r="EK7" s="53">
+        <v>166.66545543068588</v>
+      </c>
+      <c r="EL7" s="54">
+        <v>192.25403372511431</v>
+      </c>
+      <c r="EM7" s="55">
+        <v>220.74371701798225</v>
+      </c>
+      <c r="EN7" s="77">
+        <v>482.40589420523543</v>
       </c>
       <c r="EO7" s="25">
-        <v>730.27303452794251</v>
-[...32 lines deleted...]
-        <v>778.3715106224538</v>
+        <v>981.57311732270819</v>
+      </c>
+      <c r="EP7" s="31">
+        <v>8.7787165318460527</v>
+      </c>
+      <c r="EQ7" s="47">
+        <v>39.653299639022613</v>
+      </c>
+      <c r="ER7" s="48">
+        <v>57.910865195290562</v>
+      </c>
+      <c r="ES7" s="49">
+        <v>65.858762605122678</v>
+      </c>
+      <c r="ET7" s="50">
+        <v>68.955151028256012</v>
+      </c>
+      <c r="EU7" s="51">
+        <v>74.365273835540506</v>
+      </c>
+      <c r="EV7" s="52">
+        <v>86.68043254314415</v>
+      </c>
+      <c r="EW7" s="53">
+        <v>106.19692791427569</v>
+      </c>
+      <c r="EX7" s="54">
+        <v>181.64099782552006</v>
+      </c>
+      <c r="EY7" s="55">
+        <v>206.5786965336155</v>
+      </c>
+      <c r="EZ7" s="77">
+        <v>465.66496679920635</v>
       </c>
       <c r="FA7" s="25">
-        <v>1198.5726059054628</v>
-[...32 lines deleted...]
-        <v>720.88578023693231</v>
+        <v>774.88819919439027</v>
+      </c>
+      <c r="FB7" s="31">
+        <v>18.901547219980642</v>
+      </c>
+      <c r="FC7" s="47">
+        <v>63.109348256906706</v>
+      </c>
+      <c r="FD7" s="48">
+        <v>93.547699191921595</v>
+      </c>
+      <c r="FE7" s="49">
+        <v>112.55744967089352</v>
+      </c>
+      <c r="FF7" s="50">
+        <v>125.43797485647141</v>
+      </c>
+      <c r="FG7" s="51">
+        <v>137.72012169040747</v>
+      </c>
+      <c r="FH7" s="52">
+        <v>158.09495920295791</v>
+      </c>
+      <c r="FI7" s="53">
+        <v>192.16033244552816</v>
+      </c>
+      <c r="FJ7" s="54">
+        <v>297.66006167940759</v>
+      </c>
+      <c r="FK7" s="55">
+        <v>334.02783742526384</v>
+      </c>
+      <c r="FL7" s="77">
+        <v>630.88653729788894</v>
       </c>
       <c r="FM7" s="25">
-        <v>1061.4635473807564</v>
-[...32 lines deleted...]
-        <v>776.3409079116559</v>
+        <v>939.55851894233638</v>
+      </c>
+      <c r="FN7" s="31">
+        <v>62.948955362494374</v>
+      </c>
+      <c r="FO7" s="47">
+        <v>134.75434937025344</v>
+      </c>
+      <c r="FP7" s="48">
+        <v>193.60081810901417</v>
+      </c>
+      <c r="FQ7" s="49">
+        <v>282.32747135336007</v>
+      </c>
+      <c r="FR7" s="50">
+        <v>335.78459392353966</v>
+      </c>
+      <c r="FS7" s="51">
+        <v>439.16032918740422</v>
+      </c>
+      <c r="FT7" s="52">
+        <v>511.93939763467546</v>
+      </c>
+      <c r="FU7" s="53">
+        <v>580.51329886801989</v>
+      </c>
+      <c r="FV7" s="54">
+        <v>728.49474303889133</v>
+      </c>
+      <c r="FW7" s="55">
+        <v>848.09787030251368</v>
+      </c>
+      <c r="FX7" s="77">
+        <v>959.329534397423</v>
       </c>
       <c r="FY7" s="25">
-        <v>1170.2722951589362</v>
-[...1 lines deleted...]
-      <c r="FZ7" s="32">
+        <v>1145.0251655731101</v>
+      </c>
+      <c r="FZ7" s="31">
         <v>20.121527710073558</v>
       </c>
-      <c r="GA7" s="49">
+      <c r="GA7" s="47">
         <v>96.150560534418588</v>
       </c>
-      <c r="GB7" s="50">
+      <c r="GB7" s="48">
         <v>144.4463975860462</v>
       </c>
-      <c r="GC7" s="51">
+      <c r="GC7" s="49">
         <v>233.6124088287234</v>
       </c>
-      <c r="GD7" s="52">
+      <c r="GD7" s="50">
         <v>270.44736757177793</v>
       </c>
-      <c r="GE7" s="53">
+      <c r="GE7" s="51">
         <v>303.30765710626417</v>
       </c>
-      <c r="GF7" s="54"/>
-[...3 lines deleted...]
-      <c r="GJ7" s="42"/>
+      <c r="GF7" s="52">
+        <v>353.10342984177879</v>
+      </c>
+      <c r="GG7" s="53"/>
+      <c r="GH7" s="54"/>
+      <c r="GI7" s="55"/>
+      <c r="GJ7" s="77"/>
       <c r="GK7" s="25"/>
       <c r="GL7" s="8"/>
     </row>
     <row r="8" spans="1:194">
-      <c r="A8" s="44" t="s">
+      <c r="A8" s="42" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="25">
         <v>6.9212934856760731</v>
       </c>
       <c r="C8" s="25">
         <v>13.228897984986787</v>
       </c>
       <c r="D8" s="28">
         <v>22.423802742473434</v>
       </c>
       <c r="E8" s="28">
         <v>30.09497977784514</v>
       </c>
       <c r="F8" s="29">
         <v>39.750270502755967</v>
       </c>
       <c r="G8" s="30">
         <v>52.152390716572391</v>
       </c>
-      <c r="H8" s="45">
+      <c r="H8" s="43">
         <v>62.427703052588697</v>
       </c>
       <c r="I8" s="25">
         <v>76.849641582871769</v>
       </c>
       <c r="J8" s="25">
         <v>97.232312040674756</v>
       </c>
       <c r="K8" s="25">
         <v>120.755683506175</v>
       </c>
       <c r="L8" s="25">
         <v>167.69148437242887</v>
       </c>
       <c r="M8" s="25">
         <v>187.07966902817364</v>
       </c>
       <c r="N8" s="25">
         <v>16.161062296857803</v>
       </c>
       <c r="O8" s="25">
         <v>25.966443333574844</v>
       </c>
       <c r="P8" s="28">
         <v>39.962507494454456</v>
       </c>
       <c r="Q8" s="28">
         <v>50.728725605173622</v>
       </c>
       <c r="R8" s="29">
         <v>65.874653894299811</v>
       </c>
       <c r="S8" s="30">
         <v>83.640934089520115</v>
       </c>
-      <c r="T8" s="45">
+      <c r="T8" s="43">
         <v>96.938283778033622</v>
       </c>
       <c r="U8" s="25">
         <v>109.68206566835524</v>
       </c>
       <c r="V8" s="25">
         <v>121.77104147430686</v>
       </c>
       <c r="W8" s="25">
         <v>227.12129960182824</v>
       </c>
       <c r="X8" s="25">
         <v>252.14985972071224</v>
       </c>
       <c r="Y8" s="25">
         <v>283.07821399662441</v>
       </c>
       <c r="Z8" s="25">
         <v>16.804727149639813</v>
       </c>
       <c r="AA8" s="25">
         <v>34.283076872937187</v>
       </c>
       <c r="AB8" s="28">
         <v>53.85257789562062</v>
       </c>
       <c r="AC8" s="28">
         <v>70.462838717921812</v>
       </c>
       <c r="AD8" s="29">
         <v>89.18340567898889</v>
       </c>
       <c r="AE8" s="30">
         <v>103.12792932343979</v>
       </c>
-      <c r="AF8" s="45">
+      <c r="AF8" s="43">
         <v>114.09201858174949</v>
       </c>
       <c r="AG8" s="25">
         <v>127.11283183191208</v>
       </c>
       <c r="AH8" s="25">
         <v>204.88114527857908</v>
       </c>
       <c r="AI8" s="25">
         <v>404.34157458975818</v>
       </c>
       <c r="AJ8" s="25">
         <v>435.92792124266583</v>
       </c>
       <c r="AK8" s="25">
         <v>474.40734455207382</v>
       </c>
       <c r="AL8" s="25">
         <v>15.337258760940269</v>
       </c>
       <c r="AM8" s="25">
         <v>34.965196966160818</v>
       </c>
       <c r="AN8" s="28">
         <v>56.587236175477997</v>
       </c>
       <c r="AO8" s="28">
         <v>74.987579523938862</v>
       </c>
       <c r="AP8" s="29">
         <v>105.30617491244337</v>
       </c>
       <c r="AQ8" s="30">
         <v>121.77621097430682</v>
       </c>
-      <c r="AR8" s="45">
+      <c r="AR8" s="43">
         <v>134.98541280729955</v>
       </c>
       <c r="AS8" s="25">
         <v>151.21330468233799</v>
       </c>
       <c r="AT8" s="25">
         <v>213.71763536307748</v>
       </c>
       <c r="AU8" s="25">
         <v>425.64816566758799</v>
       </c>
       <c r="AV8" s="25">
         <v>457.59616268295582</v>
       </c>
       <c r="AW8" s="25">
         <v>502.69824315047424</v>
       </c>
       <c r="AX8" s="25">
         <v>30.930445737176058</v>
       </c>
       <c r="AY8" s="25">
         <v>62.315277099626726</v>
       </c>
       <c r="AZ8" s="28">
         <v>100.98665037830085</v>
       </c>
       <c r="BA8" s="28">
         <v>143.1222020098912</v>
       </c>
       <c r="BB8" s="29">
         <v>191.68143295773297</v>
       </c>
       <c r="BC8" s="30">
         <v>246.03794348079873</v>
       </c>
-      <c r="BD8" s="45">
+      <c r="BD8" s="43">
         <v>293.21606230674377</v>
       </c>
       <c r="BE8" s="25">
         <v>336.375880785775</v>
       </c>
       <c r="BF8" s="25">
         <v>534.6202252512486</v>
       </c>
-      <c r="BG8" s="46">
+      <c r="BG8" s="44">
         <v>680.35214520437614</v>
       </c>
       <c r="BH8" s="25">
         <v>727.09726826694964</v>
       </c>
       <c r="BI8" s="25">
         <v>697.71251522500006</v>
       </c>
       <c r="BJ8" s="25">
         <v>23.023115635010321</v>
       </c>
       <c r="BK8" s="25">
         <v>49.597353406407485</v>
       </c>
       <c r="BL8" s="28">
         <v>61.505612945465479</v>
       </c>
       <c r="BM8" s="28">
         <v>83.340785653736347</v>
       </c>
       <c r="BN8" s="29">
         <v>119.9133868588099</v>
       </c>
       <c r="BO8" s="30">
         <v>138.03491214769838</v>
       </c>
-      <c r="BP8" s="45">
+      <c r="BP8" s="43">
         <v>157.06534563922924</v>
       </c>
       <c r="BQ8" s="25">
         <v>176.81248517990457</v>
       </c>
       <c r="BR8" s="25">
         <v>371.75012014832885</v>
       </c>
       <c r="BS8" s="25">
         <v>444.07054770281019</v>
       </c>
       <c r="BT8" s="25">
         <v>518.54211953601111</v>
       </c>
       <c r="BU8" s="25">
         <v>609.04830157234881</v>
       </c>
-      <c r="BV8" s="47">
+      <c r="BV8" s="45">
         <v>12.234431007773011</v>
       </c>
       <c r="BW8" s="25">
         <v>30.150392818793552</v>
       </c>
       <c r="BX8" s="28">
         <v>45.264786083632032</v>
       </c>
       <c r="BY8" s="28">
         <v>81.152493805960091</v>
       </c>
       <c r="BZ8" s="29">
         <v>114.8823748125596</v>
       </c>
-      <c r="CA8" s="30">
+      <c r="CA8" s="56">
         <v>137.09915032456706</v>
       </c>
-      <c r="CB8" s="45">
+      <c r="CB8" s="43">
         <v>157.40422901266751</v>
       </c>
-      <c r="CC8" s="30">
+      <c r="CC8" s="56">
         <v>180.57658276944389</v>
       </c>
       <c r="CD8" s="25">
         <v>310.86195387423703</v>
       </c>
       <c r="CE8" s="25">
         <v>388.86288216077043</v>
       </c>
       <c r="CF8" s="25">
         <v>455.62145684314737</v>
       </c>
       <c r="CG8" s="25">
         <v>460.63200164564779</v>
       </c>
       <c r="CH8" s="25">
         <v>14.031453058197364</v>
       </c>
       <c r="CI8" s="25">
         <v>39.807319450795603</v>
       </c>
       <c r="CJ8" s="25">
-        <v>79.06798548070303</v>
+        <v>54.602531267159549</v>
       </c>
       <c r="CK8" s="25">
         <v>95.560557455043948</v>
       </c>
       <c r="CL8" s="25">
         <v>126.97963847998223</v>
       </c>
       <c r="CM8" s="25">
         <v>152.57934762034023</v>
       </c>
       <c r="CN8" s="25">
         <v>178.54132947306746</v>
       </c>
       <c r="CO8" s="25">
         <v>202.38987930885764</v>
       </c>
       <c r="CP8" s="25">
         <v>276.2118315254354</v>
       </c>
       <c r="CQ8" s="25">
         <v>325.05319239460277</v>
       </c>
       <c r="CR8" s="25">
         <v>405.65501209580236</v>
       </c>
       <c r="CS8" s="25">
         <v>556.87225202693946</v>
       </c>
       <c r="CT8" s="28">
         <v>14.97555999095445</v>
       </c>
       <c r="CU8" s="25">
         <v>51.297771201436674</v>
       </c>
       <c r="CV8" s="28">
         <v>73.536486368937929</v>
       </c>
       <c r="CW8" s="28">
         <v>126.03268175336831</v>
       </c>
       <c r="CX8" s="29">
         <v>170.09376408286715</v>
       </c>
-      <c r="CY8" s="30">
+      <c r="CY8" s="56">
         <v>167.53822608286714</v>
       </c>
-      <c r="CZ8" s="30">
+      <c r="CZ8" s="56">
         <v>232.52146507705854</v>
       </c>
-      <c r="DA8" s="30">
+      <c r="DA8" s="56">
         <v>260.0126368534406</v>
       </c>
       <c r="DB8" s="28">
         <v>333.23290295817191</v>
       </c>
       <c r="DC8" s="28">
         <v>374.37581046769202</v>
       </c>
       <c r="DD8" s="28">
         <v>499.14640266915802</v>
       </c>
       <c r="DE8" s="28">
         <v>719.29438127748801</v>
       </c>
       <c r="DF8" s="28">
         <v>13.864221001382834</v>
       </c>
       <c r="DG8" s="28">
         <v>44.022958641031622</v>
       </c>
       <c r="DH8" s="28">
         <v>61.351564345857327</v>
       </c>
       <c r="DI8" s="28">
         <v>117.12670314579546</v>
       </c>
       <c r="DJ8" s="28">
         <v>155.85271971062434</v>
       </c>
       <c r="DK8" s="28">
         <v>185.75541713493331</v>
       </c>
       <c r="DL8" s="28">
-        <v>233.76363801872645</v>
+        <v>233.76493707539413</v>
       </c>
       <c r="DM8" s="28">
-        <v>263.46824136736507</v>
+        <v>263.47083948070042</v>
       </c>
       <c r="DN8" s="28">
-        <v>400.0306517884278</v>
+        <v>400.03454895843083</v>
       </c>
       <c r="DO8" s="28">
-        <v>461.72266929811002</v>
+        <v>461.72660261384004</v>
       </c>
       <c r="DP8" s="28">
-        <v>557.92880686307126</v>
+        <v>557.93273795176583</v>
       </c>
       <c r="DQ8" s="28">
-        <v>754.081293587696</v>
+        <v>754.08521783734818</v>
       </c>
       <c r="DR8" s="28">
-        <v>17.718448714910664</v>
+        <v>18.014957048243996</v>
       </c>
       <c r="DS8" s="25">
-        <v>54.998742159644372</v>
+        <v>55.591758826311036</v>
       </c>
       <c r="DT8" s="28">
-        <v>75.693242422741235</v>
+        <v>76.582767422741227</v>
       </c>
       <c r="DU8" s="28">
-        <v>119.67431560323051</v>
+        <v>120.86034893656384</v>
       </c>
       <c r="DV8" s="29">
-        <v>155.20230911364408</v>
-[...8 lines deleted...]
-        <v>223.2287775046585</v>
+        <v>156.68485078031074</v>
+      </c>
+      <c r="DW8" s="56">
+        <v>179.74264025222681</v>
+      </c>
+      <c r="DX8" s="56">
+        <v>203.75096482765298</v>
+      </c>
+      <c r="DY8" s="56">
+        <v>225.60084417132515</v>
       </c>
       <c r="DZ8" s="28">
-        <v>350.88847809067607</v>
+        <v>353.55705309067605</v>
       </c>
       <c r="EA8" s="28">
-        <v>414.28368645531543</v>
+        <v>417.2487697886487</v>
       </c>
       <c r="EB8" s="28">
-        <v>500.95985509261186</v>
+        <v>504.22144675927848</v>
       </c>
       <c r="EC8" s="28">
-        <v>836.21198192093129</v>
-[...32 lines deleted...]
-        <v>754.95722110711438</v>
+        <v>681.41358306767904</v>
+      </c>
+      <c r="ED8" s="31">
+        <v>21.748453436364837</v>
+      </c>
+      <c r="EE8" s="47">
+        <v>83.124104582416763</v>
+      </c>
+      <c r="EF8" s="48">
+        <v>125.24877957347553</v>
+      </c>
+      <c r="EG8" s="49">
+        <v>199.30364851065116</v>
+      </c>
+      <c r="EH8" s="50">
+        <v>236.03282635090605</v>
+      </c>
+      <c r="EI8" s="51">
+        <v>271.82463834080426</v>
+      </c>
+      <c r="EJ8" s="52">
+        <v>314.72772893887924</v>
+      </c>
+      <c r="EK8" s="53">
+        <v>348.24206201866195</v>
+      </c>
+      <c r="EL8" s="54">
+        <v>567.25199039120321</v>
+      </c>
+      <c r="EM8" s="55">
+        <v>629.68417585174427</v>
+      </c>
+      <c r="EN8" s="77">
+        <v>758.66268957142768</v>
       </c>
       <c r="EO8" s="28">
-        <v>1105.5376394137586</v>
-[...32 lines deleted...]
-        <v>778.49237052170986</v>
+        <v>971.53416485202342</v>
+      </c>
+      <c r="EP8" s="31">
+        <v>25.343968869003401</v>
+      </c>
+      <c r="EQ8" s="47">
+        <v>81.787141924569326</v>
+      </c>
+      <c r="ER8" s="48">
+        <v>119.2896684153995</v>
+      </c>
+      <c r="ES8" s="49">
+        <v>205.57926803215057</v>
+      </c>
+      <c r="ET8" s="50">
+        <v>264.95214701672535</v>
+      </c>
+      <c r="EU8" s="51">
+        <v>307.29697785967767</v>
+      </c>
+      <c r="EV8" s="52">
+        <v>356.93334326319626</v>
+      </c>
+      <c r="EW8" s="53">
+        <v>398.9783716822958</v>
+      </c>
+      <c r="EX8" s="54">
+        <v>626.76557960640525</v>
+      </c>
+      <c r="EY8" s="55">
+        <v>718.92567329664996</v>
+      </c>
+      <c r="EZ8" s="77">
+        <v>891.70343013365482</v>
       </c>
       <c r="FA8" s="28">
-        <v>1101.8243890902263</v>
-[...32 lines deleted...]
-        <v>965.04655736691484</v>
+        <v>1135.5283728405288</v>
+      </c>
+      <c r="FB8" s="31">
+        <v>27.08742900053911</v>
+      </c>
+      <c r="FC8" s="47">
+        <v>93.185546307412778</v>
+      </c>
+      <c r="FD8" s="48">
+        <v>140.39234374660526</v>
+      </c>
+      <c r="FE8" s="49">
+        <v>216.67407895163305</v>
+      </c>
+      <c r="FF8" s="50">
+        <v>282.66015647495794</v>
+      </c>
+      <c r="FG8" s="51">
+        <v>330.34443120845231</v>
+      </c>
+      <c r="FH8" s="52">
+        <v>382.67049832624843</v>
+      </c>
+      <c r="FI8" s="53">
+        <v>437.69388132322075</v>
+      </c>
+      <c r="FJ8" s="54">
+        <v>670.30663772953858</v>
+      </c>
+      <c r="FK8" s="55">
+        <v>759.79357176422297</v>
+      </c>
+      <c r="FL8" s="77">
+        <v>977.25475909798058</v>
       </c>
       <c r="FM8" s="28">
-        <v>1273.2205824072967</v>
-[...32 lines deleted...]
-        <v>1077.9532463774622</v>
+        <v>1246.9334200060234</v>
+      </c>
+      <c r="FN8" s="31">
+        <v>48.952365804111729</v>
+      </c>
+      <c r="FO8" s="47">
+        <v>134.65243019860606</v>
+      </c>
+      <c r="FP8" s="48">
+        <v>174.00177052301444</v>
+      </c>
+      <c r="FQ8" s="49">
+        <v>234.10323139966329</v>
+      </c>
+      <c r="FR8" s="50">
+        <v>277.74110361523827</v>
+      </c>
+      <c r="FS8" s="51">
+        <v>388.04811709840578</v>
+      </c>
+      <c r="FT8" s="52">
+        <v>448.00153997083765</v>
+      </c>
+      <c r="FU8" s="53">
+        <v>502.57105245509689</v>
+      </c>
+      <c r="FV8" s="54">
+        <v>848.05598256807502</v>
+      </c>
+      <c r="FW8" s="55">
+        <v>976.36419458430237</v>
+      </c>
+      <c r="FX8" s="77">
+        <v>1099.6675231157192</v>
       </c>
       <c r="FY8" s="28">
-        <v>1469.4848811200075</v>
-[...1 lines deleted...]
-      <c r="FZ8" s="32">
+        <v>1302.2097053783245</v>
+      </c>
+      <c r="FZ8" s="31">
         <v>25.141406809066481</v>
       </c>
-      <c r="GA8" s="49">
+      <c r="GA8" s="47">
         <v>99.965826418938676</v>
       </c>
-      <c r="GB8" s="50">
+      <c r="GB8" s="48">
         <v>154.69617236704545</v>
       </c>
-      <c r="GC8" s="51">
+      <c r="GC8" s="49">
         <v>351.08387575755364</v>
       </c>
-      <c r="GD8" s="52">
+      <c r="GD8" s="50">
         <v>415.09811490297022</v>
       </c>
-      <c r="GE8" s="53">
+      <c r="GE8" s="51">
         <v>513.41244547501105</v>
       </c>
-      <c r="GF8" s="54"/>
-[...3 lines deleted...]
-      <c r="GJ8" s="42"/>
+      <c r="GF8" s="52">
+        <v>524.9050498871178</v>
+      </c>
+      <c r="GG8" s="53"/>
+      <c r="GH8" s="54"/>
+      <c r="GI8" s="55"/>
+      <c r="GJ8" s="77"/>
       <c r="GK8" s="28"/>
       <c r="GL8" s="8"/>
     </row>
     <row r="9" spans="1:194">
-      <c r="A9" s="44" t="s">
+      <c r="A9" s="42" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="25">
         <v>89.455086140445772</v>
       </c>
       <c r="C9" s="25">
         <v>184.01697569463795</v>
       </c>
       <c r="D9" s="28">
         <v>303.16062823283221</v>
       </c>
       <c r="E9" s="28">
         <v>411.49148946080629</v>
       </c>
       <c r="F9" s="29">
         <v>527.72075850001636</v>
       </c>
       <c r="G9" s="30">
         <v>743.80539163631772</v>
       </c>
-      <c r="H9" s="45">
+      <c r="H9" s="43">
         <v>854.53342674115368</v>
       </c>
       <c r="I9" s="25">
         <v>991.67781266940983</v>
       </c>
       <c r="J9" s="25">
         <v>1102.5093145690744</v>
       </c>
       <c r="K9" s="25">
         <v>1228.2683482486186</v>
       </c>
       <c r="L9" s="25">
         <v>1344.0608925446481</v>
       </c>
       <c r="M9" s="25">
         <v>1506.7706079551542</v>
       </c>
       <c r="N9" s="25">
         <v>73.502051331872053</v>
       </c>
       <c r="O9" s="25">
         <v>160.10778208928028</v>
       </c>
       <c r="P9" s="28">
         <v>278.56389914820954</v>
       </c>
       <c r="Q9" s="28">
         <v>385.57841527138663</v>
       </c>
       <c r="R9" s="29">
         <v>499.37459538284168</v>
       </c>
       <c r="S9" s="30">
         <v>720.70345497048675</v>
       </c>
-      <c r="T9" s="45">
+      <c r="T9" s="43">
         <v>835.32395545891234</v>
       </c>
       <c r="U9" s="25">
         <v>975.91608222511479</v>
       </c>
       <c r="V9" s="25">
         <v>1089.5270211962502</v>
       </c>
       <c r="W9" s="25">
         <v>1142.8019964554233</v>
       </c>
       <c r="X9" s="25">
         <v>1237.8529984550341</v>
       </c>
       <c r="Y9" s="25">
         <v>1403.2099701463912</v>
       </c>
       <c r="Z9" s="25">
         <v>81.508079111074437</v>
       </c>
       <c r="AA9" s="25">
         <v>166.35174918720847</v>
       </c>
       <c r="AB9" s="28">
         <v>268.44908301770317</v>
       </c>
       <c r="AC9" s="28">
         <v>379.18879137737213</v>
       </c>
       <c r="AD9" s="29">
         <v>505.73926651183564</v>
       </c>
       <c r="AE9" s="30">
         <v>740.15021780404618</v>
       </c>
-      <c r="AF9" s="45">
+      <c r="AF9" s="43">
         <v>863.75399475745303</v>
       </c>
       <c r="AG9" s="25">
         <v>1012.5163739007595</v>
       </c>
       <c r="AH9" s="25">
         <v>1144.9523447899139</v>
       </c>
       <c r="AI9" s="25">
         <v>1266.39790541351</v>
       </c>
       <c r="AJ9" s="25">
         <v>1364.6925641618645</v>
       </c>
       <c r="AK9" s="25">
         <v>1548.4988990375482</v>
       </c>
       <c r="AL9" s="25">
         <v>80.0300848850124</v>
       </c>
       <c r="AM9" s="25">
         <v>169.87582969976873</v>
       </c>
       <c r="AN9" s="28">
         <v>321.41662743503116</v>
       </c>
       <c r="AO9" s="28">
         <v>436.99026601619903</v>
       </c>
       <c r="AP9" s="29">
         <v>567.24354721418604</v>
       </c>
       <c r="AQ9" s="30">
         <v>819.5739635241614</v>
       </c>
-      <c r="AR9" s="45">
+      <c r="AR9" s="43">
         <v>930.8117780228506</v>
       </c>
       <c r="AS9" s="25">
         <v>1067.7505057971382</v>
       </c>
       <c r="AT9" s="25">
         <v>1181.094349296462</v>
       </c>
       <c r="AU9" s="25">
         <v>1327.7940234364355</v>
       </c>
       <c r="AV9" s="25">
         <v>1429.2263016015895</v>
       </c>
       <c r="AW9" s="25">
         <v>1609.5790036815292</v>
       </c>
       <c r="AX9" s="25">
         <v>105.26857994084922</v>
       </c>
       <c r="AY9" s="25">
         <v>210.40059458715351</v>
       </c>
       <c r="AZ9" s="28">
         <v>328.74068456366933</v>
       </c>
       <c r="BA9" s="28">
         <v>454.18160192041438</v>
       </c>
       <c r="BB9" s="29">
         <v>649.28530006549136</v>
       </c>
       <c r="BC9" s="30">
         <v>902.34364568769013</v>
       </c>
-      <c r="BD9" s="45">
+      <c r="BD9" s="43">
         <v>1064.3212456873896</v>
       </c>
       <c r="BE9" s="25">
         <v>1249.8052212338648</v>
       </c>
       <c r="BF9" s="25">
         <v>1462.2311794701991</v>
       </c>
-      <c r="BG9" s="46">
+      <c r="BG9" s="44">
         <v>1747.8554097398501</v>
       </c>
       <c r="BH9" s="25">
         <v>1886.9285263557463</v>
       </c>
       <c r="BI9" s="25">
         <v>2167.6274740500003</v>
       </c>
       <c r="BJ9" s="25">
         <v>120.61584411494339</v>
       </c>
       <c r="BK9" s="25">
         <v>263.92560468845909</v>
       </c>
       <c r="BL9" s="28">
         <v>318.37032017483267</v>
       </c>
       <c r="BM9" s="28">
         <v>424.33041600244553</v>
       </c>
       <c r="BN9" s="29">
         <v>558.8967956079789</v>
       </c>
       <c r="BO9" s="30">
         <v>843.5171547284092</v>
       </c>
-      <c r="BP9" s="45">
+      <c r="BP9" s="43">
         <v>1084.9294244615303</v>
       </c>
       <c r="BQ9" s="25">
         <v>1289.2724321217743</v>
       </c>
       <c r="BR9" s="25">
         <v>1753.7494185589003</v>
       </c>
       <c r="BS9" s="25">
         <v>2040.7820707146298</v>
       </c>
       <c r="BT9" s="25">
         <v>2223.4383136852293</v>
       </c>
       <c r="BU9" s="25">
         <v>2565.488524189293</v>
       </c>
-      <c r="BV9" s="47">
+      <c r="BV9" s="45">
         <v>118.22457351164974</v>
       </c>
       <c r="BW9" s="25">
         <v>279.63097632783666</v>
       </c>
       <c r="BX9" s="28">
         <v>336.92159014661837</v>
       </c>
       <c r="BY9" s="28">
         <v>446.30122463973595</v>
       </c>
       <c r="BZ9" s="29">
         <v>573.96580914473884</v>
       </c>
-      <c r="CA9" s="30">
+      <c r="CA9" s="56">
         <v>874.25969386234817</v>
       </c>
-      <c r="CB9" s="45">
+      <c r="CB9" s="43">
         <v>1094.7480050665845</v>
       </c>
-      <c r="CC9" s="30">
+      <c r="CC9" s="56">
         <v>1307.2331195383863</v>
       </c>
       <c r="CD9" s="25">
         <v>1798.060701606141</v>
       </c>
       <c r="CE9" s="25">
         <v>2100.5739318169185</v>
       </c>
       <c r="CF9" s="25">
         <v>2279.5478577618996</v>
       </c>
       <c r="CG9" s="25">
         <v>2838.8930927723895</v>
       </c>
       <c r="CH9" s="25">
-        <v>142.59386375063315</v>
+        <v>142.72059917063314</v>
       </c>
       <c r="CI9" s="25">
-        <v>333.48337380700298</v>
+        <v>333.73684464700295</v>
       </c>
       <c r="CJ9" s="25">
-        <v>373.45932038782382</v>
+        <v>396.67136200749303</v>
       </c>
       <c r="CK9" s="25">
-        <v>525.9025628756882</v>
+        <v>526.40950455568816</v>
       </c>
       <c r="CL9" s="25">
-        <v>680.01692731391745</v>
+        <v>680.65060441391745</v>
       </c>
       <c r="CM9" s="25">
-        <v>1046.1647542646288</v>
+        <v>1046.9251667846288</v>
       </c>
       <c r="CN9" s="25">
-        <v>1317.2361708777214</v>
+        <v>1318.1233188177214</v>
       </c>
       <c r="CO9" s="25">
-        <v>1578.730879476416</v>
+        <v>1579.7447628364162</v>
       </c>
       <c r="CP9" s="25">
-        <v>2165.9679877037197</v>
+        <v>2167.1086064837195</v>
       </c>
       <c r="CQ9" s="25">
-        <v>2530.7936132188925</v>
+        <v>2532.0609674188922</v>
       </c>
       <c r="CR9" s="25">
-        <v>2758.3548074777377</v>
+        <v>2759.7488970977374</v>
       </c>
       <c r="CS9" s="25">
-        <v>3091.4772862314671</v>
+        <v>3092.9981112714668</v>
       </c>
       <c r="CT9" s="28">
         <v>146.56707552981115</v>
       </c>
       <c r="CU9" s="25">
         <v>383.98919519548457</v>
       </c>
       <c r="CV9" s="28">
         <v>461.19665149944365</v>
       </c>
       <c r="CW9" s="28">
         <v>603.46105474044111</v>
       </c>
       <c r="CX9" s="29">
         <v>802.40456228453741</v>
       </c>
-      <c r="CY9" s="30">
+      <c r="CY9" s="56">
         <v>801.83441636687076</v>
       </c>
-      <c r="CZ9" s="30">
+      <c r="CZ9" s="56">
         <v>1646.7130504881347</v>
       </c>
-      <c r="DA9" s="30">
+      <c r="DA9" s="56">
         <v>1931.2376519321415</v>
       </c>
       <c r="DB9" s="28">
         <v>2649.538689908924</v>
       </c>
       <c r="DC9" s="28">
         <v>3065.2934991058678</v>
       </c>
       <c r="DD9" s="28">
         <v>3352.9587620751358</v>
       </c>
       <c r="DE9" s="28">
         <v>3911.9081663737211</v>
       </c>
       <c r="DF9" s="28">
-        <v>166.09140964071173</v>
+        <v>166.18783953745032</v>
       </c>
       <c r="DG9" s="28">
-        <v>377.69261106130369</v>
+        <v>377.88547085478086</v>
       </c>
       <c r="DH9" s="28">
-        <v>463.17232768786539</v>
+        <v>463.4616173780812</v>
       </c>
       <c r="DI9" s="28">
-        <v>621.78687993315725</v>
+        <v>622.17259952011159</v>
       </c>
       <c r="DJ9" s="28">
-        <v>805.15469772326151</v>
+        <v>805.63684720695449</v>
       </c>
       <c r="DK9" s="28">
-        <v>1257.9807921261213</v>
+        <v>1258.5593715065527</v>
       </c>
       <c r="DL9" s="28">
-        <v>1579.396243340223</v>
+        <v>1580.5549372023074</v>
       </c>
       <c r="DM9" s="28">
-        <v>1882.9266898046869</v>
+        <v>1884.6654981484244</v>
       </c>
       <c r="DN9" s="28">
-        <v>2603.2074309985928</v>
+        <v>2605.5263538239833</v>
       </c>
       <c r="DO9" s="28">
-        <v>3055.2218335453249</v>
+        <v>3028.3169641964951</v>
       </c>
       <c r="DP9" s="28">
-        <v>3334.3079014546342</v>
+        <v>3307.5152414692757</v>
       </c>
       <c r="DQ9" s="28">
-        <v>3769.5852751154744</v>
+        <v>3742.937502469867</v>
       </c>
       <c r="DR9" s="28">
-        <v>135.74506882640486</v>
+        <v>135.92623549307152</v>
       </c>
       <c r="DS9" s="25">
-        <v>307.10783433769819</v>
+        <v>307.4701676710315</v>
       </c>
       <c r="DT9" s="28">
-        <v>375.52734336950289</v>
+        <v>376.07084336950288</v>
       </c>
       <c r="DU9" s="28">
-        <v>501.58380866042444</v>
+        <v>502.30847532709106</v>
       </c>
       <c r="DV9" s="29">
-        <v>651.31865335819793</v>
-[...8 lines deleted...]
-        <v>1463.3875149772155</v>
+        <v>652.22448669153118</v>
+      </c>
+      <c r="DW9" s="56">
+        <v>1045.0659151633647</v>
+      </c>
+      <c r="DX9" s="56">
+        <v>1265.2849631042634</v>
+      </c>
+      <c r="DY9" s="56">
+        <v>1464.8368483105487</v>
       </c>
       <c r="DZ9" s="28">
-        <v>2002.7177272934671</v>
+        <v>2004.3482272934671</v>
       </c>
       <c r="EA9" s="28">
-        <v>2318.115874604327</v>
+        <v>2319.927541270994</v>
       </c>
       <c r="EB9" s="28">
-        <v>2540.0499118677226</v>
+        <v>2542.0427452010563</v>
       </c>
       <c r="EC9" s="28">
-        <v>4014.0857228840568</v>
-[...32 lines deleted...]
-        <v>4003.138324058993</v>
+        <v>2880.1716161399436</v>
+      </c>
+      <c r="ED9" s="31">
+        <v>216.08390776625396</v>
+      </c>
+      <c r="EE9" s="47">
+        <v>495.88098858084112</v>
+      </c>
+      <c r="EF9" s="48">
+        <v>599.71159967148685</v>
+      </c>
+      <c r="EG9" s="49">
+        <v>791.79908613192379</v>
+      </c>
+      <c r="EH9" s="50">
+        <v>962.23078489483487</v>
+      </c>
+      <c r="EI9" s="51">
+        <v>1617.3521417446605</v>
+      </c>
+      <c r="EJ9" s="52">
+        <v>1927.3665056592827</v>
+      </c>
+      <c r="EK9" s="53">
+        <v>2208.4045935728368</v>
+      </c>
+      <c r="EL9" s="54">
+        <v>3170.249599989842</v>
+      </c>
+      <c r="EM9" s="55">
+        <v>3640.7429899019553</v>
+      </c>
+      <c r="EN9" s="77">
+        <v>4003.9683234637873</v>
       </c>
       <c r="EO9" s="28">
-        <v>4700.9267703627993</v>
-[...32 lines deleted...]
-        <v>3897.6313107637707</v>
+        <v>4520.5752923014488</v>
+      </c>
+      <c r="EP9" s="31">
+        <v>203.86946540127025</v>
+      </c>
+      <c r="EQ9" s="47">
+        <v>500.85010313074935</v>
+      </c>
+      <c r="ER9" s="48">
+        <v>600.48307991017032</v>
+      </c>
+      <c r="ES9" s="49">
+        <v>803.5439156905727</v>
+      </c>
+      <c r="ET9" s="50">
+        <v>975.82829724061253</v>
+      </c>
+      <c r="EU9" s="51">
+        <v>1609.176131048087</v>
+      </c>
+      <c r="EV9" s="52">
+        <v>1921.8114744658544</v>
+      </c>
+      <c r="EW9" s="53">
+        <v>2212.5468046005544</v>
+      </c>
+      <c r="EX9" s="54">
+        <v>3099.5183638348071</v>
+      </c>
+      <c r="EY9" s="55">
+        <v>3580.706049564174</v>
+      </c>
+      <c r="EZ9" s="77">
+        <v>3941.9337934132841</v>
       </c>
       <c r="FA9" s="28">
-        <v>4558.6867819651243</v>
-[...32 lines deleted...]
-        <v>4314.0320812695518</v>
+        <v>4542.5977310847884</v>
+      </c>
+      <c r="FB9" s="31">
+        <v>219.46558318028573</v>
+      </c>
+      <c r="FC9" s="47">
+        <v>545.94726996143697</v>
+      </c>
+      <c r="FD9" s="48">
+        <v>650.76348118304713</v>
+      </c>
+      <c r="FE9" s="49">
+        <v>865.01641959327139</v>
+      </c>
+      <c r="FF9" s="50">
+        <v>1052.1654569275881</v>
+      </c>
+      <c r="FG9" s="51">
+        <v>1735.9874229533038</v>
+      </c>
+      <c r="FH9" s="52">
+        <v>2080.7678563466279</v>
+      </c>
+      <c r="FI9" s="53">
+        <v>2416.9067175046221</v>
+      </c>
+      <c r="FJ9" s="54">
+        <v>3450.6837607977322</v>
+      </c>
+      <c r="FK9" s="55">
+        <v>3952.6078413427608</v>
+      </c>
+      <c r="FL9" s="77">
+        <v>4349.0949388716917</v>
       </c>
       <c r="FM9" s="28">
-        <v>5074.7219505858366</v>
-[...32 lines deleted...]
-        <v>4656.6641536159195</v>
+        <v>5009.7707590179052</v>
+      </c>
+      <c r="FN9" s="31">
+        <v>257.28478518572496</v>
+      </c>
+      <c r="FO9" s="47">
+        <v>735.03324861434032</v>
+      </c>
+      <c r="FP9" s="48">
+        <v>948.48670499373247</v>
+      </c>
+      <c r="FQ9" s="49">
+        <v>1324.8640878344756</v>
+      </c>
+      <c r="FR9" s="50">
+        <v>1554.5382526732906</v>
+      </c>
+      <c r="FS9" s="51">
+        <v>2150.3225043769144</v>
+      </c>
+      <c r="FT9" s="52">
+        <v>2510.5499602759455</v>
+      </c>
+      <c r="FU9" s="53">
+        <v>2842.348109192867</v>
+      </c>
+      <c r="FV9" s="54">
+        <v>3791.5652584232671</v>
+      </c>
+      <c r="FW9" s="55">
+        <v>4360.9812261561783</v>
+      </c>
+      <c r="FX9" s="77">
+        <v>5005.7789358976779</v>
       </c>
       <c r="FY9" s="28">
-        <v>5458.3914444291686</v>
-[...1 lines deleted...]
-      <c r="FZ9" s="32">
+        <v>6108.8476977503024</v>
+      </c>
+      <c r="FZ9" s="31">
         <v>197.38341354522197</v>
       </c>
-      <c r="GA9" s="49">
+      <c r="GA9" s="47">
         <v>574.09581716222942</v>
       </c>
-      <c r="GB9" s="50">
+      <c r="GB9" s="48">
         <v>706.18267831042306</v>
       </c>
-      <c r="GC9" s="51">
+      <c r="GC9" s="49">
         <v>1074.0762047994374</v>
       </c>
-      <c r="GD9" s="52">
+      <c r="GD9" s="50">
         <v>1260.166607358668</v>
       </c>
-      <c r="GE9" s="53">
+      <c r="GE9" s="51">
         <v>2160.3629550489513</v>
       </c>
-      <c r="GF9" s="54"/>
-[...3 lines deleted...]
-      <c r="GJ9" s="42"/>
+      <c r="GF9" s="52">
+        <v>2605.7243124163483</v>
+      </c>
+      <c r="GG9" s="53"/>
+      <c r="GH9" s="54"/>
+      <c r="GI9" s="55"/>
+      <c r="GJ9" s="77"/>
       <c r="GK9" s="28"/>
       <c r="GL9" s="8"/>
     </row>
     <row r="10" spans="1:194">
-      <c r="A10" s="44" t="s">
+      <c r="A10" s="42" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="25">
         <v>73.837829950556667</v>
       </c>
       <c r="C10" s="25">
         <v>140.76679497435882</v>
       </c>
       <c r="D10" s="28">
         <v>222.46636532136066</v>
       </c>
       <c r="E10" s="28">
         <v>282.929843659337</v>
       </c>
       <c r="F10" s="29">
         <v>350.38583733126291</v>
       </c>
       <c r="G10" s="30">
         <v>438.49394223794508</v>
       </c>
-      <c r="H10" s="45">
+      <c r="H10" s="43">
         <v>502.15031000677311</v>
       </c>
       <c r="I10" s="25">
         <v>573.05557891857791</v>
       </c>
       <c r="J10" s="25">
         <v>707.29807392229293</v>
       </c>
       <c r="K10" s="25">
         <v>845.30237734738591</v>
       </c>
       <c r="L10" s="25">
         <v>923.60105721346861</v>
       </c>
       <c r="M10" s="25">
         <v>1028.6873864182862</v>
       </c>
       <c r="N10" s="25">
         <v>62.318674036671723</v>
       </c>
       <c r="O10" s="25">
         <v>147.57743907907226</v>
       </c>
       <c r="P10" s="28">
         <v>239.54781449963667</v>
       </c>
       <c r="Q10" s="28">
         <v>320.40928901758792</v>
       </c>
       <c r="R10" s="29">
         <v>408.39694433564239</v>
       </c>
       <c r="S10" s="30">
         <v>544.75595963982653</v>
       </c>
-      <c r="T10" s="45">
+      <c r="T10" s="43">
         <v>670.16354566594828</v>
       </c>
       <c r="U10" s="25">
         <v>788.78211107925063</v>
       </c>
       <c r="V10" s="25">
         <v>935.4291775081374</v>
       </c>
       <c r="W10" s="25">
         <v>1006.3940991427435</v>
       </c>
       <c r="X10" s="25">
         <v>1089.1895613293602</v>
       </c>
       <c r="Y10" s="25">
         <v>1183.3885333281173</v>
       </c>
       <c r="Z10" s="25">
         <v>66.155804016993386</v>
       </c>
       <c r="AA10" s="25">
         <v>135.79460429432743</v>
       </c>
       <c r="AB10" s="28">
         <v>214.49619430124906</v>
       </c>
       <c r="AC10" s="28">
         <v>299.79887715963577</v>
       </c>
       <c r="AD10" s="29">
         <v>388.4944762617759</v>
       </c>
       <c r="AE10" s="30">
         <v>514.93114472811806</v>
       </c>
-      <c r="AF10" s="45">
+      <c r="AF10" s="43">
         <v>639.28593910982852</v>
       </c>
       <c r="AG10" s="25">
         <v>828.65320593928732</v>
       </c>
       <c r="AH10" s="25">
         <v>1029.4561674718057</v>
       </c>
       <c r="AI10" s="25">
         <v>1157.1765577371241</v>
       </c>
       <c r="AJ10" s="25">
         <v>1231.0134748227672</v>
       </c>
       <c r="AK10" s="25">
         <v>1327.1043280857459</v>
       </c>
       <c r="AL10" s="25">
         <v>94.030379225776869</v>
       </c>
       <c r="AM10" s="25">
         <v>168.23249647284433</v>
       </c>
       <c r="AN10" s="28">
         <v>282.88127214052537</v>
       </c>
       <c r="AO10" s="28">
         <v>377.39697320721046</v>
       </c>
       <c r="AP10" s="29">
         <v>487.7888631712122</v>
       </c>
       <c r="AQ10" s="30">
         <v>614.86841147936548</v>
       </c>
-      <c r="AR10" s="45">
+      <c r="AR10" s="43">
         <v>715.46280999403132</v>
       </c>
       <c r="AS10" s="25">
         <v>857.49292708121698</v>
       </c>
       <c r="AT10" s="25">
         <v>1086.6723393741504</v>
       </c>
       <c r="AU10" s="25">
         <v>1221.9423726718971</v>
       </c>
       <c r="AV10" s="25">
         <v>1295.3642354585459</v>
       </c>
       <c r="AW10" s="25">
         <v>1418.3678005723398</v>
       </c>
       <c r="AX10" s="25">
         <v>86.085325557451711</v>
       </c>
       <c r="AY10" s="25">
         <v>172.83539821392861</v>
       </c>
       <c r="AZ10" s="28">
         <v>282.11859496189749</v>
       </c>
       <c r="BA10" s="28">
         <v>380.14447110658796</v>
       </c>
       <c r="BB10" s="29">
         <v>519.74965595338858</v>
       </c>
       <c r="BC10" s="30">
         <v>677.51962368589557</v>
       </c>
-      <c r="BD10" s="45">
+      <c r="BD10" s="43">
         <v>798.40188549067682</v>
       </c>
       <c r="BE10" s="25">
         <v>941.04779892502779</v>
       </c>
       <c r="BF10" s="25">
         <v>1388.5866382512531</v>
       </c>
-      <c r="BG10" s="46">
+      <c r="BG10" s="44">
         <v>1688.4521326165427</v>
       </c>
       <c r="BH10" s="25">
         <v>1827.1736750159982</v>
       </c>
       <c r="BI10" s="25">
         <v>1978.7713732299999</v>
       </c>
       <c r="BJ10" s="25">
         <v>82.227452333350612</v>
       </c>
       <c r="BK10" s="25">
         <v>176.12381332775436</v>
       </c>
       <c r="BL10" s="28">
         <v>204.12193582996025</v>
       </c>
       <c r="BM10" s="28">
         <v>263.96334503247539</v>
       </c>
       <c r="BN10" s="29">
         <v>377.43977771925853</v>
       </c>
       <c r="BO10" s="30">
         <v>467.22906943935112</v>
       </c>
-      <c r="BP10" s="45">
+      <c r="BP10" s="43">
         <v>580.73040241435399</v>
       </c>
       <c r="BQ10" s="25">
         <v>726.72039517969063</v>
       </c>
       <c r="BR10" s="25">
         <v>1290.8681079725106</v>
       </c>
       <c r="BS10" s="25">
         <v>1558.1987438039782</v>
       </c>
       <c r="BT10" s="25">
         <v>1686.6953737095157</v>
       </c>
       <c r="BU10" s="25">
         <v>2127.0499891246254</v>
       </c>
-      <c r="BV10" s="47">
+      <c r="BV10" s="45">
         <v>122.00861070650731</v>
       </c>
       <c r="BW10" s="25">
         <v>216.82594462211352</v>
       </c>
       <c r="BX10" s="28">
         <v>252.56744864684777</v>
       </c>
       <c r="BY10" s="28">
         <v>326.37965220369688</v>
       </c>
       <c r="BZ10" s="29">
         <v>429.25669612948121</v>
       </c>
-      <c r="CA10" s="30">
+      <c r="CA10" s="56">
         <v>536.86714630148185</v>
       </c>
-      <c r="CB10" s="45">
+      <c r="CB10" s="43">
         <v>699.07778501960797</v>
       </c>
-      <c r="CC10" s="30">
+      <c r="CC10" s="56">
         <v>855.22268280786636</v>
       </c>
       <c r="CD10" s="25">
         <v>1428.5304648615006</v>
       </c>
       <c r="CE10" s="25">
         <v>1718.4303717356454</v>
       </c>
       <c r="CF10" s="25">
         <v>1905.924174981903</v>
       </c>
       <c r="CG10" s="25">
         <v>2201.6097359912169</v>
       </c>
       <c r="CH10" s="25">
-        <v>97.507561185125837</v>
+        <v>111.55604660508584</v>
       </c>
       <c r="CI10" s="25">
-        <v>208.11734697160156</v>
+        <v>236.21431781152157</v>
       </c>
       <c r="CJ10" s="25">
-        <v>317.19620217929292</v>
+        <v>295.30996559283221</v>
       </c>
       <c r="CK10" s="25">
-        <v>338.2894784509017</v>
+        <v>394.48342013074171</v>
       </c>
       <c r="CL10" s="25">
-        <v>444.35391077745396</v>
+        <v>514.59633787725397</v>
       </c>
       <c r="CM10" s="25">
-        <v>561.98394906904161</v>
+        <v>646.27486158880163</v>
       </c>
       <c r="CN10" s="25">
-        <v>726.22850131723158</v>
+        <v>824.56789925695148</v>
       </c>
       <c r="CO10" s="25">
-        <v>874.36875748936598</v>
+        <v>986.75664084904588</v>
       </c>
       <c r="CP10" s="25">
-        <v>1877.9502438518748</v>
+        <v>2004.3866126315147</v>
       </c>
       <c r="CQ10" s="25">
-        <v>2158.6831019338415</v>
+        <v>2299.1679561334417</v>
       </c>
       <c r="CR10" s="25">
-        <v>2314.3637949169297</v>
+        <v>2468.8971345364898</v>
       </c>
       <c r="CS10" s="25">
-        <v>2552.0901141881413</v>
+        <v>2720.6719392276614</v>
       </c>
       <c r="CT10" s="28">
         <v>114.25339048511761</v>
       </c>
       <c r="CU10" s="25">
         <v>292.15170969955</v>
       </c>
       <c r="CV10" s="28">
         <v>362.27244024460356</v>
       </c>
       <c r="CW10" s="28">
         <v>473.11869483461032</v>
       </c>
       <c r="CX10" s="29">
         <v>623.61353241443646</v>
       </c>
-      <c r="CY10" s="30">
+      <c r="CY10" s="56">
         <v>548.93803302316951</v>
       </c>
-      <c r="CZ10" s="30">
+      <c r="CZ10" s="56">
         <v>1049.3864387778567</v>
       </c>
-      <c r="DA10" s="30">
+      <c r="DA10" s="56">
         <v>1226.0554813087635</v>
       </c>
       <c r="DB10" s="28">
         <v>2044.2304817732866</v>
       </c>
       <c r="DC10" s="28">
         <v>2335.9426353993017</v>
       </c>
       <c r="DD10" s="28">
         <v>2625.3594274134102</v>
       </c>
       <c r="DE10" s="28">
         <v>3233.4048100184577</v>
       </c>
       <c r="DF10" s="28">
-        <v>116.79862649818207</v>
+        <v>134.51266348942943</v>
       </c>
       <c r="DG10" s="28">
-        <v>244.20038325232878</v>
+        <v>279.62845723482349</v>
       </c>
       <c r="DH10" s="28">
-        <v>293.6792652428328</v>
+        <v>346.82137621657489</v>
       </c>
       <c r="DI10" s="28">
-        <v>397.43726494431968</v>
+        <v>468.29341290930915</v>
       </c>
       <c r="DJ10" s="28">
-        <v>524.02882552329174</v>
+        <v>612.59901047952849</v>
       </c>
       <c r="DK10" s="28">
-        <v>665.73115336353669</v>
+        <v>772.01537531102076</v>
       </c>
       <c r="DL10" s="28">
-        <v>859.71791521879607</v>
+        <v>986.311671456667</v>
       </c>
       <c r="DM10" s="28">
-        <v>1026.5639540451975</v>
+        <v>1173.4672445734554</v>
       </c>
       <c r="DN10" s="28">
-        <v>2191.7529999728163</v>
+        <v>2358.9658247914613</v>
       </c>
       <c r="DO10" s="28">
-        <v>2560.3210288585306</v>
+        <v>2747.8433879675622</v>
       </c>
       <c r="DP10" s="28">
-        <v>2738.9289923630145</v>
+        <v>2944.1595102020087</v>
       </c>
       <c r="DQ10" s="28">
-        <v>3009.6448625969047</v>
+        <v>3232.5713657707729</v>
       </c>
       <c r="DR10" s="28">
-        <v>189.76524157926789</v>
+        <v>202.03644991260123</v>
       </c>
       <c r="DS10" s="25">
-        <v>414.5003491764553</v>
+        <v>439.04276584312197</v>
       </c>
       <c r="DT10" s="28">
-        <v>503.22153798095405</v>
+        <v>540.03516298095406</v>
       </c>
       <c r="DU10" s="28">
-        <v>766.62913665433848</v>
+        <v>815.71396998767182</v>
       </c>
       <c r="DV10" s="29">
-        <v>1066.3118017807731</v>
-[...8 lines deleted...]
-        <v>2246.7707927935721</v>
+        <v>1127.6678434474397</v>
+      </c>
+      <c r="DW10" s="56">
+        <v>1679.7730295914578</v>
+      </c>
+      <c r="DX10" s="56">
+        <v>2040.421891656043</v>
+      </c>
+      <c r="DY10" s="56">
+        <v>2344.9404594602388</v>
       </c>
       <c r="DZ10" s="28">
-        <v>3765.127815796201</v>
+        <v>3875.5686907962008</v>
       </c>
       <c r="EA10" s="28">
-        <v>4462.2594625680777</v>
+        <v>4584.9715459014105</v>
       </c>
       <c r="EB10" s="28">
-        <v>4932.3422026862554</v>
+        <v>5067.3254943529219</v>
       </c>
       <c r="EC10" s="28">
-        <v>3487.4286667137653</v>
-[...32 lines deleted...]
-        <v>3526.4725858892921</v>
+        <v>5832.6777403701089</v>
+      </c>
+      <c r="ED10" s="31">
+        <v>182.43383620151511</v>
+      </c>
+      <c r="EE10" s="47">
+        <v>390.08390779046351</v>
+      </c>
+      <c r="EF10" s="48">
+        <v>481.41786091048954</v>
+      </c>
+      <c r="EG10" s="49">
+        <v>648.90189785867437</v>
+      </c>
+      <c r="EH10" s="50">
+        <v>806.08275172050071</v>
+      </c>
+      <c r="EI10" s="51">
+        <v>1030.2141683650443</v>
+      </c>
+      <c r="EJ10" s="52">
+        <v>1307.9965286168817</v>
+      </c>
+      <c r="EK10" s="53">
+        <v>1558.1827659554347</v>
+      </c>
+      <c r="EL10" s="54">
+        <v>2755.0377973225659</v>
+      </c>
+      <c r="EM10" s="55">
+        <v>3334.7763362227706</v>
+      </c>
+      <c r="EN10" s="77">
+        <v>3656.9233724730702</v>
       </c>
       <c r="EO10" s="28">
-        <v>4398.9795574908912</v>
-[...32 lines deleted...]
-        <v>3382.3889748842475</v>
+        <v>4073.5978937589866</v>
+      </c>
+      <c r="EP10" s="31">
+        <v>202.08192477042797</v>
+      </c>
+      <c r="EQ10" s="47">
+        <v>432.51421589003962</v>
+      </c>
+      <c r="ER10" s="48">
+        <v>543.10820092757831</v>
+      </c>
+      <c r="ES10" s="49">
+        <v>749.58783720205292</v>
+      </c>
+      <c r="ET10" s="50">
+        <v>933.56600012142189</v>
+      </c>
+      <c r="EU10" s="51">
+        <v>1190.5002691080583</v>
+      </c>
+      <c r="EV10" s="52">
+        <v>1544.6245576458571</v>
+      </c>
+      <c r="EW10" s="53">
+        <v>1833.5800970565158</v>
+      </c>
+      <c r="EX10" s="54">
+        <v>3380.1675856448664</v>
+      </c>
+      <c r="EY10" s="55">
+        <v>3927.6467558135187</v>
+      </c>
+      <c r="EZ10" s="77">
+        <v>4292.7014769326897</v>
       </c>
       <c r="FA10" s="28">
-        <v>4083.0286885760988</v>
-[...32 lines deleted...]
-        <v>4710.2142003959107</v>
+        <v>4760.8613331691831</v>
+      </c>
+      <c r="FB10" s="31">
+        <v>273.52413620481047</v>
+      </c>
+      <c r="FC10" s="47">
+        <v>589.97392996085591</v>
+      </c>
+      <c r="FD10" s="48">
+        <v>776.43003173076806</v>
+      </c>
+      <c r="FE10" s="49">
+        <v>1056.5430807471366</v>
+      </c>
+      <c r="FF10" s="50">
+        <v>1317.7009705945698</v>
+      </c>
+      <c r="FG10" s="51">
+        <v>1623.8757890007691</v>
+      </c>
+      <c r="FH10" s="52">
+        <v>2051.2154370882308</v>
+      </c>
+      <c r="FI10" s="53">
+        <v>2419.7379321987592</v>
+      </c>
+      <c r="FJ10" s="54">
+        <v>4385.0008859795525</v>
+      </c>
+      <c r="FK10" s="55">
+        <v>5142.9397531133527</v>
+      </c>
+      <c r="FL10" s="77">
+        <v>5613.5812872325887</v>
       </c>
       <c r="FM10" s="28">
-        <v>5308.0447235670927</v>
-[...32 lines deleted...]
-        <v>5524.3990302564052</v>
+        <v>6179.9142953901555</v>
+      </c>
+      <c r="FN10" s="31">
+        <v>293.04955565109191</v>
+      </c>
+      <c r="FO10" s="47">
+        <v>664.64055794952719</v>
+      </c>
+      <c r="FP10" s="48">
+        <v>897.38159898026038</v>
+      </c>
+      <c r="FQ10" s="49">
+        <v>1236.0881513759091</v>
+      </c>
+      <c r="FR10" s="50">
+        <v>1492.3698972384955</v>
+      </c>
+      <c r="FS10" s="51">
+        <v>1989.6877235281277</v>
+      </c>
+      <c r="FT10" s="52">
+        <v>2375.6664781408949</v>
+      </c>
+      <c r="FU10" s="53">
+        <v>2744.7480060565645</v>
+      </c>
+      <c r="FV10" s="54">
+        <v>4453.5501910401645</v>
+      </c>
+      <c r="FW10" s="55">
+        <v>5140.2811133626556</v>
+      </c>
+      <c r="FX10" s="77">
+        <v>5674.721149107887</v>
       </c>
       <c r="FY10" s="28">
-        <v>6520.7957729528252</v>
-[...1 lines deleted...]
-      <c r="FZ10" s="32">
+        <v>6479.857214496853</v>
+      </c>
+      <c r="FZ10" s="31">
         <v>249.18358395236737</v>
       </c>
-      <c r="GA10" s="49">
+      <c r="GA10" s="47">
         <v>609.59904781481362</v>
       </c>
-      <c r="GB10" s="50">
+      <c r="GB10" s="48">
         <v>810.71340040946654</v>
       </c>
-      <c r="GC10" s="51">
+      <c r="GC10" s="49">
         <v>1420.6646519138135</v>
       </c>
-      <c r="GD10" s="52">
+      <c r="GD10" s="50">
         <v>1769.1825627757253</v>
       </c>
-      <c r="GE10" s="53">
+      <c r="GE10" s="51">
         <v>2157.6270057186098</v>
       </c>
-      <c r="GF10" s="54"/>
-[...3 lines deleted...]
-      <c r="GJ10" s="42"/>
+      <c r="GF10" s="52">
+        <v>2578.4430343416489</v>
+      </c>
+      <c r="GG10" s="53"/>
+      <c r="GH10" s="54"/>
+      <c r="GI10" s="55"/>
+      <c r="GJ10" s="77"/>
       <c r="GK10" s="28"/>
       <c r="GL10" s="8"/>
     </row>
     <row r="11" spans="1:194">
-      <c r="A11" s="44" t="s">
+      <c r="A11" s="42" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="25">
         <v>141.52538784706468</v>
       </c>
       <c r="C11" s="25">
         <v>282.5197037026594</v>
       </c>
       <c r="D11" s="28">
         <v>473.61809021682024</v>
       </c>
       <c r="E11" s="28">
         <v>638.09695982564665</v>
       </c>
       <c r="F11" s="29">
         <v>823.9292966604296</v>
       </c>
       <c r="G11" s="30">
         <v>1083.2461586609936</v>
       </c>
-      <c r="H11" s="45">
+      <c r="H11" s="43">
         <v>1348.7785814005344</v>
       </c>
       <c r="I11" s="25">
         <v>1656.3050237329135</v>
       </c>
       <c r="J11" s="25">
         <v>2033.7221251294004</v>
       </c>
       <c r="K11" s="25">
         <v>2315.4243710412306</v>
       </c>
       <c r="L11" s="25">
         <v>2471.0354646384726</v>
       </c>
       <c r="M11" s="25">
         <v>2710.1423239098567</v>
       </c>
       <c r="N11" s="25">
         <v>139.60701715607743</v>
       </c>
       <c r="O11" s="25">
         <v>315.52603495339207</v>
       </c>
       <c r="P11" s="28">
         <v>552.05441705956764</v>
       </c>
       <c r="Q11" s="28">
         <v>758.56396845415748</v>
       </c>
       <c r="R11" s="29">
         <v>991.19066588484111</v>
       </c>
       <c r="S11" s="30">
         <v>1330.0386005238502</v>
       </c>
-      <c r="T11" s="45">
+      <c r="T11" s="43">
         <v>1612.9070244345919</v>
       </c>
       <c r="U11" s="25">
         <v>1909.7252517174186</v>
       </c>
       <c r="V11" s="25">
         <v>2313.6582000768217</v>
       </c>
       <c r="W11" s="25">
         <v>2463.0110836447298</v>
       </c>
       <c r="X11" s="25">
         <v>2518.9139573407119</v>
       </c>
       <c r="Y11" s="25">
         <v>2837.4039645706762</v>
       </c>
       <c r="Z11" s="25">
         <v>180.444143665436</v>
       </c>
       <c r="AA11" s="25">
         <v>358.87941731295314</v>
       </c>
       <c r="AB11" s="28">
         <v>573.7188685205515</v>
       </c>
       <c r="AC11" s="28">
         <v>802.19720293346882</v>
       </c>
       <c r="AD11" s="29">
         <v>1058.6654844831246</v>
       </c>
       <c r="AE11" s="30">
         <v>1397.5591336609868</v>
       </c>
-      <c r="AF11" s="45">
+      <c r="AF11" s="43">
         <v>1655.2361887342042</v>
       </c>
       <c r="AG11" s="25">
         <v>1918.1822927233179</v>
       </c>
       <c r="AH11" s="25">
         <v>2226.6648454550027</v>
       </c>
       <c r="AI11" s="25">
         <v>2363.717806422057</v>
       </c>
       <c r="AJ11" s="25">
         <v>2434.2230382810958</v>
       </c>
       <c r="AK11" s="25">
         <v>2768.447739519097</v>
       </c>
       <c r="AL11" s="25">
         <v>194.17728739726829</v>
       </c>
       <c r="AM11" s="25">
         <v>396.2589649580234</v>
       </c>
       <c r="AN11" s="28">
         <v>619.48480043328891</v>
       </c>
       <c r="AO11" s="28">
         <v>881.43731339598639</v>
       </c>
       <c r="AP11" s="29">
         <v>1145.1318179923796</v>
       </c>
       <c r="AQ11" s="30">
         <v>1511.9278776066142</v>
       </c>
-      <c r="AR11" s="45">
+      <c r="AR11" s="43">
         <v>1764.5267752824259</v>
       </c>
       <c r="AS11" s="25">
         <v>2039.6983831037187</v>
       </c>
       <c r="AT11" s="25">
         <v>2384.0604429218365</v>
       </c>
       <c r="AU11" s="25">
         <v>2549.6857318733128</v>
       </c>
       <c r="AV11" s="25">
         <v>2616.6146431508205</v>
       </c>
       <c r="AW11" s="25">
         <v>3003.982440665648</v>
       </c>
       <c r="AX11" s="25">
         <v>203.60811797984593</v>
       </c>
       <c r="AY11" s="25">
         <v>394.86919987805948</v>
       </c>
       <c r="AZ11" s="28">
         <v>620.12271578501566</v>
       </c>
       <c r="BA11" s="28">
         <v>824.90335705103473</v>
       </c>
       <c r="BB11" s="29">
         <v>1163.0125113484223</v>
       </c>
       <c r="BC11" s="30">
         <v>1570.8704558260056</v>
       </c>
-      <c r="BD11" s="45">
+      <c r="BD11" s="43">
         <v>1837.3378330237213</v>
       </c>
       <c r="BE11" s="25">
         <v>2154.6657163740656</v>
       </c>
       <c r="BF11" s="25">
         <v>2616.7893067107243</v>
       </c>
-      <c r="BG11" s="46">
+      <c r="BG11" s="44">
         <v>3073.3564368081011</v>
       </c>
       <c r="BH11" s="25">
         <v>3333.2537586905564</v>
       </c>
       <c r="BI11" s="25">
         <v>3679.8172216900002</v>
       </c>
       <c r="BJ11" s="25">
         <v>254.81004459990834</v>
       </c>
       <c r="BK11" s="25">
         <v>499.29803762481396</v>
       </c>
       <c r="BL11" s="28">
         <v>589.78897410604372</v>
       </c>
       <c r="BM11" s="28">
         <v>800.73166363449627</v>
       </c>
       <c r="BN11" s="29">
         <v>1086.1428532097484</v>
       </c>
       <c r="BO11" s="30">
         <v>1442.2555943065588</v>
       </c>
-      <c r="BP11" s="45">
+      <c r="BP11" s="43">
         <v>1862.4480868615922</v>
       </c>
       <c r="BQ11" s="25">
         <v>2270.5081202316633</v>
       </c>
       <c r="BR11" s="25">
         <v>3130.4625685178298</v>
       </c>
       <c r="BS11" s="25">
         <v>3646.9363629505096</v>
       </c>
       <c r="BT11" s="25">
         <v>3777.3633700099226</v>
       </c>
       <c r="BU11" s="25">
         <v>4324.3911325357258</v>
       </c>
-      <c r="BV11" s="47">
+      <c r="BV11" s="45">
         <v>250.10114895606625</v>
       </c>
       <c r="BW11" s="25">
         <v>547.19439783393204</v>
       </c>
       <c r="BX11" s="28">
         <v>641.81164242549335</v>
       </c>
       <c r="BY11" s="28">
         <v>827.30881047571597</v>
       </c>
       <c r="BZ11" s="29">
         <v>1112.3279498409561</v>
       </c>
-      <c r="CA11" s="30">
+      <c r="CA11" s="56">
         <v>1526.3014396529554</v>
       </c>
-      <c r="CB11" s="45">
+      <c r="CB11" s="43">
         <v>1977.6732417292355</v>
       </c>
-      <c r="CC11" s="30">
+      <c r="CC11" s="56">
         <v>2382.3733213152482</v>
       </c>
       <c r="CD11" s="25">
         <v>3292.9999975383403</v>
       </c>
       <c r="CE11" s="25">
         <v>3839.4931014104168</v>
       </c>
       <c r="CF11" s="25">
         <v>3985.9849259690718</v>
       </c>
       <c r="CG11" s="25">
         <v>4603.9441647731228</v>
       </c>
       <c r="CH11" s="25">
-        <v>289.29254677614063</v>
+        <v>289.41928219614061</v>
       </c>
       <c r="CI11" s="25">
-        <v>630.75416074123268</v>
+        <v>631.00763158123266</v>
       </c>
       <c r="CJ11" s="25">
-        <v>706.50939050077955</v>
+        <v>737.66650052612408</v>
       </c>
       <c r="CK11" s="25">
-        <v>951.49000109278404</v>
+        <v>951.996942772784</v>
       </c>
       <c r="CL11" s="25">
-        <v>1205.1203128343973</v>
+        <v>1205.7539899343972</v>
       </c>
       <c r="CM11" s="25">
-        <v>1850.1168496392793</v>
+        <v>1850.8772621592791</v>
       </c>
       <c r="CN11" s="25">
-        <v>2381.3605060673926</v>
+        <v>2382.2476540073922</v>
       </c>
       <c r="CO11" s="25">
-        <v>2843.5307819188151</v>
+        <v>2844.5446652788146</v>
       </c>
       <c r="CP11" s="25">
-        <v>4129.5215382638271</v>
+        <v>4130.6621570438274</v>
       </c>
       <c r="CQ11" s="25">
-        <v>4727.2206989603947</v>
+        <v>4728.4880531603949</v>
       </c>
       <c r="CR11" s="25">
-        <v>4892.5808724662893</v>
+        <v>4893.9749620862895</v>
       </c>
       <c r="CS11" s="25">
-        <v>5523.9115720192194</v>
+        <v>5525.4323970592195</v>
       </c>
       <c r="CT11" s="28">
         <v>288.58342517663675</v>
       </c>
       <c r="CU11" s="25">
         <v>725.91883226739549</v>
       </c>
       <c r="CV11" s="28">
         <v>855.32626841234787</v>
       </c>
       <c r="CW11" s="28">
         <v>1094.6078003767389</v>
       </c>
       <c r="CX11" s="29">
         <v>1426.439736393882</v>
       </c>
-      <c r="CY11" s="30">
+      <c r="CY11" s="56">
         <v>1425.7227283195484</v>
       </c>
-      <c r="CZ11" s="30">
+      <c r="CZ11" s="56">
         <v>2957.7293466996507</v>
       </c>
-      <c r="DA11" s="30">
+      <c r="DA11" s="56">
         <v>3460.0913685214555</v>
       </c>
       <c r="DB11" s="28">
         <v>4805.9144704818445</v>
       </c>
       <c r="DC11" s="28">
         <v>5493.3317649432865</v>
       </c>
       <c r="DD11" s="28">
         <v>5790.6915897149229</v>
       </c>
       <c r="DE11" s="28">
         <v>6804.366131962408</v>
       </c>
       <c r="DF11" s="28">
-        <v>360.87504381217445</v>
+        <v>361.11219680325928</v>
       </c>
       <c r="DG11" s="28">
-        <v>763.05745375647928</v>
+        <v>763.53175973864893</v>
       </c>
       <c r="DH11" s="28">
-        <v>904.52430583690625</v>
+        <v>905.23576481016062</v>
       </c>
       <c r="DI11" s="28">
-        <v>1188.1418662989017</v>
+        <v>1189.090478263241</v>
       </c>
       <c r="DJ11" s="28">
-        <v>1498.971996121315</v>
+        <v>1500.1577610767392</v>
       </c>
       <c r="DK11" s="28">
-        <v>2257.8611992164301</v>
+        <v>2259.2841171629393</v>
       </c>
       <c r="DL11" s="28">
-        <v>2791.4661990413333</v>
+        <v>2795.5435899516051</v>
       </c>
       <c r="DM11" s="28">
-        <v>3245.389524895304</v>
+        <v>3252.1213887693393</v>
       </c>
       <c r="DN11" s="28">
-        <v>4920.1440171696431</v>
+        <v>4929.530354007441</v>
       </c>
       <c r="DO11" s="28">
-        <v>5567.1078290182077</v>
+        <v>5579.1490693575897</v>
       </c>
       <c r="DP11" s="28">
-        <v>5789.9324925402507</v>
+        <v>5802.2054109002311</v>
       </c>
       <c r="DQ11" s="28">
-        <v>6545.4236063133903</v>
+        <v>6557.9168644809142</v>
       </c>
       <c r="DR11" s="28">
-        <v>406.08223069854671</v>
+        <v>406.16398903188002</v>
       </c>
       <c r="DS11" s="25">
-        <v>859.87326295388652</v>
+        <v>860.03677962055326</v>
       </c>
       <c r="DT11" s="28">
-        <v>1022.4741589915874</v>
+        <v>1022.7194339915875</v>
       </c>
       <c r="DU11" s="28">
-        <v>1278.325006285166</v>
+        <v>1278.6520396184994</v>
       </c>
       <c r="DV11" s="29">
-        <v>1571.4634151472032</v>
-[...8 lines deleted...]
-        <v>3006.3470177313857</v>
+        <v>1571.87220681387</v>
+      </c>
+      <c r="DW11" s="56">
+        <v>2318.8165035263396</v>
+      </c>
+      <c r="DX11" s="56">
+        <v>2682.8208979624724</v>
+      </c>
+      <c r="DY11" s="56">
+        <v>3007.0010843980522</v>
       </c>
       <c r="DZ11" s="28">
-        <v>4674.6592480741047</v>
+        <v>4675.3950730741044</v>
       </c>
       <c r="EA11" s="28">
-        <v>5290.8674778831792</v>
+        <v>5291.6850612165126</v>
       </c>
       <c r="EB11" s="28">
-        <v>5509.3296428286103</v>
+        <v>5510.2289844952775</v>
       </c>
       <c r="EC11" s="28">
-        <v>6995.8393228017912</v>
-[...32 lines deleted...]
-        <v>7029.993488405963</v>
+        <v>6196.1656282763406</v>
+      </c>
+      <c r="ED11" s="31">
+        <v>450.02508267637575</v>
+      </c>
+      <c r="EE11" s="47">
+        <v>968.56520489879949</v>
+      </c>
+      <c r="EF11" s="48">
+        <v>1134.128081997027</v>
+      </c>
+      <c r="EG11" s="49">
+        <v>1459.1476033689655</v>
+      </c>
+      <c r="EH11" s="50">
+        <v>1737.2429191222404</v>
+      </c>
+      <c r="EI11" s="51">
+        <v>2914.3535885795009</v>
+      </c>
+      <c r="EJ11" s="52">
+        <v>3470.2989457191343</v>
+      </c>
+      <c r="EK11" s="53">
+        <v>3972.9359110765445</v>
+      </c>
+      <c r="EL11" s="54">
+        <v>5898.4605961830002</v>
+      </c>
+      <c r="EM11" s="55">
+        <v>6783.7077046678087</v>
+      </c>
+      <c r="EN11" s="77">
+        <v>7030.368057134594</v>
       </c>
       <c r="EO11" s="28">
-        <v>8262.5945475657009</v>
-[...32 lines deleted...]
-        <v>7068.5934811261868</v>
+        <v>8430.1293639672549</v>
+      </c>
+      <c r="EP11" s="31">
+        <v>441.62007049833738</v>
+      </c>
+      <c r="EQ11" s="47">
+        <v>966.77459730840974</v>
+      </c>
+      <c r="ER11" s="48">
+        <v>1127.7596500048192</v>
+      </c>
+      <c r="ES11" s="49">
+        <v>1483.9255329211821</v>
+      </c>
+      <c r="ET11" s="50">
+        <v>1777.3387231761942</v>
+      </c>
+      <c r="EU11" s="51">
+        <v>2909.4211601331845</v>
+      </c>
+      <c r="EV11" s="52">
+        <v>3430.3466252432513</v>
+      </c>
+      <c r="EW11" s="53">
+        <v>3918.9982853951169</v>
+      </c>
+      <c r="EX11" s="54">
+        <v>6231.7450640219922</v>
+      </c>
+      <c r="EY11" s="55">
+        <v>7075.5728612922867</v>
+      </c>
+      <c r="EZ11" s="77">
+        <v>7443.6732644916447</v>
       </c>
       <c r="FA11" s="28">
-        <v>8643.7621508612956</v>
-[...32 lines deleted...]
-        <v>7964.1783323970667</v>
+        <v>8517.6120688164629</v>
+      </c>
+      <c r="FB11" s="31">
+        <v>455.96089225062957</v>
+      </c>
+      <c r="FC11" s="47">
+        <v>1049.4770489747534</v>
+      </c>
+      <c r="FD11" s="48">
+        <v>1202.8309368855348</v>
+      </c>
+      <c r="FE11" s="49">
+        <v>1554.8259375622511</v>
+      </c>
+      <c r="FF11" s="50">
+        <v>1873.1324649059504</v>
+      </c>
+      <c r="FG11" s="51">
+        <v>3086.0727176752457</v>
+      </c>
+      <c r="FH11" s="52">
+        <v>3664.4150982743763</v>
+      </c>
+      <c r="FI11" s="53">
+        <v>4214.3705419124226</v>
+      </c>
+      <c r="FJ11" s="54">
+        <v>6890.1852157821322</v>
+      </c>
+      <c r="FK11" s="55">
+        <v>7906.8106483549864</v>
+      </c>
+      <c r="FL11" s="77">
+        <v>8359.9176599120528</v>
       </c>
       <c r="FM11" s="28">
-        <v>9082.3393205161101</v>
-[...32 lines deleted...]
-        <v>8626.3647639545179</v>
+        <v>9363.7938799046533</v>
+      </c>
+      <c r="FN11" s="31">
+        <v>441.7101807631355</v>
+      </c>
+      <c r="FO11" s="47">
+        <v>1093.6442101181303</v>
+      </c>
+      <c r="FP11" s="48">
+        <v>1441.2728261852367</v>
+      </c>
+      <c r="FQ11" s="49">
+        <v>1947.7663523297431</v>
+      </c>
+      <c r="FR11" s="50">
+        <v>2332.7355937089546</v>
+      </c>
+      <c r="FS11" s="51">
+        <v>3224.038823279212</v>
+      </c>
+      <c r="FT11" s="52">
+        <v>3780.0749096316545</v>
+      </c>
+      <c r="FU11" s="53">
+        <v>4305.029325470633</v>
+      </c>
+      <c r="FV11" s="54">
+        <v>6978.1589528721152</v>
+      </c>
+      <c r="FW11" s="55">
+        <v>8048.3006968642285</v>
+      </c>
+      <c r="FX11" s="77">
+        <v>9077.5751424766531</v>
       </c>
       <c r="FY11" s="28">
-        <v>9943.8988709210389</v>
-[...1 lines deleted...]
-      <c r="FZ11" s="32">
+        <v>10687.015558783862</v>
+      </c>
+      <c r="FZ11" s="31">
         <v>441.57734627890318</v>
       </c>
-      <c r="GA11" s="49">
+      <c r="GA11" s="47">
         <v>1149.7020451265098</v>
       </c>
-      <c r="GB11" s="50">
+      <c r="GB11" s="48">
         <v>1474.6570149392949</v>
       </c>
-      <c r="GC11" s="51">
+      <c r="GC11" s="49">
         <v>2073.9460319009008</v>
       </c>
-      <c r="GD11" s="52">
+      <c r="GD11" s="50">
         <v>2443.8153509952112</v>
       </c>
-      <c r="GE11" s="53">
+      <c r="GE11" s="51">
         <v>3886.1311172720134</v>
       </c>
-      <c r="GF11" s="54"/>
-[...3 lines deleted...]
-      <c r="GJ11" s="42"/>
+      <c r="GF11" s="52">
+        <v>4640.9294517392536</v>
+      </c>
+      <c r="GG11" s="53"/>
+      <c r="GH11" s="54"/>
+      <c r="GI11" s="55"/>
+      <c r="GJ11" s="77"/>
       <c r="GK11" s="28"/>
       <c r="GL11" s="8"/>
     </row>
     <row r="12" spans="1:194">
-      <c r="A12" s="44" t="s">
+      <c r="A12" s="42" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="25">
         <v>26.104978006318113</v>
       </c>
       <c r="C12" s="25">
         <v>53.704388935675226</v>
       </c>
       <c r="D12" s="28">
         <v>84.870253692873277</v>
       </c>
       <c r="E12" s="28">
         <v>114.04929536478902</v>
       </c>
       <c r="F12" s="29">
         <v>144.79885226619544</v>
       </c>
       <c r="G12" s="30">
         <v>184.09254542190467</v>
       </c>
-      <c r="H12" s="45">
+      <c r="H12" s="43">
         <v>216.43201265995947</v>
       </c>
       <c r="I12" s="25">
         <v>275.33956973038022</v>
       </c>
       <c r="J12" s="25">
         <v>340.90426423430461</v>
       </c>
       <c r="K12" s="25">
         <v>511.31843023405031</v>
       </c>
       <c r="L12" s="25">
         <v>547.6716359660727</v>
       </c>
       <c r="M12" s="25">
         <v>596.0172338839875</v>
       </c>
       <c r="N12" s="25">
         <v>67.881467260873805</v>
       </c>
       <c r="O12" s="25">
         <v>101.5116818846754</v>
       </c>
       <c r="P12" s="28">
         <v>143.75817742960419</v>
       </c>
       <c r="Q12" s="28">
         <v>183.96371431527723</v>
       </c>
       <c r="R12" s="29">
         <v>223.54579421281389</v>
       </c>
       <c r="S12" s="30">
         <v>276.23205700223326</v>
       </c>
-      <c r="T12" s="45">
+      <c r="T12" s="43">
         <v>317.48566107110298</v>
       </c>
       <c r="U12" s="25">
         <v>378.38163357925924</v>
       </c>
       <c r="V12" s="25">
         <v>447.63599371963232</v>
       </c>
       <c r="W12" s="25">
         <v>573.09891275206439</v>
       </c>
       <c r="X12" s="25">
         <v>758.29153296737854</v>
       </c>
       <c r="Y12" s="25">
         <v>806.48084643262519</v>
       </c>
       <c r="Z12" s="25">
         <v>25.832977048219572</v>
       </c>
       <c r="AA12" s="25">
         <v>56.408447292174557</v>
       </c>
       <c r="AB12" s="28">
         <v>81.869317078463737</v>
       </c>
       <c r="AC12" s="28">
         <v>117.75304379426706</v>
       </c>
       <c r="AD12" s="29">
         <v>155.51749976068407</v>
       </c>
       <c r="AE12" s="30">
         <v>202.43094965388536</v>
       </c>
-      <c r="AF12" s="45">
+      <c r="AF12" s="43">
         <v>236.51095106528408</v>
       </c>
       <c r="AG12" s="25">
         <v>274.52107310745333</v>
       </c>
       <c r="AH12" s="25">
         <v>318.51496036186904</v>
       </c>
       <c r="AI12" s="25">
         <v>521.92222377119504</v>
       </c>
       <c r="AJ12" s="25">
         <v>712.88539800225385</v>
       </c>
       <c r="AK12" s="25">
         <v>764.36085913906561</v>
       </c>
       <c r="AL12" s="25">
         <v>27.232426262582884</v>
       </c>
       <c r="AM12" s="25">
         <v>65.729320867201437</v>
       </c>
       <c r="AN12" s="28">
         <v>92.882011404403016</v>
       </c>
       <c r="AO12" s="28">
         <v>134.98934894277758</v>
       </c>
       <c r="AP12" s="29">
         <v>179.19667478446593</v>
       </c>
       <c r="AQ12" s="30">
         <v>234.45448484907695</v>
       </c>
-      <c r="AR12" s="45">
+      <c r="AR12" s="43">
         <v>318.40016762761655</v>
       </c>
       <c r="AS12" s="25">
         <v>402.93332564483018</v>
       </c>
       <c r="AT12" s="25">
         <v>529.23116690054894</v>
       </c>
       <c r="AU12" s="25">
         <v>809.98744670132794</v>
       </c>
       <c r="AV12" s="25">
         <v>1007.4854911414078</v>
       </c>
       <c r="AW12" s="25">
         <v>1076.1686816649403</v>
       </c>
       <c r="AX12" s="25">
         <v>58.559745853006092</v>
       </c>
       <c r="AY12" s="25">
         <v>119.09999690430806</v>
       </c>
       <c r="AZ12" s="28">
         <v>199.3224616349541</v>
       </c>
       <c r="BA12" s="28">
         <v>280.44965068684405</v>
       </c>
       <c r="BB12" s="29">
         <v>377.38779432221622</v>
       </c>
       <c r="BC12" s="30">
         <v>485.82433396186849</v>
       </c>
-      <c r="BD12" s="45">
+      <c r="BD12" s="43">
         <v>563.86528968233699</v>
       </c>
       <c r="BE12" s="25">
         <v>653.21959679452368</v>
       </c>
       <c r="BF12" s="25">
         <v>894.06066231588386</v>
       </c>
-      <c r="BG12" s="46">
+      <c r="BG12" s="44">
         <v>1070.9212910594106</v>
       </c>
       <c r="BH12" s="25">
         <v>1156.2045789431943</v>
       </c>
       <c r="BI12" s="25">
         <v>1272.6896705150002</v>
       </c>
       <c r="BJ12" s="25">
         <v>32.396170705506975</v>
       </c>
       <c r="BK12" s="25">
         <v>90.685970800283343</v>
       </c>
       <c r="BL12" s="28">
         <v>122.68065636456953</v>
       </c>
       <c r="BM12" s="28">
         <v>161.99650368019348</v>
       </c>
       <c r="BN12" s="29">
         <v>197.74870173022185</v>
       </c>
       <c r="BO12" s="30">
         <v>254.97748494521451</v>
       </c>
-      <c r="BP12" s="45">
+      <c r="BP12" s="43">
         <v>326.97675749335662</v>
       </c>
       <c r="BQ12" s="25">
         <v>412.54897352735014</v>
       </c>
       <c r="BR12" s="25">
         <v>597.75740985438915</v>
       </c>
       <c r="BS12" s="25">
         <v>683.04560084294053</v>
       </c>
       <c r="BT12" s="25">
         <v>1018.0144709525615</v>
       </c>
       <c r="BU12" s="25">
         <v>1186.6594181335695</v>
       </c>
-      <c r="BV12" s="47">
+      <c r="BV12" s="45">
         <v>59.365043944882451</v>
       </c>
       <c r="BW12" s="25">
         <v>128.58137739420147</v>
       </c>
       <c r="BX12" s="28">
         <v>182.58862963784881</v>
       </c>
       <c r="BY12" s="28">
         <v>247.21761968083786</v>
       </c>
       <c r="BZ12" s="29">
         <v>302.37477008953306</v>
       </c>
-      <c r="CA12" s="30">
+      <c r="CA12" s="56">
         <v>373.65525408819718</v>
       </c>
-      <c r="CB12" s="45">
+      <c r="CB12" s="43">
         <v>458.6165754560929</v>
       </c>
-      <c r="CC12" s="30">
+      <c r="CC12" s="56">
         <v>559.5750225451518</v>
       </c>
       <c r="CD12" s="25">
         <v>766.48655045025953</v>
       </c>
       <c r="CE12" s="25">
         <v>883.98848518988905</v>
       </c>
       <c r="CF12" s="25">
         <v>1240.572601841051</v>
       </c>
       <c r="CG12" s="25">
         <v>1039.2865413597822</v>
       </c>
       <c r="CH12" s="25">
-        <v>52.795964781943972</v>
+        <v>52.920964781943972</v>
       </c>
       <c r="CI12" s="25">
-        <v>123.1078080644225</v>
+        <v>123.3578080644225</v>
       </c>
       <c r="CJ12" s="25">
-        <v>246.16446078250365</v>
+        <v>165.11074572596027</v>
       </c>
       <c r="CK12" s="25">
-        <v>220.46126866059063</v>
+        <v>220.96126866059063</v>
       </c>
       <c r="CL12" s="25">
-        <v>276.14983551192978</v>
+        <v>276.77483551192978</v>
       </c>
       <c r="CM12" s="25">
-        <v>365.02561164832741</v>
+        <v>365.77561164832741</v>
       </c>
       <c r="CN12" s="25">
-        <v>452.21236101795159</v>
+        <v>453.08736101795159</v>
       </c>
       <c r="CO12" s="25">
-        <v>534.35360450022029</v>
+        <v>535.35360450022029</v>
       </c>
       <c r="CP12" s="25">
-        <v>724.99272440699463</v>
+        <v>726.11772440699463</v>
       </c>
       <c r="CQ12" s="25">
-        <v>834.78313850543771</v>
+        <v>836.03313850543771</v>
       </c>
       <c r="CR12" s="25">
-        <v>1190.7532882687144</v>
+        <v>1192.1282882687144</v>
       </c>
       <c r="CS12" s="25">
-        <v>1522.4577334257592</v>
+        <v>1523.9577334257592</v>
       </c>
       <c r="CT12" s="25">
         <v>71.895235694499164</v>
       </c>
       <c r="CU12" s="25">
         <v>182.37552416672133</v>
       </c>
       <c r="CV12" s="28">
         <v>253.05124870167708</v>
       </c>
       <c r="CW12" s="28">
         <v>354.07782740641375</v>
       </c>
       <c r="CX12" s="29">
         <v>440.98267927673788</v>
       </c>
-      <c r="CY12" s="30">
+      <c r="CY12" s="56">
         <v>440.45257493268286</v>
       </c>
-      <c r="CZ12" s="30">
+      <c r="CZ12" s="56">
         <v>680.03767374743211</v>
       </c>
-      <c r="DA12" s="30">
+      <c r="DA12" s="56">
         <v>765.84894341383983</v>
       </c>
       <c r="DB12" s="28">
         <v>1221.328865337955</v>
       </c>
       <c r="DC12" s="28">
         <v>1347.4116823500513</v>
       </c>
       <c r="DD12" s="28">
         <v>1856.2975740942527</v>
       </c>
       <c r="DE12" s="28">
         <v>2212.6566022616826</v>
       </c>
       <c r="DF12" s="28">
-        <v>104.178922497196</v>
+        <v>124.58225583052933</v>
       </c>
       <c r="DG12" s="28">
-        <v>199.12881441043157</v>
+        <v>239.93548107709825</v>
       </c>
       <c r="DH12" s="28">
-        <v>246.26491171081619</v>
+        <v>307.47491171081617</v>
       </c>
       <c r="DI12" s="28">
-        <v>311.90161661315841</v>
+        <v>393.5149499464917</v>
       </c>
       <c r="DJ12" s="28">
-        <v>371.18954650662607</v>
+        <v>473.20621317329272</v>
       </c>
       <c r="DK12" s="28">
-        <v>462.46319193612351</v>
+        <v>584.88319193612347</v>
       </c>
       <c r="DL12" s="28">
-        <v>553.18054953484545</v>
+        <v>702.08318019600165</v>
       </c>
       <c r="DM12" s="28">
-        <v>655.6179782150806</v>
+        <v>831.00323953739303</v>
       </c>
       <c r="DN12" s="28">
-        <v>1014.7426025192908</v>
+        <v>1216.6104945027594</v>
       </c>
       <c r="DO12" s="28">
-        <v>1147.5908750228666</v>
+        <v>1375.941038885974</v>
       </c>
       <c r="DP12" s="28">
-        <v>1593.883286853832</v>
+        <v>1842.6230159100098</v>
       </c>
       <c r="DQ12" s="28">
-        <v>1991.4260377141225</v>
+        <v>2260.5268192785911</v>
       </c>
       <c r="DR12" s="25">
-        <v>82.145632054037037</v>
+        <v>82.270632054037037</v>
       </c>
       <c r="DS12" s="25">
-        <v>201.58104511546034</v>
+        <v>201.83104511546034</v>
       </c>
       <c r="DT12" s="28">
-        <v>285.97541702521596</v>
+        <v>286.35041702521596</v>
       </c>
       <c r="DU12" s="28">
-        <v>391.09520336325318</v>
+        <v>391.59520336325318</v>
       </c>
       <c r="DV12" s="29">
-        <v>497.42947346978872</v>
-[...8 lines deleted...]
-        <v>824.70950587050845</v>
+        <v>498.05447346978872</v>
+      </c>
+      <c r="DW12" s="56">
+        <v>596.02691275314692</v>
+      </c>
+      <c r="DX12" s="56">
+        <v>680.30866857480714</v>
+      </c>
+      <c r="DY12" s="56">
+        <v>825.70950587050845</v>
       </c>
       <c r="DZ12" s="28">
-        <v>1240.2382073555902</v>
+        <v>1241.3632073555902</v>
       </c>
       <c r="EA12" s="28">
-        <v>1456.0548812284212</v>
+        <v>1457.3048812284212</v>
       </c>
       <c r="EB12" s="28">
-        <v>1939.7667196307393</v>
+        <v>1941.1417196307393</v>
       </c>
       <c r="EC12" s="28">
-        <v>2516.5063361477382</v>
-[...32 lines deleted...]
-        <v>4207.361085461097</v>
+        <v>2402.8823548289288</v>
+      </c>
+      <c r="ED12" s="31">
+        <v>174.43584978813226</v>
+      </c>
+      <c r="EE12" s="47">
+        <v>393.13504492405417</v>
+      </c>
+      <c r="EF12" s="48">
+        <v>525.71307258282741</v>
+      </c>
+      <c r="EG12" s="49">
+        <v>695.72201927530534</v>
+      </c>
+      <c r="EH12" s="50">
+        <v>855.3272463227753</v>
+      </c>
+      <c r="EI12" s="51">
+        <v>1020.656424171328</v>
+      </c>
+      <c r="EJ12" s="52">
+        <v>1178.5500809327461</v>
+      </c>
+      <c r="EK12" s="53">
+        <v>1389.6452293557104</v>
+      </c>
+      <c r="EL12" s="54">
+        <v>3183.9798653757161</v>
+      </c>
+      <c r="EM12" s="55">
+        <v>3506.3389481779959</v>
+      </c>
+      <c r="EN12" s="77">
+        <v>4208.6116071511851</v>
       </c>
       <c r="EO12" s="28">
-        <v>4082.582298167737</v>
-[...32 lines deleted...]
-        <v>5508.962985117555</v>
+        <v>4542.6912926313989</v>
+      </c>
+      <c r="EP12" s="31">
+        <v>276.70888510851819</v>
+      </c>
+      <c r="EQ12" s="47">
+        <v>603.43914062598787</v>
+      </c>
+      <c r="ER12" s="48">
+        <v>882.08195789987417</v>
+      </c>
+      <c r="ES12" s="49">
+        <v>1182.9238962387665</v>
+      </c>
+      <c r="ET12" s="50">
+        <v>1469.9549910316236</v>
+      </c>
+      <c r="EU12" s="51">
+        <v>1755.8426717413465</v>
+      </c>
+      <c r="EV12" s="52">
+        <v>2027.7610528419616</v>
+      </c>
+      <c r="EW12" s="53">
+        <v>2341.4701179299545</v>
+      </c>
+      <c r="EX12" s="54">
+        <v>3404.9757225277058</v>
+      </c>
+      <c r="EY12" s="55">
+        <v>3873.2105801672924</v>
+      </c>
+      <c r="EZ12" s="77">
+        <v>5189.6696376461832</v>
       </c>
       <c r="FA12" s="28">
-        <v>7268.0917135374102</v>
-[...32 lines deleted...]
-        <v>7388.3279098656276</v>
+        <v>6593.1773009080898</v>
+      </c>
+      <c r="FB12" s="31">
+        <v>322.7991338397232</v>
+      </c>
+      <c r="FC12" s="47">
+        <v>695.71440832245298</v>
+      </c>
+      <c r="FD12" s="48">
+        <v>1026.150804257866</v>
+      </c>
+      <c r="FE12" s="49">
+        <v>1399.1742352417677</v>
+      </c>
+      <c r="FF12" s="50">
+        <v>1733.6515171089986</v>
+      </c>
+      <c r="FG12" s="51">
+        <v>2072.1602967725157</v>
+      </c>
+      <c r="FH12" s="52">
+        <v>2394.3779759496701</v>
+      </c>
+      <c r="FI12" s="53">
+        <v>3119.4741196314394</v>
+      </c>
+      <c r="FJ12" s="54">
+        <v>4093.1250878655119</v>
+      </c>
+      <c r="FK12" s="55">
+        <v>4571.1345173619075</v>
+      </c>
+      <c r="FL12" s="77">
+        <v>5408.1963454065744</v>
       </c>
       <c r="FM12" s="28">
-        <v>9176.1230580944502</v>
-[...32 lines deleted...]
-        <v>8113.1054734240734</v>
+        <v>6961.6230037191563</v>
+      </c>
+      <c r="FN12" s="31">
+        <v>404.11011360677787</v>
+      </c>
+      <c r="FO12" s="47">
+        <v>785.02950726327845</v>
+      </c>
+      <c r="FP12" s="48">
+        <v>1226.4659528803261</v>
+      </c>
+      <c r="FQ12" s="49">
+        <v>1966.5101874122902</v>
+      </c>
+      <c r="FR12" s="50">
+        <v>2476.1525093468431</v>
+      </c>
+      <c r="FS12" s="51">
+        <v>3179.42656138549</v>
+      </c>
+      <c r="FT12" s="52">
+        <v>3831.5356904842861</v>
+      </c>
+      <c r="FU12" s="53">
+        <v>4537.9322099402325</v>
+      </c>
+      <c r="FV12" s="54">
+        <v>5859.7235849303597</v>
+      </c>
+      <c r="FW12" s="55">
+        <v>6673.4678525748559</v>
+      </c>
+      <c r="FX12" s="77">
+        <v>7457.1257317974168</v>
       </c>
       <c r="FY12" s="28">
-        <v>9533.3679678683493</v>
-[...1 lines deleted...]
-      <c r="FZ12" s="32">
+        <v>8466.0064019564743</v>
+      </c>
+      <c r="FZ12" s="31">
         <v>718.9461881429321</v>
       </c>
-      <c r="GA12" s="49">
+      <c r="GA12" s="47">
         <v>1641.4571469428247</v>
       </c>
-      <c r="GB12" s="50">
+      <c r="GB12" s="48">
         <v>2528.8271683405524</v>
       </c>
-      <c r="GC12" s="51">
+      <c r="GC12" s="49">
         <v>3300.6019951275694</v>
       </c>
-      <c r="GD12" s="52">
+      <c r="GD12" s="50">
         <v>4059.2845244676196</v>
       </c>
-      <c r="GE12" s="53">
+      <c r="GE12" s="51">
         <v>4873.2597541562827</v>
       </c>
-      <c r="GF12" s="54"/>
-[...3 lines deleted...]
-      <c r="GJ12" s="42"/>
+      <c r="GF12" s="52">
+        <v>5783.1670468317398</v>
+      </c>
+      <c r="GG12" s="53"/>
+      <c r="GH12" s="54"/>
+      <c r="GI12" s="55"/>
+      <c r="GJ12" s="77"/>
       <c r="GK12" s="28"/>
       <c r="GL12" s="8"/>
     </row>
     <row r="13" spans="1:194">
-      <c r="A13" s="44" t="s">
+      <c r="A13" s="42" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="25">
         <v>46.371722925876966</v>
       </c>
       <c r="C13" s="25">
         <v>95.821724762078077</v>
       </c>
       <c r="D13" s="28">
         <v>153.86361161714771</v>
       </c>
       <c r="E13" s="28">
         <v>208.5604452136962</v>
       </c>
       <c r="F13" s="29">
         <v>257.22035526644135</v>
       </c>
       <c r="G13" s="30">
         <v>320.88907080190381</v>
       </c>
-      <c r="H13" s="45">
+      <c r="H13" s="43">
         <v>359.47002720303749</v>
       </c>
       <c r="I13" s="25">
         <v>422.07663322874834</v>
       </c>
       <c r="J13" s="25">
         <v>574.82503855664925</v>
       </c>
       <c r="K13" s="25">
         <v>633.42930034462017</v>
       </c>
       <c r="L13" s="25">
         <v>688.21796547054339</v>
       </c>
       <c r="M13" s="25">
         <v>774.06134359592818</v>
       </c>
       <c r="N13" s="25">
         <v>66.904684109202137</v>
       </c>
       <c r="O13" s="25">
         <v>131.74924997794693</v>
       </c>
       <c r="P13" s="28">
         <v>202.05839297610032</v>
       </c>
       <c r="Q13" s="28">
         <v>263.04037483695959</v>
       </c>
       <c r="R13" s="29">
         <v>334.12658453856551</v>
       </c>
       <c r="S13" s="30">
         <v>436.1377124059353</v>
       </c>
-      <c r="T13" s="45">
+      <c r="T13" s="43">
         <v>518.58770728610682</v>
       </c>
       <c r="U13" s="25">
         <v>598.97614984723896</v>
       </c>
       <c r="V13" s="25">
         <v>733.43800553690846</v>
       </c>
       <c r="W13" s="25">
         <v>786.53692065439805</v>
       </c>
       <c r="X13" s="25">
         <v>847.6680892062177</v>
       </c>
       <c r="Y13" s="25">
         <v>938.99846345867968</v>
       </c>
       <c r="Z13" s="25">
         <v>65.445666538909919</v>
       </c>
       <c r="AA13" s="25">
         <v>123.86452686033449</v>
       </c>
       <c r="AB13" s="28">
         <v>188.87480636527278</v>
       </c>
       <c r="AC13" s="28">
         <v>254.15437894387645</v>
       </c>
       <c r="AD13" s="29">
         <v>331.94009304111154</v>
       </c>
       <c r="AE13" s="30">
         <v>437.25506349841834</v>
       </c>
-      <c r="AF13" s="45">
+      <c r="AF13" s="43">
         <v>547.41232566300994</v>
       </c>
       <c r="AG13" s="25">
         <v>666.46484886265137</v>
       </c>
       <c r="AH13" s="25">
         <v>822.66763204798247</v>
       </c>
       <c r="AI13" s="25">
         <v>925.8855686395666</v>
       </c>
       <c r="AJ13" s="25">
         <v>995.49613634303432</v>
       </c>
       <c r="AK13" s="25">
         <v>1088.1875433441594</v>
       </c>
       <c r="AL13" s="25">
         <v>42.771658180073906</v>
       </c>
       <c r="AM13" s="25">
         <v>99.834871572066504</v>
       </c>
       <c r="AN13" s="28">
         <v>165.17795449828495</v>
       </c>
       <c r="AO13" s="28">
         <v>233.41793144378428</v>
       </c>
       <c r="AP13" s="29">
         <v>308.98135844556396</v>
       </c>
       <c r="AQ13" s="30">
         <v>414.0447430672736</v>
       </c>
-      <c r="AR13" s="45">
+      <c r="AR13" s="43">
         <v>500.25028086448413</v>
       </c>
       <c r="AS13" s="25">
         <v>593.99420858806661</v>
       </c>
       <c r="AT13" s="25">
         <v>753.91586565135924</v>
       </c>
       <c r="AU13" s="25">
         <v>837.81062218209229</v>
       </c>
       <c r="AV13" s="25">
         <v>932.94491130656343</v>
       </c>
       <c r="AW13" s="25">
         <v>1022.7453227895746</v>
       </c>
       <c r="AX13" s="25">
         <v>60.554813016174023</v>
       </c>
       <c r="AY13" s="25">
         <v>120.74666981416848</v>
       </c>
       <c r="AZ13" s="28">
         <v>204.17453028550847</v>
       </c>
       <c r="BA13" s="28">
         <v>281.25889635927001</v>
       </c>
       <c r="BB13" s="29">
         <v>387.52993668397721</v>
       </c>
       <c r="BC13" s="30">
         <v>504.23402153041616</v>
       </c>
-      <c r="BD13" s="45">
+      <c r="BD13" s="43">
         <v>590.1313839806013</v>
       </c>
       <c r="BE13" s="25">
         <v>689.66343511042953</v>
       </c>
       <c r="BF13" s="25">
         <v>991.46429045675973</v>
       </c>
-      <c r="BG13" s="46">
+      <c r="BG13" s="44">
         <v>1154.9429683476133</v>
       </c>
       <c r="BH13" s="25">
         <v>1257.8143636517757</v>
       </c>
       <c r="BI13" s="25">
         <v>1532.553312735</v>
       </c>
       <c r="BJ13" s="25">
         <v>63.401372710465388</v>
       </c>
       <c r="BK13" s="25">
         <v>137.0742766109982</v>
       </c>
       <c r="BL13" s="28">
         <v>174.43214150226021</v>
       </c>
       <c r="BM13" s="28">
         <v>235.79640364074928</v>
       </c>
       <c r="BN13" s="29">
         <v>312.56317453831861</v>
       </c>
       <c r="BO13" s="30">
         <v>441.30482041889445</v>
       </c>
-      <c r="BP13" s="45">
+      <c r="BP13" s="43">
         <v>558.12253143699661</v>
       </c>
       <c r="BQ13" s="25">
         <v>667.90036994506568</v>
       </c>
       <c r="BR13" s="25">
         <v>1018.3578043875684</v>
       </c>
       <c r="BS13" s="25">
         <v>1182.0216051062894</v>
       </c>
       <c r="BT13" s="25">
         <v>1323.757958961377</v>
       </c>
       <c r="BU13" s="25">
         <v>1634.9545517377751</v>
       </c>
-      <c r="BV13" s="47">
+      <c r="BV13" s="45">
         <v>71.853144584728511</v>
       </c>
       <c r="BW13" s="25">
         <v>169.9035928506612</v>
       </c>
       <c r="BX13" s="28">
         <v>219.94698268250377</v>
       </c>
       <c r="BY13" s="28">
         <v>289.27938987689038</v>
       </c>
       <c r="BZ13" s="29">
         <v>370.02458209883207</v>
       </c>
-      <c r="CA13" s="30">
+      <c r="CA13" s="56">
         <v>517.3383787393185</v>
       </c>
-      <c r="CB13" s="45">
+      <c r="CB13" s="43">
         <v>632.42624384582359</v>
       </c>
-      <c r="CC13" s="30">
+      <c r="CC13" s="56">
         <v>740.42658671350671</v>
       </c>
       <c r="CD13" s="25">
         <v>1224.2977135924434</v>
       </c>
       <c r="CE13" s="25">
         <v>1397.354023770095</v>
       </c>
       <c r="CF13" s="25">
         <v>1548.8734122589931</v>
       </c>
       <c r="CG13" s="25">
         <v>1555.6392888533337</v>
       </c>
       <c r="CH13" s="28">
-        <v>74.983476189006808</v>
+        <v>82.084544942336805</v>
       </c>
       <c r="CI13" s="28">
-        <v>175.9749617284678</v>
+        <v>190.1770992351278</v>
       </c>
       <c r="CJ13" s="28">
-        <v>311.55183960988336</v>
+        <v>262.00976607925691</v>
       </c>
       <c r="CK13" s="28">
-        <v>312.86731473882151</v>
+        <v>341.27158975214149</v>
       </c>
       <c r="CL13" s="28">
-        <v>399.40906601555815</v>
+        <v>434.91440978220811</v>
       </c>
       <c r="CM13" s="28">
-        <v>570.94488968331916</v>
+        <v>613.55130220329909</v>
       </c>
       <c r="CN13" s="28">
-        <v>690.91540064554044</v>
+        <v>740.62288191885034</v>
       </c>
       <c r="CO13" s="28">
-        <v>796.87967938597853</v>
+        <v>853.6882294126184</v>
       </c>
       <c r="CP13" s="28">
-        <v>1194.9820967096966</v>
+        <v>1258.8917154896667</v>
       </c>
       <c r="CQ13" s="28">
-        <v>1356.602317896416</v>
+        <v>1427.6130054297162</v>
       </c>
       <c r="CR13" s="28">
-        <v>1497.6675146511614</v>
+        <v>1575.7792709377916</v>
       </c>
       <c r="CS13" s="28">
-        <v>1679.7901180820434</v>
+        <v>1765.0029431220034</v>
       </c>
       <c r="CT13" s="28">
         <v>104.90444515990708</v>
       </c>
       <c r="CU13" s="28">
         <v>252.59324778936838</v>
       </c>
       <c r="CV13" s="28">
         <v>338.24968616019379</v>
       </c>
       <c r="CW13" s="28">
         <v>545.18017023221216</v>
       </c>
       <c r="CX13" s="29">
         <v>720.15353239325009</v>
       </c>
-      <c r="CY13" s="30">
+      <c r="CY13" s="56">
         <v>510.514110137937</v>
       </c>
-      <c r="CZ13" s="30">
+      <c r="CZ13" s="56">
         <v>1220.5060918012264</v>
       </c>
-      <c r="DA13" s="30">
+      <c r="DA13" s="56">
         <v>1390.1123029515286</v>
       </c>
       <c r="DB13" s="28">
         <v>1878.4735975746933</v>
       </c>
       <c r="DC13" s="28">
         <v>2113.482886972005</v>
       </c>
       <c r="DD13" s="28">
         <v>2370.7107425655386</v>
       </c>
       <c r="DE13" s="28">
         <v>2622.610538513728</v>
       </c>
       <c r="DF13" s="28">
-        <v>92.830115306553836</v>
+        <v>136.23364536853106</v>
       </c>
       <c r="DG13" s="28">
-        <v>211.98537278675485</v>
+        <v>298.79243291070929</v>
       </c>
       <c r="DH13" s="28">
-        <v>275.39270370551236</v>
+        <v>405.60329389144403</v>
       </c>
       <c r="DI13" s="28">
-        <v>383.94697111982418</v>
+        <v>557.56109136773307</v>
       </c>
       <c r="DJ13" s="28">
-        <v>495.51821580769717</v>
+        <v>712.53586611758328</v>
       </c>
       <c r="DK13" s="28">
-        <v>718.2935249536049</v>
+        <v>978.71470532546823</v>
       </c>
       <c r="DL13" s="28">
-        <v>862.78987619836357</v>
+        <v>1168.8027364541151</v>
       </c>
       <c r="DM13" s="28">
-        <v>987.91709039455554</v>
+        <v>1339.5216305341953</v>
       </c>
       <c r="DN13" s="28">
-        <v>1573.3185654399081</v>
+        <v>1970.5147854634361</v>
       </c>
       <c r="DO13" s="28">
-        <v>1784.3167820205706</v>
+        <v>2227.1060165950012</v>
       </c>
       <c r="DP13" s="28">
-        <v>1945.6842464510198</v>
+        <v>2431.8720546277282</v>
       </c>
       <c r="DQ13" s="28">
-        <v>2190.4311891645339</v>
+        <v>2720.0073065236102</v>
       </c>
       <c r="DR13" s="28">
-        <v>107.83997761145045</v>
+        <v>187.11518106490041</v>
       </c>
       <c r="DS13" s="28">
-        <v>246.05750872926123</v>
+        <v>404.60791563616112</v>
       </c>
       <c r="DT13" s="28">
-        <v>322.38552595215356</v>
+        <v>560.21113631250341</v>
       </c>
       <c r="DU13" s="28">
-        <v>444.46343102122228</v>
+        <v>761.56424483502212</v>
       </c>
       <c r="DV13" s="29">
-        <v>545.84091048609685</v>
-[...8 lines deleted...]
-        <v>1238.430826244924</v>
+        <v>942.21692775334668</v>
+      </c>
+      <c r="DW13" s="56">
+        <v>1279.6840060780123</v>
+      </c>
+      <c r="DX13" s="56">
+        <v>1569.5615659609809</v>
+      </c>
+      <c r="DY13" s="56">
+        <v>1872.6324538725237</v>
       </c>
       <c r="DZ13" s="28">
-        <v>1948.7116678877203</v>
+        <v>2662.1884989687701</v>
       </c>
       <c r="EA13" s="28">
-        <v>2289.4523754613228</v>
+        <v>3082.204409995823</v>
       </c>
       <c r="EB13" s="28">
-        <v>2652.9430156437447</v>
+        <v>3524.9702536316945</v>
       </c>
       <c r="EC13" s="28">
-        <v>4263.9966702912097</v>
-[...32 lines deleted...]
-        <v>4885.4528140655893</v>
+        <v>4027.3975182549184</v>
+      </c>
+      <c r="ED13" s="31">
+        <v>395.50555111351861</v>
+      </c>
+      <c r="EE13" s="47">
+        <v>830.03412505291044</v>
+      </c>
+      <c r="EF13" s="48">
+        <v>1135.7581499918065</v>
+      </c>
+      <c r="EG13" s="49">
+        <v>1563.3921095134929</v>
+      </c>
+      <c r="EH13" s="50">
+        <v>1985.3486199534093</v>
+      </c>
+      <c r="EI13" s="51">
+        <v>2601.2441119187006</v>
+      </c>
+      <c r="EJ13" s="52">
+        <v>3072.3260459976091</v>
+      </c>
+      <c r="EK13" s="53">
+        <v>3452.3843666856683</v>
+      </c>
+      <c r="EL13" s="54">
+        <v>4620.1204364908908</v>
+      </c>
+      <c r="EM13" s="55">
+        <v>5242.4202271137219</v>
+      </c>
+      <c r="EN13" s="77">
+        <v>5874.4384225646127</v>
       </c>
       <c r="EO13" s="28">
-        <v>6658.0683618499315</v>
-[...32 lines deleted...]
-        <v>6309.0512284852184</v>
+        <v>6419.9459830426222</v>
+      </c>
+      <c r="EP13" s="31">
+        <v>510.73027487724869</v>
+      </c>
+      <c r="EQ13" s="47">
+        <v>1108.6206464602383</v>
+      </c>
+      <c r="ER13" s="48">
+        <v>1688.699099792078</v>
+      </c>
+      <c r="ES13" s="49">
+        <v>2313.1789038469578</v>
+      </c>
+      <c r="ET13" s="50">
+        <v>2911.2070492426474</v>
+      </c>
+      <c r="EU13" s="51">
+        <v>3584.8594950248298</v>
+      </c>
+      <c r="EV13" s="52">
+        <v>4098.5303511510356</v>
+      </c>
+      <c r="EW13" s="53">
+        <v>4561.9232938904161</v>
+      </c>
+      <c r="EX13" s="54">
+        <v>5356.4860342288694</v>
+      </c>
+      <c r="EY13" s="55">
+        <v>5639.4702718912513</v>
+      </c>
+      <c r="EZ13" s="77">
+        <v>5884.7188359118945</v>
       </c>
       <c r="FA13" s="28">
-        <v>7032.4503521692604</v>
-[...32 lines deleted...]
-        <v>8462.5297381056844</v>
+        <v>6391.025325035579</v>
+      </c>
+      <c r="FB13" s="31">
+        <v>461.85430440848779</v>
+      </c>
+      <c r="FC13" s="47">
+        <v>878.66189436641844</v>
+      </c>
+      <c r="FD13" s="48">
+        <v>1426.4706290582658</v>
+      </c>
+      <c r="FE13" s="49">
+        <v>2385.2903039007706</v>
+      </c>
+      <c r="FF13" s="50">
+        <v>2951.3802643874997</v>
+      </c>
+      <c r="FG13" s="51">
+        <v>3480.5541669137897</v>
+      </c>
+      <c r="FH13" s="52">
+        <v>3898.7113561350134</v>
+      </c>
+      <c r="FI13" s="53">
+        <v>4508.0459321118733</v>
+      </c>
+      <c r="FJ13" s="54">
+        <v>6020.3393142260275</v>
+      </c>
+      <c r="FK13" s="55">
+        <v>6392.8810664257262</v>
+      </c>
+      <c r="FL13" s="77">
+        <v>6804.6148448777149</v>
       </c>
       <c r="FM13" s="28">
-        <v>9404.1078871040263</v>
-[...32 lines deleted...]
-        <v>8986.7611262805658</v>
+        <v>7552.294286147303</v>
+      </c>
+      <c r="FN13" s="31">
+        <v>402.16622623749231</v>
+      </c>
+      <c r="FO13" s="47">
+        <v>1110.6227907930756</v>
+      </c>
+      <c r="FP13" s="48">
+        <v>1799.7545529819772</v>
+      </c>
+      <c r="FQ13" s="49">
+        <v>2435.72052673704</v>
+      </c>
+      <c r="FR13" s="50">
+        <v>3082.0251011578462</v>
+      </c>
+      <c r="FS13" s="51">
+        <v>3767.8052419986088</v>
+      </c>
+      <c r="FT13" s="52">
+        <v>4571.0378562421365</v>
+      </c>
+      <c r="FU13" s="53">
+        <v>5408.7842243525502</v>
+      </c>
+      <c r="FV13" s="54">
+        <v>7475.4455817209764</v>
+      </c>
+      <c r="FW13" s="55">
+        <v>8464.2113376325069</v>
+      </c>
+      <c r="FX13" s="77">
+        <v>9379.0241407395988</v>
       </c>
       <c r="FY13" s="28">
-        <v>10018.635943361523</v>
-[...1 lines deleted...]
-      <c r="FZ13" s="32">
+        <v>10486.564895363863</v>
+      </c>
+      <c r="FZ13" s="31">
         <v>538.02683065142378</v>
       </c>
-      <c r="GA13" s="49">
+      <c r="GA13" s="47">
         <v>1285.047712193174</v>
       </c>
-      <c r="GB13" s="50">
+      <c r="GB13" s="48">
         <v>1462.12121802965</v>
       </c>
-      <c r="GC13" s="51">
+      <c r="GC13" s="49">
         <v>2314.6144151132885</v>
       </c>
-      <c r="GD13" s="52">
+      <c r="GD13" s="50">
         <v>2977.9286724440653</v>
       </c>
-      <c r="GE13" s="53">
+      <c r="GE13" s="51">
         <v>3968.4732093084476</v>
       </c>
-      <c r="GF13" s="54"/>
-[...3 lines deleted...]
-      <c r="GJ13" s="42"/>
+      <c r="GF13" s="52">
+        <v>4967.9275082178538</v>
+      </c>
+      <c r="GG13" s="53"/>
+      <c r="GH13" s="54"/>
+      <c r="GI13" s="55"/>
+      <c r="GJ13" s="77"/>
       <c r="GK13" s="28"/>
       <c r="GL13" s="8"/>
     </row>
-    <row r="14" spans="1:194" s="4" customFormat="1">
-[...83 lines deleted...]
-      <c r="CB14" s="11"/>
+    <row r="14" spans="1:194">
+      <c r="A14" s="62"/>
+      <c r="B14" s="57"/>
+      <c r="C14" s="57"/>
+      <c r="D14" s="57"/>
+      <c r="E14" s="57"/>
+      <c r="F14" s="57"/>
+      <c r="G14" s="58"/>
+      <c r="H14" s="57"/>
+      <c r="I14" s="57"/>
+      <c r="J14" s="57"/>
+      <c r="K14" s="57"/>
+      <c r="L14" s="57"/>
+      <c r="M14" s="57"/>
+      <c r="N14" s="57"/>
+      <c r="O14" s="57"/>
+      <c r="P14" s="57"/>
+      <c r="Q14" s="57"/>
+      <c r="R14" s="57"/>
+      <c r="S14" s="58"/>
+      <c r="T14" s="57"/>
+      <c r="U14" s="57"/>
+      <c r="V14" s="57"/>
+      <c r="W14" s="57"/>
+      <c r="X14" s="57"/>
+      <c r="Y14" s="57"/>
+      <c r="Z14" s="57"/>
+      <c r="AA14" s="57"/>
+      <c r="AB14" s="57"/>
+      <c r="AC14" s="57"/>
+      <c r="AD14" s="57"/>
+      <c r="AE14" s="58"/>
+      <c r="AF14" s="57"/>
+      <c r="AG14" s="57"/>
+      <c r="AH14" s="57"/>
+      <c r="AI14" s="57"/>
+      <c r="AJ14" s="57"/>
+      <c r="AK14" s="57"/>
+      <c r="AL14" s="57"/>
+      <c r="AM14" s="57"/>
+      <c r="AN14" s="57"/>
+      <c r="AO14" s="57"/>
+      <c r="AP14" s="57"/>
+      <c r="AQ14" s="58"/>
+      <c r="AR14" s="57"/>
+      <c r="AS14" s="57"/>
+      <c r="AT14" s="57"/>
+      <c r="AU14" s="57"/>
+      <c r="AV14" s="57"/>
+      <c r="AW14" s="57"/>
+      <c r="AX14" s="57"/>
+      <c r="AY14" s="57"/>
+      <c r="AZ14" s="57"/>
+      <c r="BA14" s="57"/>
+      <c r="BB14" s="57"/>
+      <c r="BC14" s="58"/>
+      <c r="BD14" s="57"/>
+      <c r="BE14" s="57"/>
+      <c r="BF14" s="57"/>
+      <c r="BG14" s="76"/>
+      <c r="BH14" s="57"/>
+      <c r="BI14" s="57"/>
+      <c r="BJ14" s="57"/>
+      <c r="BK14" s="57"/>
+      <c r="BL14" s="57"/>
+      <c r="BM14" s="57"/>
+      <c r="BN14" s="57"/>
+      <c r="BO14" s="58"/>
+      <c r="BP14" s="57"/>
+      <c r="BQ14" s="57"/>
+      <c r="BR14" s="57"/>
+      <c r="BS14" s="57"/>
+      <c r="BT14" s="57"/>
+      <c r="BU14" s="57"/>
+      <c r="BV14" s="63"/>
+      <c r="BW14" s="57"/>
+      <c r="BX14" s="57"/>
+      <c r="BY14" s="57"/>
+      <c r="BZ14" s="57"/>
+      <c r="CA14" s="61"/>
+      <c r="CB14" s="57"/>
       <c r="CC14" s="61"/>
-      <c r="CD14" s="11"/>
-[...112 lines deleted...]
-      <c r="GK14" s="8"/>
+      <c r="CD14" s="57"/>
+      <c r="CE14" s="57"/>
+      <c r="CF14" s="57"/>
+      <c r="CG14" s="57"/>
+      <c r="CH14" s="57"/>
+      <c r="CI14" s="57"/>
+      <c r="CJ14" s="57"/>
+      <c r="CK14" s="57"/>
+      <c r="CL14" s="57"/>
+      <c r="CM14" s="57"/>
+      <c r="CN14" s="57"/>
+      <c r="CO14" s="57"/>
+      <c r="CP14" s="57"/>
+      <c r="CQ14" s="57"/>
+      <c r="CR14" s="57"/>
+      <c r="CS14" s="57"/>
+      <c r="CT14" s="57"/>
+      <c r="CU14" s="57"/>
+      <c r="CV14" s="57"/>
+      <c r="CW14" s="57"/>
+      <c r="CX14" s="57"/>
+      <c r="CY14" s="61"/>
+      <c r="CZ14" s="61"/>
+      <c r="DA14" s="61"/>
+      <c r="DB14" s="57"/>
+      <c r="DC14" s="57"/>
+      <c r="DD14" s="57"/>
+      <c r="DE14" s="57"/>
+      <c r="DF14" s="57"/>
+      <c r="DG14" s="57"/>
+      <c r="DH14" s="57"/>
+      <c r="DI14" s="57"/>
+      <c r="DJ14" s="57"/>
+      <c r="DK14" s="57"/>
+      <c r="DL14" s="57"/>
+      <c r="DM14" s="57"/>
+      <c r="DN14" s="57"/>
+      <c r="DO14" s="57"/>
+      <c r="DP14" s="57"/>
+      <c r="DQ14" s="57"/>
+      <c r="DR14" s="57"/>
+      <c r="DS14" s="57"/>
+      <c r="DT14" s="57"/>
+      <c r="DU14" s="57"/>
+      <c r="DV14" s="57"/>
+      <c r="DW14" s="61"/>
+      <c r="DX14" s="61"/>
+      <c r="DY14" s="61"/>
+      <c r="DZ14" s="57"/>
+      <c r="EA14" s="57"/>
+      <c r="EB14" s="57"/>
+      <c r="EC14" s="57"/>
+      <c r="ED14" s="66"/>
+      <c r="EE14" s="67"/>
+      <c r="EF14" s="68"/>
+      <c r="EG14" s="69"/>
+      <c r="EH14" s="70"/>
+      <c r="EI14" s="71"/>
+      <c r="EJ14" s="72"/>
+      <c r="EK14" s="73"/>
+      <c r="EL14" s="74"/>
+      <c r="EM14" s="75"/>
+      <c r="EN14" s="78"/>
+      <c r="EO14" s="57"/>
+      <c r="EP14" s="66"/>
+      <c r="EQ14" s="67"/>
+      <c r="ER14" s="68"/>
+      <c r="ES14" s="69"/>
+      <c r="ET14" s="70"/>
+      <c r="EU14" s="71"/>
+      <c r="EV14" s="72"/>
+      <c r="EW14" s="73"/>
+      <c r="EX14" s="74"/>
+      <c r="EY14" s="75"/>
+      <c r="EZ14" s="78"/>
+      <c r="FA14" s="57"/>
+      <c r="FB14" s="66"/>
+      <c r="FC14" s="67"/>
+      <c r="FD14" s="68"/>
+      <c r="FE14" s="69"/>
+      <c r="FF14" s="70"/>
+      <c r="FG14" s="71"/>
+      <c r="FH14" s="72"/>
+      <c r="FI14" s="73"/>
+      <c r="FJ14" s="74"/>
+      <c r="FK14" s="75"/>
+      <c r="FL14" s="78"/>
+      <c r="FM14" s="57"/>
+      <c r="FN14" s="66"/>
+      <c r="FO14" s="67"/>
+      <c r="FP14" s="68"/>
+      <c r="FQ14" s="69"/>
+      <c r="FR14" s="70"/>
+      <c r="FS14" s="71"/>
+      <c r="FT14" s="72"/>
+      <c r="FU14" s="73"/>
+      <c r="FV14" s="74"/>
+      <c r="FW14" s="75"/>
+      <c r="FX14" s="78"/>
+      <c r="FY14" s="57"/>
+      <c r="FZ14" s="66"/>
+      <c r="GA14" s="67"/>
+      <c r="GB14" s="68"/>
+      <c r="GC14" s="69"/>
+      <c r="GD14" s="70"/>
+      <c r="GE14" s="71"/>
+      <c r="GF14" s="72"/>
+      <c r="GG14" s="73"/>
+      <c r="GH14" s="74"/>
+      <c r="GI14" s="75"/>
+      <c r="GJ14" s="78"/>
+      <c r="GK14" s="57"/>
       <c r="GL14" s="8"/>
     </row>
-    <row r="15" spans="1:194">
+    <row r="15" spans="1:194" s="4" customFormat="1">
       <c r="A15" s="11"/>
       <c r="B15" s="13"/>
       <c r="C15" s="13"/>
       <c r="D15" s="11"/>
       <c r="E15" s="11"/>
-      <c r="F15" s="59"/>
-[...20 lines deleted...]
-      <c r="AA15" s="59"/>
+      <c r="F15" s="57" t="s">
+        <v>38</v>
+      </c>
+      <c r="G15" s="57"/>
+      <c r="H15" s="57"/>
+      <c r="I15" s="57"/>
+      <c r="J15" s="57"/>
+      <c r="K15" s="57"/>
+      <c r="L15" s="57"/>
+      <c r="M15" s="57"/>
+      <c r="N15" s="57"/>
+      <c r="O15" s="57"/>
+      <c r="P15" s="57"/>
+      <c r="Q15" s="57"/>
+      <c r="R15" s="57"/>
+      <c r="S15" s="57"/>
+      <c r="T15" s="57"/>
+      <c r="U15" s="57"/>
+      <c r="V15" s="57"/>
+      <c r="W15" s="58"/>
+      <c r="X15" s="58"/>
+      <c r="Y15" s="57"/>
+      <c r="Z15" s="57"/>
+      <c r="AA15" s="57"/>
       <c r="AB15" s="11"/>
       <c r="AC15" s="11"/>
       <c r="AD15" s="11"/>
       <c r="AE15" s="11"/>
       <c r="AF15" s="11"/>
-      <c r="AG15" s="61"/>
+      <c r="AG15" s="59"/>
       <c r="AH15" s="11"/>
       <c r="AI15" s="11"/>
       <c r="AJ15" s="11"/>
       <c r="AK15" s="11"/>
       <c r="AL15" s="13"/>
       <c r="AM15" s="13"/>
       <c r="AN15" s="11"/>
       <c r="AO15" s="11"/>
       <c r="AP15" s="11"/>
       <c r="AQ15" s="11"/>
       <c r="AR15" s="11"/>
-      <c r="AS15" s="61"/>
+      <c r="AS15" s="59"/>
       <c r="AT15" s="11"/>
       <c r="AU15" s="11"/>
       <c r="AV15" s="11"/>
       <c r="AW15" s="11"/>
       <c r="AX15" s="13"/>
       <c r="AY15" s="13"/>
       <c r="AZ15" s="11"/>
       <c r="BA15" s="11"/>
       <c r="BB15" s="11"/>
       <c r="BC15" s="11"/>
       <c r="BD15" s="11"/>
-      <c r="BE15" s="61"/>
+      <c r="BE15" s="59"/>
       <c r="BF15" s="11"/>
       <c r="BG15" s="11"/>
       <c r="BH15" s="11"/>
       <c r="BI15" s="11"/>
       <c r="BJ15" s="13"/>
       <c r="BK15" s="13"/>
       <c r="BL15" s="11"/>
       <c r="BM15" s="11"/>
       <c r="BN15" s="11"/>
       <c r="BO15" s="11"/>
       <c r="BP15" s="11"/>
-      <c r="BQ15" s="61"/>
+      <c r="BQ15" s="59"/>
       <c r="BR15" s="11"/>
       <c r="BS15" s="11"/>
       <c r="BT15" s="11"/>
       <c r="BU15" s="11"/>
-      <c r="BV15" s="62"/>
+      <c r="BV15" s="60" t="s">
+        <v>25</v>
+      </c>
       <c r="BW15" s="13"/>
       <c r="BX15" s="11"/>
       <c r="BY15" s="11"/>
       <c r="BZ15" s="11"/>
       <c r="CA15" s="11"/>
       <c r="CB15" s="11"/>
-      <c r="CC15" s="61"/>
+      <c r="CC15" s="59"/>
       <c r="CD15" s="11"/>
       <c r="CE15" s="11"/>
       <c r="CF15" s="11"/>
       <c r="CG15" s="11"/>
-      <c r="CH15" s="59"/>
-[...59 lines deleted...]
-      <c r="EP15" s="11"/>
+      <c r="CH15" s="57"/>
+      <c r="CI15" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="CJ15" s="57"/>
+      <c r="CK15" s="57"/>
+      <c r="CL15" s="57"/>
+      <c r="CM15" s="57"/>
+      <c r="CN15" s="57"/>
+      <c r="CO15" s="57"/>
+      <c r="CP15" s="57"/>
+      <c r="CQ15" s="57"/>
+      <c r="CR15" s="57"/>
+      <c r="CS15" s="57"/>
+      <c r="CT15" s="57"/>
+      <c r="CU15" s="57"/>
+      <c r="CV15" s="57"/>
+      <c r="CW15" s="57"/>
+      <c r="CX15" s="57"/>
+      <c r="CY15" s="57"/>
+      <c r="CZ15" s="61"/>
+      <c r="DA15" s="61"/>
+      <c r="DB15" s="57"/>
+      <c r="DC15" s="57"/>
+      <c r="DD15" s="57"/>
+      <c r="DE15" s="57"/>
+      <c r="DF15" s="57"/>
+      <c r="DG15" s="57"/>
+      <c r="DH15" s="57"/>
+      <c r="DI15" s="57"/>
+      <c r="DJ15" s="57"/>
+      <c r="DK15" s="57"/>
+      <c r="DL15" s="57"/>
+      <c r="DM15" s="57"/>
+      <c r="DN15" s="57"/>
+      <c r="DO15" s="57"/>
+      <c r="DP15" s="57"/>
+      <c r="DQ15" s="57"/>
+      <c r="DR15" s="57"/>
+      <c r="DS15" s="57"/>
+      <c r="DT15" s="57"/>
+      <c r="DU15" s="57"/>
+      <c r="DV15" s="57"/>
+      <c r="DW15" s="57"/>
+      <c r="DX15" s="61"/>
+      <c r="DY15" s="61"/>
+      <c r="DZ15" s="57"/>
+      <c r="EA15" s="57"/>
+      <c r="EB15" s="57"/>
+      <c r="EC15" s="57"/>
+      <c r="ED15" s="57"/>
+      <c r="EE15" s="57"/>
+      <c r="EF15" s="57"/>
+      <c r="EG15" s="57"/>
+      <c r="EH15" s="57"/>
+      <c r="EI15" s="57"/>
+      <c r="EJ15" s="61"/>
+      <c r="EK15" s="61"/>
+      <c r="EL15" s="57"/>
+      <c r="EM15" s="57"/>
+      <c r="EN15" s="57"/>
+      <c r="EO15" s="57"/>
+      <c r="EP15" s="13"/>
       <c r="EQ15" s="11"/>
       <c r="ER15" s="11"/>
       <c r="ES15" s="11"/>
       <c r="ET15" s="11"/>
       <c r="EU15" s="11"/>
       <c r="EV15" s="11"/>
       <c r="EW15" s="11"/>
       <c r="EX15" s="11"/>
       <c r="EY15" s="11"/>
       <c r="EZ15" s="11"/>
       <c r="FA15" s="11"/>
       <c r="FB15" s="11"/>
       <c r="FC15" s="8"/>
       <c r="FD15" s="8"/>
       <c r="FE15" s="8"/>
       <c r="FF15" s="8"/>
       <c r="FG15" s="8"/>
       <c r="FH15" s="8"/>
       <c r="FI15" s="8"/>
       <c r="FJ15" s="8"/>
       <c r="FK15" s="8"/>
       <c r="FL15" s="8"/>
       <c r="FM15" s="8"/>
       <c r="FN15" s="8"/>
       <c r="FO15" s="8"/>
       <c r="FP15" s="8"/>
-      <c r="FQ15" s="8"/>
+      <c r="FQ15" s="9"/>
       <c r="FR15" s="8"/>
       <c r="FS15" s="8"/>
       <c r="FT15" s="8"/>
       <c r="FU15" s="8"/>
       <c r="FV15" s="8"/>
       <c r="FW15" s="8"/>
       <c r="FX15" s="8"/>
       <c r="FY15" s="8"/>
       <c r="FZ15" s="8"/>
       <c r="GA15" s="8"/>
       <c r="GB15" s="8"/>
       <c r="GC15" s="8"/>
       <c r="GD15" s="8"/>
       <c r="GE15" s="8"/>
       <c r="GF15" s="8"/>
       <c r="GG15" s="8"/>
       <c r="GH15" s="8"/>
       <c r="GI15" s="8"/>
       <c r="GJ15" s="8"/>
       <c r="GK15" s="8"/>
       <c r="GL15" s="8"/>
     </row>
     <row r="16" spans="1:194">
       <c r="A16" s="11"/>
       <c r="B16" s="13"/>
       <c r="C16" s="13"/>
       <c r="D16" s="11"/>
       <c r="E16" s="11"/>
-      <c r="F16" s="59"/>
-[...20 lines deleted...]
-      <c r="AA16" s="59"/>
+      <c r="F16" s="57"/>
+      <c r="G16" s="57"/>
+      <c r="H16" s="57"/>
+      <c r="I16" s="57"/>
+      <c r="J16" s="57"/>
+      <c r="K16" s="57"/>
+      <c r="L16" s="57"/>
+      <c r="M16" s="57"/>
+      <c r="N16" s="57"/>
+      <c r="O16" s="57"/>
+      <c r="P16" s="57"/>
+      <c r="Q16" s="57"/>
+      <c r="R16" s="57"/>
+      <c r="S16" s="57"/>
+      <c r="T16" s="57"/>
+      <c r="U16" s="57"/>
+      <c r="V16" s="57"/>
+      <c r="W16" s="58"/>
+      <c r="X16" s="58"/>
+      <c r="Y16" s="57"/>
+      <c r="Z16" s="57"/>
+      <c r="AA16" s="57"/>
       <c r="AB16" s="11"/>
       <c r="AC16" s="11"/>
       <c r="AD16" s="11"/>
       <c r="AE16" s="11"/>
       <c r="AF16" s="11"/>
-      <c r="AG16" s="61"/>
+      <c r="AG16" s="59"/>
       <c r="AH16" s="11"/>
       <c r="AI16" s="11"/>
       <c r="AJ16" s="11"/>
       <c r="AK16" s="11"/>
       <c r="AL16" s="13"/>
       <c r="AM16" s="13"/>
       <c r="AN16" s="11"/>
       <c r="AO16" s="11"/>
       <c r="AP16" s="11"/>
       <c r="AQ16" s="11"/>
       <c r="AR16" s="11"/>
-      <c r="AS16" s="61"/>
+      <c r="AS16" s="59"/>
       <c r="AT16" s="11"/>
       <c r="AU16" s="11"/>
       <c r="AV16" s="11"/>
       <c r="AW16" s="11"/>
       <c r="AX16" s="13"/>
       <c r="AY16" s="13"/>
       <c r="AZ16" s="11"/>
       <c r="BA16" s="11"/>
       <c r="BB16" s="11"/>
       <c r="BC16" s="11"/>
       <c r="BD16" s="11"/>
-      <c r="BE16" s="61"/>
+      <c r="BE16" s="59"/>
       <c r="BF16" s="11"/>
       <c r="BG16" s="11"/>
       <c r="BH16" s="11"/>
       <c r="BI16" s="11"/>
       <c r="BJ16" s="13"/>
       <c r="BK16" s="13"/>
       <c r="BL16" s="11"/>
       <c r="BM16" s="11"/>
       <c r="BN16" s="11"/>
       <c r="BO16" s="11"/>
       <c r="BP16" s="11"/>
-      <c r="BQ16" s="61"/>
+      <c r="BQ16" s="59"/>
       <c r="BR16" s="11"/>
       <c r="BS16" s="11"/>
       <c r="BT16" s="11"/>
       <c r="BU16" s="11"/>
-      <c r="BV16" s="62"/>
+      <c r="BV16" s="60"/>
       <c r="BW16" s="13"/>
       <c r="BX16" s="11"/>
       <c r="BY16" s="11"/>
       <c r="BZ16" s="11"/>
       <c r="CA16" s="11"/>
       <c r="CB16" s="11"/>
-      <c r="CC16" s="61"/>
+      <c r="CC16" s="59"/>
       <c r="CD16" s="11"/>
       <c r="CE16" s="11"/>
       <c r="CF16" s="11"/>
       <c r="CG16" s="11"/>
-      <c r="CH16" s="59"/>
-[...58 lines deleted...]
-      <c r="EO16" s="59"/>
+      <c r="CH16" s="57"/>
+      <c r="CI16" s="57"/>
+      <c r="CJ16" s="57"/>
+      <c r="CK16" s="57"/>
+      <c r="CL16" s="57"/>
+      <c r="CM16" s="57"/>
+      <c r="CN16" s="57"/>
+      <c r="CO16" s="57"/>
+      <c r="CP16" s="57"/>
+      <c r="CQ16" s="57"/>
+      <c r="CR16" s="57"/>
+      <c r="CS16" s="57"/>
+      <c r="CT16" s="57"/>
+      <c r="CU16" s="57"/>
+      <c r="CV16" s="57"/>
+      <c r="CW16" s="57"/>
+      <c r="CX16" s="57"/>
+      <c r="CY16" s="57"/>
+      <c r="CZ16" s="61"/>
+      <c r="DA16" s="61"/>
+      <c r="DB16" s="57"/>
+      <c r="DC16" s="57"/>
+      <c r="DD16" s="57"/>
+      <c r="DE16" s="57"/>
+      <c r="DF16" s="57"/>
+      <c r="DG16" s="57"/>
+      <c r="DH16" s="57"/>
+      <c r="DI16" s="57"/>
+      <c r="DJ16" s="57"/>
+      <c r="DK16" s="57"/>
+      <c r="DL16" s="57"/>
+      <c r="DM16" s="57"/>
+      <c r="DN16" s="57"/>
+      <c r="DO16" s="57"/>
+      <c r="DP16" s="57"/>
+      <c r="DQ16" s="57"/>
+      <c r="DR16" s="57"/>
+      <c r="DS16" s="57"/>
+      <c r="DT16" s="57"/>
+      <c r="DU16" s="57"/>
+      <c r="DV16" s="57"/>
+      <c r="DW16" s="57"/>
+      <c r="DX16" s="61"/>
+      <c r="DY16" s="61"/>
+      <c r="DZ16" s="57"/>
+      <c r="EA16" s="57"/>
+      <c r="EB16" s="57"/>
+      <c r="EC16" s="57"/>
+      <c r="ED16" s="57"/>
+      <c r="EE16" s="57"/>
+      <c r="EF16" s="57"/>
+      <c r="EG16" s="57"/>
+      <c r="EH16" s="57"/>
+      <c r="EI16" s="57"/>
+      <c r="EJ16" s="61"/>
+      <c r="EK16" s="61"/>
+      <c r="EL16" s="57"/>
+      <c r="EM16" s="57"/>
+      <c r="EN16" s="57"/>
+      <c r="EO16" s="57"/>
       <c r="EP16" s="11"/>
       <c r="EQ16" s="11"/>
       <c r="ER16" s="11"/>
       <c r="ES16" s="11"/>
       <c r="ET16" s="11"/>
       <c r="EU16" s="11"/>
       <c r="EV16" s="11"/>
       <c r="EW16" s="11"/>
       <c r="EX16" s="11"/>
       <c r="EY16" s="11"/>
       <c r="EZ16" s="11"/>
       <c r="FA16" s="11"/>
       <c r="FB16" s="11"/>
       <c r="FC16" s="8"/>
       <c r="FD16" s="8"/>
       <c r="FE16" s="8"/>
       <c r="FF16" s="8"/>
       <c r="FG16" s="8"/>
       <c r="FH16" s="8"/>
       <c r="FI16" s="8"/>
       <c r="FJ16" s="8"/>
       <c r="FK16" s="8"/>
       <c r="FL16" s="8"/>
       <c r="FM16" s="8"/>
       <c r="FN16" s="8"/>
       <c r="FO16" s="8"/>
       <c r="FP16" s="8"/>
       <c r="FQ16" s="8"/>
       <c r="FR16" s="8"/>
       <c r="FS16" s="8"/>
       <c r="FT16" s="8"/>
       <c r="FU16" s="8"/>
       <c r="FV16" s="8"/>
       <c r="FW16" s="8"/>
       <c r="FX16" s="8"/>
       <c r="FY16" s="8"/>
       <c r="FZ16" s="8"/>
       <c r="GA16" s="8"/>
       <c r="GB16" s="8"/>
       <c r="GC16" s="8"/>
       <c r="GD16" s="8"/>
       <c r="GE16" s="8"/>
       <c r="GF16" s="8"/>
       <c r="GG16" s="8"/>
       <c r="GH16" s="8"/>
       <c r="GI16" s="8"/>
       <c r="GJ16" s="8"/>
       <c r="GK16" s="8"/>
       <c r="GL16" s="8"/>
     </row>
-    <row r="17" spans="1:194" ht="21" customHeight="1">
+    <row r="17" spans="1:194">
       <c r="A17" s="11"/>
-      <c r="B17" s="12"/>
-[...58 lines deleted...]
-      <c r="BI17" s="12"/>
+      <c r="B17" s="13"/>
+      <c r="C17" s="13"/>
+      <c r="D17" s="11"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="57"/>
+      <c r="G17" s="57"/>
+      <c r="H17" s="57"/>
+      <c r="I17" s="57"/>
+      <c r="J17" s="57"/>
+      <c r="K17" s="57"/>
+      <c r="L17" s="57"/>
+      <c r="M17" s="57"/>
+      <c r="N17" s="57"/>
+      <c r="O17" s="57"/>
+      <c r="P17" s="57"/>
+      <c r="Q17" s="57"/>
+      <c r="R17" s="57"/>
+      <c r="S17" s="57"/>
+      <c r="T17" s="57"/>
+      <c r="U17" s="57"/>
+      <c r="V17" s="57"/>
+      <c r="W17" s="58"/>
+      <c r="X17" s="58"/>
+      <c r="Y17" s="57"/>
+      <c r="Z17" s="57"/>
+      <c r="AA17" s="57"/>
+      <c r="AB17" s="11"/>
+      <c r="AC17" s="11"/>
+      <c r="AD17" s="11"/>
+      <c r="AE17" s="11"/>
+      <c r="AF17" s="11"/>
+      <c r="AG17" s="59"/>
+      <c r="AH17" s="11"/>
+      <c r="AI17" s="11"/>
+      <c r="AJ17" s="11"/>
+      <c r="AK17" s="11"/>
+      <c r="AL17" s="13"/>
+      <c r="AM17" s="13"/>
+      <c r="AN17" s="11"/>
+      <c r="AO17" s="11"/>
+      <c r="AP17" s="11"/>
+      <c r="AQ17" s="11"/>
+      <c r="AR17" s="11"/>
+      <c r="AS17" s="59"/>
+      <c r="AT17" s="11"/>
+      <c r="AU17" s="11"/>
+      <c r="AV17" s="11"/>
+      <c r="AW17" s="11"/>
+      <c r="AX17" s="13"/>
+      <c r="AY17" s="13"/>
+      <c r="AZ17" s="11"/>
+      <c r="BA17" s="11"/>
+      <c r="BB17" s="11"/>
+      <c r="BC17" s="11"/>
+      <c r="BD17" s="11"/>
+      <c r="BE17" s="59"/>
+      <c r="BF17" s="11"/>
+      <c r="BG17" s="11"/>
+      <c r="BH17" s="11"/>
+      <c r="BI17" s="11"/>
       <c r="BJ17" s="13"/>
-      <c r="BK17" s="11"/>
+      <c r="BK17" s="13"/>
       <c r="BL17" s="11"/>
       <c r="BM17" s="11"/>
       <c r="BN17" s="11"/>
       <c r="BO17" s="11"/>
       <c r="BP17" s="11"/>
-      <c r="BQ17" s="11"/>
+      <c r="BQ17" s="59"/>
       <c r="BR17" s="11"/>
       <c r="BS17" s="11"/>
       <c r="BT17" s="11"/>
       <c r="BU17" s="11"/>
-      <c r="BV17" s="136" t="s">
-[...123 lines deleted...]
-      <c r="GL17" s="130"/>
+      <c r="BV17" s="60"/>
+      <c r="BW17" s="13"/>
+      <c r="BX17" s="11"/>
+      <c r="BY17" s="11"/>
+      <c r="BZ17" s="11"/>
+      <c r="CA17" s="11"/>
+      <c r="CB17" s="11"/>
+      <c r="CC17" s="59"/>
+      <c r="CD17" s="11"/>
+      <c r="CE17" s="11"/>
+      <c r="CF17" s="11"/>
+      <c r="CG17" s="11"/>
+      <c r="CH17" s="57"/>
+      <c r="CI17" s="57"/>
+      <c r="CJ17" s="57"/>
+      <c r="CK17" s="57"/>
+      <c r="CL17" s="57"/>
+      <c r="CM17" s="57"/>
+      <c r="CN17" s="57"/>
+      <c r="CO17" s="57"/>
+      <c r="CP17" s="57"/>
+      <c r="CQ17" s="57"/>
+      <c r="CR17" s="57"/>
+      <c r="CS17" s="57"/>
+      <c r="CT17" s="57"/>
+      <c r="CU17" s="57"/>
+      <c r="CV17" s="57"/>
+      <c r="CW17" s="57"/>
+      <c r="CX17" s="57"/>
+      <c r="CY17" s="57"/>
+      <c r="CZ17" s="61"/>
+      <c r="DA17" s="61"/>
+      <c r="DB17" s="57"/>
+      <c r="DC17" s="57"/>
+      <c r="DD17" s="57"/>
+      <c r="DE17" s="57"/>
+      <c r="DF17" s="57"/>
+      <c r="DG17" s="57"/>
+      <c r="DH17" s="57"/>
+      <c r="DI17" s="57"/>
+      <c r="DJ17" s="57"/>
+      <c r="DK17" s="57"/>
+      <c r="DL17" s="57"/>
+      <c r="DM17" s="57"/>
+      <c r="DN17" s="57"/>
+      <c r="DO17" s="57"/>
+      <c r="DP17" s="57"/>
+      <c r="DQ17" s="57"/>
+      <c r="DR17" s="57"/>
+      <c r="DS17" s="57"/>
+      <c r="DT17" s="57"/>
+      <c r="DU17" s="57"/>
+      <c r="DV17" s="57"/>
+      <c r="DW17" s="57"/>
+      <c r="DX17" s="61"/>
+      <c r="DY17" s="61"/>
+      <c r="DZ17" s="57"/>
+      <c r="EA17" s="57"/>
+      <c r="EB17" s="57"/>
+      <c r="EC17" s="57"/>
+      <c r="ED17" s="57"/>
+      <c r="EE17" s="57"/>
+      <c r="EF17" s="57"/>
+      <c r="EG17" s="57"/>
+      <c r="EH17" s="57"/>
+      <c r="EI17" s="57"/>
+      <c r="EJ17" s="61"/>
+      <c r="EK17" s="61"/>
+      <c r="EL17" s="57"/>
+      <c r="EM17" s="57"/>
+      <c r="EN17" s="57"/>
+      <c r="EO17" s="57"/>
+      <c r="EP17" s="11"/>
+      <c r="EQ17" s="11"/>
+      <c r="ER17" s="11"/>
+      <c r="ES17" s="11"/>
+      <c r="ET17" s="11"/>
+      <c r="EU17" s="11"/>
+      <c r="EV17" s="11"/>
+      <c r="EW17" s="11"/>
+      <c r="EX17" s="11"/>
+      <c r="EY17" s="11"/>
+      <c r="EZ17" s="11"/>
+      <c r="FA17" s="11"/>
+      <c r="FB17" s="11"/>
+      <c r="FC17" s="8"/>
+      <c r="FD17" s="8"/>
+      <c r="FE17" s="8"/>
+      <c r="FF17" s="8"/>
+      <c r="FG17" s="8"/>
+      <c r="FH17" s="8"/>
+      <c r="FI17" s="8"/>
+      <c r="FJ17" s="8"/>
+      <c r="FK17" s="8"/>
+      <c r="FL17" s="8"/>
+      <c r="FM17" s="8"/>
+      <c r="FN17" s="8"/>
+      <c r="FO17" s="8"/>
+      <c r="FP17" s="8"/>
+      <c r="FQ17" s="8"/>
+      <c r="FR17" s="8"/>
+      <c r="FS17" s="8"/>
+      <c r="FT17" s="8"/>
+      <c r="FU17" s="8"/>
+      <c r="FV17" s="8"/>
+      <c r="FW17" s="8"/>
+      <c r="FX17" s="8"/>
+      <c r="FY17" s="8"/>
+      <c r="FZ17" s="8"/>
+      <c r="GA17" s="8"/>
+      <c r="GB17" s="8"/>
+      <c r="GC17" s="8"/>
+      <c r="GD17" s="8"/>
+      <c r="GE17" s="8"/>
+      <c r="GF17" s="8"/>
+      <c r="GG17" s="8"/>
+      <c r="GH17" s="8"/>
+      <c r="GI17" s="8"/>
+      <c r="GJ17" s="8"/>
+      <c r="GK17" s="8"/>
+      <c r="GL17" s="8"/>
     </row>
-    <row r="18" spans="1:194" ht="22.5" customHeight="1" thickBot="1">
+    <row r="18" spans="1:194" ht="21" customHeight="1">
       <c r="A18" s="11"/>
-      <c r="B18" s="11"/>
-[...69 lines deleted...]
-      <c r="BJ18" s="11"/>
+      <c r="B18" s="12"/>
+      <c r="C18" s="12"/>
+      <c r="D18" s="12"/>
+      <c r="E18" s="12"/>
+      <c r="F18" s="12"/>
+      <c r="G18" s="12"/>
+      <c r="H18" s="12"/>
+      <c r="I18" s="12"/>
+      <c r="J18" s="12"/>
+      <c r="K18" s="12"/>
+      <c r="L18" s="12"/>
+      <c r="M18" s="12"/>
+      <c r="N18" s="12"/>
+      <c r="O18" s="12"/>
+      <c r="P18" s="12"/>
+      <c r="Q18" s="12"/>
+      <c r="R18" s="12"/>
+      <c r="S18" s="12"/>
+      <c r="T18" s="12"/>
+      <c r="U18" s="12"/>
+      <c r="V18" s="12"/>
+      <c r="W18" s="12"/>
+      <c r="X18" s="12"/>
+      <c r="Y18" s="12"/>
+      <c r="Z18" s="12"/>
+      <c r="AA18" s="12"/>
+      <c r="AB18" s="12"/>
+      <c r="AC18" s="12"/>
+      <c r="AD18" s="12"/>
+      <c r="AE18" s="12"/>
+      <c r="AF18" s="12"/>
+      <c r="AG18" s="12"/>
+      <c r="AH18" s="12"/>
+      <c r="AI18" s="12"/>
+      <c r="AJ18" s="12"/>
+      <c r="AK18" s="12"/>
+      <c r="AL18" s="12"/>
+      <c r="AM18" s="12"/>
+      <c r="AN18" s="12"/>
+      <c r="AO18" s="12"/>
+      <c r="AP18" s="12"/>
+      <c r="AQ18" s="12"/>
+      <c r="AR18" s="12"/>
+      <c r="AS18" s="12"/>
+      <c r="AT18" s="12"/>
+      <c r="AU18" s="12"/>
+      <c r="AV18" s="12"/>
+      <c r="AW18" s="12"/>
+      <c r="AX18" s="12"/>
+      <c r="AY18" s="12"/>
+      <c r="AZ18" s="12"/>
+      <c r="BA18" s="12"/>
+      <c r="BB18" s="12"/>
+      <c r="BC18" s="12"/>
+      <c r="BD18" s="12"/>
+      <c r="BE18" s="12"/>
+      <c r="BF18" s="12"/>
+      <c r="BG18" s="12"/>
+      <c r="BH18" s="12"/>
+      <c r="BI18" s="12"/>
+      <c r="BJ18" s="13"/>
       <c r="BK18" s="11"/>
       <c r="BL18" s="11"/>
       <c r="BM18" s="11"/>
       <c r="BN18" s="11"/>
       <c r="BO18" s="11"/>
       <c r="BP18" s="11"/>
       <c r="BQ18" s="11"/>
-      <c r="BR18" s="11" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="BR18" s="11"/>
       <c r="BS18" s="11"/>
       <c r="BT18" s="11"/>
-      <c r="BU18" s="14"/>
-[...9 lines deleted...]
-      <c r="CE18" s="11" t="s">
+      <c r="BU18" s="11"/>
+      <c r="BV18" s="160" t="s">
+        <v>22</v>
+      </c>
+      <c r="BW18" s="160"/>
+      <c r="BX18" s="160"/>
+      <c r="BY18" s="160"/>
+      <c r="BZ18" s="160"/>
+      <c r="CA18" s="160"/>
+      <c r="CB18" s="160"/>
+      <c r="CC18" s="160"/>
+      <c r="CD18" s="160"/>
+      <c r="CE18" s="160"/>
+      <c r="CF18" s="160"/>
+      <c r="CG18" s="160"/>
+      <c r="CH18" s="160"/>
+      <c r="CI18" s="160"/>
+      <c r="CJ18" s="160"/>
+      <c r="CK18" s="160"/>
+      <c r="CL18" s="160"/>
+      <c r="CM18" s="160"/>
+      <c r="CN18" s="160"/>
+      <c r="CO18" s="160"/>
+      <c r="CP18" s="160"/>
+      <c r="CQ18" s="160"/>
+      <c r="CR18" s="160"/>
+      <c r="CS18" s="160"/>
+      <c r="CT18" s="160"/>
+      <c r="CU18" s="160"/>
+      <c r="CV18" s="160"/>
+      <c r="CW18" s="160"/>
+      <c r="CX18" s="160"/>
+      <c r="CY18" s="160"/>
+      <c r="CZ18" s="160"/>
+      <c r="DA18" s="160"/>
+      <c r="DB18" s="160"/>
+      <c r="DC18" s="160"/>
+      <c r="DD18" s="160"/>
+      <c r="DE18" s="160"/>
+      <c r="DF18" s="160"/>
+      <c r="DG18" s="160"/>
+      <c r="DH18" s="160"/>
+      <c r="DI18" s="160"/>
+      <c r="DJ18" s="160"/>
+      <c r="DK18" s="160"/>
+      <c r="DL18" s="160"/>
+      <c r="DM18" s="160"/>
+      <c r="DN18" s="160"/>
+      <c r="DO18" s="160"/>
+      <c r="DP18" s="160"/>
+      <c r="DQ18" s="160"/>
+      <c r="DR18" s="160"/>
+      <c r="DS18" s="57"/>
+      <c r="DT18" s="57"/>
+      <c r="DU18" s="57"/>
+      <c r="DV18" s="57"/>
+      <c r="DW18" s="57"/>
+      <c r="DX18" s="61"/>
+      <c r="DY18" s="61"/>
+      <c r="DZ18" s="57"/>
+      <c r="EA18" s="57"/>
+      <c r="EB18" s="57"/>
+      <c r="EC18" s="57"/>
+      <c r="ED18" s="57"/>
+      <c r="EE18" s="57"/>
+      <c r="EF18" s="57"/>
+      <c r="EG18" s="57"/>
+      <c r="EH18" s="57"/>
+      <c r="EI18" s="57"/>
+      <c r="EJ18" s="61"/>
+      <c r="EK18" s="61"/>
+      <c r="EL18" s="57"/>
+      <c r="EM18" s="57"/>
+      <c r="EN18" s="57"/>
+      <c r="EO18" s="57"/>
+      <c r="EP18" s="166" t="s">
+        <v>22</v>
+      </c>
+      <c r="EQ18" s="166"/>
+      <c r="ER18" s="166"/>
+      <c r="ES18" s="166"/>
+      <c r="ET18" s="166"/>
+      <c r="EU18" s="166"/>
+      <c r="EV18" s="166"/>
+      <c r="EW18" s="166"/>
+      <c r="EX18" s="166"/>
+      <c r="EY18" s="166"/>
+      <c r="EZ18" s="166"/>
+      <c r="FA18" s="166"/>
+      <c r="FB18" s="166"/>
+      <c r="FC18" s="166"/>
+      <c r="FD18" s="166"/>
+      <c r="FE18" s="166"/>
+      <c r="FF18" s="166"/>
+      <c r="FG18" s="166"/>
+      <c r="FH18" s="166"/>
+      <c r="FI18" s="166"/>
+      <c r="FJ18" s="166"/>
+      <c r="FK18" s="166"/>
+      <c r="FL18" s="166"/>
+      <c r="FM18" s="166"/>
+      <c r="FN18" s="166"/>
+      <c r="FO18" s="166"/>
+      <c r="FP18" s="166"/>
+      <c r="FQ18" s="166"/>
+      <c r="FR18" s="166"/>
+      <c r="FS18" s="166"/>
+      <c r="FT18" s="166"/>
+      <c r="FU18" s="166"/>
+      <c r="FV18" s="166"/>
+      <c r="FW18" s="166"/>
+      <c r="FX18" s="166"/>
+      <c r="FY18" s="166"/>
+      <c r="FZ18" s="166"/>
+      <c r="GA18" s="166"/>
+      <c r="GB18" s="166"/>
+      <c r="GC18" s="166"/>
+      <c r="GD18" s="166"/>
+      <c r="GE18" s="166"/>
+      <c r="GF18" s="166"/>
+      <c r="GG18" s="166"/>
+      <c r="GH18" s="166"/>
+      <c r="GI18" s="166"/>
+      <c r="GJ18" s="166"/>
+      <c r="GK18" s="166"/>
+      <c r="GL18" s="166"/>
+    </row>
+    <row r="19" spans="1:194" ht="22.5" customHeight="1" thickBot="1">
+      <c r="A19" s="11"/>
+      <c r="B19" s="11"/>
+      <c r="C19" s="11"/>
+      <c r="D19" s="11"/>
+      <c r="E19" s="11"/>
+      <c r="F19" s="11"/>
+      <c r="G19" s="11"/>
+      <c r="H19" s="11"/>
+      <c r="I19" s="11"/>
+      <c r="J19" s="11"/>
+      <c r="K19" s="11" t="s">
         <v>8</v>
       </c>
-      <c r="CF18" s="11"/>
-[...9 lines deleted...]
-      <c r="CP18" s="59" t="s">
+      <c r="L19" s="11"/>
+      <c r="M19" s="14"/>
+      <c r="N19" s="11"/>
+      <c r="O19" s="11"/>
+      <c r="P19" s="11"/>
+      <c r="Q19" s="11"/>
+      <c r="R19" s="11"/>
+      <c r="S19" s="11"/>
+      <c r="T19" s="11"/>
+      <c r="U19" s="11"/>
+      <c r="V19" s="11"/>
+      <c r="W19" s="11" t="s">
         <v>8</v>
       </c>
-      <c r="CQ18" s="59"/>
-[...11 lines deleted...]
-      <c r="DC18" s="59" t="s">
+      <c r="X19" s="11"/>
+      <c r="Y19" s="14"/>
+      <c r="Z19" s="11"/>
+      <c r="AA19" s="11"/>
+      <c r="AB19" s="11"/>
+      <c r="AC19" s="11"/>
+      <c r="AD19" s="11"/>
+      <c r="AE19" s="11"/>
+      <c r="AF19" s="11"/>
+      <c r="AG19" s="11"/>
+      <c r="AH19" s="11"/>
+      <c r="AI19" s="11" t="s">
         <v>8</v>
       </c>
-      <c r="DD18" s="59"/>
-[...9 lines deleted...]
-      <c r="DN18" s="59" t="s">
+      <c r="AJ19" s="11"/>
+      <c r="AK19" s="14"/>
+      <c r="AL19" s="11"/>
+      <c r="AM19" s="11"/>
+      <c r="AN19" s="11"/>
+      <c r="AO19" s="11"/>
+      <c r="AP19" s="11"/>
+      <c r="AQ19" s="11"/>
+      <c r="AR19" s="11"/>
+      <c r="AS19" s="11"/>
+      <c r="AT19" s="11"/>
+      <c r="AU19" s="11" t="s">
         <v>8</v>
       </c>
-      <c r="DO18" s="59"/>
-[...11 lines deleted...]
-      <c r="EA18" s="59" t="s">
+      <c r="AV19" s="11"/>
+      <c r="AW19" s="14"/>
+      <c r="AX19" s="11"/>
+      <c r="AY19" s="11"/>
+      <c r="AZ19" s="11"/>
+      <c r="BA19" s="11"/>
+      <c r="BB19" s="11"/>
+      <c r="BC19" s="11"/>
+      <c r="BD19" s="11"/>
+      <c r="BE19" s="11"/>
+      <c r="BF19" s="11"/>
+      <c r="BG19" s="11" t="s">
         <v>8</v>
       </c>
-      <c r="EB18" s="59"/>
-[...8 lines deleted...]
-      <c r="EK18" s="60" t="s">
+      <c r="BH19" s="11"/>
+      <c r="BI19" s="14"/>
+      <c r="BJ19" s="11"/>
+      <c r="BK19" s="11"/>
+      <c r="BL19" s="11"/>
+      <c r="BM19" s="11"/>
+      <c r="BN19" s="11"/>
+      <c r="BO19" s="11"/>
+      <c r="BP19" s="11"/>
+      <c r="BQ19" s="11"/>
+      <c r="BR19" s="11" t="s">
         <v>8</v>
       </c>
-      <c r="EL18" s="59"/>
-[...13 lines deleted...]
-      <c r="EZ18" s="60" t="s">
+      <c r="BS19" s="11"/>
+      <c r="BT19" s="11"/>
+      <c r="BU19" s="14"/>
+      <c r="BV19" s="11"/>
+      <c r="BW19" s="11"/>
+      <c r="BX19" s="11"/>
+      <c r="BY19" s="11"/>
+      <c r="BZ19" s="11"/>
+      <c r="CA19" s="11"/>
+      <c r="CB19" s="11"/>
+      <c r="CC19" s="11"/>
+      <c r="CD19" s="11"/>
+      <c r="CE19" s="11" t="s">
         <v>8</v>
       </c>
-      <c r="FA18" s="59"/>
-[...10 lines deleted...]
-      <c r="FL18" s="60" t="s">
+      <c r="CF19" s="11"/>
+      <c r="CG19" s="14"/>
+      <c r="CH19" s="57"/>
+      <c r="CI19" s="57"/>
+      <c r="CJ19" s="57"/>
+      <c r="CK19" s="57"/>
+      <c r="CL19" s="57"/>
+      <c r="CM19" s="57"/>
+      <c r="CN19" s="57"/>
+      <c r="CO19" s="57"/>
+      <c r="CP19" s="57" t="s">
         <v>8</v>
       </c>
-      <c r="FM18" s="59"/>
-[...7 lines deleted...]
-      <c r="FU18" s="128" t="s">
+      <c r="CQ19" s="57"/>
+      <c r="CR19" s="57"/>
+      <c r="CS19" s="57"/>
+      <c r="CT19" s="57"/>
+      <c r="CU19" s="57"/>
+      <c r="CV19" s="57"/>
+      <c r="CW19" s="57"/>
+      <c r="CX19" s="57"/>
+      <c r="CY19" s="57"/>
+      <c r="CZ19" s="61"/>
+      <c r="DA19" s="61"/>
+      <c r="DB19" s="57"/>
+      <c r="DC19" s="57" t="s">
         <v>8</v>
       </c>
-      <c r="FV18" s="129"/>
-[...10 lines deleted...]
-      <c r="GG18" s="128" t="s">
+      <c r="DD19" s="57"/>
+      <c r="DE19" s="57"/>
+      <c r="DF19" s="57"/>
+      <c r="DG19" s="57"/>
+      <c r="DH19" s="57"/>
+      <c r="DI19" s="57"/>
+      <c r="DJ19" s="57"/>
+      <c r="DK19" s="57"/>
+      <c r="DL19" s="57"/>
+      <c r="DM19" s="57"/>
+      <c r="DN19" s="57" t="s">
         <v>8</v>
       </c>
-      <c r="GH18" s="129"/>
-[...230 lines deleted...]
-      <c r="GK19" s="127"/>
+      <c r="DO19" s="57"/>
+      <c r="DP19" s="57"/>
+      <c r="DQ19" s="57"/>
+      <c r="DR19" s="57"/>
+      <c r="DS19" s="57"/>
+      <c r="DT19" s="57"/>
+      <c r="DU19" s="57"/>
+      <c r="DV19" s="57"/>
+      <c r="DW19" s="57"/>
+      <c r="DX19" s="61"/>
+      <c r="DY19" s="61"/>
+      <c r="DZ19" s="57"/>
+      <c r="EA19" s="57" t="s">
+        <v>8</v>
+      </c>
+      <c r="EB19" s="57"/>
+      <c r="EC19" s="57"/>
+      <c r="ED19" s="57"/>
+      <c r="EE19" s="57"/>
+      <c r="EF19" s="57"/>
+      <c r="EG19" s="57"/>
+      <c r="EH19" s="57"/>
+      <c r="EI19" s="57"/>
+      <c r="EJ19" s="61"/>
+      <c r="EK19" s="61" t="s">
+        <v>8</v>
+      </c>
+      <c r="EL19" s="57"/>
+      <c r="EM19" s="57"/>
+      <c r="EN19" s="57"/>
+      <c r="EO19" s="57"/>
+      <c r="EP19" s="11"/>
+      <c r="EQ19" s="11"/>
+      <c r="ER19" s="11"/>
+      <c r="ES19" s="11"/>
+      <c r="ET19" s="11"/>
+      <c r="EU19" s="11"/>
+      <c r="EV19" s="11"/>
+      <c r="EW19" s="57"/>
+      <c r="EX19" s="57"/>
+      <c r="EY19" s="61"/>
+      <c r="EZ19" s="61" t="s">
+        <v>8</v>
+      </c>
+      <c r="FA19" s="57"/>
+      <c r="FB19" s="11"/>
+      <c r="FC19" s="11"/>
+      <c r="FD19" s="11"/>
+      <c r="FE19" s="11"/>
+      <c r="FF19" s="11"/>
+      <c r="FG19" s="11"/>
+      <c r="FH19" s="11"/>
+      <c r="FI19" s="57"/>
+      <c r="FJ19" s="57"/>
+      <c r="FK19" s="61"/>
+      <c r="FL19" s="61" t="s">
+        <v>8</v>
+      </c>
+      <c r="FM19" s="57"/>
+      <c r="FN19" s="11"/>
+      <c r="FO19" s="11"/>
+      <c r="FP19" s="11"/>
+      <c r="FQ19" s="11"/>
+      <c r="FR19" s="11"/>
+      <c r="FS19" s="11"/>
+      <c r="FT19" s="11"/>
+      <c r="FU19" s="163" t="s">
+        <v>8</v>
+      </c>
+      <c r="FV19" s="164"/>
+      <c r="FW19" s="164"/>
+      <c r="FX19" s="164"/>
+      <c r="FY19" s="164"/>
+      <c r="FZ19" s="11"/>
+      <c r="GA19" s="11"/>
+      <c r="GB19" s="11"/>
+      <c r="GC19" s="11"/>
+      <c r="GD19" s="11"/>
+      <c r="GE19" s="11"/>
+      <c r="GF19" s="11"/>
+      <c r="GG19" s="163" t="s">
+        <v>8</v>
+      </c>
+      <c r="GH19" s="164"/>
+      <c r="GI19" s="164"/>
+      <c r="GJ19" s="164"/>
+      <c r="GK19" s="164"/>
       <c r="GL19" s="8"/>
     </row>
-    <row r="20" spans="1:194" ht="34.5" customHeight="1" thickBot="1">
-[...430 lines deleted...]
-      <c r="EO20" s="16" t="s">
+    <row r="20" spans="1:194" ht="20.25" customHeight="1" thickBot="1">
+      <c r="A20" s="161"/>
+      <c r="B20" s="151" t="s">
+        <v>29</v>
+      </c>
+      <c r="C20" s="152"/>
+      <c r="D20" s="152"/>
+      <c r="E20" s="152"/>
+      <c r="F20" s="152"/>
+      <c r="G20" s="152"/>
+      <c r="H20" s="152"/>
+      <c r="I20" s="152"/>
+      <c r="J20" s="152"/>
+      <c r="K20" s="152"/>
+      <c r="L20" s="152"/>
+      <c r="M20" s="153"/>
+      <c r="N20" s="151" t="s">
+        <v>30</v>
+      </c>
+      <c r="O20" s="152"/>
+      <c r="P20" s="152"/>
+      <c r="Q20" s="152"/>
+      <c r="R20" s="152"/>
+      <c r="S20" s="152"/>
+      <c r="T20" s="152"/>
+      <c r="U20" s="152"/>
+      <c r="V20" s="152"/>
+      <c r="W20" s="152"/>
+      <c r="X20" s="152"/>
+      <c r="Y20" s="153"/>
+      <c r="Z20" s="151" t="s">
+        <v>31</v>
+      </c>
+      <c r="AA20" s="152"/>
+      <c r="AB20" s="152"/>
+      <c r="AC20" s="152"/>
+      <c r="AD20" s="152"/>
+      <c r="AE20" s="152"/>
+      <c r="AF20" s="152"/>
+      <c r="AG20" s="152"/>
+      <c r="AH20" s="152"/>
+      <c r="AI20" s="152"/>
+      <c r="AJ20" s="152"/>
+      <c r="AK20" s="153"/>
+      <c r="AL20" s="151" t="s">
+        <v>32</v>
+      </c>
+      <c r="AM20" s="152"/>
+      <c r="AN20" s="152"/>
+      <c r="AO20" s="152"/>
+      <c r="AP20" s="152"/>
+      <c r="AQ20" s="152"/>
+      <c r="AR20" s="152"/>
+      <c r="AS20" s="152"/>
+      <c r="AT20" s="152"/>
+      <c r="AU20" s="152"/>
+      <c r="AV20" s="152"/>
+      <c r="AW20" s="153"/>
+      <c r="AX20" s="151" t="s">
+        <v>33</v>
+      </c>
+      <c r="AY20" s="152"/>
+      <c r="AZ20" s="152"/>
+      <c r="BA20" s="152"/>
+      <c r="BB20" s="152"/>
+      <c r="BC20" s="152"/>
+      <c r="BD20" s="152"/>
+      <c r="BE20" s="152"/>
+      <c r="BF20" s="152"/>
+      <c r="BG20" s="152"/>
+      <c r="BH20" s="152"/>
+      <c r="BI20" s="153"/>
+      <c r="BJ20" s="151" t="s">
+        <v>34</v>
+      </c>
+      <c r="BK20" s="152"/>
+      <c r="BL20" s="152"/>
+      <c r="BM20" s="152"/>
+      <c r="BN20" s="152"/>
+      <c r="BO20" s="152"/>
+      <c r="BP20" s="152"/>
+      <c r="BQ20" s="152"/>
+      <c r="BR20" s="152"/>
+      <c r="BS20" s="152"/>
+      <c r="BT20" s="152"/>
+      <c r="BU20" s="153"/>
+      <c r="BV20" s="154" t="s">
+        <v>35</v>
+      </c>
+      <c r="BW20" s="155"/>
+      <c r="BX20" s="155"/>
+      <c r="BY20" s="155"/>
+      <c r="BZ20" s="155"/>
+      <c r="CA20" s="155"/>
+      <c r="CB20" s="155"/>
+      <c r="CC20" s="155"/>
+      <c r="CD20" s="155"/>
+      <c r="CE20" s="155"/>
+      <c r="CF20" s="155"/>
+      <c r="CG20" s="156"/>
+      <c r="CH20" s="154" t="s">
+        <v>36</v>
+      </c>
+      <c r="CI20" s="155"/>
+      <c r="CJ20" s="155"/>
+      <c r="CK20" s="155"/>
+      <c r="CL20" s="155"/>
+      <c r="CM20" s="155"/>
+      <c r="CN20" s="155"/>
+      <c r="CO20" s="155"/>
+      <c r="CP20" s="155"/>
+      <c r="CQ20" s="155"/>
+      <c r="CR20" s="155"/>
+      <c r="CS20" s="156"/>
+      <c r="CT20" s="154" t="s">
+        <v>37</v>
+      </c>
+      <c r="CU20" s="155"/>
+      <c r="CV20" s="155"/>
+      <c r="CW20" s="155"/>
+      <c r="CX20" s="155"/>
+      <c r="CY20" s="155"/>
+      <c r="CZ20" s="155"/>
+      <c r="DA20" s="155"/>
+      <c r="DB20" s="155"/>
+      <c r="DC20" s="155"/>
+      <c r="DD20" s="155"/>
+      <c r="DE20" s="156"/>
+      <c r="DF20" s="154" t="s">
+        <v>28</v>
+      </c>
+      <c r="DG20" s="155"/>
+      <c r="DH20" s="155"/>
+      <c r="DI20" s="155"/>
+      <c r="DJ20" s="155"/>
+      <c r="DK20" s="155"/>
+      <c r="DL20" s="155"/>
+      <c r="DM20" s="155"/>
+      <c r="DN20" s="155"/>
+      <c r="DO20" s="155"/>
+      <c r="DP20" s="155"/>
+      <c r="DQ20" s="156"/>
+      <c r="DR20" s="154" t="s">
+        <v>27</v>
+      </c>
+      <c r="DS20" s="155"/>
+      <c r="DT20" s="155"/>
+      <c r="DU20" s="155"/>
+      <c r="DV20" s="155"/>
+      <c r="DW20" s="155"/>
+      <c r="DX20" s="155"/>
+      <c r="DY20" s="155"/>
+      <c r="DZ20" s="155"/>
+      <c r="EA20" s="155"/>
+      <c r="EB20" s="155"/>
+      <c r="EC20" s="156"/>
+      <c r="ED20" s="154" t="s">
+        <v>42</v>
+      </c>
+      <c r="EE20" s="155"/>
+      <c r="EF20" s="155"/>
+      <c r="EG20" s="155"/>
+      <c r="EH20" s="155"/>
+      <c r="EI20" s="155"/>
+      <c r="EJ20" s="155"/>
+      <c r="EK20" s="155"/>
+      <c r="EL20" s="155"/>
+      <c r="EM20" s="155"/>
+      <c r="EN20" s="155"/>
+      <c r="EO20" s="156"/>
+      <c r="EP20" s="154" t="s">
+        <v>44</v>
+      </c>
+      <c r="EQ20" s="155"/>
+      <c r="ER20" s="155"/>
+      <c r="ES20" s="155"/>
+      <c r="ET20" s="155"/>
+      <c r="EU20" s="155"/>
+      <c r="EV20" s="155"/>
+      <c r="EW20" s="155"/>
+      <c r="EX20" s="155"/>
+      <c r="EY20" s="155"/>
+      <c r="EZ20" s="155"/>
+      <c r="FA20" s="156"/>
+      <c r="FB20" s="154" t="s">
+        <v>43</v>
+      </c>
+      <c r="FC20" s="155"/>
+      <c r="FD20" s="155"/>
+      <c r="FE20" s="155"/>
+      <c r="FF20" s="155"/>
+      <c r="FG20" s="155"/>
+      <c r="FH20" s="155"/>
+      <c r="FI20" s="155"/>
+      <c r="FJ20" s="155"/>
+      <c r="FK20" s="155"/>
+      <c r="FL20" s="155"/>
+      <c r="FM20" s="156"/>
+      <c r="FN20" s="154" t="s">
+        <v>45</v>
+      </c>
+      <c r="FO20" s="155"/>
+      <c r="FP20" s="155"/>
+      <c r="FQ20" s="155"/>
+      <c r="FR20" s="155"/>
+      <c r="FS20" s="155"/>
+      <c r="FT20" s="155"/>
+      <c r="FU20" s="155"/>
+      <c r="FV20" s="155"/>
+      <c r="FW20" s="155"/>
+      <c r="FX20" s="155"/>
+      <c r="FY20" s="156"/>
+      <c r="FZ20" s="154" t="s">
         <v>41</v>
       </c>
-      <c r="EP20" s="16" t="s">
-[...142 lines deleted...]
-      </c>
+      <c r="GA20" s="155"/>
+      <c r="GB20" s="155"/>
+      <c r="GC20" s="155"/>
+      <c r="GD20" s="155"/>
+      <c r="GE20" s="155"/>
+      <c r="GF20" s="155"/>
+      <c r="GG20" s="155"/>
+      <c r="GH20" s="155"/>
+      <c r="GI20" s="155"/>
+      <c r="GJ20" s="155"/>
+      <c r="GK20" s="156"/>
       <c r="GL20" s="8"/>
     </row>
-    <row r="21" spans="1:194" s="2" customFormat="1">
-      <c r="A21" s="17" t="s">
+    <row r="21" spans="1:194" ht="34.5" customHeight="1" thickBot="1">
+      <c r="A21" s="162"/>
+      <c r="B21" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" s="16" t="s">
+        <v>10</v>
+      </c>
+      <c r="D21" s="16" t="s">
+        <v>11</v>
+      </c>
+      <c r="E21" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="F21" s="16" t="s">
+        <v>13</v>
+      </c>
+      <c r="G21" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="H21" s="16" t="s">
+        <v>15</v>
+      </c>
+      <c r="I21" s="16" t="s">
+        <v>16</v>
+      </c>
+      <c r="J21" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="K21" s="16" t="s">
+        <v>18</v>
+      </c>
+      <c r="L21" s="16" t="s">
+        <v>19</v>
+      </c>
+      <c r="M21" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="N21" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="O21" s="16" t="s">
+        <v>10</v>
+      </c>
+      <c r="P21" s="16" t="s">
+        <v>11</v>
+      </c>
+      <c r="Q21" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="R21" s="16" t="s">
+        <v>13</v>
+      </c>
+      <c r="S21" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="T21" s="16" t="s">
+        <v>15</v>
+      </c>
+      <c r="U21" s="16" t="s">
+        <v>16</v>
+      </c>
+      <c r="V21" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="W21" s="16" t="s">
+        <v>18</v>
+      </c>
+      <c r="X21" s="16" t="s">
+        <v>19</v>
+      </c>
+      <c r="Y21" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="Z21" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="AA21" s="16" t="s">
+        <v>10</v>
+      </c>
+      <c r="AB21" s="16" t="s">
+        <v>11</v>
+      </c>
+      <c r="AC21" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="AD21" s="16" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE21" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="AF21" s="16" t="s">
+        <v>15</v>
+      </c>
+      <c r="AG21" s="16" t="s">
+        <v>16</v>
+      </c>
+      <c r="AH21" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="AI21" s="16" t="s">
+        <v>18</v>
+      </c>
+      <c r="AJ21" s="16" t="s">
+        <v>19</v>
+      </c>
+      <c r="AK21" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="AL21" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="AM21" s="16" t="s">
+        <v>10</v>
+      </c>
+      <c r="AN21" s="16" t="s">
+        <v>11</v>
+      </c>
+      <c r="AO21" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="AP21" s="16" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ21" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="AR21" s="16" t="s">
+        <v>15</v>
+      </c>
+      <c r="AS21" s="16" t="s">
+        <v>16</v>
+      </c>
+      <c r="AT21" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="AU21" s="16" t="s">
+        <v>18</v>
+      </c>
+      <c r="AV21" s="16" t="s">
+        <v>19</v>
+      </c>
+      <c r="AW21" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="AX21" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="AY21" s="16" t="s">
+        <v>10</v>
+      </c>
+      <c r="AZ21" s="16" t="s">
+        <v>11</v>
+      </c>
+      <c r="BA21" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="BB21" s="16" t="s">
+        <v>13</v>
+      </c>
+      <c r="BC21" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="BD21" s="16" t="s">
+        <v>15</v>
+      </c>
+      <c r="BE21" s="16" t="s">
+        <v>16</v>
+      </c>
+      <c r="BF21" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="BG21" s="16" t="s">
+        <v>18</v>
+      </c>
+      <c r="BH21" s="16" t="s">
+        <v>19</v>
+      </c>
+      <c r="BI21" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="BJ21" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="BK21" s="16" t="s">
+        <v>10</v>
+      </c>
+      <c r="BL21" s="16" t="s">
+        <v>11</v>
+      </c>
+      <c r="BM21" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="BN21" s="16" t="s">
+        <v>13</v>
+      </c>
+      <c r="BO21" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="BP21" s="16" t="s">
+        <v>15</v>
+      </c>
+      <c r="BQ21" s="16" t="s">
+        <v>16</v>
+      </c>
+      <c r="BR21" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="BS21" s="16" t="s">
+        <v>18</v>
+      </c>
+      <c r="BT21" s="16" t="s">
+        <v>19</v>
+      </c>
+      <c r="BU21" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="BV21" s="79" t="s">
+        <v>9</v>
+      </c>
+      <c r="BW21" s="79" t="s">
+        <v>10</v>
+      </c>
+      <c r="BX21" s="79" t="s">
+        <v>11</v>
+      </c>
+      <c r="BY21" s="79" t="s">
+        <v>12</v>
+      </c>
+      <c r="BZ21" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="CA21" s="79" t="s">
+        <v>14</v>
+      </c>
+      <c r="CB21" s="79" t="s">
+        <v>15</v>
+      </c>
+      <c r="CC21" s="79" t="s">
+        <v>16</v>
+      </c>
+      <c r="CD21" s="79" t="s">
+        <v>17</v>
+      </c>
+      <c r="CE21" s="79" t="s">
+        <v>18</v>
+      </c>
+      <c r="CF21" s="79" t="s">
+        <v>19</v>
+      </c>
+      <c r="CG21" s="79" t="s">
+        <v>20</v>
+      </c>
+      <c r="CH21" s="79" t="s">
+        <v>9</v>
+      </c>
+      <c r="CI21" s="79" t="s">
+        <v>10</v>
+      </c>
+      <c r="CJ21" s="79" t="s">
+        <v>11</v>
+      </c>
+      <c r="CK21" s="79" t="s">
+        <v>12</v>
+      </c>
+      <c r="CL21" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="CM21" s="79" t="s">
+        <v>14</v>
+      </c>
+      <c r="CN21" s="79" t="s">
+        <v>15</v>
+      </c>
+      <c r="CO21" s="79" t="s">
+        <v>16</v>
+      </c>
+      <c r="CP21" s="79" t="s">
+        <v>17</v>
+      </c>
+      <c r="CQ21" s="79" t="s">
+        <v>18</v>
+      </c>
+      <c r="CR21" s="79" t="s">
+        <v>19</v>
+      </c>
+      <c r="CS21" s="79" t="s">
+        <v>20</v>
+      </c>
+      <c r="CT21" s="79" t="s">
+        <v>9</v>
+      </c>
+      <c r="CU21" s="79" t="s">
+        <v>10</v>
+      </c>
+      <c r="CV21" s="79" t="s">
+        <v>11</v>
+      </c>
+      <c r="CW21" s="79" t="s">
+        <v>12</v>
+      </c>
+      <c r="CX21" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="CY21" s="79" t="s">
+        <v>14</v>
+      </c>
+      <c r="CZ21" s="79" t="s">
+        <v>15</v>
+      </c>
+      <c r="DA21" s="79" t="s">
+        <v>16</v>
+      </c>
+      <c r="DB21" s="79" t="s">
+        <v>17</v>
+      </c>
+      <c r="DC21" s="79" t="s">
+        <v>18</v>
+      </c>
+      <c r="DD21" s="79" t="s">
+        <v>19</v>
+      </c>
+      <c r="DE21" s="79" t="s">
+        <v>20</v>
+      </c>
+      <c r="DF21" s="79" t="s">
+        <v>9</v>
+      </c>
+      <c r="DG21" s="79" t="s">
+        <v>10</v>
+      </c>
+      <c r="DH21" s="79" t="s">
+        <v>11</v>
+      </c>
+      <c r="DI21" s="79" t="s">
+        <v>12</v>
+      </c>
+      <c r="DJ21" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="DK21" s="79" t="s">
+        <v>14</v>
+      </c>
+      <c r="DL21" s="79" t="s">
+        <v>15</v>
+      </c>
+      <c r="DM21" s="79" t="s">
+        <v>16</v>
+      </c>
+      <c r="DN21" s="79" t="s">
+        <v>17</v>
+      </c>
+      <c r="DO21" s="79" t="s">
+        <v>18</v>
+      </c>
+      <c r="DP21" s="79" t="s">
+        <v>19</v>
+      </c>
+      <c r="DQ21" s="79" t="s">
+        <v>20</v>
+      </c>
+      <c r="DR21" s="79" t="s">
+        <v>9</v>
+      </c>
+      <c r="DS21" s="79" t="s">
+        <v>10</v>
+      </c>
+      <c r="DT21" s="79" t="s">
+        <v>11</v>
+      </c>
+      <c r="DU21" s="79" t="s">
+        <v>12</v>
+      </c>
+      <c r="DV21" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="DW21" s="79" t="s">
+        <v>14</v>
+      </c>
+      <c r="DX21" s="79" t="s">
+        <v>15</v>
+      </c>
+      <c r="DY21" s="79" t="s">
+        <v>16</v>
+      </c>
+      <c r="DZ21" s="79" t="s">
+        <v>17</v>
+      </c>
+      <c r="EA21" s="79" t="s">
+        <v>18</v>
+      </c>
+      <c r="EB21" s="79" t="s">
+        <v>19</v>
+      </c>
+      <c r="EC21" s="79" t="s">
+        <v>20</v>
+      </c>
+      <c r="ED21" s="79" t="s">
+        <v>9</v>
+      </c>
+      <c r="EE21" s="79" t="s">
+        <v>10</v>
+      </c>
+      <c r="EF21" s="79" t="s">
+        <v>11</v>
+      </c>
+      <c r="EG21" s="79" t="s">
+        <v>12</v>
+      </c>
+      <c r="EH21" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="EI21" s="79" t="s">
+        <v>14</v>
+      </c>
+      <c r="EJ21" s="79" t="s">
+        <v>15</v>
+      </c>
+      <c r="EK21" s="79" t="s">
+        <v>16</v>
+      </c>
+      <c r="EL21" s="79" t="s">
+        <v>17</v>
+      </c>
+      <c r="EM21" s="79" t="s">
+        <v>18</v>
+      </c>
+      <c r="EN21" s="79" t="s">
+        <v>19</v>
+      </c>
+      <c r="EO21" s="79" t="s">
+        <v>40</v>
+      </c>
+      <c r="EP21" s="79" t="s">
+        <v>9</v>
+      </c>
+      <c r="EQ21" s="79" t="s">
+        <v>10</v>
+      </c>
+      <c r="ER21" s="79" t="s">
+        <v>11</v>
+      </c>
+      <c r="ES21" s="79" t="s">
+        <v>12</v>
+      </c>
+      <c r="ET21" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="EU21" s="79" t="s">
+        <v>14</v>
+      </c>
+      <c r="EV21" s="79" t="s">
+        <v>15</v>
+      </c>
+      <c r="EW21" s="79" t="s">
+        <v>16</v>
+      </c>
+      <c r="EX21" s="79" t="s">
+        <v>17</v>
+      </c>
+      <c r="EY21" s="79" t="s">
+        <v>18</v>
+      </c>
+      <c r="EZ21" s="79" t="s">
+        <v>19</v>
+      </c>
+      <c r="FA21" s="79" t="s">
+        <v>40</v>
+      </c>
+      <c r="FB21" s="79" t="s">
+        <v>9</v>
+      </c>
+      <c r="FC21" s="79" t="s">
+        <v>10</v>
+      </c>
+      <c r="FD21" s="79" t="s">
+        <v>11</v>
+      </c>
+      <c r="FE21" s="79" t="s">
+        <v>12</v>
+      </c>
+      <c r="FF21" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="FG21" s="79" t="s">
+        <v>14</v>
+      </c>
+      <c r="FH21" s="79" t="s">
+        <v>15</v>
+      </c>
+      <c r="FI21" s="79" t="s">
+        <v>16</v>
+      </c>
+      <c r="FJ21" s="79" t="s">
+        <v>17</v>
+      </c>
+      <c r="FK21" s="79" t="s">
+        <v>18</v>
+      </c>
+      <c r="FL21" s="79" t="s">
+        <v>19</v>
+      </c>
+      <c r="FM21" s="79" t="s">
+        <v>40</v>
+      </c>
+      <c r="FN21" s="79" t="s">
+        <v>9</v>
+      </c>
+      <c r="FO21" s="79" t="s">
+        <v>10</v>
+      </c>
+      <c r="FP21" s="79" t="s">
+        <v>11</v>
+      </c>
+      <c r="FQ21" s="79" t="s">
+        <v>12</v>
+      </c>
+      <c r="FR21" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="FS21" s="79" t="s">
+        <v>14</v>
+      </c>
+      <c r="FT21" s="79" t="s">
+        <v>15</v>
+      </c>
+      <c r="FU21" s="79" t="s">
+        <v>16</v>
+      </c>
+      <c r="FV21" s="79" t="s">
+        <v>17</v>
+      </c>
+      <c r="FW21" s="79" t="s">
+        <v>18</v>
+      </c>
+      <c r="FX21" s="79" t="s">
+        <v>19</v>
+      </c>
+      <c r="FY21" s="79" t="s">
+        <v>40</v>
+      </c>
+      <c r="FZ21" s="79" t="s">
+        <v>9</v>
+      </c>
+      <c r="GA21" s="79" t="s">
+        <v>10</v>
+      </c>
+      <c r="GB21" s="79" t="s">
+        <v>11</v>
+      </c>
+      <c r="GC21" s="79" t="s">
+        <v>12</v>
+      </c>
+      <c r="GD21" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="GE21" s="79" t="s">
+        <v>14</v>
+      </c>
+      <c r="GF21" s="79" t="s">
+        <v>15</v>
+      </c>
+      <c r="GG21" s="79" t="s">
+        <v>16</v>
+      </c>
+      <c r="GH21" s="79" t="s">
+        <v>17</v>
+      </c>
+      <c r="GI21" s="79" t="s">
+        <v>18</v>
+      </c>
+      <c r="GJ21" s="79" t="s">
+        <v>19</v>
+      </c>
+      <c r="GK21" s="79" t="s">
+        <v>40</v>
+      </c>
+      <c r="GL21" s="8"/>
+    </row>
+    <row r="22" spans="1:194" s="2" customFormat="1">
+      <c r="A22" s="17" t="s">
         <v>0</v>
       </c>
-      <c r="B21" s="18">
+      <c r="B22" s="18">
         <v>385.5034883325394</v>
       </c>
-      <c r="C21" s="18">
+      <c r="C22" s="18">
         <v>772.76693279068104</v>
       </c>
-      <c r="D21" s="19">
+      <c r="D22" s="19">
         <v>1264.6726450702931</v>
       </c>
-      <c r="E21" s="19">
+      <c r="E22" s="19">
         <v>1690.9020311859581</v>
       </c>
-      <c r="F21" s="20">
+      <c r="F22" s="20">
         <v>2151.067813463902</v>
       </c>
-      <c r="G21" s="21">
+      <c r="G22" s="21">
         <v>2832.3250273935064</v>
       </c>
-      <c r="H21" s="22">
+      <c r="H22" s="22">
         <v>3357.290329312058</v>
       </c>
-      <c r="I21" s="18">
+      <c r="I22" s="18">
         <v>4012.7169733802129</v>
       </c>
-      <c r="J21" s="18">
+      <c r="J22" s="18">
         <v>4883.4137377204188</v>
       </c>
-      <c r="K21" s="18">
+      <c r="K22" s="18">
         <v>5761.0258595943069</v>
       </c>
-      <c r="L21" s="18">
+      <c r="L22" s="18">
         <v>6310.8865407937119</v>
       </c>
-      <c r="M21" s="18">
+      <c r="M22" s="18">
         <v>6974.9138240174552</v>
       </c>
-      <c r="N21" s="18">
+      <c r="N22" s="18">
         <v>453.69625059129004</v>
       </c>
-      <c r="O21" s="18">
+      <c r="O22" s="18">
         <v>925.56907951971857</v>
       </c>
-      <c r="P21" s="19">
+      <c r="P22" s="19">
         <v>1512.6382974074647</v>
       </c>
-      <c r="Q21" s="19">
+      <c r="Q22" s="19">
         <v>2033.0091451922749</v>
       </c>
-      <c r="R21" s="20">
+      <c r="R22" s="20">
         <v>2608.0727414601779</v>
       </c>
-      <c r="S21" s="21">
+      <c r="S22" s="21">
         <v>3493.7237505160247</v>
       </c>
-      <c r="T21" s="22">
+      <c r="T22" s="22">
         <v>4170.7983973982509</v>
       </c>
-      <c r="U21" s="18">
+      <c r="U22" s="18">
         <v>4907.282869319256</v>
       </c>
-      <c r="V21" s="18">
+      <c r="V22" s="18">
         <v>5819.7860340254474</v>
       </c>
-      <c r="W21" s="18">
+      <c r="W22" s="18">
         <v>6816.6706516904906</v>
       </c>
-      <c r="X21" s="18">
+      <c r="X22" s="18">
         <v>7383.5533088153234</v>
       </c>
-      <c r="Y21" s="18">
+      <c r="Y22" s="18">
         <v>8164.366216189479</v>
       </c>
-      <c r="Z21" s="18">
+      <c r="Z22" s="18">
         <v>443.66881081628213</v>
       </c>
-      <c r="AA21" s="18">
+      <c r="AA22" s="18">
         <v>891.43543431635703</v>
       </c>
-      <c r="AB21" s="19">
+      <c r="AB22" s="19">
         <v>1399.0910688457775</v>
       </c>
-      <c r="AC21" s="19">
+      <c r="AC22" s="19">
         <v>1946.7876670869484</v>
       </c>
-      <c r="AD21" s="20">
+      <c r="AD22" s="20">
         <v>2556.8819074316216</v>
       </c>
-      <c r="AE21" s="21">
+      <c r="AE22" s="21">
         <v>3428.5413568927647</v>
       </c>
-      <c r="AF21" s="22">
+      <c r="AF22" s="22">
         <v>4095.0925407112027</v>
       </c>
-      <c r="AG21" s="18">
+      <c r="AG22" s="18">
         <v>4880.2588779360558</v>
       </c>
-      <c r="AH21" s="18">
+      <c r="AH22" s="18">
         <v>5813.2102254178317</v>
       </c>
-      <c r="AI21" s="18">
+      <c r="AI22" s="18">
         <v>6888.1555354832535</v>
       </c>
-      <c r="AJ21" s="18">
+      <c r="AJ22" s="18">
         <v>7476.4539993329745</v>
       </c>
-      <c r="AK21" s="18">
+      <c r="AK22" s="18">
         <v>8331.8319717768354</v>
       </c>
-      <c r="AL21" s="18">
+      <c r="AL22" s="18">
         <v>464.84686721855843</v>
       </c>
-      <c r="AM21" s="18">
+      <c r="AM22" s="18">
         <v>955.71072077185647</v>
       </c>
-      <c r="AN21" s="19">
+      <c r="AN22" s="19">
         <v>1568.5020547549652</v>
       </c>
-      <c r="AO21" s="19">
+      <c r="AO22" s="19">
         <v>2179.793935284888</v>
       </c>
-      <c r="AP21" s="20">
+      <c r="AP22" s="20">
         <v>2844.6885030200074</v>
       </c>
-      <c r="AQ21" s="21">
+      <c r="AQ22" s="21">
         <v>3778.2169783311797</v>
       </c>
-      <c r="AR21" s="22">
+      <c r="AR22" s="22">
         <v>4439.4578810734502</v>
       </c>
-      <c r="AS21" s="18">
+      <c r="AS22" s="18">
         <v>5209.4213334903088</v>
       </c>
-      <c r="AT21" s="18">
+      <c r="AT22" s="18">
         <v>6264.4705336921816</v>
       </c>
-      <c r="AU21" s="18">
+      <c r="AU22" s="18">
         <v>7494.2407907388661</v>
       </c>
-      <c r="AV21" s="18">
+      <c r="AV22" s="18">
         <v>8118.1938152823805</v>
       </c>
-      <c r="AW21" s="18">
+      <c r="AW22" s="18">
         <v>9074.644595083375</v>
       </c>
-      <c r="AX21" s="18">
+      <c r="AX22" s="18">
         <v>566.08090001584219</v>
       </c>
-      <c r="AY21" s="18">
+      <c r="AY22" s="18">
         <v>1131.0244186914645</v>
       </c>
-      <c r="AZ21" s="19">
+      <c r="AZ22" s="19">
         <v>1830.7752521638577</v>
       </c>
-      <c r="BA21" s="19">
+      <c r="BA22" s="19">
         <v>2508.7290829317462</v>
       </c>
-      <c r="BB21" s="20">
+      <c r="BB22" s="20">
         <v>3474.0912868562255</v>
       </c>
-      <c r="BC21" s="21">
+      <c r="BC22" s="21">
         <v>4613.0279554073168</v>
       </c>
-      <c r="BD21" s="22">
+      <c r="BD22" s="22">
         <v>5405.4384346327824</v>
       </c>
-      <c r="BE21" s="18">
+      <c r="BE22" s="18">
         <v>6312.6605831942916</v>
       </c>
-      <c r="BF21" s="18">
+      <c r="BF22" s="18">
         <v>8218.5797764153795</v>
       </c>
-      <c r="BG21" s="23">
+      <c r="BG22" s="23">
         <v>9825.8933002564536</v>
       </c>
-      <c r="BH21" s="18">
+      <c r="BH22" s="18">
         <v>10635.912884224022</v>
       </c>
-      <c r="BI21" s="18">
+      <c r="BI22" s="18">
         <v>11734.289668317469</v>
       </c>
-      <c r="BJ21" s="18">
+      <c r="BJ22" s="18">
         <v>585.16326976704943</v>
       </c>
-      <c r="BK21" s="18">
+      <c r="BK22" s="18">
         <v>1238.2736357950475</v>
       </c>
-      <c r="BL21" s="19">
+      <c r="BL22" s="19">
         <v>1500.2223100320878</v>
       </c>
-      <c r="BM21" s="19">
+      <c r="BM22" s="19">
         <v>2007.5458709165989</v>
       </c>
-      <c r="BN21" s="20">
+      <c r="BN22" s="20">
         <v>2700.1313212178807</v>
       </c>
-      <c r="BO21" s="21">
+      <c r="BO22" s="21">
         <v>3645.0082869416428</v>
       </c>
-      <c r="BP21" s="22">
+      <c r="BP22" s="22">
         <v>4639.9470089561128</v>
       </c>
-      <c r="BQ21" s="18">
+      <c r="BQ22" s="18">
         <v>5624.8937395715766</v>
       </c>
-      <c r="BR21" s="18">
+      <c r="BR22" s="18">
         <v>8280.625808821811</v>
       </c>
-      <c r="BS21" s="18">
+      <c r="BS22" s="18">
         <v>9691.3986364564425</v>
       </c>
-      <c r="BT21" s="18">
+      <c r="BT22" s="18">
         <v>10782.880575027018</v>
       </c>
-      <c r="BU21" s="18">
+      <c r="BU22" s="18">
         <v>13042.931830839583</v>
       </c>
-      <c r="BV21" s="24">
+      <c r="BV22" s="24">
         <v>640.65618544253346</v>
       </c>
-      <c r="BW21" s="18">
+      <c r="BW22" s="18">
         <v>1387.1810832922781</v>
       </c>
-      <c r="BX21" s="19">
+      <c r="BX22" s="19">
         <v>1703.0880530794054</v>
       </c>
-      <c r="BY21" s="19">
+      <c r="BY22" s="19">
         <v>2248.7229904162787</v>
       </c>
-      <c r="BZ21" s="20">
+      <c r="BZ22" s="20">
         <v>2941.995950857252</v>
       </c>
-      <c r="CA21" s="21">
+      <c r="CA22" s="121">
         <v>4012.5669780255917</v>
       </c>
-      <c r="CB21" s="22">
+      <c r="CB22" s="22">
         <v>5074.7787112581227</v>
       </c>
-      <c r="CC21" s="21">
+      <c r="CC22" s="121">
         <v>6093.1010583002944</v>
       </c>
-      <c r="CD21" s="18">
+      <c r="CD22" s="18">
         <v>8924.1710872950298</v>
       </c>
-      <c r="CE21" s="18">
+      <c r="CE22" s="18">
         <v>10450.83808873986</v>
       </c>
-      <c r="CF21" s="18">
+      <c r="CF22" s="18">
         <v>11658.685915264319</v>
       </c>
-      <c r="CG21" s="18">
+      <c r="CG22" s="18">
         <v>14429.815459834344</v>
       </c>
-      <c r="CH21" s="28">
+      <c r="CH22" s="28">
         <v>701.06539501358657</v>
       </c>
-      <c r="CI21" s="28">
+      <c r="CI22" s="28">
         <v>1580.837020913161</v>
       </c>
-      <c r="CJ21" s="28">
+      <c r="CJ22" s="28">
         <v>1946.5216644657166</v>
       </c>
-      <c r="CK21" s="28">
+      <c r="CK22" s="28">
         <v>2571.4678102515054</v>
       </c>
-      <c r="CL21" s="28">
+      <c r="CL22" s="28">
         <v>3289.0204377056057</v>
       </c>
-      <c r="CM21" s="28">
+      <c r="CM22" s="28">
         <v>4734.6072650760689</v>
       </c>
-      <c r="CN21" s="28">
+      <c r="CN22" s="28">
         <v>5971.0393292605495</v>
       </c>
-      <c r="CO21" s="28">
+      <c r="CO22" s="28">
         <v>7096.4913567507056</v>
       </c>
-      <c r="CP21" s="28">
+      <c r="CP22" s="28">
         <v>10700.887226026813</v>
       </c>
-      <c r="CQ21" s="28">
+      <c r="CQ22" s="28">
         <v>12306.793749738619</v>
       </c>
-      <c r="CR21" s="28">
+      <c r="CR22" s="28">
         <v>13584.497681044795</v>
       </c>
-      <c r="CS21" s="28">
+      <c r="CS22" s="28">
         <v>15656.370771689599</v>
       </c>
-      <c r="CT21" s="25">
+      <c r="CT22" s="25">
         <v>729.22535515038658</v>
       </c>
-      <c r="CU21" s="25">
+      <c r="CU22" s="25">
         <v>1904.1138695206694</v>
       </c>
-      <c r="CV21" s="25">
+      <c r="CV22" s="25">
         <v>2389.2897376399155</v>
       </c>
-      <c r="CW21" s="25">
+      <c r="CW22" s="25">
         <v>3193.2101007391429</v>
       </c>
-      <c r="CX21" s="26">
+      <c r="CX22" s="26">
         <v>4173.2637286529816</v>
       </c>
-      <c r="CY21" s="27">
+      <c r="CY22" s="46">
         <v>6291.1608983603992</v>
       </c>
-      <c r="CZ21" s="27">
+      <c r="CZ22" s="46">
         <v>7741.6319747509979</v>
       </c>
-      <c r="DA21" s="27">
+      <c r="DA22" s="46">
         <v>8954.7210335339441</v>
       </c>
-      <c r="DB21" s="25">
+      <c r="DB22" s="25">
         <v>12855.607059891368</v>
       </c>
-      <c r="DC21" s="25">
+      <c r="DC22" s="25">
         <v>14632.421305238695</v>
       </c>
-      <c r="DD21" s="25">
+      <c r="DD22" s="25">
         <v>16585.293141881608</v>
       </c>
-      <c r="DE21" s="25">
+      <c r="DE22" s="25">
         <v>19674.171951612996</v>
       </c>
-      <c r="DF21" s="28">
+      <c r="DF22" s="28">
         <v>869.77037333724945</v>
       </c>
-      <c r="DG21" s="28">
+      <c r="DG22" s="28">
         <v>1887.160916780861</v>
       </c>
-      <c r="DH21" s="28">
+      <c r="DH22" s="28">
         <v>2308.0700912610691</v>
       </c>
-      <c r="DI21" s="28">
+      <c r="DI22" s="28">
         <v>3097.4675353226166</v>
       </c>
-      <c r="DJ21" s="28">
+      <c r="DJ22" s="28">
         <v>3943.7575272686763</v>
       </c>
-      <c r="DK21" s="28">
+      <c r="DK22" s="28">
         <v>5657.7314588355021</v>
       </c>
-      <c r="DL21" s="28">
-[...2 lines deleted...]
-      <c r="DM21" s="28">
+      <c r="DL22" s="28">
+        <v>7022.1135538035105</v>
+      </c>
+      <c r="DM22" s="28">
         <v>8242.343498694474</v>
       </c>
-      <c r="DN21" s="28">
+      <c r="DN22" s="28">
         <v>12981.605891613257</v>
       </c>
-      <c r="DO21" s="28">
+      <c r="DO22" s="28">
         <v>14867.031961635787</v>
       </c>
-      <c r="DP21" s="28">
+      <c r="DP22" s="28">
         <v>16436.399318204607</v>
       </c>
-      <c r="DQ21" s="28">
+      <c r="DQ22" s="28">
         <v>19041.434195539856</v>
       </c>
-      <c r="DR21" s="25">
+      <c r="DR22" s="25">
         <v>953.20290532493868</v>
       </c>
-      <c r="DS21" s="25">
+      <c r="DS22" s="25">
         <v>2132.9656112995717</v>
       </c>
-      <c r="DT21" s="28">
+      <c r="DT22" s="28">
         <v>2649.4331351338328</v>
       </c>
-      <c r="DU21" s="28">
+      <c r="DU22" s="28">
         <v>3577.1163616110789</v>
       </c>
-      <c r="DV21" s="29">
+      <c r="DV22" s="29">
         <v>4575.752396287412</v>
       </c>
-      <c r="DW21" s="58">
+      <c r="DW22" s="56">
         <v>6644.6062337475205</v>
       </c>
-      <c r="DX21" s="58">
+      <c r="DX22" s="56">
         <v>7911.2285698711948</v>
       </c>
-      <c r="DY21" s="58">
+      <c r="DY22" s="56">
         <v>9137.5555539944726</v>
       </c>
-      <c r="DZ21" s="28">
+      <c r="DZ22" s="28">
         <v>14219.084735958339</v>
       </c>
-      <c r="EA21" s="28">
+      <c r="EA22" s="28">
         <v>16501.959194667674</v>
       </c>
-      <c r="EB21" s="28">
+      <c r="EB22" s="28">
         <v>18531.699655258686</v>
       </c>
-      <c r="EC21" s="28">
+      <c r="EC22" s="28">
         <v>21668.318116656697</v>
       </c>
-      <c r="ED21" s="28">
+      <c r="ED22" s="28">
         <v>1353.0586625727747</v>
       </c>
-      <c r="EE21" s="25">
+      <c r="EE22" s="25">
         <v>3010.6454925488893</v>
       </c>
-      <c r="EF21" s="28">
+      <c r="EF22" s="28">
         <v>3768.5882479245583</v>
       </c>
-      <c r="EG21" s="28">
+      <c r="EG22" s="28">
         <v>5034.3990411820769</v>
       </c>
-      <c r="EH21" s="29">
+      <c r="EH22" s="29">
         <v>6170.5350704891644</v>
       </c>
-      <c r="EI21" s="30">
+      <c r="EI22" s="56">
         <v>8953.5813017107685</v>
       </c>
-      <c r="EJ21" s="30">
+      <c r="EJ22" s="56">
         <v>10683.906323471849</v>
       </c>
-      <c r="EK21" s="30">
+      <c r="EK22" s="56">
         <v>12264.849657897985</v>
       </c>
-      <c r="EL21" s="28">
+      <c r="EL22" s="28">
         <v>19451.790289157936</v>
       </c>
-      <c r="EM21" s="28">
+      <c r="EM22" s="28">
         <v>22318.872601799747</v>
       </c>
-      <c r="EN21" s="28">
+      <c r="EN22" s="28">
         <v>24870.828765162219</v>
       </c>
-      <c r="EO21" s="28">
-[...110 lines deleted...]
-      <c r="FZ21" s="32">
+      <c r="EO22" s="28">
+        <v>28245.520755055019</v>
+      </c>
+      <c r="EP22" s="80">
+        <v>1613.8735426886728</v>
+      </c>
+      <c r="EQ22" s="32">
+        <v>3623.1196182430585</v>
+      </c>
+      <c r="ER22" s="33">
+        <v>4853.5532320412731</v>
+      </c>
+      <c r="ES22" s="34">
+        <v>6583.5590630648894</v>
+      </c>
+      <c r="ET22" s="35">
+        <v>8125.5035420175864</v>
+      </c>
+      <c r="EU22" s="81">
+        <v>11099.90339854285</v>
+      </c>
+      <c r="EV22" s="37">
+        <v>13079.869493578448</v>
+      </c>
+      <c r="EW22" s="82">
+        <v>14931.615791525299</v>
+      </c>
+      <c r="EX22" s="39">
+        <v>21783.773442306465</v>
+      </c>
+      <c r="EY22" s="40">
+        <v>24469.320345972632</v>
+      </c>
+      <c r="EZ22" s="77">
+        <v>27502.015099374421</v>
+      </c>
+      <c r="FA22" s="25">
+        <v>32052.345631112385</v>
+      </c>
+      <c r="FB22" s="80">
+        <v>1639.250192771123</v>
+      </c>
+      <c r="FC22" s="32">
+        <v>3635.3837794835699</v>
+      </c>
+      <c r="FD22" s="33">
+        <v>4895.5574260540088</v>
+      </c>
+      <c r="FE22" s="34">
+        <v>7028.7101723343903</v>
+      </c>
+      <c r="FF22" s="35">
+        <v>8634.4146385893691</v>
+      </c>
+      <c r="FG22" s="36">
+        <v>11624.657946214484</v>
+      </c>
+      <c r="FH22" s="37">
+        <v>13647.853347989792</v>
+      </c>
+      <c r="FI22" s="38">
+        <v>16185.6467904612</v>
+      </c>
+      <c r="FJ22" s="39">
+        <v>24544.215464059904</v>
+      </c>
+      <c r="FK22" s="40">
+        <v>27656.766902454889</v>
+      </c>
+      <c r="FL22" s="77">
+        <v>30599.775206029826</v>
+      </c>
+      <c r="FM22" s="25">
+        <v>35569.774163127586</v>
+      </c>
+      <c r="FN22" s="31">
+        <v>1645.8466659441619</v>
+      </c>
+      <c r="FO22" s="32">
+        <v>4129.6260609738783</v>
+      </c>
+      <c r="FP22" s="33">
+        <v>5887.8376746535614</v>
+      </c>
+      <c r="FQ22" s="34">
+        <v>8369.8779417758142</v>
+      </c>
+      <c r="FR22" s="35">
+        <v>10229.469468330873</v>
+      </c>
+      <c r="FS22" s="36">
+        <v>13552.23620085416</v>
+      </c>
+      <c r="FT22" s="37">
+        <v>16178.177215713762</v>
+      </c>
+      <c r="FU22" s="38">
+        <v>18806.922093002628</v>
+      </c>
+      <c r="FV22" s="39">
+        <v>27755.614644593843</v>
+      </c>
+      <c r="FW22" s="40">
+        <v>31867.94912481057</v>
+      </c>
+      <c r="FX22" s="77">
+        <v>35745.091474199042</v>
+      </c>
+      <c r="FY22" s="25">
+        <v>41503.020439302789</v>
+      </c>
+      <c r="FZ22" s="31">
         <v>2050.0374637566551</v>
       </c>
-      <c r="GA21" s="33">
+      <c r="GA22" s="32">
         <v>5175.3324895262413</v>
       </c>
-      <c r="GB21" s="34">
+      <c r="GB22" s="33">
         <v>6728.134849982478</v>
       </c>
-      <c r="GC21" s="35">
+      <c r="GC22" s="34">
         <v>9711.0975167746201</v>
       </c>
-      <c r="GD21" s="36">
+      <c r="GD22" s="35">
         <v>11874.045617182705</v>
       </c>
-      <c r="GE21" s="37">
+      <c r="GE22" s="36">
         <v>16276.321044085584</v>
       </c>
-      <c r="GF21" s="38"/>
-[...573 lines deleted...]
-      <c r="GJ22" s="42"/>
+      <c r="GF22" s="37">
+        <v>19603.571216609078</v>
+      </c>
+      <c r="GG22" s="38"/>
+      <c r="GH22" s="39"/>
+      <c r="GI22" s="40"/>
+      <c r="GJ22" s="77"/>
       <c r="GK22" s="25"/>
-      <c r="GL22" s="8"/>
+      <c r="GL22" s="41"/>
     </row>
     <row r="23" spans="1:194">
-      <c r="A23" s="44" t="s">
-        <v>2</v>
+      <c r="A23" s="42" t="s">
+        <v>1</v>
       </c>
       <c r="B23" s="25">
-        <v>6.9212934856760731</v>
+        <v>1.2871899766011321</v>
       </c>
       <c r="C23" s="25">
-        <v>13.228897984986787</v>
+        <v>2.7084467362849018</v>
       </c>
       <c r="D23" s="28">
-        <v>22.423802742473434</v>
+        <v>4.2698932467856112</v>
       </c>
       <c r="E23" s="28">
-        <v>30.09497977784514</v>
+        <v>5.6790178838376821</v>
       </c>
       <c r="F23" s="29">
-        <v>39.750270502755967</v>
+        <v>7.2624429368004719</v>
       </c>
       <c r="G23" s="30">
-        <v>52.152390716572391</v>
-[...2 lines deleted...]
-        <v>62.427703052588697</v>
+        <v>9.6455279178689093</v>
+      </c>
+      <c r="H23" s="43">
+        <v>13.498268248010742</v>
       </c>
       <c r="I23" s="25">
-        <v>76.849641582871769</v>
+        <v>17.412713517311069</v>
       </c>
       <c r="J23" s="25">
-        <v>97.232312040674756</v>
+        <v>26.922609268023216</v>
       </c>
       <c r="K23" s="25">
-        <v>120.755683506175</v>
+        <v>106.52734887222641</v>
       </c>
       <c r="L23" s="25">
-        <v>167.69148437242887</v>
+        <v>168.60804058807662</v>
       </c>
       <c r="M23" s="25">
-        <v>187.07966902817364</v>
+        <v>172.15525922606795</v>
       </c>
       <c r="N23" s="25">
-        <v>16.161062296857803</v>
+        <v>27.321294399735038</v>
       </c>
       <c r="O23" s="25">
-        <v>25.966443333574844</v>
+        <v>43.130448201776858</v>
       </c>
       <c r="P23" s="28">
-        <v>39.962507494454456</v>
+        <v>56.693088799892067</v>
       </c>
       <c r="Q23" s="28">
-        <v>50.728725605173622</v>
+        <v>70.724657691732247</v>
       </c>
       <c r="R23" s="29">
-        <v>65.874653894299811</v>
+        <v>85.563503211173582</v>
       </c>
       <c r="S23" s="30">
-        <v>83.640934089520115</v>
-[...2 lines deleted...]
-        <v>96.938283778033622</v>
+        <v>102.21503188417213</v>
+      </c>
+      <c r="T23" s="43">
+        <v>119.39221970355449</v>
       </c>
       <c r="U23" s="25">
-        <v>109.68206566835524</v>
+        <v>145.81957520261861</v>
       </c>
       <c r="V23" s="25">
-        <v>121.77104147430686</v>
+        <v>178.32659451339046</v>
       </c>
       <c r="W23" s="25">
-        <v>227.12129960182824</v>
+        <v>617.70633943930306</v>
       </c>
       <c r="X23" s="25">
-        <v>252.14985972071224</v>
+        <v>679.48730979590812</v>
       </c>
       <c r="Y23" s="25">
-        <v>283.07821399662441</v>
+        <v>711.80622425636466</v>
       </c>
       <c r="Z23" s="25">
-        <v>16.804727149639813</v>
+        <v>7.4774132860090514</v>
       </c>
       <c r="AA23" s="25">
-        <v>34.283076872937187</v>
+        <v>15.853612496421693</v>
       </c>
       <c r="AB23" s="28">
-        <v>53.85257789562062</v>
+        <v>17.830221666916575</v>
       </c>
       <c r="AC23" s="28">
-        <v>70.462838717921812</v>
+        <v>23.232534160406352</v>
       </c>
       <c r="AD23" s="29">
-        <v>89.18340567898889</v>
+        <v>27.341681694101034</v>
       </c>
       <c r="AE23" s="30">
-        <v>103.12792932343979</v>
-[...2 lines deleted...]
-        <v>114.09201858174949</v>
+        <v>33.086918223870228</v>
+      </c>
+      <c r="AF23" s="43">
+        <v>38.80112279967318</v>
       </c>
       <c r="AG23" s="25">
-        <v>127.11283183191208</v>
+        <v>52.808251570674273</v>
       </c>
       <c r="AH23" s="25">
-        <v>204.88114527857908</v>
+        <v>66.073130012678433</v>
       </c>
       <c r="AI23" s="25">
-        <v>404.34157458975818</v>
+        <v>248.71389891004281</v>
       </c>
       <c r="AJ23" s="25">
-        <v>435.92792124266583</v>
+        <v>302.21546647929262</v>
       </c>
       <c r="AK23" s="25">
-        <v>474.40734455207382</v>
+        <v>360.82525809914546</v>
       </c>
       <c r="AL23" s="25">
-        <v>15.337258760940269</v>
+        <v>11.267772506903825</v>
       </c>
       <c r="AM23" s="25">
-        <v>34.965196966160818</v>
+        <v>20.814040235791346</v>
       </c>
       <c r="AN23" s="28">
-        <v>56.587236175477997</v>
+        <v>30.07215266795377</v>
       </c>
       <c r="AO23" s="28">
-        <v>74.987579523938862</v>
+        <v>40.574522754991236</v>
       </c>
       <c r="AP23" s="29">
-        <v>105.30617491244337</v>
+        <v>51.040066499756136</v>
       </c>
       <c r="AQ23" s="30">
-        <v>121.77621097430682</v>
-[...2 lines deleted...]
-        <v>134.98541280729955</v>
+        <v>61.57128683038141</v>
+      </c>
+      <c r="AR23" s="43">
+        <v>75.020656474741799</v>
       </c>
       <c r="AS23" s="25">
-        <v>151.21330468233799</v>
+        <v>96.338678593000168</v>
       </c>
       <c r="AT23" s="25">
-        <v>213.71763536307748</v>
+        <v>115.77873418474748</v>
       </c>
       <c r="AU23" s="25">
-        <v>425.64816566758799</v>
+        <v>321.37242820621202</v>
       </c>
       <c r="AV23" s="25">
-        <v>457.59616268295582</v>
+        <v>378.96206994049726</v>
       </c>
       <c r="AW23" s="25">
-        <v>502.69824315047424</v>
+        <v>441.10310255886816</v>
       </c>
       <c r="AX23" s="25">
-        <v>30.930445737176058</v>
+        <v>21.073871931339184</v>
       </c>
       <c r="AY23" s="25">
-        <v>62.315277099626726</v>
+        <v>50.757282194219727</v>
       </c>
       <c r="AZ23" s="28">
-        <v>100.98665037830085</v>
+        <v>95.309614554511455</v>
       </c>
       <c r="BA23" s="28">
-        <v>143.1222020098912</v>
+        <v>144.66890379770444</v>
       </c>
       <c r="BB23" s="29">
-        <v>191.68143295773297</v>
+        <v>185.44465552499656</v>
       </c>
       <c r="BC23" s="30">
-        <v>246.03794348079873</v>
-[...2 lines deleted...]
-        <v>293.21606230674377</v>
+        <v>226.19793123464251</v>
+      </c>
+      <c r="BD23" s="43">
+        <v>258.16473446131278</v>
       </c>
       <c r="BE23" s="25">
-        <v>336.375880785775</v>
+        <v>287.88293397060488</v>
       </c>
       <c r="BF23" s="25">
-        <v>534.6202252512486</v>
-[...2 lines deleted...]
-        <v>680.35214520437614</v>
+        <v>330.82747395931182</v>
+      </c>
+      <c r="BG23" s="44">
+        <v>410.01291648055928</v>
       </c>
       <c r="BH23" s="25">
-        <v>727.09726826694964</v>
+        <v>447.44071329980096</v>
       </c>
       <c r="BI23" s="25">
-        <v>697.71251522500006</v>
+        <v>405.11791504199999</v>
       </c>
       <c r="BJ23" s="25">
-        <v>23.023115635010321</v>
+        <v>8.6892696678644974</v>
       </c>
       <c r="BK23" s="25">
-        <v>49.597353406407485</v>
+        <v>21.568579336331254</v>
       </c>
       <c r="BL23" s="28">
-        <v>61.505612945465479</v>
+        <v>29.322669108955914</v>
       </c>
       <c r="BM23" s="28">
-        <v>83.340785653736347</v>
+        <v>37.386753272502695</v>
       </c>
       <c r="BN23" s="29">
-        <v>119.9133868588099</v>
+        <v>47.426631553544652</v>
       </c>
       <c r="BO23" s="30">
-        <v>138.03491214769838</v>
-[...2 lines deleted...]
-        <v>157.06534563922924</v>
+        <v>57.68925095551613</v>
+      </c>
+      <c r="BP23" s="43">
+        <v>69.674460649053245</v>
       </c>
       <c r="BQ23" s="25">
-        <v>176.81248517990457</v>
+        <v>81.130963386127661</v>
       </c>
       <c r="BR23" s="25">
-        <v>371.75012014832885</v>
+        <v>117.68037938228404</v>
       </c>
       <c r="BS23" s="25">
-        <v>444.07054770281019</v>
+        <v>136.34370533528585</v>
       </c>
       <c r="BT23" s="25">
-        <v>518.54211953601111</v>
+        <v>235.068968172403</v>
       </c>
       <c r="BU23" s="25">
-        <v>609.04830157234881</v>
-[...2 lines deleted...]
-        <v>12.234431007773011</v>
+        <v>595.33991354624845</v>
+      </c>
+      <c r="BV23" s="45">
+        <v>6.8692327309261643</v>
       </c>
       <c r="BW23" s="25">
-        <v>30.150392818793552</v>
+        <v>14.894401444739691</v>
       </c>
       <c r="BX23" s="28">
-        <v>45.264786083632032</v>
+        <v>23.986973456461222</v>
       </c>
       <c r="BY23" s="28">
-        <v>81.152493805960091</v>
+        <v>31.08379973344146</v>
       </c>
       <c r="BZ23" s="29">
-        <v>114.8823748125596</v>
-[...8 lines deleted...]
-        <v>180.57658276944389</v>
+        <v>39.163768741150946</v>
+      </c>
+      <c r="CA23" s="56">
+        <v>47.04591505672353</v>
+      </c>
+      <c r="CB23" s="43">
+        <v>54.832631128111089</v>
+      </c>
+      <c r="CC23" s="56">
+        <v>67.693742610691004</v>
       </c>
       <c r="CD23" s="25">
-        <v>310.86195387423703</v>
+        <v>102.93370537210788</v>
       </c>
       <c r="CE23" s="25">
-        <v>388.86288216077043</v>
+        <v>122.13529265612473</v>
       </c>
       <c r="CF23" s="25">
-        <v>455.62145684314737</v>
+        <v>242.16148560825354</v>
       </c>
       <c r="CG23" s="25">
-        <v>460.63200164564779</v>
-[...312 lines deleted...]
-      <c r="GK23" s="28"/>
+        <v>1729.8106344388511</v>
+      </c>
+      <c r="CH23" s="46">
+        <v>29.860530326379116</v>
+      </c>
+      <c r="CI23" s="46">
+        <v>69.592052528319215</v>
+      </c>
+      <c r="CJ23" s="46">
+        <v>99.734871230690942</v>
+      </c>
+      <c r="CK23" s="46">
+        <v>126.89663084001469</v>
+      </c>
+      <c r="CL23" s="46">
+        <v>156.99075171354883</v>
+      </c>
+      <c r="CM23" s="46">
+        <v>187.79187027519131</v>
+      </c>
+      <c r="CN23" s="46">
+        <v>224.54506885134592</v>
+      </c>
+      <c r="CO23" s="46">
+        <v>266.23778535809907</v>
+      </c>
+      <c r="CP23" s="46">
+        <v>331.25980555192956</v>
+      </c>
+      <c r="CQ23" s="46">
+        <v>373.6556770846916</v>
+      </c>
+      <c r="CR23" s="46">
+        <v>525.11804678757267</v>
+      </c>
+      <c r="CS23" s="46">
+        <v>729.76735232979036</v>
+      </c>
+      <c r="CT23" s="46">
+        <v>24.568374113463832</v>
+      </c>
+      <c r="CU23" s="46">
+        <v>88.831891200719781</v>
+      </c>
+      <c r="CV23" s="46">
+        <v>155.09553430588505</v>
+      </c>
+      <c r="CW23" s="46">
+        <v>220.7940656488625</v>
+      </c>
+      <c r="CX23" s="46">
+        <v>278.26363978990622</v>
+      </c>
+      <c r="CY23" s="46">
+        <v>327.32737297059703</v>
+      </c>
+      <c r="CZ23" s="46">
+        <v>372.67667360120305</v>
+      </c>
+      <c r="DA23" s="46">
+        <v>403.92693772379943</v>
+      </c>
+      <c r="DB23" s="46">
+        <v>470.07786475697748</v>
+      </c>
+      <c r="DC23" s="46">
+        <v>514.39836263043594</v>
+      </c>
+      <c r="DD23" s="46">
+        <v>766.56950370859238</v>
+      </c>
+      <c r="DE23" s="46">
+        <v>967.55932120551165</v>
+      </c>
+      <c r="DF23" s="46">
+        <v>15.13191412148117</v>
+      </c>
+      <c r="DG23" s="46">
+        <v>47.073081953399665</v>
+      </c>
+      <c r="DH23" s="46">
+        <v>63.684651352579941</v>
+      </c>
+      <c r="DI23" s="46">
+        <v>77.125751429183339</v>
+      </c>
+      <c r="DJ23" s="46">
+        <v>93.040923578016546</v>
+      </c>
+      <c r="DK23" s="46">
+        <v>109.64545727912591</v>
+      </c>
+      <c r="DL23" s="46">
+        <v>128.11823740762884</v>
+      </c>
+      <c r="DM23" s="46">
+        <v>153.09895271070357</v>
+      </c>
+      <c r="DN23" s="46">
+        <v>237.36820650060127</v>
+      </c>
+      <c r="DO23" s="46">
+        <v>265.93774047032264</v>
+      </c>
+      <c r="DP23" s="46">
+        <v>450.93431666192356</v>
+      </c>
+      <c r="DQ23" s="46">
+        <v>756.0856798830871</v>
+      </c>
+      <c r="DR23" s="46">
+        <v>13.906737031920622</v>
+      </c>
+      <c r="DS23" s="46">
+        <v>48.8477312103592</v>
+      </c>
+      <c r="DT23" s="46">
+        <v>64.157202966468063</v>
+      </c>
+      <c r="DU23" s="46">
+        <v>75.34718478983163</v>
+      </c>
+      <c r="DV23" s="46">
+        <v>88.18798888969242</v>
+      </c>
+      <c r="DW23" s="46">
+        <v>98.884884253253574</v>
+      </c>
+      <c r="DX23" s="46">
+        <v>114.69855196696959</v>
+      </c>
+      <c r="DY23" s="46">
+        <v>134.68456840498291</v>
+      </c>
+      <c r="DZ23" s="46">
+        <v>236.74547218494848</v>
+      </c>
+      <c r="EA23" s="46">
+        <v>270.92974797173781</v>
+      </c>
+      <c r="EB23" s="46">
+        <v>456.31305020530601</v>
+      </c>
+      <c r="EC23" s="46">
+        <v>754.38498885648312</v>
+      </c>
+      <c r="ED23" s="80">
+        <v>15.152925753463672</v>
+      </c>
+      <c r="EE23" s="134">
+        <v>54.475993432096253</v>
+      </c>
+      <c r="EF23" s="135">
+        <v>73.591546767391591</v>
+      </c>
+      <c r="EG23" s="136">
+        <v>85.440467583006964</v>
+      </c>
+      <c r="EH23" s="137">
+        <v>99.904665619404312</v>
+      </c>
+      <c r="EI23" s="83">
+        <v>111.89786202889866</v>
+      </c>
+      <c r="EJ23" s="138">
+        <v>128.92905101558114</v>
+      </c>
+      <c r="EK23" s="84">
+        <v>153.67022829117676</v>
+      </c>
+      <c r="EL23" s="139">
+        <v>177.63440319316655</v>
+      </c>
+      <c r="EM23" s="140">
+        <v>204.49968309359585</v>
+      </c>
+      <c r="EN23" s="141">
+        <v>464.53745688841036</v>
+      </c>
+      <c r="EO23" s="25">
+        <v>962.08027661344454</v>
+      </c>
+      <c r="EP23" s="80">
+        <v>6.8314677833263957</v>
+      </c>
+      <c r="EQ23" s="47">
+        <v>35.758802141983296</v>
+      </c>
+      <c r="ER23" s="48">
+        <v>52.069118949731589</v>
+      </c>
+      <c r="ES23" s="49">
+        <v>58.069767611044043</v>
+      </c>
+      <c r="ET23" s="50">
+        <v>59.218907285657721</v>
+      </c>
+      <c r="EU23" s="83">
+        <v>62.681781344422561</v>
+      </c>
+      <c r="EV23" s="52">
+        <v>73.049691303506549</v>
+      </c>
+      <c r="EW23" s="84">
+        <v>90.618937926118434</v>
+      </c>
+      <c r="EX23" s="54">
+        <v>164.11575908884316</v>
+      </c>
+      <c r="EY23" s="55">
+        <v>187.10620904841895</v>
+      </c>
+      <c r="EZ23" s="77">
+        <v>444.24523056549015</v>
+      </c>
+      <c r="FA23" s="25">
+        <v>751.5212142121544</v>
+      </c>
+      <c r="FB23" s="80">
+        <v>16.77281388664731</v>
+      </c>
+      <c r="FC23" s="47">
+        <v>58.851881590240041</v>
+      </c>
+      <c r="FD23" s="48">
+        <v>87.161499191921592</v>
+      </c>
+      <c r="FE23" s="49">
+        <v>104.04251633756019</v>
+      </c>
+      <c r="FF23" s="50">
+        <v>114.79430818980475</v>
+      </c>
+      <c r="FG23" s="51">
+        <v>124.94772169040748</v>
+      </c>
+      <c r="FH23" s="52">
+        <v>143.19382586962456</v>
+      </c>
+      <c r="FI23" s="53">
+        <v>175.13046577886149</v>
+      </c>
+      <c r="FJ23" s="54">
+        <v>278.50146167940761</v>
+      </c>
+      <c r="FK23" s="55">
+        <v>312.74050409193052</v>
+      </c>
+      <c r="FL23" s="77">
+        <v>607.47047063122227</v>
+      </c>
+      <c r="FM23" s="25">
+        <v>914.01371894233637</v>
+      </c>
+      <c r="FN23" s="31">
+        <v>38.347230362494372</v>
+      </c>
+      <c r="FO23" s="47">
+        <v>85.550899370253433</v>
+      </c>
+      <c r="FP23" s="48">
+        <v>119.79564310901416</v>
+      </c>
+      <c r="FQ23" s="49">
+        <v>183.92057135336006</v>
+      </c>
+      <c r="FR23" s="50">
+        <v>212.77596892353966</v>
+      </c>
+      <c r="FS23" s="51">
+        <v>291.54997918740423</v>
+      </c>
+      <c r="FT23" s="52">
+        <v>339.72732263467549</v>
+      </c>
+      <c r="FU23" s="53">
+        <v>383.69949886801987</v>
+      </c>
+      <c r="FV23" s="54">
+        <v>507.07921803889133</v>
+      </c>
+      <c r="FW23" s="55">
+        <v>602.08062030251358</v>
+      </c>
+      <c r="FX23" s="77">
+        <v>688.71055939742291</v>
+      </c>
+      <c r="FY23" s="25">
+        <v>849.80446557311006</v>
+      </c>
+      <c r="FZ23" s="31">
+        <v>17.992794376740225</v>
+      </c>
+      <c r="GA23" s="47">
+        <v>91.893093867751929</v>
+      </c>
+      <c r="GB23" s="48">
+        <v>138.0601975860462</v>
+      </c>
+      <c r="GC23" s="49">
+        <v>174.13610794392559</v>
+      </c>
+      <c r="GD23" s="50">
+        <v>186.36934168698014</v>
+      </c>
+      <c r="GE23" s="51">
+        <v>194.62790622146636</v>
+      </c>
+      <c r="GF23" s="52">
+        <v>219.82195395698099</v>
+      </c>
+      <c r="GG23" s="53"/>
+      <c r="GH23" s="54"/>
+      <c r="GI23" s="55"/>
+      <c r="GJ23" s="77"/>
+      <c r="GK23" s="25"/>
       <c r="GL23" s="8"/>
     </row>
     <row r="24" spans="1:194">
-      <c r="A24" s="44" t="s">
-        <v>3</v>
+      <c r="A24" s="42" t="s">
+        <v>2</v>
       </c>
       <c r="B24" s="25">
-        <v>89.455086140445772</v>
+        <v>6.9212934856760731</v>
       </c>
       <c r="C24" s="25">
-        <v>184.01697569463795</v>
+        <v>13.228897984986787</v>
       </c>
       <c r="D24" s="28">
-        <v>303.16062823283221</v>
+        <v>22.423802742473434</v>
       </c>
       <c r="E24" s="28">
-        <v>411.49148946080629</v>
+        <v>30.09497977784514</v>
       </c>
       <c r="F24" s="29">
-        <v>527.72075850001636</v>
+        <v>39.750270502755967</v>
       </c>
       <c r="G24" s="30">
-        <v>743.80539163631772</v>
-[...2 lines deleted...]
-        <v>854.53342674115368</v>
+        <v>52.152390716572391</v>
+      </c>
+      <c r="H24" s="43">
+        <v>62.427703052588697</v>
       </c>
       <c r="I24" s="25">
-        <v>991.67781266940983</v>
+        <v>76.849641582871769</v>
       </c>
       <c r="J24" s="25">
-        <v>1102.5093145690744</v>
+        <v>97.232312040674756</v>
       </c>
       <c r="K24" s="25">
-        <v>1228.2683482486186</v>
+        <v>120.755683506175</v>
       </c>
       <c r="L24" s="25">
-        <v>1344.0608925446481</v>
+        <v>167.69148437242887</v>
       </c>
       <c r="M24" s="25">
-        <v>1506.7706079551542</v>
+        <v>187.07966902817364</v>
       </c>
       <c r="N24" s="25">
-        <v>73.502051331872053</v>
+        <v>16.161062296857803</v>
       </c>
       <c r="O24" s="25">
-        <v>160.10778208928028</v>
+        <v>25.966443333574844</v>
       </c>
       <c r="P24" s="28">
-        <v>278.56389914820954</v>
+        <v>39.962507494454456</v>
       </c>
       <c r="Q24" s="28">
-        <v>385.57841527138663</v>
+        <v>50.728725605173622</v>
       </c>
       <c r="R24" s="29">
-        <v>499.37459538284168</v>
+        <v>65.874653894299811</v>
       </c>
       <c r="S24" s="30">
-        <v>720.70345497048675</v>
-[...2 lines deleted...]
-        <v>835.32395545891234</v>
+        <v>83.640934089520115</v>
+      </c>
+      <c r="T24" s="43">
+        <v>96.938283778033622</v>
       </c>
       <c r="U24" s="25">
-        <v>975.91608222511479</v>
+        <v>109.68206566835524</v>
       </c>
       <c r="V24" s="25">
-        <v>1089.5270211962502</v>
+        <v>121.77104147430686</v>
       </c>
       <c r="W24" s="25">
-        <v>1142.8019964554233</v>
+        <v>227.12129960182824</v>
       </c>
       <c r="X24" s="25">
-        <v>1237.8529984550341</v>
+        <v>252.14985972071224</v>
       </c>
       <c r="Y24" s="25">
-        <v>1403.2099701463912</v>
+        <v>283.07821399662441</v>
       </c>
       <c r="Z24" s="25">
-        <v>81.508079111074437</v>
+        <v>16.804727149639813</v>
       </c>
       <c r="AA24" s="25">
-        <v>166.35174918720847</v>
+        <v>34.283076872937187</v>
       </c>
       <c r="AB24" s="28">
-        <v>268.44908301770317</v>
+        <v>53.85257789562062</v>
       </c>
       <c r="AC24" s="28">
-        <v>379.18879137737213</v>
+        <v>70.462838717921812</v>
       </c>
       <c r="AD24" s="29">
-        <v>505.73926651183564</v>
+        <v>89.18340567898889</v>
       </c>
       <c r="AE24" s="30">
-        <v>740.15021780404618</v>
-[...2 lines deleted...]
-        <v>863.75399475745303</v>
+        <v>103.12792932343979</v>
+      </c>
+      <c r="AF24" s="43">
+        <v>114.09201858174949</v>
       </c>
       <c r="AG24" s="25">
-        <v>1012.5163739007595</v>
+        <v>127.11283183191208</v>
       </c>
       <c r="AH24" s="25">
-        <v>1144.9523447899139</v>
+        <v>204.88114527857908</v>
       </c>
       <c r="AI24" s="25">
-        <v>1266.39790541351</v>
+        <v>404.34157458975818</v>
       </c>
       <c r="AJ24" s="25">
-        <v>1364.6925641618645</v>
+        <v>435.92792124266583</v>
       </c>
       <c r="AK24" s="25">
-        <v>1548.4988990375482</v>
+        <v>474.40734455207382</v>
       </c>
       <c r="AL24" s="25">
-        <v>80.0300848850124</v>
+        <v>15.337258760940269</v>
       </c>
       <c r="AM24" s="25">
-        <v>169.87582969976873</v>
+        <v>34.965196966160818</v>
       </c>
       <c r="AN24" s="28">
-        <v>321.41662743503116</v>
+        <v>56.587236175477997</v>
       </c>
       <c r="AO24" s="28">
-        <v>436.99026601619903</v>
+        <v>74.987579523938862</v>
       </c>
       <c r="AP24" s="29">
-        <v>567.24354721418604</v>
+        <v>105.30617491244337</v>
       </c>
       <c r="AQ24" s="30">
-        <v>819.5739635241614</v>
-[...2 lines deleted...]
-        <v>930.8117780228506</v>
+        <v>121.77621097430682</v>
+      </c>
+      <c r="AR24" s="43">
+        <v>134.98541280729955</v>
       </c>
       <c r="AS24" s="25">
-        <v>1067.7505057971382</v>
+        <v>151.21330468233799</v>
       </c>
       <c r="AT24" s="25">
-        <v>1181.094349296462</v>
+        <v>213.71763536307748</v>
       </c>
       <c r="AU24" s="25">
-        <v>1327.7940234364355</v>
+        <v>425.64816566758799</v>
       </c>
       <c r="AV24" s="25">
-        <v>1429.2263016015895</v>
+        <v>457.59616268295582</v>
       </c>
       <c r="AW24" s="25">
-        <v>1609.5790036815292</v>
+        <v>502.69824315047424</v>
       </c>
       <c r="AX24" s="25">
-        <v>105.26857994084922</v>
+        <v>30.930445737176058</v>
       </c>
       <c r="AY24" s="25">
-        <v>210.40059458715351</v>
+        <v>62.315277099626726</v>
       </c>
       <c r="AZ24" s="28">
-        <v>328.74068456366933</v>
+        <v>100.98665037830085</v>
       </c>
       <c r="BA24" s="28">
-        <v>454.18160192041438</v>
+        <v>143.1222020098912</v>
       </c>
       <c r="BB24" s="29">
-        <v>649.28530006549136</v>
+        <v>191.68143295773297</v>
       </c>
       <c r="BC24" s="30">
-        <v>902.34364568769013</v>
-[...2 lines deleted...]
-        <v>1064.3212456873896</v>
+        <v>246.03794348079873</v>
+      </c>
+      <c r="BD24" s="43">
+        <v>293.21606230674377</v>
       </c>
       <c r="BE24" s="25">
-        <v>1249.8052212338648</v>
+        <v>336.375880785775</v>
       </c>
       <c r="BF24" s="25">
-        <v>1462.2311794701991</v>
-[...2 lines deleted...]
-        <v>1747.8554097398501</v>
+        <v>534.6202252512486</v>
+      </c>
+      <c r="BG24" s="44">
+        <v>680.35214520437614</v>
       </c>
       <c r="BH24" s="25">
-        <v>1886.9285263557463</v>
+        <v>727.09726826694964</v>
       </c>
       <c r="BI24" s="25">
-        <v>2167.6274740500003</v>
+        <v>697.71251522500006</v>
       </c>
       <c r="BJ24" s="25">
-        <v>120.61584411494339</v>
+        <v>23.023115635010321</v>
       </c>
       <c r="BK24" s="25">
-        <v>263.92560468845909</v>
+        <v>49.597353406407485</v>
       </c>
       <c r="BL24" s="28">
-        <v>318.37032017483267</v>
+        <v>61.505612945465479</v>
       </c>
       <c r="BM24" s="28">
-        <v>424.33041600244553</v>
+        <v>83.340785653736347</v>
       </c>
       <c r="BN24" s="29">
-        <v>558.8967956079789</v>
+        <v>119.9133868588099</v>
       </c>
       <c r="BO24" s="30">
-        <v>843.5171547284092</v>
-[...2 lines deleted...]
-        <v>1084.9294244615303</v>
+        <v>138.03491214769838</v>
+      </c>
+      <c r="BP24" s="43">
+        <v>157.06534563922924</v>
       </c>
       <c r="BQ24" s="25">
-        <v>1289.2724321217743</v>
+        <v>176.81248517990457</v>
       </c>
       <c r="BR24" s="25">
-        <v>1753.7494185589003</v>
+        <v>371.75012014832885</v>
       </c>
       <c r="BS24" s="25">
-        <v>2040.7820707146298</v>
+        <v>444.07054770281019</v>
       </c>
       <c r="BT24" s="25">
-        <v>2223.4383136852293</v>
+        <v>518.54211953601111</v>
       </c>
       <c r="BU24" s="25">
-        <v>2565.488524189293</v>
-[...2 lines deleted...]
-        <v>118.22457351164974</v>
+        <v>609.04830157234881</v>
+      </c>
+      <c r="BV24" s="45">
+        <v>12.234431007773011</v>
       </c>
       <c r="BW24" s="25">
-        <v>279.63097632783666</v>
+        <v>30.150392818793552</v>
       </c>
       <c r="BX24" s="28">
-        <v>336.92159014661837</v>
+        <v>45.264786083632032</v>
       </c>
       <c r="BY24" s="28">
-        <v>446.30122463973595</v>
+        <v>81.152493805960091</v>
       </c>
       <c r="BZ24" s="29">
-        <v>573.96580914473884</v>
-[...8 lines deleted...]
-        <v>1307.2331195383863</v>
+        <v>114.8823748125596</v>
+      </c>
+      <c r="CA24" s="56">
+        <v>137.09915032456706</v>
+      </c>
+      <c r="CB24" s="43">
+        <v>157.40422901266751</v>
+      </c>
+      <c r="CC24" s="56">
+        <v>180.57658276944389</v>
       </c>
       <c r="CD24" s="25">
-        <v>1798.060701606141</v>
+        <v>310.86195387423703</v>
       </c>
       <c r="CE24" s="25">
-        <v>2100.5739318169185</v>
+        <v>388.86288216077043</v>
       </c>
       <c r="CF24" s="25">
-        <v>2279.5478577618996</v>
+        <v>455.62145684314737</v>
       </c>
       <c r="CG24" s="25">
-        <v>2838.8930927723895</v>
+        <v>460.63200164564779</v>
       </c>
       <c r="CH24" s="28">
-        <v>142.59386375063315</v>
+        <v>14.031453058197364</v>
       </c>
       <c r="CI24" s="28">
-        <v>333.48337380700298</v>
+        <v>39.807319450795603</v>
       </c>
       <c r="CJ24" s="28">
-        <v>396.29115574749306</v>
+        <v>54.602531267159549</v>
       </c>
       <c r="CK24" s="28">
-        <v>525.9025628756882</v>
+        <v>95.560557455043948</v>
       </c>
       <c r="CL24" s="28">
-        <v>680.01692731391745</v>
+        <v>126.97963847998223</v>
       </c>
       <c r="CM24" s="28">
-        <v>1046.1647542646288</v>
+        <v>152.57934762034023</v>
       </c>
       <c r="CN24" s="28">
-        <v>1317.2361708777214</v>
+        <v>178.54132947306746</v>
       </c>
       <c r="CO24" s="28">
-        <v>1578.730879476416</v>
+        <v>202.38987930885764</v>
       </c>
       <c r="CP24" s="28">
-        <v>2165.9679877037197</v>
+        <v>276.2118315254354</v>
       </c>
       <c r="CQ24" s="28">
-        <v>2530.7936132188925</v>
+        <v>325.05319239460277</v>
       </c>
       <c r="CR24" s="28">
-        <v>2758.3548074777377</v>
+        <v>405.65501209580236</v>
       </c>
       <c r="CS24" s="28">
-        <v>3091.4772862314671</v>
+        <v>556.87225202693946</v>
       </c>
       <c r="CT24" s="28">
-        <v>146.4734546964778</v>
+        <v>14.12371399095445</v>
       </c>
       <c r="CU24" s="25">
-        <v>383.80195352881788</v>
+        <v>49.594079201436671</v>
       </c>
       <c r="CV24" s="28">
-        <v>460.84390558177699</v>
+        <v>70.980948368937931</v>
       </c>
       <c r="CW24" s="28">
-        <v>602.99960882277446</v>
+        <v>123.47714375336831</v>
       </c>
       <c r="CX24" s="29">
-        <v>801.83441636687076</v>
-[...8 lines deleted...]
-        <v>1930.3414060144751</v>
+        <v>167.53822608286714</v>
+      </c>
+      <c r="CY24" s="56">
+        <v>200.45527132397828</v>
+      </c>
+      <c r="CZ24" s="56">
+        <v>229.96592707705852</v>
+      </c>
+      <c r="DA24" s="56">
+        <v>257.45709885344058</v>
       </c>
       <c r="DB24" s="28">
-        <v>2648.5337439912573</v>
+        <v>330.67736495817189</v>
       </c>
       <c r="DC24" s="28">
-        <v>3064.1798531882014</v>
+        <v>371.82027246769201</v>
       </c>
       <c r="DD24" s="28">
-        <v>3351.7364161574696</v>
+        <v>496.59086466915801</v>
       </c>
       <c r="DE24" s="28">
-        <v>3910.7340663737209</v>
+        <v>719.29438127748801</v>
       </c>
       <c r="DF24" s="28">
-        <v>166.09140964071173</v>
+        <v>13.864221001382834</v>
       </c>
       <c r="DG24" s="28">
-        <v>377.69261106130369</v>
+        <v>44.022958641031622</v>
       </c>
       <c r="DH24" s="28">
-        <v>463.17232768786539</v>
+        <v>61.351564345857327</v>
       </c>
       <c r="DI24" s="28">
-        <v>621.78687993315725</v>
+        <v>117.12670314579546</v>
       </c>
       <c r="DJ24" s="28">
-        <v>805.15469772326151</v>
+        <v>155.85271971062434</v>
       </c>
       <c r="DK24" s="28">
-        <v>1257.9807921261213</v>
+        <v>185.75541713493331</v>
       </c>
       <c r="DL24" s="28">
-        <v>1579.396243340223</v>
+        <v>233.76493707539413</v>
       </c>
       <c r="DM24" s="28">
-        <v>1882.9266898046869</v>
+        <v>263.47083948070042</v>
       </c>
       <c r="DN24" s="28">
-        <v>2603.2074309985928</v>
+        <v>400.03454895843083</v>
       </c>
       <c r="DO24" s="28">
-        <v>3055.2218335453249</v>
+        <v>461.72660261384004</v>
       </c>
       <c r="DP24" s="28">
-        <v>3334.3079014546342</v>
+        <v>557.93273795176583</v>
       </c>
       <c r="DQ24" s="28">
-        <v>3769.5852751154744</v>
+        <v>754.08521783734818</v>
       </c>
       <c r="DR24" s="28">
-        <v>135.74506882640486</v>
+        <v>17.718448714910664</v>
       </c>
       <c r="DS24" s="25">
-        <v>307.10783433769819</v>
+        <v>54.998742159644372</v>
       </c>
       <c r="DT24" s="28">
-        <v>375.52734336950289</v>
+        <v>75.693242422741235</v>
       </c>
       <c r="DU24" s="28">
-        <v>501.58380866042444</v>
+        <v>119.67431560323051</v>
       </c>
       <c r="DV24" s="29">
-        <v>651.31865335819793</v>
-[...8 lines deleted...]
-        <v>1463.3875149772155</v>
+        <v>155.20230911364408</v>
+      </c>
+      <c r="DW24" s="56">
+        <v>177.96359025222682</v>
+      </c>
+      <c r="DX24" s="56">
+        <v>201.67540649431965</v>
+      </c>
+      <c r="DY24" s="56">
+        <v>223.2287775046585</v>
       </c>
       <c r="DZ24" s="28">
-        <v>2002.7177272934671</v>
+        <v>350.88847809067607</v>
       </c>
       <c r="EA24" s="28">
-        <v>2318.115874604327</v>
+        <v>414.28368645531543</v>
       </c>
       <c r="EB24" s="28">
-        <v>2540.0499118677226</v>
+        <v>500.95985509261186</v>
       </c>
       <c r="EC24" s="28">
-        <v>2877.9976161399431</v>
-[...32 lines deleted...]
-        <v>4003.138324058993</v>
+        <v>677.85548306767907</v>
+      </c>
+      <c r="ED24" s="80">
+        <v>21.411592666881809</v>
+      </c>
+      <c r="EE24" s="134">
+        <v>82.450383043450699</v>
+      </c>
+      <c r="EF24" s="135">
+        <v>124.23819726502644</v>
+      </c>
+      <c r="EG24" s="136">
+        <v>197.95620543271906</v>
+      </c>
+      <c r="EH24" s="137">
+        <v>234.34852250349093</v>
+      </c>
+      <c r="EI24" s="83">
+        <v>269.80347372390611</v>
+      </c>
+      <c r="EJ24" s="138">
+        <v>312.36970355249809</v>
+      </c>
+      <c r="EK24" s="84">
+        <v>345.54717586279781</v>
+      </c>
+      <c r="EL24" s="139">
+        <v>564.22024346585602</v>
+      </c>
+      <c r="EM24" s="140">
+        <v>626.31556815691397</v>
+      </c>
+      <c r="EN24" s="141">
+        <v>754.95722110711438</v>
       </c>
       <c r="EO24" s="28">
-        <v>4699.7195703627995</v>
-[...32 lines deleted...]
-        <v>3896.3671537616483</v>
+        <v>967.49183561822713</v>
+      </c>
+      <c r="EP24" s="80">
+        <v>25.082135703948033</v>
+      </c>
+      <c r="EQ24" s="47">
+        <v>81.263475594458598</v>
+      </c>
+      <c r="ER24" s="48">
+        <v>118.50416892023341</v>
+      </c>
+      <c r="ES24" s="49">
+        <v>204.53193537192911</v>
+      </c>
+      <c r="ET24" s="50">
+        <v>263.64298119144854</v>
+      </c>
+      <c r="EU24" s="83">
+        <v>305.72597886934545</v>
+      </c>
+      <c r="EV24" s="52">
+        <v>355.10051110780864</v>
+      </c>
+      <c r="EW24" s="84">
+        <v>396.88370636185277</v>
+      </c>
+      <c r="EX24" s="54">
+        <v>624.40908112090676</v>
+      </c>
+      <c r="EY24" s="55">
+        <v>716.30734164609612</v>
+      </c>
+      <c r="EZ24" s="77">
+        <v>888.82326531804563</v>
       </c>
       <c r="FA24" s="28">
-        <v>4557.2771223269028</v>
-[...32 lines deleted...]
-        <v>4312.8236025891283</v>
+        <v>1132.3863748598642</v>
+      </c>
+      <c r="FB24" s="80">
+        <v>26.757512333872445</v>
+      </c>
+      <c r="FC24" s="47">
+        <v>92.525712974079454</v>
+      </c>
+      <c r="FD24" s="48">
+        <v>139.40259374660528</v>
+      </c>
+      <c r="FE24" s="49">
+        <v>215.3544122849664</v>
+      </c>
+      <c r="FF24" s="50">
+        <v>281.01057314162466</v>
+      </c>
+      <c r="FG24" s="51">
+        <v>328.36493120845233</v>
+      </c>
+      <c r="FH24" s="52">
+        <v>380.36108165958177</v>
+      </c>
+      <c r="FI24" s="53">
+        <v>435.0545479898874</v>
+      </c>
+      <c r="FJ24" s="54">
+        <v>667.33738772953848</v>
+      </c>
+      <c r="FK24" s="55">
+        <v>756.49440509755618</v>
+      </c>
+      <c r="FL24" s="77">
+        <v>973.62567576464721</v>
       </c>
       <c r="FM24" s="28">
-        <v>5073.4147635720801</v>
-[...32 lines deleted...]
-        <v>4655.6364674130282</v>
+        <v>1242.9744200060234</v>
+      </c>
+      <c r="FN24" s="31">
+        <v>48.416215804111729</v>
+      </c>
+      <c r="FO24" s="47">
+        <v>133.58013019860607</v>
+      </c>
+      <c r="FP24" s="48">
+        <v>172.39332052301444</v>
+      </c>
+      <c r="FQ24" s="49">
+        <v>231.95863139966329</v>
+      </c>
+      <c r="FR24" s="50">
+        <v>275.06035361523823</v>
+      </c>
+      <c r="FS24" s="51">
+        <v>384.83121709840577</v>
+      </c>
+      <c r="FT24" s="52">
+        <v>444.24848997083762</v>
+      </c>
+      <c r="FU24" s="53">
+        <v>498.28185245509684</v>
+      </c>
+      <c r="FV24" s="54">
+        <v>843.23063256807495</v>
+      </c>
+      <c r="FW24" s="55">
+        <v>971.00269458430239</v>
+      </c>
+      <c r="FX24" s="77">
+        <v>1093.7698731157193</v>
       </c>
       <c r="FY24" s="28">
-        <v>5457.2710832262774</v>
-[...23 lines deleted...]
-      <c r="GJ24" s="42"/>
+        <v>1295.7759053783245</v>
+      </c>
+      <c r="FZ24" s="31">
+        <v>24.811490142399816</v>
+      </c>
+      <c r="GA24" s="47">
+        <v>99.305993085605351</v>
+      </c>
+      <c r="GB24" s="48">
+        <v>153.70642236704546</v>
+      </c>
+      <c r="GC24" s="49">
+        <v>348.93712324698242</v>
+      </c>
+      <c r="GD24" s="50">
+        <v>412.41521239239898</v>
+      </c>
+      <c r="GE24" s="51">
+        <v>510.19339296443985</v>
+      </c>
+      <c r="GF24" s="52">
+        <v>521.14984737654652</v>
+      </c>
+      <c r="GG24" s="53"/>
+      <c r="GH24" s="54"/>
+      <c r="GI24" s="55"/>
+      <c r="GJ24" s="77"/>
       <c r="GK24" s="28"/>
       <c r="GL24" s="8"/>
     </row>
     <row r="25" spans="1:194">
-      <c r="A25" s="44" t="s">
-        <v>4</v>
+      <c r="A25" s="42" t="s">
+        <v>3</v>
       </c>
       <c r="B25" s="25">
-        <v>73.837829950556667</v>
+        <v>89.455086140445772</v>
       </c>
       <c r="C25" s="25">
-        <v>140.76679497435882</v>
+        <v>184.01697569463795</v>
       </c>
       <c r="D25" s="28">
-        <v>222.46636532136066</v>
+        <v>303.16062823283221</v>
       </c>
       <c r="E25" s="28">
-        <v>282.929843659337</v>
+        <v>411.49148946080629</v>
       </c>
       <c r="F25" s="29">
-        <v>350.38583733126291</v>
+        <v>527.72075850001636</v>
       </c>
       <c r="G25" s="30">
-        <v>438.49394223794508</v>
-[...2 lines deleted...]
-        <v>502.15031000677311</v>
+        <v>743.80539163631772</v>
+      </c>
+      <c r="H25" s="43">
+        <v>854.53342674115368</v>
       </c>
       <c r="I25" s="25">
-        <v>573.05557891857791</v>
+        <v>991.67781266940983</v>
       </c>
       <c r="J25" s="25">
-        <v>707.29807392229293</v>
+        <v>1102.5093145690744</v>
       </c>
       <c r="K25" s="25">
-        <v>845.30237734738591</v>
+        <v>1228.2683482486186</v>
       </c>
       <c r="L25" s="25">
-        <v>923.60105721346861</v>
+        <v>1344.0608925446481</v>
       </c>
       <c r="M25" s="25">
-        <v>1028.6873864182862</v>
+        <v>1506.7706079551542</v>
       </c>
       <c r="N25" s="25">
-        <v>62.318674036671723</v>
+        <v>73.502051331872053</v>
       </c>
       <c r="O25" s="25">
-        <v>147.57743907907226</v>
+        <v>160.10778208928028</v>
       </c>
       <c r="P25" s="28">
-        <v>239.54781449963667</v>
+        <v>278.56389914820954</v>
       </c>
       <c r="Q25" s="28">
-        <v>320.40928901758792</v>
+        <v>385.57841527138663</v>
       </c>
       <c r="R25" s="29">
-        <v>408.39694433564239</v>
+        <v>499.37459538284168</v>
       </c>
       <c r="S25" s="30">
-        <v>544.75595963982653</v>
-[...2 lines deleted...]
-        <v>670.16354566594828</v>
+        <v>720.70345497048675</v>
+      </c>
+      <c r="T25" s="43">
+        <v>835.32395545891234</v>
       </c>
       <c r="U25" s="25">
-        <v>788.78211107925063</v>
+        <v>975.91608222511479</v>
       </c>
       <c r="V25" s="25">
-        <v>935.4291775081374</v>
+        <v>1089.5270211962502</v>
       </c>
       <c r="W25" s="25">
-        <v>1006.3940991427435</v>
+        <v>1142.8019964554233</v>
       </c>
       <c r="X25" s="25">
-        <v>1089.1895613293602</v>
+        <v>1237.8529984550341</v>
       </c>
       <c r="Y25" s="25">
-        <v>1183.3885333281173</v>
+        <v>1403.2099701463912</v>
       </c>
       <c r="Z25" s="25">
-        <v>66.155804016993386</v>
+        <v>81.508079111074437</v>
       </c>
       <c r="AA25" s="25">
-        <v>135.79460429432743</v>
+        <v>166.35174918720847</v>
       </c>
       <c r="AB25" s="28">
-        <v>214.49619430124906</v>
+        <v>268.44908301770317</v>
       </c>
       <c r="AC25" s="28">
-        <v>299.79887715963577</v>
+        <v>379.18879137737213</v>
       </c>
       <c r="AD25" s="29">
-        <v>388.4944762617759</v>
+        <v>505.73926651183564</v>
       </c>
       <c r="AE25" s="30">
-        <v>514.93114472811806</v>
-[...2 lines deleted...]
-        <v>639.28593910982852</v>
+        <v>740.15021780404618</v>
+      </c>
+      <c r="AF25" s="43">
+        <v>863.75399475745303</v>
       </c>
       <c r="AG25" s="25">
-        <v>828.65320593928732</v>
+        <v>1012.5163739007595</v>
       </c>
       <c r="AH25" s="25">
-        <v>1029.4561674718057</v>
+        <v>1144.9523447899139</v>
       </c>
       <c r="AI25" s="25">
-        <v>1157.1765577371241</v>
+        <v>1266.39790541351</v>
       </c>
       <c r="AJ25" s="25">
-        <v>1231.0134748227672</v>
+        <v>1364.6925641618645</v>
       </c>
       <c r="AK25" s="25">
-        <v>1327.1043280857459</v>
+        <v>1548.4988990375482</v>
       </c>
       <c r="AL25" s="25">
-        <v>94.030379225776869</v>
+        <v>80.0300848850124</v>
       </c>
       <c r="AM25" s="25">
-        <v>168.23249647284433</v>
+        <v>169.87582969976873</v>
       </c>
       <c r="AN25" s="28">
-        <v>282.88127214052537</v>
+        <v>321.41662743503116</v>
       </c>
       <c r="AO25" s="28">
-        <v>377.39697320721046</v>
+        <v>436.99026601619903</v>
       </c>
       <c r="AP25" s="29">
-        <v>487.7888631712122</v>
+        <v>567.24354721418604</v>
       </c>
       <c r="AQ25" s="30">
-        <v>614.86841147936548</v>
-[...2 lines deleted...]
-        <v>715.46280999403132</v>
+        <v>819.5739635241614</v>
+      </c>
+      <c r="AR25" s="43">
+        <v>930.8117780228506</v>
       </c>
       <c r="AS25" s="25">
-        <v>857.49292708121698</v>
+        <v>1067.7505057971382</v>
       </c>
       <c r="AT25" s="25">
-        <v>1086.6723393741504</v>
+        <v>1181.094349296462</v>
       </c>
       <c r="AU25" s="25">
-        <v>1221.9423726718971</v>
+        <v>1327.7940234364355</v>
       </c>
       <c r="AV25" s="25">
-        <v>1295.3642354585459</v>
+        <v>1429.2263016015895</v>
       </c>
       <c r="AW25" s="25">
-        <v>1418.3678005723398</v>
+        <v>1609.5790036815292</v>
       </c>
       <c r="AX25" s="25">
-        <v>86.085325557451711</v>
+        <v>105.26857994084922</v>
       </c>
       <c r="AY25" s="25">
-        <v>172.83539821392861</v>
+        <v>210.40059458715351</v>
       </c>
       <c r="AZ25" s="28">
-        <v>282.11859496189749</v>
+        <v>328.74068456366933</v>
       </c>
       <c r="BA25" s="28">
-        <v>380.14447110658796</v>
+        <v>454.18160192041438</v>
       </c>
       <c r="BB25" s="29">
-        <v>519.74965595338858</v>
+        <v>649.28530006549136</v>
       </c>
       <c r="BC25" s="30">
-        <v>677.51962368589557</v>
-[...2 lines deleted...]
-        <v>798.40188549067682</v>
+        <v>902.34364568769013</v>
+      </c>
+      <c r="BD25" s="43">
+        <v>1064.3212456873896</v>
       </c>
       <c r="BE25" s="25">
-        <v>941.04779892502779</v>
+        <v>1249.8052212338648</v>
       </c>
       <c r="BF25" s="25">
-        <v>1388.5866382512531</v>
-[...2 lines deleted...]
-        <v>1688.4521326165427</v>
+        <v>1462.2311794701991</v>
+      </c>
+      <c r="BG25" s="44">
+        <v>1747.8554097398501</v>
       </c>
       <c r="BH25" s="25">
-        <v>1827.1736750159982</v>
+        <v>1886.9285263557463</v>
       </c>
       <c r="BI25" s="25">
-        <v>1978.7713732299999</v>
+        <v>2167.6274740500003</v>
       </c>
       <c r="BJ25" s="25">
-        <v>82.227452333350612</v>
+        <v>120.61584411494339</v>
       </c>
       <c r="BK25" s="25">
-        <v>176.12381332775436</v>
+        <v>263.92560468845909</v>
       </c>
       <c r="BL25" s="28">
-        <v>204.12193582996025</v>
+        <v>318.37032017483267</v>
       </c>
       <c r="BM25" s="28">
-        <v>263.96334503247539</v>
+        <v>424.33041600244553</v>
       </c>
       <c r="BN25" s="29">
-        <v>377.43977771925853</v>
+        <v>558.8967956079789</v>
       </c>
       <c r="BO25" s="30">
-        <v>467.22906943935112</v>
-[...2 lines deleted...]
-        <v>580.73040241435399</v>
+        <v>843.5171547284092</v>
+      </c>
+      <c r="BP25" s="43">
+        <v>1084.9294244615303</v>
       </c>
       <c r="BQ25" s="25">
-        <v>726.72039517969063</v>
+        <v>1289.2724321217743</v>
       </c>
       <c r="BR25" s="25">
-        <v>1290.8681079725106</v>
+        <v>1753.7494185589003</v>
       </c>
       <c r="BS25" s="25">
-        <v>1558.1987438039782</v>
+        <v>2040.7820707146298</v>
       </c>
       <c r="BT25" s="25">
-        <v>1686.6953737095157</v>
+        <v>2223.4383136852293</v>
       </c>
       <c r="BU25" s="25">
-        <v>2127.0499891246254</v>
-[...2 lines deleted...]
-        <v>122.00861070650731</v>
+        <v>2565.488524189293</v>
+      </c>
+      <c r="BV25" s="45">
+        <v>118.22457351164974</v>
       </c>
       <c r="BW25" s="25">
-        <v>216.82594462211352</v>
+        <v>279.63097632783666</v>
       </c>
       <c r="BX25" s="28">
-        <v>252.56744864684777</v>
+        <v>336.92159014661837</v>
       </c>
       <c r="BY25" s="28">
-        <v>326.37965220369688</v>
+        <v>446.30122463973595</v>
       </c>
       <c r="BZ25" s="29">
-        <v>429.25669612948121</v>
-[...8 lines deleted...]
-        <v>855.22268280786636</v>
+        <v>573.96580914473884</v>
+      </c>
+      <c r="CA25" s="56">
+        <v>874.25969386234817</v>
+      </c>
+      <c r="CB25" s="43">
+        <v>1094.7480050665845</v>
+      </c>
+      <c r="CC25" s="56">
+        <v>1307.2331195383863</v>
       </c>
       <c r="CD25" s="25">
-        <v>1428.5304648615006</v>
+        <v>1798.060701606141</v>
       </c>
       <c r="CE25" s="25">
-        <v>1718.4303717356454</v>
+        <v>2100.5739318169185</v>
       </c>
       <c r="CF25" s="25">
-        <v>1905.924174981903</v>
+        <v>2279.5478577618996</v>
       </c>
       <c r="CG25" s="25">
-        <v>2201.6097359912169</v>
+        <v>2838.8930927723895</v>
       </c>
       <c r="CH25" s="28">
-        <v>97.507561185125837</v>
+        <v>142.59386375063315</v>
       </c>
       <c r="CI25" s="28">
-        <v>208.11734697160156</v>
+        <v>333.48337380700298</v>
       </c>
       <c r="CJ25" s="28">
-        <v>253.16450933295221</v>
+        <v>396.29115574749306</v>
       </c>
       <c r="CK25" s="28">
-        <v>338.2894784509017</v>
+        <v>525.9025628756882</v>
       </c>
       <c r="CL25" s="28">
-        <v>444.35391077745396</v>
+        <v>680.01692731391745</v>
       </c>
       <c r="CM25" s="28">
-        <v>561.98394906904161</v>
+        <v>1046.1647542646288</v>
       </c>
       <c r="CN25" s="28">
-        <v>726.22850131723158</v>
+        <v>1317.2361708777214</v>
       </c>
       <c r="CO25" s="28">
-        <v>874.36875748936598</v>
+        <v>1578.730879476416</v>
       </c>
       <c r="CP25" s="28">
-        <v>1877.9502438518748</v>
+        <v>2165.9679877037197</v>
       </c>
       <c r="CQ25" s="28">
-        <v>2158.6831019338415</v>
+        <v>2530.7936132188925</v>
       </c>
       <c r="CR25" s="28">
-        <v>2314.3637949169297</v>
+        <v>2758.3548074777377</v>
       </c>
       <c r="CS25" s="28">
-        <v>2552.0901141881413</v>
+        <v>3091.4772862314671</v>
       </c>
       <c r="CT25" s="28">
-        <v>98.625241651784279</v>
+        <v>146.4734546964778</v>
       </c>
       <c r="CU25" s="25">
-        <v>260.89541203288331</v>
+        <v>383.80195352881788</v>
       </c>
       <c r="CV25" s="28">
-        <v>315.99615330798486</v>
+        <v>460.84390558177699</v>
       </c>
       <c r="CW25" s="28">
-        <v>412.39996209766161</v>
+        <v>602.99960882277446</v>
       </c>
       <c r="CX25" s="29">
-        <v>548.93803302316951</v>
-[...8 lines deleted...]
-        <v>1109.5096819535433</v>
+        <v>801.83441636687076</v>
+      </c>
+      <c r="CY25" s="56">
+        <v>1329.2757054178232</v>
+      </c>
+      <c r="CZ25" s="56">
+        <v>1645.9255045704683</v>
+      </c>
+      <c r="DA25" s="56">
+        <v>1930.3414060144751</v>
       </c>
       <c r="DB25" s="28">
-        <v>1913.7279157634166</v>
+        <v>2648.5337439912573</v>
       </c>
       <c r="DC25" s="28">
-        <v>2191.4833027347818</v>
+        <v>3064.1798531882014</v>
       </c>
       <c r="DD25" s="28">
-        <v>2466.9433280942403</v>
+        <v>3351.7364161574696</v>
       </c>
       <c r="DE25" s="28">
-        <v>3059.4466100184577</v>
+        <v>3910.7340663737209</v>
       </c>
       <c r="DF25" s="28">
-        <v>116.79862649818207</v>
+        <v>166.09140964071173</v>
       </c>
       <c r="DG25" s="28">
-        <v>244.20038325232878</v>
+        <v>377.69261106130369</v>
       </c>
       <c r="DH25" s="28">
-        <v>293.6792652428328</v>
+        <v>463.17232768786539</v>
       </c>
       <c r="DI25" s="28">
-        <v>397.43726494431968</v>
+        <v>621.78687993315725</v>
       </c>
       <c r="DJ25" s="28">
-        <v>524.02882552329174</v>
+        <v>805.15469772326151</v>
       </c>
       <c r="DK25" s="28">
-        <v>665.73115336353669</v>
+        <v>1257.9807921261213</v>
       </c>
       <c r="DL25" s="28">
-        <v>859.71791521879607</v>
+        <v>1579.8799279251373</v>
       </c>
       <c r="DM25" s="28">
-        <v>1026.5639540451975</v>
+        <v>1883.8940589745157</v>
       </c>
       <c r="DN25" s="28">
-        <v>2191.7529999728163</v>
+        <v>2604.6584847533359</v>
       </c>
       <c r="DO25" s="28">
-        <v>2560.3210288585306</v>
+        <v>3027.3526652291089</v>
       </c>
       <c r="DP25" s="28">
-        <v>2738.9289923630145</v>
+        <v>3306.4545126051507</v>
       </c>
       <c r="DQ25" s="28">
-        <v>3009.6448625969047</v>
+        <v>3741.7803437090038</v>
       </c>
       <c r="DR25" s="28">
-        <v>189.76524157926789</v>
+        <v>135.74506882640486</v>
       </c>
       <c r="DS25" s="25">
-        <v>414.5003491764553</v>
+        <v>307.10783433769819</v>
       </c>
       <c r="DT25" s="28">
-        <v>503.22153798095405</v>
+        <v>375.52734336950289</v>
       </c>
       <c r="DU25" s="28">
-        <v>766.62913665433848</v>
+        <v>501.58380866042444</v>
       </c>
       <c r="DV25" s="29">
-        <v>1066.3118017807731</v>
-[...8 lines deleted...]
-        <v>2246.7707927935721</v>
+        <v>651.31865335819793</v>
+      </c>
+      <c r="DW25" s="56">
+        <v>1043.9789151633647</v>
+      </c>
+      <c r="DX25" s="56">
+        <v>1264.0167964375969</v>
+      </c>
+      <c r="DY25" s="56">
+        <v>1463.3875149772155</v>
       </c>
       <c r="DZ25" s="28">
-        <v>3765.127815796201</v>
+        <v>2002.7177272934671</v>
       </c>
       <c r="EA25" s="28">
-        <v>4462.2594625680777</v>
+        <v>2318.115874604327</v>
       </c>
       <c r="EB25" s="28">
-        <v>4932.3422026862554</v>
+        <v>2540.0499118677226</v>
       </c>
       <c r="EC25" s="28">
-        <v>5685.4232403701089</v>
-[...32 lines deleted...]
-        <v>3526.4725858892921</v>
+        <v>2877.9976161399431</v>
+      </c>
+      <c r="ED25" s="80">
+        <v>216.00845327490907</v>
+      </c>
+      <c r="EE25" s="134">
+        <v>495.73007959815135</v>
+      </c>
+      <c r="EF25" s="135">
+        <v>599.4852361974522</v>
+      </c>
+      <c r="EG25" s="136">
+        <v>791.49726816654425</v>
+      </c>
+      <c r="EH25" s="137">
+        <v>961.85351243811044</v>
+      </c>
+      <c r="EI25" s="83">
+        <v>1616.8994147965909</v>
+      </c>
+      <c r="EJ25" s="138">
+        <v>1926.8383242198684</v>
+      </c>
+      <c r="EK25" s="84">
+        <v>2207.8009576420777</v>
+      </c>
+      <c r="EL25" s="139">
+        <v>3169.5705095677376</v>
+      </c>
+      <c r="EM25" s="140">
+        <v>3639.9884449885062</v>
+      </c>
+      <c r="EN25" s="141">
+        <v>4003.138324058993</v>
       </c>
       <c r="EO25" s="28">
-        <v>4130.9159574908908</v>
-[...32 lines deleted...]
-        <v>3163.6646056505838</v>
+        <v>4519.6698384053097</v>
+      </c>
+      <c r="EP25" s="80">
+        <v>203.77075706793693</v>
+      </c>
+      <c r="EQ25" s="47">
+        <v>500.65268646408271</v>
+      </c>
+      <c r="ER25" s="48">
+        <v>600.18695491017024</v>
+      </c>
+      <c r="ES25" s="49">
+        <v>803.14908235723931</v>
+      </c>
+      <c r="ET25" s="50">
+        <v>975.33475557394581</v>
+      </c>
+      <c r="EU25" s="83">
+        <v>1608.5838810480871</v>
+      </c>
+      <c r="EV25" s="52">
+        <v>1921.1205161325213</v>
+      </c>
+      <c r="EW25" s="84">
+        <v>2211.7571379338879</v>
+      </c>
+      <c r="EX25" s="54">
+        <v>3098.6299888348071</v>
+      </c>
+      <c r="EY25" s="55">
+        <v>3579.718966230841</v>
+      </c>
+      <c r="EZ25" s="77">
+        <v>3940.8480017466177</v>
       </c>
       <c r="FA25" s="28">
-        <v>3841.8772554380303</v>
-[...32 lines deleted...]
-        <v>4427.0480463657877</v>
+        <v>4541.413231084789</v>
+      </c>
+      <c r="FB25" s="80">
+        <v>219.37290818028572</v>
+      </c>
+      <c r="FC25" s="47">
+        <v>545.76191996143689</v>
+      </c>
+      <c r="FD25" s="48">
+        <v>650.48545618304706</v>
+      </c>
+      <c r="FE25" s="49">
+        <v>864.64571959327134</v>
+      </c>
+      <c r="FF25" s="50">
+        <v>1051.7020819275881</v>
+      </c>
+      <c r="FG25" s="51">
+        <v>1735.4313729533039</v>
+      </c>
+      <c r="FH25" s="52">
+        <v>2080.1191313466279</v>
+      </c>
+      <c r="FI25" s="53">
+        <v>2416.1653175046222</v>
+      </c>
+      <c r="FJ25" s="54">
+        <v>3449.8496857977325</v>
+      </c>
+      <c r="FK25" s="55">
+        <v>3951.6810913427612</v>
+      </c>
+      <c r="FL25" s="77">
+        <v>4348.0755138716922</v>
       </c>
       <c r="FM25" s="28">
-        <v>4987.3891697880226</v>
-[...32 lines deleted...]
-        <v>4467.9187622422705</v>
+        <v>5008.6586590179049</v>
+      </c>
+      <c r="FN25" s="31">
+        <v>257.08466018572494</v>
+      </c>
+      <c r="FO25" s="47">
+        <v>734.63299861434029</v>
+      </c>
+      <c r="FP25" s="48">
+        <v>947.88632999373249</v>
+      </c>
+      <c r="FQ25" s="49">
+        <v>1324.0635878344756</v>
+      </c>
+      <c r="FR25" s="50">
+        <v>1553.5376276732907</v>
+      </c>
+      <c r="FS25" s="51">
+        <v>2149.1217543769144</v>
+      </c>
+      <c r="FT25" s="52">
+        <v>2509.1490852759457</v>
+      </c>
+      <c r="FU25" s="53">
+        <v>2840.7471091928674</v>
+      </c>
+      <c r="FV25" s="54">
+        <v>3789.7641334232676</v>
+      </c>
+      <c r="FW25" s="55">
+        <v>4358.979976156179</v>
+      </c>
+      <c r="FX25" s="77">
+        <v>5003.5775608976792</v>
       </c>
       <c r="FY25" s="28">
-        <v>5367.2998382720243</v>
-[...23 lines deleted...]
-      <c r="GJ25" s="42"/>
+        <v>6106.4461977503033</v>
+      </c>
+      <c r="FZ25" s="31">
+        <v>197.29073854522196</v>
+      </c>
+      <c r="GA25" s="47">
+        <v>573.91046716222945</v>
+      </c>
+      <c r="GB25" s="48">
+        <v>705.62674209401757</v>
+      </c>
+      <c r="GC25" s="49">
+        <v>1073.3201435830319</v>
+      </c>
+      <c r="GD25" s="50">
+        <v>1259.2104211422627</v>
+      </c>
+      <c r="GE25" s="51">
+        <v>2159.2066438325464</v>
+      </c>
+      <c r="GF25" s="52">
+        <v>2604.3678761999436</v>
+      </c>
+      <c r="GG25" s="53"/>
+      <c r="GH25" s="54"/>
+      <c r="GI25" s="55"/>
+      <c r="GJ25" s="77"/>
       <c r="GK25" s="28"/>
       <c r="GL25" s="8"/>
     </row>
     <row r="26" spans="1:194">
-      <c r="A26" s="44" t="s">
-        <v>5</v>
+      <c r="A26" s="42" t="s">
+        <v>4</v>
       </c>
       <c r="B26" s="25">
-        <v>141.52538784706468</v>
+        <v>73.837829950556667</v>
       </c>
       <c r="C26" s="25">
-        <v>282.5197037026594</v>
+        <v>140.76679497435882</v>
       </c>
       <c r="D26" s="28">
-        <v>473.61809021682024</v>
+        <v>222.46636532136066</v>
       </c>
       <c r="E26" s="28">
-        <v>638.09695982564665</v>
+        <v>282.929843659337</v>
       </c>
       <c r="F26" s="29">
-        <v>823.9292966604296</v>
+        <v>350.38583733126291</v>
       </c>
       <c r="G26" s="30">
-        <v>1083.2461586609936</v>
-[...2 lines deleted...]
-        <v>1348.7785814005344</v>
+        <v>438.49394223794508</v>
+      </c>
+      <c r="H26" s="43">
+        <v>502.15031000677311</v>
       </c>
       <c r="I26" s="25">
-        <v>1656.3050237329135</v>
+        <v>573.05557891857791</v>
       </c>
       <c r="J26" s="25">
-        <v>2033.7221251294004</v>
+        <v>707.29807392229293</v>
       </c>
       <c r="K26" s="25">
-        <v>2315.4243710412306</v>
+        <v>845.30237734738591</v>
       </c>
       <c r="L26" s="25">
-        <v>2471.0354646384726</v>
+        <v>923.60105721346861</v>
       </c>
       <c r="M26" s="25">
-        <v>2710.1423239098567</v>
+        <v>1028.6873864182862</v>
       </c>
       <c r="N26" s="25">
-        <v>139.60701715607743</v>
+        <v>62.318674036671723</v>
       </c>
       <c r="O26" s="25">
-        <v>315.52603495339207</v>
+        <v>147.57743907907226</v>
       </c>
       <c r="P26" s="28">
-        <v>552.05441705956764</v>
+        <v>239.54781449963667</v>
       </c>
       <c r="Q26" s="28">
-        <v>758.56396845415748</v>
+        <v>320.40928901758792</v>
       </c>
       <c r="R26" s="29">
-        <v>991.19066588484111</v>
+        <v>408.39694433564239</v>
       </c>
       <c r="S26" s="30">
-        <v>1330.0386005238502</v>
-[...2 lines deleted...]
-        <v>1612.9070244345919</v>
+        <v>544.75595963982653</v>
+      </c>
+      <c r="T26" s="43">
+        <v>670.16354566594828</v>
       </c>
       <c r="U26" s="25">
-        <v>1909.7252517174186</v>
+        <v>788.78211107925063</v>
       </c>
       <c r="V26" s="25">
-        <v>2313.6582000768217</v>
+        <v>935.4291775081374</v>
       </c>
       <c r="W26" s="25">
-        <v>2463.0110836447298</v>
+        <v>1006.3940991427435</v>
       </c>
       <c r="X26" s="25">
-        <v>2518.9139573407119</v>
+        <v>1089.1895613293602</v>
       </c>
       <c r="Y26" s="25">
-        <v>2837.4039645706762</v>
+        <v>1183.3885333281173</v>
       </c>
       <c r="Z26" s="25">
-        <v>180.444143665436</v>
+        <v>66.155804016993386</v>
       </c>
       <c r="AA26" s="25">
-        <v>358.87941731295314</v>
+        <v>135.79460429432743</v>
       </c>
       <c r="AB26" s="28">
-        <v>573.7188685205515</v>
+        <v>214.49619430124906</v>
       </c>
       <c r="AC26" s="28">
-        <v>802.19720293346882</v>
+        <v>299.79887715963577</v>
       </c>
       <c r="AD26" s="29">
-        <v>1058.6654844831246</v>
+        <v>388.4944762617759</v>
       </c>
       <c r="AE26" s="30">
-        <v>1397.5591336609868</v>
-[...2 lines deleted...]
-        <v>1655.2361887342042</v>
+        <v>514.93114472811806</v>
+      </c>
+      <c r="AF26" s="43">
+        <v>639.28593910982852</v>
       </c>
       <c r="AG26" s="25">
-        <v>1918.1822927233179</v>
+        <v>828.65320593928732</v>
       </c>
       <c r="AH26" s="25">
-        <v>2226.6648454550027</v>
+        <v>1029.4561674718057</v>
       </c>
       <c r="AI26" s="25">
-        <v>2363.717806422057</v>
+        <v>1157.1765577371241</v>
       </c>
       <c r="AJ26" s="25">
-        <v>2434.2230382810958</v>
+        <v>1231.0134748227672</v>
       </c>
       <c r="AK26" s="25">
-        <v>2768.447739519097</v>
+        <v>1327.1043280857459</v>
       </c>
       <c r="AL26" s="25">
-        <v>194.17728739726829</v>
+        <v>94.030379225776869</v>
       </c>
       <c r="AM26" s="25">
-        <v>396.2589649580234</v>
+        <v>168.23249647284433</v>
       </c>
       <c r="AN26" s="28">
-        <v>619.48480043328891</v>
+        <v>282.88127214052537</v>
       </c>
       <c r="AO26" s="28">
-        <v>881.43731339598639</v>
+        <v>377.39697320721046</v>
       </c>
       <c r="AP26" s="29">
-        <v>1145.1318179923796</v>
+        <v>487.7888631712122</v>
       </c>
       <c r="AQ26" s="30">
-        <v>1511.9278776066142</v>
-[...2 lines deleted...]
-        <v>1764.5267752824259</v>
+        <v>614.86841147936548</v>
+      </c>
+      <c r="AR26" s="43">
+        <v>715.46280999403132</v>
       </c>
       <c r="AS26" s="25">
-        <v>2039.6983831037187</v>
+        <v>857.49292708121698</v>
       </c>
       <c r="AT26" s="25">
-        <v>2384.0604429218365</v>
+        <v>1086.6723393741504</v>
       </c>
       <c r="AU26" s="25">
-        <v>2549.6857318733128</v>
+        <v>1221.9423726718971</v>
       </c>
       <c r="AV26" s="25">
-        <v>2616.6146431508205</v>
+        <v>1295.3642354585459</v>
       </c>
       <c r="AW26" s="25">
-        <v>3003.982440665648</v>
+        <v>1418.3678005723398</v>
       </c>
       <c r="AX26" s="25">
-        <v>203.60811797984593</v>
+        <v>86.085325557451711</v>
       </c>
       <c r="AY26" s="25">
-        <v>394.86919987805948</v>
+        <v>172.83539821392861</v>
       </c>
       <c r="AZ26" s="28">
-        <v>620.12271578501566</v>
+        <v>282.11859496189749</v>
       </c>
       <c r="BA26" s="28">
-        <v>824.90335705103473</v>
+        <v>380.14447110658796</v>
       </c>
       <c r="BB26" s="29">
-        <v>1163.0125113484223</v>
+        <v>519.74965595338858</v>
       </c>
       <c r="BC26" s="30">
-        <v>1570.8704558260056</v>
-[...2 lines deleted...]
-        <v>1837.3378330237213</v>
+        <v>677.51962368589557</v>
+      </c>
+      <c r="BD26" s="43">
+        <v>798.40188549067682</v>
       </c>
       <c r="BE26" s="25">
-        <v>2154.6657163740656</v>
+        <v>941.04779892502779</v>
       </c>
       <c r="BF26" s="25">
-        <v>2616.7893067107243</v>
-[...2 lines deleted...]
-        <v>3073.3564368081011</v>
+        <v>1388.5866382512531</v>
+      </c>
+      <c r="BG26" s="44">
+        <v>1688.4521326165427</v>
       </c>
       <c r="BH26" s="25">
-        <v>3333.2537586905564</v>
+        <v>1827.1736750159982</v>
       </c>
       <c r="BI26" s="25">
-        <v>3679.8172216900002</v>
+        <v>1978.7713732299999</v>
       </c>
       <c r="BJ26" s="25">
-        <v>254.81004459990834</v>
+        <v>82.227452333350612</v>
       </c>
       <c r="BK26" s="25">
-        <v>499.29803762481396</v>
+        <v>176.12381332775436</v>
       </c>
       <c r="BL26" s="28">
-        <v>589.78897410604372</v>
+        <v>204.12193582996025</v>
       </c>
       <c r="BM26" s="28">
-        <v>800.73166363449627</v>
+        <v>263.96334503247539</v>
       </c>
       <c r="BN26" s="29">
-        <v>1086.1428532097484</v>
+        <v>377.43977771925853</v>
       </c>
       <c r="BO26" s="30">
-        <v>1442.2555943065588</v>
-[...2 lines deleted...]
-        <v>1862.4480868615922</v>
+        <v>467.22906943935112</v>
+      </c>
+      <c r="BP26" s="43">
+        <v>580.73040241435399</v>
       </c>
       <c r="BQ26" s="25">
-        <v>2270.5081202316633</v>
+        <v>726.72039517969063</v>
       </c>
       <c r="BR26" s="25">
-        <v>3130.4625685178298</v>
+        <v>1290.8681079725106</v>
       </c>
       <c r="BS26" s="25">
-        <v>3646.9363629505096</v>
+        <v>1558.1987438039782</v>
       </c>
       <c r="BT26" s="25">
-        <v>3777.3633700099226</v>
+        <v>1686.6953737095157</v>
       </c>
       <c r="BU26" s="25">
-        <v>4324.3911325357258</v>
-[...2 lines deleted...]
-        <v>250.10114895606625</v>
+        <v>2127.0499891246254</v>
+      </c>
+      <c r="BV26" s="45">
+        <v>122.00861070650731</v>
       </c>
       <c r="BW26" s="25">
-        <v>547.19439783393204</v>
+        <v>216.82594462211352</v>
       </c>
       <c r="BX26" s="28">
-        <v>641.81164242549335</v>
+        <v>252.56744864684777</v>
       </c>
       <c r="BY26" s="28">
-        <v>827.30881047571597</v>
+        <v>326.37965220369688</v>
       </c>
       <c r="BZ26" s="29">
-        <v>1112.3279498409561</v>
-[...8 lines deleted...]
-        <v>2382.3733213152482</v>
+        <v>429.25669612948121</v>
+      </c>
+      <c r="CA26" s="56">
+        <v>536.86714630148185</v>
+      </c>
+      <c r="CB26" s="43">
+        <v>699.07778501960797</v>
+      </c>
+      <c r="CC26" s="56">
+        <v>855.22268280786636</v>
       </c>
       <c r="CD26" s="25">
-        <v>3292.9999975383403</v>
+        <v>1428.5304648615006</v>
       </c>
       <c r="CE26" s="25">
-        <v>3839.4931014104168</v>
+        <v>1718.4303717356454</v>
       </c>
       <c r="CF26" s="25">
-        <v>3985.9849259690718</v>
+        <v>1905.924174981903</v>
       </c>
       <c r="CG26" s="25">
-        <v>4603.9441647731228</v>
+        <v>2201.6097359912169</v>
       </c>
       <c r="CH26" s="28">
-        <v>289.29254677614063</v>
+        <v>97.507561185125837</v>
       </c>
       <c r="CI26" s="28">
-        <v>630.75416074123268</v>
+        <v>208.11734697160156</v>
       </c>
       <c r="CJ26" s="28">
-        <v>737.28629426612417</v>
+        <v>253.16450933295221</v>
       </c>
       <c r="CK26" s="28">
-        <v>951.49000109278404</v>
+        <v>338.2894784509017</v>
       </c>
       <c r="CL26" s="28">
-        <v>1205.1203128343973</v>
+        <v>444.35391077745396</v>
       </c>
       <c r="CM26" s="28">
-        <v>1850.1168496392793</v>
+        <v>561.98394906904161</v>
       </c>
       <c r="CN26" s="28">
-        <v>2381.3605060673926</v>
+        <v>726.22850131723158</v>
       </c>
       <c r="CO26" s="28">
-        <v>2843.5307819188151</v>
+        <v>874.36875748936598</v>
       </c>
       <c r="CP26" s="28">
-        <v>4129.5215382638271</v>
+        <v>1877.9502438518748</v>
       </c>
       <c r="CQ26" s="28">
-        <v>4727.2206989603947</v>
+        <v>2158.6831019338415</v>
       </c>
       <c r="CR26" s="28">
-        <v>4892.5808724662893</v>
+        <v>2314.3637949169297</v>
       </c>
       <c r="CS26" s="28">
-        <v>5523.9115720192194</v>
+        <v>2552.0901141881413</v>
       </c>
       <c r="CT26" s="28">
-        <v>288.48980434330343</v>
+        <v>98.625241651784279</v>
       </c>
       <c r="CU26" s="25">
-        <v>725.73159060072885</v>
+        <v>260.89541203288331</v>
       </c>
       <c r="CV26" s="28">
-        <v>854.91004367168125</v>
+        <v>315.99615330798486</v>
       </c>
       <c r="CW26" s="28">
-        <v>1094.0411839690721</v>
+        <v>412.39996209766161</v>
       </c>
       <c r="CX26" s="29">
-        <v>1425.7227283195484</v>
-[...8 lines deleted...]
-        <v>3458.9231854461223</v>
+        <v>548.93803302316951</v>
+      </c>
+      <c r="CY26" s="56">
+        <v>748.59401336738779</v>
+      </c>
+      <c r="CZ26" s="56">
+        <v>946.79740607728661</v>
+      </c>
+      <c r="DA26" s="56">
+        <v>1109.5096819535433</v>
       </c>
       <c r="DB26" s="28">
-        <v>4804.5958957395105</v>
+        <v>1913.7279157634166</v>
       </c>
       <c r="DC26" s="28">
-        <v>5491.8627985339526</v>
+        <v>2191.4833027347818</v>
       </c>
       <c r="DD26" s="28">
-        <v>5789.0722316385891</v>
+        <v>2466.9433280942403</v>
       </c>
       <c r="DE26" s="28">
-        <v>6801.4786319624081</v>
+        <v>3059.4466100184577</v>
       </c>
       <c r="DF26" s="28">
-        <v>360.87504381217445</v>
+        <v>116.79862649818207</v>
       </c>
       <c r="DG26" s="28">
-        <v>763.05745375647928</v>
+        <v>244.20038325232878</v>
       </c>
       <c r="DH26" s="28">
-        <v>904.52430583690625</v>
+        <v>293.6792652428328</v>
       </c>
       <c r="DI26" s="28">
-        <v>1188.1418662989017</v>
+        <v>397.43726494431968</v>
       </c>
       <c r="DJ26" s="28">
-        <v>1498.971996121315</v>
+        <v>524.02882552329174</v>
       </c>
       <c r="DK26" s="28">
-        <v>2257.8611992164301</v>
+        <v>665.73115336353669</v>
       </c>
       <c r="DL26" s="28">
-        <v>2791.4661990413333</v>
+        <v>862.3134125179356</v>
       </c>
       <c r="DM26" s="28">
-        <v>3245.389524895304</v>
+        <v>1031.7549486434766</v>
       </c>
       <c r="DN26" s="28">
-        <v>4920.1440171696431</v>
+        <v>2199.539491870235</v>
       </c>
       <c r="DO26" s="28">
-        <v>5567.1078290182077</v>
+        <v>2570.7030180550887</v>
       </c>
       <c r="DP26" s="28">
-        <v>5789.9324925402507</v>
+        <v>2749.305103298288</v>
       </c>
       <c r="DQ26" s="28">
-        <v>6545.4236063133903</v>
+        <v>3020.002921875805</v>
       </c>
       <c r="DR26" s="28">
-        <v>406.08223069854671</v>
+        <v>189.76524157926789</v>
       </c>
       <c r="DS26" s="25">
-        <v>859.87326295388652</v>
+        <v>414.5003491764553</v>
       </c>
       <c r="DT26" s="28">
-        <v>1022.4741589915874</v>
+        <v>503.22153798095405</v>
       </c>
       <c r="DU26" s="28">
-        <v>1278.325006285166</v>
+        <v>766.62913665433848</v>
       </c>
       <c r="DV26" s="29">
-        <v>1571.4634151472032</v>
-[...8 lines deleted...]
-        <v>3006.3470177313857</v>
+        <v>1066.3118017807731</v>
+      </c>
+      <c r="DW26" s="56">
+        <v>1606.1457795914578</v>
+      </c>
+      <c r="DX26" s="56">
+        <v>1954.5234333227095</v>
+      </c>
+      <c r="DY26" s="56">
+        <v>2246.7707927935721</v>
       </c>
       <c r="DZ26" s="28">
-        <v>4674.6592480741047</v>
+        <v>3765.127815796201</v>
       </c>
       <c r="EA26" s="28">
-        <v>5290.8674778831792</v>
+        <v>4462.2594625680777</v>
       </c>
       <c r="EB26" s="28">
-        <v>5509.3296428286103</v>
+        <v>4932.3422026862554</v>
       </c>
       <c r="EC26" s="28">
-        <v>6195.1845282763397</v>
-[...32 lines deleted...]
-        <v>7029.993488405963</v>
+        <v>5685.4232403701089</v>
+      </c>
+      <c r="ED26" s="80">
+        <v>170.57467378480794</v>
+      </c>
+      <c r="EE26" s="134">
+        <v>366.36558295704924</v>
+      </c>
+      <c r="EF26" s="135">
+        <v>445.84037366036807</v>
+      </c>
+      <c r="EG26" s="136">
+        <v>601.46524819184572</v>
+      </c>
+      <c r="EH26" s="137">
+        <v>746.78693963696492</v>
+      </c>
+      <c r="EI26" s="83">
+        <v>959.05919386480127</v>
+      </c>
+      <c r="EJ26" s="138">
+        <v>1224.9823916999314</v>
+      </c>
+      <c r="EK26" s="84">
+        <v>1463.3094666217773</v>
+      </c>
+      <c r="EL26" s="139">
+        <v>2648.3053355722018</v>
+      </c>
+      <c r="EM26" s="140">
+        <v>3216.1847120556995</v>
+      </c>
+      <c r="EN26" s="141">
+        <v>3526.4725858892921</v>
       </c>
       <c r="EO26" s="28">
-        <v>8262.5945475657009</v>
-[...32 lines deleted...]
-        <v>7068.4299644595194</v>
+        <v>3931.2879447585015</v>
+      </c>
+      <c r="EP26" s="80">
+        <v>164.59252502148112</v>
+      </c>
+      <c r="EQ26" s="47">
+        <v>357.53541639214598</v>
+      </c>
+      <c r="ER26" s="48">
+        <v>430.64000168073778</v>
+      </c>
+      <c r="ES26" s="49">
+        <v>599.63023820626552</v>
+      </c>
+      <c r="ET26" s="50">
+        <v>746.11900137668772</v>
+      </c>
+      <c r="EU26" s="83">
+        <v>965.56387061437727</v>
+      </c>
+      <c r="EV26" s="52">
+        <v>1282.1987594032291</v>
+      </c>
+      <c r="EW26" s="84">
+        <v>1533.664899064941</v>
+      </c>
+      <c r="EX26" s="54">
+        <v>3042.7629879043443</v>
+      </c>
+      <c r="EY26" s="55">
+        <v>3552.7527583240499</v>
+      </c>
+      <c r="EZ26" s="77">
+        <v>3880.3180796942738</v>
       </c>
       <c r="FA26" s="28">
-        <v>8643.5986341946282</v>
-[...32 lines deleted...]
-        <v>7963.3572924538666</v>
+        <v>4310.9885361818206</v>
+      </c>
+      <c r="FB26" s="80">
+        <v>176.65846953814378</v>
+      </c>
+      <c r="FC26" s="47">
+        <v>396.24259662752252</v>
+      </c>
+      <c r="FD26" s="48">
+        <v>485.83303173076803</v>
+      </c>
+      <c r="FE26" s="49">
+        <v>669.08041408046984</v>
+      </c>
+      <c r="FF26" s="50">
+        <v>833.37263726123638</v>
+      </c>
+      <c r="FG26" s="51">
+        <v>1042.6817890007692</v>
+      </c>
+      <c r="FH26" s="52">
+        <v>1373.1557704215645</v>
+      </c>
+      <c r="FI26" s="53">
+        <v>1644.812598865426</v>
+      </c>
+      <c r="FJ26" s="54">
+        <v>3513.2098859795524</v>
+      </c>
+      <c r="FK26" s="55">
+        <v>4174.283086446686</v>
+      </c>
+      <c r="FL26" s="77">
+        <v>4548.0589538992554</v>
       </c>
       <c r="FM26" s="28">
-        <v>9081.429947239576</v>
-[...32 lines deleted...]
-        <v>8625.3269940749378</v>
+        <v>5017.5262953901556</v>
+      </c>
+      <c r="FN26" s="31">
+        <v>173.86020565109192</v>
+      </c>
+      <c r="FO26" s="47">
+        <v>426.26185794952715</v>
+      </c>
+      <c r="FP26" s="48">
+        <v>539.81354898026041</v>
+      </c>
+      <c r="FQ26" s="49">
+        <v>759.33075137590924</v>
+      </c>
+      <c r="FR26" s="50">
+        <v>896.42314723849563</v>
+      </c>
+      <c r="FS26" s="51">
+        <v>1274.5516235281277</v>
+      </c>
+      <c r="FT26" s="52">
+        <v>1541.3410281408949</v>
+      </c>
+      <c r="FU26" s="53">
+        <v>1791.2332060565643</v>
+      </c>
+      <c r="FV26" s="54">
+        <v>3380.846041040164</v>
+      </c>
+      <c r="FW26" s="55">
+        <v>3948.387613362655</v>
+      </c>
+      <c r="FX26" s="77">
+        <v>4363.6382991078872</v>
       </c>
       <c r="FY26" s="28">
-        <v>9942.7649843747913</v>
-[...23 lines deleted...]
-      <c r="GJ26" s="42"/>
+        <v>5049.5850144968535</v>
+      </c>
+      <c r="FZ26" s="31">
+        <v>152.1679172857007</v>
+      </c>
+      <c r="GA26" s="47">
+        <v>415.56771448148027</v>
+      </c>
+      <c r="GB26" s="48">
+        <v>532.43320335560804</v>
+      </c>
+      <c r="GC26" s="49">
+        <v>885.38423049103767</v>
+      </c>
+      <c r="GD26" s="50">
+        <v>1114.7127913529496</v>
+      </c>
+      <c r="GE26" s="51">
+        <v>1383.9678842958342</v>
+      </c>
+      <c r="GF26" s="52">
+        <v>1685.5945629188732</v>
+      </c>
+      <c r="GG26" s="53"/>
+      <c r="GH26" s="54"/>
+      <c r="GI26" s="55"/>
+      <c r="GJ26" s="77"/>
       <c r="GK26" s="28"/>
       <c r="GL26" s="8"/>
     </row>
     <row r="27" spans="1:194">
-      <c r="A27" s="44" t="s">
-        <v>6</v>
+      <c r="A27" s="42" t="s">
+        <v>5</v>
       </c>
       <c r="B27" s="25">
-        <v>26.104978006318113</v>
+        <v>141.52538784706468</v>
       </c>
       <c r="C27" s="25">
-        <v>53.704388935675226</v>
+        <v>282.5197037026594</v>
       </c>
       <c r="D27" s="28">
-        <v>84.870253692873277</v>
+        <v>473.61809021682024</v>
       </c>
       <c r="E27" s="28">
-        <v>114.04929536478902</v>
+        <v>638.09695982564665</v>
       </c>
       <c r="F27" s="29">
-        <v>144.79885226619544</v>
+        <v>823.9292966604296</v>
       </c>
       <c r="G27" s="30">
-        <v>184.09254542190467</v>
-[...2 lines deleted...]
-        <v>216.43201265995947</v>
+        <v>1083.2461586609936</v>
+      </c>
+      <c r="H27" s="43">
+        <v>1348.7785814005344</v>
       </c>
       <c r="I27" s="25">
-        <v>275.33956973038022</v>
+        <v>1656.3050237329135</v>
       </c>
       <c r="J27" s="25">
-        <v>340.90426423430461</v>
+        <v>2033.7221251294004</v>
       </c>
       <c r="K27" s="25">
-        <v>511.31843023405031</v>
+        <v>2315.4243710412306</v>
       </c>
       <c r="L27" s="25">
-        <v>547.6716359660727</v>
+        <v>2471.0354646384726</v>
       </c>
       <c r="M27" s="25">
-        <v>596.0172338839875</v>
+        <v>2710.1423239098567</v>
       </c>
       <c r="N27" s="25">
-        <v>67.881467260873805</v>
+        <v>139.60701715607743</v>
       </c>
       <c r="O27" s="25">
-        <v>101.5116818846754</v>
+        <v>315.52603495339207</v>
       </c>
       <c r="P27" s="28">
-        <v>143.75817742960419</v>
+        <v>552.05441705956764</v>
       </c>
       <c r="Q27" s="28">
-        <v>183.96371431527723</v>
+        <v>758.56396845415748</v>
       </c>
       <c r="R27" s="29">
-        <v>223.54579421281389</v>
+        <v>991.19066588484111</v>
       </c>
       <c r="S27" s="30">
-        <v>276.23205700223326</v>
-[...2 lines deleted...]
-        <v>317.48566107110298</v>
+        <v>1330.0386005238502</v>
+      </c>
+      <c r="T27" s="43">
+        <v>1612.9070244345919</v>
       </c>
       <c r="U27" s="25">
-        <v>378.38163357925924</v>
+        <v>1909.7252517174186</v>
       </c>
       <c r="V27" s="25">
-        <v>447.63599371963232</v>
+        <v>2313.6582000768217</v>
       </c>
       <c r="W27" s="25">
-        <v>573.09891275206439</v>
+        <v>2463.0110836447298</v>
       </c>
       <c r="X27" s="25">
-        <v>758.29153296737854</v>
+        <v>2518.9139573407119</v>
       </c>
       <c r="Y27" s="25">
-        <v>806.48084643262519</v>
+        <v>2837.4039645706762</v>
       </c>
       <c r="Z27" s="25">
-        <v>25.832977048219572</v>
+        <v>180.444143665436</v>
       </c>
       <c r="AA27" s="25">
-        <v>56.408447292174557</v>
+        <v>358.87941731295314</v>
       </c>
       <c r="AB27" s="28">
-        <v>81.869317078463737</v>
+        <v>573.7188685205515</v>
       </c>
       <c r="AC27" s="28">
-        <v>117.75304379426706</v>
+        <v>802.19720293346882</v>
       </c>
       <c r="AD27" s="29">
-        <v>155.51749976068407</v>
+        <v>1058.6654844831246</v>
       </c>
       <c r="AE27" s="30">
-        <v>202.43094965388536</v>
-[...2 lines deleted...]
-        <v>236.51095106528408</v>
+        <v>1397.5591336609868</v>
+      </c>
+      <c r="AF27" s="43">
+        <v>1655.2361887342042</v>
       </c>
       <c r="AG27" s="25">
-        <v>274.52107310745333</v>
+        <v>1918.1822927233179</v>
       </c>
       <c r="AH27" s="25">
-        <v>318.51496036186904</v>
+        <v>2226.6648454550027</v>
       </c>
       <c r="AI27" s="25">
-        <v>521.92222377119504</v>
+        <v>2363.717806422057</v>
       </c>
       <c r="AJ27" s="25">
-        <v>712.88539800225385</v>
+        <v>2434.2230382810958</v>
       </c>
       <c r="AK27" s="25">
-        <v>764.36085913906561</v>
+        <v>2768.447739519097</v>
       </c>
       <c r="AL27" s="25">
-        <v>27.232426262582884</v>
+        <v>194.17728739726829</v>
       </c>
       <c r="AM27" s="25">
-        <v>65.729320867201437</v>
+        <v>396.2589649580234</v>
       </c>
       <c r="AN27" s="28">
-        <v>92.882011404403016</v>
+        <v>619.48480043328891</v>
       </c>
       <c r="AO27" s="28">
-        <v>134.98934894277758</v>
+        <v>881.43731339598639</v>
       </c>
       <c r="AP27" s="29">
-        <v>179.19667478446593</v>
+        <v>1145.1318179923796</v>
       </c>
       <c r="AQ27" s="30">
-        <v>234.45448484907695</v>
-[...2 lines deleted...]
-        <v>318.40016762761655</v>
+        <v>1511.9278776066142</v>
+      </c>
+      <c r="AR27" s="43">
+        <v>1764.5267752824259</v>
       </c>
       <c r="AS27" s="25">
-        <v>402.93332564483018</v>
+        <v>2039.6983831037187</v>
       </c>
       <c r="AT27" s="25">
-        <v>529.23116690054894</v>
+        <v>2384.0604429218365</v>
       </c>
       <c r="AU27" s="25">
-        <v>809.98744670132794</v>
+        <v>2549.6857318733128</v>
       </c>
       <c r="AV27" s="25">
-        <v>1007.4854911414078</v>
+        <v>2616.6146431508205</v>
       </c>
       <c r="AW27" s="25">
-        <v>1076.1686816649403</v>
+        <v>3003.982440665648</v>
       </c>
       <c r="AX27" s="25">
-        <v>58.559745853006092</v>
+        <v>203.60811797984593</v>
       </c>
       <c r="AY27" s="25">
-        <v>119.09999690430806</v>
+        <v>394.86919987805948</v>
       </c>
       <c r="AZ27" s="28">
-        <v>199.3224616349541</v>
+        <v>620.12271578501566</v>
       </c>
       <c r="BA27" s="28">
-        <v>280.44965068684405</v>
+        <v>824.90335705103473</v>
       </c>
       <c r="BB27" s="29">
-        <v>377.38779432221622</v>
+        <v>1163.0125113484223</v>
       </c>
       <c r="BC27" s="30">
-        <v>485.82433396186849</v>
-[...2 lines deleted...]
-        <v>563.86528968233699</v>
+        <v>1570.8704558260056</v>
+      </c>
+      <c r="BD27" s="43">
+        <v>1837.3378330237213</v>
       </c>
       <c r="BE27" s="25">
-        <v>653.21959679452368</v>
+        <v>2154.6657163740656</v>
       </c>
       <c r="BF27" s="25">
-        <v>894.06066231588386</v>
-[...2 lines deleted...]
-        <v>1070.9212910594106</v>
+        <v>2616.7893067107243</v>
+      </c>
+      <c r="BG27" s="44">
+        <v>3073.3564368081011</v>
       </c>
       <c r="BH27" s="25">
-        <v>1156.2045789431943</v>
+        <v>3333.2537586905564</v>
       </c>
       <c r="BI27" s="25">
-        <v>1272.6896705150002</v>
+        <v>3679.8172216900002</v>
       </c>
       <c r="BJ27" s="25">
-        <v>32.396170705506975</v>
+        <v>254.81004459990834</v>
       </c>
       <c r="BK27" s="25">
-        <v>90.685970800283343</v>
+        <v>499.29803762481396</v>
       </c>
       <c r="BL27" s="28">
-        <v>122.68065636456953</v>
+        <v>589.78897410604372</v>
       </c>
       <c r="BM27" s="28">
-        <v>161.99650368019348</v>
+        <v>800.73166363449627</v>
       </c>
       <c r="BN27" s="29">
-        <v>197.74870173022185</v>
+        <v>1086.1428532097484</v>
       </c>
       <c r="BO27" s="30">
-        <v>254.97748494521451</v>
-[...2 lines deleted...]
-        <v>326.97675749335662</v>
+        <v>1442.2555943065588</v>
+      </c>
+      <c r="BP27" s="43">
+        <v>1862.4480868615922</v>
       </c>
       <c r="BQ27" s="25">
-        <v>412.54897352735014</v>
+        <v>2270.5081202316633</v>
       </c>
       <c r="BR27" s="25">
-        <v>597.75740985438915</v>
+        <v>3130.4625685178298</v>
       </c>
       <c r="BS27" s="25">
-        <v>683.04560084294053</v>
+        <v>3646.9363629505096</v>
       </c>
       <c r="BT27" s="25">
-        <v>1018.0144709525615</v>
+        <v>3777.3633700099226</v>
       </c>
       <c r="BU27" s="25">
-        <v>1186.6594181335695</v>
-[...2 lines deleted...]
-        <v>59.365043944882451</v>
+        <v>4324.3911325357258</v>
+      </c>
+      <c r="BV27" s="45">
+        <v>250.10114895606625</v>
       </c>
       <c r="BW27" s="25">
-        <v>128.58137739420147</v>
+        <v>547.19439783393204</v>
       </c>
       <c r="BX27" s="28">
-        <v>182.58862963784881</v>
+        <v>641.81164242549335</v>
       </c>
       <c r="BY27" s="28">
-        <v>247.21761968083786</v>
+        <v>827.30881047571597</v>
       </c>
       <c r="BZ27" s="29">
-        <v>302.37477008953306</v>
-[...8 lines deleted...]
-        <v>559.5750225451518</v>
+        <v>1112.3279498409561</v>
+      </c>
+      <c r="CA27" s="56">
+        <v>1526.3014396529554</v>
+      </c>
+      <c r="CB27" s="43">
+        <v>1977.6732417292355</v>
+      </c>
+      <c r="CC27" s="56">
+        <v>2382.3733213152482</v>
       </c>
       <c r="CD27" s="25">
-        <v>766.48655045025953</v>
+        <v>3292.9999975383403</v>
       </c>
       <c r="CE27" s="25">
-        <v>883.98848518988905</v>
+        <v>3839.4931014104168</v>
       </c>
       <c r="CF27" s="25">
-        <v>1240.572601841051</v>
+        <v>3985.9849259690718</v>
       </c>
       <c r="CG27" s="25">
-        <v>1039.2865413597822</v>
+        <v>4603.9441647731228</v>
       </c>
       <c r="CH27" s="28">
-        <v>52.795964781943972</v>
+        <v>289.29254677614063</v>
       </c>
       <c r="CI27" s="28">
-        <v>123.1078080644225</v>
+        <v>630.75416074123268</v>
       </c>
       <c r="CJ27" s="28">
-        <v>164.73574572596027</v>
+        <v>737.28629426612417</v>
       </c>
       <c r="CK27" s="28">
-        <v>220.46126866059063</v>
+        <v>951.49000109278404</v>
       </c>
       <c r="CL27" s="28">
-        <v>276.14983551192978</v>
+        <v>1205.1203128343973</v>
       </c>
       <c r="CM27" s="28">
-        <v>365.02561164832741</v>
+        <v>1850.1168496392793</v>
       </c>
       <c r="CN27" s="28">
-        <v>452.21236101795159</v>
+        <v>2381.3605060673926</v>
       </c>
       <c r="CO27" s="28">
-        <v>534.35360450022029</v>
+        <v>2843.5307819188151</v>
       </c>
       <c r="CP27" s="28">
-        <v>724.99272440699463</v>
+        <v>4129.5215382638271</v>
       </c>
       <c r="CQ27" s="28">
-        <v>834.78313850543771</v>
+        <v>4727.2206989603947</v>
       </c>
       <c r="CR27" s="28">
-        <v>1190.7532882687144</v>
+        <v>4892.5808724662893</v>
       </c>
       <c r="CS27" s="28">
-        <v>1522.4577334257592</v>
-[...2 lines deleted...]
-        <v>71.816069027829158</v>
+        <v>5523.9115720192194</v>
+      </c>
+      <c r="CT27" s="28">
+        <v>288.48980434330343</v>
       </c>
       <c r="CU27" s="25">
-        <v>182.21719083338132</v>
+        <v>725.73159060072885</v>
       </c>
       <c r="CV27" s="28">
-        <v>252.77114435762206</v>
+        <v>854.91004367168125</v>
       </c>
       <c r="CW27" s="28">
-        <v>353.67272306235873</v>
+        <v>1094.0411839690721</v>
       </c>
       <c r="CX27" s="29">
-        <v>440.45257493268286</v>
-[...8 lines deleted...]
-        <v>764.94383906978487</v>
+        <v>1425.7227283195484</v>
+      </c>
+      <c r="CY27" s="56">
+        <v>2345.3544852966406</v>
+      </c>
+      <c r="CZ27" s="56">
+        <v>2956.7115552913174</v>
+      </c>
+      <c r="DA27" s="56">
+        <v>3458.9231854461223</v>
       </c>
       <c r="DB27" s="28">
-        <v>1220.2987609939</v>
+        <v>4804.5958957395105</v>
       </c>
       <c r="DC27" s="28">
-        <v>1346.2565780059963</v>
+        <v>5491.8627985339526</v>
       </c>
       <c r="DD27" s="28">
-        <v>1855.0174697501977</v>
+        <v>5789.0722316385891</v>
       </c>
       <c r="DE27" s="28">
-        <v>2210.9566022616827</v>
+        <v>6801.4786319624081</v>
       </c>
       <c r="DF27" s="28">
-        <v>104.178922497196</v>
+        <v>360.87504381217445</v>
       </c>
       <c r="DG27" s="28">
-        <v>199.12881441043157</v>
+        <v>763.05745375647928</v>
       </c>
       <c r="DH27" s="28">
-        <v>246.26491171081619</v>
+        <v>904.52430583690625</v>
       </c>
       <c r="DI27" s="28">
-        <v>311.90161661315841</v>
+        <v>1188.1418662989017</v>
       </c>
       <c r="DJ27" s="28">
-        <v>371.18954650662607</v>
+        <v>1498.971996121315</v>
       </c>
       <c r="DK27" s="28">
-        <v>462.46319193612351</v>
+        <v>2257.8611992164301</v>
       </c>
       <c r="DL27" s="28">
-        <v>553.18054953484545</v>
+        <v>2793.8835190140112</v>
       </c>
       <c r="DM27" s="28">
-        <v>655.6179782150806</v>
+        <v>3250.2241648406603</v>
       </c>
       <c r="DN27" s="28">
-        <v>1014.7426025192908</v>
+        <v>4927.3959770876772</v>
       </c>
       <c r="DO27" s="28">
-        <v>1147.5908750228666</v>
+        <v>5576.7775394467408</v>
       </c>
       <c r="DP27" s="28">
-        <v>1593.883286853832</v>
+        <v>5799.596727998297</v>
       </c>
       <c r="DQ27" s="28">
-        <v>1991.4260377141225</v>
-[...2 lines deleted...]
-        <v>82.145632054037037</v>
+        <v>6555.0710285878959</v>
+      </c>
+      <c r="DR27" s="28">
+        <v>406.08223069854671</v>
       </c>
       <c r="DS27" s="25">
-        <v>201.58104511546034</v>
+        <v>859.87326295388652</v>
       </c>
       <c r="DT27" s="28">
-        <v>285.97541702521596</v>
+        <v>1022.4741589915874</v>
       </c>
       <c r="DU27" s="28">
-        <v>391.09520336325318</v>
+        <v>1278.325006285166</v>
       </c>
       <c r="DV27" s="29">
-        <v>497.42947346978872</v>
-[...8 lines deleted...]
-        <v>824.70950587050845</v>
+        <v>1571.4634151472032</v>
+      </c>
+      <c r="DW27" s="56">
+        <v>2318.3259535263396</v>
+      </c>
+      <c r="DX27" s="56">
+        <v>2682.2485896291391</v>
+      </c>
+      <c r="DY27" s="56">
+        <v>3006.3470177313857</v>
       </c>
       <c r="DZ27" s="28">
-        <v>1240.2382073555902</v>
+        <v>4674.6592480741047</v>
       </c>
       <c r="EA27" s="28">
-        <v>1456.0548812284212</v>
+        <v>5290.8674778831792</v>
       </c>
       <c r="EB27" s="28">
-        <v>1939.7667196307393</v>
+        <v>5509.3296428286103</v>
       </c>
       <c r="EC27" s="28">
-        <v>2401.3823548289288</v>
-[...32 lines deleted...]
-        <v>4207.361085461097</v>
+        <v>6195.1845282763397</v>
+      </c>
+      <c r="ED27" s="80">
+        <v>449.99103097377292</v>
+      </c>
+      <c r="EE27" s="134">
+        <v>968.49710149359385</v>
+      </c>
+      <c r="EF27" s="135">
+        <v>1134.0259268892187</v>
+      </c>
+      <c r="EG27" s="136">
+        <v>1459.0113965585545</v>
+      </c>
+      <c r="EH27" s="137">
+        <v>1737.0726606092267</v>
+      </c>
+      <c r="EI27" s="83">
+        <v>2914.1492783638846</v>
+      </c>
+      <c r="EJ27" s="138">
+        <v>3470.0605838009151</v>
+      </c>
+      <c r="EK27" s="84">
+        <v>3972.6634974557223</v>
+      </c>
+      <c r="EL27" s="139">
+        <v>5898.1541308595752</v>
+      </c>
+      <c r="EM27" s="140">
+        <v>6783.3671876417811</v>
+      </c>
+      <c r="EN27" s="141">
+        <v>7029.993488405963</v>
       </c>
       <c r="EO27" s="28">
-        <v>4080.9822981677371</v>
-[...32 lines deleted...]
-        <v>5508.712985117555</v>
+        <v>8429.7207435360215</v>
+      </c>
+      <c r="EP27" s="80">
+        <v>441.53173716500407</v>
+      </c>
+      <c r="EQ27" s="47">
+        <v>966.59793064174312</v>
+      </c>
+      <c r="ER27" s="48">
+        <v>1127.4946500048191</v>
+      </c>
+      <c r="ES27" s="49">
+        <v>1483.5721995878487</v>
+      </c>
+      <c r="ET27" s="50">
+        <v>1776.8970565095274</v>
+      </c>
+      <c r="EU27" s="83">
+        <v>2908.8911601331838</v>
+      </c>
+      <c r="EV27" s="52">
+        <v>3429.7282919099171</v>
+      </c>
+      <c r="EW27" s="84">
+        <v>3918.2916187284495</v>
+      </c>
+      <c r="EX27" s="54">
+        <v>6230.9500640219921</v>
+      </c>
+      <c r="EY27" s="55">
+        <v>7074.6895279589535</v>
+      </c>
+      <c r="EZ27" s="77">
+        <v>7442.7015978249783</v>
       </c>
       <c r="FA27" s="28">
-        <v>7267.8417135374102</v>
-[...32 lines deleted...]
-        <v>7388.3279098656276</v>
+        <v>8516.5520688164634</v>
+      </c>
+      <c r="FB27" s="80">
+        <v>455.86477558396291</v>
+      </c>
+      <c r="FC27" s="47">
+        <v>1049.28481564142</v>
+      </c>
+      <c r="FD27" s="48">
+        <v>1202.5425868855348</v>
+      </c>
+      <c r="FE27" s="49">
+        <v>1554.4414708955842</v>
+      </c>
+      <c r="FF27" s="50">
+        <v>1872.6518815726167</v>
+      </c>
+      <c r="FG27" s="51">
+        <v>3085.4960176752456</v>
+      </c>
+      <c r="FH27" s="52">
+        <v>3663.7422816077096</v>
+      </c>
+      <c r="FI27" s="53">
+        <v>4213.6016085790889</v>
+      </c>
+      <c r="FJ27" s="54">
+        <v>6889.3201657821319</v>
+      </c>
+      <c r="FK27" s="55">
+        <v>7905.8494816883194</v>
+      </c>
+      <c r="FL27" s="77">
+        <v>8358.8603765787193</v>
       </c>
       <c r="FM27" s="28">
-        <v>9176.1230580944502</v>
-[...32 lines deleted...]
-        <v>8113.1054734240734</v>
+        <v>9362.6404799046541</v>
+      </c>
+      <c r="FN27" s="31">
+        <v>419.79955576313552</v>
+      </c>
+      <c r="FO27" s="47">
+        <v>1049.8229601181304</v>
+      </c>
+      <c r="FP27" s="48">
+        <v>1375.5409511852367</v>
+      </c>
+      <c r="FQ27" s="49">
+        <v>1860.1238523297432</v>
+      </c>
+      <c r="FR27" s="50">
+        <v>2223.1824687089547</v>
+      </c>
+      <c r="FS27" s="51">
+        <v>3092.5750732792121</v>
+      </c>
+      <c r="FT27" s="52">
+        <v>3626.7005346316546</v>
+      </c>
+      <c r="FU27" s="53">
+        <v>4129.7443254706332</v>
+      </c>
+      <c r="FV27" s="54">
+        <v>6780.9633278721158</v>
+      </c>
+      <c r="FW27" s="55">
+        <v>7829.1944468642287</v>
+      </c>
+      <c r="FX27" s="77">
+        <v>8836.5582674766538</v>
       </c>
       <c r="FY27" s="28">
-        <v>9533.3679678683493</v>
-[...23 lines deleted...]
-      <c r="GJ27" s="42"/>
+        <v>10424.088058783862</v>
+      </c>
+      <c r="FZ27" s="31">
+        <v>441.48122961223652</v>
+      </c>
+      <c r="GA27" s="47">
+        <v>1149.5098117931764</v>
+      </c>
+      <c r="GB27" s="48">
+        <v>1418.8279354045749</v>
+      </c>
+      <c r="GC27" s="49">
+        <v>1996.2063273661806</v>
+      </c>
+      <c r="GD27" s="50">
+        <v>2344.1650214604911</v>
+      </c>
+      <c r="GE27" s="51">
+        <v>3764.5701627372932</v>
+      </c>
+      <c r="GF27" s="52">
+        <v>4497.4578722045335</v>
+      </c>
+      <c r="GG27" s="53"/>
+      <c r="GH27" s="54"/>
+      <c r="GI27" s="55"/>
+      <c r="GJ27" s="77"/>
       <c r="GK27" s="28"/>
       <c r="GL27" s="8"/>
     </row>
     <row r="28" spans="1:194">
-      <c r="A28" s="44" t="s">
-        <v>7</v>
+      <c r="A28" s="42" t="s">
+        <v>6</v>
       </c>
       <c r="B28" s="25">
-        <v>46.371722925876966</v>
+        <v>26.104978006318113</v>
       </c>
       <c r="C28" s="25">
-        <v>95.821724762078077</v>
+        <v>53.704388935675226</v>
       </c>
       <c r="D28" s="28">
-        <v>153.86361161714771</v>
+        <v>84.870253692873277</v>
       </c>
       <c r="E28" s="28">
-        <v>208.5604452136962</v>
+        <v>114.04929536478902</v>
       </c>
       <c r="F28" s="29">
-        <v>257.22035526644135</v>
+        <v>144.79885226619544</v>
       </c>
       <c r="G28" s="30">
-        <v>320.88907080190381</v>
-[...2 lines deleted...]
-        <v>359.47002720303749</v>
+        <v>184.09254542190467</v>
+      </c>
+      <c r="H28" s="43">
+        <v>216.43201265995947</v>
       </c>
       <c r="I28" s="25">
-        <v>422.07663322874834</v>
+        <v>275.33956973038022</v>
       </c>
       <c r="J28" s="25">
-        <v>574.82503855664925</v>
+        <v>340.90426423430461</v>
       </c>
       <c r="K28" s="25">
-        <v>633.42930034462017</v>
+        <v>511.31843023405031</v>
       </c>
       <c r="L28" s="25">
-        <v>688.21796547054339</v>
+        <v>547.6716359660727</v>
       </c>
       <c r="M28" s="25">
-        <v>774.06134359592818</v>
+        <v>596.0172338839875</v>
       </c>
       <c r="N28" s="25">
-        <v>66.904684109202137</v>
+        <v>67.881467260873805</v>
       </c>
       <c r="O28" s="25">
-        <v>131.74924997794693</v>
+        <v>101.5116818846754</v>
       </c>
       <c r="P28" s="28">
-        <v>202.05839297610032</v>
+        <v>143.75817742960419</v>
       </c>
       <c r="Q28" s="28">
-        <v>263.04037483695959</v>
+        <v>183.96371431527723</v>
       </c>
       <c r="R28" s="29">
-        <v>334.12658453856551</v>
+        <v>223.54579421281389</v>
       </c>
       <c r="S28" s="30">
-        <v>436.1377124059353</v>
-[...2 lines deleted...]
-        <v>518.58770728610682</v>
+        <v>276.23205700223326</v>
+      </c>
+      <c r="T28" s="43">
+        <v>317.48566107110298</v>
       </c>
       <c r="U28" s="25">
-        <v>598.97614984723896</v>
+        <v>378.38163357925924</v>
       </c>
       <c r="V28" s="25">
-        <v>733.43800553690846</v>
+        <v>447.63599371963232</v>
       </c>
       <c r="W28" s="25">
-        <v>786.53692065439805</v>
+        <v>573.09891275206439</v>
       </c>
       <c r="X28" s="25">
-        <v>847.6680892062177</v>
+        <v>758.29153296737854</v>
       </c>
       <c r="Y28" s="25">
-        <v>938.99846345867968</v>
+        <v>806.48084643262519</v>
       </c>
       <c r="Z28" s="25">
-        <v>65.445666538909919</v>
+        <v>25.832977048219572</v>
       </c>
       <c r="AA28" s="25">
-        <v>123.86452686033449</v>
+        <v>56.408447292174557</v>
       </c>
       <c r="AB28" s="28">
-        <v>188.87480636527278</v>
+        <v>81.869317078463737</v>
       </c>
       <c r="AC28" s="28">
-        <v>254.15437894387645</v>
+        <v>117.75304379426706</v>
       </c>
       <c r="AD28" s="29">
-        <v>331.94009304111154</v>
+        <v>155.51749976068407</v>
       </c>
       <c r="AE28" s="30">
-        <v>437.25506349841834</v>
-[...2 lines deleted...]
-        <v>547.41232566300994</v>
+        <v>202.43094965388536</v>
+      </c>
+      <c r="AF28" s="43">
+        <v>236.51095106528408</v>
       </c>
       <c r="AG28" s="25">
-        <v>666.46484886265137</v>
+        <v>274.52107310745333</v>
       </c>
       <c r="AH28" s="25">
-        <v>822.66763204798247</v>
+        <v>318.51496036186904</v>
       </c>
       <c r="AI28" s="25">
-        <v>925.8855686395666</v>
+        <v>521.92222377119504</v>
       </c>
       <c r="AJ28" s="25">
-        <v>995.49613634303432</v>
+        <v>712.88539800225385</v>
       </c>
       <c r="AK28" s="25">
-        <v>1088.1875433441594</v>
+        <v>764.36085913906561</v>
       </c>
       <c r="AL28" s="25">
-        <v>42.771658180073906</v>
+        <v>27.232426262582884</v>
       </c>
       <c r="AM28" s="25">
-        <v>99.834871572066504</v>
+        <v>65.729320867201437</v>
       </c>
       <c r="AN28" s="28">
-        <v>165.17795449828495</v>
+        <v>92.882011404403016</v>
       </c>
       <c r="AO28" s="28">
-        <v>233.41793144378428</v>
+        <v>134.98934894277758</v>
       </c>
       <c r="AP28" s="29">
-        <v>308.98135844556396</v>
+        <v>179.19667478446593</v>
       </c>
       <c r="AQ28" s="30">
-        <v>414.0447430672736</v>
-[...2 lines deleted...]
-        <v>500.25028086448413</v>
+        <v>234.45448484907695</v>
+      </c>
+      <c r="AR28" s="43">
+        <v>318.40016762761655</v>
       </c>
       <c r="AS28" s="25">
-        <v>593.99420858806661</v>
+        <v>402.93332564483018</v>
       </c>
       <c r="AT28" s="25">
-        <v>753.91586565135924</v>
+        <v>529.23116690054894</v>
       </c>
       <c r="AU28" s="25">
-        <v>837.81062218209229</v>
+        <v>809.98744670132794</v>
       </c>
       <c r="AV28" s="25">
-        <v>932.94491130656343</v>
+        <v>1007.4854911414078</v>
       </c>
       <c r="AW28" s="25">
-        <v>1022.7453227895746</v>
+        <v>1076.1686816649403</v>
       </c>
       <c r="AX28" s="25">
-        <v>60.554813016174023</v>
+        <v>58.559745853006092</v>
       </c>
       <c r="AY28" s="25">
-        <v>120.74666981416848</v>
+        <v>119.09999690430806</v>
       </c>
       <c r="AZ28" s="28">
-        <v>204.17453028550847</v>
+        <v>199.3224616349541</v>
       </c>
       <c r="BA28" s="28">
-        <v>281.25889635927001</v>
+        <v>280.44965068684405</v>
       </c>
       <c r="BB28" s="29">
-        <v>387.52993668397721</v>
+        <v>377.38779432221622</v>
       </c>
       <c r="BC28" s="30">
-        <v>504.23402153041616</v>
-[...2 lines deleted...]
-        <v>590.1313839806013</v>
+        <v>485.82433396186849</v>
+      </c>
+      <c r="BD28" s="43">
+        <v>563.86528968233699</v>
       </c>
       <c r="BE28" s="25">
-        <v>689.66343511042953</v>
+        <v>653.21959679452368</v>
       </c>
       <c r="BF28" s="25">
-        <v>991.46429045675973</v>
-[...2 lines deleted...]
-        <v>1154.9429683476133</v>
+        <v>894.06066231588386</v>
+      </c>
+      <c r="BG28" s="44">
+        <v>1070.9212910594106</v>
       </c>
       <c r="BH28" s="25">
-        <v>1257.8143636517757</v>
+        <v>1156.2045789431943</v>
       </c>
       <c r="BI28" s="25">
-        <v>1532.553312735</v>
+        <v>1272.6896705150002</v>
       </c>
       <c r="BJ28" s="25">
-        <v>63.401372710465388</v>
+        <v>32.396170705506975</v>
       </c>
       <c r="BK28" s="25">
-        <v>137.0742766109982</v>
+        <v>90.685970800283343</v>
       </c>
       <c r="BL28" s="28">
-        <v>174.43214150226021</v>
+        <v>122.68065636456953</v>
       </c>
       <c r="BM28" s="28">
-        <v>235.79640364074928</v>
+        <v>161.99650368019348</v>
       </c>
       <c r="BN28" s="29">
-        <v>312.56317453831861</v>
+        <v>197.74870173022185</v>
       </c>
       <c r="BO28" s="30">
-        <v>441.30482041889445</v>
-[...2 lines deleted...]
-        <v>558.12253143699661</v>
+        <v>254.97748494521451</v>
+      </c>
+      <c r="BP28" s="43">
+        <v>326.97675749335662</v>
       </c>
       <c r="BQ28" s="25">
-        <v>667.90036994506568</v>
+        <v>412.54897352735014</v>
       </c>
       <c r="BR28" s="25">
-        <v>1018.3578043875684</v>
+        <v>597.75740985438915</v>
       </c>
       <c r="BS28" s="25">
-        <v>1182.0216051062894</v>
+        <v>683.04560084294053</v>
       </c>
       <c r="BT28" s="25">
-        <v>1323.757958961377</v>
+        <v>1018.0144709525615</v>
       </c>
       <c r="BU28" s="25">
-        <v>1634.9545517377751</v>
-[...2 lines deleted...]
-        <v>71.853144584728511</v>
+        <v>1186.6594181335695</v>
+      </c>
+      <c r="BV28" s="45">
+        <v>59.365043944882451</v>
       </c>
       <c r="BW28" s="25">
-        <v>169.9035928506612</v>
+        <v>128.58137739420147</v>
       </c>
       <c r="BX28" s="28">
-        <v>219.94698268250377</v>
+        <v>182.58862963784881</v>
       </c>
       <c r="BY28" s="28">
-        <v>289.27938987689038</v>
+        <v>247.21761968083786</v>
       </c>
       <c r="BZ28" s="29">
-        <v>370.02458209883207</v>
-[...8 lines deleted...]
-        <v>740.42658671350671</v>
+        <v>302.37477008953306</v>
+      </c>
+      <c r="CA28" s="56">
+        <v>373.65525408819718</v>
+      </c>
+      <c r="CB28" s="43">
+        <v>458.6165754560929</v>
+      </c>
+      <c r="CC28" s="56">
+        <v>559.5750225451518</v>
       </c>
       <c r="CD28" s="25">
-        <v>1224.2977135924434</v>
+        <v>766.48655045025953</v>
       </c>
       <c r="CE28" s="25">
-        <v>1397.354023770095</v>
+        <v>883.98848518988905</v>
       </c>
       <c r="CF28" s="25">
-        <v>1548.8734122589931</v>
+        <v>1240.572601841051</v>
       </c>
       <c r="CG28" s="25">
-        <v>1555.6392888533337</v>
+        <v>1039.2865413597822</v>
       </c>
       <c r="CH28" s="28">
-        <v>74.983476189006808</v>
+        <v>52.795964781943972</v>
       </c>
       <c r="CI28" s="28">
-        <v>175.9749617284678</v>
+        <v>123.1078080644225</v>
       </c>
       <c r="CJ28" s="28">
-        <v>240.70655981926694</v>
+        <v>164.73574572596027</v>
       </c>
       <c r="CK28" s="28">
-        <v>312.86731473882151</v>
+        <v>220.46126866059063</v>
       </c>
       <c r="CL28" s="28">
-        <v>399.40906601555815</v>
+        <v>276.14983551192978</v>
       </c>
       <c r="CM28" s="28">
-        <v>570.94488968331916</v>
+        <v>365.02561164832741</v>
       </c>
       <c r="CN28" s="28">
-        <v>690.91540064554044</v>
+        <v>452.21236101795159</v>
       </c>
       <c r="CO28" s="28">
-        <v>796.87967938597853</v>
+        <v>534.35360450022029</v>
       </c>
       <c r="CP28" s="28">
-        <v>1194.9820967096966</v>
+        <v>724.99272440699463</v>
       </c>
       <c r="CQ28" s="28">
-        <v>1356.602317896416</v>
+        <v>834.78313850543771</v>
       </c>
       <c r="CR28" s="28">
-        <v>1497.6675146511614</v>
+        <v>1190.7532882687144</v>
       </c>
       <c r="CS28" s="28">
-        <v>1679.7901180820434</v>
-[...5 lines deleted...]
-        <v>213.04175212270169</v>
+        <v>1522.4577334257592</v>
+      </c>
+      <c r="CT28" s="25">
+        <v>71.816069027829158</v>
+      </c>
+      <c r="CU28" s="25">
+        <v>182.21719083338132</v>
       </c>
       <c r="CV28" s="28">
-        <v>278.69200804602713</v>
+        <v>252.77114435762206</v>
       </c>
       <c r="CW28" s="28">
-        <v>385.82541338504547</v>
+        <v>353.67272306235873</v>
       </c>
       <c r="CX28" s="29">
-        <v>510.514110137937</v>
-[...8 lines deleted...]
-        <v>1029.6188844727792</v>
+        <v>440.45257493268286</v>
+      </c>
+      <c r="CY28" s="56">
+        <v>574.77345641390923</v>
+      </c>
+      <c r="CZ28" s="56">
+        <v>679.25756940337715</v>
+      </c>
+      <c r="DA28" s="56">
+        <v>764.94383906978487</v>
       </c>
       <c r="DB28" s="28">
-        <v>1467.6955136881338</v>
+        <v>1220.2987609939</v>
       </c>
       <c r="DC28" s="28">
-        <v>1652.4201376776355</v>
+        <v>1346.2565780059963</v>
       </c>
       <c r="DD28" s="28">
-        <v>1859.3633278633588</v>
+        <v>1855.0174697501977</v>
       </c>
       <c r="DE28" s="28">
-        <v>2004.7023385137279</v>
+        <v>2210.9566022616827</v>
       </c>
       <c r="DF28" s="28">
-        <v>92.830115306553836</v>
+        <v>104.178922497196</v>
       </c>
       <c r="DG28" s="28">
-        <v>211.98537278675485</v>
+        <v>199.12881441043157</v>
       </c>
       <c r="DH28" s="28">
-        <v>275.39270370551236</v>
+        <v>246.26491171081619</v>
       </c>
       <c r="DI28" s="28">
-        <v>383.94697111982418</v>
+        <v>311.90161661315841</v>
       </c>
       <c r="DJ28" s="28">
-        <v>495.51821580769717</v>
+        <v>371.18954650662607</v>
       </c>
       <c r="DK28" s="28">
-        <v>718.2935249536049</v>
+        <v>462.46319193612351</v>
       </c>
       <c r="DL28" s="28">
-        <v>862.78987619836357</v>
+        <v>559.25984686266838</v>
       </c>
       <c r="DM28" s="28">
-        <v>987.91709039455554</v>
+        <v>667.77657287072634</v>
       </c>
       <c r="DN28" s="28">
-        <v>1573.3185654399081</v>
+        <v>1032.9804945027595</v>
       </c>
       <c r="DO28" s="28">
-        <v>1784.3167820205706</v>
+        <v>1171.9077055526409</v>
       </c>
       <c r="DP28" s="28">
-        <v>1945.6842464510198</v>
+        <v>1618.1863492433436</v>
       </c>
       <c r="DQ28" s="28">
-        <v>2190.4311891645339</v>
-[...5 lines deleted...]
-        <v>246.05750872926123</v>
+        <v>2015.6868192785917</v>
+      </c>
+      <c r="DR28" s="25">
+        <v>82.145632054037037</v>
+      </c>
+      <c r="DS28" s="25">
+        <v>201.58104511546034</v>
       </c>
       <c r="DT28" s="28">
-        <v>322.38552595215356</v>
+        <v>285.97541702521596</v>
       </c>
       <c r="DU28" s="28">
-        <v>444.46343102122228</v>
+        <v>391.09520336325318</v>
       </c>
       <c r="DV28" s="29">
-        <v>545.84091048609685</v>
-[...8 lines deleted...]
-        <v>1238.430826244924</v>
+        <v>497.42947346978872</v>
+      </c>
+      <c r="DW28" s="56">
+        <v>595.27691275314692</v>
+      </c>
+      <c r="DX28" s="56">
+        <v>679.43366857480714</v>
+      </c>
+      <c r="DY28" s="56">
+        <v>824.70950587050845</v>
       </c>
       <c r="DZ28" s="28">
-        <v>1948.7116678877203</v>
+        <v>1240.2382073555902</v>
       </c>
       <c r="EA28" s="28">
-        <v>2289.4523754613228</v>
+        <v>1456.0548812284212</v>
       </c>
       <c r="EB28" s="28">
-        <v>2652.9430156437447</v>
+        <v>1939.7667196307393</v>
       </c>
       <c r="EC28" s="28">
-        <v>3076.095076813519</v>
-[...32 lines deleted...]
-        <v>4885.4528140655893</v>
+        <v>2401.3823548289288</v>
+      </c>
+      <c r="ED28" s="80">
+        <v>174.32216599812426</v>
+      </c>
+      <c r="EE28" s="134">
+        <v>392.90767734403818</v>
+      </c>
+      <c r="EF28" s="135">
+        <v>525.37202121280336</v>
+      </c>
+      <c r="EG28" s="136">
+        <v>695.26728411527324</v>
+      </c>
+      <c r="EH28" s="137">
+        <v>854.75882737273514</v>
+      </c>
+      <c r="EI28" s="83">
+        <v>1019.9743214312798</v>
+      </c>
+      <c r="EJ28" s="138">
+        <v>1177.75429440269</v>
+      </c>
+      <c r="EK28" s="84">
+        <v>1388.7357590356464</v>
+      </c>
+      <c r="EL28" s="139">
+        <v>3182.9567112656441</v>
+      </c>
+      <c r="EM28" s="140">
+        <v>3505.2021102779158</v>
+      </c>
+      <c r="EN28" s="141">
+        <v>4207.361085461097</v>
       </c>
       <c r="EO28" s="28">
-        <v>5707.480972009932</v>
-[...32 lines deleted...]
-        <v>5409.249981801383</v>
+        <v>4541.3270871513023</v>
+      </c>
+      <c r="EP28" s="80">
+        <v>276.70888510851819</v>
+      </c>
+      <c r="EQ28" s="47">
+        <v>603.43914062598787</v>
+      </c>
+      <c r="ER28" s="48">
+        <v>882.08195789987417</v>
+      </c>
+      <c r="ES28" s="49">
+        <v>1182.9238962387665</v>
+      </c>
+      <c r="ET28" s="50">
+        <v>1469.9549910316236</v>
+      </c>
+      <c r="EU28" s="83">
+        <v>1755.8426717413465</v>
+      </c>
+      <c r="EV28" s="52">
+        <v>2027.7610528419616</v>
+      </c>
+      <c r="EW28" s="84">
+        <v>2341.4701179299545</v>
+      </c>
+      <c r="EX28" s="54">
+        <v>3404.9757225277058</v>
+      </c>
+      <c r="EY28" s="55">
+        <v>3873.2105801672924</v>
+      </c>
+      <c r="EZ28" s="77">
+        <v>5189.6696376461832</v>
       </c>
       <c r="FA28" s="28">
-        <v>6053.4334895200391</v>
-[...32 lines deleted...]
-        <v>8156.2231853023786</v>
+        <v>6593.1773009080898</v>
+      </c>
+      <c r="FB28" s="80">
+        <v>322.64913383972322</v>
+      </c>
+      <c r="FC28" s="47">
+        <v>695.41440832245303</v>
+      </c>
+      <c r="FD28" s="48">
+        <v>1025.7008042578659</v>
+      </c>
+      <c r="FE28" s="49">
+        <v>1398.5742352417678</v>
+      </c>
+      <c r="FF28" s="50">
+        <v>1732.9015171089986</v>
+      </c>
+      <c r="FG28" s="51">
+        <v>2071.2602967725156</v>
+      </c>
+      <c r="FH28" s="52">
+        <v>2393.32797594967</v>
+      </c>
+      <c r="FI28" s="53">
+        <v>3118.2741196314391</v>
+      </c>
+      <c r="FJ28" s="54">
+        <v>4091.7750878655115</v>
+      </c>
+      <c r="FK28" s="55">
+        <v>4569.6345173619075</v>
+      </c>
+      <c r="FL28" s="77">
+        <v>5406.5463454065748</v>
       </c>
       <c r="FM28" s="28">
-        <v>9082.4270941816158</v>
-[...32 lines deleted...]
-        <v>8534.0185811651827</v>
+        <v>6959.8230037191561</v>
+      </c>
+      <c r="FN28" s="31">
+        <v>368.95178027344451</v>
+      </c>
+      <c r="FO28" s="47">
+        <v>714.71284059661184</v>
+      </c>
+      <c r="FP28" s="48">
+        <v>1120.9909528803262</v>
+      </c>
+      <c r="FQ28" s="49">
+        <v>1825.876854078957</v>
+      </c>
+      <c r="FR28" s="50">
+        <v>2300.3608426801766</v>
+      </c>
+      <c r="FS28" s="51">
+        <v>2968.4765613854902</v>
+      </c>
+      <c r="FT28" s="52">
+        <v>3585.427357150953</v>
+      </c>
+      <c r="FU28" s="53">
+        <v>4256.6655432735661</v>
+      </c>
+      <c r="FV28" s="54">
+        <v>5543.2985849303604</v>
+      </c>
+      <c r="FW28" s="55">
+        <v>6321.8845192415229</v>
+      </c>
+      <c r="FX28" s="77">
+        <v>7070.384065130751</v>
       </c>
       <c r="FY28" s="28">
-        <v>9525.2136732461404</v>
-[...23 lines deleted...]
-      <c r="GJ28" s="42"/>
+        <v>8044.1064019564747</v>
+      </c>
+      <c r="FZ28" s="31">
+        <v>718.9461881429321</v>
+      </c>
+      <c r="GA28" s="47">
+        <v>1641.4571469428247</v>
+      </c>
+      <c r="GB28" s="48">
+        <v>2439.3983061455365</v>
+      </c>
+      <c r="GC28" s="49">
+        <v>3176.0147995992202</v>
+      </c>
+      <c r="GD28" s="50">
+        <v>3899.5389956059371</v>
+      </c>
+      <c r="GE28" s="51">
+        <v>4678.3558919612669</v>
+      </c>
+      <c r="GF28" s="52">
+        <v>5553.1048513033911</v>
+      </c>
+      <c r="GG28" s="53"/>
+      <c r="GH28" s="54"/>
+      <c r="GI28" s="55"/>
+      <c r="GJ28" s="77"/>
       <c r="GK28" s="28"/>
       <c r="GL28" s="8"/>
     </row>
     <row r="29" spans="1:194">
-      <c r="A29" s="11"/>
-[...197 lines deleted...]
-      <c r="GK29" s="8"/>
+      <c r="A29" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="B29" s="25">
+        <v>46.371722925876966</v>
+      </c>
+      <c r="C29" s="25">
+        <v>95.821724762078077</v>
+      </c>
+      <c r="D29" s="28">
+        <v>153.86361161714771</v>
+      </c>
+      <c r="E29" s="28">
+        <v>208.5604452136962</v>
+      </c>
+      <c r="F29" s="29">
+        <v>257.22035526644135</v>
+      </c>
+      <c r="G29" s="30">
+        <v>320.88907080190381</v>
+      </c>
+      <c r="H29" s="43">
+        <v>359.47002720303749</v>
+      </c>
+      <c r="I29" s="25">
+        <v>422.07663322874834</v>
+      </c>
+      <c r="J29" s="25">
+        <v>574.82503855664925</v>
+      </c>
+      <c r="K29" s="25">
+        <v>633.42930034462017</v>
+      </c>
+      <c r="L29" s="25">
+        <v>688.21796547054339</v>
+      </c>
+      <c r="M29" s="25">
+        <v>774.06134359592818</v>
+      </c>
+      <c r="N29" s="25">
+        <v>66.904684109202137</v>
+      </c>
+      <c r="O29" s="25">
+        <v>131.74924997794693</v>
+      </c>
+      <c r="P29" s="28">
+        <v>202.05839297610032</v>
+      </c>
+      <c r="Q29" s="28">
+        <v>263.04037483695959</v>
+      </c>
+      <c r="R29" s="29">
+        <v>334.12658453856551</v>
+      </c>
+      <c r="S29" s="30">
+        <v>436.1377124059353</v>
+      </c>
+      <c r="T29" s="43">
+        <v>518.58770728610682</v>
+      </c>
+      <c r="U29" s="25">
+        <v>598.97614984723896</v>
+      </c>
+      <c r="V29" s="25">
+        <v>733.43800553690846</v>
+      </c>
+      <c r="W29" s="25">
+        <v>786.53692065439805</v>
+      </c>
+      <c r="X29" s="25">
+        <v>847.6680892062177</v>
+      </c>
+      <c r="Y29" s="25">
+        <v>938.99846345867968</v>
+      </c>
+      <c r="Z29" s="25">
+        <v>65.445666538909919</v>
+      </c>
+      <c r="AA29" s="25">
+        <v>123.86452686033449</v>
+      </c>
+      <c r="AB29" s="28">
+        <v>188.87480636527278</v>
+      </c>
+      <c r="AC29" s="28">
+        <v>254.15437894387645</v>
+      </c>
+      <c r="AD29" s="29">
+        <v>331.94009304111154</v>
+      </c>
+      <c r="AE29" s="30">
+        <v>437.25506349841834</v>
+      </c>
+      <c r="AF29" s="43">
+        <v>547.41232566300994</v>
+      </c>
+      <c r="AG29" s="25">
+        <v>666.46484886265137</v>
+      </c>
+      <c r="AH29" s="25">
+        <v>822.66763204798247</v>
+      </c>
+      <c r="AI29" s="25">
+        <v>925.8855686395666</v>
+      </c>
+      <c r="AJ29" s="25">
+        <v>995.49613634303432</v>
+      </c>
+      <c r="AK29" s="25">
+        <v>1088.1875433441594</v>
+      </c>
+      <c r="AL29" s="25">
+        <v>42.771658180073906</v>
+      </c>
+      <c r="AM29" s="25">
+        <v>99.834871572066504</v>
+      </c>
+      <c r="AN29" s="28">
+        <v>165.17795449828495</v>
+      </c>
+      <c r="AO29" s="28">
+        <v>233.41793144378428</v>
+      </c>
+      <c r="AP29" s="29">
+        <v>308.98135844556396</v>
+      </c>
+      <c r="AQ29" s="30">
+        <v>414.0447430672736</v>
+      </c>
+      <c r="AR29" s="43">
+        <v>500.25028086448413</v>
+      </c>
+      <c r="AS29" s="25">
+        <v>593.99420858806661</v>
+      </c>
+      <c r="AT29" s="25">
+        <v>753.91586565135924</v>
+      </c>
+      <c r="AU29" s="25">
+        <v>837.81062218209229</v>
+      </c>
+      <c r="AV29" s="25">
+        <v>932.94491130656343</v>
+      </c>
+      <c r="AW29" s="25">
+        <v>1022.7453227895746</v>
+      </c>
+      <c r="AX29" s="25">
+        <v>60.554813016174023</v>
+      </c>
+      <c r="AY29" s="25">
+        <v>120.74666981416848</v>
+      </c>
+      <c r="AZ29" s="28">
+        <v>204.17453028550847</v>
+      </c>
+      <c r="BA29" s="28">
+        <v>281.25889635927001</v>
+      </c>
+      <c r="BB29" s="29">
+        <v>387.52993668397721</v>
+      </c>
+      <c r="BC29" s="30">
+        <v>504.23402153041616</v>
+      </c>
+      <c r="BD29" s="43">
+        <v>590.1313839806013</v>
+      </c>
+      <c r="BE29" s="25">
+        <v>689.66343511042953</v>
+      </c>
+      <c r="BF29" s="25">
+        <v>991.46429045675973</v>
+      </c>
+      <c r="BG29" s="44">
+        <v>1154.9429683476133</v>
+      </c>
+      <c r="BH29" s="25">
+        <v>1257.8143636517757</v>
+      </c>
+      <c r="BI29" s="25">
+        <v>1532.553312735</v>
+      </c>
+      <c r="BJ29" s="25">
+        <v>63.401372710465388</v>
+      </c>
+      <c r="BK29" s="25">
+        <v>137.0742766109982</v>
+      </c>
+      <c r="BL29" s="28">
+        <v>174.43214150226021</v>
+      </c>
+      <c r="BM29" s="28">
+        <v>235.79640364074928</v>
+      </c>
+      <c r="BN29" s="29">
+        <v>312.56317453831861</v>
+      </c>
+      <c r="BO29" s="30">
+        <v>441.30482041889445</v>
+      </c>
+      <c r="BP29" s="43">
+        <v>558.12253143699661</v>
+      </c>
+      <c r="BQ29" s="25">
+        <v>667.90036994506568</v>
+      </c>
+      <c r="BR29" s="25">
+        <v>1018.3578043875684</v>
+      </c>
+      <c r="BS29" s="25">
+        <v>1182.0216051062894</v>
+      </c>
+      <c r="BT29" s="25">
+        <v>1323.757958961377</v>
+      </c>
+      <c r="BU29" s="25">
+        <v>1634.9545517377751</v>
+      </c>
+      <c r="BV29" s="45">
+        <v>71.853144584728511</v>
+      </c>
+      <c r="BW29" s="25">
+        <v>169.9035928506612</v>
+      </c>
+      <c r="BX29" s="28">
+        <v>219.94698268250377</v>
+      </c>
+      <c r="BY29" s="28">
+        <v>289.27938987689038</v>
+      </c>
+      <c r="BZ29" s="29">
+        <v>370.02458209883207</v>
+      </c>
+      <c r="CA29" s="56">
+        <v>517.3383787393185</v>
+      </c>
+      <c r="CB29" s="43">
+        <v>632.42624384582359</v>
+      </c>
+      <c r="CC29" s="56">
+        <v>740.42658671350671</v>
+      </c>
+      <c r="CD29" s="25">
+        <v>1224.2977135924434</v>
+      </c>
+      <c r="CE29" s="25">
+        <v>1397.354023770095</v>
+      </c>
+      <c r="CF29" s="25">
+        <v>1548.8734122589931</v>
+      </c>
+      <c r="CG29" s="25">
+        <v>1555.6392888533337</v>
+      </c>
+      <c r="CH29" s="28">
+        <v>74.983476189006808</v>
+      </c>
+      <c r="CI29" s="28">
+        <v>175.9749617284678</v>
+      </c>
+      <c r="CJ29" s="28">
+        <v>240.70655981926694</v>
+      </c>
+      <c r="CK29" s="28">
+        <v>312.86731473882151</v>
+      </c>
+      <c r="CL29" s="28">
+        <v>399.40906601555815</v>
+      </c>
+      <c r="CM29" s="28">
+        <v>570.94488968331916</v>
+      </c>
+      <c r="CN29" s="28">
+        <v>690.91540064554044</v>
+      </c>
+      <c r="CO29" s="28">
+        <v>796.87967938597853</v>
+      </c>
+      <c r="CP29" s="28">
+        <v>1194.9820967096966</v>
+      </c>
+      <c r="CQ29" s="28">
+        <v>1356.602317896416</v>
+      </c>
+      <c r="CR29" s="28">
+        <v>1497.6675146511614</v>
+      </c>
+      <c r="CS29" s="28">
+        <v>1679.7901180820434</v>
+      </c>
+      <c r="CT29" s="28">
+        <v>85.128697326573757</v>
+      </c>
+      <c r="CU29" s="28">
+        <v>213.04175212270169</v>
+      </c>
+      <c r="CV29" s="28">
+        <v>278.69200804602713</v>
+      </c>
+      <c r="CW29" s="28">
+        <v>385.82541338504547</v>
+      </c>
+      <c r="CX29" s="29">
+        <v>510.514110137937</v>
+      </c>
+      <c r="CY29" s="56">
+        <v>765.38059357006262</v>
+      </c>
+      <c r="CZ29" s="56">
+        <v>910.29733873028704</v>
+      </c>
+      <c r="DA29" s="56">
+        <v>1029.6188844727792</v>
+      </c>
+      <c r="DB29" s="28">
+        <v>1467.6955136881338</v>
+      </c>
+      <c r="DC29" s="28">
+        <v>1652.4201376776355</v>
+      </c>
+      <c r="DD29" s="28">
+        <v>1859.3633278633588</v>
+      </c>
+      <c r="DE29" s="28">
+        <v>2004.7023385137279</v>
+      </c>
+      <c r="DF29" s="28">
+        <v>92.830115306553836</v>
+      </c>
+      <c r="DG29" s="28">
+        <v>211.98537278675485</v>
+      </c>
+      <c r="DH29" s="28">
+        <v>275.39270370551236</v>
+      </c>
+      <c r="DI29" s="28">
+        <v>383.94697111982418</v>
+      </c>
+      <c r="DJ29" s="28">
+        <v>495.51821580769717</v>
+      </c>
+      <c r="DK29" s="28">
+        <v>718.2935249536049</v>
+      </c>
+      <c r="DL29" s="28">
+        <v>864.97802602027468</v>
+      </c>
+      <c r="DM29" s="28">
+        <v>992.29339003837754</v>
+      </c>
+      <c r="DN29" s="28">
+        <v>1579.8830149056412</v>
+      </c>
+      <c r="DO29" s="28">
+        <v>1793.0707159752292</v>
+      </c>
+      <c r="DP29" s="28">
+        <v>1954.4332239459789</v>
+      </c>
+      <c r="DQ29" s="28">
+        <v>2199.164945779884</v>
+      </c>
+      <c r="DR29" s="28">
+        <v>107.83997761145045</v>
+      </c>
+      <c r="DS29" s="28">
+        <v>246.05750872926123</v>
+      </c>
+      <c r="DT29" s="28">
+        <v>322.38552595215356</v>
+      </c>
+      <c r="DU29" s="28">
+        <v>444.46343102122228</v>
+      </c>
+      <c r="DV29" s="29">
+        <v>545.84091048609685</v>
+      </c>
+      <c r="DW29" s="56">
+        <v>804.03278535731249</v>
+      </c>
+      <c r="DX29" s="56">
+        <v>1014.6351417868311</v>
+      </c>
+      <c r="DY29" s="56">
+        <v>1238.430826244924</v>
+      </c>
+      <c r="DZ29" s="28">
+        <v>1948.7116678877203</v>
+      </c>
+      <c r="EA29" s="28">
+        <v>2289.4523754613228</v>
+      </c>
+      <c r="EB29" s="28">
+        <v>2652.9430156437447</v>
+      </c>
+      <c r="EC29" s="28">
+        <v>3076.095076813519</v>
+      </c>
+      <c r="ED29" s="80">
+        <v>305.59776852269829</v>
+      </c>
+      <c r="EE29" s="134">
+        <v>650.21855987126969</v>
+      </c>
+      <c r="EF29" s="135">
+        <v>866.03480221934547</v>
+      </c>
+      <c r="EG29" s="136">
+        <v>1203.7609791502116</v>
+      </c>
+      <c r="EH29" s="137">
+        <v>1535.8097069993078</v>
+      </c>
+      <c r="EI29" s="83">
+        <v>2061.7974163737786</v>
+      </c>
+      <c r="EJ29" s="138">
+        <v>2442.9715678618668</v>
+      </c>
+      <c r="EK29" s="84">
+        <v>2733.1221059591053</v>
+      </c>
+      <c r="EL29" s="139">
+        <v>3810.9503931735076</v>
+      </c>
+      <c r="EM29" s="140">
+        <v>4343.3424012055184</v>
+      </c>
+      <c r="EN29" s="141">
+        <v>4885.4528140655893</v>
+      </c>
+      <c r="EO29" s="28">
+        <v>5341.0525919527781</v>
+      </c>
+      <c r="EP29" s="80">
+        <v>495.3560347581431</v>
+      </c>
+      <c r="EQ29" s="47">
+        <v>1077.8721662220271</v>
+      </c>
+      <c r="ER29" s="48">
+        <v>1642.5763794347613</v>
+      </c>
+      <c r="ES29" s="49">
+        <v>2251.6819433705355</v>
+      </c>
+      <c r="ET29" s="50">
+        <v>2834.3358486471193</v>
+      </c>
+      <c r="EU29" s="83">
+        <v>3492.6140543101965</v>
+      </c>
+      <c r="EV29" s="52">
+        <v>3990.9106703172965</v>
+      </c>
+      <c r="EW29" s="84">
+        <v>4438.9293729375713</v>
+      </c>
+      <c r="EX29" s="54">
+        <v>5218.1178731569189</v>
+      </c>
+      <c r="EY29" s="55">
+        <v>5485.7278707001951</v>
+      </c>
+      <c r="EZ29" s="77">
+        <v>5715.6021946017327</v>
+      </c>
+      <c r="FA29" s="28">
+        <v>6206.5344436063115</v>
+      </c>
+      <c r="FB29" s="80">
+        <v>421.17457940848777</v>
+      </c>
+      <c r="FC29" s="47">
+        <v>797.30244436641829</v>
+      </c>
+      <c r="FD29" s="48">
+        <v>1304.4314540582657</v>
+      </c>
+      <c r="FE29" s="49">
+        <v>2222.5714039007707</v>
+      </c>
+      <c r="FF29" s="50">
+        <v>2747.9816393874999</v>
+      </c>
+      <c r="FG29" s="51">
+        <v>3236.4758169137899</v>
+      </c>
+      <c r="FH29" s="52">
+        <v>3613.9532811350136</v>
+      </c>
+      <c r="FI29" s="53">
+        <v>4182.6081321118736</v>
+      </c>
+      <c r="FJ29" s="54">
+        <v>5654.2217892260278</v>
+      </c>
+      <c r="FK29" s="55">
+        <v>5986.0838164257266</v>
+      </c>
+      <c r="FL29" s="77">
+        <v>6357.1378698777153</v>
+      </c>
+      <c r="FM29" s="28">
+        <v>7064.1375861473034</v>
+      </c>
+      <c r="FN29" s="31">
+        <v>339.38701790415899</v>
+      </c>
+      <c r="FO29" s="47">
+        <v>985.06437412640889</v>
+      </c>
+      <c r="FP29" s="48">
+        <v>1611.4169279819771</v>
+      </c>
+      <c r="FQ29" s="49">
+        <v>2184.6036934037065</v>
+      </c>
+      <c r="FR29" s="50">
+        <v>2768.1290594911793</v>
+      </c>
+      <c r="FS29" s="51">
+        <v>3391.1299919986086</v>
+      </c>
+      <c r="FT29" s="52">
+        <v>4131.5833979088029</v>
+      </c>
+      <c r="FU29" s="53">
+        <v>4906.5505576858832</v>
+      </c>
+      <c r="FV29" s="54">
+        <v>6910.4327067209761</v>
+      </c>
+      <c r="FW29" s="55">
+        <v>7836.4192542991732</v>
+      </c>
+      <c r="FX29" s="77">
+        <v>8688.4528490729317</v>
+      </c>
+      <c r="FY29" s="28">
+        <v>9733.2143953638624</v>
+      </c>
+      <c r="FZ29" s="31">
+        <v>497.34710565142382</v>
+      </c>
+      <c r="GA29" s="47">
+        <v>1203.6882621931741</v>
+      </c>
+      <c r="GB29" s="48">
+        <v>1340.0820430296501</v>
+      </c>
+      <c r="GC29" s="49">
+        <v>2057.0987845442419</v>
+      </c>
+      <c r="GD29" s="50">
+        <v>2657.6338335416858</v>
+      </c>
+      <c r="GE29" s="51">
+        <v>3585.3991620727347</v>
+      </c>
+      <c r="GF29" s="52">
+        <v>4522.0742526488084</v>
+      </c>
+      <c r="GG29" s="53"/>
+      <c r="GH29" s="54"/>
+      <c r="GI29" s="55"/>
+      <c r="GJ29" s="77"/>
+      <c r="GK29" s="28"/>
       <c r="GL29" s="8"/>
     </row>
-    <row r="30" spans="1:194" ht="21" customHeight="1">
-[...197 lines deleted...]
-      <c r="GL30" s="131"/>
+    <row r="30" spans="1:194">
+      <c r="A30" s="62"/>
+      <c r="B30" s="57"/>
+      <c r="C30" s="57"/>
+      <c r="D30" s="57"/>
+      <c r="E30" s="57"/>
+      <c r="F30" s="57"/>
+      <c r="G30" s="58"/>
+      <c r="H30" s="57"/>
+      <c r="I30" s="57"/>
+      <c r="J30" s="57"/>
+      <c r="K30" s="57"/>
+      <c r="L30" s="57"/>
+      <c r="M30" s="57"/>
+      <c r="N30" s="57"/>
+      <c r="O30" s="57"/>
+      <c r="P30" s="57"/>
+      <c r="Q30" s="57"/>
+      <c r="R30" s="57"/>
+      <c r="S30" s="58"/>
+      <c r="T30" s="57"/>
+      <c r="U30" s="57"/>
+      <c r="V30" s="57"/>
+      <c r="W30" s="57"/>
+      <c r="X30" s="57"/>
+      <c r="Y30" s="57"/>
+      <c r="Z30" s="57"/>
+      <c r="AA30" s="57"/>
+      <c r="AB30" s="57"/>
+      <c r="AC30" s="57"/>
+      <c r="AD30" s="57"/>
+      <c r="AE30" s="58"/>
+      <c r="AF30" s="57"/>
+      <c r="AG30" s="57"/>
+      <c r="AH30" s="57"/>
+      <c r="AI30" s="57"/>
+      <c r="AJ30" s="57"/>
+      <c r="AK30" s="57"/>
+      <c r="AL30" s="57"/>
+      <c r="AM30" s="57"/>
+      <c r="AN30" s="57"/>
+      <c r="AO30" s="57"/>
+      <c r="AP30" s="57"/>
+      <c r="AQ30" s="58"/>
+      <c r="AR30" s="57"/>
+      <c r="AS30" s="57"/>
+      <c r="AT30" s="57"/>
+      <c r="AU30" s="57"/>
+      <c r="AV30" s="57"/>
+      <c r="AW30" s="57"/>
+      <c r="AX30" s="57"/>
+      <c r="AY30" s="57"/>
+      <c r="AZ30" s="57"/>
+      <c r="BA30" s="57"/>
+      <c r="BB30" s="57"/>
+      <c r="BC30" s="58"/>
+      <c r="BD30" s="57"/>
+      <c r="BE30" s="57"/>
+      <c r="BF30" s="57"/>
+      <c r="BG30" s="76"/>
+      <c r="BH30" s="57"/>
+      <c r="BI30" s="57"/>
+      <c r="BJ30" s="57"/>
+      <c r="BK30" s="57"/>
+      <c r="BL30" s="57"/>
+      <c r="BM30" s="57"/>
+      <c r="BN30" s="57"/>
+      <c r="BO30" s="58"/>
+      <c r="BP30" s="57"/>
+      <c r="BQ30" s="57"/>
+      <c r="BR30" s="57"/>
+      <c r="BS30" s="57"/>
+      <c r="BT30" s="57"/>
+      <c r="BU30" s="57"/>
+      <c r="BV30" s="63"/>
+      <c r="BW30" s="57"/>
+      <c r="BX30" s="57"/>
+      <c r="BY30" s="57"/>
+      <c r="BZ30" s="57"/>
+      <c r="CA30" s="61"/>
+      <c r="CB30" s="57"/>
+      <c r="CC30" s="61"/>
+      <c r="CD30" s="57"/>
+      <c r="CE30" s="57"/>
+      <c r="CF30" s="57"/>
+      <c r="CG30" s="57"/>
+      <c r="CH30" s="57"/>
+      <c r="CI30" s="57"/>
+      <c r="CJ30" s="57"/>
+      <c r="CK30" s="57"/>
+      <c r="CL30" s="57"/>
+      <c r="CM30" s="57"/>
+      <c r="CN30" s="57"/>
+      <c r="CO30" s="57"/>
+      <c r="CP30" s="57"/>
+      <c r="CQ30" s="57"/>
+      <c r="CR30" s="57"/>
+      <c r="CS30" s="57"/>
+      <c r="CT30" s="57"/>
+      <c r="CU30" s="57"/>
+      <c r="CV30" s="57"/>
+      <c r="CW30" s="57"/>
+      <c r="CX30" s="57"/>
+      <c r="CY30" s="61"/>
+      <c r="CZ30" s="61"/>
+      <c r="DA30" s="61"/>
+      <c r="DB30" s="57"/>
+      <c r="DC30" s="57"/>
+      <c r="DD30" s="57"/>
+      <c r="DE30" s="57"/>
+      <c r="DF30" s="57"/>
+      <c r="DG30" s="57"/>
+      <c r="DH30" s="57"/>
+      <c r="DI30" s="57"/>
+      <c r="DJ30" s="57"/>
+      <c r="DK30" s="57"/>
+      <c r="DL30" s="57"/>
+      <c r="DM30" s="57"/>
+      <c r="DN30" s="57"/>
+      <c r="DO30" s="57"/>
+      <c r="DP30" s="57"/>
+      <c r="DQ30" s="57"/>
+      <c r="DR30" s="57"/>
+      <c r="DS30" s="57"/>
+      <c r="DT30" s="57"/>
+      <c r="DU30" s="57"/>
+      <c r="DV30" s="57"/>
+      <c r="DW30" s="61"/>
+      <c r="DX30" s="61"/>
+      <c r="DY30" s="61"/>
+      <c r="DZ30" s="57"/>
+      <c r="EA30" s="57"/>
+      <c r="EB30" s="57"/>
+      <c r="EC30" s="57"/>
+      <c r="ED30" s="85"/>
+      <c r="EE30" s="142"/>
+      <c r="EF30" s="143"/>
+      <c r="EG30" s="144"/>
+      <c r="EH30" s="145"/>
+      <c r="EI30" s="86"/>
+      <c r="EJ30" s="146"/>
+      <c r="EK30" s="87"/>
+      <c r="EL30" s="147"/>
+      <c r="EM30" s="148"/>
+      <c r="EN30" s="149"/>
+      <c r="EO30" s="57"/>
+      <c r="EP30" s="85"/>
+      <c r="EQ30" s="67"/>
+      <c r="ER30" s="68"/>
+      <c r="ES30" s="69"/>
+      <c r="ET30" s="70"/>
+      <c r="EU30" s="86"/>
+      <c r="EV30" s="72"/>
+      <c r="EW30" s="87"/>
+      <c r="EX30" s="74"/>
+      <c r="EY30" s="75"/>
+      <c r="EZ30" s="78"/>
+      <c r="FA30" s="57"/>
+      <c r="FB30" s="85"/>
+      <c r="FC30" s="67"/>
+      <c r="FD30" s="68"/>
+      <c r="FE30" s="69"/>
+      <c r="FF30" s="70"/>
+      <c r="FG30" s="71"/>
+      <c r="FH30" s="72"/>
+      <c r="FI30" s="73"/>
+      <c r="FJ30" s="74"/>
+      <c r="FK30" s="75"/>
+      <c r="FL30" s="78"/>
+      <c r="FM30" s="57"/>
+      <c r="FN30" s="66"/>
+      <c r="FO30" s="67"/>
+      <c r="FP30" s="68"/>
+      <c r="FQ30" s="69"/>
+      <c r="FR30" s="70"/>
+      <c r="FS30" s="71"/>
+      <c r="FT30" s="72"/>
+      <c r="FU30" s="73"/>
+      <c r="FV30" s="74"/>
+      <c r="FW30" s="75"/>
+      <c r="FX30" s="78"/>
+      <c r="FY30" s="57"/>
+      <c r="FZ30" s="66"/>
+      <c r="GA30" s="67"/>
+      <c r="GB30" s="68"/>
+      <c r="GC30" s="69"/>
+      <c r="GD30" s="70"/>
+      <c r="GE30" s="71"/>
+      <c r="GF30" s="72"/>
+      <c r="GG30" s="73"/>
+      <c r="GH30" s="74"/>
+      <c r="GI30" s="75"/>
+      <c r="GJ30" s="78"/>
+      <c r="GK30" s="57"/>
+      <c r="GL30" s="8"/>
     </row>
-    <row r="31" spans="1:194" ht="22.5" customHeight="1" thickBot="1">
+    <row r="31" spans="1:194">
       <c r="A31" s="11"/>
-      <c r="B31" s="11"/>
-      <c r="C31" s="11"/>
+      <c r="B31" s="13"/>
+      <c r="C31" s="13"/>
       <c r="D31" s="11"/>
       <c r="E31" s="11"/>
-      <c r="F31" s="11"/>
-[...24 lines deleted...]
-      <c r="AA31" s="11"/>
+      <c r="F31" s="57" t="s">
+        <v>38</v>
+      </c>
+      <c r="G31" s="57"/>
+      <c r="H31" s="57"/>
+      <c r="I31" s="57"/>
+      <c r="J31" s="57"/>
+      <c r="K31" s="57"/>
+      <c r="L31" s="57"/>
+      <c r="M31" s="57"/>
+      <c r="N31" s="57"/>
+      <c r="O31" s="57"/>
+      <c r="P31" s="57"/>
+      <c r="Q31" s="57"/>
+      <c r="R31" s="57"/>
+      <c r="S31" s="57"/>
+      <c r="T31" s="57"/>
+      <c r="U31" s="57"/>
+      <c r="V31" s="57"/>
+      <c r="W31" s="58"/>
+      <c r="X31" s="58"/>
+      <c r="Y31" s="57"/>
+      <c r="Z31" s="57"/>
+      <c r="AA31" s="57"/>
       <c r="AB31" s="11"/>
       <c r="AC31" s="11"/>
       <c r="AD31" s="11"/>
       <c r="AE31" s="11"/>
       <c r="AF31" s="11"/>
-      <c r="AG31" s="11"/>
+      <c r="AG31" s="59"/>
       <c r="AH31" s="11"/>
-      <c r="AI31" s="11" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AI31" s="11"/>
       <c r="AJ31" s="11"/>
-      <c r="AK31" s="14"/>
-[...1 lines deleted...]
-      <c r="AM31" s="11"/>
+      <c r="AK31" s="11"/>
+      <c r="AL31" s="13"/>
+      <c r="AM31" s="13"/>
       <c r="AN31" s="11"/>
       <c r="AO31" s="11"/>
       <c r="AP31" s="11"/>
       <c r="AQ31" s="11"/>
       <c r="AR31" s="11"/>
-      <c r="AS31" s="11"/>
+      <c r="AS31" s="59"/>
       <c r="AT31" s="11"/>
-      <c r="AU31" s="11" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AU31" s="11"/>
       <c r="AV31" s="11"/>
-      <c r="AW31" s="14"/>
-[...1 lines deleted...]
-      <c r="AY31" s="11"/>
+      <c r="AW31" s="11"/>
+      <c r="AX31" s="13"/>
+      <c r="AY31" s="13"/>
       <c r="AZ31" s="11"/>
       <c r="BA31" s="11"/>
       <c r="BB31" s="11"/>
       <c r="BC31" s="11"/>
       <c r="BD31" s="11"/>
-      <c r="BE31" s="11"/>
+      <c r="BE31" s="59"/>
       <c r="BF31" s="11"/>
-      <c r="BG31" s="11" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="BG31" s="11"/>
       <c r="BH31" s="11"/>
-      <c r="BI31" s="14"/>
-[...1 lines deleted...]
-      <c r="BK31" s="11"/>
+      <c r="BI31" s="11"/>
+      <c r="BJ31" s="13"/>
+      <c r="BK31" s="13"/>
       <c r="BL31" s="11"/>
       <c r="BM31" s="11"/>
       <c r="BN31" s="11"/>
       <c r="BO31" s="11"/>
       <c r="BP31" s="11"/>
-      <c r="BQ31" s="11"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BQ31" s="59"/>
+      <c r="BR31" s="11"/>
       <c r="BS31" s="11"/>
       <c r="BT31" s="11"/>
-      <c r="BU31" s="14"/>
-[...1 lines deleted...]
-      <c r="BW31" s="11"/>
+      <c r="BU31" s="11"/>
+      <c r="BV31" s="60" t="s">
+        <v>25</v>
+      </c>
+      <c r="BW31" s="13"/>
       <c r="BX31" s="11"/>
       <c r="BY31" s="11"/>
       <c r="BZ31" s="11"/>
       <c r="CA31" s="11"/>
       <c r="CB31" s="11"/>
-      <c r="CC31" s="11"/>
+      <c r="CC31" s="59"/>
       <c r="CD31" s="11"/>
-      <c r="CE31" s="11" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="CE31" s="11"/>
       <c r="CF31" s="11"/>
-      <c r="CG31" s="14"/>
-[...70 lines deleted...]
-      <c r="EP31" s="77"/>
+      <c r="CG31" s="11"/>
+      <c r="CH31" s="57"/>
+      <c r="CI31" s="57" t="s">
+        <v>26</v>
+      </c>
+      <c r="CJ31" s="57"/>
+      <c r="CK31" s="57"/>
+      <c r="CL31" s="57"/>
+      <c r="CM31" s="57"/>
+      <c r="CN31" s="57"/>
+      <c r="CO31" s="57"/>
+      <c r="CP31" s="57"/>
+      <c r="CQ31" s="57"/>
+      <c r="CR31" s="57"/>
+      <c r="CS31" s="57"/>
+      <c r="CT31" s="57"/>
+      <c r="CU31" s="57"/>
+      <c r="CV31" s="57"/>
+      <c r="CW31" s="57"/>
+      <c r="CX31" s="57"/>
+      <c r="CY31" s="57"/>
+      <c r="CZ31" s="58"/>
+      <c r="DA31" s="58"/>
+      <c r="DB31" s="57"/>
+      <c r="DC31" s="57"/>
+      <c r="DD31" s="57"/>
+      <c r="DE31" s="57"/>
+      <c r="DF31" s="57"/>
+      <c r="DG31" s="57"/>
+      <c r="DH31" s="57"/>
+      <c r="DI31" s="57"/>
+      <c r="DJ31" s="57"/>
+      <c r="DK31" s="57"/>
+      <c r="DL31" s="57"/>
+      <c r="DM31" s="57"/>
+      <c r="DN31" s="57"/>
+      <c r="DO31" s="57"/>
+      <c r="DP31" s="57"/>
+      <c r="DQ31" s="57"/>
+      <c r="DR31" s="57"/>
+      <c r="DS31" s="57"/>
+      <c r="DT31" s="57"/>
+      <c r="DU31" s="57"/>
+      <c r="DV31" s="57"/>
+      <c r="DW31" s="57"/>
+      <c r="DX31" s="61"/>
+      <c r="DY31" s="61"/>
+      <c r="DZ31" s="57"/>
+      <c r="EA31" s="57"/>
+      <c r="EB31" s="57"/>
+      <c r="EC31" s="57"/>
+      <c r="ED31" s="57"/>
+      <c r="EE31" s="57"/>
+      <c r="EF31" s="57"/>
+      <c r="EG31" s="57"/>
+      <c r="EH31" s="57"/>
+      <c r="EI31" s="57"/>
+      <c r="EJ31" s="61"/>
+      <c r="EK31" s="61"/>
+      <c r="EL31" s="57"/>
+      <c r="EM31" s="57"/>
+      <c r="EN31" s="57"/>
+      <c r="EO31" s="57"/>
+      <c r="EP31" s="62"/>
       <c r="EQ31" s="11"/>
       <c r="ER31" s="11"/>
       <c r="ES31" s="11"/>
       <c r="ET31" s="11"/>
       <c r="EU31" s="11"/>
       <c r="EV31" s="11"/>
       <c r="EW31" s="11"/>
-      <c r="EX31" s="59"/>
-[...46 lines deleted...]
-      <c r="GK31" s="129"/>
+      <c r="EX31" s="11"/>
+      <c r="EY31" s="11"/>
+      <c r="EZ31" s="11"/>
+      <c r="FA31" s="11"/>
+      <c r="FB31" s="11"/>
+      <c r="FC31" s="8"/>
+      <c r="FD31" s="8"/>
+      <c r="FE31" s="8"/>
+      <c r="FF31" s="8"/>
+      <c r="FG31" s="8"/>
+      <c r="FH31" s="8"/>
+      <c r="FI31" s="8"/>
+      <c r="FJ31" s="8"/>
+      <c r="FK31" s="8"/>
+      <c r="FL31" s="8"/>
+      <c r="FM31" s="8"/>
+      <c r="FN31" s="8"/>
+      <c r="FO31" s="8"/>
+      <c r="FP31" s="8"/>
+      <c r="FQ31" s="9"/>
+      <c r="FR31" s="8"/>
+      <c r="FS31" s="8"/>
+      <c r="FT31" s="8"/>
+      <c r="FU31" s="8"/>
+      <c r="FV31" s="8"/>
+      <c r="FW31" s="8"/>
+      <c r="FX31" s="8"/>
+      <c r="FY31" s="8"/>
+      <c r="FZ31" s="8"/>
+      <c r="GA31" s="8"/>
+      <c r="GB31" s="8"/>
+      <c r="GC31" s="8"/>
+      <c r="GD31" s="8"/>
+      <c r="GE31" s="8"/>
+      <c r="GF31" s="8"/>
+      <c r="GG31" s="8"/>
+      <c r="GH31" s="8"/>
+      <c r="GI31" s="8"/>
+      <c r="GJ31" s="8"/>
+      <c r="GK31" s="8"/>
       <c r="GL31" s="8"/>
     </row>
-    <row r="32" spans="1:194" ht="20.25" customHeight="1" thickBot="1">
-[...225 lines deleted...]
-      <c r="GL32" s="8"/>
+    <row r="32" spans="1:194" ht="21" customHeight="1">
+      <c r="A32" s="11"/>
+      <c r="B32" s="12"/>
+      <c r="C32" s="12"/>
+      <c r="D32" s="12"/>
+      <c r="E32" s="12"/>
+      <c r="F32" s="12"/>
+      <c r="G32" s="12"/>
+      <c r="H32" s="12"/>
+      <c r="I32" s="12"/>
+      <c r="J32" s="12"/>
+      <c r="K32" s="12"/>
+      <c r="L32" s="12"/>
+      <c r="M32" s="12"/>
+      <c r="N32" s="12"/>
+      <c r="O32" s="12"/>
+      <c r="P32" s="12"/>
+      <c r="Q32" s="12"/>
+      <c r="R32" s="12"/>
+      <c r="S32" s="12"/>
+      <c r="T32" s="12"/>
+      <c r="U32" s="12"/>
+      <c r="V32" s="12"/>
+      <c r="W32" s="12"/>
+      <c r="X32" s="12"/>
+      <c r="Y32" s="12"/>
+      <c r="Z32" s="12"/>
+      <c r="AA32" s="12"/>
+      <c r="AB32" s="12"/>
+      <c r="AC32" s="12"/>
+      <c r="AD32" s="12"/>
+      <c r="AE32" s="12"/>
+      <c r="AF32" s="12"/>
+      <c r="AG32" s="12"/>
+      <c r="AH32" s="12"/>
+      <c r="AI32" s="12"/>
+      <c r="AJ32" s="12"/>
+      <c r="AK32" s="12"/>
+      <c r="AL32" s="12"/>
+      <c r="AM32" s="12"/>
+      <c r="AN32" s="12"/>
+      <c r="AO32" s="12"/>
+      <c r="AP32" s="12"/>
+      <c r="AQ32" s="12"/>
+      <c r="AR32" s="12"/>
+      <c r="AS32" s="12"/>
+      <c r="AT32" s="12"/>
+      <c r="AU32" s="12"/>
+      <c r="AV32" s="12"/>
+      <c r="AW32" s="12"/>
+      <c r="AX32" s="12"/>
+      <c r="AY32" s="12"/>
+      <c r="AZ32" s="12"/>
+      <c r="BA32" s="12"/>
+      <c r="BB32" s="12"/>
+      <c r="BC32" s="12"/>
+      <c r="BD32" s="12"/>
+      <c r="BE32" s="12"/>
+      <c r="BF32" s="12"/>
+      <c r="BG32" s="12"/>
+      <c r="BH32" s="12"/>
+      <c r="BI32" s="12"/>
+      <c r="BJ32" s="13"/>
+      <c r="BK32" s="11"/>
+      <c r="BL32" s="11"/>
+      <c r="BM32" s="11"/>
+      <c r="BN32" s="11"/>
+      <c r="BO32" s="11"/>
+      <c r="BP32" s="11"/>
+      <c r="BQ32" s="11"/>
+      <c r="BR32" s="11"/>
+      <c r="BS32" s="11"/>
+      <c r="BT32" s="11"/>
+      <c r="BU32" s="11"/>
+      <c r="BV32" s="160" t="s">
+        <v>23</v>
+      </c>
+      <c r="BW32" s="160"/>
+      <c r="BX32" s="160"/>
+      <c r="BY32" s="160"/>
+      <c r="BZ32" s="160"/>
+      <c r="CA32" s="160"/>
+      <c r="CB32" s="160"/>
+      <c r="CC32" s="160"/>
+      <c r="CD32" s="160"/>
+      <c r="CE32" s="160"/>
+      <c r="CF32" s="160"/>
+      <c r="CG32" s="160"/>
+      <c r="CH32" s="160"/>
+      <c r="CI32" s="160"/>
+      <c r="CJ32" s="160"/>
+      <c r="CK32" s="160"/>
+      <c r="CL32" s="160"/>
+      <c r="CM32" s="160"/>
+      <c r="CN32" s="160"/>
+      <c r="CO32" s="160"/>
+      <c r="CP32" s="160"/>
+      <c r="CQ32" s="160"/>
+      <c r="CR32" s="160"/>
+      <c r="CS32" s="160"/>
+      <c r="CT32" s="160"/>
+      <c r="CU32" s="160"/>
+      <c r="CV32" s="160"/>
+      <c r="CW32" s="160"/>
+      <c r="CX32" s="160"/>
+      <c r="CY32" s="160"/>
+      <c r="CZ32" s="160"/>
+      <c r="DA32" s="160"/>
+      <c r="DB32" s="160"/>
+      <c r="DC32" s="160"/>
+      <c r="DD32" s="160"/>
+      <c r="DE32" s="160"/>
+      <c r="DF32" s="160"/>
+      <c r="DG32" s="160"/>
+      <c r="DH32" s="160"/>
+      <c r="DI32" s="160"/>
+      <c r="DJ32" s="160"/>
+      <c r="DK32" s="160"/>
+      <c r="DL32" s="160"/>
+      <c r="DM32" s="160"/>
+      <c r="DN32" s="160"/>
+      <c r="DO32" s="160"/>
+      <c r="DP32" s="160"/>
+      <c r="DQ32" s="160"/>
+      <c r="DR32" s="160"/>
+      <c r="DS32" s="57"/>
+      <c r="DT32" s="57"/>
+      <c r="DU32" s="57"/>
+      <c r="DV32" s="57"/>
+      <c r="DW32" s="57"/>
+      <c r="DX32" s="61"/>
+      <c r="DY32" s="61"/>
+      <c r="DZ32" s="57"/>
+      <c r="EA32" s="57"/>
+      <c r="EB32" s="57"/>
+      <c r="EC32" s="57"/>
+      <c r="ED32" s="57"/>
+      <c r="EE32" s="57"/>
+      <c r="EF32" s="57"/>
+      <c r="EG32" s="57"/>
+      <c r="EH32" s="57"/>
+      <c r="EI32" s="57"/>
+      <c r="EJ32" s="61"/>
+      <c r="EK32" s="61"/>
+      <c r="EL32" s="57"/>
+      <c r="EM32" s="57"/>
+      <c r="EN32" s="57"/>
+      <c r="EO32" s="57"/>
+      <c r="EP32" s="167" t="s">
+        <v>23</v>
+      </c>
+      <c r="EQ32" s="167"/>
+      <c r="ER32" s="167"/>
+      <c r="ES32" s="167"/>
+      <c r="ET32" s="167"/>
+      <c r="EU32" s="167"/>
+      <c r="EV32" s="167"/>
+      <c r="EW32" s="167"/>
+      <c r="EX32" s="167"/>
+      <c r="EY32" s="167"/>
+      <c r="EZ32" s="167"/>
+      <c r="FA32" s="167"/>
+      <c r="FB32" s="167"/>
+      <c r="FC32" s="167"/>
+      <c r="FD32" s="167"/>
+      <c r="FE32" s="167"/>
+      <c r="FF32" s="167"/>
+      <c r="FG32" s="167"/>
+      <c r="FH32" s="167"/>
+      <c r="FI32" s="167"/>
+      <c r="FJ32" s="167"/>
+      <c r="FK32" s="167"/>
+      <c r="FL32" s="167"/>
+      <c r="FM32" s="167"/>
+      <c r="FN32" s="167"/>
+      <c r="FO32" s="167"/>
+      <c r="FP32" s="167"/>
+      <c r="FQ32" s="167"/>
+      <c r="FR32" s="167"/>
+      <c r="FS32" s="167"/>
+      <c r="FT32" s="167"/>
+      <c r="FU32" s="167"/>
+      <c r="FV32" s="167"/>
+      <c r="FW32" s="167"/>
+      <c r="FX32" s="167"/>
+      <c r="FY32" s="167"/>
+      <c r="FZ32" s="167"/>
+      <c r="GA32" s="167"/>
+      <c r="GB32" s="167"/>
+      <c r="GC32" s="167"/>
+      <c r="GD32" s="167"/>
+      <c r="GE32" s="167"/>
+      <c r="GF32" s="167"/>
+      <c r="GG32" s="167"/>
+      <c r="GH32" s="167"/>
+      <c r="GI32" s="167"/>
+      <c r="GJ32" s="167"/>
+      <c r="GK32" s="167"/>
+      <c r="GL32" s="167"/>
     </row>
-    <row r="33" spans="1:194" ht="34.5" customHeight="1" thickBot="1">
-[...576 lines deleted...]
-      </c>
+    <row r="33" spans="1:194" ht="22.5" customHeight="1" thickBot="1">
+      <c r="A33" s="11"/>
+      <c r="B33" s="11"/>
+      <c r="C33" s="11"/>
+      <c r="D33" s="11"/>
+      <c r="E33" s="11"/>
+      <c r="F33" s="11"/>
+      <c r="G33" s="11"/>
+      <c r="H33" s="11"/>
+      <c r="I33" s="11"/>
+      <c r="J33" s="11"/>
+      <c r="K33" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="L33" s="11"/>
+      <c r="M33" s="14"/>
+      <c r="N33" s="11"/>
+      <c r="O33" s="11"/>
+      <c r="P33" s="11"/>
+      <c r="Q33" s="11"/>
+      <c r="R33" s="11"/>
+      <c r="S33" s="11"/>
+      <c r="T33" s="11"/>
+      <c r="U33" s="11"/>
+      <c r="V33" s="11"/>
+      <c r="W33" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="X33" s="11"/>
+      <c r="Y33" s="14"/>
+      <c r="Z33" s="11"/>
+      <c r="AA33" s="11"/>
+      <c r="AB33" s="11"/>
+      <c r="AC33" s="11"/>
+      <c r="AD33" s="11"/>
+      <c r="AE33" s="11"/>
+      <c r="AF33" s="11"/>
+      <c r="AG33" s="11"/>
+      <c r="AH33" s="11"/>
+      <c r="AI33" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="AJ33" s="11"/>
+      <c r="AK33" s="14"/>
+      <c r="AL33" s="11"/>
+      <c r="AM33" s="11"/>
+      <c r="AN33" s="11"/>
+      <c r="AO33" s="11"/>
+      <c r="AP33" s="11"/>
+      <c r="AQ33" s="11"/>
+      <c r="AR33" s="11"/>
+      <c r="AS33" s="11"/>
+      <c r="AT33" s="11"/>
+      <c r="AU33" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="AV33" s="11"/>
+      <c r="AW33" s="14"/>
+      <c r="AX33" s="11"/>
+      <c r="AY33" s="11"/>
+      <c r="AZ33" s="11"/>
+      <c r="BA33" s="11"/>
+      <c r="BB33" s="11"/>
+      <c r="BC33" s="11"/>
+      <c r="BD33" s="11"/>
+      <c r="BE33" s="11"/>
+      <c r="BF33" s="11"/>
+      <c r="BG33" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="BH33" s="11"/>
+      <c r="BI33" s="14"/>
+      <c r="BJ33" s="11"/>
+      <c r="BK33" s="11"/>
+      <c r="BL33" s="11"/>
+      <c r="BM33" s="11"/>
+      <c r="BN33" s="11"/>
+      <c r="BO33" s="11"/>
+      <c r="BP33" s="11"/>
+      <c r="BQ33" s="11"/>
+      <c r="BR33" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="BS33" s="11"/>
+      <c r="BT33" s="11"/>
+      <c r="BU33" s="14"/>
+      <c r="BV33" s="11"/>
+      <c r="BW33" s="11"/>
+      <c r="BX33" s="11"/>
+      <c r="BY33" s="11"/>
+      <c r="BZ33" s="11"/>
+      <c r="CA33" s="11"/>
+      <c r="CB33" s="11"/>
+      <c r="CC33" s="11"/>
+      <c r="CD33" s="11"/>
+      <c r="CE33" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="CF33" s="11"/>
+      <c r="CG33" s="14"/>
+      <c r="CH33" s="57"/>
+      <c r="CI33" s="57"/>
+      <c r="CJ33" s="57"/>
+      <c r="CK33" s="57"/>
+      <c r="CL33" s="57"/>
+      <c r="CM33" s="57"/>
+      <c r="CN33" s="57"/>
+      <c r="CO33" s="57"/>
+      <c r="CP33" s="57" t="s">
+        <v>8</v>
+      </c>
+      <c r="CQ33" s="57"/>
+      <c r="CR33" s="57"/>
+      <c r="CS33" s="57"/>
+      <c r="CT33" s="57"/>
+      <c r="CU33" s="57"/>
+      <c r="CV33" s="57"/>
+      <c r="CW33" s="57"/>
+      <c r="CX33" s="57"/>
+      <c r="CY33" s="58"/>
+      <c r="CZ33" s="58"/>
+      <c r="DA33" s="58"/>
+      <c r="DB33" s="57"/>
+      <c r="DC33" s="57" t="s">
+        <v>8</v>
+      </c>
+      <c r="DD33" s="57"/>
+      <c r="DE33" s="57"/>
+      <c r="DF33" s="57"/>
+      <c r="DG33" s="57"/>
+      <c r="DH33" s="57"/>
+      <c r="DI33" s="57"/>
+      <c r="DJ33" s="57"/>
+      <c r="DK33" s="57"/>
+      <c r="DL33" s="57"/>
+      <c r="DM33" s="57"/>
+      <c r="DN33" s="57" t="s">
+        <v>8</v>
+      </c>
+      <c r="DO33" s="57"/>
+      <c r="DP33" s="57"/>
+      <c r="DQ33" s="57"/>
+      <c r="DR33" s="57"/>
+      <c r="DS33" s="57"/>
+      <c r="DT33" s="57"/>
+      <c r="DU33" s="57"/>
+      <c r="DV33" s="57"/>
+      <c r="DW33" s="57"/>
+      <c r="DX33" s="61"/>
+      <c r="DY33" s="61"/>
+      <c r="DZ33" s="57"/>
+      <c r="EA33" s="57" t="s">
+        <v>8</v>
+      </c>
+      <c r="EB33" s="57"/>
+      <c r="EC33" s="57"/>
+      <c r="ED33" s="57"/>
+      <c r="EE33" s="57"/>
+      <c r="EF33" s="57"/>
+      <c r="EG33" s="57"/>
+      <c r="EH33" s="57"/>
+      <c r="EI33" s="57"/>
+      <c r="EJ33" s="61"/>
+      <c r="EK33" s="61" t="s">
+        <v>8</v>
+      </c>
+      <c r="EL33" s="57"/>
+      <c r="EM33" s="57"/>
+      <c r="EN33" s="57"/>
+      <c r="EO33" s="57"/>
+      <c r="EP33" s="62"/>
+      <c r="EQ33" s="11"/>
+      <c r="ER33" s="11"/>
+      <c r="ES33" s="11"/>
+      <c r="ET33" s="11"/>
+      <c r="EU33" s="11"/>
+      <c r="EV33" s="11"/>
+      <c r="EW33" s="11"/>
+      <c r="EX33" s="57"/>
+      <c r="EY33" s="57"/>
+      <c r="EZ33" s="58"/>
+      <c r="FA33" s="58" t="s">
+        <v>8</v>
+      </c>
+      <c r="FB33" s="62"/>
+      <c r="FC33" s="11"/>
+      <c r="FD33" s="11"/>
+      <c r="FE33" s="11"/>
+      <c r="FF33" s="11"/>
+      <c r="FG33" s="11"/>
+      <c r="FH33" s="11"/>
+      <c r="FI33" s="11"/>
+      <c r="FJ33" s="57"/>
+      <c r="FK33" s="57"/>
+      <c r="FL33" s="58"/>
+      <c r="FM33" s="58" t="s">
+        <v>8</v>
+      </c>
+      <c r="FN33" s="11"/>
+      <c r="FO33" s="11"/>
+      <c r="FP33" s="11"/>
+      <c r="FQ33" s="11"/>
+      <c r="FR33" s="11"/>
+      <c r="FS33" s="11"/>
+      <c r="FT33" s="11"/>
+      <c r="FU33" s="163" t="s">
+        <v>8</v>
+      </c>
+      <c r="FV33" s="165"/>
+      <c r="FW33" s="165"/>
+      <c r="FX33" s="165"/>
+      <c r="FY33" s="165"/>
+      <c r="FZ33" s="11"/>
+      <c r="GA33" s="11"/>
+      <c r="GB33" s="11"/>
+      <c r="GC33" s="11"/>
+      <c r="GD33" s="11"/>
+      <c r="GE33" s="11"/>
+      <c r="GF33" s="11"/>
+      <c r="GG33" s="163" t="s">
+        <v>8</v>
+      </c>
+      <c r="GH33" s="165"/>
+      <c r="GI33" s="165"/>
+      <c r="GJ33" s="165"/>
+      <c r="GK33" s="165"/>
       <c r="GL33" s="8"/>
     </row>
-    <row r="34" spans="1:194" s="2" customFormat="1">
-[...567 lines deleted...]
-      <c r="GL34" s="43"/>
+    <row r="34" spans="1:194" ht="20.25" customHeight="1" thickBot="1">
+      <c r="A34" s="161"/>
+      <c r="B34" s="151" t="s">
+        <v>29</v>
+      </c>
+      <c r="C34" s="152"/>
+      <c r="D34" s="152"/>
+      <c r="E34" s="152"/>
+      <c r="F34" s="152"/>
+      <c r="G34" s="152"/>
+      <c r="H34" s="152"/>
+      <c r="I34" s="152"/>
+      <c r="J34" s="152"/>
+      <c r="K34" s="152"/>
+      <c r="L34" s="152"/>
+      <c r="M34" s="153"/>
+      <c r="N34" s="151" t="s">
+        <v>30</v>
+      </c>
+      <c r="O34" s="152"/>
+      <c r="P34" s="152"/>
+      <c r="Q34" s="152"/>
+      <c r="R34" s="152"/>
+      <c r="S34" s="152"/>
+      <c r="T34" s="152"/>
+      <c r="U34" s="152"/>
+      <c r="V34" s="152"/>
+      <c r="W34" s="152"/>
+      <c r="X34" s="152"/>
+      <c r="Y34" s="153"/>
+      <c r="Z34" s="151" t="s">
+        <v>31</v>
+      </c>
+      <c r="AA34" s="152"/>
+      <c r="AB34" s="152"/>
+      <c r="AC34" s="152"/>
+      <c r="AD34" s="152"/>
+      <c r="AE34" s="152"/>
+      <c r="AF34" s="152"/>
+      <c r="AG34" s="152"/>
+      <c r="AH34" s="152"/>
+      <c r="AI34" s="152"/>
+      <c r="AJ34" s="152"/>
+      <c r="AK34" s="153"/>
+      <c r="AL34" s="151" t="s">
+        <v>32</v>
+      </c>
+      <c r="AM34" s="152"/>
+      <c r="AN34" s="152"/>
+      <c r="AO34" s="152"/>
+      <c r="AP34" s="152"/>
+      <c r="AQ34" s="152"/>
+      <c r="AR34" s="152"/>
+      <c r="AS34" s="152"/>
+      <c r="AT34" s="152"/>
+      <c r="AU34" s="152"/>
+      <c r="AV34" s="152"/>
+      <c r="AW34" s="153"/>
+      <c r="AX34" s="151" t="s">
+        <v>33</v>
+      </c>
+      <c r="AY34" s="152"/>
+      <c r="AZ34" s="152"/>
+      <c r="BA34" s="152"/>
+      <c r="BB34" s="152"/>
+      <c r="BC34" s="152"/>
+      <c r="BD34" s="152"/>
+      <c r="BE34" s="152"/>
+      <c r="BF34" s="152"/>
+      <c r="BG34" s="152"/>
+      <c r="BH34" s="152"/>
+      <c r="BI34" s="153"/>
+      <c r="BJ34" s="151" t="s">
+        <v>34</v>
+      </c>
+      <c r="BK34" s="152"/>
+      <c r="BL34" s="152"/>
+      <c r="BM34" s="152"/>
+      <c r="BN34" s="152"/>
+      <c r="BO34" s="152"/>
+      <c r="BP34" s="152"/>
+      <c r="BQ34" s="152"/>
+      <c r="BR34" s="152"/>
+      <c r="BS34" s="152"/>
+      <c r="BT34" s="152"/>
+      <c r="BU34" s="153"/>
+      <c r="BV34" s="151" t="s">
+        <v>35</v>
+      </c>
+      <c r="BW34" s="152"/>
+      <c r="BX34" s="152"/>
+      <c r="BY34" s="152"/>
+      <c r="BZ34" s="152"/>
+      <c r="CA34" s="152"/>
+      <c r="CB34" s="152"/>
+      <c r="CC34" s="152"/>
+      <c r="CD34" s="152"/>
+      <c r="CE34" s="152"/>
+      <c r="CF34" s="152"/>
+      <c r="CG34" s="153"/>
+      <c r="CH34" s="151" t="s">
+        <v>36</v>
+      </c>
+      <c r="CI34" s="152"/>
+      <c r="CJ34" s="152"/>
+      <c r="CK34" s="152"/>
+      <c r="CL34" s="152"/>
+      <c r="CM34" s="152"/>
+      <c r="CN34" s="152"/>
+      <c r="CO34" s="152"/>
+      <c r="CP34" s="152"/>
+      <c r="CQ34" s="152"/>
+      <c r="CR34" s="152"/>
+      <c r="CS34" s="153"/>
+      <c r="CT34" s="151" t="s">
+        <v>37</v>
+      </c>
+      <c r="CU34" s="152"/>
+      <c r="CV34" s="152"/>
+      <c r="CW34" s="152"/>
+      <c r="CX34" s="152"/>
+      <c r="CY34" s="152"/>
+      <c r="CZ34" s="152"/>
+      <c r="DA34" s="152"/>
+      <c r="DB34" s="152"/>
+      <c r="DC34" s="152"/>
+      <c r="DD34" s="152"/>
+      <c r="DE34" s="153"/>
+      <c r="DF34" s="151" t="s">
+        <v>28</v>
+      </c>
+      <c r="DG34" s="152"/>
+      <c r="DH34" s="152"/>
+      <c r="DI34" s="152"/>
+      <c r="DJ34" s="152"/>
+      <c r="DK34" s="152"/>
+      <c r="DL34" s="152"/>
+      <c r="DM34" s="152"/>
+      <c r="DN34" s="152"/>
+      <c r="DO34" s="152"/>
+      <c r="DP34" s="152"/>
+      <c r="DQ34" s="153"/>
+      <c r="DR34" s="151" t="s">
+        <v>27</v>
+      </c>
+      <c r="DS34" s="152"/>
+      <c r="DT34" s="152"/>
+      <c r="DU34" s="152"/>
+      <c r="DV34" s="152"/>
+      <c r="DW34" s="152"/>
+      <c r="DX34" s="152"/>
+      <c r="DY34" s="152"/>
+      <c r="DZ34" s="152"/>
+      <c r="EA34" s="152"/>
+      <c r="EB34" s="152"/>
+      <c r="EC34" s="153"/>
+      <c r="ED34" s="157" t="s">
+        <v>42</v>
+      </c>
+      <c r="EE34" s="158"/>
+      <c r="EF34" s="158"/>
+      <c r="EG34" s="158"/>
+      <c r="EH34" s="158"/>
+      <c r="EI34" s="158"/>
+      <c r="EJ34" s="158"/>
+      <c r="EK34" s="158"/>
+      <c r="EL34" s="158"/>
+      <c r="EM34" s="158"/>
+      <c r="EN34" s="158"/>
+      <c r="EO34" s="159"/>
+      <c r="EP34" s="151" t="s">
+        <v>44</v>
+      </c>
+      <c r="EQ34" s="152"/>
+      <c r="ER34" s="152"/>
+      <c r="ES34" s="152"/>
+      <c r="ET34" s="152"/>
+      <c r="EU34" s="152"/>
+      <c r="EV34" s="152"/>
+      <c r="EW34" s="152"/>
+      <c r="EX34" s="152"/>
+      <c r="EY34" s="152"/>
+      <c r="EZ34" s="152"/>
+      <c r="FA34" s="153"/>
+      <c r="FB34" s="151" t="s">
+        <v>43</v>
+      </c>
+      <c r="FC34" s="152"/>
+      <c r="FD34" s="152"/>
+      <c r="FE34" s="152"/>
+      <c r="FF34" s="152"/>
+      <c r="FG34" s="152"/>
+      <c r="FH34" s="152"/>
+      <c r="FI34" s="152"/>
+      <c r="FJ34" s="152"/>
+      <c r="FK34" s="152"/>
+      <c r="FL34" s="152"/>
+      <c r="FM34" s="153"/>
+      <c r="FN34" s="151" t="s">
+        <v>45</v>
+      </c>
+      <c r="FO34" s="152"/>
+      <c r="FP34" s="152"/>
+      <c r="FQ34" s="152"/>
+      <c r="FR34" s="152"/>
+      <c r="FS34" s="152"/>
+      <c r="FT34" s="152"/>
+      <c r="FU34" s="152"/>
+      <c r="FV34" s="152"/>
+      <c r="FW34" s="152"/>
+      <c r="FX34" s="152"/>
+      <c r="FY34" s="153"/>
+      <c r="FZ34" s="151" t="s">
+        <v>41</v>
+      </c>
+      <c r="GA34" s="152"/>
+      <c r="GB34" s="152"/>
+      <c r="GC34" s="152"/>
+      <c r="GD34" s="152"/>
+      <c r="GE34" s="152"/>
+      <c r="GF34" s="152"/>
+      <c r="GG34" s="152"/>
+      <c r="GH34" s="152"/>
+      <c r="GI34" s="152"/>
+      <c r="GJ34" s="152"/>
+      <c r="GK34" s="153"/>
+      <c r="GL34" s="8"/>
     </row>
-    <row r="35" spans="1:194">
-[...566 lines deleted...]
-      <c r="GK35" s="25"/>
+    <row r="35" spans="1:194" ht="34.5" customHeight="1" thickBot="1">
+      <c r="A35" s="162"/>
+      <c r="B35" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" s="16" t="s">
+        <v>10</v>
+      </c>
+      <c r="D35" s="16" t="s">
+        <v>11</v>
+      </c>
+      <c r="E35" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="F35" s="16" t="s">
+        <v>13</v>
+      </c>
+      <c r="G35" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="H35" s="16" t="s">
+        <v>15</v>
+      </c>
+      <c r="I35" s="16" t="s">
+        <v>16</v>
+      </c>
+      <c r="J35" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="K35" s="16" t="s">
+        <v>18</v>
+      </c>
+      <c r="L35" s="16" t="s">
+        <v>19</v>
+      </c>
+      <c r="M35" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="N35" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="O35" s="16" t="s">
+        <v>10</v>
+      </c>
+      <c r="P35" s="16" t="s">
+        <v>11</v>
+      </c>
+      <c r="Q35" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="R35" s="16" t="s">
+        <v>13</v>
+      </c>
+      <c r="S35" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="T35" s="16" t="s">
+        <v>15</v>
+      </c>
+      <c r="U35" s="16" t="s">
+        <v>16</v>
+      </c>
+      <c r="V35" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="W35" s="16" t="s">
+        <v>18</v>
+      </c>
+      <c r="X35" s="16" t="s">
+        <v>19</v>
+      </c>
+      <c r="Y35" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="Z35" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="AA35" s="16" t="s">
+        <v>10</v>
+      </c>
+      <c r="AB35" s="16" t="s">
+        <v>11</v>
+      </c>
+      <c r="AC35" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="AD35" s="16" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE35" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="AF35" s="16" t="s">
+        <v>15</v>
+      </c>
+      <c r="AG35" s="16" t="s">
+        <v>16</v>
+      </c>
+      <c r="AH35" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="AI35" s="16" t="s">
+        <v>18</v>
+      </c>
+      <c r="AJ35" s="16" t="s">
+        <v>19</v>
+      </c>
+      <c r="AK35" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="AL35" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="AM35" s="16" t="s">
+        <v>10</v>
+      </c>
+      <c r="AN35" s="16" t="s">
+        <v>11</v>
+      </c>
+      <c r="AO35" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="AP35" s="16" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ35" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="AR35" s="16" t="s">
+        <v>15</v>
+      </c>
+      <c r="AS35" s="16" t="s">
+        <v>16</v>
+      </c>
+      <c r="AT35" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="AU35" s="16" t="s">
+        <v>18</v>
+      </c>
+      <c r="AV35" s="16" t="s">
+        <v>19</v>
+      </c>
+      <c r="AW35" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="AX35" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="AY35" s="16" t="s">
+        <v>10</v>
+      </c>
+      <c r="AZ35" s="16" t="s">
+        <v>11</v>
+      </c>
+      <c r="BA35" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="BB35" s="16" t="s">
+        <v>13</v>
+      </c>
+      <c r="BC35" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="BD35" s="16" t="s">
+        <v>15</v>
+      </c>
+      <c r="BE35" s="16" t="s">
+        <v>16</v>
+      </c>
+      <c r="BF35" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="BG35" s="16" t="s">
+        <v>18</v>
+      </c>
+      <c r="BH35" s="16" t="s">
+        <v>19</v>
+      </c>
+      <c r="BI35" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="BJ35" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="BK35" s="16" t="s">
+        <v>10</v>
+      </c>
+      <c r="BL35" s="16" t="s">
+        <v>11</v>
+      </c>
+      <c r="BM35" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="BN35" s="16" t="s">
+        <v>13</v>
+      </c>
+      <c r="BO35" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="BP35" s="16" t="s">
+        <v>15</v>
+      </c>
+      <c r="BQ35" s="16" t="s">
+        <v>16</v>
+      </c>
+      <c r="BR35" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="BS35" s="16" t="s">
+        <v>18</v>
+      </c>
+      <c r="BT35" s="16" t="s">
+        <v>19</v>
+      </c>
+      <c r="BU35" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="BV35" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="BW35" s="16" t="s">
+        <v>10</v>
+      </c>
+      <c r="BX35" s="16" t="s">
+        <v>11</v>
+      </c>
+      <c r="BY35" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="BZ35" s="16" t="s">
+        <v>13</v>
+      </c>
+      <c r="CA35" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="CB35" s="16" t="s">
+        <v>15</v>
+      </c>
+      <c r="CC35" s="16" t="s">
+        <v>16</v>
+      </c>
+      <c r="CD35" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="CE35" s="16" t="s">
+        <v>18</v>
+      </c>
+      <c r="CF35" s="16" t="s">
+        <v>19</v>
+      </c>
+      <c r="CG35" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="CH35" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="CI35" s="16" t="s">
+        <v>10</v>
+      </c>
+      <c r="CJ35" s="16" t="s">
+        <v>11</v>
+      </c>
+      <c r="CK35" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="CL35" s="16" t="s">
+        <v>13</v>
+      </c>
+      <c r="CM35" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="CN35" s="16" t="s">
+        <v>15</v>
+      </c>
+      <c r="CO35" s="16" t="s">
+        <v>16</v>
+      </c>
+      <c r="CP35" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="CQ35" s="16" t="s">
+        <v>18</v>
+      </c>
+      <c r="CR35" s="16" t="s">
+        <v>19</v>
+      </c>
+      <c r="CS35" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="CT35" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="CU35" s="16" t="s">
+        <v>10</v>
+      </c>
+      <c r="CV35" s="16" t="s">
+        <v>11</v>
+      </c>
+      <c r="CW35" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="CX35" s="16" t="s">
+        <v>13</v>
+      </c>
+      <c r="CY35" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="CZ35" s="16" t="s">
+        <v>15</v>
+      </c>
+      <c r="DA35" s="16" t="s">
+        <v>16</v>
+      </c>
+      <c r="DB35" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="DC35" s="16" t="s">
+        <v>18</v>
+      </c>
+      <c r="DD35" s="16" t="s">
+        <v>19</v>
+      </c>
+      <c r="DE35" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="DF35" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="DG35" s="16" t="s">
+        <v>10</v>
+      </c>
+      <c r="DH35" s="16" t="s">
+        <v>11</v>
+      </c>
+      <c r="DI35" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="DJ35" s="16" t="s">
+        <v>13</v>
+      </c>
+      <c r="DK35" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="DL35" s="16" t="s">
+        <v>15</v>
+      </c>
+      <c r="DM35" s="16" t="s">
+        <v>16</v>
+      </c>
+      <c r="DN35" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="DO35" s="16" t="s">
+        <v>18</v>
+      </c>
+      <c r="DP35" s="16" t="s">
+        <v>19</v>
+      </c>
+      <c r="DQ35" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="DR35" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="DS35" s="16" t="s">
+        <v>10</v>
+      </c>
+      <c r="DT35" s="16" t="s">
+        <v>11</v>
+      </c>
+      <c r="DU35" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="DV35" s="16" t="s">
+        <v>13</v>
+      </c>
+      <c r="DW35" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="DX35" s="16" t="s">
+        <v>15</v>
+      </c>
+      <c r="DY35" s="16" t="s">
+        <v>16</v>
+      </c>
+      <c r="DZ35" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="EA35" s="16" t="s">
+        <v>18</v>
+      </c>
+      <c r="EB35" s="16" t="s">
+        <v>19</v>
+      </c>
+      <c r="EC35" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="ED35" s="150" t="s">
+        <v>9</v>
+      </c>
+      <c r="EE35" s="150" t="s">
+        <v>10</v>
+      </c>
+      <c r="EF35" s="150" t="s">
+        <v>11</v>
+      </c>
+      <c r="EG35" s="150" t="s">
+        <v>12</v>
+      </c>
+      <c r="EH35" s="150" t="s">
+        <v>13</v>
+      </c>
+      <c r="EI35" s="150" t="s">
+        <v>14</v>
+      </c>
+      <c r="EJ35" s="150" t="s">
+        <v>15</v>
+      </c>
+      <c r="EK35" s="150" t="s">
+        <v>16</v>
+      </c>
+      <c r="EL35" s="150" t="s">
+        <v>17</v>
+      </c>
+      <c r="EM35" s="150" t="s">
+        <v>18</v>
+      </c>
+      <c r="EN35" s="150" t="s">
+        <v>19</v>
+      </c>
+      <c r="EO35" s="150" t="s">
+        <v>40</v>
+      </c>
+      <c r="EP35" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="EQ35" s="16" t="s">
+        <v>10</v>
+      </c>
+      <c r="ER35" s="16" t="s">
+        <v>11</v>
+      </c>
+      <c r="ES35" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="ET35" s="16" t="s">
+        <v>13</v>
+      </c>
+      <c r="EU35" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="EV35" s="16" t="s">
+        <v>15</v>
+      </c>
+      <c r="EW35" s="16" t="s">
+        <v>16</v>
+      </c>
+      <c r="EX35" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="EY35" s="16" t="s">
+        <v>18</v>
+      </c>
+      <c r="EZ35" s="16" t="s">
+        <v>19</v>
+      </c>
+      <c r="FA35" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="FB35" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="FC35" s="16" t="s">
+        <v>10</v>
+      </c>
+      <c r="FD35" s="16" t="s">
+        <v>11</v>
+      </c>
+      <c r="FE35" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="FF35" s="16" t="s">
+        <v>13</v>
+      </c>
+      <c r="FG35" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="FH35" s="16" t="s">
+        <v>15</v>
+      </c>
+      <c r="FI35" s="16" t="s">
+        <v>16</v>
+      </c>
+      <c r="FJ35" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="FK35" s="16" t="s">
+        <v>18</v>
+      </c>
+      <c r="FL35" s="16" t="s">
+        <v>19</v>
+      </c>
+      <c r="FM35" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="FN35" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="FO35" s="16" t="s">
+        <v>10</v>
+      </c>
+      <c r="FP35" s="16" t="s">
+        <v>11</v>
+      </c>
+      <c r="FQ35" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="FR35" s="16" t="s">
+        <v>13</v>
+      </c>
+      <c r="FS35" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="FT35" s="16" t="s">
+        <v>15</v>
+      </c>
+      <c r="FU35" s="16" t="s">
+        <v>16</v>
+      </c>
+      <c r="FV35" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="FW35" s="16" t="s">
+        <v>18</v>
+      </c>
+      <c r="FX35" s="16" t="s">
+        <v>19</v>
+      </c>
+      <c r="FY35" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="FZ35" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="GA35" s="16" t="s">
+        <v>10</v>
+      </c>
+      <c r="GB35" s="16" t="s">
+        <v>11</v>
+      </c>
+      <c r="GC35" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="GD35" s="16" t="s">
+        <v>13</v>
+      </c>
+      <c r="GE35" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="GF35" s="16" t="s">
+        <v>15</v>
+      </c>
+      <c r="GG35" s="16" t="s">
+        <v>16</v>
+      </c>
+      <c r="GH35" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="GI35" s="16" t="s">
+        <v>18</v>
+      </c>
+      <c r="GJ35" s="16" t="s">
+        <v>19</v>
+      </c>
+      <c r="GK35" s="16" t="s">
+        <v>40</v>
+      </c>
       <c r="GL35" s="8"/>
     </row>
-    <row r="36" spans="1:194" ht="14.25" customHeight="1">
-[...3 lines deleted...]
-      <c r="B36" s="25">
+    <row r="36" spans="1:194" s="2" customFormat="1">
+      <c r="A36" s="17" t="s">
         <v>0</v>
       </c>
-      <c r="C36" s="25">
-[...246 lines deleted...]
-        <v>79.051706953999997</v>
+      <c r="B36" s="18">
+        <v>46.946688830465398</v>
+      </c>
+      <c r="C36" s="18">
+        <v>93.893377660930796</v>
+      </c>
+      <c r="D36" s="19">
+        <v>140.84006649139621</v>
+      </c>
+      <c r="E36" s="19">
+        <v>187.78675532186159</v>
+      </c>
+      <c r="F36" s="20">
+        <v>234.73344415232702</v>
+      </c>
+      <c r="G36" s="21">
+        <v>281.68013298279243</v>
+      </c>
+      <c r="H36" s="22">
+        <v>456.75972137038127</v>
+      </c>
+      <c r="I36" s="18">
+        <v>665.54079421197014</v>
+      </c>
+      <c r="J36" s="18">
+        <v>1078.6592485504639</v>
+      </c>
+      <c r="K36" s="18">
+        <v>1514.3209520743978</v>
+      </c>
+      <c r="L36" s="18">
+        <v>1603.7801826736131</v>
+      </c>
+      <c r="M36" s="18">
+        <v>1650.7268715040784</v>
+      </c>
+      <c r="N36" s="18">
+        <v>34.959875725758607</v>
+      </c>
+      <c r="O36" s="18">
+        <v>69.919751451517214</v>
+      </c>
+      <c r="P36" s="19">
+        <v>104.87962717727582</v>
+      </c>
+      <c r="Q36" s="19">
+        <v>139.83950290303443</v>
+      </c>
+      <c r="R36" s="20">
+        <v>174.79937862879305</v>
+      </c>
+      <c r="S36" s="21">
+        <v>209.75925435455164</v>
+      </c>
+      <c r="T36" s="22">
+        <v>398.0313347042503</v>
+      </c>
+      <c r="U36" s="18">
+        <v>610.98698709394887</v>
+      </c>
+      <c r="V36" s="18">
+        <v>1021.3183593005775</v>
+      </c>
+      <c r="W36" s="18">
+        <v>1310.911136368346</v>
+      </c>
+      <c r="X36" s="18">
+        <v>1351.1903942191045</v>
+      </c>
+      <c r="Y36" s="18">
+        <v>1386.1502699448633</v>
+      </c>
+      <c r="Z36" s="18">
+        <v>15.269706400000008</v>
+      </c>
+      <c r="AA36" s="18">
+        <v>30.539412800000015</v>
+      </c>
+      <c r="AB36" s="19">
+        <v>45.809119200000012</v>
+      </c>
+      <c r="AC36" s="19">
+        <v>61.07882560000003</v>
+      </c>
+      <c r="AD36" s="20">
+        <v>76.348532000000034</v>
+      </c>
+      <c r="AE36" s="21">
+        <v>91.618238400000052</v>
+      </c>
+      <c r="AF36" s="22">
+        <v>269.39093881119504</v>
+      </c>
+      <c r="AG36" s="18">
+        <v>456.54810998190396</v>
+      </c>
+      <c r="AH36" s="18">
+        <v>846.85137780182504</v>
+      </c>
+      <c r="AI36" s="18">
+        <v>1128.8752153853563</v>
+      </c>
+      <c r="AJ36" s="18">
+        <v>1154.4473919528564</v>
+      </c>
+      <c r="AK36" s="18">
+        <v>1169.7170983528563</v>
+      </c>
+      <c r="AL36" s="18">
+        <v>17.276112780006741</v>
+      </c>
+      <c r="AM36" s="18">
+        <v>34.552225560013483</v>
+      </c>
+      <c r="AN36" s="19">
+        <v>51.828338340020224</v>
+      </c>
+      <c r="AO36" s="19">
+        <v>69.104451120026965</v>
+      </c>
+      <c r="AP36" s="20">
+        <v>86.380563900033707</v>
+      </c>
+      <c r="AQ36" s="21">
+        <v>103.65667668004045</v>
+      </c>
+      <c r="AR36" s="22">
+        <v>245.40034294001717</v>
+      </c>
+      <c r="AS36" s="18">
+        <v>402.24503143835494</v>
+      </c>
+      <c r="AT36" s="18">
+        <v>884.24528996231902</v>
+      </c>
+      <c r="AU36" s="18">
+        <v>1170.9565160783632</v>
+      </c>
+      <c r="AV36" s="18">
+        <v>1198.5322466333698</v>
+      </c>
+      <c r="AW36" s="18">
+        <v>1215.8083594133766</v>
+      </c>
+      <c r="AX36" s="18">
+        <v>21.222039600752815</v>
+      </c>
+      <c r="AY36" s="18">
+        <v>42.44407920150563</v>
+      </c>
+      <c r="AZ36" s="19">
+        <v>63.666118802258453</v>
+      </c>
+      <c r="BA36" s="19">
+        <v>84.888158403011261</v>
+      </c>
+      <c r="BB36" s="20">
+        <v>106.11019800376408</v>
+      </c>
+      <c r="BC36" s="21">
+        <v>127.33223760451689</v>
+      </c>
+      <c r="BD36" s="22">
+        <v>294.09849961977216</v>
+      </c>
+      <c r="BE36" s="18">
+        <v>478.84967099519577</v>
+      </c>
+      <c r="BF36" s="18">
+        <v>1579.9992521469139</v>
+      </c>
+      <c r="BG36" s="18">
+        <v>1971.8244997730378</v>
+      </c>
+      <c r="BH36" s="18">
+        <v>2025.2492507836907</v>
+      </c>
+      <c r="BI36" s="18">
+        <v>2046.4713851469999</v>
+      </c>
+      <c r="BJ36" s="18">
+        <v>22.18398097148712</v>
+      </c>
+      <c r="BK36" s="18">
+        <v>44.36796194297424</v>
+      </c>
+      <c r="BL36" s="19">
+        <v>66.55194291446135</v>
+      </c>
+      <c r="BM36" s="19">
+        <v>88.73592388594848</v>
+      </c>
+      <c r="BN36" s="20">
+        <v>110.9199048574356</v>
+      </c>
+      <c r="BO36" s="21">
+        <v>133.1038858289227</v>
+      </c>
+      <c r="BP36" s="22">
+        <v>376.02763933228675</v>
+      </c>
+      <c r="BQ36" s="18">
+        <v>642.09828128385084</v>
+      </c>
+      <c r="BR36" s="18">
+        <v>1630.6686892870596</v>
+      </c>
+      <c r="BS36" s="18">
+        <v>2029.4449615468295</v>
+      </c>
+      <c r="BT36" s="18">
+        <v>2089.9814321236918</v>
+      </c>
+      <c r="BU36" s="18">
+        <v>2112.1590723702634</v>
+      </c>
+      <c r="BV36" s="18">
+        <v>48.256181739749969</v>
+      </c>
+      <c r="BW36" s="18">
+        <v>96.512363479499939</v>
+      </c>
+      <c r="BX36" s="19">
+        <v>140.6354049952499</v>
+      </c>
+      <c r="BY36" s="19">
+        <v>185.37265392499987</v>
+      </c>
+      <c r="BZ36" s="20">
+        <v>218.09750113741654</v>
+      </c>
+      <c r="CA36" s="21">
+        <v>244.0442991144165</v>
+      </c>
+      <c r="CB36" s="22">
+        <v>493.91335830775171</v>
+      </c>
+      <c r="CC36" s="21">
+        <v>764.16722962717631</v>
+      </c>
+      <c r="CD36" s="18">
+        <v>1866.0618359987093</v>
+      </c>
+      <c r="CE36" s="18">
+        <v>2443.8403455891143</v>
+      </c>
+      <c r="CF36" s="18">
+        <v>2563.9457947788428</v>
+      </c>
+      <c r="CG36" s="18">
+        <v>2775.6135152545335</v>
       </c>
       <c r="CH36" s="25">
-        <v>1.7628816503688678</v>
+        <v>40.552364285007215</v>
       </c>
       <c r="CI36" s="25">
-        <v>3.5257633007377356</v>
+        <v>81.10472857001443</v>
       </c>
       <c r="CJ36" s="25">
-        <v>5.2886449511066029</v>
+        <v>121.65709285502165</v>
       </c>
       <c r="CK36" s="25">
-        <v>7.0515266014754712</v>
+        <v>162.20945714002886</v>
       </c>
       <c r="CL36" s="25">
-        <v>8.8144082518443394</v>
+        <v>202.76182142503609</v>
       </c>
       <c r="CM36" s="25">
-        <v>10.577289902213208</v>
+        <v>243.31418571004332</v>
       </c>
       <c r="CN36" s="25">
-        <v>12.340171552582076</v>
+        <v>528.66535278761967</v>
       </c>
       <c r="CO36" s="25">
-        <v>14.103053202950944</v>
+        <v>822.99554617199601</v>
       </c>
       <c r="CP36" s="25">
-        <v>54.756202958043815</v>
+        <v>2442.8790063864626</v>
       </c>
       <c r="CQ36" s="25">
-        <v>72.929996163688685</v>
+        <v>2929.7542448904883</v>
       </c>
       <c r="CR36" s="25">
-        <v>78.914740314057553</v>
+        <v>2985.8608824108705</v>
       </c>
       <c r="CS36" s="25">
-        <v>80.677621964426422</v>
-[...2 lines deleted...]
-        <v>1.3753679558079994</v>
+        <v>3026.4132466958777</v>
+      </c>
+      <c r="CT36" s="25">
+        <v>32.092755878089278</v>
       </c>
       <c r="CU36" s="25">
-        <v>4.1371580819799982</v>
-[...29 lines deleted...]
-        <v>147.08064583420187</v>
+        <v>96.681524945343341</v>
+      </c>
+      <c r="CV36" s="25">
+        <v>192.0653482356297</v>
+      </c>
+      <c r="CW36" s="25">
+        <v>291.22990373865292</v>
+      </c>
+      <c r="CX36" s="26">
+        <v>374.20298033553934</v>
+      </c>
+      <c r="CY36" s="27">
+        <v>435.33320767148786</v>
+      </c>
+      <c r="CZ36" s="27">
+        <v>780.58676688743049</v>
+      </c>
+      <c r="DA36" s="27">
+        <v>1103.5100512303086</v>
+      </c>
+      <c r="DB36" s="25">
+        <v>2687.0740798969509</v>
+      </c>
+      <c r="DC36" s="25">
+        <v>3144.5595256168672</v>
+      </c>
+      <c r="DD36" s="25">
+        <v>3534.1278516526891</v>
+      </c>
+      <c r="DE36" s="25">
+        <v>4059.5127427251418</v>
       </c>
       <c r="DF36" s="28">
-        <v>0.12892709230711707</v>
+        <v>29.66703728286635</v>
       </c>
       <c r="DG36" s="28">
-        <v>0.25785418461423415</v>
+        <v>59.334074565732699</v>
       </c>
       <c r="DH36" s="28">
-        <v>0.38678127692135122</v>
+        <v>89.001111848599052</v>
       </c>
       <c r="DI36" s="28">
-        <v>0.5157083692284683</v>
+        <v>118.6681491314654</v>
       </c>
       <c r="DJ36" s="28">
-        <v>0.64463546153558537</v>
+        <v>148.33518641433176</v>
       </c>
       <c r="DK36" s="28">
-        <v>0.77356255384270245</v>
+        <v>178.0022236971981</v>
       </c>
       <c r="DL36" s="28">
-        <v>0.90248964614981952</v>
+        <v>366.28107414724775</v>
       </c>
       <c r="DM36" s="28">
-        <v>1.1395228904569366</v>
+        <v>579.76869891929732</v>
       </c>
       <c r="DN36" s="28">
-        <v>99.985537981464049</v>
+        <v>2966.3379033618703</v>
       </c>
       <c r="DO36" s="28">
-        <v>124.8738192266426</v>
+        <v>3508.7729128578103</v>
       </c>
       <c r="DP36" s="28">
-        <v>127.07581644394972</v>
+        <v>3550.0683447831766</v>
       </c>
       <c r="DQ36" s="28">
-        <v>127.20474353625684</v>
-[...2 lines deleted...]
-        <v>0.1811380000000006</v>
+        <v>3579.7353820660428</v>
+      </c>
+      <c r="DR36" s="25">
+        <v>29.845251561841966</v>
       </c>
       <c r="DS36" s="25">
-        <v>0.36227600000000121</v>
+        <v>59.690503123683932</v>
       </c>
       <c r="DT36" s="28">
-        <v>0.54341400000000184</v>
+        <v>89.535754685525902</v>
       </c>
       <c r="DU36" s="28">
-        <v>0.72455200000000242</v>
+        <v>119.38100624736786</v>
       </c>
       <c r="DV36" s="29">
-        <v>0.90569000000000299</v>
-[...8 lines deleted...]
-        <v>2.0715079027191767</v>
+        <v>149.22625780920984</v>
+      </c>
+      <c r="DW36" s="56">
+        <v>179.0715093710518</v>
+      </c>
+      <c r="DX36" s="56">
+        <v>314.65124301994547</v>
+      </c>
+      <c r="DY36" s="56">
+        <v>455.5278560943392</v>
       </c>
       <c r="DZ36" s="28">
-        <v>102.21913368617878</v>
+        <v>2823.715927120501</v>
       </c>
       <c r="EA36" s="28">
-        <v>130.83207945579727</v>
+        <v>3388.0128341608261</v>
       </c>
       <c r="EB36" s="28">
-        <v>134.06215495579727</v>
+        <v>3435.1336382226682</v>
       </c>
       <c r="EC36" s="28">
-        <v>134.24329295579727</v>
-[...32 lines deleted...]
-        <v>179.58900256038467</v>
+        <v>3464.9788897845101</v>
+      </c>
+      <c r="ED36" s="28">
+        <v>33.228303797740502</v>
+      </c>
+      <c r="EE36" s="25">
+        <v>66.456607595481003</v>
+      </c>
+      <c r="EF36" s="28">
+        <v>99.684911393221512</v>
+      </c>
+      <c r="EG36" s="28">
+        <v>132.91321519096201</v>
+      </c>
+      <c r="EH36" s="29">
+        <v>166.1415189887025</v>
+      </c>
+      <c r="EI36" s="56">
+        <v>199.369822786443</v>
+      </c>
+      <c r="EJ36" s="56">
+        <v>388.6189741579733</v>
+      </c>
+      <c r="EK36" s="56">
+        <v>596.34329757150363</v>
+      </c>
+      <c r="EL36" s="28">
+        <v>4333.0190053572824</v>
+      </c>
+      <c r="EM36" s="28">
+        <v>5051.8462764065853</v>
+      </c>
+      <c r="EN36" s="28">
+        <v>5103.168715929326</v>
       </c>
       <c r="EO36" s="28">
-        <v>213.95695634773432</v>
-[...133 lines deleted...]
-      <c r="GL36" s="8"/>
+        <v>5136.3970197270646</v>
+      </c>
+      <c r="EP36" s="88">
+        <v>37.730850319462355</v>
+      </c>
+      <c r="EQ36" s="32">
+        <v>75.461700638924711</v>
+      </c>
+      <c r="ER36" s="33">
+        <v>113.19255095838707</v>
+      </c>
+      <c r="ES36" s="34">
+        <v>150.92340127784942</v>
+      </c>
+      <c r="ET36" s="35">
+        <v>188.65425159731177</v>
+      </c>
+      <c r="EU36" s="89">
+        <v>226.38510191677412</v>
+      </c>
+      <c r="EV36" s="37">
+        <v>451.44103746456364</v>
+      </c>
+      <c r="EW36" s="90">
+        <v>690.11766597235317</v>
+      </c>
+      <c r="EX36" s="39">
+        <v>4214.7739732074624</v>
+      </c>
+      <c r="EY36" s="40">
+        <v>4920.5242320565067</v>
+      </c>
+      <c r="EZ36" s="77">
+        <v>4974.6407020509687</v>
+      </c>
+      <c r="FA36" s="25">
+        <v>5012.3715523704313</v>
+      </c>
+      <c r="FB36" s="88">
+        <v>44.261555070999997</v>
+      </c>
+      <c r="FC36" s="32">
+        <v>88.523110141999993</v>
+      </c>
+      <c r="FD36" s="33">
+        <v>132.78466521299998</v>
+      </c>
+      <c r="FE36" s="34">
+        <v>177.04622028399999</v>
+      </c>
+      <c r="FF36" s="35">
+        <v>221.30777535499999</v>
+      </c>
+      <c r="FG36" s="36">
+        <v>265.56933042599996</v>
+      </c>
+      <c r="FH36" s="37">
+        <v>498.0788682990833</v>
+      </c>
+      <c r="FI36" s="38">
+        <v>741.81288616016661</v>
+      </c>
+      <c r="FJ36" s="39">
+        <v>4753.802736028204</v>
+      </c>
+      <c r="FK36" s="40">
+        <v>5495.8957247078333</v>
+      </c>
+      <c r="FL36" s="77">
+        <v>5555.5107550913335</v>
+      </c>
+      <c r="FM36" s="25">
+        <v>5599.7723101623333</v>
+      </c>
+      <c r="FN36" s="31">
+        <v>47.69761318583334</v>
+      </c>
+      <c r="FO36" s="32">
+        <v>95.395226371666681</v>
+      </c>
+      <c r="FP36" s="33">
+        <v>143.09283955750001</v>
+      </c>
+      <c r="FQ36" s="34">
+        <v>190.79045274333336</v>
+      </c>
+      <c r="FR36" s="35">
+        <v>238.48806592916671</v>
+      </c>
+      <c r="FS36" s="36">
+        <v>286.18567911500003</v>
+      </c>
+      <c r="FT36" s="37">
+        <v>701.67954871749998</v>
+      </c>
+      <c r="FU36" s="38">
+        <v>1126.1418497560001</v>
+      </c>
+      <c r="FV36" s="39">
+        <v>5424.502542893546</v>
+      </c>
+      <c r="FW36" s="40">
+        <v>6449.2914729169988</v>
+      </c>
+      <c r="FX36" s="77">
+        <v>6518.2515861028323</v>
+      </c>
+      <c r="FY36" s="25">
+        <v>6565.949199288666</v>
+      </c>
+      <c r="FZ36" s="31">
+        <v>49.583314100000003</v>
+      </c>
+      <c r="GA36" s="32">
+        <v>231.24059533541669</v>
+      </c>
+      <c r="GB36" s="33">
+        <v>333.29752442500001</v>
+      </c>
+      <c r="GC36" s="34">
+        <v>409.8214322583334</v>
+      </c>
+      <c r="GD36" s="35">
+        <v>458.59482633541671</v>
+      </c>
+      <c r="GE36" s="36">
+        <v>495.1247014570834</v>
+      </c>
+      <c r="GF36" s="37">
+        <v>910.94428642383343</v>
+      </c>
+      <c r="GG36" s="38"/>
+      <c r="GH36" s="39"/>
+      <c r="GI36" s="40"/>
+      <c r="GJ36" s="77"/>
+      <c r="GK36" s="25"/>
+      <c r="GL36" s="41"/>
     </row>
-    <row r="37" spans="1:194" ht="12.75" customHeight="1">
-[...1 lines deleted...]
-        <v>3</v>
+    <row r="37" spans="1:194">
+      <c r="A37" s="42" t="s">
+        <v>1</v>
       </c>
       <c r="B37" s="25">
-        <v>27.364742094516235</v>
+        <v>0.61850238898330212</v>
       </c>
       <c r="C37" s="25">
-        <v>54.729484189032469</v>
+        <v>1.2370047779666042</v>
       </c>
       <c r="D37" s="28">
-        <v>82.094226283548707</v>
+        <v>1.8555071669499064</v>
       </c>
       <c r="E37" s="28">
-        <v>109.45896837806494</v>
+        <v>2.4740095559332085</v>
       </c>
       <c r="F37" s="29">
-        <v>136.82371047258118</v>
+        <v>3.0925119449165104</v>
       </c>
       <c r="G37" s="30">
-        <v>164.18845256709741</v>
-[...2 lines deleted...]
-        <v>191.55319466161365</v>
+        <v>3.7110143338998123</v>
+      </c>
+      <c r="H37" s="43">
+        <v>5.9318685234039155</v>
       </c>
       <c r="I37" s="25">
-        <v>220.41201213612987</v>
+        <v>8.6585271029080175</v>
       </c>
       <c r="J37" s="25">
-        <v>249.31345241416611</v>
+        <v>17.190638037452118</v>
       </c>
       <c r="K37" s="25">
-        <v>279.23279774516232</v>
+        <v>33.367683694416215</v>
       </c>
       <c r="L37" s="25">
-        <v>306.59753983967857</v>
+        <v>38.973573320899519</v>
       </c>
       <c r="M37" s="25">
-        <v>333.96228193419483</v>
+        <v>39.59207570988282</v>
       </c>
       <c r="N37" s="25">
-        <v>0.31067565000000003</v>
+        <v>11.087490535766786</v>
       </c>
       <c r="O37" s="25">
-        <v>0.62135130000000005</v>
+        <v>22.174981071533573</v>
       </c>
       <c r="P37" s="28">
-        <v>0.93202695000000002</v>
+        <v>33.262471607300355</v>
       </c>
       <c r="Q37" s="28">
-        <v>1.2427026000000001</v>
+        <v>44.349962143067145</v>
       </c>
       <c r="R37" s="29">
-        <v>1.5533782500000002</v>
+        <v>55.437452678833935</v>
       </c>
       <c r="S37" s="30">
-        <v>1.8640539000000003</v>
-[...2 lines deleted...]
-        <v>20.076297896600003</v>
+        <v>66.524943214600725</v>
+      </c>
+      <c r="T37" s="43">
+        <v>80.983255382487513</v>
       </c>
       <c r="U37" s="25">
-        <v>40.174761961212845</v>
+        <v>98.372495550374296</v>
       </c>
       <c r="V37" s="25">
-        <v>63.675710737785685</v>
+        <v>127.87774328418108</v>
       </c>
       <c r="W37" s="25">
-        <v>86.522774610477057</v>
+        <v>162.12877467614788</v>
       </c>
       <c r="X37" s="25">
-        <v>86.833450260477051</v>
+        <v>175.29781836191466</v>
       </c>
       <c r="Y37" s="25">
-        <v>87.144125910477044</v>
+        <v>186.38530889768145</v>
       </c>
       <c r="Z37" s="25">
-        <v>0.31756400000000062</v>
+        <v>7.8800000000063042E-2</v>
       </c>
       <c r="AA37" s="25">
-        <v>0.63512800000000125</v>
+        <v>0.15760000000012608</v>
       </c>
       <c r="AB37" s="28">
-        <v>0.95269200000000187</v>
+        <v>0.23640000000018913</v>
       </c>
       <c r="AC37" s="28">
-        <v>1.2702560000000025</v>
+        <v>0.31520000000025217</v>
       </c>
       <c r="AD37" s="29">
-        <v>1.5878200000000031</v>
+        <v>0.39400000000031521</v>
       </c>
       <c r="AE37" s="30">
-        <v>1.9053840000000037</v>
-[...2 lines deleted...]
-        <v>30.142580989100008</v>
+        <v>0.47280000000037825</v>
+      </c>
+      <c r="AF37" s="43">
+        <v>3.9224216321204413</v>
       </c>
       <c r="AG37" s="25">
-        <v>62.171422259202004</v>
+        <v>7.9852935078005043</v>
       </c>
       <c r="AH37" s="25">
-        <v>95.643757874104011</v>
+        <v>18.050197381230568</v>
       </c>
       <c r="AI37" s="25">
-        <v>135.33943471640001</v>
+        <v>33.958421292849565</v>
       </c>
       <c r="AJ37" s="25">
-        <v>135.9166022764</v>
+        <v>34.656705962849628</v>
       </c>
       <c r="AK37" s="25">
-        <v>136.2341662764</v>
+        <v>34.735505962849693</v>
       </c>
       <c r="AL37" s="25">
-        <v>0.33218851481</v>
+        <v>4.5966968542807569</v>
       </c>
       <c r="AM37" s="25">
-        <v>0.66437702962</v>
+        <v>9.1933937085615138</v>
       </c>
       <c r="AN37" s="28">
-        <v>0.99656554443000001</v>
+        <v>13.79009056284227</v>
       </c>
       <c r="AO37" s="28">
-        <v>1.32875405924</v>
+        <v>18.386787417123028</v>
       </c>
       <c r="AP37" s="29">
-        <v>1.6609425740499999</v>
+        <v>22.983484271403785</v>
       </c>
       <c r="AQ37" s="30">
-        <v>1.9931310888599998</v>
-[...2 lines deleted...]
-        <v>4.9995058036699991</v>
+        <v>27.580181125684543</v>
+      </c>
+      <c r="AR37" s="43">
+        <v>38.571310474965301</v>
       </c>
       <c r="AS37" s="25">
-        <v>17.413826460393757</v>
+        <v>49.993595750698397</v>
       </c>
       <c r="AT37" s="25">
-        <v>29.890233469267518</v>
+        <v>66.200906552670489</v>
       </c>
       <c r="AU37" s="25">
-        <v>59.961328527500001</v>
+        <v>85.357525536505861</v>
       </c>
       <c r="AV37" s="25">
-        <v>60.314176372310001</v>
+        <v>90.538107850786616</v>
       </c>
       <c r="AW37" s="25">
-        <v>60.646364887120001</v>
+        <v>95.134804705067367</v>
       </c>
       <c r="AX37" s="25">
-        <v>0.43364518333333246</v>
+        <v>5.9357757988799529</v>
       </c>
       <c r="AY37" s="25">
-        <v>0.86729036666666492</v>
+        <v>11.871551597759906</v>
       </c>
       <c r="AZ37" s="28">
-        <v>1.3009355499999975</v>
+        <v>17.80732739663986</v>
       </c>
       <c r="BA37" s="28">
-        <v>1.7345807333333298</v>
+        <v>23.743103195519812</v>
       </c>
       <c r="BB37" s="29">
-        <v>2.1682259166666622</v>
+        <v>29.678878994399764</v>
       </c>
       <c r="BC37" s="30">
-        <v>2.6018710999999946</v>
-[...2 lines deleted...]
-        <v>35.151517119995169</v>
+        <v>35.614654793279719</v>
+      </c>
+      <c r="BD37" s="43">
+        <v>42.273930592159672</v>
       </c>
       <c r="BE37" s="25">
-        <v>72.573144804590342</v>
+        <v>49.388064367539627</v>
       </c>
       <c r="BF37" s="25">
-        <v>109.99351248918552</v>
+        <v>66.14467593991958</v>
       </c>
       <c r="BG37" s="25">
-        <v>159.88436343998069</v>
+        <v>81.830244572395742</v>
       </c>
       <c r="BH37" s="25">
-        <v>160.31800862331403</v>
+        <v>87.940440371275699</v>
       </c>
       <c r="BI37" s="25">
-        <v>152.68334864000002</v>
+        <v>103.28148679200001</v>
       </c>
       <c r="BJ37" s="25">
-        <v>0.315426420833334</v>
+        <v>6.9061735256537773</v>
       </c>
       <c r="BK37" s="25">
-        <v>0.630852841666668</v>
+        <v>13.812347051307555</v>
       </c>
       <c r="BL37" s="28">
-        <v>0.94627926250000205</v>
+        <v>20.718520576961332</v>
       </c>
       <c r="BM37" s="28">
-        <v>1.261705683333336</v>
+        <v>27.624694102615109</v>
       </c>
       <c r="BN37" s="29">
-        <v>1.5771321041666699</v>
+        <v>34.530867628268886</v>
       </c>
       <c r="BO37" s="30">
-        <v>1.8925585250000039</v>
-[...2 lines deleted...]
-        <v>51.595145408410865</v>
+        <v>41.437041153922664</v>
+      </c>
+      <c r="BP37" s="43">
+        <v>50.584059603827612</v>
       </c>
       <c r="BQ37" s="25">
-        <v>101.30213587782171</v>
+        <v>59.767105117332562</v>
       </c>
       <c r="BR37" s="25">
-        <v>151.00912634723255</v>
+        <v>83.454329211837518</v>
       </c>
       <c r="BS37" s="25">
-        <v>201.42829605864341</v>
+        <v>96.875036832396518</v>
       </c>
       <c r="BT37" s="25">
-        <v>201.74372247947676</v>
+        <v>103.80919645805029</v>
       </c>
       <c r="BU37" s="25">
-        <v>200.83809145000001</v>
+        <v>106.14740851096667</v>
       </c>
       <c r="BV37" s="25">
-        <v>0.92459394333691303</v>
+        <v>5.9811316285711751</v>
       </c>
       <c r="BW37" s="25">
-        <v>1.8491878866738261</v>
+        <v>11.96226325714235</v>
       </c>
       <c r="BX37" s="28">
-        <v>2.6935817416347598</v>
+        <v>17.422268665912672</v>
       </c>
       <c r="BY37" s="28">
-        <v>3.5498937716912167</v>
+        <v>22.959716302743118</v>
       </c>
       <c r="BZ37" s="29">
-        <v>4.1731153119201743</v>
+        <v>26.982582493405047</v>
       </c>
       <c r="CA37" s="30">
-        <v>4.6647397741842447</v>
-[...2 lines deleted...]
-        <v>56.291106745871815</v>
+        <v>30.150184130344755</v>
+      </c>
+      <c r="CB37" s="43">
+        <v>34.375144234962789</v>
       </c>
       <c r="CC37" s="30">
-        <v>107.82401204348808</v>
+        <v>38.846022859613846</v>
       </c>
       <c r="CD37" s="25">
-        <v>159.41850024603281</v>
+        <v>70.560161611312253</v>
       </c>
       <c r="CE37" s="25">
-        <v>219.21497787052286</v>
+        <v>86.421648629934296</v>
       </c>
       <c r="CF37" s="25">
-        <v>212.57565981872696</v>
+        <v>100.0482534633914</v>
       </c>
       <c r="CG37" s="25">
-        <v>341.79846210199997</v>
-[...312 lines deleted...]
-      <c r="GK37" s="28"/>
+        <v>1157.3016130431331</v>
+      </c>
+      <c r="CH37" s="46">
+        <v>25.452775277231051</v>
+      </c>
+      <c r="CI37" s="46">
+        <v>50.905550554462103</v>
+      </c>
+      <c r="CJ37" s="46">
+        <v>76.358325831693151</v>
+      </c>
+      <c r="CK37" s="46">
+        <v>101.81110110892421</v>
+      </c>
+      <c r="CL37" s="46">
+        <v>127.26387638615526</v>
+      </c>
+      <c r="CM37" s="46">
+        <v>152.7166516633863</v>
+      </c>
+      <c r="CN37" s="46">
+        <v>184.38499772092734</v>
+      </c>
+      <c r="CO37" s="46">
+        <v>216.0883243974684</v>
+      </c>
+      <c r="CP37" s="46">
+        <v>276.75498348656896</v>
+      </c>
+      <c r="CQ37" s="46">
+        <v>314.68964663630049</v>
+      </c>
+      <c r="CR37" s="46">
+        <v>340.15297656978157</v>
+      </c>
+      <c r="CS37" s="46">
+        <v>365.60575184701264</v>
+      </c>
+      <c r="CT37" s="46">
+        <v>20.034338212673951</v>
+      </c>
+      <c r="CU37" s="46">
+        <v>60.299810919647555</v>
+      </c>
+      <c r="CV37" s="46">
+        <v>120.25124295044743</v>
+      </c>
+      <c r="CW37" s="46">
+        <v>182.35680415505232</v>
+      </c>
+      <c r="CX37" s="46">
+        <v>234.40492161876591</v>
+      </c>
+      <c r="CY37" s="46">
+        <v>272.85403265718207</v>
+      </c>
+      <c r="CZ37" s="46">
+        <v>312.45202890514048</v>
+      </c>
+      <c r="DA37" s="46">
+        <v>332.74277593996374</v>
+      </c>
+      <c r="DB37" s="46">
+        <v>394.28887425511067</v>
+      </c>
+      <c r="DC37" s="46">
+        <v>433.61656587457082</v>
+      </c>
+      <c r="DD37" s="46">
+        <v>508.87711545929199</v>
+      </c>
+      <c r="DE37" s="46">
+        <v>579.55491730199856</v>
+      </c>
+      <c r="DF37" s="46">
+        <v>10.152089640015955</v>
+      </c>
+      <c r="DG37" s="46">
+        <v>20.30417928003191</v>
+      </c>
+      <c r="DH37" s="46">
+        <v>30.456268920047865</v>
+      </c>
+      <c r="DI37" s="46">
+        <v>40.60835856006382</v>
+      </c>
+      <c r="DJ37" s="46">
+        <v>50.760448200079779</v>
+      </c>
+      <c r="DK37" s="46">
+        <v>60.912537840095737</v>
+      </c>
+      <c r="DL37" s="46">
+        <v>73.001670858590671</v>
+      </c>
+      <c r="DM37" s="46">
+        <v>85.118929915613705</v>
+      </c>
+      <c r="DN37" s="46">
+        <v>169.31080086795586</v>
+      </c>
+      <c r="DO37" s="46">
+        <v>194.11202226123706</v>
+      </c>
+      <c r="DP37" s="46">
+        <v>204.29086352362867</v>
+      </c>
+      <c r="DQ37" s="46">
+        <v>214.44295316364463</v>
+      </c>
+      <c r="DR37" s="46">
+        <v>7.4544235096657117</v>
+      </c>
+      <c r="DS37" s="46">
+        <v>14.908847019331423</v>
+      </c>
+      <c r="DT37" s="46">
+        <v>22.363270528997134</v>
+      </c>
+      <c r="DU37" s="46">
+        <v>29.817694038662847</v>
+      </c>
+      <c r="DV37" s="46">
+        <v>37.272117548328559</v>
+      </c>
+      <c r="DW37" s="46">
+        <v>44.726541057994268</v>
+      </c>
+      <c r="DX37" s="46">
+        <v>54.333597291411337</v>
+      </c>
+      <c r="DY37" s="46">
+        <v>64.002009764828415</v>
+      </c>
+      <c r="DZ37" s="46">
+        <v>151.88598102270919</v>
+      </c>
+      <c r="EA37" s="46">
+        <v>175.76523492851913</v>
+      </c>
+      <c r="EB37" s="46">
+        <v>183.25755468818485</v>
+      </c>
+      <c r="EC37" s="46">
+        <v>190.71197819785056</v>
+      </c>
+      <c r="ED37" s="91">
+        <v>7.2874851416666706</v>
+      </c>
+      <c r="EE37" s="107">
+        <v>14.574970283333341</v>
+      </c>
+      <c r="EF37" s="108">
+        <v>21.862455425000011</v>
+      </c>
+      <c r="EG37" s="109">
+        <v>29.149940566666682</v>
+      </c>
+      <c r="EH37" s="110">
+        <v>36.43742570833335</v>
+      </c>
+      <c r="EI37" s="92">
+        <v>43.724910850000022</v>
+      </c>
+      <c r="EJ37" s="111">
+        <v>52.279286801896021</v>
+      </c>
+      <c r="EK37" s="93">
+        <v>60.858640038387009</v>
+      </c>
+      <c r="EL37" s="112">
+        <v>79.317486293930955</v>
+      </c>
+      <c r="EM37" s="113">
+        <v>100.11230507929767</v>
+      </c>
+      <c r="EN37" s="77">
+        <v>107.9702054672147</v>
+      </c>
+      <c r="EO37" s="25">
+        <v>115.25769060888136</v>
+      </c>
+      <c r="EP37" s="91">
+        <v>0.24348666666666668</v>
+      </c>
+      <c r="EQ37" s="47">
+        <v>0.48697333333333337</v>
+      </c>
+      <c r="ER37" s="48">
+        <v>0.73046000000000011</v>
+      </c>
+      <c r="ES37" s="49">
+        <v>0.97394666666666674</v>
+      </c>
+      <c r="ET37" s="50">
+        <v>1.2174333333333334</v>
+      </c>
+      <c r="EU37" s="92">
+        <v>1.46092</v>
+      </c>
+      <c r="EV37" s="52">
+        <v>3.3012487193818592</v>
+      </c>
+      <c r="EW37" s="93">
+        <v>5.3014890915647337</v>
+      </c>
+      <c r="EX37" s="54">
+        <v>73.696562739964037</v>
+      </c>
+      <c r="EY37" s="55">
+        <v>89.757405456427819</v>
+      </c>
+      <c r="EZ37" s="77">
+        <v>90.635588961110088</v>
+      </c>
+      <c r="FA37" s="25">
+        <v>90.879075627776757</v>
+      </c>
+      <c r="FB37" s="91">
+        <v>9.2658354166666648</v>
+      </c>
+      <c r="FC37" s="47">
+        <v>18.53167083333333</v>
+      </c>
+      <c r="FD37" s="48">
+        <v>27.797506249999994</v>
+      </c>
+      <c r="FE37" s="49">
+        <v>37.063341666666659</v>
+      </c>
+      <c r="FF37" s="50">
+        <v>46.32917708333332</v>
+      </c>
+      <c r="FG37" s="51">
+        <v>55.595012499999982</v>
+      </c>
+      <c r="FH37" s="52">
+        <v>66.134233862929307</v>
+      </c>
+      <c r="FI37" s="53">
+        <v>76.673455225858632</v>
+      </c>
+      <c r="FJ37" s="54">
+        <v>173.10046321385698</v>
+      </c>
+      <c r="FK37" s="55">
+        <v>198.2525921107173</v>
+      </c>
+      <c r="FL37" s="77">
+        <v>207.55552815238397</v>
+      </c>
+      <c r="FM37" s="25">
+        <v>216.82136356905065</v>
+      </c>
+      <c r="FN37" s="31">
+        <v>9.9897172574999988</v>
+      </c>
+      <c r="FO37" s="47">
+        <v>19.979434514999998</v>
+      </c>
+      <c r="FP37" s="48">
+        <v>29.969151772499998</v>
+      </c>
+      <c r="FQ37" s="49">
+        <v>39.958869029999995</v>
+      </c>
+      <c r="FR37" s="50">
+        <v>49.948586287499992</v>
+      </c>
+      <c r="FS37" s="51">
+        <v>59.938303544999989</v>
+      </c>
+      <c r="FT37" s="52">
+        <v>71.201406748762651</v>
+      </c>
+      <c r="FU37" s="53">
+        <v>82.464509952525304</v>
+      </c>
+      <c r="FV37" s="54">
+        <v>115.98184468793298</v>
+      </c>
+      <c r="FW37" s="55">
+        <v>153.83964738005062</v>
+      </c>
+      <c r="FX37" s="77">
+        <v>163.89123963755063</v>
+      </c>
+      <c r="FY37" s="25">
+        <v>173.88095689505062</v>
+      </c>
+      <c r="FZ37" s="31">
+        <v>10.72037696666667</v>
+      </c>
+      <c r="GA37" s="47">
+        <v>49.065593422916677</v>
+      </c>
+      <c r="GB37" s="48">
+        <v>70.915211733333351</v>
+      </c>
+      <c r="GC37" s="49">
+        <v>87.354738466666689</v>
+      </c>
+      <c r="GD37" s="50">
+        <v>97.804549989583364</v>
+      </c>
+      <c r="GE37" s="51">
+        <v>105.65435123958336</v>
+      </c>
+      <c r="GF37" s="52">
+        <v>129.89499503698573</v>
+      </c>
+      <c r="GG37" s="53"/>
+      <c r="GH37" s="54"/>
+      <c r="GI37" s="55"/>
+      <c r="GJ37" s="77"/>
+      <c r="GK37" s="25"/>
       <c r="GL37" s="8"/>
     </row>
-    <row r="38" spans="1:194">
-[...1 lines deleted...]
-        <v>4</v>
+    <row r="38" spans="1:194" ht="14.25" customHeight="1">
+      <c r="A38" s="42" t="s">
+        <v>2</v>
       </c>
       <c r="B38" s="25">
         <v>0</v>
       </c>
       <c r="C38" s="25">
         <v>0</v>
       </c>
       <c r="D38" s="28">
         <v>0</v>
       </c>
       <c r="E38" s="28">
         <v>0</v>
       </c>
       <c r="F38" s="29">
         <v>0</v>
       </c>
       <c r="G38" s="30">
         <v>0</v>
       </c>
-      <c r="H38" s="45">
-        <v>5.2683588514013602</v>
+      <c r="H38" s="43">
+        <v>3.1468101871243404</v>
       </c>
       <c r="I38" s="25">
-        <v>10.715004294802721</v>
+        <v>8.0230971062486809</v>
       </c>
       <c r="J38" s="25">
-        <v>64.294401002676082</v>
+        <v>21.381447100773023</v>
       </c>
       <c r="K38" s="25">
-        <v>109.31585868560545</v>
+        <v>28.746640548497364</v>
       </c>
       <c r="L38" s="25">
-        <v>118.39348218560545</v>
+        <v>32.669905548497361</v>
       </c>
       <c r="M38" s="25">
-        <v>118.39348218560545</v>
+        <v>32.669905548497361</v>
       </c>
       <c r="N38" s="25">
+        <v>0.19907972000624444</v>
+      </c>
+      <c r="O38" s="25">
+        <v>0.39815944001248887</v>
+      </c>
+      <c r="P38" s="28">
+        <v>0.59723916001873334</v>
+      </c>
+      <c r="Q38" s="28">
+        <v>0.79631888002497775</v>
+      </c>
+      <c r="R38" s="29">
+        <v>0.99539860003122216</v>
+      </c>
+      <c r="S38" s="30">
+        <v>1.1944783200374667</v>
+      </c>
+      <c r="T38" s="43">
+        <v>1.3935580400437111</v>
+      </c>
+      <c r="U38" s="25">
+        <v>1.5926377600499555</v>
+      </c>
+      <c r="V38" s="25">
+        <v>3.7197977010562004</v>
+      </c>
+      <c r="W38" s="25">
+        <v>4.2564197000624446</v>
+      </c>
+      <c r="X38" s="25">
+        <v>4.5324989200686892</v>
+      </c>
+      <c r="Y38" s="25">
+        <v>4.7315786400749333</v>
+      </c>
+      <c r="Z38" s="25">
         <v>0</v>
       </c>
-      <c r="O38" s="25">
+      <c r="AA38" s="25">
         <v>0</v>
       </c>
-      <c r="P38" s="28">
+      <c r="AB38" s="28">
         <v>0</v>
       </c>
-      <c r="Q38" s="28">
+      <c r="AC38" s="28">
         <v>0</v>
       </c>
-      <c r="R38" s="29">
+      <c r="AD38" s="29">
         <v>0</v>
       </c>
-      <c r="S38" s="30">
+      <c r="AE38" s="30">
         <v>0</v>
       </c>
-      <c r="T38" s="45">
-[...36 lines deleted...]
-        <v>32.399593407684506</v>
+      <c r="AF38" s="43">
+        <v>0</v>
       </c>
       <c r="AG38" s="25">
-        <v>61.311030840369398</v>
+        <v>0</v>
       </c>
       <c r="AH38" s="25">
-        <v>165.97026824893726</v>
+        <v>64.861521105599991</v>
       </c>
       <c r="AI38" s="25">
-        <v>227.97720590807967</v>
+        <v>89.975747999999996</v>
       </c>
       <c r="AJ38" s="25">
-        <v>231.74483190807962</v>
+        <v>94.874988000000002</v>
       </c>
       <c r="AK38" s="25">
-        <v>232.32795190807954</v>
+        <v>94.874988000000002</v>
       </c>
       <c r="AL38" s="25">
         <v>0</v>
       </c>
       <c r="AM38" s="25">
         <v>0</v>
       </c>
       <c r="AN38" s="28">
         <v>0</v>
       </c>
       <c r="AO38" s="28">
         <v>0</v>
       </c>
       <c r="AP38" s="29">
         <v>0</v>
       </c>
       <c r="AQ38" s="30">
         <v>0</v>
       </c>
-      <c r="AR38" s="45">
-        <v>10.635146280000001</v>
+      <c r="AR38" s="43">
+        <v>0</v>
       </c>
       <c r="AS38" s="25">
-        <v>21.370864310000002</v>
+        <v>0</v>
       </c>
       <c r="AT38" s="25">
-        <v>160.05242781845078</v>
+        <v>47.533884849269995</v>
       </c>
       <c r="AU38" s="25">
-        <v>222.2534226350536</v>
+        <v>65.142442875</v>
       </c>
       <c r="AV38" s="25">
-        <v>226.25080496830358</v>
+        <v>68.402964269999998</v>
       </c>
       <c r="AW38" s="25">
-        <v>226.25080496830358</v>
+        <v>68.402964269999998</v>
       </c>
       <c r="AX38" s="25">
-        <v>1.1055805416752538</v>
+        <v>2.0006696022562074</v>
       </c>
       <c r="AY38" s="25">
-        <v>2.2111610833505075</v>
+        <v>4.0013392045124148</v>
       </c>
       <c r="AZ38" s="28">
-        <v>3.3167416250257613</v>
+        <v>6.0020088067686217</v>
       </c>
       <c r="BA38" s="28">
-        <v>4.4223221667010151</v>
+        <v>8.0026784090248295</v>
       </c>
       <c r="BB38" s="29">
-        <v>5.5279027083762688</v>
+        <v>10.003348011281037</v>
       </c>
       <c r="BC38" s="30">
-        <v>6.6334832500515226</v>
-[...2 lines deleted...]
-        <v>30.493554974763153</v>
+        <v>12.004017613537245</v>
+      </c>
+      <c r="BD38" s="43">
+        <v>20.367687215793453</v>
       </c>
       <c r="BE38" s="25">
-        <v>55.10359737314738</v>
+        <v>28.731356818049662</v>
       </c>
       <c r="BF38" s="25">
-        <v>389.70766368024101</v>
+        <v>186.40339848814887</v>
       </c>
       <c r="BG38" s="25">
-        <v>504.5238250571266</v>
+        <v>239.85422256256209</v>
       </c>
       <c r="BH38" s="25">
-        <v>515.29793198880191</v>
+        <v>251.62433366481829</v>
       </c>
       <c r="BI38" s="25">
-        <v>536.90051419000008</v>
+        <v>228.21006518499999</v>
       </c>
       <c r="BJ38" s="25">
-        <v>0.69659929166666601</v>
+        <v>2.1915483333333396</v>
       </c>
       <c r="BK38" s="25">
-        <v>1.393198583333332</v>
+        <v>4.3830966666666793</v>
       </c>
       <c r="BL38" s="28">
-        <v>2.0897978749999981</v>
+        <v>6.5746450000000189</v>
       </c>
       <c r="BM38" s="28">
-        <v>2.786397166666664</v>
+        <v>8.7661933333333586</v>
       </c>
       <c r="BN38" s="29">
-        <v>3.4829964583333299</v>
+        <v>10.957741666666699</v>
       </c>
       <c r="BO38" s="30">
-        <v>4.1795957499999963</v>
-[...2 lines deleted...]
-        <v>26.129180869024168</v>
+        <v>13.14929000000004</v>
+      </c>
+      <c r="BP38" s="43">
+        <v>15.34083833333338</v>
       </c>
       <c r="BQ38" s="25">
-        <v>48.282897801648339</v>
+        <v>17.532386666666721</v>
       </c>
       <c r="BR38" s="25">
-        <v>269.60218509932247</v>
+        <v>179.13589873387207</v>
       </c>
       <c r="BS38" s="25">
-        <v>340.34967690109664</v>
+        <v>228.0125804383334</v>
       </c>
       <c r="BT38" s="25">
-        <v>341.08125881776328</v>
+        <v>245.70143164666675</v>
       </c>
       <c r="BU38" s="25">
-        <v>390.48963625535009</v>
+        <v>247.89297998000004</v>
       </c>
       <c r="BV38" s="25">
-        <v>3.3225928969074392</v>
+        <v>4.152497793858891</v>
       </c>
       <c r="BW38" s="25">
-        <v>6.6451857938148784</v>
+        <v>8.3049955877177819</v>
       </c>
       <c r="BX38" s="28">
-        <v>9.6782866039687985</v>
+        <v>12.097321660536121</v>
       </c>
       <c r="BY38" s="28">
-        <v>12.754407533533588</v>
+        <v>15.943171235918367</v>
       </c>
       <c r="BZ38" s="29">
-        <v>14.989159660782036</v>
-[...8 lines deleted...]
-        <v>84.246072347903407</v>
+        <v>18.742231405211875</v>
+      </c>
+      <c r="CA38" s="56">
+        <v>20.950301812413734</v>
+      </c>
+      <c r="CB38" s="43">
+        <v>24.284330530586804</v>
+      </c>
+      <c r="CC38" s="56">
+        <v>29.03083995279454</v>
       </c>
       <c r="CD38" s="25">
-        <v>363.84553095953504</v>
+        <v>131.98877237146664</v>
       </c>
       <c r="CE38" s="25">
-        <v>507.472565193393</v>
+        <v>186.68059477919218</v>
       </c>
       <c r="CF38" s="25">
-        <v>516.70590000998527</v>
+        <v>191.40727619667911</v>
       </c>
       <c r="CG38" s="25">
-        <v>359.63467281199991</v>
+        <v>79.051706953999997</v>
       </c>
       <c r="CH38" s="25">
-        <v>0.53772208292348</v>
+        <v>1.7628816503688678</v>
       </c>
       <c r="CI38" s="25">
-        <v>1.07544416584696</v>
+        <v>3.5257633007377356</v>
       </c>
       <c r="CJ38" s="25">
-        <v>1.6131662487704399</v>
+        <v>5.2886449511066029</v>
       </c>
       <c r="CK38" s="25">
-        <v>2.15088833169392</v>
+        <v>7.0515266014754712</v>
       </c>
       <c r="CL38" s="25">
-        <v>2.6886104146174001</v>
+        <v>8.8144082518443394</v>
       </c>
       <c r="CM38" s="25">
-        <v>3.2263324975408803</v>
+        <v>10.577289902213208</v>
       </c>
       <c r="CN38" s="25">
-        <v>27.631935930464362</v>
+        <v>12.340171552582076</v>
       </c>
       <c r="CO38" s="25">
-        <v>52.245615819387844</v>
+        <v>14.103053202950944</v>
       </c>
       <c r="CP38" s="25">
-        <v>708.77834234350803</v>
+        <v>54.756202958043815</v>
       </c>
       <c r="CQ38" s="25">
-        <v>811.37096453965148</v>
+        <v>72.929996163688685</v>
       </c>
       <c r="CR38" s="25">
-        <v>812.12189067882491</v>
+        <v>78.914740314057553</v>
       </c>
       <c r="CS38" s="25">
-        <v>812.65961276174835</v>
+        <v>80.677621964426422</v>
       </c>
       <c r="CT38" s="28">
-        <v>0.49374208502299893</v>
-[...2 lines deleted...]
-        <v>1.520095286259493</v>
+        <v>1.3753679558079994</v>
+      </c>
+      <c r="CU38" s="25">
+        <v>4.1371580819799982</v>
       </c>
       <c r="CV38" s="28">
-        <v>2.7458278136659868</v>
+        <v>8.2710758883573305</v>
       </c>
       <c r="CW38" s="28">
-        <v>4.1521827456928451</v>
-[...11 lines deleted...]
-        <v>66.468239814548397</v>
+        <v>12.543651683023995</v>
+      </c>
+      <c r="CX38" s="29">
+        <v>16.128027349690662</v>
+      </c>
+      <c r="CY38" s="56">
+        <v>18.780465343023995</v>
+      </c>
+      <c r="CZ38" s="56">
+        <v>21.433390408327291</v>
+      </c>
+      <c r="DA38" s="56">
+        <v>22.784041267313974</v>
       </c>
       <c r="DB38" s="28">
-        <v>462.61958303508771</v>
+        <v>62.011402255491213</v>
       </c>
       <c r="DC38" s="28">
-        <v>544.28779031005047</v>
+        <v>70.250866711142365</v>
       </c>
       <c r="DD38" s="28">
-        <v>641.91282248457435</v>
+        <v>99.655903749638014</v>
       </c>
       <c r="DE38" s="28">
-        <v>779.00776898019922</v>
+        <v>147.08064583420187</v>
       </c>
       <c r="DF38" s="28">
-        <v>2.364071490391852</v>
+        <v>0.12892709230711707</v>
       </c>
       <c r="DG38" s="28">
-        <v>4.7281429807837041</v>
+        <v>0.25785418461423415</v>
       </c>
       <c r="DH38" s="28">
-        <v>7.0922144711755557</v>
+        <v>0.38678127692135122</v>
       </c>
       <c r="DI38" s="28">
-        <v>9.4562859615674082</v>
+        <v>0.5157083692284683</v>
       </c>
       <c r="DJ38" s="28">
-        <v>11.820357451959261</v>
+        <v>0.64463546153558537</v>
       </c>
       <c r="DK38" s="28">
-        <v>14.184428942351113</v>
+        <v>0.77356255384270245</v>
       </c>
       <c r="DL38" s="28">
-        <v>43.511330122742962</v>
+        <v>0.90378570856287443</v>
       </c>
       <c r="DM38" s="28">
-        <v>73.225541878134806</v>
+        <v>1.1171560732274222</v>
       </c>
       <c r="DN38" s="28">
-        <v>822.35271435606421</v>
+        <v>84.7913572802169</v>
       </c>
       <c r="DO38" s="28">
-        <v>983.19694506174358</v>
+        <v>103.37582586749565</v>
       </c>
       <c r="DP38" s="28">
-        <v>985.56101655213547</v>
+        <v>105.57928737941226</v>
       </c>
       <c r="DQ38" s="28">
-        <v>987.92508804252736</v>
+        <v>105.70821447171939</v>
       </c>
       <c r="DR38" s="28">
-        <v>2.4511789702069398</v>
-[...2 lines deleted...]
-        <v>4.9023579404138795</v>
+        <v>0.1811380000000006</v>
+      </c>
+      <c r="DS38" s="25">
+        <v>0.36227600000000121</v>
       </c>
       <c r="DT38" s="28">
-        <v>7.3535369106208197</v>
+        <v>0.54341400000000184</v>
       </c>
       <c r="DU38" s="28">
-        <v>9.804715880827759</v>
-[...11 lines deleted...]
-        <v>60.013618674846292</v>
+        <v>0.72455200000000242</v>
+      </c>
+      <c r="DV38" s="29">
+        <v>0.90569000000000299</v>
+      </c>
+      <c r="DW38" s="56">
+        <v>1.0868280000000037</v>
+      </c>
+      <c r="DX38" s="56">
+        <v>1.5068187183595902</v>
+      </c>
+      <c r="DY38" s="56">
+        <v>2.0715079027191767</v>
       </c>
       <c r="DZ38" s="28">
-        <v>725.00516143391667</v>
+        <v>102.21913368617878</v>
       </c>
       <c r="EA38" s="28">
-        <v>881.44224217750082</v>
+        <v>130.83207945579727</v>
       </c>
       <c r="EB38" s="28">
-        <v>884.10904614770777</v>
+        <v>134.06215495579727</v>
       </c>
       <c r="EC38" s="28">
-        <v>886.56022511791468</v>
-[...32 lines deleted...]
-        <v>1268.8569549689014</v>
+        <v>134.24329295579727</v>
+      </c>
+      <c r="ED38" s="91">
+        <v>0</v>
+      </c>
+      <c r="EE38" s="107">
+        <v>0</v>
+      </c>
+      <c r="EF38" s="108">
+        <v>0</v>
+      </c>
+      <c r="EG38" s="109">
+        <v>0</v>
+      </c>
+      <c r="EH38" s="110">
+        <v>0</v>
+      </c>
+      <c r="EI38" s="92">
+        <v>0</v>
+      </c>
+      <c r="EJ38" s="111">
+        <v>0</v>
+      </c>
+      <c r="EK38" s="93">
+        <v>7.2485606725699467E-2</v>
+      </c>
+      <c r="EL38" s="112">
+        <v>171.27232780145326</v>
+      </c>
+      <c r="EM38" s="113">
+        <v>179.10040229794299</v>
+      </c>
+      <c r="EN38" s="77">
+        <v>179.58900256038467</v>
       </c>
       <c r="EO38" s="28">
-        <v>1477.3676812447795</v>
-[...32 lines deleted...]
-        <v>839.14227904212873</v>
+        <v>179.58900256038467</v>
+      </c>
+      <c r="EP38" s="91">
+        <v>0.26730550000000008</v>
+      </c>
+      <c r="EQ38" s="47">
+        <v>0.53461100000000017</v>
+      </c>
+      <c r="ER38" s="48">
+        <v>0.80191650000000025</v>
+      </c>
+      <c r="ES38" s="49">
+        <v>1.0692220000000003</v>
+      </c>
+      <c r="ET38" s="50">
+        <v>1.3365275000000003</v>
+      </c>
+      <c r="EU38" s="92">
+        <v>1.6038330000000003</v>
+      </c>
+      <c r="EV38" s="52">
+        <v>1.8711385000000003</v>
+      </c>
+      <c r="EW38" s="93">
+        <v>2.1539749588843908</v>
+      </c>
+      <c r="EX38" s="54">
+        <v>181.6884635601397</v>
+      </c>
+      <c r="EY38" s="55">
+        <v>208.05893943974979</v>
+      </c>
+      <c r="EZ38" s="77">
+        <v>208.94911278485611</v>
       </c>
       <c r="FA38" s="28">
-        <v>1094.6911517029032</v>
-[...32 lines deleted...]
-        <v>1503.2828216378759</v>
+        <v>209.2164182848561</v>
+      </c>
+      <c r="FB38" s="91">
+        <v>0.73915600000000015</v>
+      </c>
+      <c r="FC38" s="47">
+        <v>1.4783120000000003</v>
+      </c>
+      <c r="FD38" s="48">
+        <v>2.2174680000000002</v>
+      </c>
+      <c r="FE38" s="49">
+        <v>2.9566240000000006</v>
+      </c>
+      <c r="FF38" s="50">
+        <v>3.695780000000001</v>
+      </c>
+      <c r="FG38" s="51">
+        <v>4.4349360000000013</v>
+      </c>
+      <c r="FH38" s="52">
+        <v>5.1740920000000017</v>
+      </c>
+      <c r="FI38" s="53">
+        <v>5.9919635000000016</v>
+      </c>
+      <c r="FJ38" s="54">
+        <v>189.82355007308999</v>
+      </c>
+      <c r="FK38" s="55">
+        <v>219.70366616499999</v>
+      </c>
+      <c r="FL38" s="77">
+        <v>223.07696654</v>
       </c>
       <c r="FM38" s="28">
-        <v>1559.7690647571205</v>
-[...32 lines deleted...]
-        <v>1400.6159738589824</v>
+        <v>223.81612254000001</v>
+      </c>
+      <c r="FN38" s="31">
+        <v>0.76442500000000002</v>
+      </c>
+      <c r="FO38" s="47">
+        <v>1.52885</v>
+      </c>
+      <c r="FP38" s="48">
+        <v>2.293275</v>
+      </c>
+      <c r="FQ38" s="49">
+        <v>3.0577000000000001</v>
+      </c>
+      <c r="FR38" s="50">
+        <v>3.8221250000000002</v>
+      </c>
+      <c r="FS38" s="51">
+        <v>4.5865499999999999</v>
+      </c>
+      <c r="FT38" s="52">
+        <v>5.350975</v>
+      </c>
+      <c r="FU38" s="53">
+        <v>6.1154000000000002</v>
+      </c>
+      <c r="FV38" s="54">
+        <v>185.31641498280501</v>
+      </c>
+      <c r="FW38" s="55">
+        <v>217.96470055000003</v>
+      </c>
+      <c r="FX38" s="77">
+        <v>218.72912555000002</v>
       </c>
       <c r="FY38" s="28">
-        <v>1538.080444836665</v>
-[...23 lines deleted...]
-      <c r="GJ38" s="42"/>
+        <v>219.49355055000001</v>
+      </c>
+      <c r="FZ38" s="31">
+        <v>0.79166666666666674</v>
+      </c>
+      <c r="GA38" s="47">
+        <v>3.8181770833333335</v>
+      </c>
+      <c r="GB38" s="48">
+        <v>5.4769270833333339</v>
+      </c>
+      <c r="GC38" s="49">
+        <v>6.7130520833333343</v>
+      </c>
+      <c r="GD38" s="50">
+        <v>7.5047187500000012</v>
+      </c>
+      <c r="GE38" s="51">
+        <v>8.0945125000000004</v>
+      </c>
+      <c r="GF38" s="52">
+        <v>8.5111106077044028</v>
+      </c>
+      <c r="GG38" s="53"/>
+      <c r="GH38" s="54"/>
+      <c r="GI38" s="55"/>
+      <c r="GJ38" s="77"/>
       <c r="GK38" s="28"/>
       <c r="GL38" s="8"/>
     </row>
-    <row r="39" spans="1:194">
-[...1 lines deleted...]
-        <v>5</v>
+    <row r="39" spans="1:194" ht="12.75" customHeight="1">
+      <c r="A39" s="42" t="s">
+        <v>3</v>
       </c>
       <c r="B39" s="25">
+        <v>27.364742094516235</v>
+      </c>
+      <c r="C39" s="25">
+        <v>54.729484189032469</v>
+      </c>
+      <c r="D39" s="28">
+        <v>82.094226283548707</v>
+      </c>
+      <c r="E39" s="28">
+        <v>109.45896837806494</v>
+      </c>
+      <c r="F39" s="29">
+        <v>136.82371047258118</v>
+      </c>
+      <c r="G39" s="30">
+        <v>164.18845256709741</v>
+      </c>
+      <c r="H39" s="43">
+        <v>191.55319466161365</v>
+      </c>
+      <c r="I39" s="25">
+        <v>220.41201213612987</v>
+      </c>
+      <c r="J39" s="25">
+        <v>249.31345241416611</v>
+      </c>
+      <c r="K39" s="25">
+        <v>279.23279774516232</v>
+      </c>
+      <c r="L39" s="25">
+        <v>306.59753983967857</v>
+      </c>
+      <c r="M39" s="25">
+        <v>333.96228193419483</v>
+      </c>
+      <c r="N39" s="25">
+        <v>0.31067565000000003</v>
+      </c>
+      <c r="O39" s="25">
+        <v>0.62135130000000005</v>
+      </c>
+      <c r="P39" s="28">
+        <v>0.93202695000000002</v>
+      </c>
+      <c r="Q39" s="28">
+        <v>1.2427026000000001</v>
+      </c>
+      <c r="R39" s="29">
+        <v>1.5533782500000002</v>
+      </c>
+      <c r="S39" s="30">
+        <v>1.8640539000000003</v>
+      </c>
+      <c r="T39" s="43">
+        <v>20.076297896600003</v>
+      </c>
+      <c r="U39" s="25">
+        <v>40.174761961212845</v>
+      </c>
+      <c r="V39" s="25">
+        <v>63.675710737785685</v>
+      </c>
+      <c r="W39" s="25">
+        <v>86.522774610477057</v>
+      </c>
+      <c r="X39" s="25">
+        <v>86.833450260477051</v>
+      </c>
+      <c r="Y39" s="25">
+        <v>87.144125910477044</v>
+      </c>
+      <c r="Z39" s="25">
+        <v>0.31756400000000062</v>
+      </c>
+      <c r="AA39" s="25">
+        <v>0.63512800000000125</v>
+      </c>
+      <c r="AB39" s="28">
+        <v>0.95269200000000187</v>
+      </c>
+      <c r="AC39" s="28">
+        <v>1.2702560000000025</v>
+      </c>
+      <c r="AD39" s="29">
+        <v>1.5878200000000031</v>
+      </c>
+      <c r="AE39" s="30">
+        <v>1.9053840000000037</v>
+      </c>
+      <c r="AF39" s="43">
+        <v>30.142580989100008</v>
+      </c>
+      <c r="AG39" s="25">
+        <v>62.171422259202004</v>
+      </c>
+      <c r="AH39" s="25">
+        <v>95.643757874104011</v>
+      </c>
+      <c r="AI39" s="25">
+        <v>135.33943471640001</v>
+      </c>
+      <c r="AJ39" s="25">
+        <v>135.9166022764</v>
+      </c>
+      <c r="AK39" s="25">
+        <v>136.2341662764</v>
+      </c>
+      <c r="AL39" s="25">
+        <v>0.33218851481</v>
+      </c>
+      <c r="AM39" s="25">
+        <v>0.66437702962</v>
+      </c>
+      <c r="AN39" s="28">
+        <v>0.99656554443000001</v>
+      </c>
+      <c r="AO39" s="28">
+        <v>1.32875405924</v>
+      </c>
+      <c r="AP39" s="29">
+        <v>1.6609425740499999</v>
+      </c>
+      <c r="AQ39" s="30">
+        <v>1.9931310888599998</v>
+      </c>
+      <c r="AR39" s="43">
+        <v>4.9995058036699991</v>
+      </c>
+      <c r="AS39" s="25">
+        <v>17.413826460393757</v>
+      </c>
+      <c r="AT39" s="25">
+        <v>29.890233469267518</v>
+      </c>
+      <c r="AU39" s="25">
+        <v>59.961328527500001</v>
+      </c>
+      <c r="AV39" s="25">
+        <v>60.314176372310001</v>
+      </c>
+      <c r="AW39" s="25">
+        <v>60.646364887120001</v>
+      </c>
+      <c r="AX39" s="25">
+        <v>0.43364518333333246</v>
+      </c>
+      <c r="AY39" s="25">
+        <v>0.86729036666666492</v>
+      </c>
+      <c r="AZ39" s="28">
+        <v>1.3009355499999975</v>
+      </c>
+      <c r="BA39" s="28">
+        <v>1.7345807333333298</v>
+      </c>
+      <c r="BB39" s="29">
+        <v>2.1682259166666622</v>
+      </c>
+      <c r="BC39" s="30">
+        <v>2.6018710999999946</v>
+      </c>
+      <c r="BD39" s="43">
+        <v>35.151517119995169</v>
+      </c>
+      <c r="BE39" s="25">
+        <v>72.573144804590342</v>
+      </c>
+      <c r="BF39" s="25">
+        <v>109.99351248918552</v>
+      </c>
+      <c r="BG39" s="25">
+        <v>159.88436343998069</v>
+      </c>
+      <c r="BH39" s="25">
+        <v>160.31800862331403</v>
+      </c>
+      <c r="BI39" s="25">
+        <v>152.68334864000002</v>
+      </c>
+      <c r="BJ39" s="25">
+        <v>0.315426420833334</v>
+      </c>
+      <c r="BK39" s="25">
+        <v>0.630852841666668</v>
+      </c>
+      <c r="BL39" s="28">
+        <v>0.94627926250000205</v>
+      </c>
+      <c r="BM39" s="28">
+        <v>1.261705683333336</v>
+      </c>
+      <c r="BN39" s="29">
+        <v>1.5771321041666699</v>
+      </c>
+      <c r="BO39" s="30">
+        <v>1.8925585250000039</v>
+      </c>
+      <c r="BP39" s="43">
+        <v>51.595145408410865</v>
+      </c>
+      <c r="BQ39" s="25">
+        <v>101.30213587782171</v>
+      </c>
+      <c r="BR39" s="25">
+        <v>151.00912634723255</v>
+      </c>
+      <c r="BS39" s="25">
+        <v>201.42829605864341</v>
+      </c>
+      <c r="BT39" s="25">
+        <v>201.74372247947676</v>
+      </c>
+      <c r="BU39" s="25">
+        <v>200.83809145000001</v>
+      </c>
+      <c r="BV39" s="25">
+        <v>0.92459394333691303</v>
+      </c>
+      <c r="BW39" s="25">
+        <v>1.8491878866738261</v>
+      </c>
+      <c r="BX39" s="28">
+        <v>2.6935817416347598</v>
+      </c>
+      <c r="BY39" s="28">
+        <v>3.5498937716912167</v>
+      </c>
+      <c r="BZ39" s="29">
+        <v>4.1731153119201743</v>
+      </c>
+      <c r="CA39" s="56">
+        <v>4.6647397741842447</v>
+      </c>
+      <c r="CB39" s="43">
+        <v>56.291106745871815</v>
+      </c>
+      <c r="CC39" s="56">
+        <v>107.82401204348808</v>
+      </c>
+      <c r="CD39" s="25">
+        <v>159.41850024603281</v>
+      </c>
+      <c r="CE39" s="25">
+        <v>219.21497787052286</v>
+      </c>
+      <c r="CF39" s="25">
+        <v>212.57565981872696</v>
+      </c>
+      <c r="CG39" s="25">
+        <v>341.79846210199997</v>
+      </c>
+      <c r="CH39" s="25">
+        <v>0.20953751707651999</v>
+      </c>
+      <c r="CI39" s="25">
+        <v>0.41907503415303998</v>
+      </c>
+      <c r="CJ39" s="25">
+        <v>0.62861255122955995</v>
+      </c>
+      <c r="CK39" s="25">
+        <v>0.83815006830607997</v>
+      </c>
+      <c r="CL39" s="25">
+        <v>1.0476875853826</v>
+      </c>
+      <c r="CM39" s="25">
+        <v>1.2572251024591199</v>
+      </c>
+      <c r="CN39" s="25">
+        <v>70.921474458245655</v>
+      </c>
+      <c r="CO39" s="25">
+        <v>140.58876730303217</v>
+      </c>
+      <c r="CP39" s="25">
+        <v>210.25606014781869</v>
+      </c>
+      <c r="CQ39" s="25">
+        <v>280.81880852560522</v>
+      </c>
+      <c r="CR39" s="25">
+        <v>281.02834604268173</v>
+      </c>
+      <c r="CS39" s="25">
+        <v>281.23788355975825</v>
+      </c>
+      <c r="CT39" s="28">
+        <v>0.16347729999999935</v>
+      </c>
+      <c r="CU39" s="25">
+        <v>0.49174581249999805</v>
+      </c>
+      <c r="CV39" s="28">
+        <v>0.9831064833333294</v>
+      </c>
+      <c r="CW39" s="28">
+        <v>1.4909481499999941</v>
+      </c>
+      <c r="CX39" s="29">
+        <v>1.9169898166666592</v>
+      </c>
+      <c r="CY39" s="56">
+        <v>2.2322606499999913</v>
+      </c>
+      <c r="CZ39" s="56">
+        <v>83.568020569026842</v>
+      </c>
+      <c r="DA39" s="56">
+        <v>165.73838372999339</v>
+      </c>
+      <c r="DB39" s="28">
+        <v>251.70352672355841</v>
+      </c>
+      <c r="DC39" s="28">
+        <v>335.13737346025539</v>
+      </c>
+      <c r="DD39" s="28">
+        <v>335.40358075813782</v>
+      </c>
+      <c r="DE39" s="28">
+        <v>309.0982727829454</v>
+      </c>
+      <c r="DF39" s="28">
+        <v>0.32473777096493789</v>
+      </c>
+      <c r="DG39" s="28">
+        <v>0.64947554192987578</v>
+      </c>
+      <c r="DH39" s="28">
+        <v>0.97421331289481361</v>
+      </c>
+      <c r="DI39" s="28">
+        <v>1.2989510838597516</v>
+      </c>
+      <c r="DJ39" s="28">
+        <v>1.6236888548246895</v>
+      </c>
+      <c r="DK39" s="28">
+        <v>1.9484266257896274</v>
+      </c>
+      <c r="DL39" s="28">
+        <v>80.118484115137051</v>
+      </c>
+      <c r="DM39" s="28">
+        <v>158.49129508411852</v>
+      </c>
+      <c r="DN39" s="28">
+        <v>242.70650367726242</v>
+      </c>
+      <c r="DO39" s="28">
+        <v>325.54611559739794</v>
+      </c>
+      <c r="DP39" s="28">
+        <v>325.87085336836287</v>
+      </c>
+      <c r="DQ39" s="28">
+        <v>326.1955911393278</v>
+      </c>
+      <c r="DR39" s="28">
+        <v>1.1773969999999998</v>
+      </c>
+      <c r="DS39" s="25">
+        <v>2.3547939999999996</v>
+      </c>
+      <c r="DT39" s="28">
+        <v>3.5321909999999992</v>
+      </c>
+      <c r="DU39" s="28">
+        <v>4.7095879999999992</v>
+      </c>
+      <c r="DV39" s="29">
+        <v>5.8869849999999992</v>
+      </c>
+      <c r="DW39" s="56">
+        <v>7.0643819999999993</v>
+      </c>
+      <c r="DX39" s="56">
+        <v>57.757058311739087</v>
+      </c>
+      <c r="DY39" s="56">
+        <v>108.46179408347817</v>
+      </c>
+      <c r="DZ39" s="28">
+        <v>166.30273505381726</v>
+      </c>
+      <c r="EA39" s="28">
+        <v>221.2139318979477</v>
+      </c>
+      <c r="EB39" s="28">
+        <v>222.39132889794772</v>
+      </c>
+      <c r="EC39" s="28">
+        <v>223.56872589794773</v>
+      </c>
+      <c r="ED39" s="91">
         <v>0</v>
       </c>
-      <c r="C39" s="25">
+      <c r="EE39" s="107">
         <v>0</v>
       </c>
-      <c r="D39" s="28">
+      <c r="EF39" s="108">
         <v>0</v>
       </c>
-      <c r="E39" s="28">
+      <c r="EG39" s="109">
         <v>0</v>
       </c>
-      <c r="F39" s="29">
+      <c r="EH39" s="110">
         <v>0</v>
       </c>
-      <c r="G39" s="30">
+      <c r="EI39" s="92">
         <v>0</v>
       </c>
-      <c r="H39" s="45">
-[...408 lines deleted...]
-        <v>1220.1577250203054</v>
+      <c r="EJ39" s="111">
+        <v>31.953001322437036</v>
+      </c>
+      <c r="EK39" s="93">
+        <v>63.910505439121316</v>
+      </c>
+      <c r="EL39" s="112">
+        <v>211.62585693207205</v>
+      </c>
+      <c r="EM39" s="113">
+        <v>245.19199759289322</v>
+      </c>
+      <c r="EN39" s="77">
+        <v>245.19199759289322</v>
       </c>
       <c r="EO39" s="28">
-        <v>1671.626776184035</v>
-[...32 lines deleted...]
-        <v>1217.5659350415824</v>
+        <v>245.19199759289322</v>
+      </c>
+      <c r="EP39" s="91">
+        <v>1.2757762500000003</v>
+      </c>
+      <c r="EQ39" s="47">
+        <v>2.5515525000000006</v>
+      </c>
+      <c r="ER39" s="48">
+        <v>3.8273287499999995</v>
+      </c>
+      <c r="ES39" s="49">
+        <v>5.1031049999999984</v>
+      </c>
+      <c r="ET39" s="50">
+        <v>6.3788812499999992</v>
+      </c>
+      <c r="EU39" s="92">
+        <v>7.654657499999999</v>
+      </c>
+      <c r="EV39" s="52">
+        <v>42.710541419865628</v>
+      </c>
+      <c r="EW39" s="93">
+        <v>78.431274323704827</v>
+      </c>
+      <c r="EX39" s="54">
+        <v>118.29256087864491</v>
+      </c>
+      <c r="EY39" s="55">
+        <v>157.44109642151739</v>
+      </c>
+      <c r="EZ39" s="77">
+        <v>158.71687267151739</v>
       </c>
       <c r="FA39" s="28">
-        <v>1651.4666643153701</v>
-[...32 lines deleted...]
-        <v>1538.4874348237204</v>
+        <v>159.9926489215174</v>
+      </c>
+      <c r="FB39" s="91">
+        <v>1.6954390750000004</v>
+      </c>
+      <c r="FC39" s="47">
+        <v>3.3908781500000007</v>
+      </c>
+      <c r="FD39" s="48">
+        <v>5.0863172250000011</v>
+      </c>
+      <c r="FE39" s="49">
+        <v>6.7817563000000014</v>
+      </c>
+      <c r="FF39" s="50">
+        <v>8.4771953750000009</v>
+      </c>
+      <c r="FG39" s="51">
+        <v>10.17263445</v>
+      </c>
+      <c r="FH39" s="52">
+        <v>45.366389333074451</v>
+      </c>
+      <c r="FI39" s="53">
+        <v>80.581724728148913</v>
+      </c>
+      <c r="FJ39" s="54">
+        <v>134.99981510025339</v>
+      </c>
+      <c r="FK39" s="55">
+        <v>175.83951118229783</v>
+      </c>
+      <c r="FL39" s="77">
+        <v>177.53495025729782</v>
       </c>
       <c r="FM39" s="28">
-        <v>1543.0604379163003</v>
-[...32 lines deleted...]
-        <v>1831.9869283249059</v>
+        <v>179.23038933229782</v>
+      </c>
+      <c r="FN39" s="31">
+        <v>1.2209396100000003</v>
+      </c>
+      <c r="FO39" s="47">
+        <v>2.4418792200000006</v>
+      </c>
+      <c r="FP39" s="48">
+        <v>3.6628188300000009</v>
+      </c>
+      <c r="FQ39" s="49">
+        <v>4.8837584400000011</v>
+      </c>
+      <c r="FR39" s="50">
+        <v>6.1046980500000014</v>
+      </c>
+      <c r="FS39" s="51">
+        <v>7.3256376600000017</v>
+      </c>
+      <c r="FT39" s="52">
+        <v>39.10391415112845</v>
+      </c>
+      <c r="FU39" s="53">
+        <v>71.8646346102569</v>
+      </c>
+      <c r="FV39" s="54">
+        <v>140.24890916427535</v>
+      </c>
+      <c r="FW39" s="55">
+        <v>193.3813022245138</v>
+      </c>
+      <c r="FX39" s="77">
+        <v>194.60224183451379</v>
       </c>
       <c r="FY39" s="28">
-        <v>1825.9126727168598</v>
-[...23 lines deleted...]
-      <c r="GJ39" s="42"/>
+        <v>195.82318144451378</v>
+      </c>
+      <c r="FZ39" s="31">
+        <v>1.2644500000000003</v>
+      </c>
+      <c r="GA39" s="47">
+        <v>6.0983924375000012</v>
+      </c>
+      <c r="GB39" s="48">
+        <v>8.7477479375000016</v>
+      </c>
+      <c r="GC39" s="49">
+        <v>10.722086787500002</v>
+      </c>
+      <c r="GD39" s="50">
+        <v>11.986536787500002</v>
+      </c>
+      <c r="GE39" s="51">
+        <v>12.928555365000003</v>
+      </c>
+      <c r="GF39" s="52">
+        <v>41.166709264811452</v>
+      </c>
+      <c r="GG39" s="53"/>
+      <c r="GH39" s="54"/>
+      <c r="GI39" s="55"/>
+      <c r="GJ39" s="77"/>
       <c r="GK39" s="28"/>
       <c r="GL39" s="8"/>
     </row>
     <row r="40" spans="1:194">
-      <c r="A40" s="44" t="s">
-        <v>6</v>
+      <c r="A40" s="42" t="s">
+        <v>4</v>
       </c>
       <c r="B40" s="25">
-        <v>17.072104130245496</v>
+        <v>0</v>
       </c>
       <c r="C40" s="25">
-        <v>34.144208260490991</v>
+        <v>0</v>
       </c>
       <c r="D40" s="28">
-        <v>51.216312390736491</v>
+        <v>0</v>
       </c>
       <c r="E40" s="28">
-        <v>68.288416520981983</v>
+        <v>0</v>
       </c>
       <c r="F40" s="29">
-        <v>85.360520651227475</v>
+        <v>0</v>
       </c>
       <c r="G40" s="30">
-        <v>102.43262478147297</v>
-[...2 lines deleted...]
-        <v>122.73569371363169</v>
+        <v>0</v>
+      </c>
+      <c r="H40" s="43">
+        <v>5.2683588514013602</v>
       </c>
       <c r="I40" s="25">
-        <v>165.8439570057904</v>
+        <v>10.715004294802721</v>
       </c>
       <c r="J40" s="25">
-        <v>219.2060968961521</v>
+        <v>64.294401002676082</v>
       </c>
       <c r="K40" s="25">
-        <v>376.75565538135777</v>
+        <v>109.31585868560545</v>
       </c>
       <c r="L40" s="25">
-        <v>403.76810673035328</v>
+        <v>118.39348218560545</v>
       </c>
       <c r="M40" s="25">
-        <v>420.8402108605988</v>
+        <v>118.39348218560545</v>
       </c>
       <c r="N40" s="25">
-        <v>18.923083819993817</v>
+        <v>0</v>
       </c>
       <c r="O40" s="25">
-        <v>37.846167639987634</v>
+        <v>0</v>
       </c>
       <c r="P40" s="28">
-        <v>56.769251459981447</v>
+        <v>0</v>
       </c>
       <c r="Q40" s="28">
-        <v>75.692335279975268</v>
+        <v>0</v>
       </c>
       <c r="R40" s="29">
-        <v>94.615419099969088</v>
+        <v>0</v>
       </c>
       <c r="S40" s="30">
-        <v>113.53850291996291</v>
-[...2 lines deleted...]
-        <v>136.56501820835672</v>
+        <v>0</v>
+      </c>
+      <c r="T40" s="43">
+        <v>26.200261504700002</v>
       </c>
       <c r="U40" s="25">
-        <v>178.86755063273768</v>
+        <v>52.633174845400006</v>
       </c>
       <c r="V40" s="25">
-        <v>231.90604636891865</v>
+        <v>121.16758897085001</v>
       </c>
       <c r="W40" s="25">
-        <v>286.73005019946112</v>
+        <v>164.31658411879999</v>
       </c>
       <c r="X40" s="25">
-        <v>306.67551626945493</v>
+        <v>165.90961821880001</v>
       </c>
       <c r="Y40" s="25">
-        <v>325.59860008944872</v>
+        <v>165.90961821880001</v>
       </c>
       <c r="Z40" s="25">
-        <v>11.1382224</v>
+        <v>0.58311999999993691</v>
       </c>
       <c r="AA40" s="25">
-        <v>22.2764448</v>
+        <v>1.1662399999998738</v>
       </c>
       <c r="AB40" s="28">
-        <v>33.414667199999997</v>
+        <v>1.7493599999998106</v>
       </c>
       <c r="AC40" s="28">
-        <v>44.5528896</v>
+        <v>2.3324799999997476</v>
       </c>
       <c r="AD40" s="29">
-        <v>55.691112000000004</v>
+        <v>2.9155999999996847</v>
       </c>
       <c r="AE40" s="30">
-        <v>66.829334400000008</v>
-[...2 lines deleted...]
-        <v>82.065610190170005</v>
+        <v>3.4987199999996217</v>
+      </c>
+      <c r="AF40" s="43">
+        <v>32.399593407684506</v>
       </c>
       <c r="AG40" s="25">
-        <v>100.38045747509801</v>
+        <v>61.311030840369398</v>
       </c>
       <c r="AH40" s="25">
-        <v>125.39458277502601</v>
+        <v>165.97026824893726</v>
       </c>
       <c r="AI40" s="25">
-        <v>153.79194196568</v>
+        <v>227.97720590807967</v>
       </c>
       <c r="AJ40" s="25">
-        <v>166.13966424067999</v>
+        <v>231.74483190807962</v>
       </c>
       <c r="AK40" s="25">
-        <v>177.27788664067998</v>
+        <v>232.32795190807954</v>
       </c>
       <c r="AL40" s="25">
-        <v>12.347227410915984</v>
+        <v>0</v>
       </c>
       <c r="AM40" s="25">
-        <v>24.694454821831968</v>
+        <v>0</v>
       </c>
       <c r="AN40" s="28">
-        <v>37.041682232747952</v>
+        <v>0</v>
       </c>
       <c r="AO40" s="28">
-        <v>49.388909643663936</v>
+        <v>0</v>
       </c>
       <c r="AP40" s="29">
-        <v>61.73613705457992</v>
+        <v>0</v>
       </c>
       <c r="AQ40" s="30">
-        <v>74.083364465495904</v>
-[...2 lines deleted...]
-        <v>135.08575032358189</v>
+        <v>0</v>
+      </c>
+      <c r="AR40" s="43">
+        <v>10.635146280000001</v>
       </c>
       <c r="AS40" s="25">
-        <v>197.34865301837829</v>
+        <v>21.370864310000002</v>
       </c>
       <c r="AT40" s="25">
-        <v>299.63100278806616</v>
+        <v>160.05242781845078</v>
       </c>
       <c r="AU40" s="25">
-        <v>381.09429988622867</v>
+        <v>222.2534226350536</v>
       </c>
       <c r="AV40" s="25">
-        <v>394.97463055076963</v>
+        <v>226.25080496830358</v>
       </c>
       <c r="AW40" s="25">
-        <v>407.32185796168562</v>
+        <v>226.25080496830358</v>
       </c>
       <c r="AX40" s="25">
-        <v>11.016470641283323</v>
+        <v>1.1055805416752538</v>
       </c>
       <c r="AY40" s="25">
-        <v>22.032941282566647</v>
+        <v>2.2111610833505075</v>
       </c>
       <c r="AZ40" s="28">
-        <v>33.049411923849974</v>
+        <v>3.3167416250257613</v>
       </c>
       <c r="BA40" s="28">
-        <v>44.065882565133293</v>
+        <v>4.4223221667010151</v>
       </c>
       <c r="BB40" s="29">
-        <v>55.082353206416613</v>
+        <v>5.5279027083762688</v>
       </c>
       <c r="BC40" s="30">
-        <v>66.098823847699933</v>
-[...2 lines deleted...]
-        <v>85.681725132657448</v>
+        <v>6.6334832500515226</v>
+      </c>
+      <c r="BD40" s="43">
+        <v>30.493554974763153</v>
       </c>
       <c r="BE40" s="25">
-        <v>115.70738577861077</v>
+        <v>55.10359737314738</v>
       </c>
       <c r="BF40" s="25">
-        <v>276.17249657248209</v>
+        <v>389.70766368024101</v>
       </c>
       <c r="BG40" s="25">
-        <v>329.24957755320509</v>
+        <v>504.5238250571266</v>
       </c>
       <c r="BH40" s="25">
-        <v>350.01929727438841</v>
+        <v>515.29793198880191</v>
       </c>
       <c r="BI40" s="25">
-        <v>388.89577499499995</v>
+        <v>536.90051419000008</v>
       </c>
       <c r="BJ40" s="25">
-        <v>10.60310065</v>
+        <v>0.69659929166666601</v>
       </c>
       <c r="BK40" s="25">
-        <v>21.2062013</v>
+        <v>1.393198583333332</v>
       </c>
       <c r="BL40" s="28">
-        <v>31.809301949999998</v>
+        <v>2.0897978749999981</v>
       </c>
       <c r="BM40" s="28">
-        <v>42.4124026</v>
+        <v>2.786397166666664</v>
       </c>
       <c r="BN40" s="29">
-        <v>53.015503250000002</v>
+        <v>3.4829964583333299</v>
       </c>
       <c r="BO40" s="30">
-        <v>63.618603900000004</v>
-[...2 lines deleted...]
-        <v>91.018950521502418</v>
+        <v>4.1795957499999963</v>
+      </c>
+      <c r="BP40" s="43">
+        <v>26.129180869024168</v>
       </c>
       <c r="BQ40" s="25">
-        <v>137.47501112800484</v>
+        <v>48.282897801648339</v>
       </c>
       <c r="BR40" s="25">
-        <v>251.73865670568171</v>
+        <v>269.60218509932247</v>
       </c>
       <c r="BS40" s="25">
-        <v>289.83809192773111</v>
+        <v>340.34967690109664</v>
       </c>
       <c r="BT40" s="25">
-        <v>317.3978539589811</v>
+        <v>341.08125881776328</v>
       </c>
       <c r="BU40" s="25">
-        <v>290.7718150169714</v>
+        <v>390.48963625535009</v>
       </c>
       <c r="BV40" s="25">
-        <v>30.374320687035819</v>
+        <v>3.3225928969074392</v>
       </c>
       <c r="BW40" s="25">
-        <v>60.748641374071639</v>
+        <v>6.6451857938148784</v>
       </c>
       <c r="BX40" s="28">
-        <v>88.538218193311195</v>
+        <v>9.6782866039687985</v>
       </c>
       <c r="BY40" s="28">
-        <v>116.71190219518951</v>
+        <v>12.754407533533588</v>
       </c>
       <c r="BZ40" s="29">
-        <v>137.37338482144312</v>
-[...8 lines deleted...]
-        <v>207.5100509904936</v>
+        <v>14.989159660782036</v>
+      </c>
+      <c r="CA40" s="56">
+        <v>16.748801707255851</v>
+      </c>
+      <c r="CB40" s="43">
+        <v>48.786147495001764</v>
+      </c>
+      <c r="CC40" s="56">
+        <v>84.246072347903407</v>
       </c>
       <c r="CD40" s="25">
-        <v>316.75893622245798</v>
+        <v>363.84553095953504</v>
       </c>
       <c r="CE40" s="25">
-        <v>378.22663717092934</v>
+        <v>507.472565193393</v>
       </c>
       <c r="CF40" s="25">
-        <v>444.78949433500941</v>
+        <v>516.70590000998527</v>
       </c>
       <c r="CG40" s="25">
-        <v>22.1233331814</v>
+        <v>359.63467281199991</v>
       </c>
       <c r="CH40" s="25">
-        <v>8.6569976797296526</v>
+        <v>0.53772208292348</v>
       </c>
       <c r="CI40" s="25">
-        <v>17.313995359459305</v>
+        <v>1.07544416584696</v>
       </c>
       <c r="CJ40" s="25">
-        <v>25.970993039188958</v>
+        <v>1.6131662487704399</v>
       </c>
       <c r="CK40" s="25">
-        <v>34.62799071891861</v>
+        <v>2.15088833169392</v>
       </c>
       <c r="CL40" s="25">
-        <v>43.284988398648267</v>
+        <v>2.6886104146174001</v>
       </c>
       <c r="CM40" s="25">
-        <v>51.941986078377923</v>
+        <v>3.2263324975408803</v>
       </c>
       <c r="CN40" s="25">
-        <v>65.889544225037568</v>
+        <v>27.631935930464362</v>
       </c>
       <c r="CO40" s="25">
-        <v>86.448482314497227</v>
+        <v>52.245615819387844</v>
       </c>
       <c r="CP40" s="25">
-        <v>172.69093160041987</v>
+        <v>708.77834234350803</v>
       </c>
       <c r="CQ40" s="25">
-        <v>213.07477433111416</v>
+        <v>811.37096453965148</v>
       </c>
       <c r="CR40" s="25">
-        <v>221.79721087959382</v>
+        <v>812.12189067882491</v>
       </c>
       <c r="CS40" s="25">
-        <v>230.45420855932346</v>
+        <v>812.65961276174835</v>
       </c>
       <c r="CT40" s="28">
-        <v>6.950966512014328</v>
+        <v>0.49374208502299893</v>
       </c>
       <c r="CU40" s="28">
-        <v>20.981806926995812</v>
+        <v>1.520095286259493</v>
       </c>
       <c r="CV40" s="28">
-        <v>41.333626662997958</v>
+        <v>2.7458278136659868</v>
       </c>
       <c r="CW40" s="28">
-        <v>62.660044745442711</v>
+        <v>4.1521827456928451</v>
       </c>
       <c r="CX40" s="28">
-        <v>80.441493452618161</v>
-[...8 lines deleted...]
-        <v>133.17110302861988</v>
+        <v>5.2795254929261199</v>
+      </c>
+      <c r="CY40" s="56">
+        <v>6.049011120500106</v>
+      </c>
+      <c r="CZ40" s="56">
+        <v>36.259571785584704</v>
+      </c>
+      <c r="DA40" s="56">
+        <v>66.468239814548397</v>
       </c>
       <c r="DB40" s="28">
-        <v>469.95048116003613</v>
+        <v>462.61958303508771</v>
       </c>
       <c r="DC40" s="28">
-        <v>504.458922262128</v>
+        <v>544.28779031005047</v>
       </c>
       <c r="DD40" s="28">
-        <v>561.38519662863769</v>
+        <v>641.91282248457435</v>
       </c>
       <c r="DE40" s="28">
-        <v>647.68610708873803</v>
+        <v>779.00776898019922</v>
       </c>
       <c r="DF40" s="28">
-        <v>10.473613565562497</v>
+        <v>2.364071490391852</v>
       </c>
       <c r="DG40" s="28">
-        <v>20.947227131124993</v>
+        <v>4.7281429807837041</v>
       </c>
       <c r="DH40" s="28">
-        <v>31.420840696687492</v>
+        <v>7.0922144711755557</v>
       </c>
       <c r="DI40" s="28">
-        <v>41.894454262249987</v>
+        <v>9.4562859615674082</v>
       </c>
       <c r="DJ40" s="28">
-        <v>52.368067827812482</v>
+        <v>11.820357451959261</v>
       </c>
       <c r="DK40" s="28">
-        <v>62.841681393374984</v>
+        <v>14.184428942351113</v>
       </c>
       <c r="DL40" s="28">
-        <v>73.315294958937486</v>
+        <v>46.10084494246798</v>
       </c>
       <c r="DM40" s="28">
-        <v>106.87381877649997</v>
+        <v>78.320237234438764</v>
       </c>
       <c r="DN40" s="28">
-        <v>355.69606231612556</v>
+        <v>821.76828539121141</v>
       </c>
       <c r="DO40" s="28">
-        <v>423.1945748409284</v>
+        <v>965.84927252415673</v>
       </c>
       <c r="DP40" s="28">
-        <v>433.6931828689909</v>
+        <v>968.21334401454862</v>
       </c>
       <c r="DQ40" s="28">
-        <v>444.16679643455342</v>
+        <v>970.57741550494052</v>
       </c>
       <c r="DR40" s="28">
-        <v>10.220385554666665</v>
+        <v>2.4511789702069398</v>
       </c>
       <c r="DS40" s="28">
-        <v>20.44077110933333</v>
+        <v>4.9023579404138795</v>
       </c>
       <c r="DT40" s="28">
-        <v>30.661156663999996</v>
+        <v>7.3535369106208197</v>
       </c>
       <c r="DU40" s="28">
-        <v>40.881542218666659</v>
+        <v>9.804715880827759</v>
       </c>
       <c r="DV40" s="28">
-        <v>51.101927773333323</v>
+        <v>12.255894851034698</v>
       </c>
       <c r="DW40" s="28">
-        <v>61.322313327999986</v>
-[...5 lines deleted...]
-        <v>95.401082536884616</v>
+        <v>14.707073821241638</v>
+      </c>
+      <c r="DX40" s="56">
+        <v>37.123982623043965</v>
+      </c>
+      <c r="DY40" s="56">
+        <v>60.013618674846292</v>
       </c>
       <c r="DZ40" s="28">
-        <v>340.20537114224408</v>
+        <v>725.00516143391667</v>
       </c>
       <c r="EA40" s="28">
-        <v>416.00113343453233</v>
+        <v>881.44224217750082</v>
       </c>
       <c r="EB40" s="28">
-        <v>426.25903773919902</v>
+        <v>884.10904614770777</v>
       </c>
       <c r="EC40" s="28">
-        <v>436.47942329386569</v>
-[...32 lines deleted...]
-        <v>1569.9228426844684</v>
+        <v>886.56022511791468</v>
+      </c>
+      <c r="ED40" s="91">
+        <v>20.269916975871148</v>
+      </c>
+      <c r="EE40" s="107">
+        <v>40.539833951742295</v>
+      </c>
+      <c r="EF40" s="108">
+        <v>60.809750927613443</v>
+      </c>
+      <c r="EG40" s="109">
+        <v>81.079667903484591</v>
+      </c>
+      <c r="EH40" s="110">
+        <v>101.34958487935575</v>
+      </c>
+      <c r="EI40" s="92">
+        <v>121.6195018552269</v>
+      </c>
+      <c r="EJ40" s="111">
+        <v>202.07935766135643</v>
+      </c>
+      <c r="EK40" s="93">
+        <v>298.4358102901997</v>
+      </c>
+      <c r="EL40" s="112">
+        <v>938.80553295889968</v>
+      </c>
+      <c r="EM40" s="113">
+        <v>1234.3074467328977</v>
+      </c>
+      <c r="EN40" s="77">
+        <v>1268.8569549689014</v>
       </c>
       <c r="EO40" s="28">
-        <v>748.13018163635491</v>
-[...32 lines deleted...]
-        <v>769.96821915999919</v>
+        <v>1289.1268719447726</v>
+      </c>
+      <c r="EP40" s="91">
+        <v>4.5246336375000027</v>
+      </c>
+      <c r="EQ40" s="47">
+        <v>9.0492672750000054</v>
+      </c>
+      <c r="ER40" s="48">
+        <v>13.573900912500008</v>
+      </c>
+      <c r="ES40" s="49">
+        <v>18.098534550000011</v>
+      </c>
+      <c r="ET40" s="50">
+        <v>22.623168187500013</v>
+      </c>
+      <c r="EU40" s="92">
+        <v>27.147801825000016</v>
+      </c>
+      <c r="EV40" s="52">
+        <v>134.61195650987929</v>
+      </c>
+      <c r="EW40" s="93">
+        <v>242.21110887071973</v>
+      </c>
+      <c r="EX40" s="54">
+        <v>1152.0025200011842</v>
+      </c>
+      <c r="EY40" s="55">
+        <v>1359.0654584390777</v>
+      </c>
+      <c r="EZ40" s="77">
+        <v>1366.0728130806713</v>
       </c>
       <c r="FA40" s="28">
-        <v>827.7193106493736</v>
-[...32 lines deleted...]
-        <v>842.73244037228562</v>
+        <v>1370.5974467181713</v>
+      </c>
+      <c r="FB40" s="91">
+        <v>4.279905583333333</v>
+      </c>
+      <c r="FC40" s="47">
+        <v>8.5598111666666661</v>
+      </c>
+      <c r="FD40" s="48">
+        <v>12.839716749999999</v>
+      </c>
+      <c r="FE40" s="49">
+        <v>17.119622333333332</v>
+      </c>
+      <c r="FF40" s="50">
+        <v>21.399527916666663</v>
+      </c>
+      <c r="FG40" s="51">
+        <v>25.679433499999995</v>
+      </c>
+      <c r="FH40" s="52">
+        <v>126.37325698010241</v>
+      </c>
+      <c r="FI40" s="53">
+        <v>227.55826518020484</v>
+      </c>
+      <c r="FJ40" s="54">
+        <v>1443.2859889984074</v>
+      </c>
+      <c r="FK40" s="55">
+        <v>1702.72287514341</v>
+      </c>
+      <c r="FL40" s="77">
+        <v>1707.1882838517433</v>
       </c>
       <c r="FM40" s="28">
-        <v>853.11118907778723</v>
-[...32 lines deleted...]
-        <v>641.73314251991064</v>
+        <v>1711.4681894350767</v>
+      </c>
+      <c r="FN40" s="31">
+        <v>4.2349145000000004</v>
+      </c>
+      <c r="FO40" s="47">
+        <v>8.4698290000000007</v>
+      </c>
+      <c r="FP40" s="48">
+        <v>12.704743500000001</v>
+      </c>
+      <c r="FQ40" s="49">
+        <v>16.939658000000001</v>
+      </c>
+      <c r="FR40" s="50">
+        <v>21.174572500000004</v>
+      </c>
+      <c r="FS40" s="51">
+        <v>25.409487000000006</v>
+      </c>
+      <c r="FT40" s="52">
+        <v>100.0679701645</v>
+      </c>
+      <c r="FU40" s="53">
+        <v>174.72645332899998</v>
+      </c>
+      <c r="FV40" s="54">
+        <v>1167.8516331835219</v>
+      </c>
+      <c r="FW40" s="55">
+        <v>1415.2606357699999</v>
+      </c>
+      <c r="FX40" s="77">
+        <v>1420.64305027</v>
       </c>
       <c r="FY40" s="28">
-        <v>565.37093224209991</v>
-[...23 lines deleted...]
-      <c r="GJ40" s="42"/>
+        <v>1424.8779647700001</v>
+      </c>
+      <c r="FZ40" s="31">
+        <v>4.3858333333333341</v>
+      </c>
+      <c r="GA40" s="47">
+        <v>21.152701041666671</v>
+      </c>
+      <c r="GB40" s="48">
+        <v>30.342176041666672</v>
+      </c>
+      <c r="GC40" s="49">
+        <v>37.190308541666674</v>
+      </c>
+      <c r="GD40" s="50">
+        <v>41.576141875000005</v>
+      </c>
+      <c r="GE40" s="51">
+        <v>44.843599250000004</v>
+      </c>
+      <c r="GF40" s="52">
+        <v>113.96538021519243</v>
+      </c>
+      <c r="GG40" s="53"/>
+      <c r="GH40" s="54"/>
+      <c r="GI40" s="55"/>
+      <c r="GJ40" s="77"/>
       <c r="GK40" s="28"/>
       <c r="GL40" s="8"/>
     </row>
     <row r="41" spans="1:194">
-      <c r="A41" s="44" t="s">
-        <v>7</v>
+      <c r="A41" s="42" t="s">
+        <v>5</v>
       </c>
       <c r="B41" s="25">
-        <v>1.8913402167203688</v>
+        <v>0</v>
       </c>
       <c r="C41" s="25">
-        <v>3.7826804334407376</v>
+        <v>0</v>
       </c>
       <c r="D41" s="28">
-        <v>5.6740206501611059</v>
+        <v>0</v>
       </c>
       <c r="E41" s="28">
-        <v>7.5653608668814751</v>
+        <v>0</v>
       </c>
       <c r="F41" s="29">
-        <v>9.4567010836018444</v>
+        <v>0</v>
       </c>
       <c r="G41" s="30">
-        <v>11.348041300322214</v>
-[...2 lines deleted...]
-        <v>16.581765025980992</v>
+        <v>0</v>
+      </c>
+      <c r="H41" s="43">
+        <v>111.54203040722533</v>
       </c>
       <c r="I41" s="25">
-        <v>23.33321275163977</v>
+        <v>228.55498381445065</v>
       </c>
       <c r="J41" s="25">
-        <v>92.674758981368541</v>
+        <v>414.59845411787592</v>
       </c>
       <c r="K41" s="25">
-        <v>110.60650901545732</v>
+        <v>576.29580700390125</v>
       </c>
       <c r="L41" s="25">
-        <v>113.99105741967769</v>
+        <v>589.38651762890129</v>
       </c>
       <c r="M41" s="25">
-        <v>115.88239763639805</v>
+        <v>589.38651762890129</v>
       </c>
       <c r="N41" s="25">
-        <v>4.4395459999917604</v>
+        <v>0</v>
       </c>
       <c r="O41" s="25">
-        <v>8.8790919999835207</v>
+        <v>0</v>
       </c>
       <c r="P41" s="28">
-        <v>13.31863799997528</v>
+        <v>0</v>
       </c>
       <c r="Q41" s="28">
-        <v>17.758183999967041</v>
+        <v>0</v>
       </c>
       <c r="R41" s="29">
-        <v>22.197729999958803</v>
+        <v>0</v>
       </c>
       <c r="S41" s="30">
-        <v>26.637275999950564</v>
-[...2 lines deleted...]
-        <v>46.204972292062322</v>
+        <v>0</v>
+      </c>
+      <c r="T41" s="43">
+        <v>86.607971380000009</v>
       </c>
       <c r="U41" s="25">
-        <v>66.130423584174082</v>
+        <v>173.21594276000002</v>
       </c>
       <c r="V41" s="25">
-        <v>132.68705585118585</v>
+        <v>340.28441638660001</v>
       </c>
       <c r="W41" s="25">
-        <v>157.85929391839761</v>
+        <v>449.097239145</v>
       </c>
       <c r="X41" s="25">
-        <v>162.69667066838937</v>
+        <v>449.24482152000002</v>
       </c>
       <c r="Y41" s="25">
-        <v>167.13621666838114</v>
+        <v>449.24482152000002</v>
       </c>
       <c r="Z41" s="25">
-        <v>3.1520000000000059</v>
+        <v>0</v>
       </c>
       <c r="AA41" s="25">
-        <v>6.3040000000000118</v>
+        <v>0</v>
       </c>
       <c r="AB41" s="28">
-        <v>9.4560000000000173</v>
+        <v>0</v>
       </c>
       <c r="AC41" s="28">
-        <v>12.608000000000024</v>
+        <v>0</v>
       </c>
       <c r="AD41" s="29">
-        <v>15.76000000000003</v>
+        <v>0</v>
       </c>
       <c r="AE41" s="30">
-        <v>18.912000000000035</v>
-[...2 lines deleted...]
-        <v>68.688681337120045</v>
+        <v>0</v>
+      </c>
+      <c r="AF41" s="43">
+        <v>52.172051255</v>
       </c>
       <c r="AG41" s="25">
-        <v>119.92567877424005</v>
+        <v>104.774227125194</v>
       </c>
       <c r="AH41" s="25">
-        <v>206.29328808196004</v>
+        <v>170.63776233496714</v>
       </c>
       <c r="AI41" s="25">
-        <v>260.49356438598005</v>
+        <v>227.338899116367</v>
       </c>
       <c r="AJ41" s="25">
-        <v>263.77570044848005</v>
+        <v>227.338899116367</v>
       </c>
       <c r="AK41" s="25">
-        <v>266.92770044848004</v>
+        <v>227.338899116367</v>
       </c>
       <c r="AL41" s="25">
         <v>0</v>
       </c>
       <c r="AM41" s="25">
         <v>0</v>
       </c>
       <c r="AN41" s="28">
         <v>0</v>
       </c>
       <c r="AO41" s="28">
         <v>0</v>
       </c>
       <c r="AP41" s="29">
         <v>0</v>
       </c>
       <c r="AQ41" s="30">
         <v>0</v>
       </c>
-      <c r="AR41" s="45">
-        <v>25.135026785600001</v>
+      <c r="AR41" s="43">
+        <v>30.973603272199998</v>
       </c>
       <c r="AS41" s="25">
-        <v>53.699118392317999</v>
+        <v>62.418973506566502</v>
       </c>
       <c r="AT41" s="25">
-        <v>146.78433503388399</v>
+        <v>134.15249945071002</v>
       </c>
       <c r="AU41" s="25">
-        <v>181.52461613239998</v>
+        <v>175.62288048567504</v>
       </c>
       <c r="AV41" s="25">
-        <v>181.90178175739999</v>
+        <v>176.14978086380003</v>
       </c>
       <c r="AW41" s="25">
-        <v>181.90178175739999</v>
+        <v>176.14978086380003</v>
       </c>
       <c r="AX41" s="25">
-        <v>0.72989783332474634</v>
+        <v>0</v>
       </c>
       <c r="AY41" s="25">
-        <v>1.4597956666494927</v>
+        <v>0</v>
       </c>
       <c r="AZ41" s="28">
-        <v>2.189693499974239</v>
+        <v>0</v>
       </c>
       <c r="BA41" s="28">
-        <v>2.9195913332989853</v>
+        <v>0</v>
       </c>
       <c r="BB41" s="29">
-        <v>3.6494891666237317</v>
+        <v>0</v>
       </c>
       <c r="BC41" s="30">
-        <v>4.379386999948478</v>
-[...2 lines deleted...]
-        <v>20.440547084403228</v>
+        <v>0</v>
+      </c>
+      <c r="BD41" s="43">
+        <v>59.6895375</v>
       </c>
       <c r="BE41" s="25">
-        <v>37.967046853257976</v>
+        <v>119.379075</v>
       </c>
       <c r="BF41" s="25">
-        <v>258.55312425183769</v>
+        <v>293.02438072509904</v>
       </c>
       <c r="BG41" s="25">
-        <v>287.04558674276745</v>
+        <v>369.43667984500007</v>
       </c>
       <c r="BH41" s="25">
-        <v>289.33251168109223</v>
+        <v>370.71672718000008</v>
       </c>
       <c r="BI41" s="25">
-        <v>282.14051534499998</v>
+        <v>354.35967999999997</v>
       </c>
       <c r="BJ41" s="25">
-        <v>1.4711327499999998</v>
+        <v>0</v>
       </c>
       <c r="BK41" s="25">
-        <v>2.9422654999999995</v>
+        <v>0</v>
       </c>
       <c r="BL41" s="28">
-        <v>4.4133982499999993</v>
+        <v>0</v>
       </c>
       <c r="BM41" s="28">
-        <v>5.8845309999999991</v>
+        <v>0</v>
       </c>
       <c r="BN41" s="29">
-        <v>7.3556637499999988</v>
+        <v>0</v>
       </c>
       <c r="BO41" s="30">
-        <v>8.8267964999999986</v>
-[...2 lines deleted...]
-        <v>27.518959448452591</v>
+        <v>0</v>
+      </c>
+      <c r="BP41" s="43">
+        <v>113.84050514773571</v>
       </c>
       <c r="BQ41" s="25">
-        <v>47.122010396905182</v>
+        <v>230.61673429547142</v>
       </c>
       <c r="BR41" s="25">
-        <v>213.61500271962177</v>
+        <v>482.11349046949169</v>
       </c>
       <c r="BS41" s="25">
-        <v>246.24608545443536</v>
+        <v>626.69519393419296</v>
       </c>
       <c r="BT41" s="25">
-        <v>248.98859174481035</v>
+        <v>631.25937701794294</v>
       </c>
       <c r="BU41" s="25">
-        <v>247.18948844000002</v>
+        <v>628.82965271697492</v>
       </c>
       <c r="BV41" s="25">
-        <v>3.5010447900397321</v>
+        <v>0</v>
       </c>
       <c r="BW41" s="25">
-        <v>7.0020895800794642</v>
+        <v>0</v>
       </c>
       <c r="BX41" s="28">
-        <v>10.205728129886355</v>
+        <v>0</v>
       </c>
       <c r="BY41" s="28">
-        <v>13.453562885924084</v>
+        <v>0</v>
       </c>
       <c r="BZ41" s="29">
-        <v>15.837027444654266</v>
-[...8 lines deleted...]
-        <v>62.69884670076182</v>
+        <v>0</v>
+      </c>
+      <c r="CA41" s="56">
+        <v>0</v>
+      </c>
+      <c r="CB41" s="43">
+        <v>116.40406111157809</v>
+      </c>
+      <c r="CC41" s="56">
+        <v>234.01138473212109</v>
       </c>
       <c r="CD41" s="25">
-        <v>287.93802091655505</v>
+        <v>535.55191367134955</v>
       </c>
       <c r="CE41" s="25">
-        <v>353.31690713475734</v>
+        <v>712.50701481038527</v>
       </c>
       <c r="CF41" s="25">
-        <v>374.3340840029727</v>
+        <v>724.08512695207787</v>
       </c>
       <c r="CG41" s="25">
-        <v>138.40031180699998</v>
-[...176 lines deleted...]
-        <v>511.50800175486069</v>
+        <v>677.30341535499997</v>
+      </c>
+      <c r="CH41" s="25">
+        <v>1.4969445503656148E-2</v>
+      </c>
+      <c r="CI41" s="25">
+        <v>2.9938891007312295E-2</v>
+      </c>
+      <c r="CJ41" s="25">
+        <v>4.4908336510968441E-2</v>
+      </c>
+      <c r="CK41" s="25">
+        <v>5.9877782014624591E-2</v>
+      </c>
+      <c r="CL41" s="25">
+        <v>7.484722751828074E-2</v>
+      </c>
+      <c r="CM41" s="25">
+        <v>8.9816673021936883E-2</v>
+      </c>
+      <c r="CN41" s="25">
+        <v>131.64926360824563</v>
+      </c>
+      <c r="CO41" s="25">
+        <v>264.64060134346931</v>
+      </c>
+      <c r="CP41" s="25">
+        <v>813.48999869150543</v>
+      </c>
+      <c r="CQ41" s="25">
+        <v>1000.5906158617915</v>
+      </c>
+      <c r="CR41" s="25">
+        <v>1008.9022628364202</v>
+      </c>
+      <c r="CS41" s="25">
+        <v>1008.9172322819238</v>
+      </c>
+      <c r="CT41" s="28">
+        <v>1.8515714130001984E-2</v>
+      </c>
+      <c r="CU41" s="28">
+        <v>5.7298903435482891E-2</v>
+      </c>
+      <c r="CV41" s="28">
+        <v>0.10045096100766379</v>
+      </c>
+      <c r="CW41" s="28">
+        <v>0.1517199936210398</v>
+      </c>
+      <c r="CX41" s="28">
+        <v>0.19225658905180565</v>
+      </c>
+      <c r="CY41" s="56">
+        <v>0.21915354368024145</v>
+      </c>
+      <c r="CZ41" s="56">
+        <v>152.51315236532361</v>
+      </c>
+      <c r="DA41" s="56">
+        <v>306.0907700398248</v>
+      </c>
+      <c r="DB41" s="28">
+        <v>820.04034602022193</v>
+      </c>
+      <c r="DC41" s="28">
+        <v>1003.0715279385427</v>
+      </c>
+      <c r="DD41" s="28">
+        <v>1090.2981155686925</v>
+      </c>
+      <c r="DE41" s="28">
+        <v>1259.9106392791418</v>
+      </c>
+      <c r="DF41" s="28">
+        <v>2.004166666666667E-4</v>
+      </c>
+      <c r="DG41" s="28">
+        <v>4.0083333333333339E-4</v>
+      </c>
+      <c r="DH41" s="28">
+        <v>6.0125000000000011E-4</v>
+      </c>
+      <c r="DI41" s="28">
+        <v>8.0166666666666678E-4</v>
+      </c>
+      <c r="DJ41" s="28">
+        <v>1.0020833333333336E-3</v>
+      </c>
+      <c r="DK41" s="28">
+        <v>1.2025000000000002E-3</v>
+      </c>
+      <c r="DL41" s="28">
+        <v>39.156998778929399</v>
+      </c>
+      <c r="DM41" s="28">
+        <v>79.754605072485717</v>
+      </c>
+      <c r="DN41" s="28">
+        <v>948.61628909520618</v>
+      </c>
+      <c r="DO41" s="28">
+        <v>1081.4398700132333</v>
+      </c>
+      <c r="DP41" s="28">
+        <v>1088.8210877309903</v>
+      </c>
+      <c r="DQ41" s="28">
+        <v>1088.821288147657</v>
+      </c>
+      <c r="DR41" s="28">
+        <v>4.1637948260838158E-2</v>
+      </c>
+      <c r="DS41" s="28">
+        <v>8.3275896521676315E-2</v>
+      </c>
+      <c r="DT41" s="28">
+        <v>0.12491384478251447</v>
+      </c>
+      <c r="DU41" s="28">
+        <v>0.16655179304335263</v>
+      </c>
+      <c r="DV41" s="28">
+        <v>0.2081897413041908</v>
+      </c>
+      <c r="DW41" s="28">
+        <v>0.24982768956502896</v>
+      </c>
+      <c r="DX41" s="56">
+        <v>26.158556788239071</v>
+      </c>
+      <c r="DY41" s="56">
+        <v>53.421781986913118</v>
+      </c>
+      <c r="DZ41" s="28">
+        <v>995.78912959433455</v>
+      </c>
+      <c r="EA41" s="28">
+        <v>1169.3038340757923</v>
+      </c>
+      <c r="EB41" s="28">
+        <v>1180.1329220240532</v>
+      </c>
+      <c r="EC41" s="28">
+        <v>1180.174559972314</v>
+      </c>
+      <c r="ED41" s="91">
+        <v>5.0383833333333357</v>
+      </c>
+      <c r="EE41" s="107">
+        <v>10.076766666666671</v>
+      </c>
+      <c r="EF41" s="108">
+        <v>15.115150000000007</v>
+      </c>
+      <c r="EG41" s="109">
+        <v>20.153533333333343</v>
+      </c>
+      <c r="EH41" s="110">
+        <v>25.191916666666678</v>
+      </c>
+      <c r="EI41" s="92">
+        <v>30.230300000000014</v>
+      </c>
+      <c r="EJ41" s="111">
+        <v>87.473762902544209</v>
+      </c>
+      <c r="EK41" s="93">
+        <v>146.210103347802</v>
+      </c>
+      <c r="EL41" s="112">
+        <v>965.90449614989359</v>
+      </c>
+      <c r="EM41" s="113">
+        <v>1213.1297452548779</v>
+      </c>
+      <c r="EN41" s="77">
+        <v>1220.1577250203054</v>
       </c>
       <c r="EO41" s="28">
-        <v>675.36747073330127</v>
-[...32 lines deleted...]
-        <v>428.46825629327816</v>
+        <v>1225.1961083536387</v>
+      </c>
+      <c r="EP41" s="91">
+        <v>12.596888846666669</v>
+      </c>
+      <c r="EQ41" s="47">
+        <v>25.193777693333338</v>
+      </c>
+      <c r="ER41" s="48">
+        <v>37.790666540000004</v>
+      </c>
+      <c r="ES41" s="49">
+        <v>50.387555386666676</v>
+      </c>
+      <c r="ET41" s="50">
+        <v>62.984444233333349</v>
+      </c>
+      <c r="EU41" s="92">
+        <v>75.581333080000022</v>
+      </c>
+      <c r="EV41" s="52">
+        <v>127.82968186433389</v>
+      </c>
+      <c r="EW41" s="93">
+        <v>185.97852191259045</v>
+      </c>
+      <c r="EX41" s="54">
+        <v>1344.803333740844</v>
+      </c>
+      <c r="EY41" s="55">
+        <v>1571.3428137965063</v>
+      </c>
+      <c r="EZ41" s="77">
+        <v>1586.4079359172301</v>
       </c>
       <c r="FA41" s="28">
-        <v>547.4870245281794</v>
-[...32 lines deleted...]
-        <v>673.22033351760331</v>
+        <v>1599.0048247638967</v>
+      </c>
+      <c r="FB41" s="91">
+        <v>3.7890570000000006</v>
+      </c>
+      <c r="FC41" s="47">
+        <v>7.5781140000000011</v>
+      </c>
+      <c r="FD41" s="48">
+        <v>11.367171000000003</v>
+      </c>
+      <c r="FE41" s="49">
+        <v>15.156228000000002</v>
+      </c>
+      <c r="FF41" s="50">
+        <v>18.945285000000002</v>
+      </c>
+      <c r="FG41" s="51">
+        <v>22.734342000000002</v>
+      </c>
+      <c r="FH41" s="52">
+        <v>67.34666566569679</v>
+      </c>
+      <c r="FI41" s="53">
+        <v>117.04598632139357</v>
+      </c>
+      <c r="FJ41" s="54">
+        <v>1537.7142754053807</v>
+      </c>
+      <c r="FK41" s="55">
+        <v>1767.6076051527875</v>
+      </c>
+      <c r="FL41" s="77">
+        <v>1779.9792734027876</v>
       </c>
       <c r="FM41" s="28">
-        <v>757.55566992456909</v>
-[...32 lines deleted...]
-        <v>935.14924849285728</v>
+        <v>1783.7683304027876</v>
+      </c>
+      <c r="FN41" s="31">
+        <v>4.1730833333333148</v>
+      </c>
+      <c r="FO41" s="47">
+        <v>8.3461666666666297</v>
+      </c>
+      <c r="FP41" s="48">
+        <v>12.519249999999944</v>
+      </c>
+      <c r="FQ41" s="49">
+        <v>16.692333333333259</v>
+      </c>
+      <c r="FR41" s="50">
+        <v>20.865416666666576</v>
+      </c>
+      <c r="FS41" s="51">
+        <v>25.038499999999893</v>
+      </c>
+      <c r="FT41" s="52">
+        <v>77.936622083333219</v>
+      </c>
+      <c r="FU41" s="53">
+        <v>134.93976033466654</v>
+      </c>
+      <c r="FV41" s="54">
+        <v>1431.2284208690801</v>
+      </c>
+      <c r="FW41" s="55">
+        <v>1682.1254373733334</v>
+      </c>
+      <c r="FX41" s="77">
+        <v>1698.5610207066668</v>
       </c>
       <c r="FY41" s="28">
-        <v>833.49825216285694</v>
-[...23 lines deleted...]
-      <c r="GJ41" s="42"/>
+        <v>1702.7341040400001</v>
+      </c>
+      <c r="FZ41" s="31">
+        <v>1.655E-3</v>
+      </c>
+      <c r="GA41" s="47">
+        <v>3.1316666666666667E-3</v>
+      </c>
+      <c r="GB41" s="48">
+        <v>4.555E-3</v>
+      </c>
+      <c r="GC41" s="49">
+        <v>6.1866666666666667E-3</v>
+      </c>
+      <c r="GD41" s="50">
+        <v>7.5966666666666665E-3</v>
+      </c>
+      <c r="GE41" s="51">
+        <v>8.7716666666666672E-3</v>
+      </c>
+      <c r="GF41" s="52">
+        <v>36.863181446990694</v>
+      </c>
+      <c r="GG41" s="53"/>
+      <c r="GH41" s="54"/>
+      <c r="GI41" s="55"/>
+      <c r="GJ41" s="77"/>
       <c r="GK41" s="28"/>
       <c r="GL41" s="8"/>
     </row>
     <row r="42" spans="1:194">
-      <c r="A42" s="11"/>
-[...197 lines deleted...]
-      <c r="GK42" s="8"/>
+      <c r="A42" s="42" t="s">
+        <v>6</v>
+      </c>
+      <c r="B42" s="25">
+        <v>17.072104130245496</v>
+      </c>
+      <c r="C42" s="25">
+        <v>34.144208260490991</v>
+      </c>
+      <c r="D42" s="28">
+        <v>51.216312390736491</v>
+      </c>
+      <c r="E42" s="28">
+        <v>68.288416520981983</v>
+      </c>
+      <c r="F42" s="29">
+        <v>85.360520651227475</v>
+      </c>
+      <c r="G42" s="30">
+        <v>102.43262478147297</v>
+      </c>
+      <c r="H42" s="43">
+        <v>122.73569371363169</v>
+      </c>
+      <c r="I42" s="25">
+        <v>165.8439570057904</v>
+      </c>
+      <c r="J42" s="25">
+        <v>219.2060968961521</v>
+      </c>
+      <c r="K42" s="25">
+        <v>376.75565538135777</v>
+      </c>
+      <c r="L42" s="25">
+        <v>403.76810673035328</v>
+      </c>
+      <c r="M42" s="25">
+        <v>420.8402108605988</v>
+      </c>
+      <c r="N42" s="25">
+        <v>18.923083819993817</v>
+      </c>
+      <c r="O42" s="25">
+        <v>37.846167639987634</v>
+      </c>
+      <c r="P42" s="28">
+        <v>56.769251459981447</v>
+      </c>
+      <c r="Q42" s="28">
+        <v>75.692335279975268</v>
+      </c>
+      <c r="R42" s="29">
+        <v>94.615419099969088</v>
+      </c>
+      <c r="S42" s="30">
+        <v>113.53850291996291</v>
+      </c>
+      <c r="T42" s="43">
+        <v>136.56501820835672</v>
+      </c>
+      <c r="U42" s="25">
+        <v>178.86755063273768</v>
+      </c>
+      <c r="V42" s="25">
+        <v>231.90604636891865</v>
+      </c>
+      <c r="W42" s="25">
+        <v>286.73005019946112</v>
+      </c>
+      <c r="X42" s="25">
+        <v>306.67551626945493</v>
+      </c>
+      <c r="Y42" s="25">
+        <v>325.59860008944872</v>
+      </c>
+      <c r="Z42" s="25">
+        <v>11.1382224</v>
+      </c>
+      <c r="AA42" s="25">
+        <v>22.2764448</v>
+      </c>
+      <c r="AB42" s="28">
+        <v>33.414667199999997</v>
+      </c>
+      <c r="AC42" s="28">
+        <v>44.5528896</v>
+      </c>
+      <c r="AD42" s="29">
+        <v>55.691112000000004</v>
+      </c>
+      <c r="AE42" s="30">
+        <v>66.829334400000008</v>
+      </c>
+      <c r="AF42" s="43">
+        <v>82.065610190170005</v>
+      </c>
+      <c r="AG42" s="25">
+        <v>100.38045747509801</v>
+      </c>
+      <c r="AH42" s="25">
+        <v>125.39458277502601</v>
+      </c>
+      <c r="AI42" s="25">
+        <v>153.79194196568</v>
+      </c>
+      <c r="AJ42" s="25">
+        <v>166.13966424067999</v>
+      </c>
+      <c r="AK42" s="25">
+        <v>177.27788664067998</v>
+      </c>
+      <c r="AL42" s="25">
+        <v>12.347227410915984</v>
+      </c>
+      <c r="AM42" s="25">
+        <v>24.694454821831968</v>
+      </c>
+      <c r="AN42" s="28">
+        <v>37.041682232747952</v>
+      </c>
+      <c r="AO42" s="28">
+        <v>49.388909643663936</v>
+      </c>
+      <c r="AP42" s="29">
+        <v>61.73613705457992</v>
+      </c>
+      <c r="AQ42" s="30">
+        <v>74.083364465495904</v>
+      </c>
+      <c r="AR42" s="43">
+        <v>135.08575032358189</v>
+      </c>
+      <c r="AS42" s="25">
+        <v>197.34865301837829</v>
+      </c>
+      <c r="AT42" s="25">
+        <v>299.63100278806616</v>
+      </c>
+      <c r="AU42" s="25">
+        <v>381.09429988622867</v>
+      </c>
+      <c r="AV42" s="25">
+        <v>394.97463055076963</v>
+      </c>
+      <c r="AW42" s="25">
+        <v>407.32185796168562</v>
+      </c>
+      <c r="AX42" s="25">
+        <v>11.016470641283323</v>
+      </c>
+      <c r="AY42" s="25">
+        <v>22.032941282566647</v>
+      </c>
+      <c r="AZ42" s="28">
+        <v>33.049411923849974</v>
+      </c>
+      <c r="BA42" s="28">
+        <v>44.065882565133293</v>
+      </c>
+      <c r="BB42" s="29">
+        <v>55.082353206416613</v>
+      </c>
+      <c r="BC42" s="30">
+        <v>66.098823847699933</v>
+      </c>
+      <c r="BD42" s="43">
+        <v>85.681725132657448</v>
+      </c>
+      <c r="BE42" s="25">
+        <v>115.70738577861077</v>
+      </c>
+      <c r="BF42" s="25">
+        <v>276.17249657248209</v>
+      </c>
+      <c r="BG42" s="25">
+        <v>329.24957755320509</v>
+      </c>
+      <c r="BH42" s="25">
+        <v>350.01929727438841</v>
+      </c>
+      <c r="BI42" s="25">
+        <v>388.89577499499995</v>
+      </c>
+      <c r="BJ42" s="25">
+        <v>10.60310065</v>
+      </c>
+      <c r="BK42" s="25">
+        <v>21.2062013</v>
+      </c>
+      <c r="BL42" s="28">
+        <v>31.809301949999998</v>
+      </c>
+      <c r="BM42" s="28">
+        <v>42.4124026</v>
+      </c>
+      <c r="BN42" s="29">
+        <v>53.015503250000002</v>
+      </c>
+      <c r="BO42" s="30">
+        <v>63.618603900000004</v>
+      </c>
+      <c r="BP42" s="43">
+        <v>91.018950521502418</v>
+      </c>
+      <c r="BQ42" s="25">
+        <v>137.47501112800484</v>
+      </c>
+      <c r="BR42" s="25">
+        <v>251.73865670568171</v>
+      </c>
+      <c r="BS42" s="25">
+        <v>289.83809192773111</v>
+      </c>
+      <c r="BT42" s="25">
+        <v>317.3978539589811</v>
+      </c>
+      <c r="BU42" s="25">
+        <v>290.7718150169714</v>
+      </c>
+      <c r="BV42" s="25">
+        <v>30.374320687035819</v>
+      </c>
+      <c r="BW42" s="25">
+        <v>60.748641374071639</v>
+      </c>
+      <c r="BX42" s="28">
+        <v>88.538218193311195</v>
+      </c>
+      <c r="BY42" s="28">
+        <v>116.71190219518951</v>
+      </c>
+      <c r="BZ42" s="29">
+        <v>137.37338482144312</v>
+      </c>
+      <c r="CA42" s="56">
+        <v>153.79732206757922</v>
+      </c>
+      <c r="CB42" s="43">
+        <v>174.20105297292764</v>
+      </c>
+      <c r="CC42" s="56">
+        <v>207.5100509904936</v>
+      </c>
+      <c r="CD42" s="25">
+        <v>316.75893622245798</v>
+      </c>
+      <c r="CE42" s="25">
+        <v>378.22663717092934</v>
+      </c>
+      <c r="CF42" s="25">
+        <v>444.78949433500941</v>
+      </c>
+      <c r="CG42" s="25">
+        <v>22.1233331814</v>
+      </c>
+      <c r="CH42" s="25">
+        <v>8.6569976797296526</v>
+      </c>
+      <c r="CI42" s="25">
+        <v>17.313995359459305</v>
+      </c>
+      <c r="CJ42" s="25">
+        <v>25.970993039188958</v>
+      </c>
+      <c r="CK42" s="25">
+        <v>34.62799071891861</v>
+      </c>
+      <c r="CL42" s="25">
+        <v>43.284988398648267</v>
+      </c>
+      <c r="CM42" s="25">
+        <v>51.941986078377923</v>
+      </c>
+      <c r="CN42" s="25">
+        <v>65.889544225037568</v>
+      </c>
+      <c r="CO42" s="25">
+        <v>86.448482314497227</v>
+      </c>
+      <c r="CP42" s="25">
+        <v>172.69093160041987</v>
+      </c>
+      <c r="CQ42" s="25">
+        <v>213.07477433111416</v>
+      </c>
+      <c r="CR42" s="25">
+        <v>221.79721087959382</v>
+      </c>
+      <c r="CS42" s="25">
+        <v>230.45420855932346</v>
+      </c>
+      <c r="CT42" s="28">
+        <v>6.950966512014328</v>
+      </c>
+      <c r="CU42" s="28">
+        <v>20.981806926995812</v>
+      </c>
+      <c r="CV42" s="28">
+        <v>41.333626662997958</v>
+      </c>
+      <c r="CW42" s="28">
+        <v>62.660044745442711</v>
+      </c>
+      <c r="CX42" s="28">
+        <v>80.441493452618161</v>
+      </c>
+      <c r="CY42" s="56">
+        <v>93.464260166281463</v>
+      </c>
+      <c r="CZ42" s="56">
+        <v>116.2311165883257</v>
+      </c>
+      <c r="DA42" s="56">
+        <v>133.17110302861988</v>
+      </c>
+      <c r="DB42" s="28">
+        <v>469.95048116003613</v>
+      </c>
+      <c r="DC42" s="28">
+        <v>504.458922262128</v>
+      </c>
+      <c r="DD42" s="28">
+        <v>561.38519662863769</v>
+      </c>
+      <c r="DE42" s="28">
+        <v>647.68610708873803</v>
+      </c>
+      <c r="DF42" s="28">
+        <v>10.473613565562497</v>
+      </c>
+      <c r="DG42" s="28">
+        <v>20.947227131124993</v>
+      </c>
+      <c r="DH42" s="28">
+        <v>31.420840696687492</v>
+      </c>
+      <c r="DI42" s="28">
+        <v>41.894454262249987</v>
+      </c>
+      <c r="DJ42" s="28">
+        <v>52.368067827812482</v>
+      </c>
+      <c r="DK42" s="28">
+        <v>62.841681393374976</v>
+      </c>
+      <c r="DL42" s="28">
+        <v>79.380579838691048</v>
+      </c>
+      <c r="DM42" s="28">
+        <v>119.06943957141974</v>
+      </c>
+      <c r="DN42" s="28">
+        <v>334.57007018517481</v>
+      </c>
+      <c r="DO42" s="28">
+        <v>424.31485296406896</v>
+      </c>
+      <c r="DP42" s="28">
+        <v>434.81300833292539</v>
+      </c>
+      <c r="DQ42" s="28">
+        <v>445.28662189848791</v>
+      </c>
+      <c r="DR42" s="28">
+        <v>10.220385554666665</v>
+      </c>
+      <c r="DS42" s="28">
+        <v>20.44077110933333</v>
+      </c>
+      <c r="DT42" s="28">
+        <v>30.661156663999996</v>
+      </c>
+      <c r="DU42" s="28">
+        <v>40.881542218666659</v>
+      </c>
+      <c r="DV42" s="28">
+        <v>51.101927773333323</v>
+      </c>
+      <c r="DW42" s="28">
+        <v>61.322313327999986</v>
+      </c>
+      <c r="DX42" s="56">
+        <v>76.735926977692301</v>
+      </c>
+      <c r="DY42" s="56">
+        <v>95.401082536884616</v>
+      </c>
+      <c r="DZ42" s="28">
+        <v>340.20537114224408</v>
+      </c>
+      <c r="EA42" s="28">
+        <v>416.00113343453233</v>
+      </c>
+      <c r="EB42" s="28">
+        <v>426.25903773919902</v>
+      </c>
+      <c r="EC42" s="28">
+        <v>436.47942329386569</v>
+      </c>
+      <c r="ED42" s="91">
+        <v>0.6325183468693466</v>
+      </c>
+      <c r="EE42" s="107">
+        <v>1.2650366937386932</v>
+      </c>
+      <c r="EF42" s="108">
+        <v>1.8975550406080397</v>
+      </c>
+      <c r="EG42" s="109">
+        <v>2.5300733874773864</v>
+      </c>
+      <c r="EH42" s="110">
+        <v>3.1625917343467331</v>
+      </c>
+      <c r="EI42" s="92">
+        <v>3.7951100812160798</v>
+      </c>
+      <c r="EJ42" s="111">
+        <v>6.5443194921512289</v>
+      </c>
+      <c r="EK42" s="93">
+        <v>10.277260894091082</v>
+      </c>
+      <c r="EL42" s="112">
+        <v>1505.4880101894078</v>
+      </c>
+      <c r="EM42" s="113">
+        <v>1569.2125611972385</v>
+      </c>
+      <c r="EN42" s="77">
+        <v>1569.9228426844684</v>
+      </c>
+      <c r="EO42" s="28">
+        <v>1570.5553610313377</v>
+      </c>
+      <c r="EP42" s="91">
+        <v>8.9664765383333318</v>
+      </c>
+      <c r="EQ42" s="47">
+        <v>17.932953076666664</v>
+      </c>
+      <c r="ER42" s="48">
+        <v>26.899429614999988</v>
+      </c>
+      <c r="ES42" s="49">
+        <v>35.865906153333313</v>
+      </c>
+      <c r="ET42" s="50">
+        <v>44.832382691666645</v>
+      </c>
+      <c r="EU42" s="92">
+        <v>53.798859229999977</v>
+      </c>
+      <c r="EV42" s="52">
+        <v>66.281509617174294</v>
+      </c>
+      <c r="EW42" s="93">
+        <v>85.509072428805823</v>
+      </c>
+      <c r="EX42" s="54">
+        <v>790.24883213585565</v>
+      </c>
+      <c r="EY42" s="55">
+        <v>926.1590937861838</v>
+      </c>
+      <c r="EZ42" s="77">
+        <v>940.74671421669188</v>
+      </c>
+      <c r="FA42" s="28">
+        <v>949.71319075502527</v>
+      </c>
+      <c r="FB42" s="91">
+        <v>0.43158705833333277</v>
+      </c>
+      <c r="FC42" s="47">
+        <v>0.86317411666666555</v>
+      </c>
+      <c r="FD42" s="48">
+        <v>1.2947611749999983</v>
+      </c>
+      <c r="FE42" s="49">
+        <v>1.7263482333333311</v>
+      </c>
+      <c r="FF42" s="50">
+        <v>2.1579352916666639</v>
+      </c>
+      <c r="FG42" s="51">
+        <v>2.5895223499999966</v>
+      </c>
+      <c r="FH42" s="52">
+        <v>14.357350149452152</v>
+      </c>
+      <c r="FI42" s="53">
+        <v>31.671180214904307</v>
+      </c>
+      <c r="FJ42" s="54">
+        <v>565.8897201646065</v>
+      </c>
+      <c r="FK42" s="55">
+        <v>647.61703611530868</v>
+      </c>
+      <c r="FL42" s="77">
+        <v>648.28977723614196</v>
+      </c>
+      <c r="FM42" s="28">
+        <v>648.72136429447528</v>
+      </c>
+      <c r="FN42" s="31">
+        <v>7.9924161750000202</v>
+      </c>
+      <c r="FO42" s="47">
+        <v>15.98483235000004</v>
+      </c>
+      <c r="FP42" s="48">
+        <v>23.977248525000061</v>
+      </c>
+      <c r="FQ42" s="49">
+        <v>31.969664700000081</v>
+      </c>
+      <c r="FR42" s="50">
+        <v>39.962080875000098</v>
+      </c>
+      <c r="FS42" s="51">
+        <v>47.954497050000114</v>
+      </c>
+      <c r="FT42" s="52">
+        <v>59.673896475000134</v>
+      </c>
+      <c r="FU42" s="53">
+        <v>75.274267200000153</v>
+      </c>
+      <c r="FV42" s="54">
+        <v>555.04161672166015</v>
+      </c>
+      <c r="FW42" s="55">
+        <v>660.5024461500002</v>
+      </c>
+      <c r="FX42" s="77">
+        <v>668.69173732500019</v>
+      </c>
+      <c r="FY42" s="28">
+        <v>676.68415350000021</v>
+      </c>
+      <c r="FZ42" s="31">
+        <v>12.255000000000003</v>
+      </c>
+      <c r="GA42" s="47">
+        <v>59.105381250000008</v>
+      </c>
+      <c r="GB42" s="48">
+        <v>84.782831250000015</v>
+      </c>
+      <c r="GC42" s="49">
+        <v>103.91804625000002</v>
+      </c>
+      <c r="GD42" s="50">
+        <v>116.17304625000003</v>
+      </c>
+      <c r="GE42" s="51">
+        <v>125.30305350000003</v>
+      </c>
+      <c r="GF42" s="52">
+        <v>165.99007228589565</v>
+      </c>
+      <c r="GG42" s="53"/>
+      <c r="GH42" s="54"/>
+      <c r="GI42" s="55"/>
+      <c r="GJ42" s="77"/>
+      <c r="GK42" s="28"/>
       <c r="GL42" s="8"/>
     </row>
-    <row r="43" spans="1:194" ht="21" customHeight="1">
-[...197 lines deleted...]
-      <c r="GL43" s="131"/>
+    <row r="43" spans="1:194">
+      <c r="A43" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="B43" s="25">
+        <v>1.8913402167203688</v>
+      </c>
+      <c r="C43" s="25">
+        <v>3.7826804334407376</v>
+      </c>
+      <c r="D43" s="28">
+        <v>5.6740206501611059</v>
+      </c>
+      <c r="E43" s="28">
+        <v>7.5653608668814751</v>
+      </c>
+      <c r="F43" s="29">
+        <v>9.4567010836018444</v>
+      </c>
+      <c r="G43" s="30">
+        <v>11.348041300322214</v>
+      </c>
+      <c r="H43" s="43">
+        <v>16.581765025980992</v>
+      </c>
+      <c r="I43" s="25">
+        <v>23.33321275163977</v>
+      </c>
+      <c r="J43" s="25">
+        <v>92.674758981368541</v>
+      </c>
+      <c r="K43" s="25">
+        <v>110.60650901545732</v>
+      </c>
+      <c r="L43" s="25">
+        <v>113.99105741967769</v>
+      </c>
+      <c r="M43" s="25">
+        <v>115.88239763639805</v>
+      </c>
+      <c r="N43" s="25">
+        <v>4.4395459999917604</v>
+      </c>
+      <c r="O43" s="25">
+        <v>8.8790919999835207</v>
+      </c>
+      <c r="P43" s="28">
+        <v>13.31863799997528</v>
+      </c>
+      <c r="Q43" s="28">
+        <v>17.758183999967041</v>
+      </c>
+      <c r="R43" s="29">
+        <v>22.197729999958803</v>
+      </c>
+      <c r="S43" s="30">
+        <v>26.637275999950564</v>
+      </c>
+      <c r="T43" s="43">
+        <v>46.204972292062322</v>
+      </c>
+      <c r="U43" s="25">
+        <v>66.130423584174082</v>
+      </c>
+      <c r="V43" s="25">
+        <v>132.68705585118585</v>
+      </c>
+      <c r="W43" s="25">
+        <v>157.85929391839761</v>
+      </c>
+      <c r="X43" s="25">
+        <v>162.69667066838937</v>
+      </c>
+      <c r="Y43" s="25">
+        <v>167.13621666838114</v>
+      </c>
+      <c r="Z43" s="25">
+        <v>3.1520000000000059</v>
+      </c>
+      <c r="AA43" s="25">
+        <v>6.3040000000000118</v>
+      </c>
+      <c r="AB43" s="28">
+        <v>9.4560000000000173</v>
+      </c>
+      <c r="AC43" s="28">
+        <v>12.608000000000024</v>
+      </c>
+      <c r="AD43" s="29">
+        <v>15.76000000000003</v>
+      </c>
+      <c r="AE43" s="30">
+        <v>18.912000000000035</v>
+      </c>
+      <c r="AF43" s="43">
+        <v>68.688681337120045</v>
+      </c>
+      <c r="AG43" s="25">
+        <v>119.92567877424005</v>
+      </c>
+      <c r="AH43" s="25">
+        <v>206.29328808196004</v>
+      </c>
+      <c r="AI43" s="25">
+        <v>260.49356438598005</v>
+      </c>
+      <c r="AJ43" s="25">
+        <v>263.77570044848005</v>
+      </c>
+      <c r="AK43" s="25">
+        <v>266.92770044848004</v>
+      </c>
+      <c r="AL43" s="25">
+        <v>0</v>
+      </c>
+      <c r="AM43" s="25">
+        <v>0</v>
+      </c>
+      <c r="AN43" s="28">
+        <v>0</v>
+      </c>
+      <c r="AO43" s="28">
+        <v>0</v>
+      </c>
+      <c r="AP43" s="29">
+        <v>0</v>
+      </c>
+      <c r="AQ43" s="30">
+        <v>0</v>
+      </c>
+      <c r="AR43" s="43">
+        <v>25.135026785600001</v>
+      </c>
+      <c r="AS43" s="25">
+        <v>53.699118392317999</v>
+      </c>
+      <c r="AT43" s="25">
+        <v>146.78433503388399</v>
+      </c>
+      <c r="AU43" s="25">
+        <v>181.52461613239998</v>
+      </c>
+      <c r="AV43" s="25">
+        <v>181.90178175739999</v>
+      </c>
+      <c r="AW43" s="25">
+        <v>181.90178175739999</v>
+      </c>
+      <c r="AX43" s="25">
+        <v>0.72989783332474634</v>
+      </c>
+      <c r="AY43" s="25">
+        <v>1.4597956666494927</v>
+      </c>
+      <c r="AZ43" s="28">
+        <v>2.189693499974239</v>
+      </c>
+      <c r="BA43" s="28">
+        <v>2.9195913332989853</v>
+      </c>
+      <c r="BB43" s="29">
+        <v>3.6494891666237317</v>
+      </c>
+      <c r="BC43" s="30">
+        <v>4.379386999948478</v>
+      </c>
+      <c r="BD43" s="43">
+        <v>20.440547084403228</v>
+      </c>
+      <c r="BE43" s="25">
+        <v>37.967046853257976</v>
+      </c>
+      <c r="BF43" s="25">
+        <v>258.55312425183769</v>
+      </c>
+      <c r="BG43" s="25">
+        <v>287.04558674276745</v>
+      </c>
+      <c r="BH43" s="25">
+        <v>289.33251168109223</v>
+      </c>
+      <c r="BI43" s="25">
+        <v>282.14051534499998</v>
+      </c>
+      <c r="BJ43" s="25">
+        <v>1.4711327499999998</v>
+      </c>
+      <c r="BK43" s="25">
+        <v>2.9422654999999995</v>
+      </c>
+      <c r="BL43" s="28">
+        <v>4.4133982499999993</v>
+      </c>
+      <c r="BM43" s="28">
+        <v>5.8845309999999991</v>
+      </c>
+      <c r="BN43" s="29">
+        <v>7.3556637499999988</v>
+      </c>
+      <c r="BO43" s="30">
+        <v>8.8267964999999986</v>
+      </c>
+      <c r="BP43" s="43">
+        <v>27.518959448452591</v>
+      </c>
+      <c r="BQ43" s="25">
+        <v>47.122010396905182</v>
+      </c>
+      <c r="BR43" s="25">
+        <v>213.61500271962177</v>
+      </c>
+      <c r="BS43" s="25">
+        <v>246.24608545443536</v>
+      </c>
+      <c r="BT43" s="25">
+        <v>248.98859174481035</v>
+      </c>
+      <c r="BU43" s="25">
+        <v>247.18948844000002</v>
+      </c>
+      <c r="BV43" s="25">
+        <v>3.5010447900397321</v>
+      </c>
+      <c r="BW43" s="25">
+        <v>7.0020895800794642</v>
+      </c>
+      <c r="BX43" s="28">
+        <v>10.205728129886355</v>
+      </c>
+      <c r="BY43" s="28">
+        <v>13.453562885924084</v>
+      </c>
+      <c r="BZ43" s="29">
+        <v>15.837027444654266</v>
+      </c>
+      <c r="CA43" s="56">
+        <v>17.732949622638714</v>
+      </c>
+      <c r="CB43" s="43">
+        <v>39.571515216822846</v>
+      </c>
+      <c r="CC43" s="56">
+        <v>62.69884670076182</v>
+      </c>
+      <c r="CD43" s="25">
+        <v>287.93802091655505</v>
+      </c>
+      <c r="CE43" s="25">
+        <v>353.31690713475734</v>
+      </c>
+      <c r="CF43" s="25">
+        <v>374.3340840029727</v>
+      </c>
+      <c r="CG43" s="25">
+        <v>138.40031180699998</v>
+      </c>
+      <c r="CH43" s="56">
+        <v>3.9174806229234798</v>
+      </c>
+      <c r="CI43" s="56">
+        <v>7.8349612458469595</v>
+      </c>
+      <c r="CJ43" s="56">
+        <v>11.75244186877044</v>
+      </c>
+      <c r="CK43" s="56">
+        <v>15.669922491693919</v>
+      </c>
+      <c r="CL43" s="56">
+        <v>19.587403114617398</v>
+      </c>
+      <c r="CM43" s="56">
+        <v>23.504883737540879</v>
+      </c>
+      <c r="CN43" s="56">
+        <v>35.847965227304357</v>
+      </c>
+      <c r="CO43" s="56">
+        <v>48.880701717067836</v>
+      </c>
+      <c r="CP43" s="56">
+        <v>206.15147793766562</v>
+      </c>
+      <c r="CQ43" s="56">
+        <v>236.2774204645948</v>
+      </c>
+      <c r="CR43" s="56">
+        <v>242.93911171251827</v>
+      </c>
+      <c r="CS43" s="56">
+        <v>246.85659233544175</v>
+      </c>
+      <c r="CT43" s="46">
+        <v>3.05634809844</v>
+      </c>
+      <c r="CU43" s="46">
+        <v>9.1936090145250002</v>
+      </c>
+      <c r="CV43" s="46">
+        <v>18.380017475819997</v>
+      </c>
+      <c r="CW43" s="46">
+        <v>27.87455226582</v>
+      </c>
+      <c r="CX43" s="46">
+        <v>35.839766015820004</v>
+      </c>
+      <c r="CY43" s="56">
+        <v>41.734024190820001</v>
+      </c>
+      <c r="CZ43" s="56">
+        <v>58.129486265701885</v>
+      </c>
+      <c r="DA43" s="56">
+        <v>76.51473741004456</v>
+      </c>
+      <c r="DB43" s="56">
+        <v>226.45986644744517</v>
+      </c>
+      <c r="DC43" s="56">
+        <v>253.73647906017769</v>
+      </c>
+      <c r="DD43" s="56">
+        <v>296.59511700371706</v>
+      </c>
+      <c r="DE43" s="56">
+        <v>337.17439145791769</v>
+      </c>
+      <c r="DF43" s="56">
+        <v>6.2230290569573157</v>
+      </c>
+      <c r="DG43" s="56">
+        <v>12.446058113914631</v>
+      </c>
+      <c r="DH43" s="56">
+        <v>18.669087170871947</v>
+      </c>
+      <c r="DI43" s="56">
+        <v>24.892116227829263</v>
+      </c>
+      <c r="DJ43" s="56">
+        <v>31.115145284786578</v>
+      </c>
+      <c r="DK43" s="56">
+        <v>37.338174341743894</v>
+      </c>
+      <c r="DL43" s="56">
+        <v>47.701132154868688</v>
+      </c>
+      <c r="DM43" s="56">
+        <v>58.064089967993482</v>
+      </c>
+      <c r="DN43" s="56">
+        <v>364.82629717093704</v>
+      </c>
+      <c r="DO43" s="56">
+        <v>414.47362608611218</v>
+      </c>
+      <c r="DP43" s="56">
+        <v>422.81820463920025</v>
+      </c>
+      <c r="DQ43" s="56">
+        <v>429.04123369615758</v>
+      </c>
+      <c r="DR43" s="56">
+        <v>8.3195195790418133</v>
+      </c>
+      <c r="DS43" s="56">
+        <v>16.639039158083627</v>
+      </c>
+      <c r="DT43" s="56">
+        <v>24.95855873712544</v>
+      </c>
+      <c r="DU43" s="56">
+        <v>33.278078316167253</v>
+      </c>
+      <c r="DV43" s="56">
+        <v>41.597597895209063</v>
+      </c>
+      <c r="DW43" s="56">
+        <v>49.917117474250873</v>
+      </c>
+      <c r="DX43" s="56">
+        <v>61.038305309460164</v>
+      </c>
+      <c r="DY43" s="56">
+        <v>72.159493144669455</v>
+      </c>
+      <c r="DZ43" s="56">
+        <v>342.31227618730014</v>
+      </c>
+      <c r="EA43" s="56">
+        <v>393.4586681907362</v>
+      </c>
+      <c r="EB43" s="56">
+        <v>404.92631276977801</v>
+      </c>
+      <c r="EC43" s="56">
+        <v>413.24583234881982</v>
+      </c>
+      <c r="ED43" s="91">
+        <v>0</v>
+      </c>
+      <c r="EE43" s="107">
+        <v>0</v>
+      </c>
+      <c r="EF43" s="108">
+        <v>0</v>
+      </c>
+      <c r="EG43" s="109">
+        <v>0</v>
+      </c>
+      <c r="EH43" s="110">
+        <v>0</v>
+      </c>
+      <c r="EI43" s="92">
+        <v>0</v>
+      </c>
+      <c r="EJ43" s="111">
+        <v>8.2892459775884149</v>
+      </c>
+      <c r="EK43" s="93">
+        <v>16.57849195517683</v>
+      </c>
+      <c r="EL43" s="112">
+        <v>460.60744708390433</v>
+      </c>
+      <c r="EM43" s="113">
+        <v>510.81983237114002</v>
+      </c>
+      <c r="EN43" s="77">
+        <v>511.50800175486069</v>
+      </c>
+      <c r="EO43" s="28">
+        <v>511.50800175486069</v>
+      </c>
+      <c r="EP43" s="91">
+        <v>9.8562827999999989</v>
+      </c>
+      <c r="EQ43" s="47">
+        <v>19.712565599999998</v>
+      </c>
+      <c r="ER43" s="48">
+        <v>29.568848399999997</v>
+      </c>
+      <c r="ES43" s="49">
+        <v>39.425131199999996</v>
+      </c>
+      <c r="ET43" s="50">
+        <v>49.281413999999998</v>
+      </c>
+      <c r="EU43" s="92">
+        <v>59.137696800000001</v>
+      </c>
+      <c r="EV43" s="52">
+        <v>74.834960271858847</v>
+      </c>
+      <c r="EW43" s="93">
+        <v>90.532223743717694</v>
+      </c>
+      <c r="EX43" s="54">
+        <v>554.04377610673544</v>
+      </c>
+      <c r="EY43" s="55">
+        <v>608.70637324411416</v>
+      </c>
+      <c r="EZ43" s="77">
+        <v>623.11861286566682</v>
+      </c>
+      <c r="FA43" s="28">
+        <v>632.97489566566685</v>
+      </c>
+      <c r="FB43" s="91">
+        <v>24.060574937666672</v>
+      </c>
+      <c r="FC43" s="47">
+        <v>48.121149875333344</v>
+      </c>
+      <c r="FD43" s="48">
+        <v>72.181724813000017</v>
+      </c>
+      <c r="FE43" s="49">
+        <v>96.242299750666689</v>
+      </c>
+      <c r="FF43" s="50">
+        <v>120.30287468833336</v>
+      </c>
+      <c r="FG43" s="51">
+        <v>144.36344962600003</v>
+      </c>
+      <c r="FH43" s="52">
+        <v>173.32688030782822</v>
+      </c>
+      <c r="FI43" s="53">
+        <v>202.2903109896564</v>
+      </c>
+      <c r="FJ43" s="54">
+        <v>708.98892307260962</v>
+      </c>
+      <c r="FK43" s="55">
+        <v>784.15243883831283</v>
+      </c>
+      <c r="FL43" s="77">
+        <v>811.8859756509795</v>
+      </c>
+      <c r="FM43" s="28">
+        <v>835.94655058864623</v>
+      </c>
+      <c r="FN43" s="31">
+        <v>19.322117309999999</v>
+      </c>
+      <c r="FO43" s="47">
+        <v>38.644234619999999</v>
+      </c>
+      <c r="FP43" s="48">
+        <v>57.966351930000002</v>
+      </c>
+      <c r="FQ43" s="49">
+        <v>77.288469239999998</v>
+      </c>
+      <c r="FR43" s="50">
+        <v>96.610586549999994</v>
+      </c>
+      <c r="FS43" s="51">
+        <v>115.93270385999999</v>
+      </c>
+      <c r="FT43" s="52">
+        <v>348.34476409477554</v>
+      </c>
+      <c r="FU43" s="53">
+        <v>580.75682432955114</v>
+      </c>
+      <c r="FV43" s="54">
+        <v>1828.8337032842717</v>
+      </c>
+      <c r="FW43" s="55">
+        <v>2126.2173034691023</v>
+      </c>
+      <c r="FX43" s="77">
+        <v>2153.1331707791023</v>
+      </c>
+      <c r="FY43" s="28">
+        <v>2172.4552880891024</v>
+      </c>
+      <c r="FZ43" s="31">
+        <v>20.164332133333332</v>
+      </c>
+      <c r="GA43" s="47">
+        <v>91.99721843333333</v>
+      </c>
+      <c r="GB43" s="48">
+        <v>133.02807537916667</v>
+      </c>
+      <c r="GC43" s="49">
+        <v>163.91701346249999</v>
+      </c>
+      <c r="GD43" s="50">
+        <v>183.54223601666666</v>
+      </c>
+      <c r="GE43" s="51">
+        <v>198.29185793583332</v>
+      </c>
+      <c r="GF43" s="52">
+        <v>414.55283756625306</v>
+      </c>
+      <c r="GG43" s="53"/>
+      <c r="GH43" s="54"/>
+      <c r="GI43" s="55"/>
+      <c r="GJ43" s="77"/>
+      <c r="GK43" s="28"/>
+      <c r="GL43" s="8"/>
     </row>
-    <row r="44" spans="1:194" ht="22.5" customHeight="1" thickBot="1">
-[...224 lines deleted...]
-      <c r="GK44" s="129"/>
+    <row r="44" spans="1:194">
+      <c r="A44" s="62"/>
+      <c r="B44" s="57"/>
+      <c r="C44" s="57"/>
+      <c r="D44" s="57"/>
+      <c r="E44" s="57"/>
+      <c r="F44" s="57"/>
+      <c r="G44" s="58"/>
+      <c r="H44" s="57"/>
+      <c r="I44" s="57"/>
+      <c r="J44" s="57"/>
+      <c r="K44" s="57"/>
+      <c r="L44" s="57"/>
+      <c r="M44" s="57"/>
+      <c r="N44" s="57"/>
+      <c r="O44" s="57"/>
+      <c r="P44" s="57"/>
+      <c r="Q44" s="57"/>
+      <c r="R44" s="57"/>
+      <c r="S44" s="58"/>
+      <c r="T44" s="57"/>
+      <c r="U44" s="57"/>
+      <c r="V44" s="57"/>
+      <c r="W44" s="57"/>
+      <c r="X44" s="57"/>
+      <c r="Y44" s="57"/>
+      <c r="Z44" s="57"/>
+      <c r="AA44" s="57"/>
+      <c r="AB44" s="57"/>
+      <c r="AC44" s="57"/>
+      <c r="AD44" s="57"/>
+      <c r="AE44" s="58"/>
+      <c r="AF44" s="57"/>
+      <c r="AG44" s="57"/>
+      <c r="AH44" s="57"/>
+      <c r="AI44" s="57"/>
+      <c r="AJ44" s="57"/>
+      <c r="AK44" s="57"/>
+      <c r="AL44" s="57"/>
+      <c r="AM44" s="57"/>
+      <c r="AN44" s="57"/>
+      <c r="AO44" s="57"/>
+      <c r="AP44" s="57"/>
+      <c r="AQ44" s="58"/>
+      <c r="AR44" s="57"/>
+      <c r="AS44" s="57"/>
+      <c r="AT44" s="57"/>
+      <c r="AU44" s="57"/>
+      <c r="AV44" s="57"/>
+      <c r="AW44" s="57"/>
+      <c r="AX44" s="57"/>
+      <c r="AY44" s="57"/>
+      <c r="AZ44" s="57"/>
+      <c r="BA44" s="57"/>
+      <c r="BB44" s="57"/>
+      <c r="BC44" s="58"/>
+      <c r="BD44" s="57"/>
+      <c r="BE44" s="57"/>
+      <c r="BF44" s="57"/>
+      <c r="BG44" s="57"/>
+      <c r="BH44" s="57"/>
+      <c r="BI44" s="57"/>
+      <c r="BJ44" s="57"/>
+      <c r="BK44" s="57"/>
+      <c r="BL44" s="57"/>
+      <c r="BM44" s="57"/>
+      <c r="BN44" s="57"/>
+      <c r="BO44" s="58"/>
+      <c r="BP44" s="57"/>
+      <c r="BQ44" s="57"/>
+      <c r="BR44" s="57"/>
+      <c r="BS44" s="57"/>
+      <c r="BT44" s="57"/>
+      <c r="BU44" s="57"/>
+      <c r="BV44" s="57"/>
+      <c r="BW44" s="57"/>
+      <c r="BX44" s="57"/>
+      <c r="BY44" s="57"/>
+      <c r="BZ44" s="57"/>
+      <c r="CA44" s="61"/>
+      <c r="CB44" s="57"/>
+      <c r="CC44" s="61"/>
+      <c r="CD44" s="57"/>
+      <c r="CE44" s="57"/>
+      <c r="CF44" s="57"/>
+      <c r="CG44" s="57"/>
+      <c r="CH44" s="61"/>
+      <c r="CI44" s="61"/>
+      <c r="CJ44" s="61"/>
+      <c r="CK44" s="61"/>
+      <c r="CL44" s="61"/>
+      <c r="CM44" s="61"/>
+      <c r="CN44" s="61"/>
+      <c r="CO44" s="61"/>
+      <c r="CP44" s="61"/>
+      <c r="CQ44" s="61"/>
+      <c r="CR44" s="61"/>
+      <c r="CS44" s="61"/>
+      <c r="CT44" s="61"/>
+      <c r="CU44" s="61"/>
+      <c r="CV44" s="61"/>
+      <c r="CW44" s="61"/>
+      <c r="CX44" s="61"/>
+      <c r="CY44" s="61"/>
+      <c r="CZ44" s="61"/>
+      <c r="DA44" s="61"/>
+      <c r="DB44" s="61"/>
+      <c r="DC44" s="61"/>
+      <c r="DD44" s="61"/>
+      <c r="DE44" s="61"/>
+      <c r="DF44" s="61"/>
+      <c r="DG44" s="61"/>
+      <c r="DH44" s="61"/>
+      <c r="DI44" s="61"/>
+      <c r="DJ44" s="61"/>
+      <c r="DK44" s="61"/>
+      <c r="DL44" s="61"/>
+      <c r="DM44" s="61"/>
+      <c r="DN44" s="61"/>
+      <c r="DO44" s="61"/>
+      <c r="DP44" s="61"/>
+      <c r="DQ44" s="61"/>
+      <c r="DR44" s="61"/>
+      <c r="DS44" s="61"/>
+      <c r="DT44" s="61"/>
+      <c r="DU44" s="61"/>
+      <c r="DV44" s="61"/>
+      <c r="DW44" s="61"/>
+      <c r="DX44" s="61"/>
+      <c r="DY44" s="61"/>
+      <c r="DZ44" s="61"/>
+      <c r="EA44" s="61"/>
+      <c r="EB44" s="61"/>
+      <c r="EC44" s="61"/>
+      <c r="ED44" s="94"/>
+      <c r="EE44" s="114"/>
+      <c r="EF44" s="115"/>
+      <c r="EG44" s="116"/>
+      <c r="EH44" s="117"/>
+      <c r="EI44" s="95"/>
+      <c r="EJ44" s="118"/>
+      <c r="EK44" s="96"/>
+      <c r="EL44" s="119"/>
+      <c r="EM44" s="120"/>
+      <c r="EN44" s="78"/>
+      <c r="EO44" s="57"/>
+      <c r="EP44" s="94"/>
+      <c r="EQ44" s="67"/>
+      <c r="ER44" s="68"/>
+      <c r="ES44" s="69"/>
+      <c r="ET44" s="70"/>
+      <c r="EU44" s="95"/>
+      <c r="EV44" s="72"/>
+      <c r="EW44" s="96"/>
+      <c r="EX44" s="74"/>
+      <c r="EY44" s="75"/>
+      <c r="EZ44" s="78"/>
+      <c r="FA44" s="57"/>
+      <c r="FB44" s="94"/>
+      <c r="FC44" s="67"/>
+      <c r="FD44" s="68"/>
+      <c r="FE44" s="69"/>
+      <c r="FF44" s="70"/>
+      <c r="FG44" s="71"/>
+      <c r="FH44" s="72"/>
+      <c r="FI44" s="73"/>
+      <c r="FJ44" s="74"/>
+      <c r="FK44" s="75"/>
+      <c r="FL44" s="78"/>
+      <c r="FM44" s="57"/>
+      <c r="FN44" s="66"/>
+      <c r="FO44" s="67"/>
+      <c r="FP44" s="68"/>
+      <c r="FQ44" s="69"/>
+      <c r="FR44" s="70"/>
+      <c r="FS44" s="71"/>
+      <c r="FT44" s="72"/>
+      <c r="FU44" s="73"/>
+      <c r="FV44" s="74"/>
+      <c r="FW44" s="75"/>
+      <c r="FX44" s="78"/>
+      <c r="FY44" s="57"/>
+      <c r="FZ44" s="66"/>
+      <c r="GA44" s="67"/>
+      <c r="GB44" s="68"/>
+      <c r="GC44" s="69"/>
+      <c r="GD44" s="70"/>
+      <c r="GE44" s="71"/>
+      <c r="GF44" s="72"/>
+      <c r="GG44" s="73"/>
+      <c r="GH44" s="74"/>
+      <c r="GI44" s="75"/>
+      <c r="GJ44" s="78"/>
+      <c r="GK44" s="57"/>
       <c r="GL44" s="8"/>
     </row>
-    <row r="45" spans="1:194" ht="20.25" customHeight="1" thickBot="1">
-[...113 lines deleted...]
-      <c r="CT45" s="125" t="s">
+    <row r="45" spans="1:194">
+      <c r="A45" s="11"/>
+      <c r="B45" s="13"/>
+      <c r="C45" s="13"/>
+      <c r="D45" s="11"/>
+      <c r="E45" s="11"/>
+      <c r="F45" s="57" t="s">
         <v>38</v>
       </c>
-      <c r="CU45" s="126"/>
-[...107 lines deleted...]
-      <c r="GK45" s="127"/>
+      <c r="G45" s="57"/>
+      <c r="H45" s="57"/>
+      <c r="I45" s="57"/>
+      <c r="J45" s="57"/>
+      <c r="K45" s="57"/>
+      <c r="L45" s="57"/>
+      <c r="M45" s="57"/>
+      <c r="N45" s="57"/>
+      <c r="O45" s="57"/>
+      <c r="P45" s="57"/>
+      <c r="Q45" s="57"/>
+      <c r="R45" s="57"/>
+      <c r="S45" s="57"/>
+      <c r="T45" s="57"/>
+      <c r="U45" s="57"/>
+      <c r="V45" s="57"/>
+      <c r="W45" s="58"/>
+      <c r="X45" s="58"/>
+      <c r="Y45" s="57"/>
+      <c r="Z45" s="57"/>
+      <c r="AA45" s="57"/>
+      <c r="AB45" s="11"/>
+      <c r="AC45" s="11"/>
+      <c r="AD45" s="11"/>
+      <c r="AE45" s="11"/>
+      <c r="AF45" s="11"/>
+      <c r="AG45" s="59"/>
+      <c r="AH45" s="11"/>
+      <c r="AI45" s="11"/>
+      <c r="AJ45" s="11"/>
+      <c r="AK45" s="11"/>
+      <c r="AL45" s="13"/>
+      <c r="AM45" s="13"/>
+      <c r="AN45" s="11"/>
+      <c r="AO45" s="11"/>
+      <c r="AP45" s="11"/>
+      <c r="AQ45" s="11"/>
+      <c r="AR45" s="11"/>
+      <c r="AS45" s="59"/>
+      <c r="AT45" s="11"/>
+      <c r="AU45" s="11"/>
+      <c r="AV45" s="11"/>
+      <c r="AW45" s="11"/>
+      <c r="AX45" s="13"/>
+      <c r="AY45" s="13"/>
+      <c r="AZ45" s="11"/>
+      <c r="BA45" s="11"/>
+      <c r="BB45" s="11"/>
+      <c r="BC45" s="11"/>
+      <c r="BD45" s="11"/>
+      <c r="BE45" s="59"/>
+      <c r="BF45" s="11"/>
+      <c r="BG45" s="11"/>
+      <c r="BH45" s="11"/>
+      <c r="BI45" s="11"/>
+      <c r="BJ45" s="13"/>
+      <c r="BK45" s="13"/>
+      <c r="BL45" s="11"/>
+      <c r="BM45" s="11"/>
+      <c r="BN45" s="11"/>
+      <c r="BO45" s="11"/>
+      <c r="BP45" s="11"/>
+      <c r="BQ45" s="59"/>
+      <c r="BR45" s="11"/>
+      <c r="BS45" s="11"/>
+      <c r="BT45" s="11"/>
+      <c r="BU45" s="11"/>
+      <c r="BV45" s="60" t="s">
+        <v>25</v>
+      </c>
+      <c r="BW45" s="13"/>
+      <c r="BX45" s="11"/>
+      <c r="BY45" s="11"/>
+      <c r="BZ45" s="11"/>
+      <c r="CA45" s="11"/>
+      <c r="CB45" s="11"/>
+      <c r="CC45" s="59"/>
+      <c r="CD45" s="11"/>
+      <c r="CE45" s="11"/>
+      <c r="CF45" s="11"/>
+      <c r="CG45" s="11"/>
+      <c r="CH45" s="57"/>
+      <c r="CI45" s="57" t="s">
+        <v>26</v>
+      </c>
+      <c r="CJ45" s="57"/>
+      <c r="CK45" s="57"/>
+      <c r="CL45" s="57"/>
+      <c r="CM45" s="57"/>
+      <c r="CN45" s="57"/>
+      <c r="CO45" s="57"/>
+      <c r="CP45" s="57"/>
+      <c r="CQ45" s="57"/>
+      <c r="CR45" s="57"/>
+      <c r="CS45" s="57"/>
+      <c r="CT45" s="57"/>
+      <c r="CU45" s="57"/>
+      <c r="CV45" s="57"/>
+      <c r="CW45" s="57"/>
+      <c r="CX45" s="57"/>
+      <c r="CY45" s="57"/>
+      <c r="CZ45" s="61"/>
+      <c r="DA45" s="61"/>
+      <c r="DB45" s="57"/>
+      <c r="DC45" s="57"/>
+      <c r="DD45" s="57"/>
+      <c r="DE45" s="57"/>
+      <c r="DF45" s="57"/>
+      <c r="DG45" s="57"/>
+      <c r="DH45" s="57"/>
+      <c r="DI45" s="57"/>
+      <c r="DJ45" s="57"/>
+      <c r="DK45" s="57"/>
+      <c r="DL45" s="57"/>
+      <c r="DM45" s="57"/>
+      <c r="DN45" s="57"/>
+      <c r="DO45" s="57"/>
+      <c r="DP45" s="57"/>
+      <c r="DQ45" s="57"/>
+      <c r="DR45" s="57"/>
+      <c r="DS45" s="57"/>
+      <c r="DT45" s="57"/>
+      <c r="DU45" s="57"/>
+      <c r="DV45" s="57"/>
+      <c r="DW45" s="57"/>
+      <c r="DX45" s="61"/>
+      <c r="DY45" s="61"/>
+      <c r="DZ45" s="57"/>
+      <c r="EA45" s="57"/>
+      <c r="EB45" s="57"/>
+      <c r="EC45" s="57"/>
+      <c r="ED45" s="57"/>
+      <c r="EE45" s="57"/>
+      <c r="EF45" s="57"/>
+      <c r="EG45" s="57"/>
+      <c r="EH45" s="57"/>
+      <c r="EI45" s="57"/>
+      <c r="EJ45" s="61"/>
+      <c r="EK45" s="61"/>
+      <c r="EL45" s="57"/>
+      <c r="EM45" s="57"/>
+      <c r="EN45" s="57"/>
+      <c r="EO45" s="57"/>
+      <c r="EP45" s="63"/>
+      <c r="EQ45" s="62"/>
+      <c r="ER45" s="11"/>
+      <c r="ES45" s="11"/>
+      <c r="ET45" s="11"/>
+      <c r="EU45" s="11"/>
+      <c r="EV45" s="11"/>
+      <c r="EW45" s="11"/>
+      <c r="EX45" s="11"/>
+      <c r="EY45" s="11"/>
+      <c r="EZ45" s="11"/>
+      <c r="FA45" s="11"/>
+      <c r="FB45" s="11"/>
+      <c r="FC45" s="8"/>
+      <c r="FD45" s="8"/>
+      <c r="FE45" s="8"/>
+      <c r="FF45" s="8"/>
+      <c r="FG45" s="8"/>
+      <c r="FH45" s="8"/>
+      <c r="FI45" s="8"/>
+      <c r="FJ45" s="8"/>
+      <c r="FK45" s="8"/>
+      <c r="FL45" s="8"/>
+      <c r="FM45" s="8"/>
+      <c r="FN45" s="8"/>
+      <c r="FO45" s="8"/>
+      <c r="FP45" s="8"/>
+      <c r="FQ45" s="9"/>
+      <c r="FR45" s="8"/>
+      <c r="FS45" s="8"/>
+      <c r="FT45" s="8"/>
+      <c r="FU45" s="8"/>
+      <c r="FV45" s="8"/>
+      <c r="FW45" s="8"/>
+      <c r="FX45" s="8"/>
+      <c r="FY45" s="8"/>
+      <c r="FZ45" s="8"/>
+      <c r="GA45" s="8"/>
+      <c r="GB45" s="8"/>
+      <c r="GC45" s="8"/>
+      <c r="GD45" s="8"/>
+      <c r="GE45" s="8"/>
+      <c r="GF45" s="8"/>
+      <c r="GG45" s="8"/>
+      <c r="GH45" s="8"/>
+      <c r="GI45" s="8"/>
+      <c r="GJ45" s="8"/>
+      <c r="GK45" s="8"/>
       <c r="GL45" s="8"/>
     </row>
-    <row r="46" spans="1:194" ht="34.5" customHeight="1" thickBot="1">
-[...430 lines deleted...]
-      <c r="EO46" s="16" t="s">
+    <row r="46" spans="1:194" ht="21" customHeight="1">
+      <c r="A46" s="11"/>
+      <c r="B46" s="12"/>
+      <c r="C46" s="12"/>
+      <c r="D46" s="12"/>
+      <c r="E46" s="12"/>
+      <c r="F46" s="12"/>
+      <c r="G46" s="12"/>
+      <c r="H46" s="12"/>
+      <c r="I46" s="12"/>
+      <c r="J46" s="12"/>
+      <c r="K46" s="12"/>
+      <c r="L46" s="12"/>
+      <c r="M46" s="12"/>
+      <c r="N46" s="12"/>
+      <c r="O46" s="12"/>
+      <c r="P46" s="12"/>
+      <c r="Q46" s="12"/>
+      <c r="R46" s="12"/>
+      <c r="S46" s="12"/>
+      <c r="T46" s="12"/>
+      <c r="U46" s="12"/>
+      <c r="V46" s="12"/>
+      <c r="W46" s="12"/>
+      <c r="X46" s="12"/>
+      <c r="Y46" s="12"/>
+      <c r="Z46" s="12"/>
+      <c r="AA46" s="12"/>
+      <c r="AB46" s="12"/>
+      <c r="AC46" s="12"/>
+      <c r="AD46" s="12"/>
+      <c r="AE46" s="12"/>
+      <c r="AF46" s="12"/>
+      <c r="AG46" s="12"/>
+      <c r="AH46" s="12"/>
+      <c r="AI46" s="12"/>
+      <c r="AJ46" s="12"/>
+      <c r="AK46" s="12"/>
+      <c r="AL46" s="12"/>
+      <c r="AM46" s="12"/>
+      <c r="AN46" s="12"/>
+      <c r="AO46" s="12"/>
+      <c r="AP46" s="12"/>
+      <c r="AQ46" s="12"/>
+      <c r="AR46" s="12"/>
+      <c r="AS46" s="12"/>
+      <c r="AT46" s="12"/>
+      <c r="AU46" s="12"/>
+      <c r="AV46" s="12"/>
+      <c r="AW46" s="12"/>
+      <c r="AX46" s="12"/>
+      <c r="AY46" s="12"/>
+      <c r="AZ46" s="12"/>
+      <c r="BA46" s="12"/>
+      <c r="BB46" s="12"/>
+      <c r="BC46" s="12"/>
+      <c r="BD46" s="12"/>
+      <c r="BE46" s="12"/>
+      <c r="BF46" s="12"/>
+      <c r="BG46" s="12"/>
+      <c r="BH46" s="12"/>
+      <c r="BI46" s="12"/>
+      <c r="BJ46" s="13"/>
+      <c r="BK46" s="11"/>
+      <c r="BL46" s="11"/>
+      <c r="BM46" s="11"/>
+      <c r="BN46" s="11"/>
+      <c r="BO46" s="11"/>
+      <c r="BP46" s="11"/>
+      <c r="BQ46" s="11"/>
+      <c r="BR46" s="11"/>
+      <c r="BS46" s="11"/>
+      <c r="BT46" s="11"/>
+      <c r="BU46" s="11"/>
+      <c r="BV46" s="160" t="s">
+        <v>24</v>
+      </c>
+      <c r="BW46" s="160"/>
+      <c r="BX46" s="160"/>
+      <c r="BY46" s="160"/>
+      <c r="BZ46" s="160"/>
+      <c r="CA46" s="160"/>
+      <c r="CB46" s="160"/>
+      <c r="CC46" s="160"/>
+      <c r="CD46" s="160"/>
+      <c r="CE46" s="160"/>
+      <c r="CF46" s="160"/>
+      <c r="CG46" s="160"/>
+      <c r="CH46" s="160"/>
+      <c r="CI46" s="160"/>
+      <c r="CJ46" s="160"/>
+      <c r="CK46" s="160"/>
+      <c r="CL46" s="160"/>
+      <c r="CM46" s="160"/>
+      <c r="CN46" s="160"/>
+      <c r="CO46" s="160"/>
+      <c r="CP46" s="160"/>
+      <c r="CQ46" s="160"/>
+      <c r="CR46" s="160"/>
+      <c r="CS46" s="160"/>
+      <c r="CT46" s="160"/>
+      <c r="CU46" s="160"/>
+      <c r="CV46" s="160"/>
+      <c r="CW46" s="160"/>
+      <c r="CX46" s="160"/>
+      <c r="CY46" s="160"/>
+      <c r="CZ46" s="160"/>
+      <c r="DA46" s="160"/>
+      <c r="DB46" s="160"/>
+      <c r="DC46" s="160"/>
+      <c r="DD46" s="160"/>
+      <c r="DE46" s="160"/>
+      <c r="DF46" s="160"/>
+      <c r="DG46" s="160"/>
+      <c r="DH46" s="160"/>
+      <c r="DI46" s="160"/>
+      <c r="DJ46" s="160"/>
+      <c r="DK46" s="160"/>
+      <c r="DL46" s="160"/>
+      <c r="DM46" s="160"/>
+      <c r="DN46" s="160"/>
+      <c r="DO46" s="160"/>
+      <c r="DP46" s="160"/>
+      <c r="DQ46" s="160"/>
+      <c r="DR46" s="160"/>
+      <c r="DS46" s="57"/>
+      <c r="DT46" s="57"/>
+      <c r="DU46" s="57"/>
+      <c r="DV46" s="57"/>
+      <c r="DW46" s="57"/>
+      <c r="DX46" s="61"/>
+      <c r="DY46" s="61"/>
+      <c r="DZ46" s="57"/>
+      <c r="EA46" s="57"/>
+      <c r="EB46" s="57"/>
+      <c r="EC46" s="57"/>
+      <c r="ED46" s="57"/>
+      <c r="EE46" s="57"/>
+      <c r="EF46" s="57"/>
+      <c r="EG46" s="57"/>
+      <c r="EH46" s="57"/>
+      <c r="EI46" s="57"/>
+      <c r="EJ46" s="61"/>
+      <c r="EK46" s="61"/>
+      <c r="EL46" s="57"/>
+      <c r="EM46" s="57"/>
+      <c r="EN46" s="57"/>
+      <c r="EO46" s="57"/>
+      <c r="EP46" s="167" t="s">
+        <v>24</v>
+      </c>
+      <c r="EQ46" s="167"/>
+      <c r="ER46" s="167"/>
+      <c r="ES46" s="167"/>
+      <c r="ET46" s="167"/>
+      <c r="EU46" s="167"/>
+      <c r="EV46" s="167"/>
+      <c r="EW46" s="167"/>
+      <c r="EX46" s="167"/>
+      <c r="EY46" s="167"/>
+      <c r="EZ46" s="167"/>
+      <c r="FA46" s="167"/>
+      <c r="FB46" s="167"/>
+      <c r="FC46" s="167"/>
+      <c r="FD46" s="167"/>
+      <c r="FE46" s="167"/>
+      <c r="FF46" s="167"/>
+      <c r="FG46" s="167"/>
+      <c r="FH46" s="167"/>
+      <c r="FI46" s="167"/>
+      <c r="FJ46" s="167"/>
+      <c r="FK46" s="167"/>
+      <c r="FL46" s="167"/>
+      <c r="FM46" s="167"/>
+      <c r="FN46" s="167"/>
+      <c r="FO46" s="167"/>
+      <c r="FP46" s="167"/>
+      <c r="FQ46" s="167"/>
+      <c r="FR46" s="167"/>
+      <c r="FS46" s="167"/>
+      <c r="FT46" s="167"/>
+      <c r="FU46" s="167"/>
+      <c r="FV46" s="167"/>
+      <c r="FW46" s="167"/>
+      <c r="FX46" s="167"/>
+      <c r="FY46" s="167"/>
+      <c r="FZ46" s="167"/>
+      <c r="GA46" s="167"/>
+      <c r="GB46" s="167"/>
+      <c r="GC46" s="167"/>
+      <c r="GD46" s="167"/>
+      <c r="GE46" s="167"/>
+      <c r="GF46" s="167"/>
+      <c r="GG46" s="167"/>
+      <c r="GH46" s="167"/>
+      <c r="GI46" s="167"/>
+      <c r="GJ46" s="167"/>
+      <c r="GK46" s="167"/>
+      <c r="GL46" s="167"/>
+    </row>
+    <row r="47" spans="1:194" ht="22.5" customHeight="1" thickBot="1">
+      <c r="A47" s="11"/>
+      <c r="B47" s="11"/>
+      <c r="C47" s="11"/>
+      <c r="D47" s="11"/>
+      <c r="E47" s="11"/>
+      <c r="F47" s="11"/>
+      <c r="G47" s="11"/>
+      <c r="H47" s="11"/>
+      <c r="I47" s="11"/>
+      <c r="J47" s="11"/>
+      <c r="K47" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="L47" s="11"/>
+      <c r="M47" s="14"/>
+      <c r="N47" s="11"/>
+      <c r="O47" s="11"/>
+      <c r="P47" s="11"/>
+      <c r="Q47" s="11"/>
+      <c r="R47" s="11"/>
+      <c r="S47" s="11"/>
+      <c r="T47" s="11"/>
+      <c r="U47" s="11"/>
+      <c r="V47" s="11"/>
+      <c r="W47" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="X47" s="11"/>
+      <c r="Y47" s="14"/>
+      <c r="Z47" s="11"/>
+      <c r="AA47" s="11"/>
+      <c r="AB47" s="11"/>
+      <c r="AC47" s="11"/>
+      <c r="AD47" s="11"/>
+      <c r="AE47" s="11"/>
+      <c r="AF47" s="11"/>
+      <c r="AG47" s="11"/>
+      <c r="AH47" s="11"/>
+      <c r="AI47" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="AJ47" s="11"/>
+      <c r="AK47" s="14"/>
+      <c r="AL47" s="11"/>
+      <c r="AM47" s="11"/>
+      <c r="AN47" s="11"/>
+      <c r="AO47" s="11"/>
+      <c r="AP47" s="11"/>
+      <c r="AQ47" s="11"/>
+      <c r="AR47" s="11"/>
+      <c r="AS47" s="11"/>
+      <c r="AT47" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="AU47" s="11"/>
+      <c r="AV47" s="11"/>
+      <c r="AW47" s="14"/>
+      <c r="AX47" s="11"/>
+      <c r="AY47" s="11"/>
+      <c r="AZ47" s="11"/>
+      <c r="BA47" s="11"/>
+      <c r="BB47" s="11"/>
+      <c r="BC47" s="11"/>
+      <c r="BD47" s="11"/>
+      <c r="BE47" s="11"/>
+      <c r="BF47" s="11"/>
+      <c r="BG47" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="BH47" s="11"/>
+      <c r="BI47" s="14"/>
+      <c r="BJ47" s="11"/>
+      <c r="BK47" s="11"/>
+      <c r="BL47" s="11"/>
+      <c r="BM47" s="11"/>
+      <c r="BN47" s="11"/>
+      <c r="BO47" s="11"/>
+      <c r="BP47" s="11"/>
+      <c r="BQ47" s="11"/>
+      <c r="BR47" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="BS47" s="11"/>
+      <c r="BT47" s="11"/>
+      <c r="BU47" s="14"/>
+      <c r="BV47" s="11"/>
+      <c r="BW47" s="11"/>
+      <c r="BX47" s="11"/>
+      <c r="BY47" s="11"/>
+      <c r="BZ47" s="11"/>
+      <c r="CA47" s="11"/>
+      <c r="CB47" s="11"/>
+      <c r="CC47" s="11"/>
+      <c r="CD47" s="11"/>
+      <c r="CE47" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="CF47" s="11"/>
+      <c r="CG47" s="14"/>
+      <c r="CH47" s="11"/>
+      <c r="CI47" s="11"/>
+      <c r="CJ47" s="11"/>
+      <c r="CK47" s="11"/>
+      <c r="CL47" s="11"/>
+      <c r="CM47" s="11"/>
+      <c r="CN47" s="11"/>
+      <c r="CO47" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="CP47" s="11"/>
+      <c r="CQ47" s="15"/>
+      <c r="CR47" s="15"/>
+      <c r="CS47" s="15"/>
+      <c r="CT47" s="11"/>
+      <c r="CU47" s="11"/>
+      <c r="CV47" s="11"/>
+      <c r="CW47" s="11"/>
+      <c r="CX47" s="11"/>
+      <c r="CY47" s="11"/>
+      <c r="CZ47" s="11"/>
+      <c r="DA47" s="11"/>
+      <c r="DB47" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="DC47" s="15"/>
+      <c r="DD47" s="15"/>
+      <c r="DE47" s="15"/>
+      <c r="DF47" s="11"/>
+      <c r="DG47" s="11"/>
+      <c r="DH47" s="11"/>
+      <c r="DI47" s="11"/>
+      <c r="DJ47" s="11"/>
+      <c r="DK47" s="11"/>
+      <c r="DL47" s="11"/>
+      <c r="DM47" s="11"/>
+      <c r="DN47" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="DO47" s="15"/>
+      <c r="DP47" s="15"/>
+      <c r="DQ47" s="15"/>
+      <c r="DR47" s="11"/>
+      <c r="DS47" s="11"/>
+      <c r="DT47" s="11"/>
+      <c r="DU47" s="11"/>
+      <c r="DV47" s="11"/>
+      <c r="DW47" s="11"/>
+      <c r="DX47" s="11"/>
+      <c r="DY47" s="11"/>
+      <c r="DZ47" s="11"/>
+      <c r="EA47" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="EB47" s="15"/>
+      <c r="EC47" s="15"/>
+      <c r="ED47" s="11"/>
+      <c r="EE47" s="11"/>
+      <c r="EF47" s="11"/>
+      <c r="EG47" s="11"/>
+      <c r="EH47" s="11"/>
+      <c r="EI47" s="11"/>
+      <c r="EJ47" s="11"/>
+      <c r="EK47" s="11"/>
+      <c r="EL47" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="EM47" s="15"/>
+      <c r="EN47" s="15"/>
+      <c r="EO47" s="15"/>
+      <c r="EP47" s="62"/>
+      <c r="EQ47" s="62"/>
+      <c r="ER47" s="11"/>
+      <c r="ES47" s="11"/>
+      <c r="ET47" s="11"/>
+      <c r="EU47" s="11"/>
+      <c r="EV47" s="11"/>
+      <c r="EW47" s="57"/>
+      <c r="EX47" s="57"/>
+      <c r="EY47" s="61"/>
+      <c r="EZ47" s="61" t="s">
+        <v>8</v>
+      </c>
+      <c r="FA47" s="11"/>
+      <c r="FB47" s="62"/>
+      <c r="FC47" s="62"/>
+      <c r="FD47" s="11"/>
+      <c r="FE47" s="11"/>
+      <c r="FF47" s="11"/>
+      <c r="FG47" s="11"/>
+      <c r="FH47" s="11"/>
+      <c r="FI47" s="57"/>
+      <c r="FJ47" s="57"/>
+      <c r="FK47" s="61"/>
+      <c r="FL47" s="61" t="s">
+        <v>8</v>
+      </c>
+      <c r="FM47" s="11"/>
+      <c r="FN47" s="11"/>
+      <c r="FO47" s="11"/>
+      <c r="FP47" s="11"/>
+      <c r="FQ47" s="11"/>
+      <c r="FR47" s="11"/>
+      <c r="FS47" s="11"/>
+      <c r="FT47" s="11"/>
+      <c r="FU47" s="163" t="s">
+        <v>8</v>
+      </c>
+      <c r="FV47" s="164"/>
+      <c r="FW47" s="164"/>
+      <c r="FX47" s="164"/>
+      <c r="FY47" s="164"/>
+      <c r="FZ47" s="11"/>
+      <c r="GA47" s="11"/>
+      <c r="GB47" s="11"/>
+      <c r="GC47" s="11"/>
+      <c r="GD47" s="11"/>
+      <c r="GE47" s="11"/>
+      <c r="GF47" s="11"/>
+      <c r="GG47" s="163" t="s">
+        <v>8</v>
+      </c>
+      <c r="GH47" s="164"/>
+      <c r="GI47" s="164"/>
+      <c r="GJ47" s="164"/>
+      <c r="GK47" s="164"/>
+      <c r="GL47" s="8"/>
+    </row>
+    <row r="48" spans="1:194" ht="20.25" customHeight="1" thickBot="1">
+      <c r="A48" s="161"/>
+      <c r="B48" s="151" t="s">
+        <v>29</v>
+      </c>
+      <c r="C48" s="152"/>
+      <c r="D48" s="152"/>
+      <c r="E48" s="152"/>
+      <c r="F48" s="152"/>
+      <c r="G48" s="152"/>
+      <c r="H48" s="152"/>
+      <c r="I48" s="152"/>
+      <c r="J48" s="152"/>
+      <c r="K48" s="152"/>
+      <c r="L48" s="152"/>
+      <c r="M48" s="153"/>
+      <c r="N48" s="151" t="s">
+        <v>30</v>
+      </c>
+      <c r="O48" s="152"/>
+      <c r="P48" s="152"/>
+      <c r="Q48" s="152"/>
+      <c r="R48" s="152"/>
+      <c r="S48" s="152"/>
+      <c r="T48" s="152"/>
+      <c r="U48" s="152"/>
+      <c r="V48" s="152"/>
+      <c r="W48" s="152"/>
+      <c r="X48" s="152"/>
+      <c r="Y48" s="153"/>
+      <c r="Z48" s="151" t="s">
+        <v>31</v>
+      </c>
+      <c r="AA48" s="152"/>
+      <c r="AB48" s="152"/>
+      <c r="AC48" s="152"/>
+      <c r="AD48" s="152"/>
+      <c r="AE48" s="152"/>
+      <c r="AF48" s="152"/>
+      <c r="AG48" s="152"/>
+      <c r="AH48" s="152"/>
+      <c r="AI48" s="152"/>
+      <c r="AJ48" s="152"/>
+      <c r="AK48" s="153"/>
+      <c r="AL48" s="151" t="s">
+        <v>32</v>
+      </c>
+      <c r="AM48" s="152"/>
+      <c r="AN48" s="152"/>
+      <c r="AO48" s="152"/>
+      <c r="AP48" s="152"/>
+      <c r="AQ48" s="152"/>
+      <c r="AR48" s="152"/>
+      <c r="AS48" s="152"/>
+      <c r="AT48" s="152"/>
+      <c r="AU48" s="152"/>
+      <c r="AV48" s="152"/>
+      <c r="AW48" s="153"/>
+      <c r="AX48" s="151" t="s">
+        <v>33</v>
+      </c>
+      <c r="AY48" s="152"/>
+      <c r="AZ48" s="152"/>
+      <c r="BA48" s="152"/>
+      <c r="BB48" s="152"/>
+      <c r="BC48" s="152"/>
+      <c r="BD48" s="152"/>
+      <c r="BE48" s="152"/>
+      <c r="BF48" s="152"/>
+      <c r="BG48" s="152"/>
+      <c r="BH48" s="152"/>
+      <c r="BI48" s="153"/>
+      <c r="BJ48" s="151" t="s">
+        <v>34</v>
+      </c>
+      <c r="BK48" s="152"/>
+      <c r="BL48" s="152"/>
+      <c r="BM48" s="152"/>
+      <c r="BN48" s="152"/>
+      <c r="BO48" s="152"/>
+      <c r="BP48" s="152"/>
+      <c r="BQ48" s="152"/>
+      <c r="BR48" s="152"/>
+      <c r="BS48" s="152"/>
+      <c r="BT48" s="152"/>
+      <c r="BU48" s="153"/>
+      <c r="BV48" s="154" t="s">
+        <v>35</v>
+      </c>
+      <c r="BW48" s="155"/>
+      <c r="BX48" s="155"/>
+      <c r="BY48" s="155"/>
+      <c r="BZ48" s="155"/>
+      <c r="CA48" s="155"/>
+      <c r="CB48" s="155"/>
+      <c r="CC48" s="155"/>
+      <c r="CD48" s="155"/>
+      <c r="CE48" s="155"/>
+      <c r="CF48" s="155"/>
+      <c r="CG48" s="156"/>
+      <c r="CH48" s="154" t="s">
+        <v>36</v>
+      </c>
+      <c r="CI48" s="155"/>
+      <c r="CJ48" s="155"/>
+      <c r="CK48" s="155"/>
+      <c r="CL48" s="155"/>
+      <c r="CM48" s="155"/>
+      <c r="CN48" s="155"/>
+      <c r="CO48" s="155"/>
+      <c r="CP48" s="155"/>
+      <c r="CQ48" s="155"/>
+      <c r="CR48" s="155"/>
+      <c r="CS48" s="156"/>
+      <c r="CT48" s="154" t="s">
+        <v>37</v>
+      </c>
+      <c r="CU48" s="155"/>
+      <c r="CV48" s="155"/>
+      <c r="CW48" s="155"/>
+      <c r="CX48" s="155"/>
+      <c r="CY48" s="155"/>
+      <c r="CZ48" s="155"/>
+      <c r="DA48" s="155"/>
+      <c r="DB48" s="155"/>
+      <c r="DC48" s="155"/>
+      <c r="DD48" s="155"/>
+      <c r="DE48" s="156"/>
+      <c r="DF48" s="154" t="s">
+        <v>28</v>
+      </c>
+      <c r="DG48" s="155"/>
+      <c r="DH48" s="155"/>
+      <c r="DI48" s="155"/>
+      <c r="DJ48" s="155"/>
+      <c r="DK48" s="155"/>
+      <c r="DL48" s="155"/>
+      <c r="DM48" s="155"/>
+      <c r="DN48" s="155"/>
+      <c r="DO48" s="155"/>
+      <c r="DP48" s="155"/>
+      <c r="DQ48" s="156"/>
+      <c r="DR48" s="157" t="s">
+        <v>27</v>
+      </c>
+      <c r="DS48" s="158"/>
+      <c r="DT48" s="158"/>
+      <c r="DU48" s="158"/>
+      <c r="DV48" s="158"/>
+      <c r="DW48" s="158"/>
+      <c r="DX48" s="158"/>
+      <c r="DY48" s="158"/>
+      <c r="DZ48" s="158"/>
+      <c r="EA48" s="158"/>
+      <c r="EB48" s="158"/>
+      <c r="EC48" s="159"/>
+      <c r="ED48" s="157" t="s">
+        <v>42</v>
+      </c>
+      <c r="EE48" s="158"/>
+      <c r="EF48" s="158"/>
+      <c r="EG48" s="158"/>
+      <c r="EH48" s="158"/>
+      <c r="EI48" s="158"/>
+      <c r="EJ48" s="158"/>
+      <c r="EK48" s="158"/>
+      <c r="EL48" s="158"/>
+      <c r="EM48" s="158"/>
+      <c r="EN48" s="158"/>
+      <c r="EO48" s="159"/>
+      <c r="EP48" s="157" t="s">
+        <v>44</v>
+      </c>
+      <c r="EQ48" s="158"/>
+      <c r="ER48" s="158"/>
+      <c r="ES48" s="158"/>
+      <c r="ET48" s="158"/>
+      <c r="EU48" s="158"/>
+      <c r="EV48" s="158"/>
+      <c r="EW48" s="158"/>
+      <c r="EX48" s="158"/>
+      <c r="EY48" s="158"/>
+      <c r="EZ48" s="158"/>
+      <c r="FA48" s="159"/>
+      <c r="FB48" s="154" t="s">
+        <v>43</v>
+      </c>
+      <c r="FC48" s="155"/>
+      <c r="FD48" s="155"/>
+      <c r="FE48" s="155"/>
+      <c r="FF48" s="155"/>
+      <c r="FG48" s="155"/>
+      <c r="FH48" s="155"/>
+      <c r="FI48" s="155"/>
+      <c r="FJ48" s="155"/>
+      <c r="FK48" s="155"/>
+      <c r="FL48" s="155"/>
+      <c r="FM48" s="156"/>
+      <c r="FN48" s="157" t="s">
+        <v>45</v>
+      </c>
+      <c r="FO48" s="158"/>
+      <c r="FP48" s="158"/>
+      <c r="FQ48" s="158"/>
+      <c r="FR48" s="158"/>
+      <c r="FS48" s="158"/>
+      <c r="FT48" s="158"/>
+      <c r="FU48" s="158"/>
+      <c r="FV48" s="158"/>
+      <c r="FW48" s="158"/>
+      <c r="FX48" s="158"/>
+      <c r="FY48" s="159"/>
+      <c r="FZ48" s="157" t="s">
         <v>41</v>
       </c>
-      <c r="EP46" s="16" t="s">
-[...1282 lines deleted...]
-      <c r="GK48" s="25"/>
+      <c r="GA48" s="158"/>
+      <c r="GB48" s="158"/>
+      <c r="GC48" s="158"/>
+      <c r="GD48" s="158"/>
+      <c r="GE48" s="158"/>
+      <c r="GF48" s="158"/>
+      <c r="GG48" s="158"/>
+      <c r="GH48" s="158"/>
+      <c r="GI48" s="158"/>
+      <c r="GJ48" s="158"/>
+      <c r="GK48" s="159"/>
       <c r="GL48" s="8"/>
     </row>
-    <row r="49" spans="1:194">
-[...566 lines deleted...]
-      <c r="GK49" s="28"/>
+    <row r="49" spans="1:194" ht="34.5" customHeight="1" thickBot="1">
+      <c r="A49" s="162"/>
+      <c r="B49" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" s="16" t="s">
+        <v>10</v>
+      </c>
+      <c r="D49" s="16" t="s">
+        <v>11</v>
+      </c>
+      <c r="E49" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="F49" s="16" t="s">
+        <v>13</v>
+      </c>
+      <c r="G49" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="H49" s="16" t="s">
+        <v>15</v>
+      </c>
+      <c r="I49" s="16" t="s">
+        <v>16</v>
+      </c>
+      <c r="J49" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="K49" s="16" t="s">
+        <v>18</v>
+      </c>
+      <c r="L49" s="16" t="s">
+        <v>19</v>
+      </c>
+      <c r="M49" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="N49" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="O49" s="16" t="s">
+        <v>10</v>
+      </c>
+      <c r="P49" s="16" t="s">
+        <v>11</v>
+      </c>
+      <c r="Q49" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="R49" s="16" t="s">
+        <v>13</v>
+      </c>
+      <c r="S49" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="T49" s="16" t="s">
+        <v>15</v>
+      </c>
+      <c r="U49" s="16" t="s">
+        <v>16</v>
+      </c>
+      <c r="V49" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="W49" s="16" t="s">
+        <v>18</v>
+      </c>
+      <c r="X49" s="16" t="s">
+        <v>19</v>
+      </c>
+      <c r="Y49" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="Z49" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="AA49" s="16" t="s">
+        <v>10</v>
+      </c>
+      <c r="AB49" s="16" t="s">
+        <v>11</v>
+      </c>
+      <c r="AC49" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="AD49" s="16" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE49" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="AF49" s="16" t="s">
+        <v>15</v>
+      </c>
+      <c r="AG49" s="16" t="s">
+        <v>16</v>
+      </c>
+      <c r="AH49" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="AI49" s="16" t="s">
+        <v>18</v>
+      </c>
+      <c r="AJ49" s="16" t="s">
+        <v>19</v>
+      </c>
+      <c r="AK49" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="AL49" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="AM49" s="16" t="s">
+        <v>10</v>
+      </c>
+      <c r="AN49" s="16" t="s">
+        <v>11</v>
+      </c>
+      <c r="AO49" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="AP49" s="16" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ49" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="AR49" s="16" t="s">
+        <v>15</v>
+      </c>
+      <c r="AS49" s="16" t="s">
+        <v>16</v>
+      </c>
+      <c r="AT49" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="AU49" s="16" t="s">
+        <v>18</v>
+      </c>
+      <c r="AV49" s="16" t="s">
+        <v>19</v>
+      </c>
+      <c r="AW49" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="AX49" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="AY49" s="16" t="s">
+        <v>10</v>
+      </c>
+      <c r="AZ49" s="16" t="s">
+        <v>11</v>
+      </c>
+      <c r="BA49" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="BB49" s="16" t="s">
+        <v>13</v>
+      </c>
+      <c r="BC49" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="BD49" s="16" t="s">
+        <v>15</v>
+      </c>
+      <c r="BE49" s="16" t="s">
+        <v>16</v>
+      </c>
+      <c r="BF49" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="BG49" s="16" t="s">
+        <v>18</v>
+      </c>
+      <c r="BH49" s="16" t="s">
+        <v>19</v>
+      </c>
+      <c r="BI49" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="BJ49" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="BK49" s="16" t="s">
+        <v>10</v>
+      </c>
+      <c r="BL49" s="16" t="s">
+        <v>11</v>
+      </c>
+      <c r="BM49" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="BN49" s="16" t="s">
+        <v>13</v>
+      </c>
+      <c r="BO49" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="BP49" s="16" t="s">
+        <v>15</v>
+      </c>
+      <c r="BQ49" s="16" t="s">
+        <v>16</v>
+      </c>
+      <c r="BR49" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="BS49" s="16" t="s">
+        <v>18</v>
+      </c>
+      <c r="BT49" s="16" t="s">
+        <v>19</v>
+      </c>
+      <c r="BU49" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="BV49" s="79" t="s">
+        <v>9</v>
+      </c>
+      <c r="BW49" s="79" t="s">
+        <v>10</v>
+      </c>
+      <c r="BX49" s="79" t="s">
+        <v>11</v>
+      </c>
+      <c r="BY49" s="79" t="s">
+        <v>12</v>
+      </c>
+      <c r="BZ49" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="CA49" s="79" t="s">
+        <v>14</v>
+      </c>
+      <c r="CB49" s="79" t="s">
+        <v>15</v>
+      </c>
+      <c r="CC49" s="79" t="s">
+        <v>16</v>
+      </c>
+      <c r="CD49" s="79" t="s">
+        <v>17</v>
+      </c>
+      <c r="CE49" s="79" t="s">
+        <v>18</v>
+      </c>
+      <c r="CF49" s="79" t="s">
+        <v>19</v>
+      </c>
+      <c r="CG49" s="79" t="s">
+        <v>20</v>
+      </c>
+      <c r="CH49" s="79" t="s">
+        <v>9</v>
+      </c>
+      <c r="CI49" s="79" t="s">
+        <v>10</v>
+      </c>
+      <c r="CJ49" s="79" t="s">
+        <v>11</v>
+      </c>
+      <c r="CK49" s="79" t="s">
+        <v>12</v>
+      </c>
+      <c r="CL49" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="CM49" s="79" t="s">
+        <v>14</v>
+      </c>
+      <c r="CN49" s="79" t="s">
+        <v>15</v>
+      </c>
+      <c r="CO49" s="79" t="s">
+        <v>16</v>
+      </c>
+      <c r="CP49" s="79" t="s">
+        <v>17</v>
+      </c>
+      <c r="CQ49" s="79" t="s">
+        <v>18</v>
+      </c>
+      <c r="CR49" s="79" t="s">
+        <v>19</v>
+      </c>
+      <c r="CS49" s="79" t="s">
+        <v>20</v>
+      </c>
+      <c r="CT49" s="79" t="s">
+        <v>9</v>
+      </c>
+      <c r="CU49" s="79" t="s">
+        <v>10</v>
+      </c>
+      <c r="CV49" s="79" t="s">
+        <v>11</v>
+      </c>
+      <c r="CW49" s="79" t="s">
+        <v>12</v>
+      </c>
+      <c r="CX49" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="CY49" s="79" t="s">
+        <v>14</v>
+      </c>
+      <c r="CZ49" s="79" t="s">
+        <v>15</v>
+      </c>
+      <c r="DA49" s="79" t="s">
+        <v>16</v>
+      </c>
+      <c r="DB49" s="79" t="s">
+        <v>17</v>
+      </c>
+      <c r="DC49" s="79" t="s">
+        <v>18</v>
+      </c>
+      <c r="DD49" s="79" t="s">
+        <v>19</v>
+      </c>
+      <c r="DE49" s="79" t="s">
+        <v>20</v>
+      </c>
+      <c r="DF49" s="79" t="s">
+        <v>9</v>
+      </c>
+      <c r="DG49" s="79" t="s">
+        <v>10</v>
+      </c>
+      <c r="DH49" s="79" t="s">
+        <v>11</v>
+      </c>
+      <c r="DI49" s="79" t="s">
+        <v>12</v>
+      </c>
+      <c r="DJ49" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="DK49" s="79" t="s">
+        <v>14</v>
+      </c>
+      <c r="DL49" s="79" t="s">
+        <v>15</v>
+      </c>
+      <c r="DM49" s="79" t="s">
+        <v>16</v>
+      </c>
+      <c r="DN49" s="79" t="s">
+        <v>17</v>
+      </c>
+      <c r="DO49" s="79" t="s">
+        <v>18</v>
+      </c>
+      <c r="DP49" s="79" t="s">
+        <v>19</v>
+      </c>
+      <c r="DQ49" s="79" t="s">
+        <v>20</v>
+      </c>
+      <c r="DR49" s="150" t="s">
+        <v>9</v>
+      </c>
+      <c r="DS49" s="150" t="s">
+        <v>10</v>
+      </c>
+      <c r="DT49" s="150" t="s">
+        <v>11</v>
+      </c>
+      <c r="DU49" s="150" t="s">
+        <v>12</v>
+      </c>
+      <c r="DV49" s="150" t="s">
+        <v>13</v>
+      </c>
+      <c r="DW49" s="150" t="s">
+        <v>14</v>
+      </c>
+      <c r="DX49" s="150" t="s">
+        <v>15</v>
+      </c>
+      <c r="DY49" s="150" t="s">
+        <v>16</v>
+      </c>
+      <c r="DZ49" s="150" t="s">
+        <v>17</v>
+      </c>
+      <c r="EA49" s="150" t="s">
+        <v>18</v>
+      </c>
+      <c r="EB49" s="150" t="s">
+        <v>19</v>
+      </c>
+      <c r="EC49" s="150" t="s">
+        <v>20</v>
+      </c>
+      <c r="ED49" s="150" t="s">
+        <v>9</v>
+      </c>
+      <c r="EE49" s="150" t="s">
+        <v>10</v>
+      </c>
+      <c r="EF49" s="150" t="s">
+        <v>11</v>
+      </c>
+      <c r="EG49" s="150" t="s">
+        <v>12</v>
+      </c>
+      <c r="EH49" s="150" t="s">
+        <v>13</v>
+      </c>
+      <c r="EI49" s="150" t="s">
+        <v>14</v>
+      </c>
+      <c r="EJ49" s="150" t="s">
+        <v>15</v>
+      </c>
+      <c r="EK49" s="150" t="s">
+        <v>16</v>
+      </c>
+      <c r="EL49" s="150" t="s">
+        <v>17</v>
+      </c>
+      <c r="EM49" s="150" t="s">
+        <v>18</v>
+      </c>
+      <c r="EN49" s="150" t="s">
+        <v>19</v>
+      </c>
+      <c r="EO49" s="150" t="s">
+        <v>40</v>
+      </c>
+      <c r="EP49" s="150" t="s">
+        <v>9</v>
+      </c>
+      <c r="EQ49" s="150" t="s">
+        <v>10</v>
+      </c>
+      <c r="ER49" s="150" t="s">
+        <v>11</v>
+      </c>
+      <c r="ES49" s="150" t="s">
+        <v>12</v>
+      </c>
+      <c r="ET49" s="150" t="s">
+        <v>13</v>
+      </c>
+      <c r="EU49" s="150" t="s">
+        <v>14</v>
+      </c>
+      <c r="EV49" s="150" t="s">
+        <v>15</v>
+      </c>
+      <c r="EW49" s="150" t="s">
+        <v>16</v>
+      </c>
+      <c r="EX49" s="150" t="s">
+        <v>17</v>
+      </c>
+      <c r="EY49" s="150" t="s">
+        <v>18</v>
+      </c>
+      <c r="EZ49" s="150" t="s">
+        <v>19</v>
+      </c>
+      <c r="FA49" s="150" t="s">
+        <v>40</v>
+      </c>
+      <c r="FB49" s="79" t="s">
+        <v>9</v>
+      </c>
+      <c r="FC49" s="79" t="s">
+        <v>10</v>
+      </c>
+      <c r="FD49" s="79" t="s">
+        <v>11</v>
+      </c>
+      <c r="FE49" s="79" t="s">
+        <v>12</v>
+      </c>
+      <c r="FF49" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="FG49" s="79" t="s">
+        <v>14</v>
+      </c>
+      <c r="FH49" s="79" t="s">
+        <v>15</v>
+      </c>
+      <c r="FI49" s="79" t="s">
+        <v>16</v>
+      </c>
+      <c r="FJ49" s="79" t="s">
+        <v>17</v>
+      </c>
+      <c r="FK49" s="79" t="s">
+        <v>18</v>
+      </c>
+      <c r="FL49" s="79" t="s">
+        <v>19</v>
+      </c>
+      <c r="FM49" s="79" t="s">
+        <v>40</v>
+      </c>
+      <c r="FN49" s="150" t="s">
+        <v>9</v>
+      </c>
+      <c r="FO49" s="150" t="s">
+        <v>10</v>
+      </c>
+      <c r="FP49" s="150" t="s">
+        <v>11</v>
+      </c>
+      <c r="FQ49" s="150" t="s">
+        <v>12</v>
+      </c>
+      <c r="FR49" s="150" t="s">
+        <v>13</v>
+      </c>
+      <c r="FS49" s="150" t="s">
+        <v>14</v>
+      </c>
+      <c r="FT49" s="150" t="s">
+        <v>15</v>
+      </c>
+      <c r="FU49" s="150" t="s">
+        <v>16</v>
+      </c>
+      <c r="FV49" s="150" t="s">
+        <v>17</v>
+      </c>
+      <c r="FW49" s="150" t="s">
+        <v>18</v>
+      </c>
+      <c r="FX49" s="150" t="s">
+        <v>19</v>
+      </c>
+      <c r="FY49" s="150" t="s">
+        <v>40</v>
+      </c>
+      <c r="FZ49" s="150" t="s">
+        <v>9</v>
+      </c>
+      <c r="GA49" s="150" t="s">
+        <v>10</v>
+      </c>
+      <c r="GB49" s="150" t="s">
+        <v>11</v>
+      </c>
+      <c r="GC49" s="150" t="s">
+        <v>12</v>
+      </c>
+      <c r="GD49" s="150" t="s">
+        <v>13</v>
+      </c>
+      <c r="GE49" s="150" t="s">
+        <v>14</v>
+      </c>
+      <c r="GF49" s="150" t="s">
+        <v>15</v>
+      </c>
+      <c r="GG49" s="150" t="s">
+        <v>16</v>
+      </c>
+      <c r="GH49" s="150" t="s">
+        <v>17</v>
+      </c>
+      <c r="GI49" s="150" t="s">
+        <v>18</v>
+      </c>
+      <c r="GJ49" s="150" t="s">
+        <v>19</v>
+      </c>
+      <c r="GK49" s="150" t="s">
+        <v>40</v>
+      </c>
       <c r="GL49" s="8"/>
     </row>
-    <row r="50" spans="1:194">
-[...256 lines deleted...]
-        <v>141.67857567278062</v>
+    <row r="50" spans="1:194" s="2" customFormat="1">
+      <c r="A50" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="B50" s="18">
+        <v>336.95318948326462</v>
+      </c>
+      <c r="C50" s="18">
+        <v>675.65901406024261</v>
+      </c>
+      <c r="D50" s="19">
+        <v>1118.5718175594777</v>
+      </c>
+      <c r="E50" s="19">
+        <v>1496.0814940170278</v>
+      </c>
+      <c r="F50" s="20">
+        <v>1907.3863986668168</v>
+      </c>
+      <c r="G50" s="21">
+        <v>2537.8118933340143</v>
+      </c>
+      <c r="H50" s="22">
+        <v>2884.7038680240239</v>
+      </c>
+      <c r="I50" s="18">
+        <v>3327.6117299727762</v>
+      </c>
+      <c r="J50" s="18">
+        <v>3780.2247002986201</v>
+      </c>
+      <c r="K50" s="18">
+        <v>4217.1703558939462</v>
+      </c>
+      <c r="L50" s="18">
+        <v>4670.0476487449832</v>
+      </c>
+      <c r="M50" s="18">
+        <v>5284.3209470988522</v>
+      </c>
+      <c r="N50" s="18">
+        <v>417.36412196614361</v>
+      </c>
+      <c r="O50" s="18">
+        <v>852.84984526160133</v>
+      </c>
+      <c r="P50" s="19">
+        <v>1403.1835337007929</v>
+      </c>
+      <c r="Q50" s="19">
+        <v>1887.0205884006132</v>
+      </c>
+      <c r="R50" s="20">
+        <v>2425.3849675083161</v>
+      </c>
+      <c r="S50" s="21">
+        <v>3273.3973545110343</v>
+      </c>
+      <c r="T50" s="22">
+        <v>3760.1520352644939</v>
+      </c>
+      <c r="U50" s="18">
+        <v>4281.4532786441296</v>
+      </c>
+      <c r="V50" s="18">
+        <v>4780.8651075948692</v>
+      </c>
+      <c r="W50" s="18">
+        <v>5485.1417639018518</v>
+      </c>
+      <c r="X50" s="18">
+        <v>6002.3369067610429</v>
+      </c>
+      <c r="Y50" s="18">
+        <v>6745.804945254411</v>
+      </c>
+      <c r="Z50" s="18">
+        <v>427.57767221638704</v>
+      </c>
+      <c r="AA50" s="18">
+        <v>859.24557020667908</v>
+      </c>
+      <c r="AB50" s="19">
+        <v>1350.6915974913672</v>
+      </c>
+      <c r="AC50" s="19">
+        <v>1882.1044545151244</v>
+      </c>
+      <c r="AD50" s="20">
+        <v>2475.7994273056847</v>
+      </c>
+      <c r="AE50" s="21">
+        <v>3330.3810468033544</v>
+      </c>
+      <c r="AF50" s="22">
+        <v>3817.7768722213223</v>
+      </c>
+      <c r="AG50" s="18">
+        <v>4414.157331380291</v>
+      </c>
+      <c r="AH50" s="18">
+        <v>4954.8701468561158</v>
+      </c>
+      <c r="AI50" s="18">
+        <v>5745.561810518564</v>
+      </c>
+      <c r="AJ50" s="18">
+        <v>6306.3037511122711</v>
+      </c>
+      <c r="AK50" s="18">
+        <v>7144.8248734430836</v>
+      </c>
+      <c r="AL50" s="18">
+        <v>446.59773934442342</v>
+      </c>
+      <c r="AM50" s="18">
+        <v>919.15800640034331</v>
+      </c>
+      <c r="AN50" s="19">
+        <v>1513.3905359052421</v>
+      </c>
+      <c r="AO50" s="19">
+        <v>2106.1267506052836</v>
+      </c>
+      <c r="AP50" s="20">
+        <v>2752.3534516387626</v>
+      </c>
+      <c r="AQ50" s="21">
+        <v>3666.65175712161</v>
+      </c>
+      <c r="AR50" s="22">
+        <v>4184.7648875151626</v>
+      </c>
+      <c r="AS50" s="18">
+        <v>4796.2719678578906</v>
+      </c>
+      <c r="AT50" s="18">
+        <v>5367.1124857577615</v>
+      </c>
+      <c r="AU50" s="18">
+        <v>6307.5973678518094</v>
+      </c>
+      <c r="AV50" s="18">
+        <v>6902.6686065483</v>
+      </c>
+      <c r="AW50" s="18">
+        <v>7839.8412356699982</v>
+      </c>
+      <c r="AX50" s="18">
+        <v>543.80014124508943</v>
+      </c>
+      <c r="AY50" s="18">
+        <v>1086.4650284210591</v>
+      </c>
+      <c r="AZ50" s="19">
+        <v>1763.685105510599</v>
+      </c>
+      <c r="BA50" s="19">
+        <v>2419.1489459838353</v>
+      </c>
+      <c r="BB50" s="20">
+        <v>3361.4836309065608</v>
+      </c>
+      <c r="BC50" s="21">
+        <v>4477.0681508825</v>
+      </c>
+      <c r="BD50" s="22">
+        <v>5101.2303535712499</v>
+      </c>
+      <c r="BE50" s="18">
+        <v>5822.004588441835</v>
+      </c>
+      <c r="BF50" s="18">
+        <v>6623.2096340840071</v>
+      </c>
+      <c r="BG50" s="18">
+        <v>7835.6918143029561</v>
+      </c>
+      <c r="BH50" s="18">
+        <v>8590.7716991222715</v>
+      </c>
+      <c r="BI50" s="18">
+        <v>9665.8720973400032</v>
+      </c>
+      <c r="BJ50" s="18">
+        <v>561.93620390629701</v>
+      </c>
+      <c r="BK50" s="19">
+        <v>1191.6983847329388</v>
+      </c>
+      <c r="BL50" s="19">
+        <v>1430.9961404479366</v>
+      </c>
+      <c r="BM50" s="64">
+        <v>1915.2313892506604</v>
+      </c>
+      <c r="BN50" s="20">
+        <v>2584.3982878972638</v>
+      </c>
+      <c r="BO50" s="21">
+        <v>3505.4069787897306</v>
+      </c>
+      <c r="BP50" s="22">
+        <v>4255.6484153692491</v>
+      </c>
+      <c r="BQ50" s="18">
+        <v>4972.7687836991481</v>
+      </c>
+      <c r="BR50" s="18">
+        <v>6635.1964602029475</v>
+      </c>
+      <c r="BS50" s="18">
+        <v>7644.6782374043978</v>
+      </c>
+      <c r="BT50" s="18">
+        <v>8673.6780803081128</v>
+      </c>
+      <c r="BU50" s="18">
+        <v>10331.743412984997</v>
+      </c>
+      <c r="BV50" s="18">
+        <v>591.1571307030249</v>
+      </c>
+      <c r="BW50" s="18">
+        <v>1287.9775885111912</v>
+      </c>
+      <c r="BX50" s="19">
+        <v>1559.1486572611816</v>
+      </c>
+      <c r="BY50" s="19">
+        <v>2058.9878138898712</v>
+      </c>
+      <c r="BZ50" s="20">
+        <v>2718.2048430343812</v>
+      </c>
+      <c r="CA50" s="121">
+        <v>3760.7735758535582</v>
+      </c>
+      <c r="CB50" s="22">
+        <v>4571.0768033649474</v>
+      </c>
+      <c r="CC50" s="121">
+        <v>5317.1901001813731</v>
+      </c>
+      <c r="CD50" s="18">
+        <v>7040.929868348906</v>
+      </c>
+      <c r="CE50" s="18">
+        <v>7986.8874179025015</v>
+      </c>
+      <c r="CF50" s="18">
+        <v>9072.3107274103058</v>
+      </c>
+      <c r="CG50" s="18">
+        <v>10867.413119952151</v>
+      </c>
+      <c r="CH50" s="25">
+        <v>657.04319596983908</v>
       </c>
       <c r="CI50" s="28">
-        <v>331.41376436776955</v>
+        <v>1491.9081388731815</v>
       </c>
       <c r="CJ50" s="28">
-        <v>393.70114950061003</v>
+        <v>1815.2305081152726</v>
       </c>
       <c r="CK50" s="28">
-        <v>522.461523602331</v>
+        <v>2396.5311974816946</v>
       </c>
       <c r="CL50" s="28">
-        <v>675.60358068006235</v>
+        <v>3069.9800244143471</v>
       </c>
       <c r="CM50" s="28">
-        <v>1039.7296670679245</v>
+        <v>4467.8597378058894</v>
       </c>
       <c r="CN50" s="28">
-        <v>1239.7952001254616</v>
+        <v>5412.8210703420091</v>
       </c>
       <c r="CO50" s="28">
-        <v>1430.3283804026159</v>
+        <v>6238.372621572531</v>
       </c>
       <c r="CP50" s="28">
-        <v>210.25606014781869</v>
+        <v>8205.0455278425216</v>
       </c>
       <c r="CQ50" s="28">
-        <v>2237.4489570532996</v>
+        <v>9316.128581237841</v>
       </c>
       <c r="CR50" s="28">
-        <v>2463.6743280192659</v>
+        <v>10531.402040551475</v>
       </c>
       <c r="CS50" s="28">
-        <v>2809.6279862275624</v>
-[...5 lines deleted...]
-        <v>382.10123156270208</v>
+        <v>12552.468292340494</v>
+      </c>
+      <c r="CT50" s="25">
+        <v>694.83553940357365</v>
+      </c>
+      <c r="CU50" s="25">
+        <v>1801.434385886336</v>
       </c>
       <c r="CV50" s="28">
-        <v>458.40914079586105</v>
+        <v>2189.6981267307197</v>
       </c>
       <c r="CW50" s="28">
-        <v>599.60921190498277</v>
-[...11 lines deleted...]
-        <v>1757.1552848044287</v>
+        <v>2891.9215851831623</v>
+      </c>
+      <c r="CX50" s="29">
+        <v>3784.9055123354347</v>
+      </c>
+      <c r="CY50" s="56">
+        <v>5832.8196445375252</v>
+      </c>
+      <c r="CZ50" s="56">
+        <v>6931.97419261287</v>
+      </c>
+      <c r="DA50" s="56">
+        <v>7817.0692547872259</v>
       </c>
       <c r="DB50" s="28">
-        <v>2386.3804358149032</v>
+        <v>10118.085548887831</v>
       </c>
       <c r="DC50" s="28">
-        <v>2716.855297538707</v>
+        <v>11429.987264969692</v>
       </c>
       <c r="DD50" s="28">
-        <v>3002.9436667768809</v>
-[...2 lines deleted...]
-        <v>3600.9536812578708</v>
+        <v>12985.127771299613</v>
+      </c>
+      <c r="DE50" s="122">
+        <v>15528.210174410402</v>
       </c>
       <c r="DF50" s="28">
-        <v>165.47771726314176</v>
+        <v>838.59016835589682</v>
       </c>
       <c r="DG50" s="28">
-        <v>376.38605144691678</v>
+        <v>1824.5436872254245</v>
       </c>
       <c r="DH50" s="28">
-        <v>461.39231847001139</v>
+        <v>2215.0535550947411</v>
       </c>
       <c r="DI50" s="28">
-        <v>619.40618606878934</v>
+        <v>2973.4106215640272</v>
       </c>
       <c r="DJ50" s="28">
-        <v>802.13025515432184</v>
+        <v>3788.5612581089895</v>
       </c>
       <c r="DK50" s="28">
-        <v>1253.5878723883773</v>
+        <v>5468.917536160011</v>
       </c>
       <c r="DL50" s="28">
-        <v>1496.5749907838167</v>
+        <v>6641.875954521026</v>
       </c>
       <c r="DM50" s="28">
-        <v>1721.7088382630398</v>
+        <v>7645.805711310114</v>
       </c>
       <c r="DN50" s="28">
-        <v>2359.507104412306</v>
+        <v>9987.5751590007785</v>
       </c>
       <c r="DO50" s="28">
-        <v>2701.4630819736381</v>
+        <v>11326.220415486214</v>
       </c>
       <c r="DP50" s="28">
-        <v>2981.0106441084631</v>
+        <v>12846.954826108871</v>
       </c>
       <c r="DQ50" s="28">
-        <v>3414.4010834838946</v>
-[...5 lines deleted...]
-        <v>303.19211811000002</v>
+        <v>15417.771813473813</v>
+      </c>
+      <c r="DR50" s="25">
+        <v>918.51285517423321</v>
+      </c>
+      <c r="DS50" s="25">
+        <v>2062.4339863895502</v>
       </c>
       <c r="DT50" s="28">
-        <v>370.08647759200005</v>
+        <v>2546.4312340038532</v>
       </c>
       <c r="DU50" s="28">
-        <v>494.32484474600005</v>
-[...11 lines deleted...]
-        <v>1347.4878315126666</v>
+        <v>3439.5541179754073</v>
+      </c>
+      <c r="DV50" s="29">
+        <v>4403.2691817183349</v>
+      </c>
+      <c r="DW50" s="56">
+        <v>6428.3690690000431</v>
+      </c>
+      <c r="DX50" s="56">
+        <v>7550.8962954655772</v>
+      </c>
+      <c r="DY50" s="56">
+        <v>8628.1021921496285</v>
       </c>
       <c r="DZ50" s="28">
-        <v>1826.2358751126667</v>
+        <v>11307.280687718645</v>
       </c>
       <c r="EA50" s="28">
-        <v>2085.1197665764435</v>
+        <v>13010.510701417257</v>
       </c>
       <c r="EB50" s="28">
-        <v>2304.7483933764433</v>
+        <v>14966.653142287767</v>
       </c>
       <c r="EC50" s="28">
-        <v>2639.8010300964434</v>
-[...32 lines deleted...]
-        <v>3721.3993250293265</v>
+        <v>18057.301518659846</v>
+      </c>
+      <c r="ED50" s="28">
+        <v>1307.511079903478</v>
+      </c>
+      <c r="EE50" s="25">
+        <v>2916.777670323896</v>
+      </c>
+      <c r="EF50" s="28">
+        <v>3634.591232509199</v>
+      </c>
+      <c r="EG50" s="28">
+        <v>4855.6488142971148</v>
+      </c>
+      <c r="EH50" s="29">
+        <v>5948.2122901680586</v>
+      </c>
+      <c r="EI50" s="56">
+        <v>8664.5798005976685</v>
+      </c>
+      <c r="EJ50" s="56">
+        <v>10184.858282548545</v>
+      </c>
+      <c r="EK50" s="56">
+        <v>11539.075376457664</v>
+      </c>
+      <c r="EL50" s="28">
+        <v>14902.957918521279</v>
+      </c>
+      <c r="EM50" s="28">
+        <v>17016.752483734053</v>
+      </c>
+      <c r="EN50" s="28">
+        <v>19456.826844949195</v>
       </c>
       <c r="EO50" s="28">
-        <v>4534.6811206430984</v>
-[...133 lines deleted...]
-      <c r="GL50" s="8"/>
+        <v>22762.728397519175</v>
+      </c>
+      <c r="EP50" s="88">
+        <v>1575.7509601600732</v>
+      </c>
+      <c r="EQ50" s="32">
+        <v>3546.7784852232926</v>
+      </c>
+      <c r="ER50" s="33">
+        <v>4739.1825880790275</v>
+      </c>
+      <c r="ES50" s="34">
+        <v>6431.0376480223022</v>
+      </c>
+      <c r="ET50" s="35">
+        <v>7934.877003640253</v>
+      </c>
+      <c r="EU50" s="89">
+        <v>10870.82403988011</v>
+      </c>
+      <c r="EV50" s="37">
+        <v>12625.253606265725</v>
+      </c>
+      <c r="EW50" s="90">
+        <v>14237.873805130501</v>
+      </c>
+      <c r="EX50" s="39">
+        <v>17563.71193852849</v>
+      </c>
+      <c r="EY50" s="40">
+        <v>19542.856726063437</v>
+      </c>
+      <c r="EZ50" s="77">
+        <v>22520.698889704276</v>
+      </c>
+      <c r="FA50" s="25">
+        <v>27032.194078741959</v>
+      </c>
+      <c r="FB50" s="88">
+        <v>1594.5759214474363</v>
+      </c>
+      <c r="FC50" s="32">
+        <v>3545.945383818248</v>
+      </c>
+      <c r="FD50" s="33">
+        <v>4761.540199683106</v>
+      </c>
+      <c r="FE50" s="34">
+        <v>6849.8943241215111</v>
+      </c>
+      <c r="FF50" s="35">
+        <v>8410.9329649060364</v>
+      </c>
+      <c r="FG50" s="36">
+        <v>11356.161859831715</v>
+      </c>
+      <c r="FH50" s="37">
+        <v>13146.338341073284</v>
+      </c>
+      <c r="FI50" s="38">
+        <v>15439.758821973679</v>
+      </c>
+      <c r="FJ50" s="39">
+        <v>19784.23319749015</v>
+      </c>
+      <c r="FK50" s="40">
+        <v>22153.907995892478</v>
+      </c>
+      <c r="FL50" s="77">
+        <v>25036.560303876751</v>
+      </c>
+      <c r="FM50" s="25">
+        <v>29961.046402499996</v>
+      </c>
+      <c r="FN50" s="31">
+        <v>1597.6685296493588</v>
+      </c>
+      <c r="FO50" s="32">
+        <v>4033.0251446708448</v>
+      </c>
+      <c r="FP50" s="33">
+        <v>5743.0258158684046</v>
+      </c>
+      <c r="FQ50" s="34">
+        <v>8176.6438107400254</v>
+      </c>
+      <c r="FR50" s="35">
+        <v>9987.9947958278735</v>
+      </c>
+      <c r="FS50" s="36">
+        <v>13262.093796724934</v>
+      </c>
+      <c r="FT50" s="37">
+        <v>15471.774269504858</v>
+      </c>
+      <c r="FU50" s="38">
+        <v>17675.28935465945</v>
+      </c>
+      <c r="FV50" s="39">
+        <v>22323.008543503565</v>
+      </c>
+      <c r="FW50" s="40">
+        <v>25409.353452233423</v>
+      </c>
+      <c r="FX50" s="77">
+        <v>29216.40371391243</v>
+      </c>
+      <c r="FY50" s="25">
+        <v>34924.953974885</v>
+      </c>
+      <c r="FZ50" s="31">
+        <v>2000.4541496566551</v>
+      </c>
+      <c r="GA50" s="32">
+        <v>4944.0918941908258</v>
+      </c>
+      <c r="GB50" s="33">
+        <v>6394.8373255574788</v>
+      </c>
+      <c r="GC50" s="34">
+        <v>9301.2760845162866</v>
+      </c>
+      <c r="GD50" s="35">
+        <v>11414.888424341183</v>
+      </c>
+      <c r="GE50" s="36">
+        <v>15779.489384511397</v>
+      </c>
+      <c r="GF50" s="37">
+        <v>18690.054887023289</v>
+      </c>
+      <c r="GG50" s="38"/>
+      <c r="GH50" s="39"/>
+      <c r="GI50" s="40"/>
+      <c r="GJ50" s="77"/>
+      <c r="GK50" s="25"/>
+      <c r="GL50" s="41"/>
     </row>
     <row r="51" spans="1:194">
-      <c r="A51" s="44" t="s">
-        <v>4</v>
+      <c r="A51" s="42" t="s">
+        <v>1</v>
       </c>
       <c r="B51" s="25">
-        <v>72.234219931747276</v>
+        <v>0.66868758761783009</v>
       </c>
       <c r="C51" s="25">
-        <v>137.552253904851</v>
+        <v>1.4714419583182976</v>
       </c>
       <c r="D51" s="28">
-        <v>217.20560430194135</v>
+        <v>2.4143860798357046</v>
       </c>
       <c r="E51" s="28">
-        <v>275.8960618122685</v>
+        <v>3.2050083279044737</v>
       </c>
       <c r="F51" s="29">
-        <v>341.43786668650478</v>
+        <v>4.1699309918839607</v>
       </c>
       <c r="G51" s="30">
-        <v>426.71648171479814</v>
-[...2 lines deleted...]
-        <v>482.92413351265475</v>
+        <v>5.9345135839690952</v>
+      </c>
+      <c r="H51" s="43">
+        <v>7.5663997246068249</v>
       </c>
       <c r="I51" s="25">
-        <v>545.66056637338033</v>
+        <v>8.7541864144030477</v>
       </c>
       <c r="J51" s="25">
-        <v>622.7073833832319</v>
+        <v>9.7319712305710908</v>
       </c>
       <c r="K51" s="25">
-        <v>712.04523944282255</v>
+        <v>73.159665177810169</v>
       </c>
       <c r="L51" s="25">
-        <v>779.0008710672729</v>
+        <v>129.63446726717706</v>
       </c>
       <c r="M51" s="25">
-        <v>881.27990423268079</v>
+        <v>132.56318351618509</v>
       </c>
       <c r="N51" s="25">
-        <v>62.318674036671723</v>
+        <v>15.588845001256006</v>
       </c>
       <c r="O51" s="25">
-        <v>147.57743907907226</v>
+        <v>19.639710211141271</v>
       </c>
       <c r="P51" s="28">
-        <v>239.54781449963667</v>
+        <v>21.280303023775517</v>
       </c>
       <c r="Q51" s="28">
-        <v>320.40928901758792</v>
+        <v>23.484640221010356</v>
       </c>
       <c r="R51" s="29">
-        <v>408.39694433564239</v>
+        <v>26.418504730497158</v>
       </c>
       <c r="S51" s="30">
-        <v>544.75595963982653</v>
-[...2 lines deleted...]
-        <v>643.96328416124823</v>
+        <v>30.723532093865515</v>
+      </c>
+      <c r="T51" s="43">
+        <v>32.47990189919895</v>
       </c>
       <c r="U51" s="25">
-        <v>736.14893623385046</v>
+        <v>40.471056434486329</v>
       </c>
       <c r="V51" s="25">
-        <v>814.26158853728725</v>
+        <v>42.175645143504163</v>
       </c>
       <c r="W51" s="25">
-        <v>842.07751502394331</v>
+        <v>445.88722206101357</v>
       </c>
       <c r="X51" s="25">
-        <v>915.56294311056001</v>
+        <v>493.70425821685643</v>
       </c>
       <c r="Y51" s="25">
-        <v>1009.761915109317</v>
+        <v>513.81473535868315</v>
       </c>
       <c r="Z51" s="25">
-        <v>65.338384673058627</v>
+        <v>6.8114804300486735</v>
       </c>
       <c r="AA51" s="25">
-        <v>134.15760157148412</v>
+        <v>14.516323909587131</v>
       </c>
       <c r="AB51" s="28">
-        <v>212.00798110019878</v>
+        <v>15.742322713556751</v>
       </c>
       <c r="AC51" s="28">
-        <v>296.43830804541165</v>
+        <v>20.341036302806625</v>
       </c>
       <c r="AD51" s="29">
-        <v>384.22859934267058</v>
+        <v>23.564010487269336</v>
       </c>
       <c r="AE51" s="30">
-        <v>509.42728452864316</v>
-[...2 lines deleted...]
-        <v>604.38043665878195</v>
+        <v>28.07718673393423</v>
+      </c>
+      <c r="AF51" s="43">
+        <v>29.459880532229839</v>
       </c>
       <c r="AG51" s="25">
-        <v>764.24638361517293</v>
+        <v>38.365312972757437</v>
       </c>
       <c r="AH51" s="25">
-        <v>859.68919687282687</v>
+        <v>40.330934221597886</v>
       </c>
       <c r="AI51" s="25">
-        <v>924.59506092390427</v>
+        <v>205.64125894300011</v>
       </c>
       <c r="AJ51" s="25">
-        <v>993.45734825839952</v>
+        <v>257.66719890488338</v>
       </c>
       <c r="AK51" s="25">
-        <v>1088.5123761967695</v>
+        <v>315.06375213629576</v>
       </c>
       <c r="AL51" s="25">
-        <v>93.737270914715907</v>
+        <v>6.0410106008842694</v>
       </c>
       <c r="AM51" s="25">
-        <v>167.62987488930122</v>
+        <v>10.325252350791533</v>
       </c>
       <c r="AN51" s="28">
-        <v>281.89225614281446</v>
+        <v>14.156075252290155</v>
       </c>
       <c r="AO51" s="28">
-        <v>376.02250827286463</v>
+        <v>19.233188205317823</v>
       </c>
       <c r="AP51" s="29">
-        <v>485.99515022741184</v>
+        <v>24.200820395296866</v>
       </c>
       <c r="AQ51" s="30">
-        <v>612.48606392485294</v>
-[...2 lines deleted...]
-        <v>702.02837196158373</v>
+        <v>28.870016064622895</v>
+      </c>
+      <c r="AR51" s="43">
+        <v>30.431993927930222</v>
       </c>
       <c r="AS51" s="25">
-        <v>832.8372720232079</v>
+        <v>39.284103079891857</v>
       </c>
       <c r="AT51" s="25">
-        <v>922.66986148376645</v>
+        <v>41.086807729110127</v>
       </c>
       <c r="AU51" s="25">
-        <v>994.96347066020007</v>
+        <v>225.85702145112646</v>
       </c>
       <c r="AV51" s="25">
-        <v>1063.9945187166038</v>
+        <v>277.42035936063843</v>
       </c>
       <c r="AW51" s="25">
-        <v>1186.394995604036</v>
+        <v>333.66829785380088</v>
       </c>
       <c r="AX51" s="25">
-        <v>84.940910215776455</v>
+        <v>14.400765332459228</v>
       </c>
       <c r="AY51" s="25">
-        <v>170.54664554217811</v>
+        <v>37.41255041235982</v>
       </c>
       <c r="AZ51" s="28">
-        <v>278.67625678127172</v>
+        <v>75.117668565971599</v>
       </c>
       <c r="BA51" s="28">
-        <v>375.55004275568695</v>
+        <v>117.65813460278463</v>
       </c>
       <c r="BB51" s="29">
-        <v>513.98342037181226</v>
+        <v>151.2407084002968</v>
       </c>
       <c r="BC51" s="30">
-        <v>670.56967315434406</v>
-[...2 lines deleted...]
-        <v>767.53750153525368</v>
+        <v>184.57472222866278</v>
+      </c>
+      <c r="BD51" s="43">
+        <v>208.8501203467531</v>
       </c>
       <c r="BE51" s="25">
-        <v>885.51113446112038</v>
+        <v>230.27251244756525</v>
       </c>
       <c r="BF51" s="25">
-        <v>998.31515581825215</v>
+        <v>253.97794595489225</v>
       </c>
       <c r="BG51" s="25">
-        <v>1183.2542223673561</v>
+        <v>315.38426424336353</v>
       </c>
       <c r="BH51" s="25">
-        <v>1311.1460881071364</v>
+        <v>345.64679976952527</v>
       </c>
       <c r="BI51" s="25">
-        <v>1435.26085904</v>
+        <v>290.41742825</v>
       </c>
       <c r="BJ51" s="25">
-        <v>81.49257182622361</v>
+        <v>1.0566918252899693</v>
       </c>
       <c r="BK51" s="28">
-        <v>174.64960723369742</v>
+        <v>6.2190761423820744</v>
       </c>
       <c r="BL51" s="28">
-        <v>201.93399383612041</v>
+        <v>6.7418170791302172</v>
       </c>
       <c r="BM51" s="11">
-        <v>261.04561510935434</v>
+        <v>7.269951304217634</v>
       </c>
       <c r="BN51" s="29">
-        <v>373.78013976036902</v>
+        <v>9.5439010357888989</v>
       </c>
       <c r="BO51" s="30">
-        <v>462.8110186051747</v>
-[...2 lines deleted...]
-        <v>554.29767783922307</v>
+        <v>11.727404688455579</v>
+      </c>
+      <c r="BP51" s="43">
+        <v>13.330508294871686</v>
       </c>
       <c r="BQ51" s="25">
-        <v>678.06951873563708</v>
+        <v>14.38128187778668</v>
       </c>
       <c r="BR51" s="25">
-        <v>1020.7242069905964</v>
+        <v>23.946726804091853</v>
       </c>
       <c r="BS51" s="25">
-        <v>1217.215058661267</v>
+        <v>27.438053616483764</v>
       </c>
       <c r="BT51" s="25">
-        <v>1344.9087022101378</v>
+        <v>117.87422350794716</v>
       </c>
       <c r="BU51" s="25">
-        <v>1554.7908221500004</v>
+        <v>189.52172076000002</v>
       </c>
       <c r="BV51" s="25">
-        <v>118.44932110482925</v>
+        <v>0.87477479085699239</v>
       </c>
       <c r="BW51" s="25">
-        <v>209.76011649573178</v>
+        <v>2.903243048794546</v>
       </c>
       <c r="BX51" s="28">
-        <v>242.3991811925041</v>
+        <v>6.5181700620430156</v>
       </c>
       <c r="BY51" s="28">
-        <v>312.99206814488809</v>
+        <v>8.0637808592154681</v>
       </c>
       <c r="BZ51" s="29">
-        <v>413.43683601908651</v>
-[...8 lines deleted...]
-        <v>769.32805531592771</v>
+        <v>12.105370135768228</v>
+      </c>
+      <c r="CA51" s="56">
+        <v>16.804781093475206</v>
+      </c>
+      <c r="CB51" s="43">
+        <v>20.351586565387667</v>
+      </c>
+      <c r="CC51" s="56">
+        <v>28.717126089269975</v>
       </c>
       <c r="CD51" s="25">
-        <v>1061.9356278163875</v>
+        <v>32.175289370486517</v>
       </c>
       <c r="CE51" s="25">
-        <v>1207.6518926354759</v>
+        <v>35.478522588296016</v>
       </c>
       <c r="CF51" s="25">
-        <v>1385.5523729629085</v>
+        <v>141.64766041649963</v>
       </c>
       <c r="CG51" s="25">
-        <v>1614.3667134247166</v>
-[...2 lines deleted...]
-        <v>96.487237578011616</v>
+        <v>231.24457679071821</v>
+      </c>
+      <c r="CH51" s="25">
+        <v>4.2599640750584262</v>
       </c>
       <c r="CI51" s="28">
-        <v>206.01185192930677</v>
+        <v>18.342064781361184</v>
       </c>
       <c r="CJ51" s="28">
-        <v>250.29833689071211</v>
+        <v>22.882920081269699</v>
       </c>
       <c r="CK51" s="28">
-        <v>334.46426849805539</v>
+        <v>24.457470668657461</v>
       </c>
       <c r="CL51" s="28">
-        <v>439.46602605000487</v>
+        <v>28.94986916356423</v>
       </c>
       <c r="CM51" s="28">
-        <v>555.97614704139392</v>
+        <v>34.145766149617245</v>
       </c>
       <c r="CN51" s="28">
-        <v>695.00218791094198</v>
+        <v>39.048713291497371</v>
       </c>
       <c r="CO51" s="28">
-        <v>817.79556245519291</v>
+        <v>48.831750216465437</v>
       </c>
       <c r="CP51" s="28">
-        <v>708.77834234350803</v>
+        <v>52.865292934291723</v>
       </c>
       <c r="CQ51" s="28">
-        <v>1336.6280043631095</v>
+        <v>57.116668233893307</v>
       </c>
       <c r="CR51" s="28">
-        <v>1490.7872490156419</v>
+        <v>182.3660638773637</v>
       </c>
       <c r="CS51" s="28">
-        <v>1730.0377752399734</v>
-[...5 lines deleted...]
-        <v>258.55349619872027</v>
+        <v>364.16160048277777</v>
+      </c>
+      <c r="CT51" s="25">
+        <v>4.456645522332467</v>
+      </c>
+      <c r="CU51" s="25">
+        <v>28.252259823789949</v>
       </c>
       <c r="CV51" s="28">
-        <v>312.25493761139876</v>
+        <v>34.355740422374062</v>
       </c>
       <c r="CW51" s="28">
-        <v>406.94871947136119</v>
-[...11 lines deleted...]
-        <v>1038.8284636293897</v>
+        <v>37.741760187016254</v>
+      </c>
+      <c r="CX51" s="29">
+        <v>42.922994044436791</v>
+      </c>
+      <c r="CY51" s="56">
+        <v>53.332529782016124</v>
+      </c>
+      <c r="CZ51" s="56">
+        <v>58.894274088027821</v>
+      </c>
+      <c r="DA51" s="56">
+        <v>69.723165071768491</v>
       </c>
       <c r="DB51" s="28">
-        <v>1443.5337220013982</v>
+        <v>74.051482914800943</v>
       </c>
       <c r="DC51" s="28">
-        <v>1638.4598841802604</v>
+        <v>78.859029487688275</v>
       </c>
       <c r="DD51" s="28">
-        <v>1815.1434544591923</v>
-[...2 lines deleted...]
-        <v>2269.9600676380783</v>
+        <v>254.7155456114169</v>
+      </c>
+      <c r="DE51" s="122">
+        <v>388.00440390351304</v>
       </c>
       <c r="DF51" s="28">
-        <v>114.2313566530722</v>
+        <v>4.9534351252039492</v>
       </c>
       <c r="DG51" s="28">
-        <v>239.04739695286824</v>
+        <v>26.686880357556348</v>
       </c>
       <c r="DH51" s="28">
-        <v>286.07612743889808</v>
+        <v>33.117396556232926</v>
       </c>
       <c r="DI51" s="28">
-        <v>387.28954449622108</v>
+        <v>36.382959200534245</v>
       </c>
       <c r="DJ51" s="28">
-        <v>511.2967981453782</v>
+        <v>42.118289693722986</v>
       </c>
       <c r="DK51" s="28">
-        <v>650.30843837447208</v>
+        <v>48.532397337176249</v>
       </c>
       <c r="DL51" s="28">
-        <v>814.52117016584486</v>
+        <v>54.873401823640243</v>
       </c>
       <c r="DM51" s="28">
-        <v>951.26842623653226</v>
+        <v>67.679395241797735</v>
       </c>
       <c r="DN51" s="28">
-        <v>1364.6446026201784</v>
+        <v>72.279663141066564</v>
       </c>
       <c r="DO51" s="28">
-        <v>1571.518871638164</v>
+        <v>77.412328972514288</v>
       </c>
       <c r="DP51" s="28">
-        <v>1748.602972303356</v>
+        <v>252.00559832569081</v>
       </c>
       <c r="DQ51" s="28">
-        <v>2010.477774554377</v>
-[...5 lines deleted...]
-        <v>407.49123023525647</v>
+        <v>540.90731307251224</v>
+      </c>
+      <c r="DR51" s="25">
+        <v>6.3816304184041357</v>
+      </c>
+      <c r="DS51" s="25">
+        <v>33.690608175590697</v>
       </c>
       <c r="DT51" s="28">
-        <v>493.31030114781282</v>
+        <v>41.467843705826319</v>
       </c>
       <c r="DU51" s="28">
-        <v>752.92791171054432</v>
-[...11 lines deleted...]
-        <v>2175.3376202067334</v>
+        <v>45.146527236784443</v>
+      </c>
+      <c r="DV51" s="29">
+        <v>50.467642489205851</v>
+      </c>
+      <c r="DW51" s="56">
+        <v>53.65574574720938</v>
+      </c>
+      <c r="DX51" s="56">
+        <v>59.781981858742476</v>
+      </c>
+      <c r="DY51" s="56">
+        <v>69.99800385826606</v>
       </c>
       <c r="DZ51" s="28">
-        <v>3020.9858201930247</v>
+        <v>83.656196330515684</v>
       </c>
       <c r="EA51" s="28">
-        <v>3558.1371087096095</v>
+        <v>93.787471436104482</v>
       </c>
       <c r="EB51" s="28">
-        <v>4023.1637779100597</v>
+        <v>270.73621511064675</v>
       </c>
       <c r="EC51" s="28">
-        <v>4769.7834964330232</v>
-[...32 lines deleted...]
-        <v>2224.5630724520706</v>
+        <v>559.83873433713347</v>
+      </c>
+      <c r="ED51" s="97">
+        <v>7.7274773818967022</v>
+      </c>
+      <c r="EE51" s="98">
+        <v>39.405034180810539</v>
+      </c>
+      <c r="EF51" s="99">
+        <v>51.059060508044794</v>
+      </c>
+      <c r="EG51" s="100">
+        <v>55.512615010188675</v>
+      </c>
+      <c r="EH51" s="101">
+        <v>62.557635351845057</v>
+      </c>
+      <c r="EI51" s="123">
+        <v>67.119196600656849</v>
+      </c>
+      <c r="EJ51" s="124">
+        <v>75.391306390997997</v>
+      </c>
+      <c r="EK51" s="125">
+        <v>91.255758399079326</v>
+      </c>
+      <c r="EL51" s="126">
+        <v>96.473054051661464</v>
+      </c>
+      <c r="EM51" s="127">
+        <v>102.22061287476723</v>
+      </c>
+      <c r="EN51" s="77">
+        <v>351.27501007352907</v>
       </c>
       <c r="EO51" s="28">
-        <v>2649.6693738459039</v>
-[...132 lines deleted...]
-      <c r="GK51" s="28"/>
+        <v>845.70210536997445</v>
+      </c>
+      <c r="EP51" s="91">
+        <v>6.5863229285206781</v>
+      </c>
+      <c r="EQ51" s="47">
+        <v>35.263149148076401</v>
+      </c>
+      <c r="ER51" s="48">
+        <v>51.326020319470608</v>
+      </c>
+      <c r="ES51" s="49">
+        <v>57.081725788995826</v>
+      </c>
+      <c r="ET51" s="50">
+        <v>57.987099868630651</v>
+      </c>
+      <c r="EU51" s="92">
+        <v>61.205646724423396</v>
+      </c>
+      <c r="EV51" s="52">
+        <v>69.730711382643165</v>
+      </c>
+      <c r="EW51" s="93">
+        <v>85.295453085937396</v>
+      </c>
+      <c r="EX51" s="54">
+        <v>90.379360867869224</v>
+      </c>
+      <c r="EY51" s="55">
+        <v>97.303387686298919</v>
+      </c>
+      <c r="EZ51" s="77">
+        <v>353.50181087231522</v>
+      </c>
+      <c r="FA51" s="25">
+        <v>660.45972338413424</v>
+      </c>
+      <c r="FB51" s="91">
+        <v>7.5027555557941241</v>
+      </c>
+      <c r="FC51" s="47">
+        <v>40.305393538558583</v>
+      </c>
+      <c r="FD51" s="48">
+        <v>59.342048172609566</v>
+      </c>
+      <c r="FE51" s="49">
+        <v>66.952979744913137</v>
+      </c>
+      <c r="FF51" s="50">
+        <v>68.436229187219055</v>
+      </c>
+      <c r="FG51" s="51">
+        <v>69.321250932415353</v>
+      </c>
+      <c r="FH51" s="52">
+        <v>77.023539902213926</v>
+      </c>
+      <c r="FI51" s="53">
+        <v>98.41291771721346</v>
+      </c>
+      <c r="FJ51" s="54">
+        <v>105.33087977339551</v>
+      </c>
+      <c r="FK51" s="55">
+        <v>114.40917287873732</v>
+      </c>
+      <c r="FL51" s="77">
+        <v>399.76199881144555</v>
+      </c>
+      <c r="FM51" s="25">
+        <v>697.08633084399889</v>
+      </c>
+      <c r="FN51" s="31">
+        <v>28.346317207627116</v>
+      </c>
+      <c r="FO51" s="47">
+        <v>65.546487325456056</v>
+      </c>
+      <c r="FP51" s="48">
+        <v>89.791515675622492</v>
+      </c>
+      <c r="FQ51" s="49">
+        <v>143.90800468154515</v>
+      </c>
+      <c r="FR51" s="50">
+        <v>162.76526034225816</v>
+      </c>
+      <c r="FS51" s="51">
+        <v>231.52655440643613</v>
+      </c>
+      <c r="FT51" s="52">
+        <v>268.42672874250979</v>
+      </c>
+      <c r="FU51" s="53">
+        <v>301.12296360966178</v>
+      </c>
+      <c r="FV51" s="54">
+        <v>390.94932597364925</v>
+      </c>
+      <c r="FW51" s="55">
+        <v>448.06518883667627</v>
+      </c>
+      <c r="FX51" s="77">
+        <v>524.61824310672489</v>
+      </c>
+      <c r="FY51" s="25">
+        <v>675.67539888006718</v>
+      </c>
+      <c r="FZ51" s="31">
+        <v>7.2724174100735528</v>
+      </c>
+      <c r="GA51" s="47">
+        <v>42.827500444835245</v>
+      </c>
+      <c r="GB51" s="48">
+        <v>67.144985852712836</v>
+      </c>
+      <c r="GC51" s="49">
+        <v>86.781369477258892</v>
+      </c>
+      <c r="GD51" s="50">
+        <v>88.561611056623576</v>
+      </c>
+      <c r="GE51" s="51">
+        <v>88.968227114330844</v>
+      </c>
+      <c r="GF51" s="52">
+        <v>89.915080600031899</v>
+      </c>
+      <c r="GG51" s="53"/>
+      <c r="GH51" s="54"/>
+      <c r="GI51" s="55"/>
+      <c r="GJ51" s="77"/>
+      <c r="GK51" s="25"/>
       <c r="GL51" s="8"/>
     </row>
     <row r="52" spans="1:194">
-      <c r="A52" s="44" t="s">
-        <v>5</v>
+      <c r="A52" s="42" t="s">
+        <v>2</v>
       </c>
       <c r="B52" s="25">
-        <v>141.52538784706468</v>
+        <v>6.9212934856760731</v>
       </c>
       <c r="C52" s="25">
-        <v>282.5197037026594</v>
+        <v>13.228897984986787</v>
       </c>
       <c r="D52" s="28">
-        <v>473.61809021682024</v>
+        <v>22.423802742473434</v>
       </c>
       <c r="E52" s="28">
-        <v>638.09695982564665</v>
+        <v>30.09497977784514</v>
       </c>
       <c r="F52" s="29">
-        <v>823.9292966604296</v>
+        <v>39.750270502755967</v>
       </c>
       <c r="G52" s="30">
-        <v>1083.2461586609936</v>
-[...2 lines deleted...]
-        <v>1237.236550993309</v>
+        <v>52.152390716572391</v>
+      </c>
+      <c r="H52" s="43">
+        <v>59.280892865464352</v>
       </c>
       <c r="I52" s="25">
-        <v>1427.7500399184626</v>
+        <v>68.826544476623084</v>
       </c>
       <c r="J52" s="25">
-        <v>1619.123671011524</v>
+        <v>75.850864939901726</v>
       </c>
       <c r="K52" s="25">
-        <v>1739.1285640373287</v>
+        <v>92.009042957677622</v>
       </c>
       <c r="L52" s="25">
-        <v>1881.6489470095707</v>
+        <v>135.02157882393152</v>
       </c>
       <c r="M52" s="25">
-        <v>2120.7558062809549</v>
+        <v>154.40976347967629</v>
       </c>
       <c r="N52" s="25">
-        <v>139.60701715607743</v>
+        <v>15.961982576851559</v>
       </c>
       <c r="O52" s="25">
-        <v>315.52603495339207</v>
+        <v>25.568283893562352</v>
       </c>
       <c r="P52" s="28">
-        <v>552.05441705956764</v>
+        <v>39.365268334435719</v>
       </c>
       <c r="Q52" s="28">
-        <v>758.56396845415748</v>
+        <v>49.932406725148638</v>
       </c>
       <c r="R52" s="29">
-        <v>991.19066588484111</v>
+        <v>64.879255294268589</v>
       </c>
       <c r="S52" s="30">
-        <v>1330.0386005238502</v>
-[...2 lines deleted...]
-        <v>1526.2990530545919</v>
+        <v>82.44645576948264</v>
+      </c>
+      <c r="T52" s="43">
+        <v>95.544725737989907</v>
       </c>
       <c r="U52" s="25">
-        <v>1736.5093089574186</v>
+        <v>108.08942790830527</v>
       </c>
       <c r="V52" s="25">
-        <v>1973.3737836902219</v>
+        <v>118.05124377325065</v>
       </c>
       <c r="W52" s="25">
-        <v>2013.91384449973</v>
+        <v>222.86487990176579</v>
       </c>
       <c r="X52" s="25">
-        <v>2069.6691358207122</v>
+        <v>247.61736080064355</v>
       </c>
       <c r="Y52" s="25">
-        <v>2388.1591430506764</v>
+        <v>278.34663535654948</v>
       </c>
       <c r="Z52" s="25">
-        <v>180.444143665436</v>
+        <v>16.804727149639813</v>
       </c>
       <c r="AA52" s="25">
-        <v>358.87941731295314</v>
+        <v>34.283076872937187</v>
       </c>
       <c r="AB52" s="28">
-        <v>573.7188685205515</v>
+        <v>53.85257789562062</v>
       </c>
       <c r="AC52" s="28">
-        <v>802.19720293346882</v>
+        <v>70.462838717921812</v>
       </c>
       <c r="AD52" s="29">
-        <v>1058.6654844831246</v>
+        <v>89.18340567898889</v>
       </c>
       <c r="AE52" s="30">
-        <v>1397.5591336609868</v>
-[...2 lines deleted...]
-        <v>1603.0641374792042</v>
+        <v>103.12792932343979</v>
+      </c>
+      <c r="AF52" s="43">
+        <v>114.09201858174949</v>
       </c>
       <c r="AG52" s="25">
-        <v>1813.408065598124</v>
+        <v>127.11283183191208</v>
       </c>
       <c r="AH52" s="25">
-        <v>2056.027083120036</v>
+        <v>140.01962417297909</v>
       </c>
       <c r="AI52" s="25">
-        <v>2136.3789073056905</v>
+        <v>314.36582658975817</v>
       </c>
       <c r="AJ52" s="25">
-        <v>2206.8841391647293</v>
+        <v>341.0529332426658</v>
       </c>
       <c r="AK52" s="25">
-        <v>2541.1088404027305</v>
+        <v>379.53235655207379</v>
       </c>
       <c r="AL52" s="25">
-        <v>194.12744566593969</v>
+        <v>15.337258760940269</v>
       </c>
       <c r="AM52" s="25">
-        <v>396.15649190650515</v>
+        <v>34.965196966160818</v>
       </c>
       <c r="AN52" s="28">
-        <v>619.31662277411851</v>
+        <v>56.587236175477997</v>
       </c>
       <c r="AO52" s="28">
-        <v>881.20359190330566</v>
+        <v>74.987579523938862</v>
       </c>
       <c r="AP52" s="29">
-        <v>1144.8268052880248</v>
+        <v>105.30617491244337</v>
       </c>
       <c r="AQ52" s="30">
-        <v>1511.5227702716716</v>
-[...2 lines deleted...]
-        <v>1733.0771652162496</v>
+        <v>121.77621097430682</v>
+      </c>
+      <c r="AR52" s="43">
+        <v>134.98541280729955</v>
       </c>
       <c r="AS52" s="25">
-        <v>1976.7208459135077</v>
+        <v>151.21330468233799</v>
       </c>
       <c r="AT52" s="25">
-        <v>2249.2362554739238</v>
+        <v>166.18375051380747</v>
       </c>
       <c r="AU52" s="25">
-        <v>2373.2593051741674</v>
+        <v>360.50572279258796</v>
       </c>
       <c r="AV52" s="25">
-        <v>2439.5944146890211</v>
+        <v>389.19319841295584</v>
       </c>
       <c r="AW52" s="25">
-        <v>2826.859659801848</v>
+        <v>434.29527888047426</v>
       </c>
       <c r="AX52" s="25">
-        <v>203.58790450984594</v>
+        <v>28.71698063491985</v>
       </c>
       <c r="AY52" s="25">
-        <v>394.82881362005946</v>
+        <v>57.888774452614307</v>
       </c>
       <c r="AZ52" s="28">
-        <v>620.05734309071568</v>
+        <v>94.296434762332211</v>
       </c>
       <c r="BA52" s="28">
-        <v>824.81377623953472</v>
+        <v>134.17646713746637</v>
       </c>
       <c r="BB52" s="29">
-        <v>1162.8884597509223</v>
+        <v>180.37213913475193</v>
       </c>
       <c r="BC52" s="30">
-        <v>1570.7057355116056</v>
-[...2 lines deleted...]
-        <v>1777.455280117721</v>
+        <v>232.2998423226615</v>
+      </c>
+      <c r="BD52" s="43">
+        <v>270.81641648845027</v>
       </c>
       <c r="BE52" s="25">
-        <v>2035.0612312250655</v>
+        <v>305.27153144772529</v>
       </c>
       <c r="BF52" s="25">
-        <v>2323.4714600026255</v>
+        <v>345.12738010519973</v>
       </c>
       <c r="BG52" s="25">
-        <v>2703.568897640901</v>
+        <v>436.80427068731404</v>
       </c>
       <c r="BH52" s="25">
-        <v>2962.1572483175564</v>
+        <v>471.47478815043132</v>
       </c>
       <c r="BI52" s="25">
-        <v>3324.3315416900004</v>
+        <v>469.50245003999993</v>
       </c>
       <c r="BJ52" s="25">
-        <v>254.7901216784698</v>
+        <v>20.621907239098324</v>
       </c>
       <c r="BK52" s="28">
-        <v>499.25587840252513</v>
+        <v>44.7705916271413</v>
       </c>
       <c r="BL52" s="28">
-        <v>589.73789637651532</v>
+        <v>54.393448385277679</v>
       </c>
       <c r="BM52" s="11">
-        <v>800.66331317447339</v>
+        <v>73.85530214212784</v>
       </c>
       <c r="BN52" s="29">
-        <v>1086.0509224496132</v>
+        <v>107.98820630674049</v>
       </c>
       <c r="BO52" s="30">
-        <v>1442.1314935341736</v>
-[...2 lines deleted...]
-        <v>1748.4496064814839</v>
+        <v>123.57964020262015</v>
+      </c>
+      <c r="BP52" s="43">
+        <v>140.06204544284785</v>
       </c>
       <c r="BQ52" s="25">
-        <v>2039.6998764453497</v>
+        <v>157.26473686333259</v>
       </c>
       <c r="BR52" s="25">
-        <v>2648.0671494486578</v>
+        <v>189.64732883190629</v>
       </c>
       <c r="BS52" s="25">
-        <v>3019.9112081533949</v>
+        <v>212.58560426946534</v>
       </c>
       <c r="BT52" s="25">
-        <v>3145.7368706890579</v>
+        <v>268.97725425433288</v>
       </c>
       <c r="BU52" s="25">
-        <v>3635.4599483000002</v>
+        <v>352.77549095000006</v>
       </c>
       <c r="BV52" s="25">
-        <v>249.6159527270915</v>
+        <v>8.0581984177590407</v>
       </c>
       <c r="BW52" s="25">
-        <v>546.13284070213422</v>
+        <v>21.786905469007312</v>
       </c>
       <c r="BX52" s="28">
-        <v>640.56652783918787</v>
+        <v>33.079650738093669</v>
       </c>
       <c r="BY52" s="28">
-        <v>825.70383138339309</v>
+        <v>65.051886732058165</v>
       </c>
       <c r="BZ52" s="29">
-        <v>1110.175734001052</v>
-[...8 lines deleted...]
-        <v>2143.7712336299919</v>
+        <v>95.917946197831498</v>
+      </c>
+      <c r="CA52" s="56">
+        <v>115.88399509365402</v>
+      </c>
+      <c r="CB52" s="43">
+        <v>132.81605931250024</v>
+      </c>
+      <c r="CC52" s="56">
+        <v>151.19741272785586</v>
       </c>
       <c r="CD52" s="25">
-        <v>2751.1089776955073</v>
+        <v>178.27470350145575</v>
       </c>
       <c r="CE52" s="25">
-        <v>3119.5977136691135</v>
+        <v>201.43430593989842</v>
       </c>
       <c r="CF52" s="25">
-        <v>3254.230161782923</v>
+        <v>263.33802274139828</v>
       </c>
       <c r="CG52" s="25">
-        <v>3868.8642994181223</v>
-[...2 lines deleted...]
-        <v>287.84575991756356</v>
+        <v>373.25677165248777</v>
+      </c>
+      <c r="CH52" s="25">
+        <v>12.199124479301172</v>
       </c>
       <c r="CI52" s="28">
-        <v>627.60238272653487</v>
+        <v>36.084534782613062</v>
       </c>
       <c r="CJ52" s="28">
-        <v>733.59227928543987</v>
+        <v>49.043637891275154</v>
       </c>
       <c r="CK52" s="28">
-        <v>946.72084211043443</v>
+        <v>88.036065781734052</v>
       </c>
       <c r="CL52" s="28">
-        <v>1199.0808727820938</v>
+        <v>117.53676032973397</v>
       </c>
       <c r="CM52" s="28">
-        <v>1840.8701101521206</v>
+        <v>141.24688524917559</v>
       </c>
       <c r="CN52" s="28">
-        <v>2237.9249953629464</v>
+        <v>165.31748985733742</v>
       </c>
       <c r="CO52" s="28">
-        <v>2564.8164792873818</v>
+        <v>187.28512261698654</v>
       </c>
       <c r="CP52" s="28">
-        <v>813.48999869150543</v>
+        <v>220.08855252453361</v>
       </c>
       <c r="CQ52" s="28">
-        <v>3703.2332932827553</v>
+        <v>250.51438595829461</v>
       </c>
       <c r="CR52" s="28">
-        <v>3859.4633902399</v>
+        <v>324.73253284587531</v>
       </c>
       <c r="CS52" s="28">
-        <v>4460.5782762082636</v>
-[...5 lines deleted...]
-        <v>723.38823718690105</v>
+        <v>476.194630062513</v>
+      </c>
+      <c r="CT52" s="25">
+        <v>12.703856336074944</v>
+      </c>
+      <c r="CU52" s="25">
+        <v>45.300699769972141</v>
       </c>
       <c r="CV52" s="28">
-        <v>852.1166260731078</v>
+        <v>62.486282493218432</v>
       </c>
       <c r="CW52" s="28">
-        <v>1090.4432342459486</v>
-[...11 lines deleted...]
-        <v>3139.5009789106207</v>
+        <v>110.54453906752119</v>
+      </c>
+      <c r="CX52" s="29">
+        <v>150.83707040621604</v>
+      </c>
+      <c r="CY52" s="56">
+        <v>180.96408440488602</v>
+      </c>
+      <c r="CZ52" s="56">
+        <v>207.69846055161509</v>
+      </c>
+      <c r="DA52" s="56">
+        <v>233.72406837098521</v>
       </c>
       <c r="DB52" s="28">
-        <v>3965.5992012945862</v>
+        <v>267.4109127752215</v>
       </c>
       <c r="DC52" s="28">
-        <v>4466.9621465170267</v>
+        <v>300.1423784757007</v>
       </c>
       <c r="DD52" s="28">
-        <v>4675.7026565611359</v>
-[...2 lines deleted...]
-        <v>5480.8599950547386</v>
+        <v>394.98639256326896</v>
+      </c>
+      <c r="DE52" s="122">
+        <v>572.21373544328617</v>
       </c>
       <c r="DF52" s="28">
-        <v>360.2468332646722</v>
+        <v>13.711173874607915</v>
       </c>
       <c r="DG52" s="28">
-        <v>761.72916889828309</v>
+        <v>43.68851628895451</v>
       </c>
       <c r="DH52" s="28">
-        <v>902.94952197104556</v>
+        <v>60.85804776469292</v>
       </c>
       <c r="DI52" s="28">
-        <v>1186.0732792324152</v>
+        <v>116.40722565627566</v>
       </c>
       <c r="DJ52" s="28">
-        <v>1496.3622632656168</v>
+        <v>154.93694222308196</v>
       </c>
       <c r="DK52" s="28">
-        <v>2253.5018836839404</v>
+        <v>184.64178847188896</v>
       </c>
       <c r="DL52" s="28">
-        <v>2749.1327209274086</v>
+        <v>232.41042593818537</v>
       </c>
       <c r="DM52" s="28">
-        <v>3163.6745346933494</v>
+        <v>261.8095285553394</v>
       </c>
       <c r="DN52" s="28">
-        <v>4013.5590710801785</v>
+        <v>299.2111549933586</v>
       </c>
       <c r="DO52" s="28">
-        <v>4533.5810890315315</v>
+        <v>335.87269452935448</v>
       </c>
       <c r="DP52" s="28">
-        <v>4740.1791503678169</v>
+        <v>429.88234359729324</v>
       </c>
       <c r="DQ52" s="28">
-        <v>5505.724023636677</v>
-[...5 lines deleted...]
-        <v>855.41955055566314</v>
+        <v>625.4365500514391</v>
+      </c>
+      <c r="DR52" s="25">
+        <v>17.447254007308011</v>
+      </c>
+      <c r="DS52" s="25">
+        <v>54.356926696518762</v>
       </c>
       <c r="DT52" s="28">
-        <v>1017.1523648866225</v>
+        <v>74.765106017860205</v>
       </c>
       <c r="DU52" s="28">
-        <v>1271.6611734284986</v>
-[...11 lines deleted...]
-        <v>2930.1625289096824</v>
+        <v>118.34150071175299</v>
+      </c>
+      <c r="DV52" s="29">
+        <v>153.50777979729116</v>
+      </c>
+      <c r="DW52" s="56">
+        <v>175.97223526630756</v>
+      </c>
+      <c r="DX52" s="56">
+        <v>199.14354188139365</v>
+      </c>
+      <c r="DY52" s="56">
+        <v>220.02267542455419</v>
       </c>
       <c r="DZ52" s="28">
-        <v>3639.2929900116674</v>
+        <v>246.88590040321972</v>
       </c>
       <c r="EA52" s="28">
-        <v>4075.1100616981221</v>
+        <v>281.34594721993153</v>
       </c>
       <c r="EB52" s="28">
-        <v>4265.472020166384</v>
+        <v>364.35149556119745</v>
       </c>
       <c r="EC52" s="28">
-        <v>4947.799306006882</v>
-[...32 lines deleted...]
-        <v>5745.2292692553629</v>
+        <v>540.16688663087734</v>
+      </c>
+      <c r="ED52" s="97">
+        <v>21.216645992576531</v>
+      </c>
+      <c r="EE52" s="98">
+        <v>81.699694936331127</v>
+      </c>
+      <c r="EF52" s="99">
+        <v>123.10704257909026</v>
+      </c>
+      <c r="EG52" s="100">
+        <v>196.15386851609671</v>
+      </c>
+      <c r="EH52" s="101">
+        <v>232.21484352868606</v>
+      </c>
+      <c r="EI52" s="123">
+        <v>267.24365048212462</v>
+      </c>
+      <c r="EJ52" s="124">
+        <v>309.29826333808296</v>
+      </c>
+      <c r="EK52" s="125">
+        <v>342.00447951367306</v>
+      </c>
+      <c r="EL52" s="126">
+        <v>386.84940419407684</v>
+      </c>
+      <c r="EM52" s="127">
+        <v>440.37031105119024</v>
+      </c>
+      <c r="EN52" s="77">
+        <v>566.83774802979474</v>
       </c>
       <c r="EO52" s="28">
-        <v>6588.5035925301954</v>
-[...32 lines deleted...]
-        <v>5810.3507416090397</v>
+        <v>781.1022197379757</v>
+      </c>
+      <c r="EP52" s="91">
+        <v>24.808742068682598</v>
+      </c>
+      <c r="EQ52" s="47">
+        <v>80.709139677992226</v>
+      </c>
+      <c r="ER52" s="48">
+        <v>117.67348814679114</v>
+      </c>
+      <c r="ES52" s="49">
+        <v>203.41306775548946</v>
+      </c>
+      <c r="ET52" s="50">
+        <v>262.24246017230723</v>
+      </c>
+      <c r="EU52" s="92">
+        <v>304.04793763064191</v>
+      </c>
+      <c r="EV52" s="52">
+        <v>353.14317979034024</v>
+      </c>
+      <c r="EW52" s="93">
+        <v>394.63339663636413</v>
+      </c>
+      <c r="EX52" s="54">
+        <v>442.5690560274233</v>
+      </c>
+      <c r="EY52" s="55">
+        <v>508.07453439704022</v>
+      </c>
+      <c r="EZ52" s="77">
+        <v>679.65841028818329</v>
       </c>
       <c r="FA52" s="28">
-        <v>6941.4155128564644</v>
-[...32 lines deleted...]
-        <v>6403.5292837747829</v>
+        <v>922.89509475684974</v>
+      </c>
+      <c r="FB52" s="91">
+        <v>26.011619558564835</v>
+      </c>
+      <c r="FC52" s="47">
+        <v>91.024105649360735</v>
+      </c>
+      <c r="FD52" s="48">
+        <v>137.15002816579693</v>
+      </c>
+      <c r="FE52" s="49">
+        <v>212.34356821140489</v>
+      </c>
+      <c r="FF52" s="50">
+        <v>277.2440427270609</v>
+      </c>
+      <c r="FG52" s="51">
+        <v>323.8473223226905</v>
+      </c>
+      <c r="FH52" s="52">
+        <v>375.091225632234</v>
+      </c>
+      <c r="FI52" s="53">
+        <v>428.95305021406273</v>
+      </c>
+      <c r="FJ52" s="54">
+        <v>477.34582121383596</v>
+      </c>
+      <c r="FK52" s="55">
+        <v>536.60027530630373</v>
+      </c>
+      <c r="FL52" s="77">
+        <v>750.30357816277933</v>
       </c>
       <c r="FM52" s="28">
-        <v>7517.0289354679135</v>
-[...32 lines deleted...]
-        <v>6766.4084384363587</v>
+        <v>1018.964683852196</v>
+      </c>
+      <c r="FN52" s="31">
+        <v>47.637655155254436</v>
+      </c>
+      <c r="FO52" s="47">
+        <v>132.01228000448847</v>
+      </c>
+      <c r="FP52" s="48">
+        <v>170.04971338937318</v>
+      </c>
+      <c r="FQ52" s="49">
+        <v>228.83320851574047</v>
+      </c>
+      <c r="FR52" s="50">
+        <v>271.1579217075485</v>
+      </c>
+      <c r="FS52" s="51">
+        <v>380.1323113749383</v>
+      </c>
+      <c r="FT52" s="52">
+        <v>438.76781171841867</v>
+      </c>
+      <c r="FU52" s="53">
+        <v>492.020973565818</v>
+      </c>
+      <c r="FV52" s="54">
+        <v>657.66802709041747</v>
+      </c>
+      <c r="FW52" s="55">
+        <v>752.7544990749758</v>
+      </c>
+      <c r="FX52" s="77">
+        <v>874.72140937292022</v>
       </c>
       <c r="FY52" s="28">
-        <v>8085.71698941669</v>
-[...23 lines deleted...]
-      <c r="GJ52" s="42"/>
+        <v>1075.904038743683</v>
+      </c>
+      <c r="FZ52" s="31">
+        <v>24.019823475733148</v>
+      </c>
+      <c r="GA52" s="47">
+        <v>95.487816002272012</v>
+      </c>
+      <c r="GB52" s="48">
+        <v>148.22949528371211</v>
+      </c>
+      <c r="GC52" s="49">
+        <v>342.224071163649</v>
+      </c>
+      <c r="GD52" s="50">
+        <v>404.89398933922109</v>
+      </c>
+      <c r="GE52" s="51">
+        <v>502.05695383431322</v>
+      </c>
+      <c r="GF52" s="52">
+        <v>512.59396146056838</v>
+      </c>
+      <c r="GG52" s="53"/>
+      <c r="GH52" s="54"/>
+      <c r="GI52" s="55"/>
+      <c r="GJ52" s="77"/>
       <c r="GK52" s="28"/>
       <c r="GL52" s="8"/>
     </row>
     <row r="53" spans="1:194">
-      <c r="A53" s="44" t="s">
-[...6 lines deleted...]
-        <v>19.560180675184228</v>
+      <c r="A53" s="42" t="s">
+        <v>3</v>
+      </c>
+      <c r="B53" s="25">
+        <v>62.090344045929541</v>
+      </c>
+      <c r="C53" s="25">
+        <v>129.28749150560549</v>
       </c>
       <c r="D53" s="28">
-        <v>33.653941302136779</v>
+        <v>221.06640194928355</v>
       </c>
       <c r="E53" s="28">
-        <v>45.760878843807021</v>
+        <v>302.03252108274143</v>
       </c>
       <c r="F53" s="29">
-        <v>59.43833161496795</v>
+        <v>390.89704802743523</v>
       </c>
       <c r="G53" s="30">
-        <v>81.659920640431679</v>
-[...23 lines deleted...]
-        <v>63.665514244687756</v>
+        <v>578.56139851566763</v>
+      </c>
+      <c r="H53" s="43">
+        <v>661.11130980460507</v>
+      </c>
+      <c r="I53" s="25">
+        <v>768.38135958820874</v>
+      </c>
+      <c r="J53" s="25">
+        <v>848.96236281995812</v>
+      </c>
+      <c r="K53" s="25">
+        <v>943.44227809645145</v>
+      </c>
+      <c r="L53" s="25">
+        <v>1026.6113472904465</v>
+      </c>
+      <c r="M53" s="25">
+        <v>1161.9563206064363</v>
+      </c>
+      <c r="N53" s="25">
+        <v>72.464081645196543</v>
+      </c>
+      <c r="O53" s="25">
+        <v>158.00270490178229</v>
       </c>
       <c r="P53" s="28">
-        <v>86.988925969622727</v>
+        <v>275.2070498376296</v>
       </c>
       <c r="Q53" s="28">
-        <v>108.27137903530195</v>
+        <v>381.07671411041429</v>
       </c>
       <c r="R53" s="29">
-        <v>128.93037511284479</v>
+        <v>493.64036761161503</v>
       </c>
       <c r="S53" s="30">
-        <v>162.69355408227034</v>
-[...23 lines deleted...]
-        <v>34.132002492174557</v>
+        <v>713.23881599575452</v>
+      </c>
+      <c r="T53" s="43">
+        <v>808.56169255467387</v>
+      </c>
+      <c r="U53" s="25">
+        <v>927.87473990048295</v>
+      </c>
+      <c r="V53" s="25">
+        <v>1016.5219494141688</v>
+      </c>
+      <c r="W53" s="25">
+        <v>1045.3518131267967</v>
+      </c>
+      <c r="X53" s="25">
+        <v>1139.1957735765193</v>
+      </c>
+      <c r="Y53" s="25">
+        <v>1302.9780232457115</v>
+      </c>
+      <c r="Z53" s="25">
+        <v>81.190515111074447</v>
+      </c>
+      <c r="AA53" s="25">
+        <v>165.71662118720849</v>
       </c>
       <c r="AB53" s="28">
-        <v>48.454649878463734</v>
+        <v>267.49639101770322</v>
       </c>
       <c r="AC53" s="28">
-        <v>73.200154194267043</v>
+        <v>377.91853537737217</v>
       </c>
       <c r="AD53" s="29">
-        <v>99.826387760684071</v>
+        <v>504.15144651183567</v>
       </c>
       <c r="AE53" s="30">
-        <v>135.60161525388537</v>
-[...23 lines deleted...]
-        <v>41.034866045369462</v>
+        <v>738.24483380404627</v>
+      </c>
+      <c r="AF53" s="43">
+        <v>833.61141376835315</v>
+      </c>
+      <c r="AG53" s="25">
+        <v>950.3449516415576</v>
+      </c>
+      <c r="AH53" s="25">
+        <v>1049.3085869158099</v>
+      </c>
+      <c r="AI53" s="25">
+        <v>1131.0584706971099</v>
+      </c>
+      <c r="AJ53" s="25">
+        <v>1228.7759618854645</v>
+      </c>
+      <c r="AK53" s="25">
+        <v>1412.2647327611483</v>
+      </c>
+      <c r="AL53" s="25">
+        <v>79.697896370202386</v>
+      </c>
+      <c r="AM53" s="25">
+        <v>169.2114526701487</v>
       </c>
       <c r="AN53" s="28">
-        <v>55.840329171655064</v>
+        <v>320.42006189060118</v>
       </c>
       <c r="AO53" s="28">
-        <v>85.600439299113646</v>
+        <v>435.66151195695903</v>
       </c>
       <c r="AP53" s="29">
-        <v>117.46053772988601</v>
+        <v>565.58260464013608</v>
       </c>
       <c r="AQ53" s="30">
-        <v>160.37112038358106</v>
-[...23 lines deleted...]
-        <v>96.985801320341409</v>
+        <v>817.58083243530143</v>
+      </c>
+      <c r="AR53" s="43">
+        <v>925.81227221918061</v>
+      </c>
+      <c r="AS53" s="25">
+        <v>1050.3366793367445</v>
+      </c>
+      <c r="AT53" s="25">
+        <v>1151.2041158271945</v>
+      </c>
+      <c r="AU53" s="25">
+        <v>1267.8326949089355</v>
+      </c>
+      <c r="AV53" s="25">
+        <v>1368.9121252292796</v>
+      </c>
+      <c r="AW53" s="25">
+        <v>1548.9326387944093</v>
+      </c>
+      <c r="AX53" s="25">
+        <v>104.82774665751589</v>
+      </c>
+      <c r="AY53" s="25">
+        <v>209.51894250378683</v>
       </c>
       <c r="AZ53" s="28">
-        <v>166.14152436950411</v>
+        <v>327.41650190556936</v>
       </c>
       <c r="BA53" s="28">
-        <v>236.20353766601076</v>
+        <v>452.41516546448111</v>
       </c>
       <c r="BB53" s="29">
-        <v>322.05585774229962</v>
+        <v>647.07296031852479</v>
       </c>
       <c r="BC53" s="30">
-        <v>419.39410400006858</v>
-[...20 lines deleted...]
-        <v>21.753015595609703</v>
+        <v>899.6831986122902</v>
+      </c>
+      <c r="BD53" s="43">
+        <v>1029.1010906142947</v>
+      </c>
+      <c r="BE53" s="25">
+        <v>1177.1519186272747</v>
+      </c>
+      <c r="BF53" s="25">
+        <v>1352.1333079397136</v>
+      </c>
+      <c r="BG53" s="25">
+        <v>1587.8462776940694</v>
+      </c>
+      <c r="BH53" s="25">
+        <v>1726.4754635496322</v>
+      </c>
+      <c r="BI53" s="25">
+        <v>2012.15312541</v>
+      </c>
+      <c r="BJ53" s="25">
+        <v>120.29332471683168</v>
       </c>
       <c r="BK53" s="28">
-        <v>69.395009597792281</v>
+        <v>263.27974228071594</v>
       </c>
       <c r="BL53" s="28">
-        <v>90.768664110070233</v>
+        <v>317.40585617089835</v>
       </c>
       <c r="BM53" s="11">
-        <v>119.44668444838121</v>
+        <v>423.04437612387864</v>
       </c>
       <c r="BN53" s="29">
-        <v>144.54837433399811</v>
+        <v>557.28693422789581</v>
       </c>
       <c r="BO53" s="30">
-        <v>191.10938001565643</v>
-[...23 lines deleted...]
-        <v>67.583288147985087</v>
+        <v>841.58041372939442</v>
+      </c>
+      <c r="BP53" s="43">
+        <v>1033.2780365619167</v>
+      </c>
+      <c r="BQ53" s="25">
+        <v>1187.9021148544205</v>
+      </c>
+      <c r="BR53" s="25">
+        <v>1602.6399197257392</v>
+      </c>
+      <c r="BS53" s="25">
+        <v>1839.2363016784029</v>
+      </c>
+      <c r="BT53" s="25">
+        <v>2021.5638879781691</v>
+      </c>
+      <c r="BU53" s="25">
+        <v>2364.49932623</v>
+      </c>
+      <c r="BV53" s="25">
+        <v>117.07062389570022</v>
+      </c>
+      <c r="BW53" s="25">
+        <v>277.23930434708683</v>
       </c>
       <c r="BX53" s="28">
-        <v>93.696189503040188</v>
+        <v>333.57438052009917</v>
       </c>
       <c r="BY53" s="28">
-        <v>130.02611530346752</v>
+        <v>441.88550649224362</v>
       </c>
       <c r="BZ53" s="29">
-        <v>164.41588135712445</v>
-[...197 lines deleted...]
-        <v>2565.7769410634523</v>
+        <v>568.681753454768</v>
+      </c>
+      <c r="CA53" s="56">
+        <v>867.90744945145548</v>
+      </c>
+      <c r="CB53" s="43">
+        <v>1036.3460561264919</v>
+      </c>
+      <c r="CC53" s="56">
+        <v>1196.8902938808917</v>
+      </c>
+      <c r="CD53" s="25">
+        <v>1635.1809987885317</v>
+      </c>
+      <c r="CE53" s="25">
+        <v>1877.3169259728145</v>
+      </c>
+      <c r="CF53" s="25">
+        <v>2062.5865400317771</v>
+      </c>
+      <c r="CG53" s="25">
+        <v>2495.3251806703893</v>
+      </c>
+      <c r="CH53" s="28">
+        <v>141.67857567278062</v>
+      </c>
+      <c r="CI53" s="28">
+        <v>331.41376436776955</v>
+      </c>
+      <c r="CJ53" s="28">
+        <v>393.70114950061003</v>
+      </c>
+      <c r="CK53" s="28">
+        <v>522.461523602331</v>
+      </c>
+      <c r="CL53" s="28">
+        <v>675.60358068006235</v>
+      </c>
+      <c r="CM53" s="28">
+        <v>1039.7296670679245</v>
+      </c>
+      <c r="CN53" s="28">
+        <v>1239.7952001254616</v>
+      </c>
+      <c r="CO53" s="28">
+        <v>1430.3283804026159</v>
+      </c>
+      <c r="CP53" s="28">
+        <v>1944.9917388904332</v>
+      </c>
+      <c r="CQ53" s="28">
+        <v>2237.4489570532996</v>
+      </c>
+      <c r="CR53" s="28">
+        <v>2463.6743280192659</v>
+      </c>
+      <c r="CS53" s="28">
+        <v>2809.6279862275624</v>
+      </c>
+      <c r="CT53" s="28">
+        <v>145.84858601418389</v>
+      </c>
+      <c r="CU53" s="28">
+        <v>382.10123156270208</v>
+      </c>
+      <c r="CV53" s="28">
+        <v>458.40914079586105</v>
+      </c>
+      <c r="CW53" s="28">
+        <v>599.60921190498277</v>
+      </c>
+      <c r="CX53" s="28">
+        <v>797.1868482868781</v>
+      </c>
+      <c r="CY53" s="56">
+        <v>1322.1081619162642</v>
+      </c>
+      <c r="CZ53" s="56">
+        <v>1556.0986049894243</v>
+      </c>
+      <c r="DA53" s="56">
+        <v>1757.1552848044287</v>
+      </c>
+      <c r="DB53" s="28">
+        <v>2386.3804358149032</v>
+      </c>
+      <c r="DC53" s="28">
+        <v>2716.855297538707</v>
+      </c>
+      <c r="DD53" s="28">
+        <v>3002.9436667768809</v>
+      </c>
+      <c r="DE53" s="122">
+        <v>3600.9536812578708</v>
+      </c>
+      <c r="DF53" s="28">
+        <v>165.47771726314176</v>
+      </c>
+      <c r="DG53" s="28">
+        <v>376.38605144691678</v>
+      </c>
+      <c r="DH53" s="28">
+        <v>461.39231847001139</v>
+      </c>
+      <c r="DI53" s="28">
+        <v>619.40618606878934</v>
+      </c>
+      <c r="DJ53" s="28">
+        <v>802.13025515432184</v>
+      </c>
+      <c r="DK53" s="28">
+        <v>1253.5878723883773</v>
+      </c>
+      <c r="DL53" s="28">
+        <v>1496.5749907838167</v>
+      </c>
+      <c r="DM53" s="28">
+        <v>1721.7088382630398</v>
+      </c>
+      <c r="DN53" s="28">
+        <v>2359.507104412306</v>
+      </c>
+      <c r="DO53" s="28">
+        <v>2701.4630819736381</v>
+      </c>
+      <c r="DP53" s="28">
+        <v>2981.0106441084631</v>
+      </c>
+      <c r="DQ53" s="28">
+        <v>3414.4010834838946</v>
+      </c>
+      <c r="DR53" s="28">
+        <v>133.87772688999999</v>
+      </c>
+      <c r="DS53" s="28">
+        <v>303.19211811000002</v>
+      </c>
+      <c r="DT53" s="28">
+        <v>370.08647759200005</v>
+      </c>
+      <c r="DU53" s="28">
+        <v>494.32484474600005</v>
+      </c>
+      <c r="DV53" s="28">
+        <v>642.12124234600003</v>
+      </c>
+      <c r="DW53" s="28">
+        <v>1031.6083517126667</v>
+      </c>
+      <c r="DX53" s="56">
+        <v>1199.8351807126667</v>
+      </c>
+      <c r="DY53" s="56">
+        <v>1347.4878315126666</v>
+      </c>
+      <c r="DZ53" s="28">
+        <v>1826.2358751126667</v>
+      </c>
+      <c r="EA53" s="28">
+        <v>2085.1197665764435</v>
+      </c>
+      <c r="EB53" s="28">
+        <v>2304.7483933764433</v>
+      </c>
+      <c r="EC53" s="28">
+        <v>2639.8010300964434</v>
+      </c>
+      <c r="ED53" s="97">
+        <v>214.04175559655727</v>
+      </c>
+      <c r="EE53" s="98">
+        <v>491.21659328845573</v>
+      </c>
+      <c r="EF53" s="99">
+        <v>594.0270876650186</v>
+      </c>
+      <c r="EG53" s="100">
+        <v>784.2909027853533</v>
+      </c>
+      <c r="EH53" s="101">
+        <v>953.09610021119624</v>
+      </c>
+      <c r="EI53" s="123">
+        <v>1600.2687987916993</v>
+      </c>
+      <c r="EJ53" s="124">
+        <v>1874.5294531602017</v>
+      </c>
+      <c r="EK53" s="125">
+        <v>2120.1576037548216</v>
+      </c>
+      <c r="EL53" s="126">
+        <v>2922.6519919018556</v>
+      </c>
+      <c r="EM53" s="127">
+        <v>3353.8496847842885</v>
+      </c>
+      <c r="EN53" s="77">
+        <v>3721.3993250293265</v>
       </c>
       <c r="EO53" s="28">
-        <v>3195.9426101505396</v>
-[...32 lines deleted...]
-        <v>4706.8538849539573</v>
+        <v>4274.0693187582428</v>
+      </c>
+      <c r="EP53" s="91">
+        <v>202.44551996074307</v>
+      </c>
+      <c r="EQ53" s="47">
+        <v>497.97961156614286</v>
+      </c>
+      <c r="ER53" s="48">
+        <v>596.2139440137546</v>
+      </c>
+      <c r="ES53" s="49">
+        <v>797.85103063063627</v>
+      </c>
+      <c r="ET53" s="50">
+        <v>968.71913332265717</v>
+      </c>
+      <c r="EU53" s="92">
+        <v>1600.5387752876516</v>
+      </c>
+      <c r="EV53" s="52">
+        <v>1877.9436650769267</v>
+      </c>
+      <c r="EW53" s="93">
+        <v>2132.7890083443885</v>
+      </c>
+      <c r="EX53" s="54">
+        <v>2979.5853038654459</v>
+      </c>
+      <c r="EY53" s="55">
+        <v>3421.4089719795738</v>
+      </c>
+      <c r="EZ53" s="77">
+        <v>3781.1745751365388</v>
       </c>
       <c r="FA53" s="28">
-        <v>6396.8367497372037</v>
-[...32 lines deleted...]
-        <v>6521.0071250206847</v>
+        <v>4380.31825426052</v>
+      </c>
+      <c r="FB53" s="91">
+        <v>217.62223728954189</v>
+      </c>
+      <c r="FC53" s="47">
+        <v>542.23363458985546</v>
+      </c>
+      <c r="FD53" s="48">
+        <v>645.23536534918196</v>
+      </c>
+      <c r="FE53" s="49">
+        <v>857.64627026333255</v>
+      </c>
+      <c r="FF53" s="50">
+        <v>1042.9600980876485</v>
+      </c>
+      <c r="FG53" s="51">
+        <v>1724.821806583943</v>
+      </c>
+      <c r="FH53" s="52">
+        <v>2034.2290275880086</v>
+      </c>
+      <c r="FI53" s="53">
+        <v>2334.9752715451509</v>
+      </c>
+      <c r="FJ53" s="54">
+        <v>3313.9812973455078</v>
+      </c>
+      <c r="FK53" s="55">
+        <v>3774.8466600323313</v>
+      </c>
+      <c r="FL53" s="77">
+        <v>4169.4458427228565</v>
       </c>
       <c r="FM53" s="28">
-        <v>8298.4235245440068</v>
-[...32 lines deleted...]
-        <v>7450.1428406050654</v>
+        <v>4828.3780727235999</v>
+      </c>
+      <c r="FN53" s="31">
+        <v>255.78866187023493</v>
+      </c>
+      <c r="FO53" s="47">
+        <v>731.97663517794865</v>
+      </c>
+      <c r="FP53" s="48">
+        <v>943.94676528231889</v>
+      </c>
+      <c r="FQ53" s="49">
+        <v>1318.7932544085643</v>
+      </c>
+      <c r="FR53" s="50">
+        <v>1546.9793571573996</v>
+      </c>
+      <c r="FS53" s="51">
+        <v>2141.1686568882824</v>
+      </c>
+      <c r="FT53" s="52">
+        <v>2469.3125973411993</v>
+      </c>
+      <c r="FU53" s="53">
+        <v>2768.0530870941207</v>
+      </c>
+      <c r="FV53" s="54">
+        <v>3648.40876077042</v>
+      </c>
+      <c r="FW53" s="55">
+        <v>4164.3260215920382</v>
+      </c>
+      <c r="FX53" s="77">
+        <v>4807.5144693404745</v>
       </c>
       <c r="FY53" s="28">
-        <v>8942.2357568956122</v>
-[...23 lines deleted...]
-      <c r="GJ53" s="42"/>
+        <v>5908.840171905751</v>
+      </c>
+      <c r="FZ53" s="31">
+        <v>196.02628854522197</v>
+      </c>
+      <c r="GA53" s="47">
+        <v>567.81207472472943</v>
+      </c>
+      <c r="GB53" s="48">
+        <v>696.87899415651748</v>
+      </c>
+      <c r="GC53" s="49">
+        <v>1062.5980567955319</v>
+      </c>
+      <c r="GD53" s="50">
+        <v>1247.1755528825972</v>
+      </c>
+      <c r="GE53" s="51">
+        <v>2145.9957579774809</v>
+      </c>
+      <c r="GF53" s="52">
+        <v>2562.803094524651</v>
+      </c>
+      <c r="GG53" s="53"/>
+      <c r="GH53" s="54"/>
+      <c r="GI53" s="55"/>
+      <c r="GJ53" s="77"/>
       <c r="GK53" s="28"/>
       <c r="GL53" s="8"/>
     </row>
-    <row r="54" spans="1:194" ht="14.25" customHeight="1">
-[...1 lines deleted...]
-        <v>7</v>
+    <row r="54" spans="1:194">
+      <c r="A54" s="42" t="s">
+        <v>4</v>
       </c>
       <c r="B54" s="25">
-        <v>44.480382709156601</v>
+        <v>72.234219931747276</v>
       </c>
       <c r="C54" s="25">
-        <v>92.039044328637331</v>
+        <v>137.552253904851</v>
       </c>
       <c r="D54" s="28">
-        <v>148.1895909669866</v>
+        <v>217.20560430194135</v>
       </c>
       <c r="E54" s="28">
-        <v>200.99508434681471</v>
+        <v>275.8960618122685</v>
       </c>
       <c r="F54" s="29">
-        <v>247.7636541828395</v>
+        <v>341.43786668650478</v>
       </c>
       <c r="G54" s="30">
-        <v>309.54102950158159</v>
-[...2 lines deleted...]
-        <v>342.88826217705645</v>
+        <v>426.71648171479814</v>
+      </c>
+      <c r="H54" s="43">
+        <v>482.92413351265475</v>
       </c>
       <c r="I54" s="25">
-        <v>398.74342047710854</v>
+        <v>545.66056637338033</v>
       </c>
       <c r="J54" s="25">
-        <v>482.15027957528071</v>
+        <v>622.7073833832319</v>
       </c>
       <c r="K54" s="25">
-        <v>522.8227913291629</v>
+        <v>712.04523944282255</v>
       </c>
       <c r="L54" s="25">
-        <v>574.22690805086575</v>
+        <v>779.0008710672729</v>
       </c>
       <c r="M54" s="25">
-        <v>658.17894595953021</v>
+        <v>881.27990423268079</v>
       </c>
       <c r="N54" s="25">
-        <v>62.465138109210379</v>
+        <v>62.318674036671723</v>
       </c>
       <c r="O54" s="25">
-        <v>122.8701579779634</v>
+        <v>147.57743907907226</v>
       </c>
       <c r="P54" s="28">
-        <v>188.73975497612503</v>
+        <v>239.54781449963667</v>
       </c>
       <c r="Q54" s="28">
-        <v>245.28219083699253</v>
+        <v>320.40928901758792</v>
       </c>
       <c r="R54" s="29">
-        <v>311.92885453860669</v>
+        <v>408.39694433564239</v>
       </c>
       <c r="S54" s="30">
-        <v>409.50043640598471</v>
-[...2 lines deleted...]
-        <v>472.38273499404443</v>
+        <v>544.75595963982653</v>
+      </c>
+      <c r="T54" s="43">
+        <v>643.96328416124823</v>
       </c>
       <c r="U54" s="25">
-        <v>532.84572626306476</v>
+        <v>736.14893623385046</v>
       </c>
       <c r="V54" s="25">
-        <v>600.7509496857225</v>
+        <v>814.26158853728725</v>
       </c>
       <c r="W54" s="25">
-        <v>628.67762673600032</v>
+        <v>842.07751502394331</v>
       </c>
       <c r="X54" s="25">
-        <v>684.97141853782819</v>
+        <v>915.56294311056001</v>
       </c>
       <c r="Y54" s="25">
-        <v>771.86224679029829</v>
+        <v>1009.761915109317</v>
       </c>
       <c r="Z54" s="25">
-        <v>62.293666538909918</v>
+        <v>65.338384673058627</v>
       </c>
       <c r="AA54" s="25">
-        <v>117.56052686033448</v>
+        <v>134.15760157148412</v>
       </c>
       <c r="AB54" s="28">
-        <v>179.41880636527276</v>
+        <v>212.00798110019878</v>
       </c>
       <c r="AC54" s="28">
-        <v>241.54637894387645</v>
+        <v>296.43830804541165</v>
       </c>
       <c r="AD54" s="29">
-        <v>316.18009304111155</v>
+        <v>384.22859934267058</v>
       </c>
       <c r="AE54" s="30">
-        <v>418.34306349841836</v>
-[...2 lines deleted...]
-        <v>478.72364432589001</v>
+        <v>509.42728452864316</v>
+      </c>
+      <c r="AF54" s="43">
+        <v>604.38043665878195</v>
       </c>
       <c r="AG54" s="25">
-        <v>546.53917008841142</v>
+        <v>764.24638361517293</v>
       </c>
       <c r="AH54" s="25">
-        <v>616.37434396602248</v>
+        <v>859.68919687282687</v>
       </c>
       <c r="AI54" s="25">
-        <v>665.39200425358661</v>
+        <v>924.59506092390427</v>
       </c>
       <c r="AJ54" s="25">
-        <v>731.72043589455427</v>
+        <v>993.45734825839952</v>
       </c>
       <c r="AK54" s="25">
-        <v>821.25984289567941</v>
+        <v>1088.5123761967695</v>
       </c>
       <c r="AL54" s="25">
-        <v>42.771658180073906</v>
+        <v>93.737270914715907</v>
       </c>
       <c r="AM54" s="25">
-        <v>99.834871572066504</v>
+        <v>167.62987488930122</v>
       </c>
       <c r="AN54" s="28">
-        <v>165.17795449828495</v>
+        <v>281.89225614281446</v>
       </c>
       <c r="AO54" s="28">
-        <v>233.41793144378428</v>
+        <v>376.02250827286463</v>
       </c>
       <c r="AP54" s="29">
-        <v>308.98135844556396</v>
+        <v>485.99515022741184</v>
       </c>
       <c r="AQ54" s="30">
-        <v>414.0447430672736</v>
-[...2 lines deleted...]
-        <v>475.11525407888411</v>
+        <v>612.48606392485294</v>
+      </c>
+      <c r="AR54" s="43">
+        <v>702.02837196158373</v>
       </c>
       <c r="AS54" s="25">
-        <v>540.29509019574868</v>
+        <v>832.8372720232079</v>
       </c>
       <c r="AT54" s="25">
-        <v>607.13153061747528</v>
+        <v>922.66986148376645</v>
       </c>
       <c r="AU54" s="25">
-        <v>656.28600604969233</v>
+        <v>994.96347066020007</v>
       </c>
       <c r="AV54" s="25">
-        <v>751.0431295491635</v>
+        <v>1063.9945187166038</v>
       </c>
       <c r="AW54" s="25">
-        <v>840.8435410321747</v>
+        <v>1186.394995604036</v>
       </c>
       <c r="AX54" s="25">
-        <v>59.823226682849281</v>
+        <v>84.940910215776455</v>
       </c>
       <c r="AY54" s="25">
-        <v>119.283500569719</v>
+        <v>170.54664554217811</v>
       </c>
       <c r="AZ54" s="28">
-        <v>201.97937603523422</v>
+        <v>278.67625678127172</v>
       </c>
       <c r="BA54" s="28">
-        <v>278.33182211787101</v>
+        <v>375.55004275568695</v>
       </c>
       <c r="BB54" s="29">
-        <v>383.87008518795346</v>
+        <v>513.98342037181226</v>
       </c>
       <c r="BC54" s="30">
-        <v>499.84087505286766</v>
-[...2 lines deleted...]
-        <v>569.67471386679802</v>
+        <v>670.56967315434406</v>
+      </c>
+      <c r="BD54" s="43">
+        <v>767.53750153525368</v>
       </c>
       <c r="BE54" s="25">
-        <v>651.67755922297147</v>
+        <v>885.51113446112038</v>
       </c>
       <c r="BF54" s="25">
-        <v>732.88665231582195</v>
+        <v>998.31515581825215</v>
       </c>
       <c r="BG54" s="25">
-        <v>867.86807352274582</v>
+        <v>1183.2542223673561</v>
       </c>
       <c r="BH54" s="25">
-        <v>968.45012781348339</v>
+        <v>1311.1460881071364</v>
       </c>
       <c r="BI54" s="25">
-        <v>1250.4127973899997</v>
+        <v>1435.26085904</v>
       </c>
       <c r="BJ54" s="25">
-        <v>61.928571024773944</v>
+        <v>81.49257182622361</v>
       </c>
       <c r="BK54" s="28">
-        <v>134.1284794486848</v>
+        <v>174.64960723369742</v>
       </c>
       <c r="BL54" s="28">
-        <v>170.01446448992442</v>
+        <v>201.93399383612041</v>
       </c>
       <c r="BM54" s="11">
-        <v>229.90614694822747</v>
+        <v>261.04561510935434</v>
       </c>
       <c r="BN54" s="29">
-        <v>305.19980978285838</v>
+        <v>373.78013976036902</v>
       </c>
       <c r="BO54" s="30">
-        <v>432.46762801425558</v>
-[...2 lines deleted...]
-        <v>530.59033843303678</v>
+        <v>462.8110186051747</v>
+      </c>
+      <c r="BP54" s="43">
+        <v>554.29767783922307</v>
       </c>
       <c r="BQ54" s="25">
-        <v>620.76231684033883</v>
+        <v>678.06951873563708</v>
       </c>
       <c r="BR54" s="25">
-        <v>804.71918458512891</v>
+        <v>1020.7242069905964</v>
       </c>
       <c r="BS54" s="25">
-        <v>935.74787892427389</v>
+        <v>1217.215058661267</v>
       </c>
       <c r="BT54" s="25">
-        <v>1074.7386134889866</v>
+        <v>1344.9087022101378</v>
       </c>
       <c r="BU54" s="25">
-        <v>1340.4618088249999</v>
+        <v>1554.7908221500004</v>
       </c>
       <c r="BV54" s="25">
-        <v>68.212704694194414</v>
+        <v>118.44932110482925</v>
       </c>
       <c r="BW54" s="25">
-        <v>162.57189030045146</v>
+        <v>209.76011649573178</v>
       </c>
       <c r="BX54" s="28">
-        <v>209.31455740621337</v>
+        <v>242.3991811925041</v>
       </c>
       <c r="BY54" s="28">
-        <v>275.26462497460511</v>
+        <v>312.99206814488809</v>
       </c>
       <c r="BZ54" s="29">
-        <v>353.47132186875047</v>
-[...8 lines deleted...]
-        <v>676.30033537845748</v>
+        <v>413.43683601908651</v>
+      </c>
+      <c r="CA54" s="56">
+        <v>519.08103208028319</v>
+      </c>
+      <c r="CB54" s="43">
+        <v>648.94288058432448</v>
+      </c>
+      <c r="CC54" s="56">
+        <v>769.32805531592771</v>
       </c>
       <c r="CD54" s="25">
-        <v>934.00325547799355</v>
+        <v>1061.9356278163875</v>
       </c>
       <c r="CE54" s="25">
-        <v>1041.3484113219017</v>
+        <v>1207.6518926354759</v>
       </c>
       <c r="CF54" s="25">
-        <v>1171.559705716686</v>
+        <v>1385.5523729629085</v>
       </c>
       <c r="CG54" s="25">
-        <v>1281.7983698173337</v>
+        <v>1614.3667134247166</v>
       </c>
       <c r="CH54" s="28">
-        <v>70.694874193975252</v>
+        <v>96.487237578011616</v>
       </c>
       <c r="CI54" s="28">
-        <v>167.26903433684339</v>
+        <v>206.01185192930677</v>
       </c>
       <c r="CJ54" s="28">
-        <v>227.76277082582641</v>
+        <v>250.29833689071211</v>
       </c>
       <c r="CK54" s="28">
-        <v>295.64889445754841</v>
+        <v>334.46426849805539</v>
       </c>
       <c r="CL54" s="28">
-        <v>377.84483749692151</v>
+        <v>439.46602605000487</v>
       </c>
       <c r="CM54" s="28">
-        <v>544.61418535667576</v>
+        <v>555.97614704139392</v>
       </c>
       <c r="CN54" s="28">
-        <v>651.64783573400894</v>
+        <v>695.00218791094198</v>
       </c>
       <c r="CO54" s="28">
-        <v>744.05492099069909</v>
+        <v>817.79556245519291</v>
       </c>
       <c r="CP54" s="28">
-        <v>206.15147793766562</v>
+        <v>1159.8772207777447</v>
       </c>
       <c r="CQ54" s="28">
-        <v>1113.6105632983431</v>
+        <v>1336.6280043631095</v>
       </c>
       <c r="CR54" s="28">
-        <v>1247.3158841912061</v>
+        <v>1490.7872490156419</v>
       </c>
       <c r="CS54" s="28">
-        <v>1432.9335257466018</v>
+        <v>1730.0377752399734</v>
       </c>
       <c r="CT54" s="28">
-        <v>81.80419383155504</v>
+        <v>97.820830055558162</v>
       </c>
       <c r="CU54" s="28">
-        <v>203.17706158899017</v>
+        <v>258.55349619872027</v>
       </c>
       <c r="CV54" s="28">
-        <v>259.4341107448621</v>
+        <v>312.25493761139876</v>
       </c>
       <c r="CW54" s="28">
-        <v>356.73551106706253</v>
+        <v>406.94871947136119</v>
       </c>
       <c r="CX54" s="28">
-        <v>472.93779531752693</v>
-[...8 lines deleted...]
-        <v>949.1977403014248</v>
+        <v>541.78871851316717</v>
+      </c>
+      <c r="CY54" s="56">
+        <v>739.84065123197252</v>
+      </c>
+      <c r="CZ54" s="56">
+        <v>907.00499309525935</v>
+      </c>
+      <c r="DA54" s="56">
+        <v>1038.8284636293897</v>
       </c>
       <c r="DB54" s="28">
-        <v>1235.4980801692586</v>
+        <v>1443.5337220013982</v>
       </c>
       <c r="DC54" s="28">
-        <v>1392.1739426177517</v>
+        <v>1638.4598841802604</v>
       </c>
       <c r="DD54" s="28">
-        <v>1555.3934723249595</v>
-[...2 lines deleted...]
-        <v>1667.5279470558103</v>
+        <v>1815.1434544591923</v>
+      </c>
+      <c r="DE54" s="122">
+        <v>2269.9600676380783</v>
       </c>
       <c r="DF54" s="28">
-        <v>86.44558669036266</v>
+        <v>114.2313566530722</v>
       </c>
       <c r="DG54" s="28">
-        <v>199.17051685161562</v>
+        <v>239.04739695286824</v>
       </c>
       <c r="DH54" s="28">
-        <v>256.24450692546037</v>
+        <v>286.07612743889808</v>
       </c>
       <c r="DI54" s="28">
-        <v>358.38688990670687</v>
+        <v>387.28954449622108</v>
       </c>
       <c r="DJ54" s="28">
-        <v>463.54100142840372</v>
+        <v>511.2967981453782</v>
       </c>
       <c r="DK54" s="28">
-        <v>679.57979660582737</v>
+        <v>650.30843837447208</v>
       </c>
       <c r="DL54" s="28">
-        <v>815.56324010163291</v>
+        <v>814.52117016584486</v>
       </c>
       <c r="DM54" s="28">
-        <v>932.22219135112493</v>
+        <v>951.26842623653226</v>
       </c>
       <c r="DN54" s="28">
-        <v>1221.4561476508181</v>
+        <v>1364.6446026201784</v>
       </c>
       <c r="DO54" s="28">
-        <v>1384.411382266504</v>
+        <v>1571.518871638164</v>
       </c>
       <c r="DP54" s="28">
-        <v>1537.8569438163267</v>
+        <v>1748.602972303356</v>
       </c>
       <c r="DQ54" s="28">
-        <v>1779.7658273953318</v>
+        <v>2010.477774554377</v>
       </c>
       <c r="DR54" s="28">
-        <v>98.972344961795486</v>
+        <v>186.349551937217</v>
       </c>
       <c r="DS54" s="28">
-        <v>228.16784489891603</v>
+        <v>407.49123023525647</v>
       </c>
       <c r="DT54" s="28">
-        <v>295.78839379852081</v>
+        <v>493.31030114781282</v>
       </c>
       <c r="DU54" s="28">
-        <v>408.9262997884266</v>
+        <v>752.92791171054432</v>
       </c>
       <c r="DV54" s="28">
-        <v>501.46899323233998</v>
+        <v>1048.6362151897149</v>
       </c>
       <c r="DW54" s="28">
-        <v>750.02904909273059</v>
-[...5 lines deleted...]
-        <v>1159.9768202679095</v>
+        <v>1583.2752258196163</v>
+      </c>
+      <c r="DX54" s="56">
+        <v>1907.4652883940707</v>
+      </c>
+      <c r="DY54" s="56">
+        <v>2175.3376202067334</v>
       </c>
       <c r="DZ54" s="28">
-        <v>1596.4947685756451</v>
+        <v>3020.9858201930247</v>
       </c>
       <c r="EA54" s="28">
-        <v>1884.3572177299638</v>
+        <v>3558.1371087096095</v>
       </c>
       <c r="EB54" s="28">
-        <v>2234.5327169285561</v>
+        <v>4023.1637779100597</v>
       </c>
       <c r="EC54" s="28">
-        <v>2647.2145238778207</v>
-[...32 lines deleted...]
-        <v>4281.7454790454049</v>
+        <v>4769.7834964330232</v>
+      </c>
+      <c r="ED54" s="97">
+        <v>148.75172122244862</v>
+      </c>
+      <c r="EE54" s="98">
+        <v>322.49009093033044</v>
+      </c>
+      <c r="EF54" s="99">
+        <v>380.97136850219255</v>
+      </c>
+      <c r="EG54" s="100">
+        <v>514.90940429018042</v>
+      </c>
+      <c r="EH54" s="101">
+        <v>638.63806464585468</v>
+      </c>
+      <c r="EI54" s="123">
+        <v>828.08903456931807</v>
+      </c>
+      <c r="EJ54" s="124">
+        <v>1010.3561616181025</v>
+      </c>
+      <c r="EK54" s="125">
+        <v>1149.4622554560563</v>
+      </c>
+      <c r="EL54" s="126">
+        <v>1679.845561779975</v>
+      </c>
+      <c r="EM54" s="127">
+        <v>1945.3975027416586</v>
+      </c>
+      <c r="EN54" s="77">
+        <v>2224.5630724520706</v>
       </c>
       <c r="EO54" s="28">
-        <v>4836.2434827316265</v>
-[...32 lines deleted...]
-        <v>4952.6818524629498</v>
+        <v>2638.2821704135213</v>
+      </c>
+      <c r="EP54" s="91">
+        <v>160.02794017855595</v>
+      </c>
+      <c r="EQ54" s="47">
+        <v>348.39936528012061</v>
+      </c>
+      <c r="ER54" s="48">
+        <v>416.96157240542669</v>
+      </c>
+      <c r="ES54" s="49">
+        <v>581.38615664055146</v>
+      </c>
+      <c r="ET54" s="50">
+        <v>723.31472925696642</v>
+      </c>
+      <c r="EU54" s="92">
+        <v>938.18169945491934</v>
+      </c>
+      <c r="EV54" s="52">
+        <v>1147.2755774228972</v>
+      </c>
+      <c r="EW54" s="93">
+        <v>1291.0815268643532</v>
+      </c>
+      <c r="EX54" s="54">
+        <v>1890.0219042947951</v>
+      </c>
+      <c r="EY54" s="55">
+        <v>2192.8249475074631</v>
+      </c>
+      <c r="EZ54" s="77">
+        <v>2513.3034049786561</v>
       </c>
       <c r="FA54" s="28">
-        <v>5473.673887486324</v>
-[...32 lines deleted...]
-        <v>7451.865060880722</v>
+        <v>2939.3446920736587</v>
+      </c>
+      <c r="FB54" s="91">
+        <v>172.33408641143441</v>
+      </c>
+      <c r="FC54" s="47">
+        <v>387.58302292286368</v>
+      </c>
+      <c r="FD54" s="48">
+        <v>472.87099613696273</v>
+      </c>
+      <c r="FE54" s="49">
+        <v>651.79233646040655</v>
+      </c>
+      <c r="FF54" s="50">
+        <v>811.76328998114423</v>
+      </c>
+      <c r="FG54" s="51">
+        <v>1016.7398380872596</v>
+      </c>
+      <c r="FH54" s="52">
+        <v>1246.4367921437474</v>
+      </c>
+      <c r="FI54" s="53">
+        <v>1416.8402169779795</v>
+      </c>
+      <c r="FJ54" s="54">
+        <v>2069.0393713453159</v>
+      </c>
+      <c r="FK54" s="55">
+        <v>2470.5092463677893</v>
+      </c>
+      <c r="FL54" s="77">
+        <v>2839.725599053023</v>
       </c>
       <c r="FM54" s="28">
-        <v>8293.7336333529929</v>
-[...32 lines deleted...]
-        <v>7576.3166031876708</v>
+        <v>3305.0214123960768</v>
+      </c>
+      <c r="FN54" s="31">
+        <v>169.57453074413891</v>
+      </c>
+      <c r="FO54" s="47">
+        <v>417.66757709295058</v>
+      </c>
+      <c r="FP54" s="48">
+        <v>526.95120095355242</v>
+      </c>
+      <c r="FQ54" s="49">
+        <v>742.16939837786504</v>
+      </c>
+      <c r="FR54" s="50">
+        <v>874.98685410158782</v>
+      </c>
+      <c r="FS54" s="51">
+        <v>1248.7700171069489</v>
+      </c>
+      <c r="FT54" s="52">
+        <v>1440.8230464424223</v>
+      </c>
+      <c r="FU54" s="53">
+        <v>1615.983782412726</v>
+      </c>
+      <c r="FV54" s="54">
+        <v>2212.0073325207654</v>
+      </c>
+      <c r="FW54" s="55">
+        <v>2531.9742022274595</v>
+      </c>
+      <c r="FX54" s="77">
+        <v>2941.7212364494344</v>
       </c>
       <c r="FY54" s="28">
-        <v>8665.9999759251095</v>
-[...23 lines deleted...]
-      <c r="GJ54" s="42"/>
+        <v>3623.2327676200325</v>
+      </c>
+      <c r="FZ54" s="31">
+        <v>147.78208395236737</v>
+      </c>
+      <c r="GA54" s="47">
+        <v>394.41501343981361</v>
+      </c>
+      <c r="GB54" s="48">
+        <v>502.09102731394137</v>
+      </c>
+      <c r="GC54" s="49">
+        <v>848.19392194937097</v>
+      </c>
+      <c r="GD54" s="50">
+        <v>1073.0770240521254</v>
+      </c>
+      <c r="GE54" s="51">
+        <v>1338.9946532958447</v>
+      </c>
+      <c r="GF54" s="52">
+        <v>1571.4211280172492</v>
+      </c>
+      <c r="GG54" s="53"/>
+      <c r="GH54" s="54"/>
+      <c r="GI54" s="55"/>
+      <c r="GJ54" s="77"/>
       <c r="GK54" s="28"/>
       <c r="GL54" s="8"/>
     </row>
     <row r="55" spans="1:194">
-      <c r="A55" s="11"/>
-[...197 lines deleted...]
-      <c r="GK55" s="8"/>
+      <c r="A55" s="42" t="s">
+        <v>5</v>
+      </c>
+      <c r="B55" s="25">
+        <v>141.52538784706468</v>
+      </c>
+      <c r="C55" s="25">
+        <v>282.5197037026594</v>
+      </c>
+      <c r="D55" s="28">
+        <v>473.61809021682024</v>
+      </c>
+      <c r="E55" s="28">
+        <v>638.09695982564665</v>
+      </c>
+      <c r="F55" s="29">
+        <v>823.9292966604296</v>
+      </c>
+      <c r="G55" s="30">
+        <v>1083.2461586609936</v>
+      </c>
+      <c r="H55" s="43">
+        <v>1237.236550993309</v>
+      </c>
+      <c r="I55" s="25">
+        <v>1427.7500399184626</v>
+      </c>
+      <c r="J55" s="25">
+        <v>1619.123671011524</v>
+      </c>
+      <c r="K55" s="25">
+        <v>1739.1285640373287</v>
+      </c>
+      <c r="L55" s="25">
+        <v>1881.6489470095707</v>
+      </c>
+      <c r="M55" s="25">
+        <v>2120.7558062809549</v>
+      </c>
+      <c r="N55" s="25">
+        <v>139.60701715607743</v>
+      </c>
+      <c r="O55" s="25">
+        <v>315.52603495339207</v>
+      </c>
+      <c r="P55" s="28">
+        <v>552.05441705956764</v>
+      </c>
+      <c r="Q55" s="28">
+        <v>758.56396845415748</v>
+      </c>
+      <c r="R55" s="29">
+        <v>991.19066588484111</v>
+      </c>
+      <c r="S55" s="30">
+        <v>1330.0386005238502</v>
+      </c>
+      <c r="T55" s="43">
+        <v>1526.2990530545919</v>
+      </c>
+      <c r="U55" s="25">
+        <v>1736.5093089574186</v>
+      </c>
+      <c r="V55" s="25">
+        <v>1973.3737836902219</v>
+      </c>
+      <c r="W55" s="25">
+        <v>2013.91384449973</v>
+      </c>
+      <c r="X55" s="25">
+        <v>2069.6691358207122</v>
+      </c>
+      <c r="Y55" s="25">
+        <v>2388.1591430506764</v>
+      </c>
+      <c r="Z55" s="25">
+        <v>180.444143665436</v>
+      </c>
+      <c r="AA55" s="25">
+        <v>358.87941731295314</v>
+      </c>
+      <c r="AB55" s="28">
+        <v>573.7188685205515</v>
+      </c>
+      <c r="AC55" s="28">
+        <v>802.19720293346882</v>
+      </c>
+      <c r="AD55" s="29">
+        <v>1058.6654844831246</v>
+      </c>
+      <c r="AE55" s="30">
+        <v>1397.5591336609868</v>
+      </c>
+      <c r="AF55" s="43">
+        <v>1603.0641374792042</v>
+      </c>
+      <c r="AG55" s="25">
+        <v>1813.408065598124</v>
+      </c>
+      <c r="AH55" s="25">
+        <v>2056.027083120036</v>
+      </c>
+      <c r="AI55" s="25">
+        <v>2136.3789073056905</v>
+      </c>
+      <c r="AJ55" s="25">
+        <v>2206.8841391647293</v>
+      </c>
+      <c r="AK55" s="25">
+        <v>2541.1088404027305</v>
+      </c>
+      <c r="AL55" s="25">
+        <v>194.12744566593969</v>
+      </c>
+      <c r="AM55" s="25">
+        <v>396.15649190650515</v>
+      </c>
+      <c r="AN55" s="28">
+        <v>619.31662277411851</v>
+      </c>
+      <c r="AO55" s="28">
+        <v>881.20359190330566</v>
+      </c>
+      <c r="AP55" s="29">
+        <v>1144.8268052880248</v>
+      </c>
+      <c r="AQ55" s="30">
+        <v>1511.5227702716716</v>
+      </c>
+      <c r="AR55" s="43">
+        <v>1733.0771652162496</v>
+      </c>
+      <c r="AS55" s="25">
+        <v>1976.7208459135077</v>
+      </c>
+      <c r="AT55" s="25">
+        <v>2249.2362554739238</v>
+      </c>
+      <c r="AU55" s="25">
+        <v>2373.2593051741674</v>
+      </c>
+      <c r="AV55" s="25">
+        <v>2439.5944146890211</v>
+      </c>
+      <c r="AW55" s="25">
+        <v>2826.859659801848</v>
+      </c>
+      <c r="AX55" s="25">
+        <v>203.58790450984594</v>
+      </c>
+      <c r="AY55" s="25">
+        <v>394.82881362005946</v>
+      </c>
+      <c r="AZ55" s="28">
+        <v>620.05734309071568</v>
+      </c>
+      <c r="BA55" s="28">
+        <v>824.81377623953472</v>
+      </c>
+      <c r="BB55" s="29">
+        <v>1162.8884597509223</v>
+      </c>
+      <c r="BC55" s="30">
+        <v>1570.7057355116056</v>
+      </c>
+      <c r="BD55" s="43">
+        <v>1777.455280117721</v>
+      </c>
+      <c r="BE55" s="25">
+        <v>2035.0612312250655</v>
+      </c>
+      <c r="BF55" s="25">
+        <v>2323.4714600026255</v>
+      </c>
+      <c r="BG55" s="25">
+        <v>2703.568897640901</v>
+      </c>
+      <c r="BH55" s="25">
+        <v>2962.1572483175564</v>
+      </c>
+      <c r="BI55" s="25">
+        <v>3324.3315416900004</v>
+      </c>
+      <c r="BJ55" s="25">
+        <v>254.7901216784698</v>
+      </c>
+      <c r="BK55" s="28">
+        <v>499.25587840252513</v>
+      </c>
+      <c r="BL55" s="28">
+        <v>589.73789637651532</v>
+      </c>
+      <c r="BM55" s="11">
+        <v>800.66331317447339</v>
+      </c>
+      <c r="BN55" s="29">
+        <v>1086.0509224496132</v>
+      </c>
+      <c r="BO55" s="30">
+        <v>1442.1314935341736</v>
+      </c>
+      <c r="BP55" s="43">
+        <v>1748.4496064814839</v>
+      </c>
+      <c r="BQ55" s="25">
+        <v>2039.6998764453497</v>
+      </c>
+      <c r="BR55" s="25">
+        <v>2648.0671494486578</v>
+      </c>
+      <c r="BS55" s="25">
+        <v>3019.9112081533949</v>
+      </c>
+      <c r="BT55" s="25">
+        <v>3145.7368706890579</v>
+      </c>
+      <c r="BU55" s="25">
+        <v>3635.4599483000002</v>
+      </c>
+      <c r="BV55" s="25">
+        <v>249.6159527270915</v>
+      </c>
+      <c r="BW55" s="25">
+        <v>546.13284070213422</v>
+      </c>
+      <c r="BX55" s="28">
+        <v>640.56652783918787</v>
+      </c>
+      <c r="BY55" s="28">
+        <v>825.70383138339309</v>
+      </c>
+      <c r="BZ55" s="29">
+        <v>1110.175734001052</v>
+      </c>
+      <c r="CA55" s="56">
+        <v>1523.3543947126122</v>
+      </c>
+      <c r="CB55" s="43">
+        <v>1857.4555018173278</v>
+      </c>
+      <c r="CC55" s="56">
+        <v>2143.7712336299919</v>
+      </c>
+      <c r="CD55" s="25">
+        <v>2751.1089776955073</v>
+      </c>
+      <c r="CE55" s="25">
+        <v>3119.5977136691135</v>
+      </c>
+      <c r="CF55" s="25">
+        <v>3254.230161782923</v>
+      </c>
+      <c r="CG55" s="25">
+        <v>3868.8642994181223</v>
+      </c>
+      <c r="CH55" s="28">
+        <v>287.84575991756356</v>
+      </c>
+      <c r="CI55" s="28">
+        <v>627.60238272653487</v>
+      </c>
+      <c r="CJ55" s="28">
+        <v>733.59227928543987</v>
+      </c>
+      <c r="CK55" s="28">
+        <v>946.72084211043443</v>
+      </c>
+      <c r="CL55" s="28">
+        <v>1199.0808727820938</v>
+      </c>
+      <c r="CM55" s="28">
+        <v>1840.8701101521206</v>
+      </c>
+      <c r="CN55" s="28">
+        <v>2237.9249953629464</v>
+      </c>
+      <c r="CO55" s="28">
+        <v>2564.8164792873818</v>
+      </c>
+      <c r="CP55" s="28">
+        <v>3295.5929872762499</v>
+      </c>
+      <c r="CQ55" s="28">
+        <v>3703.2332932827553</v>
+      </c>
+      <c r="CR55" s="28">
+        <v>3859.4633902399</v>
+      </c>
+      <c r="CS55" s="28">
+        <v>4460.5782762082636</v>
+      </c>
+      <c r="CT55" s="28">
+        <v>287.56254574549206</v>
+      </c>
+      <c r="CU55" s="28">
+        <v>723.38823718690105</v>
+      </c>
+      <c r="CV55" s="28">
+        <v>852.1166260731078</v>
+      </c>
+      <c r="CW55" s="28">
+        <v>1090.4432342459486</v>
+      </c>
+      <c r="CX55" s="28">
+        <v>1420.6978131456092</v>
+      </c>
+      <c r="CY55" s="56">
+        <v>2336.4586124239086</v>
+      </c>
+      <c r="CZ55" s="56">
+        <v>2792.9662110443642</v>
+      </c>
+      <c r="DA55" s="56">
+        <v>3139.5009789106207</v>
+      </c>
+      <c r="DB55" s="28">
+        <v>3965.5992012945862</v>
+      </c>
+      <c r="DC55" s="28">
+        <v>4466.9621465170267</v>
+      </c>
+      <c r="DD55" s="28">
+        <v>4675.7026565611359</v>
+      </c>
+      <c r="DE55" s="122">
+        <v>5480.8599950547386</v>
+      </c>
+      <c r="DF55" s="28">
+        <v>360.2468332646722</v>
+      </c>
+      <c r="DG55" s="28">
+        <v>761.72916889828309</v>
+      </c>
+      <c r="DH55" s="28">
+        <v>902.94952197104556</v>
+      </c>
+      <c r="DI55" s="28">
+        <v>1186.0732792324152</v>
+      </c>
+      <c r="DJ55" s="28">
+        <v>1496.3622632656168</v>
+      </c>
+      <c r="DK55" s="28">
+        <v>2253.5018836839404</v>
+      </c>
+      <c r="DL55" s="28">
+        <v>2749.1327209274086</v>
+      </c>
+      <c r="DM55" s="28">
+        <v>3163.6745346933494</v>
+      </c>
+      <c r="DN55" s="28">
+        <v>4013.5590710801785</v>
+      </c>
+      <c r="DO55" s="28">
+        <v>4533.5810890315315</v>
+      </c>
+      <c r="DP55" s="28">
+        <v>4740.1791503678169</v>
+      </c>
+      <c r="DQ55" s="28">
+        <v>5505.724023636677</v>
+      </c>
+      <c r="DR55" s="28">
+        <v>403.97661811565115</v>
+      </c>
+      <c r="DS55" s="28">
+        <v>855.41955055566314</v>
+      </c>
+      <c r="DT55" s="28">
+        <v>1017.1523648866225</v>
+      </c>
+      <c r="DU55" s="28">
+        <v>1271.6611734284986</v>
+      </c>
+      <c r="DV55" s="28">
+        <v>1563.2680238419673</v>
+      </c>
+      <c r="DW55" s="28">
+        <v>2302.8994472873742</v>
+      </c>
+      <c r="DX55" s="56">
+        <v>2636.986086657078</v>
+      </c>
+      <c r="DY55" s="56">
+        <v>2930.1625289096824</v>
+      </c>
+      <c r="DZ55" s="28">
+        <v>3639.2929900116674</v>
+      </c>
+      <c r="EA55" s="28">
+        <v>4075.1100616981221</v>
+      </c>
+      <c r="EB55" s="28">
+        <v>4265.472020166384</v>
+      </c>
+      <c r="EC55" s="28">
+        <v>4947.799306006882</v>
+      </c>
+      <c r="ED55" s="97">
+        <v>440.85560281428673</v>
+      </c>
+      <c r="EE55" s="98">
+        <v>949.60243454515535</v>
+      </c>
+      <c r="EF55" s="99">
+        <v>1108.5857820855877</v>
+      </c>
+      <c r="EG55" s="100">
+        <v>1425.5739649203306</v>
+      </c>
+      <c r="EH55" s="101">
+        <v>1696.0651741490908</v>
+      </c>
+      <c r="EI55" s="123">
+        <v>2853.9557525962191</v>
+      </c>
+      <c r="EJ55" s="124">
+        <v>3345.9419214122245</v>
+      </c>
+      <c r="EK55" s="125">
+        <v>3783.7675513163322</v>
+      </c>
+      <c r="EL55" s="126">
+        <v>4866.4207112961203</v>
+      </c>
+      <c r="EM55" s="127">
+        <v>5493.7688634043516</v>
+      </c>
+      <c r="EN55" s="77">
+        <v>5745.2292692553629</v>
+      </c>
+      <c r="EO55" s="28">
+        <v>7202.0604563309116</v>
+      </c>
+      <c r="EP55" s="91">
+        <v>428.82767622695053</v>
+      </c>
+      <c r="EQ55" s="47">
+        <v>941.16953261868605</v>
+      </c>
+      <c r="ER55" s="48">
+        <v>1089.4303090049843</v>
+      </c>
+      <c r="ES55" s="49">
+        <v>1432.8245397693372</v>
+      </c>
+      <c r="ET55" s="50">
+        <v>1713.4813097044967</v>
+      </c>
+      <c r="EU55" s="92">
+        <v>2832.603757878519</v>
+      </c>
+      <c r="EV55" s="52">
+        <v>3301.066119144039</v>
+      </c>
+      <c r="EW55" s="93">
+        <v>3731.3620179418031</v>
+      </c>
+      <c r="EX55" s="54">
+        <v>4884.6343045742751</v>
+      </c>
+      <c r="EY55" s="55">
+        <v>5501.6294893090471</v>
+      </c>
+      <c r="EZ55" s="77">
+        <v>5854.4871102407506</v>
+      </c>
+      <c r="FA55" s="28">
+        <v>6915.4800388670883</v>
+      </c>
+      <c r="FB55" s="91">
+        <v>451.96094488880607</v>
+      </c>
+      <c r="FC55" s="47">
+        <v>1041.442521774904</v>
+      </c>
+      <c r="FD55" s="48">
+        <v>1190.8726501013095</v>
+      </c>
+      <c r="FE55" s="49">
+        <v>1538.8938790502616</v>
+      </c>
+      <c r="FF55" s="50">
+        <v>1853.2351164589909</v>
+      </c>
+      <c r="FG55" s="51">
+        <v>3061.9848361423237</v>
+      </c>
+      <c r="FH55" s="52">
+        <v>3595.4731905600042</v>
+      </c>
+      <c r="FI55" s="53">
+        <v>4095.4947580443645</v>
+      </c>
+      <c r="FJ55" s="54">
+        <v>5349.8713568595867</v>
+      </c>
+      <c r="FK55" s="55">
+        <v>6136.2514100486133</v>
+      </c>
+      <c r="FL55" s="77">
+        <v>6576.7765815192843</v>
+      </c>
+      <c r="FM55" s="28">
+        <v>7577.1007520044959</v>
+      </c>
+      <c r="FN55" s="31">
+        <v>415.50390731371118</v>
+      </c>
+      <c r="FO55" s="47">
+        <v>1041.1702860452137</v>
+      </c>
+      <c r="FP55" s="48">
+        <v>1362.6200968146381</v>
+      </c>
+      <c r="FQ55" s="49">
+        <v>1842.8884352966429</v>
+      </c>
+      <c r="FR55" s="50">
+        <v>2201.6679693702654</v>
+      </c>
+      <c r="FS55" s="51">
+        <v>3066.6336618357082</v>
+      </c>
+      <c r="FT55" s="52">
+        <v>3547.705057278105</v>
+      </c>
+      <c r="FU55" s="53">
+        <v>3993.5988406759748</v>
+      </c>
+      <c r="FV55" s="54">
+        <v>5347.7551298782637</v>
+      </c>
+      <c r="FW55" s="55">
+        <v>6144.7831897154692</v>
+      </c>
+      <c r="FX55" s="77">
+        <v>7135.4173160029595</v>
+      </c>
+      <c r="FY55" s="28">
+        <v>8718.3105271233999</v>
+      </c>
+      <c r="FZ55" s="31">
+        <v>441.47957461223649</v>
+      </c>
+      <c r="GA55" s="47">
+        <v>1149.5066801265095</v>
+      </c>
+      <c r="GB55" s="48">
+        <v>1418.8233804045749</v>
+      </c>
+      <c r="GC55" s="49">
+        <v>1996.2001406995141</v>
+      </c>
+      <c r="GD55" s="50">
+        <v>2344.0669555333602</v>
+      </c>
+      <c r="GE55" s="51">
+        <v>3764.1016164734306</v>
+      </c>
+      <c r="GF55" s="52">
+        <v>4459.9443653558856</v>
+      </c>
+      <c r="GG55" s="53"/>
+      <c r="GH55" s="54"/>
+      <c r="GI55" s="55"/>
+      <c r="GJ55" s="77"/>
+      <c r="GK55" s="28"/>
       <c r="GL55" s="8"/>
     </row>
     <row r="56" spans="1:194">
-      <c r="A56" s="11"/>
-[...191 lines deleted...]
-      <c r="GK56" s="8"/>
+      <c r="A56" s="42" t="s">
+        <v>6</v>
+      </c>
+      <c r="B56" s="28">
+        <v>9.0328738760726175</v>
+      </c>
+      <c r="C56" s="28">
+        <v>19.560180675184228</v>
+      </c>
+      <c r="D56" s="28">
+        <v>33.653941302136779</v>
+      </c>
+      <c r="E56" s="28">
+        <v>45.760878843807021</v>
+      </c>
+      <c r="F56" s="29">
+        <v>59.43833161496795</v>
+      </c>
+      <c r="G56" s="30">
+        <v>81.659920640431679</v>
+      </c>
+      <c r="H56" s="65">
+        <v>93.69631894632775</v>
+      </c>
+      <c r="I56" s="28">
+        <v>109.49561272458978</v>
+      </c>
+      <c r="J56" s="28">
+        <v>121.69816733815244</v>
+      </c>
+      <c r="K56" s="28">
+        <v>134.56277485269246</v>
+      </c>
+      <c r="L56" s="28">
+        <v>143.90352923571933</v>
+      </c>
+      <c r="M56" s="28">
+        <v>175.17702302338859</v>
+      </c>
+      <c r="N56" s="28">
+        <v>48.958383440879985</v>
+      </c>
+      <c r="O56" s="28">
+        <v>63.665514244687756</v>
+      </c>
+      <c r="P56" s="28">
+        <v>86.988925969622727</v>
+      </c>
+      <c r="Q56" s="28">
+        <v>108.27137903530195</v>
+      </c>
+      <c r="R56" s="29">
+        <v>128.93037511284479</v>
+      </c>
+      <c r="S56" s="30">
+        <v>162.69355408227034</v>
+      </c>
+      <c r="T56" s="65">
+        <v>180.92064286274621</v>
+      </c>
+      <c r="U56" s="28">
+        <v>199.51408294652151</v>
+      </c>
+      <c r="V56" s="28">
+        <v>215.72994735071362</v>
+      </c>
+      <c r="W56" s="28">
+        <v>286.36886255260322</v>
+      </c>
+      <c r="X56" s="28">
+        <v>451.61601669792356</v>
+      </c>
+      <c r="Y56" s="28">
+        <v>480.88224634317646</v>
+      </c>
+      <c r="Z56" s="28">
+        <v>14.694754648219572</v>
+      </c>
+      <c r="AA56" s="28">
+        <v>34.132002492174557</v>
+      </c>
+      <c r="AB56" s="28">
+        <v>48.454649878463734</v>
+      </c>
+      <c r="AC56" s="28">
+        <v>73.200154194267043</v>
+      </c>
+      <c r="AD56" s="29">
+        <v>99.826387760684071</v>
+      </c>
+      <c r="AE56" s="30">
+        <v>135.60161525388537</v>
+      </c>
+      <c r="AF56" s="65">
+        <v>154.44534087511408</v>
+      </c>
+      <c r="AG56" s="28">
+        <v>174.14061563235535</v>
+      </c>
+      <c r="AH56" s="28">
+        <v>193.12037758684306</v>
+      </c>
+      <c r="AI56" s="28">
+        <v>368.13028180551504</v>
+      </c>
+      <c r="AJ56" s="28">
+        <v>546.74573376157389</v>
+      </c>
+      <c r="AK56" s="28">
+        <v>587.08297249838574</v>
+      </c>
+      <c r="AL56" s="28">
+        <v>14.8851988516669</v>
+      </c>
+      <c r="AM56" s="28">
+        <v>41.034866045369462</v>
+      </c>
+      <c r="AN56" s="28">
+        <v>55.840329171655064</v>
+      </c>
+      <c r="AO56" s="28">
+        <v>85.600439299113646</v>
+      </c>
+      <c r="AP56" s="29">
+        <v>117.46053772988601</v>
+      </c>
+      <c r="AQ56" s="30">
+        <v>160.37112038358106</v>
+      </c>
+      <c r="AR56" s="65">
+        <v>183.31441730403469</v>
+      </c>
+      <c r="AS56" s="28">
+        <v>205.58467262645192</v>
+      </c>
+      <c r="AT56" s="28">
+        <v>229.60016411248279</v>
+      </c>
+      <c r="AU56" s="28">
+        <v>428.89314681509933</v>
+      </c>
+      <c r="AV56" s="28">
+        <v>612.51086059063823</v>
+      </c>
+      <c r="AW56" s="28">
+        <v>668.8468237032547</v>
+      </c>
+      <c r="AX56" s="28">
+        <v>47.502607211722768</v>
+      </c>
+      <c r="AY56" s="28">
+        <v>96.985801320341409</v>
+      </c>
+      <c r="AZ56" s="28">
+        <v>166.14152436950411</v>
+      </c>
+      <c r="BA56" s="28">
+        <v>236.20353766601076</v>
+      </c>
+      <c r="BB56" s="29">
+        <v>322.05585774229962</v>
+      </c>
+      <c r="BC56" s="30">
+        <v>419.39410400006858</v>
+      </c>
+      <c r="BD56" s="65">
+        <v>477.79523060197954</v>
+      </c>
+      <c r="BE56" s="28">
+        <v>537.05870101011294</v>
+      </c>
+      <c r="BF56" s="28">
+        <v>617.2977319475018</v>
+      </c>
+      <c r="BG56" s="28">
+        <v>740.96580814720562</v>
+      </c>
+      <c r="BH56" s="28">
+        <v>805.421183414506</v>
+      </c>
+      <c r="BI56" s="28">
+        <v>883.79389552000009</v>
+      </c>
+      <c r="BJ56" s="28">
+        <v>21.753015595609703</v>
+      </c>
+      <c r="BK56" s="28">
+        <v>69.395009597792281</v>
+      </c>
+      <c r="BL56" s="28">
+        <v>90.768664110070233</v>
+      </c>
+      <c r="BM56" s="11">
+        <v>119.44668444838121</v>
+      </c>
+      <c r="BN56" s="29">
+        <v>144.54837433399811</v>
+      </c>
+      <c r="BO56" s="30">
+        <v>191.10938001565643</v>
+      </c>
+      <c r="BP56" s="65">
+        <v>235.64020231586915</v>
+      </c>
+      <c r="BQ56" s="28">
+        <v>274.6889380822833</v>
+      </c>
+      <c r="BR56" s="28">
+        <v>345.45194381682728</v>
+      </c>
+      <c r="BS56" s="28">
+        <v>392.54413210110982</v>
+      </c>
+      <c r="BT56" s="28">
+        <v>699.87852817948078</v>
+      </c>
+      <c r="BU56" s="28">
+        <v>894.23429577000002</v>
+      </c>
+      <c r="BV56" s="28">
+        <v>28.875555072593563</v>
+      </c>
+      <c r="BW56" s="28">
+        <v>67.583288147985087</v>
+      </c>
+      <c r="BX56" s="28">
+        <v>93.696189503040188</v>
+      </c>
+      <c r="BY56" s="28">
+        <v>130.02611530346752</v>
+      </c>
+      <c r="BZ56" s="29">
+        <v>164.41588135712445</v>
+      </c>
+      <c r="CA56" s="56">
+        <v>219.13556958037503</v>
+      </c>
+      <c r="CB56" s="65">
+        <v>283.53003430589598</v>
+      </c>
+      <c r="CC56" s="56">
+        <v>350.98564315897795</v>
+      </c>
+      <c r="CD56" s="28">
+        <v>448.25101569854348</v>
+      </c>
+      <c r="CE56" s="28">
+        <v>504.05964577500146</v>
+      </c>
+      <c r="CF56" s="28">
+        <v>793.39626375811304</v>
+      </c>
+      <c r="CG56" s="28">
+        <v>1002.5572081783821</v>
+      </c>
+      <c r="CH56" s="56">
+        <v>43.877660053148531</v>
+      </c>
+      <c r="CI56" s="56">
+        <v>105.18450594875303</v>
+      </c>
+      <c r="CJ56" s="56">
+        <v>137.94941364013977</v>
+      </c>
+      <c r="CK56" s="56">
+        <v>184.74213236293451</v>
+      </c>
+      <c r="CL56" s="56">
+        <v>231.49807791196741</v>
+      </c>
+      <c r="CM56" s="56">
+        <v>311.27697678898278</v>
+      </c>
+      <c r="CN56" s="56">
+        <v>384.08464805981629</v>
+      </c>
+      <c r="CO56" s="56">
+        <v>445.26040560319035</v>
+      </c>
+      <c r="CP56" s="56">
+        <v>548.71353165458322</v>
+      </c>
+      <c r="CQ56" s="56">
+        <v>617.57670904814722</v>
+      </c>
+      <c r="CR56" s="56">
+        <v>963.06259236222513</v>
+      </c>
+      <c r="CS56" s="56">
+        <v>1278.9344983728058</v>
+      </c>
+      <c r="CT56" s="56">
+        <v>64.638881898377178</v>
+      </c>
+      <c r="CU56" s="56">
+        <v>160.66139975526036</v>
+      </c>
+      <c r="CV56" s="56">
+        <v>210.64128858989758</v>
+      </c>
+      <c r="CW56" s="56">
+        <v>289.8986092392696</v>
+      </c>
+      <c r="CX56" s="56">
+        <v>358.53427262160034</v>
+      </c>
+      <c r="CY56" s="56">
+        <v>479.2709261045718</v>
+      </c>
+      <c r="CZ56" s="56">
+        <v>560.55143907969943</v>
+      </c>
+      <c r="DA56" s="56">
+        <v>628.93955369860748</v>
+      </c>
+      <c r="DB56" s="56">
+        <v>745.61171391766345</v>
+      </c>
+      <c r="DC56" s="56">
+        <v>836.53458615255727</v>
+      </c>
+      <c r="DD56" s="56">
+        <v>1286.2425830027582</v>
+      </c>
+      <c r="DE56" s="122">
+        <v>1548.6903440571045</v>
+      </c>
+      <c r="DF56" s="56">
+        <v>93.524065484836143</v>
+      </c>
+      <c r="DG56" s="56">
+        <v>177.83515642923334</v>
+      </c>
+      <c r="DH56" s="56">
+        <v>214.41563596840325</v>
+      </c>
+      <c r="DI56" s="56">
+        <v>269.46453700307802</v>
+      </c>
+      <c r="DJ56" s="56">
+        <v>318.17570819845736</v>
+      </c>
+      <c r="DK56" s="56">
+        <v>398.76535929834904</v>
+      </c>
+      <c r="DL56" s="56">
+        <v>478.80000478051068</v>
+      </c>
+      <c r="DM56" s="56">
+        <v>547.44279696891726</v>
+      </c>
+      <c r="DN56" s="56">
+        <v>656.9174151028725</v>
+      </c>
+      <c r="DO56" s="56">
+        <v>721.96096707450806</v>
+      </c>
+      <c r="DP56" s="56">
+        <v>1157.4171735899251</v>
+      </c>
+      <c r="DQ56" s="56">
+        <v>1541.0592412795691</v>
+      </c>
+      <c r="DR56" s="56">
+        <v>71.507728843860264</v>
+      </c>
+      <c r="DS56" s="56">
+        <v>180.11570771760518</v>
+      </c>
+      <c r="DT56" s="56">
+        <v>253.86074685521055</v>
+      </c>
+      <c r="DU56" s="56">
+        <v>348.22586035340066</v>
+      </c>
+      <c r="DV56" s="56">
+        <v>443.79928482181606</v>
+      </c>
+      <c r="DW56" s="56">
+        <v>530.92901407413888</v>
+      </c>
+      <c r="DX56" s="56">
+        <v>599.24441674849254</v>
+      </c>
+      <c r="DY56" s="56">
+        <v>725.11671196981752</v>
+      </c>
+      <c r="DZ56" s="56">
+        <v>893.72913709190618</v>
+      </c>
+      <c r="EA56" s="56">
+        <v>1032.6531276379123</v>
+      </c>
+      <c r="EB56" s="56">
+        <v>1503.64852282531</v>
+      </c>
+      <c r="EC56" s="56">
+        <v>1952.6975408684968</v>
+      </c>
+      <c r="ED56" s="97">
+        <v>172.10249217675388</v>
+      </c>
+      <c r="EE56" s="98">
+        <v>388.06532409104574</v>
+      </c>
+      <c r="EF56" s="99">
+        <v>518.69109812004217</v>
+      </c>
+      <c r="EG56" s="100">
+        <v>686.40699293875764</v>
+      </c>
+      <c r="EH56" s="101">
+        <v>843.81389112428178</v>
+      </c>
+      <c r="EI56" s="123">
+        <v>1006.4110895838306</v>
+      </c>
+      <c r="EJ56" s="124">
+        <v>1159.5454457706926</v>
+      </c>
+      <c r="EK56" s="125">
+        <v>1364.2581160814013</v>
+      </c>
+      <c r="EL56" s="126">
+        <v>1641.703010189995</v>
+      </c>
+      <c r="EM56" s="127">
+        <v>1896.3506888733177</v>
+      </c>
+      <c r="EN56" s="77">
+        <v>2565.7769410634523</v>
+      </c>
+      <c r="EO56" s="28">
+        <v>2833.8622197391228</v>
+      </c>
+      <c r="EP56" s="91">
+        <v>267.67524359103106</v>
+      </c>
+      <c r="EQ56" s="47">
+        <v>585.35971600654864</v>
+      </c>
+      <c r="ER56" s="48">
+        <v>854.96842234356677</v>
+      </c>
+      <c r="ES56" s="49">
+        <v>1146.7708613985453</v>
+      </c>
+      <c r="ET56" s="50">
+        <v>1424.7658091851667</v>
+      </c>
+      <c r="EU56" s="92">
+        <v>1701.6176204272051</v>
+      </c>
+      <c r="EV56" s="52">
+        <v>1960.9873489506872</v>
+      </c>
+      <c r="EW56" s="93">
+        <v>2255.3927052702293</v>
+      </c>
+      <c r="EX56" s="54">
+        <v>2613.9004076306151</v>
+      </c>
+      <c r="EY56" s="55">
+        <v>2946.1113499349185</v>
+      </c>
+      <c r="EZ56" s="77">
+        <v>4247.6632455810877</v>
+      </c>
+      <c r="FA56" s="28">
+        <v>5641.8637617732174</v>
+      </c>
+      <c r="FB56" s="91">
+        <v>322.13631296971295</v>
+      </c>
+      <c r="FC56" s="47">
+        <v>694.37614877347551</v>
+      </c>
+      <c r="FD56" s="48">
+        <v>1024.1478009950031</v>
+      </c>
+      <c r="FE56" s="49">
+        <v>1396.495766069228</v>
+      </c>
+      <c r="FF56" s="50">
+        <v>1730.3072868432212</v>
+      </c>
+      <c r="FG56" s="51">
+        <v>2068.1492903978119</v>
+      </c>
+      <c r="FH56" s="52">
+        <v>2378.3680543574692</v>
+      </c>
+      <c r="FI56" s="53">
+        <v>3085.8178472962595</v>
+      </c>
+      <c r="FJ56" s="54">
+        <v>3524.8551759165466</v>
+      </c>
+      <c r="FK56" s="55">
+        <v>3920.8669781431245</v>
+      </c>
+      <c r="FL56" s="77">
+        <v>4756.8953546366511</v>
+      </c>
+      <c r="FM56" s="28">
+        <v>6308.9987083955739</v>
+      </c>
+      <c r="FN56" s="31">
+        <v>360.85164455191239</v>
+      </c>
+      <c r="FO56" s="47">
+        <v>698.51933994032879</v>
+      </c>
+      <c r="FP56" s="48">
+        <v>1096.6864186676912</v>
+      </c>
+      <c r="FQ56" s="49">
+        <v>1793.3741044685135</v>
+      </c>
+      <c r="FR56" s="50">
+        <v>2259.7271460546026</v>
+      </c>
+      <c r="FS56" s="51">
+        <v>2919.6553848229346</v>
+      </c>
+      <c r="FT56" s="52">
+        <v>3524.7066555656747</v>
+      </c>
+      <c r="FU56" s="53">
+        <v>4180.1484955624628</v>
+      </c>
+      <c r="FV56" s="54">
+        <v>4986.6385409729819</v>
+      </c>
+      <c r="FW56" s="55">
+        <v>5659.5363290944706</v>
+      </c>
+      <c r="FX56" s="77">
+        <v>6399.6280511007035</v>
+      </c>
+      <c r="FY56" s="28">
+        <v>7365.0736827625151</v>
+      </c>
+      <c r="FZ56" s="31">
+        <v>706.69118814293211</v>
+      </c>
+      <c r="GA56" s="47">
+        <v>1582.3517656928248</v>
+      </c>
+      <c r="GB56" s="48">
+        <v>2354.6154748955364</v>
+      </c>
+      <c r="GC56" s="49">
+        <v>3072.0967533492203</v>
+      </c>
+      <c r="GD56" s="50">
+        <v>3783.1778330649754</v>
+      </c>
+      <c r="GE56" s="51">
+        <v>4552.6622297772528</v>
+      </c>
+      <c r="GF56" s="52">
+        <v>5386.4967356040524</v>
+      </c>
+      <c r="GG56" s="53"/>
+      <c r="GH56" s="54"/>
+      <c r="GI56" s="55"/>
+      <c r="GJ56" s="77"/>
+      <c r="GK56" s="28"/>
       <c r="GL56" s="8"/>
     </row>
-    <row r="57" spans="1:194">
-[...196 lines deleted...]
-      <c r="GK57" s="8"/>
+    <row r="57" spans="1:194" ht="14.25" customHeight="1">
+      <c r="A57" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="B57" s="25">
+        <v>44.480382709156601</v>
+      </c>
+      <c r="C57" s="25">
+        <v>92.039044328637331</v>
+      </c>
+      <c r="D57" s="28">
+        <v>148.1895909669866</v>
+      </c>
+      <c r="E57" s="28">
+        <v>200.99508434681471</v>
+      </c>
+      <c r="F57" s="29">
+        <v>247.7636541828395</v>
+      </c>
+      <c r="G57" s="30">
+        <v>309.54102950158159</v>
+      </c>
+      <c r="H57" s="43">
+        <v>342.88826217705645</v>
+      </c>
+      <c r="I57" s="25">
+        <v>398.74342047710854</v>
+      </c>
+      <c r="J57" s="25">
+        <v>482.15027957528071</v>
+      </c>
+      <c r="K57" s="25">
+        <v>522.8227913291629</v>
+      </c>
+      <c r="L57" s="25">
+        <v>574.22690805086575</v>
+      </c>
+      <c r="M57" s="25">
+        <v>658.17894595953021</v>
+      </c>
+      <c r="N57" s="25">
+        <v>62.465138109210379</v>
+      </c>
+      <c r="O57" s="25">
+        <v>122.8701579779634</v>
+      </c>
+      <c r="P57" s="28">
+        <v>188.73975497612503</v>
+      </c>
+      <c r="Q57" s="28">
+        <v>245.28219083699253</v>
+      </c>
+      <c r="R57" s="29">
+        <v>311.92885453860669</v>
+      </c>
+      <c r="S57" s="30">
+        <v>409.50043640598471</v>
+      </c>
+      <c r="T57" s="43">
+        <v>472.38273499404443</v>
+      </c>
+      <c r="U57" s="25">
+        <v>532.84572626306476</v>
+      </c>
+      <c r="V57" s="25">
+        <v>600.7509496857225</v>
+      </c>
+      <c r="W57" s="25">
+        <v>628.67762673600032</v>
+      </c>
+      <c r="X57" s="25">
+        <v>684.97141853782819</v>
+      </c>
+      <c r="Y57" s="25">
+        <v>771.86224679029829</v>
+      </c>
+      <c r="Z57" s="25">
+        <v>62.293666538909918</v>
+      </c>
+      <c r="AA57" s="25">
+        <v>117.56052686033448</v>
+      </c>
+      <c r="AB57" s="28">
+        <v>179.41880636527276</v>
+      </c>
+      <c r="AC57" s="28">
+        <v>241.54637894387645</v>
+      </c>
+      <c r="AD57" s="29">
+        <v>316.18009304111155</v>
+      </c>
+      <c r="AE57" s="30">
+        <v>418.34306349841836</v>
+      </c>
+      <c r="AF57" s="43">
+        <v>478.72364432589001</v>
+      </c>
+      <c r="AG57" s="25">
+        <v>546.53917008841142</v>
+      </c>
+      <c r="AH57" s="25">
+        <v>616.37434396602248</v>
+      </c>
+      <c r="AI57" s="25">
+        <v>665.39200425358661</v>
+      </c>
+      <c r="AJ57" s="25">
+        <v>731.72043589455427</v>
+      </c>
+      <c r="AK57" s="25">
+        <v>821.25984289567941</v>
+      </c>
+      <c r="AL57" s="25">
+        <v>42.771658180073906</v>
+      </c>
+      <c r="AM57" s="25">
+        <v>99.834871572066504</v>
+      </c>
+      <c r="AN57" s="28">
+        <v>165.17795449828495</v>
+      </c>
+      <c r="AO57" s="28">
+        <v>233.41793144378428</v>
+      </c>
+      <c r="AP57" s="29">
+        <v>308.98135844556396</v>
+      </c>
+      <c r="AQ57" s="30">
+        <v>414.0447430672736</v>
+      </c>
+      <c r="AR57" s="43">
+        <v>475.11525407888411</v>
+      </c>
+      <c r="AS57" s="25">
+        <v>540.29509019574868</v>
+      </c>
+      <c r="AT57" s="25">
+        <v>607.13153061747528</v>
+      </c>
+      <c r="AU57" s="25">
+        <v>656.28600604969233</v>
+      </c>
+      <c r="AV57" s="25">
+        <v>751.0431295491635</v>
+      </c>
+      <c r="AW57" s="25">
+        <v>840.8435410321747</v>
+      </c>
+      <c r="AX57" s="25">
+        <v>59.823226682849281</v>
+      </c>
+      <c r="AY57" s="25">
+        <v>119.283500569719</v>
+      </c>
+      <c r="AZ57" s="28">
+        <v>201.97937603523422</v>
+      </c>
+      <c r="BA57" s="28">
+        <v>278.33182211787101</v>
+      </c>
+      <c r="BB57" s="29">
+        <v>383.87008518795346</v>
+      </c>
+      <c r="BC57" s="30">
+        <v>499.84087505286766</v>
+      </c>
+      <c r="BD57" s="43">
+        <v>569.67471386679802</v>
+      </c>
+      <c r="BE57" s="25">
+        <v>651.67755922297147</v>
+      </c>
+      <c r="BF57" s="25">
+        <v>732.88665231582195</v>
+      </c>
+      <c r="BG57" s="25">
+        <v>867.86807352274582</v>
+      </c>
+      <c r="BH57" s="25">
+        <v>968.45012781348339</v>
+      </c>
+      <c r="BI57" s="25">
+        <v>1250.4127973899997</v>
+      </c>
+      <c r="BJ57" s="25">
+        <v>61.928571024773944</v>
+      </c>
+      <c r="BK57" s="28">
+        <v>134.1284794486848</v>
+      </c>
+      <c r="BL57" s="28">
+        <v>170.01446448992442</v>
+      </c>
+      <c r="BM57" s="11">
+        <v>229.90614694822747</v>
+      </c>
+      <c r="BN57" s="29">
+        <v>305.19980978285838</v>
+      </c>
+      <c r="BO57" s="30">
+        <v>432.46762801425558</v>
+      </c>
+      <c r="BP57" s="43">
+        <v>530.59033843303678</v>
+      </c>
+      <c r="BQ57" s="25">
+        <v>620.76231684033883</v>
+      </c>
+      <c r="BR57" s="25">
+        <v>804.71918458512891</v>
+      </c>
+      <c r="BS57" s="25">
+        <v>935.74787892427389</v>
+      </c>
+      <c r="BT57" s="25">
+        <v>1074.7386134889866</v>
+      </c>
+      <c r="BU57" s="25">
+        <v>1340.4618088249999</v>
+      </c>
+      <c r="BV57" s="25">
+        <v>68.212704694194414</v>
+      </c>
+      <c r="BW57" s="25">
+        <v>162.57189030045146</v>
+      </c>
+      <c r="BX57" s="28">
+        <v>209.31455740621337</v>
+      </c>
+      <c r="BY57" s="28">
+        <v>275.26462497460511</v>
+      </c>
+      <c r="BZ57" s="29">
+        <v>353.47132186875047</v>
+      </c>
+      <c r="CA57" s="56">
+        <v>498.60635384170274</v>
+      </c>
+      <c r="CB57" s="43">
+        <v>591.63468465301924</v>
+      </c>
+      <c r="CC57" s="56">
+        <v>676.30033537845748</v>
+      </c>
+      <c r="CD57" s="25">
+        <v>934.00325547799355</v>
+      </c>
+      <c r="CE57" s="25">
+        <v>1041.3484113219017</v>
+      </c>
+      <c r="CF57" s="25">
+        <v>1171.559705716686</v>
+      </c>
+      <c r="CG57" s="25">
+        <v>1281.7983698173337</v>
+      </c>
+      <c r="CH57" s="28">
+        <v>70.694874193975252</v>
+      </c>
+      <c r="CI57" s="28">
+        <v>167.26903433684339</v>
+      </c>
+      <c r="CJ57" s="28">
+        <v>227.76277082582641</v>
+      </c>
+      <c r="CK57" s="28">
+        <v>295.64889445754841</v>
+      </c>
+      <c r="CL57" s="28">
+        <v>377.84483749692151</v>
+      </c>
+      <c r="CM57" s="28">
+        <v>544.61418535667576</v>
+      </c>
+      <c r="CN57" s="28">
+        <v>651.64783573400894</v>
+      </c>
+      <c r="CO57" s="28">
+        <v>744.05492099069909</v>
+      </c>
+      <c r="CP57" s="28">
+        <v>982.9162037846861</v>
+      </c>
+      <c r="CQ57" s="28">
+        <v>1113.6105632983431</v>
+      </c>
+      <c r="CR57" s="28">
+        <v>1247.3158841912061</v>
+      </c>
+      <c r="CS57" s="28">
+        <v>1432.9335257466018</v>
+      </c>
+      <c r="CT57" s="28">
+        <v>81.80419383155504</v>
+      </c>
+      <c r="CU57" s="28">
+        <v>203.17706158899017</v>
+      </c>
+      <c r="CV57" s="28">
+        <v>259.4341107448621</v>
+      </c>
+      <c r="CW57" s="28">
+        <v>356.73551106706253</v>
+      </c>
+      <c r="CX57" s="28">
+        <v>472.93779531752693</v>
+      </c>
+      <c r="CY57" s="56">
+        <v>720.84467867390617</v>
+      </c>
+      <c r="CZ57" s="56">
+        <v>848.76020976447899</v>
+      </c>
+      <c r="DA57" s="56">
+        <v>949.1977403014248</v>
+      </c>
+      <c r="DB57" s="28">
+        <v>1235.4980801692586</v>
+      </c>
+      <c r="DC57" s="28">
+        <v>1392.1739426177517</v>
+      </c>
+      <c r="DD57" s="28">
+        <v>1555.3934723249595</v>
+      </c>
+      <c r="DE57" s="122">
+        <v>1667.5279470558103</v>
+      </c>
+      <c r="DF57" s="28">
+        <v>86.44558669036266</v>
+      </c>
+      <c r="DG57" s="28">
+        <v>199.17051685161562</v>
+      </c>
+      <c r="DH57" s="28">
+        <v>256.24450692546037</v>
+      </c>
+      <c r="DI57" s="28">
+        <v>358.38688990670687</v>
+      </c>
+      <c r="DJ57" s="28">
+        <v>463.54100142840372</v>
+      </c>
+      <c r="DK57" s="28">
+        <v>679.57979660582737</v>
+      </c>
+      <c r="DL57" s="28">
+        <v>815.56324010163291</v>
+      </c>
+      <c r="DM57" s="28">
+        <v>932.22219135112493</v>
+      </c>
+      <c r="DN57" s="28">
+        <v>1221.4561476508181</v>
+      </c>
+      <c r="DO57" s="28">
+        <v>1384.411382266504</v>
+      </c>
+      <c r="DP57" s="28">
+        <v>1537.8569438163267</v>
+      </c>
+      <c r="DQ57" s="28">
+        <v>1779.7658273953318</v>
+      </c>
+      <c r="DR57" s="28">
+        <v>98.972344961795486</v>
+      </c>
+      <c r="DS57" s="28">
+        <v>228.16784489891603</v>
+      </c>
+      <c r="DT57" s="28">
+        <v>295.78839379852081</v>
+      </c>
+      <c r="DU57" s="28">
+        <v>408.9262997884266</v>
+      </c>
+      <c r="DV57" s="28">
+        <v>501.46899323233998</v>
+      </c>
+      <c r="DW57" s="28">
+        <v>750.02904909273059</v>
+      </c>
+      <c r="DX57" s="56">
+        <v>948.43979921313371</v>
+      </c>
+      <c r="DY57" s="56">
+        <v>1159.9768202679095</v>
+      </c>
+      <c r="DZ57" s="28">
+        <v>1596.4947685756451</v>
+      </c>
+      <c r="EA57" s="28">
+        <v>1884.3572177299638</v>
+      </c>
+      <c r="EB57" s="28">
+        <v>2234.5327169285561</v>
+      </c>
+      <c r="EC57" s="28">
+        <v>2647.2145238778207</v>
+      </c>
+      <c r="ED57" s="97">
+        <v>302.81538471895806</v>
+      </c>
+      <c r="EE57" s="98">
+        <v>644.29849835176708</v>
+      </c>
+      <c r="EF57" s="99">
+        <v>858.14979304922304</v>
+      </c>
+      <c r="EG57" s="100">
+        <v>1192.8010658362073</v>
+      </c>
+      <c r="EH57" s="101">
+        <v>1521.8265811569984</v>
+      </c>
+      <c r="EI57" s="123">
+        <v>2041.4922779737133</v>
+      </c>
+      <c r="EJ57" s="124">
+        <v>2409.7957308581326</v>
+      </c>
+      <c r="EK57" s="125">
+        <v>2688.1696119360463</v>
+      </c>
+      <c r="EL57" s="126">
+        <v>3309.0141851073399</v>
+      </c>
+      <c r="EM57" s="127">
+        <v>3784.7948200042242</v>
+      </c>
+      <c r="EN57" s="77">
+        <v>4281.7454790454049</v>
+      </c>
+      <c r="EO57" s="28">
+        <v>4633.674571652914</v>
+      </c>
+      <c r="EP57" s="91">
+        <v>485.37951520558926</v>
+      </c>
+      <c r="EQ57" s="47">
+        <v>1057.897970925726</v>
+      </c>
+      <c r="ER57" s="48">
+        <v>1612.6088318450334</v>
+      </c>
+      <c r="ES57" s="49">
+        <v>2211.7102660387472</v>
+      </c>
+      <c r="ET57" s="50">
+        <v>2784.3664621300295</v>
+      </c>
+      <c r="EU57" s="92">
+        <v>3432.6286024767505</v>
+      </c>
+      <c r="EV57" s="52">
+        <v>3915.107004498193</v>
+      </c>
+      <c r="EW57" s="93">
+        <v>4347.3196969874252</v>
+      </c>
+      <c r="EX57" s="54">
+        <v>4662.8075140200244</v>
+      </c>
+      <c r="EY57" s="55">
+        <v>4875.6899580010522</v>
+      </c>
+      <c r="EZ57" s="77">
+        <v>5091.096245358699</v>
+      </c>
+      <c r="FA57" s="28">
+        <v>5572.0530485871504</v>
+      </c>
+      <c r="FB57" s="91">
+        <v>397.0079647735821</v>
+      </c>
+      <c r="FC57" s="47">
+        <v>748.9805565692302</v>
+      </c>
+      <c r="FD57" s="48">
+        <v>1231.9213107622422</v>
+      </c>
+      <c r="FE57" s="49">
+        <v>2125.7695243219655</v>
+      </c>
+      <c r="FF57" s="50">
+        <v>2626.9869016207531</v>
+      </c>
+      <c r="FG57" s="51">
+        <v>3091.2975153652715</v>
+      </c>
+      <c r="FH57" s="52">
+        <v>3439.7165108896074</v>
+      </c>
+      <c r="FI57" s="53">
+        <v>3979.2647601786502</v>
+      </c>
+      <c r="FJ57" s="54">
+        <v>4943.8092950359651</v>
+      </c>
+      <c r="FK57" s="55">
+        <v>5200.4242531155805</v>
+      </c>
+      <c r="FL57" s="77">
+        <v>5543.6513489707168</v>
+      </c>
+      <c r="FM57" s="28">
+        <v>6225.4964422840603</v>
+      </c>
+      <c r="FN57" s="31">
+        <v>319.96581280647996</v>
+      </c>
+      <c r="FO57" s="47">
+        <v>946.13253908445881</v>
+      </c>
+      <c r="FP57" s="48">
+        <v>1552.9801050852079</v>
+      </c>
+      <c r="FQ57" s="49">
+        <v>2106.6774049911537</v>
+      </c>
+      <c r="FR57" s="50">
+        <v>2670.7102870942108</v>
+      </c>
+      <c r="FS57" s="51">
+        <v>3274.207210289685</v>
+      </c>
+      <c r="FT57" s="52">
+        <v>3782.0323724165287</v>
+      </c>
+      <c r="FU57" s="53">
+        <v>4324.3612117386856</v>
+      </c>
+      <c r="FV57" s="54">
+        <v>5079.5814262970662</v>
+      </c>
+      <c r="FW57" s="55">
+        <v>5707.9140216923315</v>
+      </c>
+      <c r="FX57" s="77">
+        <v>6532.7829885392121</v>
+      </c>
+      <c r="FY57" s="28">
+        <v>7557.9173878495531</v>
+      </c>
+      <c r="FZ57" s="31">
+        <v>477.18277351809047</v>
+      </c>
+      <c r="GA57" s="47">
+        <v>1111.6910437598408</v>
+      </c>
+      <c r="GB57" s="48">
+        <v>1207.0539676504834</v>
+      </c>
+      <c r="GC57" s="49">
+        <v>1893.1817710817418</v>
+      </c>
+      <c r="GD57" s="50">
+        <v>2473.9354584122793</v>
+      </c>
+      <c r="GE57" s="51">
+        <v>3386.7099460387435</v>
+      </c>
+      <c r="GF57" s="52">
+        <v>4106.8805214608474</v>
+      </c>
+      <c r="GG57" s="53"/>
+      <c r="GH57" s="54"/>
+      <c r="GI57" s="55"/>
+      <c r="GJ57" s="77"/>
+      <c r="GK57" s="28"/>
       <c r="GL57" s="8"/>
     </row>
-    <row r="58" spans="1:194">
-[...63 lines deleted...]
-      <c r="BL58" s="11"/>
+    <row r="58" spans="1:194" ht="14.25" customHeight="1">
+      <c r="A58" s="62"/>
+      <c r="B58" s="57"/>
+      <c r="C58" s="57"/>
+      <c r="D58" s="57"/>
+      <c r="E58" s="57"/>
+      <c r="F58" s="57"/>
+      <c r="G58" s="58"/>
+      <c r="H58" s="57"/>
+      <c r="I58" s="57"/>
+      <c r="J58" s="57"/>
+      <c r="K58" s="57"/>
+      <c r="L58" s="57"/>
+      <c r="M58" s="57"/>
+      <c r="N58" s="57"/>
+      <c r="O58" s="57"/>
+      <c r="P58" s="57"/>
+      <c r="Q58" s="57"/>
+      <c r="R58" s="57"/>
+      <c r="S58" s="58"/>
+      <c r="T58" s="57"/>
+      <c r="U58" s="57"/>
+      <c r="V58" s="57"/>
+      <c r="W58" s="57"/>
+      <c r="X58" s="57"/>
+      <c r="Y58" s="57"/>
+      <c r="Z58" s="57"/>
+      <c r="AA58" s="57"/>
+      <c r="AB58" s="57"/>
+      <c r="AC58" s="57"/>
+      <c r="AD58" s="57"/>
+      <c r="AE58" s="58"/>
+      <c r="AF58" s="57"/>
+      <c r="AG58" s="57"/>
+      <c r="AH58" s="57"/>
+      <c r="AI58" s="57"/>
+      <c r="AJ58" s="57"/>
+      <c r="AK58" s="57"/>
+      <c r="AL58" s="57"/>
+      <c r="AM58" s="57"/>
+      <c r="AN58" s="57"/>
+      <c r="AO58" s="57"/>
+      <c r="AP58" s="57"/>
+      <c r="AQ58" s="58"/>
+      <c r="AR58" s="57"/>
+      <c r="AS58" s="57"/>
+      <c r="AT58" s="57"/>
+      <c r="AU58" s="57"/>
+      <c r="AV58" s="57"/>
+      <c r="AW58" s="57"/>
+      <c r="AX58" s="57"/>
+      <c r="AY58" s="57"/>
+      <c r="AZ58" s="57"/>
+      <c r="BA58" s="57"/>
+      <c r="BB58" s="57"/>
+      <c r="BC58" s="58"/>
+      <c r="BD58" s="57"/>
+      <c r="BE58" s="57"/>
+      <c r="BF58" s="57"/>
+      <c r="BG58" s="57"/>
+      <c r="BH58" s="57"/>
+      <c r="BI58" s="57"/>
+      <c r="BJ58" s="57"/>
+      <c r="BK58" s="57"/>
+      <c r="BL58" s="57"/>
       <c r="BM58" s="11"/>
-      <c r="BN58" s="11"/>
-[...13 lines deleted...]
-      <c r="CB58" s="11"/>
+      <c r="BN58" s="57"/>
+      <c r="BO58" s="58"/>
+      <c r="BP58" s="57"/>
+      <c r="BQ58" s="57"/>
+      <c r="BR58" s="57"/>
+      <c r="BS58" s="57"/>
+      <c r="BT58" s="57"/>
+      <c r="BU58" s="57"/>
+      <c r="BV58" s="57"/>
+      <c r="BW58" s="57"/>
+      <c r="BX58" s="57"/>
+      <c r="BY58" s="57"/>
+      <c r="BZ58" s="57"/>
+      <c r="CA58" s="61"/>
+      <c r="CB58" s="57"/>
       <c r="CC58" s="61"/>
-      <c r="CD58" s="11"/>
-[...110 lines deleted...]
-      <c r="GK58" s="8"/>
+      <c r="CD58" s="57"/>
+      <c r="CE58" s="57"/>
+      <c r="CF58" s="57"/>
+      <c r="CG58" s="57"/>
+      <c r="CH58" s="57"/>
+      <c r="CI58" s="57"/>
+      <c r="CJ58" s="57"/>
+      <c r="CK58" s="57"/>
+      <c r="CL58" s="57"/>
+      <c r="CM58" s="57"/>
+      <c r="CN58" s="57"/>
+      <c r="CO58" s="57"/>
+      <c r="CP58" s="57"/>
+      <c r="CQ58" s="57"/>
+      <c r="CR58" s="57"/>
+      <c r="CS58" s="57"/>
+      <c r="CT58" s="57"/>
+      <c r="CU58" s="57"/>
+      <c r="CV58" s="57"/>
+      <c r="CW58" s="57"/>
+      <c r="CX58" s="57"/>
+      <c r="CY58" s="61"/>
+      <c r="CZ58" s="61"/>
+      <c r="DA58" s="61"/>
+      <c r="DB58" s="57"/>
+      <c r="DC58" s="57"/>
+      <c r="DD58" s="57"/>
+      <c r="DE58" s="128"/>
+      <c r="DF58" s="57"/>
+      <c r="DG58" s="57"/>
+      <c r="DH58" s="57"/>
+      <c r="DI58" s="57"/>
+      <c r="DJ58" s="57"/>
+      <c r="DK58" s="57"/>
+      <c r="DL58" s="57"/>
+      <c r="DM58" s="57"/>
+      <c r="DN58" s="57"/>
+      <c r="DO58" s="57"/>
+      <c r="DP58" s="57"/>
+      <c r="DQ58" s="57"/>
+      <c r="DR58" s="57"/>
+      <c r="DS58" s="57"/>
+      <c r="DT58" s="57"/>
+      <c r="DU58" s="57"/>
+      <c r="DV58" s="57"/>
+      <c r="DW58" s="57"/>
+      <c r="DX58" s="61"/>
+      <c r="DY58" s="61"/>
+      <c r="DZ58" s="57"/>
+      <c r="EA58" s="57"/>
+      <c r="EB58" s="57"/>
+      <c r="EC58" s="57"/>
+      <c r="ED58" s="102"/>
+      <c r="EE58" s="103"/>
+      <c r="EF58" s="104"/>
+      <c r="EG58" s="105"/>
+      <c r="EH58" s="106"/>
+      <c r="EI58" s="129"/>
+      <c r="EJ58" s="130"/>
+      <c r="EK58" s="131"/>
+      <c r="EL58" s="132"/>
+      <c r="EM58" s="133"/>
+      <c r="EN58" s="78"/>
+      <c r="EO58" s="57"/>
+      <c r="EP58" s="94"/>
+      <c r="EQ58" s="67"/>
+      <c r="ER58" s="68"/>
+      <c r="ES58" s="69"/>
+      <c r="ET58" s="70"/>
+      <c r="EU58" s="95"/>
+      <c r="EV58" s="72"/>
+      <c r="EW58" s="96"/>
+      <c r="EX58" s="74"/>
+      <c r="EY58" s="75"/>
+      <c r="EZ58" s="78"/>
+      <c r="FA58" s="57"/>
+      <c r="FB58" s="94"/>
+      <c r="FC58" s="67"/>
+      <c r="FD58" s="68"/>
+      <c r="FE58" s="69"/>
+      <c r="FF58" s="70"/>
+      <c r="FG58" s="71"/>
+      <c r="FH58" s="72"/>
+      <c r="FI58" s="73"/>
+      <c r="FJ58" s="74"/>
+      <c r="FK58" s="75"/>
+      <c r="FL58" s="78"/>
+      <c r="FM58" s="57"/>
+      <c r="FN58" s="66"/>
+      <c r="FO58" s="67"/>
+      <c r="FP58" s="68"/>
+      <c r="FQ58" s="69"/>
+      <c r="FR58" s="70"/>
+      <c r="FS58" s="71"/>
+      <c r="FT58" s="72"/>
+      <c r="FU58" s="73"/>
+      <c r="FV58" s="74"/>
+      <c r="FW58" s="75"/>
+      <c r="FX58" s="78"/>
+      <c r="FY58" s="57"/>
+      <c r="FZ58" s="66"/>
+      <c r="GA58" s="67"/>
+      <c r="GB58" s="68"/>
+      <c r="GC58" s="69"/>
+      <c r="GD58" s="70"/>
+      <c r="GE58" s="71"/>
+      <c r="GF58" s="72"/>
+      <c r="GG58" s="73"/>
+      <c r="GH58" s="74"/>
+      <c r="GI58" s="75"/>
+      <c r="GJ58" s="78"/>
+      <c r="GK58" s="57"/>
       <c r="GL58" s="8"/>
     </row>
-    <row r="59" spans="1:194" ht="13.5" thickBot="1">
+    <row r="59" spans="1:194">
       <c r="A59" s="11"/>
       <c r="B59" s="13"/>
       <c r="C59" s="13"/>
       <c r="D59" s="11"/>
       <c r="E59" s="11"/>
-      <c r="F59" s="11"/>
-[...24 lines deleted...]
-      <c r="AA59" s="13"/>
+      <c r="F59" s="57" t="s">
+        <v>38</v>
+      </c>
+      <c r="G59" s="57"/>
+      <c r="H59" s="57"/>
+      <c r="I59" s="57"/>
+      <c r="J59" s="57"/>
+      <c r="K59" s="57"/>
+      <c r="L59" s="57"/>
+      <c r="M59" s="57"/>
+      <c r="N59" s="57"/>
+      <c r="O59" s="57"/>
+      <c r="P59" s="57"/>
+      <c r="Q59" s="57"/>
+      <c r="R59" s="57"/>
+      <c r="S59" s="57"/>
+      <c r="T59" s="57"/>
+      <c r="U59" s="57"/>
+      <c r="V59" s="57"/>
+      <c r="W59" s="58"/>
+      <c r="X59" s="58"/>
+      <c r="Y59" s="57"/>
+      <c r="Z59" s="57"/>
+      <c r="AA59" s="57"/>
       <c r="AB59" s="11"/>
       <c r="AC59" s="11"/>
       <c r="AD59" s="11"/>
       <c r="AE59" s="11"/>
       <c r="AF59" s="11"/>
-      <c r="AG59" s="61"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AG59" s="59"/>
+      <c r="AH59" s="11"/>
       <c r="AI59" s="11"/>
-      <c r="AJ59" s="14"/>
+      <c r="AJ59" s="11"/>
       <c r="AK59" s="11"/>
       <c r="AL59" s="13"/>
       <c r="AM59" s="13"/>
       <c r="AN59" s="11"/>
       <c r="AO59" s="11"/>
       <c r="AP59" s="11"/>
       <c r="AQ59" s="11"/>
       <c r="AR59" s="11"/>
-      <c r="AS59" s="61"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AS59" s="59"/>
+      <c r="AT59" s="11"/>
       <c r="AU59" s="11"/>
-      <c r="AV59" s="14"/>
+      <c r="AV59" s="11"/>
       <c r="AW59" s="11"/>
       <c r="AX59" s="13"/>
       <c r="AY59" s="13"/>
       <c r="AZ59" s="11"/>
       <c r="BA59" s="11"/>
       <c r="BB59" s="11"/>
       <c r="BC59" s="11"/>
       <c r="BD59" s="11"/>
-      <c r="BE59" s="61"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BE59" s="59"/>
+      <c r="BF59" s="11"/>
       <c r="BG59" s="11"/>
-      <c r="BH59" s="14"/>
+      <c r="BH59" s="11"/>
       <c r="BI59" s="11"/>
       <c r="BJ59" s="13"/>
       <c r="BK59" s="13"/>
       <c r="BL59" s="11"/>
       <c r="BM59" s="11"/>
       <c r="BN59" s="11"/>
       <c r="BO59" s="11"/>
       <c r="BP59" s="11"/>
-      <c r="BQ59" s="61"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BQ59" s="59"/>
+      <c r="BR59" s="11"/>
       <c r="BS59" s="11"/>
-      <c r="BT59" s="14"/>
+      <c r="BT59" s="11"/>
       <c r="BU59" s="11"/>
-      <c r="BV59" s="13"/>
+      <c r="BV59" s="60" t="s">
+        <v>25</v>
+      </c>
       <c r="BW59" s="13"/>
       <c r="BX59" s="11"/>
       <c r="BY59" s="11"/>
       <c r="BZ59" s="11"/>
       <c r="CA59" s="11"/>
       <c r="CB59" s="11"/>
-      <c r="CC59" s="61"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CC59" s="59"/>
+      <c r="CD59" s="11"/>
       <c r="CE59" s="11"/>
-      <c r="CF59" s="14"/>
+      <c r="CF59" s="11"/>
       <c r="CG59" s="11"/>
-      <c r="CH59" s="59"/>
-[...71 lines deleted...]
-      <c r="ER59" s="11"/>
+      <c r="CH59" s="57"/>
+      <c r="CI59" s="57" t="s">
+        <v>26</v>
+      </c>
+      <c r="CJ59" s="57"/>
+      <c r="CK59" s="57"/>
+      <c r="CL59" s="57"/>
+      <c r="CM59" s="57"/>
+      <c r="CN59" s="57"/>
+      <c r="CO59" s="57"/>
+      <c r="CP59" s="57"/>
+      <c r="CQ59" s="57"/>
+      <c r="CR59" s="57"/>
+      <c r="CS59" s="57"/>
+      <c r="CT59" s="57"/>
+      <c r="CU59" s="57"/>
+      <c r="CV59" s="57"/>
+      <c r="CW59" s="57"/>
+      <c r="CX59" s="57"/>
+      <c r="CY59" s="57"/>
+      <c r="CZ59" s="58"/>
+      <c r="DA59" s="58"/>
+      <c r="DB59" s="57"/>
+      <c r="DC59" s="57"/>
+      <c r="DD59" s="57"/>
+      <c r="DE59" s="57"/>
+      <c r="DF59" s="57"/>
+      <c r="DG59" s="57"/>
+      <c r="DH59" s="57"/>
+      <c r="DI59" s="57"/>
+      <c r="DJ59" s="57"/>
+      <c r="DK59" s="57"/>
+      <c r="DL59" s="57"/>
+      <c r="DM59" s="57"/>
+      <c r="DN59" s="57"/>
+      <c r="DO59" s="57"/>
+      <c r="DP59" s="57"/>
+      <c r="DQ59" s="57"/>
+      <c r="DR59" s="57"/>
+      <c r="DS59" s="57"/>
+      <c r="DT59" s="57"/>
+      <c r="DU59" s="57"/>
+      <c r="DV59" s="57"/>
+      <c r="DW59" s="57"/>
+      <c r="DX59" s="61"/>
+      <c r="DY59" s="61"/>
+      <c r="DZ59" s="57"/>
+      <c r="EA59" s="57"/>
+      <c r="EB59" s="57"/>
+      <c r="EC59" s="57"/>
+      <c r="ED59" s="57"/>
+      <c r="EE59" s="57"/>
+      <c r="EF59" s="57"/>
+      <c r="EG59" s="57"/>
+      <c r="EH59" s="57"/>
+      <c r="EI59" s="57"/>
+      <c r="EJ59" s="58"/>
+      <c r="EK59" s="58"/>
+      <c r="EL59" s="57"/>
+      <c r="EM59" s="57"/>
+      <c r="EN59" s="57"/>
+      <c r="EO59" s="57"/>
+      <c r="EP59" s="63"/>
+      <c r="EQ59" s="62"/>
+      <c r="ER59" s="62"/>
       <c r="ES59" s="11"/>
       <c r="ET59" s="11"/>
       <c r="EU59" s="11"/>
       <c r="EV59" s="11"/>
-      <c r="EW59" s="59"/>
-[...4 lines deleted...]
-      </c>
+      <c r="EW59" s="11"/>
+      <c r="EX59" s="11"/>
+      <c r="EY59" s="11"/>
+      <c r="EZ59" s="11"/>
       <c r="FA59" s="11"/>
-      <c r="FB59" s="77"/>
-[...40 lines deleted...]
-      <c r="GK59" s="129"/>
+      <c r="FB59" s="11"/>
+      <c r="FC59" s="8"/>
+      <c r="FD59" s="8"/>
+      <c r="FE59" s="8"/>
+      <c r="FF59" s="8"/>
+      <c r="FG59" s="8"/>
+      <c r="FH59" s="8"/>
+      <c r="FI59" s="8"/>
+      <c r="FJ59" s="8"/>
+      <c r="FK59" s="8"/>
+      <c r="FL59" s="8"/>
+      <c r="FM59" s="8"/>
+      <c r="FN59" s="8"/>
+      <c r="FO59" s="8"/>
+      <c r="FP59" s="8"/>
+      <c r="FQ59" s="9"/>
+      <c r="FR59" s="8"/>
+      <c r="FS59" s="8"/>
+      <c r="FT59" s="8"/>
+      <c r="FU59" s="8"/>
+      <c r="FV59" s="8"/>
+      <c r="FW59" s="8"/>
+      <c r="FX59" s="8"/>
+      <c r="FY59" s="8"/>
+      <c r="FZ59" s="8"/>
+      <c r="GA59" s="8"/>
+      <c r="GB59" s="8"/>
+      <c r="GC59" s="8"/>
+      <c r="GD59" s="8"/>
+      <c r="GE59" s="8"/>
+      <c r="GF59" s="8"/>
+      <c r="GG59" s="8"/>
+      <c r="GH59" s="8"/>
+      <c r="GI59" s="8"/>
+      <c r="GJ59" s="8"/>
+      <c r="GK59" s="8"/>
       <c r="GL59" s="8"/>
     </row>
-    <row r="60" spans="1:194" ht="20.25" customHeight="1" thickBot="1">
-[...224 lines deleted...]
-      <c r="GK60" s="127"/>
+    <row r="60" spans="1:194">
+      <c r="A60" s="11"/>
+      <c r="B60" s="13"/>
+      <c r="C60" s="13"/>
+      <c r="D60" s="11"/>
+      <c r="E60" s="11"/>
+      <c r="F60" s="11"/>
+      <c r="G60" s="11"/>
+      <c r="H60" s="11"/>
+      <c r="I60" s="59"/>
+      <c r="J60" s="11"/>
+      <c r="K60" s="11"/>
+      <c r="L60" s="11"/>
+      <c r="M60" s="11"/>
+      <c r="N60" s="13"/>
+      <c r="O60" s="13"/>
+      <c r="P60" s="11"/>
+      <c r="Q60" s="11"/>
+      <c r="R60" s="11"/>
+      <c r="S60" s="11"/>
+      <c r="T60" s="11"/>
+      <c r="U60" s="59"/>
+      <c r="V60" s="11"/>
+      <c r="W60" s="11"/>
+      <c r="X60" s="11"/>
+      <c r="Y60" s="11"/>
+      <c r="Z60" s="13"/>
+      <c r="AA60" s="13"/>
+      <c r="AB60" s="11"/>
+      <c r="AC60" s="11"/>
+      <c r="AD60" s="11"/>
+      <c r="AE60" s="11"/>
+      <c r="AF60" s="11"/>
+      <c r="AG60" s="59"/>
+      <c r="AH60" s="11"/>
+      <c r="AI60" s="11"/>
+      <c r="AJ60" s="11"/>
+      <c r="AK60" s="11"/>
+      <c r="AL60" s="13"/>
+      <c r="AM60" s="13"/>
+      <c r="AN60" s="11"/>
+      <c r="AO60" s="11"/>
+      <c r="AP60" s="11"/>
+      <c r="AQ60" s="11"/>
+      <c r="AR60" s="11"/>
+      <c r="AS60" s="59"/>
+      <c r="AT60" s="11"/>
+      <c r="AU60" s="11"/>
+      <c r="AV60" s="11"/>
+      <c r="AW60" s="11"/>
+      <c r="AX60" s="13"/>
+      <c r="AY60" s="13"/>
+      <c r="AZ60" s="11"/>
+      <c r="BA60" s="11"/>
+      <c r="BB60" s="11"/>
+      <c r="BC60" s="11"/>
+      <c r="BD60" s="11"/>
+      <c r="BE60" s="59"/>
+      <c r="BF60" s="11"/>
+      <c r="BG60" s="11"/>
+      <c r="BH60" s="11"/>
+      <c r="BI60" s="11"/>
+      <c r="BJ60" s="13"/>
+      <c r="BK60" s="13"/>
+      <c r="BL60" s="11"/>
+      <c r="BM60" s="11"/>
+      <c r="BN60" s="11"/>
+      <c r="BO60" s="11"/>
+      <c r="BP60" s="11"/>
+      <c r="BQ60" s="59"/>
+      <c r="BR60" s="11"/>
+      <c r="BS60" s="11"/>
+      <c r="BT60" s="11"/>
+      <c r="BU60" s="11"/>
+      <c r="BV60" s="13"/>
+      <c r="BW60" s="13"/>
+      <c r="BX60" s="11"/>
+      <c r="BY60" s="11"/>
+      <c r="BZ60" s="11"/>
+      <c r="CA60" s="11"/>
+      <c r="CB60" s="11"/>
+      <c r="CC60" s="59"/>
+      <c r="CD60" s="11"/>
+      <c r="CE60" s="11"/>
+      <c r="CF60" s="11"/>
+      <c r="CG60" s="11"/>
+      <c r="CH60" s="57"/>
+      <c r="CI60" s="57"/>
+      <c r="CJ60" s="57"/>
+      <c r="CK60" s="57"/>
+      <c r="CL60" s="57"/>
+      <c r="CM60" s="57"/>
+      <c r="CN60" s="57"/>
+      <c r="CO60" s="57"/>
+      <c r="CP60" s="57"/>
+      <c r="CQ60" s="57"/>
+      <c r="CR60" s="57"/>
+      <c r="CS60" s="57"/>
+      <c r="CT60" s="57"/>
+      <c r="CU60" s="57"/>
+      <c r="CV60" s="57"/>
+      <c r="CW60" s="57"/>
+      <c r="CX60" s="57"/>
+      <c r="CY60" s="58"/>
+      <c r="CZ60" s="58"/>
+      <c r="DA60" s="58"/>
+      <c r="DB60" s="57"/>
+      <c r="DC60" s="57"/>
+      <c r="DD60" s="57"/>
+      <c r="DE60" s="57"/>
+      <c r="DF60" s="57"/>
+      <c r="DG60" s="57"/>
+      <c r="DH60" s="57"/>
+      <c r="DI60" s="57"/>
+      <c r="DJ60" s="57"/>
+      <c r="DK60" s="57"/>
+      <c r="DL60" s="57"/>
+      <c r="DM60" s="57"/>
+      <c r="DN60" s="57"/>
+      <c r="DO60" s="57"/>
+      <c r="DP60" s="57"/>
+      <c r="DQ60" s="57"/>
+      <c r="DR60" s="57"/>
+      <c r="DS60" s="57"/>
+      <c r="DT60" s="57"/>
+      <c r="DU60" s="57"/>
+      <c r="DV60" s="57"/>
+      <c r="DW60" s="57"/>
+      <c r="DX60" s="61"/>
+      <c r="DY60" s="61"/>
+      <c r="DZ60" s="57"/>
+      <c r="EA60" s="57"/>
+      <c r="EB60" s="57"/>
+      <c r="EC60" s="57"/>
+      <c r="ED60" s="57"/>
+      <c r="EE60" s="57"/>
+      <c r="EF60" s="57"/>
+      <c r="EG60" s="57"/>
+      <c r="EH60" s="57"/>
+      <c r="EI60" s="57"/>
+      <c r="EJ60" s="58"/>
+      <c r="EK60" s="58"/>
+      <c r="EL60" s="57"/>
+      <c r="EM60" s="57"/>
+      <c r="EN60" s="57"/>
+      <c r="EO60" s="57"/>
+      <c r="EP60" s="62"/>
+      <c r="EQ60" s="62"/>
+      <c r="ER60" s="62"/>
+      <c r="ES60" s="11"/>
+      <c r="ET60" s="11"/>
+      <c r="EU60" s="11"/>
+      <c r="EV60" s="11"/>
+      <c r="EW60" s="11"/>
+      <c r="EX60" s="11"/>
+      <c r="EY60" s="11"/>
+      <c r="EZ60" s="11"/>
+      <c r="FA60" s="11"/>
+      <c r="FB60" s="11"/>
+      <c r="FC60" s="8"/>
+      <c r="FD60" s="8"/>
+      <c r="FE60" s="8"/>
+      <c r="FF60" s="8"/>
+      <c r="FG60" s="8"/>
+      <c r="FH60" s="8"/>
+      <c r="FI60" s="8"/>
+      <c r="FJ60" s="8"/>
+      <c r="FK60" s="8"/>
+      <c r="FL60" s="8"/>
+      <c r="FM60" s="8"/>
+      <c r="FN60" s="8"/>
+      <c r="FO60" s="8"/>
+      <c r="FP60" s="8"/>
+      <c r="FQ60" s="8"/>
+      <c r="FR60" s="8"/>
+      <c r="FS60" s="8"/>
+      <c r="FT60" s="8"/>
+      <c r="FU60" s="8"/>
+      <c r="FV60" s="8"/>
+      <c r="FW60" s="8"/>
+      <c r="FX60" s="8"/>
+      <c r="FY60" s="8"/>
+      <c r="FZ60" s="8"/>
+      <c r="GA60" s="8"/>
+      <c r="GB60" s="8"/>
+      <c r="GC60" s="8"/>
+      <c r="GD60" s="8"/>
+      <c r="GE60" s="8"/>
+      <c r="GF60" s="8"/>
+      <c r="GG60" s="8"/>
+      <c r="GH60" s="8"/>
+      <c r="GI60" s="8"/>
+      <c r="GJ60" s="8"/>
+      <c r="GK60" s="8"/>
       <c r="GL60" s="8"/>
     </row>
-    <row r="61" spans="1:194" ht="34.5" customHeight="1" thickBot="1">
-[...576 lines deleted...]
-      </c>
+    <row r="61" spans="1:194">
+      <c r="A61" s="11"/>
+      <c r="B61" s="13"/>
+      <c r="C61" s="11"/>
+      <c r="D61" s="11"/>
+      <c r="E61" s="11"/>
+      <c r="F61" s="57" t="s">
+        <v>38</v>
+      </c>
+      <c r="G61" s="57"/>
+      <c r="H61" s="57"/>
+      <c r="I61" s="57"/>
+      <c r="J61" s="57"/>
+      <c r="K61" s="57"/>
+      <c r="L61" s="57"/>
+      <c r="M61" s="57"/>
+      <c r="N61" s="57"/>
+      <c r="O61" s="57"/>
+      <c r="P61" s="57"/>
+      <c r="Q61" s="57"/>
+      <c r="R61" s="57"/>
+      <c r="S61" s="57"/>
+      <c r="T61" s="57"/>
+      <c r="U61" s="57"/>
+      <c r="V61" s="57"/>
+      <c r="W61" s="58"/>
+      <c r="X61" s="58"/>
+      <c r="Y61" s="57"/>
+      <c r="Z61" s="57"/>
+      <c r="AA61" s="57"/>
+      <c r="AB61" s="11"/>
+      <c r="AC61" s="11"/>
+      <c r="AD61" s="11"/>
+      <c r="AE61" s="11"/>
+      <c r="AF61" s="11"/>
+      <c r="AG61" s="59"/>
+      <c r="AH61" s="11"/>
+      <c r="AI61" s="11"/>
+      <c r="AJ61" s="11"/>
+      <c r="AK61" s="11"/>
+      <c r="AL61" s="13"/>
+      <c r="AM61" s="13"/>
+      <c r="AN61" s="11"/>
+      <c r="AO61" s="11"/>
+      <c r="AP61" s="11"/>
+      <c r="AQ61" s="11"/>
+      <c r="AR61" s="11"/>
+      <c r="AS61" s="59"/>
+      <c r="AT61" s="11"/>
+      <c r="AU61" s="11"/>
+      <c r="AV61" s="11"/>
+      <c r="AW61" s="11"/>
+      <c r="AX61" s="13"/>
+      <c r="AY61" s="13"/>
+      <c r="AZ61" s="11"/>
+      <c r="BA61" s="11"/>
+      <c r="BB61" s="11"/>
+      <c r="BC61" s="11"/>
+      <c r="BD61" s="11"/>
+      <c r="BE61" s="59"/>
+      <c r="BF61" s="11"/>
+      <c r="BG61" s="11"/>
+      <c r="BH61" s="11"/>
+      <c r="BI61" s="11"/>
+      <c r="BJ61" s="13"/>
+      <c r="BK61" s="13"/>
+      <c r="BL61" s="11"/>
+      <c r="BM61" s="11"/>
+      <c r="BN61" s="11"/>
+      <c r="BO61" s="11"/>
+      <c r="BP61" s="11"/>
+      <c r="BQ61" s="59"/>
+      <c r="BR61" s="11"/>
+      <c r="BS61" s="11"/>
+      <c r="BT61" s="11"/>
+      <c r="BU61" s="11"/>
+      <c r="BV61" s="60" t="s">
+        <v>25</v>
+      </c>
+      <c r="BW61" s="13"/>
+      <c r="BX61" s="11"/>
+      <c r="BY61" s="11"/>
+      <c r="BZ61" s="11"/>
+      <c r="CA61" s="11"/>
+      <c r="CB61" s="11"/>
+      <c r="CC61" s="59"/>
+      <c r="CD61" s="11"/>
+      <c r="CE61" s="11"/>
+      <c r="CF61" s="11"/>
+      <c r="CG61" s="11"/>
+      <c r="CH61" s="57"/>
+      <c r="CI61" s="57"/>
+      <c r="CJ61" s="57"/>
+      <c r="CK61" s="57"/>
+      <c r="CL61" s="57"/>
+      <c r="CM61" s="57"/>
+      <c r="CN61" s="57"/>
+      <c r="CO61" s="57"/>
+      <c r="CP61" s="57"/>
+      <c r="CQ61" s="57"/>
+      <c r="CR61" s="57"/>
+      <c r="CS61" s="57"/>
+      <c r="CT61" s="57"/>
+      <c r="CU61" s="57"/>
+      <c r="CV61" s="57"/>
+      <c r="CW61" s="57"/>
+      <c r="CX61" s="57"/>
+      <c r="CY61" s="57"/>
+      <c r="CZ61" s="58"/>
+      <c r="DA61" s="58"/>
+      <c r="DB61" s="57"/>
+      <c r="DC61" s="57"/>
+      <c r="DD61" s="57"/>
+      <c r="DE61" s="57"/>
+      <c r="DF61" s="57"/>
+      <c r="DG61" s="57"/>
+      <c r="DH61" s="57"/>
+      <c r="DI61" s="57"/>
+      <c r="DJ61" s="57"/>
+      <c r="DK61" s="57"/>
+      <c r="DL61" s="57"/>
+      <c r="DM61" s="57"/>
+      <c r="DN61" s="57"/>
+      <c r="DO61" s="57"/>
+      <c r="DP61" s="57"/>
+      <c r="DQ61" s="57"/>
+      <c r="DR61" s="57"/>
+      <c r="DS61" s="57"/>
+      <c r="DT61" s="57"/>
+      <c r="DU61" s="57"/>
+      <c r="DV61" s="57"/>
+      <c r="DW61" s="57"/>
+      <c r="DX61" s="61"/>
+      <c r="DY61" s="61"/>
+      <c r="DZ61" s="57"/>
+      <c r="EA61" s="57"/>
+      <c r="EB61" s="57"/>
+      <c r="EC61" s="57"/>
+      <c r="ED61" s="57"/>
+      <c r="EE61" s="57"/>
+      <c r="EF61" s="57"/>
+      <c r="EG61" s="57"/>
+      <c r="EH61" s="11"/>
+      <c r="EI61" s="11"/>
+      <c r="EJ61" s="11"/>
+      <c r="EK61" s="11"/>
+      <c r="EL61" s="11"/>
+      <c r="EM61" s="11"/>
+      <c r="EN61" s="11"/>
+      <c r="EO61" s="11"/>
+      <c r="EP61" s="11"/>
+      <c r="EQ61" s="11"/>
+      <c r="ER61" s="11"/>
+      <c r="ES61" s="11"/>
+      <c r="ET61" s="11"/>
+      <c r="EU61" s="11"/>
+      <c r="EV61" s="11"/>
+      <c r="EW61" s="11"/>
+      <c r="EX61" s="11"/>
+      <c r="EY61" s="11"/>
+      <c r="EZ61" s="11"/>
+      <c r="FA61" s="11"/>
+      <c r="FB61" s="11"/>
+      <c r="FC61" s="8"/>
+      <c r="FD61" s="8"/>
+      <c r="FE61" s="8"/>
+      <c r="FF61" s="8"/>
+      <c r="FG61" s="8"/>
+      <c r="FH61" s="8"/>
+      <c r="FI61" s="8"/>
+      <c r="FJ61" s="8"/>
+      <c r="FK61" s="8"/>
+      <c r="FL61" s="8"/>
+      <c r="FM61" s="8"/>
+      <c r="FN61" s="8"/>
+      <c r="FO61" s="8"/>
+      <c r="FP61" s="8"/>
+      <c r="FQ61" s="8"/>
+      <c r="FR61" s="8"/>
+      <c r="FS61" s="8"/>
+      <c r="FT61" s="8"/>
+      <c r="FU61" s="8"/>
+      <c r="FV61" s="8"/>
+      <c r="FW61" s="8"/>
+      <c r="FX61" s="8"/>
+      <c r="FY61" s="8"/>
+      <c r="FZ61" s="8"/>
+      <c r="GA61" s="8"/>
+      <c r="GB61" s="8"/>
+      <c r="GC61" s="8"/>
+      <c r="GD61" s="8"/>
+      <c r="GE61" s="8"/>
+      <c r="GF61" s="8"/>
+      <c r="GG61" s="8"/>
+      <c r="GH61" s="8"/>
+      <c r="GI61" s="8"/>
+      <c r="GJ61" s="8"/>
+      <c r="GK61" s="8"/>
       <c r="GL61" s="8"/>
     </row>
-    <row r="62" spans="1:194" s="3" customFormat="1">
-[...567 lines deleted...]
-      <c r="GL62" s="9"/>
+    <row r="62" spans="1:194">
+      <c r="A62" s="11"/>
+      <c r="B62" s="13"/>
+      <c r="C62" s="11"/>
+      <c r="D62" s="11"/>
+      <c r="E62" s="11"/>
+      <c r="F62" s="11"/>
+      <c r="G62" s="11"/>
+      <c r="H62" s="11"/>
+      <c r="I62" s="11"/>
+      <c r="J62" s="11"/>
+      <c r="K62" s="11"/>
+      <c r="L62" s="11"/>
+      <c r="M62" s="11"/>
+      <c r="N62" s="13"/>
+      <c r="O62" s="11"/>
+      <c r="P62" s="11"/>
+      <c r="Q62" s="11"/>
+      <c r="R62" s="11"/>
+      <c r="S62" s="11"/>
+      <c r="T62" s="11"/>
+      <c r="U62" s="11"/>
+      <c r="V62" s="11"/>
+      <c r="W62" s="11"/>
+      <c r="X62" s="11"/>
+      <c r="Y62" s="11"/>
+      <c r="Z62" s="13"/>
+      <c r="AA62" s="11"/>
+      <c r="AB62" s="11"/>
+      <c r="AC62" s="11"/>
+      <c r="AD62" s="11"/>
+      <c r="AE62" s="11"/>
+      <c r="AF62" s="11"/>
+      <c r="AG62" s="11"/>
+      <c r="AH62" s="11"/>
+      <c r="AI62" s="11"/>
+      <c r="AJ62" s="11"/>
+      <c r="AK62" s="11"/>
+      <c r="AL62" s="13"/>
+      <c r="AM62" s="11"/>
+      <c r="AN62" s="11"/>
+      <c r="AO62" s="11"/>
+      <c r="AP62" s="11"/>
+      <c r="AQ62" s="11"/>
+      <c r="AR62" s="11"/>
+      <c r="AS62" s="11"/>
+      <c r="AT62" s="11"/>
+      <c r="AU62" s="11"/>
+      <c r="AV62" s="11"/>
+      <c r="AW62" s="11"/>
+      <c r="AX62" s="13"/>
+      <c r="AY62" s="11"/>
+      <c r="AZ62" s="11"/>
+      <c r="BA62" s="11"/>
+      <c r="BB62" s="11"/>
+      <c r="BC62" s="11"/>
+      <c r="BD62" s="11"/>
+      <c r="BE62" s="11"/>
+      <c r="BF62" s="11"/>
+      <c r="BG62" s="11"/>
+      <c r="BH62" s="11"/>
+      <c r="BI62" s="11"/>
+      <c r="BJ62" s="13"/>
+      <c r="BK62" s="11"/>
+      <c r="BL62" s="11"/>
+      <c r="BM62" s="11"/>
+      <c r="BN62" s="11"/>
+      <c r="BO62" s="11"/>
+      <c r="BP62" s="11"/>
+      <c r="BQ62" s="11"/>
+      <c r="BR62" s="11"/>
+      <c r="BS62" s="11"/>
+      <c r="BT62" s="11"/>
+      <c r="BU62" s="11"/>
+      <c r="BV62" s="13"/>
+      <c r="BW62" s="11"/>
+      <c r="BX62" s="11"/>
+      <c r="BY62" s="11"/>
+      <c r="BZ62" s="11"/>
+      <c r="CA62" s="11"/>
+      <c r="CB62" s="11"/>
+      <c r="CC62" s="11"/>
+      <c r="CD62" s="11"/>
+      <c r="CE62" s="11"/>
+      <c r="CF62" s="11"/>
+      <c r="CG62" s="11"/>
+      <c r="CH62" s="11"/>
+      <c r="CI62" s="11"/>
+      <c r="CJ62" s="11"/>
+      <c r="CK62" s="11"/>
+      <c r="CL62" s="11"/>
+      <c r="CM62" s="11"/>
+      <c r="CN62" s="11"/>
+      <c r="CO62" s="11"/>
+      <c r="CP62" s="11"/>
+      <c r="CQ62" s="11"/>
+      <c r="CR62" s="11"/>
+      <c r="CS62" s="11"/>
+      <c r="CT62" s="11"/>
+      <c r="CU62" s="11"/>
+      <c r="CV62" s="11"/>
+      <c r="CW62" s="11"/>
+      <c r="CX62" s="11"/>
+      <c r="CY62" s="11"/>
+      <c r="CZ62" s="11"/>
+      <c r="DA62" s="11"/>
+      <c r="DB62" s="11"/>
+      <c r="DC62" s="11"/>
+      <c r="DD62" s="11"/>
+      <c r="DE62" s="11"/>
+      <c r="DF62" s="11"/>
+      <c r="DG62" s="11"/>
+      <c r="DH62" s="11"/>
+      <c r="DI62" s="11"/>
+      <c r="DJ62" s="11"/>
+      <c r="DK62" s="11"/>
+      <c r="DL62" s="11"/>
+      <c r="DM62" s="11"/>
+      <c r="DN62" s="11"/>
+      <c r="DO62" s="11"/>
+      <c r="DP62" s="11"/>
+      <c r="DQ62" s="11"/>
+      <c r="DR62" s="11"/>
+      <c r="DS62" s="11"/>
+      <c r="DT62" s="11"/>
+      <c r="DU62" s="11"/>
+      <c r="DV62" s="11"/>
+      <c r="DW62" s="11"/>
+      <c r="DX62" s="11"/>
+      <c r="DY62" s="11"/>
+      <c r="DZ62" s="11"/>
+      <c r="EA62" s="11"/>
+      <c r="EB62" s="11"/>
+      <c r="EC62" s="11"/>
+      <c r="ED62" s="11"/>
+      <c r="EE62" s="11"/>
+      <c r="EF62" s="11"/>
+      <c r="EG62" s="11"/>
+      <c r="EH62" s="11"/>
+      <c r="EI62" s="11"/>
+      <c r="EJ62" s="11"/>
+      <c r="EK62" s="11"/>
+      <c r="EL62" s="11"/>
+      <c r="EM62" s="11"/>
+      <c r="EN62" s="11"/>
+      <c r="EO62" s="11"/>
+      <c r="EP62" s="11"/>
+      <c r="EQ62" s="11"/>
+      <c r="ER62" s="11"/>
+      <c r="ES62" s="11"/>
+      <c r="ET62" s="11"/>
+      <c r="EU62" s="11"/>
+      <c r="EV62" s="11"/>
+      <c r="EW62" s="11"/>
+      <c r="EX62" s="11"/>
+      <c r="EY62" s="11"/>
+      <c r="EZ62" s="11"/>
+      <c r="FA62" s="11"/>
+      <c r="FB62" s="11"/>
+      <c r="FC62" s="8"/>
+      <c r="FD62" s="8"/>
+      <c r="FE62" s="8"/>
+      <c r="FF62" s="8"/>
+      <c r="FG62" s="8"/>
+      <c r="FH62" s="8"/>
+      <c r="FI62" s="8"/>
+      <c r="FJ62" s="8"/>
+      <c r="FK62" s="8"/>
+      <c r="FL62" s="8"/>
+      <c r="FM62" s="8"/>
+      <c r="FN62" s="8"/>
+      <c r="FO62" s="8"/>
+      <c r="FP62" s="8"/>
+      <c r="FQ62" s="8"/>
+      <c r="FR62" s="8"/>
+      <c r="FS62" s="8"/>
+      <c r="FT62" s="8"/>
+      <c r="FU62" s="8"/>
+      <c r="FV62" s="8"/>
+      <c r="FW62" s="8"/>
+      <c r="FX62" s="8"/>
+      <c r="FY62" s="8"/>
+      <c r="FZ62" s="8"/>
+      <c r="GA62" s="8"/>
+      <c r="GB62" s="8"/>
+      <c r="GC62" s="8"/>
+      <c r="GD62" s="8"/>
+      <c r="GE62" s="8"/>
+      <c r="GF62" s="8"/>
+      <c r="GG62" s="8"/>
+      <c r="GH62" s="8"/>
+      <c r="GI62" s="8"/>
+      <c r="GJ62" s="8"/>
+      <c r="GK62" s="8"/>
+      <c r="GL62" s="8"/>
     </row>
-    <row r="63" spans="1:194" s="3" customFormat="1">
-[...567 lines deleted...]
-      <c r="GL63" s="9"/>
+    <row r="63" spans="1:194">
+      <c r="A63" s="5"/>
+      <c r="B63" s="6"/>
+      <c r="C63" s="5"/>
+      <c r="D63" s="5"/>
+      <c r="E63" s="5"/>
+      <c r="F63" s="5"/>
+      <c r="G63" s="5"/>
+      <c r="H63" s="5"/>
+      <c r="I63" s="5"/>
+      <c r="J63" s="5"/>
+      <c r="K63" s="5"/>
+      <c r="L63" s="5"/>
+      <c r="M63" s="5"/>
+      <c r="N63" s="6"/>
+      <c r="O63" s="5"/>
+      <c r="P63" s="5"/>
+      <c r="Q63" s="5"/>
+      <c r="R63" s="5"/>
+      <c r="S63" s="5"/>
+      <c r="T63" s="5"/>
+      <c r="U63" s="5"/>
+      <c r="V63" s="5"/>
+      <c r="W63" s="5"/>
+      <c r="X63" s="5"/>
+      <c r="Y63" s="5"/>
+      <c r="Z63" s="6"/>
+      <c r="AA63" s="5"/>
+      <c r="AB63" s="5"/>
+      <c r="AC63" s="5"/>
+      <c r="AD63" s="5"/>
+      <c r="AE63" s="5"/>
+      <c r="AF63" s="5"/>
+      <c r="AG63" s="5"/>
+      <c r="AH63" s="5"/>
+      <c r="AI63" s="5"/>
+      <c r="AJ63" s="5"/>
+      <c r="AK63" s="5"/>
+      <c r="AL63" s="6"/>
+      <c r="AM63" s="5"/>
+      <c r="AN63" s="5"/>
+      <c r="AO63" s="5"/>
+      <c r="AP63" s="5"/>
+      <c r="AQ63" s="5"/>
+      <c r="AR63" s="5"/>
+      <c r="AS63" s="5"/>
+      <c r="AT63" s="5"/>
+      <c r="AU63" s="5"/>
+      <c r="AV63" s="5"/>
+      <c r="AW63" s="5"/>
+      <c r="AX63" s="6"/>
+      <c r="AY63" s="5"/>
+      <c r="AZ63" s="5"/>
+      <c r="BA63" s="5"/>
+      <c r="BB63" s="5"/>
+      <c r="BC63" s="5"/>
+      <c r="BD63" s="5"/>
+      <c r="BE63" s="5"/>
+      <c r="BF63" s="5"/>
+      <c r="BG63" s="5"/>
+      <c r="BH63" s="5"/>
+      <c r="BI63" s="5"/>
+      <c r="BJ63" s="6"/>
+      <c r="BK63" s="5"/>
+      <c r="BL63" s="5"/>
+      <c r="BM63" s="5"/>
+      <c r="BN63" s="5"/>
+      <c r="BO63" s="5"/>
+      <c r="BP63" s="5"/>
+      <c r="BQ63" s="5"/>
+      <c r="BR63" s="5"/>
+      <c r="BS63" s="5"/>
+      <c r="BT63" s="5"/>
+      <c r="BU63" s="5"/>
+      <c r="BV63" s="6"/>
+      <c r="BW63" s="5"/>
+      <c r="BX63" s="5"/>
+      <c r="BY63" s="5"/>
+      <c r="BZ63" s="5"/>
+      <c r="CA63" s="5"/>
+      <c r="CB63" s="5"/>
+      <c r="CC63" s="5"/>
+      <c r="CD63" s="5"/>
+      <c r="CE63" s="5"/>
+      <c r="CF63" s="5"/>
+      <c r="CG63" s="5"/>
+      <c r="CH63" s="5"/>
+      <c r="CI63" s="5"/>
+      <c r="CJ63" s="5"/>
+      <c r="CK63" s="5"/>
+      <c r="CL63" s="5"/>
+      <c r="CM63" s="5"/>
+      <c r="CN63" s="5"/>
+      <c r="CO63" s="5"/>
+      <c r="CP63" s="5"/>
+      <c r="CQ63" s="5"/>
+      <c r="CR63" s="5"/>
+      <c r="CS63" s="5"/>
+      <c r="CT63" s="5"/>
+      <c r="CU63" s="5"/>
+      <c r="CV63" s="5"/>
+      <c r="CW63" s="5"/>
+      <c r="CX63" s="5"/>
+      <c r="CY63" s="5"/>
+      <c r="CZ63" s="5"/>
+      <c r="DA63" s="5"/>
+      <c r="DB63" s="5"/>
+      <c r="DC63" s="5"/>
+      <c r="DD63" s="5"/>
+      <c r="DE63" s="5"/>
+      <c r="DF63" s="5"/>
+      <c r="DG63" s="5"/>
+      <c r="DH63" s="5"/>
+      <c r="DI63" s="5"/>
+      <c r="DJ63" s="5"/>
+      <c r="DK63" s="5"/>
+      <c r="DL63" s="5"/>
+      <c r="DM63" s="5"/>
+      <c r="DN63" s="5"/>
+      <c r="DO63" s="5"/>
+      <c r="DP63" s="5"/>
+      <c r="DQ63" s="5"/>
+      <c r="DR63" s="5"/>
+      <c r="DS63" s="5"/>
+      <c r="DT63" s="5"/>
+      <c r="DU63" s="5"/>
+      <c r="DV63" s="5"/>
+      <c r="DW63" s="5"/>
+      <c r="DX63" s="5"/>
+      <c r="DY63" s="5"/>
+      <c r="DZ63" s="5"/>
+      <c r="EA63" s="5"/>
+      <c r="EB63" s="5"/>
+      <c r="EC63" s="5"/>
+      <c r="ED63" s="5"/>
+      <c r="EE63" s="5"/>
+      <c r="EF63" s="5"/>
+      <c r="EG63" s="5"/>
+      <c r="EH63" s="5"/>
+      <c r="EI63" s="5"/>
+      <c r="EJ63" s="5"/>
+      <c r="EK63" s="5"/>
+      <c r="EL63" s="5"/>
+      <c r="EM63" s="5"/>
+      <c r="EN63" s="5"/>
+      <c r="EO63" s="5"/>
+      <c r="EP63" s="5"/>
+      <c r="EQ63" s="5"/>
+      <c r="ER63" s="5"/>
+      <c r="ES63" s="5"/>
+      <c r="ET63" s="5"/>
+      <c r="EU63" s="5"/>
+      <c r="EV63" s="5"/>
+      <c r="EW63" s="5"/>
+      <c r="EX63" s="5"/>
+      <c r="EY63" s="5"/>
+      <c r="EZ63" s="5"/>
+      <c r="FA63" s="5"/>
+      <c r="FB63" s="5"/>
     </row>
-    <row r="64" spans="1:194" s="3" customFormat="1">
-[...567 lines deleted...]
-      <c r="GL64" s="9"/>
+    <row r="64" spans="1:194">
+      <c r="A64" s="5"/>
+      <c r="B64" s="6"/>
+      <c r="C64" s="5"/>
+      <c r="D64" s="5"/>
+      <c r="E64" s="5"/>
+      <c r="F64" s="5"/>
+      <c r="G64" s="5"/>
+      <c r="H64" s="5"/>
+      <c r="I64" s="5"/>
+      <c r="J64" s="5"/>
+      <c r="K64" s="5"/>
+      <c r="L64" s="5"/>
+      <c r="M64" s="5"/>
+      <c r="N64" s="6"/>
+      <c r="O64" s="5"/>
+      <c r="P64" s="5"/>
+      <c r="Q64" s="5"/>
+      <c r="R64" s="5"/>
+      <c r="S64" s="5"/>
+      <c r="T64" s="5"/>
+      <c r="U64" s="5"/>
+      <c r="V64" s="5"/>
+      <c r="W64" s="5"/>
+      <c r="X64" s="5"/>
+      <c r="Y64" s="5"/>
+      <c r="Z64" s="6"/>
+      <c r="AA64" s="5"/>
+      <c r="AB64" s="5"/>
+      <c r="AC64" s="5"/>
+      <c r="AD64" s="5"/>
+      <c r="AE64" s="5"/>
+      <c r="AF64" s="5"/>
+      <c r="AG64" s="5"/>
+      <c r="AH64" s="5"/>
+      <c r="AI64" s="5"/>
+      <c r="AJ64" s="5"/>
+      <c r="AK64" s="5"/>
+      <c r="AL64" s="6"/>
+      <c r="AM64" s="5"/>
+      <c r="AN64" s="5"/>
+      <c r="AO64" s="5"/>
+      <c r="AP64" s="5"/>
+      <c r="AQ64" s="5"/>
+      <c r="AR64" s="5"/>
+      <c r="AS64" s="5"/>
+      <c r="AT64" s="5"/>
+      <c r="AU64" s="5"/>
+      <c r="AV64" s="5"/>
+      <c r="AW64" s="5"/>
+      <c r="AX64" s="6"/>
+      <c r="AY64" s="5"/>
+      <c r="AZ64" s="5"/>
+      <c r="BA64" s="5"/>
+      <c r="BB64" s="5"/>
+      <c r="BC64" s="5"/>
+      <c r="BD64" s="5"/>
+      <c r="BE64" s="5"/>
+      <c r="BF64" s="5"/>
+      <c r="BG64" s="5"/>
+      <c r="BH64" s="5"/>
+      <c r="BI64" s="5"/>
+      <c r="BJ64" s="6"/>
+      <c r="BK64" s="5"/>
+      <c r="BL64" s="5"/>
+      <c r="BM64" s="5"/>
+      <c r="BN64" s="5"/>
+      <c r="BO64" s="5"/>
+      <c r="BP64" s="5"/>
+      <c r="BQ64" s="5"/>
+      <c r="BR64" s="5"/>
+      <c r="BS64" s="5"/>
+      <c r="BT64" s="5"/>
+      <c r="BU64" s="5"/>
+      <c r="BV64" s="6"/>
+      <c r="BW64" s="5"/>
+      <c r="BX64" s="5"/>
+      <c r="BY64" s="5"/>
+      <c r="BZ64" s="5"/>
+      <c r="CA64" s="5"/>
+      <c r="CB64" s="5"/>
+      <c r="CC64" s="5"/>
+      <c r="CD64" s="5"/>
+      <c r="CE64" s="5"/>
+      <c r="CF64" s="5"/>
+      <c r="CG64" s="5"/>
+      <c r="CH64" s="7"/>
+      <c r="CI64" s="6"/>
+      <c r="CJ64" s="5"/>
+      <c r="CK64" s="5"/>
+      <c r="CL64" s="5"/>
+      <c r="CM64" s="5"/>
+      <c r="CN64" s="5"/>
+      <c r="CO64" s="5"/>
+      <c r="CP64" s="5"/>
+      <c r="CQ64" s="5"/>
+      <c r="CR64" s="5"/>
+      <c r="CS64" s="5"/>
+      <c r="CT64" s="7"/>
+      <c r="CU64" s="5"/>
+      <c r="CV64" s="5"/>
+      <c r="CW64" s="5"/>
+      <c r="CX64" s="5"/>
+      <c r="CY64" s="5"/>
+      <c r="CZ64" s="5"/>
+      <c r="DA64" s="5"/>
+      <c r="DB64" s="5"/>
+      <c r="DC64" s="5"/>
+      <c r="DD64" s="5"/>
+      <c r="DE64" s="5"/>
+      <c r="DF64" s="7"/>
+      <c r="DG64" s="5"/>
+      <c r="DH64" s="5"/>
+      <c r="DI64" s="5"/>
+      <c r="DJ64" s="5"/>
+      <c r="DK64" s="5"/>
+      <c r="DL64" s="5"/>
+      <c r="DM64" s="5"/>
+      <c r="DN64" s="5"/>
+      <c r="DO64" s="5"/>
+      <c r="DP64" s="5"/>
+      <c r="DQ64" s="5"/>
+      <c r="DR64" s="7"/>
+      <c r="DS64" s="5"/>
+      <c r="DT64" s="5"/>
+      <c r="DU64" s="5"/>
+      <c r="DV64" s="5"/>
+      <c r="DW64" s="5"/>
+      <c r="DX64" s="5"/>
+      <c r="DY64" s="5"/>
+      <c r="DZ64" s="5"/>
+      <c r="EA64" s="5"/>
+      <c r="EB64" s="5"/>
+      <c r="EC64" s="5"/>
+      <c r="ED64" s="5"/>
+      <c r="EE64" s="5"/>
+      <c r="EF64" s="5"/>
+      <c r="EG64" s="5"/>
+      <c r="EH64" s="5"/>
+      <c r="EI64" s="5"/>
+      <c r="EJ64" s="5"/>
+      <c r="EK64" s="5"/>
+      <c r="EL64" s="5"/>
+      <c r="EM64" s="5"/>
+      <c r="EN64" s="5"/>
+      <c r="EO64" s="5"/>
+      <c r="EP64" s="5"/>
+      <c r="EQ64" s="5"/>
+      <c r="ER64" s="5"/>
+      <c r="ES64" s="5"/>
+      <c r="ET64" s="5"/>
+      <c r="EU64" s="5"/>
+      <c r="EV64" s="5"/>
+      <c r="EW64" s="5"/>
+      <c r="EX64" s="5"/>
+      <c r="EY64" s="5"/>
+      <c r="EZ64" s="5"/>
+      <c r="FA64" s="5"/>
+      <c r="FB64" s="5"/>
     </row>
-    <row r="65" spans="1:194" s="3" customFormat="1">
-[...3725 lines deleted...]
-      <c r="FB74" s="5"/>
+    <row r="65" spans="1:158">
+      <c r="A65" s="5"/>
+      <c r="B65" s="6"/>
+      <c r="C65" s="5"/>
+      <c r="D65" s="5"/>
+      <c r="E65" s="5"/>
+      <c r="F65" s="5"/>
+      <c r="G65" s="5"/>
+      <c r="H65" s="5"/>
+      <c r="I65" s="5"/>
+      <c r="J65" s="5"/>
+      <c r="K65" s="5"/>
+      <c r="L65" s="5"/>
+      <c r="M65" s="5"/>
+      <c r="N65" s="6"/>
+      <c r="O65" s="5"/>
+      <c r="P65" s="5"/>
+      <c r="Q65" s="5"/>
+      <c r="R65" s="5"/>
+      <c r="S65" s="5"/>
+      <c r="T65" s="5"/>
+      <c r="U65" s="5"/>
+      <c r="V65" s="5"/>
+      <c r="W65" s="5"/>
+      <c r="X65" s="5"/>
+      <c r="Y65" s="5"/>
+      <c r="Z65" s="6"/>
+      <c r="AA65" s="5"/>
+      <c r="AB65" s="5"/>
+      <c r="AC65" s="5"/>
+      <c r="AD65" s="5"/>
+      <c r="AE65" s="5"/>
+      <c r="AF65" s="5"/>
+      <c r="AG65" s="5"/>
+      <c r="AH65" s="5"/>
+      <c r="AI65" s="5"/>
+      <c r="AJ65" s="5"/>
+      <c r="AK65" s="5"/>
+      <c r="AL65" s="6"/>
+      <c r="AM65" s="5"/>
+      <c r="AN65" s="5"/>
+      <c r="AO65" s="5"/>
+      <c r="AP65" s="5"/>
+      <c r="AQ65" s="5"/>
+      <c r="AR65" s="5"/>
+      <c r="AS65" s="5"/>
+      <c r="AT65" s="5"/>
+      <c r="AU65" s="5"/>
+      <c r="AV65" s="5"/>
+      <c r="AW65" s="5"/>
+      <c r="AX65" s="6"/>
+      <c r="AY65" s="5"/>
+      <c r="AZ65" s="5"/>
+      <c r="BA65" s="5"/>
+      <c r="BB65" s="5"/>
+      <c r="BC65" s="5"/>
+      <c r="BD65" s="5"/>
+      <c r="BE65" s="5"/>
+      <c r="BF65" s="5"/>
+      <c r="BG65" s="5"/>
+      <c r="BH65" s="5"/>
+      <c r="BI65" s="5"/>
+      <c r="BJ65" s="6"/>
+      <c r="BK65" s="5"/>
+      <c r="BL65" s="5"/>
+      <c r="BM65" s="5"/>
+      <c r="BN65" s="5"/>
+      <c r="BO65" s="5"/>
+      <c r="BP65" s="5"/>
+      <c r="BQ65" s="5"/>
+      <c r="BR65" s="5"/>
+      <c r="BS65" s="5"/>
+      <c r="BT65" s="5"/>
+      <c r="BU65" s="5"/>
+      <c r="BV65" s="6"/>
+      <c r="BW65" s="5"/>
+      <c r="BX65" s="5"/>
+      <c r="BY65" s="5"/>
+      <c r="BZ65" s="5"/>
+      <c r="CA65" s="5"/>
+      <c r="CB65" s="5"/>
+      <c r="CC65" s="5"/>
+      <c r="CD65" s="5"/>
+      <c r="CE65" s="5"/>
+      <c r="CF65" s="5"/>
+      <c r="CG65" s="5"/>
+      <c r="CH65" s="5"/>
+      <c r="CI65" s="5"/>
+      <c r="CJ65" s="5"/>
+      <c r="CK65" s="5"/>
+      <c r="CL65" s="5"/>
+      <c r="CM65" s="5"/>
+      <c r="CN65" s="5"/>
+      <c r="CO65" s="5"/>
+      <c r="CP65" s="5"/>
+      <c r="CQ65" s="5"/>
+      <c r="CR65" s="5"/>
+      <c r="CS65" s="5"/>
+      <c r="CT65" s="5"/>
+      <c r="CU65" s="5"/>
+      <c r="CV65" s="5"/>
+      <c r="CW65" s="5"/>
+      <c r="CX65" s="5"/>
+      <c r="CY65" s="5"/>
+      <c r="CZ65" s="5"/>
+      <c r="DA65" s="5"/>
+      <c r="DB65" s="5"/>
+      <c r="DC65" s="5"/>
+      <c r="DD65" s="5"/>
+      <c r="DE65" s="5"/>
+      <c r="DF65" s="5"/>
+      <c r="DG65" s="5"/>
+      <c r="DH65" s="5"/>
+      <c r="DI65" s="5"/>
+      <c r="DJ65" s="5"/>
+      <c r="DK65" s="5"/>
+      <c r="DL65" s="5"/>
+      <c r="DM65" s="5"/>
+      <c r="DN65" s="5"/>
+      <c r="DO65" s="5"/>
+      <c r="DP65" s="5"/>
+      <c r="DQ65" s="5"/>
+      <c r="DR65" s="5"/>
+      <c r="DS65" s="5"/>
+      <c r="DT65" s="5"/>
+      <c r="DU65" s="5"/>
+      <c r="DV65" s="5"/>
+      <c r="DW65" s="5"/>
+      <c r="DX65" s="5"/>
+      <c r="DY65" s="5"/>
+      <c r="DZ65" s="5"/>
+      <c r="EA65" s="5"/>
+      <c r="EB65" s="5"/>
+      <c r="EC65" s="5"/>
+      <c r="ED65" s="5"/>
+      <c r="EE65" s="5"/>
+      <c r="EF65" s="5"/>
+      <c r="EG65" s="5"/>
+      <c r="EH65" s="5"/>
+      <c r="EI65" s="5"/>
+      <c r="EJ65" s="5"/>
+      <c r="EK65" s="5"/>
+      <c r="EL65" s="5"/>
+      <c r="EM65" s="5"/>
+      <c r="EN65" s="5"/>
+      <c r="EO65" s="5"/>
+      <c r="EP65" s="5"/>
+      <c r="EQ65" s="5"/>
+      <c r="ER65" s="5"/>
+      <c r="ES65" s="5"/>
+      <c r="ET65" s="5"/>
+      <c r="EU65" s="5"/>
+      <c r="EV65" s="5"/>
+      <c r="EW65" s="5"/>
+      <c r="EX65" s="5"/>
+      <c r="EY65" s="5"/>
+      <c r="EZ65" s="5"/>
+      <c r="FA65" s="5"/>
+      <c r="FB65" s="5"/>
     </row>
   </sheetData>
-  <mergeCells count="106">
-[...33 lines deleted...]
-    <mergeCell ref="N32:Y32"/>
+  <mergeCells count="84">
+    <mergeCell ref="EP2:GL2"/>
+    <mergeCell ref="EP18:GL18"/>
+    <mergeCell ref="EP32:GL32"/>
+    <mergeCell ref="EP46:GL46"/>
+    <mergeCell ref="FB4:FM4"/>
+    <mergeCell ref="FB20:FM20"/>
+    <mergeCell ref="FB34:FM34"/>
+    <mergeCell ref="EP34:FA34"/>
+    <mergeCell ref="GG3:GK3"/>
+    <mergeCell ref="FZ4:GK4"/>
+    <mergeCell ref="GG19:GK19"/>
+    <mergeCell ref="FZ20:GK20"/>
+    <mergeCell ref="GG33:GK33"/>
+    <mergeCell ref="FB48:FM48"/>
+    <mergeCell ref="FU3:FY3"/>
+    <mergeCell ref="FU19:FY19"/>
+    <mergeCell ref="FN20:FY20"/>
+    <mergeCell ref="FU33:FY33"/>
+    <mergeCell ref="FN34:FY34"/>
+    <mergeCell ref="FU47:FY47"/>
+    <mergeCell ref="FN48:FY48"/>
+    <mergeCell ref="EP48:FA48"/>
+    <mergeCell ref="FZ34:GK34"/>
+    <mergeCell ref="GG47:GK47"/>
+    <mergeCell ref="FZ48:GK48"/>
+    <mergeCell ref="A20:A21"/>
+    <mergeCell ref="AX48:BI48"/>
+    <mergeCell ref="BJ48:BU48"/>
+    <mergeCell ref="A48:A49"/>
+    <mergeCell ref="A34:A35"/>
+    <mergeCell ref="AL48:AW48"/>
+    <mergeCell ref="BV48:CG48"/>
+    <mergeCell ref="B20:M20"/>
+    <mergeCell ref="N20:Y20"/>
+    <mergeCell ref="Z20:AK20"/>
+    <mergeCell ref="AL20:AW20"/>
+    <mergeCell ref="B34:M34"/>
+    <mergeCell ref="Z48:AK48"/>
+    <mergeCell ref="DF34:DQ34"/>
+    <mergeCell ref="DR34:EC34"/>
+    <mergeCell ref="Z34:AK34"/>
+    <mergeCell ref="AL34:AW34"/>
+    <mergeCell ref="AX34:BI34"/>
+    <mergeCell ref="BJ34:BU34"/>
+    <mergeCell ref="CH48:CS48"/>
+    <mergeCell ref="BV34:CG34"/>
+    <mergeCell ref="BV32:DR32"/>
+    <mergeCell ref="N34:Y34"/>
     <mergeCell ref="AX4:BI4"/>
-    <mergeCell ref="AX19:BI19"/>
+    <mergeCell ref="AX20:BI20"/>
+    <mergeCell ref="BV20:CG20"/>
+    <mergeCell ref="BJ4:BU4"/>
+    <mergeCell ref="BJ20:BU20"/>
+    <mergeCell ref="CH20:CS20"/>
+    <mergeCell ref="CT20:DE20"/>
+    <mergeCell ref="DF20:DQ20"/>
+    <mergeCell ref="BV18:DR18"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="BV2:DR2"/>
     <mergeCell ref="CH4:CS4"/>
     <mergeCell ref="CT4:DE4"/>
     <mergeCell ref="DF4:DQ4"/>
     <mergeCell ref="DR4:EC4"/>
     <mergeCell ref="BV4:CG4"/>
-    <mergeCell ref="BV19:CG19"/>
-[...57 lines deleted...]
-    <mergeCell ref="GG31:GK31"/>
+    <mergeCell ref="B48:M48"/>
+    <mergeCell ref="N48:Y48"/>
+    <mergeCell ref="DF48:DQ48"/>
+    <mergeCell ref="FN4:FY4"/>
+    <mergeCell ref="CH34:CS34"/>
+    <mergeCell ref="CT34:DE34"/>
+    <mergeCell ref="DR48:EC48"/>
+    <mergeCell ref="ED48:EO48"/>
+    <mergeCell ref="DR20:EC20"/>
+    <mergeCell ref="ED20:EO20"/>
+    <mergeCell ref="ED34:EO34"/>
+    <mergeCell ref="EP4:FA4"/>
+    <mergeCell ref="EP20:FA20"/>
+    <mergeCell ref="ED4:EO4"/>
+    <mergeCell ref="CT48:DE48"/>
+    <mergeCell ref="BV46:DR46"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9AB73FB7-DDE0-4F92-B87A-B51A96A3554A}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9AB73FB7-DDE0-4F92-B87A-B51A96A3554A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>шаруашылық өнімдерінің жалпы шы</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>