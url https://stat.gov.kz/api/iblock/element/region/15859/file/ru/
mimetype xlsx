--- v4 (2026-08-11)
+++ v5 (2026-09-21)
@@ -4,64 +4,61 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="12105" yWindow="-15" windowWidth="11940" windowHeight="9465" tabRatio="838"/>
+    <workbookView xWindow="12105" yWindow="-15" windowWidth="11940" windowHeight="10095" tabRatio="838"/>
   </bookViews>
   <sheets>
     <sheet name="Валовый выпуск по периодам" sheetId="3" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="933" uniqueCount="47">
-[...2 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="935" uniqueCount="46">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
   <si>
     <t>январь-май</t>
   </si>
   <si>
     <t>январь-июнь</t>
   </si>
   <si>
     <t>январь-июль</t>
   </si>
   <si>
     <t>январь-август</t>
   </si>
   <si>
@@ -1924,51 +1921,51 @@
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="116">
+  <cellXfs count="118">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="13" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="13" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="13" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="13" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="13" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
@@ -2024,112 +2021,64 @@
     <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="166" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="15" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="15" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="15" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="15" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...37 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="13" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="5" xfId="986" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="5" xfId="154" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="5" xfId="257" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="5" xfId="261" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="5" xfId="275" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="5" xfId="279" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="5" xfId="292" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
@@ -2188,50 +2137,104 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="5" xfId="259" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="5" xfId="273" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="5" xfId="277" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="5" xfId="281" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="5" xfId="294" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="5" xfId="298" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="5" xfId="949" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="5" xfId="954" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1444">
     <cellStyle name="Денежный 2" xfId="1"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="2"/>
     <cellStyle name="Обычный 10 10" xfId="3"/>
     <cellStyle name="Обычный 10 11" xfId="4"/>
     <cellStyle name="Обычный 10 12" xfId="5"/>
     <cellStyle name="Обычный 10 13" xfId="6"/>
     <cellStyle name="Обычный 10 14" xfId="7"/>
     <cellStyle name="Обычный 10 15" xfId="8"/>
     <cellStyle name="Обычный 10 16" xfId="9"/>
     <cellStyle name="Обычный 10 17" xfId="10"/>
     <cellStyle name="Обычный 10 18" xfId="11"/>
     <cellStyle name="Обычный 10 19" xfId="12"/>
     <cellStyle name="Обычный 10 2" xfId="13"/>
     <cellStyle name="Обычный 10 2 2" xfId="14"/>
     <cellStyle name="Обычный 10 2 3" xfId="15"/>
     <cellStyle name="Обычный 10 2 4" xfId="16"/>
     <cellStyle name="Обычный 10 20" xfId="17"/>
     <cellStyle name="Обычный 10 21" xfId="18"/>
     <cellStyle name="Обычный 10 22" xfId="19"/>
     <cellStyle name="Обычный 10 23" xfId="20"/>
     <cellStyle name="Обычный 10 24" xfId="21"/>
@@ -3940,51 +3943,51 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:GK61"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="FO6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" activeCell="GD55" sqref="GD55"/>
+      <selection pane="bottomRight" activeCell="GI59" sqref="GI59"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="32.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="10.42578125" style="3" customWidth="1"/>
     <col min="3" max="9" width="10.42578125" style="1" customWidth="1"/>
     <col min="10" max="10" width="11.7109375" style="1" customWidth="1"/>
     <col min="11" max="11" width="11.28515625" style="1" customWidth="1"/>
     <col min="12" max="13" width="10.42578125" style="1" customWidth="1"/>
     <col min="14" max="14" width="10.42578125" style="3" customWidth="1"/>
     <col min="15" max="21" width="10.42578125" style="1" customWidth="1"/>
     <col min="22" max="22" width="11.7109375" style="1" customWidth="1"/>
     <col min="23" max="23" width="11.28515625" style="1" customWidth="1"/>
     <col min="24" max="25" width="10.42578125" style="1" customWidth="1"/>
     <col min="26" max="26" width="10.42578125" style="3" customWidth="1"/>
     <col min="27" max="33" width="10.42578125" style="1" customWidth="1"/>
     <col min="34" max="34" width="11.7109375" style="1" customWidth="1"/>
     <col min="35" max="35" width="11.28515625" style="1" customWidth="1"/>
     <col min="36" max="37" width="10.42578125" style="1" customWidth="1"/>
     <col min="38" max="38" width="10.42578125" style="3" customWidth="1"/>
     <col min="39" max="45" width="10.42578125" style="1" customWidth="1"/>
     <col min="46" max="46" width="11.7109375" style="1" customWidth="1"/>
     <col min="47" max="47" width="11.28515625" style="1" customWidth="1"/>
     <col min="48" max="49" width="10.42578125" style="1" customWidth="1"/>
@@ -4234,64 +4237,64 @@
       <c r="AW2" s="58"/>
       <c r="AX2" s="58"/>
       <c r="AY2" s="58"/>
       <c r="AZ2" s="58"/>
       <c r="BA2" s="58"/>
       <c r="BB2" s="58"/>
       <c r="BC2" s="58"/>
       <c r="BD2" s="58"/>
       <c r="BE2" s="58"/>
       <c r="BF2" s="58"/>
       <c r="BG2" s="58"/>
       <c r="BH2" s="58"/>
       <c r="BI2" s="58"/>
       <c r="BJ2" s="8"/>
       <c r="BK2" s="7"/>
       <c r="BL2" s="7"/>
       <c r="BM2" s="7"/>
       <c r="BN2" s="7"/>
       <c r="BO2" s="7"/>
       <c r="BP2" s="7"/>
       <c r="BQ2" s="7"/>
       <c r="BR2" s="7"/>
       <c r="BS2" s="7"/>
       <c r="BT2" s="7"/>
       <c r="BU2" s="7"/>
-      <c r="BV2" s="62" t="s">
-[...12 lines deleted...]
-      <c r="CG2" s="62"/>
+      <c r="BV2" s="108" t="s">
+        <v>37</v>
+      </c>
+      <c r="BW2" s="108"/>
+      <c r="BX2" s="108"/>
+      <c r="BY2" s="108"/>
+      <c r="BZ2" s="108"/>
+      <c r="CA2" s="108"/>
+      <c r="CB2" s="108"/>
+      <c r="CC2" s="108"/>
+      <c r="CD2" s="108"/>
+      <c r="CE2" s="108"/>
+      <c r="CF2" s="108"/>
+      <c r="CG2" s="108"/>
       <c r="CH2" s="7"/>
       <c r="CI2" s="7"/>
       <c r="CJ2" s="7"/>
       <c r="CK2" s="7"/>
       <c r="CL2" s="7"/>
       <c r="CM2" s="7"/>
       <c r="CN2" s="7"/>
       <c r="CO2" s="7"/>
       <c r="CP2" s="7"/>
       <c r="CQ2" s="7"/>
       <c r="CR2" s="7"/>
       <c r="CS2" s="7"/>
       <c r="CT2" s="7"/>
       <c r="CU2" s="7"/>
       <c r="CV2" s="7"/>
       <c r="CW2" s="7"/>
       <c r="CX2" s="7"/>
       <c r="CY2" s="7"/>
       <c r="CZ2" s="7"/>
       <c r="DA2" s="7"/>
       <c r="DB2" s="7"/>
       <c r="DC2" s="7"/>
       <c r="DD2" s="7"/>
       <c r="DE2" s="7"/>
       <c r="DF2" s="7"/>
@@ -4301,1128 +4304,1130 @@
       <c r="DJ2" s="7"/>
       <c r="DK2" s="7"/>
       <c r="DL2" s="7"/>
       <c r="DM2" s="7"/>
       <c r="DN2" s="7"/>
       <c r="DO2" s="7"/>
       <c r="DP2" s="7"/>
       <c r="DQ2" s="7"/>
       <c r="DR2" s="7"/>
       <c r="DS2" s="7"/>
       <c r="DT2" s="7"/>
       <c r="DU2" s="7"/>
       <c r="DV2" s="7"/>
       <c r="DW2" s="7"/>
       <c r="DX2" s="7"/>
       <c r="DY2" s="7"/>
       <c r="DZ2" s="7"/>
       <c r="EA2" s="7"/>
       <c r="EB2" s="7"/>
       <c r="EC2" s="7"/>
       <c r="ED2" s="7"/>
       <c r="EE2" s="7"/>
       <c r="EF2" s="7"/>
       <c r="EG2" s="7"/>
       <c r="EH2" s="7"/>
-      <c r="EI2" s="64" t="s">
-[...12 lines deleted...]
-      <c r="ET2" s="64"/>
+      <c r="EI2" s="111" t="s">
+        <v>37</v>
+      </c>
+      <c r="EJ2" s="111"/>
+      <c r="EK2" s="111"/>
+      <c r="EL2" s="111"/>
+      <c r="EM2" s="111"/>
+      <c r="EN2" s="111"/>
+      <c r="EO2" s="111"/>
+      <c r="EP2" s="111"/>
+      <c r="EQ2" s="111"/>
+      <c r="ER2" s="111"/>
+      <c r="ES2" s="111"/>
+      <c r="ET2" s="111"/>
       <c r="EU2" s="7"/>
       <c r="EV2" s="7"/>
       <c r="EW2" s="7"/>
       <c r="EX2" s="7"/>
       <c r="EY2" s="7"/>
       <c r="EZ2" s="7"/>
       <c r="FA2" s="7"/>
       <c r="FB2" s="7"/>
       <c r="FC2" s="7"/>
       <c r="FD2" s="7"/>
       <c r="FE2" s="10"/>
       <c r="FF2" s="10"/>
       <c r="FG2" s="10"/>
       <c r="FH2" s="10"/>
       <c r="FI2" s="10"/>
-      <c r="FJ2" s="64" t="s">
-[...12 lines deleted...]
-      <c r="FU2" s="64"/>
+      <c r="FJ2" s="111" t="s">
+        <v>37</v>
+      </c>
+      <c r="FK2" s="111"/>
+      <c r="FL2" s="111"/>
+      <c r="FM2" s="111"/>
+      <c r="FN2" s="111"/>
+      <c r="FO2" s="111"/>
+      <c r="FP2" s="111"/>
+      <c r="FQ2" s="111"/>
+      <c r="FR2" s="111"/>
+      <c r="FS2" s="111"/>
+      <c r="FT2" s="111"/>
+      <c r="FU2" s="111"/>
     </row>
     <row r="3" spans="1:193" ht="22.5" customHeight="1" thickBot="1">
       <c r="A3" s="7"/>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
-      <c r="K3" s="7"/>
-[...4 lines deleted...]
-      <c r="N3" s="7"/>
+      <c r="K3" s="114" t="s">
+        <v>40</v>
+      </c>
+      <c r="L3" s="114"/>
+      <c r="M3" s="114"/>
+      <c r="N3" s="117"/>
       <c r="O3" s="7"/>
       <c r="P3" s="7"/>
       <c r="Q3" s="7"/>
       <c r="R3" s="7"/>
       <c r="S3" s="7"/>
       <c r="T3" s="7"/>
       <c r="U3" s="7"/>
       <c r="V3" s="7"/>
       <c r="W3" s="7"/>
       <c r="X3" s="7"/>
       <c r="Y3" s="11" t="s">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="Z3" s="7"/>
       <c r="AA3" s="7"/>
       <c r="AB3" s="7"/>
       <c r="AC3" s="7"/>
       <c r="AD3" s="7"/>
       <c r="AE3" s="7"/>
       <c r="AF3" s="7"/>
       <c r="AG3" s="7"/>
       <c r="AH3" s="7"/>
       <c r="AI3" s="7"/>
       <c r="AJ3" s="7"/>
       <c r="AK3" s="11" t="s">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="AL3" s="7"/>
       <c r="AM3" s="7"/>
       <c r="AN3" s="7"/>
       <c r="AO3" s="7"/>
       <c r="AP3" s="7"/>
       <c r="AQ3" s="7"/>
       <c r="AR3" s="7"/>
       <c r="AS3" s="7"/>
       <c r="AT3" s="7"/>
       <c r="AU3" s="7"/>
       <c r="AV3" s="7"/>
       <c r="AW3" s="11" t="s">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="AX3" s="7"/>
       <c r="AY3" s="7"/>
       <c r="AZ3" s="7"/>
       <c r="BA3" s="7"/>
       <c r="BB3" s="7"/>
       <c r="BC3" s="7"/>
       <c r="BD3" s="7"/>
       <c r="BE3" s="7"/>
       <c r="BF3" s="7"/>
       <c r="BG3" s="7"/>
       <c r="BH3" s="7"/>
       <c r="BI3" s="11" t="s">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="BJ3" s="7"/>
       <c r="BK3" s="7"/>
       <c r="BL3" s="7"/>
       <c r="BM3" s="7"/>
       <c r="BN3" s="7"/>
       <c r="BO3" s="7"/>
       <c r="BP3" s="7"/>
       <c r="BQ3" s="7"/>
       <c r="BR3" s="7"/>
       <c r="BS3" s="7"/>
       <c r="BT3" s="7"/>
       <c r="BU3" s="11" t="s">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="BV3" s="7"/>
       <c r="BW3" s="7"/>
       <c r="BX3" s="7"/>
       <c r="BY3" s="7"/>
       <c r="BZ3" s="7"/>
       <c r="CA3" s="7"/>
       <c r="CB3" s="7"/>
       <c r="CC3" s="7"/>
       <c r="CD3" s="7"/>
       <c r="CE3" s="7"/>
       <c r="CF3" s="7"/>
       <c r="CG3" s="11" t="s">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="CH3" s="7"/>
       <c r="CI3" s="7"/>
       <c r="CJ3" s="7"/>
       <c r="CK3" s="7"/>
       <c r="CL3" s="7"/>
       <c r="CM3" s="7"/>
       <c r="CN3" s="7"/>
       <c r="CO3" s="7"/>
       <c r="CP3" s="7"/>
-      <c r="CQ3" s="61" t="s">
-[...3 lines deleted...]
-      <c r="CS3" s="61"/>
+      <c r="CQ3" s="7"/>
+      <c r="CR3" s="7"/>
+      <c r="CS3" s="11" t="s">
+        <v>40</v>
+      </c>
       <c r="CT3" s="7"/>
       <c r="CU3" s="7"/>
       <c r="CV3" s="7"/>
       <c r="CW3" s="7"/>
       <c r="CX3" s="7"/>
       <c r="CY3" s="7"/>
       <c r="CZ3" s="7"/>
       <c r="DA3" s="7"/>
       <c r="DB3" s="7"/>
-      <c r="DC3" s="61" t="s">
-[...3 lines deleted...]
-      <c r="DE3" s="61"/>
+      <c r="DC3" s="7"/>
+      <c r="DD3" s="7"/>
+      <c r="DE3" s="11" t="s">
+        <v>40</v>
+      </c>
       <c r="DF3" s="7"/>
       <c r="DG3" s="7"/>
       <c r="DH3" s="7"/>
       <c r="DI3" s="7"/>
       <c r="DJ3" s="7"/>
       <c r="DK3" s="7"/>
       <c r="DL3" s="7"/>
       <c r="DM3" s="7"/>
       <c r="DN3" s="7"/>
-      <c r="DO3" s="61" t="s">
-[...3 lines deleted...]
-      <c r="DQ3" s="61"/>
+      <c r="DO3" s="7"/>
+      <c r="DP3" s="7"/>
+      <c r="DQ3" s="11" t="s">
+        <v>40</v>
+      </c>
       <c r="DR3" s="7"/>
       <c r="DS3" s="7"/>
       <c r="DT3" s="7"/>
       <c r="DU3" s="7"/>
       <c r="DV3" s="7"/>
       <c r="DW3" s="7"/>
       <c r="DX3" s="7"/>
       <c r="DY3" s="7"/>
       <c r="DZ3" s="7"/>
       <c r="EA3" s="7"/>
       <c r="EB3" s="7"/>
-      <c r="EC3" s="7"/>
+      <c r="EC3" s="11" t="s">
+        <v>40</v>
+      </c>
       <c r="ED3" s="7"/>
       <c r="EE3" s="7"/>
       <c r="EF3" s="7"/>
       <c r="EG3" s="7"/>
       <c r="EH3" s="7"/>
       <c r="EI3" s="7"/>
       <c r="EJ3" s="7"/>
       <c r="EK3" s="7"/>
       <c r="EL3" s="7"/>
-      <c r="EM3" s="61" t="s">
-[...3 lines deleted...]
-      <c r="EO3" s="61"/>
+      <c r="EM3" s="109" t="s">
+        <v>40</v>
+      </c>
+      <c r="EN3" s="109"/>
+      <c r="EO3" s="109"/>
       <c r="EP3" s="7"/>
       <c r="EQ3" s="7"/>
       <c r="ER3" s="7"/>
       <c r="ES3" s="7"/>
       <c r="ET3" s="7"/>
       <c r="EU3" s="7"/>
       <c r="EV3" s="7"/>
       <c r="EW3" s="7"/>
       <c r="EX3" s="7"/>
-      <c r="EY3" s="61" t="s">
-[...3 lines deleted...]
-      <c r="FA3" s="61"/>
+      <c r="EY3" s="109" t="s">
+        <v>40</v>
+      </c>
+      <c r="EZ3" s="109"/>
+      <c r="FA3" s="109"/>
       <c r="FB3" s="7"/>
       <c r="FC3" s="7"/>
       <c r="FD3" s="7"/>
       <c r="FE3" s="10"/>
       <c r="FF3" s="10"/>
       <c r="FG3" s="10"/>
       <c r="FH3" s="10"/>
       <c r="FI3" s="10"/>
-      <c r="FJ3" s="60" t="s">
-[...4 lines deleted...]
-      <c r="FM3" s="66"/>
+      <c r="FJ3" s="114" t="s">
+        <v>40</v>
+      </c>
+      <c r="FK3" s="114"/>
+      <c r="FL3" s="114"/>
+      <c r="FM3" s="115"/>
       <c r="FN3" s="7"/>
       <c r="FO3" s="7"/>
       <c r="FP3" s="7"/>
       <c r="FQ3" s="10"/>
       <c r="FR3" s="10"/>
       <c r="FS3" s="10"/>
       <c r="FT3" s="10"/>
       <c r="FU3" s="10"/>
-      <c r="FV3" s="60" t="s">
-[...4 lines deleted...]
-      <c r="FY3" s="66"/>
+      <c r="FV3" s="114" t="s">
+        <v>40</v>
+      </c>
+      <c r="FW3" s="114"/>
+      <c r="FX3" s="114"/>
+      <c r="FY3" s="115"/>
       <c r="FZ3" s="7"/>
       <c r="GA3" s="7"/>
       <c r="GB3" s="7"/>
       <c r="GC3" s="10"/>
       <c r="GD3" s="10"/>
       <c r="GE3" s="10"/>
       <c r="GF3" s="10"/>
       <c r="GG3" s="10"/>
-      <c r="GH3" s="60" t="s">
-[...4 lines deleted...]
-      <c r="GK3" s="66"/>
+      <c r="GH3" s="114" t="s">
+        <v>40</v>
+      </c>
+      <c r="GI3" s="114"/>
+      <c r="GJ3" s="114"/>
+      <c r="GK3" s="115"/>
     </row>
     <row r="4" spans="1:193" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A4" s="67"/>
-      <c r="B4" s="68" t="s">
+      <c r="A4" s="100"/>
+      <c r="B4" s="102" t="s">
+        <v>23</v>
+      </c>
+      <c r="C4" s="103"/>
+      <c r="D4" s="103"/>
+      <c r="E4" s="103"/>
+      <c r="F4" s="103"/>
+      <c r="G4" s="103"/>
+      <c r="H4" s="103"/>
+      <c r="I4" s="103"/>
+      <c r="J4" s="103"/>
+      <c r="K4" s="103"/>
+      <c r="L4" s="103"/>
+      <c r="M4" s="104"/>
+      <c r="N4" s="102" t="s">
         <v>24</v>
       </c>
-      <c r="C4" s="69"/>
-[...10 lines deleted...]
-      <c r="N4" s="68" t="s">
+      <c r="O4" s="103"/>
+      <c r="P4" s="103"/>
+      <c r="Q4" s="103"/>
+      <c r="R4" s="103"/>
+      <c r="S4" s="103"/>
+      <c r="T4" s="103"/>
+      <c r="U4" s="103"/>
+      <c r="V4" s="103"/>
+      <c r="W4" s="103"/>
+      <c r="X4" s="103"/>
+      <c r="Y4" s="104"/>
+      <c r="Z4" s="102" t="s">
         <v>25</v>
       </c>
-      <c r="O4" s="69"/>
-[...10 lines deleted...]
-      <c r="Z4" s="68" t="s">
+      <c r="AA4" s="103"/>
+      <c r="AB4" s="103"/>
+      <c r="AC4" s="103"/>
+      <c r="AD4" s="103"/>
+      <c r="AE4" s="103"/>
+      <c r="AF4" s="103"/>
+      <c r="AG4" s="103"/>
+      <c r="AH4" s="103"/>
+      <c r="AI4" s="103"/>
+      <c r="AJ4" s="103"/>
+      <c r="AK4" s="104"/>
+      <c r="AL4" s="102" t="s">
         <v>26</v>
       </c>
-      <c r="AA4" s="69"/>
-[...10 lines deleted...]
-      <c r="AL4" s="68" t="s">
+      <c r="AM4" s="103"/>
+      <c r="AN4" s="103"/>
+      <c r="AO4" s="103"/>
+      <c r="AP4" s="103"/>
+      <c r="AQ4" s="103"/>
+      <c r="AR4" s="103"/>
+      <c r="AS4" s="103"/>
+      <c r="AT4" s="103"/>
+      <c r="AU4" s="103"/>
+      <c r="AV4" s="103"/>
+      <c r="AW4" s="104"/>
+      <c r="AX4" s="102" t="s">
         <v>27</v>
       </c>
-      <c r="AM4" s="69"/>
-[...10 lines deleted...]
-      <c r="AX4" s="68" t="s">
+      <c r="AY4" s="103"/>
+      <c r="AZ4" s="103"/>
+      <c r="BA4" s="103"/>
+      <c r="BB4" s="103"/>
+      <c r="BC4" s="103"/>
+      <c r="BD4" s="103"/>
+      <c r="BE4" s="103"/>
+      <c r="BF4" s="103"/>
+      <c r="BG4" s="103"/>
+      <c r="BH4" s="103"/>
+      <c r="BI4" s="104"/>
+      <c r="BJ4" s="102" t="s">
         <v>28</v>
       </c>
-      <c r="AY4" s="69"/>
-[...10 lines deleted...]
-      <c r="BJ4" s="68" t="s">
+      <c r="BK4" s="103"/>
+      <c r="BL4" s="103"/>
+      <c r="BM4" s="103"/>
+      <c r="BN4" s="103"/>
+      <c r="BO4" s="103"/>
+      <c r="BP4" s="103"/>
+      <c r="BQ4" s="103"/>
+      <c r="BR4" s="103"/>
+      <c r="BS4" s="103"/>
+      <c r="BT4" s="103"/>
+      <c r="BU4" s="104"/>
+      <c r="BV4" s="102" t="s">
+        <v>14</v>
+      </c>
+      <c r="BW4" s="103"/>
+      <c r="BX4" s="103"/>
+      <c r="BY4" s="103"/>
+      <c r="BZ4" s="103"/>
+      <c r="CA4" s="103"/>
+      <c r="CB4" s="103"/>
+      <c r="CC4" s="103"/>
+      <c r="CD4" s="103"/>
+      <c r="CE4" s="103"/>
+      <c r="CF4" s="103"/>
+      <c r="CG4" s="104"/>
+      <c r="CH4" s="102" t="s">
         <v>29</v>
       </c>
-      <c r="BK4" s="69"/>
-[...24 lines deleted...]
-      <c r="CH4" s="68" t="s">
+      <c r="CI4" s="103"/>
+      <c r="CJ4" s="103"/>
+      <c r="CK4" s="103"/>
+      <c r="CL4" s="103"/>
+      <c r="CM4" s="103"/>
+      <c r="CN4" s="103"/>
+      <c r="CO4" s="103"/>
+      <c r="CP4" s="103"/>
+      <c r="CQ4" s="103"/>
+      <c r="CR4" s="103"/>
+      <c r="CS4" s="104"/>
+      <c r="CT4" s="102" t="s">
         <v>30</v>
       </c>
-      <c r="CI4" s="69"/>
-[...10 lines deleted...]
-      <c r="CT4" s="68" t="s">
+      <c r="CU4" s="103"/>
+      <c r="CV4" s="103"/>
+      <c r="CW4" s="103"/>
+      <c r="CX4" s="103"/>
+      <c r="CY4" s="103"/>
+      <c r="CZ4" s="103"/>
+      <c r="DA4" s="103"/>
+      <c r="DB4" s="103"/>
+      <c r="DC4" s="103"/>
+      <c r="DD4" s="103"/>
+      <c r="DE4" s="104"/>
+      <c r="DF4" s="102" t="s">
         <v>31</v>
       </c>
-      <c r="CU4" s="69"/>
-[...10 lines deleted...]
-      <c r="DF4" s="68" t="s">
+      <c r="DG4" s="103"/>
+      <c r="DH4" s="103"/>
+      <c r="DI4" s="103"/>
+      <c r="DJ4" s="103"/>
+      <c r="DK4" s="103"/>
+      <c r="DL4" s="103"/>
+      <c r="DM4" s="103"/>
+      <c r="DN4" s="103"/>
+      <c r="DO4" s="103"/>
+      <c r="DP4" s="103"/>
+      <c r="DQ4" s="104"/>
+      <c r="DR4" s="102" t="s">
         <v>32</v>
       </c>
-      <c r="DG4" s="69"/>
-[...38 lines deleted...]
-      <c r="EP4" s="68" t="s">
+      <c r="DS4" s="103"/>
+      <c r="DT4" s="103"/>
+      <c r="DU4" s="103"/>
+      <c r="DV4" s="103"/>
+      <c r="DW4" s="103"/>
+      <c r="DX4" s="103"/>
+      <c r="DY4" s="103"/>
+      <c r="DZ4" s="103"/>
+      <c r="EA4" s="103"/>
+      <c r="EB4" s="103"/>
+      <c r="EC4" s="104"/>
+      <c r="ED4" s="102" t="s">
+        <v>36</v>
+      </c>
+      <c r="EE4" s="103"/>
+      <c r="EF4" s="103"/>
+      <c r="EG4" s="103"/>
+      <c r="EH4" s="103"/>
+      <c r="EI4" s="103"/>
+      <c r="EJ4" s="103"/>
+      <c r="EK4" s="103"/>
+      <c r="EL4" s="103"/>
+      <c r="EM4" s="103"/>
+      <c r="EN4" s="103"/>
+      <c r="EO4" s="104"/>
+      <c r="EP4" s="102" t="s">
+        <v>43</v>
+      </c>
+      <c r="EQ4" s="103"/>
+      <c r="ER4" s="103"/>
+      <c r="ES4" s="103"/>
+      <c r="ET4" s="103"/>
+      <c r="EU4" s="103"/>
+      <c r="EV4" s="103"/>
+      <c r="EW4" s="103"/>
+      <c r="EX4" s="103"/>
+      <c r="EY4" s="103"/>
+      <c r="EZ4" s="103"/>
+      <c r="FA4" s="104"/>
+      <c r="FB4" s="102" t="s">
         <v>44</v>
       </c>
-      <c r="EQ4" s="69"/>
-[...10 lines deleted...]
-      <c r="FB4" s="68" t="s">
+      <c r="FC4" s="103"/>
+      <c r="FD4" s="103"/>
+      <c r="FE4" s="103"/>
+      <c r="FF4" s="103"/>
+      <c r="FG4" s="103"/>
+      <c r="FH4" s="103"/>
+      <c r="FI4" s="103"/>
+      <c r="FJ4" s="103"/>
+      <c r="FK4" s="103"/>
+      <c r="FL4" s="103"/>
+      <c r="FM4" s="104"/>
+      <c r="FN4" s="102" t="s">
         <v>45</v>
       </c>
-      <c r="FC4" s="69"/>
-[...37 lines deleted...]
-      <c r="GK4" s="70"/>
+      <c r="FO4" s="103"/>
+      <c r="FP4" s="103"/>
+      <c r="FQ4" s="103"/>
+      <c r="FR4" s="103"/>
+      <c r="FS4" s="103"/>
+      <c r="FT4" s="103"/>
+      <c r="FU4" s="103"/>
+      <c r="FV4" s="103"/>
+      <c r="FW4" s="103"/>
+      <c r="FX4" s="103"/>
+      <c r="FY4" s="104"/>
+      <c r="FZ4" s="102" t="s">
+        <v>39</v>
+      </c>
+      <c r="GA4" s="103"/>
+      <c r="GB4" s="103"/>
+      <c r="GC4" s="103"/>
+      <c r="GD4" s="103"/>
+      <c r="GE4" s="103"/>
+      <c r="GF4" s="103"/>
+      <c r="GG4" s="103"/>
+      <c r="GH4" s="103"/>
+      <c r="GI4" s="103"/>
+      <c r="GJ4" s="103"/>
+      <c r="GK4" s="104"/>
     </row>
     <row r="5" spans="1:193" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A5" s="71"/>
-      <c r="B5" s="72" t="s">
+      <c r="A5" s="101"/>
+      <c r="B5" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="C5" s="59" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="72" t="s">
+      <c r="D5" s="59" t="s">
         <v>2</v>
       </c>
-      <c r="D5" s="72" t="s">
+      <c r="E5" s="59" t="s">
         <v>3</v>
       </c>
-      <c r="E5" s="72" t="s">
+      <c r="F5" s="59" t="s">
         <v>4</v>
       </c>
-      <c r="F5" s="72" t="s">
+      <c r="G5" s="59" t="s">
         <v>5</v>
       </c>
-      <c r="G5" s="72" t="s">
+      <c r="H5" s="59" t="s">
         <v>6</v>
       </c>
-      <c r="H5" s="72" t="s">
+      <c r="I5" s="59" t="s">
         <v>7</v>
       </c>
-      <c r="I5" s="72" t="s">
+      <c r="J5" s="59" t="s">
         <v>8</v>
       </c>
-      <c r="J5" s="72" t="s">
+      <c r="K5" s="59" t="s">
         <v>9</v>
       </c>
-      <c r="K5" s="72" t="s">
+      <c r="L5" s="59" t="s">
         <v>10</v>
       </c>
-      <c r="L5" s="72" t="s">
+      <c r="M5" s="59" t="s">
         <v>11</v>
       </c>
-      <c r="M5" s="72" t="s">
+      <c r="N5" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="O5" s="59" t="s">
+        <v>1</v>
+      </c>
+      <c r="P5" s="59" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q5" s="59" t="s">
+        <v>3</v>
+      </c>
+      <c r="R5" s="59" t="s">
+        <v>4</v>
+      </c>
+      <c r="S5" s="59" t="s">
+        <v>5</v>
+      </c>
+      <c r="T5" s="59" t="s">
+        <v>6</v>
+      </c>
+      <c r="U5" s="59" t="s">
+        <v>7</v>
+      </c>
+      <c r="V5" s="59" t="s">
+        <v>8</v>
+      </c>
+      <c r="W5" s="59" t="s">
+        <v>9</v>
+      </c>
+      <c r="X5" s="59" t="s">
+        <v>10</v>
+      </c>
+      <c r="Y5" s="59" t="s">
+        <v>11</v>
+      </c>
+      <c r="Z5" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA5" s="59" t="s">
+        <v>1</v>
+      </c>
+      <c r="AB5" s="59" t="s">
+        <v>2</v>
+      </c>
+      <c r="AC5" s="59" t="s">
+        <v>3</v>
+      </c>
+      <c r="AD5" s="59" t="s">
+        <v>4</v>
+      </c>
+      <c r="AE5" s="59" t="s">
+        <v>5</v>
+      </c>
+      <c r="AF5" s="59" t="s">
+        <v>6</v>
+      </c>
+      <c r="AG5" s="59" t="s">
+        <v>7</v>
+      </c>
+      <c r="AH5" s="59" t="s">
+        <v>8</v>
+      </c>
+      <c r="AI5" s="59" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ5" s="59" t="s">
+        <v>10</v>
+      </c>
+      <c r="AK5" s="59" t="s">
+        <v>11</v>
+      </c>
+      <c r="AL5" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="AM5" s="59" t="s">
+        <v>1</v>
+      </c>
+      <c r="AN5" s="59" t="s">
+        <v>2</v>
+      </c>
+      <c r="AO5" s="59" t="s">
+        <v>3</v>
+      </c>
+      <c r="AP5" s="59" t="s">
+        <v>4</v>
+      </c>
+      <c r="AQ5" s="59" t="s">
+        <v>5</v>
+      </c>
+      <c r="AR5" s="59" t="s">
+        <v>6</v>
+      </c>
+      <c r="AS5" s="59" t="s">
+        <v>7</v>
+      </c>
+      <c r="AT5" s="59" t="s">
+        <v>8</v>
+      </c>
+      <c r="AU5" s="59" t="s">
+        <v>9</v>
+      </c>
+      <c r="AV5" s="59" t="s">
+        <v>10</v>
+      </c>
+      <c r="AW5" s="59" t="s">
+        <v>11</v>
+      </c>
+      <c r="AX5" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="AY5" s="59" t="s">
+        <v>1</v>
+      </c>
+      <c r="AZ5" s="59" t="s">
+        <v>2</v>
+      </c>
+      <c r="BA5" s="59" t="s">
+        <v>3</v>
+      </c>
+      <c r="BB5" s="59" t="s">
+        <v>4</v>
+      </c>
+      <c r="BC5" s="59" t="s">
+        <v>5</v>
+      </c>
+      <c r="BD5" s="59" t="s">
+        <v>6</v>
+      </c>
+      <c r="BE5" s="59" t="s">
+        <v>7</v>
+      </c>
+      <c r="BF5" s="59" t="s">
+        <v>8</v>
+      </c>
+      <c r="BG5" s="59" t="s">
+        <v>9</v>
+      </c>
+      <c r="BH5" s="59" t="s">
+        <v>10</v>
+      </c>
+      <c r="BI5" s="59" t="s">
+        <v>11</v>
+      </c>
+      <c r="BJ5" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="BK5" s="59" t="s">
+        <v>1</v>
+      </c>
+      <c r="BL5" s="59" t="s">
+        <v>2</v>
+      </c>
+      <c r="BM5" s="59" t="s">
+        <v>3</v>
+      </c>
+      <c r="BN5" s="59" t="s">
+        <v>4</v>
+      </c>
+      <c r="BO5" s="59" t="s">
+        <v>5</v>
+      </c>
+      <c r="BP5" s="59" t="s">
+        <v>6</v>
+      </c>
+      <c r="BQ5" s="59" t="s">
+        <v>7</v>
+      </c>
+      <c r="BR5" s="59" t="s">
+        <v>8</v>
+      </c>
+      <c r="BS5" s="59" t="s">
+        <v>9</v>
+      </c>
+      <c r="BT5" s="59" t="s">
+        <v>10</v>
+      </c>
+      <c r="BU5" s="59" t="s">
+        <v>11</v>
+      </c>
+      <c r="BV5" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="BW5" s="59" t="s">
+        <v>1</v>
+      </c>
+      <c r="BX5" s="59" t="s">
+        <v>2</v>
+      </c>
+      <c r="BY5" s="59" t="s">
+        <v>3</v>
+      </c>
+      <c r="BZ5" s="59" t="s">
+        <v>4</v>
+      </c>
+      <c r="CA5" s="59" t="s">
+        <v>5</v>
+      </c>
+      <c r="CB5" s="59" t="s">
+        <v>6</v>
+      </c>
+      <c r="CC5" s="59" t="s">
+        <v>7</v>
+      </c>
+      <c r="CD5" s="59" t="s">
+        <v>8</v>
+      </c>
+      <c r="CE5" s="59" t="s">
+        <v>9</v>
+      </c>
+      <c r="CF5" s="59" t="s">
+        <v>10</v>
+      </c>
+      <c r="CG5" s="59" t="s">
+        <v>11</v>
+      </c>
+      <c r="CH5" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="CI5" s="59" t="s">
+        <v>1</v>
+      </c>
+      <c r="CJ5" s="59" t="s">
+        <v>2</v>
+      </c>
+      <c r="CK5" s="59" t="s">
+        <v>3</v>
+      </c>
+      <c r="CL5" s="59" t="s">
+        <v>4</v>
+      </c>
+      <c r="CM5" s="59" t="s">
+        <v>5</v>
+      </c>
+      <c r="CN5" s="59" t="s">
+        <v>6</v>
+      </c>
+      <c r="CO5" s="59" t="s">
+        <v>7</v>
+      </c>
+      <c r="CP5" s="59" t="s">
+        <v>8</v>
+      </c>
+      <c r="CQ5" s="59" t="s">
+        <v>9</v>
+      </c>
+      <c r="CR5" s="59" t="s">
+        <v>10</v>
+      </c>
+      <c r="CS5" s="59" t="s">
+        <v>11</v>
+      </c>
+      <c r="CT5" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="CU5" s="59" t="s">
+        <v>1</v>
+      </c>
+      <c r="CV5" s="59" t="s">
+        <v>2</v>
+      </c>
+      <c r="CW5" s="59" t="s">
+        <v>3</v>
+      </c>
+      <c r="CX5" s="59" t="s">
+        <v>4</v>
+      </c>
+      <c r="CY5" s="59" t="s">
+        <v>5</v>
+      </c>
+      <c r="CZ5" s="59" t="s">
+        <v>6</v>
+      </c>
+      <c r="DA5" s="59" t="s">
+        <v>7</v>
+      </c>
+      <c r="DB5" s="59" t="s">
+        <v>8</v>
+      </c>
+      <c r="DC5" s="59" t="s">
+        <v>9</v>
+      </c>
+      <c r="DD5" s="59" t="s">
+        <v>10</v>
+      </c>
+      <c r="DE5" s="59" t="s">
+        <v>11</v>
+      </c>
+      <c r="DF5" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="DG5" s="59" t="s">
+        <v>1</v>
+      </c>
+      <c r="DH5" s="59" t="s">
+        <v>2</v>
+      </c>
+      <c r="DI5" s="59" t="s">
+        <v>3</v>
+      </c>
+      <c r="DJ5" s="59" t="s">
+        <v>4</v>
+      </c>
+      <c r="DK5" s="59" t="s">
+        <v>5</v>
+      </c>
+      <c r="DL5" s="59" t="s">
+        <v>6</v>
+      </c>
+      <c r="DM5" s="59" t="s">
+        <v>7</v>
+      </c>
+      <c r="DN5" s="59" t="s">
+        <v>8</v>
+      </c>
+      <c r="DO5" s="59" t="s">
+        <v>9</v>
+      </c>
+      <c r="DP5" s="59" t="s">
+        <v>10</v>
+      </c>
+      <c r="DQ5" s="59" t="s">
+        <v>11</v>
+      </c>
+      <c r="DR5" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="DS5" s="59" t="s">
+        <v>1</v>
+      </c>
+      <c r="DT5" s="59" t="s">
+        <v>2</v>
+      </c>
+      <c r="DU5" s="59" t="s">
+        <v>3</v>
+      </c>
+      <c r="DV5" s="59" t="s">
+        <v>4</v>
+      </c>
+      <c r="DW5" s="59" t="s">
+        <v>5</v>
+      </c>
+      <c r="DX5" s="59" t="s">
+        <v>6</v>
+      </c>
+      <c r="DY5" s="59" t="s">
+        <v>7</v>
+      </c>
+      <c r="DZ5" s="59" t="s">
+        <v>8</v>
+      </c>
+      <c r="EA5" s="59" t="s">
+        <v>9</v>
+      </c>
+      <c r="EB5" s="59" t="s">
+        <v>10</v>
+      </c>
+      <c r="EC5" s="59" t="s">
+        <v>11</v>
+      </c>
+      <c r="ED5" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="EE5" s="59" t="s">
+        <v>1</v>
+      </c>
+      <c r="EF5" s="59" t="s">
+        <v>2</v>
+      </c>
+      <c r="EG5" s="59" t="s">
+        <v>3</v>
+      </c>
+      <c r="EH5" s="59" t="s">
+        <v>4</v>
+      </c>
+      <c r="EI5" s="59" t="s">
+        <v>5</v>
+      </c>
+      <c r="EJ5" s="59" t="s">
+        <v>6</v>
+      </c>
+      <c r="EK5" s="59" t="s">
+        <v>7</v>
+      </c>
+      <c r="EL5" s="59" t="s">
+        <v>8</v>
+      </c>
+      <c r="EM5" s="59" t="s">
+        <v>9</v>
+      </c>
+      <c r="EN5" s="60" t="s">
+        <v>10</v>
+      </c>
+      <c r="EO5" s="59" t="s">
+        <v>11</v>
+      </c>
+      <c r="EP5" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="EQ5" s="59" t="s">
+        <v>1</v>
+      </c>
+      <c r="ER5" s="59" t="s">
+        <v>2</v>
+      </c>
+      <c r="ES5" s="59" t="s">
+        <v>3</v>
+      </c>
+      <c r="ET5" s="59" t="s">
+        <v>4</v>
+      </c>
+      <c r="EU5" s="59" t="s">
+        <v>5</v>
+      </c>
+      <c r="EV5" s="59" t="s">
+        <v>6</v>
+      </c>
+      <c r="EW5" s="59" t="s">
+        <v>7</v>
+      </c>
+      <c r="EX5" s="59" t="s">
+        <v>8</v>
+      </c>
+      <c r="EY5" s="59" t="s">
+        <v>9</v>
+      </c>
+      <c r="EZ5" s="61" t="s">
+        <v>10</v>
+      </c>
+      <c r="FA5" s="59" t="s">
+        <v>11</v>
+      </c>
+      <c r="FB5" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="FC5" s="59" t="s">
+        <v>1</v>
+      </c>
+      <c r="FD5" s="59" t="s">
+        <v>2</v>
+      </c>
+      <c r="FE5" s="59" t="s">
+        <v>3</v>
+      </c>
+      <c r="FF5" s="59" t="s">
+        <v>4</v>
+      </c>
+      <c r="FG5" s="59" t="s">
+        <v>5</v>
+      </c>
+      <c r="FH5" s="59" t="s">
+        <v>6</v>
+      </c>
+      <c r="FI5" s="59" t="s">
+        <v>7</v>
+      </c>
+      <c r="FJ5" s="59" t="s">
+        <v>8</v>
+      </c>
+      <c r="FK5" s="59" t="s">
+        <v>9</v>
+      </c>
+      <c r="FL5" s="61" t="s">
+        <v>10</v>
+      </c>
+      <c r="FM5" s="59" t="s">
+        <v>11</v>
+      </c>
+      <c r="FN5" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="FO5" s="59" t="s">
+        <v>1</v>
+      </c>
+      <c r="FP5" s="59" t="s">
+        <v>2</v>
+      </c>
+      <c r="FQ5" s="59" t="s">
+        <v>3</v>
+      </c>
+      <c r="FR5" s="59" t="s">
+        <v>4</v>
+      </c>
+      <c r="FS5" s="59" t="s">
+        <v>5</v>
+      </c>
+      <c r="FT5" s="59" t="s">
+        <v>6</v>
+      </c>
+      <c r="FU5" s="59" t="s">
+        <v>7</v>
+      </c>
+      <c r="FV5" s="59" t="s">
+        <v>8</v>
+      </c>
+      <c r="FW5" s="59" t="s">
+        <v>9</v>
+      </c>
+      <c r="FX5" s="61" t="s">
+        <v>10</v>
+      </c>
+      <c r="FY5" s="59" t="s">
+        <v>11</v>
+      </c>
+      <c r="FZ5" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="GA5" s="59" t="s">
+        <v>1</v>
+      </c>
+      <c r="GB5" s="59" t="s">
+        <v>2</v>
+      </c>
+      <c r="GC5" s="59" t="s">
+        <v>3</v>
+      </c>
+      <c r="GD5" s="59" t="s">
+        <v>4</v>
+      </c>
+      <c r="GE5" s="59" t="s">
+        <v>5</v>
+      </c>
+      <c r="GF5" s="59" t="s">
+        <v>6</v>
+      </c>
+      <c r="GG5" s="59" t="s">
+        <v>7</v>
+      </c>
+      <c r="GH5" s="59" t="s">
+        <v>8</v>
+      </c>
+      <c r="GI5" s="59" t="s">
+        <v>9</v>
+      </c>
+      <c r="GJ5" s="61" t="s">
+        <v>10</v>
+      </c>
+      <c r="GK5" s="59" t="s">
         <v>12</v>
-      </c>
-[...538 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:193" s="2" customFormat="1">
       <c r="A6" s="12" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B6" s="13">
         <v>385.5034883325394</v>
       </c>
       <c r="C6" s="13">
         <v>772.76693279068104</v>
       </c>
       <c r="D6" s="14">
         <v>1264.6726450702931</v>
       </c>
       <c r="E6" s="14">
         <v>1690.9020311859581</v>
       </c>
       <c r="F6" s="15">
         <v>2151.067813463902</v>
       </c>
       <c r="G6" s="43">
         <v>2832.3250273935064</v>
       </c>
       <c r="H6" s="16">
         <v>3357.290329312058</v>
       </c>
       <c r="I6" s="13">
         <v>4012.7169733802129</v>
       </c>
@@ -5842,156 +5847,160 @@
       </c>
       <c r="ER6" s="22">
         <v>5019.3325223861548</v>
       </c>
       <c r="ES6" s="23">
         <v>6804.5981168580647</v>
       </c>
       <c r="ET6" s="24">
         <v>8401.8023592590544</v>
       </c>
       <c r="EU6" s="25">
         <v>11431.461979232612</v>
       </c>
       <c r="EV6" s="26">
         <v>13466.687837716503</v>
       </c>
       <c r="EW6" s="27">
         <v>15373.693899111648</v>
       </c>
       <c r="EX6" s="28">
         <v>22281.111313341109</v>
       </c>
       <c r="EY6" s="29">
         <v>25021.917980455572</v>
       </c>
-      <c r="EZ6" s="75">
+      <c r="EZ6" s="62">
         <v>28109.872497305656</v>
       </c>
       <c r="FA6" s="13">
         <v>32715.462792491911</v>
       </c>
       <c r="FB6" s="20">
         <v>1779.5930261044564</v>
       </c>
       <c r="FC6" s="21">
         <v>3916.0694461502367</v>
       </c>
       <c r="FD6" s="22">
         <v>5316.5859260540083</v>
       </c>
       <c r="FE6" s="23">
         <v>7590.0815056677229</v>
       </c>
       <c r="FF6" s="24">
         <v>9336.128805256034</v>
       </c>
       <c r="FG6" s="25">
         <v>12466.714946214481</v>
       </c>
       <c r="FH6" s="26">
         <v>14630.253181323122</v>
       </c>
       <c r="FI6" s="27">
         <v>17308.389457127862</v>
       </c>
       <c r="FJ6" s="28">
         <v>25807.300964059898</v>
       </c>
       <c r="FK6" s="29">
         <v>29060.195235788218</v>
       </c>
-      <c r="FL6" s="76">
+      <c r="FL6" s="63">
         <v>32143.546372696488</v>
       </c>
       <c r="FM6" s="13">
         <v>37253.888163127587</v>
       </c>
       <c r="FN6" s="20">
         <v>1910.2221826108284</v>
       </c>
       <c r="FO6" s="21">
         <v>4658.3770943072113</v>
       </c>
       <c r="FP6" s="22">
         <v>6680.9642246535614</v>
       </c>
       <c r="FQ6" s="23">
         <v>9427.3800084424802</v>
       </c>
       <c r="FR6" s="24">
         <v>11551.347051664206</v>
       </c>
       <c r="FS6" s="25">
         <v>15138.489300854162</v>
       </c>
       <c r="FT6" s="26">
         <v>18028.805832380429</v>
       </c>
       <c r="FU6" s="27">
         <v>20921.926226335963</v>
       </c>
       <c r="FV6" s="28">
         <v>30134.994294593846</v>
       </c>
       <c r="FW6" s="29">
         <v>34511.704291477239</v>
       </c>
-      <c r="FX6" s="76">
+      <c r="FX6" s="63">
         <v>38653.222157532378</v>
       </c>
       <c r="FY6" s="13">
         <v>44675.526639302792</v>
       </c>
       <c r="FZ6" s="20">
         <v>2190.3802970899887</v>
       </c>
       <c r="GA6" s="21">
         <v>5456.0181561929094</v>
       </c>
       <c r="GB6" s="22">
         <v>7281.6440499824785</v>
       </c>
       <c r="GC6" s="23">
         <v>10768.599583441288</v>
       </c>
       <c r="GD6" s="24">
         <v>13195.923200516037</v>
       </c>
       <c r="GE6" s="25">
         <v>17862.574144085578</v>
       </c>
-      <c r="GF6" s="26"/>
-      <c r="GG6" s="27"/>
+      <c r="GF6" s="26">
+        <v>21454.199833275739</v>
+      </c>
+      <c r="GG6" s="27">
+        <v>27359.504168051837</v>
+      </c>
       <c r="GH6" s="28"/>
       <c r="GI6" s="29"/>
-      <c r="GJ6" s="76"/>
+      <c r="GJ6" s="63"/>
       <c r="GK6" s="13"/>
     </row>
     <row r="7" spans="1:193">
       <c r="A7" s="30" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B7" s="13">
         <v>1.2871899766011321</v>
       </c>
       <c r="C7" s="13">
         <v>2.7084467362849018</v>
       </c>
       <c r="D7" s="14">
         <v>4.2698932467856112</v>
       </c>
       <c r="E7" s="14">
         <v>5.6790178838376821</v>
       </c>
       <c r="F7" s="15">
         <v>7.2624429368004719</v>
       </c>
       <c r="G7" s="43">
         <v>9.6455279178689093</v>
       </c>
       <c r="H7" s="31">
         <v>13.498268248010742</v>
       </c>
       <c r="I7" s="13">
         <v>17.412713517311069</v>
       </c>
@@ -6375,192 +6384,196 @@
       </c>
       <c r="EF7" s="35">
         <v>78.464756944707503</v>
       </c>
       <c r="EG7" s="36">
         <v>91.938081152761526</v>
       </c>
       <c r="EH7" s="37">
         <v>108.02668258159751</v>
       </c>
       <c r="EI7" s="38">
         <v>121.64428238353051</v>
       </c>
       <c r="EJ7" s="39">
         <v>140.29987476265163</v>
       </c>
       <c r="EK7" s="40">
         <v>166.66545543068588</v>
       </c>
       <c r="EL7" s="41">
         <v>192.25403372511431</v>
       </c>
       <c r="EM7" s="42">
         <v>220.74371701798225</v>
       </c>
-      <c r="EN7" s="76">
+      <c r="EN7" s="63">
         <v>482.40589420523543</v>
       </c>
       <c r="EO7" s="13">
         <v>981.57311732270819</v>
       </c>
       <c r="EP7" s="20">
         <v>8.7787165318460527</v>
       </c>
       <c r="EQ7" s="34">
         <v>39.653299639022613</v>
       </c>
       <c r="ER7" s="35">
         <v>57.910865195290562</v>
       </c>
       <c r="ES7" s="36">
         <v>65.858762605122678</v>
       </c>
       <c r="ET7" s="37">
         <v>68.955151028256012</v>
       </c>
       <c r="EU7" s="38">
         <v>74.365273835540506</v>
       </c>
       <c r="EV7" s="39">
         <v>86.68043254314415</v>
       </c>
       <c r="EW7" s="40">
         <v>106.19692791427569</v>
       </c>
       <c r="EX7" s="41">
         <v>181.64099782552006</v>
       </c>
       <c r="EY7" s="42">
         <v>206.5786965336155</v>
       </c>
-      <c r="EZ7" s="75">
+      <c r="EZ7" s="62">
         <v>465.66496679920635</v>
       </c>
       <c r="FA7" s="13">
         <v>774.88819919439027</v>
       </c>
       <c r="FB7" s="20">
         <v>18.901547219980642</v>
       </c>
       <c r="FC7" s="34">
         <v>63.109348256906706</v>
       </c>
       <c r="FD7" s="35">
         <v>93.547699191921595</v>
       </c>
       <c r="FE7" s="36">
         <v>112.55744967089352</v>
       </c>
       <c r="FF7" s="37">
         <v>125.43797485647141</v>
       </c>
       <c r="FG7" s="38">
         <v>137.72012169040747</v>
       </c>
       <c r="FH7" s="39">
         <v>158.09495920295791</v>
       </c>
       <c r="FI7" s="40">
         <v>192.16033244552816</v>
       </c>
       <c r="FJ7" s="41">
         <v>297.66006167940759</v>
       </c>
       <c r="FK7" s="42">
         <v>334.02783742526384</v>
       </c>
-      <c r="FL7" s="76">
+      <c r="FL7" s="63">
         <v>630.88653729788894</v>
       </c>
       <c r="FM7" s="13">
         <v>939.55851894233638</v>
       </c>
       <c r="FN7" s="20">
         <v>62.948955362494374</v>
       </c>
       <c r="FO7" s="34">
         <v>134.75434937025344</v>
       </c>
       <c r="FP7" s="35">
         <v>193.60081810901417</v>
       </c>
       <c r="FQ7" s="36">
         <v>282.32747135336007</v>
       </c>
       <c r="FR7" s="37">
         <v>335.78459392353966</v>
       </c>
       <c r="FS7" s="38">
         <v>439.16032918740422</v>
       </c>
       <c r="FT7" s="39">
         <v>511.93939763467546</v>
       </c>
       <c r="FU7" s="40">
         <v>580.51329886801989</v>
       </c>
       <c r="FV7" s="41">
         <v>728.49474303889133</v>
       </c>
       <c r="FW7" s="42">
         <v>848.09787030251368</v>
       </c>
-      <c r="FX7" s="76">
+      <c r="FX7" s="63">
         <v>959.329534397423</v>
       </c>
       <c r="FY7" s="13">
         <v>1145.0251655731101</v>
       </c>
       <c r="FZ7" s="20">
         <v>20.121527710073558</v>
       </c>
       <c r="GA7" s="34">
         <v>96.150560534418588</v>
       </c>
       <c r="GB7" s="35">
         <v>144.4463975860462</v>
       </c>
       <c r="GC7" s="36">
         <v>233.6124088287234</v>
       </c>
       <c r="GD7" s="37">
         <v>270.44736757177793</v>
       </c>
       <c r="GE7" s="38">
         <v>303.30765710626417</v>
       </c>
-      <c r="GF7" s="39"/>
-      <c r="GG7" s="40"/>
+      <c r="GF7" s="39">
+        <v>353.10342984177879</v>
+      </c>
+      <c r="GG7" s="40">
+        <v>433.23218155779574</v>
+      </c>
       <c r="GH7" s="41"/>
       <c r="GI7" s="42"/>
-      <c r="GJ7" s="76"/>
+      <c r="GJ7" s="63"/>
       <c r="GK7" s="13"/>
     </row>
     <row r="8" spans="1:193">
       <c r="A8" s="30" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B8" s="13">
         <v>6.9212934856760731</v>
       </c>
       <c r="C8" s="13">
         <v>13.228897984986787</v>
       </c>
       <c r="D8" s="14">
         <v>22.423802742473434</v>
       </c>
       <c r="E8" s="14">
         <v>30.09497977784514</v>
       </c>
       <c r="F8" s="15">
         <v>39.750270502755967</v>
       </c>
       <c r="G8" s="43">
         <v>52.152390716572391</v>
       </c>
       <c r="H8" s="31">
         <v>62.427703052588697</v>
       </c>
       <c r="I8" s="13">
         <v>76.849641582871769</v>
       </c>
@@ -6944,192 +6957,196 @@
       </c>
       <c r="EF8" s="35">
         <v>125.24877957347553</v>
       </c>
       <c r="EG8" s="36">
         <v>199.30364851065116</v>
       </c>
       <c r="EH8" s="37">
         <v>236.03282635090605</v>
       </c>
       <c r="EI8" s="38">
         <v>271.82463834080426</v>
       </c>
       <c r="EJ8" s="39">
         <v>314.72772893887924</v>
       </c>
       <c r="EK8" s="40">
         <v>348.24206201866195</v>
       </c>
       <c r="EL8" s="41">
         <v>567.25199039120321</v>
       </c>
       <c r="EM8" s="42">
         <v>629.68417585174427</v>
       </c>
-      <c r="EN8" s="76">
+      <c r="EN8" s="63">
         <v>758.66268957142768</v>
       </c>
       <c r="EO8" s="14">
         <v>971.53416485202342</v>
       </c>
       <c r="EP8" s="20">
         <v>25.343968869003401</v>
       </c>
       <c r="EQ8" s="34">
         <v>81.787141924569326</v>
       </c>
       <c r="ER8" s="35">
         <v>119.2896684153995</v>
       </c>
       <c r="ES8" s="36">
         <v>205.57926803215057</v>
       </c>
       <c r="ET8" s="37">
         <v>264.95214701672535</v>
       </c>
       <c r="EU8" s="38">
         <v>307.29697785967767</v>
       </c>
       <c r="EV8" s="39">
         <v>356.93334326319626</v>
       </c>
       <c r="EW8" s="40">
         <v>398.9783716822958</v>
       </c>
       <c r="EX8" s="41">
         <v>626.76557960640525</v>
       </c>
       <c r="EY8" s="42">
         <v>718.92567329664996</v>
       </c>
-      <c r="EZ8" s="75">
+      <c r="EZ8" s="62">
         <v>891.70343013365482</v>
       </c>
       <c r="FA8" s="14">
         <v>1135.5283728405288</v>
       </c>
       <c r="FB8" s="20">
         <v>27.08742900053911</v>
       </c>
       <c r="FC8" s="34">
         <v>93.185546307412778</v>
       </c>
       <c r="FD8" s="35">
         <v>140.39234374660526</v>
       </c>
       <c r="FE8" s="36">
         <v>216.67407895163305</v>
       </c>
       <c r="FF8" s="37">
         <v>282.66015647495794</v>
       </c>
       <c r="FG8" s="38">
         <v>330.34443120845231</v>
       </c>
       <c r="FH8" s="39">
         <v>382.67049832624843</v>
       </c>
       <c r="FI8" s="40">
         <v>437.69388132322075</v>
       </c>
       <c r="FJ8" s="41">
         <v>670.30663772953858</v>
       </c>
       <c r="FK8" s="42">
         <v>759.79357176422297</v>
       </c>
-      <c r="FL8" s="76">
+      <c r="FL8" s="63">
         <v>977.25475909798058</v>
       </c>
       <c r="FM8" s="14">
         <v>1246.9334200060234</v>
       </c>
       <c r="FN8" s="20">
         <v>48.952365804111729</v>
       </c>
       <c r="FO8" s="34">
         <v>134.65243019860606</v>
       </c>
       <c r="FP8" s="35">
         <v>174.00177052301444</v>
       </c>
       <c r="FQ8" s="36">
         <v>234.10323139966329</v>
       </c>
       <c r="FR8" s="37">
         <v>277.74110361523827</v>
       </c>
       <c r="FS8" s="38">
         <v>388.04811709840578</v>
       </c>
       <c r="FT8" s="39">
         <v>448.00153997083765</v>
       </c>
       <c r="FU8" s="40">
         <v>502.57105245509689</v>
       </c>
       <c r="FV8" s="41">
         <v>848.05598256807502</v>
       </c>
       <c r="FW8" s="42">
         <v>976.36419458430237</v>
       </c>
-      <c r="FX8" s="76">
+      <c r="FX8" s="63">
         <v>1099.6675231157192</v>
       </c>
       <c r="FY8" s="14">
         <v>1302.2097053783245</v>
       </c>
       <c r="FZ8" s="20">
         <v>25.141406809066481</v>
       </c>
       <c r="GA8" s="34">
         <v>99.965826418938676</v>
       </c>
       <c r="GB8" s="35">
         <v>154.69617236704545</v>
       </c>
       <c r="GC8" s="36">
         <v>351.08387575755364</v>
       </c>
       <c r="GD8" s="37">
         <v>415.09811490297022</v>
       </c>
       <c r="GE8" s="38">
         <v>513.41244547501105</v>
       </c>
-      <c r="GF8" s="39"/>
-      <c r="GG8" s="40"/>
+      <c r="GF8" s="39">
+        <v>524.9050498871178</v>
+      </c>
+      <c r="GG8" s="40">
+        <v>741.49200294439777</v>
+      </c>
       <c r="GH8" s="41"/>
       <c r="GI8" s="42"/>
-      <c r="GJ8" s="76"/>
+      <c r="GJ8" s="63"/>
       <c r="GK8" s="14"/>
     </row>
     <row r="9" spans="1:193">
       <c r="A9" s="30" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B9" s="13">
         <v>89.455086140445772</v>
       </c>
       <c r="C9" s="13">
         <v>184.01697569463795</v>
       </c>
       <c r="D9" s="14">
         <v>303.16062823283221</v>
       </c>
       <c r="E9" s="14">
         <v>411.49148946080629</v>
       </c>
       <c r="F9" s="15">
         <v>527.72075850001636</v>
       </c>
       <c r="G9" s="43">
         <v>743.80539163631772</v>
       </c>
       <c r="H9" s="31">
         <v>854.53342674115368</v>
       </c>
       <c r="I9" s="13">
         <v>991.67781266940983</v>
       </c>
@@ -7513,192 +7530,196 @@
       </c>
       <c r="EF9" s="35">
         <v>599.71159967148685</v>
       </c>
       <c r="EG9" s="36">
         <v>791.79908613192379</v>
       </c>
       <c r="EH9" s="37">
         <v>962.23078489483487</v>
       </c>
       <c r="EI9" s="38">
         <v>1617.3521417446605</v>
       </c>
       <c r="EJ9" s="39">
         <v>1927.3665056592827</v>
       </c>
       <c r="EK9" s="40">
         <v>2208.4045935728368</v>
       </c>
       <c r="EL9" s="41">
         <v>3170.249599989842</v>
       </c>
       <c r="EM9" s="42">
         <v>3640.7429899019553</v>
       </c>
-      <c r="EN9" s="76">
+      <c r="EN9" s="63">
         <v>4003.9683234637873</v>
       </c>
       <c r="EO9" s="14">
         <v>4520.5752923014488</v>
       </c>
       <c r="EP9" s="20">
         <v>203.86946540127025</v>
       </c>
       <c r="EQ9" s="34">
         <v>500.85010313074935</v>
       </c>
       <c r="ER9" s="35">
         <v>600.48307991017032</v>
       </c>
       <c r="ES9" s="36">
         <v>803.5439156905727</v>
       </c>
       <c r="ET9" s="37">
         <v>975.82829724061253</v>
       </c>
       <c r="EU9" s="38">
         <v>1609.176131048087</v>
       </c>
       <c r="EV9" s="39">
         <v>1921.8114744658544</v>
       </c>
       <c r="EW9" s="40">
         <v>2212.5468046005544</v>
       </c>
       <c r="EX9" s="41">
         <v>3099.5183638348071</v>
       </c>
       <c r="EY9" s="42">
         <v>3580.706049564174</v>
       </c>
-      <c r="EZ9" s="75">
+      <c r="EZ9" s="62">
         <v>3941.9337934132841</v>
       </c>
       <c r="FA9" s="14">
         <v>4542.5977310847884</v>
       </c>
       <c r="FB9" s="20">
         <v>219.46558318028573</v>
       </c>
       <c r="FC9" s="34">
         <v>545.94726996143697</v>
       </c>
       <c r="FD9" s="35">
         <v>650.76348118304713</v>
       </c>
       <c r="FE9" s="36">
         <v>865.01641959327139</v>
       </c>
       <c r="FF9" s="37">
         <v>1052.1654569275881</v>
       </c>
       <c r="FG9" s="38">
         <v>1735.9874229533038</v>
       </c>
       <c r="FH9" s="39">
         <v>2080.7678563466279</v>
       </c>
       <c r="FI9" s="40">
         <v>2416.9067175046221</v>
       </c>
       <c r="FJ9" s="41">
         <v>3450.6837607977322</v>
       </c>
       <c r="FK9" s="42">
         <v>3952.6078413427608</v>
       </c>
-      <c r="FL9" s="76">
+      <c r="FL9" s="63">
         <v>4349.0949388716917</v>
       </c>
       <c r="FM9" s="14">
         <v>5009.7707590179052</v>
       </c>
       <c r="FN9" s="20">
         <v>257.28478518572496</v>
       </c>
       <c r="FO9" s="34">
         <v>735.03324861434032</v>
       </c>
       <c r="FP9" s="35">
         <v>948.48670499373247</v>
       </c>
       <c r="FQ9" s="36">
         <v>1324.8640878344756</v>
       </c>
       <c r="FR9" s="37">
         <v>1554.5382526732906</v>
       </c>
       <c r="FS9" s="38">
         <v>2150.3225043769144</v>
       </c>
       <c r="FT9" s="39">
         <v>2510.5499602759455</v>
       </c>
       <c r="FU9" s="40">
         <v>2842.348109192867</v>
       </c>
       <c r="FV9" s="41">
         <v>3791.5652584232671</v>
       </c>
       <c r="FW9" s="42">
         <v>4360.9812261561783</v>
       </c>
-      <c r="FX9" s="76">
+      <c r="FX9" s="63">
         <v>5005.7789358976779</v>
       </c>
       <c r="FY9" s="14">
         <v>6108.8476977503024</v>
       </c>
       <c r="FZ9" s="20">
         <v>197.38341354522197</v>
       </c>
       <c r="GA9" s="34">
         <v>574.09581716222942</v>
       </c>
       <c r="GB9" s="35">
         <v>706.18267831042306</v>
       </c>
       <c r="GC9" s="36">
         <v>1074.0762047994374</v>
       </c>
       <c r="GD9" s="37">
         <v>1260.166607358668</v>
       </c>
       <c r="GE9" s="38">
         <v>2160.3629550489513</v>
       </c>
-      <c r="GF9" s="39"/>
-      <c r="GG9" s="40"/>
+      <c r="GF9" s="39">
+        <v>2605.7243124163483</v>
+      </c>
+      <c r="GG9" s="40">
+        <v>2905.2111095023142</v>
+      </c>
       <c r="GH9" s="41"/>
       <c r="GI9" s="42"/>
-      <c r="GJ9" s="76"/>
+      <c r="GJ9" s="63"/>
       <c r="GK9" s="14"/>
     </row>
     <row r="10" spans="1:193">
       <c r="A10" s="30" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B10" s="13">
         <v>73.837829950556667</v>
       </c>
       <c r="C10" s="13">
         <v>140.76679497435882</v>
       </c>
       <c r="D10" s="14">
         <v>222.46636532136066</v>
       </c>
       <c r="E10" s="14">
         <v>282.929843659337</v>
       </c>
       <c r="F10" s="15">
         <v>350.38583733126291</v>
       </c>
       <c r="G10" s="43">
         <v>438.49394223794508</v>
       </c>
       <c r="H10" s="31">
         <v>502.15031000677311</v>
       </c>
       <c r="I10" s="13">
         <v>573.05557891857791</v>
       </c>
@@ -8082,192 +8103,196 @@
       </c>
       <c r="EF10" s="35">
         <v>481.41786091048954</v>
       </c>
       <c r="EG10" s="36">
         <v>648.90189785867437</v>
       </c>
       <c r="EH10" s="37">
         <v>806.08275172050071</v>
       </c>
       <c r="EI10" s="38">
         <v>1030.2141683650443</v>
       </c>
       <c r="EJ10" s="39">
         <v>1307.9965286168817</v>
       </c>
       <c r="EK10" s="40">
         <v>1558.1827659554347</v>
       </c>
       <c r="EL10" s="41">
         <v>2755.0377973225659</v>
       </c>
       <c r="EM10" s="42">
         <v>3334.7763362227706</v>
       </c>
-      <c r="EN10" s="76">
+      <c r="EN10" s="63">
         <v>3656.9233724730702</v>
       </c>
       <c r="EO10" s="14">
         <v>4073.5978937589866</v>
       </c>
       <c r="EP10" s="20">
         <v>202.08192477042797</v>
       </c>
       <c r="EQ10" s="34">
         <v>432.51421589003962</v>
       </c>
       <c r="ER10" s="35">
         <v>543.10820092757831</v>
       </c>
       <c r="ES10" s="36">
         <v>749.58783720205292</v>
       </c>
       <c r="ET10" s="37">
         <v>933.56600012142189</v>
       </c>
       <c r="EU10" s="38">
         <v>1190.5002691080583</v>
       </c>
       <c r="EV10" s="39">
         <v>1544.6245576458571</v>
       </c>
       <c r="EW10" s="40">
         <v>1833.5800970565158</v>
       </c>
       <c r="EX10" s="41">
         <v>3380.1675856448664</v>
       </c>
       <c r="EY10" s="42">
         <v>3927.6467558135187</v>
       </c>
-      <c r="EZ10" s="75">
+      <c r="EZ10" s="62">
         <v>4292.7014769326897</v>
       </c>
       <c r="FA10" s="14">
         <v>4760.8613331691831</v>
       </c>
       <c r="FB10" s="20">
         <v>273.52413620481047</v>
       </c>
       <c r="FC10" s="34">
         <v>589.97392996085591</v>
       </c>
       <c r="FD10" s="35">
         <v>776.43003173076806</v>
       </c>
       <c r="FE10" s="36">
         <v>1056.5430807471366</v>
       </c>
       <c r="FF10" s="37">
         <v>1317.7009705945698</v>
       </c>
       <c r="FG10" s="38">
         <v>1623.8757890007691</v>
       </c>
       <c r="FH10" s="39">
         <v>2051.2154370882308</v>
       </c>
       <c r="FI10" s="40">
         <v>2419.7379321987592</v>
       </c>
       <c r="FJ10" s="41">
         <v>4385.0008859795525</v>
       </c>
       <c r="FK10" s="42">
         <v>5142.9397531133527</v>
       </c>
-      <c r="FL10" s="76">
+      <c r="FL10" s="63">
         <v>5613.5812872325887</v>
       </c>
       <c r="FM10" s="14">
         <v>6179.9142953901555</v>
       </c>
       <c r="FN10" s="20">
         <v>293.04955565109191</v>
       </c>
       <c r="FO10" s="34">
         <v>664.64055794952719</v>
       </c>
       <c r="FP10" s="35">
         <v>897.38159898026038</v>
       </c>
       <c r="FQ10" s="36">
         <v>1236.0881513759091</v>
       </c>
       <c r="FR10" s="37">
         <v>1492.3698972384955</v>
       </c>
       <c r="FS10" s="38">
         <v>1989.6877235281277</v>
       </c>
       <c r="FT10" s="39">
         <v>2375.6664781408949</v>
       </c>
       <c r="FU10" s="40">
         <v>2744.7480060565645</v>
       </c>
       <c r="FV10" s="41">
         <v>4453.5501910401645</v>
       </c>
       <c r="FW10" s="42">
         <v>5140.2811133626556</v>
       </c>
-      <c r="FX10" s="76">
+      <c r="FX10" s="63">
         <v>5674.721149107887</v>
       </c>
       <c r="FY10" s="14">
         <v>6479.857214496853</v>
       </c>
       <c r="FZ10" s="20">
         <v>249.18358395236737</v>
       </c>
       <c r="GA10" s="34">
         <v>609.59904781481362</v>
       </c>
       <c r="GB10" s="35">
         <v>810.71340040946654</v>
       </c>
       <c r="GC10" s="36">
         <v>1420.6646519138135</v>
       </c>
       <c r="GD10" s="37">
         <v>1769.1825627757253</v>
       </c>
       <c r="GE10" s="38">
         <v>2157.6270057186098</v>
       </c>
-      <c r="GF10" s="39"/>
-      <c r="GG10" s="40"/>
+      <c r="GF10" s="39">
+        <v>2578.4430343416489</v>
+      </c>
+      <c r="GG10" s="40">
+        <v>3653.145781606835</v>
+      </c>
       <c r="GH10" s="41"/>
       <c r="GI10" s="42"/>
-      <c r="GJ10" s="76"/>
+      <c r="GJ10" s="63"/>
       <c r="GK10" s="14"/>
     </row>
     <row r="11" spans="1:193">
       <c r="A11" s="30" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B11" s="13">
         <v>141.52538784706468</v>
       </c>
       <c r="C11" s="13">
         <v>282.5197037026594</v>
       </c>
       <c r="D11" s="14">
         <v>473.61809021682024</v>
       </c>
       <c r="E11" s="14">
         <v>638.09695982564665</v>
       </c>
       <c r="F11" s="15">
         <v>823.9292966604296</v>
       </c>
       <c r="G11" s="43">
         <v>1083.2461586609936</v>
       </c>
       <c r="H11" s="31">
         <v>1348.7785814005344</v>
       </c>
       <c r="I11" s="13">
         <v>1656.3050237329135</v>
       </c>
@@ -8651,192 +8676,196 @@
       </c>
       <c r="EF11" s="35">
         <v>1134.128081997027</v>
       </c>
       <c r="EG11" s="36">
         <v>1459.1476033689655</v>
       </c>
       <c r="EH11" s="37">
         <v>1737.2429191222404</v>
       </c>
       <c r="EI11" s="38">
         <v>2914.3535885795009</v>
       </c>
       <c r="EJ11" s="39">
         <v>3470.2989457191343</v>
       </c>
       <c r="EK11" s="40">
         <v>3972.9359110765445</v>
       </c>
       <c r="EL11" s="41">
         <v>5898.4605961830002</v>
       </c>
       <c r="EM11" s="42">
         <v>6783.7077046678087</v>
       </c>
-      <c r="EN11" s="76">
+      <c r="EN11" s="63">
         <v>7030.368057134594</v>
       </c>
       <c r="EO11" s="14">
         <v>8430.1293639672549</v>
       </c>
       <c r="EP11" s="20">
         <v>441.62007049833738</v>
       </c>
       <c r="EQ11" s="34">
         <v>966.77459730840974</v>
       </c>
       <c r="ER11" s="35">
         <v>1127.7596500048192</v>
       </c>
       <c r="ES11" s="36">
         <v>1483.9255329211821</v>
       </c>
       <c r="ET11" s="37">
         <v>1777.3387231761942</v>
       </c>
       <c r="EU11" s="38">
         <v>2909.4211601331845</v>
       </c>
       <c r="EV11" s="39">
         <v>3430.3466252432513</v>
       </c>
       <c r="EW11" s="40">
         <v>3918.9982853951169</v>
       </c>
       <c r="EX11" s="41">
         <v>6231.7450640219922</v>
       </c>
       <c r="EY11" s="42">
         <v>7075.5728612922867</v>
       </c>
-      <c r="EZ11" s="75">
+      <c r="EZ11" s="62">
         <v>7443.6732644916447</v>
       </c>
       <c r="FA11" s="14">
         <v>8517.6120688164629</v>
       </c>
       <c r="FB11" s="20">
         <v>455.96089225062957</v>
       </c>
       <c r="FC11" s="34">
         <v>1049.4770489747534</v>
       </c>
       <c r="FD11" s="35">
         <v>1202.8309368855348</v>
       </c>
       <c r="FE11" s="36">
         <v>1554.8259375622511</v>
       </c>
       <c r="FF11" s="37">
         <v>1873.1324649059504</v>
       </c>
       <c r="FG11" s="38">
         <v>3086.0727176752457</v>
       </c>
       <c r="FH11" s="39">
         <v>3664.4150982743763</v>
       </c>
       <c r="FI11" s="40">
         <v>4214.3705419124226</v>
       </c>
       <c r="FJ11" s="41">
         <v>6890.1852157821322</v>
       </c>
       <c r="FK11" s="42">
         <v>7906.8106483549864</v>
       </c>
-      <c r="FL11" s="76">
+      <c r="FL11" s="63">
         <v>8359.9176599120528</v>
       </c>
       <c r="FM11" s="14">
         <v>9363.7938799046533</v>
       </c>
       <c r="FN11" s="20">
         <v>441.7101807631355</v>
       </c>
       <c r="FO11" s="34">
         <v>1093.6442101181303</v>
       </c>
       <c r="FP11" s="35">
         <v>1441.2728261852367</v>
       </c>
       <c r="FQ11" s="36">
         <v>1947.7663523297431</v>
       </c>
       <c r="FR11" s="37">
         <v>2332.7355937089546</v>
       </c>
       <c r="FS11" s="38">
         <v>3224.038823279212</v>
       </c>
       <c r="FT11" s="39">
         <v>3780.0749096316545</v>
       </c>
       <c r="FU11" s="40">
         <v>4305.029325470633</v>
       </c>
       <c r="FV11" s="41">
         <v>6978.1589528721152</v>
       </c>
       <c r="FW11" s="42">
         <v>8048.3006968642285</v>
       </c>
-      <c r="FX11" s="76">
+      <c r="FX11" s="63">
         <v>9077.5751424766531</v>
       </c>
       <c r="FY11" s="14">
         <v>10687.015558783862</v>
       </c>
       <c r="FZ11" s="20">
         <v>441.57734627890318</v>
       </c>
       <c r="GA11" s="34">
         <v>1149.7020451265098</v>
       </c>
       <c r="GB11" s="35">
         <v>1474.6570149392949</v>
       </c>
       <c r="GC11" s="36">
         <v>2073.9460319009008</v>
       </c>
       <c r="GD11" s="37">
         <v>2443.8153509952112</v>
       </c>
       <c r="GE11" s="38">
         <v>3886.1311172720134</v>
       </c>
-      <c r="GF11" s="39"/>
-      <c r="GG11" s="40"/>
+      <c r="GF11" s="39">
+        <v>4640.9294517392536</v>
+      </c>
+      <c r="GG11" s="40">
+        <v>6116.5928184668483</v>
+      </c>
       <c r="GH11" s="41"/>
       <c r="GI11" s="42"/>
-      <c r="GJ11" s="76"/>
+      <c r="GJ11" s="63"/>
       <c r="GK11" s="14"/>
     </row>
     <row r="12" spans="1:193">
       <c r="A12" s="30" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B12" s="13">
         <v>26.104978006318113</v>
       </c>
       <c r="C12" s="13">
         <v>53.704388935675226</v>
       </c>
       <c r="D12" s="14">
         <v>84.870253692873277</v>
       </c>
       <c r="E12" s="14">
         <v>114.04929536478902</v>
       </c>
       <c r="F12" s="15">
         <v>144.79885226619544</v>
       </c>
       <c r="G12" s="43">
         <v>184.09254542190467</v>
       </c>
       <c r="H12" s="31">
         <v>216.43201265995947</v>
       </c>
       <c r="I12" s="13">
         <v>275.33956973038022</v>
       </c>
@@ -9220,192 +9249,196 @@
       </c>
       <c r="EF12" s="35">
         <v>525.71307258282741</v>
       </c>
       <c r="EG12" s="36">
         <v>695.72201927530534</v>
       </c>
       <c r="EH12" s="37">
         <v>855.3272463227753</v>
       </c>
       <c r="EI12" s="38">
         <v>1020.656424171328</v>
       </c>
       <c r="EJ12" s="39">
         <v>1178.5500809327461</v>
       </c>
       <c r="EK12" s="40">
         <v>1389.6452293557104</v>
       </c>
       <c r="EL12" s="41">
         <v>3183.9798653757161</v>
       </c>
       <c r="EM12" s="42">
         <v>3506.3389481779959</v>
       </c>
-      <c r="EN12" s="76">
+      <c r="EN12" s="63">
         <v>4208.6116071511851</v>
       </c>
       <c r="EO12" s="14">
         <v>4542.6912926313989</v>
       </c>
       <c r="EP12" s="20">
         <v>276.70888510851819</v>
       </c>
       <c r="EQ12" s="34">
         <v>603.43914062598787</v>
       </c>
       <c r="ER12" s="35">
         <v>882.08195789987417</v>
       </c>
       <c r="ES12" s="36">
         <v>1182.9238962387665</v>
       </c>
       <c r="ET12" s="37">
         <v>1469.9549910316236</v>
       </c>
       <c r="EU12" s="38">
         <v>1755.8426717413465</v>
       </c>
       <c r="EV12" s="39">
         <v>2027.7610528419616</v>
       </c>
       <c r="EW12" s="40">
         <v>2341.4701179299545</v>
       </c>
       <c r="EX12" s="41">
         <v>3404.9757225277058</v>
       </c>
       <c r="EY12" s="42">
         <v>3873.2105801672924</v>
       </c>
-      <c r="EZ12" s="75">
+      <c r="EZ12" s="62">
         <v>5189.6696376461832</v>
       </c>
       <c r="FA12" s="14">
         <v>6593.1773009080898</v>
       </c>
       <c r="FB12" s="20">
         <v>322.7991338397232</v>
       </c>
       <c r="FC12" s="34">
         <v>695.71440832245298</v>
       </c>
       <c r="FD12" s="35">
         <v>1026.150804257866</v>
       </c>
       <c r="FE12" s="36">
         <v>1399.1742352417677</v>
       </c>
       <c r="FF12" s="37">
         <v>1733.6515171089986</v>
       </c>
       <c r="FG12" s="38">
         <v>2072.1602967725157</v>
       </c>
       <c r="FH12" s="39">
         <v>2394.3779759496701</v>
       </c>
       <c r="FI12" s="40">
         <v>3119.4741196314394</v>
       </c>
       <c r="FJ12" s="41">
         <v>4093.1250878655119</v>
       </c>
       <c r="FK12" s="42">
         <v>4571.1345173619075</v>
       </c>
-      <c r="FL12" s="76">
+      <c r="FL12" s="63">
         <v>5408.1963454065744</v>
       </c>
       <c r="FM12" s="14">
         <v>6961.6230037191563</v>
       </c>
       <c r="FN12" s="20">
         <v>404.11011360677787</v>
       </c>
       <c r="FO12" s="34">
         <v>785.02950726327845</v>
       </c>
       <c r="FP12" s="35">
         <v>1226.4659528803261</v>
       </c>
       <c r="FQ12" s="36">
         <v>1966.5101874122902</v>
       </c>
       <c r="FR12" s="37">
         <v>2476.1525093468431</v>
       </c>
       <c r="FS12" s="38">
         <v>3179.42656138549</v>
       </c>
       <c r="FT12" s="39">
         <v>3831.5356904842861</v>
       </c>
       <c r="FU12" s="40">
         <v>4537.9322099402325</v>
       </c>
       <c r="FV12" s="41">
         <v>5859.7235849303597</v>
       </c>
       <c r="FW12" s="42">
         <v>6673.4678525748559</v>
       </c>
-      <c r="FX12" s="76">
+      <c r="FX12" s="63">
         <v>7457.1257317974168</v>
       </c>
       <c r="FY12" s="14">
         <v>8466.0064019564743</v>
       </c>
       <c r="FZ12" s="20">
         <v>718.9461881429321</v>
       </c>
       <c r="GA12" s="34">
         <v>1641.4571469428247</v>
       </c>
       <c r="GB12" s="35">
         <v>2528.8271683405524</v>
       </c>
       <c r="GC12" s="36">
         <v>3300.6019951275694</v>
       </c>
       <c r="GD12" s="37">
         <v>4059.2845244676196</v>
       </c>
       <c r="GE12" s="38">
         <v>4873.2597541562827</v>
       </c>
-      <c r="GF12" s="39"/>
-      <c r="GG12" s="40"/>
+      <c r="GF12" s="39">
+        <v>5783.1670468317398</v>
+      </c>
+      <c r="GG12" s="40">
+        <v>7256.4957578814465</v>
+      </c>
       <c r="GH12" s="41"/>
       <c r="GI12" s="42"/>
-      <c r="GJ12" s="76"/>
+      <c r="GJ12" s="63"/>
       <c r="GK12" s="14"/>
     </row>
     <row r="13" spans="1:193">
       <c r="A13" s="30" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B13" s="13">
         <v>46.371722925876966</v>
       </c>
       <c r="C13" s="13">
         <v>95.821724762078077</v>
       </c>
       <c r="D13" s="14">
         <v>153.86361161714771</v>
       </c>
       <c r="E13" s="14">
         <v>208.5604452136962</v>
       </c>
       <c r="F13" s="15">
         <v>257.22035526644135</v>
       </c>
       <c r="G13" s="43">
         <v>320.88907080190381</v>
       </c>
       <c r="H13" s="31">
         <v>359.47002720303749</v>
       </c>
       <c r="I13" s="13">
         <v>422.07663322874834</v>
       </c>
@@ -9789,196 +9822,200 @@
       </c>
       <c r="EF13" s="35">
         <v>1135.7581499918065</v>
       </c>
       <c r="EG13" s="36">
         <v>1563.3921095134929</v>
       </c>
       <c r="EH13" s="37">
         <v>1985.3486199534093</v>
       </c>
       <c r="EI13" s="38">
         <v>2601.2441119187006</v>
       </c>
       <c r="EJ13" s="39">
         <v>3072.3260459976091</v>
       </c>
       <c r="EK13" s="40">
         <v>3452.3843666856683</v>
       </c>
       <c r="EL13" s="41">
         <v>4620.1204364908908</v>
       </c>
       <c r="EM13" s="42">
         <v>5242.4202271137219</v>
       </c>
-      <c r="EN13" s="76">
+      <c r="EN13" s="63">
         <v>5874.4384225646127</v>
       </c>
       <c r="EO13" s="14">
         <v>6419.9459830426222</v>
       </c>
       <c r="EP13" s="20">
         <v>510.73027487724869</v>
       </c>
       <c r="EQ13" s="34">
         <v>1108.6206464602383</v>
       </c>
       <c r="ER13" s="35">
         <v>1688.699099792078</v>
       </c>
       <c r="ES13" s="36">
         <v>2313.1789038469578</v>
       </c>
       <c r="ET13" s="37">
         <v>2911.2070492426474</v>
       </c>
       <c r="EU13" s="38">
         <v>3584.8594950248298</v>
       </c>
       <c r="EV13" s="39">
         <v>4098.5303511510356</v>
       </c>
       <c r="EW13" s="40">
         <v>4561.9232938904161</v>
       </c>
       <c r="EX13" s="41">
         <v>5356.4860342288694</v>
       </c>
       <c r="EY13" s="42">
         <v>5639.4702718912513</v>
       </c>
-      <c r="EZ13" s="75">
+      <c r="EZ13" s="62">
         <v>5884.7188359118945</v>
       </c>
       <c r="FA13" s="14">
         <v>6391.025325035579</v>
       </c>
       <c r="FB13" s="20">
         <v>461.85430440848779</v>
       </c>
       <c r="FC13" s="34">
         <v>878.66189436641844</v>
       </c>
       <c r="FD13" s="35">
         <v>1426.4706290582658</v>
       </c>
       <c r="FE13" s="36">
         <v>2385.2903039007706</v>
       </c>
       <c r="FF13" s="37">
         <v>2951.3802643874997</v>
       </c>
       <c r="FG13" s="38">
         <v>3480.5541669137897</v>
       </c>
       <c r="FH13" s="39">
         <v>3898.7113561350134</v>
       </c>
       <c r="FI13" s="40">
         <v>4508.0459321118733</v>
       </c>
       <c r="FJ13" s="41">
         <v>6020.3393142260275</v>
       </c>
       <c r="FK13" s="42">
         <v>6392.8810664257262</v>
       </c>
-      <c r="FL13" s="76">
+      <c r="FL13" s="63">
         <v>6804.6148448777149</v>
       </c>
       <c r="FM13" s="14">
         <v>7552.294286147303</v>
       </c>
       <c r="FN13" s="20">
         <v>402.16622623749231</v>
       </c>
       <c r="FO13" s="34">
         <v>1110.6227907930756</v>
       </c>
       <c r="FP13" s="35">
         <v>1799.7545529819772</v>
       </c>
       <c r="FQ13" s="36">
         <v>2435.72052673704</v>
       </c>
       <c r="FR13" s="37">
         <v>3082.0251011578462</v>
       </c>
       <c r="FS13" s="38">
         <v>3767.8052419986088</v>
       </c>
       <c r="FT13" s="39">
         <v>4571.0378562421365</v>
       </c>
       <c r="FU13" s="40">
         <v>5408.7842243525502</v>
       </c>
       <c r="FV13" s="41">
         <v>7475.4455817209764</v>
       </c>
       <c r="FW13" s="42">
         <v>8464.2113376325069</v>
       </c>
-      <c r="FX13" s="76">
+      <c r="FX13" s="63">
         <v>9379.0241407395988</v>
       </c>
       <c r="FY13" s="14">
         <v>10486.564895363863</v>
       </c>
       <c r="FZ13" s="20">
         <v>538.02683065142378</v>
       </c>
       <c r="GA13" s="34">
         <v>1285.047712193174</v>
       </c>
       <c r="GB13" s="35">
         <v>1462.12121802965</v>
       </c>
       <c r="GC13" s="36">
         <v>2314.6144151132885</v>
       </c>
       <c r="GD13" s="37">
         <v>2977.9286724440653</v>
       </c>
       <c r="GE13" s="38">
         <v>3968.4732093084476</v>
       </c>
-      <c r="GF13" s="39"/>
-      <c r="GG13" s="40"/>
+      <c r="GF13" s="39">
+        <v>4967.9275082178538</v>
+      </c>
+      <c r="GG13" s="40">
+        <v>6253.334516092199</v>
+      </c>
       <c r="GH13" s="41"/>
       <c r="GI13" s="42"/>
-      <c r="GJ13" s="76"/>
+      <c r="GJ13" s="63"/>
       <c r="GK13" s="14"/>
     </row>
     <row r="14" spans="1:193">
       <c r="A14" s="7"/>
       <c r="B14" s="8"/>
       <c r="C14" s="8"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="9"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8"/>
       <c r="P14" s="7"/>
       <c r="Q14" s="7"/>
       <c r="R14" s="7"/>
       <c r="S14" s="7"/>
       <c r="T14" s="7"/>
       <c r="U14" s="9"/>
       <c r="V14" s="7"/>
       <c r="W14" s="7"/>
       <c r="X14" s="7"/>
       <c r="Y14" s="7"/>
       <c r="Z14" s="8"/>
       <c r="AA14" s="8"/>
       <c r="AB14" s="7"/>
       <c r="AC14" s="7"/>
@@ -10005,51 +10042,51 @@
       <c r="AX14" s="8"/>
       <c r="AY14" s="8"/>
       <c r="AZ14" s="7"/>
       <c r="BA14" s="7"/>
       <c r="BB14" s="7"/>
       <c r="BC14" s="7"/>
       <c r="BD14" s="7"/>
       <c r="BE14" s="9"/>
       <c r="BF14" s="7"/>
       <c r="BG14" s="7"/>
       <c r="BH14" s="7"/>
       <c r="BI14" s="7"/>
       <c r="BJ14" s="8"/>
       <c r="BK14" s="8"/>
       <c r="BL14" s="7"/>
       <c r="BM14" s="7"/>
       <c r="BN14" s="7"/>
       <c r="BO14" s="7"/>
       <c r="BP14" s="7"/>
       <c r="BQ14" s="9"/>
       <c r="BR14" s="7"/>
       <c r="BS14" s="7"/>
       <c r="BT14" s="7"/>
       <c r="BU14" s="7"/>
       <c r="BV14" s="44" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="BW14" s="8"/>
       <c r="BX14" s="7"/>
       <c r="BY14" s="7"/>
       <c r="BZ14" s="7"/>
       <c r="CA14" s="7"/>
       <c r="CB14" s="7"/>
       <c r="CC14" s="9"/>
       <c r="CD14" s="7"/>
       <c r="CE14" s="7"/>
       <c r="CF14" s="7"/>
       <c r="CG14" s="7"/>
       <c r="CH14" s="45"/>
       <c r="CI14" s="45"/>
       <c r="CJ14" s="45"/>
       <c r="CK14" s="45"/>
       <c r="CL14" s="45"/>
       <c r="CM14" s="45"/>
       <c r="CN14" s="45"/>
       <c r="CO14" s="45"/>
       <c r="CP14" s="45"/>
       <c r="CQ14" s="45"/>
       <c r="CR14" s="45"/>
       <c r="CS14" s="45"/>
       <c r="CT14" s="45"/>
@@ -10189,64 +10226,64 @@
       <c r="AW15" s="47"/>
       <c r="AX15" s="47"/>
       <c r="AY15" s="47"/>
       <c r="AZ15" s="47"/>
       <c r="BA15" s="47"/>
       <c r="BB15" s="47"/>
       <c r="BC15" s="47"/>
       <c r="BD15" s="47"/>
       <c r="BE15" s="47"/>
       <c r="BF15" s="47"/>
       <c r="BG15" s="47"/>
       <c r="BH15" s="47"/>
       <c r="BI15" s="47"/>
       <c r="BJ15" s="8"/>
       <c r="BK15" s="7"/>
       <c r="BL15" s="7"/>
       <c r="BM15" s="7"/>
       <c r="BN15" s="7"/>
       <c r="BO15" s="7"/>
       <c r="BP15" s="7"/>
       <c r="BQ15" s="7"/>
       <c r="BR15" s="7"/>
       <c r="BS15" s="7"/>
       <c r="BT15" s="7"/>
       <c r="BU15" s="7"/>
-      <c r="BV15" s="62" t="s">
-[...12 lines deleted...]
-      <c r="CG15" s="63"/>
+      <c r="BV15" s="108" t="s">
+        <v>34</v>
+      </c>
+      <c r="BW15" s="108"/>
+      <c r="BX15" s="108"/>
+      <c r="BY15" s="108"/>
+      <c r="BZ15" s="108"/>
+      <c r="CA15" s="108"/>
+      <c r="CB15" s="108"/>
+      <c r="CC15" s="108"/>
+      <c r="CD15" s="108"/>
+      <c r="CE15" s="108"/>
+      <c r="CF15" s="108"/>
+      <c r="CG15" s="110"/>
       <c r="CH15" s="45"/>
       <c r="CI15" s="45"/>
       <c r="CJ15" s="45"/>
       <c r="CK15" s="45"/>
       <c r="CL15" s="45"/>
       <c r="CM15" s="45"/>
       <c r="CN15" s="45"/>
       <c r="CO15" s="45"/>
       <c r="CP15" s="45"/>
       <c r="CQ15" s="45"/>
       <c r="CR15" s="45"/>
       <c r="CS15" s="45"/>
       <c r="CT15" s="45"/>
       <c r="CU15" s="45"/>
       <c r="CV15" s="45"/>
       <c r="CW15" s="45"/>
       <c r="CX15" s="45"/>
       <c r="CY15" s="45"/>
       <c r="CZ15" s="46"/>
       <c r="DA15" s="46"/>
       <c r="DB15" s="45"/>
       <c r="DC15" s="45"/>
       <c r="DD15" s="45"/>
       <c r="DE15" s="45"/>
       <c r="DF15" s="45"/>
@@ -10256,194 +10293,194 @@
       <c r="DJ15" s="45"/>
       <c r="DK15" s="45"/>
       <c r="DL15" s="45"/>
       <c r="DM15" s="45"/>
       <c r="DN15" s="45"/>
       <c r="DO15" s="45"/>
       <c r="DP15" s="45"/>
       <c r="DQ15" s="45"/>
       <c r="DR15" s="45"/>
       <c r="DS15" s="45"/>
       <c r="DT15" s="45"/>
       <c r="DU15" s="45"/>
       <c r="DV15" s="45"/>
       <c r="DW15" s="45"/>
       <c r="DX15" s="46"/>
       <c r="DY15" s="46"/>
       <c r="DZ15" s="45"/>
       <c r="EA15" s="45"/>
       <c r="EB15" s="45"/>
       <c r="EC15" s="45"/>
       <c r="ED15" s="45"/>
       <c r="EE15" s="45"/>
       <c r="EF15" s="45"/>
       <c r="EG15" s="45"/>
       <c r="EH15" s="45"/>
-      <c r="EI15" s="64" t="s">
-[...12 lines deleted...]
-      <c r="ET15" s="65"/>
+      <c r="EI15" s="111" t="s">
+        <v>34</v>
+      </c>
+      <c r="EJ15" s="111"/>
+      <c r="EK15" s="111"/>
+      <c r="EL15" s="111"/>
+      <c r="EM15" s="111"/>
+      <c r="EN15" s="111"/>
+      <c r="EO15" s="111"/>
+      <c r="EP15" s="111"/>
+      <c r="EQ15" s="111"/>
+      <c r="ER15" s="111"/>
+      <c r="ES15" s="111"/>
+      <c r="ET15" s="112"/>
       <c r="EU15" s="7"/>
       <c r="EV15" s="7"/>
       <c r="EW15" s="7"/>
       <c r="EX15" s="7"/>
       <c r="EY15" s="7"/>
       <c r="EZ15" s="7"/>
       <c r="FA15" s="7"/>
       <c r="FB15" s="7"/>
       <c r="FC15" s="7"/>
       <c r="FD15" s="7"/>
       <c r="FE15" s="10"/>
       <c r="FF15" s="10"/>
       <c r="FG15" s="10"/>
       <c r="FH15" s="10"/>
       <c r="FI15" s="10"/>
       <c r="FJ15" s="10"/>
-      <c r="FK15" s="64" t="s">
-[...12 lines deleted...]
-      <c r="FV15" s="65"/>
+      <c r="FK15" s="111" t="s">
+        <v>34</v>
+      </c>
+      <c r="FL15" s="111"/>
+      <c r="FM15" s="111"/>
+      <c r="FN15" s="111"/>
+      <c r="FO15" s="111"/>
+      <c r="FP15" s="111"/>
+      <c r="FQ15" s="111"/>
+      <c r="FR15" s="111"/>
+      <c r="FS15" s="111"/>
+      <c r="FT15" s="111"/>
+      <c r="FU15" s="111"/>
+      <c r="FV15" s="112"/>
     </row>
     <row r="16" spans="1:193" ht="22.5" customHeight="1" thickBot="1">
       <c r="A16" s="7"/>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
-      <c r="K16" s="7"/>
-[...4 lines deleted...]
-      <c r="N16" s="7"/>
+      <c r="K16" s="114" t="s">
+        <v>40</v>
+      </c>
+      <c r="L16" s="114"/>
+      <c r="M16" s="114"/>
+      <c r="N16" s="115"/>
       <c r="O16" s="7"/>
       <c r="P16" s="7"/>
       <c r="Q16" s="7"/>
       <c r="R16" s="7"/>
       <c r="S16" s="7"/>
       <c r="T16" s="7"/>
       <c r="U16" s="7"/>
       <c r="V16" s="7"/>
       <c r="W16" s="7"/>
       <c r="X16" s="7"/>
       <c r="Y16" s="11" t="s">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="Z16" s="7"/>
       <c r="AA16" s="7"/>
       <c r="AB16" s="7"/>
       <c r="AC16" s="7"/>
       <c r="AD16" s="7"/>
       <c r="AE16" s="7"/>
       <c r="AF16" s="7"/>
       <c r="AG16" s="7"/>
       <c r="AH16" s="7"/>
       <c r="AI16" s="7"/>
       <c r="AJ16" s="7"/>
       <c r="AK16" s="11" t="s">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="AL16" s="7"/>
       <c r="AM16" s="7"/>
       <c r="AN16" s="7"/>
       <c r="AO16" s="7"/>
       <c r="AP16" s="7"/>
       <c r="AQ16" s="7"/>
       <c r="AR16" s="7"/>
       <c r="AS16" s="7"/>
       <c r="AT16" s="7"/>
       <c r="AU16" s="7"/>
       <c r="AV16" s="7"/>
       <c r="AW16" s="11" t="s">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="AX16" s="7"/>
       <c r="AY16" s="7"/>
       <c r="AZ16" s="7"/>
       <c r="BA16" s="7"/>
       <c r="BB16" s="7"/>
       <c r="BC16" s="7"/>
       <c r="BD16" s="7"/>
       <c r="BE16" s="7"/>
       <c r="BF16" s="7"/>
       <c r="BG16" s="7"/>
       <c r="BH16" s="7"/>
       <c r="BI16" s="11" t="s">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="BJ16" s="7"/>
       <c r="BK16" s="7"/>
       <c r="BL16" s="7"/>
       <c r="BM16" s="7"/>
       <c r="BN16" s="7"/>
       <c r="BO16" s="7"/>
       <c r="BP16" s="7"/>
       <c r="BQ16" s="7"/>
       <c r="BR16" s="7"/>
       <c r="BS16" s="7"/>
       <c r="BT16" s="7"/>
       <c r="BU16" s="11" t="s">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="BV16" s="7"/>
       <c r="BW16" s="7"/>
       <c r="BX16" s="7"/>
       <c r="BY16" s="7"/>
       <c r="BZ16" s="7"/>
       <c r="CA16" s="7"/>
       <c r="CB16" s="7"/>
       <c r="CC16" s="7"/>
       <c r="CD16" s="7"/>
       <c r="CE16" s="7"/>
       <c r="CF16" s="7"/>
       <c r="CG16" s="11" t="s">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="CH16" s="45"/>
       <c r="CI16" s="45"/>
       <c r="CJ16" s="45"/>
       <c r="CK16" s="45"/>
       <c r="CL16" s="45"/>
       <c r="CM16" s="45"/>
       <c r="CN16" s="45"/>
       <c r="CO16" s="45"/>
       <c r="CP16" s="45"/>
       <c r="CQ16" s="45"/>
       <c r="CR16" s="45"/>
       <c r="CS16" s="45"/>
       <c r="CT16" s="45"/>
       <c r="CU16" s="45"/>
       <c r="CV16" s="45"/>
       <c r="CW16" s="45"/>
       <c r="CX16" s="45"/>
       <c r="CY16" s="45"/>
       <c r="CZ16" s="46"/>
       <c r="DA16" s="46"/>
       <c r="DB16" s="45"/>
       <c r="DC16" s="45"/>
       <c r="DD16" s="45"/>
       <c r="DE16" s="45"/>
@@ -10470,907 +10507,907 @@
       <c r="DZ16" s="45"/>
       <c r="EA16" s="45"/>
       <c r="EB16" s="45"/>
       <c r="EC16" s="45"/>
       <c r="ED16" s="45"/>
       <c r="EE16" s="45"/>
       <c r="EF16" s="45"/>
       <c r="EG16" s="45"/>
       <c r="EH16" s="45"/>
       <c r="EI16" s="45"/>
       <c r="EJ16" s="46"/>
       <c r="EK16" s="46"/>
       <c r="EL16" s="45"/>
       <c r="EM16" s="45"/>
       <c r="EN16" s="45"/>
       <c r="EO16" s="45"/>
       <c r="EP16" s="7"/>
       <c r="EQ16" s="7"/>
       <c r="ER16" s="7"/>
       <c r="ES16" s="7"/>
       <c r="ET16" s="7"/>
       <c r="EU16" s="7"/>
       <c r="EV16" s="7"/>
       <c r="EW16" s="7"/>
       <c r="EX16" s="7"/>
-      <c r="EY16" s="61" t="s">
-[...3 lines deleted...]
-      <c r="FA16" s="61"/>
+      <c r="EY16" s="109" t="s">
+        <v>40</v>
+      </c>
+      <c r="EZ16" s="109"/>
+      <c r="FA16" s="109"/>
       <c r="FB16" s="7"/>
       <c r="FC16" s="7"/>
       <c r="FD16" s="7"/>
       <c r="FE16" s="10"/>
       <c r="FF16" s="10"/>
       <c r="FG16" s="10"/>
       <c r="FH16" s="10"/>
       <c r="FI16" s="10"/>
-      <c r="FJ16" s="60" t="s">
-[...4 lines deleted...]
-      <c r="FM16" s="66"/>
+      <c r="FJ16" s="114" t="s">
+        <v>40</v>
+      </c>
+      <c r="FK16" s="114"/>
+      <c r="FL16" s="114"/>
+      <c r="FM16" s="115"/>
       <c r="FN16" s="7"/>
       <c r="FO16" s="7"/>
       <c r="FP16" s="7"/>
       <c r="FQ16" s="10"/>
       <c r="FR16" s="10"/>
       <c r="FS16" s="10"/>
       <c r="FT16" s="10"/>
       <c r="FU16" s="10"/>
-      <c r="FV16" s="60" t="s">
-[...4 lines deleted...]
-      <c r="FY16" s="66"/>
+      <c r="FV16" s="114" t="s">
+        <v>40</v>
+      </c>
+      <c r="FW16" s="114"/>
+      <c r="FX16" s="114"/>
+      <c r="FY16" s="115"/>
       <c r="FZ16" s="7"/>
       <c r="GA16" s="7"/>
       <c r="GB16" s="7"/>
       <c r="GC16" s="10"/>
       <c r="GD16" s="10"/>
       <c r="GE16" s="10"/>
       <c r="GF16" s="10"/>
       <c r="GG16" s="10"/>
-      <c r="GH16" s="60" t="s">
-[...4 lines deleted...]
-      <c r="GK16" s="66"/>
+      <c r="GH16" s="114" t="s">
+        <v>40</v>
+      </c>
+      <c r="GI16" s="114"/>
+      <c r="GJ16" s="114"/>
+      <c r="GK16" s="115"/>
     </row>
     <row r="17" spans="1:193" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A17" s="67"/>
-      <c r="B17" s="77" t="s">
+      <c r="A17" s="100"/>
+      <c r="B17" s="105" t="s">
+        <v>23</v>
+      </c>
+      <c r="C17" s="106"/>
+      <c r="D17" s="106"/>
+      <c r="E17" s="106"/>
+      <c r="F17" s="106"/>
+      <c r="G17" s="106"/>
+      <c r="H17" s="106"/>
+      <c r="I17" s="106"/>
+      <c r="J17" s="106"/>
+      <c r="K17" s="106"/>
+      <c r="L17" s="106"/>
+      <c r="M17" s="107"/>
+      <c r="N17" s="105" t="s">
         <v>24</v>
       </c>
-      <c r="C17" s="78"/>
-[...10 lines deleted...]
-      <c r="N17" s="77" t="s">
+      <c r="O17" s="106"/>
+      <c r="P17" s="106"/>
+      <c r="Q17" s="106"/>
+      <c r="R17" s="106"/>
+      <c r="S17" s="106"/>
+      <c r="T17" s="106"/>
+      <c r="U17" s="106"/>
+      <c r="V17" s="106"/>
+      <c r="W17" s="106"/>
+      <c r="X17" s="106"/>
+      <c r="Y17" s="107"/>
+      <c r="Z17" s="105" t="s">
         <v>25</v>
       </c>
-      <c r="O17" s="78"/>
-[...10 lines deleted...]
-      <c r="Z17" s="77" t="s">
+      <c r="AA17" s="106"/>
+      <c r="AB17" s="106"/>
+      <c r="AC17" s="106"/>
+      <c r="AD17" s="106"/>
+      <c r="AE17" s="106"/>
+      <c r="AF17" s="106"/>
+      <c r="AG17" s="106"/>
+      <c r="AH17" s="106"/>
+      <c r="AI17" s="106"/>
+      <c r="AJ17" s="106"/>
+      <c r="AK17" s="107"/>
+      <c r="AL17" s="105" t="s">
         <v>26</v>
       </c>
-      <c r="AA17" s="78"/>
-[...10 lines deleted...]
-      <c r="AL17" s="77" t="s">
+      <c r="AM17" s="106"/>
+      <c r="AN17" s="106"/>
+      <c r="AO17" s="106"/>
+      <c r="AP17" s="106"/>
+      <c r="AQ17" s="106"/>
+      <c r="AR17" s="106"/>
+      <c r="AS17" s="106"/>
+      <c r="AT17" s="106"/>
+      <c r="AU17" s="106"/>
+      <c r="AV17" s="106"/>
+      <c r="AW17" s="107"/>
+      <c r="AX17" s="105" t="s">
         <v>27</v>
       </c>
-      <c r="AM17" s="78"/>
-[...10 lines deleted...]
-      <c r="AX17" s="77" t="s">
+      <c r="AY17" s="106"/>
+      <c r="AZ17" s="106"/>
+      <c r="BA17" s="106"/>
+      <c r="BB17" s="106"/>
+      <c r="BC17" s="106"/>
+      <c r="BD17" s="106"/>
+      <c r="BE17" s="106"/>
+      <c r="BF17" s="106"/>
+      <c r="BG17" s="106"/>
+      <c r="BH17" s="106"/>
+      <c r="BI17" s="107"/>
+      <c r="BJ17" s="105" t="s">
         <v>28</v>
       </c>
-      <c r="AY17" s="78"/>
-[...10 lines deleted...]
-      <c r="BJ17" s="77" t="s">
+      <c r="BK17" s="106"/>
+      <c r="BL17" s="106"/>
+      <c r="BM17" s="106"/>
+      <c r="BN17" s="106"/>
+      <c r="BO17" s="106"/>
+      <c r="BP17" s="106"/>
+      <c r="BQ17" s="106"/>
+      <c r="BR17" s="106"/>
+      <c r="BS17" s="106"/>
+      <c r="BT17" s="106"/>
+      <c r="BU17" s="107"/>
+      <c r="BV17" s="105" t="s">
+        <v>14</v>
+      </c>
+      <c r="BW17" s="106"/>
+      <c r="BX17" s="106"/>
+      <c r="BY17" s="106"/>
+      <c r="BZ17" s="106"/>
+      <c r="CA17" s="106"/>
+      <c r="CB17" s="106"/>
+      <c r="CC17" s="106"/>
+      <c r="CD17" s="106"/>
+      <c r="CE17" s="106"/>
+      <c r="CF17" s="106"/>
+      <c r="CG17" s="107"/>
+      <c r="CH17" s="105" t="s">
         <v>29</v>
       </c>
-      <c r="BK17" s="78"/>
-[...24 lines deleted...]
-      <c r="CH17" s="77" t="s">
+      <c r="CI17" s="106"/>
+      <c r="CJ17" s="106"/>
+      <c r="CK17" s="106"/>
+      <c r="CL17" s="106"/>
+      <c r="CM17" s="106"/>
+      <c r="CN17" s="106"/>
+      <c r="CO17" s="106"/>
+      <c r="CP17" s="106"/>
+      <c r="CQ17" s="106"/>
+      <c r="CR17" s="106"/>
+      <c r="CS17" s="107"/>
+      <c r="CT17" s="105" t="s">
         <v>30</v>
       </c>
-      <c r="CI17" s="78"/>
-[...10 lines deleted...]
-      <c r="CT17" s="77" t="s">
+      <c r="CU17" s="106"/>
+      <c r="CV17" s="106"/>
+      <c r="CW17" s="106"/>
+      <c r="CX17" s="106"/>
+      <c r="CY17" s="106"/>
+      <c r="CZ17" s="106"/>
+      <c r="DA17" s="106"/>
+      <c r="DB17" s="106"/>
+      <c r="DC17" s="106"/>
+      <c r="DD17" s="106"/>
+      <c r="DE17" s="107"/>
+      <c r="DF17" s="105" t="s">
         <v>31</v>
       </c>
-      <c r="CU17" s="78"/>
-[...10 lines deleted...]
-      <c r="DF17" s="77" t="s">
+      <c r="DG17" s="106"/>
+      <c r="DH17" s="106"/>
+      <c r="DI17" s="106"/>
+      <c r="DJ17" s="106"/>
+      <c r="DK17" s="106"/>
+      <c r="DL17" s="106"/>
+      <c r="DM17" s="106"/>
+      <c r="DN17" s="106"/>
+      <c r="DO17" s="106"/>
+      <c r="DP17" s="106"/>
+      <c r="DQ17" s="107"/>
+      <c r="DR17" s="105" t="s">
         <v>32</v>
       </c>
-      <c r="DG17" s="78"/>
-[...38 lines deleted...]
-      <c r="EP17" s="68" t="s">
+      <c r="DS17" s="106"/>
+      <c r="DT17" s="106"/>
+      <c r="DU17" s="106"/>
+      <c r="DV17" s="106"/>
+      <c r="DW17" s="106"/>
+      <c r="DX17" s="106"/>
+      <c r="DY17" s="106"/>
+      <c r="DZ17" s="106"/>
+      <c r="EA17" s="106"/>
+      <c r="EB17" s="106"/>
+      <c r="EC17" s="107"/>
+      <c r="ED17" s="105" t="s">
+        <v>36</v>
+      </c>
+      <c r="EE17" s="106"/>
+      <c r="EF17" s="106"/>
+      <c r="EG17" s="106"/>
+      <c r="EH17" s="106"/>
+      <c r="EI17" s="106"/>
+      <c r="EJ17" s="106"/>
+      <c r="EK17" s="106"/>
+      <c r="EL17" s="106"/>
+      <c r="EM17" s="106"/>
+      <c r="EN17" s="106"/>
+      <c r="EO17" s="107"/>
+      <c r="EP17" s="102" t="s">
+        <v>43</v>
+      </c>
+      <c r="EQ17" s="103"/>
+      <c r="ER17" s="103"/>
+      <c r="ES17" s="103"/>
+      <c r="ET17" s="103"/>
+      <c r="EU17" s="103"/>
+      <c r="EV17" s="103"/>
+      <c r="EW17" s="103"/>
+      <c r="EX17" s="103"/>
+      <c r="EY17" s="103"/>
+      <c r="EZ17" s="103"/>
+      <c r="FA17" s="104"/>
+      <c r="FB17" s="102" t="s">
         <v>44</v>
       </c>
-      <c r="EQ17" s="69"/>
-[...10 lines deleted...]
-      <c r="FB17" s="68" t="s">
+      <c r="FC17" s="103"/>
+      <c r="FD17" s="103"/>
+      <c r="FE17" s="103"/>
+      <c r="FF17" s="103"/>
+      <c r="FG17" s="103"/>
+      <c r="FH17" s="103"/>
+      <c r="FI17" s="103"/>
+      <c r="FJ17" s="103"/>
+      <c r="FK17" s="103"/>
+      <c r="FL17" s="103"/>
+      <c r="FM17" s="104"/>
+      <c r="FN17" s="102" t="s">
         <v>45</v>
       </c>
-      <c r="FC17" s="69"/>
-[...37 lines deleted...]
-      <c r="GK17" s="70"/>
+      <c r="FO17" s="103"/>
+      <c r="FP17" s="103"/>
+      <c r="FQ17" s="103"/>
+      <c r="FR17" s="103"/>
+      <c r="FS17" s="103"/>
+      <c r="FT17" s="103"/>
+      <c r="FU17" s="103"/>
+      <c r="FV17" s="103"/>
+      <c r="FW17" s="103"/>
+      <c r="FX17" s="103"/>
+      <c r="FY17" s="104"/>
+      <c r="FZ17" s="102" t="s">
+        <v>39</v>
+      </c>
+      <c r="GA17" s="103"/>
+      <c r="GB17" s="103"/>
+      <c r="GC17" s="103"/>
+      <c r="GD17" s="103"/>
+      <c r="GE17" s="103"/>
+      <c r="GF17" s="103"/>
+      <c r="GG17" s="103"/>
+      <c r="GH17" s="103"/>
+      <c r="GI17" s="103"/>
+      <c r="GJ17" s="103"/>
+      <c r="GK17" s="104"/>
     </row>
     <row r="18" spans="1:193" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A18" s="71"/>
-      <c r="B18" s="80" t="s">
+      <c r="A18" s="101"/>
+      <c r="B18" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="C18" s="64" t="s">
         <v>1</v>
       </c>
-      <c r="C18" s="80" t="s">
+      <c r="D18" s="64" t="s">
         <v>2</v>
       </c>
-      <c r="D18" s="80" t="s">
+      <c r="E18" s="64" t="s">
         <v>3</v>
       </c>
-      <c r="E18" s="80" t="s">
+      <c r="F18" s="64" t="s">
         <v>4</v>
       </c>
-      <c r="F18" s="80" t="s">
+      <c r="G18" s="64" t="s">
         <v>5</v>
       </c>
-      <c r="G18" s="80" t="s">
+      <c r="H18" s="64" t="s">
         <v>6</v>
       </c>
-      <c r="H18" s="80" t="s">
+      <c r="I18" s="64" t="s">
         <v>7</v>
       </c>
-      <c r="I18" s="80" t="s">
+      <c r="J18" s="64" t="s">
         <v>8</v>
       </c>
-      <c r="J18" s="80" t="s">
+      <c r="K18" s="64" t="s">
         <v>9</v>
       </c>
-      <c r="K18" s="80" t="s">
+      <c r="L18" s="64" t="s">
         <v>10</v>
       </c>
-      <c r="L18" s="80" t="s">
+      <c r="M18" s="64" t="s">
         <v>11</v>
       </c>
-      <c r="M18" s="80" t="s">
+      <c r="N18" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="O18" s="64" t="s">
+        <v>1</v>
+      </c>
+      <c r="P18" s="64" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q18" s="64" t="s">
+        <v>3</v>
+      </c>
+      <c r="R18" s="64" t="s">
+        <v>4</v>
+      </c>
+      <c r="S18" s="64" t="s">
+        <v>5</v>
+      </c>
+      <c r="T18" s="64" t="s">
+        <v>6</v>
+      </c>
+      <c r="U18" s="64" t="s">
+        <v>7</v>
+      </c>
+      <c r="V18" s="64" t="s">
+        <v>8</v>
+      </c>
+      <c r="W18" s="64" t="s">
+        <v>9</v>
+      </c>
+      <c r="X18" s="64" t="s">
+        <v>10</v>
+      </c>
+      <c r="Y18" s="64" t="s">
+        <v>11</v>
+      </c>
+      <c r="Z18" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA18" s="64" t="s">
+        <v>1</v>
+      </c>
+      <c r="AB18" s="64" t="s">
+        <v>2</v>
+      </c>
+      <c r="AC18" s="64" t="s">
+        <v>3</v>
+      </c>
+      <c r="AD18" s="64" t="s">
+        <v>4</v>
+      </c>
+      <c r="AE18" s="64" t="s">
+        <v>5</v>
+      </c>
+      <c r="AF18" s="64" t="s">
+        <v>6</v>
+      </c>
+      <c r="AG18" s="64" t="s">
+        <v>7</v>
+      </c>
+      <c r="AH18" s="64" t="s">
+        <v>8</v>
+      </c>
+      <c r="AI18" s="64" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ18" s="64" t="s">
+        <v>10</v>
+      </c>
+      <c r="AK18" s="64" t="s">
+        <v>11</v>
+      </c>
+      <c r="AL18" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="AM18" s="64" t="s">
+        <v>1</v>
+      </c>
+      <c r="AN18" s="64" t="s">
+        <v>2</v>
+      </c>
+      <c r="AO18" s="64" t="s">
+        <v>3</v>
+      </c>
+      <c r="AP18" s="64" t="s">
+        <v>4</v>
+      </c>
+      <c r="AQ18" s="64" t="s">
+        <v>5</v>
+      </c>
+      <c r="AR18" s="64" t="s">
+        <v>6</v>
+      </c>
+      <c r="AS18" s="64" t="s">
+        <v>7</v>
+      </c>
+      <c r="AT18" s="64" t="s">
+        <v>8</v>
+      </c>
+      <c r="AU18" s="64" t="s">
+        <v>9</v>
+      </c>
+      <c r="AV18" s="64" t="s">
+        <v>10</v>
+      </c>
+      <c r="AW18" s="64" t="s">
+        <v>11</v>
+      </c>
+      <c r="AX18" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="AY18" s="64" t="s">
+        <v>1</v>
+      </c>
+      <c r="AZ18" s="64" t="s">
+        <v>2</v>
+      </c>
+      <c r="BA18" s="64" t="s">
+        <v>3</v>
+      </c>
+      <c r="BB18" s="64" t="s">
+        <v>4</v>
+      </c>
+      <c r="BC18" s="64" t="s">
+        <v>5</v>
+      </c>
+      <c r="BD18" s="64" t="s">
+        <v>6</v>
+      </c>
+      <c r="BE18" s="64" t="s">
+        <v>7</v>
+      </c>
+      <c r="BF18" s="64" t="s">
+        <v>8</v>
+      </c>
+      <c r="BG18" s="64" t="s">
+        <v>9</v>
+      </c>
+      <c r="BH18" s="64" t="s">
+        <v>10</v>
+      </c>
+      <c r="BI18" s="64" t="s">
+        <v>11</v>
+      </c>
+      <c r="BJ18" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="BK18" s="64" t="s">
+        <v>1</v>
+      </c>
+      <c r="BL18" s="64" t="s">
+        <v>2</v>
+      </c>
+      <c r="BM18" s="64" t="s">
+        <v>3</v>
+      </c>
+      <c r="BN18" s="64" t="s">
+        <v>4</v>
+      </c>
+      <c r="BO18" s="64" t="s">
+        <v>5</v>
+      </c>
+      <c r="BP18" s="64" t="s">
+        <v>6</v>
+      </c>
+      <c r="BQ18" s="64" t="s">
+        <v>7</v>
+      </c>
+      <c r="BR18" s="64" t="s">
+        <v>8</v>
+      </c>
+      <c r="BS18" s="64" t="s">
+        <v>9</v>
+      </c>
+      <c r="BT18" s="64" t="s">
+        <v>10</v>
+      </c>
+      <c r="BU18" s="64" t="s">
+        <v>11</v>
+      </c>
+      <c r="BV18" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="BW18" s="64" t="s">
+        <v>1</v>
+      </c>
+      <c r="BX18" s="64" t="s">
+        <v>2</v>
+      </c>
+      <c r="BY18" s="64" t="s">
+        <v>3</v>
+      </c>
+      <c r="BZ18" s="64" t="s">
+        <v>4</v>
+      </c>
+      <c r="CA18" s="64" t="s">
+        <v>5</v>
+      </c>
+      <c r="CB18" s="64" t="s">
+        <v>6</v>
+      </c>
+      <c r="CC18" s="64" t="s">
+        <v>7</v>
+      </c>
+      <c r="CD18" s="64" t="s">
+        <v>8</v>
+      </c>
+      <c r="CE18" s="64" t="s">
+        <v>9</v>
+      </c>
+      <c r="CF18" s="64" t="s">
+        <v>10</v>
+      </c>
+      <c r="CG18" s="64" t="s">
         <v>12</v>
       </c>
-      <c r="N18" s="80" t="s">
+      <c r="CH18" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="CI18" s="64" t="s">
         <v>1</v>
       </c>
-      <c r="O18" s="80" t="s">
+      <c r="CJ18" s="64" t="s">
         <v>2</v>
       </c>
-      <c r="P18" s="80" t="s">
+      <c r="CK18" s="64" t="s">
         <v>3</v>
       </c>
-      <c r="Q18" s="80" t="s">
+      <c r="CL18" s="64" t="s">
         <v>4</v>
       </c>
-      <c r="R18" s="80" t="s">
+      <c r="CM18" s="64" t="s">
         <v>5</v>
       </c>
-      <c r="S18" s="80" t="s">
+      <c r="CN18" s="64" t="s">
         <v>6</v>
       </c>
-      <c r="T18" s="80" t="s">
+      <c r="CO18" s="64" t="s">
         <v>7</v>
       </c>
-      <c r="U18" s="80" t="s">
+      <c r="CP18" s="64" t="s">
         <v>8</v>
       </c>
-      <c r="V18" s="80" t="s">
+      <c r="CQ18" s="64" t="s">
         <v>9</v>
       </c>
-      <c r="W18" s="80" t="s">
+      <c r="CR18" s="64" t="s">
         <v>10</v>
       </c>
-      <c r="X18" s="80" t="s">
+      <c r="CS18" s="64" t="s">
         <v>11</v>
       </c>
-      <c r="Y18" s="80" t="s">
+      <c r="CT18" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="CU18" s="64" t="s">
+        <v>1</v>
+      </c>
+      <c r="CV18" s="64" t="s">
+        <v>2</v>
+      </c>
+      <c r="CW18" s="64" t="s">
+        <v>3</v>
+      </c>
+      <c r="CX18" s="64" t="s">
+        <v>4</v>
+      </c>
+      <c r="CY18" s="64" t="s">
+        <v>5</v>
+      </c>
+      <c r="CZ18" s="64" t="s">
+        <v>6</v>
+      </c>
+      <c r="DA18" s="64" t="s">
+        <v>7</v>
+      </c>
+      <c r="DB18" s="64" t="s">
+        <v>8</v>
+      </c>
+      <c r="DC18" s="64" t="s">
+        <v>9</v>
+      </c>
+      <c r="DD18" s="64" t="s">
+        <v>10</v>
+      </c>
+      <c r="DE18" s="64" t="s">
+        <v>11</v>
+      </c>
+      <c r="DF18" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="DG18" s="64" t="s">
+        <v>1</v>
+      </c>
+      <c r="DH18" s="64" t="s">
+        <v>2</v>
+      </c>
+      <c r="DI18" s="64" t="s">
+        <v>3</v>
+      </c>
+      <c r="DJ18" s="64" t="s">
+        <v>4</v>
+      </c>
+      <c r="DK18" s="64" t="s">
+        <v>5</v>
+      </c>
+      <c r="DL18" s="64" t="s">
+        <v>6</v>
+      </c>
+      <c r="DM18" s="64" t="s">
+        <v>7</v>
+      </c>
+      <c r="DN18" s="64" t="s">
+        <v>8</v>
+      </c>
+      <c r="DO18" s="64" t="s">
+        <v>9</v>
+      </c>
+      <c r="DP18" s="64" t="s">
+        <v>10</v>
+      </c>
+      <c r="DQ18" s="64" t="s">
+        <v>11</v>
+      </c>
+      <c r="DR18" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="DS18" s="64" t="s">
+        <v>1</v>
+      </c>
+      <c r="DT18" s="64" t="s">
+        <v>2</v>
+      </c>
+      <c r="DU18" s="64" t="s">
+        <v>3</v>
+      </c>
+      <c r="DV18" s="64" t="s">
+        <v>4</v>
+      </c>
+      <c r="DW18" s="64" t="s">
+        <v>5</v>
+      </c>
+      <c r="DX18" s="64" t="s">
+        <v>6</v>
+      </c>
+      <c r="DY18" s="64" t="s">
+        <v>7</v>
+      </c>
+      <c r="DZ18" s="64" t="s">
+        <v>8</v>
+      </c>
+      <c r="EA18" s="64" t="s">
+        <v>9</v>
+      </c>
+      <c r="EB18" s="64" t="s">
+        <v>10</v>
+      </c>
+      <c r="EC18" s="64" t="s">
+        <v>11</v>
+      </c>
+      <c r="ED18" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="EE18" s="64" t="s">
+        <v>1</v>
+      </c>
+      <c r="EF18" s="64" t="s">
+        <v>2</v>
+      </c>
+      <c r="EG18" s="64" t="s">
+        <v>3</v>
+      </c>
+      <c r="EH18" s="64" t="s">
+        <v>4</v>
+      </c>
+      <c r="EI18" s="64" t="s">
+        <v>5</v>
+      </c>
+      <c r="EJ18" s="64" t="s">
+        <v>6</v>
+      </c>
+      <c r="EK18" s="64" t="s">
+        <v>7</v>
+      </c>
+      <c r="EL18" s="64" t="s">
+        <v>8</v>
+      </c>
+      <c r="EM18" s="64" t="s">
+        <v>9</v>
+      </c>
+      <c r="EN18" s="65" t="s">
+        <v>10</v>
+      </c>
+      <c r="EO18" s="64" t="s">
         <v>12</v>
       </c>
-      <c r="Z18" s="80" t="s">
+      <c r="EP18" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="EQ18" s="59" t="s">
         <v>1</v>
       </c>
-      <c r="AA18" s="80" t="s">
+      <c r="ER18" s="59" t="s">
         <v>2</v>
       </c>
-      <c r="AB18" s="80" t="s">
+      <c r="ES18" s="59" t="s">
         <v>3</v>
       </c>
-      <c r="AC18" s="80" t="s">
+      <c r="ET18" s="59" t="s">
         <v>4</v>
       </c>
-      <c r="AD18" s="80" t="s">
+      <c r="EU18" s="59" t="s">
         <v>5</v>
       </c>
-      <c r="AE18" s="80" t="s">
+      <c r="EV18" s="59" t="s">
         <v>6</v>
       </c>
-      <c r="AF18" s="80" t="s">
+      <c r="EW18" s="59" t="s">
         <v>7</v>
       </c>
-      <c r="AG18" s="80" t="s">
+      <c r="EX18" s="59" t="s">
         <v>8</v>
       </c>
-      <c r="AH18" s="80" t="s">
+      <c r="EY18" s="59" t="s">
         <v>9</v>
       </c>
-      <c r="AI18" s="80" t="s">
+      <c r="EZ18" s="60" t="s">
         <v>10</v>
       </c>
-      <c r="AJ18" s="80" t="s">
-[...2 lines deleted...]
-      <c r="AK18" s="80" t="s">
+      <c r="FA18" s="59" t="s">
         <v>12</v>
       </c>
-      <c r="AL18" s="80" t="s">
+      <c r="FB18" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="FC18" s="59" t="s">
         <v>1</v>
       </c>
-      <c r="AM18" s="80" t="s">
+      <c r="FD18" s="59" t="s">
         <v>2</v>
       </c>
-      <c r="AN18" s="80" t="s">
+      <c r="FE18" s="59" t="s">
         <v>3</v>
       </c>
-      <c r="AO18" s="80" t="s">
+      <c r="FF18" s="59" t="s">
         <v>4</v>
       </c>
-      <c r="AP18" s="80" t="s">
+      <c r="FG18" s="59" t="s">
         <v>5</v>
       </c>
-      <c r="AQ18" s="80" t="s">
+      <c r="FH18" s="59" t="s">
         <v>6</v>
       </c>
-      <c r="AR18" s="80" t="s">
+      <c r="FI18" s="59" t="s">
         <v>7</v>
       </c>
-      <c r="AS18" s="80" t="s">
+      <c r="FJ18" s="59" t="s">
         <v>8</v>
       </c>
-      <c r="AT18" s="80" t="s">
+      <c r="FK18" s="59" t="s">
         <v>9</v>
       </c>
-      <c r="AU18" s="80" t="s">
+      <c r="FL18" s="60" t="s">
         <v>10</v>
       </c>
-      <c r="AV18" s="80" t="s">
-[...2 lines deleted...]
-      <c r="AW18" s="80" t="s">
+      <c r="FM18" s="59" t="s">
         <v>12</v>
       </c>
-      <c r="AX18" s="80" t="s">
+      <c r="FN18" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="FO18" s="59" t="s">
         <v>1</v>
       </c>
-      <c r="AY18" s="80" t="s">
+      <c r="FP18" s="59" t="s">
         <v>2</v>
       </c>
-      <c r="AZ18" s="80" t="s">
+      <c r="FQ18" s="59" t="s">
         <v>3</v>
       </c>
-      <c r="BA18" s="80" t="s">
+      <c r="FR18" s="59" t="s">
         <v>4</v>
       </c>
-      <c r="BB18" s="80" t="s">
+      <c r="FS18" s="59" t="s">
         <v>5</v>
       </c>
-      <c r="BC18" s="80" t="s">
+      <c r="FT18" s="59" t="s">
         <v>6</v>
       </c>
-      <c r="BD18" s="80" t="s">
+      <c r="FU18" s="59" t="s">
         <v>7</v>
       </c>
-      <c r="BE18" s="80" t="s">
+      <c r="FV18" s="59" t="s">
         <v>8</v>
       </c>
-      <c r="BF18" s="80" t="s">
+      <c r="FW18" s="59" t="s">
         <v>9</v>
       </c>
-      <c r="BG18" s="80" t="s">
+      <c r="FX18" s="61" t="s">
         <v>10</v>
       </c>
-      <c r="BH18" s="80" t="s">
-[...2 lines deleted...]
-      <c r="BI18" s="80" t="s">
+      <c r="FY18" s="59" t="s">
         <v>12</v>
       </c>
-      <c r="BJ18" s="80" t="s">
+      <c r="FZ18" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="GA18" s="59" t="s">
         <v>1</v>
       </c>
-      <c r="BK18" s="80" t="s">
+      <c r="GB18" s="59" t="s">
         <v>2</v>
       </c>
-      <c r="BL18" s="80" t="s">
+      <c r="GC18" s="59" t="s">
         <v>3</v>
       </c>
-      <c r="BM18" s="80" t="s">
+      <c r="GD18" s="59" t="s">
         <v>4</v>
       </c>
-      <c r="BN18" s="80" t="s">
+      <c r="GE18" s="59" t="s">
         <v>5</v>
       </c>
-      <c r="BO18" s="80" t="s">
+      <c r="GF18" s="59" t="s">
         <v>6</v>
       </c>
-      <c r="BP18" s="80" t="s">
+      <c r="GG18" s="59" t="s">
         <v>7</v>
       </c>
-      <c r="BQ18" s="80" t="s">
+      <c r="GH18" s="59" t="s">
         <v>8</v>
       </c>
-      <c r="BR18" s="80" t="s">
+      <c r="GI18" s="59" t="s">
         <v>9</v>
       </c>
-      <c r="BS18" s="80" t="s">
+      <c r="GJ18" s="61" t="s">
         <v>10</v>
       </c>
-      <c r="BT18" s="80" t="s">
-[...2 lines deleted...]
-      <c r="BU18" s="80" t="s">
+      <c r="GK18" s="59" t="s">
         <v>12</v>
-      </c>
-[...358 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="19" spans="1:193" s="2" customFormat="1">
       <c r="A19" s="12" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B19" s="13">
         <v>385.5034883325394</v>
       </c>
       <c r="C19" s="13">
         <v>772.76693279068104</v>
       </c>
       <c r="D19" s="14">
         <v>1264.6726450702931</v>
       </c>
       <c r="E19" s="14">
         <v>1690.9020311859581</v>
       </c>
       <c r="F19" s="15">
         <v>2151.067813463902</v>
       </c>
       <c r="G19" s="43">
         <v>2832.3250273935064</v>
       </c>
       <c r="H19" s="16">
         <v>3357.290329312058</v>
       </c>
       <c r="I19" s="13">
         <v>4012.7169733802129</v>
       </c>
@@ -11760,186 +11797,190 @@
       </c>
       <c r="EH19" s="15">
         <v>6170.5350704891644</v>
       </c>
       <c r="EI19" s="43">
         <v>8953.5813017107685</v>
       </c>
       <c r="EJ19" s="43">
         <v>10683.906323471849</v>
       </c>
       <c r="EK19" s="43">
         <v>12264.849657897985</v>
       </c>
       <c r="EL19" s="14">
         <v>19451.790289157936</v>
       </c>
       <c r="EM19" s="14">
         <v>22318.872601799747</v>
       </c>
       <c r="EN19" s="14">
         <v>24870.828765162219</v>
       </c>
       <c r="EO19" s="14">
         <v>28245.520755055019</v>
       </c>
-      <c r="EP19" s="82">
+      <c r="EP19" s="66">
         <v>1613.8735426886728</v>
       </c>
       <c r="EQ19" s="21">
         <v>3623.1196182430585</v>
       </c>
       <c r="ER19" s="22">
         <v>4853.5532320412731</v>
       </c>
       <c r="ES19" s="23">
         <v>6583.5590630648894</v>
       </c>
       <c r="ET19" s="24">
         <v>8125.5035420175864</v>
       </c>
       <c r="EU19" s="25">
         <v>11099.90339854285</v>
       </c>
       <c r="EV19" s="26">
         <v>13079.869493578448</v>
       </c>
       <c r="EW19" s="27">
         <v>14931.615791525299</v>
       </c>
       <c r="EX19" s="28">
         <v>21783.773442306465</v>
       </c>
       <c r="EY19" s="29">
         <v>24469.320345972632</v>
       </c>
-      <c r="EZ19" s="76">
+      <c r="EZ19" s="63">
         <v>27502.015099374421</v>
       </c>
       <c r="FA19" s="13">
         <v>32052.345631112385</v>
       </c>
-      <c r="FB19" s="82">
+      <c r="FB19" s="66">
         <v>1639.250192771123</v>
       </c>
       <c r="FC19" s="21">
         <v>3635.3837794835699</v>
       </c>
       <c r="FD19" s="22">
         <v>4895.5574260540088</v>
       </c>
       <c r="FE19" s="23">
         <v>7028.7101723343903</v>
       </c>
       <c r="FF19" s="24">
         <v>8634.4146385893691</v>
       </c>
       <c r="FG19" s="25">
         <v>11624.657946214484</v>
       </c>
       <c r="FH19" s="26">
         <v>13647.853347989792</v>
       </c>
       <c r="FI19" s="27">
         <v>16185.6467904612</v>
       </c>
       <c r="FJ19" s="28">
         <v>24544.215464059904</v>
       </c>
       <c r="FK19" s="29">
         <v>27656.766902454889</v>
       </c>
-      <c r="FL19" s="76">
+      <c r="FL19" s="63">
         <v>30599.775206029826</v>
       </c>
       <c r="FM19" s="13">
         <v>35569.774163127586</v>
       </c>
       <c r="FN19" s="20">
         <v>1645.8466659441619</v>
       </c>
       <c r="FO19" s="21">
         <v>4129.6260609738783</v>
       </c>
       <c r="FP19" s="22">
         <v>5887.8376746535614</v>
       </c>
       <c r="FQ19" s="23">
         <v>8369.8779417758142</v>
       </c>
       <c r="FR19" s="24">
         <v>10229.469468330873</v>
       </c>
       <c r="FS19" s="25">
         <v>13552.23620085416</v>
       </c>
       <c r="FT19" s="26">
         <v>16178.177215713762</v>
       </c>
       <c r="FU19" s="27">
         <v>18806.922093002628</v>
       </c>
       <c r="FV19" s="28">
         <v>27755.614644593843</v>
       </c>
       <c r="FW19" s="29">
         <v>31867.94912481057</v>
       </c>
-      <c r="FX19" s="76">
+      <c r="FX19" s="63">
         <v>35745.091474199042</v>
       </c>
       <c r="FY19" s="13">
         <v>41503.020439302789</v>
       </c>
       <c r="FZ19" s="20">
         <v>2050.0374637566551</v>
       </c>
       <c r="GA19" s="21">
         <v>5175.3324895262413</v>
       </c>
       <c r="GB19" s="22">
         <v>6728.134849982478</v>
       </c>
       <c r="GC19" s="23">
         <v>9711.0975167746201</v>
       </c>
       <c r="GD19" s="24">
         <v>11874.045617182705</v>
       </c>
       <c r="GE19" s="25">
         <v>16276.321044085584</v>
       </c>
-      <c r="GF19" s="26"/>
-      <c r="GG19" s="27"/>
+      <c r="GF19" s="26">
+        <v>19603.571216609078</v>
+      </c>
+      <c r="GG19" s="27">
+        <v>25244.500034718505</v>
+      </c>
       <c r="GH19" s="28"/>
       <c r="GI19" s="29"/>
-      <c r="GJ19" s="76"/>
+      <c r="GJ19" s="63"/>
       <c r="GK19" s="13"/>
     </row>
     <row r="20" spans="1:193">
       <c r="A20" s="30" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B20" s="13">
         <v>1.2871899766011321</v>
       </c>
       <c r="C20" s="13">
         <v>2.7084467362849018</v>
       </c>
       <c r="D20" s="14">
         <v>4.2698932467856112</v>
       </c>
       <c r="E20" s="14">
         <v>5.6790178838376821</v>
       </c>
       <c r="F20" s="15">
         <v>7.2624429368004719</v>
       </c>
       <c r="G20" s="43">
         <v>9.6455279178689093</v>
       </c>
       <c r="H20" s="31">
         <v>13.498268248010742</v>
       </c>
       <c r="I20" s="13">
         <v>17.412713517311069</v>
       </c>
@@ -12293,222 +12334,226 @@
       </c>
       <c r="DV20" s="33">
         <v>88.18798888969242</v>
       </c>
       <c r="DW20" s="33">
         <v>98.884884253253574</v>
       </c>
       <c r="DX20" s="33">
         <v>114.69855196696959</v>
       </c>
       <c r="DY20" s="33">
         <v>134.68456840498291</v>
       </c>
       <c r="DZ20" s="33">
         <v>236.74547218494848</v>
       </c>
       <c r="EA20" s="33">
         <v>270.92974797173781</v>
       </c>
       <c r="EB20" s="33">
         <v>456.31305020530601</v>
       </c>
       <c r="EC20" s="33">
         <v>754.38498885648312</v>
       </c>
-      <c r="ED20" s="82">
+      <c r="ED20" s="66">
         <v>15.152925753463672</v>
       </c>
-      <c r="EE20" s="83">
+      <c r="EE20" s="67">
         <v>54.475993432096253</v>
       </c>
-      <c r="EF20" s="84">
+      <c r="EF20" s="68">
         <v>73.591546767391591</v>
       </c>
-      <c r="EG20" s="85">
+      <c r="EG20" s="69">
         <v>85.440467583006964</v>
       </c>
-      <c r="EH20" s="86">
+      <c r="EH20" s="70">
         <v>99.904665619404312</v>
       </c>
-      <c r="EI20" s="87">
+      <c r="EI20" s="71">
         <v>111.89786202889866</v>
       </c>
-      <c r="EJ20" s="88">
+      <c r="EJ20" s="72">
         <v>128.92905101558114</v>
       </c>
-      <c r="EK20" s="89">
+      <c r="EK20" s="73">
         <v>153.67022829117676</v>
       </c>
-      <c r="EL20" s="90">
+      <c r="EL20" s="74">
         <v>177.63440319316655</v>
       </c>
-      <c r="EM20" s="91">
+      <c r="EM20" s="75">
         <v>204.49968309359585</v>
       </c>
-      <c r="EN20" s="75">
+      <c r="EN20" s="62">
         <v>464.53745688841036</v>
       </c>
       <c r="EO20" s="13">
         <v>962.08027661344454</v>
       </c>
-      <c r="EP20" s="82">
+      <c r="EP20" s="66">
         <v>6.8314677833263957</v>
       </c>
       <c r="EQ20" s="34">
         <v>35.758802141983296</v>
       </c>
       <c r="ER20" s="35">
         <v>52.069118949731589</v>
       </c>
       <c r="ES20" s="36">
         <v>58.069767611044043</v>
       </c>
       <c r="ET20" s="37">
         <v>59.218907285657721</v>
       </c>
       <c r="EU20" s="38">
         <v>62.681781344422561</v>
       </c>
       <c r="EV20" s="39">
         <v>73.049691303506549</v>
       </c>
       <c r="EW20" s="40">
         <v>90.618937926118434</v>
       </c>
       <c r="EX20" s="41">
         <v>164.11575908884316</v>
       </c>
       <c r="EY20" s="42">
         <v>187.10620904841895</v>
       </c>
-      <c r="EZ20" s="76">
+      <c r="EZ20" s="63">
         <v>444.24523056549015</v>
       </c>
       <c r="FA20" s="13">
         <v>751.5212142121544</v>
       </c>
-      <c r="FB20" s="82">
+      <c r="FB20" s="66">
         <v>16.77281388664731</v>
       </c>
       <c r="FC20" s="34">
         <v>58.851881590240041</v>
       </c>
       <c r="FD20" s="35">
         <v>87.161499191921592</v>
       </c>
       <c r="FE20" s="36">
         <v>104.04251633756019</v>
       </c>
       <c r="FF20" s="37">
         <v>114.79430818980475</v>
       </c>
       <c r="FG20" s="38">
         <v>124.94772169040748</v>
       </c>
       <c r="FH20" s="39">
         <v>143.19382586962456</v>
       </c>
       <c r="FI20" s="40">
         <v>175.13046577886149</v>
       </c>
       <c r="FJ20" s="41">
         <v>278.50146167940761</v>
       </c>
       <c r="FK20" s="42">
         <v>312.74050409193052</v>
       </c>
-      <c r="FL20" s="76">
+      <c r="FL20" s="63">
         <v>607.47047063122227</v>
       </c>
       <c r="FM20" s="13">
         <v>914.01371894233637</v>
       </c>
       <c r="FN20" s="20">
         <v>38.347230362494372</v>
       </c>
       <c r="FO20" s="34">
         <v>85.550899370253433</v>
       </c>
       <c r="FP20" s="35">
         <v>119.79564310901416</v>
       </c>
       <c r="FQ20" s="36">
         <v>183.92057135336006</v>
       </c>
       <c r="FR20" s="37">
         <v>212.77596892353966</v>
       </c>
       <c r="FS20" s="38">
         <v>291.54997918740423</v>
       </c>
       <c r="FT20" s="39">
         <v>339.72732263467549</v>
       </c>
       <c r="FU20" s="40">
         <v>383.69949886801987</v>
       </c>
       <c r="FV20" s="41">
         <v>507.07921803889133</v>
       </c>
       <c r="FW20" s="42">
         <v>602.08062030251358</v>
       </c>
-      <c r="FX20" s="76">
+      <c r="FX20" s="63">
         <v>688.71055939742291</v>
       </c>
       <c r="FY20" s="13">
         <v>849.80446557311006</v>
       </c>
       <c r="FZ20" s="20">
         <v>17.992794376740225</v>
       </c>
       <c r="GA20" s="34">
         <v>91.893093867751929</v>
       </c>
       <c r="GB20" s="35">
         <v>138.0601975860462</v>
       </c>
       <c r="GC20" s="36">
         <v>174.13610794392559</v>
       </c>
       <c r="GD20" s="37">
         <v>186.36934168698014</v>
       </c>
       <c r="GE20" s="38">
         <v>194.62790622146636</v>
       </c>
-      <c r="GF20" s="39"/>
-      <c r="GG20" s="40"/>
+      <c r="GF20" s="39">
+        <v>219.82195395698099</v>
+      </c>
+      <c r="GG20" s="40">
+        <v>275.34898067299793</v>
+      </c>
       <c r="GH20" s="41"/>
       <c r="GI20" s="42"/>
-      <c r="GJ20" s="76"/>
+      <c r="GJ20" s="63"/>
       <c r="GK20" s="13"/>
     </row>
     <row r="21" spans="1:193">
       <c r="A21" s="30" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B21" s="13">
         <v>6.9212934856760731</v>
       </c>
       <c r="C21" s="13">
         <v>13.228897984986787</v>
       </c>
       <c r="D21" s="14">
         <v>22.423802742473434</v>
       </c>
       <c r="E21" s="14">
         <v>30.09497977784514</v>
       </c>
       <c r="F21" s="15">
         <v>39.750270502755967</v>
       </c>
       <c r="G21" s="43">
         <v>52.152390716572391</v>
       </c>
       <c r="H21" s="31">
         <v>62.427703052588697</v>
       </c>
       <c r="I21" s="13">
         <v>76.849641582871769</v>
       </c>
@@ -12862,222 +12907,226 @@
       </c>
       <c r="DV21" s="15">
         <v>155.20230911364408</v>
       </c>
       <c r="DW21" s="43">
         <v>177.96359025222682</v>
       </c>
       <c r="DX21" s="43">
         <v>201.67540649431965</v>
       </c>
       <c r="DY21" s="43">
         <v>223.2287775046585</v>
       </c>
       <c r="DZ21" s="14">
         <v>350.88847809067607</v>
       </c>
       <c r="EA21" s="14">
         <v>414.28368645531543</v>
       </c>
       <c r="EB21" s="14">
         <v>500.95985509261186</v>
       </c>
       <c r="EC21" s="14">
         <v>677.85548306767907</v>
       </c>
-      <c r="ED21" s="82">
+      <c r="ED21" s="66">
         <v>21.411592666881809</v>
       </c>
-      <c r="EE21" s="83">
+      <c r="EE21" s="67">
         <v>82.450383043450699</v>
       </c>
-      <c r="EF21" s="84">
+      <c r="EF21" s="68">
         <v>124.23819726502644</v>
       </c>
-      <c r="EG21" s="85">
+      <c r="EG21" s="69">
         <v>197.95620543271906</v>
       </c>
-      <c r="EH21" s="86">
+      <c r="EH21" s="70">
         <v>234.34852250349093</v>
       </c>
-      <c r="EI21" s="87">
+      <c r="EI21" s="71">
         <v>269.80347372390611</v>
       </c>
-      <c r="EJ21" s="88">
+      <c r="EJ21" s="72">
         <v>312.36970355249809</v>
       </c>
-      <c r="EK21" s="89">
+      <c r="EK21" s="73">
         <v>345.54717586279781</v>
       </c>
-      <c r="EL21" s="90">
+      <c r="EL21" s="74">
         <v>564.22024346585602</v>
       </c>
-      <c r="EM21" s="91">
+      <c r="EM21" s="75">
         <v>626.31556815691397</v>
       </c>
-      <c r="EN21" s="75">
+      <c r="EN21" s="62">
         <v>754.95722110711438</v>
       </c>
       <c r="EO21" s="14">
         <v>967.49183561822713</v>
       </c>
-      <c r="EP21" s="82">
+      <c r="EP21" s="66">
         <v>25.082135703948033</v>
       </c>
       <c r="EQ21" s="34">
         <v>81.263475594458598</v>
       </c>
       <c r="ER21" s="35">
         <v>118.50416892023341</v>
       </c>
       <c r="ES21" s="36">
         <v>204.53193537192911</v>
       </c>
       <c r="ET21" s="37">
         <v>263.64298119144854</v>
       </c>
       <c r="EU21" s="38">
         <v>305.72597886934545</v>
       </c>
       <c r="EV21" s="39">
         <v>355.10051110780864</v>
       </c>
       <c r="EW21" s="40">
         <v>396.88370636185277</v>
       </c>
       <c r="EX21" s="41">
         <v>624.40908112090676</v>
       </c>
       <c r="EY21" s="42">
         <v>716.30734164609612</v>
       </c>
-      <c r="EZ21" s="76">
+      <c r="EZ21" s="63">
         <v>888.82326531804563</v>
       </c>
       <c r="FA21" s="14">
         <v>1132.3863748598642</v>
       </c>
-      <c r="FB21" s="82">
+      <c r="FB21" s="66">
         <v>26.757512333872445</v>
       </c>
       <c r="FC21" s="34">
         <v>92.525712974079454</v>
       </c>
       <c r="FD21" s="35">
         <v>139.40259374660528</v>
       </c>
       <c r="FE21" s="36">
         <v>215.3544122849664</v>
       </c>
       <c r="FF21" s="37">
         <v>281.01057314162466</v>
       </c>
       <c r="FG21" s="38">
         <v>328.36493120845233</v>
       </c>
       <c r="FH21" s="39">
         <v>380.36108165958177</v>
       </c>
       <c r="FI21" s="40">
         <v>435.0545479898874</v>
       </c>
       <c r="FJ21" s="41">
         <v>667.33738772953848</v>
       </c>
       <c r="FK21" s="42">
         <v>756.49440509755618</v>
       </c>
-      <c r="FL21" s="76">
+      <c r="FL21" s="63">
         <v>973.62567576464721</v>
       </c>
       <c r="FM21" s="14">
         <v>1242.9744200060234</v>
       </c>
       <c r="FN21" s="20">
         <v>48.416215804111729</v>
       </c>
       <c r="FO21" s="34">
         <v>133.58013019860607</v>
       </c>
       <c r="FP21" s="35">
         <v>172.39332052301444</v>
       </c>
       <c r="FQ21" s="36">
         <v>231.95863139966329</v>
       </c>
       <c r="FR21" s="37">
         <v>275.06035361523823</v>
       </c>
       <c r="FS21" s="38">
         <v>384.83121709840577</v>
       </c>
       <c r="FT21" s="39">
         <v>444.24848997083762</v>
       </c>
       <c r="FU21" s="40">
         <v>498.28185245509684</v>
       </c>
       <c r="FV21" s="41">
         <v>843.23063256807495</v>
       </c>
       <c r="FW21" s="42">
         <v>971.00269458430239</v>
       </c>
-      <c r="FX21" s="76">
+      <c r="FX21" s="63">
         <v>1093.7698731157193</v>
       </c>
       <c r="FY21" s="14">
         <v>1295.7759053783245</v>
       </c>
       <c r="FZ21" s="20">
         <v>24.811490142399816</v>
       </c>
       <c r="GA21" s="34">
         <v>99.305993085605351</v>
       </c>
       <c r="GB21" s="35">
         <v>153.70642236704546</v>
       </c>
       <c r="GC21" s="36">
         <v>348.93712324698242</v>
       </c>
       <c r="GD21" s="37">
         <v>412.41521239239898</v>
       </c>
       <c r="GE21" s="38">
         <v>510.19339296443985</v>
       </c>
-      <c r="GF21" s="39"/>
-      <c r="GG21" s="40"/>
+      <c r="GF21" s="39">
+        <v>521.14984737654652</v>
+      </c>
+      <c r="GG21" s="40">
+        <v>737.20065043382647</v>
+      </c>
       <c r="GH21" s="41"/>
       <c r="GI21" s="42"/>
-      <c r="GJ21" s="76"/>
+      <c r="GJ21" s="63"/>
       <c r="GK21" s="14"/>
     </row>
     <row r="22" spans="1:193">
       <c r="A22" s="30" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B22" s="13">
         <v>89.455086140445772</v>
       </c>
       <c r="C22" s="13">
         <v>184.01697569463795</v>
       </c>
       <c r="D22" s="14">
         <v>303.16062823283221</v>
       </c>
       <c r="E22" s="14">
         <v>411.49148946080629</v>
       </c>
       <c r="F22" s="15">
         <v>527.72075850001636</v>
       </c>
       <c r="G22" s="43">
         <v>743.80539163631772</v>
       </c>
       <c r="H22" s="31">
         <v>854.53342674115368</v>
       </c>
       <c r="I22" s="13">
         <v>991.67781266940983</v>
       </c>
@@ -13431,222 +13480,226 @@
       </c>
       <c r="DV22" s="15">
         <v>651.31865335819793</v>
       </c>
       <c r="DW22" s="43">
         <v>1043.9789151633647</v>
       </c>
       <c r="DX22" s="43">
         <v>1264.0167964375969</v>
       </c>
       <c r="DY22" s="43">
         <v>1463.3875149772155</v>
       </c>
       <c r="DZ22" s="14">
         <v>2002.7177272934671</v>
       </c>
       <c r="EA22" s="14">
         <v>2318.115874604327</v>
       </c>
       <c r="EB22" s="14">
         <v>2540.0499118677226</v>
       </c>
       <c r="EC22" s="14">
         <v>2877.9976161399431</v>
       </c>
-      <c r="ED22" s="82">
+      <c r="ED22" s="66">
         <v>216.00845327490907</v>
       </c>
-      <c r="EE22" s="83">
+      <c r="EE22" s="67">
         <v>495.73007959815135</v>
       </c>
-      <c r="EF22" s="84">
+      <c r="EF22" s="68">
         <v>599.4852361974522</v>
       </c>
-      <c r="EG22" s="85">
+      <c r="EG22" s="69">
         <v>791.49726816654425</v>
       </c>
-      <c r="EH22" s="86">
+      <c r="EH22" s="70">
         <v>961.85351243811044</v>
       </c>
-      <c r="EI22" s="87">
+      <c r="EI22" s="71">
         <v>1616.8994147965909</v>
       </c>
-      <c r="EJ22" s="88">
+      <c r="EJ22" s="72">
         <v>1926.8383242198684</v>
       </c>
-      <c r="EK22" s="89">
+      <c r="EK22" s="73">
         <v>2207.8009576420777</v>
       </c>
-      <c r="EL22" s="90">
+      <c r="EL22" s="74">
         <v>3169.5705095677376</v>
       </c>
-      <c r="EM22" s="91">
+      <c r="EM22" s="75">
         <v>3639.9884449885062</v>
       </c>
-      <c r="EN22" s="75">
+      <c r="EN22" s="62">
         <v>4003.138324058993</v>
       </c>
       <c r="EO22" s="14">
         <v>4519.6698384053097</v>
       </c>
-      <c r="EP22" s="82">
+      <c r="EP22" s="66">
         <v>203.77075706793693</v>
       </c>
       <c r="EQ22" s="34">
         <v>500.65268646408271</v>
       </c>
       <c r="ER22" s="35">
         <v>600.18695491017024</v>
       </c>
       <c r="ES22" s="36">
         <v>803.14908235723931</v>
       </c>
       <c r="ET22" s="37">
         <v>975.33475557394581</v>
       </c>
       <c r="EU22" s="38">
         <v>1608.5838810480871</v>
       </c>
       <c r="EV22" s="39">
         <v>1921.1205161325213</v>
       </c>
       <c r="EW22" s="40">
         <v>2211.7571379338879</v>
       </c>
       <c r="EX22" s="41">
         <v>3098.6299888348071</v>
       </c>
       <c r="EY22" s="42">
         <v>3579.718966230841</v>
       </c>
-      <c r="EZ22" s="76">
+      <c r="EZ22" s="63">
         <v>3940.8480017466177</v>
       </c>
       <c r="FA22" s="14">
         <v>4541.413231084789</v>
       </c>
-      <c r="FB22" s="82">
+      <c r="FB22" s="66">
         <v>219.37290818028572</v>
       </c>
       <c r="FC22" s="34">
         <v>545.76191996143689</v>
       </c>
       <c r="FD22" s="35">
         <v>650.48545618304706</v>
       </c>
       <c r="FE22" s="36">
         <v>864.64571959327134</v>
       </c>
       <c r="FF22" s="37">
         <v>1051.7020819275881</v>
       </c>
       <c r="FG22" s="38">
         <v>1735.4313729533039</v>
       </c>
       <c r="FH22" s="39">
         <v>2080.1191313466279</v>
       </c>
       <c r="FI22" s="40">
         <v>2416.1653175046222</v>
       </c>
       <c r="FJ22" s="41">
         <v>3449.8496857977325</v>
       </c>
       <c r="FK22" s="42">
         <v>3951.6810913427612</v>
       </c>
-      <c r="FL22" s="76">
+      <c r="FL22" s="63">
         <v>4348.0755138716922</v>
       </c>
       <c r="FM22" s="14">
         <v>5008.6586590179049</v>
       </c>
       <c r="FN22" s="20">
         <v>257.08466018572494</v>
       </c>
       <c r="FO22" s="34">
         <v>734.63299861434029</v>
       </c>
       <c r="FP22" s="35">
         <v>947.88632999373249</v>
       </c>
       <c r="FQ22" s="36">
         <v>1324.0635878344756</v>
       </c>
       <c r="FR22" s="37">
         <v>1553.5376276732907</v>
       </c>
       <c r="FS22" s="38">
         <v>2149.1217543769144</v>
       </c>
       <c r="FT22" s="39">
         <v>2509.1490852759457</v>
       </c>
       <c r="FU22" s="40">
         <v>2840.7471091928674</v>
       </c>
       <c r="FV22" s="41">
         <v>3789.7641334232676</v>
       </c>
       <c r="FW22" s="42">
         <v>4358.979976156179</v>
       </c>
-      <c r="FX22" s="76">
+      <c r="FX22" s="63">
         <v>5003.5775608976792</v>
       </c>
       <c r="FY22" s="14">
         <v>6106.4461977503033</v>
       </c>
       <c r="FZ22" s="20">
         <v>197.29073854522196</v>
       </c>
       <c r="GA22" s="34">
         <v>573.91046716222945</v>
       </c>
       <c r="GB22" s="35">
         <v>705.62674209401757</v>
       </c>
       <c r="GC22" s="36">
         <v>1073.3201435830319</v>
       </c>
       <c r="GD22" s="37">
         <v>1259.2104211422627</v>
       </c>
       <c r="GE22" s="38">
         <v>2159.2066438325464</v>
       </c>
-      <c r="GF22" s="39"/>
-      <c r="GG22" s="40"/>
+      <c r="GF22" s="39">
+        <v>2604.3678761999436</v>
+      </c>
+      <c r="GG22" s="40">
+        <v>2903.6545482859096</v>
+      </c>
       <c r="GH22" s="41"/>
       <c r="GI22" s="42"/>
-      <c r="GJ22" s="76"/>
+      <c r="GJ22" s="63"/>
       <c r="GK22" s="14"/>
     </row>
     <row r="23" spans="1:193">
       <c r="A23" s="30" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B23" s="13">
         <v>73.837829950556667</v>
       </c>
       <c r="C23" s="13">
         <v>140.76679497435882</v>
       </c>
       <c r="D23" s="14">
         <v>222.46636532136066</v>
       </c>
       <c r="E23" s="14">
         <v>282.929843659337</v>
       </c>
       <c r="F23" s="15">
         <v>350.38583733126291</v>
       </c>
       <c r="G23" s="43">
         <v>438.49394223794508</v>
       </c>
       <c r="H23" s="31">
         <v>502.15031000677311</v>
       </c>
       <c r="I23" s="13">
         <v>573.05557891857791</v>
       </c>
@@ -14000,222 +14053,226 @@
       </c>
       <c r="DV23" s="15">
         <v>1066.3118017807731</v>
       </c>
       <c r="DW23" s="43">
         <v>1606.1457795914578</v>
       </c>
       <c r="DX23" s="43">
         <v>1954.5234333227095</v>
       </c>
       <c r="DY23" s="43">
         <v>2246.7707927935721</v>
       </c>
       <c r="DZ23" s="14">
         <v>3765.127815796201</v>
       </c>
       <c r="EA23" s="14">
         <v>4462.2594625680777</v>
       </c>
       <c r="EB23" s="14">
         <v>4932.3422026862554</v>
       </c>
       <c r="EC23" s="14">
         <v>5685.4232403701089</v>
       </c>
-      <c r="ED23" s="82">
+      <c r="ED23" s="66">
         <v>170.57467378480794</v>
       </c>
-      <c r="EE23" s="83">
+      <c r="EE23" s="67">
         <v>366.36558295704924</v>
       </c>
-      <c r="EF23" s="84">
+      <c r="EF23" s="68">
         <v>445.84037366036807</v>
       </c>
-      <c r="EG23" s="85">
+      <c r="EG23" s="69">
         <v>601.46524819184572</v>
       </c>
-      <c r="EH23" s="86">
+      <c r="EH23" s="70">
         <v>746.78693963696492</v>
       </c>
-      <c r="EI23" s="87">
+      <c r="EI23" s="71">
         <v>959.05919386480127</v>
       </c>
-      <c r="EJ23" s="88">
+      <c r="EJ23" s="72">
         <v>1224.9823916999314</v>
       </c>
-      <c r="EK23" s="89">
+      <c r="EK23" s="73">
         <v>1463.3094666217773</v>
       </c>
-      <c r="EL23" s="90">
+      <c r="EL23" s="74">
         <v>2648.3053355722018</v>
       </c>
-      <c r="EM23" s="91">
+      <c r="EM23" s="75">
         <v>3216.1847120556995</v>
       </c>
-      <c r="EN23" s="75">
+      <c r="EN23" s="62">
         <v>3526.4725858892921</v>
       </c>
       <c r="EO23" s="14">
         <v>3931.2879447585015</v>
       </c>
-      <c r="EP23" s="82">
+      <c r="EP23" s="66">
         <v>164.59252502148112</v>
       </c>
       <c r="EQ23" s="34">
         <v>357.53541639214598</v>
       </c>
       <c r="ER23" s="35">
         <v>430.64000168073778</v>
       </c>
       <c r="ES23" s="36">
         <v>599.63023820626552</v>
       </c>
       <c r="ET23" s="37">
         <v>746.11900137668772</v>
       </c>
       <c r="EU23" s="38">
         <v>965.56387061437727</v>
       </c>
       <c r="EV23" s="39">
         <v>1282.1987594032291</v>
       </c>
       <c r="EW23" s="40">
         <v>1533.664899064941</v>
       </c>
       <c r="EX23" s="41">
         <v>3042.7629879043443</v>
       </c>
       <c r="EY23" s="42">
         <v>3552.7527583240499</v>
       </c>
-      <c r="EZ23" s="76">
+      <c r="EZ23" s="63">
         <v>3880.3180796942738</v>
       </c>
       <c r="FA23" s="14">
         <v>4310.9885361818206</v>
       </c>
-      <c r="FB23" s="82">
+      <c r="FB23" s="66">
         <v>176.65846953814378</v>
       </c>
       <c r="FC23" s="34">
         <v>396.24259662752252</v>
       </c>
       <c r="FD23" s="35">
         <v>485.83303173076803</v>
       </c>
       <c r="FE23" s="36">
         <v>669.08041408046984</v>
       </c>
       <c r="FF23" s="37">
         <v>833.37263726123638</v>
       </c>
       <c r="FG23" s="38">
         <v>1042.6817890007692</v>
       </c>
       <c r="FH23" s="39">
         <v>1373.1557704215645</v>
       </c>
       <c r="FI23" s="40">
         <v>1644.812598865426</v>
       </c>
       <c r="FJ23" s="41">
         <v>3513.2098859795524</v>
       </c>
       <c r="FK23" s="42">
         <v>4174.283086446686</v>
       </c>
-      <c r="FL23" s="76">
+      <c r="FL23" s="63">
         <v>4548.0589538992554</v>
       </c>
       <c r="FM23" s="14">
         <v>5017.5262953901556</v>
       </c>
       <c r="FN23" s="20">
         <v>173.86020565109192</v>
       </c>
       <c r="FO23" s="34">
         <v>426.26185794952715</v>
       </c>
       <c r="FP23" s="35">
         <v>539.81354898026041</v>
       </c>
       <c r="FQ23" s="36">
         <v>759.33075137590924</v>
       </c>
       <c r="FR23" s="37">
         <v>896.42314723849563</v>
       </c>
       <c r="FS23" s="38">
         <v>1274.5516235281277</v>
       </c>
       <c r="FT23" s="39">
         <v>1541.3410281408949</v>
       </c>
       <c r="FU23" s="40">
         <v>1791.2332060565643</v>
       </c>
       <c r="FV23" s="41">
         <v>3380.846041040164</v>
       </c>
       <c r="FW23" s="42">
         <v>3948.387613362655</v>
       </c>
-      <c r="FX23" s="76">
+      <c r="FX23" s="63">
         <v>4363.6382991078872</v>
       </c>
       <c r="FY23" s="14">
         <v>5049.5850144968535</v>
       </c>
       <c r="FZ23" s="20">
         <v>152.1679172857007</v>
       </c>
       <c r="GA23" s="34">
         <v>415.56771448148027</v>
       </c>
       <c r="GB23" s="35">
         <v>532.43320335560804</v>
       </c>
       <c r="GC23" s="36">
         <v>885.38423049103767</v>
       </c>
       <c r="GD23" s="37">
         <v>1114.7127913529496</v>
       </c>
       <c r="GE23" s="38">
         <v>1383.9678842958342</v>
       </c>
-      <c r="GF23" s="39"/>
-      <c r="GG23" s="40"/>
+      <c r="GF23" s="39">
+        <v>1685.5945629188732</v>
+      </c>
+      <c r="GG23" s="40">
+        <v>2641.1079601840593</v>
+      </c>
       <c r="GH23" s="41"/>
       <c r="GI23" s="42"/>
-      <c r="GJ23" s="76"/>
+      <c r="GJ23" s="63"/>
       <c r="GK23" s="14"/>
     </row>
     <row r="24" spans="1:193">
       <c r="A24" s="30" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B24" s="13">
         <v>141.52538784706468</v>
       </c>
       <c r="C24" s="13">
         <v>282.5197037026594</v>
       </c>
       <c r="D24" s="14">
         <v>473.61809021682024</v>
       </c>
       <c r="E24" s="14">
         <v>638.09695982564665</v>
       </c>
       <c r="F24" s="15">
         <v>823.9292966604296</v>
       </c>
       <c r="G24" s="43">
         <v>1083.2461586609936</v>
       </c>
       <c r="H24" s="31">
         <v>1348.7785814005344</v>
       </c>
       <c r="I24" s="13">
         <v>1656.3050237329135</v>
       </c>
@@ -14569,222 +14626,226 @@
       </c>
       <c r="DV24" s="15">
         <v>1571.4634151472032</v>
       </c>
       <c r="DW24" s="43">
         <v>2318.3259535263396</v>
       </c>
       <c r="DX24" s="43">
         <v>2682.2485896291391</v>
       </c>
       <c r="DY24" s="43">
         <v>3006.3470177313857</v>
       </c>
       <c r="DZ24" s="14">
         <v>4674.6592480741047</v>
       </c>
       <c r="EA24" s="14">
         <v>5290.8674778831792</v>
       </c>
       <c r="EB24" s="14">
         <v>5509.3296428286103</v>
       </c>
       <c r="EC24" s="14">
         <v>6195.1845282763397</v>
       </c>
-      <c r="ED24" s="82">
+      <c r="ED24" s="66">
         <v>449.99103097377292</v>
       </c>
-      <c r="EE24" s="83">
+      <c r="EE24" s="67">
         <v>968.49710149359385</v>
       </c>
-      <c r="EF24" s="84">
+      <c r="EF24" s="68">
         <v>1134.0259268892187</v>
       </c>
-      <c r="EG24" s="85">
+      <c r="EG24" s="69">
         <v>1459.0113965585545</v>
       </c>
-      <c r="EH24" s="86">
+      <c r="EH24" s="70">
         <v>1737.0726606092267</v>
       </c>
-      <c r="EI24" s="87">
+      <c r="EI24" s="71">
         <v>2914.1492783638846</v>
       </c>
-      <c r="EJ24" s="88">
+      <c r="EJ24" s="72">
         <v>3470.0605838009151</v>
       </c>
-      <c r="EK24" s="89">
+      <c r="EK24" s="73">
         <v>3972.6634974557223</v>
       </c>
-      <c r="EL24" s="90">
+      <c r="EL24" s="74">
         <v>5898.1541308595752</v>
       </c>
-      <c r="EM24" s="91">
+      <c r="EM24" s="75">
         <v>6783.3671876417811</v>
       </c>
-      <c r="EN24" s="75">
+      <c r="EN24" s="62">
         <v>7029.993488405963</v>
       </c>
       <c r="EO24" s="14">
         <v>8429.7207435360215</v>
       </c>
-      <c r="EP24" s="82">
+      <c r="EP24" s="66">
         <v>441.53173716500407</v>
       </c>
       <c r="EQ24" s="34">
         <v>966.59793064174312</v>
       </c>
       <c r="ER24" s="35">
         <v>1127.4946500048191</v>
       </c>
       <c r="ES24" s="36">
         <v>1483.5721995878487</v>
       </c>
       <c r="ET24" s="37">
         <v>1776.8970565095274</v>
       </c>
       <c r="EU24" s="38">
         <v>2908.8911601331838</v>
       </c>
       <c r="EV24" s="39">
         <v>3429.7282919099171</v>
       </c>
       <c r="EW24" s="40">
         <v>3918.2916187284495</v>
       </c>
       <c r="EX24" s="41">
         <v>6230.9500640219921</v>
       </c>
       <c r="EY24" s="42">
         <v>7074.6895279589535</v>
       </c>
-      <c r="EZ24" s="76">
+      <c r="EZ24" s="63">
         <v>7442.7015978249783</v>
       </c>
       <c r="FA24" s="14">
         <v>8516.5520688164634</v>
       </c>
-      <c r="FB24" s="82">
+      <c r="FB24" s="66">
         <v>455.86477558396291</v>
       </c>
       <c r="FC24" s="34">
         <v>1049.28481564142</v>
       </c>
       <c r="FD24" s="35">
         <v>1202.5425868855348</v>
       </c>
       <c r="FE24" s="36">
         <v>1554.4414708955842</v>
       </c>
       <c r="FF24" s="37">
         <v>1872.6518815726167</v>
       </c>
       <c r="FG24" s="38">
         <v>3085.4960176752456</v>
       </c>
       <c r="FH24" s="39">
         <v>3663.7422816077096</v>
       </c>
       <c r="FI24" s="40">
         <v>4213.6016085790889</v>
       </c>
       <c r="FJ24" s="41">
         <v>6889.3201657821319</v>
       </c>
       <c r="FK24" s="42">
         <v>7905.8494816883194</v>
       </c>
-      <c r="FL24" s="76">
+      <c r="FL24" s="63">
         <v>8358.8603765787193</v>
       </c>
       <c r="FM24" s="14">
         <v>9362.6404799046541</v>
       </c>
       <c r="FN24" s="20">
         <v>419.79955576313552</v>
       </c>
       <c r="FO24" s="34">
         <v>1049.8229601181304</v>
       </c>
       <c r="FP24" s="35">
         <v>1375.5409511852367</v>
       </c>
       <c r="FQ24" s="36">
         <v>1860.1238523297432</v>
       </c>
       <c r="FR24" s="37">
         <v>2223.1824687089547</v>
       </c>
       <c r="FS24" s="38">
         <v>3092.5750732792121</v>
       </c>
       <c r="FT24" s="39">
         <v>3626.7005346316546</v>
       </c>
       <c r="FU24" s="40">
         <v>4129.7443254706332</v>
       </c>
       <c r="FV24" s="41">
         <v>6780.9633278721158</v>
       </c>
       <c r="FW24" s="42">
         <v>7829.1944468642287</v>
       </c>
-      <c r="FX24" s="76">
+      <c r="FX24" s="63">
         <v>8836.5582674766538</v>
       </c>
       <c r="FY24" s="14">
         <v>10424.088058783862</v>
       </c>
       <c r="FZ24" s="20">
         <v>441.48122961223652</v>
       </c>
       <c r="GA24" s="34">
         <v>1149.5098117931764</v>
       </c>
       <c r="GB24" s="35">
         <v>1418.8279354045749</v>
       </c>
       <c r="GC24" s="36">
         <v>1996.2063273661806</v>
       </c>
       <c r="GD24" s="37">
         <v>2344.1650214604911</v>
       </c>
       <c r="GE24" s="38">
         <v>3764.5701627372932</v>
       </c>
-      <c r="GF24" s="39"/>
-      <c r="GG24" s="40"/>
+      <c r="GF24" s="39">
+        <v>4497.4578722045335</v>
+      </c>
+      <c r="GG24" s="40">
+        <v>5951.2106139321277</v>
+      </c>
       <c r="GH24" s="41"/>
       <c r="GI24" s="42"/>
-      <c r="GJ24" s="76"/>
+      <c r="GJ24" s="63"/>
       <c r="GK24" s="14"/>
     </row>
     <row r="25" spans="1:193">
       <c r="A25" s="30" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B25" s="13">
         <v>26.104978006318113</v>
       </c>
       <c r="C25" s="13">
         <v>53.704388935675226</v>
       </c>
       <c r="D25" s="14">
         <v>84.870253692873277</v>
       </c>
       <c r="E25" s="14">
         <v>114.04929536478902</v>
       </c>
       <c r="F25" s="15">
         <v>144.79885226619544</v>
       </c>
       <c r="G25" s="43">
         <v>184.09254542190467</v>
       </c>
       <c r="H25" s="31">
         <v>216.43201265995947</v>
       </c>
       <c r="I25" s="13">
         <v>275.33956973038022</v>
       </c>
@@ -15138,222 +15199,226 @@
       </c>
       <c r="DV25" s="15">
         <v>497.42947346978872</v>
       </c>
       <c r="DW25" s="43">
         <v>595.27691275314692</v>
       </c>
       <c r="DX25" s="43">
         <v>679.43366857480714</v>
       </c>
       <c r="DY25" s="43">
         <v>824.70950587050845</v>
       </c>
       <c r="DZ25" s="14">
         <v>1240.2382073555902</v>
       </c>
       <c r="EA25" s="14">
         <v>1456.0548812284212</v>
       </c>
       <c r="EB25" s="14">
         <v>1939.7667196307393</v>
       </c>
       <c r="EC25" s="14">
         <v>2401.3823548289288</v>
       </c>
-      <c r="ED25" s="82">
+      <c r="ED25" s="66">
         <v>174.32216599812426</v>
       </c>
-      <c r="EE25" s="83">
+      <c r="EE25" s="67">
         <v>392.90767734403818</v>
       </c>
-      <c r="EF25" s="84">
+      <c r="EF25" s="68">
         <v>525.37202121280336</v>
       </c>
-      <c r="EG25" s="85">
+      <c r="EG25" s="69">
         <v>695.26728411527324</v>
       </c>
-      <c r="EH25" s="86">
+      <c r="EH25" s="70">
         <v>854.75882737273514</v>
       </c>
-      <c r="EI25" s="87">
+      <c r="EI25" s="71">
         <v>1019.9743214312798</v>
       </c>
-      <c r="EJ25" s="88">
+      <c r="EJ25" s="72">
         <v>1177.75429440269</v>
       </c>
-      <c r="EK25" s="89">
+      <c r="EK25" s="73">
         <v>1388.7357590356464</v>
       </c>
-      <c r="EL25" s="90">
+      <c r="EL25" s="74">
         <v>3182.9567112656441</v>
       </c>
-      <c r="EM25" s="91">
+      <c r="EM25" s="75">
         <v>3505.2021102779158</v>
       </c>
-      <c r="EN25" s="75">
+      <c r="EN25" s="62">
         <v>4207.361085461097</v>
       </c>
       <c r="EO25" s="14">
         <v>4541.3270871513023</v>
       </c>
-      <c r="EP25" s="82">
+      <c r="EP25" s="66">
         <v>276.70888510851819</v>
       </c>
       <c r="EQ25" s="34">
         <v>603.43914062598787</v>
       </c>
       <c r="ER25" s="35">
         <v>882.08195789987417</v>
       </c>
       <c r="ES25" s="36">
         <v>1182.9238962387665</v>
       </c>
       <c r="ET25" s="37">
         <v>1469.9549910316236</v>
       </c>
       <c r="EU25" s="38">
         <v>1755.8426717413465</v>
       </c>
       <c r="EV25" s="39">
         <v>2027.7610528419616</v>
       </c>
       <c r="EW25" s="40">
         <v>2341.4701179299545</v>
       </c>
       <c r="EX25" s="41">
         <v>3404.9757225277058</v>
       </c>
       <c r="EY25" s="42">
         <v>3873.2105801672924</v>
       </c>
-      <c r="EZ25" s="76">
+      <c r="EZ25" s="63">
         <v>5189.6696376461832</v>
       </c>
       <c r="FA25" s="14">
         <v>6593.1773009080898</v>
       </c>
-      <c r="FB25" s="82">
+      <c r="FB25" s="66">
         <v>322.64913383972322</v>
       </c>
       <c r="FC25" s="34">
         <v>695.41440832245303</v>
       </c>
       <c r="FD25" s="35">
         <v>1025.7008042578659</v>
       </c>
       <c r="FE25" s="36">
         <v>1398.5742352417678</v>
       </c>
       <c r="FF25" s="37">
         <v>1732.9015171089986</v>
       </c>
       <c r="FG25" s="38">
         <v>2071.2602967725156</v>
       </c>
       <c r="FH25" s="39">
         <v>2393.32797594967</v>
       </c>
       <c r="FI25" s="40">
         <v>3118.2741196314391</v>
       </c>
       <c r="FJ25" s="41">
         <v>4091.7750878655115</v>
       </c>
       <c r="FK25" s="42">
         <v>4569.6345173619075</v>
       </c>
-      <c r="FL25" s="76">
+      <c r="FL25" s="63">
         <v>5406.5463454065748</v>
       </c>
       <c r="FM25" s="14">
         <v>6959.8230037191561</v>
       </c>
       <c r="FN25" s="20">
         <v>368.95178027344451</v>
       </c>
       <c r="FO25" s="34">
         <v>714.71284059661184</v>
       </c>
       <c r="FP25" s="35">
         <v>1120.9909528803262</v>
       </c>
       <c r="FQ25" s="36">
         <v>1825.876854078957</v>
       </c>
       <c r="FR25" s="37">
         <v>2300.3608426801766</v>
       </c>
       <c r="FS25" s="38">
         <v>2968.4765613854902</v>
       </c>
       <c r="FT25" s="39">
         <v>3585.427357150953</v>
       </c>
       <c r="FU25" s="40">
         <v>4256.6655432735661</v>
       </c>
       <c r="FV25" s="41">
         <v>5543.2985849303604</v>
       </c>
       <c r="FW25" s="42">
         <v>6321.8845192415229</v>
       </c>
-      <c r="FX25" s="76">
+      <c r="FX25" s="63">
         <v>7070.384065130751</v>
       </c>
       <c r="FY25" s="14">
         <v>8044.1064019564747</v>
       </c>
       <c r="FZ25" s="20">
         <v>718.9461881429321</v>
       </c>
       <c r="GA25" s="34">
         <v>1641.4571469428247</v>
       </c>
       <c r="GB25" s="35">
         <v>2439.3983061455365</v>
       </c>
       <c r="GC25" s="36">
         <v>3176.0147995992202</v>
       </c>
       <c r="GD25" s="37">
         <v>3899.5389956059371</v>
       </c>
       <c r="GE25" s="38">
         <v>4678.3558919612669</v>
       </c>
-      <c r="GF25" s="39"/>
-      <c r="GG25" s="40"/>
+      <c r="GF25" s="39">
+        <v>5553.1048513033911</v>
+      </c>
+      <c r="GG25" s="40">
+        <v>6991.275229019765</v>
+      </c>
       <c r="GH25" s="41"/>
       <c r="GI25" s="42"/>
-      <c r="GJ25" s="76"/>
+      <c r="GJ25" s="63"/>
       <c r="GK25" s="14"/>
     </row>
     <row r="26" spans="1:193">
       <c r="A26" s="30" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B26" s="13">
         <v>46.371722925876966</v>
       </c>
       <c r="C26" s="13">
         <v>95.821724762078077</v>
       </c>
       <c r="D26" s="14">
         <v>153.86361161714771</v>
       </c>
       <c r="E26" s="14">
         <v>208.5604452136962</v>
       </c>
       <c r="F26" s="15">
         <v>257.22035526644135</v>
       </c>
       <c r="G26" s="43">
         <v>320.88907080190381</v>
       </c>
       <c r="H26" s="31">
         <v>359.47002720303749</v>
       </c>
       <c r="I26" s="13">
         <v>422.07663322874834</v>
       </c>
@@ -15707,217 +15772,221 @@
       </c>
       <c r="DV26" s="15">
         <v>545.84091048609685</v>
       </c>
       <c r="DW26" s="43">
         <v>804.03278535731249</v>
       </c>
       <c r="DX26" s="43">
         <v>1014.6351417868311</v>
       </c>
       <c r="DY26" s="43">
         <v>1238.430826244924</v>
       </c>
       <c r="DZ26" s="14">
         <v>1948.7116678877203</v>
       </c>
       <c r="EA26" s="14">
         <v>2289.4523754613228</v>
       </c>
       <c r="EB26" s="14">
         <v>2652.9430156437447</v>
       </c>
       <c r="EC26" s="14">
         <v>3076.095076813519</v>
       </c>
-      <c r="ED26" s="82">
+      <c r="ED26" s="66">
         <v>305.59776852269829</v>
       </c>
-      <c r="EE26" s="83">
+      <c r="EE26" s="67">
         <v>650.21855987126969</v>
       </c>
-      <c r="EF26" s="84">
+      <c r="EF26" s="68">
         <v>866.03480221934547</v>
       </c>
-      <c r="EG26" s="85">
+      <c r="EG26" s="69">
         <v>1203.7609791502116</v>
       </c>
-      <c r="EH26" s="86">
+      <c r="EH26" s="70">
         <v>1535.8097069993078</v>
       </c>
-      <c r="EI26" s="87">
+      <c r="EI26" s="71">
         <v>2061.7974163737786</v>
       </c>
-      <c r="EJ26" s="88">
+      <c r="EJ26" s="72">
         <v>2442.9715678618668</v>
       </c>
-      <c r="EK26" s="89">
+      <c r="EK26" s="73">
         <v>2733.1221059591053</v>
       </c>
-      <c r="EL26" s="90">
+      <c r="EL26" s="74">
         <v>3810.9503931735076</v>
       </c>
-      <c r="EM26" s="91">
+      <c r="EM26" s="75">
         <v>4343.3424012055184</v>
       </c>
-      <c r="EN26" s="75">
+      <c r="EN26" s="62">
         <v>4885.4528140655893</v>
       </c>
       <c r="EO26" s="14">
         <v>5341.0525919527781</v>
       </c>
-      <c r="EP26" s="82">
+      <c r="EP26" s="66">
         <v>495.3560347581431</v>
       </c>
       <c r="EQ26" s="34">
         <v>1077.8721662220271</v>
       </c>
       <c r="ER26" s="35">
         <v>1642.5763794347613</v>
       </c>
       <c r="ES26" s="36">
         <v>2251.6819433705355</v>
       </c>
       <c r="ET26" s="37">
         <v>2834.3358486471193</v>
       </c>
       <c r="EU26" s="38">
         <v>3492.6140543101965</v>
       </c>
       <c r="EV26" s="39">
         <v>3990.9106703172965</v>
       </c>
       <c r="EW26" s="40">
         <v>4438.9293729375713</v>
       </c>
       <c r="EX26" s="41">
         <v>5218.1178731569189</v>
       </c>
       <c r="EY26" s="42">
         <v>5485.7278707001951</v>
       </c>
-      <c r="EZ26" s="76">
+      <c r="EZ26" s="63">
         <v>5715.6021946017327</v>
       </c>
       <c r="FA26" s="14">
         <v>6206.5344436063115</v>
       </c>
-      <c r="FB26" s="82">
+      <c r="FB26" s="66">
         <v>421.17457940848777</v>
       </c>
       <c r="FC26" s="34">
         <v>797.30244436641829</v>
       </c>
       <c r="FD26" s="35">
         <v>1304.4314540582657</v>
       </c>
       <c r="FE26" s="36">
         <v>2222.5714039007707</v>
       </c>
       <c r="FF26" s="37">
         <v>2747.9816393874999</v>
       </c>
       <c r="FG26" s="38">
         <v>3236.4758169137899</v>
       </c>
       <c r="FH26" s="39">
         <v>3613.9532811350136</v>
       </c>
       <c r="FI26" s="40">
         <v>4182.6081321118736</v>
       </c>
       <c r="FJ26" s="41">
         <v>5654.2217892260278</v>
       </c>
       <c r="FK26" s="42">
         <v>5986.0838164257266</v>
       </c>
-      <c r="FL26" s="76">
+      <c r="FL26" s="63">
         <v>6357.1378698777153</v>
       </c>
       <c r="FM26" s="14">
         <v>7064.1375861473034</v>
       </c>
       <c r="FN26" s="20">
         <v>339.38701790415899</v>
       </c>
       <c r="FO26" s="34">
         <v>985.06437412640889</v>
       </c>
       <c r="FP26" s="35">
         <v>1611.4169279819771</v>
       </c>
       <c r="FQ26" s="36">
         <v>2184.6036934037065</v>
       </c>
       <c r="FR26" s="37">
         <v>2768.1290594911793</v>
       </c>
       <c r="FS26" s="38">
         <v>3391.1299919986086</v>
       </c>
       <c r="FT26" s="39">
         <v>4131.5833979088029</v>
       </c>
       <c r="FU26" s="40">
         <v>4906.5505576858832</v>
       </c>
       <c r="FV26" s="41">
         <v>6910.4327067209761</v>
       </c>
       <c r="FW26" s="42">
         <v>7836.4192542991732</v>
       </c>
-      <c r="FX26" s="76">
+      <c r="FX26" s="63">
         <v>8688.4528490729317</v>
       </c>
       <c r="FY26" s="14">
         <v>9733.2143953638624</v>
       </c>
       <c r="FZ26" s="20">
         <v>497.34710565142382</v>
       </c>
       <c r="GA26" s="34">
         <v>1203.6882621931741</v>
       </c>
       <c r="GB26" s="35">
         <v>1340.0820430296501</v>
       </c>
       <c r="GC26" s="36">
         <v>2057.0987845442419</v>
       </c>
       <c r="GD26" s="37">
         <v>2657.6338335416858</v>
       </c>
       <c r="GE26" s="38">
         <v>3585.3991620727347</v>
       </c>
-      <c r="GF26" s="39"/>
-      <c r="GG26" s="40"/>
+      <c r="GF26" s="39">
+        <v>4522.0742526488084</v>
+      </c>
+      <c r="GG26" s="40">
+        <v>5744.7020521898203</v>
+      </c>
       <c r="GH26" s="41"/>
       <c r="GI26" s="42"/>
-      <c r="GJ26" s="76"/>
+      <c r="GJ26" s="63"/>
       <c r="GK26" s="14"/>
     </row>
     <row r="27" spans="1:193">
       <c r="A27" s="7"/>
       <c r="B27" s="8"/>
       <c r="C27" s="8"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="9"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
       <c r="N27" s="8"/>
       <c r="O27" s="8"/>
       <c r="P27" s="7"/>
       <c r="Q27" s="7"/>
       <c r="R27" s="7"/>
       <c r="S27" s="7"/>
       <c r="T27" s="7"/>
       <c r="U27" s="9"/>
       <c r="V27" s="7"/>
@@ -15951,51 +16020,51 @@
       <c r="AX27" s="8"/>
       <c r="AY27" s="8"/>
       <c r="AZ27" s="7"/>
       <c r="BA27" s="7"/>
       <c r="BB27" s="7"/>
       <c r="BC27" s="7"/>
       <c r="BD27" s="7"/>
       <c r="BE27" s="9"/>
       <c r="BF27" s="7"/>
       <c r="BG27" s="7"/>
       <c r="BH27" s="7"/>
       <c r="BI27" s="7"/>
       <c r="BJ27" s="8"/>
       <c r="BK27" s="8"/>
       <c r="BL27" s="7"/>
       <c r="BM27" s="7"/>
       <c r="BN27" s="7"/>
       <c r="BO27" s="7"/>
       <c r="BP27" s="7"/>
       <c r="BQ27" s="9"/>
       <c r="BR27" s="7"/>
       <c r="BS27" s="7"/>
       <c r="BT27" s="7"/>
       <c r="BU27" s="7"/>
       <c r="BV27" s="44" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="BW27" s="8"/>
       <c r="BX27" s="7"/>
       <c r="BY27" s="7"/>
       <c r="BZ27" s="7"/>
       <c r="CA27" s="7"/>
       <c r="CB27" s="7"/>
       <c r="CC27" s="9"/>
       <c r="CD27" s="7"/>
       <c r="CE27" s="7"/>
       <c r="CF27" s="7"/>
       <c r="CG27" s="7"/>
       <c r="CH27" s="45"/>
       <c r="CI27" s="45"/>
       <c r="CJ27" s="45"/>
       <c r="CK27" s="45"/>
       <c r="CL27" s="45"/>
       <c r="CM27" s="45"/>
       <c r="CN27" s="45"/>
       <c r="CO27" s="45"/>
       <c r="CP27" s="45"/>
       <c r="CQ27" s="45"/>
       <c r="CR27" s="45"/>
       <c r="CS27" s="45"/>
       <c r="CT27" s="45"/>
@@ -16135,64 +16204,64 @@
       <c r="AW28" s="47"/>
       <c r="AX28" s="47"/>
       <c r="AY28" s="47"/>
       <c r="AZ28" s="47"/>
       <c r="BA28" s="47"/>
       <c r="BB28" s="47"/>
       <c r="BC28" s="47"/>
       <c r="BD28" s="47"/>
       <c r="BE28" s="47"/>
       <c r="BF28" s="47"/>
       <c r="BG28" s="47"/>
       <c r="BH28" s="47"/>
       <c r="BI28" s="47"/>
       <c r="BJ28" s="8"/>
       <c r="BK28" s="7"/>
       <c r="BL28" s="7"/>
       <c r="BM28" s="7"/>
       <c r="BN28" s="7"/>
       <c r="BO28" s="7"/>
       <c r="BP28" s="7"/>
       <c r="BQ28" s="7"/>
       <c r="BR28" s="7"/>
       <c r="BS28" s="7"/>
       <c r="BT28" s="7"/>
       <c r="BU28" s="7"/>
-      <c r="BV28" s="62" t="s">
-[...12 lines deleted...]
-      <c r="CG28" s="62"/>
+      <c r="BV28" s="108" t="s">
+        <v>35</v>
+      </c>
+      <c r="BW28" s="108"/>
+      <c r="BX28" s="108"/>
+      <c r="BY28" s="108"/>
+      <c r="BZ28" s="108"/>
+      <c r="CA28" s="108"/>
+      <c r="CB28" s="108"/>
+      <c r="CC28" s="108"/>
+      <c r="CD28" s="108"/>
+      <c r="CE28" s="108"/>
+      <c r="CF28" s="108"/>
+      <c r="CG28" s="108"/>
       <c r="CH28" s="45"/>
       <c r="CI28" s="45"/>
       <c r="CJ28" s="45"/>
       <c r="CK28" s="45"/>
       <c r="CL28" s="45"/>
       <c r="CM28" s="45"/>
       <c r="CN28" s="45"/>
       <c r="CO28" s="45"/>
       <c r="CP28" s="45"/>
       <c r="CQ28" s="45"/>
       <c r="CR28" s="45"/>
       <c r="CS28" s="45"/>
       <c r="CT28" s="45"/>
       <c r="CU28" s="45"/>
       <c r="CV28" s="45"/>
       <c r="CW28" s="45"/>
       <c r="CX28" s="45"/>
       <c r="CY28" s="46"/>
       <c r="CZ28" s="46"/>
       <c r="DA28" s="46"/>
       <c r="DB28" s="45"/>
       <c r="DC28" s="45"/>
       <c r="DD28" s="45"/>
       <c r="DE28" s="45"/>
       <c r="DF28" s="45"/>
@@ -16203,192 +16272,194 @@
       <c r="DK28" s="45"/>
       <c r="DL28" s="45"/>
       <c r="DM28" s="45"/>
       <c r="DN28" s="45"/>
       <c r="DO28" s="45"/>
       <c r="DP28" s="45"/>
       <c r="DQ28" s="45"/>
       <c r="DR28" s="45"/>
       <c r="DS28" s="45"/>
       <c r="DT28" s="45"/>
       <c r="DU28" s="45"/>
       <c r="DV28" s="45"/>
       <c r="DW28" s="45"/>
       <c r="DX28" s="46"/>
       <c r="DY28" s="46"/>
       <c r="DZ28" s="45"/>
       <c r="EA28" s="45"/>
       <c r="EB28" s="45"/>
       <c r="EC28" s="45"/>
       <c r="ED28" s="45"/>
       <c r="EE28" s="45"/>
       <c r="EF28" s="45"/>
       <c r="EG28" s="45"/>
       <c r="EH28" s="45"/>
       <c r="EI28" s="45"/>
-      <c r="EJ28" s="64" t="s">
-[...12 lines deleted...]
-      <c r="EU28" s="64"/>
+      <c r="EJ28" s="113" t="s">
+        <v>35</v>
+      </c>
+      <c r="EK28" s="113"/>
+      <c r="EL28" s="113"/>
+      <c r="EM28" s="113"/>
+      <c r="EN28" s="113"/>
+      <c r="EO28" s="113"/>
+      <c r="EP28" s="113"/>
+      <c r="EQ28" s="113"/>
+      <c r="ER28" s="113"/>
+      <c r="ES28" s="113"/>
+      <c r="ET28" s="113"/>
+      <c r="EU28" s="113"/>
       <c r="EV28" s="7"/>
       <c r="EW28" s="7"/>
       <c r="EX28" s="7"/>
       <c r="EY28" s="7"/>
       <c r="EZ28" s="7"/>
       <c r="FA28" s="7"/>
       <c r="FB28" s="7"/>
       <c r="FC28" s="7"/>
       <c r="FD28" s="7"/>
       <c r="FE28" s="10"/>
       <c r="FF28" s="10"/>
       <c r="FG28" s="10"/>
       <c r="FH28" s="10"/>
       <c r="FI28" s="10"/>
       <c r="FJ28" s="10"/>
       <c r="FK28" s="10"/>
-      <c r="FL28" s="64"/>
-[...10 lines deleted...]
-      <c r="FW28" s="64"/>
+      <c r="FL28" s="113" t="s">
+        <v>35</v>
+      </c>
+      <c r="FM28" s="113"/>
+      <c r="FN28" s="113"/>
+      <c r="FO28" s="113"/>
+      <c r="FP28" s="113"/>
+      <c r="FQ28" s="113"/>
+      <c r="FR28" s="113"/>
+      <c r="FS28" s="113"/>
+      <c r="FT28" s="113"/>
+      <c r="FU28" s="113"/>
+      <c r="FV28" s="113"/>
+      <c r="FW28" s="113"/>
     </row>
     <row r="29" spans="1:193" ht="22.5" customHeight="1" thickBot="1">
       <c r="A29" s="7"/>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
-      <c r="K29" s="7"/>
-[...4 lines deleted...]
-      <c r="N29" s="7"/>
+      <c r="K29" s="114" t="s">
+        <v>40</v>
+      </c>
+      <c r="L29" s="114"/>
+      <c r="M29" s="114"/>
+      <c r="N29" s="115"/>
       <c r="O29" s="7"/>
       <c r="P29" s="7"/>
       <c r="Q29" s="7"/>
       <c r="R29" s="7"/>
       <c r="S29" s="7"/>
       <c r="T29" s="7"/>
       <c r="U29" s="7"/>
       <c r="V29" s="7"/>
       <c r="W29" s="7"/>
       <c r="X29" s="7"/>
       <c r="Y29" s="11" t="s">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="Z29" s="7"/>
       <c r="AA29" s="7"/>
       <c r="AB29" s="7"/>
       <c r="AC29" s="7"/>
       <c r="AD29" s="7"/>
       <c r="AE29" s="7"/>
       <c r="AF29" s="7"/>
       <c r="AG29" s="7"/>
       <c r="AH29" s="7"/>
       <c r="AI29" s="7"/>
       <c r="AJ29" s="7"/>
       <c r="AK29" s="11" t="s">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="AL29" s="7"/>
       <c r="AM29" s="7"/>
       <c r="AN29" s="7"/>
       <c r="AO29" s="7"/>
       <c r="AP29" s="7"/>
       <c r="AQ29" s="7"/>
       <c r="AR29" s="7"/>
       <c r="AS29" s="7"/>
       <c r="AT29" s="7"/>
       <c r="AU29" s="7"/>
       <c r="AV29" s="7"/>
       <c r="AW29" s="11" t="s">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="AX29" s="7"/>
       <c r="AY29" s="7"/>
       <c r="AZ29" s="7"/>
       <c r="BA29" s="7"/>
       <c r="BB29" s="7"/>
       <c r="BC29" s="7"/>
       <c r="BD29" s="7"/>
       <c r="BE29" s="7"/>
       <c r="BF29" s="7"/>
       <c r="BG29" s="7"/>
       <c r="BH29" s="7"/>
       <c r="BI29" s="11" t="s">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="BJ29" s="7"/>
       <c r="BK29" s="7"/>
       <c r="BL29" s="7"/>
       <c r="BM29" s="7"/>
       <c r="BN29" s="7"/>
       <c r="BO29" s="7"/>
       <c r="BP29" s="7"/>
       <c r="BQ29" s="7"/>
       <c r="BR29" s="7"/>
       <c r="BS29" s="7"/>
       <c r="BT29" s="7"/>
       <c r="BU29" s="11" t="s">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="BV29" s="7"/>
       <c r="BW29" s="7"/>
       <c r="BX29" s="7"/>
       <c r="BY29" s="7"/>
       <c r="BZ29" s="7"/>
       <c r="CA29" s="7"/>
       <c r="CB29" s="7"/>
       <c r="CC29" s="7"/>
       <c r="CD29" s="7"/>
       <c r="CE29" s="7"/>
       <c r="CF29" s="7"/>
       <c r="CG29" s="11" t="s">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="CH29" s="45"/>
       <c r="CI29" s="45"/>
       <c r="CJ29" s="45"/>
       <c r="CK29" s="45"/>
       <c r="CL29" s="45"/>
       <c r="CM29" s="45"/>
       <c r="CN29" s="45"/>
       <c r="CO29" s="45"/>
       <c r="CP29" s="45"/>
       <c r="CQ29" s="45"/>
       <c r="CR29" s="45"/>
       <c r="CS29" s="45"/>
       <c r="CT29" s="45"/>
       <c r="CU29" s="45"/>
       <c r="CV29" s="45"/>
       <c r="CW29" s="45"/>
       <c r="CX29" s="45"/>
       <c r="CY29" s="46"/>
       <c r="CZ29" s="46"/>
       <c r="DA29" s="46"/>
       <c r="DB29" s="45"/>
       <c r="DC29" s="45"/>
       <c r="DD29" s="45"/>
       <c r="DE29" s="45"/>
@@ -16415,907 +16486,907 @@
       <c r="DZ29" s="45"/>
       <c r="EA29" s="45"/>
       <c r="EB29" s="45"/>
       <c r="EC29" s="45"/>
       <c r="ED29" s="45"/>
       <c r="EE29" s="45"/>
       <c r="EF29" s="45"/>
       <c r="EG29" s="45"/>
       <c r="EH29" s="45"/>
       <c r="EI29" s="45"/>
       <c r="EJ29" s="46"/>
       <c r="EK29" s="46"/>
       <c r="EL29" s="45"/>
       <c r="EM29" s="45"/>
       <c r="EN29" s="45"/>
       <c r="EO29" s="45"/>
       <c r="EP29" s="7"/>
       <c r="EQ29" s="7"/>
       <c r="ER29" s="7"/>
       <c r="ES29" s="7"/>
       <c r="ET29" s="7"/>
       <c r="EU29" s="7"/>
       <c r="EV29" s="7"/>
       <c r="EW29" s="7"/>
       <c r="EX29" s="7"/>
-      <c r="EY29" s="61" t="s">
-[...3 lines deleted...]
-      <c r="FA29" s="61"/>
+      <c r="EY29" s="109" t="s">
+        <v>40</v>
+      </c>
+      <c r="EZ29" s="109"/>
+      <c r="FA29" s="109"/>
       <c r="FB29" s="7"/>
       <c r="FC29" s="7"/>
       <c r="FD29" s="7"/>
       <c r="FE29" s="10"/>
       <c r="FF29" s="10"/>
       <c r="FG29" s="10"/>
       <c r="FH29" s="10"/>
       <c r="FI29" s="10"/>
       <c r="FJ29" s="10"/>
-      <c r="FK29" s="61" t="s">
-[...3 lines deleted...]
-      <c r="FM29" s="61"/>
+      <c r="FK29" s="109" t="s">
+        <v>40</v>
+      </c>
+      <c r="FL29" s="109"/>
+      <c r="FM29" s="109"/>
       <c r="FN29" s="7"/>
       <c r="FO29" s="7"/>
       <c r="FP29" s="7"/>
       <c r="FQ29" s="10"/>
       <c r="FR29" s="10"/>
       <c r="FS29" s="10"/>
       <c r="FT29" s="10"/>
       <c r="FU29" s="10"/>
-      <c r="FV29" s="60" t="s">
-[...4 lines deleted...]
-      <c r="FY29" s="66"/>
+      <c r="FV29" s="114" t="s">
+        <v>40</v>
+      </c>
+      <c r="FW29" s="114"/>
+      <c r="FX29" s="114"/>
+      <c r="FY29" s="115"/>
       <c r="FZ29" s="7"/>
       <c r="GA29" s="7"/>
       <c r="GB29" s="7"/>
       <c r="GC29" s="10"/>
       <c r="GD29" s="10"/>
       <c r="GE29" s="10"/>
       <c r="GF29" s="10"/>
       <c r="GG29" s="10"/>
-      <c r="GH29" s="60" t="s">
-[...4 lines deleted...]
-      <c r="GK29" s="66"/>
+      <c r="GH29" s="114" t="s">
+        <v>40</v>
+      </c>
+      <c r="GI29" s="114"/>
+      <c r="GJ29" s="114"/>
+      <c r="GK29" s="115"/>
     </row>
     <row r="30" spans="1:193" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A30" s="67"/>
-      <c r="B30" s="77" t="s">
+      <c r="A30" s="100"/>
+      <c r="B30" s="105" t="s">
+        <v>23</v>
+      </c>
+      <c r="C30" s="106"/>
+      <c r="D30" s="106"/>
+      <c r="E30" s="106"/>
+      <c r="F30" s="106"/>
+      <c r="G30" s="106"/>
+      <c r="H30" s="106"/>
+      <c r="I30" s="106"/>
+      <c r="J30" s="106"/>
+      <c r="K30" s="106"/>
+      <c r="L30" s="106"/>
+      <c r="M30" s="107"/>
+      <c r="N30" s="105" t="s">
         <v>24</v>
       </c>
-      <c r="C30" s="78"/>
-[...10 lines deleted...]
-      <c r="N30" s="77" t="s">
+      <c r="O30" s="106"/>
+      <c r="P30" s="106"/>
+      <c r="Q30" s="106"/>
+      <c r="R30" s="106"/>
+      <c r="S30" s="106"/>
+      <c r="T30" s="106"/>
+      <c r="U30" s="106"/>
+      <c r="V30" s="106"/>
+      <c r="W30" s="106"/>
+      <c r="X30" s="106"/>
+      <c r="Y30" s="107"/>
+      <c r="Z30" s="105" t="s">
         <v>25</v>
       </c>
-      <c r="O30" s="78"/>
-[...10 lines deleted...]
-      <c r="Z30" s="77" t="s">
+      <c r="AA30" s="106"/>
+      <c r="AB30" s="106"/>
+      <c r="AC30" s="106"/>
+      <c r="AD30" s="106"/>
+      <c r="AE30" s="106"/>
+      <c r="AF30" s="106"/>
+      <c r="AG30" s="106"/>
+      <c r="AH30" s="106"/>
+      <c r="AI30" s="106"/>
+      <c r="AJ30" s="106"/>
+      <c r="AK30" s="107"/>
+      <c r="AL30" s="105" t="s">
         <v>26</v>
       </c>
-      <c r="AA30" s="78"/>
-[...10 lines deleted...]
-      <c r="AL30" s="77" t="s">
+      <c r="AM30" s="106"/>
+      <c r="AN30" s="106"/>
+      <c r="AO30" s="106"/>
+      <c r="AP30" s="106"/>
+      <c r="AQ30" s="106"/>
+      <c r="AR30" s="106"/>
+      <c r="AS30" s="106"/>
+      <c r="AT30" s="106"/>
+      <c r="AU30" s="106"/>
+      <c r="AV30" s="106"/>
+      <c r="AW30" s="107"/>
+      <c r="AX30" s="105" t="s">
         <v>27</v>
       </c>
-      <c r="AM30" s="78"/>
-[...10 lines deleted...]
-      <c r="AX30" s="77" t="s">
+      <c r="AY30" s="106"/>
+      <c r="AZ30" s="106"/>
+      <c r="BA30" s="106"/>
+      <c r="BB30" s="106"/>
+      <c r="BC30" s="106"/>
+      <c r="BD30" s="106"/>
+      <c r="BE30" s="106"/>
+      <c r="BF30" s="106"/>
+      <c r="BG30" s="106"/>
+      <c r="BH30" s="106"/>
+      <c r="BI30" s="107"/>
+      <c r="BJ30" s="105" t="s">
         <v>28</v>
       </c>
-      <c r="AY30" s="78"/>
-[...10 lines deleted...]
-      <c r="BJ30" s="77" t="s">
+      <c r="BK30" s="106"/>
+      <c r="BL30" s="106"/>
+      <c r="BM30" s="106"/>
+      <c r="BN30" s="106"/>
+      <c r="BO30" s="106"/>
+      <c r="BP30" s="106"/>
+      <c r="BQ30" s="106"/>
+      <c r="BR30" s="106"/>
+      <c r="BS30" s="106"/>
+      <c r="BT30" s="106"/>
+      <c r="BU30" s="107"/>
+      <c r="BV30" s="105" t="s">
+        <v>14</v>
+      </c>
+      <c r="BW30" s="106"/>
+      <c r="BX30" s="106"/>
+      <c r="BY30" s="106"/>
+      <c r="BZ30" s="106"/>
+      <c r="CA30" s="106"/>
+      <c r="CB30" s="106"/>
+      <c r="CC30" s="106"/>
+      <c r="CD30" s="106"/>
+      <c r="CE30" s="106"/>
+      <c r="CF30" s="106"/>
+      <c r="CG30" s="107"/>
+      <c r="CH30" s="105" t="s">
         <v>29</v>
       </c>
-      <c r="BK30" s="78"/>
-[...24 lines deleted...]
-      <c r="CH30" s="77" t="s">
+      <c r="CI30" s="106"/>
+      <c r="CJ30" s="106"/>
+      <c r="CK30" s="106"/>
+      <c r="CL30" s="106"/>
+      <c r="CM30" s="106"/>
+      <c r="CN30" s="106"/>
+      <c r="CO30" s="106"/>
+      <c r="CP30" s="106"/>
+      <c r="CQ30" s="106"/>
+      <c r="CR30" s="106"/>
+      <c r="CS30" s="107"/>
+      <c r="CT30" s="105" t="s">
         <v>30</v>
       </c>
-      <c r="CI30" s="78"/>
-[...10 lines deleted...]
-      <c r="CT30" s="77" t="s">
+      <c r="CU30" s="106"/>
+      <c r="CV30" s="106"/>
+      <c r="CW30" s="106"/>
+      <c r="CX30" s="106"/>
+      <c r="CY30" s="106"/>
+      <c r="CZ30" s="106"/>
+      <c r="DA30" s="106"/>
+      <c r="DB30" s="106"/>
+      <c r="DC30" s="106"/>
+      <c r="DD30" s="106"/>
+      <c r="DE30" s="107"/>
+      <c r="DF30" s="105" t="s">
         <v>31</v>
       </c>
-      <c r="CU30" s="78"/>
-[...10 lines deleted...]
-      <c r="DF30" s="77" t="s">
+      <c r="DG30" s="106"/>
+      <c r="DH30" s="106"/>
+      <c r="DI30" s="106"/>
+      <c r="DJ30" s="106"/>
+      <c r="DK30" s="106"/>
+      <c r="DL30" s="106"/>
+      <c r="DM30" s="106"/>
+      <c r="DN30" s="106"/>
+      <c r="DO30" s="106"/>
+      <c r="DP30" s="106"/>
+      <c r="DQ30" s="107"/>
+      <c r="DR30" s="105" t="s">
         <v>32</v>
       </c>
-      <c r="DG30" s="78"/>
-[...38 lines deleted...]
-      <c r="EP30" s="68" t="s">
+      <c r="DS30" s="106"/>
+      <c r="DT30" s="106"/>
+      <c r="DU30" s="106"/>
+      <c r="DV30" s="106"/>
+      <c r="DW30" s="106"/>
+      <c r="DX30" s="106"/>
+      <c r="DY30" s="106"/>
+      <c r="DZ30" s="106"/>
+      <c r="EA30" s="106"/>
+      <c r="EB30" s="106"/>
+      <c r="EC30" s="107"/>
+      <c r="ED30" s="105" t="s">
+        <v>36</v>
+      </c>
+      <c r="EE30" s="106"/>
+      <c r="EF30" s="106"/>
+      <c r="EG30" s="106"/>
+      <c r="EH30" s="106"/>
+      <c r="EI30" s="106"/>
+      <c r="EJ30" s="106"/>
+      <c r="EK30" s="106"/>
+      <c r="EL30" s="106"/>
+      <c r="EM30" s="106"/>
+      <c r="EN30" s="106"/>
+      <c r="EO30" s="107"/>
+      <c r="EP30" s="102" t="s">
+        <v>43</v>
+      </c>
+      <c r="EQ30" s="103"/>
+      <c r="ER30" s="103"/>
+      <c r="ES30" s="103"/>
+      <c r="ET30" s="103"/>
+      <c r="EU30" s="103"/>
+      <c r="EV30" s="103"/>
+      <c r="EW30" s="103"/>
+      <c r="EX30" s="103"/>
+      <c r="EY30" s="103"/>
+      <c r="EZ30" s="103"/>
+      <c r="FA30" s="104"/>
+      <c r="FB30" s="102" t="s">
         <v>44</v>
       </c>
-      <c r="EQ30" s="69"/>
-[...10 lines deleted...]
-      <c r="FB30" s="68" t="s">
+      <c r="FC30" s="103"/>
+      <c r="FD30" s="103"/>
+      <c r="FE30" s="103"/>
+      <c r="FF30" s="103"/>
+      <c r="FG30" s="103"/>
+      <c r="FH30" s="103"/>
+      <c r="FI30" s="103"/>
+      <c r="FJ30" s="103"/>
+      <c r="FK30" s="103"/>
+      <c r="FL30" s="103"/>
+      <c r="FM30" s="104"/>
+      <c r="FN30" s="102" t="s">
         <v>45</v>
       </c>
-      <c r="FC30" s="69"/>
-[...37 lines deleted...]
-      <c r="GK30" s="70"/>
+      <c r="FO30" s="103"/>
+      <c r="FP30" s="103"/>
+      <c r="FQ30" s="103"/>
+      <c r="FR30" s="103"/>
+      <c r="FS30" s="103"/>
+      <c r="FT30" s="103"/>
+      <c r="FU30" s="103"/>
+      <c r="FV30" s="103"/>
+      <c r="FW30" s="103"/>
+      <c r="FX30" s="103"/>
+      <c r="FY30" s="104"/>
+      <c r="FZ30" s="102" t="s">
+        <v>39</v>
+      </c>
+      <c r="GA30" s="103"/>
+      <c r="GB30" s="103"/>
+      <c r="GC30" s="103"/>
+      <c r="GD30" s="103"/>
+      <c r="GE30" s="103"/>
+      <c r="GF30" s="103"/>
+      <c r="GG30" s="103"/>
+      <c r="GH30" s="103"/>
+      <c r="GI30" s="103"/>
+      <c r="GJ30" s="103"/>
+      <c r="GK30" s="104"/>
     </row>
     <row r="31" spans="1:193" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A31" s="71"/>
-      <c r="B31" s="80" t="s">
+      <c r="A31" s="101"/>
+      <c r="B31" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="C31" s="64" t="s">
         <v>1</v>
       </c>
-      <c r="C31" s="80" t="s">
+      <c r="D31" s="64" t="s">
         <v>2</v>
       </c>
-      <c r="D31" s="80" t="s">
+      <c r="E31" s="64" t="s">
         <v>3</v>
       </c>
-      <c r="E31" s="80" t="s">
+      <c r="F31" s="64" t="s">
         <v>4</v>
       </c>
-      <c r="F31" s="80" t="s">
+      <c r="G31" s="64" t="s">
         <v>5</v>
       </c>
-      <c r="G31" s="80" t="s">
+      <c r="H31" s="64" t="s">
         <v>6</v>
       </c>
-      <c r="H31" s="80" t="s">
+      <c r="I31" s="64" t="s">
         <v>7</v>
       </c>
-      <c r="I31" s="80" t="s">
+      <c r="J31" s="64" t="s">
         <v>8</v>
       </c>
-      <c r="J31" s="80" t="s">
+      <c r="K31" s="64" t="s">
         <v>9</v>
       </c>
-      <c r="K31" s="80" t="s">
+      <c r="L31" s="64" t="s">
         <v>10</v>
       </c>
-      <c r="L31" s="80" t="s">
+      <c r="M31" s="64" t="s">
         <v>11</v>
       </c>
-      <c r="M31" s="80" t="s">
+      <c r="N31" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="O31" s="64" t="s">
+        <v>1</v>
+      </c>
+      <c r="P31" s="64" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q31" s="64" t="s">
+        <v>3</v>
+      </c>
+      <c r="R31" s="64" t="s">
+        <v>4</v>
+      </c>
+      <c r="S31" s="64" t="s">
+        <v>5</v>
+      </c>
+      <c r="T31" s="64" t="s">
+        <v>6</v>
+      </c>
+      <c r="U31" s="64" t="s">
+        <v>7</v>
+      </c>
+      <c r="V31" s="64" t="s">
+        <v>8</v>
+      </c>
+      <c r="W31" s="64" t="s">
+        <v>9</v>
+      </c>
+      <c r="X31" s="64" t="s">
+        <v>10</v>
+      </c>
+      <c r="Y31" s="64" t="s">
+        <v>11</v>
+      </c>
+      <c r="Z31" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA31" s="64" t="s">
+        <v>1</v>
+      </c>
+      <c r="AB31" s="64" t="s">
+        <v>2</v>
+      </c>
+      <c r="AC31" s="64" t="s">
+        <v>3</v>
+      </c>
+      <c r="AD31" s="64" t="s">
+        <v>4</v>
+      </c>
+      <c r="AE31" s="64" t="s">
+        <v>5</v>
+      </c>
+      <c r="AF31" s="64" t="s">
+        <v>6</v>
+      </c>
+      <c r="AG31" s="64" t="s">
+        <v>7</v>
+      </c>
+      <c r="AH31" s="64" t="s">
+        <v>8</v>
+      </c>
+      <c r="AI31" s="64" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ31" s="64" t="s">
+        <v>10</v>
+      </c>
+      <c r="AK31" s="64" t="s">
+        <v>11</v>
+      </c>
+      <c r="AL31" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="AM31" s="64" t="s">
+        <v>1</v>
+      </c>
+      <c r="AN31" s="64" t="s">
+        <v>2</v>
+      </c>
+      <c r="AO31" s="64" t="s">
+        <v>3</v>
+      </c>
+      <c r="AP31" s="64" t="s">
+        <v>4</v>
+      </c>
+      <c r="AQ31" s="64" t="s">
+        <v>5</v>
+      </c>
+      <c r="AR31" s="64" t="s">
+        <v>6</v>
+      </c>
+      <c r="AS31" s="64" t="s">
+        <v>7</v>
+      </c>
+      <c r="AT31" s="64" t="s">
+        <v>8</v>
+      </c>
+      <c r="AU31" s="64" t="s">
+        <v>9</v>
+      </c>
+      <c r="AV31" s="64" t="s">
+        <v>10</v>
+      </c>
+      <c r="AW31" s="64" t="s">
+        <v>11</v>
+      </c>
+      <c r="AX31" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="AY31" s="64" t="s">
+        <v>1</v>
+      </c>
+      <c r="AZ31" s="64" t="s">
+        <v>2</v>
+      </c>
+      <c r="BA31" s="64" t="s">
+        <v>3</v>
+      </c>
+      <c r="BB31" s="64" t="s">
+        <v>4</v>
+      </c>
+      <c r="BC31" s="64" t="s">
+        <v>5</v>
+      </c>
+      <c r="BD31" s="64" t="s">
+        <v>6</v>
+      </c>
+      <c r="BE31" s="64" t="s">
+        <v>7</v>
+      </c>
+      <c r="BF31" s="64" t="s">
+        <v>8</v>
+      </c>
+      <c r="BG31" s="64" t="s">
+        <v>9</v>
+      </c>
+      <c r="BH31" s="64" t="s">
+        <v>10</v>
+      </c>
+      <c r="BI31" s="64" t="s">
+        <v>11</v>
+      </c>
+      <c r="BJ31" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="BK31" s="64" t="s">
+        <v>1</v>
+      </c>
+      <c r="BL31" s="64" t="s">
+        <v>2</v>
+      </c>
+      <c r="BM31" s="64" t="s">
+        <v>3</v>
+      </c>
+      <c r="BN31" s="64" t="s">
+        <v>4</v>
+      </c>
+      <c r="BO31" s="64" t="s">
+        <v>5</v>
+      </c>
+      <c r="BP31" s="64" t="s">
+        <v>6</v>
+      </c>
+      <c r="BQ31" s="64" t="s">
+        <v>7</v>
+      </c>
+      <c r="BR31" s="64" t="s">
+        <v>8</v>
+      </c>
+      <c r="BS31" s="64" t="s">
+        <v>9</v>
+      </c>
+      <c r="BT31" s="64" t="s">
+        <v>10</v>
+      </c>
+      <c r="BU31" s="64" t="s">
+        <v>11</v>
+      </c>
+      <c r="BV31" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="BW31" s="64" t="s">
+        <v>1</v>
+      </c>
+      <c r="BX31" s="64" t="s">
+        <v>2</v>
+      </c>
+      <c r="BY31" s="64" t="s">
+        <v>3</v>
+      </c>
+      <c r="BZ31" s="64" t="s">
+        <v>4</v>
+      </c>
+      <c r="CA31" s="64" t="s">
+        <v>5</v>
+      </c>
+      <c r="CB31" s="64" t="s">
+        <v>6</v>
+      </c>
+      <c r="CC31" s="65" t="s">
+        <v>7</v>
+      </c>
+      <c r="CD31" s="64" t="s">
+        <v>8</v>
+      </c>
+      <c r="CE31" s="64" t="s">
+        <v>9</v>
+      </c>
+      <c r="CF31" s="64" t="s">
+        <v>10</v>
+      </c>
+      <c r="CG31" s="64" t="s">
+        <v>11</v>
+      </c>
+      <c r="CH31" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="CI31" s="64" t="s">
+        <v>1</v>
+      </c>
+      <c r="CJ31" s="64" t="s">
+        <v>2</v>
+      </c>
+      <c r="CK31" s="64" t="s">
+        <v>3</v>
+      </c>
+      <c r="CL31" s="64" t="s">
+        <v>4</v>
+      </c>
+      <c r="CM31" s="64" t="s">
+        <v>5</v>
+      </c>
+      <c r="CN31" s="64" t="s">
+        <v>6</v>
+      </c>
+      <c r="CO31" s="64" t="s">
+        <v>7</v>
+      </c>
+      <c r="CP31" s="64" t="s">
+        <v>8</v>
+      </c>
+      <c r="CQ31" s="64" t="s">
+        <v>9</v>
+      </c>
+      <c r="CR31" s="64" t="s">
+        <v>10</v>
+      </c>
+      <c r="CS31" s="64" t="s">
         <v>12</v>
       </c>
-      <c r="N31" s="80" t="s">
+      <c r="CT31" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="CU31" s="76" t="s">
         <v>1</v>
       </c>
-      <c r="O31" s="80" t="s">
+      <c r="CV31" s="76" t="s">
         <v>2</v>
       </c>
-      <c r="P31" s="80" t="s">
+      <c r="CW31" s="76" t="s">
         <v>3</v>
       </c>
-      <c r="Q31" s="80" t="s">
+      <c r="CX31" s="76" t="s">
         <v>4</v>
       </c>
-      <c r="R31" s="80" t="s">
+      <c r="CY31" s="76" t="s">
         <v>5</v>
       </c>
-      <c r="S31" s="80" t="s">
+      <c r="CZ31" s="76" t="s">
         <v>6</v>
       </c>
-      <c r="T31" s="80" t="s">
+      <c r="DA31" s="76" t="s">
         <v>7</v>
       </c>
-      <c r="U31" s="80" t="s">
+      <c r="DB31" s="76" t="s">
         <v>8</v>
       </c>
-      <c r="V31" s="80" t="s">
+      <c r="DC31" s="76" t="s">
         <v>9</v>
       </c>
-      <c r="W31" s="80" t="s">
+      <c r="DD31" s="76" t="s">
         <v>10</v>
       </c>
-      <c r="X31" s="80" t="s">
+      <c r="DE31" s="64" t="s">
         <v>11</v>
       </c>
-      <c r="Y31" s="80" t="s">
+      <c r="DF31" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="DG31" s="76" t="s">
+        <v>1</v>
+      </c>
+      <c r="DH31" s="76" t="s">
+        <v>2</v>
+      </c>
+      <c r="DI31" s="76" t="s">
+        <v>3</v>
+      </c>
+      <c r="DJ31" s="76" t="s">
+        <v>4</v>
+      </c>
+      <c r="DK31" s="76" t="s">
+        <v>5</v>
+      </c>
+      <c r="DL31" s="76" t="s">
+        <v>6</v>
+      </c>
+      <c r="DM31" s="76" t="s">
+        <v>7</v>
+      </c>
+      <c r="DN31" s="76" t="s">
+        <v>8</v>
+      </c>
+      <c r="DO31" s="76" t="s">
+        <v>9</v>
+      </c>
+      <c r="DP31" s="76" t="s">
+        <v>10</v>
+      </c>
+      <c r="DQ31" s="76" t="s">
+        <v>11</v>
+      </c>
+      <c r="DR31" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="DS31" s="64" t="s">
+        <v>1</v>
+      </c>
+      <c r="DT31" s="64" t="s">
+        <v>2</v>
+      </c>
+      <c r="DU31" s="64" t="s">
+        <v>3</v>
+      </c>
+      <c r="DV31" s="64" t="s">
+        <v>4</v>
+      </c>
+      <c r="DW31" s="64" t="s">
+        <v>5</v>
+      </c>
+      <c r="DX31" s="64" t="s">
+        <v>6</v>
+      </c>
+      <c r="DY31" s="64" t="s">
+        <v>7</v>
+      </c>
+      <c r="DZ31" s="64" t="s">
+        <v>8</v>
+      </c>
+      <c r="EA31" s="64" t="s">
+        <v>9</v>
+      </c>
+      <c r="EB31" s="64" t="s">
+        <v>10</v>
+      </c>
+      <c r="EC31" s="64" t="s">
+        <v>11</v>
+      </c>
+      <c r="ED31" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="EE31" s="64" t="s">
+        <v>1</v>
+      </c>
+      <c r="EF31" s="64" t="s">
+        <v>2</v>
+      </c>
+      <c r="EG31" s="64" t="s">
+        <v>3</v>
+      </c>
+      <c r="EH31" s="64" t="s">
+        <v>4</v>
+      </c>
+      <c r="EI31" s="64" t="s">
+        <v>5</v>
+      </c>
+      <c r="EJ31" s="64" t="s">
+        <v>6</v>
+      </c>
+      <c r="EK31" s="64" t="s">
+        <v>7</v>
+      </c>
+      <c r="EL31" s="64" t="s">
+        <v>8</v>
+      </c>
+      <c r="EM31" s="64" t="s">
+        <v>9</v>
+      </c>
+      <c r="EN31" s="65" t="s">
+        <v>10</v>
+      </c>
+      <c r="EO31" s="64" t="s">
         <v>12</v>
       </c>
-      <c r="Z31" s="80" t="s">
+      <c r="EP31" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="EQ31" s="59" t="s">
         <v>1</v>
       </c>
-      <c r="AA31" s="80" t="s">
+      <c r="ER31" s="59" t="s">
         <v>2</v>
       </c>
-      <c r="AB31" s="80" t="s">
+      <c r="ES31" s="59" t="s">
         <v>3</v>
       </c>
-      <c r="AC31" s="80" t="s">
+      <c r="ET31" s="59" t="s">
         <v>4</v>
       </c>
-      <c r="AD31" s="80" t="s">
+      <c r="EU31" s="59" t="s">
         <v>5</v>
       </c>
-      <c r="AE31" s="80" t="s">
+      <c r="EV31" s="59" t="s">
         <v>6</v>
       </c>
-      <c r="AF31" s="80" t="s">
+      <c r="EW31" s="59" t="s">
         <v>7</v>
       </c>
-      <c r="AG31" s="80" t="s">
+      <c r="EX31" s="59" t="s">
         <v>8</v>
       </c>
-      <c r="AH31" s="80" t="s">
+      <c r="EY31" s="59" t="s">
         <v>9</v>
       </c>
-      <c r="AI31" s="80" t="s">
+      <c r="EZ31" s="60" t="s">
         <v>10</v>
       </c>
-      <c r="AJ31" s="80" t="s">
-[...2 lines deleted...]
-      <c r="AK31" s="80" t="s">
+      <c r="FA31" s="59" t="s">
         <v>12</v>
       </c>
-      <c r="AL31" s="80" t="s">
+      <c r="FB31" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="FC31" s="59" t="s">
         <v>1</v>
       </c>
-      <c r="AM31" s="80" t="s">
+      <c r="FD31" s="59" t="s">
         <v>2</v>
       </c>
-      <c r="AN31" s="80" t="s">
+      <c r="FE31" s="59" t="s">
         <v>3</v>
       </c>
-      <c r="AO31" s="80" t="s">
+      <c r="FF31" s="59" t="s">
         <v>4</v>
       </c>
-      <c r="AP31" s="80" t="s">
+      <c r="FG31" s="59" t="s">
         <v>5</v>
       </c>
-      <c r="AQ31" s="80" t="s">
+      <c r="FH31" s="59" t="s">
         <v>6</v>
       </c>
-      <c r="AR31" s="80" t="s">
+      <c r="FI31" s="59" t="s">
         <v>7</v>
       </c>
-      <c r="AS31" s="80" t="s">
+      <c r="FJ31" s="59" t="s">
         <v>8</v>
       </c>
-      <c r="AT31" s="80" t="s">
+      <c r="FK31" s="59" t="s">
         <v>9</v>
       </c>
-      <c r="AU31" s="80" t="s">
+      <c r="FL31" s="60" t="s">
         <v>10</v>
       </c>
-      <c r="AV31" s="80" t="s">
-[...2 lines deleted...]
-      <c r="AW31" s="80" t="s">
+      <c r="FM31" s="59" t="s">
         <v>12</v>
       </c>
-      <c r="AX31" s="80" t="s">
+      <c r="FN31" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="FO31" s="59" t="s">
         <v>1</v>
       </c>
-      <c r="AY31" s="80" t="s">
+      <c r="FP31" s="59" t="s">
         <v>2</v>
       </c>
-      <c r="AZ31" s="80" t="s">
+      <c r="FQ31" s="59" t="s">
         <v>3</v>
       </c>
-      <c r="BA31" s="80" t="s">
+      <c r="FR31" s="59" t="s">
         <v>4</v>
       </c>
-      <c r="BB31" s="80" t="s">
+      <c r="FS31" s="59" t="s">
         <v>5</v>
       </c>
-      <c r="BC31" s="80" t="s">
+      <c r="FT31" s="59" t="s">
         <v>6</v>
       </c>
-      <c r="BD31" s="80" t="s">
+      <c r="FU31" s="59" t="s">
         <v>7</v>
       </c>
-      <c r="BE31" s="80" t="s">
+      <c r="FV31" s="59" t="s">
         <v>8</v>
       </c>
-      <c r="BF31" s="80" t="s">
+      <c r="FW31" s="59" t="s">
         <v>9</v>
       </c>
-      <c r="BG31" s="80" t="s">
+      <c r="FX31" s="61" t="s">
         <v>10</v>
       </c>
-      <c r="BH31" s="80" t="s">
-[...2 lines deleted...]
-      <c r="BI31" s="80" t="s">
+      <c r="FY31" s="59" t="s">
         <v>12</v>
       </c>
-      <c r="BJ31" s="80" t="s">
+      <c r="FZ31" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="GA31" s="59" t="s">
         <v>1</v>
       </c>
-      <c r="BK31" s="80" t="s">
+      <c r="GB31" s="59" t="s">
         <v>2</v>
       </c>
-      <c r="BL31" s="80" t="s">
+      <c r="GC31" s="59" t="s">
         <v>3</v>
       </c>
-      <c r="BM31" s="80" t="s">
+      <c r="GD31" s="59" t="s">
         <v>4</v>
       </c>
-      <c r="BN31" s="80" t="s">
+      <c r="GE31" s="59" t="s">
         <v>5</v>
       </c>
-      <c r="BO31" s="80" t="s">
+      <c r="GF31" s="59" t="s">
         <v>6</v>
       </c>
-      <c r="BP31" s="80" t="s">
+      <c r="GG31" s="59" t="s">
         <v>7</v>
       </c>
-      <c r="BQ31" s="80" t="s">
+      <c r="GH31" s="59" t="s">
         <v>8</v>
       </c>
-      <c r="BR31" s="80" t="s">
+      <c r="GI31" s="59" t="s">
         <v>9</v>
       </c>
-      <c r="BS31" s="80" t="s">
+      <c r="GJ31" s="61" t="s">
         <v>10</v>
       </c>
-      <c r="BT31" s="80" t="s">
-[...2 lines deleted...]
-      <c r="BU31" s="80" t="s">
+      <c r="GK31" s="59" t="s">
         <v>12</v>
-      </c>
-[...358 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="32" spans="1:193" s="2" customFormat="1">
       <c r="A32" s="12" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B32" s="13">
         <v>46.946688830465398</v>
       </c>
       <c r="C32" s="13">
         <v>93.893377660930796</v>
       </c>
       <c r="D32" s="14">
         <v>140.84006649139621</v>
       </c>
       <c r="E32" s="14">
         <v>187.78675532186159</v>
       </c>
       <c r="F32" s="15">
         <v>234.73344415232702</v>
       </c>
       <c r="G32" s="43">
         <v>281.68013298279243</v>
       </c>
       <c r="H32" s="16">
         <v>456.75972137038127</v>
       </c>
       <c r="I32" s="13">
         <v>665.54079421197014</v>
       </c>
@@ -17705,186 +17776,190 @@
       </c>
       <c r="EH32" s="15">
         <v>166.1415189887025</v>
       </c>
       <c r="EI32" s="43">
         <v>199.369822786443</v>
       </c>
       <c r="EJ32" s="43">
         <v>388.6189741579733</v>
       </c>
       <c r="EK32" s="43">
         <v>596.34329757150363</v>
       </c>
       <c r="EL32" s="14">
         <v>4333.0190053572824</v>
       </c>
       <c r="EM32" s="14">
         <v>5051.8462764065853</v>
       </c>
       <c r="EN32" s="14">
         <v>5103.168715929326</v>
       </c>
       <c r="EO32" s="14">
         <v>5136.3970197270646</v>
       </c>
-      <c r="EP32" s="93">
+      <c r="EP32" s="77">
         <v>37.730850319462355</v>
       </c>
       <c r="EQ32" s="21">
         <v>75.461700638924711</v>
       </c>
       <c r="ER32" s="22">
         <v>113.19255095838707</v>
       </c>
       <c r="ES32" s="23">
         <v>150.92340127784942</v>
       </c>
       <c r="ET32" s="24">
         <v>188.65425159731177</v>
       </c>
       <c r="EU32" s="25">
         <v>226.38510191677412</v>
       </c>
       <c r="EV32" s="26">
         <v>451.44103746456364</v>
       </c>
       <c r="EW32" s="27">
         <v>690.11766597235317</v>
       </c>
       <c r="EX32" s="28">
         <v>4214.7739732074624</v>
       </c>
       <c r="EY32" s="29">
         <v>4920.5242320565067</v>
       </c>
-      <c r="EZ32" s="76">
+      <c r="EZ32" s="63">
         <v>4974.6407020509687</v>
       </c>
       <c r="FA32" s="13">
         <v>5012.3715523704313</v>
       </c>
-      <c r="FB32" s="93">
+      <c r="FB32" s="77">
         <v>44.261555070999997</v>
       </c>
       <c r="FC32" s="21">
         <v>88.523110141999993</v>
       </c>
       <c r="FD32" s="22">
         <v>132.78466521299998</v>
       </c>
       <c r="FE32" s="23">
         <v>177.04622028399999</v>
       </c>
       <c r="FF32" s="24">
         <v>221.30777535499999</v>
       </c>
       <c r="FG32" s="25">
         <v>265.56933042599996</v>
       </c>
       <c r="FH32" s="26">
         <v>498.0788682990833</v>
       </c>
       <c r="FI32" s="27">
         <v>741.81288616016661</v>
       </c>
       <c r="FJ32" s="28">
         <v>4753.802736028204</v>
       </c>
       <c r="FK32" s="29">
         <v>5495.8957247078333</v>
       </c>
-      <c r="FL32" s="76">
+      <c r="FL32" s="63">
         <v>5555.5107550913335</v>
       </c>
       <c r="FM32" s="13">
         <v>5599.7723101623333</v>
       </c>
       <c r="FN32" s="20">
         <v>47.69761318583334</v>
       </c>
       <c r="FO32" s="21">
         <v>95.395226371666681</v>
       </c>
       <c r="FP32" s="22">
         <v>143.09283955750001</v>
       </c>
       <c r="FQ32" s="23">
         <v>190.79045274333336</v>
       </c>
       <c r="FR32" s="24">
         <v>238.48806592916671</v>
       </c>
       <c r="FS32" s="25">
         <v>286.18567911500003</v>
       </c>
       <c r="FT32" s="26">
         <v>701.67954871749998</v>
       </c>
       <c r="FU32" s="27">
         <v>1126.1418497560001</v>
       </c>
       <c r="FV32" s="28">
         <v>5424.502542893546</v>
       </c>
       <c r="FW32" s="29">
         <v>6449.2914729169988</v>
       </c>
-      <c r="FX32" s="76">
+      <c r="FX32" s="63">
         <v>6518.2515861028323</v>
       </c>
       <c r="FY32" s="13">
         <v>6565.949199288666</v>
       </c>
       <c r="FZ32" s="20">
         <v>49.583314100000003</v>
       </c>
       <c r="GA32" s="21">
         <v>231.24059533541669</v>
       </c>
       <c r="GB32" s="22">
         <v>333.29752442500001</v>
       </c>
       <c r="GC32" s="23">
         <v>409.8214322583334</v>
       </c>
       <c r="GD32" s="24">
         <v>458.59482633541671</v>
       </c>
       <c r="GE32" s="25">
         <v>495.1247014570834</v>
       </c>
-      <c r="GF32" s="26"/>
-      <c r="GG32" s="27"/>
+      <c r="GF32" s="26">
+        <v>910.94428642383343</v>
+      </c>
+      <c r="GG32" s="27">
+        <v>4478.3651086190603</v>
+      </c>
       <c r="GH32" s="28"/>
       <c r="GI32" s="29"/>
-      <c r="GJ32" s="76"/>
+      <c r="GJ32" s="63"/>
       <c r="GK32" s="13"/>
     </row>
     <row r="33" spans="1:193">
       <c r="A33" s="30" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B33" s="13">
         <v>0.61850238898330212</v>
       </c>
       <c r="C33" s="13">
         <v>1.2370047779666042</v>
       </c>
       <c r="D33" s="14">
         <v>1.8555071669499064</v>
       </c>
       <c r="E33" s="14">
         <v>2.4740095559332085</v>
       </c>
       <c r="F33" s="15">
         <v>3.0925119449165104</v>
       </c>
       <c r="G33" s="43">
         <v>3.7110143338998123</v>
       </c>
       <c r="H33" s="31">
         <v>5.9318685234039155</v>
       </c>
       <c r="I33" s="13">
         <v>8.6585271029080175</v>
       </c>
@@ -18238,222 +18313,226 @@
       </c>
       <c r="DV33" s="33">
         <v>37.272117548328559</v>
       </c>
       <c r="DW33" s="33">
         <v>44.726541057994268</v>
       </c>
       <c r="DX33" s="33">
         <v>54.333597291411337</v>
       </c>
       <c r="DY33" s="33">
         <v>64.002009764828415</v>
       </c>
       <c r="DZ33" s="33">
         <v>151.88598102270919</v>
       </c>
       <c r="EA33" s="33">
         <v>175.76523492851913</v>
       </c>
       <c r="EB33" s="33">
         <v>183.25755468818485</v>
       </c>
       <c r="EC33" s="33">
         <v>190.71197819785056</v>
       </c>
-      <c r="ED33" s="94">
+      <c r="ED33" s="78">
         <v>7.2874851416666706</v>
       </c>
-      <c r="EE33" s="95">
+      <c r="EE33" s="79">
         <v>14.574970283333341</v>
       </c>
-      <c r="EF33" s="96">
+      <c r="EF33" s="80">
         <v>21.862455425000011</v>
       </c>
-      <c r="EG33" s="97">
+      <c r="EG33" s="81">
         <v>29.149940566666682</v>
       </c>
-      <c r="EH33" s="98">
+      <c r="EH33" s="82">
         <v>36.43742570833335</v>
       </c>
-      <c r="EI33" s="99">
+      <c r="EI33" s="83">
         <v>43.724910850000022</v>
       </c>
-      <c r="EJ33" s="100">
+      <c r="EJ33" s="84">
         <v>52.279286801896021</v>
       </c>
-      <c r="EK33" s="101">
+      <c r="EK33" s="85">
         <v>60.858640038387009</v>
       </c>
-      <c r="EL33" s="102">
+      <c r="EL33" s="86">
         <v>79.317486293930955</v>
       </c>
-      <c r="EM33" s="103">
+      <c r="EM33" s="87">
         <v>100.11230507929767</v>
       </c>
-      <c r="EN33" s="76">
+      <c r="EN33" s="63">
         <v>107.9702054672147</v>
       </c>
       <c r="EO33" s="13">
         <v>115.25769060888136</v>
       </c>
-      <c r="EP33" s="94">
+      <c r="EP33" s="78">
         <v>0.24348666666666668</v>
       </c>
       <c r="EQ33" s="34">
         <v>0.48697333333333337</v>
       </c>
       <c r="ER33" s="35">
         <v>0.73046000000000011</v>
       </c>
       <c r="ES33" s="36">
         <v>0.97394666666666674</v>
       </c>
       <c r="ET33" s="37">
         <v>1.2174333333333334</v>
       </c>
       <c r="EU33" s="38">
         <v>1.46092</v>
       </c>
       <c r="EV33" s="39">
         <v>3.3012487193818592</v>
       </c>
       <c r="EW33" s="40">
         <v>5.3014890915647337</v>
       </c>
       <c r="EX33" s="41">
         <v>73.696562739964037</v>
       </c>
       <c r="EY33" s="42">
         <v>89.757405456427819</v>
       </c>
-      <c r="EZ33" s="76">
+      <c r="EZ33" s="63">
         <v>90.635588961110088</v>
       </c>
       <c r="FA33" s="13">
         <v>90.879075627776757</v>
       </c>
-      <c r="FB33" s="94">
+      <c r="FB33" s="78">
         <v>9.2658354166666648</v>
       </c>
       <c r="FC33" s="34">
         <v>18.53167083333333</v>
       </c>
       <c r="FD33" s="35">
         <v>27.797506249999994</v>
       </c>
       <c r="FE33" s="36">
         <v>37.063341666666659</v>
       </c>
       <c r="FF33" s="37">
         <v>46.32917708333332</v>
       </c>
       <c r="FG33" s="38">
         <v>55.595012499999982</v>
       </c>
       <c r="FH33" s="39">
         <v>66.134233862929307</v>
       </c>
       <c r="FI33" s="40">
         <v>76.673455225858632</v>
       </c>
       <c r="FJ33" s="41">
         <v>173.10046321385698</v>
       </c>
       <c r="FK33" s="42">
         <v>198.2525921107173</v>
       </c>
-      <c r="FL33" s="76">
+      <c r="FL33" s="63">
         <v>207.55552815238397</v>
       </c>
       <c r="FM33" s="13">
         <v>216.82136356905065</v>
       </c>
       <c r="FN33" s="20">
         <v>9.9897172574999988</v>
       </c>
       <c r="FO33" s="34">
         <v>19.979434514999998</v>
       </c>
       <c r="FP33" s="35">
         <v>29.969151772499998</v>
       </c>
       <c r="FQ33" s="36">
         <v>39.958869029999995</v>
       </c>
       <c r="FR33" s="37">
         <v>49.948586287499992</v>
       </c>
       <c r="FS33" s="38">
         <v>59.938303544999989</v>
       </c>
       <c r="FT33" s="39">
         <v>71.201406748762651</v>
       </c>
       <c r="FU33" s="40">
         <v>82.464509952525304</v>
       </c>
       <c r="FV33" s="41">
         <v>115.98184468793298</v>
       </c>
       <c r="FW33" s="42">
         <v>153.83964738005062</v>
       </c>
-      <c r="FX33" s="76">
+      <c r="FX33" s="63">
         <v>163.89123963755063</v>
       </c>
       <c r="FY33" s="13">
         <v>173.88095689505062</v>
       </c>
       <c r="FZ33" s="20">
         <v>10.72037696666667</v>
       </c>
       <c r="GA33" s="34">
         <v>49.065593422916677</v>
       </c>
       <c r="GB33" s="35">
         <v>70.915211733333351</v>
       </c>
       <c r="GC33" s="36">
         <v>87.354738466666689</v>
       </c>
       <c r="GD33" s="37">
         <v>97.804549989583364</v>
       </c>
       <c r="GE33" s="38">
         <v>105.65435123958336</v>
       </c>
-      <c r="GF33" s="39"/>
-      <c r="GG33" s="40"/>
+      <c r="GF33" s="39">
+        <v>129.89499503698573</v>
+      </c>
+      <c r="GG33" s="40">
+        <v>170.34207256473729</v>
+      </c>
       <c r="GH33" s="41"/>
       <c r="GI33" s="42"/>
-      <c r="GJ33" s="76"/>
+      <c r="GJ33" s="63"/>
       <c r="GK33" s="13"/>
     </row>
     <row r="34" spans="1:193" ht="14.25" customHeight="1">
       <c r="A34" s="30" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B34" s="13">
         <v>0</v>
       </c>
       <c r="C34" s="13">
         <v>0</v>
       </c>
       <c r="D34" s="14">
         <v>0</v>
       </c>
       <c r="E34" s="14">
         <v>0</v>
       </c>
       <c r="F34" s="15">
         <v>0</v>
       </c>
       <c r="G34" s="43">
         <v>0</v>
       </c>
       <c r="H34" s="31">
         <v>3.1468101871243404</v>
       </c>
       <c r="I34" s="13">
         <v>8.0230971062486809</v>
       </c>
@@ -18807,222 +18886,226 @@
       </c>
       <c r="DV34" s="15">
         <v>0.90569000000000299</v>
       </c>
       <c r="DW34" s="43">
         <v>1.0868280000000037</v>
       </c>
       <c r="DX34" s="43">
         <v>1.5068187183595902</v>
       </c>
       <c r="DY34" s="43">
         <v>2.0715079027191767</v>
       </c>
       <c r="DZ34" s="14">
         <v>102.21913368617878</v>
       </c>
       <c r="EA34" s="14">
         <v>130.83207945579727</v>
       </c>
       <c r="EB34" s="14">
         <v>134.06215495579727</v>
       </c>
       <c r="EC34" s="14">
         <v>134.24329295579727</v>
       </c>
-      <c r="ED34" s="94">
+      <c r="ED34" s="78">
         <v>0</v>
       </c>
-      <c r="EE34" s="95">
+      <c r="EE34" s="79">
         <v>0</v>
       </c>
-      <c r="EF34" s="96">
+      <c r="EF34" s="80">
         <v>0</v>
       </c>
-      <c r="EG34" s="97">
+      <c r="EG34" s="81">
         <v>0</v>
       </c>
-      <c r="EH34" s="98">
+      <c r="EH34" s="82">
         <v>0</v>
       </c>
-      <c r="EI34" s="99">
+      <c r="EI34" s="83">
         <v>0</v>
       </c>
-      <c r="EJ34" s="100">
+      <c r="EJ34" s="84">
         <v>0</v>
       </c>
-      <c r="EK34" s="101">
+      <c r="EK34" s="85">
         <v>7.2485606725699467E-2</v>
       </c>
-      <c r="EL34" s="102">
+      <c r="EL34" s="86">
         <v>171.27232780145326</v>
       </c>
-      <c r="EM34" s="103">
+      <c r="EM34" s="87">
         <v>179.10040229794299</v>
       </c>
-      <c r="EN34" s="76">
+      <c r="EN34" s="63">
         <v>179.58900256038467</v>
       </c>
       <c r="EO34" s="14">
         <v>179.58900256038467</v>
       </c>
-      <c r="EP34" s="94">
+      <c r="EP34" s="78">
         <v>0.26730550000000008</v>
       </c>
       <c r="EQ34" s="34">
         <v>0.53461100000000017</v>
       </c>
       <c r="ER34" s="35">
         <v>0.80191650000000025</v>
       </c>
       <c r="ES34" s="36">
         <v>1.0692220000000003</v>
       </c>
       <c r="ET34" s="37">
         <v>1.3365275000000003</v>
       </c>
       <c r="EU34" s="38">
         <v>1.6038330000000003</v>
       </c>
       <c r="EV34" s="39">
         <v>1.8711385000000003</v>
       </c>
       <c r="EW34" s="40">
         <v>2.1539749588843908</v>
       </c>
       <c r="EX34" s="41">
         <v>181.6884635601397</v>
       </c>
       <c r="EY34" s="42">
         <v>208.05893943974979</v>
       </c>
-      <c r="EZ34" s="76">
+      <c r="EZ34" s="63">
         <v>208.94911278485611</v>
       </c>
       <c r="FA34" s="14">
         <v>209.2164182848561</v>
       </c>
-      <c r="FB34" s="94">
+      <c r="FB34" s="78">
         <v>0.73915600000000015</v>
       </c>
       <c r="FC34" s="34">
         <v>1.4783120000000003</v>
       </c>
       <c r="FD34" s="35">
         <v>2.2174680000000002</v>
       </c>
       <c r="FE34" s="36">
         <v>2.9566240000000006</v>
       </c>
       <c r="FF34" s="37">
         <v>3.695780000000001</v>
       </c>
       <c r="FG34" s="38">
         <v>4.4349360000000013</v>
       </c>
       <c r="FH34" s="39">
         <v>5.1740920000000017</v>
       </c>
       <c r="FI34" s="40">
         <v>5.9919635000000016</v>
       </c>
       <c r="FJ34" s="41">
         <v>189.82355007308999</v>
       </c>
       <c r="FK34" s="42">
         <v>219.70366616499999</v>
       </c>
-      <c r="FL34" s="76">
+      <c r="FL34" s="63">
         <v>223.07696654</v>
       </c>
       <c r="FM34" s="14">
         <v>223.81612254000001</v>
       </c>
       <c r="FN34" s="20">
         <v>0.76442500000000002</v>
       </c>
       <c r="FO34" s="34">
         <v>1.52885</v>
       </c>
       <c r="FP34" s="35">
         <v>2.293275</v>
       </c>
       <c r="FQ34" s="36">
         <v>3.0577000000000001</v>
       </c>
       <c r="FR34" s="37">
         <v>3.8221250000000002</v>
       </c>
       <c r="FS34" s="38">
         <v>4.5865499999999999</v>
       </c>
       <c r="FT34" s="39">
         <v>5.350975</v>
       </c>
       <c r="FU34" s="40">
         <v>6.1154000000000002</v>
       </c>
       <c r="FV34" s="41">
         <v>185.31641498280501</v>
       </c>
       <c r="FW34" s="42">
         <v>217.96470055000003</v>
       </c>
-      <c r="FX34" s="76">
+      <c r="FX34" s="63">
         <v>218.72912555000002</v>
       </c>
       <c r="FY34" s="14">
         <v>219.49355055000001</v>
       </c>
       <c r="FZ34" s="20">
         <v>0.79166666666666674</v>
       </c>
       <c r="GA34" s="34">
         <v>3.8181770833333335</v>
       </c>
       <c r="GB34" s="35">
         <v>5.4769270833333339</v>
       </c>
       <c r="GC34" s="36">
         <v>6.7130520833333343</v>
       </c>
       <c r="GD34" s="37">
         <v>7.5047187500000012</v>
       </c>
       <c r="GE34" s="38">
         <v>8.0945125000000004</v>
       </c>
-      <c r="GF34" s="39"/>
-      <c r="GG34" s="40"/>
+      <c r="GF34" s="39">
+        <v>8.5111106077044028</v>
+      </c>
+      <c r="GG34" s="40">
+        <v>208.742420825914</v>
+      </c>
       <c r="GH34" s="41"/>
       <c r="GI34" s="42"/>
-      <c r="GJ34" s="76"/>
+      <c r="GJ34" s="63"/>
       <c r="GK34" s="14"/>
     </row>
     <row r="35" spans="1:193" ht="12.75" customHeight="1">
       <c r="A35" s="30" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B35" s="13">
         <v>27.364742094516235</v>
       </c>
       <c r="C35" s="13">
         <v>54.729484189032469</v>
       </c>
       <c r="D35" s="14">
         <v>82.094226283548707</v>
       </c>
       <c r="E35" s="14">
         <v>109.45896837806494</v>
       </c>
       <c r="F35" s="15">
         <v>136.82371047258118</v>
       </c>
       <c r="G35" s="43">
         <v>164.18845256709741</v>
       </c>
       <c r="H35" s="31">
         <v>191.55319466161365</v>
       </c>
       <c r="I35" s="13">
         <v>220.41201213612987</v>
       </c>
@@ -19376,222 +19459,226 @@
       </c>
       <c r="DV35" s="15">
         <v>5.8869849999999992</v>
       </c>
       <c r="DW35" s="43">
         <v>7.0643819999999993</v>
       </c>
       <c r="DX35" s="43">
         <v>57.757058311739087</v>
       </c>
       <c r="DY35" s="43">
         <v>108.46179408347817</v>
       </c>
       <c r="DZ35" s="14">
         <v>166.30273505381726</v>
       </c>
       <c r="EA35" s="14">
         <v>221.2139318979477</v>
       </c>
       <c r="EB35" s="14">
         <v>222.39132889794772</v>
       </c>
       <c r="EC35" s="14">
         <v>223.56872589794773</v>
       </c>
-      <c r="ED35" s="94">
+      <c r="ED35" s="78">
         <v>0</v>
       </c>
-      <c r="EE35" s="95">
+      <c r="EE35" s="79">
         <v>0</v>
       </c>
-      <c r="EF35" s="96">
+      <c r="EF35" s="80">
         <v>0</v>
       </c>
-      <c r="EG35" s="97">
+      <c r="EG35" s="81">
         <v>0</v>
       </c>
-      <c r="EH35" s="98">
+      <c r="EH35" s="82">
         <v>0</v>
       </c>
-      <c r="EI35" s="99">
+      <c r="EI35" s="83">
         <v>0</v>
       </c>
-      <c r="EJ35" s="100">
+      <c r="EJ35" s="84">
         <v>31.953001322437036</v>
       </c>
-      <c r="EK35" s="101">
+      <c r="EK35" s="85">
         <v>63.910505439121316</v>
       </c>
-      <c r="EL35" s="102">
+      <c r="EL35" s="86">
         <v>211.62585693207205</v>
       </c>
-      <c r="EM35" s="103">
+      <c r="EM35" s="87">
         <v>245.19199759289322</v>
       </c>
-      <c r="EN35" s="76">
+      <c r="EN35" s="63">
         <v>245.19199759289322</v>
       </c>
       <c r="EO35" s="14">
         <v>245.19199759289322</v>
       </c>
-      <c r="EP35" s="94">
+      <c r="EP35" s="78">
         <v>1.2757762500000003</v>
       </c>
       <c r="EQ35" s="34">
         <v>2.5515525000000006</v>
       </c>
       <c r="ER35" s="35">
         <v>3.8273287499999995</v>
       </c>
       <c r="ES35" s="36">
         <v>5.1031049999999984</v>
       </c>
       <c r="ET35" s="37">
         <v>6.3788812499999992</v>
       </c>
       <c r="EU35" s="38">
         <v>7.654657499999999</v>
       </c>
       <c r="EV35" s="39">
         <v>42.710541419865628</v>
       </c>
       <c r="EW35" s="40">
         <v>78.431274323704827</v>
       </c>
       <c r="EX35" s="41">
         <v>118.29256087864491</v>
       </c>
       <c r="EY35" s="42">
         <v>157.44109642151739</v>
       </c>
-      <c r="EZ35" s="76">
+      <c r="EZ35" s="63">
         <v>158.71687267151739</v>
       </c>
       <c r="FA35" s="14">
         <v>159.9926489215174</v>
       </c>
-      <c r="FB35" s="94">
+      <c r="FB35" s="78">
         <v>1.6954390750000004</v>
       </c>
       <c r="FC35" s="34">
         <v>3.3908781500000007</v>
       </c>
       <c r="FD35" s="35">
         <v>5.0863172250000011</v>
       </c>
       <c r="FE35" s="36">
         <v>6.7817563000000014</v>
       </c>
       <c r="FF35" s="37">
         <v>8.4771953750000009</v>
       </c>
       <c r="FG35" s="38">
         <v>10.17263445</v>
       </c>
       <c r="FH35" s="39">
         <v>45.366389333074451</v>
       </c>
       <c r="FI35" s="40">
         <v>80.581724728148913</v>
       </c>
       <c r="FJ35" s="41">
         <v>134.99981510025339</v>
       </c>
       <c r="FK35" s="42">
         <v>175.83951118229783</v>
       </c>
-      <c r="FL35" s="76">
+      <c r="FL35" s="63">
         <v>177.53495025729782</v>
       </c>
       <c r="FM35" s="14">
         <v>179.23038933229782</v>
       </c>
       <c r="FN35" s="20">
         <v>1.2209396100000003</v>
       </c>
       <c r="FO35" s="34">
         <v>2.4418792200000006</v>
       </c>
       <c r="FP35" s="35">
         <v>3.6628188300000009</v>
       </c>
       <c r="FQ35" s="36">
         <v>4.8837584400000011</v>
       </c>
       <c r="FR35" s="37">
         <v>6.1046980500000014</v>
       </c>
       <c r="FS35" s="38">
         <v>7.3256376600000017</v>
       </c>
       <c r="FT35" s="39">
         <v>39.10391415112845</v>
       </c>
       <c r="FU35" s="40">
         <v>71.8646346102569</v>
       </c>
       <c r="FV35" s="41">
         <v>140.24890916427535</v>
       </c>
       <c r="FW35" s="42">
         <v>193.3813022245138</v>
       </c>
-      <c r="FX35" s="76">
+      <c r="FX35" s="63">
         <v>194.60224183451379</v>
       </c>
       <c r="FY35" s="14">
         <v>195.82318144451378</v>
       </c>
       <c r="FZ35" s="20">
         <v>1.2644500000000003</v>
       </c>
       <c r="GA35" s="34">
         <v>6.0983924375000012</v>
       </c>
       <c r="GB35" s="35">
         <v>8.7477479375000016</v>
       </c>
       <c r="GC35" s="36">
         <v>10.722086787500002</v>
       </c>
       <c r="GD35" s="37">
         <v>11.986536787500002</v>
       </c>
       <c r="GE35" s="38">
         <v>12.928555365000003</v>
       </c>
-      <c r="GF35" s="39"/>
-      <c r="GG35" s="40"/>
+      <c r="GF35" s="39">
+        <v>41.166709264811452</v>
+      </c>
+      <c r="GG35" s="40">
+        <v>105.79922321072479</v>
+      </c>
       <c r="GH35" s="41"/>
       <c r="GI35" s="42"/>
-      <c r="GJ35" s="76"/>
+      <c r="GJ35" s="63"/>
       <c r="GK35" s="14"/>
     </row>
     <row r="36" spans="1:193">
       <c r="A36" s="30" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B36" s="13">
         <v>0</v>
       </c>
       <c r="C36" s="13">
         <v>0</v>
       </c>
       <c r="D36" s="14">
         <v>0</v>
       </c>
       <c r="E36" s="14">
         <v>0</v>
       </c>
       <c r="F36" s="15">
         <v>0</v>
       </c>
       <c r="G36" s="43">
         <v>0</v>
       </c>
       <c r="H36" s="31">
         <v>5.2683588514013602</v>
       </c>
       <c r="I36" s="13">
         <v>10.715004294802721</v>
       </c>
@@ -19945,222 +20032,226 @@
       </c>
       <c r="DV36" s="14">
         <v>12.255894851034698</v>
       </c>
       <c r="DW36" s="14">
         <v>14.707073821241638</v>
       </c>
       <c r="DX36" s="43">
         <v>37.123982623043965</v>
       </c>
       <c r="DY36" s="43">
         <v>60.013618674846292</v>
       </c>
       <c r="DZ36" s="14">
         <v>725.00516143391667</v>
       </c>
       <c r="EA36" s="14">
         <v>881.44224217750082</v>
       </c>
       <c r="EB36" s="14">
         <v>884.10904614770777</v>
       </c>
       <c r="EC36" s="14">
         <v>886.56022511791468</v>
       </c>
-      <c r="ED36" s="94">
+      <c r="ED36" s="78">
         <v>20.269916975871148</v>
       </c>
-      <c r="EE36" s="95">
+      <c r="EE36" s="79">
         <v>40.539833951742295</v>
       </c>
-      <c r="EF36" s="96">
+      <c r="EF36" s="80">
         <v>60.809750927613443</v>
       </c>
-      <c r="EG36" s="97">
+      <c r="EG36" s="81">
         <v>81.079667903484591</v>
       </c>
-      <c r="EH36" s="98">
+      <c r="EH36" s="82">
         <v>101.34958487935575</v>
       </c>
-      <c r="EI36" s="99">
+      <c r="EI36" s="83">
         <v>121.6195018552269</v>
       </c>
-      <c r="EJ36" s="100">
+      <c r="EJ36" s="84">
         <v>202.07935766135643</v>
       </c>
-      <c r="EK36" s="101">
+      <c r="EK36" s="85">
         <v>298.4358102901997</v>
       </c>
-      <c r="EL36" s="102">
+      <c r="EL36" s="86">
         <v>938.80553295889968</v>
       </c>
-      <c r="EM36" s="103">
+      <c r="EM36" s="87">
         <v>1234.3074467328977</v>
       </c>
-      <c r="EN36" s="76">
+      <c r="EN36" s="63">
         <v>1268.8569549689014</v>
       </c>
       <c r="EO36" s="14">
         <v>1289.1268719447726</v>
       </c>
-      <c r="EP36" s="94">
+      <c r="EP36" s="78">
         <v>4.5246336375000027</v>
       </c>
       <c r="EQ36" s="34">
         <v>9.0492672750000054</v>
       </c>
       <c r="ER36" s="35">
         <v>13.573900912500008</v>
       </c>
       <c r="ES36" s="36">
         <v>18.098534550000011</v>
       </c>
       <c r="ET36" s="37">
         <v>22.623168187500013</v>
       </c>
       <c r="EU36" s="38">
         <v>27.147801825000016</v>
       </c>
       <c r="EV36" s="39">
         <v>134.61195650987929</v>
       </c>
       <c r="EW36" s="40">
         <v>242.21110887071973</v>
       </c>
       <c r="EX36" s="41">
         <v>1152.0025200011842</v>
       </c>
       <c r="EY36" s="42">
         <v>1359.0654584390777</v>
       </c>
-      <c r="EZ36" s="76">
+      <c r="EZ36" s="63">
         <v>1366.0728130806713</v>
       </c>
       <c r="FA36" s="14">
         <v>1370.5974467181713</v>
       </c>
-      <c r="FB36" s="94">
+      <c r="FB36" s="78">
         <v>4.279905583333333</v>
       </c>
       <c r="FC36" s="34">
         <v>8.5598111666666661</v>
       </c>
       <c r="FD36" s="35">
         <v>12.839716749999999</v>
       </c>
       <c r="FE36" s="36">
         <v>17.119622333333332</v>
       </c>
       <c r="FF36" s="37">
         <v>21.399527916666663</v>
       </c>
       <c r="FG36" s="38">
         <v>25.679433499999995</v>
       </c>
       <c r="FH36" s="39">
         <v>126.37325698010241</v>
       </c>
       <c r="FI36" s="40">
         <v>227.55826518020484</v>
       </c>
       <c r="FJ36" s="41">
         <v>1443.2859889984074</v>
       </c>
       <c r="FK36" s="42">
         <v>1702.72287514341</v>
       </c>
-      <c r="FL36" s="76">
+      <c r="FL36" s="63">
         <v>1707.1882838517433</v>
       </c>
       <c r="FM36" s="14">
         <v>1711.4681894350767</v>
       </c>
       <c r="FN36" s="20">
         <v>4.2349145000000004</v>
       </c>
       <c r="FO36" s="34">
         <v>8.4698290000000007</v>
       </c>
       <c r="FP36" s="35">
         <v>12.704743500000001</v>
       </c>
       <c r="FQ36" s="36">
         <v>16.939658000000001</v>
       </c>
       <c r="FR36" s="37">
         <v>21.174572500000004</v>
       </c>
       <c r="FS36" s="38">
         <v>25.409487000000006</v>
       </c>
       <c r="FT36" s="39">
         <v>100.0679701645</v>
       </c>
       <c r="FU36" s="40">
         <v>174.72645332899998</v>
       </c>
       <c r="FV36" s="41">
         <v>1167.8516331835219</v>
       </c>
       <c r="FW36" s="42">
         <v>1415.2606357699999</v>
       </c>
-      <c r="FX36" s="76">
+      <c r="FX36" s="63">
         <v>1420.64305027</v>
       </c>
       <c r="FY36" s="14">
         <v>1424.8779647700001</v>
       </c>
       <c r="FZ36" s="20">
         <v>4.3858333333333341</v>
       </c>
       <c r="GA36" s="34">
         <v>21.152701041666671</v>
       </c>
       <c r="GB36" s="35">
         <v>30.342176041666672</v>
       </c>
       <c r="GC36" s="36">
         <v>37.190308541666674</v>
       </c>
       <c r="GD36" s="37">
         <v>41.576141875000005</v>
       </c>
       <c r="GE36" s="38">
         <v>44.843599250000004</v>
       </c>
-      <c r="GF36" s="39"/>
-      <c r="GG36" s="40"/>
+      <c r="GF36" s="39">
+        <v>113.96538021519243</v>
+      </c>
+      <c r="GG36" s="40">
+        <v>939.24647543187064</v>
+      </c>
       <c r="GH36" s="41"/>
       <c r="GI36" s="42"/>
-      <c r="GJ36" s="76"/>
+      <c r="GJ36" s="63"/>
       <c r="GK36" s="14"/>
     </row>
     <row r="37" spans="1:193">
       <c r="A37" s="30" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B37" s="13">
         <v>0</v>
       </c>
       <c r="C37" s="13">
         <v>0</v>
       </c>
       <c r="D37" s="14">
         <v>0</v>
       </c>
       <c r="E37" s="14">
         <v>0</v>
       </c>
       <c r="F37" s="15">
         <v>0</v>
       </c>
       <c r="G37" s="43">
         <v>0</v>
       </c>
       <c r="H37" s="31">
         <v>111.54203040722533</v>
       </c>
       <c r="I37" s="13">
         <v>228.55498381445065</v>
       </c>
@@ -20514,222 +20605,226 @@
       </c>
       <c r="DV37" s="14">
         <v>0.2081897413041908</v>
       </c>
       <c r="DW37" s="14">
         <v>0.24982768956502896</v>
       </c>
       <c r="DX37" s="43">
         <v>26.158556788239071</v>
       </c>
       <c r="DY37" s="43">
         <v>53.421781986913118</v>
       </c>
       <c r="DZ37" s="14">
         <v>995.78912959433455</v>
       </c>
       <c r="EA37" s="14">
         <v>1169.3038340757923</v>
       </c>
       <c r="EB37" s="14">
         <v>1180.1329220240532</v>
       </c>
       <c r="EC37" s="14">
         <v>1180.174559972314</v>
       </c>
-      <c r="ED37" s="94">
+      <c r="ED37" s="78">
         <v>5.0383833333333357</v>
       </c>
-      <c r="EE37" s="95">
+      <c r="EE37" s="79">
         <v>10.076766666666671</v>
       </c>
-      <c r="EF37" s="96">
+      <c r="EF37" s="80">
         <v>15.115150000000007</v>
       </c>
-      <c r="EG37" s="97">
+      <c r="EG37" s="81">
         <v>20.153533333333343</v>
       </c>
-      <c r="EH37" s="98">
+      <c r="EH37" s="82">
         <v>25.191916666666678</v>
       </c>
-      <c r="EI37" s="99">
+      <c r="EI37" s="83">
         <v>30.230300000000014</v>
       </c>
-      <c r="EJ37" s="100">
+      <c r="EJ37" s="84">
         <v>87.473762902544209</v>
       </c>
-      <c r="EK37" s="101">
+      <c r="EK37" s="85">
         <v>146.210103347802</v>
       </c>
-      <c r="EL37" s="102">
+      <c r="EL37" s="86">
         <v>965.90449614989359</v>
       </c>
-      <c r="EM37" s="103">
+      <c r="EM37" s="87">
         <v>1213.1297452548779</v>
       </c>
-      <c r="EN37" s="76">
+      <c r="EN37" s="63">
         <v>1220.1577250203054</v>
       </c>
       <c r="EO37" s="14">
         <v>1225.1961083536387</v>
       </c>
-      <c r="EP37" s="94">
+      <c r="EP37" s="78">
         <v>12.596888846666669</v>
       </c>
       <c r="EQ37" s="34">
         <v>25.193777693333338</v>
       </c>
       <c r="ER37" s="35">
         <v>37.790666540000004</v>
       </c>
       <c r="ES37" s="36">
         <v>50.387555386666676</v>
       </c>
       <c r="ET37" s="37">
         <v>62.984444233333349</v>
       </c>
       <c r="EU37" s="38">
         <v>75.581333080000022</v>
       </c>
       <c r="EV37" s="39">
         <v>127.82968186433389</v>
       </c>
       <c r="EW37" s="40">
         <v>185.97852191259045</v>
       </c>
       <c r="EX37" s="41">
         <v>1344.803333740844</v>
       </c>
       <c r="EY37" s="42">
         <v>1571.3428137965063</v>
       </c>
-      <c r="EZ37" s="76">
+      <c r="EZ37" s="63">
         <v>1586.4079359172301</v>
       </c>
       <c r="FA37" s="14">
         <v>1599.0048247638967</v>
       </c>
-      <c r="FB37" s="94">
+      <c r="FB37" s="78">
         <v>3.7890570000000006</v>
       </c>
       <c r="FC37" s="34">
         <v>7.5781140000000011</v>
       </c>
       <c r="FD37" s="35">
         <v>11.367171000000003</v>
       </c>
       <c r="FE37" s="36">
         <v>15.156228000000002</v>
       </c>
       <c r="FF37" s="37">
         <v>18.945285000000002</v>
       </c>
       <c r="FG37" s="38">
         <v>22.734342000000002</v>
       </c>
       <c r="FH37" s="39">
         <v>67.34666566569679</v>
       </c>
       <c r="FI37" s="40">
         <v>117.04598632139357</v>
       </c>
       <c r="FJ37" s="41">
         <v>1537.7142754053807</v>
       </c>
       <c r="FK37" s="42">
         <v>1767.6076051527875</v>
       </c>
-      <c r="FL37" s="76">
+      <c r="FL37" s="63">
         <v>1779.9792734027876</v>
       </c>
       <c r="FM37" s="14">
         <v>1783.7683304027876</v>
       </c>
       <c r="FN37" s="20">
         <v>4.1730833333333148</v>
       </c>
       <c r="FO37" s="34">
         <v>8.3461666666666297</v>
       </c>
       <c r="FP37" s="35">
         <v>12.519249999999944</v>
       </c>
       <c r="FQ37" s="36">
         <v>16.692333333333259</v>
       </c>
       <c r="FR37" s="37">
         <v>20.865416666666576</v>
       </c>
       <c r="FS37" s="38">
         <v>25.038499999999893</v>
       </c>
       <c r="FT37" s="39">
         <v>77.936622083333219</v>
       </c>
       <c r="FU37" s="40">
         <v>134.93976033466654</v>
       </c>
       <c r="FV37" s="41">
         <v>1431.2284208690801</v>
       </c>
       <c r="FW37" s="42">
         <v>1682.1254373733334</v>
       </c>
-      <c r="FX37" s="76">
+      <c r="FX37" s="63">
         <v>1698.5610207066668</v>
       </c>
       <c r="FY37" s="14">
         <v>1702.7341040400001</v>
       </c>
       <c r="FZ37" s="20">
         <v>1.655E-3</v>
       </c>
       <c r="GA37" s="34">
         <v>3.1316666666666667E-3</v>
       </c>
       <c r="GB37" s="35">
         <v>4.555E-3</v>
       </c>
       <c r="GC37" s="36">
         <v>6.1866666666666667E-3</v>
       </c>
       <c r="GD37" s="37">
         <v>7.5966666666666665E-3</v>
       </c>
       <c r="GE37" s="38">
         <v>8.7716666666666672E-3</v>
       </c>
-      <c r="GF37" s="39"/>
-      <c r="GG37" s="40"/>
+      <c r="GF37" s="39">
+        <v>36.863181446990694</v>
+      </c>
+      <c r="GG37" s="40">
+        <v>1034.1480605184447</v>
+      </c>
       <c r="GH37" s="41"/>
       <c r="GI37" s="42"/>
-      <c r="GJ37" s="76"/>
+      <c r="GJ37" s="63"/>
       <c r="GK37" s="14"/>
     </row>
     <row r="38" spans="1:193">
       <c r="A38" s="30" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B38" s="13">
         <v>17.072104130245496</v>
       </c>
       <c r="C38" s="13">
         <v>34.144208260490991</v>
       </c>
       <c r="D38" s="14">
         <v>51.216312390736491</v>
       </c>
       <c r="E38" s="14">
         <v>68.288416520981983</v>
       </c>
       <c r="F38" s="15">
         <v>85.360520651227475</v>
       </c>
       <c r="G38" s="43">
         <v>102.43262478147297</v>
       </c>
       <c r="H38" s="31">
         <v>122.73569371363169</v>
       </c>
       <c r="I38" s="13">
         <v>165.8439570057904</v>
       </c>
@@ -21083,222 +21178,226 @@
       </c>
       <c r="DV38" s="14">
         <v>51.101927773333323</v>
       </c>
       <c r="DW38" s="14">
         <v>61.322313327999986</v>
       </c>
       <c r="DX38" s="43">
         <v>76.735926977692301</v>
       </c>
       <c r="DY38" s="43">
         <v>95.401082536884616</v>
       </c>
       <c r="DZ38" s="14">
         <v>340.20537114224408</v>
       </c>
       <c r="EA38" s="14">
         <v>416.00113343453233</v>
       </c>
       <c r="EB38" s="14">
         <v>426.25903773919902</v>
       </c>
       <c r="EC38" s="14">
         <v>436.47942329386569</v>
       </c>
-      <c r="ED38" s="94">
+      <c r="ED38" s="78">
         <v>0.6325183468693466</v>
       </c>
-      <c r="EE38" s="95">
+      <c r="EE38" s="79">
         <v>1.2650366937386932</v>
       </c>
-      <c r="EF38" s="96">
+      <c r="EF38" s="80">
         <v>1.8975550406080397</v>
       </c>
-      <c r="EG38" s="97">
+      <c r="EG38" s="81">
         <v>2.5300733874773864</v>
       </c>
-      <c r="EH38" s="98">
+      <c r="EH38" s="82">
         <v>3.1625917343467331</v>
       </c>
-      <c r="EI38" s="99">
+      <c r="EI38" s="83">
         <v>3.7951100812160798</v>
       </c>
-      <c r="EJ38" s="100">
+      <c r="EJ38" s="84">
         <v>6.5443194921512289</v>
       </c>
-      <c r="EK38" s="101">
+      <c r="EK38" s="85">
         <v>10.277260894091082</v>
       </c>
-      <c r="EL38" s="102">
+      <c r="EL38" s="86">
         <v>1505.4880101894078</v>
       </c>
-      <c r="EM38" s="103">
+      <c r="EM38" s="87">
         <v>1569.2125611972385</v>
       </c>
-      <c r="EN38" s="76">
+      <c r="EN38" s="63">
         <v>1569.9228426844684</v>
       </c>
       <c r="EO38" s="14">
         <v>1570.5553610313377</v>
       </c>
-      <c r="EP38" s="94">
+      <c r="EP38" s="78">
         <v>8.9664765383333318</v>
       </c>
       <c r="EQ38" s="34">
         <v>17.932953076666664</v>
       </c>
       <c r="ER38" s="35">
         <v>26.899429614999988</v>
       </c>
       <c r="ES38" s="36">
         <v>35.865906153333313</v>
       </c>
       <c r="ET38" s="37">
         <v>44.832382691666645</v>
       </c>
       <c r="EU38" s="38">
         <v>53.798859229999977</v>
       </c>
       <c r="EV38" s="39">
         <v>66.281509617174294</v>
       </c>
       <c r="EW38" s="40">
         <v>85.509072428805823</v>
       </c>
       <c r="EX38" s="41">
         <v>790.24883213585565</v>
       </c>
       <c r="EY38" s="42">
         <v>926.1590937861838</v>
       </c>
-      <c r="EZ38" s="76">
+      <c r="EZ38" s="63">
         <v>940.74671421669188</v>
       </c>
       <c r="FA38" s="14">
         <v>949.71319075502527</v>
       </c>
-      <c r="FB38" s="94">
+      <c r="FB38" s="78">
         <v>0.43158705833333277</v>
       </c>
       <c r="FC38" s="34">
         <v>0.86317411666666555</v>
       </c>
       <c r="FD38" s="35">
         <v>1.2947611749999983</v>
       </c>
       <c r="FE38" s="36">
         <v>1.7263482333333311</v>
       </c>
       <c r="FF38" s="37">
         <v>2.1579352916666639</v>
       </c>
       <c r="FG38" s="38">
         <v>2.5895223499999966</v>
       </c>
       <c r="FH38" s="39">
         <v>14.357350149452152</v>
       </c>
       <c r="FI38" s="40">
         <v>31.671180214904307</v>
       </c>
       <c r="FJ38" s="41">
         <v>565.8897201646065</v>
       </c>
       <c r="FK38" s="42">
         <v>647.61703611530868</v>
       </c>
-      <c r="FL38" s="76">
+      <c r="FL38" s="63">
         <v>648.28977723614196</v>
       </c>
       <c r="FM38" s="14">
         <v>648.72136429447528</v>
       </c>
       <c r="FN38" s="20">
         <v>7.9924161750000202</v>
       </c>
       <c r="FO38" s="34">
         <v>15.98483235000004</v>
       </c>
       <c r="FP38" s="35">
         <v>23.977248525000061</v>
       </c>
       <c r="FQ38" s="36">
         <v>31.969664700000081</v>
       </c>
       <c r="FR38" s="37">
         <v>39.962080875000098</v>
       </c>
       <c r="FS38" s="38">
         <v>47.954497050000114</v>
       </c>
       <c r="FT38" s="39">
         <v>59.673896475000134</v>
       </c>
       <c r="FU38" s="40">
         <v>75.274267200000153</v>
       </c>
       <c r="FV38" s="41">
         <v>555.04161672166015</v>
       </c>
       <c r="FW38" s="42">
         <v>660.5024461500002</v>
       </c>
-      <c r="FX38" s="76">
+      <c r="FX38" s="63">
         <v>668.69173732500019</v>
       </c>
       <c r="FY38" s="14">
         <v>676.68415350000021</v>
       </c>
       <c r="FZ38" s="20">
         <v>12.255000000000003</v>
       </c>
       <c r="GA38" s="34">
         <v>59.105381250000008</v>
       </c>
       <c r="GB38" s="35">
         <v>84.782831250000015</v>
       </c>
       <c r="GC38" s="36">
         <v>103.91804625000002</v>
       </c>
       <c r="GD38" s="37">
         <v>116.17304625000003</v>
       </c>
       <c r="GE38" s="38">
         <v>125.30305350000003</v>
       </c>
-      <c r="GF38" s="39"/>
-      <c r="GG38" s="40"/>
+      <c r="GF38" s="39">
+        <v>165.99007228589565</v>
+      </c>
+      <c r="GG38" s="40">
+        <v>769.38095960393491</v>
+      </c>
       <c r="GH38" s="41"/>
       <c r="GI38" s="42"/>
-      <c r="GJ38" s="76"/>
+      <c r="GJ38" s="63"/>
       <c r="GK38" s="14"/>
     </row>
     <row r="39" spans="1:193">
       <c r="A39" s="30" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B39" s="13">
         <v>1.8913402167203688</v>
       </c>
       <c r="C39" s="13">
         <v>3.7826804334407376</v>
       </c>
       <c r="D39" s="14">
         <v>5.6740206501611059</v>
       </c>
       <c r="E39" s="14">
         <v>7.5653608668814751</v>
       </c>
       <c r="F39" s="15">
         <v>9.4567010836018444</v>
       </c>
       <c r="G39" s="43">
         <v>11.348041300322214</v>
       </c>
       <c r="H39" s="31">
         <v>16.581765025980992</v>
       </c>
       <c r="I39" s="13">
         <v>23.33321275163977</v>
       </c>
@@ -21652,217 +21751,221 @@
       </c>
       <c r="DV39" s="43">
         <v>41.597597895209063</v>
       </c>
       <c r="DW39" s="43">
         <v>49.917117474250873</v>
       </c>
       <c r="DX39" s="43">
         <v>61.038305309460164</v>
       </c>
       <c r="DY39" s="43">
         <v>72.159493144669455</v>
       </c>
       <c r="DZ39" s="43">
         <v>342.31227618730014</v>
       </c>
       <c r="EA39" s="43">
         <v>393.4586681907362</v>
       </c>
       <c r="EB39" s="43">
         <v>404.92631276977801</v>
       </c>
       <c r="EC39" s="43">
         <v>413.24583234881982</v>
       </c>
-      <c r="ED39" s="94">
+      <c r="ED39" s="78">
         <v>0</v>
       </c>
-      <c r="EE39" s="95">
+      <c r="EE39" s="79">
         <v>0</v>
       </c>
-      <c r="EF39" s="96">
+      <c r="EF39" s="80">
         <v>0</v>
       </c>
-      <c r="EG39" s="97">
+      <c r="EG39" s="81">
         <v>0</v>
       </c>
-      <c r="EH39" s="98">
+      <c r="EH39" s="82">
         <v>0</v>
       </c>
-      <c r="EI39" s="99">
+      <c r="EI39" s="83">
         <v>0</v>
       </c>
-      <c r="EJ39" s="100">
+      <c r="EJ39" s="84">
         <v>8.2892459775884149</v>
       </c>
-      <c r="EK39" s="101">
+      <c r="EK39" s="85">
         <v>16.57849195517683</v>
       </c>
-      <c r="EL39" s="102">
+      <c r="EL39" s="86">
         <v>460.60744708390433</v>
       </c>
-      <c r="EM39" s="103">
+      <c r="EM39" s="87">
         <v>510.81983237114002</v>
       </c>
-      <c r="EN39" s="76">
+      <c r="EN39" s="63">
         <v>511.50800175486069</v>
       </c>
       <c r="EO39" s="14">
         <v>511.50800175486069</v>
       </c>
-      <c r="EP39" s="94">
+      <c r="EP39" s="78">
         <v>9.8562827999999989</v>
       </c>
       <c r="EQ39" s="34">
         <v>19.712565599999998</v>
       </c>
       <c r="ER39" s="35">
         <v>29.568848399999997</v>
       </c>
       <c r="ES39" s="36">
         <v>39.425131199999996</v>
       </c>
       <c r="ET39" s="37">
         <v>49.281413999999998</v>
       </c>
       <c r="EU39" s="38">
         <v>59.137696800000001</v>
       </c>
       <c r="EV39" s="39">
         <v>74.834960271858847</v>
       </c>
       <c r="EW39" s="40">
         <v>90.532223743717694</v>
       </c>
       <c r="EX39" s="41">
         <v>554.04377610673544</v>
       </c>
       <c r="EY39" s="42">
         <v>608.70637324411416</v>
       </c>
-      <c r="EZ39" s="76">
+      <c r="EZ39" s="63">
         <v>623.11861286566682</v>
       </c>
       <c r="FA39" s="14">
         <v>632.97489566566685</v>
       </c>
-      <c r="FB39" s="94">
+      <c r="FB39" s="78">
         <v>24.060574937666672</v>
       </c>
       <c r="FC39" s="34">
         <v>48.121149875333344</v>
       </c>
       <c r="FD39" s="35">
         <v>72.181724813000017</v>
       </c>
       <c r="FE39" s="36">
         <v>96.242299750666689</v>
       </c>
       <c r="FF39" s="37">
         <v>120.30287468833336</v>
       </c>
       <c r="FG39" s="38">
         <v>144.36344962600003</v>
       </c>
       <c r="FH39" s="39">
         <v>173.32688030782822</v>
       </c>
       <c r="FI39" s="40">
         <v>202.2903109896564</v>
       </c>
       <c r="FJ39" s="41">
         <v>708.98892307260962</v>
       </c>
       <c r="FK39" s="42">
         <v>784.15243883831283</v>
       </c>
-      <c r="FL39" s="76">
+      <c r="FL39" s="63">
         <v>811.8859756509795</v>
       </c>
       <c r="FM39" s="14">
         <v>835.94655058864623</v>
       </c>
       <c r="FN39" s="20">
         <v>19.322117309999999</v>
       </c>
       <c r="FO39" s="34">
         <v>38.644234619999999</v>
       </c>
       <c r="FP39" s="35">
         <v>57.966351930000002</v>
       </c>
       <c r="FQ39" s="36">
         <v>77.288469239999998</v>
       </c>
       <c r="FR39" s="37">
         <v>96.610586549999994</v>
       </c>
       <c r="FS39" s="38">
         <v>115.93270385999999</v>
       </c>
       <c r="FT39" s="39">
         <v>348.34476409477554</v>
       </c>
       <c r="FU39" s="40">
         <v>580.75682432955114</v>
       </c>
       <c r="FV39" s="41">
         <v>1828.8337032842717</v>
       </c>
       <c r="FW39" s="42">
         <v>2126.2173034691023</v>
       </c>
-      <c r="FX39" s="76">
+      <c r="FX39" s="63">
         <v>2153.1331707791023</v>
       </c>
       <c r="FY39" s="14">
         <v>2172.4552880891024</v>
       </c>
       <c r="FZ39" s="20">
         <v>20.164332133333332</v>
       </c>
       <c r="GA39" s="34">
         <v>91.99721843333333</v>
       </c>
       <c r="GB39" s="35">
         <v>133.02807537916667</v>
       </c>
       <c r="GC39" s="36">
         <v>163.91701346249999</v>
       </c>
       <c r="GD39" s="37">
         <v>183.54223601666666</v>
       </c>
       <c r="GE39" s="38">
         <v>198.29185793583332</v>
       </c>
-      <c r="GF39" s="39"/>
-      <c r="GG39" s="40"/>
+      <c r="GF39" s="39">
+        <v>414.55283756625306</v>
+      </c>
+      <c r="GG39" s="40">
+        <v>1250.7058964634343</v>
+      </c>
       <c r="GH39" s="41"/>
       <c r="GI39" s="42"/>
-      <c r="GJ39" s="76"/>
+      <c r="GJ39" s="63"/>
       <c r="GK39" s="14"/>
     </row>
     <row r="40" spans="1:193">
       <c r="A40" s="7"/>
       <c r="B40" s="8"/>
       <c r="C40" s="8"/>
       <c r="D40" s="7"/>
       <c r="E40" s="7"/>
       <c r="F40" s="7"/>
       <c r="G40" s="7"/>
       <c r="H40" s="7"/>
       <c r="I40" s="9"/>
       <c r="J40" s="7"/>
       <c r="K40" s="7"/>
       <c r="L40" s="7"/>
       <c r="M40" s="7"/>
       <c r="N40" s="8"/>
       <c r="O40" s="8"/>
       <c r="P40" s="7"/>
       <c r="Q40" s="7"/>
       <c r="R40" s="7"/>
       <c r="S40" s="7"/>
       <c r="T40" s="7"/>
       <c r="U40" s="9"/>
       <c r="V40" s="7"/>
@@ -21896,51 +21999,51 @@
       <c r="AX40" s="8"/>
       <c r="AY40" s="8"/>
       <c r="AZ40" s="7"/>
       <c r="BA40" s="7"/>
       <c r="BB40" s="7"/>
       <c r="BC40" s="7"/>
       <c r="BD40" s="7"/>
       <c r="BE40" s="9"/>
       <c r="BF40" s="7"/>
       <c r="BG40" s="7"/>
       <c r="BH40" s="7"/>
       <c r="BI40" s="7"/>
       <c r="BJ40" s="8"/>
       <c r="BK40" s="8"/>
       <c r="BL40" s="7"/>
       <c r="BM40" s="7"/>
       <c r="BN40" s="7"/>
       <c r="BO40" s="7"/>
       <c r="BP40" s="7"/>
       <c r="BQ40" s="9"/>
       <c r="BR40" s="7"/>
       <c r="BS40" s="7"/>
       <c r="BT40" s="7"/>
       <c r="BU40" s="7"/>
       <c r="BV40" s="44" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="BW40" s="8"/>
       <c r="BX40" s="7"/>
       <c r="BY40" s="7"/>
       <c r="BZ40" s="7"/>
       <c r="CA40" s="7"/>
       <c r="CB40" s="7"/>
       <c r="CC40" s="9"/>
       <c r="CD40" s="7"/>
       <c r="CE40" s="7"/>
       <c r="CF40" s="7"/>
       <c r="CG40" s="7"/>
       <c r="CH40" s="45"/>
       <c r="CI40" s="45"/>
       <c r="CJ40" s="45"/>
       <c r="CK40" s="45"/>
       <c r="CL40" s="45"/>
       <c r="CM40" s="45"/>
       <c r="CN40" s="45"/>
       <c r="CO40" s="45"/>
       <c r="CP40" s="45"/>
       <c r="CQ40" s="45"/>
       <c r="CR40" s="45"/>
       <c r="CS40" s="45"/>
       <c r="CT40" s="45"/>
@@ -22080,64 +22183,64 @@
       <c r="AW41" s="58"/>
       <c r="AX41" s="58"/>
       <c r="AY41" s="58"/>
       <c r="AZ41" s="58"/>
       <c r="BA41" s="58"/>
       <c r="BB41" s="58"/>
       <c r="BC41" s="58"/>
       <c r="BD41" s="58"/>
       <c r="BE41" s="58"/>
       <c r="BF41" s="58"/>
       <c r="BG41" s="58"/>
       <c r="BH41" s="58"/>
       <c r="BI41" s="58"/>
       <c r="BJ41" s="8"/>
       <c r="BK41" s="7"/>
       <c r="BL41" s="7"/>
       <c r="BM41" s="7"/>
       <c r="BN41" s="7"/>
       <c r="BO41" s="7"/>
       <c r="BP41" s="7"/>
       <c r="BQ41" s="7"/>
       <c r="BR41" s="7"/>
       <c r="BS41" s="7"/>
       <c r="BT41" s="7"/>
       <c r="BU41" s="7"/>
-      <c r="BV41" s="62" t="s">
-[...12 lines deleted...]
-      <c r="CG41" s="62"/>
+      <c r="BV41" s="108" t="s">
+        <v>38</v>
+      </c>
+      <c r="BW41" s="108"/>
+      <c r="BX41" s="108"/>
+      <c r="BY41" s="108"/>
+      <c r="BZ41" s="108"/>
+      <c r="CA41" s="108"/>
+      <c r="CB41" s="108"/>
+      <c r="CC41" s="108"/>
+      <c r="CD41" s="108"/>
+      <c r="CE41" s="108"/>
+      <c r="CF41" s="108"/>
+      <c r="CG41" s="108"/>
       <c r="CH41" s="45"/>
       <c r="CI41" s="45"/>
       <c r="CJ41" s="45"/>
       <c r="CK41" s="45"/>
       <c r="CL41" s="45"/>
       <c r="CM41" s="45"/>
       <c r="CN41" s="45"/>
       <c r="CO41" s="45"/>
       <c r="CP41" s="45"/>
       <c r="CQ41" s="45"/>
       <c r="CR41" s="45"/>
       <c r="CS41" s="45"/>
       <c r="CT41" s="45"/>
       <c r="CU41" s="45"/>
       <c r="CV41" s="45"/>
       <c r="CW41" s="45"/>
       <c r="CX41" s="45"/>
       <c r="CY41" s="46"/>
       <c r="CZ41" s="46"/>
       <c r="DA41" s="46"/>
       <c r="DB41" s="45"/>
       <c r="DC41" s="45"/>
       <c r="DD41" s="45"/>
       <c r="DE41" s="45"/>
       <c r="DF41" s="45"/>
@@ -22148,1367 +22251,1367 @@
       <c r="DK41" s="45"/>
       <c r="DL41" s="45"/>
       <c r="DM41" s="45"/>
       <c r="DN41" s="45"/>
       <c r="DO41" s="45"/>
       <c r="DP41" s="45"/>
       <c r="DQ41" s="45"/>
       <c r="DR41" s="45"/>
       <c r="DS41" s="45"/>
       <c r="DT41" s="45"/>
       <c r="DU41" s="45"/>
       <c r="DV41" s="45"/>
       <c r="DW41" s="45"/>
       <c r="DX41" s="46"/>
       <c r="DY41" s="46"/>
       <c r="DZ41" s="45"/>
       <c r="EA41" s="45"/>
       <c r="EB41" s="45"/>
       <c r="EC41" s="45"/>
       <c r="ED41" s="45"/>
       <c r="EE41" s="45"/>
       <c r="EF41" s="45"/>
       <c r="EG41" s="45"/>
       <c r="EH41" s="45"/>
       <c r="EI41" s="45"/>
-      <c r="EJ41" s="64" t="s">
-[...12 lines deleted...]
-      <c r="EU41" s="64"/>
+      <c r="EJ41" s="111" t="s">
+        <v>38</v>
+      </c>
+      <c r="EK41" s="111"/>
+      <c r="EL41" s="111"/>
+      <c r="EM41" s="111"/>
+      <c r="EN41" s="111"/>
+      <c r="EO41" s="111"/>
+      <c r="EP41" s="111"/>
+      <c r="EQ41" s="111"/>
+      <c r="ER41" s="111"/>
+      <c r="ES41" s="111"/>
+      <c r="ET41" s="111"/>
+      <c r="EU41" s="111"/>
       <c r="EV41" s="7"/>
       <c r="EW41" s="7"/>
       <c r="EX41" s="7"/>
       <c r="EY41" s="7"/>
       <c r="EZ41" s="7"/>
       <c r="FA41" s="7"/>
       <c r="FB41" s="7"/>
       <c r="FC41" s="7"/>
       <c r="FD41" s="7"/>
       <c r="FE41" s="10"/>
       <c r="FF41" s="10"/>
       <c r="FG41" s="10"/>
       <c r="FH41" s="10"/>
       <c r="FI41" s="10"/>
       <c r="FJ41" s="10"/>
-      <c r="FK41" s="64" t="s">
-[...12 lines deleted...]
-      <c r="FV41" s="64"/>
+      <c r="FK41" s="111" t="s">
+        <v>38</v>
+      </c>
+      <c r="FL41" s="111"/>
+      <c r="FM41" s="111"/>
+      <c r="FN41" s="111"/>
+      <c r="FO41" s="111"/>
+      <c r="FP41" s="111"/>
+      <c r="FQ41" s="111"/>
+      <c r="FR41" s="111"/>
+      <c r="FS41" s="111"/>
+      <c r="FT41" s="111"/>
+      <c r="FU41" s="111"/>
+      <c r="FV41" s="111"/>
     </row>
     <row r="42" spans="1:193" ht="22.5" customHeight="1" thickBot="1">
       <c r="A42" s="7"/>
       <c r="B42" s="7"/>
       <c r="C42" s="7"/>
       <c r="D42" s="7"/>
       <c r="E42" s="7"/>
       <c r="F42" s="7"/>
       <c r="G42" s="7"/>
       <c r="H42" s="7"/>
       <c r="I42" s="7"/>
       <c r="J42" s="7"/>
-      <c r="K42" s="7"/>
-[...4 lines deleted...]
-      <c r="N42" s="7"/>
+      <c r="K42" s="114" t="s">
+        <v>40</v>
+      </c>
+      <c r="L42" s="114"/>
+      <c r="M42" s="114"/>
+      <c r="N42" s="115"/>
       <c r="O42" s="7"/>
       <c r="P42" s="7"/>
       <c r="Q42" s="7"/>
       <c r="R42" s="7"/>
       <c r="S42" s="7"/>
       <c r="T42" s="7"/>
       <c r="U42" s="7"/>
       <c r="V42" s="7"/>
       <c r="W42" s="7"/>
       <c r="X42" s="7"/>
       <c r="Y42" s="11" t="s">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="Z42" s="7"/>
       <c r="AA42" s="7"/>
       <c r="AB42" s="7"/>
       <c r="AC42" s="7"/>
       <c r="AD42" s="7"/>
       <c r="AE42" s="7"/>
       <c r="AF42" s="7"/>
       <c r="AG42" s="7"/>
       <c r="AH42" s="7"/>
       <c r="AI42" s="7"/>
       <c r="AJ42" s="7"/>
       <c r="AK42" s="11" t="s">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="AL42" s="7"/>
       <c r="AM42" s="7"/>
       <c r="AN42" s="7"/>
       <c r="AO42" s="7"/>
       <c r="AP42" s="7"/>
       <c r="AQ42" s="7"/>
       <c r="AR42" s="7"/>
       <c r="AS42" s="7"/>
       <c r="AT42" s="7"/>
       <c r="AU42" s="7"/>
       <c r="AV42" s="7"/>
       <c r="AW42" s="11" t="s">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="AX42" s="7"/>
       <c r="AY42" s="7"/>
       <c r="AZ42" s="7"/>
       <c r="BA42" s="7"/>
       <c r="BB42" s="7"/>
       <c r="BC42" s="7"/>
       <c r="BD42" s="7"/>
       <c r="BE42" s="7"/>
       <c r="BF42" s="7"/>
       <c r="BG42" s="7"/>
       <c r="BH42" s="7"/>
       <c r="BI42" s="11" t="s">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="BJ42" s="7"/>
       <c r="BK42" s="7"/>
       <c r="BL42" s="7"/>
       <c r="BM42" s="7"/>
       <c r="BN42" s="7"/>
       <c r="BO42" s="7"/>
       <c r="BP42" s="7"/>
       <c r="BQ42" s="7"/>
       <c r="BR42" s="7"/>
       <c r="BS42" s="7"/>
       <c r="BT42" s="7"/>
       <c r="BU42" s="11" t="s">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="BV42" s="7"/>
       <c r="BW42" s="7"/>
       <c r="BX42" s="7"/>
       <c r="BY42" s="7"/>
       <c r="BZ42" s="7"/>
       <c r="CA42" s="7"/>
       <c r="CB42" s="7"/>
       <c r="CC42" s="7"/>
       <c r="CD42" s="7"/>
       <c r="CE42" s="7"/>
       <c r="CF42" s="7"/>
       <c r="CG42" s="11" t="s">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="CH42" s="7"/>
       <c r="CI42" s="7"/>
       <c r="CJ42" s="7"/>
       <c r="CK42" s="7"/>
       <c r="CL42" s="7"/>
       <c r="CM42" s="7"/>
       <c r="CN42" s="7"/>
       <c r="CO42" s="7"/>
       <c r="CP42" s="7"/>
-      <c r="CQ42" s="57" t="s">
-[...2 lines deleted...]
-      <c r="CR42" s="57"/>
+      <c r="CQ42" s="7"/>
+      <c r="CR42" s="11" t="s">
+        <v>40</v>
+      </c>
       <c r="CS42" s="57"/>
       <c r="CT42" s="7"/>
       <c r="CU42" s="7"/>
       <c r="CV42" s="7"/>
       <c r="CW42" s="7"/>
       <c r="CX42" s="7"/>
       <c r="CY42" s="7"/>
       <c r="CZ42" s="7"/>
       <c r="DA42" s="7"/>
       <c r="DB42" s="7"/>
-      <c r="DC42" s="57" t="s">
-[...2 lines deleted...]
-      <c r="DD42" s="57"/>
+      <c r="DC42" s="7"/>
+      <c r="DD42" s="11" t="s">
+        <v>40</v>
+      </c>
       <c r="DE42" s="57"/>
       <c r="DF42" s="7"/>
       <c r="DG42" s="7"/>
       <c r="DH42" s="7"/>
       <c r="DI42" s="7"/>
       <c r="DJ42" s="7"/>
       <c r="DK42" s="7"/>
       <c r="DL42" s="7"/>
       <c r="DM42" s="7"/>
       <c r="DN42" s="7"/>
-      <c r="DO42" s="57" t="s">
-[...2 lines deleted...]
-      <c r="DP42" s="57"/>
+      <c r="DO42" s="7"/>
+      <c r="DP42" s="11" t="s">
+        <v>40</v>
+      </c>
       <c r="DQ42" s="57"/>
       <c r="DR42" s="7"/>
       <c r="DS42" s="7"/>
       <c r="DT42" s="7"/>
       <c r="DU42" s="7"/>
       <c r="DV42" s="7"/>
       <c r="DW42" s="7"/>
       <c r="DX42" s="7"/>
       <c r="DY42" s="7"/>
       <c r="DZ42" s="7"/>
       <c r="EA42" s="57"/>
       <c r="EB42" s="57"/>
       <c r="EC42" s="57"/>
       <c r="ED42" s="7"/>
       <c r="EE42" s="7"/>
       <c r="EF42" s="7"/>
       <c r="EG42" s="7"/>
       <c r="EH42" s="7"/>
       <c r="EI42" s="7"/>
       <c r="EJ42" s="7"/>
       <c r="EK42" s="7"/>
-      <c r="EL42" s="7"/>
-[...4 lines deleted...]
-      <c r="EO42" s="57"/>
+      <c r="EL42" s="114" t="s">
+        <v>40</v>
+      </c>
+      <c r="EM42" s="114"/>
+      <c r="EN42" s="114"/>
+      <c r="EO42" s="115"/>
       <c r="EP42" s="7"/>
       <c r="EQ42" s="7"/>
       <c r="ER42" s="7"/>
       <c r="ES42" s="7"/>
       <c r="ET42" s="7"/>
       <c r="EU42" s="7"/>
       <c r="EV42" s="7"/>
       <c r="EW42" s="7"/>
       <c r="EX42" s="7"/>
-      <c r="EY42" s="61" t="s">
-[...3 lines deleted...]
-      <c r="FA42" s="61"/>
+      <c r="EY42" s="109" t="s">
+        <v>40</v>
+      </c>
+      <c r="EZ42" s="109"/>
+      <c r="FA42" s="109"/>
       <c r="FB42" s="7"/>
       <c r="FC42" s="7"/>
       <c r="FD42" s="7"/>
       <c r="FE42" s="7"/>
       <c r="FF42" s="7"/>
       <c r="FG42" s="7"/>
       <c r="FH42" s="7"/>
       <c r="FI42" s="7"/>
       <c r="FJ42" s="7"/>
-      <c r="FK42" s="61" t="s">
-[...3 lines deleted...]
-      <c r="FM42" s="61"/>
+      <c r="FK42" s="109" t="s">
+        <v>40</v>
+      </c>
+      <c r="FL42" s="109"/>
+      <c r="FM42" s="109"/>
       <c r="FN42" s="7"/>
       <c r="FO42" s="7"/>
       <c r="FP42" s="7"/>
       <c r="FQ42" s="10"/>
       <c r="FR42" s="10"/>
       <c r="FS42" s="10"/>
       <c r="FT42" s="10"/>
       <c r="FU42" s="10"/>
-      <c r="FV42" s="60" t="s">
-[...4 lines deleted...]
-      <c r="FY42" s="66"/>
+      <c r="FV42" s="114" t="s">
+        <v>40</v>
+      </c>
+      <c r="FW42" s="114"/>
+      <c r="FX42" s="114"/>
+      <c r="FY42" s="115"/>
       <c r="FZ42" s="7"/>
       <c r="GA42" s="7"/>
       <c r="GB42" s="7"/>
       <c r="GC42" s="10"/>
       <c r="GD42" s="10"/>
       <c r="GE42" s="10"/>
       <c r="GF42" s="10"/>
       <c r="GG42" s="10"/>
-      <c r="GH42" s="60" t="s">
-[...4 lines deleted...]
-      <c r="GK42" s="66"/>
+      <c r="GH42" s="114" t="s">
+        <v>40</v>
+      </c>
+      <c r="GI42" s="114"/>
+      <c r="GJ42" s="114"/>
+      <c r="GK42" s="115"/>
     </row>
     <row r="43" spans="1:193" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A43" s="67"/>
-      <c r="B43" s="68" t="s">
+      <c r="A43" s="100"/>
+      <c r="B43" s="102" t="s">
+        <v>23</v>
+      </c>
+      <c r="C43" s="103"/>
+      <c r="D43" s="103"/>
+      <c r="E43" s="103"/>
+      <c r="F43" s="103"/>
+      <c r="G43" s="103"/>
+      <c r="H43" s="103"/>
+      <c r="I43" s="103"/>
+      <c r="J43" s="103"/>
+      <c r="K43" s="103"/>
+      <c r="L43" s="103"/>
+      <c r="M43" s="104"/>
+      <c r="N43" s="102" t="s">
         <v>24</v>
       </c>
-      <c r="C43" s="69"/>
-[...10 lines deleted...]
-      <c r="N43" s="68" t="s">
+      <c r="O43" s="103"/>
+      <c r="P43" s="103"/>
+      <c r="Q43" s="103"/>
+      <c r="R43" s="103"/>
+      <c r="S43" s="103"/>
+      <c r="T43" s="103"/>
+      <c r="U43" s="103"/>
+      <c r="V43" s="103"/>
+      <c r="W43" s="103"/>
+      <c r="X43" s="103"/>
+      <c r="Y43" s="104"/>
+      <c r="Z43" s="102" t="s">
         <v>25</v>
       </c>
-      <c r="O43" s="69"/>
-[...10 lines deleted...]
-      <c r="Z43" s="68" t="s">
+      <c r="AA43" s="103"/>
+      <c r="AB43" s="103"/>
+      <c r="AC43" s="103"/>
+      <c r="AD43" s="103"/>
+      <c r="AE43" s="103"/>
+      <c r="AF43" s="103"/>
+      <c r="AG43" s="103"/>
+      <c r="AH43" s="103"/>
+      <c r="AI43" s="103"/>
+      <c r="AJ43" s="103"/>
+      <c r="AK43" s="104"/>
+      <c r="AL43" s="102" t="s">
         <v>26</v>
       </c>
-      <c r="AA43" s="69"/>
-[...10 lines deleted...]
-      <c r="AL43" s="68" t="s">
+      <c r="AM43" s="103"/>
+      <c r="AN43" s="103"/>
+      <c r="AO43" s="103"/>
+      <c r="AP43" s="103"/>
+      <c r="AQ43" s="103"/>
+      <c r="AR43" s="103"/>
+      <c r="AS43" s="103"/>
+      <c r="AT43" s="103"/>
+      <c r="AU43" s="103"/>
+      <c r="AV43" s="103"/>
+      <c r="AW43" s="104"/>
+      <c r="AX43" s="102" t="s">
         <v>27</v>
       </c>
-      <c r="AM43" s="69"/>
-[...10 lines deleted...]
-      <c r="AX43" s="68" t="s">
+      <c r="AY43" s="103"/>
+      <c r="AZ43" s="103"/>
+      <c r="BA43" s="103"/>
+      <c r="BB43" s="103"/>
+      <c r="BC43" s="103"/>
+      <c r="BD43" s="103"/>
+      <c r="BE43" s="103"/>
+      <c r="BF43" s="103"/>
+      <c r="BG43" s="103"/>
+      <c r="BH43" s="103"/>
+      <c r="BI43" s="104"/>
+      <c r="BJ43" s="102" t="s">
         <v>28</v>
       </c>
-      <c r="AY43" s="69"/>
-[...10 lines deleted...]
-      <c r="BJ43" s="68" t="s">
+      <c r="BK43" s="103"/>
+      <c r="BL43" s="103"/>
+      <c r="BM43" s="103"/>
+      <c r="BN43" s="103"/>
+      <c r="BO43" s="103"/>
+      <c r="BP43" s="103"/>
+      <c r="BQ43" s="103"/>
+      <c r="BR43" s="103"/>
+      <c r="BS43" s="103"/>
+      <c r="BT43" s="103"/>
+      <c r="BU43" s="104"/>
+      <c r="BV43" s="102" t="s">
+        <v>14</v>
+      </c>
+      <c r="BW43" s="103"/>
+      <c r="BX43" s="103"/>
+      <c r="BY43" s="103"/>
+      <c r="BZ43" s="103"/>
+      <c r="CA43" s="103"/>
+      <c r="CB43" s="103"/>
+      <c r="CC43" s="103"/>
+      <c r="CD43" s="103"/>
+      <c r="CE43" s="103"/>
+      <c r="CF43" s="103"/>
+      <c r="CG43" s="104"/>
+      <c r="CH43" s="102" t="s">
         <v>29</v>
       </c>
-      <c r="BK43" s="69"/>
-[...24 lines deleted...]
-      <c r="CH43" s="68" t="s">
+      <c r="CI43" s="103"/>
+      <c r="CJ43" s="103"/>
+      <c r="CK43" s="103"/>
+      <c r="CL43" s="103"/>
+      <c r="CM43" s="103"/>
+      <c r="CN43" s="103"/>
+      <c r="CO43" s="103"/>
+      <c r="CP43" s="103"/>
+      <c r="CQ43" s="103"/>
+      <c r="CR43" s="103"/>
+      <c r="CS43" s="104"/>
+      <c r="CT43" s="102" t="s">
         <v>30</v>
       </c>
-      <c r="CI43" s="69"/>
-[...10 lines deleted...]
-      <c r="CT43" s="68" t="s">
+      <c r="CU43" s="103"/>
+      <c r="CV43" s="103"/>
+      <c r="CW43" s="103"/>
+      <c r="CX43" s="103"/>
+      <c r="CY43" s="103"/>
+      <c r="CZ43" s="103"/>
+      <c r="DA43" s="103"/>
+      <c r="DB43" s="103"/>
+      <c r="DC43" s="103"/>
+      <c r="DD43" s="103"/>
+      <c r="DE43" s="104"/>
+      <c r="DF43" s="102" t="s">
         <v>31</v>
       </c>
-      <c r="CU43" s="69"/>
-[...10 lines deleted...]
-      <c r="DF43" s="68" t="s">
+      <c r="DG43" s="103"/>
+      <c r="DH43" s="103"/>
+      <c r="DI43" s="103"/>
+      <c r="DJ43" s="103"/>
+      <c r="DK43" s="103"/>
+      <c r="DL43" s="103"/>
+      <c r="DM43" s="103"/>
+      <c r="DN43" s="103"/>
+      <c r="DO43" s="103"/>
+      <c r="DP43" s="103"/>
+      <c r="DQ43" s="104"/>
+      <c r="DR43" s="102" t="s">
         <v>32</v>
       </c>
-      <c r="DG43" s="69"/>
-[...38 lines deleted...]
-      <c r="EP43" s="68" t="s">
+      <c r="DS43" s="103"/>
+      <c r="DT43" s="103"/>
+      <c r="DU43" s="103"/>
+      <c r="DV43" s="103"/>
+      <c r="DW43" s="103"/>
+      <c r="DX43" s="103"/>
+      <c r="DY43" s="103"/>
+      <c r="DZ43" s="103"/>
+      <c r="EA43" s="103"/>
+      <c r="EB43" s="103"/>
+      <c r="EC43" s="104"/>
+      <c r="ED43" s="102" t="s">
+        <v>36</v>
+      </c>
+      <c r="EE43" s="103"/>
+      <c r="EF43" s="103"/>
+      <c r="EG43" s="103"/>
+      <c r="EH43" s="103"/>
+      <c r="EI43" s="103"/>
+      <c r="EJ43" s="103"/>
+      <c r="EK43" s="103"/>
+      <c r="EL43" s="103"/>
+      <c r="EM43" s="103"/>
+      <c r="EN43" s="103"/>
+      <c r="EO43" s="104"/>
+      <c r="EP43" s="102" t="s">
+        <v>43</v>
+      </c>
+      <c r="EQ43" s="103"/>
+      <c r="ER43" s="103"/>
+      <c r="ES43" s="103"/>
+      <c r="ET43" s="103"/>
+      <c r="EU43" s="103"/>
+      <c r="EV43" s="103"/>
+      <c r="EW43" s="103"/>
+      <c r="EX43" s="103"/>
+      <c r="EY43" s="103"/>
+      <c r="EZ43" s="103"/>
+      <c r="FA43" s="104"/>
+      <c r="FB43" s="102" t="s">
         <v>44</v>
       </c>
-      <c r="EQ43" s="69"/>
-[...10 lines deleted...]
-      <c r="FB43" s="68" t="s">
+      <c r="FC43" s="103"/>
+      <c r="FD43" s="103"/>
+      <c r="FE43" s="103"/>
+      <c r="FF43" s="103"/>
+      <c r="FG43" s="103"/>
+      <c r="FH43" s="103"/>
+      <c r="FI43" s="103"/>
+      <c r="FJ43" s="103"/>
+      <c r="FK43" s="103"/>
+      <c r="FL43" s="103"/>
+      <c r="FM43" s="104"/>
+      <c r="FN43" s="102" t="s">
         <v>45</v>
       </c>
-      <c r="FC43" s="69"/>
-[...37 lines deleted...]
-      <c r="GK43" s="70"/>
+      <c r="FO43" s="103"/>
+      <c r="FP43" s="103"/>
+      <c r="FQ43" s="103"/>
+      <c r="FR43" s="103"/>
+      <c r="FS43" s="103"/>
+      <c r="FT43" s="103"/>
+      <c r="FU43" s="103"/>
+      <c r="FV43" s="103"/>
+      <c r="FW43" s="103"/>
+      <c r="FX43" s="103"/>
+      <c r="FY43" s="104"/>
+      <c r="FZ43" s="102" t="s">
+        <v>39</v>
+      </c>
+      <c r="GA43" s="103"/>
+      <c r="GB43" s="103"/>
+      <c r="GC43" s="103"/>
+      <c r="GD43" s="103"/>
+      <c r="GE43" s="103"/>
+      <c r="GF43" s="103"/>
+      <c r="GG43" s="103"/>
+      <c r="GH43" s="103"/>
+      <c r="GI43" s="103"/>
+      <c r="GJ43" s="103"/>
+      <c r="GK43" s="104"/>
     </row>
     <row r="44" spans="1:193" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A44" s="71"/>
-      <c r="B44" s="72" t="s">
+      <c r="A44" s="101"/>
+      <c r="B44" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="C44" s="59" t="s">
         <v>1</v>
       </c>
-      <c r="C44" s="72" t="s">
+      <c r="D44" s="59" t="s">
         <v>2</v>
       </c>
-      <c r="D44" s="72" t="s">
+      <c r="E44" s="59" t="s">
         <v>3</v>
       </c>
-      <c r="E44" s="72" t="s">
+      <c r="F44" s="59" t="s">
         <v>4</v>
       </c>
-      <c r="F44" s="72" t="s">
+      <c r="G44" s="59" t="s">
         <v>5</v>
       </c>
-      <c r="G44" s="72" t="s">
+      <c r="H44" s="59" t="s">
         <v>6</v>
       </c>
-      <c r="H44" s="72" t="s">
+      <c r="I44" s="59" t="s">
         <v>7</v>
       </c>
-      <c r="I44" s="72" t="s">
+      <c r="J44" s="59" t="s">
         <v>8</v>
       </c>
-      <c r="J44" s="72" t="s">
+      <c r="K44" s="59" t="s">
         <v>9</v>
       </c>
-      <c r="K44" s="72" t="s">
+      <c r="L44" s="59" t="s">
         <v>10</v>
       </c>
-      <c r="L44" s="72" t="s">
+      <c r="M44" s="59" t="s">
         <v>11</v>
       </c>
-      <c r="M44" s="72" t="s">
+      <c r="N44" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="O44" s="59" t="s">
+        <v>1</v>
+      </c>
+      <c r="P44" s="59" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q44" s="59" t="s">
+        <v>3</v>
+      </c>
+      <c r="R44" s="59" t="s">
+        <v>4</v>
+      </c>
+      <c r="S44" s="59" t="s">
+        <v>5</v>
+      </c>
+      <c r="T44" s="59" t="s">
+        <v>6</v>
+      </c>
+      <c r="U44" s="59" t="s">
+        <v>7</v>
+      </c>
+      <c r="V44" s="59" t="s">
+        <v>8</v>
+      </c>
+      <c r="W44" s="59" t="s">
+        <v>9</v>
+      </c>
+      <c r="X44" s="59" t="s">
+        <v>10</v>
+      </c>
+      <c r="Y44" s="59" t="s">
+        <v>11</v>
+      </c>
+      <c r="Z44" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA44" s="59" t="s">
+        <v>1</v>
+      </c>
+      <c r="AB44" s="59" t="s">
+        <v>2</v>
+      </c>
+      <c r="AC44" s="59" t="s">
+        <v>3</v>
+      </c>
+      <c r="AD44" s="59" t="s">
+        <v>4</v>
+      </c>
+      <c r="AE44" s="59" t="s">
+        <v>5</v>
+      </c>
+      <c r="AF44" s="59" t="s">
+        <v>6</v>
+      </c>
+      <c r="AG44" s="59" t="s">
+        <v>7</v>
+      </c>
+      <c r="AH44" s="59" t="s">
+        <v>8</v>
+      </c>
+      <c r="AI44" s="59" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ44" s="59" t="s">
+        <v>10</v>
+      </c>
+      <c r="AK44" s="59" t="s">
+        <v>11</v>
+      </c>
+      <c r="AL44" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="AM44" s="59" t="s">
+        <v>1</v>
+      </c>
+      <c r="AN44" s="59" t="s">
+        <v>2</v>
+      </c>
+      <c r="AO44" s="59" t="s">
+        <v>3</v>
+      </c>
+      <c r="AP44" s="59" t="s">
+        <v>4</v>
+      </c>
+      <c r="AQ44" s="59" t="s">
+        <v>5</v>
+      </c>
+      <c r="AR44" s="59" t="s">
+        <v>6</v>
+      </c>
+      <c r="AS44" s="59" t="s">
+        <v>7</v>
+      </c>
+      <c r="AT44" s="59" t="s">
+        <v>8</v>
+      </c>
+      <c r="AU44" s="59" t="s">
+        <v>9</v>
+      </c>
+      <c r="AV44" s="59" t="s">
+        <v>10</v>
+      </c>
+      <c r="AW44" s="59" t="s">
+        <v>11</v>
+      </c>
+      <c r="AX44" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="AY44" s="59" t="s">
+        <v>1</v>
+      </c>
+      <c r="AZ44" s="59" t="s">
+        <v>2</v>
+      </c>
+      <c r="BA44" s="59" t="s">
+        <v>3</v>
+      </c>
+      <c r="BB44" s="59" t="s">
+        <v>4</v>
+      </c>
+      <c r="BC44" s="59" t="s">
+        <v>5</v>
+      </c>
+      <c r="BD44" s="59" t="s">
+        <v>6</v>
+      </c>
+      <c r="BE44" s="59" t="s">
+        <v>7</v>
+      </c>
+      <c r="BF44" s="59" t="s">
+        <v>8</v>
+      </c>
+      <c r="BG44" s="59" t="s">
+        <v>9</v>
+      </c>
+      <c r="BH44" s="59" t="s">
+        <v>10</v>
+      </c>
+      <c r="BI44" s="59" t="s">
+        <v>11</v>
+      </c>
+      <c r="BJ44" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="BK44" s="59" t="s">
+        <v>1</v>
+      </c>
+      <c r="BL44" s="59" t="s">
+        <v>2</v>
+      </c>
+      <c r="BM44" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="BN44" s="59" t="s">
+        <v>4</v>
+      </c>
+      <c r="BO44" s="59" t="s">
+        <v>5</v>
+      </c>
+      <c r="BP44" s="59" t="s">
+        <v>6</v>
+      </c>
+      <c r="BQ44" s="59" t="s">
+        <v>7</v>
+      </c>
+      <c r="BR44" s="59" t="s">
+        <v>8</v>
+      </c>
+      <c r="BS44" s="59" t="s">
+        <v>9</v>
+      </c>
+      <c r="BT44" s="59" t="s">
+        <v>10</v>
+      </c>
+      <c r="BU44" s="59" t="s">
+        <v>11</v>
+      </c>
+      <c r="BV44" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="BW44" s="59" t="s">
+        <v>1</v>
+      </c>
+      <c r="BX44" s="59" t="s">
+        <v>2</v>
+      </c>
+      <c r="BY44" s="59" t="s">
+        <v>3</v>
+      </c>
+      <c r="BZ44" s="59" t="s">
+        <v>4</v>
+      </c>
+      <c r="CA44" s="59" t="s">
+        <v>5</v>
+      </c>
+      <c r="CB44" s="59" t="s">
+        <v>6</v>
+      </c>
+      <c r="CC44" s="60" t="s">
+        <v>7</v>
+      </c>
+      <c r="CD44" s="59" t="s">
+        <v>8</v>
+      </c>
+      <c r="CE44" s="59" t="s">
+        <v>9</v>
+      </c>
+      <c r="CF44" s="59" t="s">
+        <v>10</v>
+      </c>
+      <c r="CG44" s="59" t="s">
+        <v>11</v>
+      </c>
+      <c r="CH44" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="CI44" s="59" t="s">
+        <v>1</v>
+      </c>
+      <c r="CJ44" s="59" t="s">
+        <v>2</v>
+      </c>
+      <c r="CK44" s="59" t="s">
+        <v>3</v>
+      </c>
+      <c r="CL44" s="59" t="s">
+        <v>4</v>
+      </c>
+      <c r="CM44" s="59" t="s">
+        <v>5</v>
+      </c>
+      <c r="CN44" s="59" t="s">
+        <v>6</v>
+      </c>
+      <c r="CO44" s="59" t="s">
+        <v>7</v>
+      </c>
+      <c r="CP44" s="59" t="s">
+        <v>8</v>
+      </c>
+      <c r="CQ44" s="59" t="s">
+        <v>9</v>
+      </c>
+      <c r="CR44" s="59" t="s">
+        <v>10</v>
+      </c>
+      <c r="CS44" s="59" t="s">
         <v>12</v>
       </c>
-      <c r="N44" s="72" t="s">
+      <c r="CT44" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="CU44" s="59" t="s">
         <v>1</v>
       </c>
-      <c r="O44" s="72" t="s">
+      <c r="CV44" s="59" t="s">
         <v>2</v>
       </c>
-      <c r="P44" s="72" t="s">
+      <c r="CW44" s="59" t="s">
         <v>3</v>
       </c>
-      <c r="Q44" s="72" t="s">
+      <c r="CX44" s="59" t="s">
         <v>4</v>
       </c>
-      <c r="R44" s="72" t="s">
+      <c r="CY44" s="59" t="s">
         <v>5</v>
       </c>
-      <c r="S44" s="72" t="s">
+      <c r="CZ44" s="59" t="s">
         <v>6</v>
       </c>
-      <c r="T44" s="72" t="s">
+      <c r="DA44" s="59" t="s">
         <v>7</v>
       </c>
-      <c r="U44" s="72" t="s">
+      <c r="DB44" s="59" t="s">
         <v>8</v>
       </c>
-      <c r="V44" s="72" t="s">
+      <c r="DC44" s="59" t="s">
         <v>9</v>
       </c>
-      <c r="W44" s="72" t="s">
+      <c r="DD44" s="59" t="s">
         <v>10</v>
       </c>
-      <c r="X44" s="72" t="s">
+      <c r="DE44" s="59" t="s">
         <v>11</v>
       </c>
-      <c r="Y44" s="72" t="s">
+      <c r="DF44" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="DG44" s="59" t="s">
+        <v>1</v>
+      </c>
+      <c r="DH44" s="59" t="s">
+        <v>2</v>
+      </c>
+      <c r="DI44" s="59" t="s">
+        <v>3</v>
+      </c>
+      <c r="DJ44" s="59" t="s">
+        <v>4</v>
+      </c>
+      <c r="DK44" s="59" t="s">
+        <v>5</v>
+      </c>
+      <c r="DL44" s="59" t="s">
+        <v>6</v>
+      </c>
+      <c r="DM44" s="59" t="s">
+        <v>7</v>
+      </c>
+      <c r="DN44" s="59" t="s">
+        <v>8</v>
+      </c>
+      <c r="DO44" s="59" t="s">
+        <v>9</v>
+      </c>
+      <c r="DP44" s="59" t="s">
+        <v>10</v>
+      </c>
+      <c r="DQ44" s="59" t="s">
+        <v>11</v>
+      </c>
+      <c r="DR44" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="DS44" s="59" t="s">
+        <v>1</v>
+      </c>
+      <c r="DT44" s="59" t="s">
+        <v>2</v>
+      </c>
+      <c r="DU44" s="59" t="s">
+        <v>3</v>
+      </c>
+      <c r="DV44" s="59" t="s">
+        <v>4</v>
+      </c>
+      <c r="DW44" s="59" t="s">
+        <v>5</v>
+      </c>
+      <c r="DX44" s="59" t="s">
+        <v>6</v>
+      </c>
+      <c r="DY44" s="59" t="s">
+        <v>7</v>
+      </c>
+      <c r="DZ44" s="59" t="s">
+        <v>8</v>
+      </c>
+      <c r="EA44" s="59" t="s">
+        <v>9</v>
+      </c>
+      <c r="EB44" s="59" t="s">
+        <v>10</v>
+      </c>
+      <c r="EC44" s="59" t="s">
+        <v>11</v>
+      </c>
+      <c r="ED44" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="EE44" s="59" t="s">
+        <v>1</v>
+      </c>
+      <c r="EF44" s="59" t="s">
+        <v>2</v>
+      </c>
+      <c r="EG44" s="59" t="s">
+        <v>3</v>
+      </c>
+      <c r="EH44" s="59" t="s">
+        <v>4</v>
+      </c>
+      <c r="EI44" s="59" t="s">
+        <v>5</v>
+      </c>
+      <c r="EJ44" s="59" t="s">
+        <v>6</v>
+      </c>
+      <c r="EK44" s="59" t="s">
+        <v>7</v>
+      </c>
+      <c r="EL44" s="59" t="s">
+        <v>8</v>
+      </c>
+      <c r="EM44" s="59" t="s">
+        <v>9</v>
+      </c>
+      <c r="EN44" s="60" t="s">
+        <v>10</v>
+      </c>
+      <c r="EO44" s="59" t="s">
         <v>12</v>
       </c>
-      <c r="Z44" s="72" t="s">
+      <c r="EP44" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="EQ44" s="59" t="s">
         <v>1</v>
       </c>
-      <c r="AA44" s="72" t="s">
+      <c r="ER44" s="59" t="s">
         <v>2</v>
       </c>
-      <c r="AB44" s="72" t="s">
+      <c r="ES44" s="59" t="s">
         <v>3</v>
       </c>
-      <c r="AC44" s="72" t="s">
+      <c r="ET44" s="59" t="s">
         <v>4</v>
       </c>
-      <c r="AD44" s="72" t="s">
+      <c r="EU44" s="59" t="s">
         <v>5</v>
       </c>
-      <c r="AE44" s="72" t="s">
+      <c r="EV44" s="59" t="s">
         <v>6</v>
       </c>
-      <c r="AF44" s="72" t="s">
+      <c r="EW44" s="59" t="s">
         <v>7</v>
       </c>
-      <c r="AG44" s="72" t="s">
+      <c r="EX44" s="59" t="s">
         <v>8</v>
       </c>
-      <c r="AH44" s="72" t="s">
+      <c r="EY44" s="59" t="s">
         <v>9</v>
       </c>
-      <c r="AI44" s="72" t="s">
+      <c r="EZ44" s="60" t="s">
         <v>10</v>
       </c>
-      <c r="AJ44" s="72" t="s">
-[...2 lines deleted...]
-      <c r="AK44" s="72" t="s">
+      <c r="FA44" s="59" t="s">
         <v>12</v>
       </c>
-      <c r="AL44" s="72" t="s">
+      <c r="FB44" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="FC44" s="59" t="s">
         <v>1</v>
       </c>
-      <c r="AM44" s="72" t="s">
+      <c r="FD44" s="59" t="s">
         <v>2</v>
       </c>
-      <c r="AN44" s="72" t="s">
+      <c r="FE44" s="59" t="s">
         <v>3</v>
       </c>
-      <c r="AO44" s="72" t="s">
+      <c r="FF44" s="59" t="s">
         <v>4</v>
       </c>
-      <c r="AP44" s="72" t="s">
+      <c r="FG44" s="59" t="s">
         <v>5</v>
       </c>
-      <c r="AQ44" s="72" t="s">
+      <c r="FH44" s="59" t="s">
         <v>6</v>
       </c>
-      <c r="AR44" s="72" t="s">
+      <c r="FI44" s="59" t="s">
         <v>7</v>
       </c>
-      <c r="AS44" s="72" t="s">
+      <c r="FJ44" s="59" t="s">
         <v>8</v>
       </c>
-      <c r="AT44" s="72" t="s">
+      <c r="FK44" s="59" t="s">
         <v>9</v>
       </c>
-      <c r="AU44" s="72" t="s">
+      <c r="FL44" s="60" t="s">
         <v>10</v>
       </c>
-      <c r="AV44" s="72" t="s">
-[...2 lines deleted...]
-      <c r="AW44" s="72" t="s">
+      <c r="FM44" s="59" t="s">
         <v>12</v>
       </c>
-      <c r="AX44" s="72" t="s">
+      <c r="FN44" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="FO44" s="59" t="s">
         <v>1</v>
       </c>
-      <c r="AY44" s="72" t="s">
+      <c r="FP44" s="59" t="s">
         <v>2</v>
       </c>
-      <c r="AZ44" s="72" t="s">
+      <c r="FQ44" s="59" t="s">
         <v>3</v>
       </c>
-      <c r="BA44" s="72" t="s">
+      <c r="FR44" s="59" t="s">
         <v>4</v>
       </c>
-      <c r="BB44" s="72" t="s">
+      <c r="FS44" s="59" t="s">
         <v>5</v>
       </c>
-      <c r="BC44" s="72" t="s">
+      <c r="FT44" s="59" t="s">
         <v>6</v>
       </c>
-      <c r="BD44" s="72" t="s">
+      <c r="FU44" s="59" t="s">
         <v>7</v>
       </c>
-      <c r="BE44" s="72" t="s">
+      <c r="FV44" s="59" t="s">
         <v>8</v>
       </c>
-      <c r="BF44" s="72" t="s">
+      <c r="FW44" s="59" t="s">
         <v>9</v>
       </c>
-      <c r="BG44" s="72" t="s">
+      <c r="FX44" s="61" t="s">
         <v>10</v>
       </c>
-      <c r="BH44" s="72" t="s">
-[...2 lines deleted...]
-      <c r="BI44" s="72" t="s">
+      <c r="FY44" s="59" t="s">
         <v>12</v>
       </c>
-      <c r="BJ44" s="72" t="s">
+      <c r="FZ44" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="GA44" s="59" t="s">
         <v>1</v>
       </c>
-      <c r="BK44" s="72" t="s">
+      <c r="GB44" s="59" t="s">
         <v>2</v>
       </c>
-      <c r="BL44" s="72" t="s">
+      <c r="GC44" s="59" t="s">
         <v>3</v>
       </c>
-      <c r="BM44" s="73" t="s">
+      <c r="GD44" s="59" t="s">
         <v>4</v>
       </c>
-      <c r="BN44" s="72" t="s">
+      <c r="GE44" s="59" t="s">
         <v>5</v>
       </c>
-      <c r="BO44" s="72" t="s">
+      <c r="GF44" s="59" t="s">
         <v>6</v>
       </c>
-      <c r="BP44" s="72" t="s">
+      <c r="GG44" s="59" t="s">
         <v>7</v>
       </c>
-      <c r="BQ44" s="72" t="s">
+      <c r="GH44" s="59" t="s">
         <v>8</v>
       </c>
-      <c r="BR44" s="72" t="s">
+      <c r="GI44" s="59" t="s">
         <v>9</v>
       </c>
-      <c r="BS44" s="72" t="s">
+      <c r="GJ44" s="61" t="s">
         <v>10</v>
       </c>
-      <c r="BT44" s="72" t="s">
-[...2 lines deleted...]
-      <c r="BU44" s="72" t="s">
+      <c r="GK44" s="59" t="s">
         <v>12</v>
-      </c>
-[...358 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="45" spans="1:193" s="2" customFormat="1">
       <c r="A45" s="12" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B45" s="49">
         <v>336.95318948326462</v>
       </c>
       <c r="C45" s="49">
         <v>675.65901406024261</v>
       </c>
       <c r="D45" s="50">
         <v>1118.5718175594777</v>
       </c>
       <c r="E45" s="50">
         <v>1496.0814940170278</v>
       </c>
       <c r="F45" s="51">
         <v>1907.3863986668168</v>
       </c>
-      <c r="G45" s="104">
+      <c r="G45" s="88">
         <v>2537.8118933340143</v>
       </c>
       <c r="H45" s="52">
         <v>2884.7038680240239</v>
       </c>
       <c r="I45" s="49">
         <v>3327.6117299727762</v>
       </c>
       <c r="J45" s="49">
         <v>3780.2247002986201</v>
       </c>
       <c r="K45" s="49">
         <v>4217.1703558939462</v>
       </c>
       <c r="L45" s="49">
         <v>4670.0476487449832</v>
       </c>
       <c r="M45" s="49">
         <v>5284.3209470988522</v>
       </c>
       <c r="N45" s="49">
         <v>417.36412196614361</v>
       </c>
       <c r="O45" s="49">
         <v>852.84984526160133</v>
       </c>
       <c r="P45" s="50">
         <v>1403.1835337007929</v>
       </c>
       <c r="Q45" s="50">
         <v>1887.0205884006132</v>
       </c>
       <c r="R45" s="51">
         <v>2425.3849675083161</v>
       </c>
-      <c r="S45" s="104">
+      <c r="S45" s="88">
         <v>3273.3973545110343</v>
       </c>
       <c r="T45" s="52">
         <v>3760.1520352644939</v>
       </c>
       <c r="U45" s="49">
         <v>4281.4532786441296</v>
       </c>
       <c r="V45" s="49">
         <v>4780.8651075948692</v>
       </c>
       <c r="W45" s="49">
         <v>5485.1417639018518</v>
       </c>
       <c r="X45" s="49">
         <v>6002.3369067610429</v>
       </c>
       <c r="Y45" s="49">
         <v>6745.804945254411</v>
       </c>
       <c r="Z45" s="49">
         <v>427.57767221638704</v>
       </c>
       <c r="AA45" s="49">
         <v>859.24557020667908</v>
       </c>
       <c r="AB45" s="50">
         <v>1350.6915974913672</v>
       </c>
       <c r="AC45" s="50">
         <v>1882.1044545151244</v>
       </c>
       <c r="AD45" s="51">
         <v>2475.7994273056847</v>
       </c>
-      <c r="AE45" s="104">
+      <c r="AE45" s="88">
         <v>3330.3810468033544</v>
       </c>
       <c r="AF45" s="52">
         <v>3817.7768722213223</v>
       </c>
       <c r="AG45" s="49">
         <v>4414.157331380291</v>
       </c>
       <c r="AH45" s="49">
         <v>4954.8701468561158</v>
       </c>
       <c r="AI45" s="49">
         <v>5745.561810518564</v>
       </c>
       <c r="AJ45" s="49">
         <v>6306.3037511122711</v>
       </c>
       <c r="AK45" s="49">
         <v>7144.8248734430836</v>
       </c>
       <c r="AL45" s="49">
         <v>446.59773934442342</v>
       </c>
       <c r="AM45" s="49">
         <v>919.15800640034331</v>
       </c>
       <c r="AN45" s="50">
         <v>1513.3905359052421</v>
       </c>
       <c r="AO45" s="50">
         <v>2106.1267506052836</v>
       </c>
       <c r="AP45" s="51">
         <v>2752.3534516387626</v>
       </c>
-      <c r="AQ45" s="104">
+      <c r="AQ45" s="88">
         <v>3666.65175712161</v>
       </c>
       <c r="AR45" s="52">
         <v>4184.7648875151626</v>
       </c>
       <c r="AS45" s="49">
         <v>4796.2719678578906</v>
       </c>
       <c r="AT45" s="49">
         <v>5367.1124857577615</v>
       </c>
       <c r="AU45" s="49">
         <v>6307.5973678518094</v>
       </c>
       <c r="AV45" s="49">
         <v>6902.6686065483</v>
       </c>
       <c r="AW45" s="49">
         <v>7839.8412356699982</v>
       </c>
       <c r="AX45" s="49">
         <v>543.80014124508943</v>
       </c>
       <c r="AY45" s="49">
         <v>1086.4650284210591</v>
       </c>
       <c r="AZ45" s="50">
         <v>1763.685105510599</v>
       </c>
       <c r="BA45" s="50">
         <v>2419.1489459838353</v>
       </c>
       <c r="BB45" s="51">
         <v>3361.4836309065608</v>
       </c>
-      <c r="BC45" s="104">
+      <c r="BC45" s="88">
         <v>4477.0681508825</v>
       </c>
       <c r="BD45" s="52">
         <v>5101.2303535712499</v>
       </c>
       <c r="BE45" s="49">
         <v>5822.004588441835</v>
       </c>
       <c r="BF45" s="49">
         <v>6623.2096340840071</v>
       </c>
       <c r="BG45" s="49">
         <v>7835.6918143029561</v>
       </c>
       <c r="BH45" s="49">
         <v>8590.7716991222715</v>
       </c>
       <c r="BI45" s="49">
         <v>9665.8720973400032</v>
       </c>
       <c r="BJ45" s="49">
         <v>561.93620390629701</v>
       </c>
       <c r="BK45" s="50">
         <v>1191.6983847329388</v>
       </c>
       <c r="BL45" s="50">
         <v>1430.9961404479366</v>
       </c>
       <c r="BM45" s="53">
         <v>1915.2313892506604</v>
       </c>
       <c r="BN45" s="51">
         <v>2584.3982878972638</v>
       </c>
-      <c r="BO45" s="104">
+      <c r="BO45" s="88">
         <v>3505.4069787897306</v>
       </c>
       <c r="BP45" s="52">
         <v>4255.6484153692491</v>
       </c>
       <c r="BQ45" s="49">
         <v>4972.7687836991481</v>
       </c>
       <c r="BR45" s="49">
         <v>6635.1964602029475</v>
       </c>
       <c r="BS45" s="49">
         <v>7644.6782374043978</v>
       </c>
       <c r="BT45" s="49">
         <v>8673.6780803081128</v>
       </c>
       <c r="BU45" s="49">
         <v>10331.743412984997</v>
       </c>
       <c r="BV45" s="49">
         <v>591.1571307030249</v>
       </c>
       <c r="BW45" s="49">
         <v>1287.9775885111912</v>
       </c>
       <c r="BX45" s="50">
         <v>1559.1486572611816</v>
       </c>
       <c r="BY45" s="50">
         <v>2058.9878138898712</v>
       </c>
       <c r="BZ45" s="51">
         <v>2718.2048430343812</v>
       </c>
-      <c r="CA45" s="104">
+      <c r="CA45" s="88">
         <v>3760.7735758535582</v>
       </c>
       <c r="CB45" s="52">
         <v>4571.0768033649474</v>
       </c>
-      <c r="CC45" s="104">
+      <c r="CC45" s="88">
         <v>5317.1901001813731</v>
       </c>
       <c r="CD45" s="49">
         <v>7040.929868348906</v>
       </c>
       <c r="CE45" s="49">
         <v>7986.8874179025015</v>
       </c>
       <c r="CF45" s="49">
         <v>9072.3107274103058</v>
       </c>
       <c r="CG45" s="49">
         <v>10867.413119952151</v>
       </c>
       <c r="CH45" s="13">
         <v>657.04319596983908</v>
       </c>
       <c r="CI45" s="14">
         <v>1491.9081388731815</v>
       </c>
       <c r="CJ45" s="14">
         <v>1815.2305081152726</v>
       </c>
       <c r="CK45" s="14">
         <v>2396.5311974816946</v>
@@ -23548,51 +23651,51 @@
       </c>
       <c r="CW45" s="14">
         <v>2891.9215851831623</v>
       </c>
       <c r="CX45" s="15">
         <v>3784.9055123354347</v>
       </c>
       <c r="CY45" s="43">
         <v>5832.8196445375252</v>
       </c>
       <c r="CZ45" s="43">
         <v>6931.97419261287</v>
       </c>
       <c r="DA45" s="43">
         <v>7817.0692547872259</v>
       </c>
       <c r="DB45" s="14">
         <v>10118.085548887831</v>
       </c>
       <c r="DC45" s="14">
         <v>11429.987264969692</v>
       </c>
       <c r="DD45" s="14">
         <v>12985.127771299613</v>
       </c>
-      <c r="DE45" s="105">
+      <c r="DE45" s="89">
         <v>15528.210174410402</v>
       </c>
       <c r="DF45" s="14">
         <v>838.59016835589682</v>
       </c>
       <c r="DG45" s="14">
         <v>1824.5436872254245</v>
       </c>
       <c r="DH45" s="14">
         <v>2215.0535550947411</v>
       </c>
       <c r="DI45" s="14">
         <v>2973.4106215640272</v>
       </c>
       <c r="DJ45" s="14">
         <v>3788.5612581089895</v>
       </c>
       <c r="DK45" s="14">
         <v>5468.917536160011</v>
       </c>
       <c r="DL45" s="14">
         <v>6641.875954521026</v>
       </c>
       <c r="DM45" s="14">
         <v>7645.805711310114</v>
@@ -23659,186 +23762,190 @@
       </c>
       <c r="EH45" s="15">
         <v>5948.2122901680586</v>
       </c>
       <c r="EI45" s="43">
         <v>8664.5798005976685</v>
       </c>
       <c r="EJ45" s="43">
         <v>10184.858282548545</v>
       </c>
       <c r="EK45" s="43">
         <v>11539.075376457664</v>
       </c>
       <c r="EL45" s="14">
         <v>14902.957918521279</v>
       </c>
       <c r="EM45" s="14">
         <v>17016.752483734053</v>
       </c>
       <c r="EN45" s="14">
         <v>19456.826844949195</v>
       </c>
       <c r="EO45" s="14">
         <v>22762.728397519175</v>
       </c>
-      <c r="EP45" s="93">
+      <c r="EP45" s="77">
         <v>1575.7509601600732</v>
       </c>
       <c r="EQ45" s="21">
         <v>3546.7784852232926</v>
       </c>
       <c r="ER45" s="22">
         <v>4739.1825880790275</v>
       </c>
       <c r="ES45" s="23">
         <v>6431.0376480223022</v>
       </c>
       <c r="ET45" s="24">
         <v>7934.877003640253</v>
       </c>
       <c r="EU45" s="25">
         <v>10870.82403988011</v>
       </c>
       <c r="EV45" s="26">
         <v>12625.253606265725</v>
       </c>
       <c r="EW45" s="27">
         <v>14237.873805130501</v>
       </c>
       <c r="EX45" s="28">
         <v>17563.71193852849</v>
       </c>
       <c r="EY45" s="29">
         <v>19542.856726063437</v>
       </c>
-      <c r="EZ45" s="76">
+      <c r="EZ45" s="63">
         <v>22520.698889704276</v>
       </c>
       <c r="FA45" s="13">
         <v>27032.194078741959</v>
       </c>
-      <c r="FB45" s="93">
+      <c r="FB45" s="77">
         <v>1594.5759214474363</v>
       </c>
       <c r="FC45" s="21">
         <v>3545.945383818248</v>
       </c>
       <c r="FD45" s="22">
         <v>4761.540199683106</v>
       </c>
       <c r="FE45" s="23">
         <v>6849.8943241215111</v>
       </c>
       <c r="FF45" s="24">
         <v>8410.9329649060364</v>
       </c>
       <c r="FG45" s="25">
         <v>11356.161859831715</v>
       </c>
       <c r="FH45" s="26">
         <v>13146.338341073284</v>
       </c>
       <c r="FI45" s="27">
         <v>15439.758821973679</v>
       </c>
       <c r="FJ45" s="28">
         <v>19784.23319749015</v>
       </c>
       <c r="FK45" s="29">
         <v>22153.907995892478</v>
       </c>
-      <c r="FL45" s="76">
+      <c r="FL45" s="63">
         <v>25036.560303876751</v>
       </c>
       <c r="FM45" s="13">
         <v>29961.046402499996</v>
       </c>
       <c r="FN45" s="20">
         <v>1597.6685296493588</v>
       </c>
       <c r="FO45" s="21">
         <v>4033.0251446708448</v>
       </c>
       <c r="FP45" s="22">
         <v>5743.0258158684046</v>
       </c>
       <c r="FQ45" s="23">
         <v>8176.6438107400254</v>
       </c>
       <c r="FR45" s="24">
         <v>9987.9947958278735</v>
       </c>
       <c r="FS45" s="25">
         <v>13262.093796724934</v>
       </c>
       <c r="FT45" s="26">
         <v>15471.774269504858</v>
       </c>
       <c r="FU45" s="27">
         <v>17675.28935465945</v>
       </c>
       <c r="FV45" s="28">
         <v>22323.008543503565</v>
       </c>
       <c r="FW45" s="29">
         <v>25409.353452233423</v>
       </c>
-      <c r="FX45" s="76">
+      <c r="FX45" s="63">
         <v>29216.40371391243</v>
       </c>
       <c r="FY45" s="13">
         <v>34924.953974885</v>
       </c>
       <c r="FZ45" s="20">
         <v>2000.4541496566551</v>
       </c>
       <c r="GA45" s="21">
         <v>4944.0918941908258</v>
       </c>
       <c r="GB45" s="22">
         <v>6394.8373255574788</v>
       </c>
       <c r="GC45" s="23">
         <v>9301.2760845162866</v>
       </c>
       <c r="GD45" s="24">
         <v>11414.888424341183</v>
       </c>
       <c r="GE45" s="25">
         <v>15779.489384511397</v>
       </c>
-      <c r="GF45" s="26"/>
-      <c r="GG45" s="27"/>
+      <c r="GF45" s="26">
+        <v>18690.054887023289</v>
+      </c>
+      <c r="GG45" s="27">
+        <v>20762.096241444779</v>
+      </c>
       <c r="GH45" s="28"/>
       <c r="GI45" s="29"/>
-      <c r="GJ45" s="76"/>
+      <c r="GJ45" s="63"/>
       <c r="GK45" s="13"/>
     </row>
     <row r="46" spans="1:193">
       <c r="A46" s="30" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B46" s="13">
         <v>0.66868758761783009</v>
       </c>
       <c r="C46" s="13">
         <v>1.4714419583182976</v>
       </c>
       <c r="D46" s="14">
         <v>2.4143860798357046</v>
       </c>
       <c r="E46" s="14">
         <v>3.2050083279044737</v>
       </c>
       <c r="F46" s="15">
         <v>4.1699309918839607</v>
       </c>
       <c r="G46" s="43">
         <v>5.9345135839690952</v>
       </c>
       <c r="H46" s="31">
         <v>7.5663997246068249</v>
       </c>
       <c r="I46" s="13">
         <v>8.7541864144030477</v>
       </c>
@@ -24117,51 +24224,51 @@
       </c>
       <c r="CW46" s="14">
         <v>37.741760187016254</v>
       </c>
       <c r="CX46" s="15">
         <v>42.922994044436791</v>
       </c>
       <c r="CY46" s="43">
         <v>53.332529782016124</v>
       </c>
       <c r="CZ46" s="43">
         <v>58.894274088027821</v>
       </c>
       <c r="DA46" s="43">
         <v>69.723165071768491</v>
       </c>
       <c r="DB46" s="14">
         <v>74.051482914800943</v>
       </c>
       <c r="DC46" s="14">
         <v>78.859029487688275</v>
       </c>
       <c r="DD46" s="14">
         <v>254.7155456114169</v>
       </c>
-      <c r="DE46" s="105">
+      <c r="DE46" s="89">
         <v>388.00440390351304</v>
       </c>
       <c r="DF46" s="14">
         <v>4.9534351252039492</v>
       </c>
       <c r="DG46" s="14">
         <v>26.686880357556348</v>
       </c>
       <c r="DH46" s="14">
         <v>33.117396556232926</v>
       </c>
       <c r="DI46" s="14">
         <v>36.382959200534245</v>
       </c>
       <c r="DJ46" s="14">
         <v>42.118289693722986</v>
       </c>
       <c r="DK46" s="14">
         <v>48.532397337176249</v>
       </c>
       <c r="DL46" s="14">
         <v>54.873401823640243</v>
       </c>
       <c r="DM46" s="14">
         <v>67.679395241797735</v>
@@ -24192,222 +24299,226 @@
       </c>
       <c r="DV46" s="15">
         <v>50.467642489205851</v>
       </c>
       <c r="DW46" s="43">
         <v>53.65574574720938</v>
       </c>
       <c r="DX46" s="43">
         <v>59.781981858742476</v>
       </c>
       <c r="DY46" s="43">
         <v>69.99800385826606</v>
       </c>
       <c r="DZ46" s="14">
         <v>83.656196330515684</v>
       </c>
       <c r="EA46" s="14">
         <v>93.787471436104482</v>
       </c>
       <c r="EB46" s="14">
         <v>270.73621511064675</v>
       </c>
       <c r="EC46" s="14">
         <v>559.83873433713347</v>
       </c>
-      <c r="ED46" s="106">
+      <c r="ED46" s="90">
         <v>7.7274773818967022</v>
       </c>
-      <c r="EE46" s="107">
+      <c r="EE46" s="91">
         <v>39.405034180810539</v>
       </c>
-      <c r="EF46" s="108">
+      <c r="EF46" s="92">
         <v>51.059060508044794</v>
       </c>
-      <c r="EG46" s="109">
+      <c r="EG46" s="93">
         <v>55.512615010188675</v>
       </c>
-      <c r="EH46" s="110">
+      <c r="EH46" s="94">
         <v>62.557635351845057</v>
       </c>
-      <c r="EI46" s="111">
+      <c r="EI46" s="95">
         <v>67.119196600656849</v>
       </c>
-      <c r="EJ46" s="112">
+      <c r="EJ46" s="96">
         <v>75.391306390997997</v>
       </c>
-      <c r="EK46" s="113">
+      <c r="EK46" s="97">
         <v>91.255758399079326</v>
       </c>
-      <c r="EL46" s="114">
+      <c r="EL46" s="98">
         <v>96.473054051661464</v>
       </c>
-      <c r="EM46" s="115">
+      <c r="EM46" s="99">
         <v>102.22061287476723</v>
       </c>
-      <c r="EN46" s="76">
+      <c r="EN46" s="63">
         <v>351.27501007352907</v>
       </c>
       <c r="EO46" s="14">
         <v>845.70210536997445</v>
       </c>
-      <c r="EP46" s="94">
+      <c r="EP46" s="78">
         <v>6.5863229285206781</v>
       </c>
       <c r="EQ46" s="34">
         <v>35.263149148076401</v>
       </c>
       <c r="ER46" s="35">
         <v>51.326020319470608</v>
       </c>
       <c r="ES46" s="36">
         <v>57.081725788995826</v>
       </c>
       <c r="ET46" s="37">
         <v>57.987099868630651</v>
       </c>
       <c r="EU46" s="38">
         <v>61.205646724423396</v>
       </c>
       <c r="EV46" s="39">
         <v>69.730711382643165</v>
       </c>
       <c r="EW46" s="40">
         <v>85.295453085937396</v>
       </c>
       <c r="EX46" s="41">
         <v>90.379360867869224</v>
       </c>
       <c r="EY46" s="42">
         <v>97.303387686298919</v>
       </c>
-      <c r="EZ46" s="76">
+      <c r="EZ46" s="63">
         <v>353.50181087231522</v>
       </c>
       <c r="FA46" s="13">
         <v>660.45972338413424</v>
       </c>
-      <c r="FB46" s="94">
+      <c r="FB46" s="78">
         <v>7.5027555557941241</v>
       </c>
       <c r="FC46" s="34">
         <v>40.305393538558583</v>
       </c>
       <c r="FD46" s="35">
         <v>59.342048172609566</v>
       </c>
       <c r="FE46" s="36">
         <v>66.952979744913137</v>
       </c>
       <c r="FF46" s="37">
         <v>68.436229187219055</v>
       </c>
       <c r="FG46" s="38">
         <v>69.321250932415353</v>
       </c>
       <c r="FH46" s="39">
         <v>77.023539902213926</v>
       </c>
       <c r="FI46" s="40">
         <v>98.41291771721346</v>
       </c>
       <c r="FJ46" s="41">
         <v>105.33087977339551</v>
       </c>
       <c r="FK46" s="42">
         <v>114.40917287873732</v>
       </c>
-      <c r="FL46" s="76">
+      <c r="FL46" s="63">
         <v>399.76199881144555</v>
       </c>
       <c r="FM46" s="13">
         <v>697.08633084399889</v>
       </c>
       <c r="FN46" s="20">
         <v>28.346317207627116</v>
       </c>
       <c r="FO46" s="34">
         <v>65.546487325456056</v>
       </c>
       <c r="FP46" s="35">
         <v>89.791515675622492</v>
       </c>
       <c r="FQ46" s="36">
         <v>143.90800468154515</v>
       </c>
       <c r="FR46" s="37">
         <v>162.76526034225816</v>
       </c>
       <c r="FS46" s="38">
         <v>231.52655440643613</v>
       </c>
       <c r="FT46" s="39">
         <v>268.42672874250979</v>
       </c>
       <c r="FU46" s="40">
         <v>301.12296360966178</v>
       </c>
       <c r="FV46" s="41">
         <v>390.94932597364925</v>
       </c>
       <c r="FW46" s="42">
         <v>448.06518883667627</v>
       </c>
-      <c r="FX46" s="76">
+      <c r="FX46" s="63">
         <v>524.61824310672489</v>
       </c>
       <c r="FY46" s="13">
         <v>675.67539888006718</v>
       </c>
       <c r="FZ46" s="20">
         <v>7.2724174100735528</v>
       </c>
       <c r="GA46" s="34">
         <v>42.827500444835245</v>
       </c>
       <c r="GB46" s="35">
         <v>67.144985852712836</v>
       </c>
       <c r="GC46" s="36">
         <v>86.781369477258892</v>
       </c>
       <c r="GD46" s="37">
         <v>88.561611056623576</v>
       </c>
       <c r="GE46" s="38">
         <v>88.968227114330844</v>
       </c>
-      <c r="GF46" s="39"/>
-      <c r="GG46" s="40"/>
+      <c r="GF46" s="39">
+        <v>89.915080600031899</v>
+      </c>
+      <c r="GG46" s="40">
+        <v>104.98059276135115</v>
+      </c>
       <c r="GH46" s="41"/>
       <c r="GI46" s="42"/>
-      <c r="GJ46" s="76"/>
+      <c r="GJ46" s="63"/>
       <c r="GK46" s="13"/>
     </row>
     <row r="47" spans="1:193">
       <c r="A47" s="30" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B47" s="13">
         <v>6.9212934856760731</v>
       </c>
       <c r="C47" s="13">
         <v>13.228897984986787</v>
       </c>
       <c r="D47" s="14">
         <v>22.423802742473434</v>
       </c>
       <c r="E47" s="14">
         <v>30.09497977784514</v>
       </c>
       <c r="F47" s="15">
         <v>39.750270502755967</v>
       </c>
       <c r="G47" s="43">
         <v>52.152390716572391</v>
       </c>
       <c r="H47" s="31">
         <v>59.280892865464352</v>
       </c>
       <c r="I47" s="13">
         <v>68.826544476623084</v>
       </c>
@@ -24686,51 +24797,51 @@
       </c>
       <c r="CW47" s="14">
         <v>110.54453906752119</v>
       </c>
       <c r="CX47" s="15">
         <v>150.83707040621604</v>
       </c>
       <c r="CY47" s="43">
         <v>180.96408440488602</v>
       </c>
       <c r="CZ47" s="43">
         <v>207.69846055161509</v>
       </c>
       <c r="DA47" s="43">
         <v>233.72406837098521</v>
       </c>
       <c r="DB47" s="14">
         <v>267.4109127752215</v>
       </c>
       <c r="DC47" s="14">
         <v>300.1423784757007</v>
       </c>
       <c r="DD47" s="14">
         <v>394.98639256326896</v>
       </c>
-      <c r="DE47" s="105">
+      <c r="DE47" s="89">
         <v>572.21373544328617</v>
       </c>
       <c r="DF47" s="14">
         <v>13.711173874607915</v>
       </c>
       <c r="DG47" s="14">
         <v>43.68851628895451</v>
       </c>
       <c r="DH47" s="14">
         <v>60.85804776469292</v>
       </c>
       <c r="DI47" s="14">
         <v>116.40722565627566</v>
       </c>
       <c r="DJ47" s="14">
         <v>154.93694222308196</v>
       </c>
       <c r="DK47" s="14">
         <v>184.64178847188896</v>
       </c>
       <c r="DL47" s="14">
         <v>232.41042593818537</v>
       </c>
       <c r="DM47" s="14">
         <v>261.8095285553394</v>
@@ -24761,222 +24872,226 @@
       </c>
       <c r="DV47" s="15">
         <v>153.50777979729116</v>
       </c>
       <c r="DW47" s="43">
         <v>175.97223526630756</v>
       </c>
       <c r="DX47" s="43">
         <v>199.14354188139365</v>
       </c>
       <c r="DY47" s="43">
         <v>220.02267542455419</v>
       </c>
       <c r="DZ47" s="14">
         <v>246.88590040321972</v>
       </c>
       <c r="EA47" s="14">
         <v>281.34594721993153</v>
       </c>
       <c r="EB47" s="14">
         <v>364.35149556119745</v>
       </c>
       <c r="EC47" s="14">
         <v>540.16688663087734</v>
       </c>
-      <c r="ED47" s="106">
+      <c r="ED47" s="90">
         <v>21.216645992576531</v>
       </c>
-      <c r="EE47" s="107">
+      <c r="EE47" s="91">
         <v>81.699694936331127</v>
       </c>
-      <c r="EF47" s="108">
+      <c r="EF47" s="92">
         <v>123.10704257909026</v>
       </c>
-      <c r="EG47" s="109">
+      <c r="EG47" s="93">
         <v>196.15386851609671</v>
       </c>
-      <c r="EH47" s="110">
+      <c r="EH47" s="94">
         <v>232.21484352868606</v>
       </c>
-      <c r="EI47" s="111">
+      <c r="EI47" s="95">
         <v>267.24365048212462</v>
       </c>
-      <c r="EJ47" s="112">
+      <c r="EJ47" s="96">
         <v>309.29826333808296</v>
       </c>
-      <c r="EK47" s="113">
+      <c r="EK47" s="97">
         <v>342.00447951367306</v>
       </c>
-      <c r="EL47" s="114">
+      <c r="EL47" s="98">
         <v>386.84940419407684</v>
       </c>
-      <c r="EM47" s="115">
+      <c r="EM47" s="99">
         <v>440.37031105119024</v>
       </c>
-      <c r="EN47" s="76">
+      <c r="EN47" s="63">
         <v>566.83774802979474</v>
       </c>
       <c r="EO47" s="14">
         <v>781.1022197379757</v>
       </c>
-      <c r="EP47" s="94">
+      <c r="EP47" s="78">
         <v>24.808742068682598</v>
       </c>
       <c r="EQ47" s="34">
         <v>80.709139677992226</v>
       </c>
       <c r="ER47" s="35">
         <v>117.67348814679114</v>
       </c>
       <c r="ES47" s="36">
         <v>203.41306775548946</v>
       </c>
       <c r="ET47" s="37">
         <v>262.24246017230723</v>
       </c>
       <c r="EU47" s="38">
         <v>304.04793763064191</v>
       </c>
       <c r="EV47" s="39">
         <v>353.14317979034024</v>
       </c>
       <c r="EW47" s="40">
         <v>394.63339663636413</v>
       </c>
       <c r="EX47" s="41">
         <v>442.5690560274233</v>
       </c>
       <c r="EY47" s="42">
         <v>508.07453439704022</v>
       </c>
-      <c r="EZ47" s="76">
+      <c r="EZ47" s="63">
         <v>679.65841028818329</v>
       </c>
       <c r="FA47" s="14">
         <v>922.89509475684974</v>
       </c>
-      <c r="FB47" s="94">
+      <c r="FB47" s="78">
         <v>26.011619558564835</v>
       </c>
       <c r="FC47" s="34">
         <v>91.024105649360735</v>
       </c>
       <c r="FD47" s="35">
         <v>137.15002816579693</v>
       </c>
       <c r="FE47" s="36">
         <v>212.34356821140489</v>
       </c>
       <c r="FF47" s="37">
         <v>277.2440427270609</v>
       </c>
       <c r="FG47" s="38">
         <v>323.8473223226905</v>
       </c>
       <c r="FH47" s="39">
         <v>375.091225632234</v>
       </c>
       <c r="FI47" s="40">
         <v>428.95305021406273</v>
       </c>
       <c r="FJ47" s="41">
         <v>477.34582121383596</v>
       </c>
       <c r="FK47" s="42">
         <v>536.60027530630373</v>
       </c>
-      <c r="FL47" s="76">
+      <c r="FL47" s="63">
         <v>750.30357816277933</v>
       </c>
       <c r="FM47" s="14">
         <v>1018.964683852196</v>
       </c>
       <c r="FN47" s="20">
         <v>47.637655155254436</v>
       </c>
       <c r="FO47" s="34">
         <v>132.01228000448847</v>
       </c>
       <c r="FP47" s="35">
         <v>170.04971338937318</v>
       </c>
       <c r="FQ47" s="36">
         <v>228.83320851574047</v>
       </c>
       <c r="FR47" s="37">
         <v>271.1579217075485</v>
       </c>
       <c r="FS47" s="38">
         <v>380.1323113749383</v>
       </c>
       <c r="FT47" s="39">
         <v>438.76781171841867</v>
       </c>
       <c r="FU47" s="40">
         <v>492.020973565818</v>
       </c>
       <c r="FV47" s="41">
         <v>657.66802709041747</v>
       </c>
       <c r="FW47" s="42">
         <v>752.7544990749758</v>
       </c>
-      <c r="FX47" s="76">
+      <c r="FX47" s="63">
         <v>874.72140937292022</v>
       </c>
       <c r="FY47" s="14">
         <v>1075.904038743683</v>
       </c>
       <c r="FZ47" s="20">
         <v>24.019823475733148</v>
       </c>
       <c r="GA47" s="34">
         <v>95.487816002272012</v>
       </c>
       <c r="GB47" s="35">
         <v>148.22949528371211</v>
       </c>
       <c r="GC47" s="36">
         <v>342.224071163649</v>
       </c>
       <c r="GD47" s="37">
         <v>404.89398933922109</v>
       </c>
       <c r="GE47" s="38">
         <v>502.05695383431322</v>
       </c>
-      <c r="GF47" s="39"/>
-      <c r="GG47" s="40"/>
+      <c r="GF47" s="39">
+        <v>512.59396146056838</v>
+      </c>
+      <c r="GG47" s="40">
+        <v>528.35728109084391</v>
+      </c>
       <c r="GH47" s="41"/>
       <c r="GI47" s="42"/>
-      <c r="GJ47" s="76"/>
+      <c r="GJ47" s="63"/>
       <c r="GK47" s="14"/>
     </row>
     <row r="48" spans="1:193">
       <c r="A48" s="30" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B48" s="13">
         <v>62.090344045929541</v>
       </c>
       <c r="C48" s="13">
         <v>129.28749150560549</v>
       </c>
       <c r="D48" s="14">
         <v>221.06640194928355</v>
       </c>
       <c r="E48" s="14">
         <v>302.03252108274143</v>
       </c>
       <c r="F48" s="15">
         <v>390.89704802743523</v>
       </c>
       <c r="G48" s="43">
         <v>578.56139851566763</v>
       </c>
       <c r="H48" s="31">
         <v>661.11130980460507</v>
       </c>
       <c r="I48" s="13">
         <v>768.38135958820874</v>
       </c>
@@ -25255,51 +25370,51 @@
       </c>
       <c r="CW48" s="14">
         <v>599.60921190498277</v>
       </c>
       <c r="CX48" s="14">
         <v>797.1868482868781</v>
       </c>
       <c r="CY48" s="43">
         <v>1322.1081619162642</v>
       </c>
       <c r="CZ48" s="43">
         <v>1556.0986049894243</v>
       </c>
       <c r="DA48" s="43">
         <v>1757.1552848044287</v>
       </c>
       <c r="DB48" s="14">
         <v>2386.3804358149032</v>
       </c>
       <c r="DC48" s="14">
         <v>2716.855297538707</v>
       </c>
       <c r="DD48" s="14">
         <v>3002.9436667768809</v>
       </c>
-      <c r="DE48" s="105">
+      <c r="DE48" s="89">
         <v>3600.9536812578708</v>
       </c>
       <c r="DF48" s="14">
         <v>165.47771726314176</v>
       </c>
       <c r="DG48" s="14">
         <v>376.38605144691678</v>
       </c>
       <c r="DH48" s="14">
         <v>461.39231847001139</v>
       </c>
       <c r="DI48" s="14">
         <v>619.40618606878934</v>
       </c>
       <c r="DJ48" s="14">
         <v>802.13025515432184</v>
       </c>
       <c r="DK48" s="14">
         <v>1253.5878723883773</v>
       </c>
       <c r="DL48" s="14">
         <v>1496.5749907838167</v>
       </c>
       <c r="DM48" s="14">
         <v>1721.7088382630398</v>
@@ -25330,222 +25445,226 @@
       </c>
       <c r="DV48" s="14">
         <v>642.12124234600003</v>
       </c>
       <c r="DW48" s="14">
         <v>1031.6083517126667</v>
       </c>
       <c r="DX48" s="43">
         <v>1199.8351807126667</v>
       </c>
       <c r="DY48" s="43">
         <v>1347.4878315126666</v>
       </c>
       <c r="DZ48" s="14">
         <v>1826.2358751126667</v>
       </c>
       <c r="EA48" s="14">
         <v>2085.1197665764435</v>
       </c>
       <c r="EB48" s="14">
         <v>2304.7483933764433</v>
       </c>
       <c r="EC48" s="14">
         <v>2639.8010300964434</v>
       </c>
-      <c r="ED48" s="106">
+      <c r="ED48" s="90">
         <v>214.04175559655727</v>
       </c>
-      <c r="EE48" s="107">
+      <c r="EE48" s="91">
         <v>491.21659328845573</v>
       </c>
-      <c r="EF48" s="108">
+      <c r="EF48" s="92">
         <v>594.0270876650186</v>
       </c>
-      <c r="EG48" s="109">
+      <c r="EG48" s="93">
         <v>784.2909027853533</v>
       </c>
-      <c r="EH48" s="110">
+      <c r="EH48" s="94">
         <v>953.09610021119624</v>
       </c>
-      <c r="EI48" s="111">
+      <c r="EI48" s="95">
         <v>1600.2687987916993</v>
       </c>
-      <c r="EJ48" s="112">
+      <c r="EJ48" s="96">
         <v>1874.5294531602017</v>
       </c>
-      <c r="EK48" s="113">
+      <c r="EK48" s="97">
         <v>2120.1576037548216</v>
       </c>
-      <c r="EL48" s="114">
+      <c r="EL48" s="98">
         <v>2922.6519919018556</v>
       </c>
-      <c r="EM48" s="115">
+      <c r="EM48" s="99">
         <v>3353.8496847842885</v>
       </c>
-      <c r="EN48" s="76">
+      <c r="EN48" s="63">
         <v>3721.3993250293265</v>
       </c>
       <c r="EO48" s="14">
         <v>4274.0693187582428</v>
       </c>
-      <c r="EP48" s="94">
+      <c r="EP48" s="78">
         <v>202.44551996074307</v>
       </c>
       <c r="EQ48" s="34">
         <v>497.97961156614286</v>
       </c>
       <c r="ER48" s="35">
         <v>596.2139440137546</v>
       </c>
       <c r="ES48" s="36">
         <v>797.85103063063627</v>
       </c>
       <c r="ET48" s="37">
         <v>968.71913332265717</v>
       </c>
       <c r="EU48" s="38">
         <v>1600.5387752876516</v>
       </c>
       <c r="EV48" s="39">
         <v>1877.9436650769267</v>
       </c>
       <c r="EW48" s="40">
         <v>2132.7890083443885</v>
       </c>
       <c r="EX48" s="41">
         <v>2979.5853038654459</v>
       </c>
       <c r="EY48" s="42">
         <v>3421.4089719795738</v>
       </c>
-      <c r="EZ48" s="76">
+      <c r="EZ48" s="63">
         <v>3781.1745751365388</v>
       </c>
       <c r="FA48" s="14">
         <v>4380.31825426052</v>
       </c>
-      <c r="FB48" s="94">
+      <c r="FB48" s="78">
         <v>217.62223728954189</v>
       </c>
       <c r="FC48" s="34">
         <v>542.23363458985546</v>
       </c>
       <c r="FD48" s="35">
         <v>645.23536534918196</v>
       </c>
       <c r="FE48" s="36">
         <v>857.64627026333255</v>
       </c>
       <c r="FF48" s="37">
         <v>1042.9600980876485</v>
       </c>
       <c r="FG48" s="38">
         <v>1724.821806583943</v>
       </c>
       <c r="FH48" s="39">
         <v>2034.2290275880086</v>
       </c>
       <c r="FI48" s="40">
         <v>2334.9752715451509</v>
       </c>
       <c r="FJ48" s="41">
         <v>3313.9812973455078</v>
       </c>
       <c r="FK48" s="42">
         <v>3774.8466600323313</v>
       </c>
-      <c r="FL48" s="76">
+      <c r="FL48" s="63">
         <v>4169.4458427228565</v>
       </c>
       <c r="FM48" s="14">
         <v>4828.3780727235999</v>
       </c>
       <c r="FN48" s="20">
         <v>255.78866187023493</v>
       </c>
       <c r="FO48" s="34">
         <v>731.97663517794865</v>
       </c>
       <c r="FP48" s="35">
         <v>943.94676528231889</v>
       </c>
       <c r="FQ48" s="36">
         <v>1318.7932544085643</v>
       </c>
       <c r="FR48" s="37">
         <v>1546.9793571573996</v>
       </c>
       <c r="FS48" s="38">
         <v>2141.1686568882824</v>
       </c>
       <c r="FT48" s="39">
         <v>2469.3125973411993</v>
       </c>
       <c r="FU48" s="40">
         <v>2768.0530870941207</v>
       </c>
       <c r="FV48" s="41">
         <v>3648.40876077042</v>
       </c>
       <c r="FW48" s="42">
         <v>4164.3260215920382</v>
       </c>
-      <c r="FX48" s="76">
+      <c r="FX48" s="63">
         <v>4807.5144693404745</v>
       </c>
       <c r="FY48" s="14">
         <v>5908.840171905751</v>
       </c>
       <c r="FZ48" s="20">
         <v>196.02628854522197</v>
       </c>
       <c r="GA48" s="34">
         <v>567.81207472472943</v>
       </c>
       <c r="GB48" s="35">
         <v>696.87899415651748</v>
       </c>
       <c r="GC48" s="36">
         <v>1062.5980567955319</v>
       </c>
       <c r="GD48" s="37">
         <v>1247.1755528825972</v>
       </c>
       <c r="GE48" s="38">
         <v>2145.9957579774809</v>
       </c>
-      <c r="GF48" s="39"/>
-      <c r="GG48" s="40"/>
+      <c r="GF48" s="39">
+        <v>2562.803094524651</v>
+      </c>
+      <c r="GG48" s="40">
+        <v>2797.3794381299613</v>
+      </c>
       <c r="GH48" s="41"/>
       <c r="GI48" s="42"/>
-      <c r="GJ48" s="76"/>
+      <c r="GJ48" s="63"/>
       <c r="GK48" s="14"/>
     </row>
     <row r="49" spans="1:193">
       <c r="A49" s="30" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B49" s="13">
         <v>72.234219931747276</v>
       </c>
       <c r="C49" s="13">
         <v>137.552253904851</v>
       </c>
       <c r="D49" s="14">
         <v>217.20560430194135</v>
       </c>
       <c r="E49" s="14">
         <v>275.8960618122685</v>
       </c>
       <c r="F49" s="15">
         <v>341.43786668650478</v>
       </c>
       <c r="G49" s="43">
         <v>426.71648171479814</v>
       </c>
       <c r="H49" s="31">
         <v>482.92413351265475</v>
       </c>
       <c r="I49" s="13">
         <v>545.66056637338033</v>
       </c>
@@ -25824,51 +25943,51 @@
       </c>
       <c r="CW49" s="14">
         <v>406.94871947136119</v>
       </c>
       <c r="CX49" s="14">
         <v>541.78871851316717</v>
       </c>
       <c r="CY49" s="43">
         <v>739.84065123197252</v>
       </c>
       <c r="CZ49" s="43">
         <v>907.00499309525935</v>
       </c>
       <c r="DA49" s="43">
         <v>1038.8284636293897</v>
       </c>
       <c r="DB49" s="14">
         <v>1443.5337220013982</v>
       </c>
       <c r="DC49" s="14">
         <v>1638.4598841802604</v>
       </c>
       <c r="DD49" s="14">
         <v>1815.1434544591923</v>
       </c>
-      <c r="DE49" s="105">
+      <c r="DE49" s="89">
         <v>2269.9600676380783</v>
       </c>
       <c r="DF49" s="14">
         <v>114.2313566530722</v>
       </c>
       <c r="DG49" s="14">
         <v>239.04739695286824</v>
       </c>
       <c r="DH49" s="14">
         <v>286.07612743889808</v>
       </c>
       <c r="DI49" s="14">
         <v>387.28954449622108</v>
       </c>
       <c r="DJ49" s="14">
         <v>511.2967981453782</v>
       </c>
       <c r="DK49" s="14">
         <v>650.30843837447208</v>
       </c>
       <c r="DL49" s="14">
         <v>814.52117016584486</v>
       </c>
       <c r="DM49" s="14">
         <v>951.26842623653226</v>
@@ -25899,222 +26018,226 @@
       </c>
       <c r="DV49" s="14">
         <v>1048.6362151897149</v>
       </c>
       <c r="DW49" s="14">
         <v>1583.2752258196163</v>
       </c>
       <c r="DX49" s="43">
         <v>1907.4652883940707</v>
       </c>
       <c r="DY49" s="43">
         <v>2175.3376202067334</v>
       </c>
       <c r="DZ49" s="14">
         <v>3020.9858201930247</v>
       </c>
       <c r="EA49" s="14">
         <v>3558.1371087096095</v>
       </c>
       <c r="EB49" s="14">
         <v>4023.1637779100597</v>
       </c>
       <c r="EC49" s="14">
         <v>4769.7834964330232</v>
       </c>
-      <c r="ED49" s="106">
+      <c r="ED49" s="90">
         <v>148.75172122244862</v>
       </c>
-      <c r="EE49" s="107">
+      <c r="EE49" s="91">
         <v>322.49009093033044</v>
       </c>
-      <c r="EF49" s="108">
+      <c r="EF49" s="92">
         <v>380.97136850219255</v>
       </c>
-      <c r="EG49" s="109">
+      <c r="EG49" s="93">
         <v>514.90940429018042</v>
       </c>
-      <c r="EH49" s="110">
+      <c r="EH49" s="94">
         <v>638.63806464585468</v>
       </c>
-      <c r="EI49" s="111">
+      <c r="EI49" s="95">
         <v>828.08903456931807</v>
       </c>
-      <c r="EJ49" s="112">
+      <c r="EJ49" s="96">
         <v>1010.3561616181025</v>
       </c>
-      <c r="EK49" s="113">
+      <c r="EK49" s="97">
         <v>1149.4622554560563</v>
       </c>
-      <c r="EL49" s="114">
+      <c r="EL49" s="98">
         <v>1679.845561779975</v>
       </c>
-      <c r="EM49" s="115">
+      <c r="EM49" s="99">
         <v>1945.3975027416586</v>
       </c>
-      <c r="EN49" s="76">
+      <c r="EN49" s="63">
         <v>2224.5630724520706</v>
       </c>
       <c r="EO49" s="14">
         <v>2638.2821704135213</v>
       </c>
-      <c r="EP49" s="94">
+      <c r="EP49" s="78">
         <v>160.02794017855595</v>
       </c>
       <c r="EQ49" s="34">
         <v>348.39936528012061</v>
       </c>
       <c r="ER49" s="35">
         <v>416.96157240542669</v>
       </c>
       <c r="ES49" s="36">
         <v>581.38615664055146</v>
       </c>
       <c r="ET49" s="37">
         <v>723.31472925696642</v>
       </c>
       <c r="EU49" s="38">
         <v>938.18169945491934</v>
       </c>
       <c r="EV49" s="39">
         <v>1147.2755774228972</v>
       </c>
       <c r="EW49" s="40">
         <v>1291.0815268643532</v>
       </c>
       <c r="EX49" s="41">
         <v>1890.0219042947951</v>
       </c>
       <c r="EY49" s="42">
         <v>2192.8249475074631</v>
       </c>
-      <c r="EZ49" s="76">
+      <c r="EZ49" s="63">
         <v>2513.3034049786561</v>
       </c>
       <c r="FA49" s="14">
         <v>2939.3446920736587</v>
       </c>
-      <c r="FB49" s="94">
+      <c r="FB49" s="78">
         <v>172.33408641143441</v>
       </c>
       <c r="FC49" s="34">
         <v>387.58302292286368</v>
       </c>
       <c r="FD49" s="35">
         <v>472.87099613696273</v>
       </c>
       <c r="FE49" s="36">
         <v>651.79233646040655</v>
       </c>
       <c r="FF49" s="37">
         <v>811.76328998114423</v>
       </c>
       <c r="FG49" s="38">
         <v>1016.7398380872596</v>
       </c>
       <c r="FH49" s="39">
         <v>1246.4367921437474</v>
       </c>
       <c r="FI49" s="40">
         <v>1416.8402169779795</v>
       </c>
       <c r="FJ49" s="41">
         <v>2069.0393713453159</v>
       </c>
       <c r="FK49" s="42">
         <v>2470.5092463677893</v>
       </c>
-      <c r="FL49" s="76">
+      <c r="FL49" s="63">
         <v>2839.725599053023</v>
       </c>
       <c r="FM49" s="14">
         <v>3305.0214123960768</v>
       </c>
       <c r="FN49" s="20">
         <v>169.57453074413891</v>
       </c>
       <c r="FO49" s="34">
         <v>417.66757709295058</v>
       </c>
       <c r="FP49" s="35">
         <v>526.95120095355242</v>
       </c>
       <c r="FQ49" s="36">
         <v>742.16939837786504</v>
       </c>
       <c r="FR49" s="37">
         <v>874.98685410158782</v>
       </c>
       <c r="FS49" s="38">
         <v>1248.7700171069489</v>
       </c>
       <c r="FT49" s="39">
         <v>1440.8230464424223</v>
       </c>
       <c r="FU49" s="40">
         <v>1615.983782412726</v>
       </c>
       <c r="FV49" s="41">
         <v>2212.0073325207654</v>
       </c>
       <c r="FW49" s="42">
         <v>2531.9742022274595</v>
       </c>
-      <c r="FX49" s="76">
+      <c r="FX49" s="63">
         <v>2941.7212364494344</v>
       </c>
       <c r="FY49" s="14">
         <v>3623.2327676200325</v>
       </c>
       <c r="FZ49" s="20">
         <v>147.78208395236737</v>
       </c>
       <c r="GA49" s="34">
         <v>394.41501343981361</v>
       </c>
       <c r="GB49" s="35">
         <v>502.09102731394137</v>
       </c>
       <c r="GC49" s="36">
         <v>848.19392194937097</v>
       </c>
       <c r="GD49" s="37">
         <v>1073.0770240521254</v>
       </c>
       <c r="GE49" s="38">
         <v>1338.9946532958447</v>
       </c>
-      <c r="GF49" s="39"/>
-      <c r="GG49" s="40"/>
+      <c r="GF49" s="39">
+        <v>1571.4211280172492</v>
+      </c>
+      <c r="GG49" s="40">
+        <v>1701.4049965824681</v>
+      </c>
       <c r="GH49" s="41"/>
       <c r="GI49" s="42"/>
-      <c r="GJ49" s="76"/>
+      <c r="GJ49" s="63"/>
       <c r="GK49" s="14"/>
     </row>
     <row r="50" spans="1:193">
       <c r="A50" s="30" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B50" s="13">
         <v>141.52538784706468</v>
       </c>
       <c r="C50" s="13">
         <v>282.5197037026594</v>
       </c>
       <c r="D50" s="14">
         <v>473.61809021682024</v>
       </c>
       <c r="E50" s="14">
         <v>638.09695982564665</v>
       </c>
       <c r="F50" s="15">
         <v>823.9292966604296</v>
       </c>
       <c r="G50" s="43">
         <v>1083.2461586609936</v>
       </c>
       <c r="H50" s="31">
         <v>1237.236550993309</v>
       </c>
       <c r="I50" s="13">
         <v>1427.7500399184626</v>
       </c>
@@ -26393,51 +26516,51 @@
       </c>
       <c r="CW50" s="14">
         <v>1090.4432342459486</v>
       </c>
       <c r="CX50" s="14">
         <v>1420.6978131456092</v>
       </c>
       <c r="CY50" s="43">
         <v>2336.4586124239086</v>
       </c>
       <c r="CZ50" s="43">
         <v>2792.9662110443642</v>
       </c>
       <c r="DA50" s="43">
         <v>3139.5009789106207</v>
       </c>
       <c r="DB50" s="14">
         <v>3965.5992012945862</v>
       </c>
       <c r="DC50" s="14">
         <v>4466.9621465170267</v>
       </c>
       <c r="DD50" s="14">
         <v>4675.7026565611359</v>
       </c>
-      <c r="DE50" s="105">
+      <c r="DE50" s="89">
         <v>5480.8599950547386</v>
       </c>
       <c r="DF50" s="14">
         <v>360.2468332646722</v>
       </c>
       <c r="DG50" s="14">
         <v>761.72916889828309</v>
       </c>
       <c r="DH50" s="14">
         <v>902.94952197104556</v>
       </c>
       <c r="DI50" s="14">
         <v>1186.0732792324152</v>
       </c>
       <c r="DJ50" s="14">
         <v>1496.3622632656168</v>
       </c>
       <c r="DK50" s="14">
         <v>2253.5018836839404</v>
       </c>
       <c r="DL50" s="14">
         <v>2749.1327209274086</v>
       </c>
       <c r="DM50" s="14">
         <v>3163.6745346933494</v>
@@ -26468,222 +26591,226 @@
       </c>
       <c r="DV50" s="14">
         <v>1563.2680238419673</v>
       </c>
       <c r="DW50" s="14">
         <v>2302.8994472873742</v>
       </c>
       <c r="DX50" s="43">
         <v>2636.986086657078</v>
       </c>
       <c r="DY50" s="43">
         <v>2930.1625289096824</v>
       </c>
       <c r="DZ50" s="14">
         <v>3639.2929900116674</v>
       </c>
       <c r="EA50" s="14">
         <v>4075.1100616981221</v>
       </c>
       <c r="EB50" s="14">
         <v>4265.472020166384</v>
       </c>
       <c r="EC50" s="14">
         <v>4947.799306006882</v>
       </c>
-      <c r="ED50" s="106">
+      <c r="ED50" s="90">
         <v>440.85560281428673</v>
       </c>
-      <c r="EE50" s="107">
+      <c r="EE50" s="91">
         <v>949.60243454515535</v>
       </c>
-      <c r="EF50" s="108">
+      <c r="EF50" s="92">
         <v>1108.5857820855877</v>
       </c>
-      <c r="EG50" s="109">
+      <c r="EG50" s="93">
         <v>1425.5739649203306</v>
       </c>
-      <c r="EH50" s="110">
+      <c r="EH50" s="94">
         <v>1696.0651741490908</v>
       </c>
-      <c r="EI50" s="111">
+      <c r="EI50" s="95">
         <v>2853.9557525962191</v>
       </c>
-      <c r="EJ50" s="112">
+      <c r="EJ50" s="96">
         <v>3345.9419214122245</v>
       </c>
-      <c r="EK50" s="113">
+      <c r="EK50" s="97">
         <v>3783.7675513163322</v>
       </c>
-      <c r="EL50" s="114">
+      <c r="EL50" s="98">
         <v>4866.4207112961203</v>
       </c>
-      <c r="EM50" s="115">
+      <c r="EM50" s="99">
         <v>5493.7688634043516</v>
       </c>
-      <c r="EN50" s="76">
+      <c r="EN50" s="63">
         <v>5745.2292692553629</v>
       </c>
       <c r="EO50" s="14">
         <v>7202.0604563309116</v>
       </c>
-      <c r="EP50" s="94">
+      <c r="EP50" s="78">
         <v>428.82767622695053</v>
       </c>
       <c r="EQ50" s="34">
         <v>941.16953261868605</v>
       </c>
       <c r="ER50" s="35">
         <v>1089.4303090049843</v>
       </c>
       <c r="ES50" s="36">
         <v>1432.8245397693372</v>
       </c>
       <c r="ET50" s="37">
         <v>1713.4813097044967</v>
       </c>
       <c r="EU50" s="38">
         <v>2832.603757878519</v>
       </c>
       <c r="EV50" s="39">
         <v>3301.066119144039</v>
       </c>
       <c r="EW50" s="40">
         <v>3731.3620179418031</v>
       </c>
       <c r="EX50" s="41">
         <v>4884.6343045742751</v>
       </c>
       <c r="EY50" s="42">
         <v>5501.6294893090471</v>
       </c>
-      <c r="EZ50" s="76">
+      <c r="EZ50" s="63">
         <v>5854.4871102407506</v>
       </c>
       <c r="FA50" s="14">
         <v>6915.4800388670883</v>
       </c>
-      <c r="FB50" s="94">
+      <c r="FB50" s="78">
         <v>451.96094488880607</v>
       </c>
       <c r="FC50" s="34">
         <v>1041.442521774904</v>
       </c>
       <c r="FD50" s="35">
         <v>1190.8726501013095</v>
       </c>
       <c r="FE50" s="36">
         <v>1538.8938790502616</v>
       </c>
       <c r="FF50" s="37">
         <v>1853.2351164589909</v>
       </c>
       <c r="FG50" s="38">
         <v>3061.9848361423237</v>
       </c>
       <c r="FH50" s="39">
         <v>3595.4731905600042</v>
       </c>
       <c r="FI50" s="40">
         <v>4095.4947580443645</v>
       </c>
       <c r="FJ50" s="41">
         <v>5349.8713568595867</v>
       </c>
       <c r="FK50" s="42">
         <v>6136.2514100486133</v>
       </c>
-      <c r="FL50" s="76">
+      <c r="FL50" s="63">
         <v>6576.7765815192843</v>
       </c>
       <c r="FM50" s="14">
         <v>7577.1007520044959</v>
       </c>
       <c r="FN50" s="20">
         <v>415.50390731371118</v>
       </c>
       <c r="FO50" s="34">
         <v>1041.1702860452137</v>
       </c>
       <c r="FP50" s="35">
         <v>1362.6200968146381</v>
       </c>
       <c r="FQ50" s="36">
         <v>1842.8884352966429</v>
       </c>
       <c r="FR50" s="37">
         <v>2201.6679693702654</v>
       </c>
       <c r="FS50" s="38">
         <v>3066.6336618357082</v>
       </c>
       <c r="FT50" s="39">
         <v>3547.705057278105</v>
       </c>
       <c r="FU50" s="40">
         <v>3993.5988406759748</v>
       </c>
       <c r="FV50" s="41">
         <v>5347.7551298782637</v>
       </c>
       <c r="FW50" s="42">
         <v>6144.7831897154692</v>
       </c>
-      <c r="FX50" s="76">
+      <c r="FX50" s="63">
         <v>7135.4173160029595</v>
       </c>
       <c r="FY50" s="14">
         <v>8718.3105271233999</v>
       </c>
       <c r="FZ50" s="20">
         <v>441.47957461223649</v>
       </c>
       <c r="GA50" s="34">
         <v>1149.5066801265095</v>
       </c>
       <c r="GB50" s="35">
         <v>1418.8233804045749</v>
       </c>
       <c r="GC50" s="36">
         <v>1996.2001406995141</v>
       </c>
       <c r="GD50" s="37">
         <v>2344.0669555333602</v>
       </c>
       <c r="GE50" s="38">
         <v>3764.1016164734306</v>
       </c>
-      <c r="GF50" s="39"/>
-      <c r="GG50" s="40"/>
+      <c r="GF50" s="39">
+        <v>4459.9443653558856</v>
+      </c>
+      <c r="GG50" s="40">
+        <v>4916.0342522991768</v>
+      </c>
       <c r="GH50" s="41"/>
       <c r="GI50" s="42"/>
-      <c r="GJ50" s="76"/>
+      <c r="GJ50" s="63"/>
       <c r="GK50" s="14"/>
     </row>
     <row r="51" spans="1:193">
       <c r="A51" s="30" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B51" s="14">
         <v>9.0328738760726175</v>
       </c>
       <c r="C51" s="14">
         <v>19.560180675184228</v>
       </c>
       <c r="D51" s="14">
         <v>33.653941302136779</v>
       </c>
       <c r="E51" s="14">
         <v>45.760878843807021</v>
       </c>
       <c r="F51" s="15">
         <v>59.43833161496795</v>
       </c>
       <c r="G51" s="43">
         <v>81.659920640431679</v>
       </c>
       <c r="H51" s="16">
         <v>93.69631894632775</v>
       </c>
       <c r="I51" s="14">
         <v>109.49561272458978</v>
       </c>
@@ -26962,51 +27089,51 @@
       </c>
       <c r="CW51" s="43">
         <v>289.8986092392696</v>
       </c>
       <c r="CX51" s="43">
         <v>358.53427262160034</v>
       </c>
       <c r="CY51" s="43">
         <v>479.2709261045718</v>
       </c>
       <c r="CZ51" s="43">
         <v>560.55143907969943</v>
       </c>
       <c r="DA51" s="43">
         <v>628.93955369860748</v>
       </c>
       <c r="DB51" s="43">
         <v>745.61171391766345</v>
       </c>
       <c r="DC51" s="43">
         <v>836.53458615255727</v>
       </c>
       <c r="DD51" s="43">
         <v>1286.2425830027582</v>
       </c>
-      <c r="DE51" s="105">
+      <c r="DE51" s="89">
         <v>1548.6903440571045</v>
       </c>
       <c r="DF51" s="43">
         <v>93.524065484836143</v>
       </c>
       <c r="DG51" s="43">
         <v>177.83515642923334</v>
       </c>
       <c r="DH51" s="43">
         <v>214.41563596840325</v>
       </c>
       <c r="DI51" s="43">
         <v>269.46453700307802</v>
       </c>
       <c r="DJ51" s="43">
         <v>318.17570819845736</v>
       </c>
       <c r="DK51" s="43">
         <v>398.76535929834904</v>
       </c>
       <c r="DL51" s="43">
         <v>478.80000478051068</v>
       </c>
       <c r="DM51" s="43">
         <v>547.44279696891726</v>
@@ -27037,222 +27164,226 @@
       </c>
       <c r="DV51" s="43">
         <v>443.79928482181606</v>
       </c>
       <c r="DW51" s="43">
         <v>530.92901407413888</v>
       </c>
       <c r="DX51" s="43">
         <v>599.24441674849254</v>
       </c>
       <c r="DY51" s="43">
         <v>725.11671196981752</v>
       </c>
       <c r="DZ51" s="43">
         <v>893.72913709190618</v>
       </c>
       <c r="EA51" s="43">
         <v>1032.6531276379123</v>
       </c>
       <c r="EB51" s="43">
         <v>1503.64852282531</v>
       </c>
       <c r="EC51" s="43">
         <v>1952.6975408684968</v>
       </c>
-      <c r="ED51" s="106">
+      <c r="ED51" s="90">
         <v>172.10249217675388</v>
       </c>
-      <c r="EE51" s="107">
+      <c r="EE51" s="91">
         <v>388.06532409104574</v>
       </c>
-      <c r="EF51" s="108">
+      <c r="EF51" s="92">
         <v>518.69109812004217</v>
       </c>
-      <c r="EG51" s="109">
+      <c r="EG51" s="93">
         <v>686.40699293875764</v>
       </c>
-      <c r="EH51" s="110">
+      <c r="EH51" s="94">
         <v>843.81389112428178</v>
       </c>
-      <c r="EI51" s="111">
+      <c r="EI51" s="95">
         <v>1006.4110895838306</v>
       </c>
-      <c r="EJ51" s="112">
+      <c r="EJ51" s="96">
         <v>1159.5454457706926</v>
       </c>
-      <c r="EK51" s="113">
+      <c r="EK51" s="97">
         <v>1364.2581160814013</v>
       </c>
-      <c r="EL51" s="114">
+      <c r="EL51" s="98">
         <v>1641.703010189995</v>
       </c>
-      <c r="EM51" s="115">
+      <c r="EM51" s="99">
         <v>1896.3506888733177</v>
       </c>
-      <c r="EN51" s="76">
+      <c r="EN51" s="63">
         <v>2565.7769410634523</v>
       </c>
       <c r="EO51" s="14">
         <v>2833.8622197391228</v>
       </c>
-      <c r="EP51" s="94">
+      <c r="EP51" s="78">
         <v>267.67524359103106</v>
       </c>
       <c r="EQ51" s="34">
         <v>585.35971600654864</v>
       </c>
       <c r="ER51" s="35">
         <v>854.96842234356677</v>
       </c>
       <c r="ES51" s="36">
         <v>1146.7708613985453</v>
       </c>
       <c r="ET51" s="37">
         <v>1424.7658091851667</v>
       </c>
       <c r="EU51" s="38">
         <v>1701.6176204272051</v>
       </c>
       <c r="EV51" s="39">
         <v>1960.9873489506872</v>
       </c>
       <c r="EW51" s="40">
         <v>2255.3927052702293</v>
       </c>
       <c r="EX51" s="41">
         <v>2613.9004076306151</v>
       </c>
       <c r="EY51" s="42">
         <v>2946.1113499349185</v>
       </c>
-      <c r="EZ51" s="76">
+      <c r="EZ51" s="63">
         <v>4247.6632455810877</v>
       </c>
       <c r="FA51" s="14">
         <v>5641.8637617732174</v>
       </c>
-      <c r="FB51" s="94">
+      <c r="FB51" s="78">
         <v>322.13631296971295</v>
       </c>
       <c r="FC51" s="34">
         <v>694.37614877347551</v>
       </c>
       <c r="FD51" s="35">
         <v>1024.1478009950031</v>
       </c>
       <c r="FE51" s="36">
         <v>1396.495766069228</v>
       </c>
       <c r="FF51" s="37">
         <v>1730.3072868432212</v>
       </c>
       <c r="FG51" s="38">
         <v>2068.1492903978119</v>
       </c>
       <c r="FH51" s="39">
         <v>2378.3680543574692</v>
       </c>
       <c r="FI51" s="40">
         <v>3085.8178472962595</v>
       </c>
       <c r="FJ51" s="41">
         <v>3524.8551759165466</v>
       </c>
       <c r="FK51" s="42">
         <v>3920.8669781431245</v>
       </c>
-      <c r="FL51" s="76">
+      <c r="FL51" s="63">
         <v>4756.8953546366511</v>
       </c>
       <c r="FM51" s="14">
         <v>6308.9987083955739</v>
       </c>
       <c r="FN51" s="20">
         <v>360.85164455191239</v>
       </c>
       <c r="FO51" s="34">
         <v>698.51933994032879</v>
       </c>
       <c r="FP51" s="35">
         <v>1096.6864186676912</v>
       </c>
       <c r="FQ51" s="36">
         <v>1793.3741044685135</v>
       </c>
       <c r="FR51" s="37">
         <v>2259.7271460546026</v>
       </c>
       <c r="FS51" s="38">
         <v>2919.6553848229346</v>
       </c>
       <c r="FT51" s="39">
         <v>3524.7066555656747</v>
       </c>
       <c r="FU51" s="40">
         <v>4180.1484955624628</v>
       </c>
       <c r="FV51" s="41">
         <v>4986.6385409729819</v>
       </c>
       <c r="FW51" s="42">
         <v>5659.5363290944706</v>
       </c>
-      <c r="FX51" s="76">
+      <c r="FX51" s="63">
         <v>6399.6280511007035</v>
       </c>
       <c r="FY51" s="14">
         <v>7365.0736827625151</v>
       </c>
       <c r="FZ51" s="20">
         <v>706.69118814293211</v>
       </c>
       <c r="GA51" s="34">
         <v>1582.3517656928248</v>
       </c>
       <c r="GB51" s="35">
         <v>2354.6154748955364</v>
       </c>
       <c r="GC51" s="36">
         <v>3072.0967533492203</v>
       </c>
       <c r="GD51" s="37">
         <v>3783.1778330649754</v>
       </c>
       <c r="GE51" s="38">
         <v>4552.6622297772528</v>
       </c>
-      <c r="GF51" s="39"/>
-      <c r="GG51" s="40"/>
+      <c r="GF51" s="39">
+        <v>5386.4967356040524</v>
+      </c>
+      <c r="GG51" s="40">
+        <v>6220.9023017041809</v>
+      </c>
       <c r="GH51" s="41"/>
       <c r="GI51" s="42"/>
-      <c r="GJ51" s="76"/>
+      <c r="GJ51" s="63"/>
       <c r="GK51" s="14"/>
     </row>
     <row r="52" spans="1:193" ht="14.25" customHeight="1">
       <c r="A52" s="30" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B52" s="13">
         <v>44.480382709156601</v>
       </c>
       <c r="C52" s="13">
         <v>92.039044328637331</v>
       </c>
       <c r="D52" s="14">
         <v>148.1895909669866</v>
       </c>
       <c r="E52" s="14">
         <v>200.99508434681471</v>
       </c>
       <c r="F52" s="15">
         <v>247.7636541828395</v>
       </c>
       <c r="G52" s="43">
         <v>309.54102950158159</v>
       </c>
       <c r="H52" s="31">
         <v>342.88826217705645</v>
       </c>
       <c r="I52" s="13">
         <v>398.74342047710854</v>
       </c>
@@ -27531,51 +27662,51 @@
       </c>
       <c r="CW52" s="14">
         <v>356.73551106706253</v>
       </c>
       <c r="CX52" s="14">
         <v>472.93779531752693</v>
       </c>
       <c r="CY52" s="43">
         <v>720.84467867390617</v>
       </c>
       <c r="CZ52" s="43">
         <v>848.76020976447899</v>
       </c>
       <c r="DA52" s="43">
         <v>949.1977403014248</v>
       </c>
       <c r="DB52" s="14">
         <v>1235.4980801692586</v>
       </c>
       <c r="DC52" s="14">
         <v>1392.1739426177517</v>
       </c>
       <c r="DD52" s="14">
         <v>1555.3934723249595</v>
       </c>
-      <c r="DE52" s="105">
+      <c r="DE52" s="89">
         <v>1667.5279470558103</v>
       </c>
       <c r="DF52" s="14">
         <v>86.44558669036266</v>
       </c>
       <c r="DG52" s="14">
         <v>199.17051685161562</v>
       </c>
       <c r="DH52" s="14">
         <v>256.24450692546037</v>
       </c>
       <c r="DI52" s="14">
         <v>358.38688990670687</v>
       </c>
       <c r="DJ52" s="14">
         <v>463.54100142840372</v>
       </c>
       <c r="DK52" s="14">
         <v>679.57979660582737</v>
       </c>
       <c r="DL52" s="14">
         <v>815.56324010163291</v>
       </c>
       <c r="DM52" s="14">
         <v>932.22219135112493</v>
@@ -27606,217 +27737,221 @@
       </c>
       <c r="DV52" s="14">
         <v>501.46899323233998</v>
       </c>
       <c r="DW52" s="14">
         <v>750.02904909273059</v>
       </c>
       <c r="DX52" s="43">
         <v>948.43979921313371</v>
       </c>
       <c r="DY52" s="43">
         <v>1159.9768202679095</v>
       </c>
       <c r="DZ52" s="14">
         <v>1596.4947685756451</v>
       </c>
       <c r="EA52" s="14">
         <v>1884.3572177299638</v>
       </c>
       <c r="EB52" s="14">
         <v>2234.5327169285561</v>
       </c>
       <c r="EC52" s="14">
         <v>2647.2145238778207</v>
       </c>
-      <c r="ED52" s="106">
+      <c r="ED52" s="90">
         <v>302.81538471895806</v>
       </c>
-      <c r="EE52" s="107">
+      <c r="EE52" s="91">
         <v>644.29849835176708</v>
       </c>
-      <c r="EF52" s="108">
+      <c r="EF52" s="92">
         <v>858.14979304922304</v>
       </c>
-      <c r="EG52" s="109">
+      <c r="EG52" s="93">
         <v>1192.8010658362073</v>
       </c>
-      <c r="EH52" s="110">
+      <c r="EH52" s="94">
         <v>1521.8265811569984</v>
       </c>
-      <c r="EI52" s="111">
+      <c r="EI52" s="95">
         <v>2041.4922779737133</v>
       </c>
-      <c r="EJ52" s="112">
+      <c r="EJ52" s="96">
         <v>2409.7957308581326</v>
       </c>
-      <c r="EK52" s="113">
+      <c r="EK52" s="97">
         <v>2688.1696119360463</v>
       </c>
-      <c r="EL52" s="114">
+      <c r="EL52" s="98">
         <v>3309.0141851073399</v>
       </c>
-      <c r="EM52" s="115">
+      <c r="EM52" s="99">
         <v>3784.7948200042242</v>
       </c>
-      <c r="EN52" s="76">
+      <c r="EN52" s="63">
         <v>4281.7454790454049</v>
       </c>
       <c r="EO52" s="14">
         <v>4633.674571652914</v>
       </c>
-      <c r="EP52" s="94">
+      <c r="EP52" s="78">
         <v>485.37951520558926</v>
       </c>
       <c r="EQ52" s="34">
         <v>1057.897970925726</v>
       </c>
       <c r="ER52" s="35">
         <v>1612.6088318450334</v>
       </c>
       <c r="ES52" s="36">
         <v>2211.7102660387472</v>
       </c>
       <c r="ET52" s="37">
         <v>2784.3664621300295</v>
       </c>
       <c r="EU52" s="38">
         <v>3432.6286024767505</v>
       </c>
       <c r="EV52" s="39">
         <v>3915.107004498193</v>
       </c>
       <c r="EW52" s="40">
         <v>4347.3196969874252</v>
       </c>
       <c r="EX52" s="41">
         <v>4662.8075140200244</v>
       </c>
       <c r="EY52" s="42">
         <v>4875.6899580010522</v>
       </c>
-      <c r="EZ52" s="76">
+      <c r="EZ52" s="63">
         <v>5091.096245358699</v>
       </c>
       <c r="FA52" s="14">
         <v>5572.0530485871504</v>
       </c>
-      <c r="FB52" s="94">
+      <c r="FB52" s="78">
         <v>397.0079647735821</v>
       </c>
       <c r="FC52" s="34">
         <v>748.9805565692302</v>
       </c>
       <c r="FD52" s="35">
         <v>1231.9213107622422</v>
       </c>
       <c r="FE52" s="36">
         <v>2125.7695243219655</v>
       </c>
       <c r="FF52" s="37">
         <v>2626.9869016207531</v>
       </c>
       <c r="FG52" s="38">
         <v>3091.2975153652715</v>
       </c>
       <c r="FH52" s="39">
         <v>3439.7165108896074</v>
       </c>
       <c r="FI52" s="40">
         <v>3979.2647601786502</v>
       </c>
       <c r="FJ52" s="41">
         <v>4943.8092950359651</v>
       </c>
       <c r="FK52" s="42">
         <v>5200.4242531155805</v>
       </c>
-      <c r="FL52" s="76">
+      <c r="FL52" s="63">
         <v>5543.6513489707168</v>
       </c>
       <c r="FM52" s="14">
         <v>6225.4964422840603</v>
       </c>
       <c r="FN52" s="20">
         <v>319.96581280647996</v>
       </c>
       <c r="FO52" s="34">
         <v>946.13253908445881</v>
       </c>
       <c r="FP52" s="35">
         <v>1552.9801050852079</v>
       </c>
       <c r="FQ52" s="36">
         <v>2106.6774049911537</v>
       </c>
       <c r="FR52" s="37">
         <v>2670.7102870942108</v>
       </c>
       <c r="FS52" s="38">
         <v>3274.207210289685</v>
       </c>
       <c r="FT52" s="39">
         <v>3782.0323724165287</v>
       </c>
       <c r="FU52" s="40">
         <v>4324.3612117386856</v>
       </c>
       <c r="FV52" s="41">
         <v>5079.5814262970662</v>
       </c>
       <c r="FW52" s="42">
         <v>5707.9140216923315</v>
       </c>
-      <c r="FX52" s="76">
+      <c r="FX52" s="63">
         <v>6532.7829885392121</v>
       </c>
       <c r="FY52" s="14">
         <v>7557.9173878495531</v>
       </c>
       <c r="FZ52" s="20">
         <v>477.18277351809047</v>
       </c>
       <c r="GA52" s="34">
         <v>1111.6910437598408</v>
       </c>
       <c r="GB52" s="35">
         <v>1207.0539676504834</v>
       </c>
       <c r="GC52" s="36">
         <v>1893.1817710817418</v>
       </c>
       <c r="GD52" s="37">
         <v>2473.9354584122793</v>
       </c>
       <c r="GE52" s="38">
         <v>3386.7099460387435</v>
       </c>
-      <c r="GF52" s="39"/>
-      <c r="GG52" s="40"/>
+      <c r="GF52" s="39">
+        <v>4106.8805214608474</v>
+      </c>
+      <c r="GG52" s="40">
+        <v>4493.0373788767974</v>
+      </c>
       <c r="GH52" s="41"/>
       <c r="GI52" s="42"/>
-      <c r="GJ52" s="76"/>
+      <c r="GJ52" s="63"/>
       <c r="GK52" s="14"/>
     </row>
     <row r="53" spans="1:193">
       <c r="A53" s="7"/>
       <c r="B53" s="8"/>
       <c r="C53" s="8"/>
       <c r="D53" s="7"/>
       <c r="E53" s="7"/>
       <c r="F53" s="7"/>
       <c r="G53" s="7"/>
       <c r="H53" s="7"/>
       <c r="I53" s="9"/>
       <c r="J53" s="7"/>
       <c r="K53" s="7"/>
       <c r="L53" s="7"/>
       <c r="M53" s="7"/>
       <c r="N53" s="8"/>
       <c r="O53" s="8"/>
       <c r="P53" s="7"/>
       <c r="Q53" s="7"/>
       <c r="R53" s="7"/>
       <c r="S53" s="7"/>
       <c r="T53" s="7"/>
       <c r="U53" s="9"/>
       <c r="V53" s="7"/>
@@ -28615,322 +28750,324 @@
       <c r="DR57" s="5"/>
       <c r="DS57" s="5"/>
       <c r="DT57" s="5"/>
       <c r="DU57" s="5"/>
       <c r="DV57" s="5"/>
       <c r="DW57" s="5"/>
       <c r="DX57" s="5"/>
       <c r="DY57" s="5"/>
       <c r="DZ57" s="5"/>
       <c r="EA57" s="5"/>
       <c r="EB57" s="5"/>
       <c r="EC57" s="5"/>
       <c r="ED57" s="5"/>
       <c r="EE57" s="5"/>
       <c r="EF57" s="5"/>
       <c r="EG57" s="5"/>
       <c r="EH57" s="5"/>
       <c r="EI57" s="5"/>
       <c r="EJ57" s="5"/>
       <c r="EK57" s="5"/>
       <c r="EL57" s="5"/>
       <c r="EM57" s="5"/>
       <c r="EN57" s="5"/>
       <c r="EO57" s="5"/>
       <c r="EP57" s="5"/>
-      <c r="EQ57" s="59" t="s">
-[...24 lines deleted...]
-      <c r="FN57" s="59"/>
+      <c r="EQ57" s="116" t="s">
+        <v>42</v>
+      </c>
+      <c r="ER57" s="116"/>
+      <c r="ES57" s="116"/>
+      <c r="ET57" s="116"/>
+      <c r="EU57" s="116"/>
+      <c r="EV57" s="116"/>
+      <c r="EW57" s="116"/>
+      <c r="EX57" s="116"/>
+      <c r="EY57" s="116"/>
+      <c r="EZ57" s="116"/>
+      <c r="FA57" s="116"/>
+      <c r="FB57" s="116"/>
+      <c r="FC57" s="116"/>
+      <c r="FD57" s="116"/>
+      <c r="FE57" s="116"/>
+      <c r="FF57" s="116"/>
+      <c r="FG57" s="116"/>
+      <c r="FH57" s="116"/>
+      <c r="FI57" s="116"/>
+      <c r="FJ57" s="116"/>
+      <c r="FK57" s="116"/>
+      <c r="FL57" s="116"/>
+      <c r="FM57" s="116"/>
+      <c r="FN57" s="116"/>
     </row>
     <row r="58" spans="1:193">
       <c r="CH58" s="4"/>
       <c r="CI58" s="3"/>
       <c r="CT58" s="4"/>
       <c r="DF58" s="4"/>
       <c r="DR58" s="4"/>
     </row>
     <row r="61" spans="1:193">
-      <c r="FS61" s="59" t="s">
-[...19 lines deleted...]
-      <c r="GK61" s="59"/>
+      <c r="FS61" s="116" t="s">
+        <v>41</v>
+      </c>
+      <c r="FT61" s="116"/>
+      <c r="FU61" s="116"/>
+      <c r="FV61" s="116"/>
+      <c r="FW61" s="116"/>
+      <c r="FX61" s="116"/>
+      <c r="FY61" s="116"/>
+      <c r="FZ61" s="116"/>
+      <c r="GA61" s="116"/>
+      <c r="GB61" s="116"/>
+      <c r="GC61" s="116"/>
+      <c r="GD61" s="116"/>
+      <c r="GE61" s="116"/>
+      <c r="GF61" s="116"/>
+      <c r="GG61" s="116"/>
+      <c r="GH61" s="116"/>
+      <c r="GI61" s="116"/>
+      <c r="GJ61" s="116"/>
+      <c r="GK61" s="116"/>
     </row>
   </sheetData>
-  <mergeCells count="102">
+  <mergeCells count="104">
+    <mergeCell ref="K3:N3"/>
+    <mergeCell ref="FS61:GK61"/>
+    <mergeCell ref="EQ57:FN57"/>
+    <mergeCell ref="BV41:CG41"/>
+    <mergeCell ref="DR43:EC43"/>
+    <mergeCell ref="DF43:DQ43"/>
+    <mergeCell ref="EJ41:EU41"/>
+    <mergeCell ref="EY29:FA29"/>
+    <mergeCell ref="EP30:FA30"/>
+    <mergeCell ref="EY42:FA42"/>
+    <mergeCell ref="EP43:FA43"/>
+    <mergeCell ref="FZ43:GK43"/>
+    <mergeCell ref="CH30:CS30"/>
+    <mergeCell ref="CT30:DE30"/>
+    <mergeCell ref="CT43:DE43"/>
+    <mergeCell ref="DF30:DQ30"/>
+    <mergeCell ref="FN43:FY43"/>
+    <mergeCell ref="FB30:FM30"/>
+    <mergeCell ref="FK42:FM42"/>
+    <mergeCell ref="FB43:FM43"/>
+    <mergeCell ref="ED43:EO43"/>
+    <mergeCell ref="ED30:EO30"/>
+    <mergeCell ref="DR30:EC30"/>
+    <mergeCell ref="EL42:EO42"/>
+    <mergeCell ref="DF17:DQ17"/>
+    <mergeCell ref="DR17:EC17"/>
+    <mergeCell ref="BV30:CG30"/>
+    <mergeCell ref="BV43:CG43"/>
+    <mergeCell ref="GH3:GK3"/>
+    <mergeCell ref="FZ4:GK4"/>
+    <mergeCell ref="GH16:GK16"/>
+    <mergeCell ref="FZ17:GK17"/>
+    <mergeCell ref="GH29:GK29"/>
+    <mergeCell ref="FZ30:GK30"/>
+    <mergeCell ref="GH42:GK42"/>
+    <mergeCell ref="EY3:FA3"/>
+    <mergeCell ref="FV3:FY3"/>
+    <mergeCell ref="FN4:FY4"/>
+    <mergeCell ref="FV16:FY16"/>
+    <mergeCell ref="FN17:FY17"/>
+    <mergeCell ref="FV29:FY29"/>
+    <mergeCell ref="FN30:FY30"/>
+    <mergeCell ref="FK41:FV41"/>
+    <mergeCell ref="FV42:FY42"/>
+    <mergeCell ref="FJ3:FM3"/>
+    <mergeCell ref="FK29:FM29"/>
+    <mergeCell ref="FJ16:FM16"/>
+    <mergeCell ref="FB4:FM4"/>
+    <mergeCell ref="FB17:FM17"/>
+    <mergeCell ref="BV2:CG2"/>
+    <mergeCell ref="AX4:BI4"/>
+    <mergeCell ref="BV28:CG28"/>
+    <mergeCell ref="AX17:BI17"/>
+    <mergeCell ref="CH17:CS17"/>
+    <mergeCell ref="DF4:DQ4"/>
+    <mergeCell ref="BV15:CG15"/>
     <mergeCell ref="FJ2:FU2"/>
     <mergeCell ref="FK15:FV15"/>
     <mergeCell ref="FL28:FW28"/>
-    <mergeCell ref="FK41:FV41"/>
-[...1 lines deleted...]
-    <mergeCell ref="FN43:FY43"/>
     <mergeCell ref="EP4:FA4"/>
     <mergeCell ref="EY16:FA16"/>
     <mergeCell ref="EP17:FA17"/>
     <mergeCell ref="EI15:ET15"/>
     <mergeCell ref="EI2:ET2"/>
     <mergeCell ref="EJ28:EU28"/>
-    <mergeCell ref="EJ41:EU41"/>
-[...3 lines deleted...]
-    <mergeCell ref="EP43:FA43"/>
     <mergeCell ref="ED4:EO4"/>
-    <mergeCell ref="ED30:EO30"/>
     <mergeCell ref="EM3:EO3"/>
-    <mergeCell ref="EY3:FA3"/>
     <mergeCell ref="ED17:EO17"/>
-    <mergeCell ref="FV3:FY3"/>
-[...6 lines deleted...]
-    <mergeCell ref="AL17:AW17"/>
     <mergeCell ref="DR4:EC4"/>
-    <mergeCell ref="N43:Y43"/>
-[...15 lines deleted...]
-    <mergeCell ref="Z17:AK17"/>
+    <mergeCell ref="CH43:CS43"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="CT4:DE4"/>
     <mergeCell ref="BJ4:BU4"/>
     <mergeCell ref="BV4:CG4"/>
     <mergeCell ref="CH4:CS4"/>
-    <mergeCell ref="BV2:CG2"/>
-[...9 lines deleted...]
-    <mergeCell ref="DF4:DQ4"/>
+    <mergeCell ref="K42:N42"/>
+    <mergeCell ref="K29:N29"/>
+    <mergeCell ref="K16:N16"/>
+    <mergeCell ref="BV17:CG17"/>
+    <mergeCell ref="CT17:DE17"/>
+    <mergeCell ref="BJ17:BU17"/>
+    <mergeCell ref="B30:M30"/>
+    <mergeCell ref="N30:Y30"/>
+    <mergeCell ref="Z30:AK30"/>
+    <mergeCell ref="AL30:AW30"/>
+    <mergeCell ref="B17:M17"/>
+    <mergeCell ref="N17:Y17"/>
+    <mergeCell ref="AX30:BI30"/>
+    <mergeCell ref="Z17:AK17"/>
     <mergeCell ref="BJ30:BU30"/>
-    <mergeCell ref="DR30:EC30"/>
-[...31 lines deleted...]
-    <mergeCell ref="FB43:FM43"/>
+    <mergeCell ref="A17:A18"/>
+    <mergeCell ref="AX43:BI43"/>
+    <mergeCell ref="BJ43:BU43"/>
+    <mergeCell ref="A43:A44"/>
+    <mergeCell ref="A30:A31"/>
+    <mergeCell ref="AL17:AW17"/>
+    <mergeCell ref="B43:M43"/>
+    <mergeCell ref="Z43:AK43"/>
+    <mergeCell ref="AL43:AW43"/>
+    <mergeCell ref="N43:Y43"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{682ADAAF-537D-4EFE-91C2-23B51C2313D2}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{682ADAAF-537D-4EFE-91C2-23B51C2313D2}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Валовый выпуск по периодам</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>