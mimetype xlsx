--- v5 (2026-09-21)
+++ v6 (2026-10-18)
@@ -4,51 +4,51 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="12105" yWindow="-15" windowWidth="11940" windowHeight="10095" tabRatio="838"/>
+    <workbookView xWindow="-15" yWindow="-15" windowWidth="12120" windowHeight="10095" tabRatio="838"/>
   </bookViews>
   <sheets>
     <sheet name="Валовый выпуск по периодам" sheetId="3" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="935" uniqueCount="46">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
   <si>
     <t>январь-май</t>
   </si>
@@ -2162,79 +2162,79 @@
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
     <xf numFmtId="49" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" wrapText="1"/>
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment wrapText="1"/>
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1444">
     <cellStyle name="Денежный 2" xfId="1"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="2"/>
     <cellStyle name="Обычный 10 10" xfId="3"/>
     <cellStyle name="Обычный 10 11" xfId="4"/>
     <cellStyle name="Обычный 10 12" xfId="5"/>
     <cellStyle name="Обычный 10 13" xfId="6"/>
     <cellStyle name="Обычный 10 14" xfId="7"/>
     <cellStyle name="Обычный 10 15" xfId="8"/>
     <cellStyle name="Обычный 10 16" xfId="9"/>
     <cellStyle name="Обычный 10 17" xfId="10"/>
     <cellStyle name="Обычный 10 18" xfId="11"/>
     <cellStyle name="Обычный 10 19" xfId="12"/>
     <cellStyle name="Обычный 10 2" xfId="13"/>
     <cellStyle name="Обычный 10 2 2" xfId="14"/>
     <cellStyle name="Обычный 10 2 3" xfId="15"/>
     <cellStyle name="Обычный 10 2 4" xfId="16"/>
     <cellStyle name="Обычный 10 20" xfId="17"/>
     <cellStyle name="Обычный 10 21" xfId="18"/>
     <cellStyle name="Обычный 10 22" xfId="19"/>
     <cellStyle name="Обычный 10 23" xfId="20"/>
     <cellStyle name="Обычный 10 24" xfId="21"/>
@@ -3940,54 +3940,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:GK61"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="5" topLeftCell="FO6" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="5" topLeftCell="GB6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" activeCell="GI59" sqref="GI59"/>
+      <selection pane="bottomRight" activeCell="GT43" sqref="GS43:GT43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="32.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="10.42578125" style="3" customWidth="1"/>
     <col min="3" max="9" width="10.42578125" style="1" customWidth="1"/>
     <col min="10" max="10" width="11.7109375" style="1" customWidth="1"/>
     <col min="11" max="11" width="11.28515625" style="1" customWidth="1"/>
     <col min="12" max="13" width="10.42578125" style="1" customWidth="1"/>
     <col min="14" max="14" width="10.42578125" style="3" customWidth="1"/>
     <col min="15" max="21" width="10.42578125" style="1" customWidth="1"/>
     <col min="22" max="22" width="11.7109375" style="1" customWidth="1"/>
     <col min="23" max="23" width="11.28515625" style="1" customWidth="1"/>
     <col min="24" max="25" width="10.42578125" style="1" customWidth="1"/>
     <col min="26" max="26" width="10.42578125" style="3" customWidth="1"/>
     <col min="27" max="33" width="10.42578125" style="1" customWidth="1"/>
     <col min="34" max="34" width="11.7109375" style="1" customWidth="1"/>
     <col min="35" max="35" width="11.28515625" style="1" customWidth="1"/>
     <col min="36" max="37" width="10.42578125" style="1" customWidth="1"/>
     <col min="38" max="38" width="10.42578125" style="3" customWidth="1"/>
     <col min="39" max="45" width="10.42578125" style="1" customWidth="1"/>
     <col min="46" max="46" width="11.7109375" style="1" customWidth="1"/>
     <col min="47" max="47" width="11.28515625" style="1" customWidth="1"/>
     <col min="48" max="49" width="10.42578125" style="1" customWidth="1"/>
@@ -4237,64 +4237,64 @@
       <c r="AW2" s="58"/>
       <c r="AX2" s="58"/>
       <c r="AY2" s="58"/>
       <c r="AZ2" s="58"/>
       <c r="BA2" s="58"/>
       <c r="BB2" s="58"/>
       <c r="BC2" s="58"/>
       <c r="BD2" s="58"/>
       <c r="BE2" s="58"/>
       <c r="BF2" s="58"/>
       <c r="BG2" s="58"/>
       <c r="BH2" s="58"/>
       <c r="BI2" s="58"/>
       <c r="BJ2" s="8"/>
       <c r="BK2" s="7"/>
       <c r="BL2" s="7"/>
       <c r="BM2" s="7"/>
       <c r="BN2" s="7"/>
       <c r="BO2" s="7"/>
       <c r="BP2" s="7"/>
       <c r="BQ2" s="7"/>
       <c r="BR2" s="7"/>
       <c r="BS2" s="7"/>
       <c r="BT2" s="7"/>
       <c r="BU2" s="7"/>
-      <c r="BV2" s="108" t="s">
+      <c r="BV2" s="110" t="s">
         <v>37</v>
       </c>
-      <c r="BW2" s="108"/>
-[...9 lines deleted...]
-      <c r="CG2" s="108"/>
+      <c r="BW2" s="110"/>
+      <c r="BX2" s="110"/>
+      <c r="BY2" s="110"/>
+      <c r="BZ2" s="110"/>
+      <c r="CA2" s="110"/>
+      <c r="CB2" s="110"/>
+      <c r="CC2" s="110"/>
+      <c r="CD2" s="110"/>
+      <c r="CE2" s="110"/>
+      <c r="CF2" s="110"/>
+      <c r="CG2" s="110"/>
       <c r="CH2" s="7"/>
       <c r="CI2" s="7"/>
       <c r="CJ2" s="7"/>
       <c r="CK2" s="7"/>
       <c r="CL2" s="7"/>
       <c r="CM2" s="7"/>
       <c r="CN2" s="7"/>
       <c r="CO2" s="7"/>
       <c r="CP2" s="7"/>
       <c r="CQ2" s="7"/>
       <c r="CR2" s="7"/>
       <c r="CS2" s="7"/>
       <c r="CT2" s="7"/>
       <c r="CU2" s="7"/>
       <c r="CV2" s="7"/>
       <c r="CW2" s="7"/>
       <c r="CX2" s="7"/>
       <c r="CY2" s="7"/>
       <c r="CZ2" s="7"/>
       <c r="DA2" s="7"/>
       <c r="DB2" s="7"/>
       <c r="DC2" s="7"/>
       <c r="DD2" s="7"/>
       <c r="DE2" s="7"/>
       <c r="DF2" s="7"/>
@@ -4304,111 +4304,111 @@
       <c r="DJ2" s="7"/>
       <c r="DK2" s="7"/>
       <c r="DL2" s="7"/>
       <c r="DM2" s="7"/>
       <c r="DN2" s="7"/>
       <c r="DO2" s="7"/>
       <c r="DP2" s="7"/>
       <c r="DQ2" s="7"/>
       <c r="DR2" s="7"/>
       <c r="DS2" s="7"/>
       <c r="DT2" s="7"/>
       <c r="DU2" s="7"/>
       <c r="DV2" s="7"/>
       <c r="DW2" s="7"/>
       <c r="DX2" s="7"/>
       <c r="DY2" s="7"/>
       <c r="DZ2" s="7"/>
       <c r="EA2" s="7"/>
       <c r="EB2" s="7"/>
       <c r="EC2" s="7"/>
       <c r="ED2" s="7"/>
       <c r="EE2" s="7"/>
       <c r="EF2" s="7"/>
       <c r="EG2" s="7"/>
       <c r="EH2" s="7"/>
-      <c r="EI2" s="111" t="s">
+      <c r="EI2" s="112" t="s">
         <v>37</v>
       </c>
-      <c r="EJ2" s="111"/>
-[...9 lines deleted...]
-      <c r="ET2" s="111"/>
+      <c r="EJ2" s="112"/>
+      <c r="EK2" s="112"/>
+      <c r="EL2" s="112"/>
+      <c r="EM2" s="112"/>
+      <c r="EN2" s="112"/>
+      <c r="EO2" s="112"/>
+      <c r="EP2" s="112"/>
+      <c r="EQ2" s="112"/>
+      <c r="ER2" s="112"/>
+      <c r="ES2" s="112"/>
+      <c r="ET2" s="112"/>
       <c r="EU2" s="7"/>
       <c r="EV2" s="7"/>
       <c r="EW2" s="7"/>
       <c r="EX2" s="7"/>
       <c r="EY2" s="7"/>
       <c r="EZ2" s="7"/>
       <c r="FA2" s="7"/>
       <c r="FB2" s="7"/>
       <c r="FC2" s="7"/>
       <c r="FD2" s="7"/>
       <c r="FE2" s="10"/>
       <c r="FF2" s="10"/>
       <c r="FG2" s="10"/>
       <c r="FH2" s="10"/>
       <c r="FI2" s="10"/>
-      <c r="FJ2" s="111" t="s">
+      <c r="FJ2" s="112" t="s">
         <v>37</v>
       </c>
-      <c r="FK2" s="111"/>
-[...9 lines deleted...]
-      <c r="FU2" s="111"/>
+      <c r="FK2" s="112"/>
+      <c r="FL2" s="112"/>
+      <c r="FM2" s="112"/>
+      <c r="FN2" s="112"/>
+      <c r="FO2" s="112"/>
+      <c r="FP2" s="112"/>
+      <c r="FQ2" s="112"/>
+      <c r="FR2" s="112"/>
+      <c r="FS2" s="112"/>
+      <c r="FT2" s="112"/>
+      <c r="FU2" s="112"/>
     </row>
     <row r="3" spans="1:193" ht="22.5" customHeight="1" thickBot="1">
       <c r="A3" s="7"/>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
-      <c r="K3" s="114" t="s">
+      <c r="K3" s="108" t="s">
         <v>40</v>
       </c>
-      <c r="L3" s="114"/>
-[...1 lines deleted...]
-      <c r="N3" s="117"/>
+      <c r="L3" s="108"/>
+      <c r="M3" s="108"/>
+      <c r="N3" s="116"/>
       <c r="O3" s="7"/>
       <c r="P3" s="7"/>
       <c r="Q3" s="7"/>
       <c r="R3" s="7"/>
       <c r="S3" s="7"/>
       <c r="T3" s="7"/>
       <c r="U3" s="7"/>
       <c r="V3" s="7"/>
       <c r="W3" s="7"/>
       <c r="X3" s="7"/>
       <c r="Y3" s="11" t="s">
         <v>40</v>
       </c>
       <c r="Z3" s="7"/>
       <c r="AA3" s="7"/>
       <c r="AB3" s="7"/>
       <c r="AC3" s="7"/>
       <c r="AD3" s="7"/>
       <c r="AE3" s="7"/>
       <c r="AF3" s="7"/>
       <c r="AG3" s="7"/>
       <c r="AH3" s="7"/>
       <c r="AI3" s="7"/>
       <c r="AJ3" s="7"/>
       <c r="AK3" s="11" t="s">
@@ -4513,111 +4513,111 @@
         <v>40</v>
       </c>
       <c r="DR3" s="7"/>
       <c r="DS3" s="7"/>
       <c r="DT3" s="7"/>
       <c r="DU3" s="7"/>
       <c r="DV3" s="7"/>
       <c r="DW3" s="7"/>
       <c r="DX3" s="7"/>
       <c r="DY3" s="7"/>
       <c r="DZ3" s="7"/>
       <c r="EA3" s="7"/>
       <c r="EB3" s="7"/>
       <c r="EC3" s="11" t="s">
         <v>40</v>
       </c>
       <c r="ED3" s="7"/>
       <c r="EE3" s="7"/>
       <c r="EF3" s="7"/>
       <c r="EG3" s="7"/>
       <c r="EH3" s="7"/>
       <c r="EI3" s="7"/>
       <c r="EJ3" s="7"/>
       <c r="EK3" s="7"/>
       <c r="EL3" s="7"/>
-      <c r="EM3" s="109" t="s">
+      <c r="EM3" s="115" t="s">
         <v>40</v>
       </c>
-      <c r="EN3" s="109"/>
-      <c r="EO3" s="109"/>
+      <c r="EN3" s="115"/>
+      <c r="EO3" s="115"/>
       <c r="EP3" s="7"/>
       <c r="EQ3" s="7"/>
       <c r="ER3" s="7"/>
       <c r="ES3" s="7"/>
       <c r="ET3" s="7"/>
       <c r="EU3" s="7"/>
       <c r="EV3" s="7"/>
       <c r="EW3" s="7"/>
       <c r="EX3" s="7"/>
-      <c r="EY3" s="109" t="s">
+      <c r="EY3" s="115" t="s">
         <v>40</v>
       </c>
-      <c r="EZ3" s="109"/>
-      <c r="FA3" s="109"/>
+      <c r="EZ3" s="115"/>
+      <c r="FA3" s="115"/>
       <c r="FB3" s="7"/>
       <c r="FC3" s="7"/>
       <c r="FD3" s="7"/>
       <c r="FE3" s="10"/>
       <c r="FF3" s="10"/>
       <c r="FG3" s="10"/>
       <c r="FH3" s="10"/>
       <c r="FI3" s="10"/>
-      <c r="FJ3" s="114" t="s">
+      <c r="FJ3" s="108" t="s">
         <v>40</v>
       </c>
-      <c r="FK3" s="114"/>
-[...1 lines deleted...]
-      <c r="FM3" s="115"/>
+      <c r="FK3" s="108"/>
+      <c r="FL3" s="108"/>
+      <c r="FM3" s="109"/>
       <c r="FN3" s="7"/>
       <c r="FO3" s="7"/>
       <c r="FP3" s="7"/>
       <c r="FQ3" s="10"/>
       <c r="FR3" s="10"/>
       <c r="FS3" s="10"/>
       <c r="FT3" s="10"/>
       <c r="FU3" s="10"/>
-      <c r="FV3" s="114" t="s">
+      <c r="FV3" s="108" t="s">
         <v>40</v>
       </c>
-      <c r="FW3" s="114"/>
-[...1 lines deleted...]
-      <c r="FY3" s="115"/>
+      <c r="FW3" s="108"/>
+      <c r="FX3" s="108"/>
+      <c r="FY3" s="109"/>
       <c r="FZ3" s="7"/>
       <c r="GA3" s="7"/>
       <c r="GB3" s="7"/>
       <c r="GC3" s="10"/>
       <c r="GD3" s="10"/>
       <c r="GE3" s="10"/>
       <c r="GF3" s="10"/>
       <c r="GG3" s="10"/>
-      <c r="GH3" s="114" t="s">
+      <c r="GH3" s="108" t="s">
         <v>40</v>
       </c>
-      <c r="GI3" s="114"/>
-[...1 lines deleted...]
-      <c r="GK3" s="115"/>
+      <c r="GI3" s="108"/>
+      <c r="GJ3" s="108"/>
+      <c r="GK3" s="109"/>
     </row>
     <row r="4" spans="1:193" ht="20.25" customHeight="1" thickBot="1">
       <c r="A4" s="100"/>
       <c r="B4" s="102" t="s">
         <v>23</v>
       </c>
       <c r="C4" s="103"/>
       <c r="D4" s="103"/>
       <c r="E4" s="103"/>
       <c r="F4" s="103"/>
       <c r="G4" s="103"/>
       <c r="H4" s="103"/>
       <c r="I4" s="103"/>
       <c r="J4" s="103"/>
       <c r="K4" s="103"/>
       <c r="L4" s="103"/>
       <c r="M4" s="104"/>
       <c r="N4" s="102" t="s">
         <v>24</v>
       </c>
       <c r="O4" s="103"/>
       <c r="P4" s="103"/>
       <c r="Q4" s="103"/>
       <c r="R4" s="103"/>
       <c r="S4" s="103"/>
@@ -5949,51 +5949,53 @@
       </c>
       <c r="FZ6" s="20">
         <v>2190.3802970899887</v>
       </c>
       <c r="GA6" s="21">
         <v>5456.0181561929094</v>
       </c>
       <c r="GB6" s="22">
         <v>7281.6440499824785</v>
       </c>
       <c r="GC6" s="23">
         <v>10768.599583441288</v>
       </c>
       <c r="GD6" s="24">
         <v>13195.923200516037</v>
       </c>
       <c r="GE6" s="25">
         <v>17862.574144085578</v>
       </c>
       <c r="GF6" s="26">
         <v>21454.199833275739</v>
       </c>
       <c r="GG6" s="27">
         <v>27359.504168051837</v>
       </c>
-      <c r="GH6" s="28"/>
+      <c r="GH6" s="28">
+        <v>34183.77395971564</v>
+      </c>
       <c r="GI6" s="29"/>
       <c r="GJ6" s="63"/>
       <c r="GK6" s="13"/>
     </row>
     <row r="7" spans="1:193">
       <c r="A7" s="30" t="s">
         <v>16</v>
       </c>
       <c r="B7" s="13">
         <v>1.2871899766011321</v>
       </c>
       <c r="C7" s="13">
         <v>2.7084467362849018</v>
       </c>
       <c r="D7" s="14">
         <v>4.2698932467856112</v>
       </c>
       <c r="E7" s="14">
         <v>5.6790178838376821</v>
       </c>
       <c r="F7" s="15">
         <v>7.2624429368004719</v>
       </c>
       <c r="G7" s="43">
         <v>9.6455279178689093</v>
@@ -6522,51 +6524,53 @@
       </c>
       <c r="FZ7" s="20">
         <v>20.121527710073558</v>
       </c>
       <c r="GA7" s="34">
         <v>96.150560534418588</v>
       </c>
       <c r="GB7" s="35">
         <v>144.4463975860462</v>
       </c>
       <c r="GC7" s="36">
         <v>233.6124088287234</v>
       </c>
       <c r="GD7" s="37">
         <v>270.44736757177793</v>
       </c>
       <c r="GE7" s="38">
         <v>303.30765710626417</v>
       </c>
       <c r="GF7" s="39">
         <v>353.10342984177879</v>
       </c>
       <c r="GG7" s="40">
         <v>433.23218155779574</v>
       </c>
-      <c r="GH7" s="41"/>
+      <c r="GH7" s="41">
+        <v>512.65557119070104</v>
+      </c>
       <c r="GI7" s="42"/>
       <c r="GJ7" s="63"/>
       <c r="GK7" s="13"/>
     </row>
     <row r="8" spans="1:193">
       <c r="A8" s="30" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="13">
         <v>6.9212934856760731</v>
       </c>
       <c r="C8" s="13">
         <v>13.228897984986787</v>
       </c>
       <c r="D8" s="14">
         <v>22.423802742473434</v>
       </c>
       <c r="E8" s="14">
         <v>30.09497977784514</v>
       </c>
       <c r="F8" s="15">
         <v>39.750270502755967</v>
       </c>
       <c r="G8" s="43">
         <v>52.152390716572391</v>
@@ -7095,51 +7099,53 @@
       </c>
       <c r="FZ8" s="20">
         <v>25.141406809066481</v>
       </c>
       <c r="GA8" s="34">
         <v>99.965826418938676</v>
       </c>
       <c r="GB8" s="35">
         <v>154.69617236704545</v>
       </c>
       <c r="GC8" s="36">
         <v>351.08387575755364</v>
       </c>
       <c r="GD8" s="37">
         <v>415.09811490297022</v>
       </c>
       <c r="GE8" s="38">
         <v>513.41244547501105</v>
       </c>
       <c r="GF8" s="39">
         <v>524.9050498871178</v>
       </c>
       <c r="GG8" s="40">
         <v>741.49200294439777</v>
       </c>
-      <c r="GH8" s="41"/>
+      <c r="GH8" s="41">
+        <v>844.60524319357512</v>
+      </c>
       <c r="GI8" s="42"/>
       <c r="GJ8" s="63"/>
       <c r="GK8" s="14"/>
     </row>
     <row r="9" spans="1:193">
       <c r="A9" s="30" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="13">
         <v>89.455086140445772</v>
       </c>
       <c r="C9" s="13">
         <v>184.01697569463795</v>
       </c>
       <c r="D9" s="14">
         <v>303.16062823283221</v>
       </c>
       <c r="E9" s="14">
         <v>411.49148946080629</v>
       </c>
       <c r="F9" s="15">
         <v>527.72075850001636</v>
       </c>
       <c r="G9" s="43">
         <v>743.80539163631772</v>
@@ -7668,51 +7674,53 @@
       </c>
       <c r="FZ9" s="20">
         <v>197.38341354522197</v>
       </c>
       <c r="GA9" s="34">
         <v>574.09581716222942</v>
       </c>
       <c r="GB9" s="35">
         <v>706.18267831042306</v>
       </c>
       <c r="GC9" s="36">
         <v>1074.0762047994374</v>
       </c>
       <c r="GD9" s="37">
         <v>1260.166607358668</v>
       </c>
       <c r="GE9" s="38">
         <v>2160.3629550489513</v>
       </c>
       <c r="GF9" s="39">
         <v>2605.7243124163483</v>
       </c>
       <c r="GG9" s="40">
         <v>2905.2111095023142</v>
       </c>
-      <c r="GH9" s="41"/>
+      <c r="GH9" s="41">
+        <v>3931.958042027934</v>
+      </c>
       <c r="GI9" s="42"/>
       <c r="GJ9" s="63"/>
       <c r="GK9" s="14"/>
     </row>
     <row r="10" spans="1:193">
       <c r="A10" s="30" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="13">
         <v>73.837829950556667</v>
       </c>
       <c r="C10" s="13">
         <v>140.76679497435882</v>
       </c>
       <c r="D10" s="14">
         <v>222.46636532136066</v>
       </c>
       <c r="E10" s="14">
         <v>282.929843659337</v>
       </c>
       <c r="F10" s="15">
         <v>350.38583733126291</v>
       </c>
       <c r="G10" s="43">
         <v>438.49394223794508</v>
@@ -8241,51 +8249,53 @@
       </c>
       <c r="FZ10" s="20">
         <v>249.18358395236737</v>
       </c>
       <c r="GA10" s="34">
         <v>609.59904781481362</v>
       </c>
       <c r="GB10" s="35">
         <v>810.71340040946654</v>
       </c>
       <c r="GC10" s="36">
         <v>1420.6646519138135</v>
       </c>
       <c r="GD10" s="37">
         <v>1769.1825627757253</v>
       </c>
       <c r="GE10" s="38">
         <v>2157.6270057186098</v>
       </c>
       <c r="GF10" s="39">
         <v>2578.4430343416489</v>
       </c>
       <c r="GG10" s="40">
         <v>3653.145781606835</v>
       </c>
-      <c r="GH10" s="41"/>
+      <c r="GH10" s="41">
+        <v>4975.8261202987942</v>
+      </c>
       <c r="GI10" s="42"/>
       <c r="GJ10" s="63"/>
       <c r="GK10" s="14"/>
     </row>
     <row r="11" spans="1:193">
       <c r="A11" s="30" t="s">
         <v>20</v>
       </c>
       <c r="B11" s="13">
         <v>141.52538784706468</v>
       </c>
       <c r="C11" s="13">
         <v>282.5197037026594</v>
       </c>
       <c r="D11" s="14">
         <v>473.61809021682024</v>
       </c>
       <c r="E11" s="14">
         <v>638.09695982564665</v>
       </c>
       <c r="F11" s="15">
         <v>823.9292966604296</v>
       </c>
       <c r="G11" s="43">
         <v>1083.2461586609936</v>
@@ -8814,51 +8824,53 @@
       </c>
       <c r="FZ11" s="20">
         <v>441.57734627890318</v>
       </c>
       <c r="GA11" s="34">
         <v>1149.7020451265098</v>
       </c>
       <c r="GB11" s="35">
         <v>1474.6570149392949</v>
       </c>
       <c r="GC11" s="36">
         <v>2073.9460319009008</v>
       </c>
       <c r="GD11" s="37">
         <v>2443.8153509952112</v>
       </c>
       <c r="GE11" s="38">
         <v>3886.1311172720134</v>
       </c>
       <c r="GF11" s="39">
         <v>4640.9294517392536</v>
       </c>
       <c r="GG11" s="40">
         <v>6116.5928184668483</v>
       </c>
-      <c r="GH11" s="41"/>
+      <c r="GH11" s="41">
+        <v>8134.8714061573974</v>
+      </c>
       <c r="GI11" s="42"/>
       <c r="GJ11" s="63"/>
       <c r="GK11" s="14"/>
     </row>
     <row r="12" spans="1:193">
       <c r="A12" s="30" t="s">
         <v>21</v>
       </c>
       <c r="B12" s="13">
         <v>26.104978006318113</v>
       </c>
       <c r="C12" s="13">
         <v>53.704388935675226</v>
       </c>
       <c r="D12" s="14">
         <v>84.870253692873277</v>
       </c>
       <c r="E12" s="14">
         <v>114.04929536478902</v>
       </c>
       <c r="F12" s="15">
         <v>144.79885226619544</v>
       </c>
       <c r="G12" s="43">
         <v>184.09254542190467</v>
@@ -9387,51 +9399,53 @@
       </c>
       <c r="FZ12" s="20">
         <v>718.9461881429321</v>
       </c>
       <c r="GA12" s="34">
         <v>1641.4571469428247</v>
       </c>
       <c r="GB12" s="35">
         <v>2528.8271683405524</v>
       </c>
       <c r="GC12" s="36">
         <v>3300.6019951275694</v>
       </c>
       <c r="GD12" s="37">
         <v>4059.2845244676196</v>
       </c>
       <c r="GE12" s="38">
         <v>4873.2597541562827</v>
       </c>
       <c r="GF12" s="39">
         <v>5783.1670468317398</v>
       </c>
       <c r="GG12" s="40">
         <v>7256.4957578814465</v>
       </c>
-      <c r="GH12" s="41"/>
+      <c r="GH12" s="41">
+        <v>8225.4797257767659</v>
+      </c>
       <c r="GI12" s="42"/>
       <c r="GJ12" s="63"/>
       <c r="GK12" s="14"/>
     </row>
     <row r="13" spans="1:193">
       <c r="A13" s="30" t="s">
         <v>22</v>
       </c>
       <c r="B13" s="13">
         <v>46.371722925876966</v>
       </c>
       <c r="C13" s="13">
         <v>95.821724762078077</v>
       </c>
       <c r="D13" s="14">
         <v>153.86361161714771</v>
       </c>
       <c r="E13" s="14">
         <v>208.5604452136962</v>
       </c>
       <c r="F13" s="15">
         <v>257.22035526644135</v>
       </c>
       <c r="G13" s="43">
         <v>320.88907080190381</v>
@@ -9960,51 +9974,53 @@
       </c>
       <c r="FZ13" s="20">
         <v>538.02683065142378</v>
       </c>
       <c r="GA13" s="34">
         <v>1285.047712193174</v>
       </c>
       <c r="GB13" s="35">
         <v>1462.12121802965</v>
       </c>
       <c r="GC13" s="36">
         <v>2314.6144151132885</v>
       </c>
       <c r="GD13" s="37">
         <v>2977.9286724440653</v>
       </c>
       <c r="GE13" s="38">
         <v>3968.4732093084476</v>
       </c>
       <c r="GF13" s="39">
         <v>4967.9275082178538</v>
       </c>
       <c r="GG13" s="40">
         <v>6253.334516092199</v>
       </c>
-      <c r="GH13" s="41"/>
+      <c r="GH13" s="41">
+        <v>7558.3778510704742</v>
+      </c>
       <c r="GI13" s="42"/>
       <c r="GJ13" s="63"/>
       <c r="GK13" s="14"/>
     </row>
     <row r="14" spans="1:193">
       <c r="A14" s="7"/>
       <c r="B14" s="8"/>
       <c r="C14" s="8"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7" t="s">
         <v>33</v>
       </c>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="9"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8"/>
       <c r="P14" s="7"/>
       <c r="Q14" s="7"/>
       <c r="R14" s="7"/>
@@ -10226,64 +10242,64 @@
       <c r="AW15" s="47"/>
       <c r="AX15" s="47"/>
       <c r="AY15" s="47"/>
       <c r="AZ15" s="47"/>
       <c r="BA15" s="47"/>
       <c r="BB15" s="47"/>
       <c r="BC15" s="47"/>
       <c r="BD15" s="47"/>
       <c r="BE15" s="47"/>
       <c r="BF15" s="47"/>
       <c r="BG15" s="47"/>
       <c r="BH15" s="47"/>
       <c r="BI15" s="47"/>
       <c r="BJ15" s="8"/>
       <c r="BK15" s="7"/>
       <c r="BL15" s="7"/>
       <c r="BM15" s="7"/>
       <c r="BN15" s="7"/>
       <c r="BO15" s="7"/>
       <c r="BP15" s="7"/>
       <c r="BQ15" s="7"/>
       <c r="BR15" s="7"/>
       <c r="BS15" s="7"/>
       <c r="BT15" s="7"/>
       <c r="BU15" s="7"/>
-      <c r="BV15" s="108" t="s">
+      <c r="BV15" s="110" t="s">
         <v>34</v>
       </c>
-      <c r="BW15" s="108"/>
-[...9 lines deleted...]
-      <c r="CG15" s="110"/>
+      <c r="BW15" s="110"/>
+      <c r="BX15" s="110"/>
+      <c r="BY15" s="110"/>
+      <c r="BZ15" s="110"/>
+      <c r="CA15" s="110"/>
+      <c r="CB15" s="110"/>
+      <c r="CC15" s="110"/>
+      <c r="CD15" s="110"/>
+      <c r="CE15" s="110"/>
+      <c r="CF15" s="110"/>
+      <c r="CG15" s="111"/>
       <c r="CH15" s="45"/>
       <c r="CI15" s="45"/>
       <c r="CJ15" s="45"/>
       <c r="CK15" s="45"/>
       <c r="CL15" s="45"/>
       <c r="CM15" s="45"/>
       <c r="CN15" s="45"/>
       <c r="CO15" s="45"/>
       <c r="CP15" s="45"/>
       <c r="CQ15" s="45"/>
       <c r="CR15" s="45"/>
       <c r="CS15" s="45"/>
       <c r="CT15" s="45"/>
       <c r="CU15" s="45"/>
       <c r="CV15" s="45"/>
       <c r="CW15" s="45"/>
       <c r="CX15" s="45"/>
       <c r="CY15" s="45"/>
       <c r="CZ15" s="46"/>
       <c r="DA15" s="46"/>
       <c r="DB15" s="45"/>
       <c r="DC15" s="45"/>
       <c r="DD15" s="45"/>
       <c r="DE15" s="45"/>
       <c r="DF15" s="45"/>
@@ -10293,112 +10309,112 @@
       <c r="DJ15" s="45"/>
       <c r="DK15" s="45"/>
       <c r="DL15" s="45"/>
       <c r="DM15" s="45"/>
       <c r="DN15" s="45"/>
       <c r="DO15" s="45"/>
       <c r="DP15" s="45"/>
       <c r="DQ15" s="45"/>
       <c r="DR15" s="45"/>
       <c r="DS15" s="45"/>
       <c r="DT15" s="45"/>
       <c r="DU15" s="45"/>
       <c r="DV15" s="45"/>
       <c r="DW15" s="45"/>
       <c r="DX15" s="46"/>
       <c r="DY15" s="46"/>
       <c r="DZ15" s="45"/>
       <c r="EA15" s="45"/>
       <c r="EB15" s="45"/>
       <c r="EC15" s="45"/>
       <c r="ED15" s="45"/>
       <c r="EE15" s="45"/>
       <c r="EF15" s="45"/>
       <c r="EG15" s="45"/>
       <c r="EH15" s="45"/>
-      <c r="EI15" s="111" t="s">
+      <c r="EI15" s="112" t="s">
         <v>34</v>
       </c>
-      <c r="EJ15" s="111"/>
-[...9 lines deleted...]
-      <c r="ET15" s="112"/>
+      <c r="EJ15" s="112"/>
+      <c r="EK15" s="112"/>
+      <c r="EL15" s="112"/>
+      <c r="EM15" s="112"/>
+      <c r="EN15" s="112"/>
+      <c r="EO15" s="112"/>
+      <c r="EP15" s="112"/>
+      <c r="EQ15" s="112"/>
+      <c r="ER15" s="112"/>
+      <c r="ES15" s="112"/>
+      <c r="ET15" s="113"/>
       <c r="EU15" s="7"/>
       <c r="EV15" s="7"/>
       <c r="EW15" s="7"/>
       <c r="EX15" s="7"/>
       <c r="EY15" s="7"/>
       <c r="EZ15" s="7"/>
       <c r="FA15" s="7"/>
       <c r="FB15" s="7"/>
       <c r="FC15" s="7"/>
       <c r="FD15" s="7"/>
       <c r="FE15" s="10"/>
       <c r="FF15" s="10"/>
       <c r="FG15" s="10"/>
       <c r="FH15" s="10"/>
       <c r="FI15" s="10"/>
       <c r="FJ15" s="10"/>
-      <c r="FK15" s="111" t="s">
+      <c r="FK15" s="112" t="s">
         <v>34</v>
       </c>
-      <c r="FL15" s="111"/>
-[...9 lines deleted...]
-      <c r="FV15" s="112"/>
+      <c r="FL15" s="112"/>
+      <c r="FM15" s="112"/>
+      <c r="FN15" s="112"/>
+      <c r="FO15" s="112"/>
+      <c r="FP15" s="112"/>
+      <c r="FQ15" s="112"/>
+      <c r="FR15" s="112"/>
+      <c r="FS15" s="112"/>
+      <c r="FT15" s="112"/>
+      <c r="FU15" s="112"/>
+      <c r="FV15" s="113"/>
     </row>
     <row r="16" spans="1:193" ht="22.5" customHeight="1" thickBot="1">
       <c r="A16" s="7"/>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
-      <c r="K16" s="114" t="s">
+      <c r="K16" s="108" t="s">
         <v>40</v>
       </c>
-      <c r="L16" s="114"/>
-[...1 lines deleted...]
-      <c r="N16" s="115"/>
+      <c r="L16" s="108"/>
+      <c r="M16" s="108"/>
+      <c r="N16" s="109"/>
       <c r="O16" s="7"/>
       <c r="P16" s="7"/>
       <c r="Q16" s="7"/>
       <c r="R16" s="7"/>
       <c r="S16" s="7"/>
       <c r="T16" s="7"/>
       <c r="U16" s="7"/>
       <c r="V16" s="7"/>
       <c r="W16" s="7"/>
       <c r="X16" s="7"/>
       <c r="Y16" s="11" t="s">
         <v>40</v>
       </c>
       <c r="Z16" s="7"/>
       <c r="AA16" s="7"/>
       <c r="AB16" s="7"/>
       <c r="AC16" s="7"/>
       <c r="AD16" s="7"/>
       <c r="AE16" s="7"/>
       <c r="AF16" s="7"/>
       <c r="AG16" s="7"/>
       <c r="AH16" s="7"/>
       <c r="AI16" s="7"/>
       <c r="AJ16" s="7"/>
       <c r="AK16" s="11" t="s">
@@ -10507,97 +10523,97 @@
       <c r="DZ16" s="45"/>
       <c r="EA16" s="45"/>
       <c r="EB16" s="45"/>
       <c r="EC16" s="45"/>
       <c r="ED16" s="45"/>
       <c r="EE16" s="45"/>
       <c r="EF16" s="45"/>
       <c r="EG16" s="45"/>
       <c r="EH16" s="45"/>
       <c r="EI16" s="45"/>
       <c r="EJ16" s="46"/>
       <c r="EK16" s="46"/>
       <c r="EL16" s="45"/>
       <c r="EM16" s="45"/>
       <c r="EN16" s="45"/>
       <c r="EO16" s="45"/>
       <c r="EP16" s="7"/>
       <c r="EQ16" s="7"/>
       <c r="ER16" s="7"/>
       <c r="ES16" s="7"/>
       <c r="ET16" s="7"/>
       <c r="EU16" s="7"/>
       <c r="EV16" s="7"/>
       <c r="EW16" s="7"/>
       <c r="EX16" s="7"/>
-      <c r="EY16" s="109" t="s">
+      <c r="EY16" s="115" t="s">
         <v>40</v>
       </c>
-      <c r="EZ16" s="109"/>
-      <c r="FA16" s="109"/>
+      <c r="EZ16" s="115"/>
+      <c r="FA16" s="115"/>
       <c r="FB16" s="7"/>
       <c r="FC16" s="7"/>
       <c r="FD16" s="7"/>
       <c r="FE16" s="10"/>
       <c r="FF16" s="10"/>
       <c r="FG16" s="10"/>
       <c r="FH16" s="10"/>
       <c r="FI16" s="10"/>
-      <c r="FJ16" s="114" t="s">
+      <c r="FJ16" s="108" t="s">
         <v>40</v>
       </c>
-      <c r="FK16" s="114"/>
-[...1 lines deleted...]
-      <c r="FM16" s="115"/>
+      <c r="FK16" s="108"/>
+      <c r="FL16" s="108"/>
+      <c r="FM16" s="109"/>
       <c r="FN16" s="7"/>
       <c r="FO16" s="7"/>
       <c r="FP16" s="7"/>
       <c r="FQ16" s="10"/>
       <c r="FR16" s="10"/>
       <c r="FS16" s="10"/>
       <c r="FT16" s="10"/>
       <c r="FU16" s="10"/>
-      <c r="FV16" s="114" t="s">
+      <c r="FV16" s="108" t="s">
         <v>40</v>
       </c>
-      <c r="FW16" s="114"/>
-[...1 lines deleted...]
-      <c r="FY16" s="115"/>
+      <c r="FW16" s="108"/>
+      <c r="FX16" s="108"/>
+      <c r="FY16" s="109"/>
       <c r="FZ16" s="7"/>
       <c r="GA16" s="7"/>
       <c r="GB16" s="7"/>
       <c r="GC16" s="10"/>
       <c r="GD16" s="10"/>
       <c r="GE16" s="10"/>
       <c r="GF16" s="10"/>
       <c r="GG16" s="10"/>
-      <c r="GH16" s="114" t="s">
+      <c r="GH16" s="108" t="s">
         <v>40</v>
       </c>
-      <c r="GI16" s="114"/>
-[...1 lines deleted...]
-      <c r="GK16" s="115"/>
+      <c r="GI16" s="108"/>
+      <c r="GJ16" s="108"/>
+      <c r="GK16" s="109"/>
     </row>
     <row r="17" spans="1:193" ht="20.25" customHeight="1" thickBot="1">
       <c r="A17" s="100"/>
       <c r="B17" s="105" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="106"/>
       <c r="D17" s="106"/>
       <c r="E17" s="106"/>
       <c r="F17" s="106"/>
       <c r="G17" s="106"/>
       <c r="H17" s="106"/>
       <c r="I17" s="106"/>
       <c r="J17" s="106"/>
       <c r="K17" s="106"/>
       <c r="L17" s="106"/>
       <c r="M17" s="107"/>
       <c r="N17" s="105" t="s">
         <v>24</v>
       </c>
       <c r="O17" s="106"/>
       <c r="P17" s="106"/>
       <c r="Q17" s="106"/>
       <c r="R17" s="106"/>
       <c r="S17" s="106"/>
@@ -11929,51 +11945,53 @@
       </c>
       <c r="FZ19" s="20">
         <v>2050.0374637566551</v>
       </c>
       <c r="GA19" s="21">
         <v>5175.3324895262413</v>
       </c>
       <c r="GB19" s="22">
         <v>6728.134849982478</v>
       </c>
       <c r="GC19" s="23">
         <v>9711.0975167746201</v>
       </c>
       <c r="GD19" s="24">
         <v>11874.045617182705</v>
       </c>
       <c r="GE19" s="25">
         <v>16276.321044085584</v>
       </c>
       <c r="GF19" s="26">
         <v>19603.571216609078</v>
       </c>
       <c r="GG19" s="27">
         <v>25244.500034718505</v>
       </c>
-      <c r="GH19" s="28"/>
+      <c r="GH19" s="28">
+        <v>31804.394309715644</v>
+      </c>
       <c r="GI19" s="29"/>
       <c r="GJ19" s="63"/>
       <c r="GK19" s="13"/>
     </row>
     <row r="20" spans="1:193">
       <c r="A20" s="30" t="s">
         <v>16</v>
       </c>
       <c r="B20" s="13">
         <v>1.2871899766011321</v>
       </c>
       <c r="C20" s="13">
         <v>2.7084467362849018</v>
       </c>
       <c r="D20" s="14">
         <v>4.2698932467856112</v>
       </c>
       <c r="E20" s="14">
         <v>5.6790178838376821</v>
       </c>
       <c r="F20" s="15">
         <v>7.2624429368004719</v>
       </c>
       <c r="G20" s="43">
         <v>9.6455279178689093</v>
@@ -12502,51 +12520,53 @@
       </c>
       <c r="FZ20" s="20">
         <v>17.992794376740225</v>
       </c>
       <c r="GA20" s="34">
         <v>91.893093867751929</v>
       </c>
       <c r="GB20" s="35">
         <v>138.0601975860462</v>
       </c>
       <c r="GC20" s="36">
         <v>174.13610794392559</v>
       </c>
       <c r="GD20" s="37">
         <v>186.36934168698014</v>
       </c>
       <c r="GE20" s="38">
         <v>194.62790622146636</v>
       </c>
       <c r="GF20" s="39">
         <v>219.82195395698099</v>
       </c>
       <c r="GG20" s="40">
         <v>275.34898067299793</v>
       </c>
-      <c r="GH20" s="41"/>
+      <c r="GH20" s="41">
+        <v>330.17064530590329</v>
+      </c>
       <c r="GI20" s="42"/>
       <c r="GJ20" s="63"/>
       <c r="GK20" s="13"/>
     </row>
     <row r="21" spans="1:193">
       <c r="A21" s="30" t="s">
         <v>17</v>
       </c>
       <c r="B21" s="13">
         <v>6.9212934856760731</v>
       </c>
       <c r="C21" s="13">
         <v>13.228897984986787</v>
       </c>
       <c r="D21" s="14">
         <v>22.423802742473434</v>
       </c>
       <c r="E21" s="14">
         <v>30.09497977784514</v>
       </c>
       <c r="F21" s="15">
         <v>39.750270502755967</v>
       </c>
       <c r="G21" s="43">
         <v>52.152390716572391</v>
@@ -13075,51 +13095,53 @@
       </c>
       <c r="FZ21" s="20">
         <v>24.811490142399816</v>
       </c>
       <c r="GA21" s="34">
         <v>99.305993085605351</v>
       </c>
       <c r="GB21" s="35">
         <v>153.70642236704546</v>
       </c>
       <c r="GC21" s="36">
         <v>348.93712324698242</v>
       </c>
       <c r="GD21" s="37">
         <v>412.41521239239898</v>
       </c>
       <c r="GE21" s="38">
         <v>510.19339296443985</v>
       </c>
       <c r="GF21" s="39">
         <v>521.14984737654652</v>
       </c>
       <c r="GG21" s="40">
         <v>737.20065043382647</v>
       </c>
-      <c r="GH21" s="41"/>
+      <c r="GH21" s="41">
+        <v>839.7777406830038</v>
+      </c>
       <c r="GI21" s="42"/>
       <c r="GJ21" s="63"/>
       <c r="GK21" s="14"/>
     </row>
     <row r="22" spans="1:193">
       <c r="A22" s="30" t="s">
         <v>18</v>
       </c>
       <c r="B22" s="13">
         <v>89.455086140445772</v>
       </c>
       <c r="C22" s="13">
         <v>184.01697569463795</v>
       </c>
       <c r="D22" s="14">
         <v>303.16062823283221</v>
       </c>
       <c r="E22" s="14">
         <v>411.49148946080629</v>
       </c>
       <c r="F22" s="15">
         <v>527.72075850001636</v>
       </c>
       <c r="G22" s="43">
         <v>743.80539163631772</v>
@@ -13648,51 +13670,53 @@
       </c>
       <c r="FZ22" s="20">
         <v>197.29073854522196</v>
       </c>
       <c r="GA22" s="34">
         <v>573.91046716222945</v>
       </c>
       <c r="GB22" s="35">
         <v>705.62674209401757</v>
       </c>
       <c r="GC22" s="36">
         <v>1073.3201435830319</v>
       </c>
       <c r="GD22" s="37">
         <v>1259.2104211422627</v>
       </c>
       <c r="GE22" s="38">
         <v>2159.2066438325464</v>
       </c>
       <c r="GF22" s="39">
         <v>2604.3678761999436</v>
       </c>
       <c r="GG22" s="40">
         <v>2903.6545482859096</v>
       </c>
-      <c r="GH22" s="41"/>
+      <c r="GH22" s="41">
+        <v>3930.2013558115295</v>
+      </c>
       <c r="GI22" s="42"/>
       <c r="GJ22" s="63"/>
       <c r="GK22" s="14"/>
     </row>
     <row r="23" spans="1:193">
       <c r="A23" s="30" t="s">
         <v>19</v>
       </c>
       <c r="B23" s="13">
         <v>73.837829950556667</v>
       </c>
       <c r="C23" s="13">
         <v>140.76679497435882</v>
       </c>
       <c r="D23" s="14">
         <v>222.46636532136066</v>
       </c>
       <c r="E23" s="14">
         <v>282.929843659337</v>
       </c>
       <c r="F23" s="15">
         <v>350.38583733126291</v>
       </c>
       <c r="G23" s="43">
         <v>438.49394223794508</v>
@@ -14221,51 +14245,53 @@
       </c>
       <c r="FZ23" s="20">
         <v>152.1679172857007</v>
       </c>
       <c r="GA23" s="34">
         <v>415.56771448148027</v>
       </c>
       <c r="GB23" s="35">
         <v>532.43320335560804</v>
       </c>
       <c r="GC23" s="36">
         <v>885.38423049103767</v>
       </c>
       <c r="GD23" s="37">
         <v>1114.7127913529496</v>
       </c>
       <c r="GE23" s="38">
         <v>1383.9678842958342</v>
       </c>
       <c r="GF23" s="39">
         <v>1685.5945629188732</v>
       </c>
       <c r="GG23" s="40">
         <v>2641.1079601840593</v>
       </c>
-      <c r="GH23" s="41"/>
+      <c r="GH23" s="41">
+        <v>3844.5989488760183</v>
+      </c>
       <c r="GI23" s="42"/>
       <c r="GJ23" s="63"/>
       <c r="GK23" s="14"/>
     </row>
     <row r="24" spans="1:193">
       <c r="A24" s="30" t="s">
         <v>20</v>
       </c>
       <c r="B24" s="13">
         <v>141.52538784706468</v>
       </c>
       <c r="C24" s="13">
         <v>282.5197037026594</v>
       </c>
       <c r="D24" s="14">
         <v>473.61809021682024</v>
       </c>
       <c r="E24" s="14">
         <v>638.09695982564665</v>
       </c>
       <c r="F24" s="15">
         <v>823.9292966604296</v>
       </c>
       <c r="G24" s="43">
         <v>1083.2461586609936</v>
@@ -14794,51 +14820,53 @@
       </c>
       <c r="FZ24" s="20">
         <v>441.48122961223652</v>
       </c>
       <c r="GA24" s="34">
         <v>1149.5098117931764</v>
       </c>
       <c r="GB24" s="35">
         <v>1418.8279354045749</v>
       </c>
       <c r="GC24" s="36">
         <v>1996.2063273661806</v>
       </c>
       <c r="GD24" s="37">
         <v>2344.1650214604911</v>
       </c>
       <c r="GE24" s="38">
         <v>3764.5701627372932</v>
       </c>
       <c r="GF24" s="39">
         <v>4497.4578722045335</v>
       </c>
       <c r="GG24" s="40">
         <v>5951.2106139321277</v>
       </c>
-      <c r="GH24" s="41"/>
+      <c r="GH24" s="41">
+        <v>7947.5785766226763</v>
+      </c>
       <c r="GI24" s="42"/>
       <c r="GJ24" s="63"/>
       <c r="GK24" s="14"/>
     </row>
     <row r="25" spans="1:193">
       <c r="A25" s="30" t="s">
         <v>21</v>
       </c>
       <c r="B25" s="13">
         <v>26.104978006318113</v>
       </c>
       <c r="C25" s="13">
         <v>53.704388935675226</v>
       </c>
       <c r="D25" s="14">
         <v>84.870253692873277</v>
       </c>
       <c r="E25" s="14">
         <v>114.04929536478902</v>
       </c>
       <c r="F25" s="15">
         <v>144.79885226619544</v>
       </c>
       <c r="G25" s="43">
         <v>184.09254542190467</v>
@@ -15367,51 +15395,53 @@
       </c>
       <c r="FZ25" s="20">
         <v>718.9461881429321</v>
       </c>
       <c r="GA25" s="34">
         <v>1641.4571469428247</v>
       </c>
       <c r="GB25" s="35">
         <v>2439.3983061455365</v>
       </c>
       <c r="GC25" s="36">
         <v>3176.0147995992202</v>
       </c>
       <c r="GD25" s="37">
         <v>3899.5389956059371</v>
       </c>
       <c r="GE25" s="38">
         <v>4678.3558919612669</v>
       </c>
       <c r="GF25" s="39">
         <v>5553.1048513033911</v>
       </c>
       <c r="GG25" s="40">
         <v>6991.275229019765</v>
       </c>
-      <c r="GH25" s="41"/>
+      <c r="GH25" s="41">
+        <v>7925.1008635817516</v>
+      </c>
       <c r="GI25" s="42"/>
       <c r="GJ25" s="63"/>
       <c r="GK25" s="14"/>
     </row>
     <row r="26" spans="1:193">
       <c r="A26" s="30" t="s">
         <v>22</v>
       </c>
       <c r="B26" s="13">
         <v>46.371722925876966</v>
       </c>
       <c r="C26" s="13">
         <v>95.821724762078077</v>
       </c>
       <c r="D26" s="14">
         <v>153.86361161714771</v>
       </c>
       <c r="E26" s="14">
         <v>208.5604452136962</v>
       </c>
       <c r="F26" s="15">
         <v>257.22035526644135</v>
       </c>
       <c r="G26" s="43">
         <v>320.88907080190381</v>
@@ -15940,51 +15970,53 @@
       </c>
       <c r="FZ26" s="20">
         <v>497.34710565142382</v>
       </c>
       <c r="GA26" s="34">
         <v>1203.6882621931741</v>
       </c>
       <c r="GB26" s="35">
         <v>1340.0820430296501</v>
       </c>
       <c r="GC26" s="36">
         <v>2057.0987845442419</v>
       </c>
       <c r="GD26" s="37">
         <v>2657.6338335416858</v>
       </c>
       <c r="GE26" s="38">
         <v>3585.3991620727347</v>
       </c>
       <c r="GF26" s="39">
         <v>4522.0742526488084</v>
       </c>
       <c r="GG26" s="40">
         <v>5744.7020521898203</v>
       </c>
-      <c r="GH26" s="41"/>
+      <c r="GH26" s="41">
+        <v>6986.9661788347621</v>
+      </c>
       <c r="GI26" s="42"/>
       <c r="GJ26" s="63"/>
       <c r="GK26" s="14"/>
     </row>
     <row r="27" spans="1:193">
       <c r="A27" s="7"/>
       <c r="B27" s="8"/>
       <c r="C27" s="8"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="9"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
       <c r="N27" s="8"/>
       <c r="O27" s="8"/>
       <c r="P27" s="7"/>
       <c r="Q27" s="7"/>
       <c r="R27" s="7"/>
       <c r="S27" s="7"/>
       <c r="T27" s="7"/>
@@ -16204,64 +16236,64 @@
       <c r="AW28" s="47"/>
       <c r="AX28" s="47"/>
       <c r="AY28" s="47"/>
       <c r="AZ28" s="47"/>
       <c r="BA28" s="47"/>
       <c r="BB28" s="47"/>
       <c r="BC28" s="47"/>
       <c r="BD28" s="47"/>
       <c r="BE28" s="47"/>
       <c r="BF28" s="47"/>
       <c r="BG28" s="47"/>
       <c r="BH28" s="47"/>
       <c r="BI28" s="47"/>
       <c r="BJ28" s="8"/>
       <c r="BK28" s="7"/>
       <c r="BL28" s="7"/>
       <c r="BM28" s="7"/>
       <c r="BN28" s="7"/>
       <c r="BO28" s="7"/>
       <c r="BP28" s="7"/>
       <c r="BQ28" s="7"/>
       <c r="BR28" s="7"/>
       <c r="BS28" s="7"/>
       <c r="BT28" s="7"/>
       <c r="BU28" s="7"/>
-      <c r="BV28" s="108" t="s">
+      <c r="BV28" s="110" t="s">
         <v>35</v>
       </c>
-      <c r="BW28" s="108"/>
-[...9 lines deleted...]
-      <c r="CG28" s="108"/>
+      <c r="BW28" s="110"/>
+      <c r="BX28" s="110"/>
+      <c r="BY28" s="110"/>
+      <c r="BZ28" s="110"/>
+      <c r="CA28" s="110"/>
+      <c r="CB28" s="110"/>
+      <c r="CC28" s="110"/>
+      <c r="CD28" s="110"/>
+      <c r="CE28" s="110"/>
+      <c r="CF28" s="110"/>
+      <c r="CG28" s="110"/>
       <c r="CH28" s="45"/>
       <c r="CI28" s="45"/>
       <c r="CJ28" s="45"/>
       <c r="CK28" s="45"/>
       <c r="CL28" s="45"/>
       <c r="CM28" s="45"/>
       <c r="CN28" s="45"/>
       <c r="CO28" s="45"/>
       <c r="CP28" s="45"/>
       <c r="CQ28" s="45"/>
       <c r="CR28" s="45"/>
       <c r="CS28" s="45"/>
       <c r="CT28" s="45"/>
       <c r="CU28" s="45"/>
       <c r="CV28" s="45"/>
       <c r="CW28" s="45"/>
       <c r="CX28" s="45"/>
       <c r="CY28" s="46"/>
       <c r="CZ28" s="46"/>
       <c r="DA28" s="46"/>
       <c r="DB28" s="45"/>
       <c r="DC28" s="45"/>
       <c r="DD28" s="45"/>
       <c r="DE28" s="45"/>
       <c r="DF28" s="45"/>
@@ -16272,112 +16304,112 @@
       <c r="DK28" s="45"/>
       <c r="DL28" s="45"/>
       <c r="DM28" s="45"/>
       <c r="DN28" s="45"/>
       <c r="DO28" s="45"/>
       <c r="DP28" s="45"/>
       <c r="DQ28" s="45"/>
       <c r="DR28" s="45"/>
       <c r="DS28" s="45"/>
       <c r="DT28" s="45"/>
       <c r="DU28" s="45"/>
       <c r="DV28" s="45"/>
       <c r="DW28" s="45"/>
       <c r="DX28" s="46"/>
       <c r="DY28" s="46"/>
       <c r="DZ28" s="45"/>
       <c r="EA28" s="45"/>
       <c r="EB28" s="45"/>
       <c r="EC28" s="45"/>
       <c r="ED28" s="45"/>
       <c r="EE28" s="45"/>
       <c r="EF28" s="45"/>
       <c r="EG28" s="45"/>
       <c r="EH28" s="45"/>
       <c r="EI28" s="45"/>
-      <c r="EJ28" s="113" t="s">
+      <c r="EJ28" s="114" t="s">
         <v>35</v>
       </c>
-      <c r="EK28" s="113"/>
-[...9 lines deleted...]
-      <c r="EU28" s="113"/>
+      <c r="EK28" s="114"/>
+      <c r="EL28" s="114"/>
+      <c r="EM28" s="114"/>
+      <c r="EN28" s="114"/>
+      <c r="EO28" s="114"/>
+      <c r="EP28" s="114"/>
+      <c r="EQ28" s="114"/>
+      <c r="ER28" s="114"/>
+      <c r="ES28" s="114"/>
+      <c r="ET28" s="114"/>
+      <c r="EU28" s="114"/>
       <c r="EV28" s="7"/>
       <c r="EW28" s="7"/>
       <c r="EX28" s="7"/>
       <c r="EY28" s="7"/>
       <c r="EZ28" s="7"/>
       <c r="FA28" s="7"/>
       <c r="FB28" s="7"/>
       <c r="FC28" s="7"/>
       <c r="FD28" s="7"/>
       <c r="FE28" s="10"/>
       <c r="FF28" s="10"/>
       <c r="FG28" s="10"/>
       <c r="FH28" s="10"/>
       <c r="FI28" s="10"/>
       <c r="FJ28" s="10"/>
       <c r="FK28" s="10"/>
-      <c r="FL28" s="113" t="s">
+      <c r="FL28" s="114" t="s">
         <v>35</v>
       </c>
-      <c r="FM28" s="113"/>
-[...9 lines deleted...]
-      <c r="FW28" s="113"/>
+      <c r="FM28" s="114"/>
+      <c r="FN28" s="114"/>
+      <c r="FO28" s="114"/>
+      <c r="FP28" s="114"/>
+      <c r="FQ28" s="114"/>
+      <c r="FR28" s="114"/>
+      <c r="FS28" s="114"/>
+      <c r="FT28" s="114"/>
+      <c r="FU28" s="114"/>
+      <c r="FV28" s="114"/>
+      <c r="FW28" s="114"/>
     </row>
     <row r="29" spans="1:193" ht="22.5" customHeight="1" thickBot="1">
       <c r="A29" s="7"/>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
-      <c r="K29" s="114" t="s">
+      <c r="K29" s="108" t="s">
         <v>40</v>
       </c>
-      <c r="L29" s="114"/>
-[...1 lines deleted...]
-      <c r="N29" s="115"/>
+      <c r="L29" s="108"/>
+      <c r="M29" s="108"/>
+      <c r="N29" s="109"/>
       <c r="O29" s="7"/>
       <c r="P29" s="7"/>
       <c r="Q29" s="7"/>
       <c r="R29" s="7"/>
       <c r="S29" s="7"/>
       <c r="T29" s="7"/>
       <c r="U29" s="7"/>
       <c r="V29" s="7"/>
       <c r="W29" s="7"/>
       <c r="X29" s="7"/>
       <c r="Y29" s="11" t="s">
         <v>40</v>
       </c>
       <c r="Z29" s="7"/>
       <c r="AA29" s="7"/>
       <c r="AB29" s="7"/>
       <c r="AC29" s="7"/>
       <c r="AD29" s="7"/>
       <c r="AE29" s="7"/>
       <c r="AF29" s="7"/>
       <c r="AG29" s="7"/>
       <c r="AH29" s="7"/>
       <c r="AI29" s="7"/>
       <c r="AJ29" s="7"/>
       <c r="AK29" s="11" t="s">
@@ -16486,97 +16518,97 @@
       <c r="DZ29" s="45"/>
       <c r="EA29" s="45"/>
       <c r="EB29" s="45"/>
       <c r="EC29" s="45"/>
       <c r="ED29" s="45"/>
       <c r="EE29" s="45"/>
       <c r="EF29" s="45"/>
       <c r="EG29" s="45"/>
       <c r="EH29" s="45"/>
       <c r="EI29" s="45"/>
       <c r="EJ29" s="46"/>
       <c r="EK29" s="46"/>
       <c r="EL29" s="45"/>
       <c r="EM29" s="45"/>
       <c r="EN29" s="45"/>
       <c r="EO29" s="45"/>
       <c r="EP29" s="7"/>
       <c r="EQ29" s="7"/>
       <c r="ER29" s="7"/>
       <c r="ES29" s="7"/>
       <c r="ET29" s="7"/>
       <c r="EU29" s="7"/>
       <c r="EV29" s="7"/>
       <c r="EW29" s="7"/>
       <c r="EX29" s="7"/>
-      <c r="EY29" s="109" t="s">
+      <c r="EY29" s="115" t="s">
         <v>40</v>
       </c>
-      <c r="EZ29" s="109"/>
-      <c r="FA29" s="109"/>
+      <c r="EZ29" s="115"/>
+      <c r="FA29" s="115"/>
       <c r="FB29" s="7"/>
       <c r="FC29" s="7"/>
       <c r="FD29" s="7"/>
       <c r="FE29" s="10"/>
       <c r="FF29" s="10"/>
       <c r="FG29" s="10"/>
       <c r="FH29" s="10"/>
       <c r="FI29" s="10"/>
       <c r="FJ29" s="10"/>
-      <c r="FK29" s="109" t="s">
+      <c r="FK29" s="115" t="s">
         <v>40</v>
       </c>
-      <c r="FL29" s="109"/>
-      <c r="FM29" s="109"/>
+      <c r="FL29" s="115"/>
+      <c r="FM29" s="115"/>
       <c r="FN29" s="7"/>
       <c r="FO29" s="7"/>
       <c r="FP29" s="7"/>
       <c r="FQ29" s="10"/>
       <c r="FR29" s="10"/>
       <c r="FS29" s="10"/>
       <c r="FT29" s="10"/>
       <c r="FU29" s="10"/>
-      <c r="FV29" s="114" t="s">
+      <c r="FV29" s="108" t="s">
         <v>40</v>
       </c>
-      <c r="FW29" s="114"/>
-[...1 lines deleted...]
-      <c r="FY29" s="115"/>
+      <c r="FW29" s="108"/>
+      <c r="FX29" s="108"/>
+      <c r="FY29" s="109"/>
       <c r="FZ29" s="7"/>
       <c r="GA29" s="7"/>
       <c r="GB29" s="7"/>
       <c r="GC29" s="10"/>
       <c r="GD29" s="10"/>
       <c r="GE29" s="10"/>
       <c r="GF29" s="10"/>
       <c r="GG29" s="10"/>
-      <c r="GH29" s="114" t="s">
+      <c r="GH29" s="108" t="s">
         <v>40</v>
       </c>
-      <c r="GI29" s="114"/>
-[...1 lines deleted...]
-      <c r="GK29" s="115"/>
+      <c r="GI29" s="108"/>
+      <c r="GJ29" s="108"/>
+      <c r="GK29" s="109"/>
     </row>
     <row r="30" spans="1:193" ht="20.25" customHeight="1" thickBot="1">
       <c r="A30" s="100"/>
       <c r="B30" s="105" t="s">
         <v>23</v>
       </c>
       <c r="C30" s="106"/>
       <c r="D30" s="106"/>
       <c r="E30" s="106"/>
       <c r="F30" s="106"/>
       <c r="G30" s="106"/>
       <c r="H30" s="106"/>
       <c r="I30" s="106"/>
       <c r="J30" s="106"/>
       <c r="K30" s="106"/>
       <c r="L30" s="106"/>
       <c r="M30" s="107"/>
       <c r="N30" s="105" t="s">
         <v>24</v>
       </c>
       <c r="O30" s="106"/>
       <c r="P30" s="106"/>
       <c r="Q30" s="106"/>
       <c r="R30" s="106"/>
       <c r="S30" s="106"/>
@@ -17908,51 +17940,53 @@
       </c>
       <c r="FZ32" s="20">
         <v>49.583314100000003</v>
       </c>
       <c r="GA32" s="21">
         <v>231.24059533541669</v>
       </c>
       <c r="GB32" s="22">
         <v>333.29752442500001</v>
       </c>
       <c r="GC32" s="23">
         <v>409.8214322583334</v>
       </c>
       <c r="GD32" s="24">
         <v>458.59482633541671</v>
       </c>
       <c r="GE32" s="25">
         <v>495.1247014570834</v>
       </c>
       <c r="GF32" s="26">
         <v>910.94428642383343</v>
       </c>
       <c r="GG32" s="27">
         <v>4478.3651086190603</v>
       </c>
-      <c r="GH32" s="28"/>
+      <c r="GH32" s="28">
+        <v>6467.8126325944122</v>
+      </c>
       <c r="GI32" s="29"/>
       <c r="GJ32" s="63"/>
       <c r="GK32" s="13"/>
     </row>
     <row r="33" spans="1:193">
       <c r="A33" s="30" t="s">
         <v>16</v>
       </c>
       <c r="B33" s="13">
         <v>0.61850238898330212</v>
       </c>
       <c r="C33" s="13">
         <v>1.2370047779666042</v>
       </c>
       <c r="D33" s="14">
         <v>1.8555071669499064</v>
       </c>
       <c r="E33" s="14">
         <v>2.4740095559332085</v>
       </c>
       <c r="F33" s="15">
         <v>3.0925119449165104</v>
       </c>
       <c r="G33" s="43">
         <v>3.7110143338998123</v>
@@ -18481,51 +18515,53 @@
       </c>
       <c r="FZ33" s="20">
         <v>10.72037696666667</v>
       </c>
       <c r="GA33" s="34">
         <v>49.065593422916677</v>
       </c>
       <c r="GB33" s="35">
         <v>70.915211733333351</v>
       </c>
       <c r="GC33" s="36">
         <v>87.354738466666689</v>
       </c>
       <c r="GD33" s="37">
         <v>97.804549989583364</v>
       </c>
       <c r="GE33" s="38">
         <v>105.65435123958336</v>
       </c>
       <c r="GF33" s="39">
         <v>129.89499503698573</v>
       </c>
       <c r="GG33" s="40">
         <v>170.34207256473729</v>
       </c>
-      <c r="GH33" s="41"/>
+      <c r="GH33" s="41">
+        <v>205.90861130645828</v>
+      </c>
       <c r="GI33" s="42"/>
       <c r="GJ33" s="63"/>
       <c r="GK33" s="13"/>
     </row>
     <row r="34" spans="1:193" ht="14.25" customHeight="1">
       <c r="A34" s="30" t="s">
         <v>17</v>
       </c>
       <c r="B34" s="13">
         <v>0</v>
       </c>
       <c r="C34" s="13">
         <v>0</v>
       </c>
       <c r="D34" s="14">
         <v>0</v>
       </c>
       <c r="E34" s="14">
         <v>0</v>
       </c>
       <c r="F34" s="15">
         <v>0</v>
       </c>
       <c r="G34" s="43">
         <v>0</v>
@@ -19054,51 +19090,53 @@
       </c>
       <c r="FZ34" s="20">
         <v>0.79166666666666674</v>
       </c>
       <c r="GA34" s="34">
         <v>3.8181770833333335</v>
       </c>
       <c r="GB34" s="35">
         <v>5.4769270833333339</v>
       </c>
       <c r="GC34" s="36">
         <v>6.7130520833333343</v>
       </c>
       <c r="GD34" s="37">
         <v>7.5047187500000012</v>
       </c>
       <c r="GE34" s="38">
         <v>8.0945125000000004</v>
       </c>
       <c r="GF34" s="39">
         <v>8.5111106077044028</v>
       </c>
       <c r="GG34" s="40">
         <v>208.742420825914</v>
       </c>
-      <c r="GH34" s="41"/>
+      <c r="GH34" s="41">
+        <v>231.43179398425332</v>
+      </c>
       <c r="GI34" s="42"/>
       <c r="GJ34" s="63"/>
       <c r="GK34" s="14"/>
     </row>
     <row r="35" spans="1:193" ht="12.75" customHeight="1">
       <c r="A35" s="30" t="s">
         <v>18</v>
       </c>
       <c r="B35" s="13">
         <v>27.364742094516235</v>
       </c>
       <c r="C35" s="13">
         <v>54.729484189032469</v>
       </c>
       <c r="D35" s="14">
         <v>82.094226283548707</v>
       </c>
       <c r="E35" s="14">
         <v>109.45896837806494</v>
       </c>
       <c r="F35" s="15">
         <v>136.82371047258118</v>
       </c>
       <c r="G35" s="43">
         <v>164.18845256709741</v>
@@ -19627,51 +19665,53 @@
       </c>
       <c r="FZ35" s="20">
         <v>1.2644500000000003</v>
       </c>
       <c r="GA35" s="34">
         <v>6.0983924375000012</v>
       </c>
       <c r="GB35" s="35">
         <v>8.7477479375000016</v>
       </c>
       <c r="GC35" s="36">
         <v>10.722086787500002</v>
       </c>
       <c r="GD35" s="37">
         <v>11.986536787500002</v>
       </c>
       <c r="GE35" s="38">
         <v>12.928555365000003</v>
       </c>
       <c r="GF35" s="39">
         <v>41.166709264811452</v>
       </c>
       <c r="GG35" s="40">
         <v>105.79922321072479</v>
       </c>
-      <c r="GH35" s="41"/>
+      <c r="GH35" s="41">
+        <v>145.53583647789932</v>
+      </c>
       <c r="GI35" s="42"/>
       <c r="GJ35" s="63"/>
       <c r="GK35" s="14"/>
     </row>
     <row r="36" spans="1:193">
       <c r="A36" s="30" t="s">
         <v>19</v>
       </c>
       <c r="B36" s="13">
         <v>0</v>
       </c>
       <c r="C36" s="13">
         <v>0</v>
       </c>
       <c r="D36" s="14">
         <v>0</v>
       </c>
       <c r="E36" s="14">
         <v>0</v>
       </c>
       <c r="F36" s="15">
         <v>0</v>
       </c>
       <c r="G36" s="43">
         <v>0</v>
@@ -20200,51 +20240,53 @@
       </c>
       <c r="FZ36" s="20">
         <v>4.3858333333333341</v>
       </c>
       <c r="GA36" s="34">
         <v>21.152701041666671</v>
       </c>
       <c r="GB36" s="35">
         <v>30.342176041666672</v>
       </c>
       <c r="GC36" s="36">
         <v>37.190308541666674</v>
       </c>
       <c r="GD36" s="37">
         <v>41.576141875000005</v>
       </c>
       <c r="GE36" s="38">
         <v>44.843599250000004</v>
       </c>
       <c r="GF36" s="39">
         <v>113.96538021519243</v>
       </c>
       <c r="GG36" s="40">
         <v>939.24647543187064</v>
       </c>
-      <c r="GH36" s="41"/>
+      <c r="GH36" s="41">
+        <v>1368.7808034068996</v>
+      </c>
       <c r="GI36" s="42"/>
       <c r="GJ36" s="63"/>
       <c r="GK36" s="14"/>
     </row>
     <row r="37" spans="1:193">
       <c r="A37" s="30" t="s">
         <v>20</v>
       </c>
       <c r="B37" s="13">
         <v>0</v>
       </c>
       <c r="C37" s="13">
         <v>0</v>
       </c>
       <c r="D37" s="14">
         <v>0</v>
       </c>
       <c r="E37" s="14">
         <v>0</v>
       </c>
       <c r="F37" s="15">
         <v>0</v>
       </c>
       <c r="G37" s="43">
         <v>0</v>
@@ -20773,51 +20815,53 @@
       </c>
       <c r="FZ37" s="20">
         <v>1.655E-3</v>
       </c>
       <c r="GA37" s="34">
         <v>3.1316666666666667E-3</v>
       </c>
       <c r="GB37" s="35">
         <v>4.555E-3</v>
       </c>
       <c r="GC37" s="36">
         <v>6.1866666666666667E-3</v>
       </c>
       <c r="GD37" s="37">
         <v>7.5966666666666665E-3</v>
       </c>
       <c r="GE37" s="38">
         <v>8.7716666666666672E-3</v>
       </c>
       <c r="GF37" s="39">
         <v>36.863181446990694</v>
       </c>
       <c r="GG37" s="40">
         <v>1034.1480605184447</v>
       </c>
-      <c r="GH37" s="41"/>
+      <c r="GH37" s="41">
+        <v>1700.2011162480612</v>
+      </c>
       <c r="GI37" s="42"/>
       <c r="GJ37" s="63"/>
       <c r="GK37" s="14"/>
     </row>
     <row r="38" spans="1:193">
       <c r="A38" s="30" t="s">
         <v>21</v>
       </c>
       <c r="B38" s="13">
         <v>17.072104130245496</v>
       </c>
       <c r="C38" s="13">
         <v>34.144208260490991</v>
       </c>
       <c r="D38" s="14">
         <v>51.216312390736491</v>
       </c>
       <c r="E38" s="14">
         <v>68.288416520981983</v>
       </c>
       <c r="F38" s="15">
         <v>85.360520651227475</v>
       </c>
       <c r="G38" s="43">
         <v>102.43262478147297</v>
@@ -21346,51 +21390,53 @@
       </c>
       <c r="FZ38" s="20">
         <v>12.255000000000003</v>
       </c>
       <c r="GA38" s="34">
         <v>59.105381250000008</v>
       </c>
       <c r="GB38" s="35">
         <v>84.782831250000015</v>
       </c>
       <c r="GC38" s="36">
         <v>103.91804625000002</v>
       </c>
       <c r="GD38" s="37">
         <v>116.17304625000003</v>
       </c>
       <c r="GE38" s="38">
         <v>125.30305350000003</v>
       </c>
       <c r="GF38" s="39">
         <v>165.99007228589565</v>
       </c>
       <c r="GG38" s="40">
         <v>769.38095960393491</v>
       </c>
-      <c r="GH38" s="41"/>
+      <c r="GH38" s="41">
+        <v>1314.0754000059569</v>
+      </c>
       <c r="GI38" s="42"/>
       <c r="GJ38" s="63"/>
       <c r="GK38" s="14"/>
     </row>
     <row r="39" spans="1:193">
       <c r="A39" s="30" t="s">
         <v>22</v>
       </c>
       <c r="B39" s="13">
         <v>1.8913402167203688</v>
       </c>
       <c r="C39" s="13">
         <v>3.7826804334407376</v>
       </c>
       <c r="D39" s="14">
         <v>5.6740206501611059</v>
       </c>
       <c r="E39" s="14">
         <v>7.5653608668814751</v>
       </c>
       <c r="F39" s="15">
         <v>9.4567010836018444</v>
       </c>
       <c r="G39" s="43">
         <v>11.348041300322214</v>
@@ -21919,51 +21965,53 @@
       </c>
       <c r="FZ39" s="20">
         <v>20.164332133333332</v>
       </c>
       <c r="GA39" s="34">
         <v>91.99721843333333</v>
       </c>
       <c r="GB39" s="35">
         <v>133.02807537916667</v>
       </c>
       <c r="GC39" s="36">
         <v>163.91701346249999</v>
       </c>
       <c r="GD39" s="37">
         <v>183.54223601666666</v>
       </c>
       <c r="GE39" s="38">
         <v>198.29185793583332</v>
       </c>
       <c r="GF39" s="39">
         <v>414.55283756625306</v>
       </c>
       <c r="GG39" s="40">
         <v>1250.7058964634343</v>
       </c>
-      <c r="GH39" s="41"/>
+      <c r="GH39" s="41">
+        <v>1501.879071164884</v>
+      </c>
       <c r="GI39" s="42"/>
       <c r="GJ39" s="63"/>
       <c r="GK39" s="14"/>
     </row>
     <row r="40" spans="1:193">
       <c r="A40" s="7"/>
       <c r="B40" s="8"/>
       <c r="C40" s="8"/>
       <c r="D40" s="7"/>
       <c r="E40" s="7"/>
       <c r="F40" s="7"/>
       <c r="G40" s="7"/>
       <c r="H40" s="7"/>
       <c r="I40" s="9"/>
       <c r="J40" s="7"/>
       <c r="K40" s="7"/>
       <c r="L40" s="7"/>
       <c r="M40" s="7"/>
       <c r="N40" s="8"/>
       <c r="O40" s="8"/>
       <c r="P40" s="7"/>
       <c r="Q40" s="7"/>
       <c r="R40" s="7"/>
       <c r="S40" s="7"/>
       <c r="T40" s="7"/>
@@ -22183,64 +22231,64 @@
       <c r="AW41" s="58"/>
       <c r="AX41" s="58"/>
       <c r="AY41" s="58"/>
       <c r="AZ41" s="58"/>
       <c r="BA41" s="58"/>
       <c r="BB41" s="58"/>
       <c r="BC41" s="58"/>
       <c r="BD41" s="58"/>
       <c r="BE41" s="58"/>
       <c r="BF41" s="58"/>
       <c r="BG41" s="58"/>
       <c r="BH41" s="58"/>
       <c r="BI41" s="58"/>
       <c r="BJ41" s="8"/>
       <c r="BK41" s="7"/>
       <c r="BL41" s="7"/>
       <c r="BM41" s="7"/>
       <c r="BN41" s="7"/>
       <c r="BO41" s="7"/>
       <c r="BP41" s="7"/>
       <c r="BQ41" s="7"/>
       <c r="BR41" s="7"/>
       <c r="BS41" s="7"/>
       <c r="BT41" s="7"/>
       <c r="BU41" s="7"/>
-      <c r="BV41" s="108" t="s">
+      <c r="BV41" s="110" t="s">
         <v>38</v>
       </c>
-      <c r="BW41" s="108"/>
-[...9 lines deleted...]
-      <c r="CG41" s="108"/>
+      <c r="BW41" s="110"/>
+      <c r="BX41" s="110"/>
+      <c r="BY41" s="110"/>
+      <c r="BZ41" s="110"/>
+      <c r="CA41" s="110"/>
+      <c r="CB41" s="110"/>
+      <c r="CC41" s="110"/>
+      <c r="CD41" s="110"/>
+      <c r="CE41" s="110"/>
+      <c r="CF41" s="110"/>
+      <c r="CG41" s="110"/>
       <c r="CH41" s="45"/>
       <c r="CI41" s="45"/>
       <c r="CJ41" s="45"/>
       <c r="CK41" s="45"/>
       <c r="CL41" s="45"/>
       <c r="CM41" s="45"/>
       <c r="CN41" s="45"/>
       <c r="CO41" s="45"/>
       <c r="CP41" s="45"/>
       <c r="CQ41" s="45"/>
       <c r="CR41" s="45"/>
       <c r="CS41" s="45"/>
       <c r="CT41" s="45"/>
       <c r="CU41" s="45"/>
       <c r="CV41" s="45"/>
       <c r="CW41" s="45"/>
       <c r="CX41" s="45"/>
       <c r="CY41" s="46"/>
       <c r="CZ41" s="46"/>
       <c r="DA41" s="46"/>
       <c r="DB41" s="45"/>
       <c r="DC41" s="45"/>
       <c r="DD41" s="45"/>
       <c r="DE41" s="45"/>
       <c r="DF41" s="45"/>
@@ -22251,111 +22299,111 @@
       <c r="DK41" s="45"/>
       <c r="DL41" s="45"/>
       <c r="DM41" s="45"/>
       <c r="DN41" s="45"/>
       <c r="DO41" s="45"/>
       <c r="DP41" s="45"/>
       <c r="DQ41" s="45"/>
       <c r="DR41" s="45"/>
       <c r="DS41" s="45"/>
       <c r="DT41" s="45"/>
       <c r="DU41" s="45"/>
       <c r="DV41" s="45"/>
       <c r="DW41" s="45"/>
       <c r="DX41" s="46"/>
       <c r="DY41" s="46"/>
       <c r="DZ41" s="45"/>
       <c r="EA41" s="45"/>
       <c r="EB41" s="45"/>
       <c r="EC41" s="45"/>
       <c r="ED41" s="45"/>
       <c r="EE41" s="45"/>
       <c r="EF41" s="45"/>
       <c r="EG41" s="45"/>
       <c r="EH41" s="45"/>
       <c r="EI41" s="45"/>
-      <c r="EJ41" s="111" t="s">
+      <c r="EJ41" s="112" t="s">
         <v>38</v>
       </c>
-      <c r="EK41" s="111"/>
-[...9 lines deleted...]
-      <c r="EU41" s="111"/>
+      <c r="EK41" s="112"/>
+      <c r="EL41" s="112"/>
+      <c r="EM41" s="112"/>
+      <c r="EN41" s="112"/>
+      <c r="EO41" s="112"/>
+      <c r="EP41" s="112"/>
+      <c r="EQ41" s="112"/>
+      <c r="ER41" s="112"/>
+      <c r="ES41" s="112"/>
+      <c r="ET41" s="112"/>
+      <c r="EU41" s="112"/>
       <c r="EV41" s="7"/>
       <c r="EW41" s="7"/>
       <c r="EX41" s="7"/>
       <c r="EY41" s="7"/>
       <c r="EZ41" s="7"/>
       <c r="FA41" s="7"/>
       <c r="FB41" s="7"/>
       <c r="FC41" s="7"/>
       <c r="FD41" s="7"/>
       <c r="FE41" s="10"/>
       <c r="FF41" s="10"/>
       <c r="FG41" s="10"/>
       <c r="FH41" s="10"/>
       <c r="FI41" s="10"/>
       <c r="FJ41" s="10"/>
-      <c r="FK41" s="111" t="s">
+      <c r="FK41" s="112" t="s">
         <v>38</v>
       </c>
-      <c r="FL41" s="111"/>
-[...9 lines deleted...]
-      <c r="FV41" s="111"/>
+      <c r="FL41" s="112"/>
+      <c r="FM41" s="112"/>
+      <c r="FN41" s="112"/>
+      <c r="FO41" s="112"/>
+      <c r="FP41" s="112"/>
+      <c r="FQ41" s="112"/>
+      <c r="FR41" s="112"/>
+      <c r="FS41" s="112"/>
+      <c r="FT41" s="112"/>
+      <c r="FU41" s="112"/>
+      <c r="FV41" s="112"/>
     </row>
     <row r="42" spans="1:193" ht="22.5" customHeight="1" thickBot="1">
       <c r="A42" s="7"/>
       <c r="B42" s="7"/>
       <c r="C42" s="7"/>
       <c r="D42" s="7"/>
       <c r="E42" s="7"/>
       <c r="F42" s="7"/>
       <c r="G42" s="7"/>
       <c r="H42" s="7"/>
       <c r="I42" s="7"/>
       <c r="J42" s="7"/>
-      <c r="K42" s="114" t="s">
+      <c r="K42" s="108" t="s">
         <v>40</v>
       </c>
-      <c r="L42" s="114"/>
-[...1 lines deleted...]
-      <c r="N42" s="115"/>
+      <c r="L42" s="108"/>
+      <c r="M42" s="108"/>
+      <c r="N42" s="109"/>
       <c r="O42" s="7"/>
       <c r="P42" s="7"/>
       <c r="Q42" s="7"/>
       <c r="R42" s="7"/>
       <c r="S42" s="7"/>
       <c r="T42" s="7"/>
       <c r="U42" s="7"/>
       <c r="V42" s="7"/>
       <c r="W42" s="7"/>
       <c r="X42" s="7"/>
       <c r="Y42" s="11" t="s">
         <v>40</v>
       </c>
       <c r="Z42" s="7"/>
       <c r="AA42" s="7"/>
       <c r="AB42" s="7"/>
       <c r="AC42" s="7"/>
       <c r="AD42" s="7"/>
       <c r="AE42" s="7"/>
       <c r="AF42" s="7"/>
       <c r="AG42" s="7"/>
       <c r="AH42" s="7"/>
       <c r="AI42" s="7"/>
       <c r="AJ42" s="7"/>
       <c r="AK42" s="11" t="s">
@@ -22457,112 +22505,112 @@
       <c r="DO42" s="7"/>
       <c r="DP42" s="11" t="s">
         <v>40</v>
       </c>
       <c r="DQ42" s="57"/>
       <c r="DR42" s="7"/>
       <c r="DS42" s="7"/>
       <c r="DT42" s="7"/>
       <c r="DU42" s="7"/>
       <c r="DV42" s="7"/>
       <c r="DW42" s="7"/>
       <c r="DX42" s="7"/>
       <c r="DY42" s="7"/>
       <c r="DZ42" s="7"/>
       <c r="EA42" s="57"/>
       <c r="EB42" s="57"/>
       <c r="EC42" s="57"/>
       <c r="ED42" s="7"/>
       <c r="EE42" s="7"/>
       <c r="EF42" s="7"/>
       <c r="EG42" s="7"/>
       <c r="EH42" s="7"/>
       <c r="EI42" s="7"/>
       <c r="EJ42" s="7"/>
       <c r="EK42" s="7"/>
-      <c r="EL42" s="114" t="s">
+      <c r="EL42" s="108" t="s">
         <v>40</v>
       </c>
-      <c r="EM42" s="114"/>
-[...1 lines deleted...]
-      <c r="EO42" s="115"/>
+      <c r="EM42" s="108"/>
+      <c r="EN42" s="108"/>
+      <c r="EO42" s="109"/>
       <c r="EP42" s="7"/>
       <c r="EQ42" s="7"/>
       <c r="ER42" s="7"/>
       <c r="ES42" s="7"/>
       <c r="ET42" s="7"/>
       <c r="EU42" s="7"/>
       <c r="EV42" s="7"/>
       <c r="EW42" s="7"/>
       <c r="EX42" s="7"/>
-      <c r="EY42" s="109" t="s">
+      <c r="EY42" s="115" t="s">
         <v>40</v>
       </c>
-      <c r="EZ42" s="109"/>
-      <c r="FA42" s="109"/>
+      <c r="EZ42" s="115"/>
+      <c r="FA42" s="115"/>
       <c r="FB42" s="7"/>
       <c r="FC42" s="7"/>
       <c r="FD42" s="7"/>
       <c r="FE42" s="7"/>
       <c r="FF42" s="7"/>
       <c r="FG42" s="7"/>
       <c r="FH42" s="7"/>
       <c r="FI42" s="7"/>
       <c r="FJ42" s="7"/>
-      <c r="FK42" s="109" t="s">
+      <c r="FK42" s="115" t="s">
         <v>40</v>
       </c>
-      <c r="FL42" s="109"/>
-      <c r="FM42" s="109"/>
+      <c r="FL42" s="115"/>
+      <c r="FM42" s="115"/>
       <c r="FN42" s="7"/>
       <c r="FO42" s="7"/>
       <c r="FP42" s="7"/>
       <c r="FQ42" s="10"/>
       <c r="FR42" s="10"/>
       <c r="FS42" s="10"/>
       <c r="FT42" s="10"/>
       <c r="FU42" s="10"/>
-      <c r="FV42" s="114" t="s">
+      <c r="FV42" s="108" t="s">
         <v>40</v>
       </c>
-      <c r="FW42" s="114"/>
-[...1 lines deleted...]
-      <c r="FY42" s="115"/>
+      <c r="FW42" s="108"/>
+      <c r="FX42" s="108"/>
+      <c r="FY42" s="109"/>
       <c r="FZ42" s="7"/>
       <c r="GA42" s="7"/>
       <c r="GB42" s="7"/>
       <c r="GC42" s="10"/>
       <c r="GD42" s="10"/>
       <c r="GE42" s="10"/>
       <c r="GF42" s="10"/>
       <c r="GG42" s="10"/>
-      <c r="GH42" s="114" t="s">
+      <c r="GH42" s="108" t="s">
         <v>40</v>
       </c>
-      <c r="GI42" s="114"/>
-[...1 lines deleted...]
-      <c r="GK42" s="115"/>
+      <c r="GI42" s="108"/>
+      <c r="GJ42" s="108"/>
+      <c r="GK42" s="109"/>
     </row>
     <row r="43" spans="1:193" ht="20.25" customHeight="1" thickBot="1">
       <c r="A43" s="100"/>
       <c r="B43" s="102" t="s">
         <v>23</v>
       </c>
       <c r="C43" s="103"/>
       <c r="D43" s="103"/>
       <c r="E43" s="103"/>
       <c r="F43" s="103"/>
       <c r="G43" s="103"/>
       <c r="H43" s="103"/>
       <c r="I43" s="103"/>
       <c r="J43" s="103"/>
       <c r="K43" s="103"/>
       <c r="L43" s="103"/>
       <c r="M43" s="104"/>
       <c r="N43" s="102" t="s">
         <v>24</v>
       </c>
       <c r="O43" s="103"/>
       <c r="P43" s="103"/>
       <c r="Q43" s="103"/>
       <c r="R43" s="103"/>
       <c r="S43" s="103"/>
@@ -23894,51 +23942,53 @@
       </c>
       <c r="FZ45" s="20">
         <v>2000.4541496566551</v>
       </c>
       <c r="GA45" s="21">
         <v>4944.0918941908258</v>
       </c>
       <c r="GB45" s="22">
         <v>6394.8373255574788</v>
       </c>
       <c r="GC45" s="23">
         <v>9301.2760845162866</v>
       </c>
       <c r="GD45" s="24">
         <v>11414.888424341183</v>
       </c>
       <c r="GE45" s="25">
         <v>15779.489384511397</v>
       </c>
       <c r="GF45" s="26">
         <v>18690.054887023289</v>
       </c>
       <c r="GG45" s="27">
         <v>20762.096241444779</v>
       </c>
-      <c r="GH45" s="28"/>
+      <c r="GH45" s="28">
+        <v>25330.837419955067</v>
+      </c>
       <c r="GI45" s="29"/>
       <c r="GJ45" s="63"/>
       <c r="GK45" s="13"/>
     </row>
     <row r="46" spans="1:193">
       <c r="A46" s="30" t="s">
         <v>16</v>
       </c>
       <c r="B46" s="13">
         <v>0.66868758761783009</v>
       </c>
       <c r="C46" s="13">
         <v>1.4714419583182976</v>
       </c>
       <c r="D46" s="14">
         <v>2.4143860798357046</v>
       </c>
       <c r="E46" s="14">
         <v>3.2050083279044737</v>
       </c>
       <c r="F46" s="15">
         <v>4.1699309918839607</v>
       </c>
       <c r="G46" s="43">
         <v>5.9345135839690952</v>
@@ -24467,51 +24517,53 @@
       </c>
       <c r="FZ46" s="20">
         <v>7.2724174100735528</v>
       </c>
       <c r="GA46" s="34">
         <v>42.827500444835245</v>
       </c>
       <c r="GB46" s="35">
         <v>67.144985852712836</v>
       </c>
       <c r="GC46" s="36">
         <v>86.781369477258892</v>
       </c>
       <c r="GD46" s="37">
         <v>88.561611056623576</v>
       </c>
       <c r="GE46" s="38">
         <v>88.968227114330844</v>
       </c>
       <c r="GF46" s="39">
         <v>89.915080600031899</v>
       </c>
       <c r="GG46" s="40">
         <v>104.98059276135115</v>
       </c>
-      <c r="GH46" s="41"/>
+      <c r="GH46" s="41">
+        <v>124.22146501973094</v>
+      </c>
       <c r="GI46" s="42"/>
       <c r="GJ46" s="63"/>
       <c r="GK46" s="13"/>
     </row>
     <row r="47" spans="1:193">
       <c r="A47" s="30" t="s">
         <v>17</v>
       </c>
       <c r="B47" s="13">
         <v>6.9212934856760731</v>
       </c>
       <c r="C47" s="13">
         <v>13.228897984986787</v>
       </c>
       <c r="D47" s="14">
         <v>22.423802742473434</v>
       </c>
       <c r="E47" s="14">
         <v>30.09497977784514</v>
       </c>
       <c r="F47" s="15">
         <v>39.750270502755967</v>
       </c>
       <c r="G47" s="43">
         <v>52.152390716572391</v>
@@ -25040,51 +25092,53 @@
       </c>
       <c r="FZ47" s="20">
         <v>24.019823475733148</v>
       </c>
       <c r="GA47" s="34">
         <v>95.487816002272012</v>
       </c>
       <c r="GB47" s="35">
         <v>148.22949528371211</v>
       </c>
       <c r="GC47" s="36">
         <v>342.224071163649</v>
       </c>
       <c r="GD47" s="37">
         <v>404.89398933922109</v>
       </c>
       <c r="GE47" s="38">
         <v>502.05695383431322</v>
       </c>
       <c r="GF47" s="39">
         <v>512.59396146056838</v>
       </c>
       <c r="GG47" s="40">
         <v>528.35728109084391</v>
       </c>
-      <c r="GH47" s="41"/>
+      <c r="GH47" s="41">
+        <v>608.21832813821709</v>
+      </c>
       <c r="GI47" s="42"/>
       <c r="GJ47" s="63"/>
       <c r="GK47" s="14"/>
     </row>
     <row r="48" spans="1:193">
       <c r="A48" s="30" t="s">
         <v>18</v>
       </c>
       <c r="B48" s="13">
         <v>62.090344045929541</v>
       </c>
       <c r="C48" s="13">
         <v>129.28749150560549</v>
       </c>
       <c r="D48" s="14">
         <v>221.06640194928355</v>
       </c>
       <c r="E48" s="14">
         <v>302.03252108274143</v>
       </c>
       <c r="F48" s="15">
         <v>390.89704802743523</v>
       </c>
       <c r="G48" s="43">
         <v>578.56139851566763</v>
@@ -25613,51 +25667,53 @@
       </c>
       <c r="FZ48" s="20">
         <v>196.02628854522197</v>
       </c>
       <c r="GA48" s="34">
         <v>567.81207472472943</v>
       </c>
       <c r="GB48" s="35">
         <v>696.87899415651748</v>
       </c>
       <c r="GC48" s="36">
         <v>1062.5980567955319</v>
       </c>
       <c r="GD48" s="37">
         <v>1247.1755528825972</v>
       </c>
       <c r="GE48" s="38">
         <v>2145.9957579774809</v>
       </c>
       <c r="GF48" s="39">
         <v>2562.803094524651</v>
       </c>
       <c r="GG48" s="40">
         <v>2797.3794381299613</v>
       </c>
-      <c r="GH48" s="41"/>
+      <c r="GH48" s="41">
+        <v>3783.9227302184499</v>
+      </c>
       <c r="GI48" s="42"/>
       <c r="GJ48" s="63"/>
       <c r="GK48" s="14"/>
     </row>
     <row r="49" spans="1:193">
       <c r="A49" s="30" t="s">
         <v>19</v>
       </c>
       <c r="B49" s="13">
         <v>72.234219931747276</v>
       </c>
       <c r="C49" s="13">
         <v>137.552253904851</v>
       </c>
       <c r="D49" s="14">
         <v>217.20560430194135</v>
       </c>
       <c r="E49" s="14">
         <v>275.8960618122685</v>
       </c>
       <c r="F49" s="15">
         <v>341.43786668650478</v>
       </c>
       <c r="G49" s="43">
         <v>426.71648171479814</v>
@@ -26186,51 +26242,53 @@
       </c>
       <c r="FZ49" s="20">
         <v>147.78208395236737</v>
       </c>
       <c r="GA49" s="34">
         <v>394.41501343981361</v>
       </c>
       <c r="GB49" s="35">
         <v>502.09102731394137</v>
       </c>
       <c r="GC49" s="36">
         <v>848.19392194937097</v>
       </c>
       <c r="GD49" s="37">
         <v>1073.0770240521254</v>
       </c>
       <c r="GE49" s="38">
         <v>1338.9946532958447</v>
       </c>
       <c r="GF49" s="39">
         <v>1571.4211280172492</v>
       </c>
       <c r="GG49" s="40">
         <v>1701.4049965824681</v>
       </c>
-      <c r="GH49" s="41"/>
+      <c r="GH49" s="41">
+        <v>2475.0487496423384</v>
+      </c>
       <c r="GI49" s="42"/>
       <c r="GJ49" s="63"/>
       <c r="GK49" s="14"/>
     </row>
     <row r="50" spans="1:193">
       <c r="A50" s="30" t="s">
         <v>20</v>
       </c>
       <c r="B50" s="13">
         <v>141.52538784706468</v>
       </c>
       <c r="C50" s="13">
         <v>282.5197037026594</v>
       </c>
       <c r="D50" s="14">
         <v>473.61809021682024</v>
       </c>
       <c r="E50" s="14">
         <v>638.09695982564665</v>
       </c>
       <c r="F50" s="15">
         <v>823.9292966604296</v>
       </c>
       <c r="G50" s="43">
         <v>1083.2461586609936</v>
@@ -26759,51 +26817,53 @@
       </c>
       <c r="FZ50" s="20">
         <v>441.47957461223649</v>
       </c>
       <c r="GA50" s="34">
         <v>1149.5066801265095</v>
       </c>
       <c r="GB50" s="35">
         <v>1418.8233804045749</v>
       </c>
       <c r="GC50" s="36">
         <v>1996.2001406995141</v>
       </c>
       <c r="GD50" s="37">
         <v>2344.0669555333602</v>
       </c>
       <c r="GE50" s="38">
         <v>3764.1016164734306</v>
       </c>
       <c r="GF50" s="39">
         <v>4459.9443653558856</v>
       </c>
       <c r="GG50" s="40">
         <v>4916.0342522991768</v>
       </c>
-      <c r="GH50" s="41"/>
+      <c r="GH50" s="41">
+        <v>6245.8301035898103</v>
+      </c>
       <c r="GI50" s="42"/>
       <c r="GJ50" s="63"/>
       <c r="GK50" s="14"/>
     </row>
     <row r="51" spans="1:193">
       <c r="A51" s="30" t="s">
         <v>21</v>
       </c>
       <c r="B51" s="14">
         <v>9.0328738760726175</v>
       </c>
       <c r="C51" s="14">
         <v>19.560180675184228</v>
       </c>
       <c r="D51" s="14">
         <v>33.653941302136779</v>
       </c>
       <c r="E51" s="14">
         <v>45.760878843807021</v>
       </c>
       <c r="F51" s="15">
         <v>59.43833161496795</v>
       </c>
       <c r="G51" s="43">
         <v>81.659920640431679</v>
@@ -27332,51 +27392,53 @@
       </c>
       <c r="FZ51" s="20">
         <v>706.69118814293211</v>
       </c>
       <c r="GA51" s="34">
         <v>1582.3517656928248</v>
       </c>
       <c r="GB51" s="35">
         <v>2354.6154748955364</v>
       </c>
       <c r="GC51" s="36">
         <v>3072.0967533492203</v>
       </c>
       <c r="GD51" s="37">
         <v>3783.1778330649754</v>
       </c>
       <c r="GE51" s="38">
         <v>4552.6622297772528</v>
       </c>
       <c r="GF51" s="39">
         <v>5386.4967356040524</v>
       </c>
       <c r="GG51" s="40">
         <v>6220.9023017041809</v>
       </c>
-      <c r="GH51" s="41"/>
+      <c r="GH51" s="41">
+        <v>6609.7907011991592</v>
+      </c>
       <c r="GI51" s="42"/>
       <c r="GJ51" s="63"/>
       <c r="GK51" s="14"/>
     </row>
     <row r="52" spans="1:193" ht="14.25" customHeight="1">
       <c r="A52" s="30" t="s">
         <v>22</v>
       </c>
       <c r="B52" s="13">
         <v>44.480382709156601</v>
       </c>
       <c r="C52" s="13">
         <v>92.039044328637331</v>
       </c>
       <c r="D52" s="14">
         <v>148.1895909669866</v>
       </c>
       <c r="E52" s="14">
         <v>200.99508434681471</v>
       </c>
       <c r="F52" s="15">
         <v>247.7636541828395</v>
       </c>
       <c r="G52" s="43">
         <v>309.54102950158159</v>
@@ -27905,51 +27967,53 @@
       </c>
       <c r="FZ52" s="20">
         <v>477.18277351809047</v>
       </c>
       <c r="GA52" s="34">
         <v>1111.6910437598408</v>
       </c>
       <c r="GB52" s="35">
         <v>1207.0539676504834</v>
       </c>
       <c r="GC52" s="36">
         <v>1893.1817710817418</v>
       </c>
       <c r="GD52" s="37">
         <v>2473.9354584122793</v>
       </c>
       <c r="GE52" s="38">
         <v>3386.7099460387435</v>
       </c>
       <c r="GF52" s="39">
         <v>4106.8805214608474</v>
       </c>
       <c r="GG52" s="40">
         <v>4493.0373788767974</v>
       </c>
-      <c r="GH52" s="41"/>
+      <c r="GH52" s="41">
+        <v>5483.8053421473614</v>
+      </c>
       <c r="GI52" s="42"/>
       <c r="GJ52" s="63"/>
       <c r="GK52" s="14"/>
     </row>
     <row r="53" spans="1:193">
       <c r="A53" s="7"/>
       <c r="B53" s="8"/>
       <c r="C53" s="8"/>
       <c r="D53" s="7"/>
       <c r="E53" s="7"/>
       <c r="F53" s="7"/>
       <c r="G53" s="7"/>
       <c r="H53" s="7"/>
       <c r="I53" s="9"/>
       <c r="J53" s="7"/>
       <c r="K53" s="7"/>
       <c r="L53" s="7"/>
       <c r="M53" s="7"/>
       <c r="N53" s="8"/>
       <c r="O53" s="8"/>
       <c r="P53" s="7"/>
       <c r="Q53" s="7"/>
       <c r="R53" s="7"/>
       <c r="S53" s="7"/>
       <c r="T53" s="7"/>
@@ -28750,213 +28814,213 @@
       <c r="DR57" s="5"/>
       <c r="DS57" s="5"/>
       <c r="DT57" s="5"/>
       <c r="DU57" s="5"/>
       <c r="DV57" s="5"/>
       <c r="DW57" s="5"/>
       <c r="DX57" s="5"/>
       <c r="DY57" s="5"/>
       <c r="DZ57" s="5"/>
       <c r="EA57" s="5"/>
       <c r="EB57" s="5"/>
       <c r="EC57" s="5"/>
       <c r="ED57" s="5"/>
       <c r="EE57" s="5"/>
       <c r="EF57" s="5"/>
       <c r="EG57" s="5"/>
       <c r="EH57" s="5"/>
       <c r="EI57" s="5"/>
       <c r="EJ57" s="5"/>
       <c r="EK57" s="5"/>
       <c r="EL57" s="5"/>
       <c r="EM57" s="5"/>
       <c r="EN57" s="5"/>
       <c r="EO57" s="5"/>
       <c r="EP57" s="5"/>
-      <c r="EQ57" s="116" t="s">
+      <c r="EQ57" s="117" t="s">
         <v>42</v>
       </c>
-      <c r="ER57" s="116"/>
-[...21 lines deleted...]
-      <c r="FN57" s="116"/>
+      <c r="ER57" s="117"/>
+      <c r="ES57" s="117"/>
+      <c r="ET57" s="117"/>
+      <c r="EU57" s="117"/>
+      <c r="EV57" s="117"/>
+      <c r="EW57" s="117"/>
+      <c r="EX57" s="117"/>
+      <c r="EY57" s="117"/>
+      <c r="EZ57" s="117"/>
+      <c r="FA57" s="117"/>
+      <c r="FB57" s="117"/>
+      <c r="FC57" s="117"/>
+      <c r="FD57" s="117"/>
+      <c r="FE57" s="117"/>
+      <c r="FF57" s="117"/>
+      <c r="FG57" s="117"/>
+      <c r="FH57" s="117"/>
+      <c r="FI57" s="117"/>
+      <c r="FJ57" s="117"/>
+      <c r="FK57" s="117"/>
+      <c r="FL57" s="117"/>
+      <c r="FM57" s="117"/>
+      <c r="FN57" s="117"/>
     </row>
     <row r="58" spans="1:193">
       <c r="CH58" s="4"/>
       <c r="CI58" s="3"/>
       <c r="CT58" s="4"/>
       <c r="DF58" s="4"/>
       <c r="DR58" s="4"/>
     </row>
     <row r="61" spans="1:193">
-      <c r="FS61" s="116" t="s">
+      <c r="FS61" s="117" t="s">
         <v>41</v>
       </c>
-      <c r="FT61" s="116"/>
-[...16 lines deleted...]
-      <c r="GK61" s="116"/>
+      <c r="FT61" s="117"/>
+      <c r="FU61" s="117"/>
+      <c r="FV61" s="117"/>
+      <c r="FW61" s="117"/>
+      <c r="FX61" s="117"/>
+      <c r="FY61" s="117"/>
+      <c r="FZ61" s="117"/>
+      <c r="GA61" s="117"/>
+      <c r="GB61" s="117"/>
+      <c r="GC61" s="117"/>
+      <c r="GD61" s="117"/>
+      <c r="GE61" s="117"/>
+      <c r="GF61" s="117"/>
+      <c r="GG61" s="117"/>
+      <c r="GH61" s="117"/>
+      <c r="GI61" s="117"/>
+      <c r="GJ61" s="117"/>
+      <c r="GK61" s="117"/>
     </row>
   </sheetData>
   <mergeCells count="104">
     <mergeCell ref="K3:N3"/>
     <mergeCell ref="FS61:GK61"/>
     <mergeCell ref="EQ57:FN57"/>
     <mergeCell ref="BV41:CG41"/>
     <mergeCell ref="DR43:EC43"/>
     <mergeCell ref="DF43:DQ43"/>
     <mergeCell ref="EJ41:EU41"/>
     <mergeCell ref="EY29:FA29"/>
     <mergeCell ref="EP30:FA30"/>
     <mergeCell ref="EY42:FA42"/>
     <mergeCell ref="EP43:FA43"/>
     <mergeCell ref="FZ43:GK43"/>
     <mergeCell ref="CH30:CS30"/>
     <mergeCell ref="CT30:DE30"/>
     <mergeCell ref="CT43:DE43"/>
     <mergeCell ref="DF30:DQ30"/>
     <mergeCell ref="FN43:FY43"/>
     <mergeCell ref="FB30:FM30"/>
     <mergeCell ref="FK42:FM42"/>
     <mergeCell ref="FB43:FM43"/>
     <mergeCell ref="ED43:EO43"/>
     <mergeCell ref="ED30:EO30"/>
     <mergeCell ref="DR30:EC30"/>
     <mergeCell ref="EL42:EO42"/>
-    <mergeCell ref="DF17:DQ17"/>
-[...1 lines deleted...]
-    <mergeCell ref="BV30:CG30"/>
     <mergeCell ref="BV43:CG43"/>
     <mergeCell ref="GH3:GK3"/>
     <mergeCell ref="FZ4:GK4"/>
     <mergeCell ref="GH16:GK16"/>
     <mergeCell ref="FZ17:GK17"/>
     <mergeCell ref="GH29:GK29"/>
     <mergeCell ref="FZ30:GK30"/>
     <mergeCell ref="GH42:GK42"/>
     <mergeCell ref="EY3:FA3"/>
     <mergeCell ref="FV3:FY3"/>
     <mergeCell ref="FN4:FY4"/>
     <mergeCell ref="FV16:FY16"/>
     <mergeCell ref="FN17:FY17"/>
     <mergeCell ref="FV29:FY29"/>
     <mergeCell ref="FN30:FY30"/>
     <mergeCell ref="FK41:FV41"/>
     <mergeCell ref="FV42:FY42"/>
     <mergeCell ref="FJ3:FM3"/>
     <mergeCell ref="FK29:FM29"/>
     <mergeCell ref="FJ16:FM16"/>
     <mergeCell ref="FB4:FM4"/>
     <mergeCell ref="FB17:FM17"/>
+    <mergeCell ref="CH43:CS43"/>
     <mergeCell ref="BV2:CG2"/>
     <mergeCell ref="AX4:BI4"/>
     <mergeCell ref="BV28:CG28"/>
     <mergeCell ref="AX17:BI17"/>
     <mergeCell ref="CH17:CS17"/>
     <mergeCell ref="DF4:DQ4"/>
     <mergeCell ref="BV15:CG15"/>
     <mergeCell ref="FJ2:FU2"/>
     <mergeCell ref="FK15:FV15"/>
     <mergeCell ref="FL28:FW28"/>
     <mergeCell ref="EP4:FA4"/>
     <mergeCell ref="EY16:FA16"/>
     <mergeCell ref="EP17:FA17"/>
     <mergeCell ref="EI15:ET15"/>
     <mergeCell ref="EI2:ET2"/>
     <mergeCell ref="EJ28:EU28"/>
     <mergeCell ref="ED4:EO4"/>
     <mergeCell ref="EM3:EO3"/>
     <mergeCell ref="ED17:EO17"/>
     <mergeCell ref="DR4:EC4"/>
-    <mergeCell ref="CH43:CS43"/>
+    <mergeCell ref="DF17:DQ17"/>
+    <mergeCell ref="DR17:EC17"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="CT4:DE4"/>
     <mergeCell ref="BJ4:BU4"/>
     <mergeCell ref="BV4:CG4"/>
     <mergeCell ref="CH4:CS4"/>
-    <mergeCell ref="K42:N42"/>
-    <mergeCell ref="K29:N29"/>
     <mergeCell ref="K16:N16"/>
     <mergeCell ref="BV17:CG17"/>
     <mergeCell ref="CT17:DE17"/>
     <mergeCell ref="BJ17:BU17"/>
     <mergeCell ref="B30:M30"/>
     <mergeCell ref="N30:Y30"/>
     <mergeCell ref="Z30:AK30"/>
     <mergeCell ref="AL30:AW30"/>
     <mergeCell ref="B17:M17"/>
     <mergeCell ref="N17:Y17"/>
     <mergeCell ref="AX30:BI30"/>
     <mergeCell ref="Z17:AK17"/>
     <mergeCell ref="BJ30:BU30"/>
+    <mergeCell ref="BV30:CG30"/>
     <mergeCell ref="A17:A18"/>
     <mergeCell ref="AX43:BI43"/>
     <mergeCell ref="BJ43:BU43"/>
     <mergeCell ref="A43:A44"/>
     <mergeCell ref="A30:A31"/>
     <mergeCell ref="AL17:AW17"/>
     <mergeCell ref="B43:M43"/>
     <mergeCell ref="Z43:AK43"/>
     <mergeCell ref="AL43:AW43"/>
     <mergeCell ref="N43:Y43"/>
+    <mergeCell ref="K42:N42"/>
+    <mergeCell ref="K29:N29"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <documentManagement/>
 </p:properties>
 </file>