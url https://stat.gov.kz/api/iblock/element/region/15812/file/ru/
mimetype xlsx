--- v0 (2026-09-20)
+++ v1 (2026-10-30)
@@ -207,75 +207,75 @@
   <si>
     <t>в % к соответствующему месяцу предыдущего года</t>
   </si>
   <si>
     <t>Объем выполненных строительных работ</t>
   </si>
   <si>
     <t>К объему строительных работ относится стоимость строительных работ, выполненных предприятиями, осуществляющими строительную деятельность по заключенным договорам строительного подряда, который включает работы по строительству новых объектов, капитальному и текущему ремонту, реконструкции, модернизации жилых и нежилых зданий, инженерных сооружений.</t>
   </si>
   <si>
     <t>Агрегация</t>
   </si>
   <si>
     <t>Объем строительных работ формируется из первичных статистических данных по крупным, средним и малым предприятиям с основным и вторичным видами экономической деятельности код 41-43 "Строительство".</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701885?keyword=</t>
   </si>
   <si>
     <t xml:space="preserve">Индекс физического объема строительных работ </t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
-    <t>17.09.2026г.</t>
-[...1 lines deleted...]
-  <si>
     <t>С января 2022 года</t>
   </si>
   <si>
     <t>млн. теңге</t>
   </si>
   <si>
     <t>Отдел статистики производства и окружающей среды</t>
   </si>
   <si>
     <t>+7 712 2328427</t>
   </si>
   <si>
     <t>https://stat.gov.kz/region/atyrau/spreadsheets/?industry=4492&amp;year=2026&amp;name=12884&amp;period=&amp;type=spreadsheets</t>
   </si>
   <si>
-    <t>Абишева Кунпаят Рахметжановна</t>
-[...4 lines deleted...]
-  <si>
     <t>16.10.2026г.</t>
+  </si>
+  <si>
+    <t>Кусайнова Ботагоз Талгатовна</t>
+  </si>
+  <si>
+    <t>B.Kussainova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>18.11.2026г.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="25">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
@@ -570,51 +570,51 @@
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="17" fillId="0" borderId="1" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="13" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="24" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="8">
     <cellStyle name="Normal" xfId="1"/>
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный 2 2" xfId="7"/>
     <cellStyle name="Обычный 3" xfId="4"/>
     <cellStyle name="Обычный 8" xfId="5"/>
     <cellStyle name="Финансовый 2" xfId="6"/>
   </cellStyles>
@@ -894,126 +894,126 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:K.Abisheva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701885?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:O.Edel@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701885?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:K.Abisheva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701892?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:O.Edel@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701892?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист5"/>
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B19" sqref="B19"/>
+      <selection activeCell="B16" sqref="B16:B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="11" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="11" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="10"/>
       <c r="B1" s="10"/>
     </row>
     <row r="2" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="19" t="s">
         <v>24</v>
       </c>
       <c r="B2" s="9">
         <v>162101</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="19" t="s">
         <v>25</v>
       </c>
       <c r="B3" s="9" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A4" s="19" t="s">
         <v>8</v>
       </c>
       <c r="B4" s="14" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="15" customFormat="1" ht="27" customHeight="1">
       <c r="A5" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B5" s="9" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="15" customFormat="1" ht="24" customHeight="1">
       <c r="A6" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="9" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="15" customFormat="1" ht="24.75" customHeight="1">
       <c r="A7" s="19" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="20" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="15" customFormat="1" ht="24" customHeight="1">
       <c r="A8" s="19" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="14" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="15" customFormat="1" ht="45" customHeight="1">
       <c r="A9" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B9" s="32" t="s">
         <v>58</v>
       </c>
@@ -1034,201 +1034,201 @@
       <c r="M11" s="17"/>
     </row>
     <row r="12" spans="1:13" s="15" customFormat="1" ht="23.25" customHeight="1">
       <c r="A12" s="19" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="47" t="s">
         <v>27</v>
       </c>
       <c r="M12" s="17"/>
     </row>
     <row r="13" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A13" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="45" t="s">
         <v>29</v>
       </c>
       <c r="M13" s="17"/>
     </row>
     <row r="14" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A14" s="16" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="45" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="M14" s="17"/>
     </row>
     <row r="15" spans="1:13" s="15" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="16" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="45" t="s">
         <v>59</v>
       </c>
       <c r="M15" s="17"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="19" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="21" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="M16" s="4"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="19" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="21" t="s">
         <v>70</v>
       </c>
       <c r="M17" s="5"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="19" t="s">
         <v>22</v>
       </c>
       <c r="B18" s="14" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="M18" s="4"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="19" t="s">
         <v>23</v>
       </c>
       <c r="B19" s="43" t="s">
         <v>68</v>
       </c>
       <c r="M19" s="5"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="19" t="s">
         <v>10</v>
       </c>
       <c r="B20" s="44" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="M20" s="4"/>
     </row>
     <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A21" s="19" t="s">
         <v>11</v>
       </c>
       <c r="B21" s="48" t="s">
         <v>69</v>
       </c>
       <c r="M21" s="5"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="12"/>
       <c r="B22" s="13"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="5"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="4"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="5"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="4"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
-    <hyperlink ref="B21" r:id="rId3"/>
+    <hyperlink ref="B21" r:id="rId3" display="O.Edel@aspire.gov.kz"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="H10" sqref="H10"/>
+      <selection activeCell="B16" sqref="B16:B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="11" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="11" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="10"/>
       <c r="B1" s="10"/>
     </row>
     <row r="2" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="19" t="s">
         <v>24</v>
       </c>
       <c r="B2" s="9">
         <v>162107</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="19" t="s">
         <v>25</v>
       </c>
       <c r="B3" s="9" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A4" s="19" t="s">
         <v>8</v>
       </c>
       <c r="B4" s="14" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="15" customFormat="1" ht="27" customHeight="1">
       <c r="A5" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B5" s="9" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="15" customFormat="1" ht="24" customHeight="1">
       <c r="A6" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="9" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="15" customFormat="1" ht="48.75" customHeight="1">
       <c r="A7" s="19" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="20" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="15" customFormat="1" ht="24" customHeight="1">
       <c r="A8" s="19" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="14" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="15" customFormat="1" ht="45" customHeight="1">
       <c r="A9" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B9" s="20" t="s">
         <v>34</v>
       </c>
@@ -1249,138 +1249,138 @@
       <c r="M11" s="17"/>
     </row>
     <row r="12" spans="1:13" s="15" customFormat="1" ht="23.25" customHeight="1">
       <c r="A12" s="19" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="47" t="s">
         <v>27</v>
       </c>
       <c r="M12" s="17"/>
     </row>
     <row r="13" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A13" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="45" t="s">
         <v>29</v>
       </c>
       <c r="M13" s="17"/>
     </row>
     <row r="14" spans="1:13" s="15" customFormat="1" ht="27.75" customHeight="1">
       <c r="A14" s="16" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="46" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="M14" s="17"/>
     </row>
     <row r="15" spans="1:13" s="15" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="16" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="45" t="s">
         <v>30</v>
       </c>
       <c r="M15" s="17"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="19" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="21" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="M16" s="4"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="19" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="21" t="s">
         <v>70</v>
       </c>
       <c r="M17" s="5"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="19" t="s">
         <v>22</v>
       </c>
       <c r="B18" s="14" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="M18" s="4"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="19" t="s">
         <v>23</v>
       </c>
       <c r="B19" s="43" t="s">
         <v>68</v>
       </c>
       <c r="M19" s="5"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="19" t="s">
         <v>10</v>
       </c>
       <c r="B20" s="44" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="M20" s="4"/>
     </row>
     <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A21" s="19" t="s">
         <v>11</v>
       </c>
       <c r="B21" s="48" t="s">
         <v>69</v>
       </c>
       <c r="M21" s="5"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="12"/>
       <c r="B22" s="13"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="5"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="4"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="5"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="4"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
-    <hyperlink ref="B21" r:id="rId3"/>
+    <hyperlink ref="B21" r:id="rId3" display="O.Edel@aspire.gov.kz"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист2"/>
   <dimension ref="B2:B18"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="B58" sqref="B58"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="1" customWidth="1"/>
     <col min="2" max="2" width="113.5703125" style="1" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2">
       <c r="B2" s="6"/>
     </row>
@@ -1417,51 +1417,51 @@
         <v>3</v>
       </c>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="2"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="2"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="7" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:O14"/>
   <sheetViews>
     <sheetView zoomScale="140" zoomScaleNormal="140" workbookViewId="0">
-      <selection activeCell="F23" sqref="F23"/>
+      <selection activeCell="J20" sqref="J20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="3" width="10.42578125" customWidth="1"/>
     <col min="4" max="4" width="10.140625" customWidth="1"/>
     <col min="5" max="5" width="9.7109375" customWidth="1"/>
     <col min="6" max="6" width="10.28515625" style="31" customWidth="1"/>
     <col min="7" max="7" width="10.42578125" customWidth="1"/>
     <col min="8" max="8" width="10.28515625" customWidth="1"/>
     <col min="9" max="9" width="10" customWidth="1"/>
     <col min="10" max="10" width="11.28515625" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="11.42578125" customWidth="1"/>
     <col min="12" max="12" width="10.140625" customWidth="1"/>
     <col min="13" max="13" width="11.28515625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="9.85546875" style="22" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="14" customWidth="1"/>
     <col min="17" max="17" width="13.140625" customWidth="1"/>
     <col min="18" max="18" width="11.7109375" customWidth="1"/>
     <col min="19" max="19" width="10.7109375" customWidth="1"/>
     <col min="20" max="20" width="11.42578125" customWidth="1"/>
   </cols>
   <sheetData>
@@ -1727,51 +1727,53 @@
       </c>
       <c r="B9" s="38">
         <v>19979</v>
       </c>
       <c r="C9" s="39">
         <v>19099</v>
       </c>
       <c r="D9" s="39">
         <v>48628</v>
       </c>
       <c r="E9" s="39">
         <v>35509</v>
       </c>
       <c r="F9" s="39">
         <v>48760</v>
       </c>
       <c r="G9" s="39">
         <v>141495</v>
       </c>
       <c r="H9" s="39">
         <v>74113</v>
       </c>
       <c r="I9" s="40">
         <v>79772</v>
       </c>
-      <c r="J9" s="39"/>
+      <c r="J9" s="39">
+        <v>94479</v>
+      </c>
       <c r="K9" s="39"/>
       <c r="L9" s="39"/>
       <c r="M9" s="39"/>
       <c r="N9" s="27"/>
       <c r="O9" s="28"/>
     </row>
     <row r="10" spans="1:15" s="22" customFormat="1">
       <c r="A10"/>
       <c r="B10" s="29"/>
       <c r="C10" s="29"/>
       <c r="D10" s="30"/>
       <c r="E10" s="29"/>
       <c r="F10" s="29"/>
       <c r="G10" s="29"/>
       <c r="H10" s="29"/>
       <c r="I10" s="29"/>
       <c r="J10" s="29"/>
       <c r="K10" s="29"/>
       <c r="L10" s="29"/>
       <c r="M10" s="29"/>
       <c r="O10"/>
     </row>
     <row r="11" spans="1:15" s="22" customFormat="1">
       <c r="A11"/>
       <c r="B11" s="29"/>
@@ -1824,51 +1826,51 @@
     <row r="14" spans="1:15">
       <c r="G14" s="22"/>
       <c r="H14" s="22"/>
       <c r="I14" s="22"/>
       <c r="J14" s="22"/>
       <c r="K14" s="22"/>
       <c r="L14" s="22"/>
       <c r="M14" s="22"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:O21"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="150" zoomScaleNormal="150" workbookViewId="0">
-      <selection activeCell="I21" sqref="I21"/>
+      <selection activeCell="H25" sqref="H25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="3" width="10.42578125" customWidth="1"/>
     <col min="4" max="4" width="10.140625" customWidth="1"/>
     <col min="5" max="5" width="9.7109375" customWidth="1"/>
     <col min="6" max="6" width="10.28515625" style="31" customWidth="1"/>
     <col min="7" max="7" width="10.42578125" customWidth="1"/>
     <col min="8" max="8" width="10.28515625" customWidth="1"/>
     <col min="9" max="9" width="10" customWidth="1"/>
     <col min="10" max="10" width="10.28515625" customWidth="1"/>
     <col min="11" max="11" width="11.42578125" customWidth="1"/>
     <col min="12" max="12" width="10.140625" customWidth="1"/>
     <col min="13" max="13" width="10.28515625" customWidth="1"/>
     <col min="14" max="14" width="9.140625" style="22" customWidth="1"/>
     <col min="15" max="15" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="14" customWidth="1"/>
     <col min="17" max="17" width="13.140625" customWidth="1"/>
     <col min="18" max="18" width="11.7109375" customWidth="1"/>
     <col min="19" max="19" width="10.7109375" customWidth="1"/>
     <col min="20" max="20" width="11.42578125" customWidth="1"/>
   </cols>
   <sheetData>
@@ -2153,51 +2155,53 @@
       </c>
       <c r="B10" s="33">
         <v>12.4</v>
       </c>
       <c r="C10" s="42">
         <v>97.5</v>
       </c>
       <c r="D10" s="42">
         <v>254.1</v>
       </c>
       <c r="E10" s="42">
         <v>72.400000000000006</v>
       </c>
       <c r="F10" s="42">
         <v>133.80000000000001</v>
       </c>
       <c r="G10" s="42">
         <v>286.5</v>
       </c>
       <c r="H10" s="33">
         <v>52.6</v>
       </c>
       <c r="I10" s="42">
         <v>105.9</v>
       </c>
-      <c r="J10" s="42"/>
+      <c r="J10" s="42">
+        <v>117.8</v>
+      </c>
       <c r="K10" s="42"/>
       <c r="L10" s="42"/>
       <c r="M10" s="42"/>
       <c r="O10" s="28"/>
     </row>
     <row r="11" spans="1:15" ht="15" customHeight="1" thickBot="1">
       <c r="A11" s="52" t="s">
         <v>54</v>
       </c>
       <c r="B11" s="52"/>
       <c r="C11" s="52"/>
       <c r="D11" s="52"/>
       <c r="E11" s="52"/>
       <c r="F11" s="52"/>
       <c r="G11" s="52"/>
       <c r="H11" s="52"/>
       <c r="I11" s="52"/>
       <c r="J11" s="52"/>
       <c r="K11" s="52"/>
       <c r="L11" s="52"/>
       <c r="M11" s="52"/>
       <c r="O11" s="28"/>
     </row>
     <row r="12" spans="1:15" ht="14.25" customHeight="1">
       <c r="A12" s="50" t="s">
@@ -2390,51 +2394,53 @@
       </c>
       <c r="B17" s="33">
         <v>101.5</v>
       </c>
       <c r="C17" s="42">
         <v>102.9</v>
       </c>
       <c r="D17" s="42">
         <v>112</v>
       </c>
       <c r="E17" s="33">
         <v>90.8</v>
       </c>
       <c r="F17" s="42">
         <v>120.8</v>
       </c>
       <c r="G17" s="33">
         <v>138.1</v>
       </c>
       <c r="H17" s="42">
         <v>181.3</v>
       </c>
       <c r="I17" s="33">
         <v>212.9</v>
       </c>
-      <c r="J17" s="42"/>
+      <c r="J17" s="42">
+        <v>78</v>
+      </c>
       <c r="K17" s="33"/>
       <c r="L17" s="33"/>
       <c r="M17" s="33"/>
       <c r="O17"/>
     </row>
     <row r="18" spans="1:15" s="22" customFormat="1">
       <c r="A18"/>
       <c r="B18" s="29"/>
       <c r="C18" s="29"/>
       <c r="D18" s="30"/>
       <c r="E18" s="29"/>
       <c r="F18" s="29"/>
       <c r="G18" s="29"/>
       <c r="H18" s="29"/>
       <c r="I18" s="29"/>
       <c r="J18" s="29"/>
       <c r="K18" s="29"/>
       <c r="L18" s="29"/>
       <c r="M18" s="29"/>
       <c r="O18"/>
     </row>
     <row r="19" spans="1:15" s="22" customFormat="1">
       <c r="A19"/>
       <c r="B19" s="29"/>
       <c r="C19" s="29"/>