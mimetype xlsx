--- v0 (2026-09-20)
+++ v1 (2026-10-30)
@@ -207,72 +207,72 @@
   <si>
     <t>«-» явление отсутствует</t>
   </si>
   <si>
     <t>«0,0» – незначительная величина</t>
   </si>
   <si>
     <t>«х» – данные конфиденциальны</t>
   </si>
   <si>
     <t>«...» – данные отсутствуют</t>
   </si>
   <si>
     <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
   </si>
   <si>
     <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
   </si>
   <si>
     <t>Расчет осуществляется по показателю общей площади введенных в эксплуатацию жилых зданий в динамике и определяется как отношение общей площади анализируемого периода к предыдущему периоду по следующей формуле:</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
-    <t>17.09.2026г.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://stat.gov.kz/region/atyrau/spreadsheets/?industry=4492&amp;year=2026&amp;name=12884&amp;period=&amp;type=spreadsheets</t>
   </si>
   <si>
     <t>Отдел статистики производства и окружающей среды</t>
   </si>
   <si>
     <t>+7 712 2328427</t>
   </si>
   <si>
     <t>С января 2022 года</t>
   </si>
   <si>
-    <t xml:space="preserve">Абишева Кунпаят Рахметжановна </t>
-[...4 lines deleted...]
-  <si>
     <t>16.10.2026г.</t>
+  </si>
+  <si>
+    <t>Кусайнова Ботагоз Талгатовна</t>
+  </si>
+  <si>
+    <t>B.Kussainova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>18.11.2026г.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="18">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial"/>
@@ -542,51 +542,51 @@
     <xf numFmtId="1" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="13" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="9" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="17" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 2" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
@@ -861,117 +861,117 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:K.Abisheva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701925?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:O.Edel@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701925?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:K.Abisheva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701939" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:O.Edel@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701939" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:B22"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B27" sqref="B27"/>
+      <selection activeCell="B17" sqref="B17:B18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="44" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="74.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2">
       <c r="A2" s="9"/>
       <c r="B2" s="9"/>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B3" s="11">
         <v>163206</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B4" s="11" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B5" s="11" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B6" s="13" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B7" s="11" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
     </row>
     <row r="8" spans="1:2" ht="38.25">
       <c r="A8" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B8" s="16" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="10" t="s">
         <v>27</v>
       </c>
       <c r="B9" s="15" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="10" spans="1:2" ht="51">
       <c r="A10" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B10" s="16" t="s">
         <v>31</v>
       </c>
@@ -989,179 +989,179 @@
         <v>32</v>
       </c>
       <c r="B12" s="15"/>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="10" t="s">
         <v>33</v>
       </c>
       <c r="B13" s="16" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="18" t="s">
         <v>35</v>
       </c>
       <c r="B14" s="39" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="15" spans="1:2" ht="25.5">
       <c r="A15" s="18" t="s">
         <v>37</v>
       </c>
       <c r="B15" s="38" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="18" t="s">
         <v>38</v>
       </c>
       <c r="B16" s="39" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="10" t="s">
         <v>40</v>
       </c>
       <c r="B17" s="19" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="10" t="s">
         <v>41</v>
       </c>
       <c r="B18" s="19" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="10" t="s">
         <v>42</v>
       </c>
       <c r="B19" s="13" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="10" t="s">
         <v>43</v>
       </c>
       <c r="B20" s="40" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" s="10" t="s">
         <v>44</v>
       </c>
       <c r="B21" s="41" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" s="10" t="s">
         <v>45</v>
       </c>
       <c r="B22" s="43" t="s">
         <v>67</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B13" r:id="rId1"/>
     <hyperlink ref="B16" r:id="rId2"/>
-    <hyperlink ref="B22" r:id="rId3"/>
+    <hyperlink ref="B22" r:id="rId3" display="O.Edel@aspire.gov.kz"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B41" sqref="B41"/>
+      <selection activeCell="B16" sqref="B16:B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="44" style="24" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="79.5703125" style="24" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="9"/>
       <c r="B1" s="9"/>
     </row>
     <row r="2" spans="1:13" s="12" customFormat="1">
       <c r="A2" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B2" s="11">
         <v>163213</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="12" customFormat="1">
       <c r="A3" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B3" s="11" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="12" customFormat="1">
       <c r="A4" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B4" s="13" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="12" customFormat="1">
       <c r="A5" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B5" s="11" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="12" customFormat="1">
       <c r="A6" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B6" s="11" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:13" s="12" customFormat="1" ht="38.25">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="12" customFormat="1" ht="51">
       <c r="A7" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B7" s="15" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="12" customFormat="1">
       <c r="A8" s="10" t="s">
         <v>27</v>
       </c>
       <c r="B8" s="13" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="12" customFormat="1" ht="38.25">
       <c r="A9" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B9" s="15" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="12" customFormat="1" ht="48" customHeight="1">
       <c r="A10" s="10" t="s">
@@ -1179,138 +1179,138 @@
       <c r="M11" s="17"/>
     </row>
     <row r="12" spans="1:13" s="12" customFormat="1">
       <c r="A12" s="10" t="s">
         <v>33</v>
       </c>
       <c r="B12" s="42" t="s">
         <v>34</v>
       </c>
       <c r="M12" s="17"/>
     </row>
     <row r="13" spans="1:13" s="12" customFormat="1">
       <c r="A13" s="18" t="s">
         <v>35</v>
       </c>
       <c r="B13" s="39" t="s">
         <v>36</v>
       </c>
       <c r="M13" s="17"/>
     </row>
     <row r="14" spans="1:13" s="12" customFormat="1" ht="25.5">
       <c r="A14" s="18" t="s">
         <v>37</v>
       </c>
       <c r="B14" s="38" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="M14" s="17"/>
     </row>
     <row r="15" spans="1:13" s="12" customFormat="1">
       <c r="A15" s="18" t="s">
         <v>38</v>
       </c>
       <c r="B15" s="39" t="s">
         <v>39</v>
       </c>
       <c r="M15" s="17"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="10" t="s">
         <v>40</v>
       </c>
       <c r="B16" s="19" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="M16" s="20"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="10" t="s">
         <v>41</v>
       </c>
       <c r="B17" s="19" t="s">
         <v>68</v>
       </c>
       <c r="M17" s="21"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="10" t="s">
         <v>42</v>
       </c>
       <c r="B18" s="13" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="M18" s="20"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="10" t="s">
         <v>43</v>
       </c>
       <c r="B19" s="40" t="s">
         <v>66</v>
       </c>
       <c r="M19" s="21"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="10" t="s">
         <v>44</v>
       </c>
       <c r="B20" s="41" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="M20" s="20"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="10" t="s">
         <v>45</v>
       </c>
       <c r="B21" s="43" t="s">
         <v>67</v>
       </c>
       <c r="M21" s="21"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="22"/>
       <c r="B22" s="23"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="21"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="20"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="21"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="20"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B15" r:id="rId2"/>
-    <hyperlink ref="B21" r:id="rId3"/>
+    <hyperlink ref="B21" r:id="rId3" display="O.Edel@aspire.gov.kz"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B2:B18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="E33" sqref="E33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4.5703125" style="25" customWidth="1"/>
     <col min="2" max="2" width="44.5703125" style="25" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="25"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2">
       <c r="B2" s="26"/>
     </row>
     <row r="6" spans="2:2">
       <c r="B6" s="27" t="s">
@@ -1344,51 +1344,51 @@
       <c r="B12" s="28" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="27"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="27"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="29" t="s">
         <v>58</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:P13"/>
   <sheetViews>
     <sheetView zoomScale="140" zoomScaleNormal="140" workbookViewId="0">
-      <selection activeCell="H24" sqref="H24:H25"/>
+      <selection activeCell="B9" sqref="B9:J9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="17.42578125" customWidth="1"/>
     <col min="2" max="2" width="8.28515625" customWidth="1"/>
     <col min="3" max="3" width="9.28515625" customWidth="1"/>
     <col min="4" max="4" width="7.85546875" customWidth="1"/>
     <col min="5" max="5" width="7.7109375" customWidth="1"/>
     <col min="6" max="7" width="8.28515625" customWidth="1"/>
     <col min="8" max="8" width="8.7109375" customWidth="1"/>
     <col min="9" max="9" width="8.85546875" customWidth="1"/>
     <col min="10" max="10" width="9.7109375" customWidth="1"/>
     <col min="11" max="11" width="8.7109375" customWidth="1"/>
     <col min="12" max="12" width="8.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="19.5" customHeight="1">
       <c r="A1" s="44" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="44"/>
       <c r="C1" s="44"/>
       <c r="D1" s="44"/>
       <c r="E1" s="44"/>
@@ -1643,93 +1643,95 @@
       </c>
       <c r="B9" s="35">
         <v>33872</v>
       </c>
       <c r="C9" s="35">
         <v>28140</v>
       </c>
       <c r="D9" s="35">
         <v>24927</v>
       </c>
       <c r="E9" s="35">
         <v>45121</v>
       </c>
       <c r="F9" s="35">
         <v>31537</v>
       </c>
       <c r="G9" s="35">
         <v>100645</v>
       </c>
       <c r="H9" s="35">
         <v>47035</v>
       </c>
       <c r="I9" s="35">
         <v>47498</v>
       </c>
-      <c r="J9" s="35"/>
+      <c r="J9" s="35">
+        <v>42828</v>
+      </c>
       <c r="K9" s="35"/>
       <c r="L9" s="35"/>
       <c r="M9" s="35"/>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" s="3"/>
       <c r="B10" s="3"/>
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
       <c r="J10" s="3"/>
       <c r="K10" s="3"/>
       <c r="L10" s="3"/>
       <c r="M10" s="3"/>
     </row>
     <row r="11" spans="1:16" s="3" customFormat="1"/>
     <row r="13" spans="1:16">
       <c r="F13" s="1"/>
       <c r="G13" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:P24"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="160" zoomScaleNormal="160" workbookViewId="0">
-      <selection activeCell="H21" sqref="H21"/>
+      <selection activeCell="F23" sqref="F23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="17.42578125" customWidth="1"/>
     <col min="2" max="2" width="8.28515625" customWidth="1"/>
     <col min="3" max="3" width="9.28515625" customWidth="1"/>
     <col min="4" max="4" width="7.85546875" customWidth="1"/>
     <col min="5" max="5" width="7.7109375" customWidth="1"/>
     <col min="6" max="7" width="8.28515625" customWidth="1"/>
     <col min="8" max="8" width="8.7109375" customWidth="1"/>
     <col min="9" max="9" width="8.85546875" customWidth="1"/>
     <col min="10" max="10" width="9.7109375" customWidth="1"/>
     <col min="11" max="11" width="8.7109375" customWidth="1"/>
     <col min="12" max="12" width="8.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="19.5" customHeight="1">
       <c r="A1" s="44" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="44"/>
       <c r="C1" s="44"/>
       <c r="D1" s="44"/>
       <c r="E1" s="44"/>
@@ -2001,51 +2003,53 @@
       </c>
       <c r="B10" s="30">
         <v>19.899999999999999</v>
       </c>
       <c r="C10" s="30">
         <v>83.1</v>
       </c>
       <c r="D10" s="30">
         <v>88.6</v>
       </c>
       <c r="E10" s="30">
         <v>181</v>
       </c>
       <c r="F10" s="30">
         <v>69.900000000000006</v>
       </c>
       <c r="G10" s="30">
         <v>319.10000000000002</v>
       </c>
       <c r="H10" s="31">
         <v>46.7</v>
       </c>
       <c r="I10" s="31">
         <v>77.3</v>
       </c>
-      <c r="J10" s="31"/>
+      <c r="J10" s="31">
+        <v>90.2</v>
+      </c>
       <c r="K10" s="31"/>
       <c r="L10" s="31"/>
       <c r="M10" s="31"/>
     </row>
     <row r="11" spans="1:16" ht="14.25" customHeight="1" thickBot="1">
       <c r="A11" s="47" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="47"/>
       <c r="C11" s="47"/>
       <c r="D11" s="47"/>
       <c r="E11" s="47"/>
       <c r="F11" s="47"/>
       <c r="G11" s="47"/>
       <c r="H11" s="47"/>
       <c r="I11" s="47"/>
       <c r="J11" s="47"/>
       <c r="K11" s="47"/>
       <c r="L11" s="47"/>
       <c r="M11" s="47"/>
     </row>
     <row r="12" spans="1:16" ht="12.75" customHeight="1">
       <c r="A12" s="45" t="s">
         <v>0</v>
       </c>
@@ -2232,51 +2236,53 @@
       </c>
       <c r="B17" s="30">
         <v>123</v>
       </c>
       <c r="C17" s="30">
         <v>83.5</v>
       </c>
       <c r="D17" s="30">
         <v>49.7</v>
       </c>
       <c r="E17" s="30">
         <v>129.69999999999999</v>
       </c>
       <c r="F17" s="30">
         <v>73.099999999999994</v>
       </c>
       <c r="G17" s="30">
         <v>147.9</v>
       </c>
       <c r="H17" s="33">
         <v>102.3</v>
       </c>
       <c r="I17" s="30">
         <v>101</v>
       </c>
-      <c r="J17" s="30"/>
+      <c r="J17" s="30">
+        <v>38.5</v>
+      </c>
       <c r="K17" s="30"/>
       <c r="L17" s="30"/>
       <c r="M17" s="30"/>
     </row>
     <row r="18" spans="1:13">
       <c r="B18" s="3"/>
       <c r="C18" s="3"/>
       <c r="D18" s="3"/>
     </row>
     <row r="24" spans="1:13">
       <c r="F24" s="1"/>
       <c r="G24" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A5:M5"/>
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="A12:M12"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 