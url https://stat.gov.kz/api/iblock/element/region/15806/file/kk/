--- v0 (2026-09-27)
+++ v1 (2026-10-18)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="14505" yWindow="-15" windowWidth="14340" windowHeight="12795" activeTab="3"/>
+    <workbookView xWindow="14505" yWindow="-15" windowWidth="14340" windowHeight="12795" activeTab="4"/>
   </bookViews>
   <sheets>
     <sheet name="метадеректер163206" sheetId="4" r:id="rId1"/>
     <sheet name="Метадеректер163213" sheetId="5" r:id="rId2"/>
     <sheet name="Шартты белгілер" sheetId="6" r:id="rId3"/>
     <sheet name="көрсеткіш163206" sheetId="3" r:id="rId4"/>
     <sheet name="көрсеткіш163213" sheetId="7" r:id="rId5"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="114" uniqueCount="70">
   <si>
     <t>Тұрғын үйлерді пайдалануға беру</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
@@ -223,60 +223,60 @@
     <t xml:space="preserve">Есептеу тұрғын үйлердің пайдалануға берілген жалпы ауданы көрсеткіші бойынша талданып отырған кезеңнің алдыңғы кезеңге қатынасында келесі формулаға сай жүзеге асырылады       
 </t>
   </si>
   <si>
     <t xml:space="preserve">Есептеу </t>
   </si>
   <si>
     <t>Тұрғын үйлерді пайдалануға беру, жалпы алаңы мың шаршы метр</t>
   </si>
   <si>
     <t>Өндіріс және қоршаған орта статистикасы бөлімі</t>
   </si>
   <si>
     <t>+7 712 2328427</t>
   </si>
   <si>
     <t>https://stat.gov.kz/region/atyrau/spreadsheets/?industry=4492&amp;year=2026&amp;name=12884&amp;period=&amp;type=</t>
   </si>
   <si>
     <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
   </si>
   <si>
     <t>2022 жылғы қаңтардан бастап</t>
   </si>
   <si>
-    <t>Абишева Кунпаят Рахметжановна</t>
-[...8 lines deleted...]
-    <t>16.10.2026г.</t>
+    <t>Кусайнова Ботагоз Талгатовна</t>
+  </si>
+  <si>
+    <t>B.Kussainova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>16.10.2026ж.</t>
+  </si>
+  <si>
+    <t>18.11.2026ж.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0"/>
   </numFmts>
   <fonts count="18">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto Black"/>
       <charset val="204"/>
@@ -522,51 +522,51 @@
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="13" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="10" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="17" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
@@ -848,55 +848,55 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/87/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701925" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:K.Abisheva@aspire.gov.kz" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/87/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701925" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:O.Edel@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/87/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701939" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:K.Abisheva@aspire.gov.kz" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/87/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701939" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:O.Edel@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B16" sqref="B16:B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="34.7109375" style="21" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="89.5703125" style="21" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="6"/>
       <c r="B1" s="6"/>
     </row>
     <row r="2" spans="1:13" s="9" customFormat="1">
@@ -1067,51 +1067,51 @@
         <v>67</v>
       </c>
       <c r="M21" s="17"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="19"/>
       <c r="B22" s="20"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="17"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="16"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="17"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="16"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
-    <hyperlink ref="B21" r:id="rId4"/>
+    <hyperlink ref="B21" r:id="rId4" display="O.Edel@aspire.gov.kz"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B16" sqref="B16:B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="34.7109375" style="21" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="89.42578125" style="21" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="6"/>
       <c r="B1" s="6"/>
     </row>
     <row r="2" spans="1:13" s="9" customFormat="1">
@@ -1282,51 +1282,51 @@
         <v>67</v>
       </c>
       <c r="M21" s="17"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="19"/>
       <c r="B22" s="20"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="17"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="16"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="17"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="16"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
-    <hyperlink ref="B21" r:id="rId4"/>
+    <hyperlink ref="B21" r:id="rId4" display="O.Edel@aspire.gov.kz"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:F11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C22" sqref="C22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="2" max="2" width="67" customWidth="1"/>
     <col min="3" max="3" width="14.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="22"/>
       <c r="B1" s="23" t="s">
         <v>52</v>
       </c>
       <c r="C1" s="24"/>
@@ -1386,52 +1386,52 @@
       <c r="B10" s="22"/>
       <c r="C10" s="22"/>
     </row>
     <row r="11" spans="1:6" ht="15" customHeight="1">
       <c r="A11" s="37" t="s">
         <v>64</v>
       </c>
       <c r="B11" s="37"/>
       <c r="C11" s="37"/>
       <c r="D11" s="37"/>
       <c r="E11" s="37"/>
       <c r="F11" s="37"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A11:F11"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M9"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="140" zoomScaleNormal="140" workbookViewId="0">
-      <selection activeCell="L20" sqref="L19:L20"/>
+    <sheetView zoomScale="140" zoomScaleNormal="140" workbookViewId="0">
+      <selection activeCell="F24" sqref="F24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="13.140625" customWidth="1"/>
     <col min="2" max="2" width="9" customWidth="1"/>
     <col min="3" max="3" width="9.42578125" customWidth="1"/>
     <col min="4" max="4" width="8.42578125" customWidth="1"/>
     <col min="5" max="6" width="8.85546875" customWidth="1"/>
     <col min="7" max="7" width="9.42578125" customWidth="1"/>
     <col min="8" max="8" width="10" customWidth="1"/>
     <col min="9" max="9" width="9.42578125" customWidth="1"/>
     <col min="10" max="10" width="11.42578125" customWidth="1"/>
     <col min="11" max="12" width="8.42578125" customWidth="1"/>
     <col min="13" max="13" width="11" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="16.5" customHeight="1">
       <c r="A1" s="38" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="38"/>
       <c r="C1" s="38"/>
       <c r="D1" s="38"/>
       <c r="E1" s="38"/>
@@ -1685,73 +1685,75 @@
       </c>
       <c r="B9" s="27">
         <v>33872</v>
       </c>
       <c r="C9" s="27">
         <v>28140</v>
       </c>
       <c r="D9" s="27">
         <v>24927</v>
       </c>
       <c r="E9" s="27">
         <v>45121</v>
       </c>
       <c r="F9" s="27">
         <v>31537</v>
       </c>
       <c r="G9" s="27">
         <v>100645</v>
       </c>
       <c r="H9" s="27">
         <v>47035</v>
       </c>
       <c r="I9" s="27">
         <v>47498</v>
       </c>
-      <c r="J9" s="27"/>
+      <c r="J9" s="27">
+        <v>42828</v>
+      </c>
       <c r="K9" s="27"/>
       <c r="L9" s="27"/>
       <c r="M9" s="27"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:F4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M17"/>
   <sheetViews>
-    <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="H42" sqref="H42"/>
+    <sheetView tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+      <selection activeCell="K33" sqref="K33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="13.140625" customWidth="1"/>
     <col min="2" max="2" width="9" customWidth="1"/>
     <col min="3" max="3" width="9.42578125" customWidth="1"/>
     <col min="4" max="4" width="8.42578125" customWidth="1"/>
     <col min="5" max="6" width="8.85546875" customWidth="1"/>
     <col min="7" max="7" width="9.42578125" customWidth="1"/>
     <col min="8" max="8" width="10" customWidth="1"/>
     <col min="9" max="9" width="9.42578125" customWidth="1"/>
     <col min="10" max="10" width="11.42578125" customWidth="1"/>
     <col min="11" max="12" width="8.42578125" customWidth="1"/>
     <col min="13" max="13" width="11" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="16.5" customHeight="1">
       <c r="A1" s="38" t="s">
         <v>44</v>
       </c>
       <c r="B1" s="38"/>
       <c r="C1" s="38"/>
       <c r="D1" s="38"/>
       <c r="E1" s="38"/>
@@ -2022,51 +2024,53 @@
       </c>
       <c r="B10" s="29">
         <v>19.899999999999999</v>
       </c>
       <c r="C10" s="29">
         <v>83.1</v>
       </c>
       <c r="D10" s="29">
         <v>88.6</v>
       </c>
       <c r="E10" s="29">
         <v>181</v>
       </c>
       <c r="F10" s="29">
         <v>69.900000000000006</v>
       </c>
       <c r="G10" s="29">
         <v>319.10000000000002</v>
       </c>
       <c r="H10" s="30">
         <v>46.7</v>
       </c>
       <c r="I10" s="30">
         <v>77.3</v>
       </c>
-      <c r="J10" s="30"/>
+      <c r="J10" s="30">
+        <v>90.2</v>
+      </c>
       <c r="K10" s="30"/>
       <c r="L10" s="30"/>
       <c r="M10" s="30"/>
     </row>
     <row r="11" spans="1:13" ht="11.25" customHeight="1">
       <c r="A11" s="40" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="41"/>
       <c r="C11" s="41"/>
       <c r="D11" s="41"/>
       <c r="E11" s="41"/>
       <c r="F11" s="41"/>
       <c r="G11" s="41"/>
       <c r="H11" s="41"/>
       <c r="I11" s="41"/>
       <c r="J11" s="41"/>
       <c r="K11" s="41"/>
       <c r="L11" s="42"/>
       <c r="M11" s="5"/>
     </row>
     <row r="12" spans="1:13" ht="13.5" customHeight="1">
       <c r="A12" s="39" t="s">
         <v>0</v>
       </c>
@@ -2253,86 +2257,85 @@
       </c>
       <c r="B17" s="29">
         <v>123</v>
       </c>
       <c r="C17" s="31">
         <v>83.5</v>
       </c>
       <c r="D17" s="31">
         <v>49.7</v>
       </c>
       <c r="E17" s="31">
         <v>129.69999999999999</v>
       </c>
       <c r="F17" s="31">
         <v>73.099999999999994</v>
       </c>
       <c r="G17" s="29">
         <v>147.9</v>
       </c>
       <c r="H17" s="31">
         <v>102.3</v>
       </c>
       <c r="I17" s="29">
         <v>101</v>
       </c>
-      <c r="J17" s="31"/>
+      <c r="J17" s="31">
+        <v>38.5</v>
+      </c>
       <c r="K17" s="29"/>
       <c r="L17" s="31"/>
       <c r="M17" s="31"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:L4"/>
     <mergeCell ref="A5:C5"/>
     <mergeCell ref="A11:L11"/>
     <mergeCell ref="A12:C12"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Құжат" ma:contentTypeID="0x010100FA8E372E2C11624DB6C459C596DE240F" ma:contentTypeVersion="0" ma:contentTypeDescription="Жаңа құжат жасау." ma:contentTypeScope="" ma:versionID="9fd1c671b53864270408e9e5c14965b7">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3c0155d2cd5dce572d3de8309e44211c">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -2341,82 +2344,85 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Тақырып"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7CCD2B5F-CEBB-4DE4-9072-5A00DD727910}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{05E98582-5E59-4160-B4C3-87F5056DD581}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5BB449C2-6100-4D5E-A796-331959A26115}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{05E98582-5E59-4160-B4C3-87F5056DD581}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7CCD2B5F-CEBB-4DE4-9072-5A00DD727910}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>метадеректер163206</vt:lpstr>
       <vt:lpstr>Метадеректер163213</vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>
       <vt:lpstr>көрсеткіш163206</vt:lpstr>