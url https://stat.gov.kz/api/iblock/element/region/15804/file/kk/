--- v0 (2026-09-27)
+++ v1 (2026-10-18)
@@ -12,75 +12,75 @@
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="14505" yWindow="-15" windowWidth="14340" windowHeight="12795" tabRatio="656" firstSheet="4" activeTab="9"/>
+    <workbookView xWindow="14505" yWindow="-15" windowWidth="14340" windowHeight="12795" tabRatio="915" firstSheet="1" activeTab="9"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер 163206" sheetId="2" r:id="rId1"/>
     <sheet name="Метадеректер 163206 (ИЖС)" sheetId="11" r:id="rId2"/>
     <sheet name="Метадеректер163213" sheetId="6" r:id="rId3"/>
     <sheet name="Метадеректер16321301" sheetId="12" r:id="rId4"/>
     <sheet name="Метадеректер 163201" sheetId="5" r:id="rId5"/>
     <sheet name="Метадеректер 163221" sheetId="9" r:id="rId6"/>
     <sheet name="Шартты белгілер" sheetId="3" r:id="rId7"/>
     <sheet name="көрсеткіш 163206,163213" sheetId="1" r:id="rId8"/>
     <sheet name="көрсеткіш 163206 ИЖС,16321301" sheetId="10" r:id="rId9"/>
     <sheet name="көрсеткіш 163201,163221" sheetId="4" r:id="rId10"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="9">'көрсеткіш 163201,163221'!#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="8">'көрсеткіш 163206 ИЖС,16321301'!#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="7">'көрсеткіш 163206,163213'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="275" uniqueCount="85">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="275" uniqueCount="81">
   <si>
     <t>Пайдалануға берілген тұрғын ғимараттардың жалпы алаңы</t>
   </si>
   <si>
     <t>Статистикалық көрсеткіштің коды</t>
   </si>
   <si>
     <t>Статистикалық көрсеткіштің атауы</t>
   </si>
   <si>
     <t>Өлшем бірлігі</t>
   </si>
   <si>
     <t>ҚСЖ атауы</t>
   </si>
   <si>
     <t>Көрсеткіш тарихы</t>
   </si>
   <si>
     <t>Көрсеткіштің анықтамасы</t>
   </si>
   <si>
     <t>Тұрғын жайлардың жалпы алаңы – бұл барлық тұрғын жайлардың және барлық тұрғын емес жайлар алаңдарының пайдалы аудандардың, сондай-ақ жалпы меншігі болып табылатын тұрғын үй бөліктері аудандарының сомасы.</t>
   </si>
   <si>
@@ -230,114 +230,102 @@
   <si>
     <t>Жеке құрылыс салушылармен пайдалануға берілген тұрғын үйлер</t>
   </si>
   <si>
     <t>Пайдалануға берілген тұрғын ғимараттардың жалпы алаңы, шаршы метр</t>
   </si>
   <si>
     <t>Жеке құрылыс салушылармен пайдалануға берілген тұрғын ғимараттардың жалпы алаңының нақты көлем индексі</t>
   </si>
   <si>
     <t>163206 (КФС 16)</t>
   </si>
   <si>
     <t>Жеке құрылыс салушылармен пайдалануға берілген тұрғын ғимараттардың жалпы алаңы</t>
   </si>
   <si>
     <t>Мәліметтерді жергілікті атқарушы органдарының сәулет және қала құрылысы саласында функцияларын атқаратын құрылымдық бөлімшелер,шаруа немесе фермер қожалықтары ұсынады.</t>
   </si>
   <si>
     <t>Өткен жылғы тиісті кезеңге  %-бен</t>
   </si>
   <si>
     <t>2026 жылғы қаңтардан бастап</t>
   </si>
   <si>
-    <t>18.08.2026ж.</t>
-[...4 lines deleted...]
-  <si>
     <t>Атырау облысы</t>
   </si>
   <si>
     <t>Атырау қ.ә.</t>
   </si>
   <si>
     <t>Жылыой</t>
   </si>
   <si>
     <t>Индер</t>
   </si>
   <si>
     <t>Исатай</t>
   </si>
   <si>
     <t>Құрманғазы</t>
   </si>
   <si>
     <t>Қызылқоға</t>
   </si>
   <si>
     <t>Мақат</t>
   </si>
   <si>
     <t>Махамбет</t>
   </si>
   <si>
     <t>Өндіріс және қоршаған орта статистикасы бөлімі</t>
   </si>
   <si>
     <t>+7 712 2328427</t>
   </si>
   <si>
     <t>B.Kussainova@aspire.gov.kz</t>
   </si>
   <si>
     <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
   </si>
   <si>
     <t>Кусайнова Ботагоз Талгатовна</t>
   </si>
   <si>
     <t>https://stat.gov.kz/region/atyrau/spreadsheets/?industry=4492&amp;year=2026&amp;name=12884&amp;period=&amp;type=spreadsheets</t>
   </si>
   <si>
-    <t>Абишева Кунпаят Рахметжановна</t>
-[...11 lines deleted...]
-    <t>16.10.2026г.</t>
+    <t>16.10.2026ж.</t>
+  </si>
+  <si>
+    <t>18.11.2026ж.</t>
+  </si>
+  <si>
+    <t>(2026 жылғы қаңтар-қыркүйек)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="23">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
@@ -525,51 +513,51 @@
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="56">
+  <cellXfs count="51">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
@@ -625,102 +613,87 @@
     </xf>
     <xf numFmtId="49" fontId="19" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="22" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="8" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...31 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1"/>
-    <xf numFmtId="164" fontId="19" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="20" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="19" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="20" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="20" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="20" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="18" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="18" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 2" xfId="4"/>
     <cellStyle name="Обычный 3" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
 </file>
@@ -1007,75 +980,75 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/87/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701925" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:O.Edel@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/87/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701925" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:O.Edel@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/87/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701939" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:O.Edel@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/87/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701939" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:O.Edel@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/87/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701919" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:K.Abisheva@aspire.gov.kz" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/87/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701919" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:O.Edel@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/87/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701919" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:K.Abisheva@aspire.gov.kz" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/87/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701919" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:O.Edel@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView topLeftCell="B1" workbookViewId="0">
-      <selection activeCell="B14" sqref="B14"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B17" sqref="B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="16" customWidth="1"/>
     <col min="2" max="2" width="101.42578125" style="16" customWidth="1"/>
     <col min="257" max="257" width="42.28515625" customWidth="1"/>
     <col min="258" max="258" width="97.7109375" customWidth="1"/>
     <col min="513" max="513" width="42.28515625" customWidth="1"/>
     <col min="514" max="514" width="97.7109375" customWidth="1"/>
     <col min="769" max="769" width="42.28515625" customWidth="1"/>
     <col min="770" max="770" width="97.7109375" customWidth="1"/>
     <col min="1025" max="1025" width="42.28515625" customWidth="1"/>
     <col min="1026" max="1026" width="97.7109375" customWidth="1"/>
     <col min="1281" max="1281" width="42.28515625" customWidth="1"/>
     <col min="1282" max="1282" width="97.7109375" customWidth="1"/>
     <col min="1537" max="1537" width="42.28515625" customWidth="1"/>
     <col min="1538" max="1538" width="97.7109375" customWidth="1"/>
     <col min="1793" max="1793" width="42.28515625" customWidth="1"/>
     <col min="1794" max="1794" width="97.7109375" customWidth="1"/>
     <col min="2049" max="2049" width="42.28515625" customWidth="1"/>
     <col min="2050" max="2050" width="97.7109375" customWidth="1"/>
     <col min="2305" max="2305" width="42.28515625" customWidth="1"/>
     <col min="2306" max="2306" width="97.7109375" customWidth="1"/>
     <col min="2561" max="2561" width="42.28515625" customWidth="1"/>
@@ -1272,347 +1245,347 @@
       <c r="M11" s="8"/>
     </row>
     <row r="12" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1">
       <c r="A12" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B12" s="34" t="s">
         <v>14</v>
       </c>
       <c r="M12" s="8"/>
     </row>
     <row r="13" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A13" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="33" t="s">
         <v>16</v>
       </c>
       <c r="M13" s="8"/>
     </row>
     <row r="14" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A14" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="33" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="M14" s="8"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B15" s="33" t="s">
         <v>19</v>
       </c>
       <c r="M15" s="8"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B16" s="10" t="s">
-        <v>63</v>
+        <v>78</v>
       </c>
       <c r="M16" s="11"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="10" t="s">
-        <v>64</v>
+        <v>79</v>
       </c>
       <c r="M17" s="12"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B18" s="13" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="M18" s="11"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B19" s="30" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="M19" s="12"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B20" s="31" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="M20" s="11"/>
     </row>
     <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A21" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B21" s="32" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="M21" s="12"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="14"/>
       <c r="B22" s="15"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="12"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="11"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="12"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="11"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
     <hyperlink ref="B21" r:id="rId4" display="O.Edel@aspire.gov.kz"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:F17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="I10" sqref="I10"/>
+      <selection activeCell="L41" sqref="L41"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="25.140625" customWidth="1"/>
     <col min="2" max="2" width="18.140625" customWidth="1"/>
     <col min="3" max="3" width="20.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
-      <c r="A1" s="39" t="s">
+      <c r="A1" s="46" t="s">
         <v>37</v>
       </c>
-      <c r="B1" s="39"/>
-      <c r="C1" s="39"/>
+      <c r="B1" s="46"/>
+      <c r="C1" s="46"/>
     </row>
     <row r="2" spans="1:6">
-      <c r="A2" s="40" t="s">
-[...3 lines deleted...]
-      <c r="C2" s="40"/>
+      <c r="A2" s="47" t="s">
+        <v>80</v>
+      </c>
+      <c r="B2" s="47"/>
+      <c r="C2" s="47"/>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="23"/>
       <c r="B3" s="23"/>
       <c r="C3" s="23"/>
     </row>
     <row r="4" spans="1:6" ht="12.75" customHeight="1">
-      <c r="A4" s="41"/>
-      <c r="B4" s="42" t="s">
+      <c r="A4" s="48"/>
+      <c r="B4" s="49" t="s">
         <v>36</v>
       </c>
-      <c r="C4" s="42" t="s">
+      <c r="C4" s="49" t="s">
         <v>61</v>
       </c>
       <c r="D4" s="24"/>
     </row>
     <row r="5" spans="1:6" ht="24" customHeight="1">
-      <c r="A5" s="41"/>
-[...1 lines deleted...]
-      <c r="C5" s="43"/>
+      <c r="A5" s="48"/>
+      <c r="B5" s="50"/>
+      <c r="C5" s="50"/>
       <c r="D5" s="24"/>
       <c r="E5" s="24"/>
       <c r="F5" s="24"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="25" t="s">
-        <v>65</v>
-[...5 lines deleted...]
-        <v>111.3</v>
+        <v>63</v>
+      </c>
+      <c r="B6" s="38">
+        <v>3212</v>
+      </c>
+      <c r="C6" s="39">
+        <v>91.3</v>
       </c>
       <c r="E6" s="26"/>
       <c r="F6" s="27"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="28" t="s">
-        <v>66</v>
-[...5 lines deleted...]
-        <v>130.4</v>
+        <v>64</v>
+      </c>
+      <c r="B7" s="38">
+        <v>2419</v>
+      </c>
+      <c r="C7" s="39">
+        <v>97.2</v>
       </c>
       <c r="E7" s="26"/>
       <c r="F7" s="27"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="28" t="s">
-        <v>67</v>
-[...5 lines deleted...]
-        <v>71.099999999999994</v>
+        <v>65</v>
+      </c>
+      <c r="B8" s="38">
+        <v>265</v>
+      </c>
+      <c r="C8" s="39">
+        <v>78.599999999999994</v>
       </c>
       <c r="E8" s="26"/>
       <c r="F8" s="27"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="28" t="s">
-        <v>68</v>
-[...5 lines deleted...]
-        <v>102.6</v>
+        <v>66</v>
+      </c>
+      <c r="B9" s="38">
+        <v>92</v>
+      </c>
+      <c r="C9" s="39">
+        <v>110.8</v>
       </c>
       <c r="E9" s="26"/>
       <c r="F9" s="27"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="28" t="s">
-        <v>69</v>
-[...5 lines deleted...]
-        <v>90.1</v>
+        <v>67</v>
+      </c>
+      <c r="B10" s="38">
+        <v>97</v>
+      </c>
+      <c r="C10" s="39">
+        <v>93.3</v>
       </c>
       <c r="E10" s="26"/>
       <c r="F10" s="27"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="28" t="s">
-        <v>70</v>
-[...5 lines deleted...]
-        <v>74.5</v>
+        <v>68</v>
+      </c>
+      <c r="B11" s="38">
+        <v>94</v>
+      </c>
+      <c r="C11" s="39">
+        <v>77</v>
       </c>
       <c r="E11" s="26"/>
       <c r="F11" s="27"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="28" t="s">
-        <v>71</v>
-[...5 lines deleted...]
-        <v>101.4</v>
+        <v>69</v>
+      </c>
+      <c r="B12" s="38">
+        <v>100</v>
+      </c>
+      <c r="C12" s="39">
+        <v>101</v>
       </c>
       <c r="E12" s="26"/>
       <c r="F12" s="27"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="28" t="s">
-        <v>72</v>
-[...5 lines deleted...]
-        <v>46</v>
+        <v>70</v>
+      </c>
+      <c r="B13" s="38">
+        <v>33</v>
+      </c>
+      <c r="C13" s="39">
+        <v>44.6</v>
       </c>
       <c r="E13" s="26"/>
       <c r="F13" s="27"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="29" t="s">
-        <v>73</v>
-[...5 lines deleted...]
-        <v>52.7</v>
+        <v>71</v>
+      </c>
+      <c r="B14" s="41">
+        <v>112</v>
+      </c>
+      <c r="C14" s="42">
+        <v>53.1</v>
       </c>
       <c r="E14" s="26"/>
       <c r="F14" s="27"/>
     </row>
     <row r="15" spans="1:6">
-      <c r="B15" s="48"/>
-      <c r="C15" s="48"/>
+      <c r="B15" s="37"/>
+      <c r="C15" s="37"/>
       <c r="E15" s="24"/>
       <c r="F15" s="24"/>
     </row>
     <row r="16" spans="1:6">
       <c r="E16" s="24"/>
       <c r="F16" s="24"/>
     </row>
     <row r="17" spans="5:6">
       <c r="E17" s="24"/>
       <c r="F17" s="24"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="96" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView topLeftCell="B1" workbookViewId="0">
-      <selection activeCell="B14" sqref="B14"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B16" sqref="B16:B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="16" customWidth="1"/>
     <col min="2" max="2" width="100.28515625" style="16" customWidth="1"/>
     <col min="257" max="257" width="42.28515625" customWidth="1"/>
     <col min="258" max="258" width="97.7109375" customWidth="1"/>
     <col min="513" max="513" width="42.28515625" customWidth="1"/>
     <col min="514" max="514" width="97.7109375" customWidth="1"/>
     <col min="769" max="769" width="42.28515625" customWidth="1"/>
     <col min="770" max="770" width="97.7109375" customWidth="1"/>
     <col min="1025" max="1025" width="42.28515625" customWidth="1"/>
     <col min="1026" max="1026" width="97.7109375" customWidth="1"/>
     <col min="1281" max="1281" width="42.28515625" customWidth="1"/>
     <col min="1282" max="1282" width="97.7109375" customWidth="1"/>
     <col min="1537" max="1537" width="42.28515625" customWidth="1"/>
     <col min="1538" max="1538" width="97.7109375" customWidth="1"/>
     <col min="1793" max="1793" width="42.28515625" customWidth="1"/>
     <col min="1794" max="1794" width="97.7109375" customWidth="1"/>
     <col min="2049" max="2049" width="42.28515625" customWidth="1"/>
     <col min="2050" max="2050" width="97.7109375" customWidth="1"/>
     <col min="2305" max="2305" width="42.28515625" customWidth="1"/>
     <col min="2306" max="2306" width="97.7109375" customWidth="1"/>
     <col min="2561" max="2561" width="42.28515625" customWidth="1"/>
@@ -1809,150 +1782,150 @@
       <c r="M11" s="8"/>
     </row>
     <row r="12" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1">
       <c r="A12" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B12" s="34" t="s">
         <v>14</v>
       </c>
       <c r="M12" s="8"/>
     </row>
     <row r="13" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A13" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="33" t="s">
         <v>16</v>
       </c>
       <c r="M13" s="8"/>
     </row>
     <row r="14" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A14" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="33" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="M14" s="8"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B15" s="33" t="s">
         <v>19</v>
       </c>
       <c r="M15" s="8"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B16" s="10" t="s">
-        <v>63</v>
+        <v>78</v>
       </c>
       <c r="M16" s="11"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="10" t="s">
-        <v>64</v>
+        <v>79</v>
       </c>
       <c r="M17" s="12"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B18" s="13" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="M18" s="11"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B19" s="30" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="M19" s="12"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B20" s="31" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="M20" s="11"/>
     </row>
     <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A21" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B21" s="32" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="M21" s="12"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="14"/>
       <c r="B22" s="15"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="12"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="11"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="12"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="11"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
     <hyperlink ref="B21" r:id="rId4" display="O.Edel@aspire.gov.kz"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView topLeftCell="B1" workbookViewId="0">
-      <selection activeCell="B14" sqref="B14"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B16" sqref="B16:B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="34.7109375" style="16" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="69.5703125" style="16" customWidth="1"/>
     <col min="257" max="257" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="258" max="258" width="75.28515625" bestFit="1" customWidth="1"/>
     <col min="513" max="513" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="514" max="514" width="75.28515625" bestFit="1" customWidth="1"/>
     <col min="769" max="769" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="770" max="770" width="75.28515625" bestFit="1" customWidth="1"/>
     <col min="1025" max="1025" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="1026" max="1026" width="75.28515625" bestFit="1" customWidth="1"/>
     <col min="1281" max="1281" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="1282" max="1282" width="75.28515625" bestFit="1" customWidth="1"/>
     <col min="1537" max="1537" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="1538" max="1538" width="75.28515625" bestFit="1" customWidth="1"/>
     <col min="1793" max="1793" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="1794" max="1794" width="75.28515625" bestFit="1" customWidth="1"/>
     <col min="2049" max="2049" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="2050" max="2050" width="75.28515625" bestFit="1" customWidth="1"/>
     <col min="2305" max="2305" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="2306" max="2306" width="75.28515625" bestFit="1" customWidth="1"/>
     <col min="2561" max="2561" width="34.7109375" bestFit="1" customWidth="1"/>
@@ -2149,151 +2122,151 @@
       <c r="M11" s="8"/>
     </row>
     <row r="12" spans="1:13" s="4" customFormat="1">
       <c r="A12" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B12" s="34" t="s">
         <v>14</v>
       </c>
       <c r="M12" s="8"/>
     </row>
     <row r="13" spans="1:13" s="4" customFormat="1">
       <c r="A13" s="9" t="s">
         <v>46</v>
       </c>
       <c r="B13" s="33" t="s">
         <v>16</v>
       </c>
       <c r="M13" s="8"/>
     </row>
     <row r="14" spans="1:13" s="4" customFormat="1" ht="25.5">
       <c r="A14" s="9" t="s">
         <v>47</v>
       </c>
       <c r="B14" s="36" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="M14" s="8"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1">
       <c r="A15" s="9" t="s">
         <v>48</v>
       </c>
       <c r="B15" s="33" t="s">
         <v>49</v>
       </c>
       <c r="M15" s="8"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B16" s="10" t="s">
-        <v>63</v>
+        <v>78</v>
       </c>
       <c r="M16" s="11"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="10" t="s">
-        <v>64</v>
+        <v>79</v>
       </c>
       <c r="M17" s="12"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B18" s="13" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="M18" s="11"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B19" s="30" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="M19" s="12"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B20" s="31" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="M20" s="11"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B21" s="32" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="M21" s="12"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="14"/>
       <c r="B22" s="15"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="12"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="11"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="12"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="11"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
     <hyperlink ref="B21" r:id="rId4" display="O.Edel@aspire.gov.kz"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B14" sqref="B14"/>
+      <selection activeCell="B16" sqref="B16:B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="34.7109375" style="16" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="81.7109375" style="16" customWidth="1"/>
     <col min="257" max="257" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="258" max="258" width="75.28515625" bestFit="1" customWidth="1"/>
     <col min="513" max="513" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="514" max="514" width="75.28515625" bestFit="1" customWidth="1"/>
     <col min="769" max="769" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="770" max="770" width="75.28515625" bestFit="1" customWidth="1"/>
     <col min="1025" max="1025" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="1026" max="1026" width="75.28515625" bestFit="1" customWidth="1"/>
     <col min="1281" max="1281" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="1282" max="1282" width="75.28515625" bestFit="1" customWidth="1"/>
     <col min="1537" max="1537" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="1538" max="1538" width="75.28515625" bestFit="1" customWidth="1"/>
     <col min="1793" max="1793" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="1794" max="1794" width="75.28515625" bestFit="1" customWidth="1"/>
     <col min="2049" max="2049" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="2050" max="2050" width="75.28515625" bestFit="1" customWidth="1"/>
     <col min="2305" max="2305" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="2306" max="2306" width="75.28515625" bestFit="1" customWidth="1"/>
     <col min="2561" max="2561" width="34.7109375" bestFit="1" customWidth="1"/>
@@ -2490,114 +2463,114 @@
       <c r="M11" s="8"/>
     </row>
     <row r="12" spans="1:13" s="4" customFormat="1">
       <c r="A12" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B12" s="34" t="s">
         <v>14</v>
       </c>
       <c r="M12" s="8"/>
     </row>
     <row r="13" spans="1:13" s="4" customFormat="1">
       <c r="A13" s="9" t="s">
         <v>46</v>
       </c>
       <c r="B13" s="33" t="s">
         <v>16</v>
       </c>
       <c r="M13" s="8"/>
     </row>
     <row r="14" spans="1:13" s="4" customFormat="1" ht="25.5">
       <c r="A14" s="9" t="s">
         <v>47</v>
       </c>
       <c r="B14" s="36" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="M14" s="8"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1">
       <c r="A15" s="9" t="s">
         <v>48</v>
       </c>
       <c r="B15" s="33" t="s">
         <v>49</v>
       </c>
       <c r="M15" s="8"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B16" s="10" t="s">
-        <v>63</v>
+        <v>78</v>
       </c>
       <c r="M16" s="11"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="10" t="s">
-        <v>64</v>
+        <v>79</v>
       </c>
       <c r="M17" s="12"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B18" s="13" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="M18" s="11"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B19" s="30" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="M19" s="12"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B20" s="31" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="M20" s="11"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B21" s="32" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="M21" s="12"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="14"/>
       <c r="B22" s="15"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="12"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="11"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="12"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="11"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
     <hyperlink ref="B21" r:id="rId4" display="O.Edel@aspire.gov.kz"/>
@@ -2831,139 +2804,139 @@
       <c r="M11" s="8"/>
     </row>
     <row r="12" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1">
       <c r="A12" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B12" s="34" t="s">
         <v>14</v>
       </c>
       <c r="M12" s="8"/>
     </row>
     <row r="13" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A13" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="33" t="s">
         <v>16</v>
       </c>
       <c r="M13" s="8"/>
     </row>
     <row r="14" spans="1:13" s="4" customFormat="1" ht="33" customHeight="1">
       <c r="A14" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="36" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="M14" s="8"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B15" s="33" t="s">
         <v>40</v>
       </c>
       <c r="M15" s="8"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B16" s="10" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="M16" s="11"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="10" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="M17" s="12"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B18" s="13" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="M18" s="11"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B19" s="30" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="M19" s="12"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B20" s="31" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="M20" s="11"/>
     </row>
     <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A21" s="2" t="s">
         <v>41</v>
       </c>
-      <c r="B21" s="37" t="s">
-        <v>81</v>
+      <c r="B21" s="32" t="s">
+        <v>74</v>
       </c>
       <c r="M21" s="12"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="14"/>
       <c r="B22" s="15"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="12"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="11"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="12"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="11"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
-    <hyperlink ref="B21" r:id="rId4"/>
+    <hyperlink ref="B21" r:id="rId4" display="O.Edel@aspire.gov.kz"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B16" sqref="B16:B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="16" customWidth="1"/>
     <col min="2" max="2" width="88" style="16" customWidth="1"/>
     <col min="257" max="257" width="42.28515625" customWidth="1"/>
     <col min="258" max="258" width="97.7109375" customWidth="1"/>
     <col min="513" max="513" width="42.28515625" customWidth="1"/>
     <col min="514" max="514" width="97.7109375" customWidth="1"/>
     <col min="769" max="769" width="42.28515625" customWidth="1"/>
     <col min="770" max="770" width="97.7109375" customWidth="1"/>
     <col min="1025" max="1025" width="42.28515625" customWidth="1"/>
     <col min="1026" max="1026" width="97.7109375" customWidth="1"/>
@@ -3171,139 +3144,139 @@
       <c r="M11" s="8"/>
     </row>
     <row r="12" spans="1:13" s="4" customFormat="1">
       <c r="A12" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B12" s="34" t="s">
         <v>14</v>
       </c>
       <c r="M12" s="8"/>
     </row>
     <row r="13" spans="1:13" s="4" customFormat="1">
       <c r="A13" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="33" t="s">
         <v>16</v>
       </c>
       <c r="M13" s="8"/>
     </row>
     <row r="14" spans="1:13" s="4" customFormat="1" ht="25.5">
       <c r="A14" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="36" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="M14" s="8"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1">
       <c r="A15" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B15" s="33" t="s">
         <v>40</v>
       </c>
       <c r="M15" s="8"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B16" s="10" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="M16" s="11"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="10" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="M17" s="12"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B18" s="13" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="M18" s="11"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B19" s="30" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="M19" s="12"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B20" s="31" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="M20" s="11"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="2" t="s">
         <v>41</v>
       </c>
-      <c r="B21" s="37" t="s">
-        <v>81</v>
+      <c r="B21" s="32" t="s">
+        <v>74</v>
       </c>
       <c r="M21" s="12"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="14"/>
       <c r="B22" s="15"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="12"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="11"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="12"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="11"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
-    <hyperlink ref="B21" r:id="rId4"/>
+    <hyperlink ref="B21" r:id="rId4" display="O.Edel@aspire.gov.kz"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:F18"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="B23" sqref="B23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="18" customWidth="1"/>
     <col min="2" max="2" width="113.5703125" style="18" customWidth="1"/>
     <col min="3" max="256" width="9.140625" style="18"/>
     <col min="257" max="257" width="4.42578125" style="18" customWidth="1"/>
     <col min="258" max="258" width="113.5703125" style="18" customWidth="1"/>
     <col min="259" max="512" width="9.140625" style="18"/>
     <col min="513" max="513" width="4.42578125" style="18" customWidth="1"/>
     <col min="514" max="514" width="113.5703125" style="18" customWidth="1"/>
     <col min="515" max="768" width="9.140625" style="18"/>
     <col min="769" max="769" width="4.42578125" style="18" customWidth="1"/>
@@ -3547,536 +3520,536 @@
       <c r="C9" s="19"/>
     </row>
     <row r="10" spans="1:6" ht="25.5">
       <c r="A10" s="17"/>
       <c r="B10" s="21" t="s">
         <v>31</v>
       </c>
       <c r="C10" s="19"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="17"/>
       <c r="B11" s="17"/>
       <c r="C11" s="19"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="17"/>
       <c r="B12" s="17"/>
       <c r="C12" s="19"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="17"/>
       <c r="B13" s="17"/>
       <c r="C13" s="17"/>
     </row>
     <row r="14" spans="1:6">
-      <c r="A14" s="38" t="s">
-[...6 lines deleted...]
-      <c r="F14" s="38"/>
+      <c r="A14" s="45" t="s">
+        <v>75</v>
+      </c>
+      <c r="B14" s="45"/>
+      <c r="C14" s="45"/>
+      <c r="D14" s="45"/>
+      <c r="E14" s="45"/>
+      <c r="F14" s="45"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="17"/>
       <c r="B15" s="17"/>
       <c r="C15" s="17"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="17"/>
       <c r="B16" s="17"/>
       <c r="C16" s="17"/>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="17"/>
       <c r="B17" s="17"/>
       <c r="C17" s="17"/>
     </row>
     <row r="18" spans="1:3">
       <c r="B18" s="22"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A14:F14"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:F18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="F15" sqref="F15"/>
+      <selection activeCell="C19" sqref="C19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="25.28515625" customWidth="1"/>
     <col min="2" max="2" width="19.7109375" customWidth="1"/>
     <col min="3" max="3" width="15" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="23.25" customHeight="1">
-      <c r="A1" s="39" t="s">
+      <c r="A1" s="46" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="39"/>
-      <c r="C1" s="39"/>
+      <c r="B1" s="46"/>
+      <c r="C1" s="46"/>
     </row>
     <row r="2" spans="1:6">
-      <c r="A2" s="40" t="s">
-[...3 lines deleted...]
-      <c r="C2" s="40"/>
+      <c r="A2" s="47" t="s">
+        <v>80</v>
+      </c>
+      <c r="B2" s="47"/>
+      <c r="C2" s="47"/>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="23"/>
       <c r="B3" s="23"/>
       <c r="C3" s="23"/>
     </row>
     <row r="4" spans="1:6" ht="12.75" customHeight="1">
-      <c r="A4" s="41"/>
-      <c r="B4" s="42" t="s">
+      <c r="A4" s="48"/>
+      <c r="B4" s="49" t="s">
         <v>56</v>
       </c>
-      <c r="C4" s="42" t="s">
+      <c r="C4" s="49" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="5" spans="1:6" ht="45" customHeight="1">
-      <c r="A5" s="41"/>
-[...1 lines deleted...]
-      <c r="C5" s="43"/>
+      <c r="A5" s="48"/>
+      <c r="B5" s="50"/>
+      <c r="C5" s="50"/>
       <c r="E5" s="24"/>
       <c r="F5" s="24"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="25" t="s">
-        <v>65</v>
-[...5 lines deleted...]
-        <v>98.4</v>
+        <v>63</v>
+      </c>
+      <c r="B6" s="38">
+        <v>401603</v>
+      </c>
+      <c r="C6" s="39">
+        <v>84.4</v>
       </c>
       <c r="E6" s="26"/>
       <c r="F6" s="27"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="28" t="s">
-        <v>66</v>
-[...5 lines deleted...]
-        <v>113.8</v>
+        <v>64</v>
+      </c>
+      <c r="B7" s="38">
+        <v>272023</v>
+      </c>
+      <c r="C7" s="39">
+        <v>89.1</v>
       </c>
       <c r="E7" s="26"/>
       <c r="F7" s="27"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="28" t="s">
-        <v>67</v>
-[...5 lines deleted...]
-        <v>78.7</v>
+        <v>65</v>
+      </c>
+      <c r="B8" s="38">
+        <v>50530</v>
+      </c>
+      <c r="C8" s="39">
+        <v>82.5</v>
       </c>
       <c r="E8" s="26"/>
       <c r="F8" s="27"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="28" t="s">
-        <v>68</v>
-[...5 lines deleted...]
-        <v>89.8</v>
+        <v>66</v>
+      </c>
+      <c r="B9" s="38">
+        <v>13943</v>
+      </c>
+      <c r="C9" s="39">
+        <v>100.4</v>
       </c>
       <c r="E9" s="26"/>
       <c r="F9" s="27"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="28" t="s">
-        <v>69</v>
-[...5 lines deleted...]
-        <v>99.8</v>
+        <v>67</v>
+      </c>
+      <c r="B10" s="38">
+        <v>14698</v>
+      </c>
+      <c r="C10" s="39">
+        <v>99.2</v>
       </c>
       <c r="E10" s="26"/>
       <c r="F10" s="27"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="28" t="s">
-        <v>70</v>
-[...5 lines deleted...]
-        <v>77.5</v>
+        <v>68</v>
+      </c>
+      <c r="B11" s="38">
+        <v>12561</v>
+      </c>
+      <c r="C11" s="39">
+        <v>75.5</v>
       </c>
       <c r="E11" s="26"/>
       <c r="F11" s="27"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="28" t="s">
-        <v>71</v>
-[...5 lines deleted...]
-        <v>97.1</v>
+        <v>69</v>
+      </c>
+      <c r="B12" s="38">
+        <v>15130</v>
+      </c>
+      <c r="C12" s="39">
+        <v>97</v>
       </c>
       <c r="E12" s="26"/>
       <c r="F12" s="27"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="28" t="s">
-        <v>72</v>
-[...5 lines deleted...]
-        <v>40.799999999999997</v>
+        <v>70</v>
+      </c>
+      <c r="B13" s="38">
+        <v>7154</v>
+      </c>
+      <c r="C13" s="39">
+        <v>41.3</v>
       </c>
       <c r="E13" s="26"/>
       <c r="F13" s="27"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="29" t="s">
-        <v>73</v>
-[...5 lines deleted...]
-        <v>51.7</v>
+        <v>71</v>
+      </c>
+      <c r="B14" s="41">
+        <v>15564</v>
+      </c>
+      <c r="C14" s="42">
+        <v>50.4</v>
       </c>
       <c r="E14" s="26"/>
       <c r="F14" s="27"/>
     </row>
     <row r="15" spans="1:6">
-      <c r="B15" s="48"/>
-      <c r="C15" s="48"/>
+      <c r="B15" s="37"/>
+      <c r="C15" s="37"/>
       <c r="E15" s="24"/>
       <c r="F15" s="24"/>
     </row>
     <row r="16" spans="1:6">
       <c r="E16" s="24"/>
       <c r="F16" s="24"/>
     </row>
     <row r="17" spans="5:6">
       <c r="E17" s="24"/>
       <c r="F17" s="24"/>
     </row>
     <row r="18" spans="5:6">
       <c r="E18" s="24"/>
       <c r="F18" s="24"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="96" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:C15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="I8" sqref="I8"/>
+      <selection activeCell="A2" sqref="A2:C2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="29.42578125" customWidth="1"/>
     <col min="2" max="2" width="20.140625" customWidth="1"/>
     <col min="3" max="3" width="20.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
-      <c r="A1" s="39" t="s">
+      <c r="A1" s="46" t="s">
         <v>55</v>
       </c>
-      <c r="B1" s="39"/>
-      <c r="C1" s="39"/>
+      <c r="B1" s="46"/>
+      <c r="C1" s="46"/>
     </row>
     <row r="2" spans="1:3">
-      <c r="A2" s="40" t="s">
-[...3 lines deleted...]
-      <c r="C2" s="40"/>
+      <c r="A2" s="47" t="s">
+        <v>80</v>
+      </c>
+      <c r="B2" s="47"/>
+      <c r="C2" s="47"/>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="23"/>
       <c r="B3" s="23"/>
       <c r="C3" s="23"/>
     </row>
     <row r="4" spans="1:3" ht="12.75" customHeight="1">
-      <c r="A4" s="41"/>
-      <c r="B4" s="42" t="s">
+      <c r="A4" s="48"/>
+      <c r="B4" s="49" t="s">
         <v>35</v>
       </c>
-      <c r="C4" s="42" t="s">
+      <c r="C4" s="49" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="5" spans="1:3" ht="33.75" customHeight="1">
-      <c r="A5" s="41"/>
-[...1 lines deleted...]
-      <c r="C5" s="43"/>
+      <c r="A5" s="48"/>
+      <c r="B5" s="50"/>
+      <c r="C5" s="50"/>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="25" t="s">
-        <v>65</v>
-[...5 lines deleted...]
-        <v>74.400000000000006</v>
+        <v>63</v>
+      </c>
+      <c r="B6" s="43">
+        <v>255992</v>
+      </c>
+      <c r="C6" s="44">
+        <v>76.599999999999994</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="28" t="s">
-        <v>66</v>
-[...5 lines deleted...]
-        <v>77.5</v>
+        <v>64</v>
+      </c>
+      <c r="B7" s="26">
+        <v>134900</v>
+      </c>
+      <c r="C7" s="27">
+        <v>80.099999999999994</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="28" t="s">
-        <v>67</v>
-[...5 lines deleted...]
-        <v>63.3</v>
+        <v>65</v>
+      </c>
+      <c r="B8" s="26">
+        <v>42042</v>
+      </c>
+      <c r="C8" s="27">
+        <v>68.7</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="28" t="s">
-        <v>68</v>
-[...5 lines deleted...]
-        <v>89.8</v>
+        <v>66</v>
+      </c>
+      <c r="B9" s="26">
+        <v>13943</v>
+      </c>
+      <c r="C9" s="27">
+        <v>100.4</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="28" t="s">
-        <v>69</v>
-[...5 lines deleted...]
-        <v>99.8</v>
+        <v>67</v>
+      </c>
+      <c r="B10" s="26">
+        <v>14698</v>
+      </c>
+      <c r="C10" s="27">
+        <v>99.2</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="28" t="s">
-        <v>70</v>
-[...5 lines deleted...]
-        <v>77.5</v>
+        <v>68</v>
+      </c>
+      <c r="B11" s="26">
+        <v>12561</v>
+      </c>
+      <c r="C11" s="27">
+        <v>75.5</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="28" t="s">
-        <v>71</v>
-[...5 lines deleted...]
-        <v>105.1</v>
+        <v>69</v>
+      </c>
+      <c r="B12" s="26">
+        <v>15130</v>
+      </c>
+      <c r="C12" s="27">
+        <v>103</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="28" t="s">
-        <v>72</v>
-[...5 lines deleted...]
-        <v>57.1</v>
+        <v>70</v>
+      </c>
+      <c r="B13" s="26">
+        <v>7154</v>
+      </c>
+      <c r="C13" s="27">
+        <v>51.8</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="29" t="s">
-        <v>73</v>
-[...5 lines deleted...]
-        <v>51.7</v>
+        <v>71</v>
+      </c>
+      <c r="B14" s="41">
+        <v>15564</v>
+      </c>
+      <c r="C14" s="42">
+        <v>50.4</v>
       </c>
     </row>
     <row r="15" spans="1:3">
-      <c r="B15" s="51"/>
-      <c r="C15" s="51"/>
+      <c r="B15" s="40"/>
+      <c r="C15" s="40"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="96" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Құжат" ma:contentTypeID="0x010100A122E9E3F791814CB8DEC0832DD656B5" ma:contentTypeVersion="0" ma:contentTypeDescription="Жаңа құжат жасау." ma:contentTypeScope="" ma:versionID="fad0ac2c0ad0a8fb167661bf62c8c66a">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3c0155d2cd5dce572d3de8309e44211c">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Мазмұн түрі" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Тақырып"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E19D5DCD-C420-4772-BEFF-E4D7E164B52A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CDC6C18D-F974-40CF-9B35-8C39DBFF91D5}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>10</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="10" baseType="lpstr">
       <vt:lpstr>Метадеректер 163206</vt:lpstr>
       <vt:lpstr>Метадеректер 163206 (ИЖС)</vt:lpstr>
       <vt:lpstr>Метадеректер163213</vt:lpstr>
       <vt:lpstr>Метадеректер16321301</vt:lpstr>