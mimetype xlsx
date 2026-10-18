--- v0 (2026-09-27)
+++ v1 (2026-10-18)
@@ -213,60 +213,60 @@
   <si>
     <t>Құрылыс жұмыстарының нақты көлем индексі серпіндегі орындалған құрылыс жұмыстарының көлемінің өзгеруін көрсетеді және дефлятор есебімен (баға индексі) нақты қолданыстағы бағаларда талданатын кезеңнің орындалған құрылыс жұмыстары көлемінің өткен жылға қатынасы ретінде анықталады.</t>
   </si>
   <si>
     <t xml:space="preserve">Есептеу </t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701892</t>
   </si>
   <si>
     <t>2022 жылғы қаңтардан бастап</t>
   </si>
   <si>
     <t>Өндіріс және қоршаған орта статистикасы бөлімі</t>
   </si>
   <si>
     <t>+7 712 2328427</t>
   </si>
   <si>
     <t>https://stat.gov.kz/region/atyrau/spreadsheets/?industry=4492&amp;year=2026&amp;name=12884&amp;period=&amp;type=</t>
   </si>
   <si>
     <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
   </si>
   <si>
-    <t>Абишева Кунпаят Рахметжановна</t>
-[...8 lines deleted...]
-    <t>16.10.2026г.</t>
+    <t>Кусайнова Ботагоз Талгатовна</t>
+  </si>
+  <si>
+    <t>B.Kussainova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>16.10.2026ж.</t>
+  </si>
+  <si>
+    <t>18.11.2026ж.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="23">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto Black"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto Black"/>
@@ -513,69 +513,69 @@
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="17" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="13" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="22" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Normal" xfId="1"/>
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный 2 2" xfId="5"/>
     <cellStyle name="Обычный 3" xfId="4"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -839,55 +839,55 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/87/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701885" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:K.Abisheva@aspire.gov.kz" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/87/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701885" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:O.Edel@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/87/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701892" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:K.Abisheva@aspire.gov.kz" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/87/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701892" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:O.Edel@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
       <selection activeCell="B16" sqref="B16:B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="24" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="24" customWidth="1"/>
   </cols>
   <sheetData>
@@ -1037,80 +1037,80 @@
       </c>
       <c r="M18" s="20"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="10" t="s">
         <v>43</v>
       </c>
       <c r="B19" s="37" t="s">
         <v>63</v>
       </c>
       <c r="M19" s="21"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="10" t="s">
         <v>44</v>
       </c>
       <c r="B20" s="38" t="s">
         <v>60</v>
       </c>
       <c r="M20" s="20"/>
     </row>
     <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A21" s="10" t="s">
         <v>45</v>
       </c>
-      <c r="B21" s="41" t="s">
+      <c r="B21" s="42" t="s">
         <v>64</v>
       </c>
       <c r="M21" s="21"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="22"/>
       <c r="B22" s="23"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="21"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="20"/>
     </row>
     <row r="25" spans="1:13">
       <c r="B25" s="24" t="s">
         <v>46</v>
       </c>
       <c r="M25" s="21"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="20"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
-    <hyperlink ref="B21" r:id="rId4"/>
+    <hyperlink ref="B21" r:id="rId4" display="O.Edel@aspire.gov.kz"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
       <selection activeCell="B16" sqref="B16:B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="43.140625" style="24" customWidth="1"/>
     <col min="2" max="2" width="95" style="24" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="9"/>
       <c r="B1" s="9"/>
     </row>
     <row r="2" spans="1:13" s="12" customFormat="1" ht="21" customHeight="1">
@@ -1255,80 +1255,80 @@
       </c>
       <c r="M18" s="20"/>
     </row>
     <row r="19" spans="1:13" ht="16.5" customHeight="1">
       <c r="A19" s="10" t="s">
         <v>43</v>
       </c>
       <c r="B19" s="37" t="s">
         <v>63</v>
       </c>
       <c r="M19" s="21"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="10" t="s">
         <v>44</v>
       </c>
       <c r="B20" s="38" t="s">
         <v>60</v>
       </c>
       <c r="M20" s="20"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="10" t="s">
         <v>45</v>
       </c>
-      <c r="B21" s="41" t="s">
+      <c r="B21" s="42" t="s">
         <v>64</v>
       </c>
       <c r="M21" s="21"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="22"/>
       <c r="B22" s="23"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="21"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="20"/>
     </row>
     <row r="25" spans="1:13">
       <c r="B25" s="24" t="s">
         <v>46</v>
       </c>
       <c r="M25" s="21"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="20"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
-    <hyperlink ref="B21" r:id="rId4"/>
+    <hyperlink ref="B21" r:id="rId4" display="O.Edel@aspire.gov.kz"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист2"/>
   <dimension ref="A1:F18"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="B25" sqref="B25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="26" customWidth="1"/>
     <col min="2" max="2" width="113.5703125" style="26" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="26"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="25"/>
       <c r="B1" s="25"/>
       <c r="C1" s="25"/>
@@ -1384,207 +1384,207 @@
       <c r="C9" s="27"/>
     </row>
     <row r="10" spans="1:6" ht="25.5">
       <c r="A10" s="25"/>
       <c r="B10" s="29" t="s">
         <v>52</v>
       </c>
       <c r="C10" s="27"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="25"/>
       <c r="B11" s="25"/>
       <c r="C11" s="27"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="25"/>
       <c r="B12" s="25"/>
       <c r="C12" s="27"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="25"/>
       <c r="B13" s="25"/>
       <c r="C13" s="25"/>
     </row>
     <row r="14" spans="1:6">
-      <c r="A14" s="42" t="s">
+      <c r="A14" s="43" t="s">
         <v>62</v>
       </c>
-      <c r="B14" s="42"/>
-[...3 lines deleted...]
-      <c r="F14" s="42"/>
+      <c r="B14" s="43"/>
+      <c r="C14" s="43"/>
+      <c r="D14" s="43"/>
+      <c r="E14" s="43"/>
+      <c r="F14" s="43"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="25"/>
       <c r="B15" s="25"/>
       <c r="C15" s="25"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="25"/>
       <c r="B16" s="25"/>
       <c r="C16" s="25"/>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="25"/>
       <c r="B17" s="25"/>
       <c r="C17" s="25"/>
     </row>
     <row r="18" spans="1:3">
       <c r="B18" s="30"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A14:F14"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:R13"/>
   <sheetViews>
     <sheetView zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
-      <selection activeCell="I27" sqref="I27"/>
+      <selection activeCell="J13" sqref="J13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="9.42578125" customWidth="1"/>
     <col min="2" max="2" width="10.28515625" customWidth="1"/>
     <col min="3" max="3" width="9.42578125" customWidth="1"/>
     <col min="4" max="4" width="9.7109375" customWidth="1"/>
     <col min="5" max="5" width="10.42578125" customWidth="1"/>
     <col min="6" max="6" width="10.140625" customWidth="1"/>
     <col min="7" max="9" width="8.85546875" customWidth="1"/>
     <col min="10" max="10" width="10.140625" customWidth="1"/>
     <col min="11" max="11" width="9.85546875" customWidth="1"/>
     <col min="12" max="12" width="10.140625" customWidth="1"/>
     <col min="13" max="13" width="10.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" ht="18" customHeight="1">
-      <c r="A1" s="44" t="s">
+      <c r="A1" s="45" t="s">
         <v>1</v>
       </c>
-      <c r="B1" s="44"/>
-[...10 lines deleted...]
-      <c r="M1" s="44"/>
+      <c r="B1" s="45"/>
+      <c r="C1" s="45"/>
+      <c r="D1" s="45"/>
+      <c r="E1" s="45"/>
+      <c r="F1" s="45"/>
+      <c r="G1" s="45"/>
+      <c r="H1" s="45"/>
+      <c r="I1" s="45"/>
+      <c r="J1" s="45"/>
+      <c r="K1" s="45"/>
+      <c r="L1" s="45"/>
+      <c r="M1" s="45"/>
       <c r="N1" s="2"/>
       <c r="O1" s="7"/>
       <c r="P1" s="7"/>
       <c r="Q1" s="7"/>
       <c r="R1" s="7"/>
     </row>
     <row r="2" spans="1:18" ht="15" customHeight="1">
       <c r="A2" s="8"/>
       <c r="B2" s="8"/>
       <c r="C2" s="8"/>
       <c r="D2" s="8"/>
       <c r="E2" s="8"/>
-      <c r="F2" s="45"/>
-[...11 lines deleted...]
-      <c r="R2" s="45"/>
+      <c r="F2" s="46"/>
+      <c r="G2" s="46"/>
+      <c r="H2" s="46"/>
+      <c r="I2" s="46"/>
+      <c r="J2" s="46"/>
+      <c r="K2" s="46"/>
+      <c r="L2" s="46"/>
+      <c r="M2" s="46"/>
+      <c r="N2" s="46"/>
+      <c r="O2" s="46"/>
+      <c r="P2" s="46"/>
+      <c r="Q2" s="46"/>
+      <c r="R2" s="46"/>
     </row>
     <row r="3" spans="1:18" ht="25.5" customHeight="1">
       <c r="A3" s="5"/>
       <c r="B3" s="6" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="6" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="6" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="6" t="s">
         <v>5</v>
       </c>
       <c r="F3" s="6" t="s">
         <v>6</v>
       </c>
       <c r="G3" s="6" t="s">
         <v>7</v>
       </c>
       <c r="H3" s="6" t="s">
         <v>8</v>
       </c>
       <c r="I3" s="6" t="s">
         <v>9</v>
       </c>
       <c r="J3" s="6" t="s">
         <v>10</v>
       </c>
       <c r="K3" s="6" t="s">
         <v>11</v>
       </c>
       <c r="L3" s="6" t="s">
         <v>12</v>
       </c>
       <c r="M3" s="6" t="s">
         <v>13</v>
       </c>
       <c r="N3" s="1"/>
     </row>
     <row r="4" spans="1:18" ht="13.5" customHeight="1">
-      <c r="A4" s="43" t="s">
+      <c r="A4" s="44" t="s">
         <v>14</v>
       </c>
-      <c r="B4" s="43"/>
-[...10 lines deleted...]
-      <c r="M4" s="43"/>
+      <c r="B4" s="44"/>
+      <c r="C4" s="44"/>
+      <c r="D4" s="44"/>
+      <c r="E4" s="44"/>
+      <c r="F4" s="44"/>
+      <c r="G4" s="44"/>
+      <c r="H4" s="44"/>
+      <c r="I4" s="44"/>
+      <c r="J4" s="44"/>
+      <c r="K4" s="44"/>
+      <c r="L4" s="44"/>
+      <c r="M4" s="44"/>
       <c r="N4" s="1"/>
     </row>
     <row r="5" spans="1:18" ht="13.5" customHeight="1">
       <c r="A5" s="32">
         <v>2022</v>
       </c>
       <c r="B5" s="33">
         <v>30799</v>
       </c>
       <c r="C5" s="34">
         <v>52467</v>
       </c>
       <c r="D5" s="34">
         <v>57369</v>
       </c>
       <c r="E5" s="34">
         <v>85365</v>
       </c>
       <c r="F5" s="34">
         <v>98834</v>
       </c>
       <c r="G5" s="34">
         <v>134387</v>
       </c>
       <c r="H5" s="34">
@@ -1736,54 +1736,56 @@
     <row r="9" spans="1:18">
       <c r="A9" s="32">
         <v>2026</v>
       </c>
       <c r="B9" s="33">
         <v>19979</v>
       </c>
       <c r="C9" s="34">
         <v>19099</v>
       </c>
       <c r="D9" s="34">
         <v>48628</v>
       </c>
       <c r="E9" s="34">
         <v>35509</v>
       </c>
       <c r="F9" s="34">
         <v>48760</v>
       </c>
       <c r="G9" s="34">
         <v>141495</v>
       </c>
       <c r="H9" s="34">
         <v>74113</v>
       </c>
-      <c r="I9" s="47">
+      <c r="I9" s="41">
         <v>79772</v>
       </c>
-      <c r="J9" s="34"/>
+      <c r="J9" s="34">
+        <v>94479</v>
+      </c>
       <c r="K9" s="34"/>
       <c r="L9" s="34"/>
       <c r="M9" s="34"/>
       <c r="N9" s="1"/>
     </row>
     <row r="10" spans="1:18">
       <c r="A10" s="1"/>
       <c r="B10" s="1"/>
       <c r="C10" s="1"/>
       <c r="D10" s="1"/>
       <c r="E10" s="2"/>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
     </row>
     <row r="11" spans="1:18">
       <c r="A11" s="1"/>
       <c r="B11" s="1"/>
       <c r="C11" s="1"/>
       <c r="D11" s="1"/>
@@ -1826,166 +1828,166 @@
       <c r="I13" s="1"/>
       <c r="J13" s="1"/>
       <c r="K13" s="1"/>
       <c r="L13" s="1"/>
       <c r="M13" s="1"/>
       <c r="N13" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="F2:R2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:R20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="F29" sqref="F29"/>
+      <selection activeCell="K38" sqref="K38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="9.42578125" customWidth="1"/>
     <col min="2" max="2" width="10.28515625" customWidth="1"/>
     <col min="3" max="3" width="9.42578125" customWidth="1"/>
     <col min="4" max="4" width="9.7109375" customWidth="1"/>
     <col min="5" max="5" width="10.42578125" customWidth="1"/>
     <col min="6" max="6" width="10.140625" customWidth="1"/>
     <col min="7" max="9" width="8.85546875" customWidth="1"/>
     <col min="10" max="10" width="10.140625" customWidth="1"/>
     <col min="11" max="11" width="9.85546875" customWidth="1"/>
     <col min="12" max="12" width="10.140625" customWidth="1"/>
     <col min="13" max="13" width="10.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" ht="18" customHeight="1">
-      <c r="A1" s="44" t="s">
+      <c r="A1" s="45" t="s">
         <v>53</v>
       </c>
-      <c r="B1" s="44"/>
-[...10 lines deleted...]
-      <c r="M1" s="44"/>
+      <c r="B1" s="45"/>
+      <c r="C1" s="45"/>
+      <c r="D1" s="45"/>
+      <c r="E1" s="45"/>
+      <c r="F1" s="45"/>
+      <c r="G1" s="45"/>
+      <c r="H1" s="45"/>
+      <c r="I1" s="45"/>
+      <c r="J1" s="45"/>
+      <c r="K1" s="45"/>
+      <c r="L1" s="45"/>
+      <c r="M1" s="45"/>
       <c r="N1" s="2"/>
       <c r="O1" s="7"/>
       <c r="P1" s="7"/>
       <c r="Q1" s="7"/>
       <c r="R1" s="7"/>
     </row>
     <row r="2" spans="1:18" ht="15" customHeight="1">
       <c r="A2" s="8"/>
       <c r="B2" s="8"/>
       <c r="C2" s="8"/>
       <c r="D2" s="8"/>
       <c r="E2" s="8"/>
-      <c r="F2" s="45"/>
-[...11 lines deleted...]
-      <c r="R2" s="45"/>
+      <c r="F2" s="46"/>
+      <c r="G2" s="46"/>
+      <c r="H2" s="46"/>
+      <c r="I2" s="46"/>
+      <c r="J2" s="46"/>
+      <c r="K2" s="46"/>
+      <c r="L2" s="46"/>
+      <c r="M2" s="46"/>
+      <c r="N2" s="46"/>
+      <c r="O2" s="46"/>
+      <c r="P2" s="46"/>
+      <c r="Q2" s="46"/>
+      <c r="R2" s="46"/>
     </row>
     <row r="3" spans="1:18" ht="25.5" customHeight="1">
       <c r="A3" s="5"/>
       <c r="B3" s="6" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="6" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="6" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="6" t="s">
         <v>5</v>
       </c>
       <c r="F3" s="6" t="s">
         <v>6</v>
       </c>
       <c r="G3" s="6" t="s">
         <v>7</v>
       </c>
       <c r="H3" s="6" t="s">
         <v>8</v>
       </c>
       <c r="I3" s="6" t="s">
         <v>9</v>
       </c>
       <c r="J3" s="6" t="s">
         <v>10</v>
       </c>
       <c r="K3" s="6" t="s">
         <v>11</v>
       </c>
       <c r="L3" s="6" t="s">
         <v>12</v>
       </c>
       <c r="M3" s="6" t="s">
         <v>13</v>
       </c>
       <c r="N3" s="1"/>
     </row>
     <row r="4" spans="1:18" ht="12.75" customHeight="1">
-      <c r="A4" s="46" t="s">
+      <c r="A4" s="47" t="s">
         <v>0</v>
       </c>
-      <c r="B4" s="46"/>
-[...10 lines deleted...]
-      <c r="M4" s="46"/>
+      <c r="B4" s="47"/>
+      <c r="C4" s="47"/>
+      <c r="D4" s="47"/>
+      <c r="E4" s="47"/>
+      <c r="F4" s="47"/>
+      <c r="G4" s="47"/>
+      <c r="H4" s="47"/>
+      <c r="I4" s="47"/>
+      <c r="J4" s="47"/>
+      <c r="K4" s="47"/>
+      <c r="L4" s="47"/>
+      <c r="M4" s="47"/>
       <c r="N4" s="1"/>
     </row>
     <row r="5" spans="1:18" ht="12.75" customHeight="1">
       <c r="A5" s="32">
         <v>2022</v>
       </c>
       <c r="B5" s="31">
         <v>39.5</v>
       </c>
       <c r="C5" s="35">
         <v>170.5</v>
       </c>
       <c r="D5" s="35">
         <v>109.6</v>
       </c>
       <c r="E5" s="35">
         <v>148.80000000000001</v>
       </c>
       <c r="F5" s="35">
         <v>114.7</v>
       </c>
       <c r="G5" s="35">
         <v>136.19999999999999</v>
       </c>
       <c r="H5" s="31">
@@ -2140,72 +2142,74 @@
       </c>
       <c r="B9" s="31">
         <v>12.4</v>
       </c>
       <c r="C9" s="35">
         <v>97.5</v>
       </c>
       <c r="D9" s="35">
         <v>254.1</v>
       </c>
       <c r="E9" s="35">
         <v>72.400000000000006</v>
       </c>
       <c r="F9" s="35">
         <v>133.80000000000001</v>
       </c>
       <c r="G9" s="35">
         <v>286.5</v>
       </c>
       <c r="H9" s="36">
         <v>52.6</v>
       </c>
       <c r="I9" s="35">
         <v>105.9</v>
       </c>
-      <c r="J9" s="35"/>
+      <c r="J9" s="35">
+        <v>117.8</v>
+      </c>
       <c r="K9" s="35"/>
       <c r="L9" s="35"/>
       <c r="M9" s="35"/>
       <c r="N9" s="1"/>
     </row>
     <row r="10" spans="1:18" ht="12.75" customHeight="1">
-      <c r="A10" s="46" t="s">
+      <c r="A10" s="47" t="s">
         <v>15</v>
       </c>
-      <c r="B10" s="46"/>
-[...10 lines deleted...]
-      <c r="M10" s="46"/>
+      <c r="B10" s="47"/>
+      <c r="C10" s="47"/>
+      <c r="D10" s="47"/>
+      <c r="E10" s="47"/>
+      <c r="F10" s="47"/>
+      <c r="G10" s="47"/>
+      <c r="H10" s="47"/>
+      <c r="I10" s="47"/>
+      <c r="J10" s="47"/>
+      <c r="K10" s="47"/>
+      <c r="L10" s="47"/>
+      <c r="M10" s="47"/>
       <c r="N10" s="1"/>
     </row>
     <row r="11" spans="1:18" ht="12.75" customHeight="1">
       <c r="A11" s="32">
         <v>2022</v>
       </c>
       <c r="B11" s="31">
         <v>119.9</v>
       </c>
       <c r="C11" s="35">
         <v>121</v>
       </c>
       <c r="D11" s="31">
         <v>81.3</v>
       </c>
       <c r="E11" s="31">
         <v>152.69999999999999</v>
       </c>
       <c r="F11" s="31">
         <v>127.7</v>
       </c>
       <c r="G11" s="31">
         <v>143.19999999999999</v>
       </c>
       <c r="H11" s="31">
@@ -2360,51 +2364,53 @@
       </c>
       <c r="B15" s="31">
         <v>101.5</v>
       </c>
       <c r="C15" s="31">
         <v>102.9</v>
       </c>
       <c r="D15" s="35">
         <v>112</v>
       </c>
       <c r="E15" s="31">
         <v>90.8</v>
       </c>
       <c r="F15" s="35">
         <v>120.8</v>
       </c>
       <c r="G15" s="31">
         <v>138.1</v>
       </c>
       <c r="H15" s="31">
         <v>181.3</v>
       </c>
       <c r="I15" s="31">
         <v>212.9</v>
       </c>
-      <c r="J15" s="35"/>
+      <c r="J15" s="35">
+        <v>78</v>
+      </c>
       <c r="K15" s="31"/>
       <c r="L15" s="31"/>
       <c r="M15" s="31"/>
       <c r="N15" s="1"/>
     </row>
     <row r="16" spans="1:18">
       <c r="A16" s="3"/>
       <c r="B16" s="3"/>
       <c r="C16" s="3"/>
       <c r="D16" s="3"/>
       <c r="E16" s="4"/>
       <c r="F16" s="3"/>
       <c r="G16" s="3"/>
       <c r="H16" s="3"/>
       <c r="I16" s="3"/>
       <c r="J16" s="3"/>
       <c r="K16" s="3"/>
       <c r="L16" s="3"/>
       <c r="M16" s="3"/>
       <c r="N16" s="1"/>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" s="1"/>
       <c r="B17" s="1"/>
       <c r="C17" s="1"/>
@@ -2469,140 +2475,140 @@
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="F2:R2"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A10:M10"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Құжат" ma:contentTypeID="0x010100FA8E372E2C11624DB6C459C596DE240F" ma:contentTypeVersion="0" ma:contentTypeDescription="Жаңа құжат жасау." ma:contentTypeScope="" ma:versionID="9fd1c671b53864270408e9e5c14965b7">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3c0155d2cd5dce572d3de8309e44211c">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Мазмұн түрі" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Тақырып"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CF1996E8-FF4A-44B6-81E1-B36B8F964432}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5D0A31D5-D3CB-4044-8724-4F69324EBAD3}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BA70CAEE-C663-4197-B9F5-9917AECECF0A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5D0A31D5-D3CB-4044-8724-4F69324EBAD3}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CF1996E8-FF4A-44B6-81E1-B36B8F964432}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Метадеректер 162101</vt:lpstr>
       <vt:lpstr>Метадеректер 162107</vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>
       <vt:lpstr>Көрсеткіш 162101</vt:lpstr>