--- v0 (2026-09-20)
+++ v1 (2026-10-18)
@@ -240,57 +240,57 @@
   <si>
     <t xml:space="preserve">в процентах </t>
   </si>
   <si>
     <t>Отражает изменение объема инвестиций в динамике и определяется как отношение объемов инвестиций анализируемого периода к предыдущему периоду в фактически действовавших ценах, с учетом дефлятора (индекса цен)</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701850?keyword=</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/region/atyrau/spreadsheets/?industry=5261&amp;year=2026&amp;name=12856&amp;period=&amp;type=</t>
   </si>
   <si>
     <t>Отдел статистики производства и окружающей среды</t>
   </si>
   <si>
     <t>Кусайнова Ботагоз Талгатовна</t>
   </si>
   <si>
     <t>+7 712 2328427</t>
   </si>
   <si>
     <t>B.Kussainova@aspire.gov.kz</t>
   </si>
   <si>
-    <t>17.09.2026г.</t>
-[...1 lines deleted...]
-  <si>
     <t>С января 2022 года</t>
   </si>
   <si>
     <t>16.10.2026г.</t>
+  </si>
+  <si>
+    <t>17.11.2026г.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="20">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
@@ -1040,51 +1040,51 @@
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/205/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701827?keyword=" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:O.Edel@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:O.Edel@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/205/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="B17" sqref="B17"/>
+      <selection activeCell="B16" sqref="B16:B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="15" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="15" customWidth="1"/>
     <col min="257" max="257" width="42.28515625" customWidth="1"/>
     <col min="258" max="258" width="97.7109375" customWidth="1"/>
     <col min="513" max="513" width="42.28515625" customWidth="1"/>
     <col min="514" max="514" width="97.7109375" customWidth="1"/>
     <col min="769" max="769" width="42.28515625" customWidth="1"/>
     <col min="770" max="770" width="97.7109375" customWidth="1"/>
     <col min="1025" max="1025" width="42.28515625" customWidth="1"/>
     <col min="1026" max="1026" width="97.7109375" customWidth="1"/>
     <col min="1281" max="1281" width="42.28515625" customWidth="1"/>
     <col min="1282" max="1282" width="97.7109375" customWidth="1"/>
     <col min="1537" max="1537" width="42.28515625" customWidth="1"/>
     <col min="1538" max="1538" width="97.7109375" customWidth="1"/>
     <col min="1793" max="1793" width="42.28515625" customWidth="1"/>
     <col min="1794" max="1794" width="97.7109375" customWidth="1"/>
     <col min="2049" max="2049" width="42.28515625" customWidth="1"/>
     <col min="2050" max="2050" width="97.7109375" customWidth="1"/>
     <col min="2305" max="2305" width="42.28515625" customWidth="1"/>
     <col min="2306" max="2306" width="97.7109375" customWidth="1"/>
     <col min="2561" max="2561" width="42.28515625" customWidth="1"/>
@@ -1216,51 +1216,51 @@
       <c r="B3" s="3" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A4" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="4" customFormat="1" ht="27" customHeight="1">
       <c r="A5" s="6" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1">
       <c r="A6" s="6" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="21" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="4" customFormat="1" ht="69.75" customHeight="1">
       <c r="A7" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1">
       <c r="A8" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="4" customFormat="1" ht="45" customHeight="1">
       <c r="A9" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>34</v>
       </c>
@@ -1299,51 +1299,51 @@
       <c r="M13" s="9"/>
     </row>
     <row r="14" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A14" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="41" t="s">
         <v>67</v>
       </c>
       <c r="M14" s="9"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="41" t="s">
         <v>32</v>
       </c>
       <c r="M15" s="9"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B16" s="22" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="M16" s="11"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B17" s="22" t="s">
         <v>74</v>
       </c>
       <c r="M17" s="12"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="2" t="s">
         <v>18</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>68</v>
       </c>
       <c r="M18" s="11"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="2" t="s">
         <v>19</v>
       </c>
@@ -1380,51 +1380,51 @@
     <row r="24" spans="1:13">
       <c r="M24" s="11"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="12"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="11"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
     <hyperlink ref="B21" r:id="rId4" display="O.Edel@aspire.gov.kz"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="B1" workbookViewId="0">
+    <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="B32" sqref="B32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="15" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="15" customWidth="1"/>
     <col min="257" max="257" width="42.28515625" customWidth="1"/>
     <col min="258" max="258" width="97.7109375" customWidth="1"/>
     <col min="513" max="513" width="42.28515625" customWidth="1"/>
     <col min="514" max="514" width="97.7109375" customWidth="1"/>
     <col min="769" max="769" width="42.28515625" customWidth="1"/>
     <col min="770" max="770" width="97.7109375" customWidth="1"/>
     <col min="1025" max="1025" width="42.28515625" customWidth="1"/>
     <col min="1026" max="1026" width="97.7109375" customWidth="1"/>
     <col min="1281" max="1281" width="42.28515625" customWidth="1"/>
     <col min="1282" max="1282" width="97.7109375" customWidth="1"/>
     <col min="1537" max="1537" width="42.28515625" customWidth="1"/>
     <col min="1538" max="1538" width="97.7109375" customWidth="1"/>
     <col min="1793" max="1793" width="42.28515625" customWidth="1"/>
     <col min="1794" max="1794" width="97.7109375" customWidth="1"/>
     <col min="2049" max="2049" width="42.28515625" customWidth="1"/>
     <col min="2050" max="2050" width="97.7109375" customWidth="1"/>
     <col min="2305" max="2305" width="42.28515625" customWidth="1"/>
     <col min="2306" max="2306" width="97.7109375" customWidth="1"/>
@@ -1557,51 +1557,51 @@
       <c r="B3" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="4" customFormat="1">
       <c r="A4" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="4" customFormat="1">
       <c r="A5" s="6" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="4" customFormat="1">
       <c r="A6" s="6" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="21" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="4" customFormat="1" ht="38.25">
       <c r="A7" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="4" customFormat="1">
       <c r="A8" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="4" customFormat="1" ht="25.5">
       <c r="A9" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>34</v>
       </c>
@@ -1640,51 +1640,51 @@
       <c r="M13" s="9"/>
     </row>
     <row r="14" spans="1:13" s="4" customFormat="1">
       <c r="A14" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="41" t="s">
         <v>67</v>
       </c>
       <c r="M14" s="9"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1">
       <c r="A15" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="41" t="s">
         <v>66</v>
       </c>
       <c r="M15" s="9"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B16" s="22" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="M16" s="11"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B17" s="22" t="s">
         <v>74</v>
       </c>
       <c r="M17" s="12"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="2" t="s">
         <v>18</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>68</v>
       </c>
       <c r="M18" s="11"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="2" t="s">
         <v>19</v>
       </c>
@@ -1977,51 +1977,51 @@
         <v>27</v>
       </c>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="18"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="18"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="20" t="s">
         <v>28</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M23"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="B9" sqref="B9:I9"/>
+      <selection activeCell="K24" sqref="K24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="2" max="2" width="11.5703125" customWidth="1"/>
     <col min="3" max="3" width="14.7109375" customWidth="1"/>
     <col min="4" max="4" width="13" customWidth="1"/>
     <col min="5" max="5" width="14.42578125" customWidth="1"/>
     <col min="6" max="6" width="11" customWidth="1"/>
     <col min="7" max="7" width="14.28515625" customWidth="1"/>
     <col min="8" max="8" width="11.28515625" customWidth="1"/>
     <col min="9" max="9" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="11.28515625" customWidth="1"/>
     <col min="11" max="11" width="11.5703125" customWidth="1"/>
     <col min="12" max="12" width="9.85546875" customWidth="1"/>
     <col min="13" max="13" width="10.42578125" customWidth="1"/>
     <col min="14" max="14" width="15.140625" customWidth="1"/>
     <col min="15" max="15" width="10.7109375" bestFit="1" customWidth="1"/>
     <col min="258" max="258" width="9.28515625" bestFit="1" customWidth="1"/>
     <col min="259" max="259" width="11.5703125" customWidth="1"/>
     <col min="260" max="260" width="10.42578125" customWidth="1"/>
     <col min="261" max="261" width="10.7109375" customWidth="1"/>
     <col min="262" max="262" width="11" customWidth="1"/>
     <col min="263" max="263" width="10" customWidth="1"/>
     <col min="264" max="264" width="11.28515625" customWidth="1"/>
@@ -3160,51 +3160,53 @@
       </c>
       <c r="B9" s="28">
         <v>111852</v>
       </c>
       <c r="C9" s="28">
         <v>95296</v>
       </c>
       <c r="D9" s="28">
         <v>93803</v>
       </c>
       <c r="E9" s="28">
         <v>107378</v>
       </c>
       <c r="F9" s="28">
         <v>128693</v>
       </c>
       <c r="G9" s="29">
         <v>199154</v>
       </c>
       <c r="H9" s="28">
         <v>154620</v>
       </c>
       <c r="I9" s="28">
         <v>163982</v>
       </c>
-      <c r="J9" s="28"/>
+      <c r="J9" s="28">
+        <v>150727</v>
+      </c>
       <c r="K9" s="28"/>
       <c r="L9" s="28"/>
       <c r="M9" s="28"/>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="54" t="s">
         <v>49</v>
       </c>
       <c r="B10" s="55"/>
       <c r="C10" s="55"/>
       <c r="D10" s="55"/>
       <c r="E10" s="55"/>
       <c r="F10" s="55"/>
       <c r="G10" s="55"/>
       <c r="H10" s="55"/>
       <c r="I10" s="55"/>
       <c r="J10" s="55"/>
       <c r="K10" s="55"/>
       <c r="L10" s="55"/>
       <c r="M10" s="55"/>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="56" t="s">
         <v>29</v>
       </c>
@@ -3391,51 +3393,53 @@
       </c>
       <c r="B16" s="31">
         <v>31.4</v>
       </c>
       <c r="C16" s="32">
         <v>87.2</v>
       </c>
       <c r="D16" s="31">
         <v>98.3</v>
       </c>
       <c r="E16" s="32">
         <v>113.8</v>
       </c>
       <c r="F16" s="30">
         <v>117.4</v>
       </c>
       <c r="G16" s="31">
         <v>153.1</v>
       </c>
       <c r="H16" s="30">
         <v>78.099999999999994</v>
       </c>
       <c r="I16" s="31">
         <v>104.5</v>
       </c>
-      <c r="J16" s="31"/>
+      <c r="J16" s="31">
+        <v>91.6</v>
+      </c>
       <c r="K16" s="31"/>
       <c r="L16" s="31"/>
       <c r="M16" s="32"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="59" t="s">
         <v>50</v>
       </c>
       <c r="B17" s="60"/>
       <c r="C17" s="60"/>
       <c r="D17" s="60"/>
       <c r="E17" s="60"/>
       <c r="F17" s="60"/>
       <c r="G17" s="60"/>
       <c r="H17" s="60"/>
       <c r="I17" s="60"/>
       <c r="J17" s="60"/>
       <c r="K17" s="60"/>
       <c r="L17" s="60"/>
       <c r="M17" s="61"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="56" t="s">
         <v>29</v>
       </c>
@@ -3622,89 +3626,91 @@
       </c>
       <c r="B23" s="33">
         <v>101.5</v>
       </c>
       <c r="C23" s="32">
         <v>103.4</v>
       </c>
       <c r="D23" s="32">
         <v>95</v>
       </c>
       <c r="E23" s="32">
         <v>102.4</v>
       </c>
       <c r="F23" s="32">
         <v>98.9</v>
       </c>
       <c r="G23" s="32">
         <v>118.9</v>
       </c>
       <c r="H23" s="32">
         <v>98.3</v>
       </c>
       <c r="I23" s="32">
         <v>117.4</v>
       </c>
-      <c r="J23" s="33"/>
+      <c r="J23" s="33">
+        <v>91.3</v>
+      </c>
       <c r="K23" s="33"/>
       <c r="L23" s="33"/>
       <c r="M23" s="33"/>
     </row>
   </sheetData>
   <mergeCells count="19">
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A10:M10"/>
     <mergeCell ref="A11:E11"/>
     <mergeCell ref="A17:M17"/>
     <mergeCell ref="A18:E18"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F3"/>
     <mergeCell ref="G2:G3"/>
     <mergeCell ref="H2:H3"/>
     <mergeCell ref="I2:I3"/>
     <mergeCell ref="J2:J3"/>
     <mergeCell ref="K2:K3"/>
     <mergeCell ref="L2:L3"/>
     <mergeCell ref="M2:M3"/>
   </mergeCells>
   <pageMargins left="0.35433070866141736" right="0.35433070866141736" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="95" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M16"/>
   <sheetViews>
     <sheetView zoomScale="95" zoomScaleNormal="95" workbookViewId="0">
-      <selection activeCell="K20" sqref="K20"/>
+      <selection activeCell="K23" sqref="K23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="2" width="9.140625" style="17"/>
     <col min="3" max="3" width="10.5703125" style="17" customWidth="1"/>
     <col min="4" max="4" width="10.85546875" style="17" customWidth="1"/>
     <col min="5" max="5" width="10.42578125" style="17" customWidth="1"/>
     <col min="6" max="6" width="9.5703125" style="17" customWidth="1"/>
     <col min="7" max="7" width="12.28515625" style="17" customWidth="1"/>
     <col min="8" max="8" width="10.5703125" style="17" customWidth="1"/>
     <col min="9" max="9" width="11.140625" style="17" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="11" style="17" customWidth="1"/>
     <col min="11" max="11" width="12.28515625" style="17" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="12.85546875" style="17" customWidth="1"/>
     <col min="13" max="13" width="12.140625" style="17" customWidth="1"/>
     <col min="14" max="14" width="15.140625" style="17" customWidth="1"/>
     <col min="15" max="15" width="10.7109375" style="17" bestFit="1" customWidth="1"/>
     <col min="16" max="258" width="9.140625" style="17"/>
     <col min="259" max="259" width="10.5703125" style="17" customWidth="1"/>
     <col min="260" max="260" width="10.85546875" style="17" customWidth="1"/>
     <col min="261" max="261" width="10.42578125" style="17" customWidth="1"/>
     <col min="262" max="262" width="12.28515625" style="17" customWidth="1"/>
     <col min="263" max="263" width="11" style="17" customWidth="1"/>
     <col min="264" max="264" width="10.5703125" style="17" customWidth="1"/>
@@ -4844,51 +4850,53 @@
       </c>
       <c r="B9" s="28">
         <v>111852</v>
       </c>
       <c r="C9" s="28">
         <v>207149</v>
       </c>
       <c r="D9" s="28">
         <v>300952</v>
       </c>
       <c r="E9" s="36">
         <v>408330</v>
       </c>
       <c r="F9" s="36">
         <v>537022</v>
       </c>
       <c r="G9" s="38">
         <v>736177</v>
       </c>
       <c r="H9" s="39">
         <v>890797</v>
       </c>
       <c r="I9" s="36">
         <v>1054779</v>
       </c>
-      <c r="J9" s="36"/>
+      <c r="J9" s="36">
+        <v>1205506</v>
+      </c>
       <c r="K9" s="28"/>
       <c r="L9" s="28"/>
       <c r="M9" s="28"/>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="54" t="s">
         <v>62</v>
       </c>
       <c r="B10" s="55"/>
       <c r="C10" s="55"/>
       <c r="D10" s="55"/>
       <c r="E10" s="55"/>
       <c r="F10" s="55"/>
       <c r="G10" s="55"/>
       <c r="H10" s="55"/>
       <c r="I10" s="55"/>
       <c r="J10" s="55"/>
       <c r="K10" s="55"/>
       <c r="L10" s="55"/>
       <c r="M10" s="55"/>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="56" t="s">
         <v>29</v>
       </c>
@@ -5075,51 +5083,53 @@
       </c>
       <c r="B16" s="33">
         <v>101.5</v>
       </c>
       <c r="C16" s="32">
         <v>102.4</v>
       </c>
       <c r="D16" s="33">
         <v>100.2</v>
       </c>
       <c r="E16" s="33">
         <v>100.7</v>
       </c>
       <c r="F16" s="33">
         <v>100.4</v>
       </c>
       <c r="G16" s="32">
         <v>104.9</v>
       </c>
       <c r="H16" s="40">
         <v>103.7</v>
       </c>
       <c r="I16" s="33">
         <v>105.6</v>
       </c>
-      <c r="J16" s="32"/>
+      <c r="J16" s="32">
+        <v>103.7</v>
+      </c>
       <c r="K16" s="32"/>
       <c r="L16" s="33"/>
       <c r="M16" s="33"/>
     </row>
   </sheetData>
   <mergeCells count="17">
     <mergeCell ref="A10:M10"/>
     <mergeCell ref="A11:E11"/>
     <mergeCell ref="J2:J3"/>
     <mergeCell ref="K2:K3"/>
     <mergeCell ref="L2:L3"/>
     <mergeCell ref="M2:M3"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F3"/>
     <mergeCell ref="G2:G3"/>
     <mergeCell ref="H2:H3"/>
     <mergeCell ref="I2:I3"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>