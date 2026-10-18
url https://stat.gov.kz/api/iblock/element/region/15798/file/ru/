--- v0 (2026-09-21)
+++ v1 (2026-10-18)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-15" yWindow="-15" windowWidth="14520" windowHeight="12795" activeTab="3"/>
+    <workbookView xWindow="-15" yWindow="-15" windowWidth="14520" windowHeight="12795" activeTab="4"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные 161104" sheetId="11" r:id="rId1"/>
     <sheet name="Метаданные 161203" sheetId="20" r:id="rId2"/>
     <sheet name="Условные обозначения" sheetId="10" r:id="rId3"/>
     <sheet name="КСП_161104_161203" sheetId="18" r:id="rId4"/>
     <sheet name="КСП 161104_161203" sheetId="19" r:id="rId5"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="117" uniqueCount="77">
   <si>
     <t>Код статистического показателя</t>
   </si>
   <si>
     <t>Наименование  статистического показателя</t>
   </si>
   <si>
     <t>Единица измерения</t>
   </si>
   <si>
     <t>Краткое наименование КСП</t>
@@ -251,70 +251,70 @@
     <t xml:space="preserve">Инвестиции в жилищное строительство            
 </t>
   </si>
   <si>
     <t>миллион теңге</t>
   </si>
   <si>
     <t>Отдел статистики производства и окружающей среды</t>
   </si>
   <si>
     <t>Кусайнова Ботагоз Талгатовна</t>
   </si>
   <si>
     <t>+7 712 2328427</t>
   </si>
   <si>
     <t>B.Kussainova@aspire.gov.kz</t>
   </si>
   <si>
     <t>С января 2022 года</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/region/atyrau/spreadsheets/?industry=5261&amp;year=2026&amp;name=12856&amp;period=&amp;type=</t>
   </si>
   <si>
-    <t>17.09.2026г.</t>
-[...1 lines deleted...]
-  <si>
     <t>16.10.2026г.</t>
+  </si>
+  <si>
+    <t>17.11.2026г.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
     <numFmt numFmtId="167" formatCode="###.0\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="168" formatCode="#,##0.0"/>
     <numFmt numFmtId="169" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="170" formatCode="###.0\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="25">
+  <fonts count="26">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -422,50 +422,55 @@
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="12">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
@@ -595,51 +600,51 @@
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="110">
+  <cellXfs count="112">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
@@ -825,50 +830,56 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="19" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="19" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="24" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="14" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="165" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
@@ -1222,51 +1233,51 @@
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:O.Edel@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/205/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:O.Edel@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/205/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="B17" sqref="B17"/>
+      <selection activeCell="B16" sqref="B16:B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="15" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="15" customWidth="1"/>
     <col min="257" max="257" width="42.28515625" customWidth="1"/>
     <col min="258" max="258" width="97.7109375" customWidth="1"/>
     <col min="513" max="513" width="42.28515625" customWidth="1"/>
     <col min="514" max="514" width="97.7109375" customWidth="1"/>
     <col min="769" max="769" width="42.28515625" customWidth="1"/>
     <col min="770" max="770" width="97.7109375" customWidth="1"/>
     <col min="1025" max="1025" width="42.28515625" customWidth="1"/>
     <col min="1026" max="1026" width="97.7109375" customWidth="1"/>
     <col min="1281" max="1281" width="42.28515625" customWidth="1"/>
     <col min="1282" max="1282" width="97.7109375" customWidth="1"/>
     <col min="1537" max="1537" width="42.28515625" customWidth="1"/>
     <col min="1538" max="1538" width="97.7109375" customWidth="1"/>
     <col min="1793" max="1793" width="42.28515625" customWidth="1"/>
     <col min="1794" max="1794" width="97.7109375" customWidth="1"/>
     <col min="2049" max="2049" width="42.28515625" customWidth="1"/>
     <col min="2050" max="2050" width="97.7109375" customWidth="1"/>
     <col min="2305" max="2305" width="42.28515625" customWidth="1"/>
     <col min="2306" max="2306" width="97.7109375" customWidth="1"/>
     <col min="2561" max="2561" width="42.28515625" customWidth="1"/>
@@ -1562,51 +1573,51 @@
     <row r="24" spans="1:13">
       <c r="M24" s="11"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="12"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="11"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2"/>
     <hyperlink ref="B21" r:id="rId3" display="O.Edel@aspire.gov.kz"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B28" sqref="B28"/>
+      <selection activeCell="B16" sqref="B16:B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="15" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="15" customWidth="1"/>
     <col min="257" max="257" width="42.28515625" customWidth="1"/>
     <col min="258" max="258" width="97.7109375" customWidth="1"/>
     <col min="513" max="513" width="42.28515625" customWidth="1"/>
     <col min="514" max="514" width="97.7109375" customWidth="1"/>
     <col min="769" max="769" width="42.28515625" customWidth="1"/>
     <col min="770" max="770" width="97.7109375" customWidth="1"/>
     <col min="1025" max="1025" width="42.28515625" customWidth="1"/>
     <col min="1026" max="1026" width="97.7109375" customWidth="1"/>
     <col min="1281" max="1281" width="42.28515625" customWidth="1"/>
     <col min="1282" max="1282" width="97.7109375" customWidth="1"/>
     <col min="1537" max="1537" width="42.28515625" customWidth="1"/>
     <col min="1538" max="1538" width="97.7109375" customWidth="1"/>
     <col min="1793" max="1793" width="42.28515625" customWidth="1"/>
     <col min="1794" max="1794" width="97.7109375" customWidth="1"/>
     <col min="2049" max="2049" width="42.28515625" customWidth="1"/>
     <col min="2050" max="2050" width="97.7109375" customWidth="1"/>
     <col min="2305" max="2305" width="42.28515625" customWidth="1"/>
     <col min="2306" max="2306" width="97.7109375" customWidth="1"/>
     <col min="2561" max="2561" width="42.28515625" customWidth="1"/>
@@ -2158,52 +2169,52 @@
       <c r="B12" s="19" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="18"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="18"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="20" t="s">
         <v>28</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M30"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="H33" sqref="H33"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="J28" sqref="J28:O30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12.42578125" style="17" customWidth="1"/>
     <col min="2" max="2" width="9.5703125" style="17" bestFit="1" customWidth="1"/>
     <col min="3" max="4" width="9.140625" style="17"/>
     <col min="5" max="5" width="9" style="17" customWidth="1"/>
     <col min="6" max="241" width="9.140625" style="17"/>
     <col min="242" max="242" width="9" style="17" customWidth="1"/>
     <col min="243" max="243" width="10" style="17" bestFit="1" customWidth="1"/>
     <col min="244" max="244" width="12.42578125" style="17" customWidth="1"/>
     <col min="245" max="245" width="10" style="17" bestFit="1" customWidth="1"/>
     <col min="246" max="246" width="11.28515625" style="17" customWidth="1"/>
     <col min="247" max="247" width="10" style="17" customWidth="1"/>
     <col min="248" max="248" width="9.42578125" style="17" customWidth="1"/>
     <col min="249" max="249" width="12" style="17" customWidth="1"/>
     <col min="250" max="250" width="11" style="17" customWidth="1"/>
     <col min="251" max="251" width="9.85546875" style="17" customWidth="1"/>
     <col min="252" max="252" width="11.7109375" style="17" customWidth="1"/>
     <col min="253" max="253" width="11.5703125" style="17" customWidth="1"/>
     <col min="254" max="254" width="11.42578125" style="17" customWidth="1"/>
     <col min="255" max="255" width="11.7109375" style="17" customWidth="1"/>
     <col min="256" max="256" width="15.5703125" style="17" bestFit="1" customWidth="1"/>
     <col min="257" max="257" width="12.42578125" style="17" customWidth="1"/>
@@ -3432,128 +3443,128 @@
     <col min="15877" max="15877" width="9" style="17" customWidth="1"/>
     <col min="15878" max="16113" width="9.140625" style="17"/>
     <col min="16114" max="16114" width="9" style="17" customWidth="1"/>
     <col min="16115" max="16115" width="10" style="17" bestFit="1" customWidth="1"/>
     <col min="16116" max="16116" width="12.42578125" style="17" customWidth="1"/>
     <col min="16117" max="16117" width="10" style="17" bestFit="1" customWidth="1"/>
     <col min="16118" max="16118" width="11.28515625" style="17" customWidth="1"/>
     <col min="16119" max="16119" width="10" style="17" customWidth="1"/>
     <col min="16120" max="16120" width="9.42578125" style="17" customWidth="1"/>
     <col min="16121" max="16121" width="12" style="17" customWidth="1"/>
     <col min="16122" max="16122" width="11" style="17" customWidth="1"/>
     <col min="16123" max="16123" width="9.85546875" style="17" customWidth="1"/>
     <col min="16124" max="16124" width="11.7109375" style="17" customWidth="1"/>
     <col min="16125" max="16125" width="11.5703125" style="17" customWidth="1"/>
     <col min="16126" max="16126" width="11.42578125" style="17" customWidth="1"/>
     <col min="16127" max="16127" width="11.7109375" style="17" customWidth="1"/>
     <col min="16128" max="16128" width="15.5703125" style="17" bestFit="1" customWidth="1"/>
     <col min="16129" max="16129" width="12.42578125" style="17" customWidth="1"/>
     <col min="16130" max="16130" width="9.5703125" style="17" bestFit="1" customWidth="1"/>
     <col min="16131" max="16132" width="9.140625" style="17"/>
     <col min="16133" max="16133" width="9" style="17" customWidth="1"/>
     <col min="16134" max="16384" width="9.140625" style="17"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A1" s="90" t="s">
+      <c r="A1" s="92" t="s">
         <v>67</v>
       </c>
-      <c r="B1" s="91"/>
-[...10 lines deleted...]
-      <c r="M1" s="91"/>
+      <c r="B1" s="93"/>
+      <c r="C1" s="93"/>
+      <c r="D1" s="93"/>
+      <c r="E1" s="93"/>
+      <c r="F1" s="93"/>
+      <c r="G1" s="93"/>
+      <c r="H1" s="93"/>
+      <c r="I1" s="93"/>
+      <c r="J1" s="93"/>
+      <c r="K1" s="93"/>
+      <c r="L1" s="93"/>
+      <c r="M1" s="93"/>
     </row>
     <row r="2" spans="1:13">
-      <c r="A2" s="92"/>
-      <c r="B2" s="94" t="s">
+      <c r="A2" s="94"/>
+      <c r="B2" s="96" t="s">
         <v>36</v>
       </c>
-      <c r="C2" s="94" t="s">
+      <c r="C2" s="96" t="s">
         <v>37</v>
       </c>
-      <c r="D2" s="94" t="s">
+      <c r="D2" s="96" t="s">
         <v>38</v>
       </c>
-      <c r="E2" s="94" t="s">
+      <c r="E2" s="96" t="s">
         <v>39</v>
       </c>
-      <c r="F2" s="94" t="s">
+      <c r="F2" s="96" t="s">
         <v>40</v>
       </c>
-      <c r="G2" s="94" t="s">
+      <c r="G2" s="96" t="s">
         <v>41</v>
       </c>
-      <c r="H2" s="94" t="s">
+      <c r="H2" s="96" t="s">
         <v>42</v>
       </c>
-      <c r="I2" s="94" t="s">
+      <c r="I2" s="96" t="s">
         <v>43</v>
       </c>
-      <c r="J2" s="94" t="s">
+      <c r="J2" s="96" t="s">
         <v>44</v>
       </c>
-      <c r="K2" s="94" t="s">
+      <c r="K2" s="96" t="s">
         <v>45</v>
       </c>
-      <c r="L2" s="94" t="s">
+      <c r="L2" s="96" t="s">
         <v>46</v>
       </c>
-      <c r="M2" s="94" t="s">
+      <c r="M2" s="96" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="3" spans="1:13" ht="13.5" thickBot="1">
-      <c r="A3" s="93"/>
-[...11 lines deleted...]
-      <c r="M3" s="95"/>
+      <c r="A3" s="95"/>
+      <c r="B3" s="97"/>
+      <c r="C3" s="97"/>
+      <c r="D3" s="97"/>
+      <c r="E3" s="97"/>
+      <c r="F3" s="97"/>
+      <c r="G3" s="97"/>
+      <c r="H3" s="97"/>
+      <c r="I3" s="97"/>
+      <c r="J3" s="97"/>
+      <c r="K3" s="97"/>
+      <c r="L3" s="97"/>
+      <c r="M3" s="97"/>
     </row>
     <row r="4" spans="1:13" ht="12.75" customHeight="1">
-      <c r="A4" s="96" t="s">
+      <c r="A4" s="98" t="s">
         <v>48</v>
       </c>
-      <c r="B4" s="97"/>
-[...2 lines deleted...]
-      <c r="E4" s="97"/>
+      <c r="B4" s="99"/>
+      <c r="C4" s="99"/>
+      <c r="D4" s="99"/>
+      <c r="E4" s="99"/>
       <c r="F4" s="78"/>
       <c r="G4" s="78"/>
       <c r="H4" s="78"/>
       <c r="I4" s="78"/>
       <c r="J4" s="78"/>
       <c r="K4" s="78"/>
       <c r="L4" s="78"/>
       <c r="M4" s="79"/>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" s="80">
         <v>2022</v>
       </c>
       <c r="B5" s="62">
         <v>2256</v>
       </c>
       <c r="C5" s="62">
         <v>3260</v>
       </c>
       <c r="D5" s="62">
         <v>4180</v>
       </c>
       <c r="E5" s="62">
         <v>2792</v>
       </c>
@@ -3711,80 +3722,82 @@
       </c>
       <c r="B9" s="62">
         <v>6909</v>
       </c>
       <c r="C9" s="62">
         <v>6039</v>
       </c>
       <c r="D9" s="62">
         <v>6832</v>
       </c>
       <c r="E9" s="62">
         <v>7281</v>
       </c>
       <c r="F9" s="62">
         <v>4522</v>
       </c>
       <c r="G9" s="62">
         <v>9408</v>
       </c>
       <c r="H9" s="62">
         <v>8871</v>
       </c>
       <c r="I9" s="62">
         <v>7019</v>
       </c>
-      <c r="J9" s="58"/>
+      <c r="J9" s="58">
+        <v>8301</v>
+      </c>
       <c r="K9" s="62"/>
       <c r="L9" s="62"/>
       <c r="M9" s="57"/>
     </row>
     <row r="10" spans="1:13" ht="12.75" customHeight="1">
-      <c r="A10" s="98" t="s">
+      <c r="A10" s="100" t="s">
         <v>49</v>
       </c>
-      <c r="B10" s="98"/>
-[...10 lines deleted...]
-      <c r="M10" s="98"/>
+      <c r="B10" s="100"/>
+      <c r="C10" s="100"/>
+      <c r="D10" s="100"/>
+      <c r="E10" s="100"/>
+      <c r="F10" s="100"/>
+      <c r="G10" s="100"/>
+      <c r="H10" s="100"/>
+      <c r="I10" s="100"/>
+      <c r="J10" s="100"/>
+      <c r="K10" s="100"/>
+      <c r="L10" s="100"/>
+      <c r="M10" s="100"/>
     </row>
     <row r="11" spans="1:13" ht="12.75" customHeight="1">
-      <c r="A11" s="99" t="s">
+      <c r="A11" s="101" t="s">
         <v>32</v>
       </c>
-      <c r="B11" s="99"/>
-[...2 lines deleted...]
-      <c r="E11" s="99"/>
+      <c r="B11" s="101"/>
+      <c r="C11" s="101"/>
+      <c r="D11" s="101"/>
+      <c r="E11" s="101"/>
       <c r="F11" s="74"/>
       <c r="G11" s="74"/>
       <c r="H11" s="74"/>
       <c r="I11" s="74"/>
       <c r="J11" s="74"/>
       <c r="K11" s="74"/>
       <c r="L11" s="74"/>
       <c r="M11" s="74"/>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" s="80">
         <v>2022</v>
       </c>
       <c r="B12" s="81">
         <v>34.6</v>
       </c>
       <c r="C12" s="81">
         <v>136.80000000000001</v>
       </c>
       <c r="D12" s="81">
         <v>128.1</v>
       </c>
       <c r="E12" s="77">
         <v>66.7</v>
       </c>
@@ -3942,79 +3955,81 @@
       </c>
       <c r="B16" s="81">
         <v>53.7</v>
       </c>
       <c r="C16" s="81">
         <v>81</v>
       </c>
       <c r="D16" s="81">
         <v>107.7</v>
       </c>
       <c r="E16" s="77">
         <v>101.1</v>
       </c>
       <c r="F16" s="81">
         <v>57.5</v>
       </c>
       <c r="G16" s="81">
         <v>192.5</v>
       </c>
       <c r="H16" s="83">
         <v>87.3</v>
       </c>
       <c r="I16" s="82">
         <v>72.400000000000006</v>
       </c>
-      <c r="J16" s="83"/>
+      <c r="J16" s="83">
+        <v>108.2</v>
+      </c>
       <c r="K16" s="83"/>
       <c r="L16" s="83"/>
       <c r="M16" s="72"/>
     </row>
     <row r="17" spans="1:13" ht="12.75" customHeight="1">
-      <c r="A17" s="98" t="s">
+      <c r="A17" s="100" t="s">
         <v>50</v>
       </c>
-      <c r="B17" s="98"/>
-[...10 lines deleted...]
-      <c r="M17" s="98"/>
+      <c r="B17" s="100"/>
+      <c r="C17" s="100"/>
+      <c r="D17" s="100"/>
+      <c r="E17" s="100"/>
+      <c r="F17" s="100"/>
+      <c r="G17" s="100"/>
+      <c r="H17" s="100"/>
+      <c r="I17" s="100"/>
+      <c r="J17" s="100"/>
+      <c r="K17" s="100"/>
+      <c r="L17" s="100"/>
+      <c r="M17" s="100"/>
     </row>
     <row r="18" spans="1:13" ht="12.75" customHeight="1">
-      <c r="A18" s="99" t="s">
+      <c r="A18" s="101" t="s">
         <v>32</v>
       </c>
-      <c r="B18" s="99"/>
-[...1 lines deleted...]
-      <c r="D18" s="99"/>
+      <c r="B18" s="101"/>
+      <c r="C18" s="101"/>
+      <c r="D18" s="101"/>
       <c r="E18" s="74"/>
       <c r="F18" s="74"/>
       <c r="G18" s="74"/>
       <c r="H18" s="74"/>
       <c r="I18" s="74"/>
       <c r="J18" s="74"/>
       <c r="K18" s="74"/>
       <c r="L18" s="74"/>
       <c r="M18" s="74"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="80">
         <v>2022</v>
       </c>
       <c r="B19" s="74">
         <v>84.4</v>
       </c>
       <c r="C19" s="81">
         <v>94</v>
       </c>
       <c r="D19" s="74">
         <v>154.5</v>
       </c>
       <c r="E19" s="74">
         <v>40.5</v>
@@ -4173,96 +4188,102 @@
       </c>
       <c r="B23" s="74">
         <v>164.2</v>
       </c>
       <c r="C23" s="81">
         <v>99.8</v>
       </c>
       <c r="D23" s="81">
         <v>89.2</v>
       </c>
       <c r="E23" s="74">
         <v>121.4</v>
       </c>
       <c r="F23" s="81">
         <v>44.5</v>
       </c>
       <c r="G23" s="81">
         <v>95.7</v>
       </c>
       <c r="H23" s="81">
         <v>82.5</v>
       </c>
       <c r="I23" s="81">
         <v>69.400000000000006</v>
       </c>
-      <c r="J23" s="81"/>
+      <c r="J23" s="81">
+        <v>61.3</v>
+      </c>
       <c r="K23" s="81"/>
       <c r="L23" s="81"/>
       <c r="M23" s="81"/>
     </row>
     <row r="26" spans="1:13">
       <c r="B26" s="23"/>
+    </row>
+    <row r="28" spans="1:13">
+      <c r="J28" s="90"/>
+      <c r="K28" s="91"/>
     </row>
     <row r="30" spans="1:13">
       <c r="B30" s="32"/>
       <c r="C30" s="36"/>
     </row>
   </sheetData>
   <mergeCells count="19">
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A10:M10"/>
     <mergeCell ref="A11:E11"/>
     <mergeCell ref="A17:M17"/>
     <mergeCell ref="A18:D18"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F3"/>
     <mergeCell ref="G2:G3"/>
     <mergeCell ref="H2:H3"/>
     <mergeCell ref="I2:I3"/>
     <mergeCell ref="J2:J3"/>
     <mergeCell ref="K2:K3"/>
     <mergeCell ref="L2:L3"/>
     <mergeCell ref="M2:M3"/>
   </mergeCells>
   <pageMargins left="0.35433070866141736" right="0.35433070866141736" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="95" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:X29"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="J36" sqref="J36"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="I39" sqref="I39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="9" style="17" customWidth="1"/>
     <col min="2" max="2" width="10" style="17" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.5703125" style="17" customWidth="1"/>
     <col min="4" max="4" width="10" style="17" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.28515625" style="17" customWidth="1"/>
     <col min="6" max="6" width="12.42578125" style="17" customWidth="1"/>
     <col min="7" max="7" width="11.28515625" style="17" customWidth="1"/>
     <col min="8" max="8" width="10.42578125" style="17" customWidth="1"/>
     <col min="9" max="9" width="11" style="17" customWidth="1"/>
     <col min="10" max="10" width="9.85546875" style="17" customWidth="1"/>
     <col min="11" max="11" width="11.7109375" style="17" customWidth="1"/>
     <col min="12" max="12" width="11.5703125" style="17" customWidth="1"/>
     <col min="13" max="13" width="11.42578125" style="17" customWidth="1"/>
     <col min="14" max="14" width="11.7109375" style="17" customWidth="1"/>
     <col min="15" max="15" width="12.5703125" style="17" customWidth="1"/>
     <col min="16" max="16" width="12.42578125" style="17" customWidth="1"/>
     <col min="17" max="17" width="9.5703125" style="17" bestFit="1" customWidth="1"/>
     <col min="18" max="19" width="9.140625" style="17"/>
     <col min="20" max="20" width="9" style="17" customWidth="1"/>
     <col min="21" max="256" width="9.140625" style="17"/>
     <col min="257" max="257" width="9" style="17" customWidth="1"/>
@@ -5506,128 +5527,128 @@
     <col min="15892" max="15892" width="9" style="17" customWidth="1"/>
     <col min="15893" max="16128" width="9.140625" style="17"/>
     <col min="16129" max="16129" width="9" style="17" customWidth="1"/>
     <col min="16130" max="16130" width="10" style="17" bestFit="1" customWidth="1"/>
     <col min="16131" max="16131" width="9.5703125" style="17" customWidth="1"/>
     <col min="16132" max="16132" width="10" style="17" bestFit="1" customWidth="1"/>
     <col min="16133" max="16133" width="11.28515625" style="17" customWidth="1"/>
     <col min="16134" max="16134" width="10" style="17" customWidth="1"/>
     <col min="16135" max="16135" width="11.28515625" style="17" customWidth="1"/>
     <col min="16136" max="16136" width="9" style="17" customWidth="1"/>
     <col min="16137" max="16137" width="11" style="17" customWidth="1"/>
     <col min="16138" max="16138" width="9.85546875" style="17" customWidth="1"/>
     <col min="16139" max="16139" width="11.7109375" style="17" customWidth="1"/>
     <col min="16140" max="16140" width="11.5703125" style="17" customWidth="1"/>
     <col min="16141" max="16141" width="11.42578125" style="17" customWidth="1"/>
     <col min="16142" max="16142" width="11.7109375" style="17" customWidth="1"/>
     <col min="16143" max="16143" width="12.5703125" style="17" customWidth="1"/>
     <col min="16144" max="16144" width="12.42578125" style="17" customWidth="1"/>
     <col min="16145" max="16145" width="9.5703125" style="17" bestFit="1" customWidth="1"/>
     <col min="16146" max="16147" width="9.140625" style="17"/>
     <col min="16148" max="16148" width="9" style="17" customWidth="1"/>
     <col min="16149" max="16384" width="9.140625" style="17"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24" ht="24.75" customHeight="1" thickBot="1">
-      <c r="A1" s="100" t="s">
+      <c r="A1" s="102" t="s">
         <v>35</v>
       </c>
-      <c r="B1" s="101"/>
-[...10 lines deleted...]
-      <c r="M1" s="101"/>
+      <c r="B1" s="103"/>
+      <c r="C1" s="103"/>
+      <c r="D1" s="103"/>
+      <c r="E1" s="103"/>
+      <c r="F1" s="103"/>
+      <c r="G1" s="103"/>
+      <c r="H1" s="103"/>
+      <c r="I1" s="103"/>
+      <c r="J1" s="103"/>
+      <c r="K1" s="103"/>
+      <c r="L1" s="103"/>
+      <c r="M1" s="103"/>
     </row>
     <row r="2" spans="1:24">
-      <c r="A2" s="102"/>
-      <c r="B2" s="104" t="s">
+      <c r="A2" s="104"/>
+      <c r="B2" s="106" t="s">
         <v>36</v>
       </c>
-      <c r="C2" s="104" t="s">
+      <c r="C2" s="106" t="s">
         <v>51</v>
       </c>
-      <c r="D2" s="104" t="s">
+      <c r="D2" s="106" t="s">
         <v>52</v>
       </c>
-      <c r="E2" s="104" t="s">
+      <c r="E2" s="106" t="s">
         <v>53</v>
       </c>
-      <c r="F2" s="104" t="s">
+      <c r="F2" s="106" t="s">
         <v>54</v>
       </c>
-      <c r="G2" s="104" t="s">
+      <c r="G2" s="106" t="s">
         <v>55</v>
       </c>
-      <c r="H2" s="104" t="s">
+      <c r="H2" s="106" t="s">
         <v>56</v>
       </c>
-      <c r="I2" s="104" t="s">
+      <c r="I2" s="106" t="s">
         <v>57</v>
       </c>
-      <c r="J2" s="104" t="s">
+      <c r="J2" s="106" t="s">
         <v>58</v>
       </c>
-      <c r="K2" s="104" t="s">
+      <c r="K2" s="106" t="s">
         <v>59</v>
       </c>
-      <c r="L2" s="104" t="s">
+      <c r="L2" s="106" t="s">
         <v>60</v>
       </c>
-      <c r="M2" s="104" t="s">
+      <c r="M2" s="106" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="3" spans="1:24">
-      <c r="A3" s="103"/>
-[...11 lines deleted...]
-      <c r="M3" s="105"/>
+      <c r="A3" s="105"/>
+      <c r="B3" s="107"/>
+      <c r="C3" s="107"/>
+      <c r="D3" s="107"/>
+      <c r="E3" s="107"/>
+      <c r="F3" s="107"/>
+      <c r="G3" s="107"/>
+      <c r="H3" s="107"/>
+      <c r="I3" s="107"/>
+      <c r="J3" s="107"/>
+      <c r="K3" s="107"/>
+      <c r="L3" s="107"/>
+      <c r="M3" s="107"/>
     </row>
     <row r="4" spans="1:24">
-      <c r="A4" s="107" t="s">
+      <c r="A4" s="109" t="s">
         <v>48</v>
       </c>
-      <c r="B4" s="108"/>
-[...2 lines deleted...]
-      <c r="E4" s="108"/>
+      <c r="B4" s="110"/>
+      <c r="C4" s="110"/>
+      <c r="D4" s="110"/>
+      <c r="E4" s="110"/>
       <c r="F4" s="43"/>
       <c r="G4" s="43"/>
       <c r="H4" s="43"/>
       <c r="I4" s="43"/>
       <c r="J4" s="43"/>
       <c r="K4" s="43"/>
       <c r="L4" s="43"/>
       <c r="M4" s="44"/>
       <c r="W4" s="24"/>
     </row>
     <row r="5" spans="1:24">
       <c r="A5" s="54">
         <v>2022</v>
       </c>
       <c r="B5" s="55">
         <v>2256</v>
       </c>
       <c r="C5" s="55">
         <v>5516</v>
       </c>
       <c r="D5" s="56">
         <v>9696</v>
       </c>
       <c r="E5" s="56">
         <v>12488</v>
@@ -5800,86 +5821,88 @@
       </c>
       <c r="B9" s="62">
         <v>6909</v>
       </c>
       <c r="C9" s="60">
         <v>12948</v>
       </c>
       <c r="D9" s="60">
         <v>19780</v>
       </c>
       <c r="E9" s="56">
         <v>27061</v>
       </c>
       <c r="F9" s="56">
         <v>31583</v>
       </c>
       <c r="G9" s="63">
         <v>40991</v>
       </c>
       <c r="H9" s="64">
         <v>49862</v>
       </c>
       <c r="I9" s="56">
         <v>56881</v>
       </c>
-      <c r="J9" s="56"/>
+      <c r="J9" s="56">
+        <v>65182</v>
+      </c>
       <c r="K9" s="59"/>
       <c r="L9" s="56"/>
       <c r="M9" s="57"/>
       <c r="N9" s="22"/>
       <c r="O9" s="31"/>
       <c r="P9" s="27"/>
       <c r="Q9" s="28"/>
       <c r="R9" s="29"/>
       <c r="S9" s="30"/>
     </row>
     <row r="10" spans="1:24">
-      <c r="A10" s="109" t="s">
+      <c r="A10" s="111" t="s">
         <v>62</v>
       </c>
-      <c r="B10" s="109"/>
-[...10 lines deleted...]
-      <c r="M10" s="109"/>
+      <c r="B10" s="111"/>
+      <c r="C10" s="111"/>
+      <c r="D10" s="111"/>
+      <c r="E10" s="111"/>
+      <c r="F10" s="111"/>
+      <c r="G10" s="111"/>
+      <c r="H10" s="111"/>
+      <c r="I10" s="111"/>
+      <c r="J10" s="111"/>
+      <c r="K10" s="111"/>
+      <c r="L10" s="111"/>
+      <c r="M10" s="111"/>
       <c r="Q10" s="26"/>
     </row>
     <row r="11" spans="1:24">
-      <c r="A11" s="106" t="s">
+      <c r="A11" s="108" t="s">
         <v>32</v>
       </c>
-      <c r="B11" s="106"/>
-[...1 lines deleted...]
-      <c r="D11" s="106"/>
+      <c r="B11" s="108"/>
+      <c r="C11" s="108"/>
+      <c r="D11" s="108"/>
       <c r="E11" s="33"/>
       <c r="F11" s="33"/>
       <c r="G11" s="33"/>
       <c r="H11" s="33"/>
       <c r="I11" s="33"/>
       <c r="J11" s="33"/>
       <c r="K11" s="33"/>
       <c r="L11" s="33"/>
       <c r="M11" s="33"/>
       <c r="O11" s="26"/>
       <c r="X11" s="26"/>
     </row>
     <row r="12" spans="1:24">
       <c r="A12" s="54">
         <v>2022</v>
       </c>
       <c r="B12" s="65">
         <v>84.4</v>
       </c>
       <c r="C12" s="66">
         <v>89.7</v>
       </c>
       <c r="D12" s="65">
         <v>109.4</v>
       </c>
@@ -6044,51 +6067,53 @@
       </c>
       <c r="B16" s="74">
         <v>164.2</v>
       </c>
       <c r="C16" s="71">
         <v>125.8</v>
       </c>
       <c r="D16" s="71">
         <v>110.2</v>
       </c>
       <c r="E16" s="77">
         <v>113</v>
       </c>
       <c r="F16" s="75">
         <v>92.7</v>
       </c>
       <c r="G16" s="72">
         <v>93.5</v>
       </c>
       <c r="H16" s="76">
         <v>91.3</v>
       </c>
       <c r="I16" s="72">
         <v>87.9</v>
       </c>
-      <c r="J16" s="72"/>
+      <c r="J16" s="72">
+        <v>83.4</v>
+      </c>
       <c r="K16" s="72"/>
       <c r="L16" s="72"/>
       <c r="M16" s="72"/>
     </row>
     <row r="17" spans="1:17">
       <c r="A17" s="34"/>
       <c r="F17" s="35"/>
       <c r="G17" s="26"/>
       <c r="J17" s="26"/>
       <c r="L17" s="41"/>
     </row>
     <row r="18" spans="1:17">
       <c r="D18" s="26"/>
       <c r="E18" s="38"/>
       <c r="F18" s="51"/>
       <c r="I18" s="39"/>
       <c r="J18" s="37"/>
       <c r="K18" s="23"/>
     </row>
     <row r="19" spans="1:17">
       <c r="E19" s="38"/>
       <c r="F19" s="37"/>
       <c r="I19" s="39"/>
       <c r="J19" s="23"/>
       <c r="Q19" s="23"/>
@@ -6105,50 +6130,52 @@
       <c r="M21" s="25"/>
     </row>
     <row r="23" spans="1:17">
       <c r="F23" s="52"/>
       <c r="G23" s="53"/>
       <c r="K23" s="38"/>
       <c r="L23" s="37"/>
     </row>
     <row r="24" spans="1:17">
       <c r="B24" s="38"/>
       <c r="K24" s="23"/>
     </row>
     <row r="25" spans="1:17">
       <c r="C25" s="22"/>
       <c r="G25" s="32"/>
       <c r="H25" s="36"/>
     </row>
     <row r="26" spans="1:17">
       <c r="D26" s="42"/>
     </row>
     <row r="27" spans="1:17">
       <c r="C27" s="24"/>
     </row>
     <row r="29" spans="1:17">
       <c r="C29" s="22"/>
+      <c r="I29" s="90"/>
+      <c r="J29" s="91"/>
     </row>
   </sheetData>
   <mergeCells count="17">
     <mergeCell ref="A11:D11"/>
     <mergeCell ref="J2:J3"/>
     <mergeCell ref="K2:K3"/>
     <mergeCell ref="L2:L3"/>
     <mergeCell ref="M2:M3"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A10:M10"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F3"/>
     <mergeCell ref="G2:G3"/>
     <mergeCell ref="H2:H3"/>
     <mergeCell ref="I2:I3"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="85" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>