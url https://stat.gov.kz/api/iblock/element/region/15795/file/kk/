--- v0 (2026-09-20)
+++ v1 (2026-10-30)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="14505" yWindow="-15" windowWidth="14340" windowHeight="12795"/>
+    <workbookView xWindow="14505" yWindow="-15" windowWidth="14340" windowHeight="12795" activeTab="4"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер 161104" sheetId="11" r:id="rId1"/>
     <sheet name="Метадеректер 161203" sheetId="20" r:id="rId2"/>
     <sheet name="Шартты белгілер" sheetId="10" r:id="rId3"/>
     <sheet name="Көрсеткіш_161104_161203" sheetId="18" r:id="rId4"/>
     <sheet name="Көрсеткіш 161104_161203" sheetId="19" r:id="rId5"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="117" uniqueCount="75">
   <si>
     <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/methodology/205/</t>
   </si>
   <si>
     <t>Статистикалық көрсеткіштің коды</t>
   </si>
   <si>
     <t>Статистикалық көрсеткіштің атауы</t>
@@ -259,51 +259,51 @@
     <t>Кусайнова Ботагоз Талгатовна</t>
   </si>
   <si>
     <t>+7 712 2328427</t>
   </si>
   <si>
     <t>B.Kussainova@aspire.gov.kz</t>
   </si>
   <si>
     <t>2022 жылғы қаңтардан бастап</t>
   </si>
   <si>
     <t>16.10.2026ж.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="22">
+  <fonts count="23">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
@@ -394,50 +394,55 @@
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
@@ -547,51 +552,51 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="76">
+  <cellXfs count="78">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
@@ -711,94 +716,100 @@
     </xf>
     <xf numFmtId="49" fontId="20" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="18" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="18" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...18 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    <xf numFmtId="164" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="8">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 2" xfId="3"/>
     <cellStyle name="Обычный 2 3" xfId="7"/>
     <cellStyle name="Обычный 3" xfId="4"/>
     <cellStyle name="Обычный 4 2" xfId="5"/>
     <cellStyle name="Финансовый 2" xfId="6"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
@@ -1091,51 +1102,51 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701834?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/93/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:O.Edel@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701854?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/205/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:O.Edel@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:K26"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
+    <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
       <selection activeCell="A29" sqref="A29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="12" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="12" customWidth="1"/>
     <col min="255" max="255" width="42.28515625" customWidth="1"/>
     <col min="256" max="256" width="97.7109375" customWidth="1"/>
     <col min="511" max="511" width="42.28515625" customWidth="1"/>
     <col min="512" max="512" width="97.7109375" customWidth="1"/>
     <col min="767" max="767" width="42.28515625" customWidth="1"/>
     <col min="768" max="768" width="97.7109375" customWidth="1"/>
     <col min="1023" max="1023" width="42.28515625" customWidth="1"/>
     <col min="1024" max="1024" width="97.7109375" customWidth="1"/>
     <col min="1279" max="1279" width="42.28515625" customWidth="1"/>
     <col min="1280" max="1280" width="97.7109375" customWidth="1"/>
     <col min="1535" max="1535" width="42.28515625" customWidth="1"/>
     <col min="1536" max="1536" width="97.7109375" customWidth="1"/>
     <col min="1791" max="1791" width="42.28515625" customWidth="1"/>
     <col min="1792" max="1792" width="97.7109375" customWidth="1"/>
     <col min="2047" max="2047" width="42.28515625" customWidth="1"/>
     <col min="2048" max="2048" width="97.7109375" customWidth="1"/>
     <col min="2303" max="2303" width="42.28515625" customWidth="1"/>
     <col min="2304" max="2304" width="97.7109375" customWidth="1"/>
@@ -1962,170 +1973,170 @@
     <col min="14339" max="14592" width="8.85546875" style="13"/>
     <col min="14593" max="14593" width="4.42578125" style="13" customWidth="1"/>
     <col min="14594" max="14594" width="113.5703125" style="13" customWidth="1"/>
     <col min="14595" max="14848" width="8.85546875" style="13"/>
     <col min="14849" max="14849" width="4.42578125" style="13" customWidth="1"/>
     <col min="14850" max="14850" width="113.5703125" style="13" customWidth="1"/>
     <col min="14851" max="15104" width="8.85546875" style="13"/>
     <col min="15105" max="15105" width="4.42578125" style="13" customWidth="1"/>
     <col min="15106" max="15106" width="113.5703125" style="13" customWidth="1"/>
     <col min="15107" max="15360" width="8.85546875" style="13"/>
     <col min="15361" max="15361" width="4.42578125" style="13" customWidth="1"/>
     <col min="15362" max="15362" width="113.5703125" style="13" customWidth="1"/>
     <col min="15363" max="15616" width="8.85546875" style="13"/>
     <col min="15617" max="15617" width="4.42578125" style="13" customWidth="1"/>
     <col min="15618" max="15618" width="113.5703125" style="13" customWidth="1"/>
     <col min="15619" max="15872" width="8.85546875" style="13"/>
     <col min="15873" max="15873" width="4.42578125" style="13" customWidth="1"/>
     <col min="15874" max="15874" width="113.5703125" style="13" customWidth="1"/>
     <col min="15875" max="16128" width="8.85546875" style="13"/>
     <col min="16129" max="16129" width="4.42578125" style="13" customWidth="1"/>
     <col min="16130" max="16130" width="113.5703125" style="13" customWidth="1"/>
     <col min="16131" max="16384" width="8.85546875" style="13"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
-      <c r="A1" s="61"/>
-      <c r="B1" s="61"/>
+      <c r="A1" s="62"/>
+      <c r="B1" s="62"/>
       <c r="C1" s="20"/>
     </row>
     <row r="2" spans="1:3">
-      <c r="A2" s="61"/>
-      <c r="B2" s="61"/>
+      <c r="A2" s="62"/>
+      <c r="B2" s="62"/>
       <c r="C2" s="20"/>
     </row>
     <row r="3" spans="1:3">
-      <c r="A3" s="61"/>
-      <c r="B3" s="61"/>
+      <c r="A3" s="62"/>
+      <c r="B3" s="62"/>
       <c r="C3" s="22"/>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="20"/>
       <c r="B4" s="21" t="s">
         <v>22</v>
       </c>
       <c r="C4" s="22"/>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="20"/>
       <c r="B5" s="21" t="s">
         <v>23</v>
       </c>
       <c r="C5" s="22"/>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="20"/>
       <c r="B6" s="21" t="s">
         <v>24</v>
       </c>
       <c r="C6" s="22"/>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="20"/>
       <c r="B7" s="21" t="s">
         <v>25</v>
       </c>
       <c r="C7" s="22"/>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="20"/>
       <c r="B8" s="21" t="s">
         <v>26</v>
       </c>
       <c r="C8" s="22"/>
     </row>
     <row r="9" spans="1:3">
-      <c r="A9" s="61"/>
-      <c r="B9" s="61"/>
+      <c r="A9" s="62"/>
+      <c r="B9" s="62"/>
       <c r="C9" s="22"/>
     </row>
     <row r="10" spans="1:3" ht="25.5">
       <c r="A10" s="20"/>
       <c r="B10" s="25" t="s">
         <v>27</v>
       </c>
       <c r="C10" s="22"/>
     </row>
     <row r="11" spans="1:3">
-      <c r="A11" s="61"/>
-      <c r="B11" s="61"/>
+      <c r="A11" s="62"/>
+      <c r="B11" s="62"/>
       <c r="C11" s="22"/>
     </row>
     <row r="12" spans="1:3">
-      <c r="A12" s="61"/>
-      <c r="B12" s="61"/>
+      <c r="A12" s="62"/>
+      <c r="B12" s="62"/>
       <c r="C12" s="22"/>
     </row>
     <row r="13" spans="1:3">
-      <c r="A13" s="61"/>
-      <c r="B13" s="61"/>
+      <c r="A13" s="62"/>
+      <c r="B13" s="62"/>
       <c r="C13" s="20"/>
     </row>
     <row r="14" spans="1:3">
-      <c r="A14" s="62" t="s">
+      <c r="A14" s="61" t="s">
         <v>66</v>
       </c>
-      <c r="B14" s="62"/>
-      <c r="C14" s="62"/>
+      <c r="B14" s="61"/>
+      <c r="C14" s="61"/>
     </row>
     <row r="15" spans="1:3">
-      <c r="A15" s="61"/>
-      <c r="B15" s="61"/>
+      <c r="A15" s="62"/>
+      <c r="B15" s="62"/>
       <c r="C15" s="20"/>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="63"/>
       <c r="B16" s="63"/>
       <c r="C16" s="63"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="10">
+    <mergeCell ref="A1:B1"/>
+    <mergeCell ref="A2:B2"/>
+    <mergeCell ref="A3:B3"/>
+    <mergeCell ref="A9:B9"/>
+    <mergeCell ref="A11:B11"/>
     <mergeCell ref="A14:C14"/>
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="A15:B15"/>
     <mergeCell ref="A16:C16"/>
-    <mergeCell ref="A1:B1"/>
-[...3 lines deleted...]
-    <mergeCell ref="A11:B11"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M28"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B9" sqref="B9:I9"/>
+      <selection activeCell="K38" sqref="K38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12.7109375" style="13" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="13"/>
     <col min="3" max="3" width="9.5703125" style="13" customWidth="1"/>
     <col min="4" max="9" width="9.140625" style="13"/>
     <col min="10" max="10" width="10.7109375" style="13" customWidth="1"/>
     <col min="11" max="12" width="9.140625" style="13"/>
     <col min="13" max="13" width="12.85546875" style="13" customWidth="1"/>
     <col min="14" max="256" width="9.140625" style="13"/>
     <col min="257" max="257" width="12.7109375" style="13" customWidth="1"/>
     <col min="258" max="258" width="9.140625" style="13"/>
     <col min="259" max="259" width="9.5703125" style="13" customWidth="1"/>
     <col min="260" max="265" width="9.140625" style="13"/>
     <col min="266" max="266" width="10.7109375" style="13" customWidth="1"/>
     <col min="267" max="268" width="9.140625" style="13"/>
     <col min="269" max="269" width="12.85546875" style="13" customWidth="1"/>
     <col min="270" max="512" width="9.140625" style="13"/>
     <col min="513" max="513" width="12.7109375" style="13" customWidth="1"/>
     <col min="514" max="514" width="9.140625" style="13"/>
     <col min="515" max="515" width="9.5703125" style="13" customWidth="1"/>
     <col min="516" max="521" width="9.140625" style="13"/>
     <col min="522" max="522" width="10.7109375" style="13" customWidth="1"/>
@@ -2601,136 +2612,136 @@
     <col min="15619" max="15619" width="9.5703125" style="13" customWidth="1"/>
     <col min="15620" max="15625" width="9.140625" style="13"/>
     <col min="15626" max="15626" width="10.7109375" style="13" customWidth="1"/>
     <col min="15627" max="15628" width="9.140625" style="13"/>
     <col min="15629" max="15629" width="12.85546875" style="13" customWidth="1"/>
     <col min="15630" max="15872" width="9.140625" style="13"/>
     <col min="15873" max="15873" width="12.7109375" style="13" customWidth="1"/>
     <col min="15874" max="15874" width="9.140625" style="13"/>
     <col min="15875" max="15875" width="9.5703125" style="13" customWidth="1"/>
     <col min="15876" max="15881" width="9.140625" style="13"/>
     <col min="15882" max="15882" width="10.7109375" style="13" customWidth="1"/>
     <col min="15883" max="15884" width="9.140625" style="13"/>
     <col min="15885" max="15885" width="12.85546875" style="13" customWidth="1"/>
     <col min="15886" max="16128" width="9.140625" style="13"/>
     <col min="16129" max="16129" width="12.7109375" style="13" customWidth="1"/>
     <col min="16130" max="16130" width="9.140625" style="13"/>
     <col min="16131" max="16131" width="9.5703125" style="13" customWidth="1"/>
     <col min="16132" max="16137" width="9.140625" style="13"/>
     <col min="16138" max="16138" width="10.7109375" style="13" customWidth="1"/>
     <col min="16139" max="16140" width="9.140625" style="13"/>
     <col min="16141" max="16141" width="12.85546875" style="13" customWidth="1"/>
     <col min="16142" max="16384" width="9.140625" style="13"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="13.5" thickBot="1">
-      <c r="A1" s="64" t="s">
+      <c r="A1" s="71" t="s">
         <v>29</v>
       </c>
-      <c r="B1" s="64"/>
-[...10 lines deleted...]
-      <c r="M1" s="64"/>
+      <c r="B1" s="71"/>
+      <c r="C1" s="71"/>
+      <c r="D1" s="71"/>
+      <c r="E1" s="71"/>
+      <c r="F1" s="71"/>
+      <c r="G1" s="71"/>
+      <c r="H1" s="71"/>
+      <c r="I1" s="71"/>
+      <c r="J1" s="71"/>
+      <c r="K1" s="71"/>
+      <c r="L1" s="71"/>
+      <c r="M1" s="71"/>
     </row>
     <row r="2" spans="1:13">
-      <c r="A2" s="65"/>
-      <c r="B2" s="67" t="s">
+      <c r="A2" s="72"/>
+      <c r="B2" s="74" t="s">
         <v>30</v>
       </c>
-      <c r="C2" s="67" t="s">
+      <c r="C2" s="74" t="s">
         <v>31</v>
       </c>
-      <c r="D2" s="67" t="s">
+      <c r="D2" s="74" t="s">
         <v>32</v>
       </c>
-      <c r="E2" s="67" t="s">
+      <c r="E2" s="74" t="s">
         <v>33</v>
       </c>
-      <c r="F2" s="67" t="s">
+      <c r="F2" s="74" t="s">
         <v>34</v>
       </c>
-      <c r="G2" s="67" t="s">
+      <c r="G2" s="74" t="s">
         <v>35</v>
       </c>
-      <c r="H2" s="67" t="s">
+      <c r="H2" s="74" t="s">
         <v>36</v>
       </c>
-      <c r="I2" s="67" t="s">
+      <c r="I2" s="74" t="s">
         <v>37</v>
       </c>
-      <c r="J2" s="67" t="s">
+      <c r="J2" s="74" t="s">
         <v>38</v>
       </c>
-      <c r="K2" s="67" t="s">
+      <c r="K2" s="74" t="s">
         <v>39</v>
       </c>
-      <c r="L2" s="67" t="s">
+      <c r="L2" s="74" t="s">
         <v>40</v>
       </c>
-      <c r="M2" s="67" t="s">
+      <c r="M2" s="74" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="3" spans="1:13" ht="13.5" thickBot="1">
-      <c r="A3" s="66"/>
-[...11 lines deleted...]
-      <c r="M3" s="68"/>
+      <c r="A3" s="73"/>
+      <c r="B3" s="75"/>
+      <c r="C3" s="75"/>
+      <c r="D3" s="75"/>
+      <c r="E3" s="75"/>
+      <c r="F3" s="75"/>
+      <c r="G3" s="75"/>
+      <c r="H3" s="75"/>
+      <c r="I3" s="75"/>
+      <c r="J3" s="75"/>
+      <c r="K3" s="75"/>
+      <c r="L3" s="75"/>
+      <c r="M3" s="75"/>
     </row>
     <row r="4" spans="1:13">
-      <c r="A4" s="69" t="s">
+      <c r="A4" s="64" t="s">
         <v>42</v>
       </c>
-      <c r="B4" s="70"/>
-[...10 lines deleted...]
-      <c r="M4" s="71"/>
+      <c r="B4" s="65"/>
+      <c r="C4" s="65"/>
+      <c r="D4" s="65"/>
+      <c r="E4" s="65"/>
+      <c r="F4" s="65"/>
+      <c r="G4" s="65"/>
+      <c r="H4" s="65"/>
+      <c r="I4" s="65"/>
+      <c r="J4" s="65"/>
+      <c r="K4" s="65"/>
+      <c r="L4" s="65"/>
+      <c r="M4" s="66"/>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" s="28">
         <v>2022</v>
       </c>
       <c r="B5" s="45">
         <v>2256</v>
       </c>
       <c r="C5" s="45">
         <v>3260</v>
       </c>
       <c r="D5" s="45">
         <v>4180</v>
       </c>
       <c r="E5" s="45">
         <v>2792</v>
       </c>
       <c r="F5" s="45">
         <v>13277</v>
       </c>
       <c r="G5" s="45">
         <v>4457</v>
       </c>
       <c r="H5" s="45">
         <v>3531</v>
@@ -2880,88 +2891,90 @@
       </c>
       <c r="B9" s="45">
         <v>6909</v>
       </c>
       <c r="C9" s="45">
         <v>6039</v>
       </c>
       <c r="D9" s="45">
         <v>6832</v>
       </c>
       <c r="E9" s="45">
         <v>7281</v>
       </c>
       <c r="F9" s="45">
         <v>4522</v>
       </c>
       <c r="G9" s="45">
         <v>9408</v>
       </c>
       <c r="H9" s="45">
         <v>8871</v>
       </c>
       <c r="I9" s="45">
         <v>7019</v>
       </c>
-      <c r="J9" s="45"/>
+      <c r="J9" s="45">
+        <v>8301</v>
+      </c>
       <c r="K9" s="45"/>
       <c r="L9" s="45"/>
       <c r="M9" s="31"/>
     </row>
     <row r="10" spans="1:13">
-      <c r="A10" s="72" t="s">
+      <c r="A10" s="67" t="s">
         <v>43</v>
       </c>
-      <c r="B10" s="72"/>
-[...10 lines deleted...]
-      <c r="M10" s="72"/>
+      <c r="B10" s="67"/>
+      <c r="C10" s="67"/>
+      <c r="D10" s="67"/>
+      <c r="E10" s="67"/>
+      <c r="F10" s="67"/>
+      <c r="G10" s="67"/>
+      <c r="H10" s="67"/>
+      <c r="I10" s="67"/>
+      <c r="J10" s="67"/>
+      <c r="K10" s="67"/>
+      <c r="L10" s="67"/>
+      <c r="M10" s="67"/>
     </row>
     <row r="11" spans="1:13">
-      <c r="A11" s="73" t="s">
+      <c r="A11" s="68" t="s">
         <v>29</v>
       </c>
-      <c r="B11" s="74"/>
-[...10 lines deleted...]
-      <c r="M11" s="75"/>
+      <c r="B11" s="69"/>
+      <c r="C11" s="69"/>
+      <c r="D11" s="69"/>
+      <c r="E11" s="69"/>
+      <c r="F11" s="69"/>
+      <c r="G11" s="69"/>
+      <c r="H11" s="69"/>
+      <c r="I11" s="69"/>
+      <c r="J11" s="69"/>
+      <c r="K11" s="69"/>
+      <c r="L11" s="69"/>
+      <c r="M11" s="70"/>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" s="28">
         <v>2022</v>
       </c>
       <c r="B12" s="46">
         <v>34.6</v>
       </c>
       <c r="C12" s="46">
         <v>136.80000000000001</v>
       </c>
       <c r="D12" s="46">
         <v>128.1</v>
       </c>
       <c r="E12" s="44">
         <v>66.7</v>
       </c>
       <c r="F12" s="46">
         <v>466.2</v>
       </c>
       <c r="G12" s="46">
         <v>33.56</v>
       </c>
       <c r="H12" s="47">
         <v>79.099999999999994</v>
@@ -3111,88 +3124,90 @@
       </c>
       <c r="B16" s="46">
         <v>53.7</v>
       </c>
       <c r="C16" s="46">
         <v>81</v>
       </c>
       <c r="D16" s="46">
         <v>107.7</v>
       </c>
       <c r="E16" s="44">
         <v>101.1</v>
       </c>
       <c r="F16" s="48">
         <v>57.5</v>
       </c>
       <c r="G16" s="46">
         <v>192.5</v>
       </c>
       <c r="H16" s="48">
         <v>87.3</v>
       </c>
       <c r="I16" s="47">
         <v>72.400000000000006</v>
       </c>
-      <c r="J16" s="46"/>
+      <c r="J16" s="46">
+        <v>108.2</v>
+      </c>
       <c r="K16" s="48"/>
       <c r="L16" s="48"/>
       <c r="M16" s="41"/>
     </row>
     <row r="17" spans="1:13">
-      <c r="A17" s="72" t="s">
+      <c r="A17" s="67" t="s">
         <v>44</v>
       </c>
-      <c r="B17" s="72"/>
-[...10 lines deleted...]
-      <c r="M17" s="72"/>
+      <c r="B17" s="67"/>
+      <c r="C17" s="67"/>
+      <c r="D17" s="67"/>
+      <c r="E17" s="67"/>
+      <c r="F17" s="67"/>
+      <c r="G17" s="67"/>
+      <c r="H17" s="67"/>
+      <c r="I17" s="67"/>
+      <c r="J17" s="67"/>
+      <c r="K17" s="67"/>
+      <c r="L17" s="67"/>
+      <c r="M17" s="67"/>
     </row>
     <row r="18" spans="1:13">
-      <c r="A18" s="73" t="s">
+      <c r="A18" s="68" t="s">
         <v>29</v>
       </c>
-      <c r="B18" s="74"/>
-[...10 lines deleted...]
-      <c r="M18" s="75"/>
+      <c r="B18" s="69"/>
+      <c r="C18" s="69"/>
+      <c r="D18" s="69"/>
+      <c r="E18" s="69"/>
+      <c r="F18" s="69"/>
+      <c r="G18" s="69"/>
+      <c r="H18" s="69"/>
+      <c r="I18" s="69"/>
+      <c r="J18" s="69"/>
+      <c r="K18" s="69"/>
+      <c r="L18" s="69"/>
+      <c r="M18" s="70"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="28">
         <v>2022</v>
       </c>
       <c r="B19" s="49">
         <v>84.4</v>
       </c>
       <c r="C19" s="46">
         <v>94</v>
       </c>
       <c r="D19" s="49">
         <v>154.5</v>
       </c>
       <c r="E19" s="49">
         <v>40.5</v>
       </c>
       <c r="F19" s="46">
         <v>152.6</v>
       </c>
       <c r="G19" s="49">
         <v>45.2</v>
       </c>
       <c r="H19" s="46">
         <v>18.100000000000001</v>
@@ -3342,93 +3357,99 @@
       </c>
       <c r="B23" s="49">
         <v>164.2</v>
       </c>
       <c r="C23" s="46">
         <v>99.8</v>
       </c>
       <c r="D23" s="46">
         <v>89.2</v>
       </c>
       <c r="E23" s="49">
         <v>121.4</v>
       </c>
       <c r="F23" s="46">
         <v>44.5</v>
       </c>
       <c r="G23" s="46">
         <v>95.7</v>
       </c>
       <c r="H23" s="46">
         <v>82.5</v>
       </c>
       <c r="I23" s="46">
         <v>69.400000000000006</v>
       </c>
-      <c r="J23" s="46"/>
+      <c r="J23" s="46">
+        <v>61.3</v>
+      </c>
       <c r="K23" s="46"/>
       <c r="L23" s="46"/>
       <c r="M23" s="46"/>
     </row>
+    <row r="27" spans="1:13">
+      <c r="I27" s="76"/>
+      <c r="J27" s="77"/>
+    </row>
     <row r="28" spans="1:13">
       <c r="F28" s="56"/>
       <c r="G28" s="57"/>
     </row>
   </sheetData>
   <mergeCells count="19">
-    <mergeCell ref="A4:M4"/>
-[...3 lines deleted...]
-    <mergeCell ref="A18:M18"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F3"/>
     <mergeCell ref="G2:G3"/>
     <mergeCell ref="H2:H3"/>
     <mergeCell ref="I2:I3"/>
     <mergeCell ref="J2:J3"/>
     <mergeCell ref="K2:K3"/>
     <mergeCell ref="L2:L3"/>
     <mergeCell ref="M2:M3"/>
+    <mergeCell ref="A4:M4"/>
+    <mergeCell ref="A10:M10"/>
+    <mergeCell ref="A11:M11"/>
+    <mergeCell ref="A17:M17"/>
+    <mergeCell ref="A18:M18"/>
   </mergeCells>
   <pageMargins left="0.35433070866141736" right="0.35433070866141736" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="95" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="I45" sqref="I45"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="K29" sqref="K29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12.7109375" style="13" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="13"/>
     <col min="3" max="3" width="9.5703125" style="13" customWidth="1"/>
     <col min="4" max="5" width="9.140625" style="13"/>
     <col min="6" max="6" width="9.42578125" style="13" bestFit="1" customWidth="1"/>
     <col min="7" max="9" width="9.140625" style="13"/>
     <col min="10" max="10" width="10.7109375" style="13" customWidth="1"/>
     <col min="11" max="11" width="9.140625" style="13"/>
     <col min="12" max="12" width="13.5703125" style="13" customWidth="1"/>
     <col min="13" max="13" width="12" style="13" customWidth="1"/>
     <col min="14" max="256" width="9.140625" style="13"/>
     <col min="257" max="257" width="12.7109375" style="13" customWidth="1"/>
     <col min="258" max="258" width="9.140625" style="13"/>
     <col min="259" max="259" width="9.5703125" style="13" customWidth="1"/>
     <col min="260" max="265" width="9.140625" style="13"/>
     <col min="266" max="266" width="10.7109375" style="13" customWidth="1"/>
     <col min="267" max="267" width="9.140625" style="13"/>
     <col min="268" max="268" width="13.5703125" style="13" customWidth="1"/>
     <col min="269" max="269" width="12" style="13" customWidth="1"/>
     <col min="270" max="512" width="9.140625" style="13"/>
     <col min="513" max="513" width="12.7109375" style="13" customWidth="1"/>
@@ -3970,136 +3991,136 @@
     <col min="15627" max="15627" width="9.140625" style="13"/>
     <col min="15628" max="15628" width="13.5703125" style="13" customWidth="1"/>
     <col min="15629" max="15629" width="12" style="13" customWidth="1"/>
     <col min="15630" max="15872" width="9.140625" style="13"/>
     <col min="15873" max="15873" width="12.7109375" style="13" customWidth="1"/>
     <col min="15874" max="15874" width="9.140625" style="13"/>
     <col min="15875" max="15875" width="9.5703125" style="13" customWidth="1"/>
     <col min="15876" max="15881" width="9.140625" style="13"/>
     <col min="15882" max="15882" width="10.7109375" style="13" customWidth="1"/>
     <col min="15883" max="15883" width="9.140625" style="13"/>
     <col min="15884" max="15884" width="13.5703125" style="13" customWidth="1"/>
     <col min="15885" max="15885" width="12" style="13" customWidth="1"/>
     <col min="15886" max="16128" width="9.140625" style="13"/>
     <col min="16129" max="16129" width="12.7109375" style="13" customWidth="1"/>
     <col min="16130" max="16130" width="9.140625" style="13"/>
     <col min="16131" max="16131" width="9.5703125" style="13" customWidth="1"/>
     <col min="16132" max="16137" width="9.140625" style="13"/>
     <col min="16138" max="16138" width="10.7109375" style="13" customWidth="1"/>
     <col min="16139" max="16139" width="9.140625" style="13"/>
     <col min="16140" max="16140" width="13.5703125" style="13" customWidth="1"/>
     <col min="16141" max="16141" width="12" style="13" customWidth="1"/>
     <col min="16142" max="16384" width="9.140625" style="13"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="13.5" thickBot="1">
-      <c r="A1" s="64" t="s">
+      <c r="A1" s="71" t="s">
         <v>29</v>
       </c>
-      <c r="B1" s="64"/>
-[...10 lines deleted...]
-      <c r="M1" s="64"/>
+      <c r="B1" s="71"/>
+      <c r="C1" s="71"/>
+      <c r="D1" s="71"/>
+      <c r="E1" s="71"/>
+      <c r="F1" s="71"/>
+      <c r="G1" s="71"/>
+      <c r="H1" s="71"/>
+      <c r="I1" s="71"/>
+      <c r="J1" s="71"/>
+      <c r="K1" s="71"/>
+      <c r="L1" s="71"/>
+      <c r="M1" s="71"/>
     </row>
     <row r="2" spans="1:13">
-      <c r="A2" s="65"/>
-      <c r="B2" s="67" t="s">
+      <c r="A2" s="72"/>
+      <c r="B2" s="74" t="s">
         <v>30</v>
       </c>
-      <c r="C2" s="67" t="s">
+      <c r="C2" s="74" t="s">
         <v>45</v>
       </c>
-      <c r="D2" s="67" t="s">
+      <c r="D2" s="74" t="s">
         <v>46</v>
       </c>
-      <c r="E2" s="67" t="s">
+      <c r="E2" s="74" t="s">
         <v>47</v>
       </c>
-      <c r="F2" s="67" t="s">
+      <c r="F2" s="74" t="s">
         <v>48</v>
       </c>
-      <c r="G2" s="67" t="s">
+      <c r="G2" s="74" t="s">
         <v>49</v>
       </c>
-      <c r="H2" s="67" t="s">
+      <c r="H2" s="74" t="s">
         <v>50</v>
       </c>
-      <c r="I2" s="67" t="s">
+      <c r="I2" s="74" t="s">
         <v>51</v>
       </c>
-      <c r="J2" s="67" t="s">
+      <c r="J2" s="74" t="s">
         <v>52</v>
       </c>
-      <c r="K2" s="67" t="s">
+      <c r="K2" s="74" t="s">
         <v>53</v>
       </c>
-      <c r="L2" s="67" t="s">
+      <c r="L2" s="74" t="s">
         <v>54</v>
       </c>
-      <c r="M2" s="67" t="s">
+      <c r="M2" s="74" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="3" spans="1:13" ht="13.5" thickBot="1">
-      <c r="A3" s="66"/>
-[...11 lines deleted...]
-      <c r="M3" s="68"/>
+      <c r="A3" s="73"/>
+      <c r="B3" s="75"/>
+      <c r="C3" s="75"/>
+      <c r="D3" s="75"/>
+      <c r="E3" s="75"/>
+      <c r="F3" s="75"/>
+      <c r="G3" s="75"/>
+      <c r="H3" s="75"/>
+      <c r="I3" s="75"/>
+      <c r="J3" s="75"/>
+      <c r="K3" s="75"/>
+      <c r="L3" s="75"/>
+      <c r="M3" s="75"/>
     </row>
     <row r="4" spans="1:13">
-      <c r="A4" s="69" t="s">
+      <c r="A4" s="64" t="s">
         <v>42</v>
       </c>
-      <c r="B4" s="70"/>
-[...10 lines deleted...]
-      <c r="M4" s="71"/>
+      <c r="B4" s="65"/>
+      <c r="C4" s="65"/>
+      <c r="D4" s="65"/>
+      <c r="E4" s="65"/>
+      <c r="F4" s="65"/>
+      <c r="G4" s="65"/>
+      <c r="H4" s="65"/>
+      <c r="I4" s="65"/>
+      <c r="J4" s="65"/>
+      <c r="K4" s="65"/>
+      <c r="L4" s="65"/>
+      <c r="M4" s="66"/>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" s="28">
         <v>2022</v>
       </c>
       <c r="B5" s="29">
         <v>2256</v>
       </c>
       <c r="C5" s="29">
         <v>5516</v>
       </c>
       <c r="D5" s="30">
         <v>9696</v>
       </c>
       <c r="E5" s="30">
         <v>12488</v>
       </c>
       <c r="F5" s="30">
         <v>25765</v>
       </c>
       <c r="G5" s="30">
         <v>30222</v>
       </c>
       <c r="H5" s="30">
         <v>33753</v>
@@ -4249,88 +4270,90 @@
       </c>
       <c r="B9" s="29">
         <v>6909</v>
       </c>
       <c r="C9" s="32">
         <v>12948</v>
       </c>
       <c r="D9" s="32">
         <v>19780</v>
       </c>
       <c r="E9" s="30">
         <v>27061</v>
       </c>
       <c r="F9" s="30">
         <v>31583</v>
       </c>
       <c r="G9" s="34">
         <v>40991</v>
       </c>
       <c r="H9" s="58">
         <v>49862</v>
       </c>
       <c r="I9" s="30">
         <v>56881</v>
       </c>
-      <c r="J9" s="30"/>
+      <c r="J9" s="30">
+        <v>65182</v>
+      </c>
       <c r="K9" s="33"/>
       <c r="L9" s="30"/>
       <c r="M9" s="31"/>
     </row>
     <row r="10" spans="1:13">
-      <c r="A10" s="72" t="s">
+      <c r="A10" s="67" t="s">
         <v>44</v>
       </c>
-      <c r="B10" s="72"/>
-[...10 lines deleted...]
-      <c r="M10" s="72"/>
+      <c r="B10" s="67"/>
+      <c r="C10" s="67"/>
+      <c r="D10" s="67"/>
+      <c r="E10" s="67"/>
+      <c r="F10" s="67"/>
+      <c r="G10" s="67"/>
+      <c r="H10" s="67"/>
+      <c r="I10" s="67"/>
+      <c r="J10" s="67"/>
+      <c r="K10" s="67"/>
+      <c r="L10" s="67"/>
+      <c r="M10" s="67"/>
     </row>
     <row r="11" spans="1:13">
-      <c r="A11" s="73" t="s">
+      <c r="A11" s="68" t="s">
         <v>29</v>
       </c>
-      <c r="B11" s="74"/>
-[...10 lines deleted...]
-      <c r="M11" s="75"/>
+      <c r="B11" s="69"/>
+      <c r="C11" s="69"/>
+      <c r="D11" s="69"/>
+      <c r="E11" s="69"/>
+      <c r="F11" s="69"/>
+      <c r="G11" s="69"/>
+      <c r="H11" s="69"/>
+      <c r="I11" s="69"/>
+      <c r="J11" s="69"/>
+      <c r="K11" s="69"/>
+      <c r="L11" s="69"/>
+      <c r="M11" s="70"/>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" s="28">
         <v>2022</v>
       </c>
       <c r="B12" s="35">
         <v>84.4</v>
       </c>
       <c r="C12" s="36">
         <v>89.7</v>
       </c>
       <c r="D12" s="35">
         <v>109.4</v>
       </c>
       <c r="E12" s="35">
         <v>79.3</v>
       </c>
       <c r="F12" s="37">
         <v>105.3</v>
       </c>
       <c r="G12" s="38">
         <v>87.8</v>
       </c>
       <c r="H12" s="37">
         <v>62.5</v>
@@ -4480,193 +4503,199 @@
       </c>
       <c r="B16" s="35">
         <v>164.2</v>
       </c>
       <c r="C16" s="40">
         <v>125.8</v>
       </c>
       <c r="D16" s="40">
         <v>110.2</v>
       </c>
       <c r="E16" s="44">
         <v>113</v>
       </c>
       <c r="F16" s="43">
         <v>92.7</v>
       </c>
       <c r="G16" s="41">
         <v>93.5</v>
       </c>
       <c r="H16" s="60">
         <v>91.3</v>
       </c>
       <c r="I16" s="41">
         <v>87.9</v>
       </c>
-      <c r="J16" s="41"/>
+      <c r="J16" s="41">
+        <v>83.4</v>
+      </c>
       <c r="K16" s="41"/>
       <c r="L16" s="41"/>
       <c r="M16" s="41"/>
     </row>
-    <row r="26" spans="6:7">
+    <row r="25" spans="6:10">
+      <c r="I25" s="76"/>
+      <c r="J25" s="77"/>
+    </row>
+    <row r="26" spans="6:10">
       <c r="F26" s="56"/>
       <c r="G26" s="57"/>
     </row>
   </sheetData>
   <mergeCells count="17">
-    <mergeCell ref="L2:L3"/>
-[...3 lines deleted...]
-    <mergeCell ref="A11:M11"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F3"/>
     <mergeCell ref="G2:G3"/>
     <mergeCell ref="H2:H3"/>
     <mergeCell ref="I2:I3"/>
     <mergeCell ref="J2:J3"/>
     <mergeCell ref="K2:K3"/>
+    <mergeCell ref="L2:L3"/>
+    <mergeCell ref="M2:M3"/>
+    <mergeCell ref="A4:M4"/>
+    <mergeCell ref="A10:M10"/>
+    <mergeCell ref="A11:M11"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="85" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100EE3256D1FAD84240A04A377C3397605D" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d2ea086c066174e03ee27436b514db7d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E52B1112-A291-4B1D-8EA9-FB0D848FC085}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{21B13734-2653-412E-B9C6-FD41B0538B1F}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{07FA019D-3BDA-4A1F-A37A-FE8A22753F2E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{21B13734-2653-412E-B9C6-FD41B0538B1F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E52B1112-A291-4B1D-8EA9-FB0D848FC085}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Метадеректер 161104</vt:lpstr>
       <vt:lpstr>Метадеректер 161203</vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>
       <vt:lpstr>Көрсеткіш_161104_161203</vt:lpstr>