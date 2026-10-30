--- v0 (2026-09-20)
+++ v1 (2026-10-30)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="14505" yWindow="-15" windowWidth="14340" windowHeight="12795" activeTab="1"/>
+    <workbookView xWindow="14505" yWindow="-15" windowWidth="14340" windowHeight="12795" activeTab="4"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер 161101" sheetId="11" r:id="rId1"/>
     <sheet name="Метадеректер 161201" sheetId="20" r:id="rId2"/>
     <sheet name="Шартты белгілер" sheetId="10" r:id="rId3"/>
     <sheet name="Көрсеткіш_161101,161201" sheetId="18" r:id="rId4"/>
     <sheet name="Көрсеткіш_161101_161201" sheetId="19" r:id="rId5"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="117" uniqueCount="75">
   <si>
     <t>Агрегация</t>
   </si>
   <si>
     <t>Негізгі капиталға салынған инвестициялар</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
@@ -228,69 +228,69 @@
   <si>
     <t>Байланыс нөмірі :</t>
   </si>
   <si>
     <t>Электрондық пошта</t>
   </si>
   <si>
     <t>Негізгі капиталға салынған инвестициялардың нақты көлем индекстері</t>
   </si>
   <si>
     <t>пайызбен</t>
   </si>
   <si>
     <t>Дефляторды есепке ала отырып динамикадағы инвестициялар көлемiнiң өзгерiсiн көрсетедi және iс жүзiнде әрекеттенген бағаларда талданатын мерзiмнiң инвестициялар көлемiнiң өткен мерзiмге қатынасы (баға индексi) ретінде анықталады</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701850?keyword=</t>
   </si>
   <si>
     <t>2022 жылғы қаңтардан бастап</t>
   </si>
   <si>
     <t>https://stat.gov.kz/region/atyrau/spreadsheets/?industry=5263&amp;year=2026&amp;name=12882&amp;period=&amp;type=spreadsheets</t>
   </si>
   <si>
-    <t>17.09.2026ж.</t>
-[...1 lines deleted...]
-  <si>
     <t>Өндіріс және қоршаған орта статистикасы бөлімі</t>
   </si>
   <si>
     <t>Кусайнова Ботагоз Талгатовна</t>
   </si>
   <si>
     <t>+7 712 2328427</t>
   </si>
   <si>
     <t>B.Kussainova@aspire.gov.kz</t>
   </si>
   <si>
     <t xml:space="preserve">                          © Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің  Ұлттық статистика бюросы</t>
   </si>
   <si>
     <t>16.10.2026ж.</t>
+  </si>
+  <si>
+    <t>17.11.2026ж.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="167" formatCode="#,##0.0"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="21">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
@@ -1344,133 +1344,133 @@
       <c r="M13" s="7"/>
     </row>
     <row r="14" spans="1:13" s="3" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A14" s="25" t="s">
         <v>54</v>
       </c>
       <c r="B14" s="55" t="s">
         <v>67</v>
       </c>
       <c r="M14" s="7"/>
     </row>
     <row r="15" spans="1:13" s="3" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="25" t="s">
         <v>55</v>
       </c>
       <c r="B15" s="54" t="s">
         <v>41</v>
       </c>
       <c r="M15" s="7"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="23" t="s">
         <v>56</v>
       </c>
       <c r="B16" s="26" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="M16" s="8"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="23" t="s">
         <v>57</v>
       </c>
       <c r="B17" s="26" t="s">
         <v>74</v>
       </c>
       <c r="M17" s="9"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="23" t="s">
         <v>58</v>
       </c>
       <c r="B18" s="4" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="M18" s="8"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="23" t="s">
         <v>59</v>
       </c>
       <c r="B19" s="49" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="M19" s="9"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="23" t="s">
         <v>60</v>
       </c>
       <c r="B20" s="50" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="M20" s="8"/>
     </row>
     <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A21" s="23" t="s">
         <v>61</v>
       </c>
       <c r="B21" s="51" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="M21" s="9"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="10"/>
       <c r="B22" s="11"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="9"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="8"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="9"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="8"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B13" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
     <hyperlink ref="B21" r:id="rId4" display="O.Edel@aspire.gov.kz"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A35" sqref="A35"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B27" sqref="B27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="12" customWidth="1"/>
     <col min="2" max="2" width="98.85546875" style="12" customWidth="1"/>
     <col min="257" max="257" width="42.28515625" customWidth="1"/>
     <col min="258" max="258" width="97.7109375" customWidth="1"/>
     <col min="513" max="513" width="42.28515625" customWidth="1"/>
     <col min="514" max="514" width="97.7109375" customWidth="1"/>
     <col min="769" max="769" width="42.28515625" customWidth="1"/>
     <col min="770" max="770" width="97.7109375" customWidth="1"/>
     <col min="1025" max="1025" width="42.28515625" customWidth="1"/>
     <col min="1026" max="1026" width="97.7109375" customWidth="1"/>
     <col min="1281" max="1281" width="42.28515625" customWidth="1"/>
     <col min="1282" max="1282" width="97.7109375" customWidth="1"/>
     <col min="1537" max="1537" width="42.28515625" customWidth="1"/>
     <col min="1538" max="1538" width="97.7109375" customWidth="1"/>
     <col min="1793" max="1793" width="42.28515625" customWidth="1"/>
     <col min="1794" max="1794" width="97.7109375" customWidth="1"/>
     <col min="2049" max="2049" width="42.28515625" customWidth="1"/>
     <col min="2050" max="2050" width="97.7109375" customWidth="1"/>
     <col min="2305" max="2305" width="42.28515625" customWidth="1"/>
     <col min="2306" max="2306" width="97.7109375" customWidth="1"/>
     <col min="2561" max="2561" width="42.28515625" customWidth="1"/>
@@ -1685,96 +1685,96 @@
       <c r="M13" s="7"/>
     </row>
     <row r="14" spans="1:13" s="3" customFormat="1" ht="22.5" customHeight="1">
       <c r="A14" s="25" t="s">
         <v>54</v>
       </c>
       <c r="B14" s="55" t="s">
         <v>67</v>
       </c>
       <c r="M14" s="7"/>
     </row>
     <row r="15" spans="1:13" s="3" customFormat="1">
       <c r="A15" s="25" t="s">
         <v>55</v>
       </c>
       <c r="B15" s="54" t="s">
         <v>65</v>
       </c>
       <c r="M15" s="7"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="23" t="s">
         <v>56</v>
       </c>
       <c r="B16" s="26" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="M16" s="8"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="23" t="s">
         <v>57</v>
       </c>
       <c r="B17" s="26" t="s">
         <v>74</v>
       </c>
       <c r="M17" s="9"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="23" t="s">
         <v>58</v>
       </c>
       <c r="B18" s="4" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="M18" s="8"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="23" t="s">
         <v>59</v>
       </c>
       <c r="B19" s="49" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="M19" s="9"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="23" t="s">
         <v>60</v>
       </c>
       <c r="B20" s="50" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="M20" s="8"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="23" t="s">
         <v>61</v>
       </c>
       <c r="B21" s="51" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="M21" s="9"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="10"/>
       <c r="B22" s="11"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="9"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="8"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="9"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="8"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B13" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
     <hyperlink ref="B21" r:id="rId4" display="O.Edel@aspire.gov.kz"/>
@@ -2045,92 +2045,92 @@
     </row>
     <row r="10" spans="1:3" ht="25.5">
       <c r="A10" s="17"/>
       <c r="B10" s="20" t="s">
         <v>34</v>
       </c>
       <c r="C10" s="18"/>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="57"/>
       <c r="B11" s="57"/>
       <c r="C11" s="18"/>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="57"/>
       <c r="B12" s="57"/>
       <c r="C12" s="18"/>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="57"/>
       <c r="B13" s="57"/>
       <c r="C13" s="17"/>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="58" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="B14" s="58"/>
       <c r="C14" s="58"/>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="57"/>
       <c r="B15" s="57"/>
       <c r="C15" s="17"/>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="56"/>
       <c r="B16" s="56"/>
       <c r="C16" s="56"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A16:C16"/>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="A14:C14"/>
     <mergeCell ref="A15:B15"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M31"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B9" sqref="B9:I9"/>
+      <selection activeCell="J26" sqref="J26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="10.140625" style="13" customWidth="1"/>
     <col min="2" max="2" width="10.28515625" style="13" bestFit="1" customWidth="1"/>
     <col min="3" max="4" width="10.42578125" style="13" customWidth="1"/>
     <col min="5" max="5" width="10.85546875" style="13" customWidth="1"/>
     <col min="6" max="6" width="11" style="13" customWidth="1"/>
     <col min="7" max="7" width="11.85546875" style="13" customWidth="1"/>
     <col min="8" max="8" width="12.5703125" style="13" customWidth="1"/>
     <col min="9" max="9" width="13.140625" style="13" customWidth="1"/>
     <col min="10" max="10" width="11.5703125" style="13" customWidth="1"/>
     <col min="11" max="12" width="10.5703125" style="13" customWidth="1"/>
     <col min="13" max="13" width="12.5703125" style="13" customWidth="1"/>
     <col min="14" max="256" width="9.140625" style="13"/>
     <col min="257" max="257" width="10.140625" style="13" customWidth="1"/>
     <col min="258" max="258" width="10.28515625" style="13" bestFit="1" customWidth="1"/>
     <col min="259" max="260" width="10.42578125" style="13" customWidth="1"/>
     <col min="261" max="261" width="10.85546875" style="13" customWidth="1"/>
     <col min="262" max="262" width="11" style="13" customWidth="1"/>
     <col min="263" max="263" width="10" style="13" customWidth="1"/>
     <col min="264" max="265" width="10.42578125" style="13" customWidth="1"/>
     <col min="266" max="266" width="11.5703125" style="13" customWidth="1"/>
     <col min="267" max="268" width="10.5703125" style="13" customWidth="1"/>
@@ -3078,51 +3078,53 @@
       </c>
       <c r="B9" s="28">
         <v>111852</v>
       </c>
       <c r="C9" s="29">
         <v>95296</v>
       </c>
       <c r="D9" s="29">
         <v>93803</v>
       </c>
       <c r="E9" s="29">
         <v>107378</v>
       </c>
       <c r="F9" s="29">
         <v>128693</v>
       </c>
       <c r="G9" s="36">
         <v>199154</v>
       </c>
       <c r="H9" s="29">
         <v>154620</v>
       </c>
       <c r="I9" s="34">
         <v>163982</v>
       </c>
-      <c r="J9" s="29"/>
+      <c r="J9" s="29">
+        <v>150727</v>
+      </c>
       <c r="K9" s="34"/>
       <c r="L9" s="34"/>
       <c r="M9" s="34"/>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="59" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="60"/>
       <c r="C10" s="60"/>
       <c r="D10" s="60"/>
       <c r="E10" s="60"/>
       <c r="F10" s="60"/>
       <c r="G10" s="60"/>
       <c r="H10" s="60"/>
       <c r="I10" s="60"/>
       <c r="J10" s="60"/>
       <c r="K10" s="60"/>
       <c r="L10" s="60"/>
       <c r="M10" s="60"/>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="61" t="s">
         <v>1</v>
       </c>
@@ -3309,51 +3311,53 @@
       </c>
       <c r="B16" s="37">
         <v>31.4</v>
       </c>
       <c r="C16" s="38">
         <v>87.2</v>
       </c>
       <c r="D16" s="37">
         <v>98.3</v>
       </c>
       <c r="E16" s="38">
         <v>113.8</v>
       </c>
       <c r="F16" s="39">
         <v>117.4</v>
       </c>
       <c r="G16" s="37">
         <v>153.1</v>
       </c>
       <c r="H16" s="39">
         <v>78.099999999999994</v>
       </c>
       <c r="I16" s="37">
         <v>104.5</v>
       </c>
-      <c r="J16" s="37"/>
+      <c r="J16" s="37">
+        <v>91.6</v>
+      </c>
       <c r="K16" s="37"/>
       <c r="L16" s="37"/>
       <c r="M16" s="38"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="59" t="s">
         <v>16</v>
       </c>
       <c r="B17" s="60"/>
       <c r="C17" s="60"/>
       <c r="D17" s="60"/>
       <c r="E17" s="60"/>
       <c r="F17" s="60"/>
       <c r="G17" s="60"/>
       <c r="H17" s="60"/>
       <c r="I17" s="60"/>
       <c r="J17" s="60"/>
       <c r="K17" s="60"/>
       <c r="L17" s="60"/>
       <c r="M17" s="60"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="61" t="s">
         <v>1</v>
       </c>
@@ -3540,95 +3544,97 @@
       </c>
       <c r="B23" s="40">
         <v>101.5</v>
       </c>
       <c r="C23" s="38">
         <v>103.4</v>
       </c>
       <c r="D23" s="38">
         <v>95</v>
       </c>
       <c r="E23" s="38">
         <v>102.4</v>
       </c>
       <c r="F23" s="41">
         <v>98.9</v>
       </c>
       <c r="G23" s="38">
         <v>118.9</v>
       </c>
       <c r="H23" s="38">
         <v>98.3</v>
       </c>
       <c r="I23" s="38">
         <v>117.4</v>
       </c>
-      <c r="J23" s="40"/>
+      <c r="J23" s="40">
+        <v>91.3</v>
+      </c>
       <c r="K23" s="40"/>
       <c r="L23" s="38"/>
       <c r="M23" s="40"/>
     </row>
     <row r="27" spans="1:13">
       <c r="G27" s="15"/>
     </row>
     <row r="31" spans="1:13">
       <c r="K31" s="16"/>
     </row>
   </sheetData>
   <mergeCells count="19">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F3"/>
     <mergeCell ref="G2:G3"/>
     <mergeCell ref="H2:H3"/>
     <mergeCell ref="I2:I3"/>
     <mergeCell ref="J2:J3"/>
     <mergeCell ref="K2:K3"/>
     <mergeCell ref="L2:L3"/>
     <mergeCell ref="M2:M3"/>
     <mergeCell ref="A17:M17"/>
     <mergeCell ref="A18:M18"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A10:M10"/>
     <mergeCell ref="A11:M11"/>
   </mergeCells>
   <pageMargins left="0.35433070866141736" right="0.35433070866141736" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="95" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="J24" sqref="J24"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="J39" sqref="J39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="10.140625" style="13" customWidth="1"/>
     <col min="2" max="2" width="10.5703125" style="13" customWidth="1"/>
     <col min="3" max="3" width="10.7109375" style="13" customWidth="1"/>
     <col min="4" max="4" width="10.5703125" style="13" customWidth="1"/>
     <col min="5" max="5" width="10.42578125" style="13" customWidth="1"/>
     <col min="6" max="6" width="10.5703125" style="13" customWidth="1"/>
     <col min="7" max="7" width="10" style="13" customWidth="1"/>
     <col min="8" max="8" width="10.140625" style="13" customWidth="1"/>
     <col min="9" max="9" width="10.42578125" style="13" customWidth="1"/>
     <col min="10" max="10" width="11.28515625" style="13" customWidth="1"/>
     <col min="11" max="12" width="10.5703125" style="13" customWidth="1"/>
     <col min="13" max="13" width="11.7109375" style="13" customWidth="1"/>
     <col min="14" max="256" width="9.140625" style="13"/>
     <col min="257" max="257" width="10.140625" style="13" customWidth="1"/>
     <col min="258" max="258" width="10.5703125" style="13" customWidth="1"/>
     <col min="259" max="259" width="10.7109375" style="13" customWidth="1"/>
     <col min="260" max="260" width="10.5703125" style="13" customWidth="1"/>
     <col min="261" max="261" width="10.42578125" style="13" customWidth="1"/>
     <col min="262" max="262" width="10.5703125" style="13" customWidth="1"/>
     <col min="263" max="263" width="10" style="13" customWidth="1"/>
     <col min="264" max="264" width="10.140625" style="13" customWidth="1"/>
@@ -4703,51 +4709,53 @@
       </c>
       <c r="B9" s="28">
         <v>111852</v>
       </c>
       <c r="C9" s="29">
         <v>207149</v>
       </c>
       <c r="D9" s="29">
         <v>300952</v>
       </c>
       <c r="E9" s="29">
         <v>408330</v>
       </c>
       <c r="F9" s="29">
         <v>537022</v>
       </c>
       <c r="G9" s="43">
         <v>736177</v>
       </c>
       <c r="H9" s="44">
         <v>890797</v>
       </c>
       <c r="I9" s="29">
         <v>1054779</v>
       </c>
-      <c r="J9" s="29"/>
+      <c r="J9" s="29">
+        <v>1205506</v>
+      </c>
       <c r="K9" s="34"/>
       <c r="L9" s="29"/>
       <c r="M9" s="34"/>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="59" t="s">
         <v>28</v>
       </c>
       <c r="B10" s="60"/>
       <c r="C10" s="60"/>
       <c r="D10" s="60"/>
       <c r="E10" s="60"/>
       <c r="F10" s="60"/>
       <c r="G10" s="60"/>
       <c r="H10" s="60"/>
       <c r="I10" s="60"/>
       <c r="J10" s="60"/>
       <c r="K10" s="60"/>
       <c r="L10" s="60"/>
       <c r="M10" s="60"/>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="61" t="s">
         <v>1</v>
       </c>
@@ -4934,113 +4942,115 @@
       </c>
       <c r="B16" s="40">
         <v>101.5</v>
       </c>
       <c r="C16" s="41">
         <v>102.4</v>
       </c>
       <c r="D16" s="40">
         <v>100.2</v>
       </c>
       <c r="E16" s="40">
         <v>100.7</v>
       </c>
       <c r="F16" s="40">
         <v>100.4</v>
       </c>
       <c r="G16" s="38">
         <v>104.9</v>
       </c>
       <c r="H16" s="40">
         <v>103.7</v>
       </c>
       <c r="I16" s="40">
         <v>105.6</v>
       </c>
-      <c r="J16" s="38"/>
+      <c r="J16" s="38">
+        <v>103.7</v>
+      </c>
       <c r="K16" s="38"/>
       <c r="L16" s="40"/>
       <c r="M16" s="40"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="46"/>
       <c r="B17" s="47"/>
       <c r="C17" s="47"/>
       <c r="D17" s="47"/>
       <c r="E17" s="47"/>
       <c r="F17" s="47"/>
       <c r="G17" s="47"/>
       <c r="H17" s="47"/>
       <c r="I17" s="47"/>
       <c r="J17" s="47"/>
       <c r="K17" s="47"/>
       <c r="L17" s="47"/>
       <c r="M17" s="47"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="48"/>
       <c r="B18" s="48"/>
       <c r="C18" s="48"/>
       <c r="D18" s="48"/>
       <c r="E18" s="48"/>
       <c r="F18" s="48"/>
       <c r="G18" s="48"/>
       <c r="H18" s="48"/>
       <c r="I18" s="48"/>
       <c r="J18" s="48"/>
       <c r="K18" s="48"/>
       <c r="L18" s="48"/>
       <c r="M18" s="48"/>
     </row>
     <row r="20" spans="1:13">
       <c r="G20" s="15"/>
     </row>
     <row r="25" spans="1:13">
       <c r="C25" s="15"/>
     </row>
     <row r="26" spans="1:13">
       <c r="K26" s="16"/>
     </row>
   </sheetData>
   <mergeCells count="17">
-    <mergeCell ref="L2:L3"/>
     <mergeCell ref="A10:M10"/>
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="M2:M3"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F3"/>
     <mergeCell ref="G2:G3"/>
     <mergeCell ref="H2:H3"/>
     <mergeCell ref="I2:I3"/>
     <mergeCell ref="J2:J3"/>
     <mergeCell ref="K2:K3"/>
+    <mergeCell ref="L2:L3"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="85" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100EE3256D1FAD84240A04A377C3397605D" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d2ea086c066174e03ee27436b514db7d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">