--- v0 (2026-04-14)
+++ v1 (2026-06-04)
@@ -1,60 +1,60 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="14505" yWindow="-15" windowWidth="14340" windowHeight="12675"/>
   </bookViews>
   <sheets>
     <sheet name="4" sheetId="4" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="28" uniqueCount="25">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="78" uniqueCount="25">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Agriculture, forestry and fisheries</t>
   </si>
   <si>
     <t>Mining and Quarrying</t>
   </si>
   <si>
     <t>Manufacturing Industry</t>
   </si>
   <si>
     <t>Supply of electricity, gas, steam, hot water and air conditioning</t>
   </si>
   <si>
     <t>Water supply; collection, treatment and disposal of waste, activities for the elimination of pollution</t>
   </si>
   <si>
     <t>Construction</t>
   </si>
   <si>
@@ -90,187 +90,197 @@
   <si>
     <t>Healthcare and community services</t>
   </si>
   <si>
     <t xml:space="preserve"> Arts, entertainment and recreation</t>
   </si>
   <si>
     <t xml:space="preserve"> Provision of other types of services</t>
   </si>
   <si>
     <t>Activities of households employing domestic workers; activities of households producing goods and services for their own consumption</t>
   </si>
   <si>
     <t>Activities of extraterritorial organizations and bodies</t>
   </si>
   <si>
     <t>at the end of the year</t>
   </si>
   <si>
     <t xml:space="preserve">Number of registered legal entities of the Ulytau region by type of activity with private ownership </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="7">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="1"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="10"/>
-[...3 lines deleted...]
-    <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="11"/>
+      <b/>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="21">
+  <cellXfs count="20">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
@@ -309,84 +319,86 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -518,852 +530,2049 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:X25"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:AB25"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="M5" sqref="M5"/>
+    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection sqref="A1:X1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="50.7109375" style="17" customWidth="1"/>
     <col min="2" max="16384" width="9.140625" style="17"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24">
-      <c r="A1" s="20" t="s">
+    <row r="1" spans="1:28" ht="12.75">
+      <c r="A1" s="11" t="s">
         <v>24</v>
       </c>
-      <c r="B1" s="20"/>
-[...21 lines deleted...]
-      <c r="X1" s="20"/>
+      <c r="B1" s="11"/>
+      <c r="C1" s="11"/>
+      <c r="D1" s="11"/>
+      <c r="E1" s="11"/>
+      <c r="F1" s="11"/>
+      <c r="G1" s="11"/>
+      <c r="H1" s="11"/>
+      <c r="I1" s="11"/>
+      <c r="J1" s="11"/>
+      <c r="K1" s="11"/>
+      <c r="L1" s="11"/>
+      <c r="M1" s="11"/>
+      <c r="N1" s="11"/>
+      <c r="O1" s="11"/>
+      <c r="P1" s="11"/>
+      <c r="Q1" s="11"/>
+      <c r="R1" s="11"/>
+      <c r="S1" s="11"/>
+      <c r="T1" s="11"/>
+      <c r="U1" s="11"/>
+      <c r="V1" s="11"/>
+      <c r="W1" s="11"/>
+      <c r="X1" s="11"/>
     </row>
-    <row r="2" spans="1:24">
-[...2 lines deleted...]
-      <c r="C2" s="1" t="s">
+    <row r="2" spans="1:28">
+      <c r="A2" s="18"/>
+      <c r="B2" s="1"/>
+      <c r="C2" s="1"/>
+      <c r="D2" s="18"/>
+      <c r="E2" s="18"/>
+      <c r="F2" s="18"/>
+      <c r="G2" s="18"/>
+      <c r="H2" s="18"/>
+      <c r="I2" s="18"/>
+      <c r="J2" s="18"/>
+      <c r="K2" s="18"/>
+      <c r="L2" s="19"/>
+      <c r="M2" s="19"/>
+      <c r="N2" s="19"/>
+      <c r="O2" s="19"/>
+      <c r="P2" s="19"/>
+      <c r="Q2" s="19"/>
+      <c r="R2" s="5"/>
+      <c r="S2" s="5"/>
+      <c r="T2" s="5"/>
+      <c r="U2" s="6"/>
+      <c r="V2" s="6"/>
+      <c r="W2" s="6"/>
+      <c r="X2" s="6"/>
+      <c r="AA2" s="17" t="s">
         <v>23</v>
       </c>
-      <c r="D2" s="13"/>
-[...19 lines deleted...]
-      <c r="X2" s="11"/>
     </row>
-    <row r="3" spans="1:24">
-[...1 lines deleted...]
-      <c r="B3" s="2">
+    <row r="3" spans="1:28">
+      <c r="A3" s="4"/>
+      <c r="B3" s="13">
+        <v>1999</v>
+      </c>
+      <c r="C3" s="13">
+        <v>2000</v>
+      </c>
+      <c r="D3" s="13">
+        <v>2001</v>
+      </c>
+      <c r="E3" s="13">
+        <v>2002</v>
+      </c>
+      <c r="F3" s="13">
+        <v>2003</v>
+      </c>
+      <c r="G3" s="13">
+        <v>2004</v>
+      </c>
+      <c r="H3" s="13">
+        <v>2005</v>
+      </c>
+      <c r="I3" s="13">
+        <v>2006</v>
+      </c>
+      <c r="J3" s="13">
+        <v>2007</v>
+      </c>
+      <c r="K3" s="13">
+        <v>2008</v>
+      </c>
+      <c r="L3" s="13">
+        <v>2009</v>
+      </c>
+      <c r="M3" s="13">
+        <v>2010</v>
+      </c>
+      <c r="N3" s="13">
+        <v>2011</v>
+      </c>
+      <c r="O3" s="14">
+        <v>2012</v>
+      </c>
+      <c r="P3" s="14">
+        <v>2013</v>
+      </c>
+      <c r="Q3" s="14">
+        <v>2014</v>
+      </c>
+      <c r="R3" s="14">
+        <v>2015</v>
+      </c>
+      <c r="S3" s="14">
+        <v>2016</v>
+      </c>
+      <c r="T3" s="14">
+        <v>2017</v>
+      </c>
+      <c r="U3" s="14">
+        <v>2018</v>
+      </c>
+      <c r="V3" s="14">
+        <v>2019</v>
+      </c>
+      <c r="W3" s="14">
+        <v>2020</v>
+      </c>
+      <c r="X3" s="14">
+        <v>2021</v>
+      </c>
+      <c r="Y3" s="14">
         <v>2022</v>
       </c>
-      <c r="C3" s="8">
+      <c r="Z3" s="14">
         <v>2023</v>
       </c>
-      <c r="D3" s="3"/>
-[...19 lines deleted...]
-      <c r="X3" s="3"/>
+      <c r="AA3" s="14">
+        <v>2024</v>
+      </c>
+      <c r="AB3" s="14">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="4" spans="1:24">
-      <c r="A4" s="19" t="s">
+    <row r="4" spans="1:28">
+      <c r="A4" s="10" t="s">
         <v>1</v>
       </c>
-      <c r="B4" s="16">
+      <c r="B4" s="7">
+        <v>811</v>
+      </c>
+      <c r="C4" s="7">
+        <v>947</v>
+      </c>
+      <c r="D4" s="7">
+        <v>1167</v>
+      </c>
+      <c r="E4" s="7">
+        <v>1201</v>
+      </c>
+      <c r="F4" s="7">
+        <v>1190</v>
+      </c>
+      <c r="G4" s="7">
+        <v>1212</v>
+      </c>
+      <c r="H4" s="7">
+        <v>1258</v>
+      </c>
+      <c r="I4" s="7">
+        <v>1299</v>
+      </c>
+      <c r="J4" s="7">
+        <v>1404</v>
+      </c>
+      <c r="K4" s="7">
+        <v>1474</v>
+      </c>
+      <c r="L4" s="7">
+        <v>1578</v>
+      </c>
+      <c r="M4" s="7">
+        <v>1688</v>
+      </c>
+      <c r="N4" s="7">
+        <v>1766</v>
+      </c>
+      <c r="O4" s="7">
+        <v>1840</v>
+      </c>
+      <c r="P4" s="7">
+        <v>1899</v>
+      </c>
+      <c r="Q4" s="7">
+        <v>1864</v>
+      </c>
+      <c r="R4" s="7">
+        <v>1977</v>
+      </c>
+      <c r="S4" s="7">
+        <v>2041</v>
+      </c>
+      <c r="T4" s="7">
+        <v>2194</v>
+      </c>
+      <c r="U4" s="7">
+        <v>2189</v>
+      </c>
+      <c r="V4" s="7">
+        <v>2265</v>
+      </c>
+      <c r="W4" s="7">
+        <v>2327</v>
+      </c>
+      <c r="X4" s="7">
+        <v>2348</v>
+      </c>
+      <c r="Y4" s="7">
         <v>2412</v>
       </c>
-      <c r="C4" s="9">
+      <c r="Z4" s="7">
         <v>2463</v>
       </c>
-      <c r="D4" s="3"/>
-[...19 lines deleted...]
-      <c r="X4" s="3"/>
+      <c r="AA4" s="15">
+        <v>2395</v>
+      </c>
+      <c r="AB4" s="15">
+        <v>2358</v>
+      </c>
     </row>
-    <row r="5" spans="1:24">
-      <c r="A5" s="5" t="s">
+    <row r="5" spans="1:28">
+      <c r="A5" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="B5" s="4">
+      <c r="B5" s="16">
+        <v>26</v>
+      </c>
+      <c r="C5" s="16">
+        <v>29</v>
+      </c>
+      <c r="D5" s="16">
+        <v>31</v>
+      </c>
+      <c r="E5" s="16">
+        <v>28</v>
+      </c>
+      <c r="F5" s="16">
+        <v>25</v>
+      </c>
+      <c r="G5" s="16">
+        <v>24</v>
+      </c>
+      <c r="H5" s="16">
+        <v>23</v>
+      </c>
+      <c r="I5" s="16">
+        <v>23</v>
+      </c>
+      <c r="J5" s="16">
+        <v>22</v>
+      </c>
+      <c r="K5" s="16">
+        <v>24</v>
+      </c>
+      <c r="L5" s="16">
+        <v>25</v>
+      </c>
+      <c r="M5" s="16">
+        <v>29</v>
+      </c>
+      <c r="N5" s="16">
+        <v>32</v>
+      </c>
+      <c r="O5" s="16">
+        <v>34</v>
+      </c>
+      <c r="P5" s="16">
+        <v>36</v>
+      </c>
+      <c r="Q5" s="16">
+        <v>32</v>
+      </c>
+      <c r="R5" s="16">
+        <v>35</v>
+      </c>
+      <c r="S5" s="16">
+        <v>43</v>
+      </c>
+      <c r="T5" s="16">
+        <v>56</v>
+      </c>
+      <c r="U5" s="16">
+        <v>60</v>
+      </c>
+      <c r="V5" s="16">
+        <v>62</v>
+      </c>
+      <c r="W5" s="16">
+        <v>64</v>
+      </c>
+      <c r="X5" s="16">
+        <v>64</v>
+      </c>
+      <c r="Y5" s="16">
         <v>66</v>
       </c>
-      <c r="C5" s="9">
+      <c r="Z5" s="16">
         <v>63</v>
       </c>
-      <c r="D5" s="3"/>
-[...19 lines deleted...]
-      <c r="X5" s="3"/>
+      <c r="AA5" s="8">
+        <v>67</v>
+      </c>
+      <c r="AB5" s="8">
+        <v>80</v>
+      </c>
     </row>
-    <row r="6" spans="1:24">
-      <c r="A6" s="5" t="s">
+    <row r="6" spans="1:28">
+      <c r="A6" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="B6" s="4">
+      <c r="B6" s="16">
+        <v>10</v>
+      </c>
+      <c r="C6" s="16">
+        <v>15</v>
+      </c>
+      <c r="D6" s="16">
+        <v>15</v>
+      </c>
+      <c r="E6" s="16">
+        <v>15</v>
+      </c>
+      <c r="F6" s="16">
+        <v>16</v>
+      </c>
+      <c r="G6" s="16">
+        <v>15</v>
+      </c>
+      <c r="H6" s="16">
+        <v>14</v>
+      </c>
+      <c r="I6" s="16">
+        <v>12</v>
+      </c>
+      <c r="J6" s="16">
+        <v>14</v>
+      </c>
+      <c r="K6" s="16">
+        <v>17</v>
+      </c>
+      <c r="L6" s="16">
+        <v>19</v>
+      </c>
+      <c r="M6" s="16">
+        <v>21</v>
+      </c>
+      <c r="N6" s="16">
+        <v>18</v>
+      </c>
+      <c r="O6" s="16">
+        <v>17</v>
+      </c>
+      <c r="P6" s="16">
+        <v>19</v>
+      </c>
+      <c r="Q6" s="16">
+        <v>23</v>
+      </c>
+      <c r="R6" s="16">
+        <v>25</v>
+      </c>
+      <c r="S6" s="16">
+        <v>26</v>
+      </c>
+      <c r="T6" s="16">
+        <v>24</v>
+      </c>
+      <c r="U6" s="16">
+        <v>23</v>
+      </c>
+      <c r="V6" s="16">
+        <v>27</v>
+      </c>
+      <c r="W6" s="16">
+        <v>35</v>
+      </c>
+      <c r="X6" s="16">
+        <v>32</v>
+      </c>
+      <c r="Y6" s="16">
         <v>45</v>
       </c>
-      <c r="C6" s="9">
+      <c r="Z6" s="16">
         <v>46</v>
       </c>
-      <c r="D6" s="3"/>
-[...19 lines deleted...]
-      <c r="X6" s="3"/>
+      <c r="AA6" s="8">
+        <v>50</v>
+      </c>
+      <c r="AB6" s="8">
+        <v>51</v>
+      </c>
     </row>
-    <row r="7" spans="1:24">
-      <c r="A7" s="5" t="s">
+    <row r="7" spans="1:28">
+      <c r="A7" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="B7" s="4">
+      <c r="B7" s="16">
+        <v>68</v>
+      </c>
+      <c r="C7" s="16">
+        <v>75</v>
+      </c>
+      <c r="D7" s="16">
+        <v>95</v>
+      </c>
+      <c r="E7" s="16">
+        <v>87</v>
+      </c>
+      <c r="F7" s="16">
+        <v>80</v>
+      </c>
+      <c r="G7" s="16">
+        <v>88</v>
+      </c>
+      <c r="H7" s="16">
+        <v>90</v>
+      </c>
+      <c r="I7" s="16">
+        <v>96</v>
+      </c>
+      <c r="J7" s="16">
+        <v>106</v>
+      </c>
+      <c r="K7" s="16">
+        <v>108</v>
+      </c>
+      <c r="L7" s="16">
+        <v>116</v>
+      </c>
+      <c r="M7" s="16">
+        <v>124</v>
+      </c>
+      <c r="N7" s="16">
+        <v>128</v>
+      </c>
+      <c r="O7" s="16">
+        <v>134</v>
+      </c>
+      <c r="P7" s="16">
+        <v>136</v>
+      </c>
+      <c r="Q7" s="16">
+        <v>137</v>
+      </c>
+      <c r="R7" s="16">
+        <v>147</v>
+      </c>
+      <c r="S7" s="16">
+        <v>154</v>
+      </c>
+      <c r="T7" s="16">
+        <v>160</v>
+      </c>
+      <c r="U7" s="16">
+        <v>145</v>
+      </c>
+      <c r="V7" s="16">
+        <v>138</v>
+      </c>
+      <c r="W7" s="16">
+        <v>141</v>
+      </c>
+      <c r="X7" s="16">
         <v>142</v>
       </c>
-      <c r="C7" s="9">
+      <c r="Y7" s="16">
+        <v>142</v>
+      </c>
+      <c r="Z7" s="16">
         <v>148</v>
       </c>
-      <c r="D7" s="3"/>
-[...19 lines deleted...]
-      <c r="X7" s="3"/>
+      <c r="AA7" s="8">
+        <v>144</v>
+      </c>
+      <c r="AB7" s="8">
+        <v>139</v>
+      </c>
     </row>
-    <row r="8" spans="1:24">
-      <c r="A8" s="6" t="s">
+    <row r="8" spans="1:28">
+      <c r="A8" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="B8" s="4">
+      <c r="B8" s="16">
+        <v>16</v>
+      </c>
+      <c r="C8" s="16">
+        <v>19</v>
+      </c>
+      <c r="D8" s="16">
+        <v>21</v>
+      </c>
+      <c r="E8" s="16">
+        <v>20</v>
+      </c>
+      <c r="F8" s="16">
+        <v>19</v>
+      </c>
+      <c r="G8" s="16">
+        <v>20</v>
+      </c>
+      <c r="H8" s="16">
+        <v>18</v>
+      </c>
+      <c r="I8" s="16">
+        <v>17</v>
+      </c>
+      <c r="J8" s="16">
+        <v>15</v>
+      </c>
+      <c r="K8" s="16">
+        <v>19</v>
+      </c>
+      <c r="L8" s="16">
+        <v>19</v>
+      </c>
+      <c r="M8" s="16">
+        <v>18</v>
+      </c>
+      <c r="N8" s="16">
+        <v>18</v>
+      </c>
+      <c r="O8" s="16">
+        <v>18</v>
+      </c>
+      <c r="P8" s="16">
+        <v>16</v>
+      </c>
+      <c r="Q8" s="16">
+        <v>15</v>
+      </c>
+      <c r="R8" s="16">
+        <v>13</v>
+      </c>
+      <c r="S8" s="16">
+        <v>12</v>
+      </c>
+      <c r="T8" s="16">
+        <v>13</v>
+      </c>
+      <c r="U8" s="16">
         <v>14</v>
       </c>
-      <c r="C8" s="9">
+      <c r="V8" s="16">
         <v>14</v>
       </c>
-      <c r="D8" s="3"/>
-[...19 lines deleted...]
-      <c r="X8" s="3"/>
+      <c r="W8" s="16">
+        <v>14</v>
+      </c>
+      <c r="X8" s="16">
+        <v>14</v>
+      </c>
+      <c r="Y8" s="16">
+        <v>14</v>
+      </c>
+      <c r="Z8" s="16">
+        <v>14</v>
+      </c>
+      <c r="AA8" s="8">
+        <v>10</v>
+      </c>
+      <c r="AB8" s="8">
+        <v>13</v>
+      </c>
     </row>
-    <row r="9" spans="1:24" ht="23.25">
-      <c r="A9" s="6" t="s">
+    <row r="9" spans="1:28" ht="22.5">
+      <c r="A9" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="B9" s="4">
+      <c r="B9" s="16">
+        <v>6</v>
+      </c>
+      <c r="C9" s="16">
+        <v>5</v>
+      </c>
+      <c r="D9" s="16">
+        <v>7</v>
+      </c>
+      <c r="E9" s="16">
+        <v>9</v>
+      </c>
+      <c r="F9" s="16">
+        <v>10</v>
+      </c>
+      <c r="G9" s="16">
+        <v>12</v>
+      </c>
+      <c r="H9" s="16">
+        <v>13</v>
+      </c>
+      <c r="I9" s="16">
+        <v>14</v>
+      </c>
+      <c r="J9" s="16">
+        <v>15</v>
+      </c>
+      <c r="K9" s="16">
+        <v>13</v>
+      </c>
+      <c r="L9" s="16">
+        <v>11</v>
+      </c>
+      <c r="M9" s="16">
+        <v>11</v>
+      </c>
+      <c r="N9" s="16">
+        <v>10</v>
+      </c>
+      <c r="O9" s="16">
+        <v>14</v>
+      </c>
+      <c r="P9" s="16">
         <v>16</v>
       </c>
-      <c r="C9" s="9">
+      <c r="Q9" s="16">
+        <v>15</v>
+      </c>
+      <c r="R9" s="16">
+        <v>19</v>
+      </c>
+      <c r="S9" s="16">
+        <v>21</v>
+      </c>
+      <c r="T9" s="16">
+        <v>20</v>
+      </c>
+      <c r="U9" s="16">
+        <v>16</v>
+      </c>
+      <c r="V9" s="16">
+        <v>18</v>
+      </c>
+      <c r="W9" s="16">
         <v>17</v>
       </c>
-      <c r="D9" s="3"/>
-[...19 lines deleted...]
-      <c r="X9" s="3"/>
+      <c r="X9" s="16">
+        <v>20</v>
+      </c>
+      <c r="Y9" s="16">
+        <v>16</v>
+      </c>
+      <c r="Z9" s="16">
+        <v>17</v>
+      </c>
+      <c r="AA9" s="8">
+        <v>17</v>
+      </c>
+      <c r="AB9" s="8">
+        <v>20</v>
+      </c>
     </row>
-    <row r="10" spans="1:24">
-      <c r="A10" s="5" t="s">
+    <row r="10" spans="1:28">
+      <c r="A10" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="B10" s="4">
+      <c r="B10" s="16">
+        <v>51</v>
+      </c>
+      <c r="C10" s="16">
+        <v>56</v>
+      </c>
+      <c r="D10" s="16">
+        <v>78</v>
+      </c>
+      <c r="E10" s="16">
+        <v>75</v>
+      </c>
+      <c r="F10" s="16">
+        <v>77</v>
+      </c>
+      <c r="G10" s="16">
+        <v>85</v>
+      </c>
+      <c r="H10" s="16">
+        <v>114</v>
+      </c>
+      <c r="I10" s="16">
+        <v>131</v>
+      </c>
+      <c r="J10" s="16">
+        <v>169</v>
+      </c>
+      <c r="K10" s="16">
+        <v>188</v>
+      </c>
+      <c r="L10" s="16">
+        <v>226</v>
+      </c>
+      <c r="M10" s="16">
+        <v>265</v>
+      </c>
+      <c r="N10" s="16">
+        <v>287</v>
+      </c>
+      <c r="O10" s="16">
+        <v>285</v>
+      </c>
+      <c r="P10" s="16">
+        <v>286</v>
+      </c>
+      <c r="Q10" s="16">
+        <v>290</v>
+      </c>
+      <c r="R10" s="16">
+        <v>310</v>
+      </c>
+      <c r="S10" s="16">
+        <v>324</v>
+      </c>
+      <c r="T10" s="16">
+        <v>351</v>
+      </c>
+      <c r="U10" s="16">
+        <v>350</v>
+      </c>
+      <c r="V10" s="16">
+        <v>402</v>
+      </c>
+      <c r="W10" s="16">
+        <v>416</v>
+      </c>
+      <c r="X10" s="16">
+        <v>426</v>
+      </c>
+      <c r="Y10" s="16">
         <v>445</v>
       </c>
-      <c r="C10" s="9">
+      <c r="Z10" s="16">
         <v>462</v>
       </c>
-      <c r="D10" s="3"/>
-[...19 lines deleted...]
-      <c r="X10" s="3"/>
+      <c r="AA10" s="8">
+        <v>461</v>
+      </c>
+      <c r="AB10" s="8">
+        <v>453</v>
+      </c>
     </row>
-    <row r="11" spans="1:24">
-      <c r="A11" s="5" t="s">
+    <row r="11" spans="1:28">
+      <c r="A11" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="B11" s="4">
+      <c r="B11" s="16">
+        <v>266</v>
+      </c>
+      <c r="C11" s="16">
+        <v>347</v>
+      </c>
+      <c r="D11" s="16">
+        <v>454</v>
+      </c>
+      <c r="E11" s="16">
+        <v>505</v>
+      </c>
+      <c r="F11" s="16">
+        <v>503</v>
+      </c>
+      <c r="G11" s="16">
+        <v>504</v>
+      </c>
+      <c r="H11" s="16">
+        <v>504</v>
+      </c>
+      <c r="I11" s="16">
+        <v>511</v>
+      </c>
+      <c r="J11" s="16">
+        <v>532</v>
+      </c>
+      <c r="K11" s="16">
+        <v>543</v>
+      </c>
+      <c r="L11" s="16">
+        <v>550</v>
+      </c>
+      <c r="M11" s="16">
+        <v>576</v>
+      </c>
+      <c r="N11" s="16">
+        <v>592</v>
+      </c>
+      <c r="O11" s="16">
+        <v>605</v>
+      </c>
+      <c r="P11" s="16">
+        <v>615</v>
+      </c>
+      <c r="Q11" s="16">
+        <v>587</v>
+      </c>
+      <c r="R11" s="16">
+        <v>598</v>
+      </c>
+      <c r="S11" s="16">
+        <v>604</v>
+      </c>
+      <c r="T11" s="16">
+        <v>643</v>
+      </c>
+      <c r="U11" s="16">
+        <v>687</v>
+      </c>
+      <c r="V11" s="16">
+        <v>694</v>
+      </c>
+      <c r="W11" s="16">
+        <v>725</v>
+      </c>
+      <c r="X11" s="16">
+        <v>694</v>
+      </c>
+      <c r="Y11" s="16">
         <v>659</v>
       </c>
-      <c r="C11" s="9">
+      <c r="Z11" s="16">
         <v>644</v>
       </c>
-      <c r="D11" s="3"/>
-[...19 lines deleted...]
-      <c r="X11" s="3"/>
+      <c r="AA11" s="8">
+        <v>582</v>
+      </c>
+      <c r="AB11" s="8">
+        <v>537</v>
+      </c>
     </row>
-    <row r="12" spans="1:24">
-      <c r="A12" s="5" t="s">
+    <row r="12" spans="1:28">
+      <c r="A12" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B12" s="4">
+      <c r="B12" s="16">
+        <v>18</v>
+      </c>
+      <c r="C12" s="16">
+        <v>17</v>
+      </c>
+      <c r="D12" s="16">
+        <v>22</v>
+      </c>
+      <c r="E12" s="16">
+        <v>19</v>
+      </c>
+      <c r="F12" s="16">
+        <v>23</v>
+      </c>
+      <c r="G12" s="16">
+        <v>24</v>
+      </c>
+      <c r="H12" s="16">
+        <v>30</v>
+      </c>
+      <c r="I12" s="16">
+        <v>31</v>
+      </c>
+      <c r="J12" s="16">
+        <v>37</v>
+      </c>
+      <c r="K12" s="16">
+        <v>38</v>
+      </c>
+      <c r="L12" s="16">
+        <v>46</v>
+      </c>
+      <c r="M12" s="16">
+        <v>47</v>
+      </c>
+      <c r="N12" s="16">
+        <v>52</v>
+      </c>
+      <c r="O12" s="16">
+        <v>53</v>
+      </c>
+      <c r="P12" s="16">
+        <v>55</v>
+      </c>
+      <c r="Q12" s="16">
+        <v>58</v>
+      </c>
+      <c r="R12" s="16">
+        <v>63</v>
+      </c>
+      <c r="S12" s="16">
+        <v>64</v>
+      </c>
+      <c r="T12" s="16">
         <v>68</v>
       </c>
-      <c r="C12" s="9">
+      <c r="U12" s="16">
+        <v>69</v>
+      </c>
+      <c r="V12" s="16">
+        <v>68</v>
+      </c>
+      <c r="W12" s="16">
+        <v>67</v>
+      </c>
+      <c r="X12" s="16">
+        <v>71</v>
+      </c>
+      <c r="Y12" s="16">
+        <v>68</v>
+      </c>
+      <c r="Z12" s="16">
         <v>72</v>
       </c>
-      <c r="D12" s="3"/>
-[...19 lines deleted...]
-      <c r="X12" s="3"/>
+      <c r="AA12" s="8">
+        <v>73</v>
+      </c>
+      <c r="AB12" s="8">
+        <v>70</v>
+      </c>
     </row>
-    <row r="13" spans="1:24">
-      <c r="A13" s="7" t="s">
+    <row r="13" spans="1:28">
+      <c r="A13" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="B13" s="4">
+      <c r="B13" s="16">
+        <v>9</v>
+      </c>
+      <c r="C13" s="16">
+        <v>9</v>
+      </c>
+      <c r="D13" s="16">
+        <v>10</v>
+      </c>
+      <c r="E13" s="16">
+        <v>11</v>
+      </c>
+      <c r="F13" s="16">
+        <v>12</v>
+      </c>
+      <c r="G13" s="16">
+        <v>11</v>
+      </c>
+      <c r="H13" s="16">
+        <v>11</v>
+      </c>
+      <c r="I13" s="16">
+        <v>11</v>
+      </c>
+      <c r="J13" s="16">
+        <v>12</v>
+      </c>
+      <c r="K13" s="16">
+        <v>13</v>
+      </c>
+      <c r="L13" s="16">
+        <v>13</v>
+      </c>
+      <c r="M13" s="16">
+        <v>13</v>
+      </c>
+      <c r="N13" s="16">
+        <v>15</v>
+      </c>
+      <c r="O13" s="16">
+        <v>16</v>
+      </c>
+      <c r="P13" s="16">
+        <v>19</v>
+      </c>
+      <c r="Q13" s="16">
+        <v>21</v>
+      </c>
+      <c r="R13" s="16">
+        <v>22</v>
+      </c>
+      <c r="S13" s="16">
+        <v>21</v>
+      </c>
+      <c r="T13" s="16">
+        <v>20</v>
+      </c>
+      <c r="U13" s="16">
+        <v>19</v>
+      </c>
+      <c r="V13" s="16">
+        <v>22</v>
+      </c>
+      <c r="W13" s="16">
+        <v>21</v>
+      </c>
+      <c r="X13" s="16">
+        <v>22</v>
+      </c>
+      <c r="Y13" s="16">
         <v>23</v>
       </c>
-      <c r="C13" s="9">
+      <c r="Z13" s="16">
         <v>27</v>
       </c>
-      <c r="D13" s="3"/>
-[...19 lines deleted...]
-      <c r="X13" s="3"/>
+      <c r="AA13" s="8">
+        <v>25</v>
+      </c>
+      <c r="AB13" s="8">
+        <v>29</v>
+      </c>
     </row>
-    <row r="14" spans="1:24">
-      <c r="A14" s="5" t="s">
+    <row r="14" spans="1:28">
+      <c r="A14" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="B14" s="4">
+      <c r="B14" s="16">
+        <v>17</v>
+      </c>
+      <c r="C14" s="16">
+        <v>22</v>
+      </c>
+      <c r="D14" s="16">
+        <v>26</v>
+      </c>
+      <c r="E14" s="16">
+        <v>24</v>
+      </c>
+      <c r="F14" s="16">
+        <v>21</v>
+      </c>
+      <c r="G14" s="16">
+        <v>22</v>
+      </c>
+      <c r="H14" s="16">
+        <v>23</v>
+      </c>
+      <c r="I14" s="16">
+        <v>22</v>
+      </c>
+      <c r="J14" s="16">
+        <v>22</v>
+      </c>
+      <c r="K14" s="16">
+        <v>21</v>
+      </c>
+      <c r="L14" s="16">
+        <v>22</v>
+      </c>
+      <c r="M14" s="16">
+        <v>21</v>
+      </c>
+      <c r="N14" s="16">
+        <v>22</v>
+      </c>
+      <c r="O14" s="16">
+        <v>31</v>
+      </c>
+      <c r="P14" s="16">
+        <v>31</v>
+      </c>
+      <c r="Q14" s="16">
+        <v>30</v>
+      </c>
+      <c r="R14" s="16">
+        <v>31</v>
+      </c>
+      <c r="S14" s="16">
+        <v>32</v>
+      </c>
+      <c r="T14" s="16">
+        <v>34</v>
+      </c>
+      <c r="U14" s="16">
+        <v>29</v>
+      </c>
+      <c r="V14" s="16">
+        <v>26</v>
+      </c>
+      <c r="W14" s="16">
+        <v>28</v>
+      </c>
+      <c r="X14" s="16">
+        <v>30</v>
+      </c>
+      <c r="Y14" s="16">
         <v>33</v>
       </c>
-      <c r="C14" s="9">
+      <c r="Z14" s="16">
         <v>36</v>
       </c>
-      <c r="D14" s="3"/>
-[...19 lines deleted...]
-      <c r="X14" s="3"/>
+      <c r="AA14" s="8">
+        <v>42</v>
+      </c>
+      <c r="AB14" s="8">
+        <v>43</v>
+      </c>
     </row>
-    <row r="15" spans="1:24">
-      <c r="A15" s="5" t="s">
+    <row r="15" spans="1:28">
+      <c r="A15" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="B15" s="4">
+      <c r="B15" s="16">
+        <v>11</v>
+      </c>
+      <c r="C15" s="16">
+        <v>17</v>
+      </c>
+      <c r="D15" s="16">
+        <v>23</v>
+      </c>
+      <c r="E15" s="16">
+        <v>23</v>
+      </c>
+      <c r="F15" s="16">
+        <v>25</v>
+      </c>
+      <c r="G15" s="16">
+        <v>26</v>
+      </c>
+      <c r="H15" s="16">
+        <v>31</v>
+      </c>
+      <c r="I15" s="16">
+        <v>34</v>
+      </c>
+      <c r="J15" s="16">
+        <v>37</v>
+      </c>
+      <c r="K15" s="16">
+        <v>47</v>
+      </c>
+      <c r="L15" s="16">
+        <v>58</v>
+      </c>
+      <c r="M15" s="16">
+        <v>66</v>
+      </c>
+      <c r="N15" s="16">
+        <v>65</v>
+      </c>
+      <c r="O15" s="16">
+        <v>71</v>
+      </c>
+      <c r="P15" s="16">
+        <v>75</v>
+      </c>
+      <c r="Q15" s="16">
+        <v>69</v>
+      </c>
+      <c r="R15" s="16">
+        <v>75</v>
+      </c>
+      <c r="S15" s="16">
+        <v>72</v>
+      </c>
+      <c r="T15" s="16">
+        <v>73</v>
+      </c>
+      <c r="U15" s="16">
+        <v>68</v>
+      </c>
+      <c r="V15" s="16">
+        <v>63</v>
+      </c>
+      <c r="W15" s="16">
+        <v>54</v>
+      </c>
+      <c r="X15" s="16">
+        <v>35</v>
+      </c>
+      <c r="Y15" s="16">
         <v>29</v>
       </c>
-      <c r="C15" s="9">
+      <c r="Z15" s="16">
         <v>21</v>
       </c>
-      <c r="D15" s="3"/>
-[...19 lines deleted...]
-      <c r="X15" s="3"/>
+      <c r="AA15" s="8">
+        <v>21</v>
+      </c>
+      <c r="AB15" s="8">
+        <v>21</v>
+      </c>
     </row>
-    <row r="16" spans="1:24">
-      <c r="A16" s="5" t="s">
+    <row r="16" spans="1:28">
+      <c r="A16" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="B16" s="4">
+      <c r="B16" s="16">
+        <v>152</v>
+      </c>
+      <c r="C16" s="16">
+        <v>155</v>
+      </c>
+      <c r="D16" s="16">
+        <v>147</v>
+      </c>
+      <c r="E16" s="16">
+        <v>133</v>
+      </c>
+      <c r="F16" s="16">
+        <v>113</v>
+      </c>
+      <c r="G16" s="16">
+        <v>100</v>
+      </c>
+      <c r="H16" s="16">
+        <v>97</v>
+      </c>
+      <c r="I16" s="16">
+        <v>103</v>
+      </c>
+      <c r="J16" s="16">
+        <v>109</v>
+      </c>
+      <c r="K16" s="16">
+        <v>109</v>
+      </c>
+      <c r="L16" s="16">
+        <v>115</v>
+      </c>
+      <c r="M16" s="16">
+        <v>118</v>
+      </c>
+      <c r="N16" s="16">
+        <v>125</v>
+      </c>
+      <c r="O16" s="16">
+        <v>121</v>
+      </c>
+      <c r="P16" s="16">
         <v>128</v>
       </c>
-      <c r="C16" s="9">
+      <c r="Q16" s="16">
+        <v>125</v>
+      </c>
+      <c r="R16" s="16">
+        <v>132</v>
+      </c>
+      <c r="S16" s="16">
+        <v>134</v>
+      </c>
+      <c r="T16" s="16">
+        <v>143</v>
+      </c>
+      <c r="U16" s="16">
+        <v>124</v>
+      </c>
+      <c r="V16" s="16">
+        <v>122</v>
+      </c>
+      <c r="W16" s="16">
+        <v>123</v>
+      </c>
+      <c r="X16" s="16">
+        <v>125</v>
+      </c>
+      <c r="Y16" s="16">
+        <v>128</v>
+      </c>
+      <c r="Z16" s="16">
         <v>127</v>
       </c>
-      <c r="D16" s="3"/>
-[...19 lines deleted...]
-      <c r="X16" s="3"/>
+      <c r="AA16" s="8">
+        <v>115</v>
+      </c>
+      <c r="AB16" s="8">
+        <v>117</v>
+      </c>
     </row>
-    <row r="17" spans="1:24">
-      <c r="A17" s="5" t="s">
+    <row r="17" spans="1:28">
+      <c r="A17" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="B17" s="4">
+      <c r="B17" s="16">
+        <v>37</v>
+      </c>
+      <c r="C17" s="16">
+        <v>42</v>
+      </c>
+      <c r="D17" s="16">
+        <v>52</v>
+      </c>
+      <c r="E17" s="16">
+        <v>53</v>
+      </c>
+      <c r="F17" s="16">
+        <v>63</v>
+      </c>
+      <c r="G17" s="16">
+        <v>65</v>
+      </c>
+      <c r="H17" s="16">
+        <v>66</v>
+      </c>
+      <c r="I17" s="16">
+        <v>62</v>
+      </c>
+      <c r="J17" s="16">
+        <v>64</v>
+      </c>
+      <c r="K17" s="16">
+        <v>70</v>
+      </c>
+      <c r="L17" s="16">
+        <v>73</v>
+      </c>
+      <c r="M17" s="16">
+        <v>76</v>
+      </c>
+      <c r="N17" s="16">
+        <v>78</v>
+      </c>
+      <c r="O17" s="16">
+        <v>89</v>
+      </c>
+      <c r="P17" s="16">
+        <v>96</v>
+      </c>
+      <c r="Q17" s="16">
+        <v>97</v>
+      </c>
+      <c r="R17" s="16">
+        <v>102</v>
+      </c>
+      <c r="S17" s="16">
+        <v>102</v>
+      </c>
+      <c r="T17" s="16">
+        <v>109</v>
+      </c>
+      <c r="U17" s="16">
+        <v>95</v>
+      </c>
+      <c r="V17" s="16">
+        <v>91</v>
+      </c>
+      <c r="W17" s="16">
+        <v>102</v>
+      </c>
+      <c r="X17" s="16">
+        <v>105</v>
+      </c>
+      <c r="Y17" s="16">
         <v>117</v>
       </c>
-      <c r="C17" s="9">
+      <c r="Z17" s="16">
         <v>108</v>
       </c>
-      <c r="D17" s="3"/>
-[...19 lines deleted...]
-      <c r="X17" s="3"/>
+      <c r="AA17" s="8">
+        <v>102</v>
+      </c>
+      <c r="AB17" s="8">
+        <v>112</v>
+      </c>
     </row>
-    <row r="18" spans="1:24">
-      <c r="A18" s="5" t="s">
+    <row r="18" spans="1:28">
+      <c r="A18" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="B18" s="4">
+      <c r="B18" s="16">
+        <v>5</v>
+      </c>
+      <c r="C18" s="16">
+        <v>6</v>
+      </c>
+      <c r="D18" s="16">
+        <v>8</v>
+      </c>
+      <c r="E18" s="16">
+        <v>10</v>
+      </c>
+      <c r="F18" s="16">
+        <v>10</v>
+      </c>
+      <c r="G18" s="16">
+        <v>14</v>
+      </c>
+      <c r="H18" s="16">
+        <v>21</v>
+      </c>
+      <c r="I18" s="16">
+        <v>25</v>
+      </c>
+      <c r="J18" s="16">
+        <v>27</v>
+      </c>
+      <c r="K18" s="16">
+        <v>27</v>
+      </c>
+      <c r="L18" s="16">
+        <v>32</v>
+      </c>
+      <c r="M18" s="16">
+        <v>34</v>
+      </c>
+      <c r="N18" s="16">
+        <v>36</v>
+      </c>
+      <c r="O18" s="16">
+        <v>49</v>
+      </c>
+      <c r="P18" s="16">
+        <v>57</v>
+      </c>
+      <c r="Q18" s="16">
+        <v>64</v>
+      </c>
+      <c r="R18" s="16">
+        <v>77</v>
+      </c>
+      <c r="S18" s="16">
+        <v>76</v>
+      </c>
+      <c r="T18" s="16">
+        <v>86</v>
+      </c>
+      <c r="U18" s="16">
+        <v>89</v>
+      </c>
+      <c r="V18" s="16">
+        <v>104</v>
+      </c>
+      <c r="W18" s="16">
+        <v>108</v>
+      </c>
+      <c r="X18" s="16">
+        <v>150</v>
+      </c>
+      <c r="Y18" s="16">
         <v>178</v>
       </c>
-      <c r="C18" s="9">
+      <c r="Z18" s="16">
         <v>179</v>
       </c>
-      <c r="D18" s="3"/>
-[...19 lines deleted...]
-      <c r="X18" s="3"/>
+      <c r="AA18" s="8">
+        <v>161</v>
+      </c>
+      <c r="AB18" s="8">
+        <v>149</v>
+      </c>
     </row>
-    <row r="19" spans="1:24">
-      <c r="A19" s="5" t="s">
+    <row r="19" spans="1:28">
+      <c r="A19" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="B19" s="4">
+      <c r="B19" s="16"/>
+      <c r="C19" s="16"/>
+      <c r="D19" s="16"/>
+      <c r="E19" s="16"/>
+      <c r="F19" s="16"/>
+      <c r="G19" s="16"/>
+      <c r="H19" s="16"/>
+      <c r="I19" s="16"/>
+      <c r="J19" s="16"/>
+      <c r="K19" s="16"/>
+      <c r="L19" s="16"/>
+      <c r="M19" s="16"/>
+      <c r="N19" s="16"/>
+      <c r="O19" s="16"/>
+      <c r="P19" s="16"/>
+      <c r="Q19" s="16"/>
+      <c r="R19" s="16"/>
+      <c r="S19" s="16"/>
+      <c r="T19" s="16"/>
+      <c r="U19" s="16"/>
+      <c r="V19" s="16"/>
+      <c r="W19" s="16"/>
+      <c r="X19" s="16"/>
+      <c r="Y19" s="16">
         <v>1</v>
       </c>
-      <c r="C19" s="9">
+      <c r="Z19" s="16">
         <v>1</v>
       </c>
-      <c r="D19" s="3"/>
-[...19 lines deleted...]
-      <c r="X19" s="3"/>
+      <c r="AA19" s="8">
+        <v>1</v>
+      </c>
+      <c r="AB19" s="8">
+        <v>1</v>
+      </c>
     </row>
-    <row r="20" spans="1:24">
-      <c r="A20" s="5" t="s">
+    <row r="20" spans="1:28">
+      <c r="A20" s="2" t="s">
         <v>17</v>
       </c>
-      <c r="B20" s="4">
+      <c r="B20" s="16">
+        <v>11</v>
+      </c>
+      <c r="C20" s="16">
+        <v>12</v>
+      </c>
+      <c r="D20" s="16">
+        <v>16</v>
+      </c>
+      <c r="E20" s="16">
+        <v>17</v>
+      </c>
+      <c r="F20" s="16">
+        <v>21</v>
+      </c>
+      <c r="G20" s="16">
+        <v>23</v>
+      </c>
+      <c r="H20" s="16">
+        <v>24</v>
+      </c>
+      <c r="I20" s="16">
+        <v>24</v>
+      </c>
+      <c r="J20" s="16">
+        <v>25</v>
+      </c>
+      <c r="K20" s="16">
+        <v>30</v>
+      </c>
+      <c r="L20" s="16">
+        <v>32</v>
+      </c>
+      <c r="M20" s="16">
+        <v>32</v>
+      </c>
+      <c r="N20" s="16">
+        <v>33</v>
+      </c>
+      <c r="O20" s="16">
+        <v>34</v>
+      </c>
+      <c r="P20" s="16">
+        <v>32</v>
+      </c>
+      <c r="Q20" s="16">
+        <v>31</v>
+      </c>
+      <c r="R20" s="16">
+        <v>33</v>
+      </c>
+      <c r="S20" s="16">
+        <v>37</v>
+      </c>
+      <c r="T20" s="16">
+        <v>43</v>
+      </c>
+      <c r="U20" s="16">
+        <v>47</v>
+      </c>
+      <c r="V20" s="16">
+        <v>57</v>
+      </c>
+      <c r="W20" s="16">
+        <v>52</v>
+      </c>
+      <c r="X20" s="16">
+        <v>49</v>
+      </c>
+      <c r="Y20" s="16">
         <v>48</v>
       </c>
-      <c r="C20" s="9">
-[...22 lines deleted...]
-      <c r="X20" s="3"/>
+      <c r="Z20" s="16">
+        <v>50</v>
+      </c>
+      <c r="AA20" s="8">
+        <v>52</v>
+      </c>
+      <c r="AB20" s="8">
+        <v>53</v>
+      </c>
     </row>
-    <row r="21" spans="1:24">
-      <c r="A21" s="6" t="s">
+    <row r="21" spans="1:28">
+      <c r="A21" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="B21" s="4">
+      <c r="B21" s="16">
+        <v>15</v>
+      </c>
+      <c r="C21" s="16">
+        <v>16</v>
+      </c>
+      <c r="D21" s="16">
+        <v>29</v>
+      </c>
+      <c r="E21" s="16">
+        <v>34</v>
+      </c>
+      <c r="F21" s="16">
+        <v>34</v>
+      </c>
+      <c r="G21" s="16">
+        <v>34</v>
+      </c>
+      <c r="H21" s="16">
+        <v>34</v>
+      </c>
+      <c r="I21" s="16">
+        <v>32</v>
+      </c>
+      <c r="J21" s="16">
+        <v>32</v>
+      </c>
+      <c r="K21" s="16">
+        <v>33</v>
+      </c>
+      <c r="L21" s="16">
+        <v>33</v>
+      </c>
+      <c r="M21" s="16">
+        <v>33</v>
+      </c>
+      <c r="N21" s="16">
+        <v>34</v>
+      </c>
+      <c r="O21" s="16">
+        <v>34</v>
+      </c>
+      <c r="P21" s="16">
+        <v>32</v>
+      </c>
+      <c r="Q21" s="16">
+        <v>36</v>
+      </c>
+      <c r="R21" s="16">
+        <v>37</v>
+      </c>
+      <c r="S21" s="16">
+        <v>39</v>
+      </c>
+      <c r="T21" s="16">
+        <v>38</v>
+      </c>
+      <c r="U21" s="16">
+        <v>42</v>
+      </c>
+      <c r="V21" s="16">
+        <v>43</v>
+      </c>
+      <c r="W21" s="16">
+        <v>44</v>
+      </c>
+      <c r="X21" s="16">
         <v>52</v>
       </c>
-      <c r="C21" s="9">
+      <c r="Y21" s="16">
+        <v>52</v>
+      </c>
+      <c r="Z21" s="16">
         <v>56</v>
       </c>
-      <c r="D21" s="3"/>
-[...19 lines deleted...]
-      <c r="X21" s="3"/>
+      <c r="AA21" s="8">
+        <v>65</v>
+      </c>
+      <c r="AB21" s="8">
+        <v>70</v>
+      </c>
     </row>
-    <row r="22" spans="1:24">
-      <c r="A22" s="5" t="s">
+    <row r="22" spans="1:28">
+      <c r="A22" s="2" t="s">
         <v>19</v>
       </c>
-      <c r="B22" s="4">
+      <c r="B22" s="16">
+        <v>11</v>
+      </c>
+      <c r="C22" s="16">
+        <v>11</v>
+      </c>
+      <c r="D22" s="16">
+        <v>12</v>
+      </c>
+      <c r="E22" s="16">
+        <v>14</v>
+      </c>
+      <c r="F22" s="16">
+        <v>12</v>
+      </c>
+      <c r="G22" s="16">
+        <v>14</v>
+      </c>
+      <c r="H22" s="16">
+        <v>15</v>
+      </c>
+      <c r="I22" s="16">
+        <v>17</v>
+      </c>
+      <c r="J22" s="16">
+        <v>17</v>
+      </c>
+      <c r="K22" s="16">
+        <v>17</v>
+      </c>
+      <c r="L22" s="16">
+        <v>18</v>
+      </c>
+      <c r="M22" s="16">
+        <v>21</v>
+      </c>
+      <c r="N22" s="16">
+        <v>19</v>
+      </c>
+      <c r="O22" s="16">
+        <v>22</v>
+      </c>
+      <c r="P22" s="16">
+        <v>23</v>
+      </c>
+      <c r="Q22" s="16">
+        <v>20</v>
+      </c>
+      <c r="R22" s="16">
+        <v>22</v>
+      </c>
+      <c r="S22" s="16">
+        <v>22</v>
+      </c>
+      <c r="T22" s="16">
+        <v>26</v>
+      </c>
+      <c r="U22" s="16">
+        <v>25</v>
+      </c>
+      <c r="V22" s="16">
+        <v>26</v>
+      </c>
+      <c r="W22" s="16">
+        <v>26</v>
+      </c>
+      <c r="X22" s="16">
+        <v>25</v>
+      </c>
+      <c r="Y22" s="16">
         <v>42</v>
       </c>
-      <c r="C22" s="9">
+      <c r="Z22" s="16">
         <v>54</v>
       </c>
-      <c r="D22" s="3"/>
-[...19 lines deleted...]
-      <c r="X22" s="3"/>
+      <c r="AA22" s="8">
+        <v>57</v>
+      </c>
+      <c r="AB22" s="8">
+        <v>63</v>
+      </c>
     </row>
-    <row r="23" spans="1:24">
-      <c r="A23" s="5" t="s">
+    <row r="23" spans="1:28">
+      <c r="A23" s="2" t="s">
         <v>20</v>
       </c>
-      <c r="B23" s="4">
+      <c r="B23" s="16">
+        <v>82</v>
+      </c>
+      <c r="C23" s="16">
+        <v>94</v>
+      </c>
+      <c r="D23" s="16">
+        <v>121</v>
+      </c>
+      <c r="E23" s="16">
+        <v>124</v>
+      </c>
+      <c r="F23" s="16">
+        <v>126</v>
+      </c>
+      <c r="G23" s="16">
+        <v>131</v>
+      </c>
+      <c r="H23" s="16">
+        <v>130</v>
+      </c>
+      <c r="I23" s="16">
+        <v>134</v>
+      </c>
+      <c r="J23" s="16">
+        <v>149</v>
+      </c>
+      <c r="K23" s="16">
+        <v>157</v>
+      </c>
+      <c r="L23" s="16">
+        <v>170</v>
+      </c>
+      <c r="M23" s="16">
+        <v>183</v>
+      </c>
+      <c r="N23" s="16">
+        <v>202</v>
+      </c>
+      <c r="O23" s="16">
+        <v>213</v>
+      </c>
+      <c r="P23" s="16">
+        <v>227</v>
+      </c>
+      <c r="Q23" s="16">
+        <v>214</v>
+      </c>
+      <c r="R23" s="16">
+        <v>236</v>
+      </c>
+      <c r="S23" s="16">
+        <v>258</v>
+      </c>
+      <c r="T23" s="16">
+        <v>287</v>
+      </c>
+      <c r="U23" s="16">
+        <v>287</v>
+      </c>
+      <c r="V23" s="16">
+        <v>288</v>
+      </c>
+      <c r="W23" s="16">
+        <v>290</v>
+      </c>
+      <c r="X23" s="16">
+        <v>292</v>
+      </c>
+      <c r="Y23" s="16">
         <v>306</v>
       </c>
-      <c r="C23" s="9">
+      <c r="Z23" s="16">
         <v>338</v>
       </c>
-      <c r="D23" s="3"/>
-[...19 lines deleted...]
-      <c r="X23" s="3"/>
+      <c r="AA23" s="8">
+        <v>350</v>
+      </c>
+      <c r="AB23" s="8">
+        <v>337</v>
+      </c>
     </row>
-    <row r="24" spans="1:24" ht="33.75">
-      <c r="A24" s="18" t="s">
+    <row r="24" spans="1:28" ht="22.5">
+      <c r="A24" s="9" t="s">
         <v>21</v>
       </c>
-      <c r="B24" s="12" t="s">
-[...25 lines deleted...]
-      <c r="X24" s="3"/>
+      <c r="B24" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="C24" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="D24" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="E24" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="F24" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="G24" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="H24" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="I24" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="J24" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="K24" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="L24" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="M24" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="N24" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="O24" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="P24" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q24" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="R24" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="S24" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="T24" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="U24" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="V24" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="W24" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="X24" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y24" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z24" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA24" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB24" s="12" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="25" spans="1:24">
-      <c r="A25" s="7" t="s">
+    <row r="25" spans="1:28">
+      <c r="A25" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="B25" s="12" t="s">
-[...25 lines deleted...]
-      <c r="X25" s="3"/>
+      <c r="B25" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="C25" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="D25" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="E25" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="F25" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="G25" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="H25" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="I25" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="J25" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="K25" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="L25" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="M25" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="N25" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="O25" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="P25" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q25" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="R25" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="S25" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="T25" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="U25" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="V25" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="W25" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="X25" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y25" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z25" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA25" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB25" s="12" t="s">
+        <v>0</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:X1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>