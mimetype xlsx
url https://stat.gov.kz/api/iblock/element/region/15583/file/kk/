--- v0 (2026-04-14)
+++ v1 (2026-09-20)
@@ -59,139 +59,139 @@
   <si>
     <t>341 338</t>
   </si>
   <si>
     <t>35 971</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>239 800</t>
   </si>
   <si>
     <t>х</t>
   </si>
   <si>
     <t>62 824</t>
   </si>
   <si>
     <t>2 743</t>
   </si>
   <si>
     <t xml:space="preserve">Экономикалық қызметтер түрлері бойынша қолданыстағы бағадағы өнім (тауарлар, қызметтер) көлемі  </t>
   </si>
   <si>
-    <t>млн.теңге</t>
-[...1 lines deleted...]
-  <si>
     <t>Өнеркәсіп - барлығы</t>
   </si>
   <si>
     <t>Тау-кен өндіру өнеркәсібі және карьерлерді қазу</t>
   </si>
   <si>
     <t>Өңдеу өнеркәсібі</t>
   </si>
   <si>
     <t>Тамақ өнімдерін өндіру</t>
   </si>
   <si>
     <t>Сусындар өндіру</t>
   </si>
   <si>
     <t>Жеңіл өнеркәсіп</t>
   </si>
   <si>
     <t>Жиһаздан басқа, ағаш және тығын бұйымдарын өндіру; сабаннан және тоқуға арналған материалдардан жасалған бұйымдар өндіру</t>
   </si>
   <si>
     <t>Химия өнеркәсібінің өнімдерін өндіру</t>
   </si>
   <si>
     <t>Өзге де бейметалл минералдық өнімдер өндіру</t>
   </si>
   <si>
     <t>Металлургия өндірісі</t>
   </si>
   <si>
     <t>Машиналар мен жабдықтардан басқа дайын металл бұйымдарын өндіру</t>
   </si>
   <si>
     <t>Басқа топтамаларға енгізілмеген машиналар мен жабдықтар өндіру</t>
   </si>
   <si>
     <t>Жиһаз өндіру</t>
   </si>
   <si>
     <t>Электр энергиясымен, газбен, бумен, ыстық сумен және ауаны кондициялаумен жабдықтау</t>
   </si>
   <si>
-    <t>Сумен жабдықтау; қалдықтарды жинау, өңдеу және жою, ластануды жою бойынша қызмет</t>
-[...1 lines deleted...]
-  <si>
     <t>"-" - Статистикалық деректер жоқ.</t>
   </si>
   <si>
     <t>"х" - 2010 жылғы 19 наурыздағы №257 «Мемлекеттік статистика туралы» Қазақстан Республикасы Заңының 8-бабындағы 5-тармағына сәйкес, респондентті тікелей немесе жанама анықтауға  немесе ол туралы алғашқы статистикалық деректерді айқындауға мүмкіндік беретін статистикалық ақпарат құпия болып табылады және ол респонденттің келісімі болғанда ғана таратылуы мүмкін.</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="8"/>
         <color indexed="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>Ескерту</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <color indexed="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">: 1990-2009 жылдардағы деректер Экономикалық қызмет түрлерінің жалпы жіктеуіші ЭҚЖЖ 2008 жылғы ВСТ 01 ред.2 сәйкес қайта есептелген. </t>
     </r>
   </si>
+  <si>
+    <t xml:space="preserve">Сумен жабдықтау; су бұру; қалдықтарды жинау, өңдеу және жою, ластануды жою бойынша қызмет </t>
+  </si>
+  <si>
+    <t>млн. теңге</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
     <numFmt numFmtId="167" formatCode="#,##0.0"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="36">
+  <fonts count="37">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
@@ -395,50 +395,57 @@
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="15">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="45"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="42"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="47"/>
@@ -654,51 +661,51 @@
     <xf numFmtId="0" fontId="3" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="11" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="11" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="12" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="14" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="69">
+  <cellXfs count="72">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -811,69 +818,78 @@
     <xf numFmtId="167" fontId="32" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="167" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="32" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="32" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="32" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="168" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="25" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="26">
     <cellStyle name="Акцент1" xfId="1" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Акцент2" xfId="2" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Акцент3" xfId="3" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Акцент4" xfId="4" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Акцент5" xfId="5" builtinId="45" customBuiltin="1"/>
     <cellStyle name="Акцент6" xfId="6" builtinId="49" customBuiltin="1"/>
     <cellStyle name="Ввод " xfId="7" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Вывод" xfId="8" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Вычисление" xfId="9" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Заголовок 1" xfId="10" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Заголовок 2" xfId="11" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Заголовок 3" xfId="12" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Заголовок 4" xfId="13" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Итог" xfId="14" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Контрольная ячейка" xfId="15" builtinId="23" customBuiltin="1"/>
     <cellStyle name="Название" xfId="16" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Нейтральный" xfId="17" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="25"/>
     <cellStyle name="Плохой" xfId="18" builtinId="27" customBuiltin="1"/>
     <cellStyle name="Пояснение" xfId="19" builtinId="53" customBuiltin="1"/>
     <cellStyle name="Примечание" xfId="20" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Связанная ячейка" xfId="21" builtinId="24" customBuiltin="1"/>
@@ -1188,152 +1204,152 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AK23"/>
+  <dimension ref="A1:AL23"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="B1" zoomScaleSheetLayoutView="90" workbookViewId="0">
       <pane xSplit="1" topLeftCell="R1" activePane="topRight" state="frozen"/>
       <selection activeCell="B1" sqref="B1"/>
-      <selection pane="topRight" activeCell="AF21" sqref="AF21"/>
+      <selection pane="topRight" activeCell="A21" sqref="A21:J21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6.42578125" style="1" hidden="1" customWidth="1"/>
     <col min="2" max="2" width="26.7109375" style="3" customWidth="1"/>
     <col min="3" max="3" width="8.7109375" style="4" customWidth="1"/>
     <col min="4" max="18" width="8.7109375" style="2" customWidth="1"/>
     <col min="19" max="25" width="8.7109375" style="3" customWidth="1"/>
     <col min="26" max="28" width="8.7109375" style="2" customWidth="1"/>
     <col min="29" max="29" width="8.7109375" style="5" customWidth="1"/>
     <col min="30" max="34" width="8.7109375" style="2" customWidth="1"/>
     <col min="35" max="35" width="9.140625" style="3" customWidth="1"/>
     <col min="36" max="36" width="9.5703125" style="6" customWidth="1"/>
     <col min="37" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:37" s="8" customFormat="1" ht="30.75" customHeight="1">
-      <c r="B1" s="63" t="s">
+    <row r="1" spans="2:38" s="8" customFormat="1" ht="30.75" customHeight="1">
+      <c r="B1" s="71" t="s">
         <v>7</v>
       </c>
-      <c r="C1" s="63"/>
-[...30 lines deleted...]
-      <c r="AH1" s="63"/>
+      <c r="C1" s="71"/>
+      <c r="D1" s="71"/>
+      <c r="E1" s="71"/>
+      <c r="F1" s="71"/>
+      <c r="G1" s="71"/>
+      <c r="H1" s="71"/>
+      <c r="I1" s="71"/>
+      <c r="J1" s="71"/>
+      <c r="K1" s="71"/>
+      <c r="L1" s="71"/>
+      <c r="M1" s="71"/>
+      <c r="N1" s="71"/>
+      <c r="O1" s="71"/>
+      <c r="P1" s="71"/>
+      <c r="Q1" s="71"/>
+      <c r="R1" s="71"/>
+      <c r="S1" s="71"/>
+      <c r="T1" s="71"/>
+      <c r="U1" s="71"/>
+      <c r="V1" s="71"/>
+      <c r="W1" s="71"/>
+      <c r="X1" s="71"/>
+      <c r="Y1" s="71"/>
+      <c r="Z1" s="71"/>
+      <c r="AA1" s="71"/>
+      <c r="AB1" s="71"/>
+      <c r="AC1" s="71"/>
+      <c r="AD1" s="71"/>
+      <c r="AE1" s="71"/>
+      <c r="AF1" s="71"/>
+      <c r="AG1" s="71"/>
+      <c r="AH1" s="71"/>
       <c r="AI1" s="7"/>
       <c r="AJ1" s="7"/>
     </row>
-    <row r="2" spans="2:37" s="13" customFormat="1" ht="16.5" customHeight="1">
+    <row r="2" spans="2:38" s="13" customFormat="1" ht="16.5" customHeight="1">
       <c r="B2" s="61"/>
       <c r="C2" s="9"/>
       <c r="D2" s="10"/>
       <c r="E2" s="10"/>
       <c r="F2" s="10"/>
       <c r="G2" s="10"/>
-      <c r="H2" s="65"/>
-[...1 lines deleted...]
-      <c r="J2" s="65"/>
+      <c r="H2" s="70"/>
+      <c r="I2" s="70"/>
+      <c r="J2" s="70"/>
       <c r="K2" s="10"/>
       <c r="L2" s="10"/>
       <c r="M2" s="10"/>
       <c r="N2" s="10"/>
       <c r="O2" s="10"/>
       <c r="P2" s="10"/>
       <c r="Q2" s="10"/>
       <c r="R2" s="10"/>
       <c r="S2" s="11"/>
       <c r="T2" s="7"/>
       <c r="U2" s="7"/>
       <c r="V2" s="7"/>
       <c r="W2" s="7"/>
       <c r="X2" s="7"/>
       <c r="Y2" s="7"/>
       <c r="Z2" s="10"/>
       <c r="AA2" s="10"/>
       <c r="AB2" s="10"/>
       <c r="AC2" s="12"/>
       <c r="AD2" s="10"/>
-      <c r="AE2" s="64"/>
-[...2 lines deleted...]
-      <c r="AH2" s="64"/>
+      <c r="AE2" s="69"/>
+      <c r="AF2" s="69"/>
+      <c r="AG2" s="69"/>
+      <c r="AH2" s="69"/>
       <c r="AJ2" s="7"/>
-      <c r="AK2" s="61" t="s">
-        <v>8</v>
+      <c r="AL2" s="66" t="s">
+        <v>26</v>
       </c>
     </row>
-    <row r="3" spans="2:37" s="22" customFormat="1" ht="16.5" customHeight="1">
+    <row r="3" spans="2:38" s="22" customFormat="1" ht="16.5" customHeight="1">
       <c r="B3" s="14"/>
       <c r="C3" s="15">
         <v>1990</v>
       </c>
       <c r="D3" s="16">
         <v>1991</v>
       </c>
       <c r="E3" s="16">
         <v>1992</v>
       </c>
       <c r="F3" s="16">
         <v>1993</v>
       </c>
       <c r="G3" s="16">
         <v>1994</v>
       </c>
       <c r="H3" s="16">
         <v>1995</v>
       </c>
       <c r="I3" s="16">
         <v>1996</v>
       </c>
       <c r="J3" s="16">
         <v>1997</v>
       </c>
@@ -1396,54 +1412,57 @@
       </c>
       <c r="AD3" s="18">
         <v>2017</v>
       </c>
       <c r="AE3" s="18">
         <v>2018</v>
       </c>
       <c r="AF3" s="18">
         <v>2019</v>
       </c>
       <c r="AG3" s="18">
         <v>2020</v>
       </c>
       <c r="AH3" s="20">
         <v>2021</v>
       </c>
       <c r="AI3" s="21">
         <v>2022</v>
       </c>
       <c r="AJ3" s="21">
         <v>2023</v>
       </c>
       <c r="AK3" s="21">
         <v>2024</v>
       </c>
+      <c r="AL3" s="65">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="4" spans="2:37" s="7" customFormat="1" ht="14.25" customHeight="1">
+    <row r="4" spans="2:38" s="7" customFormat="1" ht="14.25" customHeight="1">
       <c r="B4" s="23" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C4" s="24">
         <v>4.5</v>
       </c>
       <c r="D4" s="25">
         <v>10.07</v>
       </c>
       <c r="E4" s="25">
         <v>105.529</v>
       </c>
       <c r="F4" s="25">
         <v>829.56100000000004</v>
       </c>
       <c r="G4" s="25">
         <v>10069.602000000001</v>
       </c>
       <c r="H4" s="25">
         <v>22589.654999999999</v>
       </c>
       <c r="I4" s="25">
         <v>20510.612000000001</v>
       </c>
       <c r="J4" s="25">
         <v>15847.621999999999</v>
       </c>
@@ -1503,57 +1522,60 @@
       </c>
       <c r="AC4" s="26" t="s">
         <v>0</v>
       </c>
       <c r="AD4" s="27">
         <v>374029.1</v>
       </c>
       <c r="AE4" s="28">
         <v>421146.2</v>
       </c>
       <c r="AF4" s="29">
         <v>476971.1</v>
       </c>
       <c r="AG4" s="26">
         <v>518243.6</v>
       </c>
       <c r="AH4" s="26">
         <v>639111</v>
       </c>
       <c r="AI4" s="30">
         <v>881373.2</v>
       </c>
       <c r="AJ4" s="31">
         <v>856257.4</v>
       </c>
-      <c r="AK4" s="66">
+      <c r="AK4" s="62">
         <v>939524.7</v>
       </c>
+      <c r="AL4" s="67">
+        <v>1394693</v>
+      </c>
     </row>
-    <row r="5" spans="2:37" s="7" customFormat="1" ht="24" customHeight="1">
+    <row r="5" spans="2:38" s="7" customFormat="1" ht="24" customHeight="1">
       <c r="B5" s="32" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="C5" s="24" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="25">
         <v>0.62</v>
       </c>
       <c r="E5" s="25">
         <v>13.125999999999999</v>
       </c>
       <c r="F5" s="25">
         <v>84.6</v>
       </c>
       <c r="G5" s="25">
         <v>1192.116</v>
       </c>
       <c r="H5" s="25">
         <v>3246.1439999999998</v>
       </c>
       <c r="I5" s="33">
         <v>3829.0749999999998</v>
       </c>
       <c r="J5" s="33">
         <v>2321.645</v>
       </c>
@@ -1613,57 +1635,60 @@
       </c>
       <c r="AC5" s="34" t="s">
         <v>1</v>
       </c>
       <c r="AD5" s="34">
         <v>43586.7</v>
       </c>
       <c r="AE5" s="35">
         <v>49334.1</v>
       </c>
       <c r="AF5" s="35">
         <v>57777.1</v>
       </c>
       <c r="AG5" s="34">
         <v>54868.5</v>
       </c>
       <c r="AH5" s="34">
         <v>63066.7</v>
       </c>
       <c r="AI5" s="36">
         <v>117030.6</v>
       </c>
       <c r="AJ5" s="31">
         <v>133260.20000000001</v>
       </c>
-      <c r="AK5" s="66">
+      <c r="AK5" s="62">
         <v>129434.6</v>
       </c>
+      <c r="AL5" s="67">
+        <v>289873</v>
+      </c>
     </row>
-    <row r="6" spans="2:37" s="7" customFormat="1" ht="13.5" customHeight="1">
+    <row r="6" spans="2:38" s="7" customFormat="1" ht="13.5" customHeight="1">
       <c r="B6" s="32" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="C6" s="24">
         <v>3.8</v>
       </c>
       <c r="D6" s="25">
         <v>8.8559999999999999</v>
       </c>
       <c r="E6" s="25">
         <v>83.632000000000005</v>
       </c>
       <c r="F6" s="25">
         <v>605.88499999999999</v>
       </c>
       <c r="G6" s="25">
         <v>5678.3469999999998</v>
       </c>
       <c r="H6" s="25">
         <v>10713.4</v>
       </c>
       <c r="I6" s="33">
         <v>10164.824000000001</v>
       </c>
       <c r="J6" s="33">
         <v>7268.451</v>
       </c>
@@ -1723,57 +1748,60 @@
       </c>
       <c r="AC6" s="34" t="s">
         <v>3</v>
       </c>
       <c r="AD6" s="34">
         <v>257641.3</v>
       </c>
       <c r="AE6" s="35">
         <v>301559.3</v>
       </c>
       <c r="AF6" s="35">
         <v>352056.2</v>
       </c>
       <c r="AG6" s="34">
         <v>380642.1</v>
       </c>
       <c r="AH6" s="34">
         <v>453393.8</v>
       </c>
       <c r="AI6" s="36">
         <v>627889.5</v>
       </c>
       <c r="AJ6" s="31">
         <v>585233.6</v>
       </c>
-      <c r="AK6" s="66">
+      <c r="AK6" s="62">
         <v>610513</v>
       </c>
+      <c r="AL6" s="67">
+        <v>851840.1</v>
+      </c>
     </row>
-    <row r="7" spans="2:37" s="68" customFormat="1" ht="15.75" customHeight="1">
+    <row r="7" spans="2:38" s="64" customFormat="1" ht="15.75" customHeight="1">
       <c r="B7" s="37" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C7" s="24">
         <v>1.9</v>
       </c>
       <c r="D7" s="33">
         <v>5.5</v>
       </c>
       <c r="E7" s="33">
         <v>26.8</v>
       </c>
       <c r="F7" s="33">
         <v>208.8</v>
       </c>
       <c r="G7" s="33">
         <v>1854.4</v>
       </c>
       <c r="H7" s="33">
         <v>2476.1</v>
       </c>
       <c r="I7" s="33">
         <v>3232.4</v>
       </c>
       <c r="J7" s="33">
         <v>1704.8</v>
       </c>
@@ -1833,57 +1861,60 @@
       </c>
       <c r="AC7" s="34">
         <v>98590.2</v>
       </c>
       <c r="AD7" s="34">
         <v>76411.8</v>
       </c>
       <c r="AE7" s="35">
         <v>54376.1</v>
       </c>
       <c r="AF7" s="35">
         <v>59870.6</v>
       </c>
       <c r="AG7" s="34">
         <v>51000.3</v>
       </c>
       <c r="AH7" s="34">
         <v>78412.399999999994</v>
       </c>
       <c r="AI7" s="30">
         <v>126814.5</v>
       </c>
       <c r="AJ7" s="31">
         <v>120875</v>
       </c>
-      <c r="AK7" s="66">
+      <c r="AK7" s="62">
         <v>107789</v>
       </c>
+      <c r="AL7" s="67">
+        <v>125141.1</v>
+      </c>
     </row>
-    <row r="8" spans="2:37" s="68" customFormat="1" ht="11.25" customHeight="1">
+    <row r="8" spans="2:38" s="64" customFormat="1" ht="11.25" customHeight="1">
       <c r="B8" s="37" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C8" s="24" t="s">
         <v>2</v>
       </c>
       <c r="D8" s="33" t="s">
         <v>2</v>
       </c>
       <c r="E8" s="33">
         <v>0.6</v>
       </c>
       <c r="F8" s="33">
         <v>4.0999999999999996</v>
       </c>
       <c r="G8" s="33">
         <v>48.6</v>
       </c>
       <c r="H8" s="33">
         <v>129.30000000000001</v>
       </c>
       <c r="I8" s="33">
         <v>108.9</v>
       </c>
       <c r="J8" s="33">
         <v>68.099999999999994</v>
       </c>
@@ -1943,57 +1974,60 @@
       </c>
       <c r="AC8" s="34">
         <v>21.3</v>
       </c>
       <c r="AD8" s="34">
         <v>78.900000000000006</v>
       </c>
       <c r="AE8" s="34">
         <v>869.3</v>
       </c>
       <c r="AF8" s="35">
         <v>887.9</v>
       </c>
       <c r="AG8" s="34">
         <v>2079.8000000000002</v>
       </c>
       <c r="AH8" s="34">
         <v>1520.4</v>
       </c>
       <c r="AI8" s="30">
         <v>3921.5</v>
       </c>
       <c r="AJ8" s="31">
         <v>4646.5</v>
       </c>
-      <c r="AK8" s="66">
+      <c r="AK8" s="62">
         <v>4075.8</v>
       </c>
+      <c r="AL8" s="62">
+        <v>3550.7</v>
+      </c>
     </row>
-    <row r="9" spans="2:37" s="68" customFormat="1" ht="12" customHeight="1">
+    <row r="9" spans="2:38" s="64" customFormat="1" ht="12" customHeight="1">
       <c r="B9" s="37" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C9" s="24">
         <v>0.4</v>
       </c>
       <c r="D9" s="33">
         <v>1.1000000000000001</v>
       </c>
       <c r="E9" s="33">
         <v>7.4</v>
       </c>
       <c r="F9" s="33">
         <v>74.7</v>
       </c>
       <c r="G9" s="33">
         <v>547.9</v>
       </c>
       <c r="H9" s="33">
         <v>439.3</v>
       </c>
       <c r="I9" s="33">
         <v>338.1</v>
       </c>
       <c r="J9" s="33">
         <v>118.6</v>
       </c>
@@ -2053,57 +2087,60 @@
       </c>
       <c r="AC9" s="34">
         <v>2074.1</v>
       </c>
       <c r="AD9" s="34">
         <v>3184.4</v>
       </c>
       <c r="AE9" s="35">
         <v>3678.4</v>
       </c>
       <c r="AF9" s="35">
         <v>3522.8</v>
       </c>
       <c r="AG9" s="34">
         <v>3552.6</v>
       </c>
       <c r="AH9" s="34">
         <v>4543.3999999999996</v>
       </c>
       <c r="AI9" s="30">
         <v>8630.9</v>
       </c>
       <c r="AJ9" s="31">
         <v>9968.9</v>
       </c>
-      <c r="AK9" s="66">
+      <c r="AK9" s="62">
         <v>8230.2000000000007</v>
       </c>
+      <c r="AL9" s="62">
+        <v>8950.2000000000007</v>
+      </c>
     </row>
-    <row r="10" spans="2:37" s="68" customFormat="1" ht="55.5" customHeight="1">
+    <row r="10" spans="2:38" s="64" customFormat="1" ht="55.5" customHeight="1">
       <c r="B10" s="37" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C10" s="24" t="s">
         <v>2</v>
       </c>
       <c r="D10" s="33" t="s">
         <v>2</v>
       </c>
       <c r="E10" s="33">
         <v>0.3</v>
       </c>
       <c r="F10" s="33">
         <v>3</v>
       </c>
       <c r="G10" s="33">
         <v>7.6</v>
       </c>
       <c r="H10" s="33">
         <v>16.3</v>
       </c>
       <c r="I10" s="33">
         <v>12.6</v>
       </c>
       <c r="J10" s="33">
         <v>9.6999999999999993</v>
       </c>
@@ -2163,57 +2200,60 @@
       </c>
       <c r="AC10" s="34">
         <v>11.7</v>
       </c>
       <c r="AD10" s="34">
         <v>25.2</v>
       </c>
       <c r="AE10" s="34" t="s">
         <v>4</v>
       </c>
       <c r="AF10" s="34" t="s">
         <v>4</v>
       </c>
       <c r="AG10" s="34" t="s">
         <v>4</v>
       </c>
       <c r="AH10" s="34">
         <v>204.1</v>
       </c>
       <c r="AI10" s="30">
         <v>293.10000000000002</v>
       </c>
       <c r="AJ10" s="31">
         <v>184.8</v>
       </c>
-      <c r="AK10" s="66">
+      <c r="AK10" s="62">
         <v>112.5</v>
       </c>
+      <c r="AL10" s="62">
+        <v>394.6</v>
+      </c>
     </row>
-    <row r="11" spans="2:37" s="68" customFormat="1" ht="21" customHeight="1">
+    <row r="11" spans="2:38" s="64" customFormat="1" ht="21" customHeight="1">
       <c r="B11" s="37" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C11" s="24">
         <v>1</v>
       </c>
       <c r="D11" s="33">
         <v>1.4</v>
       </c>
       <c r="E11" s="33">
         <v>39.4</v>
       </c>
       <c r="F11" s="33">
         <v>172.7</v>
       </c>
       <c r="G11" s="33">
         <v>2576.9</v>
       </c>
       <c r="H11" s="33">
         <v>6181</v>
       </c>
       <c r="I11" s="33">
         <v>5193.3999999999996</v>
       </c>
       <c r="J11" s="33">
         <v>4228.3</v>
       </c>
@@ -2273,57 +2313,60 @@
       </c>
       <c r="AC11" s="35">
         <v>71046.3</v>
       </c>
       <c r="AD11" s="35">
         <v>92705.3</v>
       </c>
       <c r="AE11" s="35">
         <v>121790.6</v>
       </c>
       <c r="AF11" s="35">
         <v>162903.1</v>
       </c>
       <c r="AG11" s="34">
         <v>175255.8</v>
       </c>
       <c r="AH11" s="34">
         <v>198594.6</v>
       </c>
       <c r="AI11" s="30">
         <v>306099.90000000002</v>
       </c>
       <c r="AJ11" s="31">
         <v>279640.2</v>
       </c>
-      <c r="AK11" s="66">
+      <c r="AK11" s="62">
         <v>272710</v>
       </c>
+      <c r="AL11" s="67">
+        <v>387578.9</v>
+      </c>
     </row>
-    <row r="12" spans="2:37" s="68" customFormat="1" ht="24.75" customHeight="1">
+    <row r="12" spans="2:38" s="64" customFormat="1" ht="24.75" customHeight="1">
       <c r="B12" s="37" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C12" s="24">
         <v>0.2</v>
       </c>
       <c r="D12" s="33">
         <v>0.3</v>
       </c>
       <c r="E12" s="33">
         <v>2.8</v>
       </c>
       <c r="F12" s="33">
         <v>28.7</v>
       </c>
       <c r="G12" s="33">
         <v>188.7</v>
       </c>
       <c r="H12" s="33">
         <v>250.8</v>
       </c>
       <c r="I12" s="33">
         <v>288</v>
       </c>
       <c r="J12" s="35">
         <v>438.1</v>
       </c>
@@ -2383,57 +2426,60 @@
       </c>
       <c r="AC12" s="34">
         <v>24483.8</v>
       </c>
       <c r="AD12" s="34">
         <v>29411.4</v>
       </c>
       <c r="AE12" s="35">
         <v>35663.699999999997</v>
       </c>
       <c r="AF12" s="35">
         <v>38918.6</v>
       </c>
       <c r="AG12" s="34">
         <v>43384.2</v>
       </c>
       <c r="AH12" s="34">
         <v>46447.5</v>
       </c>
       <c r="AI12" s="30">
         <v>50482.8</v>
       </c>
       <c r="AJ12" s="31">
         <v>57406.6</v>
       </c>
-      <c r="AK12" s="66">
+      <c r="AK12" s="62">
         <v>61563.7</v>
       </c>
+      <c r="AL12" s="67">
+        <v>102037.1</v>
+      </c>
     </row>
-    <row r="13" spans="2:37" s="68" customFormat="1" ht="16.5" customHeight="1">
+    <row r="13" spans="2:38" s="64" customFormat="1" ht="16.5" customHeight="1">
       <c r="B13" s="37" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C13" s="24" t="s">
         <v>2</v>
       </c>
       <c r="D13" s="33" t="s">
         <v>2</v>
       </c>
       <c r="E13" s="33" t="s">
         <v>2</v>
       </c>
       <c r="F13" s="33" t="s">
         <v>2</v>
       </c>
       <c r="G13" s="33" t="s">
         <v>2</v>
       </c>
       <c r="H13" s="33" t="s">
         <v>2</v>
       </c>
       <c r="I13" s="33" t="s">
         <v>2</v>
       </c>
       <c r="J13" s="33" t="s">
         <v>2</v>
       </c>
@@ -2493,57 +2539,60 @@
       </c>
       <c r="AC13" s="34">
         <v>25802.6</v>
       </c>
       <c r="AD13" s="34">
         <v>34680.400000000001</v>
       </c>
       <c r="AE13" s="35">
         <v>54249.8</v>
       </c>
       <c r="AF13" s="35">
         <v>53952.2</v>
       </c>
       <c r="AG13" s="34">
         <v>70231.600000000006</v>
       </c>
       <c r="AH13" s="34">
         <v>79280.399999999994</v>
       </c>
       <c r="AI13" s="30">
         <v>81652.100000000006</v>
       </c>
       <c r="AJ13" s="31">
         <v>51119.1</v>
       </c>
-      <c r="AK13" s="66">
+      <c r="AK13" s="62">
         <v>84024.6</v>
       </c>
+      <c r="AL13" s="62">
+        <v>132290.20000000001</v>
+      </c>
     </row>
-    <row r="14" spans="2:37" s="68" customFormat="1" ht="33.75" customHeight="1">
+    <row r="14" spans="2:38" s="64" customFormat="1" ht="33.75" customHeight="1">
       <c r="B14" s="37" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C14" s="24" t="s">
         <v>2</v>
       </c>
       <c r="D14" s="33" t="s">
         <v>2</v>
       </c>
       <c r="E14" s="33">
         <v>1.3</v>
       </c>
       <c r="F14" s="33">
         <v>27.1</v>
       </c>
       <c r="G14" s="33">
         <v>190</v>
       </c>
       <c r="H14" s="33">
         <v>366.6</v>
       </c>
       <c r="I14" s="33">
         <v>515.79999999999995</v>
       </c>
       <c r="J14" s="33">
         <v>403.1</v>
       </c>
@@ -2603,57 +2652,60 @@
       </c>
       <c r="AC14" s="34">
         <v>3552.2</v>
       </c>
       <c r="AD14" s="34">
         <v>4103.2</v>
       </c>
       <c r="AE14" s="35">
         <v>3086.4</v>
       </c>
       <c r="AF14" s="35">
         <v>5611.6</v>
       </c>
       <c r="AG14" s="34">
         <v>4394.8999999999996</v>
       </c>
       <c r="AH14" s="34">
         <v>7224.2</v>
       </c>
       <c r="AI14" s="30">
         <v>7833</v>
       </c>
       <c r="AJ14" s="31">
         <v>6036.5</v>
       </c>
-      <c r="AK14" s="66">
+      <c r="AK14" s="62">
         <v>7909.5</v>
       </c>
+      <c r="AL14" s="62">
+        <v>7080.3</v>
+      </c>
     </row>
-    <row r="15" spans="2:37" s="68" customFormat="1" ht="33" customHeight="1">
+    <row r="15" spans="2:38" s="64" customFormat="1" ht="33" customHeight="1">
       <c r="B15" s="37" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C15" s="24">
         <v>0.1</v>
       </c>
       <c r="D15" s="33">
         <v>0.2</v>
       </c>
       <c r="E15" s="33">
         <v>1.5</v>
       </c>
       <c r="F15" s="33">
         <v>13.3</v>
       </c>
       <c r="G15" s="33">
         <v>107.4</v>
       </c>
       <c r="H15" s="33">
         <v>192.7</v>
       </c>
       <c r="I15" s="33">
         <v>192.4</v>
       </c>
       <c r="J15" s="33">
         <v>88.1</v>
       </c>
@@ -2713,57 +2765,60 @@
       </c>
       <c r="AC15" s="35">
         <v>56.8</v>
       </c>
       <c r="AD15" s="35">
         <v>65.900000000000006</v>
       </c>
       <c r="AE15" s="34" t="s">
         <v>4</v>
       </c>
       <c r="AF15" s="34" t="s">
         <v>4</v>
       </c>
       <c r="AG15" s="34" t="s">
         <v>4</v>
       </c>
       <c r="AH15" s="34" t="s">
         <v>4</v>
       </c>
       <c r="AI15" s="30">
         <v>398.1</v>
       </c>
       <c r="AJ15" s="31">
         <v>514.5</v>
       </c>
-      <c r="AK15" s="66">
+      <c r="AK15" s="62">
         <v>681.6</v>
       </c>
+      <c r="AL15" s="62">
+        <v>975.4</v>
+      </c>
     </row>
-    <row r="16" spans="2:37" s="68" customFormat="1" ht="13.5" customHeight="1">
+    <row r="16" spans="2:38" s="64" customFormat="1" ht="13.5" customHeight="1">
       <c r="B16" s="37" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="C16" s="24" t="s">
         <v>2</v>
       </c>
       <c r="D16" s="33" t="s">
         <v>2</v>
       </c>
       <c r="E16" s="33">
         <v>0.4</v>
       </c>
       <c r="F16" s="33">
         <v>2.5</v>
       </c>
       <c r="G16" s="33">
         <v>35.200000000000003</v>
       </c>
       <c r="H16" s="33">
         <v>82.4</v>
       </c>
       <c r="I16" s="33">
         <v>64</v>
       </c>
       <c r="J16" s="33">
         <v>26.3</v>
       </c>
@@ -2823,57 +2878,60 @@
       </c>
       <c r="AC16" s="34">
         <v>443.4</v>
       </c>
       <c r="AD16" s="35">
         <v>682.9</v>
       </c>
       <c r="AE16" s="35">
         <v>643.4</v>
       </c>
       <c r="AF16" s="34">
         <v>623.5</v>
       </c>
       <c r="AG16" s="34">
         <v>825</v>
       </c>
       <c r="AH16" s="34">
         <v>1663</v>
       </c>
       <c r="AI16" s="30">
         <v>1777.3</v>
       </c>
       <c r="AJ16" s="31">
         <v>2237.8000000000002</v>
       </c>
-      <c r="AK16" s="66">
+      <c r="AK16" s="62">
         <v>2143.5</v>
       </c>
+      <c r="AL16" s="67">
+        <v>3484</v>
+      </c>
     </row>
-    <row r="17" spans="1:37" s="7" customFormat="1" ht="34.5" customHeight="1">
+    <row r="17" spans="1:38" s="7" customFormat="1" ht="34.5" customHeight="1">
       <c r="B17" s="32" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C17" s="24">
         <v>0.3</v>
       </c>
       <c r="D17" s="25">
         <v>0.58199999999999996</v>
       </c>
       <c r="E17" s="25">
         <v>8.4659999999999993</v>
       </c>
       <c r="F17" s="25">
         <v>131.58000000000001</v>
       </c>
       <c r="G17" s="25">
         <v>3047.7910000000002</v>
       </c>
       <c r="H17" s="25">
         <v>8246.85</v>
       </c>
       <c r="I17" s="33">
         <v>6064.348</v>
       </c>
       <c r="J17" s="33">
         <v>5927.2790000000005</v>
       </c>
@@ -2933,57 +2991,60 @@
       </c>
       <c r="AC17" s="34" t="s">
         <v>5</v>
       </c>
       <c r="AD17" s="34">
         <v>69484.600000000006</v>
       </c>
       <c r="AE17" s="35">
         <v>66325.899999999994</v>
       </c>
       <c r="AF17" s="35">
         <v>62930.9</v>
       </c>
       <c r="AG17" s="34">
         <v>77579.3</v>
       </c>
       <c r="AH17" s="34">
         <v>117293.7</v>
       </c>
       <c r="AI17" s="30">
         <v>130556.9</v>
       </c>
       <c r="AJ17" s="31">
         <v>131701.9</v>
       </c>
-      <c r="AK17" s="66">
+      <c r="AK17" s="62">
         <v>191676.1</v>
       </c>
+      <c r="AL17" s="67">
+        <v>243273.3</v>
+      </c>
     </row>
-    <row r="18" spans="1:37" s="7" customFormat="1" ht="38.25" customHeight="1">
+    <row r="18" spans="1:38" s="7" customFormat="1" ht="38.25" customHeight="1">
       <c r="B18" s="38" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="C18" s="39" t="s">
         <v>2</v>
       </c>
       <c r="D18" s="40">
         <v>1.2E-2</v>
       </c>
       <c r="E18" s="40">
         <v>0.30499999999999999</v>
       </c>
       <c r="F18" s="40">
         <v>7.4960000000000004</v>
       </c>
       <c r="G18" s="40">
         <v>151.34800000000001</v>
       </c>
       <c r="H18" s="40">
         <v>383.26100000000002</v>
       </c>
       <c r="I18" s="41">
         <v>452.36500000000001</v>
       </c>
       <c r="J18" s="41">
         <v>330.24700000000001</v>
       </c>
@@ -3043,210 +3104,213 @@
       </c>
       <c r="AC18" s="43" t="s">
         <v>6</v>
       </c>
       <c r="AD18" s="43">
         <v>3316.5</v>
       </c>
       <c r="AE18" s="42">
         <v>3927</v>
       </c>
       <c r="AF18" s="42">
         <v>4206.8999999999996</v>
       </c>
       <c r="AG18" s="43">
         <v>5153.7</v>
       </c>
       <c r="AH18" s="43">
         <v>5356.8</v>
       </c>
       <c r="AI18" s="44">
         <v>5896.2</v>
       </c>
       <c r="AJ18" s="45">
         <v>6061.7</v>
       </c>
-      <c r="AK18" s="67">
+      <c r="AK18" s="63">
         <v>7900.9</v>
       </c>
+      <c r="AL18" s="40">
+        <v>9706.6</v>
+      </c>
     </row>
-    <row r="19" spans="1:37" s="13" customFormat="1" ht="8.25" customHeight="1">
+    <row r="19" spans="1:38" s="13" customFormat="1" ht="8.25" customHeight="1">
       <c r="B19" s="46"/>
       <c r="C19" s="47"/>
       <c r="D19" s="48"/>
       <c r="E19" s="48"/>
       <c r="F19" s="48"/>
       <c r="G19" s="48"/>
       <c r="H19" s="48"/>
       <c r="I19" s="48"/>
       <c r="J19" s="48"/>
       <c r="K19" s="48"/>
       <c r="L19" s="48"/>
       <c r="M19" s="48"/>
       <c r="N19" s="48"/>
       <c r="O19" s="48"/>
       <c r="P19" s="48"/>
       <c r="Q19" s="48"/>
       <c r="R19" s="48"/>
       <c r="S19" s="48"/>
       <c r="T19" s="48"/>
       <c r="U19" s="48"/>
       <c r="V19" s="49"/>
       <c r="W19" s="49"/>
       <c r="X19" s="50"/>
       <c r="Y19" s="7"/>
       <c r="Z19" s="50"/>
       <c r="AA19" s="51"/>
       <c r="AB19" s="51"/>
       <c r="AC19" s="27"/>
       <c r="AD19" s="51"/>
       <c r="AE19" s="61"/>
       <c r="AF19" s="61"/>
       <c r="AG19" s="61"/>
       <c r="AH19" s="61"/>
       <c r="AI19" s="52"/>
       <c r="AJ19" s="53"/>
     </row>
-    <row r="20" spans="1:37" s="13" customFormat="1">
-[...3 lines deleted...]
-      <c r="C20" s="62"/>
+    <row r="20" spans="1:38" s="13" customFormat="1">
+      <c r="B20" s="68" t="s">
+        <v>22</v>
+      </c>
+      <c r="C20" s="68"/>
       <c r="D20" s="10"/>
       <c r="E20" s="10"/>
       <c r="F20" s="10"/>
       <c r="G20" s="10"/>
       <c r="H20" s="10"/>
       <c r="I20" s="10"/>
       <c r="J20" s="10"/>
       <c r="K20" s="10"/>
       <c r="L20" s="10"/>
       <c r="M20" s="10"/>
       <c r="N20" s="10"/>
       <c r="O20" s="10"/>
       <c r="P20" s="10"/>
       <c r="Q20" s="10"/>
       <c r="R20" s="10"/>
       <c r="S20" s="7"/>
       <c r="T20" s="7"/>
       <c r="U20" s="7"/>
       <c r="V20" s="7"/>
       <c r="W20" s="7"/>
       <c r="X20" s="7"/>
       <c r="Y20" s="7"/>
       <c r="Z20" s="10"/>
       <c r="AA20" s="10"/>
       <c r="AB20" s="10"/>
       <c r="AC20" s="12"/>
       <c r="AD20" s="10"/>
       <c r="AE20" s="10"/>
       <c r="AF20" s="10"/>
       <c r="AG20" s="10"/>
       <c r="AH20" s="10"/>
       <c r="AI20" s="7"/>
       <c r="AJ20" s="7"/>
     </row>
-    <row r="21" spans="1:37" s="59" customFormat="1" ht="51.75" customHeight="1">
-[...11 lines deleted...]
-      <c r="J21" s="62"/>
+    <row r="21" spans="1:38" s="59" customFormat="1" ht="51.75" customHeight="1">
+      <c r="A21" s="68" t="s">
+        <v>23</v>
+      </c>
+      <c r="B21" s="68"/>
+      <c r="C21" s="68"/>
+      <c r="D21" s="68"/>
+      <c r="E21" s="68"/>
+      <c r="F21" s="68"/>
+      <c r="G21" s="68"/>
+      <c r="H21" s="68"/>
+      <c r="I21" s="68"/>
+      <c r="J21" s="68"/>
       <c r="K21" s="54"/>
       <c r="L21" s="54"/>
       <c r="M21" s="54"/>
       <c r="N21" s="54"/>
       <c r="O21" s="54"/>
       <c r="P21" s="54"/>
       <c r="Q21" s="54"/>
       <c r="R21" s="54"/>
       <c r="S21" s="55"/>
       <c r="T21" s="55"/>
       <c r="U21" s="55"/>
       <c r="V21" s="54"/>
       <c r="W21" s="56"/>
       <c r="X21" s="57"/>
       <c r="Y21" s="57"/>
       <c r="Z21" s="57"/>
       <c r="AA21" s="57"/>
       <c r="AB21" s="58"/>
       <c r="AC21" s="58"/>
       <c r="AD21" s="58"/>
       <c r="AE21" s="58"/>
       <c r="AF21" s="58"/>
       <c r="AG21" s="58"/>
       <c r="AH21" s="55"/>
       <c r="AI21" s="55"/>
       <c r="AJ21" s="55"/>
     </row>
-    <row r="22" spans="1:37" s="13" customFormat="1">
-[...34 lines deleted...]
-      <c r="AH22" s="62"/>
+    <row r="22" spans="1:38" s="13" customFormat="1">
+      <c r="B22" s="68" t="s">
+        <v>24</v>
+      </c>
+      <c r="C22" s="68"/>
+      <c r="D22" s="68"/>
+      <c r="E22" s="68"/>
+      <c r="F22" s="68"/>
+      <c r="G22" s="68"/>
+      <c r="H22" s="68"/>
+      <c r="I22" s="68"/>
+      <c r="J22" s="68"/>
+      <c r="K22" s="68"/>
+      <c r="L22" s="68"/>
+      <c r="M22" s="68"/>
+      <c r="N22" s="68"/>
+      <c r="O22" s="68"/>
+      <c r="P22" s="68"/>
+      <c r="Q22" s="68"/>
+      <c r="R22" s="68"/>
+      <c r="S22" s="68"/>
+      <c r="T22" s="68"/>
+      <c r="U22" s="68"/>
+      <c r="V22" s="68"/>
+      <c r="W22" s="68"/>
+      <c r="X22" s="68"/>
+      <c r="Y22" s="68"/>
+      <c r="Z22" s="68"/>
+      <c r="AA22" s="68"/>
+      <c r="AB22" s="68"/>
+      <c r="AC22" s="68"/>
+      <c r="AD22" s="68"/>
+      <c r="AE22" s="68"/>
+      <c r="AF22" s="68"/>
+      <c r="AG22" s="68"/>
+      <c r="AH22" s="68"/>
       <c r="AI22" s="7"/>
       <c r="AJ22" s="7"/>
     </row>
-    <row r="23" spans="1:37" s="13" customFormat="1">
+    <row r="23" spans="1:38" s="13" customFormat="1">
       <c r="B23" s="7"/>
       <c r="C23" s="60"/>
       <c r="D23" s="10"/>
       <c r="E23" s="10"/>
       <c r="F23" s="10"/>
       <c r="G23" s="10"/>
       <c r="H23" s="10"/>
       <c r="I23" s="10"/>
       <c r="J23" s="10"/>
       <c r="K23" s="10"/>
       <c r="L23" s="10"/>
       <c r="M23" s="10"/>
       <c r="N23" s="10"/>
       <c r="O23" s="10"/>
       <c r="P23" s="10"/>
       <c r="Q23" s="10"/>
       <c r="R23" s="10"/>
       <c r="S23" s="7"/>
       <c r="T23" s="7"/>
       <c r="U23" s="7"/>
       <c r="V23" s="7"/>
       <c r="W23" s="7"/>
       <c r="X23" s="7"/>
       <c r="Y23" s="7"/>
       <c r="Z23" s="10"/>