--- v0 (2026-04-24)
+++ v1 (2026-09-19)
@@ -25,100 +25,94 @@
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="674"/>
   </bookViews>
   <sheets>
     <sheet name="лист" sheetId="17" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
   </externalReferences>
   <definedNames>
     <definedName name="_Order1" hidden="1">255</definedName>
     <definedName name="_Order2" hidden="1">255</definedName>
     <definedName name="aa?">#REF!</definedName>
     <definedName name="Aaca">[0]!Eeno1</definedName>
     <definedName name="bul96.xls">[0]!Лист1</definedName>
     <definedName name="ddd">[0]!Лист1</definedName>
     <definedName name="База">[0]!Лист1</definedName>
     <definedName name="гол">[0]!Лист1</definedName>
     <definedName name="е">[0]!Eeno1</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">лист!$3:$3</definedName>
     <definedName name="не">[0]!Eeno1</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">лист!$B$1:$AK$22</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">лист!$B$1:$AN$22</definedName>
     <definedName name="с124">'[1]Fasl96-97'!$B$265</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="51" uniqueCount="27">
   <si>
     <t>Итого по промышленности</t>
   </si>
   <si>
     <t>341 338</t>
   </si>
   <si>
     <t>горнодобывающая промышленность и разработка карьеров</t>
   </si>
   <si>
     <t>35 971</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>обрабатывающая промышленность</t>
   </si>
   <si>
     <t>239 800</t>
   </si>
   <si>
     <t>х</t>
   </si>
   <si>
     <t>снабжение электроэнергией, газом, паром, горячей водой и кондиционированным воздухом</t>
   </si>
   <si>
     <t>62 824</t>
   </si>
   <si>
-    <t>водоснабжение; сбор, обработка и удаление отходов, деятельность по ликвидации загрязнений</t>
-[...1 lines deleted...]
-  <si>
     <t>2 743</t>
   </si>
   <si>
     <t xml:space="preserve"> Объем продукции (товаров, услуг) в действующих ценах по видам экономической деятельности</t>
-  </si>
-[...1 lines deleted...]
-    <t>млн.тенге</t>
   </si>
   <si>
     <t>производство продуктов
 питания</t>
   </si>
   <si>
     <t>производство напитков</t>
   </si>
   <si>
     <t>легкая промышленность</t>
   </si>
   <si>
     <t>производство деревянных и пробковых изделий, кроме мебели; производство изделий из соломки и материалов для плетения</t>
   </si>
   <si>
     <t>производство продуктов  химической промышленности</t>
   </si>
   <si>
     <t>производство прочей неметаллической минеральной продукции</t>
   </si>
   <si>
     <t>металлургическая промышленность</t>
   </si>
   <si>
     <t>производство готовых металлических изделий, кроме машин и оборудования</t>
@@ -135,50 +129,56 @@
   <si>
     <t>"-"  Статистические данные отсутствуют.</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="8"/>
         <color indexed="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>Примечание</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <color indexed="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>: Данные за 1990-2009 годы пересчитаны в соответствии с Общим классификатором видов экономической деятельности ОКЭД 2008 года ВСТ ред.2.</t>
     </r>
+  </si>
+  <si>
+    <t>водоснабжение; водоотведение; сбор, обработка и удаление отходов, деятельность по ликвидации загрязнений</t>
+  </si>
+  <si>
+    <t>млн. теңге</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
     <numFmt numFmtId="167" formatCode="#,##0.0"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="35">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
@@ -646,51 +646,51 @@
     <xf numFmtId="0" fontId="3" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="11" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="11" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="12" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="14" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="60">
+  <cellXfs count="62">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -790,50 +790,56 @@
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="167" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="22" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="26">
     <cellStyle name="Акцент1" xfId="1" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Акцент2" xfId="2" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Акцент3" xfId="3" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Акцент4" xfId="4" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Акцент5" xfId="5" builtinId="45" customBuiltin="1"/>
     <cellStyle name="Акцент6" xfId="6" builtinId="49" customBuiltin="1"/>
     <cellStyle name="Ввод " xfId="7" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Вывод" xfId="8" builtinId="21" customBuiltin="1"/>
@@ -1166,148 +1172,148 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AL27"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="B1" zoomScale="166" zoomScaleNormal="154" zoomScaleSheetLayoutView="166" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="Y1" activePane="topRight" state="frozen"/>
+      <pane xSplit="1" topLeftCell="AB1" activePane="topRight" state="frozen"/>
       <selection activeCell="B1" sqref="B1"/>
-      <selection pane="topRight" activeCell="G3" sqref="G3"/>
+      <selection pane="topRight" activeCell="B1" sqref="B1:AH1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6.42578125" style="1" hidden="1" customWidth="1"/>
     <col min="2" max="2" width="26.7109375" style="2" customWidth="1"/>
     <col min="3" max="3" width="8.7109375" style="49" customWidth="1"/>
     <col min="4" max="18" width="8.7109375" style="4" customWidth="1"/>
     <col min="19" max="25" width="8.7109375" style="2" customWidth="1"/>
     <col min="26" max="28" width="8.7109375" style="4" customWidth="1"/>
     <col min="29" max="29" width="8.7109375" style="6" customWidth="1"/>
     <col min="30" max="34" width="8.7109375" style="4" customWidth="1"/>
     <col min="35" max="35" width="10.42578125" style="2" customWidth="1"/>
     <col min="36" max="36" width="9.140625" style="48"/>
-    <col min="37" max="37" width="11" style="1" customWidth="1"/>
-    <col min="38" max="16384" width="9.140625" style="1"/>
+    <col min="37" max="38" width="11" style="1" customWidth="1"/>
+    <col min="39" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:38" s="3" customFormat="1" ht="30.75" customHeight="1">
-      <c r="B1" s="58" t="s">
-[...33 lines deleted...]
-      <c r="AH1" s="58"/>
+      <c r="B1" s="60" t="s">
+        <v>11</v>
+      </c>
+      <c r="C1" s="60"/>
+      <c r="D1" s="60"/>
+      <c r="E1" s="60"/>
+      <c r="F1" s="60"/>
+      <c r="G1" s="60"/>
+      <c r="H1" s="60"/>
+      <c r="I1" s="60"/>
+      <c r="J1" s="60"/>
+      <c r="K1" s="60"/>
+      <c r="L1" s="60"/>
+      <c r="M1" s="60"/>
+      <c r="N1" s="60"/>
+      <c r="O1" s="60"/>
+      <c r="P1" s="60"/>
+      <c r="Q1" s="60"/>
+      <c r="R1" s="60"/>
+      <c r="S1" s="60"/>
+      <c r="T1" s="60"/>
+      <c r="U1" s="60"/>
+      <c r="V1" s="60"/>
+      <c r="W1" s="60"/>
+      <c r="X1" s="60"/>
+      <c r="Y1" s="60"/>
+      <c r="Z1" s="60"/>
+      <c r="AA1" s="60"/>
+      <c r="AB1" s="60"/>
+      <c r="AC1" s="60"/>
+      <c r="AD1" s="60"/>
+      <c r="AE1" s="60"/>
+      <c r="AF1" s="60"/>
+      <c r="AG1" s="60"/>
+      <c r="AH1" s="60"/>
       <c r="AI1" s="2"/>
     </row>
     <row r="2" spans="2:38" s="48" customFormat="1" ht="16.5" customHeight="1">
-      <c r="B2" s="55"/>
-[...2 lines deleted...]
-      <c r="E2" s="55"/>
+      <c r="B2" s="57"/>
+      <c r="C2" s="57"/>
+      <c r="D2" s="57"/>
+      <c r="E2" s="57"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
-      <c r="H2" s="59"/>
-[...1 lines deleted...]
-      <c r="J2" s="59"/>
+      <c r="H2" s="61"/>
+      <c r="I2" s="61"/>
+      <c r="J2" s="61"/>
       <c r="K2" s="4"/>
       <c r="L2" s="4"/>
       <c r="M2" s="4"/>
       <c r="N2" s="4"/>
       <c r="O2" s="4"/>
       <c r="P2" s="4"/>
       <c r="Q2" s="4"/>
       <c r="R2" s="4"/>
       <c r="S2" s="5"/>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2"/>
       <c r="W2" s="2"/>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="4"/>
       <c r="AA2" s="4"/>
       <c r="AB2" s="4"/>
       <c r="AC2" s="6"/>
       <c r="AD2" s="4"/>
-      <c r="AE2" s="55"/>
-[...2 lines deleted...]
-      <c r="AH2" s="55"/>
+      <c r="AE2" s="57"/>
+      <c r="AF2" s="57"/>
+      <c r="AG2" s="57"/>
+      <c r="AH2" s="57"/>
       <c r="AI2" s="50"/>
-      <c r="AK2" s="50" t="s">
-[...2 lines deleted...]
-      <c r="AL2" s="50"/>
+      <c r="AK2" s="50"/>
+      <c r="AL2" s="56" t="s">
+        <v>26</v>
+      </c>
     </row>
     <row r="3" spans="2:38" s="53" customFormat="1" ht="16.5" customHeight="1">
       <c r="B3" s="7"/>
       <c r="C3" s="8">
         <v>1990</v>
       </c>
       <c r="D3" s="9">
         <v>1991</v>
       </c>
       <c r="E3" s="9">
         <v>1992</v>
       </c>
       <c r="F3" s="9">
         <v>1993</v>
       </c>
       <c r="G3" s="9">
         <v>1994</v>
       </c>
       <c r="H3" s="9">
         <v>1995</v>
       </c>
       <c r="I3" s="9">
         <v>1996</v>
       </c>
       <c r="J3" s="9">
@@ -1372,50 +1378,53 @@
       </c>
       <c r="AD3" s="11">
         <v>2017</v>
       </c>
       <c r="AE3" s="11">
         <v>2018</v>
       </c>
       <c r="AF3" s="11">
         <v>2019</v>
       </c>
       <c r="AG3" s="11">
         <v>2020</v>
       </c>
       <c r="AH3" s="13">
         <v>2021</v>
       </c>
       <c r="AI3" s="14">
         <v>2022</v>
       </c>
       <c r="AJ3" s="15">
         <v>2023</v>
       </c>
       <c r="AK3" s="14">
         <v>2024</v>
       </c>
+      <c r="AL3" s="14">
+        <v>2025</v>
+      </c>
     </row>
     <row r="4" spans="2:38" s="48" customFormat="1" ht="14.25" customHeight="1">
       <c r="B4" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="17">
         <v>4.5</v>
       </c>
       <c r="D4" s="18">
         <v>10.07</v>
       </c>
       <c r="E4" s="18">
         <v>105.529</v>
       </c>
       <c r="F4" s="18">
         <v>829.56100000000004</v>
       </c>
       <c r="G4" s="18">
         <v>10069.602000000001</v>
       </c>
       <c r="H4" s="18">
         <v>22589.654999999999</v>
       </c>
       <c r="I4" s="18">
         <v>20510.612000000001</v>
@@ -1482,50 +1491,53 @@
       </c>
       <c r="AD4" s="20">
         <v>374029.1</v>
       </c>
       <c r="AE4" s="21">
         <v>421146.2</v>
       </c>
       <c r="AF4" s="22">
         <v>476971.1</v>
       </c>
       <c r="AG4" s="19">
         <v>518243.6</v>
       </c>
       <c r="AH4" s="19">
         <v>639111</v>
       </c>
       <c r="AI4" s="23">
         <v>881373.2</v>
       </c>
       <c r="AJ4" s="24">
         <v>856257.4</v>
       </c>
       <c r="AK4" s="51">
         <v>939524.7</v>
       </c>
+      <c r="AL4" s="55">
+        <v>1394693</v>
+      </c>
     </row>
     <row r="5" spans="2:38" s="48" customFormat="1" ht="24" customHeight="1">
       <c r="B5" s="25" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="17" t="s">
         <v>4</v>
       </c>
       <c r="D5" s="18">
         <v>0.62</v>
       </c>
       <c r="E5" s="18">
         <v>13.125999999999999</v>
       </c>
       <c r="F5" s="18">
         <v>84.6</v>
       </c>
       <c r="G5" s="18">
         <v>1192.116</v>
       </c>
       <c r="H5" s="18">
         <v>3246.1439999999998</v>
       </c>
       <c r="I5" s="18">
         <v>3829.0749999999998</v>
@@ -1592,50 +1604,53 @@
       </c>
       <c r="AD5" s="20">
         <v>43586.7</v>
       </c>
       <c r="AE5" s="21">
         <v>49334.1</v>
       </c>
       <c r="AF5" s="21">
         <v>57777.1</v>
       </c>
       <c r="AG5" s="20">
         <v>54868.5</v>
       </c>
       <c r="AH5" s="19">
         <v>63066.7</v>
       </c>
       <c r="AI5" s="26">
         <v>117030.6</v>
       </c>
       <c r="AJ5" s="24">
         <v>133260.20000000001</v>
       </c>
       <c r="AK5" s="51">
         <v>129434.6</v>
       </c>
+      <c r="AL5" s="55">
+        <v>289873</v>
+      </c>
     </row>
     <row r="6" spans="2:38" s="48" customFormat="1" ht="13.5" customHeight="1">
       <c r="B6" s="25" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="17">
         <v>3.8</v>
       </c>
       <c r="D6" s="18">
         <v>8.8559999999999999</v>
       </c>
       <c r="E6" s="18">
         <v>83.632000000000005</v>
       </c>
       <c r="F6" s="18">
         <v>605.88499999999999</v>
       </c>
       <c r="G6" s="18">
         <v>5678.3469999999998</v>
       </c>
       <c r="H6" s="18">
         <v>10713.4</v>
       </c>
       <c r="I6" s="18">
         <v>10164.824000000001</v>
@@ -1702,54 +1717,57 @@
       </c>
       <c r="AD6" s="20">
         <v>257641.3</v>
       </c>
       <c r="AE6" s="21">
         <v>301559.3</v>
       </c>
       <c r="AF6" s="21">
         <v>352056.2</v>
       </c>
       <c r="AG6" s="19">
         <v>380642.1</v>
       </c>
       <c r="AH6" s="19">
         <v>453393.8</v>
       </c>
       <c r="AI6" s="26">
         <v>627889.5</v>
       </c>
       <c r="AJ6" s="24">
         <v>585233.6</v>
       </c>
       <c r="AK6" s="51">
         <v>610513</v>
       </c>
+      <c r="AL6" s="55">
+        <v>851840.1</v>
+      </c>
     </row>
     <row r="7" spans="2:38" s="54" customFormat="1" ht="21.75" customHeight="1">
       <c r="B7" s="27" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C7" s="17">
         <v>1.9</v>
       </c>
       <c r="D7" s="28">
         <v>5.5</v>
       </c>
       <c r="E7" s="28">
         <v>26.8</v>
       </c>
       <c r="F7" s="28">
         <v>208.8</v>
       </c>
       <c r="G7" s="28">
         <v>1854.4</v>
       </c>
       <c r="H7" s="29">
         <v>2476.1</v>
       </c>
       <c r="I7" s="29">
         <v>3232.4</v>
       </c>
       <c r="J7" s="29">
         <v>1704.8</v>
       </c>
@@ -1811,55 +1829,58 @@
         <v>98590.2</v>
       </c>
       <c r="AD7" s="20">
         <v>76411.8</v>
       </c>
       <c r="AE7" s="30">
         <v>54376.1</v>
       </c>
       <c r="AF7" s="30">
         <v>59870.6</v>
       </c>
       <c r="AG7" s="20">
         <v>51000.3</v>
       </c>
       <c r="AH7" s="20">
         <v>78412.399999999994</v>
       </c>
       <c r="AI7" s="23">
         <v>126814.5</v>
       </c>
       <c r="AJ7" s="24">
         <v>120875</v>
       </c>
       <c r="AK7" s="51">
         <v>107789</v>
+      </c>
+      <c r="AL7" s="55">
+        <v>125141.1</v>
       </c>
     </row>
     <row r="8" spans="2:38" s="54" customFormat="1" ht="11.25" customHeight="1">
       <c r="B8" s="27" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C8" s="17" t="s">
         <v>4</v>
       </c>
       <c r="D8" s="28" t="s">
         <v>4</v>
       </c>
       <c r="E8" s="28">
         <v>0.6</v>
       </c>
       <c r="F8" s="28">
         <v>4.0999999999999996</v>
       </c>
       <c r="G8" s="28">
         <v>48.6</v>
       </c>
       <c r="H8" s="29">
         <v>129.30000000000001</v>
       </c>
       <c r="I8" s="29">
         <v>108.9</v>
       </c>
       <c r="J8" s="29">
         <v>68.099999999999994</v>
       </c>
@@ -1921,55 +1942,58 @@
         <v>21.3</v>
       </c>
       <c r="AD8" s="20">
         <v>78.900000000000006</v>
       </c>
       <c r="AE8" s="20">
         <v>869.3</v>
       </c>
       <c r="AF8" s="30">
         <v>887.9</v>
       </c>
       <c r="AG8" s="20">
         <v>2079.8000000000002</v>
       </c>
       <c r="AH8" s="20">
         <v>1520.4</v>
       </c>
       <c r="AI8" s="23">
         <v>3921.5</v>
       </c>
       <c r="AJ8" s="24">
         <v>4646.5</v>
       </c>
       <c r="AK8" s="51">
         <v>4075.8</v>
+      </c>
+      <c r="AL8" s="51">
+        <v>3550.7</v>
       </c>
     </row>
     <row r="9" spans="2:38" s="54" customFormat="1" ht="12" customHeight="1">
       <c r="B9" s="27" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="C9" s="17">
         <v>0.4</v>
       </c>
       <c r="D9" s="28">
         <v>1.1000000000000001</v>
       </c>
       <c r="E9" s="28">
         <v>7.4</v>
       </c>
       <c r="F9" s="28">
         <v>74.7</v>
       </c>
       <c r="G9" s="28">
         <v>547.9</v>
       </c>
       <c r="H9" s="29">
         <v>439.3</v>
       </c>
       <c r="I9" s="29">
         <v>338.1</v>
       </c>
       <c r="J9" s="29">
         <v>118.6</v>
       </c>
@@ -2031,55 +2055,58 @@
         <v>2074.1</v>
       </c>
       <c r="AD9" s="20">
         <v>3184.4</v>
       </c>
       <c r="AE9" s="30">
         <v>3678.4</v>
       </c>
       <c r="AF9" s="30">
         <v>3522.8</v>
       </c>
       <c r="AG9" s="20">
         <v>3552.6</v>
       </c>
       <c r="AH9" s="20">
         <v>4543.3999999999996</v>
       </c>
       <c r="AI9" s="23">
         <v>8630.9</v>
       </c>
       <c r="AJ9" s="24">
         <v>9968.9</v>
       </c>
       <c r="AK9" s="51">
         <v>8230.2000000000007</v>
+      </c>
+      <c r="AL9" s="51">
+        <v>8950.2000000000007</v>
       </c>
     </row>
     <row r="10" spans="2:38" s="54" customFormat="1" ht="55.5" customHeight="1">
       <c r="B10" s="27" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="C10" s="17" t="s">
         <v>4</v>
       </c>
       <c r="D10" s="28" t="s">
         <v>4</v>
       </c>
       <c r="E10" s="28">
         <v>0.3</v>
       </c>
       <c r="F10" s="28">
         <v>3</v>
       </c>
       <c r="G10" s="28">
         <v>7.6</v>
       </c>
       <c r="H10" s="29">
         <v>16.3</v>
       </c>
       <c r="I10" s="29">
         <v>12.6</v>
       </c>
       <c r="J10" s="29">
         <v>9.6999999999999993</v>
       </c>
@@ -2141,55 +2168,58 @@
         <v>11.7</v>
       </c>
       <c r="AD10" s="20">
         <v>25.2</v>
       </c>
       <c r="AE10" s="20" t="s">
         <v>7</v>
       </c>
       <c r="AF10" s="20" t="s">
         <v>7</v>
       </c>
       <c r="AG10" s="20" t="s">
         <v>7</v>
       </c>
       <c r="AH10" s="20">
         <v>204.1</v>
       </c>
       <c r="AI10" s="23">
         <v>293.10000000000002</v>
       </c>
       <c r="AJ10" s="24">
         <v>184.8</v>
       </c>
       <c r="AK10" s="51">
         <v>112.5</v>
+      </c>
+      <c r="AL10" s="51">
+        <v>394.6</v>
       </c>
     </row>
     <row r="11" spans="2:38" s="54" customFormat="1" ht="21" customHeight="1">
       <c r="B11" s="27" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C11" s="17">
         <v>1</v>
       </c>
       <c r="D11" s="28">
         <v>1.4</v>
       </c>
       <c r="E11" s="28">
         <v>39.4</v>
       </c>
       <c r="F11" s="28">
         <v>172.7</v>
       </c>
       <c r="G11" s="28">
         <v>2576.9</v>
       </c>
       <c r="H11" s="29">
         <v>6181</v>
       </c>
       <c r="I11" s="29">
         <v>5193.3999999999996</v>
       </c>
       <c r="J11" s="29">
         <v>4228.3</v>
       </c>
@@ -2251,55 +2281,58 @@
         <v>71046.3</v>
       </c>
       <c r="AD11" s="30">
         <v>92705.3</v>
       </c>
       <c r="AE11" s="30">
         <v>121790.6</v>
       </c>
       <c r="AF11" s="30">
         <v>162903.1</v>
       </c>
       <c r="AG11" s="20">
         <v>175255.8</v>
       </c>
       <c r="AH11" s="20">
         <v>198594.6</v>
       </c>
       <c r="AI11" s="23">
         <v>306099.90000000002</v>
       </c>
       <c r="AJ11" s="24">
         <v>279640.2</v>
       </c>
       <c r="AK11" s="51">
         <v>272710</v>
+      </c>
+      <c r="AL11" s="55">
+        <v>387578.9</v>
       </c>
     </row>
     <row r="12" spans="2:38" s="54" customFormat="1" ht="33.75" customHeight="1">
       <c r="B12" s="27" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="C12" s="17">
         <v>0.2</v>
       </c>
       <c r="D12" s="28">
         <v>0.3</v>
       </c>
       <c r="E12" s="28">
         <v>2.8</v>
       </c>
       <c r="F12" s="28">
         <v>28.7</v>
       </c>
       <c r="G12" s="28">
         <v>188.7</v>
       </c>
       <c r="H12" s="29">
         <v>250.8</v>
       </c>
       <c r="I12" s="29">
         <v>288</v>
       </c>
       <c r="J12" s="30">
         <v>438.1</v>
       </c>
@@ -2361,55 +2394,58 @@
         <v>24483.8</v>
       </c>
       <c r="AD12" s="20">
         <v>29411.4</v>
       </c>
       <c r="AE12" s="30">
         <v>35663.699999999997</v>
       </c>
       <c r="AF12" s="30">
         <v>38918.6</v>
       </c>
       <c r="AG12" s="20">
         <v>43384.2</v>
       </c>
       <c r="AH12" s="20">
         <v>46447.5</v>
       </c>
       <c r="AI12" s="23">
         <v>50482.8</v>
       </c>
       <c r="AJ12" s="24">
         <v>57406.6</v>
       </c>
       <c r="AK12" s="51">
         <v>61563.7</v>
+      </c>
+      <c r="AL12" s="55">
+        <v>102037.1</v>
       </c>
     </row>
     <row r="13" spans="2:38" s="54" customFormat="1" ht="22.5" customHeight="1">
       <c r="B13" s="27" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="C13" s="17" t="s">
         <v>4</v>
       </c>
       <c r="D13" s="28" t="s">
         <v>4</v>
       </c>
       <c r="E13" s="28" t="s">
         <v>4</v>
       </c>
       <c r="F13" s="28" t="s">
         <v>4</v>
       </c>
       <c r="G13" s="28" t="s">
         <v>4</v>
       </c>
       <c r="H13" s="29" t="s">
         <v>4</v>
       </c>
       <c r="I13" s="29" t="s">
         <v>4</v>
       </c>
       <c r="J13" s="29" t="s">
         <v>4</v>
       </c>
@@ -2471,55 +2507,58 @@
         <v>25802.6</v>
       </c>
       <c r="AD13" s="20">
         <v>34680.400000000001</v>
       </c>
       <c r="AE13" s="30">
         <v>54249.8</v>
       </c>
       <c r="AF13" s="30">
         <v>53952.2</v>
       </c>
       <c r="AG13" s="20">
         <v>70231.600000000006</v>
       </c>
       <c r="AH13" s="20">
         <v>79280.399999999994</v>
       </c>
       <c r="AI13" s="23">
         <v>81652.100000000006</v>
       </c>
       <c r="AJ13" s="24">
         <v>51119.1</v>
       </c>
       <c r="AK13" s="51">
         <v>84024.6</v>
+      </c>
+      <c r="AL13" s="51">
+        <v>132290.20000000001</v>
       </c>
     </row>
     <row r="14" spans="2:38" s="54" customFormat="1" ht="33.75" customHeight="1">
       <c r="B14" s="27" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="C14" s="17" t="s">
         <v>4</v>
       </c>
       <c r="D14" s="28" t="s">
         <v>4</v>
       </c>
       <c r="E14" s="28">
         <v>1.3</v>
       </c>
       <c r="F14" s="28">
         <v>27.1</v>
       </c>
       <c r="G14" s="28">
         <v>190</v>
       </c>
       <c r="H14" s="29">
         <v>366.6</v>
       </c>
       <c r="I14" s="29">
         <v>515.79999999999995</v>
       </c>
       <c r="J14" s="29">
         <v>403.1</v>
       </c>
@@ -2581,55 +2620,58 @@
         <v>3552.2</v>
       </c>
       <c r="AD14" s="20">
         <v>4103.2</v>
       </c>
       <c r="AE14" s="30">
         <v>3086.4</v>
       </c>
       <c r="AF14" s="30">
         <v>5611.6</v>
       </c>
       <c r="AG14" s="20">
         <v>4394.8999999999996</v>
       </c>
       <c r="AH14" s="20">
         <v>7224.2</v>
       </c>
       <c r="AI14" s="23">
         <v>7833</v>
       </c>
       <c r="AJ14" s="24">
         <v>6036.5</v>
       </c>
       <c r="AK14" s="51">
         <v>7909.5</v>
+      </c>
+      <c r="AL14" s="51">
+        <v>7080.3</v>
       </c>
     </row>
     <row r="15" spans="2:38" s="54" customFormat="1" ht="33" customHeight="1">
       <c r="B15" s="27" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C15" s="17">
         <v>0.1</v>
       </c>
       <c r="D15" s="28">
         <v>0.2</v>
       </c>
       <c r="E15" s="28">
         <v>1.5</v>
       </c>
       <c r="F15" s="28">
         <v>13.3</v>
       </c>
       <c r="G15" s="28">
         <v>107.4</v>
       </c>
       <c r="H15" s="29">
         <v>192.7</v>
       </c>
       <c r="I15" s="29">
         <v>192.4</v>
       </c>
       <c r="J15" s="29">
         <v>88.1</v>
       </c>
@@ -2691,55 +2733,58 @@
         <v>56.8</v>
       </c>
       <c r="AD15" s="30">
         <v>65.900000000000006</v>
       </c>
       <c r="AE15" s="20" t="s">
         <v>7</v>
       </c>
       <c r="AF15" s="20" t="s">
         <v>7</v>
       </c>
       <c r="AG15" s="20" t="s">
         <v>7</v>
       </c>
       <c r="AH15" s="20" t="s">
         <v>7</v>
       </c>
       <c r="AI15" s="23">
         <v>398.1</v>
       </c>
       <c r="AJ15" s="24">
         <v>514.5</v>
       </c>
       <c r="AK15" s="51">
         <v>681.6</v>
+      </c>
+      <c r="AL15" s="51">
+        <v>975.4</v>
       </c>
     </row>
     <row r="16" spans="2:38" s="54" customFormat="1" ht="13.5" customHeight="1">
       <c r="B16" s="27" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="C16" s="17" t="s">
         <v>4</v>
       </c>
       <c r="D16" s="28" t="s">
         <v>4</v>
       </c>
       <c r="E16" s="28">
         <v>0.4</v>
       </c>
       <c r="F16" s="28">
         <v>2.5</v>
       </c>
       <c r="G16" s="28">
         <v>35.200000000000003</v>
       </c>
       <c r="H16" s="29">
         <v>82.4</v>
       </c>
       <c r="I16" s="29">
         <v>64</v>
       </c>
       <c r="J16" s="29">
         <v>26.3</v>
       </c>
@@ -2802,52 +2847,55 @@
       </c>
       <c r="AD16" s="30">
         <v>682.9</v>
       </c>
       <c r="AE16" s="30">
         <v>643.4</v>
       </c>
       <c r="AF16" s="20">
         <v>623.5</v>
       </c>
       <c r="AG16" s="20">
         <v>825</v>
       </c>
       <c r="AH16" s="20">
         <v>1663</v>
       </c>
       <c r="AI16" s="23">
         <v>1777.3</v>
       </c>
       <c r="AJ16" s="24">
         <v>2237.8000000000002</v>
       </c>
       <c r="AK16" s="51">
         <v>2143.5</v>
       </c>
+      <c r="AL16" s="55">
+        <v>3484</v>
+      </c>
     </row>
-    <row r="17" spans="2:37" s="48" customFormat="1" ht="34.5" customHeight="1">
+    <row r="17" spans="2:38" s="48" customFormat="1" ht="34.5" customHeight="1">
       <c r="B17" s="25" t="s">
         <v>8</v>
       </c>
       <c r="C17" s="17">
         <v>0.3</v>
       </c>
       <c r="D17" s="18">
         <v>0.58199999999999996</v>
       </c>
       <c r="E17" s="18">
         <v>8.4659999999999993</v>
       </c>
       <c r="F17" s="18">
         <v>131.58000000000001</v>
       </c>
       <c r="G17" s="18">
         <v>3047.7910000000002</v>
       </c>
       <c r="H17" s="29">
         <v>8246.85</v>
       </c>
       <c r="I17" s="29">
         <v>6064.348</v>
       </c>
       <c r="J17" s="29">
@@ -2912,54 +2960,57 @@
       </c>
       <c r="AD17" s="20">
         <v>69484.600000000006</v>
       </c>
       <c r="AE17" s="30">
         <v>66325.899999999994</v>
       </c>
       <c r="AF17" s="30">
         <v>62930.9</v>
       </c>
       <c r="AG17" s="20">
         <v>77579.3</v>
       </c>
       <c r="AH17" s="20">
         <v>117293.7</v>
       </c>
       <c r="AI17" s="23">
         <v>130556.9</v>
       </c>
       <c r="AJ17" s="24">
         <v>131701.9</v>
       </c>
       <c r="AK17" s="51">
         <v>191676.1</v>
       </c>
+      <c r="AL17" s="55">
+        <v>243273.3</v>
+      </c>
     </row>
-    <row r="18" spans="2:37" s="48" customFormat="1" ht="42.75" customHeight="1">
+    <row r="18" spans="2:38" s="48" customFormat="1" ht="42.75" customHeight="1">
       <c r="B18" s="31" t="s">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="C18" s="32" t="s">
         <v>4</v>
       </c>
       <c r="D18" s="33">
         <v>1.2E-2</v>
       </c>
       <c r="E18" s="33">
         <v>0.30499999999999999</v>
       </c>
       <c r="F18" s="33">
         <v>7.4960000000000004</v>
       </c>
       <c r="G18" s="33">
         <v>151.34800000000001</v>
       </c>
       <c r="H18" s="34">
         <v>383.26100000000002</v>
       </c>
       <c r="I18" s="34">
         <v>452.36500000000001</v>
       </c>
       <c r="J18" s="34">
         <v>330.24700000000001</v>
       </c>
@@ -2996,374 +3047,377 @@
       <c r="U18" s="34">
         <v>1307.9480000000001</v>
       </c>
       <c r="V18" s="34">
         <v>1053.55</v>
       </c>
       <c r="W18" s="34">
         <v>1493.768</v>
       </c>
       <c r="X18" s="34">
         <v>1589.557</v>
       </c>
       <c r="Y18" s="34">
         <v>2077.1060000000002</v>
       </c>
       <c r="Z18" s="35">
         <v>2633.962</v>
       </c>
       <c r="AA18" s="36">
         <v>2449.5590000000002</v>
       </c>
       <c r="AB18" s="36">
         <v>2564.9250000000002</v>
       </c>
       <c r="AC18" s="36" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="AD18" s="36">
         <v>3316.5</v>
       </c>
       <c r="AE18" s="35">
         <v>3927</v>
       </c>
       <c r="AF18" s="35">
         <v>4206.8999999999996</v>
       </c>
       <c r="AG18" s="36">
         <v>5153.7</v>
       </c>
       <c r="AH18" s="36">
         <v>5356.8</v>
       </c>
       <c r="AI18" s="37">
         <v>5896.2</v>
       </c>
       <c r="AJ18" s="38">
         <v>6061.7</v>
       </c>
       <c r="AK18" s="52">
         <v>7900.9</v>
       </c>
+      <c r="AL18" s="33">
+        <v>9706.6</v>
+      </c>
     </row>
-    <row r="19" spans="2:37" s="48" customFormat="1" ht="8.25" customHeight="1">
+    <row r="19" spans="2:38" s="48" customFormat="1" ht="8.25" customHeight="1">
       <c r="B19" s="39"/>
       <c r="C19" s="40"/>
       <c r="D19" s="41"/>
       <c r="E19" s="41"/>
       <c r="F19" s="41"/>
       <c r="G19" s="41"/>
       <c r="H19" s="41"/>
       <c r="I19" s="41"/>
       <c r="J19" s="41"/>
       <c r="K19" s="41"/>
       <c r="L19" s="41"/>
       <c r="M19" s="41"/>
       <c r="N19" s="41"/>
       <c r="O19" s="41"/>
       <c r="P19" s="41"/>
       <c r="Q19" s="41"/>
       <c r="R19" s="41"/>
       <c r="S19" s="41"/>
       <c r="T19" s="41"/>
       <c r="U19" s="41"/>
       <c r="V19" s="42"/>
       <c r="W19" s="42"/>
       <c r="X19" s="43"/>
       <c r="Y19" s="2"/>
       <c r="Z19" s="43"/>
       <c r="AA19" s="44"/>
       <c r="AB19" s="44"/>
       <c r="AC19" s="20"/>
       <c r="AD19" s="44"/>
       <c r="AE19" s="50"/>
       <c r="AF19" s="50"/>
       <c r="AG19" s="50"/>
       <c r="AH19" s="50"/>
       <c r="AI19" s="45"/>
       <c r="AJ19" s="46"/>
     </row>
-    <row r="20" spans="2:37" s="48" customFormat="1" ht="14.25" customHeight="1">
-[...7 lines deleted...]
-      <c r="G20" s="57"/>
+    <row r="20" spans="2:38" s="48" customFormat="1" ht="14.25" customHeight="1">
+      <c r="B20" s="59" t="s">
+        <v>23</v>
+      </c>
+      <c r="C20" s="59"/>
+      <c r="D20" s="59"/>
+      <c r="E20" s="59"/>
+      <c r="F20" s="59"/>
+      <c r="G20" s="59"/>
       <c r="H20" s="47"/>
       <c r="I20" s="47"/>
       <c r="J20" s="47"/>
       <c r="K20" s="4"/>
       <c r="L20" s="4"/>
       <c r="M20" s="4"/>
       <c r="N20" s="4"/>
       <c r="O20" s="4"/>
       <c r="P20" s="4"/>
       <c r="Q20" s="4"/>
       <c r="R20" s="4"/>
       <c r="S20" s="2"/>
       <c r="T20" s="2"/>
       <c r="U20" s="2"/>
       <c r="V20" s="2"/>
       <c r="W20" s="2"/>
       <c r="X20" s="2"/>
       <c r="Y20" s="2"/>
       <c r="Z20" s="4"/>
       <c r="AA20" s="4"/>
       <c r="AB20" s="4"/>
       <c r="AC20" s="6"/>
       <c r="AD20" s="4"/>
       <c r="AE20" s="4"/>
       <c r="AF20" s="4"/>
       <c r="AG20" s="4"/>
       <c r="AH20" s="4"/>
       <c r="AI20" s="2"/>
       <c r="AJ20" s="46"/>
     </row>
-    <row r="21" spans="2:37" s="48" customFormat="1" ht="24" customHeight="1">
-[...20 lines deleted...]
-      <c r="T21" s="56"/>
+    <row r="21" spans="2:38" s="48" customFormat="1" ht="24" customHeight="1">
+      <c r="B21" s="58" t="s">
+        <v>22</v>
+      </c>
+      <c r="C21" s="58"/>
+      <c r="D21" s="58"/>
+      <c r="E21" s="58"/>
+      <c r="F21" s="58"/>
+      <c r="G21" s="58"/>
+      <c r="H21" s="58"/>
+      <c r="I21" s="58"/>
+      <c r="J21" s="58"/>
+      <c r="K21" s="58"/>
+      <c r="L21" s="58"/>
+      <c r="M21" s="58"/>
+      <c r="N21" s="58"/>
+      <c r="O21" s="58"/>
+      <c r="P21" s="58"/>
+      <c r="Q21" s="58"/>
+      <c r="R21" s="58"/>
+      <c r="S21" s="58"/>
+      <c r="T21" s="58"/>
       <c r="U21" s="2"/>
       <c r="V21" s="2"/>
       <c r="W21" s="2"/>
       <c r="X21" s="2"/>
       <c r="Y21" s="2"/>
       <c r="Z21" s="4"/>
       <c r="AA21" s="4"/>
       <c r="AB21" s="4"/>
       <c r="AC21" s="6"/>
       <c r="AD21" s="4"/>
       <c r="AE21" s="4"/>
       <c r="AF21" s="4"/>
       <c r="AG21" s="4"/>
       <c r="AH21" s="4"/>
       <c r="AI21" s="2"/>
     </row>
-    <row r="22" spans="2:37" s="48" customFormat="1" ht="26.25" customHeight="1">
-[...34 lines deleted...]
-      <c r="AH22" s="57"/>
+    <row r="22" spans="2:38" s="48" customFormat="1" ht="26.25" customHeight="1">
+      <c r="B22" s="59" t="s">
+        <v>24</v>
+      </c>
+      <c r="C22" s="59"/>
+      <c r="D22" s="59"/>
+      <c r="E22" s="59"/>
+      <c r="F22" s="59"/>
+      <c r="G22" s="59"/>
+      <c r="H22" s="59"/>
+      <c r="I22" s="59"/>
+      <c r="J22" s="59"/>
+      <c r="K22" s="59"/>
+      <c r="L22" s="59"/>
+      <c r="M22" s="59"/>
+      <c r="N22" s="59"/>
+      <c r="O22" s="59"/>
+      <c r="P22" s="59"/>
+      <c r="Q22" s="59"/>
+      <c r="R22" s="59"/>
+      <c r="S22" s="59"/>
+      <c r="T22" s="59"/>
+      <c r="U22" s="59"/>
+      <c r="V22" s="59"/>
+      <c r="W22" s="59"/>
+      <c r="X22" s="59"/>
+      <c r="Y22" s="59"/>
+      <c r="Z22" s="59"/>
+      <c r="AA22" s="59"/>
+      <c r="AB22" s="59"/>
+      <c r="AC22" s="59"/>
+      <c r="AD22" s="59"/>
+      <c r="AE22" s="59"/>
+      <c r="AF22" s="59"/>
+      <c r="AG22" s="59"/>
+      <c r="AH22" s="59"/>
       <c r="AI22" s="2"/>
     </row>
-    <row r="23" spans="2:37" s="48" customFormat="1">
+    <row r="23" spans="2:38" s="48" customFormat="1">
       <c r="B23" s="2"/>
       <c r="C23" s="49"/>
       <c r="D23" s="4"/>
       <c r="E23" s="4"/>
       <c r="F23" s="4"/>
       <c r="G23" s="4"/>
       <c r="H23" s="4"/>
       <c r="I23" s="4"/>
       <c r="J23" s="4"/>
       <c r="K23" s="4"/>
       <c r="L23" s="4"/>
       <c r="M23" s="4"/>
       <c r="N23" s="4"/>
       <c r="O23" s="4"/>
       <c r="P23" s="4"/>
       <c r="Q23" s="4"/>
       <c r="R23" s="4"/>
       <c r="S23" s="2"/>
       <c r="T23" s="2"/>
       <c r="U23" s="2"/>
       <c r="V23" s="2"/>
       <c r="W23" s="2"/>
       <c r="X23" s="2"/>
       <c r="Y23" s="2"/>
       <c r="Z23" s="4"/>
       <c r="AA23" s="4"/>
       <c r="AB23" s="4"/>
       <c r="AC23" s="6"/>
       <c r="AD23" s="4"/>
       <c r="AE23" s="4"/>
       <c r="AF23" s="4"/>
       <c r="AG23" s="4"/>
       <c r="AH23" s="4"/>
       <c r="AI23" s="2"/>
     </row>
-    <row r="24" spans="2:37" s="48" customFormat="1">
+    <row r="24" spans="2:38" s="48" customFormat="1">
       <c r="B24" s="2"/>
       <c r="C24" s="49"/>
       <c r="D24" s="4"/>
       <c r="E24" s="4"/>
       <c r="F24" s="4"/>
       <c r="G24" s="4"/>
       <c r="H24" s="4"/>
       <c r="I24" s="4"/>
       <c r="J24" s="4"/>
       <c r="K24" s="4"/>
       <c r="L24" s="4"/>
       <c r="M24" s="4"/>
       <c r="N24" s="4"/>
       <c r="O24" s="4"/>
       <c r="P24" s="4"/>
       <c r="Q24" s="4"/>
       <c r="R24" s="4"/>
       <c r="S24" s="2"/>
       <c r="T24" s="2"/>
       <c r="U24" s="2"/>
       <c r="V24" s="2"/>
       <c r="W24" s="2"/>
       <c r="X24" s="2"/>
       <c r="Y24" s="2"/>
       <c r="Z24" s="4"/>
       <c r="AA24" s="4"/>
       <c r="AB24" s="4"/>
       <c r="AC24" s="6"/>
       <c r="AD24" s="4"/>
       <c r="AE24" s="4"/>
       <c r="AF24" s="4"/>
       <c r="AG24" s="4"/>
       <c r="AH24" s="4"/>
       <c r="AI24" s="2"/>
     </row>
-    <row r="25" spans="2:37" s="48" customFormat="1">
+    <row r="25" spans="2:38" s="48" customFormat="1">
       <c r="B25" s="2"/>
       <c r="C25" s="49"/>
       <c r="D25" s="4"/>
       <c r="E25" s="4"/>
       <c r="F25" s="4"/>
       <c r="G25" s="4"/>
       <c r="H25" s="4"/>
       <c r="I25" s="4"/>
       <c r="J25" s="4"/>
       <c r="K25" s="4"/>
       <c r="L25" s="4"/>
       <c r="M25" s="4"/>
       <c r="N25" s="4"/>
       <c r="O25" s="4"/>
       <c r="P25" s="4"/>
       <c r="Q25" s="4"/>
       <c r="R25" s="4"/>
       <c r="S25" s="2"/>
       <c r="T25" s="2"/>
       <c r="U25" s="2"/>
       <c r="V25" s="2"/>
       <c r="W25" s="2"/>
       <c r="X25" s="2"/>
       <c r="Y25" s="2"/>
       <c r="Z25" s="4"/>
       <c r="AA25" s="4"/>
       <c r="AB25" s="4"/>
       <c r="AC25" s="6"/>
       <c r="AD25" s="4"/>
       <c r="AE25" s="4"/>
       <c r="AF25" s="4"/>
       <c r="AG25" s="4"/>
       <c r="AH25" s="4"/>
       <c r="AI25" s="2"/>
     </row>
-    <row r="26" spans="2:37" s="48" customFormat="1">
+    <row r="26" spans="2:38" s="48" customFormat="1">
       <c r="B26" s="2"/>
       <c r="C26" s="49"/>
       <c r="D26" s="4"/>
       <c r="E26" s="4"/>
       <c r="F26" s="4"/>
       <c r="G26" s="4"/>
       <c r="H26" s="4"/>
       <c r="I26" s="4"/>
       <c r="J26" s="4"/>
       <c r="K26" s="4"/>
       <c r="L26" s="4"/>
       <c r="M26" s="4"/>
       <c r="N26" s="4"/>
       <c r="O26" s="4"/>
       <c r="P26" s="4"/>
       <c r="Q26" s="4"/>
       <c r="R26" s="4"/>
       <c r="S26" s="2"/>
       <c r="T26" s="2"/>
       <c r="U26" s="2"/>
       <c r="V26" s="2"/>
       <c r="W26" s="2"/>
       <c r="X26" s="2"/>
       <c r="Y26" s="2"/>
       <c r="Z26" s="4"/>
       <c r="AA26" s="4"/>
       <c r="AB26" s="4"/>
       <c r="AC26" s="6"/>
       <c r="AD26" s="4"/>
       <c r="AE26" s="4"/>
       <c r="AF26" s="4"/>
       <c r="AG26" s="4"/>
       <c r="AH26" s="4"/>
       <c r="AI26" s="2"/>
     </row>
-    <row r="27" spans="2:37" s="48" customFormat="1">
+    <row r="27" spans="2:38" s="48" customFormat="1">
       <c r="B27" s="2"/>
       <c r="C27" s="49"/>
       <c r="D27" s="4"/>
       <c r="E27" s="4"/>
       <c r="F27" s="4"/>
       <c r="G27" s="4"/>
       <c r="H27" s="4"/>
       <c r="I27" s="4"/>
       <c r="J27" s="4"/>
       <c r="K27" s="4"/>
       <c r="L27" s="4"/>
       <c r="M27" s="4"/>
       <c r="N27" s="4"/>
       <c r="O27" s="4"/>
       <c r="P27" s="4"/>
       <c r="Q27" s="4"/>
       <c r="R27" s="4"/>
       <c r="S27" s="2"/>
       <c r="T27" s="2"/>
       <c r="U27" s="2"/>
       <c r="V27" s="2"/>
       <c r="W27" s="2"/>
       <c r="X27" s="2"/>
       <c r="Y27" s="2"/>
       <c r="Z27" s="4"/>
@@ -3391,56 +3445,53 @@
   <pageMargins left="0.39370078740157483" right="0" top="0" bottom="0" header="0.31496062992125984" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" firstPageNumber="37" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;P</oddFooter>
   </headerFooter>
   <colBreaks count="2" manualBreakCount="2">
     <brk id="15" max="21" man="1"/>
     <brk id="26" max="21" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101007B4262C1F68FAF4DA4B29C1A2B92878F" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d77a485c7e54e0d848f89c185dcd5b38">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -3449,82 +3500,85 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{570C92DE-78FC-4EDB-BA26-2DAB9FE96618}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{612C1E5C-278D-41E3-87D6-19201A4A002F}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9A107598-45B0-49A0-8AD0-D60564C27110}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{612C1E5C-278D-41E3-87D6-19201A4A002F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{570C92DE-78FC-4EDB-BA26-2DAB9FE96618}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>