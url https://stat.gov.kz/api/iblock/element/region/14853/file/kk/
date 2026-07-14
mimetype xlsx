--- v0 (2026-04-14)
+++ v1 (2026-07-14)
@@ -324,91 +324,91 @@
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Стандартная">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -434,51 +434,51 @@
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -614,52 +614,52 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BD22"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="M35" sqref="M35"/>
+    <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection sqref="A1:U1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="26.42578125" style="1" customWidth="1"/>
     <col min="2" max="11" width="9.7109375" style="1" customWidth="1"/>
     <col min="12" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:56" ht="12.75" customHeight="1">
       <c r="A1" s="29" t="s">
         <v>1</v>
       </c>
       <c r="B1" s="29"/>
       <c r="C1" s="29"/>
       <c r="D1" s="29"/>
       <c r="E1" s="29"/>
       <c r="F1" s="29"/>
       <c r="G1" s="29"/>
       <c r="H1" s="29"/>
       <c r="I1" s="29"/>
       <c r="J1" s="29"/>
       <c r="K1" s="29"/>
       <c r="L1" s="29"/>
       <c r="M1" s="29"/>
@@ -728,51 +728,53 @@
       </c>
       <c r="O3" s="4">
         <v>2017</v>
       </c>
       <c r="P3" s="4">
         <v>2018</v>
       </c>
       <c r="Q3" s="4">
         <v>2019</v>
       </c>
       <c r="R3" s="4">
         <v>2020</v>
       </c>
       <c r="S3" s="4">
         <v>2021</v>
       </c>
       <c r="T3" s="4">
         <v>2022</v>
       </c>
       <c r="U3" s="24">
         <v>2023</v>
       </c>
       <c r="V3" s="24">
         <v>2024</v>
       </c>
-      <c r="W3" s="8"/>
+      <c r="W3" s="24">
+        <v>2025</v>
+      </c>
       <c r="X3" s="8"/>
       <c r="Y3" s="8"/>
       <c r="Z3" s="8"/>
       <c r="AA3" s="8"/>
       <c r="AB3" s="8"/>
       <c r="AC3" s="8"/>
       <c r="AD3" s="8"/>
       <c r="AE3" s="8"/>
       <c r="AF3" s="8"/>
       <c r="AG3" s="8"/>
       <c r="AH3" s="8"/>
       <c r="AI3" s="8"/>
       <c r="AJ3" s="8"/>
       <c r="AK3" s="8"/>
       <c r="AL3" s="8"/>
       <c r="AM3" s="8"/>
       <c r="AN3" s="8"/>
       <c r="AO3" s="8"/>
       <c r="AP3" s="8"/>
       <c r="AQ3" s="8"/>
       <c r="AR3" s="8"/>
       <c r="AS3" s="8"/>
       <c r="AT3" s="8"/>
       <c r="AU3" s="8"/>
       <c r="AV3" s="8"/>
@@ -830,51 +832,53 @@
       </c>
       <c r="O4" s="15">
         <v>19.5</v>
       </c>
       <c r="P4" s="15">
         <v>20.7</v>
       </c>
       <c r="Q4" s="15">
         <v>25.1</v>
       </c>
       <c r="R4" s="15">
         <v>28.2</v>
       </c>
       <c r="S4" s="16">
         <v>38.299999999999997</v>
       </c>
       <c r="T4" s="16">
         <v>38.1</v>
       </c>
       <c r="U4" s="25">
         <v>42.5</v>
       </c>
       <c r="V4" s="25">
         <v>39.6</v>
       </c>
-      <c r="W4" s="17"/>
+      <c r="W4" s="25">
+        <v>38.299999999999997</v>
+      </c>
       <c r="X4" s="17"/>
       <c r="Y4" s="17"/>
       <c r="Z4" s="17"/>
       <c r="AA4" s="17"/>
       <c r="AB4" s="17"/>
       <c r="AC4" s="17"/>
       <c r="AD4" s="17"/>
       <c r="AE4" s="17"/>
       <c r="AF4" s="17"/>
       <c r="AG4" s="17"/>
       <c r="AH4" s="17"/>
       <c r="AI4" s="17"/>
       <c r="AJ4" s="17"/>
       <c r="AK4" s="17"/>
       <c r="AL4" s="17"/>
       <c r="AM4" s="17"/>
       <c r="AN4" s="17"/>
       <c r="AO4" s="17"/>
       <c r="AP4" s="17"/>
       <c r="AQ4" s="17"/>
       <c r="AR4" s="17"/>
       <c r="AS4" s="17"/>
       <c r="AT4" s="17"/>
       <c r="AU4" s="17"/>
       <c r="AV4" s="17"/>
@@ -932,51 +936,53 @@
       </c>
       <c r="O5" s="22">
         <v>53</v>
       </c>
       <c r="P5" s="22">
         <v>55</v>
       </c>
       <c r="Q5" s="22">
         <v>45</v>
       </c>
       <c r="R5" s="22">
         <v>33</v>
       </c>
       <c r="S5" s="22">
         <v>42</v>
       </c>
       <c r="T5" s="22">
         <v>58</v>
       </c>
       <c r="U5" s="26">
         <v>57</v>
       </c>
       <c r="V5" s="26">
         <v>49</v>
       </c>
-      <c r="W5" s="17"/>
+      <c r="W5" s="26">
+        <v>46</v>
+      </c>
       <c r="X5" s="17"/>
       <c r="Y5" s="17"/>
       <c r="Z5" s="17"/>
       <c r="AA5" s="17"/>
       <c r="AB5" s="17"/>
       <c r="AC5" s="17"/>
       <c r="AD5" s="17"/>
       <c r="AE5" s="17"/>
       <c r="AF5" s="17"/>
       <c r="AG5" s="17"/>
       <c r="AH5" s="17"/>
       <c r="AI5" s="17"/>
       <c r="AJ5" s="17"/>
       <c r="AK5" s="17"/>
       <c r="AL5" s="17"/>
       <c r="AM5" s="17"/>
       <c r="AN5" s="17"/>
       <c r="AO5" s="17"/>
       <c r="AP5" s="17"/>
       <c r="AQ5" s="17"/>
       <c r="AR5" s="17"/>
       <c r="AS5" s="17"/>
       <c r="AT5" s="17"/>
       <c r="AU5" s="17"/>
       <c r="AV5" s="17"/>