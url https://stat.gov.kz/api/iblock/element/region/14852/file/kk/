--- v0 (2026-04-14)
+++ v1 (2026-07-14)
@@ -12,56 +12,56 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="120" yWindow="120" windowWidth="26565" windowHeight="11115"/>
   </bookViews>
   <sheets>
     <sheet name="индекстер " sheetId="2" r:id="rId1"/>
     <sheet name="индекстер" sheetId="3" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="1">индекстер!$A$1:$I$51</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'индекстер '!$A$1:$X$25</definedName>
   </definedNames>
-  <calcPr calcId="114210" fullPrecision="0"/>
+  <calcPr calcId="124519" fullPrecision="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="163" uniqueCount="29">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="164" uniqueCount="29">
   <si>
     <t>Облыс бойынша барлығы</t>
   </si>
   <si>
     <t>Өскемен қалалық   әкімшілігі</t>
   </si>
   <si>
     <t>Курчатов қалалық әкімшілігі</t>
   </si>
   <si>
     <t>Риддер қалалық әкімшілігі</t>
   </si>
   <si>
     <t>Семей қалалық әкімшілігі</t>
   </si>
   <si>
     <t>Абай</t>
   </si>
   <si>
     <t>Аягөз</t>
   </si>
   <si>
     <t>Бесқарағай</t>
   </si>
   <si>
@@ -308,51 +308,51 @@
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="65">
+  <cellXfs count="68">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
@@ -456,113 +456,116 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Стандартная">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -588,51 +591,51 @@
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -772,52 +775,52 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:X41"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="R40" sqref="R40"/>
+    <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection sqref="A1:X1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="26.85546875" style="2" customWidth="1"/>
     <col min="2" max="20" width="8.42578125" style="2" customWidth="1"/>
     <col min="21" max="22" width="9.140625" style="2"/>
     <col min="23" max="23" width="9.5703125" style="2" customWidth="1"/>
     <col min="24" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24" ht="15.75">
       <c r="A1" s="61" t="s">
         <v>20</v>
       </c>
       <c r="B1" s="61"/>
       <c r="C1" s="61"/>
       <c r="D1" s="61"/>
       <c r="E1" s="61"/>
       <c r="F1" s="61"/>
       <c r="G1" s="61"/>
       <c r="H1" s="61"/>
       <c r="I1" s="61"/>
       <c r="J1" s="61"/>
       <c r="K1" s="61"/>
@@ -2396,280 +2399,326 @@
         <v>106.9</v>
       </c>
       <c r="Q24" s="25">
         <v>76.5</v>
       </c>
       <c r="R24" s="25">
         <v>80.099999999999994</v>
       </c>
       <c r="S24" s="18">
         <v>104.4</v>
       </c>
       <c r="T24" s="22">
         <v>104.5</v>
       </c>
       <c r="U24" s="22">
         <v>103.9</v>
       </c>
       <c r="V24" s="22">
         <v>100.6</v>
       </c>
       <c r="W24" s="22">
         <v>111.1</v>
       </c>
     </row>
     <row r="26" spans="1:23" ht="13.5" thickBot="1">
-      <c r="C26" s="62" t="s">
+      <c r="C26" s="65" t="s">
         <v>21</v>
       </c>
-      <c r="D26" s="62"/>
+      <c r="D26" s="65"/>
+      <c r="E26" s="65"/>
     </row>
     <row r="27" spans="1:23" s="11" customFormat="1" ht="13.5" thickBot="1">
       <c r="A27" s="28"/>
       <c r="B27" s="10">
         <v>2022</v>
       </c>
       <c r="C27" s="10">
         <v>2023</v>
       </c>
       <c r="D27" s="10">
         <v>2024</v>
       </c>
+      <c r="E27" s="10">
+        <v>2025</v>
+      </c>
     </row>
     <row r="28" spans="1:23" s="17" customFormat="1">
       <c r="A28" s="29" t="s">
         <v>0</v>
       </c>
       <c r="B28" s="16">
         <v>105.5</v>
       </c>
       <c r="C28" s="16">
         <v>108</v>
       </c>
       <c r="D28" s="16">
         <v>102.2</v>
       </c>
+      <c r="E28" s="64">
+        <v>101.6</v>
+      </c>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="30" t="s">
         <v>1</v>
       </c>
       <c r="B29" s="21">
         <v>104</v>
       </c>
       <c r="C29" s="21">
         <v>108.6</v>
       </c>
       <c r="D29" s="21">
         <v>104.8</v>
       </c>
+      <c r="E29" s="42">
+        <v>105.5</v>
+      </c>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="30" t="s">
         <v>3</v>
       </c>
       <c r="B30" s="22">
         <v>111.9</v>
       </c>
       <c r="C30" s="22">
         <v>101.2</v>
       </c>
       <c r="D30" s="22">
         <v>77</v>
       </c>
+      <c r="E30" s="42">
+        <v>95</v>
+      </c>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="31" t="s">
         <v>9</v>
       </c>
       <c r="B31" s="21">
         <v>106.6</v>
       </c>
       <c r="C31" s="21">
         <v>106.7</v>
       </c>
       <c r="D31" s="21">
         <v>110.4</v>
       </c>
+      <c r="E31" s="42">
+        <v>24.3</v>
+      </c>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="31" t="s">
         <v>11</v>
       </c>
       <c r="B32" s="21">
         <v>123.5</v>
       </c>
       <c r="C32" s="21">
         <v>108.9</v>
       </c>
       <c r="D32" s="21">
         <v>107.4</v>
       </c>
-    </row>
-    <row r="33" spans="1:4">
+      <c r="E32" s="42">
+        <v>118.2</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
       <c r="A33" s="32" t="s">
         <v>12</v>
       </c>
       <c r="B33" s="21">
         <v>111</v>
       </c>
       <c r="C33" s="21">
         <v>103.8</v>
       </c>
       <c r="D33" s="21">
         <v>107.2</v>
       </c>
-    </row>
-    <row r="34" spans="1:4">
+      <c r="E33" s="42">
+        <v>93.5</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
       <c r="A34" s="33" t="s">
         <v>14</v>
       </c>
       <c r="B34" s="21">
         <v>171.7</v>
       </c>
       <c r="C34" s="21">
         <v>73.099999999999994</v>
       </c>
       <c r="D34" s="21">
         <v>50.5</v>
       </c>
-    </row>
-    <row r="35" spans="1:4">
+      <c r="E34" s="42">
+        <v>97.4</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
       <c r="A35" s="33" t="s">
         <v>15</v>
       </c>
       <c r="B35" s="21">
         <v>109.4</v>
       </c>
       <c r="C35" s="21">
         <v>113.5</v>
       </c>
       <c r="D35" s="21">
         <v>109</v>
       </c>
-    </row>
-    <row r="36" spans="1:4">
+      <c r="E35" s="42">
+        <v>131.4</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
       <c r="A36" s="33" t="s">
         <v>27</v>
       </c>
       <c r="B36" s="21" t="s">
         <v>26</v>
       </c>
       <c r="C36" s="21" t="s">
         <v>26</v>
       </c>
       <c r="D36" s="21">
         <v>8325.7999999999993</v>
       </c>
-    </row>
-    <row r="37" spans="1:4">
+      <c r="E36" s="42">
+        <v>12.2</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
       <c r="A37" s="33" t="s">
         <v>25</v>
       </c>
       <c r="B37" s="21">
         <v>108.6</v>
       </c>
       <c r="C37" s="21">
         <v>139.4</v>
       </c>
       <c r="D37" s="21">
         <v>111.1</v>
       </c>
-    </row>
-    <row r="38" spans="1:4">
+      <c r="E37" s="42">
+        <v>120.5</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
       <c r="A38" s="33" t="s">
         <v>16</v>
       </c>
       <c r="B38" s="21">
         <v>110.7</v>
       </c>
       <c r="C38" s="21">
         <v>114.1</v>
       </c>
       <c r="D38" s="21">
         <v>109.3</v>
       </c>
-    </row>
-    <row r="39" spans="1:4">
+      <c r="E38" s="42">
+        <v>95.9</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
       <c r="A39" s="33" t="s">
         <v>17</v>
       </c>
       <c r="B39" s="21">
         <v>112.6</v>
       </c>
       <c r="C39" s="21">
         <v>107.8</v>
       </c>
       <c r="D39" s="21">
         <v>17.399999999999999</v>
       </c>
-    </row>
-    <row r="40" spans="1:4">
+      <c r="E39" s="42">
+        <v>260.8</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
       <c r="A40" s="33" t="s">
         <v>28</v>
       </c>
       <c r="B40" s="21" t="s">
         <v>26</v>
       </c>
       <c r="C40" s="21" t="s">
         <v>26</v>
       </c>
       <c r="D40" s="21">
         <v>59.3</v>
       </c>
-    </row>
-    <row r="41" spans="1:4">
+      <c r="E40" s="42">
+        <v>150.30000000000001</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5">
       <c r="A41" s="31" t="s">
         <v>19</v>
       </c>
       <c r="B41" s="21">
         <v>107.4</v>
       </c>
       <c r="C41" s="21">
         <v>111.5</v>
       </c>
       <c r="D41" s="21">
         <v>108.7</v>
+      </c>
+      <c r="E41" s="42">
+        <v>91.4</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:X1"/>
-    <mergeCell ref="C26:D26"/>
+    <mergeCell ref="C26:E26"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.15748031496062992" right="0.15748031496062992" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="65" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y89"/>
   <sheetViews>
-    <sheetView topLeftCell="A37" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection sqref="A1:J1"/>
+    <sheetView zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="L73" sqref="L73"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="27" style="2" customWidth="1"/>
     <col min="2" max="5" width="9.28515625" style="2" customWidth="1"/>
     <col min="6" max="7" width="9.140625" style="2"/>
     <col min="8" max="8" width="9.7109375" style="2" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23" ht="18" customHeight="1">
       <c r="A1" s="61" t="s">
         <v>22</v>
       </c>
       <c r="B1" s="61"/>
       <c r="C1" s="61"/>
       <c r="D1" s="61"/>
       <c r="E1" s="61"/>
       <c r="F1" s="61"/>
       <c r="G1" s="61"/>
       <c r="H1" s="61"/>
       <c r="I1" s="61"/>
       <c r="J1" s="61"/>
     </row>
@@ -3263,62 +3312,62 @@
         <v>90.5</v>
       </c>
       <c r="F24" s="20">
         <v>92</v>
       </c>
       <c r="G24" s="42">
         <v>72</v>
       </c>
       <c r="H24" s="42">
         <v>197.7</v>
       </c>
       <c r="W24" s="40"/>
     </row>
     <row r="25" spans="1:25" ht="19.5" customHeight="1">
       <c r="A25" s="44"/>
       <c r="B25" s="45"/>
       <c r="C25" s="45"/>
       <c r="D25" s="45"/>
       <c r="E25" s="46"/>
       <c r="F25" s="47"/>
       <c r="G25" s="47"/>
       <c r="H25" s="48"/>
       <c r="Y25" s="40"/>
     </row>
     <row r="26" spans="1:25" ht="15.75" customHeight="1">
-      <c r="A26" s="64" t="s">
+      <c r="A26" s="63" t="s">
         <v>23</v>
       </c>
-      <c r="B26" s="64"/>
-[...7 lines deleted...]
-      <c r="J26" s="64"/>
+      <c r="B26" s="63"/>
+      <c r="C26" s="63"/>
+      <c r="D26" s="63"/>
+      <c r="E26" s="63"/>
+      <c r="F26" s="63"/>
+      <c r="G26" s="63"/>
+      <c r="H26" s="63"/>
+      <c r="I26" s="63"/>
+      <c r="J26" s="63"/>
       <c r="Y26" s="40"/>
     </row>
     <row r="27" spans="1:25" ht="17.25" customHeight="1" thickBot="1">
       <c r="B27" s="3"/>
       <c r="C27" s="3"/>
       <c r="D27" s="3"/>
       <c r="F27" s="4"/>
       <c r="G27" s="4" t="s">
         <v>24</v>
       </c>
       <c r="L27" s="49"/>
     </row>
     <row r="28" spans="1:25" s="36" customFormat="1" ht="17.25" customHeight="1" thickBot="1">
       <c r="A28" s="1"/>
       <c r="B28" s="34">
         <v>2015</v>
       </c>
       <c r="C28" s="34">
         <v>2016</v>
       </c>
       <c r="D28" s="34">
         <v>2017</v>
       </c>
       <c r="E28" s="50">
         <v>2018</v>
@@ -3906,531 +3955,621 @@
       <c r="B53" s="58"/>
       <c r="C53" s="58"/>
       <c r="D53" s="58"/>
       <c r="E53" s="58"/>
       <c r="F53" s="58"/>
       <c r="G53" s="58"/>
       <c r="H53" s="58"/>
       <c r="I53" s="58"/>
       <c r="J53" s="58"/>
     </row>
     <row r="54" spans="1:10" ht="15.75">
       <c r="A54" s="58"/>
       <c r="B54" s="58"/>
       <c r="C54" s="58"/>
       <c r="D54" s="58"/>
       <c r="E54" s="58"/>
       <c r="F54" s="58"/>
       <c r="G54" s="58"/>
       <c r="H54" s="58"/>
       <c r="I54" s="58"/>
       <c r="J54" s="58"/>
     </row>
     <row r="55" spans="1:10" ht="15" customHeight="1" thickBot="1">
       <c r="A55" s="58"/>
       <c r="B55" s="58"/>
-      <c r="C55" s="63" t="s">
+      <c r="C55" s="62" t="s">
         <v>24</v>
       </c>
-      <c r="D55" s="63"/>
-      <c r="E55" s="58"/>
+      <c r="D55" s="62"/>
+      <c r="E55" s="62"/>
       <c r="F55" s="58"/>
       <c r="G55" s="58"/>
       <c r="H55" s="58"/>
       <c r="I55" s="58"/>
       <c r="J55" s="58"/>
     </row>
     <row r="56" spans="1:10" ht="13.5" thickBot="1">
       <c r="A56" s="1"/>
       <c r="B56" s="35">
         <v>2022</v>
       </c>
       <c r="C56" s="35">
         <v>2023</v>
       </c>
       <c r="D56" s="35">
         <v>2024</v>
       </c>
+      <c r="E56" s="10">
+        <v>2025</v>
+      </c>
     </row>
     <row r="57" spans="1:10">
       <c r="A57" s="29" t="s">
         <v>0</v>
       </c>
       <c r="B57" s="39">
         <v>95.4</v>
       </c>
       <c r="C57" s="39">
         <v>115.8</v>
       </c>
       <c r="D57" s="39">
         <v>98.5</v>
       </c>
+      <c r="E57" s="67">
+        <v>130.4</v>
+      </c>
     </row>
     <row r="58" spans="1:10">
       <c r="A58" s="30" t="s">
         <v>1</v>
       </c>
       <c r="B58" s="43">
         <v>106.5</v>
       </c>
       <c r="C58" s="43">
         <v>110.9</v>
       </c>
       <c r="D58" s="43">
         <v>90.9</v>
       </c>
+      <c r="E58" s="18">
+        <v>146.1</v>
+      </c>
     </row>
     <row r="59" spans="1:10">
       <c r="A59" s="30" t="s">
         <v>3</v>
       </c>
       <c r="B59" s="43">
         <v>93.6</v>
       </c>
       <c r="C59" s="43">
         <v>123.5</v>
       </c>
       <c r="D59" s="43">
         <v>23.2</v>
       </c>
+      <c r="E59" s="18">
+        <v>353.1</v>
+      </c>
     </row>
     <row r="60" spans="1:10">
       <c r="A60" s="31" t="s">
         <v>9</v>
       </c>
       <c r="B60" s="43">
         <v>51.1</v>
       </c>
       <c r="C60" s="43">
         <v>166.7</v>
       </c>
       <c r="D60" s="43">
         <v>132.4</v>
       </c>
+      <c r="E60" s="18">
+        <v>26.4</v>
+      </c>
     </row>
     <row r="61" spans="1:10">
       <c r="A61" s="31" t="s">
         <v>11</v>
       </c>
       <c r="B61" s="43">
         <v>122.5</v>
       </c>
       <c r="C61" s="43">
         <v>71.7</v>
       </c>
       <c r="D61" s="43">
         <v>237.2</v>
       </c>
+      <c r="E61" s="18">
+        <v>79.900000000000006</v>
+      </c>
     </row>
     <row r="62" spans="1:10">
       <c r="A62" s="32" t="s">
         <v>12</v>
       </c>
       <c r="B62" s="43">
         <v>25.3</v>
       </c>
       <c r="C62" s="43">
         <v>185.6</v>
       </c>
       <c r="D62" s="43">
         <v>294.60000000000002</v>
       </c>
+      <c r="E62" s="18">
+        <v>109.3</v>
+      </c>
     </row>
     <row r="63" spans="1:10">
       <c r="A63" s="33" t="s">
         <v>14</v>
       </c>
       <c r="B63" s="43">
         <v>140.5</v>
       </c>
       <c r="C63" s="43">
         <v>80</v>
       </c>
       <c r="D63" s="43">
         <v>32.9</v>
       </c>
+      <c r="E63" s="18">
+        <v>116.6</v>
+      </c>
     </row>
     <row r="64" spans="1:10">
       <c r="A64" s="33" t="s">
         <v>15</v>
       </c>
       <c r="B64" s="43">
         <v>143.1</v>
       </c>
       <c r="C64" s="43">
         <v>80.900000000000006</v>
       </c>
       <c r="D64" s="43">
         <v>1064.5</v>
       </c>
+      <c r="E64" s="18">
+        <v>120.6</v>
+      </c>
     </row>
     <row r="65" spans="1:10">
       <c r="A65" s="33" t="s">
         <v>27</v>
       </c>
       <c r="B65" s="43" t="s">
         <v>26</v>
       </c>
       <c r="C65" s="43" t="s">
         <v>26</v>
       </c>
       <c r="D65" s="43" t="s">
         <v>26</v>
       </c>
+      <c r="E65" s="25" t="s">
+        <v>26</v>
+      </c>
     </row>
     <row r="66" spans="1:10">
       <c r="A66" s="33" t="s">
         <v>25</v>
       </c>
       <c r="B66" s="43">
         <v>106.2</v>
       </c>
       <c r="C66" s="43">
         <v>44.7</v>
       </c>
       <c r="D66" s="43">
         <v>331.6</v>
       </c>
+      <c r="E66" s="25">
+        <v>194.4</v>
+      </c>
     </row>
     <row r="67" spans="1:10">
       <c r="A67" s="33" t="s">
         <v>16</v>
       </c>
       <c r="B67" s="43">
         <v>108</v>
       </c>
       <c r="C67" s="43">
         <v>205</v>
       </c>
       <c r="D67" s="43">
         <v>121.6</v>
       </c>
+      <c r="E67" s="25">
+        <v>80.7</v>
+      </c>
     </row>
     <row r="68" spans="1:10">
       <c r="A68" s="33" t="s">
         <v>17</v>
       </c>
       <c r="B68" s="43">
         <v>77.900000000000006</v>
       </c>
       <c r="C68" s="43">
         <v>117.4</v>
       </c>
       <c r="D68" s="43">
         <v>2.5</v>
       </c>
+      <c r="E68" s="25">
+        <v>2583.1999999999998</v>
+      </c>
     </row>
     <row r="69" spans="1:10">
       <c r="A69" s="33" t="s">
         <v>28</v>
       </c>
       <c r="B69" s="43" t="s">
         <v>26</v>
       </c>
       <c r="C69" s="43" t="s">
         <v>26</v>
       </c>
       <c r="D69" s="43">
         <v>17.899999999999999</v>
       </c>
+      <c r="E69" s="25">
+        <v>12.3</v>
+      </c>
     </row>
     <row r="70" spans="1:10">
       <c r="A70" s="31" t="s">
         <v>19</v>
       </c>
       <c r="B70" s="43">
         <v>9.1999999999999993</v>
       </c>
       <c r="C70" s="43">
         <v>895.1</v>
       </c>
       <c r="D70" s="43">
         <v>219.2</v>
+      </c>
+      <c r="E70" s="18">
+        <v>103.2</v>
       </c>
     </row>
     <row r="71" spans="1:10">
       <c r="A71" s="44"/>
       <c r="B71" s="45"/>
       <c r="C71" s="45"/>
       <c r="D71" s="45"/>
       <c r="E71" s="46"/>
       <c r="F71" s="47"/>
       <c r="G71" s="47"/>
       <c r="H71" s="48"/>
     </row>
     <row r="72" spans="1:10" ht="15.75">
-      <c r="A72" s="64" t="s">
+      <c r="A72" s="63" t="s">
         <v>23</v>
       </c>
-      <c r="B72" s="64"/>
-[...7 lines deleted...]
-      <c r="J72" s="64"/>
+      <c r="B72" s="63"/>
+      <c r="C72" s="63"/>
+      <c r="D72" s="63"/>
+      <c r="E72" s="63"/>
+      <c r="F72" s="63"/>
+      <c r="G72" s="63"/>
+      <c r="H72" s="63"/>
+      <c r="I72" s="63"/>
+      <c r="J72" s="63"/>
     </row>
     <row r="73" spans="1:10" ht="15.75">
       <c r="A73" s="59"/>
       <c r="B73" s="59"/>
       <c r="C73" s="59"/>
       <c r="D73" s="59"/>
       <c r="E73" s="59"/>
       <c r="F73" s="59"/>
       <c r="G73" s="59"/>
       <c r="H73" s="59"/>
       <c r="I73" s="59"/>
       <c r="J73" s="59"/>
     </row>
     <row r="74" spans="1:10" ht="15" customHeight="1" thickBot="1">
       <c r="A74" s="58"/>
       <c r="B74" s="58"/>
-      <c r="C74" s="63" t="s">
+      <c r="C74" s="62" t="s">
         <v>24</v>
       </c>
-      <c r="D74" s="63"/>
-      <c r="E74" s="58"/>
+      <c r="D74" s="62"/>
+      <c r="E74" s="62"/>
       <c r="F74" s="58"/>
       <c r="G74" s="58"/>
       <c r="H74" s="58"/>
       <c r="I74" s="58"/>
       <c r="J74" s="58"/>
     </row>
     <row r="75" spans="1:10" ht="13.5" thickBot="1">
       <c r="A75" s="1"/>
       <c r="B75" s="35">
         <v>2022</v>
       </c>
       <c r="C75" s="35">
         <v>2023</v>
       </c>
       <c r="D75" s="35">
         <v>2024</v>
       </c>
+      <c r="E75" s="10">
+        <v>2025</v>
+      </c>
     </row>
     <row r="76" spans="1:10">
       <c r="A76" s="29" t="s">
         <v>0</v>
       </c>
       <c r="B76" s="38">
         <v>111.1</v>
       </c>
       <c r="C76" s="38">
         <v>104.5</v>
       </c>
       <c r="D76" s="39">
         <v>104.2</v>
       </c>
+      <c r="E76" s="66">
+        <v>86.9</v>
+      </c>
     </row>
     <row r="77" spans="1:10">
       <c r="A77" s="30" t="s">
         <v>1</v>
       </c>
       <c r="B77" s="42">
         <v>103.1</v>
       </c>
       <c r="C77" s="42">
         <v>107.6</v>
       </c>
       <c r="D77" s="43">
         <v>112</v>
       </c>
+      <c r="E77" s="42">
+        <v>88.2</v>
+      </c>
     </row>
     <row r="78" spans="1:10">
       <c r="A78" s="30" t="s">
         <v>3</v>
       </c>
       <c r="B78" s="56">
         <v>119.2</v>
       </c>
       <c r="C78" s="56">
         <v>95</v>
       </c>
       <c r="D78" s="43">
         <v>98.1</v>
       </c>
+      <c r="E78" s="42">
+        <v>71</v>
+      </c>
     </row>
     <row r="79" spans="1:10">
       <c r="A79" s="31" t="s">
         <v>9</v>
       </c>
       <c r="B79" s="56">
         <v>230.1</v>
       </c>
       <c r="C79" s="56">
         <v>75.3</v>
       </c>
       <c r="D79" s="43">
         <v>84.7</v>
       </c>
+      <c r="E79" s="42">
+        <v>19.899999999999999</v>
+      </c>
     </row>
     <row r="80" spans="1:10">
       <c r="A80" s="31" t="s">
         <v>11</v>
       </c>
       <c r="B80" s="56">
         <v>124.2</v>
       </c>
       <c r="C80" s="56">
         <v>126.8</v>
       </c>
       <c r="D80" s="43">
         <v>72.599999999999994</v>
       </c>
-    </row>
-    <row r="81" spans="1:4">
+      <c r="E80" s="42">
+        <v>151.69999999999999</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5">
       <c r="A81" s="32" t="s">
         <v>12</v>
       </c>
       <c r="B81" s="56">
         <v>220.6</v>
       </c>
       <c r="C81" s="56">
         <v>92</v>
       </c>
       <c r="D81" s="43">
         <v>49.2</v>
       </c>
-    </row>
-    <row r="82" spans="1:4">
+      <c r="E81" s="42">
+        <v>61.8</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5">
       <c r="A82" s="33" t="s">
         <v>14</v>
       </c>
       <c r="B82" s="56">
         <v>353</v>
       </c>
       <c r="C82" s="56">
         <v>51.9</v>
       </c>
       <c r="D82" s="43">
         <v>124.7</v>
       </c>
-    </row>
-    <row r="83" spans="1:4">
+      <c r="E82" s="42">
+        <v>74.5</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5">
       <c r="A83" s="33" t="s">
         <v>15</v>
       </c>
       <c r="B83" s="56">
         <v>91.3</v>
       </c>
       <c r="C83" s="56">
         <v>141.1</v>
       </c>
       <c r="D83" s="43">
         <v>53.8</v>
       </c>
-    </row>
-    <row r="84" spans="1:4">
+      <c r="E83" s="42">
+        <v>142.5</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5">
       <c r="A84" s="33" t="s">
         <v>27</v>
       </c>
       <c r="B84" s="56"/>
       <c r="C84" s="56"/>
       <c r="D84" s="43">
         <v>1845.1</v>
       </c>
-    </row>
-    <row r="85" spans="1:4">
+      <c r="E84" s="42">
+        <v>55.2</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5">
       <c r="A85" s="33" t="s">
         <v>25</v>
       </c>
       <c r="B85" s="56">
         <v>109.9</v>
       </c>
       <c r="C85" s="56">
         <v>205.7</v>
       </c>
       <c r="D85" s="43">
         <v>77.5</v>
       </c>
-    </row>
-    <row r="86" spans="1:4">
+      <c r="E85" s="42">
+        <v>70.900000000000006</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5">
       <c r="A86" s="33" t="s">
         <v>16</v>
       </c>
       <c r="B86" s="56">
         <v>112.2</v>
       </c>
       <c r="C86" s="56">
         <v>44.1</v>
       </c>
       <c r="D86" s="43">
         <v>65.7</v>
       </c>
-    </row>
-    <row r="87" spans="1:4">
+      <c r="E86" s="42">
+        <v>189.8</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5">
       <c r="A87" s="33" t="s">
         <v>17</v>
       </c>
       <c r="B87" s="56">
         <v>136.69999999999999</v>
       </c>
       <c r="C87" s="56">
         <v>104.1</v>
       </c>
       <c r="D87" s="43">
         <v>24.4</v>
       </c>
-    </row>
-    <row r="88" spans="1:4">
+      <c r="E87" s="42">
+        <v>147.30000000000001</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5">
       <c r="A88" s="33" t="s">
         <v>28</v>
       </c>
       <c r="B88" s="56" t="s">
         <v>26</v>
       </c>
       <c r="C88" s="56" t="s">
         <v>26</v>
       </c>
       <c r="D88" s="43">
         <v>98.5</v>
       </c>
-    </row>
-    <row r="89" spans="1:4">
+      <c r="E88" s="42">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5">
       <c r="A89" s="31" t="s">
         <v>19</v>
       </c>
       <c r="B89" s="56">
         <v>168.2</v>
       </c>
       <c r="C89" s="56">
         <v>85.4</v>
       </c>
       <c r="D89" s="43">
         <v>68.599999999999994</v>
       </c>
+      <c r="E89" s="42">
+        <v>76.3</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="6">
-    <mergeCell ref="C55:D55"/>
-    <mergeCell ref="C74:D74"/>
     <mergeCell ref="A26:J26"/>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A52:J52"/>
     <mergeCell ref="A72:J72"/>
+    <mergeCell ref="C74:E74"/>
+    <mergeCell ref="C55:E55"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.15748031496062992" right="0.15748031496062992" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="51" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>