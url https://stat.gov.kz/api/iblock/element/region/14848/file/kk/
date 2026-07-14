--- v0 (2026-04-14)
+++ v1 (2026-07-14)
@@ -15,56 +15,56 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="2055" yWindow="2460" windowWidth="26685" windowHeight="8970"/>
   </bookViews>
   <sheets>
     <sheet name="ШҚО бойынша" sheetId="4" r:id="rId1"/>
     <sheet name="АҚС, АГҚС, АГТҚС саңы" sheetId="3" r:id="rId2"/>
     <sheet name="сауда көлемі" sheetId="5" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'АҚС, АГҚС, АГТҚС саңы'!$A$1:$T$149</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'сауда көлемі'!$A$1:$T$23</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'ШҚО бойынша'!$A$1:$U$23</definedName>
   </definedNames>
-  <calcPr calcId="114210"/>
+  <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1317" uniqueCount="86">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1172" uniqueCount="87">
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>x</t>
   </si>
   <si>
     <t>2016*</t>
   </si>
   <si>
     <t>2017*</t>
   </si>
   <si>
     <t>2018*</t>
   </si>
   <si>
     <t>Облыс бойынша барлығы</t>
   </si>
   <si>
     <t>Өскемен қалалық   әкімшілігі</t>
   </si>
   <si>
@@ -365,64 +365,80 @@
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="9"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1)</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> 2022 жылға арналған деректер жалпымемлекеттік статистикалық бақылауға "Тауарлар мен көрсетілетін қызметтерді өткізу туралы есеп" 1-ВТ нысанына (жылдық) сәйкес қалыптастырырылды</t>
     </r>
   </si>
   <si>
     <t>3)2022 жылға арналған деректер жалпымемлекеттік статистикалық бақылауға "Тауарлар мен көрсетілетін қызметтерді өткізу туралы есеп" 1-ВТ нысанына (жылдық) сәйкес қалыптастырырылды</t>
   </si>
+  <si>
+    <r>
+      <t>2022</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="204"/>
+      </rPr>
+      <t>3)</t>
+    </r>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="6">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="19">
+  <fonts count="20">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial Cyr"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -490,50 +506,58 @@
     <font>
       <b/>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <vertAlign val="superscript"/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="9"/>
       <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <vertAlign val="superscript"/>
+      <sz val="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="14">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
@@ -672,69 +696,65 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
         <color indexed="64"/>
-      </left>
-[...6 lines deleted...]
-      <bottom/>
+      </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="159">
+  <cellXfs count="160">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -997,53 +1017,50 @@
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="7" fillId="0" borderId="9" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="9" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="167" fontId="9" fillId="0" borderId="8" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="1" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
@@ -1087,136 +1104,140 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="2" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="1" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный_Лист1" xfId="1"/>
     <cellStyle name="Финансовый" xfId="2" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Стандартная">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -1242,51 +1263,51 @@
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1428,100 +1449,100 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:Y29"/>
+  <dimension ref="A1:Y38"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <selection activeCell="F33" sqref="F33"/>
+    <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
+      <selection sqref="A1:X1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="29.5703125" style="3" customWidth="1"/>
     <col min="2" max="2" width="9.7109375" style="3" customWidth="1"/>
     <col min="3" max="6" width="9" style="3" customWidth="1"/>
     <col min="7" max="8" width="9.5703125" style="3" customWidth="1"/>
     <col min="9" max="9" width="9.5703125" style="4" customWidth="1"/>
     <col min="10" max="10" width="9.5703125" style="3" customWidth="1"/>
     <col min="11" max="11" width="9.5703125" style="4" customWidth="1"/>
     <col min="12" max="14" width="9.5703125" style="3" customWidth="1"/>
     <col min="15" max="15" width="10.42578125" style="3" customWidth="1"/>
     <col min="16" max="21" width="9.5703125" style="3" customWidth="1"/>
     <col min="22" max="22" width="10.42578125" style="3" customWidth="1"/>
     <col min="23" max="23" width="9.5703125" style="3" customWidth="1"/>
     <col min="24" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" ht="15.75">
-      <c r="A1" s="156" t="s">
+      <c r="A1" s="153" t="s">
         <v>71</v>
       </c>
-      <c r="B1" s="156"/>
-[...21 lines deleted...]
-      <c r="X1" s="156"/>
+      <c r="B1" s="153"/>
+      <c r="C1" s="153"/>
+      <c r="D1" s="153"/>
+      <c r="E1" s="153"/>
+      <c r="F1" s="153"/>
+      <c r="G1" s="153"/>
+      <c r="H1" s="153"/>
+      <c r="I1" s="153"/>
+      <c r="J1" s="153"/>
+      <c r="K1" s="153"/>
+      <c r="L1" s="153"/>
+      <c r="M1" s="153"/>
+      <c r="N1" s="153"/>
+      <c r="O1" s="153"/>
+      <c r="P1" s="153"/>
+      <c r="Q1" s="153"/>
+      <c r="R1" s="153"/>
+      <c r="S1" s="153"/>
+      <c r="T1" s="153"/>
+      <c r="U1" s="153"/>
+      <c r="V1" s="153"/>
+      <c r="W1" s="153"/>
+      <c r="X1" s="153"/>
     </row>
     <row r="2" spans="1:25" ht="13.5" thickBot="1">
       <c r="P2" s="5"/>
     </row>
     <row r="3" spans="1:25" ht="26.25" customHeight="1" thickBot="1">
       <c r="A3" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="6" t="s">
         <v>67</v>
       </c>
       <c r="C3" s="7">
         <v>2002</v>
       </c>
       <c r="D3" s="8">
         <v>2003</v>
       </c>
       <c r="E3" s="8">
         <v>2004</v>
       </c>
       <c r="F3" s="8">
         <v>2005</v>
       </c>
       <c r="G3" s="8">
         <v>2006</v>
@@ -2968,206 +2989,334 @@
       </c>
       <c r="X23" s="25" t="s">
         <v>1</v>
       </c>
       <c r="Y23" s="25" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:25">
       <c r="C24" s="58"/>
       <c r="D24" s="58"/>
       <c r="E24" s="58"/>
       <c r="F24" s="58"/>
       <c r="G24" s="58"/>
       <c r="H24" s="58"/>
       <c r="I24" s="59"/>
       <c r="J24" s="58"/>
       <c r="K24" s="58"/>
       <c r="L24" s="58"/>
       <c r="M24" s="58"/>
       <c r="N24" s="58"/>
       <c r="O24" s="58"/>
       <c r="P24" s="58"/>
     </row>
     <row r="25" spans="1:25" ht="30" customHeight="1">
-      <c r="A25" s="153" t="s">
+      <c r="A25" s="150" t="s">
         <v>80</v>
       </c>
-      <c r="B25" s="154"/>
-[...3 lines deleted...]
-      <c r="F25" s="154"/>
+      <c r="B25" s="151"/>
+      <c r="C25" s="151"/>
+      <c r="D25" s="151"/>
+      <c r="E25" s="151"/>
+      <c r="F25" s="151"/>
       <c r="G25" s="58"/>
       <c r="H25" s="58"/>
       <c r="I25" s="59"/>
       <c r="J25" s="58"/>
       <c r="K25" s="58"/>
       <c r="L25" s="58"/>
       <c r="M25" s="58"/>
       <c r="N25" s="58"/>
       <c r="O25" s="58"/>
       <c r="P25" s="58"/>
     </row>
     <row r="26" spans="1:25">
       <c r="A26" s="60" t="s">
         <v>77</v>
       </c>
       <c r="C26" s="58"/>
       <c r="D26" s="58"/>
       <c r="E26" s="58"/>
       <c r="F26" s="58"/>
       <c r="G26" s="58"/>
       <c r="H26" s="58"/>
       <c r="I26" s="59"/>
       <c r="J26" s="58"/>
       <c r="K26" s="58"/>
       <c r="L26" s="58"/>
       <c r="M26" s="58"/>
       <c r="N26" s="58"/>
       <c r="O26" s="58"/>
       <c r="P26" s="58"/>
-    </row>
-[...3 lines deleted...]
-      </c>
     </row>
     <row r="28" spans="1:25">
       <c r="A28" s="61"/>
       <c r="B28" s="62"/>
       <c r="C28" s="63"/>
       <c r="D28" s="63"/>
       <c r="E28" s="63"/>
       <c r="F28" s="63"/>
       <c r="G28" s="63"/>
       <c r="H28" s="63"/>
       <c r="I28" s="64"/>
       <c r="J28" s="63"/>
       <c r="K28" s="63"/>
       <c r="L28" s="63"/>
       <c r="M28" s="63"/>
       <c r="N28" s="63"/>
       <c r="O28" s="63"/>
       <c r="P28" s="63"/>
     </row>
-    <row r="29" spans="1:25">
-[...12 lines deleted...]
-      <c r="P29" s="68"/>
+    <row r="29" spans="1:25" ht="15.75">
+      <c r="A29" s="153" t="s">
+        <v>71</v>
+      </c>
+      <c r="B29" s="153"/>
+      <c r="C29" s="153"/>
+      <c r="D29" s="153"/>
+      <c r="E29" s="153"/>
+      <c r="F29" s="153"/>
+      <c r="G29" s="153"/>
+      <c r="H29" s="153"/>
+      <c r="I29" s="153"/>
+      <c r="J29" s="153"/>
+      <c r="K29" s="153"/>
+      <c r="L29" s="153"/>
+      <c r="M29" s="153"/>
+      <c r="N29" s="153"/>
+      <c r="O29" s="153"/>
+      <c r="P29" s="153"/>
+      <c r="Q29" s="153"/>
+      <c r="R29" s="153"/>
+      <c r="S29" s="153"/>
+      <c r="T29" s="153"/>
+      <c r="U29" s="153"/>
+      <c r="V29" s="153"/>
+      <c r="W29" s="153"/>
+      <c r="X29" s="153"/>
+    </row>
+    <row r="30" spans="1:25">
+      <c r="A30" s="61"/>
+      <c r="B30" s="62"/>
+      <c r="C30" s="65"/>
+      <c r="D30" s="66"/>
+      <c r="E30" s="66"/>
+      <c r="F30" s="67"/>
+      <c r="G30" s="67"/>
+      <c r="H30" s="67"/>
+      <c r="L30" s="68"/>
+      <c r="M30" s="68"/>
+      <c r="N30" s="68"/>
+      <c r="O30" s="68"/>
+      <c r="P30" s="68"/>
+    </row>
+    <row r="31" spans="1:25" ht="13.5" thickBot="1"/>
+    <row r="32" spans="1:25" ht="26.25" thickBot="1">
+      <c r="A32" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B32" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="C32" s="10" t="s">
+        <v>86</v>
+      </c>
+      <c r="D32" s="10">
+        <v>2023</v>
+      </c>
+      <c r="E32" s="10">
+        <v>2024</v>
+      </c>
+      <c r="F32" s="10">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="33" spans="1:16">
+      <c r="A33" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="B33" s="14" t="s">
+        <v>68</v>
+      </c>
+      <c r="C33" s="22">
+        <v>166</v>
+      </c>
+      <c r="D33" s="22">
+        <v>174</v>
+      </c>
+      <c r="E33" s="22">
+        <v>184</v>
+      </c>
+      <c r="F33" s="22">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="34" spans="1:16">
+      <c r="A34" s="23" t="s">
+        <v>59</v>
+      </c>
+      <c r="B34" s="24" t="s">
+        <v>68</v>
+      </c>
+      <c r="C34" s="23">
+        <v>155</v>
+      </c>
+      <c r="D34" s="23">
+        <v>154</v>
+      </c>
+      <c r="E34" s="23">
+        <v>160</v>
+      </c>
+      <c r="F34" s="23">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="35" spans="1:16">
+      <c r="A35" s="23" t="s">
+        <v>60</v>
+      </c>
+      <c r="B35" s="24" t="s">
+        <v>68</v>
+      </c>
+      <c r="C35" s="23">
+        <v>11</v>
+      </c>
+      <c r="D35" s="23">
+        <v>20</v>
+      </c>
+      <c r="E35" s="23">
+        <v>24</v>
+      </c>
+      <c r="F35" s="23">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="37" spans="1:16">
+      <c r="A37" s="60" t="s">
+        <v>77</v>
+      </c>
+      <c r="C37" s="58"/>
+      <c r="D37" s="58"/>
+      <c r="E37" s="58"/>
+      <c r="F37" s="58"/>
+      <c r="G37" s="58"/>
+      <c r="H37" s="58"/>
+      <c r="I37" s="59"/>
+      <c r="J37" s="58"/>
+      <c r="K37" s="58"/>
+      <c r="L37" s="58"/>
+      <c r="M37" s="58"/>
+      <c r="N37" s="58"/>
+      <c r="O37" s="58"/>
+      <c r="P37" s="58"/>
+    </row>
+    <row r="38" spans="1:16" s="152" customFormat="1" ht="18" customHeight="1">
+      <c r="A38" s="152" t="s">
+        <v>85</v>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="3">
+  <mergeCells count="4">
     <mergeCell ref="A25:F25"/>
-    <mergeCell ref="A27:XFD27"/>
+    <mergeCell ref="A38:XFD38"/>
     <mergeCell ref="A1:X1"/>
+    <mergeCell ref="A29:X29"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.65" right="0.65" top="0.52" bottom="0.51" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="44" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AI151"/>
+  <dimension ref="A1:AF189"/>
   <sheetViews>
-    <sheetView topLeftCell="A118" zoomScaleNormal="100" zoomScaleSheetLayoutView="120" workbookViewId="0">
-      <selection activeCell="A150" sqref="A150"/>
+    <sheetView zoomScaleSheetLayoutView="120" workbookViewId="0">
+      <selection sqref="A1:U1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="26.85546875" style="3" customWidth="1"/>
-    <col min="2" max="22" width="6.7109375" style="3" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="24" max="16384" width="9.140625" style="3"/>
+    <col min="2" max="4" width="6.7109375" style="3" customWidth="1"/>
+    <col min="5" max="5" width="6.140625" style="3" bestFit="1" customWidth="1"/>
+    <col min="6" max="21" width="6.7109375" style="3" customWidth="1"/>
+    <col min="22" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:35" ht="15">
-      <c r="A1" s="157" t="s">
+    <row r="1" spans="1:32" ht="15">
+      <c r="A1" s="154" t="s">
         <v>53</v>
       </c>
-      <c r="B1" s="157"/>
-[...22 lines deleted...]
-    <row r="2" spans="1:35" ht="13.5" thickBot="1">
+      <c r="B1" s="154"/>
+      <c r="C1" s="154"/>
+      <c r="D1" s="154"/>
+      <c r="E1" s="154"/>
+      <c r="F1" s="154"/>
+      <c r="G1" s="154"/>
+      <c r="H1" s="154"/>
+      <c r="I1" s="154"/>
+      <c r="J1" s="154"/>
+      <c r="K1" s="154"/>
+      <c r="L1" s="154"/>
+      <c r="M1" s="154"/>
+      <c r="N1" s="154"/>
+      <c r="O1" s="154"/>
+      <c r="P1" s="154"/>
+      <c r="Q1" s="154"/>
+      <c r="R1" s="154"/>
+      <c r="S1" s="154"/>
+      <c r="T1" s="154"/>
+      <c r="U1" s="154"/>
+    </row>
+    <row r="2" spans="1:32" ht="13.5" thickBot="1">
       <c r="A2" s="69"/>
       <c r="B2" s="69"/>
       <c r="C2" s="69"/>
       <c r="D2" s="69"/>
       <c r="E2" s="69"/>
       <c r="F2" s="69"/>
       <c r="G2" s="69"/>
       <c r="H2" s="69"/>
       <c r="I2" s="69"/>
       <c r="J2" s="69"/>
       <c r="K2" s="69"/>
       <c r="L2" s="69"/>
       <c r="M2" s="69"/>
       <c r="N2" s="69"/>
       <c r="Q2" s="70"/>
       <c r="R2" s="70"/>
       <c r="S2" s="70"/>
       <c r="T2" s="70"/>
-      <c r="X2" s="85" t="s">
+      <c r="U2" s="85" t="s">
         <v>68</v>
       </c>
     </row>
-    <row r="3" spans="1:35" ht="15" thickBot="1">
+    <row r="3" spans="1:32" ht="13.5" thickBot="1">
       <c r="A3" s="2"/>
       <c r="B3" s="86">
         <v>2002</v>
       </c>
       <c r="C3" s="86">
         <v>2003</v>
       </c>
       <c r="D3" s="86">
         <v>2004</v>
       </c>
       <c r="E3" s="86">
         <v>2005</v>
       </c>
       <c r="F3" s="86">
         <v>2006</v>
       </c>
       <c r="G3" s="86">
         <v>2007</v>
       </c>
       <c r="H3" s="87">
         <v>2008</v>
       </c>
       <c r="I3" s="87">
         <v>2009</v>
       </c>
@@ -3185,71 +3334,62 @@
       </c>
       <c r="N3" s="86">
         <v>2014</v>
       </c>
       <c r="O3" s="89">
         <v>2015</v>
       </c>
       <c r="P3" s="89">
         <v>2016</v>
       </c>
       <c r="Q3" s="89">
         <v>2017</v>
       </c>
       <c r="R3" s="89">
         <v>2018</v>
       </c>
       <c r="S3" s="75">
         <v>2019</v>
       </c>
       <c r="T3" s="89">
         <v>2020</v>
       </c>
       <c r="U3" s="90">
         <v>2021</v>
       </c>
-      <c r="V3" s="75" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="V3" s="91"/>
+      <c r="W3" s="91"/>
+      <c r="X3" s="91"/>
       <c r="Y3" s="91"/>
       <c r="Z3" s="91"/>
       <c r="AA3" s="91"/>
       <c r="AB3" s="91"/>
       <c r="AC3" s="91"/>
       <c r="AD3" s="91"/>
       <c r="AE3" s="91"/>
-      <c r="AF3" s="91"/>
-[...3 lines deleted...]
-    <row r="4" spans="1:35">
+    </row>
+    <row r="4" spans="1:32">
       <c r="A4" s="82" t="s">
         <v>6</v>
       </c>
       <c r="B4" s="15">
         <v>423</v>
       </c>
       <c r="C4" s="16">
         <v>432</v>
       </c>
       <c r="D4" s="15">
         <v>444</v>
       </c>
       <c r="E4" s="15">
         <v>448</v>
       </c>
       <c r="F4" s="15">
         <v>452</v>
       </c>
       <c r="G4" s="17">
         <v>457</v>
       </c>
       <c r="H4" s="17">
         <v>454</v>
       </c>
       <c r="I4" s="17">
@@ -3269,72 +3409,63 @@
       </c>
       <c r="N4" s="17">
         <v>430</v>
       </c>
       <c r="O4" s="17">
         <v>440</v>
       </c>
       <c r="P4" s="19">
         <v>453</v>
       </c>
       <c r="Q4" s="20">
         <v>465</v>
       </c>
       <c r="R4" s="20">
         <v>476</v>
       </c>
       <c r="S4" s="79">
         <v>497</v>
       </c>
       <c r="T4" s="79">
         <v>503</v>
       </c>
       <c r="U4" s="79">
         <v>491</v>
       </c>
-      <c r="V4" s="92">
-[...7 lines deleted...]
-      </c>
+      <c r="V4" s="91"/>
+      <c r="W4" s="91"/>
+      <c r="X4" s="91"/>
       <c r="Y4" s="91"/>
       <c r="Z4" s="91"/>
       <c r="AA4" s="91"/>
       <c r="AB4" s="91"/>
       <c r="AC4" s="91"/>
       <c r="AD4" s="91"/>
       <c r="AE4" s="91"/>
-      <c r="AF4" s="91"/>
-[...4 lines deleted...]
-    <row r="5" spans="1:35" ht="15.75" customHeight="1">
+      <c r="AF4" s="68"/>
+    </row>
+    <row r="5" spans="1:32" ht="15.75" customHeight="1">
       <c r="A5" s="83" t="s">
         <v>7</v>
       </c>
       <c r="B5" s="36">
         <v>86</v>
       </c>
       <c r="C5" s="36">
         <v>88</v>
       </c>
       <c r="D5" s="36">
         <v>81</v>
       </c>
       <c r="E5" s="36">
         <v>85</v>
       </c>
       <c r="F5" s="36">
         <v>87</v>
       </c>
       <c r="G5" s="36">
         <v>91</v>
       </c>
       <c r="H5" s="36">
         <v>82</v>
       </c>
       <c r="I5" s="36">
@@ -3354,71 +3485,62 @@
       </c>
       <c r="N5" s="36">
         <v>87</v>
       </c>
       <c r="O5" s="36">
         <v>90</v>
       </c>
       <c r="P5" s="93">
         <v>93</v>
       </c>
       <c r="Q5" s="93">
         <v>105</v>
       </c>
       <c r="R5" s="93">
         <v>111</v>
       </c>
       <c r="S5" s="37">
         <v>135</v>
       </c>
       <c r="T5" s="37">
         <v>135</v>
       </c>
       <c r="U5" s="37">
         <v>129</v>
       </c>
-      <c r="V5" s="94">
-[...7 lines deleted...]
-      </c>
+      <c r="V5" s="91"/>
+      <c r="W5" s="91"/>
+      <c r="X5" s="91"/>
       <c r="Y5" s="91"/>
       <c r="Z5" s="91"/>
       <c r="AA5" s="91"/>
       <c r="AB5" s="91"/>
       <c r="AC5" s="91"/>
       <c r="AD5" s="91"/>
       <c r="AE5" s="91"/>
-      <c r="AF5" s="91"/>
-[...3 lines deleted...]
-    <row r="6" spans="1:35" ht="13.5" customHeight="1">
+    </row>
+    <row r="6" spans="1:32" ht="13.5" customHeight="1">
       <c r="A6" s="83" t="s">
         <v>8</v>
       </c>
       <c r="B6" s="36">
         <v>4</v>
       </c>
       <c r="C6" s="36">
         <v>5</v>
       </c>
       <c r="D6" s="36">
         <v>5</v>
       </c>
       <c r="E6" s="36">
         <v>4</v>
       </c>
       <c r="F6" s="36">
         <v>4</v>
       </c>
       <c r="G6" s="36">
         <v>5</v>
       </c>
       <c r="H6" s="36">
         <v>6</v>
       </c>
       <c r="I6" s="36">
@@ -3438,71 +3560,62 @@
       </c>
       <c r="N6" s="36">
         <v>4</v>
       </c>
       <c r="O6" s="36">
         <v>4</v>
       </c>
       <c r="P6" s="93">
         <v>4</v>
       </c>
       <c r="Q6" s="93">
         <v>4</v>
       </c>
       <c r="R6" s="93">
         <v>4</v>
       </c>
       <c r="S6" s="95" t="s">
         <v>2</v>
       </c>
       <c r="T6" s="37">
         <v>4</v>
       </c>
       <c r="U6" s="37">
         <v>4</v>
       </c>
-      <c r="V6" s="36" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="V6" s="91"/>
+      <c r="W6" s="91"/>
+      <c r="X6" s="91"/>
       <c r="Y6" s="91"/>
       <c r="Z6" s="91"/>
       <c r="AA6" s="91"/>
       <c r="AB6" s="91"/>
       <c r="AC6" s="91"/>
       <c r="AD6" s="91"/>
       <c r="AE6" s="91"/>
-      <c r="AF6" s="91"/>
-[...3 lines deleted...]
-    <row r="7" spans="1:35">
+    </row>
+    <row r="7" spans="1:32">
       <c r="A7" s="83" t="s">
         <v>9</v>
       </c>
       <c r="B7" s="36">
         <v>12</v>
       </c>
       <c r="C7" s="36">
         <v>11</v>
       </c>
       <c r="D7" s="36">
         <v>11</v>
       </c>
       <c r="E7" s="36">
         <v>12</v>
       </c>
       <c r="F7" s="36">
         <v>9</v>
       </c>
       <c r="G7" s="36">
         <v>8</v>
       </c>
       <c r="H7" s="36">
         <v>11</v>
       </c>
       <c r="I7" s="36">
@@ -3522,71 +3635,62 @@
       </c>
       <c r="N7" s="36">
         <v>15</v>
       </c>
       <c r="O7" s="36">
         <v>16</v>
       </c>
       <c r="P7" s="93">
         <v>16</v>
       </c>
       <c r="Q7" s="93">
         <v>16</v>
       </c>
       <c r="R7" s="93">
         <v>19</v>
       </c>
       <c r="S7" s="37">
         <v>12</v>
       </c>
       <c r="T7" s="37">
         <v>11</v>
       </c>
       <c r="U7" s="37">
         <v>11</v>
       </c>
-      <c r="V7" s="94">
-[...7 lines deleted...]
-      </c>
+      <c r="V7" s="91"/>
+      <c r="W7" s="91"/>
+      <c r="X7" s="91"/>
       <c r="Y7" s="91"/>
       <c r="Z7" s="91"/>
       <c r="AA7" s="91"/>
       <c r="AB7" s="91"/>
       <c r="AC7" s="91"/>
       <c r="AD7" s="91"/>
       <c r="AE7" s="91"/>
-      <c r="AF7" s="91"/>
-[...3 lines deleted...]
-    <row r="8" spans="1:35">
+    </row>
+    <row r="8" spans="1:32">
       <c r="A8" s="83" t="s">
         <v>10</v>
       </c>
       <c r="B8" s="36">
         <v>83</v>
       </c>
       <c r="C8" s="36">
         <v>81</v>
       </c>
       <c r="D8" s="36">
         <v>81</v>
       </c>
       <c r="E8" s="36">
         <v>78</v>
       </c>
       <c r="F8" s="36">
         <v>87</v>
       </c>
       <c r="G8" s="36">
         <v>81</v>
       </c>
       <c r="H8" s="36">
         <v>89</v>
       </c>
       <c r="I8" s="36">
@@ -3606,71 +3710,62 @@
       </c>
       <c r="N8" s="36">
         <v>63</v>
       </c>
       <c r="O8" s="36">
         <v>66</v>
       </c>
       <c r="P8" s="93">
         <v>75</v>
       </c>
       <c r="Q8" s="93">
         <v>81</v>
       </c>
       <c r="R8" s="93">
         <v>82</v>
       </c>
       <c r="S8" s="37">
         <v>85</v>
       </c>
       <c r="T8" s="95" t="s">
         <v>2</v>
       </c>
       <c r="U8" s="37">
         <v>83</v>
       </c>
-      <c r="V8" s="36" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="V8" s="91"/>
+      <c r="W8" s="91"/>
+      <c r="X8" s="91"/>
       <c r="Y8" s="91"/>
       <c r="Z8" s="91"/>
       <c r="AA8" s="91"/>
       <c r="AB8" s="91"/>
       <c r="AC8" s="91"/>
       <c r="AD8" s="91"/>
       <c r="AE8" s="91"/>
-      <c r="AF8" s="91"/>
-[...3 lines deleted...]
-    <row r="9" spans="1:35">
+    </row>
+    <row r="9" spans="1:32">
       <c r="A9" s="84" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="36">
         <v>3</v>
       </c>
       <c r="C9" s="36">
         <v>3</v>
       </c>
       <c r="D9" s="36">
         <v>3</v>
       </c>
       <c r="E9" s="36">
         <v>3</v>
       </c>
       <c r="F9" s="36">
         <v>3</v>
       </c>
       <c r="G9" s="36">
         <v>4</v>
       </c>
       <c r="H9" s="36">
         <v>8</v>
       </c>
       <c r="I9" s="36">
@@ -3690,71 +3785,62 @@
       </c>
       <c r="N9" s="36">
         <v>7</v>
       </c>
       <c r="O9" s="36">
         <v>8</v>
       </c>
       <c r="P9" s="93">
         <v>8</v>
       </c>
       <c r="Q9" s="93">
         <v>8</v>
       </c>
       <c r="R9" s="93">
         <v>8</v>
       </c>
       <c r="S9" s="37">
         <v>8</v>
       </c>
       <c r="T9" s="37">
         <v>10</v>
       </c>
       <c r="U9" s="37">
         <v>10</v>
       </c>
-      <c r="V9" s="36" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="V9" s="91"/>
+      <c r="W9" s="91"/>
+      <c r="X9" s="91"/>
       <c r="Y9" s="91"/>
       <c r="Z9" s="91"/>
       <c r="AA9" s="91"/>
       <c r="AB9" s="91"/>
       <c r="AC9" s="91"/>
       <c r="AD9" s="91"/>
       <c r="AE9" s="91"/>
-      <c r="AF9" s="91"/>
-[...3 lines deleted...]
-    <row r="10" spans="1:35">
+    </row>
+    <row r="10" spans="1:32">
       <c r="A10" s="84" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="36">
         <v>20</v>
       </c>
       <c r="C10" s="36">
         <v>18</v>
       </c>
       <c r="D10" s="36">
         <v>23</v>
       </c>
       <c r="E10" s="36">
         <v>25</v>
       </c>
       <c r="F10" s="36">
         <v>31</v>
       </c>
       <c r="G10" s="36">
         <v>29</v>
       </c>
       <c r="H10" s="36">
         <v>26</v>
       </c>
       <c r="I10" s="36">
@@ -3774,71 +3860,62 @@
       </c>
       <c r="N10" s="36">
         <v>33</v>
       </c>
       <c r="O10" s="36">
         <v>27</v>
       </c>
       <c r="P10" s="93">
         <v>27</v>
       </c>
       <c r="Q10" s="93">
         <v>27</v>
       </c>
       <c r="R10" s="93">
         <v>28</v>
       </c>
       <c r="S10" s="37">
         <v>30</v>
       </c>
       <c r="T10" s="37">
         <v>35</v>
       </c>
       <c r="U10" s="37">
         <v>34</v>
       </c>
-      <c r="V10" s="36" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="V10" s="91"/>
+      <c r="W10" s="91"/>
+      <c r="X10" s="91"/>
       <c r="Y10" s="91"/>
       <c r="Z10" s="91"/>
       <c r="AA10" s="91"/>
       <c r="AB10" s="91"/>
       <c r="AC10" s="91"/>
       <c r="AD10" s="91"/>
       <c r="AE10" s="91"/>
-      <c r="AF10" s="91"/>
-[...3 lines deleted...]
-    <row r="11" spans="1:35">
+    </row>
+    <row r="11" spans="1:32">
       <c r="A11" s="84" t="s">
         <v>13</v>
       </c>
       <c r="B11" s="36">
         <v>9</v>
       </c>
       <c r="C11" s="36">
         <v>10</v>
       </c>
       <c r="D11" s="36">
         <v>8</v>
       </c>
       <c r="E11" s="36">
         <v>6</v>
       </c>
       <c r="F11" s="36">
         <v>6</v>
       </c>
       <c r="G11" s="36">
         <v>6</v>
       </c>
       <c r="H11" s="36">
         <v>4</v>
       </c>
       <c r="I11" s="36">
@@ -3858,71 +3935,62 @@
       </c>
       <c r="N11" s="36">
         <v>6</v>
       </c>
       <c r="O11" s="36">
         <v>6</v>
       </c>
       <c r="P11" s="93">
         <v>7</v>
       </c>
       <c r="Q11" s="93">
         <v>6</v>
       </c>
       <c r="R11" s="93">
         <v>6</v>
       </c>
       <c r="S11" s="37">
         <v>5</v>
       </c>
       <c r="T11" s="95" t="s">
         <v>2</v>
       </c>
       <c r="U11" s="37">
         <v>5</v>
       </c>
-      <c r="V11" s="36" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="V11" s="91"/>
+      <c r="W11" s="91"/>
+      <c r="X11" s="91"/>
       <c r="Y11" s="91"/>
       <c r="Z11" s="91"/>
       <c r="AA11" s="91"/>
       <c r="AB11" s="91"/>
       <c r="AC11" s="91"/>
       <c r="AD11" s="91"/>
       <c r="AE11" s="91"/>
-      <c r="AF11" s="91"/>
-[...3 lines deleted...]
-    <row r="12" spans="1:35">
+    </row>
+    <row r="12" spans="1:32">
       <c r="A12" s="84" t="s">
         <v>14</v>
       </c>
       <c r="B12" s="36">
         <v>14</v>
       </c>
       <c r="C12" s="36">
         <v>13</v>
       </c>
       <c r="D12" s="36">
         <v>15</v>
       </c>
       <c r="E12" s="36">
         <v>12</v>
       </c>
       <c r="F12" s="36">
         <v>11</v>
       </c>
       <c r="G12" s="36">
         <v>10</v>
       </c>
       <c r="H12" s="36">
         <v>10</v>
       </c>
       <c r="I12" s="36">
@@ -3942,71 +4010,62 @@
       </c>
       <c r="N12" s="36">
         <v>12</v>
       </c>
       <c r="O12" s="36">
         <v>10</v>
       </c>
       <c r="P12" s="93">
         <v>12</v>
       </c>
       <c r="Q12" s="93">
         <v>11</v>
       </c>
       <c r="R12" s="93">
         <v>12</v>
       </c>
       <c r="S12" s="37">
         <v>13</v>
       </c>
       <c r="T12" s="37">
         <v>14</v>
       </c>
       <c r="U12" s="37">
         <v>13</v>
       </c>
-      <c r="V12" s="36" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="V12" s="91"/>
+      <c r="W12" s="91"/>
+      <c r="X12" s="91"/>
       <c r="Y12" s="91"/>
       <c r="Z12" s="91"/>
       <c r="AA12" s="91"/>
       <c r="AB12" s="91"/>
       <c r="AC12" s="91"/>
       <c r="AD12" s="91"/>
       <c r="AE12" s="91"/>
-      <c r="AF12" s="91"/>
-[...3 lines deleted...]
-    <row r="13" spans="1:35">
+    </row>
+    <row r="13" spans="1:32">
       <c r="A13" s="84" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="36">
         <v>19</v>
       </c>
       <c r="C13" s="36">
         <v>23</v>
       </c>
       <c r="D13" s="36">
         <v>25</v>
       </c>
       <c r="E13" s="36">
         <v>28</v>
       </c>
       <c r="F13" s="36">
         <v>31</v>
       </c>
       <c r="G13" s="36">
         <v>26</v>
       </c>
       <c r="H13" s="36">
         <v>28</v>
       </c>
       <c r="I13" s="36">
@@ -4026,71 +4085,62 @@
       </c>
       <c r="N13" s="36">
         <v>29</v>
       </c>
       <c r="O13" s="36">
         <v>27</v>
       </c>
       <c r="P13" s="93">
         <v>28</v>
       </c>
       <c r="Q13" s="93">
         <v>28</v>
       </c>
       <c r="R13" s="93">
         <v>29</v>
       </c>
       <c r="S13" s="37">
         <v>30</v>
       </c>
       <c r="T13" s="37">
         <v>33</v>
       </c>
       <c r="U13" s="37">
         <v>34</v>
       </c>
-      <c r="V13" s="94">
-[...7 lines deleted...]
-      </c>
+      <c r="V13" s="91"/>
+      <c r="W13" s="91"/>
+      <c r="X13" s="91"/>
       <c r="Y13" s="91"/>
       <c r="Z13" s="91"/>
       <c r="AA13" s="91"/>
       <c r="AB13" s="91"/>
       <c r="AC13" s="91"/>
       <c r="AD13" s="91"/>
       <c r="AE13" s="91"/>
-      <c r="AF13" s="91"/>
-[...3 lines deleted...]
-    <row r="14" spans="1:35">
+    </row>
+    <row r="14" spans="1:32">
       <c r="A14" s="84" t="s">
         <v>16</v>
       </c>
       <c r="B14" s="36">
         <v>19</v>
       </c>
       <c r="C14" s="36">
         <v>19</v>
       </c>
       <c r="D14" s="36">
         <v>20</v>
       </c>
       <c r="E14" s="36">
         <v>19</v>
       </c>
       <c r="F14" s="36">
         <v>17</v>
       </c>
       <c r="G14" s="36">
         <v>17</v>
       </c>
       <c r="H14" s="36">
         <v>20</v>
       </c>
       <c r="I14" s="36">
@@ -4110,69 +4160,62 @@
       </c>
       <c r="N14" s="36">
         <v>17</v>
       </c>
       <c r="O14" s="36">
         <v>19</v>
       </c>
       <c r="P14" s="93">
         <v>17</v>
       </c>
       <c r="Q14" s="93">
         <v>11</v>
       </c>
       <c r="R14" s="93">
         <v>9</v>
       </c>
       <c r="S14" s="95" t="s">
         <v>2</v>
       </c>
       <c r="T14" s="37">
         <v>9</v>
       </c>
       <c r="U14" s="37">
         <v>8</v>
       </c>
-      <c r="V14" s="36" t="s">
-[...5 lines deleted...]
-      <c r="X14" s="36"/>
+      <c r="V14" s="91"/>
+      <c r="W14" s="91"/>
+      <c r="X14" s="91"/>
       <c r="Y14" s="91"/>
       <c r="Z14" s="91"/>
       <c r="AA14" s="91"/>
       <c r="AB14" s="91"/>
       <c r="AC14" s="91"/>
       <c r="AD14" s="91"/>
       <c r="AE14" s="91"/>
-      <c r="AF14" s="91"/>
-[...3 lines deleted...]
-    <row r="15" spans="1:35">
+    </row>
+    <row r="15" spans="1:32">
       <c r="A15" s="84" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="36">
         <v>10</v>
       </c>
       <c r="C15" s="36">
         <v>10</v>
       </c>
       <c r="D15" s="36">
         <v>10</v>
       </c>
       <c r="E15" s="36">
         <v>12</v>
       </c>
       <c r="F15" s="36">
         <v>12</v>
       </c>
       <c r="G15" s="36">
         <v>13</v>
       </c>
       <c r="H15" s="36">
         <v>12</v>
       </c>
       <c r="I15" s="36">
@@ -4192,71 +4235,62 @@
       </c>
       <c r="N15" s="36">
         <v>11</v>
       </c>
       <c r="O15" s="36">
         <v>11</v>
       </c>
       <c r="P15" s="93">
         <v>11</v>
       </c>
       <c r="Q15" s="93">
         <v>12</v>
       </c>
       <c r="R15" s="93">
         <v>11</v>
       </c>
       <c r="S15" s="37">
         <v>10</v>
       </c>
       <c r="T15" s="37">
         <v>11</v>
       </c>
       <c r="U15" s="37">
         <v>10</v>
       </c>
-      <c r="V15" s="94">
-[...7 lines deleted...]
-      </c>
+      <c r="V15" s="91"/>
+      <c r="W15" s="91"/>
+      <c r="X15" s="91"/>
       <c r="Y15" s="91"/>
       <c r="Z15" s="91"/>
       <c r="AA15" s="91"/>
       <c r="AB15" s="91"/>
       <c r="AC15" s="91"/>
       <c r="AD15" s="91"/>
       <c r="AE15" s="91"/>
-      <c r="AF15" s="91"/>
-[...3 lines deleted...]
-    <row r="16" spans="1:35">
+    </row>
+    <row r="16" spans="1:32">
       <c r="A16" s="84" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="36">
         <v>39</v>
       </c>
       <c r="C16" s="36">
         <v>39</v>
       </c>
       <c r="D16" s="36">
         <v>39</v>
       </c>
       <c r="E16" s="36">
         <v>37</v>
       </c>
       <c r="F16" s="36">
         <v>36</v>
       </c>
       <c r="G16" s="36">
         <v>33</v>
       </c>
       <c r="H16" s="36">
         <v>30</v>
       </c>
       <c r="I16" s="36">
@@ -4276,71 +4310,62 @@
       </c>
       <c r="N16" s="36">
         <v>31</v>
       </c>
       <c r="O16" s="36">
         <v>29</v>
       </c>
       <c r="P16" s="93">
         <v>32</v>
       </c>
       <c r="Q16" s="93">
         <v>32</v>
       </c>
       <c r="R16" s="93">
         <v>34</v>
       </c>
       <c r="S16" s="37">
         <v>36</v>
       </c>
       <c r="T16" s="37">
         <v>35</v>
       </c>
       <c r="U16" s="37">
         <v>32</v>
       </c>
-      <c r="V16" s="94">
-[...7 lines deleted...]
-      </c>
+      <c r="V16" s="91"/>
+      <c r="W16" s="91"/>
+      <c r="X16" s="91"/>
       <c r="Y16" s="91"/>
       <c r="Z16" s="91"/>
       <c r="AA16" s="91"/>
       <c r="AB16" s="91"/>
       <c r="AC16" s="91"/>
       <c r="AD16" s="91"/>
       <c r="AE16" s="91"/>
-      <c r="AF16" s="91"/>
-[...3 lines deleted...]
-    <row r="17" spans="1:35">
+    </row>
+    <row r="17" spans="1:32">
       <c r="A17" s="84" t="s">
         <v>19</v>
       </c>
       <c r="B17" s="36">
         <v>17</v>
       </c>
       <c r="C17" s="36">
         <v>17</v>
       </c>
       <c r="D17" s="36">
         <v>18</v>
       </c>
       <c r="E17" s="36">
         <v>23</v>
       </c>
       <c r="F17" s="36">
         <v>20</v>
       </c>
       <c r="G17" s="36">
         <v>22</v>
       </c>
       <c r="H17" s="36">
         <v>24</v>
       </c>
       <c r="I17" s="36">
@@ -4360,71 +4385,62 @@
       </c>
       <c r="N17" s="36">
         <v>16</v>
       </c>
       <c r="O17" s="36">
         <v>13</v>
       </c>
       <c r="P17" s="93">
         <v>14</v>
       </c>
       <c r="Q17" s="93">
         <v>14</v>
       </c>
       <c r="R17" s="93">
         <v>16</v>
       </c>
       <c r="S17" s="37">
         <v>17</v>
       </c>
       <c r="T17" s="37">
         <v>15</v>
       </c>
       <c r="U17" s="37">
         <v>15</v>
       </c>
-      <c r="V17" s="36" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="V17" s="91"/>
+      <c r="W17" s="91"/>
+      <c r="X17" s="91"/>
       <c r="Y17" s="91"/>
       <c r="Z17" s="91"/>
       <c r="AA17" s="91"/>
       <c r="AB17" s="91"/>
       <c r="AC17" s="91"/>
       <c r="AD17" s="91"/>
       <c r="AE17" s="91"/>
-      <c r="AF17" s="91"/>
-[...3 lines deleted...]
-    <row r="18" spans="1:35">
+    </row>
+    <row r="18" spans="1:32">
       <c r="A18" s="84" t="s">
         <v>20</v>
       </c>
       <c r="B18" s="36">
         <v>13</v>
       </c>
       <c r="C18" s="36">
         <v>14</v>
       </c>
       <c r="D18" s="36">
         <v>16</v>
       </c>
       <c r="E18" s="36">
         <v>18</v>
       </c>
       <c r="F18" s="36">
         <v>16</v>
       </c>
       <c r="G18" s="36">
         <v>16</v>
       </c>
       <c r="H18" s="36">
         <v>17</v>
       </c>
       <c r="I18" s="36">
@@ -4444,71 +4460,62 @@
       </c>
       <c r="N18" s="36">
         <v>14</v>
       </c>
       <c r="O18" s="36">
         <v>17</v>
       </c>
       <c r="P18" s="93">
         <v>17</v>
       </c>
       <c r="Q18" s="93">
         <v>17</v>
       </c>
       <c r="R18" s="93">
         <v>16</v>
       </c>
       <c r="S18" s="37">
         <v>13</v>
       </c>
       <c r="T18" s="37">
         <v>13</v>
       </c>
       <c r="U18" s="37">
         <v>11</v>
       </c>
-      <c r="V18" s="94">
-[...7 lines deleted...]
-      </c>
+      <c r="V18" s="91"/>
+      <c r="W18" s="91"/>
+      <c r="X18" s="91"/>
       <c r="Y18" s="91"/>
       <c r="Z18" s="91"/>
       <c r="AA18" s="91"/>
       <c r="AB18" s="91"/>
       <c r="AC18" s="91"/>
       <c r="AD18" s="91"/>
       <c r="AE18" s="91"/>
-      <c r="AF18" s="91"/>
-[...3 lines deleted...]
-    <row r="19" spans="1:35">
+    </row>
+    <row r="19" spans="1:32">
       <c r="A19" s="84" t="s">
         <v>21</v>
       </c>
       <c r="B19" s="36">
         <v>13</v>
       </c>
       <c r="C19" s="36">
         <v>12</v>
       </c>
       <c r="D19" s="36">
         <v>12</v>
       </c>
       <c r="E19" s="36">
         <v>11</v>
       </c>
       <c r="F19" s="36">
         <v>11</v>
       </c>
       <c r="G19" s="36">
         <v>16</v>
       </c>
       <c r="H19" s="36">
         <v>10</v>
       </c>
       <c r="I19" s="36">
@@ -4528,71 +4535,62 @@
       </c>
       <c r="N19" s="36">
         <v>10</v>
       </c>
       <c r="O19" s="36">
         <v>11</v>
       </c>
       <c r="P19" s="93">
         <v>10</v>
       </c>
       <c r="Q19" s="93">
         <v>11</v>
       </c>
       <c r="R19" s="93">
         <v>10</v>
       </c>
       <c r="S19" s="37">
         <v>11</v>
       </c>
       <c r="T19" s="37">
         <v>11</v>
       </c>
       <c r="U19" s="37">
         <v>11</v>
       </c>
-      <c r="V19" s="94">
-[...7 lines deleted...]
-      </c>
+      <c r="V19" s="91"/>
+      <c r="W19" s="91"/>
+      <c r="X19" s="91"/>
       <c r="Y19" s="91"/>
       <c r="Z19" s="91"/>
       <c r="AA19" s="91"/>
       <c r="AB19" s="91"/>
       <c r="AC19" s="91"/>
       <c r="AD19" s="91"/>
       <c r="AE19" s="91"/>
-      <c r="AF19" s="91"/>
-[...3 lines deleted...]
-    <row r="20" spans="1:35">
+    </row>
+    <row r="20" spans="1:32">
       <c r="A20" s="84" t="s">
         <v>73</v>
       </c>
       <c r="B20" s="27" t="s">
         <v>1</v>
       </c>
       <c r="C20" s="27" t="s">
         <v>1</v>
       </c>
       <c r="D20" s="27" t="s">
         <v>1</v>
       </c>
       <c r="E20" s="27" t="s">
         <v>1</v>
       </c>
       <c r="F20" s="27" t="s">
         <v>1</v>
       </c>
       <c r="G20" s="27" t="s">
         <v>1</v>
       </c>
       <c r="H20" s="27" t="s">
         <v>1</v>
       </c>
       <c r="I20" s="27" t="s">
@@ -4612,71 +4610,62 @@
       </c>
       <c r="N20" s="27" t="s">
         <v>1</v>
       </c>
       <c r="O20" s="27" t="s">
         <v>1</v>
       </c>
       <c r="P20" s="27" t="s">
         <v>1</v>
       </c>
       <c r="Q20" s="27" t="s">
         <v>1</v>
       </c>
       <c r="R20" s="27" t="s">
         <v>1</v>
       </c>
       <c r="S20" s="27" t="s">
         <v>1</v>
       </c>
       <c r="T20" s="27" t="s">
         <v>1</v>
       </c>
       <c r="U20" s="27" t="s">
         <v>1</v>
       </c>
-      <c r="V20" s="94">
-[...7 lines deleted...]
-      </c>
+      <c r="V20" s="91"/>
+      <c r="W20" s="91"/>
+      <c r="X20" s="91"/>
       <c r="Y20" s="91"/>
       <c r="Z20" s="91"/>
       <c r="AA20" s="91"/>
       <c r="AB20" s="91"/>
       <c r="AC20" s="91"/>
       <c r="AD20" s="91"/>
       <c r="AE20" s="91"/>
-      <c r="AF20" s="91"/>
-[...3 lines deleted...]
-    <row r="21" spans="1:35">
+    </row>
+    <row r="21" spans="1:32">
       <c r="A21" s="84" t="s">
         <v>22</v>
       </c>
       <c r="B21" s="36">
         <v>12</v>
       </c>
       <c r="C21" s="36">
         <v>16</v>
       </c>
       <c r="D21" s="36">
         <v>16</v>
       </c>
       <c r="E21" s="36">
         <v>15</v>
       </c>
       <c r="F21" s="36">
         <v>15</v>
       </c>
       <c r="G21" s="36">
         <v>20</v>
       </c>
       <c r="H21" s="36">
         <v>18</v>
       </c>
       <c r="I21" s="36">
@@ -4696,71 +4685,62 @@
       </c>
       <c r="N21" s="36">
         <v>17</v>
       </c>
       <c r="O21" s="36">
         <v>24</v>
       </c>
       <c r="P21" s="93">
         <v>19</v>
       </c>
       <c r="Q21" s="93">
         <v>20</v>
       </c>
       <c r="R21" s="93">
         <v>19</v>
       </c>
       <c r="S21" s="37">
         <v>19</v>
       </c>
       <c r="T21" s="37">
         <v>18</v>
       </c>
       <c r="U21" s="37">
         <v>18</v>
       </c>
-      <c r="V21" s="94">
-[...7 lines deleted...]
-      </c>
+      <c r="V21" s="91"/>
+      <c r="W21" s="91"/>
+      <c r="X21" s="91"/>
       <c r="Y21" s="91"/>
       <c r="Z21" s="91"/>
       <c r="AA21" s="91"/>
       <c r="AB21" s="91"/>
       <c r="AC21" s="91"/>
       <c r="AD21" s="91"/>
       <c r="AE21" s="91"/>
-      <c r="AF21" s="91"/>
-[...3 lines deleted...]
-    <row r="22" spans="1:35">
+    </row>
+    <row r="22" spans="1:32">
       <c r="A22" s="84" t="s">
         <v>23</v>
       </c>
       <c r="B22" s="36">
         <v>10</v>
       </c>
       <c r="C22" s="36">
         <v>11</v>
       </c>
       <c r="D22" s="36">
         <v>10</v>
       </c>
       <c r="E22" s="36">
         <v>9</v>
       </c>
       <c r="F22" s="36">
         <v>4</v>
       </c>
       <c r="G22" s="36">
         <v>9</v>
       </c>
       <c r="H22" s="36">
         <v>10</v>
       </c>
       <c r="I22" s="36">
@@ -4780,109 +4760,95 @@
       </c>
       <c r="N22" s="36">
         <v>9</v>
       </c>
       <c r="O22" s="36">
         <v>8</v>
       </c>
       <c r="P22" s="93">
         <v>12</v>
       </c>
       <c r="Q22" s="93">
         <v>12</v>
       </c>
       <c r="R22" s="93">
         <v>12</v>
       </c>
       <c r="S22" s="37">
         <v>11</v>
       </c>
       <c r="T22" s="37">
         <v>12</v>
       </c>
       <c r="U22" s="37">
         <v>12</v>
       </c>
-      <c r="V22" s="94">
-[...7 lines deleted...]
-      </c>
+      <c r="V22" s="91"/>
+      <c r="W22" s="91"/>
+      <c r="X22" s="91"/>
       <c r="Y22" s="91"/>
       <c r="Z22" s="91"/>
       <c r="AA22" s="91"/>
       <c r="AB22" s="91"/>
       <c r="AC22" s="91"/>
       <c r="AD22" s="91"/>
       <c r="AE22" s="91"/>
-      <c r="AF22" s="91"/>
-[...3 lines deleted...]
-    <row r="23" spans="1:35">
+    </row>
+    <row r="23" spans="1:32">
       <c r="A23" s="84"/>
       <c r="B23" s="36"/>
       <c r="C23" s="36"/>
       <c r="D23" s="36"/>
       <c r="E23" s="36"/>
       <c r="F23" s="36"/>
       <c r="G23" s="36"/>
       <c r="H23" s="36"/>
       <c r="I23" s="36"/>
       <c r="J23" s="36"/>
       <c r="K23" s="36"/>
       <c r="L23" s="36"/>
       <c r="M23" s="36"/>
       <c r="N23" s="36"/>
       <c r="O23" s="36"/>
       <c r="P23" s="93"/>
       <c r="Q23" s="93"/>
       <c r="R23" s="93"/>
       <c r="S23" s="37"/>
       <c r="T23" s="37"/>
       <c r="U23" s="37"/>
-      <c r="V23" s="94"/>
-[...3 lines deleted...]
-      </c>
+      <c r="V23" s="91"/>
+      <c r="W23" s="91"/>
+      <c r="X23" s="91"/>
       <c r="Y23" s="91"/>
       <c r="Z23" s="91"/>
       <c r="AA23" s="91"/>
       <c r="AB23" s="91"/>
       <c r="AC23" s="91"/>
       <c r="AD23" s="91"/>
       <c r="AE23" s="91"/>
-      <c r="AF23" s="91"/>
-[...3 lines deleted...]
-    <row r="24" spans="1:35">
+    </row>
+    <row r="24" spans="1:32">
       <c r="A24" s="84" t="s">
         <v>24</v>
       </c>
       <c r="B24" s="36">
         <v>20</v>
       </c>
       <c r="C24" s="36">
         <v>20</v>
       </c>
       <c r="D24" s="36">
         <v>25</v>
       </c>
       <c r="E24" s="36">
         <v>25</v>
       </c>
       <c r="F24" s="36">
         <v>27</v>
       </c>
       <c r="G24" s="36">
         <v>19</v>
       </c>
       <c r="H24" s="36">
         <v>18</v>
       </c>
       <c r="I24" s="36">
@@ -4902,71 +4868,62 @@
       </c>
       <c r="N24" s="36">
         <v>15</v>
       </c>
       <c r="O24" s="36">
         <v>21</v>
       </c>
       <c r="P24" s="93">
         <v>17</v>
       </c>
       <c r="Q24" s="93">
         <v>17</v>
       </c>
       <c r="R24" s="93">
         <v>19</v>
       </c>
       <c r="S24" s="37">
         <v>18</v>
       </c>
       <c r="T24" s="37">
         <v>18</v>
       </c>
       <c r="U24" s="37">
         <v>19</v>
       </c>
-      <c r="V24" s="36" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="V24" s="91"/>
+      <c r="W24" s="91"/>
+      <c r="X24" s="91"/>
       <c r="Y24" s="91"/>
       <c r="Z24" s="91"/>
       <c r="AA24" s="91"/>
       <c r="AB24" s="91"/>
       <c r="AC24" s="91"/>
       <c r="AD24" s="91"/>
       <c r="AE24" s="91"/>
-      <c r="AF24" s="91"/>
-[...3 lines deleted...]
-    <row r="25" spans="1:35">
+    </row>
+    <row r="25" spans="1:32">
       <c r="A25" s="84" t="s">
         <v>25</v>
       </c>
       <c r="B25" s="36">
         <v>20</v>
       </c>
       <c r="C25" s="36">
         <v>22</v>
       </c>
       <c r="D25" s="36">
         <v>26</v>
       </c>
       <c r="E25" s="36">
         <v>26</v>
       </c>
       <c r="F25" s="36">
         <v>25</v>
       </c>
       <c r="G25" s="36">
         <v>32</v>
       </c>
       <c r="H25" s="36">
         <v>31</v>
       </c>
       <c r="I25" s="36">
@@ -4986,244 +4943,217 @@
       </c>
       <c r="N25" s="36">
         <v>34</v>
       </c>
       <c r="O25" s="36">
         <v>33</v>
       </c>
       <c r="P25" s="93">
         <v>34</v>
       </c>
       <c r="Q25" s="93">
         <v>33</v>
       </c>
       <c r="R25" s="93">
         <v>31</v>
       </c>
       <c r="S25" s="37">
         <v>33</v>
       </c>
       <c r="T25" s="37">
         <v>33</v>
       </c>
       <c r="U25" s="37">
         <v>32</v>
       </c>
-      <c r="V25" s="94">
-[...7 lines deleted...]
-      </c>
+      <c r="V25" s="91"/>
+      <c r="W25" s="91"/>
+      <c r="X25" s="91"/>
       <c r="Y25" s="91"/>
       <c r="Z25" s="91"/>
       <c r="AA25" s="91"/>
       <c r="AB25" s="91"/>
       <c r="AC25" s="91"/>
       <c r="AD25" s="91"/>
       <c r="AE25" s="91"/>
-      <c r="AF25" s="91"/>
-[...3 lines deleted...]
-    <row r="26" spans="1:35">
+    </row>
+    <row r="26" spans="1:32">
       <c r="B26" s="96"/>
       <c r="C26" s="96"/>
       <c r="D26" s="96"/>
       <c r="E26" s="96"/>
       <c r="F26" s="96"/>
       <c r="G26" s="96"/>
       <c r="H26" s="96"/>
       <c r="I26" s="96"/>
       <c r="J26" s="96"/>
       <c r="K26" s="96"/>
       <c r="L26" s="96"/>
       <c r="M26" s="96"/>
       <c r="N26" s="96"/>
       <c r="O26" s="96"/>
       <c r="P26" s="97"/>
       <c r="Q26" s="97"/>
       <c r="R26" s="97"/>
       <c r="S26" s="58"/>
       <c r="T26" s="58"/>
       <c r="U26" s="58"/>
       <c r="V26" s="58"/>
       <c r="W26" s="58"/>
-      <c r="X26" s="68"/>
+      <c r="X26" s="58"/>
       <c r="Y26" s="58"/>
       <c r="Z26" s="58"/>
       <c r="AA26" s="58"/>
       <c r="AB26" s="58"/>
       <c r="AC26" s="58"/>
       <c r="AD26" s="58"/>
       <c r="AE26" s="58"/>
-      <c r="AF26" s="58"/>
-[...4 lines deleted...]
-    <row r="27" spans="1:35">
+      <c r="AF26" s="67"/>
+    </row>
+    <row r="27" spans="1:32">
       <c r="A27" s="98" t="s">
         <v>45</v>
       </c>
       <c r="B27" s="96"/>
       <c r="C27" s="96"/>
       <c r="D27" s="96"/>
       <c r="E27" s="96"/>
       <c r="F27" s="96"/>
       <c r="G27" s="96"/>
       <c r="H27" s="96"/>
       <c r="I27" s="96"/>
       <c r="J27" s="96"/>
       <c r="K27" s="96"/>
       <c r="L27" s="96"/>
       <c r="M27" s="96"/>
       <c r="N27" s="96"/>
       <c r="O27" s="96"/>
       <c r="P27" s="97"/>
       <c r="Q27" s="97"/>
       <c r="R27" s="97"/>
       <c r="S27" s="68"/>
       <c r="T27" s="68"/>
       <c r="U27" s="68"/>
       <c r="V27" s="68"/>
       <c r="W27" s="68"/>
       <c r="X27" s="68"/>
       <c r="Y27" s="68"/>
       <c r="Z27" s="68"/>
       <c r="AA27" s="68"/>
       <c r="AB27" s="68"/>
       <c r="AC27" s="68"/>
       <c r="AD27" s="68"/>
       <c r="AE27" s="68"/>
-      <c r="AF27" s="68"/>
-[...3 lines deleted...]
-    <row r="28" spans="1:35" ht="13.5" thickBot="1">
+    </row>
+    <row r="28" spans="1:32" ht="13.5" thickBot="1">
       <c r="A28" s="99" t="s">
         <v>46</v>
       </c>
       <c r="B28" s="100"/>
       <c r="C28" s="100"/>
       <c r="D28" s="100"/>
       <c r="E28" s="101"/>
       <c r="F28" s="101"/>
       <c r="G28" s="101"/>
       <c r="H28" s="101"/>
       <c r="I28" s="101"/>
       <c r="J28" s="101"/>
       <c r="K28" s="101"/>
       <c r="L28" s="96"/>
       <c r="P28" s="70"/>
-      <c r="S28" s="85" t="s">
+      <c r="Q28" s="85" t="s">
         <v>68</v>
       </c>
       <c r="T28" s="68"/>
       <c r="U28" s="68"/>
       <c r="V28" s="68"/>
       <c r="W28" s="68"/>
       <c r="X28" s="68"/>
       <c r="Y28" s="68"/>
       <c r="Z28" s="68"/>
       <c r="AA28" s="68"/>
       <c r="AB28" s="68"/>
       <c r="AC28" s="68"/>
       <c r="AD28" s="68"/>
       <c r="AE28" s="68"/>
-      <c r="AF28" s="68"/>
-[...3 lines deleted...]
-    <row r="29" spans="1:35" ht="13.5" thickBot="1">
+    </row>
+    <row r="29" spans="1:32" ht="13.5" thickBot="1">
       <c r="A29" s="102"/>
       <c r="B29" s="103">
         <v>2006</v>
       </c>
       <c r="C29" s="103">
         <v>2007</v>
       </c>
       <c r="D29" s="104">
         <v>2008</v>
       </c>
       <c r="E29" s="104">
         <v>2009</v>
       </c>
       <c r="F29" s="103">
         <v>2010</v>
       </c>
       <c r="G29" s="103">
         <v>2011</v>
       </c>
       <c r="H29" s="103">
         <v>2012</v>
       </c>
       <c r="I29" s="103">
         <v>2013</v>
       </c>
       <c r="J29" s="103">
         <v>2014</v>
       </c>
       <c r="K29" s="105">
         <v>2015</v>
       </c>
       <c r="L29" s="75" t="s">
         <v>3</v>
       </c>
       <c r="M29" s="75" t="s">
         <v>4</v>
       </c>
       <c r="N29" s="75" t="s">
         <v>5</v>
       </c>
       <c r="O29" s="75" t="s">
         <v>42</v>
       </c>
       <c r="P29" s="75" t="s">
         <v>70</v>
       </c>
       <c r="Q29" s="90" t="s">
         <v>72</v>
       </c>
-      <c r="R29" s="75">
-[...4 lines deleted...]
-      </c>
+      <c r="R29" s="68"/>
+      <c r="S29" s="68"/>
       <c r="T29" s="68"/>
       <c r="U29" s="68"/>
-      <c r="V29" s="68"/>
-[...5 lines deleted...]
-    <row r="30" spans="1:35" ht="12.6" customHeight="1">
+    </row>
+    <row r="30" spans="1:32" ht="12.6" customHeight="1">
       <c r="A30" s="82" t="s">
         <v>6</v>
       </c>
       <c r="B30" s="106">
         <v>426</v>
       </c>
       <c r="C30" s="106">
         <v>426</v>
       </c>
       <c r="D30" s="107" t="s">
         <v>26</v>
       </c>
       <c r="E30" s="106">
         <v>428</v>
       </c>
       <c r="F30" s="106">
         <v>430</v>
       </c>
       <c r="G30" s="106">
         <v>417</v>
       </c>
       <c r="H30" s="108">
         <v>409</v>
       </c>
       <c r="I30" s="108">
@@ -5231,65 +5161,56 @@
       </c>
       <c r="J30" s="81">
         <v>409</v>
       </c>
       <c r="K30" s="109">
         <v>416</v>
       </c>
       <c r="L30" s="79">
         <v>412</v>
       </c>
       <c r="M30" s="79">
         <v>418</v>
       </c>
       <c r="N30" s="110">
         <v>412</v>
       </c>
       <c r="O30" s="110">
         <v>411</v>
       </c>
       <c r="P30" s="110">
         <v>412</v>
       </c>
       <c r="Q30" s="79">
         <v>402</v>
       </c>
-      <c r="R30" s="92" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="R30" s="68"/>
+      <c r="S30" s="68"/>
       <c r="T30" s="68"/>
       <c r="U30" s="68"/>
-      <c r="V30" s="68"/>
-[...5 lines deleted...]
-    <row r="31" spans="1:35" ht="12.6" customHeight="1">
+    </row>
+    <row r="31" spans="1:32" ht="12.6" customHeight="1">
       <c r="A31" s="83" t="s">
         <v>7</v>
       </c>
       <c r="B31" s="111">
         <v>86</v>
       </c>
       <c r="C31" s="111">
         <v>90</v>
       </c>
       <c r="D31" s="27" t="s">
         <v>27</v>
       </c>
       <c r="E31" s="111">
         <v>84</v>
       </c>
       <c r="F31" s="111">
         <v>98</v>
       </c>
       <c r="G31" s="111">
         <v>80</v>
       </c>
       <c r="H31" s="112">
         <v>81</v>
       </c>
       <c r="I31" s="112">
@@ -5297,65 +5218,56 @@
       </c>
       <c r="J31" s="39">
         <v>86</v>
       </c>
       <c r="K31" s="112">
         <v>86</v>
       </c>
       <c r="L31" s="37">
         <v>81</v>
       </c>
       <c r="M31" s="37">
         <v>88</v>
       </c>
       <c r="N31" s="37">
         <v>85</v>
       </c>
       <c r="O31" s="95" t="s">
         <v>2</v>
       </c>
       <c r="P31" s="95" t="s">
         <v>2</v>
       </c>
       <c r="Q31" s="95" t="s">
         <v>2</v>
       </c>
-      <c r="R31" s="92" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="R31" s="68"/>
+      <c r="S31" s="68"/>
       <c r="T31" s="68"/>
       <c r="U31" s="68"/>
-      <c r="V31" s="68"/>
-[...5 lines deleted...]
-    <row r="32" spans="1:35" ht="12.6" customHeight="1">
+    </row>
+    <row r="32" spans="1:32" ht="12.6" customHeight="1">
       <c r="A32" s="83" t="s">
         <v>8</v>
       </c>
       <c r="B32" s="111">
         <v>4</v>
       </c>
       <c r="C32" s="111">
         <v>5</v>
       </c>
       <c r="D32" s="27">
         <v>5</v>
       </c>
       <c r="E32" s="111">
         <v>3</v>
       </c>
       <c r="F32" s="111">
         <v>3</v>
       </c>
       <c r="G32" s="111">
         <v>4</v>
       </c>
       <c r="H32" s="112">
         <v>2</v>
       </c>
       <c r="I32" s="112">
@@ -5363,65 +5275,56 @@
       </c>
       <c r="J32" s="39">
         <v>1</v>
       </c>
       <c r="K32" s="112">
         <v>2</v>
       </c>
       <c r="L32" s="37">
         <v>2</v>
       </c>
       <c r="M32" s="37">
         <v>3</v>
       </c>
       <c r="N32" s="37">
         <v>3</v>
       </c>
       <c r="O32" s="95" t="s">
         <v>2</v>
       </c>
       <c r="P32" s="95" t="s">
         <v>2</v>
       </c>
       <c r="Q32" s="95" t="s">
         <v>2</v>
       </c>
-      <c r="R32" s="92" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="R32" s="68"/>
+      <c r="S32" s="68"/>
       <c r="T32" s="68"/>
       <c r="U32" s="68"/>
-      <c r="V32" s="68"/>
-[...5 lines deleted...]
-    <row r="33" spans="1:26" ht="12.6" customHeight="1">
+    </row>
+    <row r="33" spans="1:21" ht="12.6" customHeight="1">
       <c r="A33" s="83" t="s">
         <v>9</v>
       </c>
       <c r="B33" s="111">
         <v>8</v>
       </c>
       <c r="C33" s="111">
         <v>7</v>
       </c>
       <c r="D33" s="27" t="s">
         <v>28</v>
       </c>
       <c r="E33" s="111">
         <v>11</v>
       </c>
       <c r="F33" s="111">
         <v>11</v>
       </c>
       <c r="G33" s="111">
         <v>12</v>
       </c>
       <c r="H33" s="112">
         <v>13</v>
       </c>
       <c r="I33" s="112">
@@ -5429,65 +5332,56 @@
       </c>
       <c r="J33" s="39">
         <v>15</v>
       </c>
       <c r="K33" s="112">
         <v>16</v>
       </c>
       <c r="L33" s="37">
         <v>16</v>
       </c>
       <c r="M33" s="37">
         <v>16</v>
       </c>
       <c r="N33" s="37">
         <v>19</v>
       </c>
       <c r="O33" s="37">
         <v>12</v>
       </c>
       <c r="P33" s="37">
         <v>11</v>
       </c>
       <c r="Q33" s="37">
         <v>11</v>
       </c>
-      <c r="R33" s="92" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="R33" s="68"/>
+      <c r="S33" s="68"/>
       <c r="T33" s="68"/>
       <c r="U33" s="68"/>
-      <c r="V33" s="68"/>
-[...5 lines deleted...]
-    <row r="34" spans="1:26" ht="12.6" customHeight="1">
+    </row>
+    <row r="34" spans="1:21" ht="12.6" customHeight="1">
       <c r="A34" s="83" t="s">
         <v>10</v>
       </c>
       <c r="B34" s="111">
         <v>85</v>
       </c>
       <c r="C34" s="111">
         <v>77</v>
       </c>
       <c r="D34" s="27">
         <v>88</v>
       </c>
       <c r="E34" s="111">
         <v>87</v>
       </c>
       <c r="F34" s="111">
         <v>83</v>
       </c>
       <c r="G34" s="111">
         <v>88</v>
       </c>
       <c r="H34" s="112">
         <v>71</v>
       </c>
       <c r="I34" s="112">
@@ -5495,65 +5389,56 @@
       </c>
       <c r="J34" s="39">
         <v>62</v>
       </c>
       <c r="K34" s="112">
         <v>65</v>
       </c>
       <c r="L34" s="37">
         <v>67</v>
       </c>
       <c r="M34" s="37">
         <v>72</v>
       </c>
       <c r="N34" s="37">
         <v>67</v>
       </c>
       <c r="O34" s="37">
         <v>62</v>
       </c>
       <c r="P34" s="37">
         <v>65</v>
       </c>
       <c r="Q34" s="37">
         <v>61</v>
       </c>
-      <c r="R34" s="92" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="R34" s="68"/>
+      <c r="S34" s="68"/>
       <c r="T34" s="68"/>
       <c r="U34" s="68"/>
-      <c r="V34" s="68"/>
-[...5 lines deleted...]
-    <row r="35" spans="1:26" ht="12.6" customHeight="1">
+    </row>
+    <row r="35" spans="1:21" ht="12.6" customHeight="1">
       <c r="A35" s="84" t="s">
         <v>11</v>
       </c>
       <c r="B35" s="111">
         <v>3</v>
       </c>
       <c r="C35" s="111">
         <v>4</v>
       </c>
       <c r="D35" s="27" t="s">
         <v>29</v>
       </c>
       <c r="E35" s="111">
         <v>8</v>
       </c>
       <c r="F35" s="111">
         <v>7</v>
       </c>
       <c r="G35" s="111">
         <v>6</v>
       </c>
       <c r="H35" s="112">
         <v>7</v>
       </c>
       <c r="I35" s="112">
@@ -5561,65 +5446,56 @@
       </c>
       <c r="J35" s="39">
         <v>7</v>
       </c>
       <c r="K35" s="112">
         <v>8</v>
       </c>
       <c r="L35" s="37">
         <v>8</v>
       </c>
       <c r="M35" s="37">
         <v>8</v>
       </c>
       <c r="N35" s="37">
         <v>8</v>
       </c>
       <c r="O35" s="37">
         <v>8</v>
       </c>
       <c r="P35" s="95" t="s">
         <v>2</v>
       </c>
       <c r="Q35" s="37">
         <v>9</v>
       </c>
-      <c r="R35" s="92" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="R35" s="68"/>
+      <c r="S35" s="68"/>
       <c r="T35" s="68"/>
       <c r="U35" s="68"/>
-      <c r="V35" s="68"/>
-[...5 lines deleted...]
-    <row r="36" spans="1:26" ht="12.6" customHeight="1">
+    </row>
+    <row r="36" spans="1:21" ht="12.6" customHeight="1">
       <c r="A36" s="84" t="s">
         <v>12</v>
       </c>
       <c r="B36" s="111">
         <v>31</v>
       </c>
       <c r="C36" s="111">
         <v>29</v>
       </c>
       <c r="D36" s="27" t="s">
         <v>30</v>
       </c>
       <c r="E36" s="111">
         <v>26</v>
       </c>
       <c r="F36" s="111">
         <v>30</v>
       </c>
       <c r="G36" s="111">
         <v>28</v>
       </c>
       <c r="H36" s="112">
         <v>29</v>
       </c>
       <c r="I36" s="112">
@@ -5627,65 +5503,56 @@
       </c>
       <c r="J36" s="39">
         <v>32</v>
       </c>
       <c r="K36" s="112">
         <v>27</v>
       </c>
       <c r="L36" s="37">
         <v>27</v>
       </c>
       <c r="M36" s="37">
         <v>27</v>
       </c>
       <c r="N36" s="37">
         <v>28</v>
       </c>
       <c r="O36" s="95" t="s">
         <v>2</v>
       </c>
       <c r="P36" s="37">
         <v>29</v>
       </c>
       <c r="Q36" s="37">
         <v>28</v>
       </c>
-      <c r="R36" s="92" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="R36" s="68"/>
+      <c r="S36" s="68"/>
       <c r="T36" s="68"/>
       <c r="U36" s="68"/>
-      <c r="V36" s="68"/>
-[...5 lines deleted...]
-    <row r="37" spans="1:26" ht="12.6" customHeight="1">
+    </row>
+    <row r="37" spans="1:21" ht="12.6" customHeight="1">
       <c r="A37" s="84" t="s">
         <v>13</v>
       </c>
       <c r="B37" s="111">
         <v>6</v>
       </c>
       <c r="C37" s="111">
         <v>6</v>
       </c>
       <c r="D37" s="27" t="s">
         <v>31</v>
       </c>
       <c r="E37" s="111">
         <v>6</v>
       </c>
       <c r="F37" s="111">
         <v>6</v>
       </c>
       <c r="G37" s="111">
         <v>7</v>
       </c>
       <c r="H37" s="112">
         <v>6</v>
       </c>
       <c r="I37" s="112">
@@ -5693,65 +5560,56 @@
       </c>
       <c r="J37" s="39">
         <v>6</v>
       </c>
       <c r="K37" s="112">
         <v>6</v>
       </c>
       <c r="L37" s="37">
         <v>7</v>
       </c>
       <c r="M37" s="37">
         <v>6</v>
       </c>
       <c r="N37" s="37">
         <v>6</v>
       </c>
       <c r="O37" s="37">
         <v>5</v>
       </c>
       <c r="P37" s="95" t="s">
         <v>2</v>
       </c>
       <c r="Q37" s="37">
         <v>5</v>
       </c>
-      <c r="R37" s="92" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="R37" s="68"/>
+      <c r="S37" s="68"/>
       <c r="T37" s="68"/>
       <c r="U37" s="68"/>
-      <c r="V37" s="68"/>
-[...5 lines deleted...]
-    <row r="38" spans="1:26" ht="12.6" customHeight="1">
+    </row>
+    <row r="38" spans="1:21" ht="12.6" customHeight="1">
       <c r="A38" s="84" t="s">
         <v>14</v>
       </c>
       <c r="B38" s="111">
         <v>7</v>
       </c>
       <c r="C38" s="111">
         <v>8</v>
       </c>
       <c r="D38" s="27" t="s">
         <v>32</v>
       </c>
       <c r="E38" s="111">
         <v>11</v>
       </c>
       <c r="F38" s="111">
         <v>11</v>
       </c>
       <c r="G38" s="111">
         <v>9</v>
       </c>
       <c r="H38" s="112">
         <v>8</v>
       </c>
       <c r="I38" s="112">
@@ -5759,65 +5617,56 @@
       </c>
       <c r="J38" s="39">
         <v>12</v>
       </c>
       <c r="K38" s="112">
         <v>9</v>
       </c>
       <c r="L38" s="37">
         <v>11</v>
       </c>
       <c r="M38" s="37">
         <v>10</v>
       </c>
       <c r="N38" s="95" t="s">
         <v>2</v>
       </c>
       <c r="O38" s="95" t="s">
         <v>2</v>
       </c>
       <c r="P38" s="37">
         <v>12</v>
       </c>
       <c r="Q38" s="95" t="s">
         <v>2</v>
       </c>
-      <c r="R38" s="92" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="R38" s="68"/>
+      <c r="S38" s="68"/>
       <c r="T38" s="68"/>
       <c r="U38" s="68"/>
-      <c r="V38" s="68"/>
-[...5 lines deleted...]
-    <row r="39" spans="1:26" ht="12.6" customHeight="1">
+    </row>
+    <row r="39" spans="1:21" ht="12.6" customHeight="1">
       <c r="A39" s="84" t="s">
         <v>15</v>
       </c>
       <c r="B39" s="111">
         <v>29</v>
       </c>
       <c r="C39" s="111">
         <v>22</v>
       </c>
       <c r="D39" s="27" t="s">
         <v>30</v>
       </c>
       <c r="E39" s="111">
         <v>28</v>
       </c>
       <c r="F39" s="111">
         <v>26</v>
       </c>
       <c r="G39" s="111">
         <v>24</v>
       </c>
       <c r="H39" s="112">
         <v>23</v>
       </c>
       <c r="I39" s="112">
@@ -5825,58 +5674,52 @@
       </c>
       <c r="J39" s="23">
         <v>27</v>
       </c>
       <c r="K39" s="112">
         <v>24</v>
       </c>
       <c r="L39" s="37">
         <v>25</v>
       </c>
       <c r="M39" s="95" t="s">
         <v>2</v>
       </c>
       <c r="N39" s="95" t="s">
         <v>2</v>
       </c>
       <c r="O39" s="37">
         <v>27</v>
       </c>
       <c r="P39" s="37">
         <v>30</v>
       </c>
       <c r="Q39" s="37">
         <v>31</v>
       </c>
-      <c r="R39" s="92" t="s">
-[...6 lines deleted...]
-    <row r="40" spans="1:26" ht="12.6" customHeight="1">
+    </row>
+    <row r="40" spans="1:21" ht="12.6" customHeight="1">
       <c r="A40" s="84" t="s">
         <v>16</v>
       </c>
       <c r="B40" s="111">
         <v>15</v>
       </c>
       <c r="C40" s="111">
         <v>15</v>
       </c>
       <c r="D40" s="27" t="s">
         <v>33</v>
       </c>
       <c r="E40" s="111">
         <v>16</v>
       </c>
       <c r="F40" s="111">
         <v>11</v>
       </c>
       <c r="G40" s="111">
         <v>15</v>
       </c>
       <c r="H40" s="112">
         <v>17</v>
       </c>
       <c r="I40" s="112">
@@ -5884,58 +5727,52 @@
       </c>
       <c r="J40" s="23">
         <v>14</v>
       </c>
       <c r="K40" s="112">
         <v>16</v>
       </c>
       <c r="L40" s="37">
         <v>14</v>
       </c>
       <c r="M40" s="37">
         <v>9</v>
       </c>
       <c r="N40" s="95" t="s">
         <v>2</v>
       </c>
       <c r="O40" s="37">
         <v>6</v>
       </c>
       <c r="P40" s="37">
         <v>6</v>
       </c>
       <c r="Q40" s="37">
         <v>6</v>
       </c>
-      <c r="R40" s="92" t="s">
-[...6 lines deleted...]
-    <row r="41" spans="1:26" ht="12.6" customHeight="1">
+    </row>
+    <row r="41" spans="1:21" ht="12.6" customHeight="1">
       <c r="A41" s="84" t="s">
         <v>17</v>
       </c>
       <c r="B41" s="111">
         <v>12</v>
       </c>
       <c r="C41" s="111">
         <v>12</v>
       </c>
       <c r="D41" s="27" t="s">
         <v>34</v>
       </c>
       <c r="E41" s="111">
         <v>11</v>
       </c>
       <c r="F41" s="111">
         <v>7</v>
       </c>
       <c r="G41" s="111">
         <v>10</v>
       </c>
       <c r="H41" s="112">
         <v>9</v>
       </c>
       <c r="I41" s="112">
@@ -5943,58 +5780,52 @@
       </c>
       <c r="J41" s="23">
         <v>10</v>
       </c>
       <c r="K41" s="112">
         <v>10</v>
       </c>
       <c r="L41" s="37">
         <v>10</v>
       </c>
       <c r="M41" s="95" t="s">
         <v>2</v>
       </c>
       <c r="N41" s="95" t="s">
         <v>2</v>
       </c>
       <c r="O41" s="37">
         <v>9</v>
       </c>
       <c r="P41" s="37">
         <v>9</v>
       </c>
       <c r="Q41" s="37">
         <v>8</v>
       </c>
-      <c r="R41" s="92" t="s">
-[...6 lines deleted...]
-    <row r="42" spans="1:26" ht="12.6" customHeight="1">
+    </row>
+    <row r="42" spans="1:21" ht="12.6" customHeight="1">
       <c r="A42" s="84" t="s">
         <v>18</v>
       </c>
       <c r="B42" s="111">
         <v>34</v>
       </c>
       <c r="C42" s="111">
         <v>32</v>
       </c>
       <c r="D42" s="27" t="s">
         <v>35</v>
       </c>
       <c r="E42" s="111">
         <v>34</v>
       </c>
       <c r="F42" s="111">
         <v>25</v>
       </c>
       <c r="G42" s="111">
         <v>28</v>
       </c>
       <c r="H42" s="112">
         <v>30</v>
       </c>
       <c r="I42" s="112">
@@ -6002,58 +5833,52 @@
       </c>
       <c r="J42" s="23">
         <v>30</v>
       </c>
       <c r="K42" s="112">
         <v>28</v>
       </c>
       <c r="L42" s="37">
         <v>30</v>
       </c>
       <c r="M42" s="95" t="s">
         <v>2</v>
       </c>
       <c r="N42" s="37">
         <v>31</v>
       </c>
       <c r="O42" s="37">
         <v>31</v>
       </c>
       <c r="P42" s="37">
         <v>30</v>
       </c>
       <c r="Q42" s="37">
         <v>29</v>
       </c>
-      <c r="R42" s="92" t="s">
-[...6 lines deleted...]
-    <row r="43" spans="1:26" ht="12.6" customHeight="1">
+    </row>
+    <row r="43" spans="1:21" ht="12.6" customHeight="1">
       <c r="A43" s="84" t="s">
         <v>19</v>
       </c>
       <c r="B43" s="111">
         <v>12</v>
       </c>
       <c r="C43" s="111">
         <v>14</v>
       </c>
       <c r="D43" s="27">
         <v>14</v>
       </c>
       <c r="E43" s="111">
         <v>11</v>
       </c>
       <c r="F43" s="111">
         <v>15</v>
       </c>
       <c r="G43" s="111">
         <v>20</v>
       </c>
       <c r="H43" s="112">
         <v>16</v>
       </c>
       <c r="I43" s="112">
@@ -6061,58 +5886,52 @@
       </c>
       <c r="J43" s="23">
         <v>13</v>
       </c>
       <c r="K43" s="112">
         <v>11</v>
       </c>
       <c r="L43" s="37">
         <v>12</v>
       </c>
       <c r="M43" s="37">
         <v>12</v>
       </c>
       <c r="N43" s="95" t="s">
         <v>2</v>
       </c>
       <c r="O43" s="37">
         <v>12</v>
       </c>
       <c r="P43" s="37">
         <v>10</v>
       </c>
       <c r="Q43" s="37">
         <v>10</v>
       </c>
-      <c r="R43" s="92" t="s">
-[...6 lines deleted...]
-    <row r="44" spans="1:26" ht="12.6" customHeight="1">
+    </row>
+    <row r="44" spans="1:21" ht="12.6" customHeight="1">
       <c r="A44" s="84" t="s">
         <v>20</v>
       </c>
       <c r="B44" s="111">
         <v>16</v>
       </c>
       <c r="C44" s="111">
         <v>15</v>
       </c>
       <c r="D44" s="27">
         <v>17</v>
       </c>
       <c r="E44" s="27">
         <v>17</v>
       </c>
       <c r="F44" s="111">
         <v>17</v>
       </c>
       <c r="G44" s="111">
         <v>16</v>
       </c>
       <c r="H44" s="112">
         <v>17</v>
       </c>
       <c r="I44" s="112">
@@ -6120,58 +5939,52 @@
       </c>
       <c r="J44" s="23">
         <v>14</v>
       </c>
       <c r="K44" s="112">
         <v>17</v>
       </c>
       <c r="L44" s="37">
         <v>17</v>
       </c>
       <c r="M44" s="37">
         <v>17</v>
       </c>
       <c r="N44" s="37">
         <v>16</v>
       </c>
       <c r="O44" s="37">
         <v>13</v>
       </c>
       <c r="P44" s="37">
         <v>13</v>
       </c>
       <c r="Q44" s="37">
         <v>11</v>
       </c>
-      <c r="R44" s="92" t="s">
-[...6 lines deleted...]
-    <row r="45" spans="1:26" ht="12.6" customHeight="1">
+    </row>
+    <row r="45" spans="1:21" ht="12.6" customHeight="1">
       <c r="A45" s="84" t="s">
         <v>21</v>
       </c>
       <c r="B45" s="111">
         <v>8</v>
       </c>
       <c r="C45" s="111">
         <v>13</v>
       </c>
       <c r="D45" s="27">
         <v>7</v>
       </c>
       <c r="E45" s="111">
         <v>5</v>
       </c>
       <c r="F45" s="111">
         <v>9</v>
       </c>
       <c r="G45" s="111">
         <v>6</v>
       </c>
       <c r="H45" s="111">
         <v>8</v>
       </c>
       <c r="I45" s="111">
@@ -6179,58 +5992,52 @@
       </c>
       <c r="J45" s="111">
         <v>7</v>
       </c>
       <c r="K45" s="111">
         <v>8</v>
       </c>
       <c r="L45" s="37">
         <v>8</v>
       </c>
       <c r="M45" s="95" t="s">
         <v>2</v>
       </c>
       <c r="N45" s="95" t="s">
         <v>2</v>
       </c>
       <c r="O45" s="37">
         <v>9</v>
       </c>
       <c r="P45" s="37">
         <v>9</v>
       </c>
       <c r="Q45" s="37">
         <v>10</v>
       </c>
-      <c r="R45" s="92" t="s">
-[...6 lines deleted...]
-    <row r="46" spans="1:26" ht="12.6" customHeight="1">
+    </row>
+    <row r="46" spans="1:21" ht="12.6" customHeight="1">
       <c r="A46" s="84" t="s">
         <v>22</v>
       </c>
       <c r="B46" s="111">
         <v>15</v>
       </c>
       <c r="C46" s="111">
         <v>20</v>
       </c>
       <c r="D46" s="27" t="s">
         <v>33</v>
       </c>
       <c r="E46" s="27">
         <v>16</v>
       </c>
       <c r="F46" s="27">
         <v>16</v>
       </c>
       <c r="G46" s="27">
         <v>16</v>
       </c>
       <c r="H46" s="112">
         <v>18</v>
       </c>
       <c r="I46" s="112">
@@ -6238,58 +6045,52 @@
       </c>
       <c r="J46" s="23">
         <v>17</v>
       </c>
       <c r="K46" s="112">
         <v>24</v>
       </c>
       <c r="L46" s="37">
         <v>19</v>
       </c>
       <c r="M46" s="37">
         <v>20</v>
       </c>
       <c r="N46" s="37">
         <v>19</v>
       </c>
       <c r="O46" s="37">
         <v>19</v>
       </c>
       <c r="P46" s="37">
         <v>18</v>
       </c>
       <c r="Q46" s="37">
         <v>18</v>
       </c>
-      <c r="R46" s="92" t="s">
-[...6 lines deleted...]
-    <row r="47" spans="1:26" ht="12.6" customHeight="1">
+    </row>
+    <row r="47" spans="1:21" ht="12.6" customHeight="1">
       <c r="A47" s="84" t="s">
         <v>23</v>
       </c>
       <c r="B47" s="111">
         <v>4</v>
       </c>
       <c r="C47" s="111">
         <v>9</v>
       </c>
       <c r="D47" s="27" t="s">
         <v>28</v>
       </c>
       <c r="E47" s="27">
         <v>7</v>
       </c>
       <c r="F47" s="27">
         <v>9</v>
       </c>
       <c r="G47" s="27">
         <v>6</v>
       </c>
       <c r="H47" s="112">
         <v>7</v>
       </c>
       <c r="I47" s="112">
@@ -6297,58 +6098,52 @@
       </c>
       <c r="J47" s="23">
         <v>8</v>
       </c>
       <c r="K47" s="112">
         <v>8</v>
       </c>
       <c r="L47" s="37">
         <v>12</v>
       </c>
       <c r="M47" s="95" t="s">
         <v>2</v>
       </c>
       <c r="N47" s="95" t="s">
         <v>2</v>
       </c>
       <c r="O47" s="37">
         <v>10</v>
       </c>
       <c r="P47" s="37">
         <v>10</v>
       </c>
       <c r="Q47" s="37">
         <v>10</v>
       </c>
-      <c r="R47" s="92" t="s">
-[...6 lines deleted...]
-    <row r="48" spans="1:26" ht="12.6" customHeight="1">
+    </row>
+    <row r="48" spans="1:21" ht="12.6" customHeight="1">
       <c r="A48" s="84" t="s">
         <v>24</v>
       </c>
       <c r="B48" s="111">
         <v>26</v>
       </c>
       <c r="C48" s="111">
         <v>19</v>
       </c>
       <c r="D48" s="27" t="s">
         <v>36</v>
       </c>
       <c r="E48" s="27">
         <v>17</v>
       </c>
       <c r="F48" s="27">
         <v>17</v>
       </c>
       <c r="G48" s="27">
         <v>16</v>
       </c>
       <c r="H48" s="112">
         <v>16</v>
       </c>
       <c r="I48" s="112">
@@ -6356,58 +6151,52 @@
       </c>
       <c r="J48" s="23">
         <v>15</v>
       </c>
       <c r="K48" s="112">
         <v>21</v>
       </c>
       <c r="L48" s="37">
         <v>17</v>
       </c>
       <c r="M48" s="37">
         <v>17</v>
       </c>
       <c r="N48" s="37">
         <v>19</v>
       </c>
       <c r="O48" s="37">
         <v>18</v>
       </c>
       <c r="P48" s="37">
         <v>18</v>
       </c>
       <c r="Q48" s="37">
         <v>19</v>
       </c>
-      <c r="R48" s="92" t="s">
-[...6 lines deleted...]
-    <row r="49" spans="1:19" ht="12.6" customHeight="1">
+    </row>
+    <row r="49" spans="1:17" ht="12.6" customHeight="1">
       <c r="A49" s="84" t="s">
         <v>25</v>
       </c>
       <c r="B49" s="111">
         <v>25</v>
       </c>
       <c r="C49" s="111">
         <v>29</v>
       </c>
       <c r="D49" s="27" t="s">
         <v>37</v>
       </c>
       <c r="E49" s="27">
         <v>30</v>
       </c>
       <c r="F49" s="27">
         <v>29</v>
       </c>
       <c r="G49" s="27">
         <v>26</v>
       </c>
       <c r="H49" s="112">
         <v>31</v>
       </c>
       <c r="I49" s="112">
@@ -6415,215 +6204,196 @@
       </c>
       <c r="J49" s="23">
         <v>33</v>
       </c>
       <c r="K49" s="112">
         <v>30</v>
       </c>
       <c r="L49" s="37">
         <v>29</v>
       </c>
       <c r="M49" s="95" t="s">
         <v>2</v>
       </c>
       <c r="N49" s="95" t="s">
         <v>2</v>
       </c>
       <c r="O49" s="37">
         <v>29</v>
       </c>
       <c r="P49" s="95" t="s">
         <v>2</v>
       </c>
       <c r="Q49" s="37">
         <v>29</v>
       </c>
-      <c r="R49" s="92" t="s">
-[...6 lines deleted...]
-    <row r="50" spans="1:19">
+    </row>
+    <row r="50" spans="1:17">
       <c r="A50" s="67"/>
       <c r="B50" s="113"/>
       <c r="C50" s="113"/>
       <c r="D50" s="113"/>
       <c r="E50" s="113"/>
       <c r="F50" s="113"/>
       <c r="G50" s="113"/>
       <c r="H50" s="113"/>
       <c r="I50" s="113"/>
       <c r="J50" s="113"/>
       <c r="K50" s="113"/>
       <c r="L50" s="113"/>
       <c r="M50" s="113"/>
       <c r="N50" s="113"/>
       <c r="O50" s="113"/>
       <c r="P50" s="113"/>
       <c r="Q50" s="67"/>
-      <c r="R50" s="67"/>
-[...1 lines deleted...]
-    <row r="51" spans="1:19" ht="13.5" thickBot="1">
+    </row>
+    <row r="51" spans="1:17" ht="13.5" thickBot="1">
       <c r="A51" s="114" t="s">
         <v>47</v>
       </c>
       <c r="B51" s="100"/>
       <c r="C51" s="100"/>
       <c r="D51" s="100"/>
       <c r="E51" s="101"/>
       <c r="F51" s="101"/>
       <c r="G51" s="101"/>
       <c r="H51" s="101"/>
       <c r="I51" s="101"/>
       <c r="J51" s="101"/>
       <c r="K51" s="101"/>
       <c r="L51" s="96"/>
       <c r="O51" s="115"/>
       <c r="P51" s="115"/>
-      <c r="S51" s="116" t="s">
+      <c r="Q51" s="85" t="s">
         <v>68</v>
       </c>
     </row>
-    <row r="52" spans="1:19" ht="13.5" thickBot="1">
+    <row r="52" spans="1:17" ht="13.5" thickBot="1">
       <c r="A52" s="102"/>
       <c r="B52" s="103">
         <v>2006</v>
       </c>
       <c r="C52" s="103">
         <v>2007</v>
       </c>
       <c r="D52" s="104">
         <v>2008</v>
       </c>
       <c r="E52" s="104">
         <v>2009</v>
       </c>
       <c r="F52" s="103">
         <v>2010</v>
       </c>
       <c r="G52" s="103">
         <v>2011</v>
       </c>
-      <c r="H52" s="117">
+      <c r="H52" s="116">
         <v>2012</v>
       </c>
-      <c r="I52" s="117">
+      <c r="I52" s="116">
         <v>2013</v>
       </c>
-      <c r="J52" s="117">
+      <c r="J52" s="116">
         <v>2014</v>
       </c>
-      <c r="K52" s="118">
+      <c r="K52" s="117">
         <v>2015</v>
       </c>
       <c r="L52" s="75" t="s">
         <v>3</v>
       </c>
       <c r="M52" s="75" t="s">
         <v>4</v>
       </c>
       <c r="N52" s="75" t="s">
         <v>5</v>
       </c>
       <c r="O52" s="75" t="s">
         <v>42</v>
       </c>
       <c r="P52" s="75" t="s">
         <v>70</v>
       </c>
       <c r="Q52" s="90" t="s">
         <v>72</v>
       </c>
-      <c r="R52" s="75">
-[...6 lines deleted...]
-    <row r="53" spans="1:19">
+    </row>
+    <row r="53" spans="1:17">
       <c r="A53" s="82" t="s">
         <v>6</v>
       </c>
       <c r="B53" s="106">
         <v>25</v>
       </c>
       <c r="C53" s="106">
         <v>27</v>
       </c>
       <c r="D53" s="107" t="s">
         <v>38</v>
       </c>
       <c r="E53" s="106">
         <v>22</v>
       </c>
       <c r="F53" s="106">
         <v>19</v>
       </c>
       <c r="G53" s="106">
         <v>25</v>
       </c>
       <c r="H53" s="108">
         <v>20</v>
       </c>
       <c r="I53" s="108">
         <v>18</v>
       </c>
       <c r="J53" s="22">
         <v>19</v>
       </c>
       <c r="K53" s="109">
         <v>17</v>
       </c>
       <c r="L53" s="79">
         <v>14</v>
       </c>
       <c r="M53" s="79">
         <v>11</v>
       </c>
-      <c r="N53" s="119" t="s">
+      <c r="N53" s="118" t="s">
         <v>2</v>
       </c>
       <c r="O53" s="79">
         <v>11</v>
       </c>
       <c r="P53" s="79">
         <v>12</v>
       </c>
       <c r="Q53" s="79">
         <v>10</v>
       </c>
-      <c r="R53" s="92" t="s">
-[...6 lines deleted...]
-    <row r="54" spans="1:19" ht="12.75" customHeight="1">
+    </row>
+    <row r="54" spans="1:17" ht="12.75" customHeight="1">
       <c r="A54" s="83" t="s">
         <v>7</v>
       </c>
       <c r="B54" s="27" t="s">
         <v>1</v>
       </c>
       <c r="C54" s="27" t="s">
         <v>1</v>
       </c>
       <c r="D54" s="27" t="s">
         <v>1</v>
       </c>
       <c r="E54" s="27" t="s">
         <v>1</v>
       </c>
       <c r="F54" s="27" t="s">
         <v>1</v>
       </c>
       <c r="G54" s="27" t="s">
         <v>1</v>
       </c>
       <c r="H54" s="112">
         <v>2</v>
       </c>
       <c r="I54" s="112">
@@ -6631,58 +6401,52 @@
       </c>
       <c r="J54" s="23">
         <v>1</v>
       </c>
       <c r="K54" s="27" t="s">
         <v>41</v>
       </c>
       <c r="L54" s="95" t="s">
         <v>2</v>
       </c>
       <c r="M54" s="95" t="s">
         <v>1</v>
       </c>
       <c r="N54" s="37">
         <v>1</v>
       </c>
       <c r="O54" s="95" t="s">
         <v>2</v>
       </c>
       <c r="P54" s="95" t="s">
         <v>2</v>
       </c>
       <c r="Q54" s="95" t="s">
         <v>2</v>
       </c>
-      <c r="R54" s="92" t="s">
-[...6 lines deleted...]
-    <row r="55" spans="1:19" ht="15" customHeight="1">
+    </row>
+    <row r="55" spans="1:17" ht="15" customHeight="1">
       <c r="A55" s="83" t="s">
         <v>8</v>
       </c>
       <c r="B55" s="27" t="s">
         <v>1</v>
       </c>
       <c r="C55" s="27" t="s">
         <v>1</v>
       </c>
       <c r="D55" s="27">
         <v>1</v>
       </c>
       <c r="E55" s="111">
         <v>2</v>
       </c>
       <c r="F55" s="111">
         <v>2</v>
       </c>
       <c r="G55" s="111">
         <v>3</v>
       </c>
       <c r="H55" s="112">
         <v>2</v>
       </c>
       <c r="I55" s="112">
@@ -6690,58 +6454,52 @@
       </c>
       <c r="J55" s="23">
         <v>3</v>
       </c>
       <c r="K55" s="27">
         <v>2</v>
       </c>
       <c r="L55" s="37">
         <v>2</v>
       </c>
       <c r="M55" s="37">
         <v>1</v>
       </c>
       <c r="N55" s="37">
         <v>1</v>
       </c>
       <c r="O55" s="95" t="s">
         <v>1</v>
       </c>
       <c r="P55" s="95" t="s">
         <v>1</v>
       </c>
       <c r="Q55" s="95" t="s">
         <v>1</v>
       </c>
-      <c r="R55" s="92" t="s">
-[...6 lines deleted...]
-    <row r="56" spans="1:19">
+    </row>
+    <row r="56" spans="1:17">
       <c r="A56" s="83" t="s">
         <v>9</v>
       </c>
       <c r="B56" s="111">
         <v>1</v>
       </c>
       <c r="C56" s="111">
         <v>1</v>
       </c>
       <c r="D56" s="27" t="s">
         <v>39</v>
       </c>
       <c r="E56" s="27" t="s">
         <v>1</v>
       </c>
       <c r="F56" s="27" t="s">
         <v>1</v>
       </c>
       <c r="G56" s="27" t="s">
         <v>1</v>
       </c>
       <c r="H56" s="27" t="s">
         <v>1</v>
       </c>
       <c r="I56" s="27" t="s">
@@ -6749,58 +6507,52 @@
       </c>
       <c r="J56" s="27" t="s">
         <v>1</v>
       </c>
       <c r="K56" s="27" t="s">
         <v>1</v>
       </c>
       <c r="L56" s="95" t="s">
         <v>1</v>
       </c>
       <c r="M56" s="95" t="s">
         <v>1</v>
       </c>
       <c r="N56" s="95" t="s">
         <v>1</v>
       </c>
       <c r="O56" s="95" t="s">
         <v>1</v>
       </c>
       <c r="P56" s="95" t="s">
         <v>1</v>
       </c>
       <c r="Q56" s="95" t="s">
         <v>1</v>
       </c>
-      <c r="R56" s="92" t="s">
-[...6 lines deleted...]
-    <row r="57" spans="1:19">
+    </row>
+    <row r="57" spans="1:17">
       <c r="A57" s="83" t="s">
         <v>10</v>
       </c>
       <c r="B57" s="111">
         <v>2</v>
       </c>
       <c r="C57" s="111">
         <v>1</v>
       </c>
       <c r="D57" s="27" t="s">
         <v>1</v>
       </c>
       <c r="E57" s="27" t="s">
         <v>1</v>
       </c>
       <c r="F57" s="27" t="s">
         <v>1</v>
       </c>
       <c r="G57" s="111">
         <v>1</v>
       </c>
       <c r="H57" s="112">
         <v>2</v>
       </c>
       <c r="I57" s="27" t="s">
@@ -6808,58 +6560,52 @@
       </c>
       <c r="J57" s="27" t="s">
         <v>1</v>
       </c>
       <c r="K57" s="27" t="s">
         <v>1</v>
       </c>
       <c r="L57" s="95" t="s">
         <v>1</v>
       </c>
       <c r="M57" s="95" t="s">
         <v>1</v>
       </c>
       <c r="N57" s="95" t="s">
         <v>1</v>
       </c>
       <c r="O57" s="95" t="s">
         <v>1</v>
       </c>
       <c r="P57" s="95" t="s">
         <v>1</v>
       </c>
       <c r="Q57" s="95" t="s">
         <v>1</v>
       </c>
-      <c r="R57" s="92" t="s">
-[...6 lines deleted...]
-    <row r="58" spans="1:19">
+    </row>
+    <row r="58" spans="1:17">
       <c r="A58" s="84" t="s">
         <v>11</v>
       </c>
       <c r="B58" s="27" t="s">
         <v>1</v>
       </c>
       <c r="C58" s="27" t="s">
         <v>1</v>
       </c>
       <c r="D58" s="27" t="s">
         <v>1</v>
       </c>
       <c r="E58" s="27" t="s">
         <v>1</v>
       </c>
       <c r="F58" s="27" t="s">
         <v>1</v>
       </c>
       <c r="G58" s="27" t="s">
         <v>1</v>
       </c>
       <c r="H58" s="27" t="s">
         <v>1</v>
       </c>
       <c r="I58" s="27" t="s">
@@ -6867,58 +6613,52 @@
       </c>
       <c r="J58" s="27" t="s">
         <v>1</v>
       </c>
       <c r="K58" s="27" t="s">
         <v>1</v>
       </c>
       <c r="L58" s="95" t="s">
         <v>1</v>
       </c>
       <c r="M58" s="95" t="s">
         <v>1</v>
       </c>
       <c r="N58" s="95" t="s">
         <v>1</v>
       </c>
       <c r="O58" s="95" t="s">
         <v>1</v>
       </c>
       <c r="P58" s="95" t="s">
         <v>2</v>
       </c>
       <c r="Q58" s="37">
         <v>1</v>
       </c>
-      <c r="R58" s="92" t="s">
-[...6 lines deleted...]
-    <row r="59" spans="1:19">
+    </row>
+    <row r="59" spans="1:17">
       <c r="A59" s="84" t="s">
         <v>12</v>
       </c>
       <c r="B59" s="27" t="s">
         <v>1</v>
       </c>
       <c r="C59" s="27" t="s">
         <v>1</v>
       </c>
       <c r="D59" s="27" t="s">
         <v>1</v>
       </c>
       <c r="E59" s="27" t="s">
         <v>1</v>
       </c>
       <c r="F59" s="111">
         <v>1</v>
       </c>
       <c r="G59" s="111">
         <v>1</v>
       </c>
       <c r="H59" s="112">
         <v>1</v>
       </c>
       <c r="I59" s="112">
@@ -6926,58 +6666,52 @@
       </c>
       <c r="J59" s="23">
         <v>1</v>
       </c>
       <c r="K59" s="27" t="s">
         <v>1</v>
       </c>
       <c r="L59" s="95" t="s">
         <v>1</v>
       </c>
       <c r="M59" s="95" t="s">
         <v>1</v>
       </c>
       <c r="N59" s="95" t="s">
         <v>1</v>
       </c>
       <c r="O59" s="95" t="s">
         <v>1</v>
       </c>
       <c r="P59" s="95" t="s">
         <v>1</v>
       </c>
       <c r="Q59" s="95" t="s">
         <v>1</v>
       </c>
-      <c r="R59" s="92" t="s">
-[...6 lines deleted...]
-    <row r="60" spans="1:19">
+    </row>
+    <row r="60" spans="1:17">
       <c r="A60" s="84" t="s">
         <v>13</v>
       </c>
       <c r="B60" s="27" t="s">
         <v>1</v>
       </c>
       <c r="C60" s="27" t="s">
         <v>1</v>
       </c>
       <c r="D60" s="27" t="s">
         <v>1</v>
       </c>
       <c r="E60" s="27" t="s">
         <v>1</v>
       </c>
       <c r="F60" s="27" t="s">
         <v>1</v>
       </c>
       <c r="G60" s="27" t="s">
         <v>1</v>
       </c>
       <c r="H60" s="27" t="s">
         <v>1</v>
       </c>
       <c r="I60" s="27" t="s">
@@ -6985,58 +6719,52 @@
       </c>
       <c r="J60" s="27" t="s">
         <v>1</v>
       </c>
       <c r="K60" s="27" t="s">
         <v>1</v>
       </c>
       <c r="L60" s="95" t="s">
         <v>1</v>
       </c>
       <c r="M60" s="95" t="s">
         <v>1</v>
       </c>
       <c r="N60" s="95" t="s">
         <v>1</v>
       </c>
       <c r="O60" s="95" t="s">
         <v>1</v>
       </c>
       <c r="P60" s="95" t="s">
         <v>1</v>
       </c>
       <c r="Q60" s="95" t="s">
         <v>1</v>
       </c>
-      <c r="R60" s="92" t="s">
-[...6 lines deleted...]
-    <row r="61" spans="1:19">
+    </row>
+    <row r="61" spans="1:17">
       <c r="A61" s="84" t="s">
         <v>14</v>
       </c>
       <c r="B61" s="111">
         <v>4</v>
       </c>
       <c r="C61" s="111">
         <v>2</v>
       </c>
       <c r="D61" s="27" t="s">
         <v>39</v>
       </c>
       <c r="E61" s="111">
         <v>1</v>
       </c>
       <c r="F61" s="27" t="s">
         <v>1</v>
       </c>
       <c r="G61" s="27" t="s">
         <v>1</v>
       </c>
       <c r="H61" s="27" t="s">
         <v>1</v>
       </c>
       <c r="I61" s="27" t="s">
@@ -7044,58 +6772,52 @@
       </c>
       <c r="J61" s="27" t="s">
         <v>1</v>
       </c>
       <c r="K61" s="27">
         <v>1</v>
       </c>
       <c r="L61" s="37">
         <v>1</v>
       </c>
       <c r="M61" s="37">
         <v>1</v>
       </c>
       <c r="N61" s="95" t="s">
         <v>2</v>
       </c>
       <c r="O61" s="95" t="s">
         <v>2</v>
       </c>
       <c r="P61" s="37">
         <v>1</v>
       </c>
       <c r="Q61" s="95" t="s">
         <v>2</v>
       </c>
-      <c r="R61" s="92" t="s">
-[...6 lines deleted...]
-    <row r="62" spans="1:19">
+    </row>
+    <row r="62" spans="1:17">
       <c r="A62" s="84" t="s">
         <v>15</v>
       </c>
       <c r="B62" s="111">
         <v>2</v>
       </c>
       <c r="C62" s="111">
         <v>4</v>
       </c>
       <c r="D62" s="27" t="s">
         <v>40</v>
       </c>
       <c r="E62" s="111">
         <v>2</v>
       </c>
       <c r="F62" s="111">
         <v>1</v>
       </c>
       <c r="G62" s="111">
         <v>1</v>
       </c>
       <c r="H62" s="112">
         <v>2</v>
       </c>
       <c r="I62" s="112">
@@ -7103,58 +6825,52 @@
       </c>
       <c r="J62" s="23">
         <v>2</v>
       </c>
       <c r="K62" s="27">
         <v>3</v>
       </c>
       <c r="L62" s="37">
         <v>2</v>
       </c>
       <c r="M62" s="95" t="s">
         <v>2</v>
       </c>
       <c r="N62" s="95" t="s">
         <v>2</v>
       </c>
       <c r="O62" s="95" t="s">
         <v>2</v>
       </c>
       <c r="P62" s="95" t="s">
         <v>2</v>
       </c>
       <c r="Q62" s="37">
         <v>2</v>
       </c>
-      <c r="R62" s="92" t="s">
-[...6 lines deleted...]
-    <row r="63" spans="1:19">
+    </row>
+    <row r="63" spans="1:17">
       <c r="A63" s="84" t="s">
         <v>16</v>
       </c>
       <c r="B63" s="27">
         <v>2</v>
       </c>
       <c r="C63" s="27">
         <v>2</v>
       </c>
       <c r="D63" s="27" t="s">
         <v>40</v>
       </c>
       <c r="E63" s="27">
         <v>2</v>
       </c>
       <c r="F63" s="27">
         <v>1</v>
       </c>
       <c r="G63" s="27">
         <v>4</v>
       </c>
       <c r="H63" s="112">
         <v>2</v>
       </c>
       <c r="I63" s="112">
@@ -7162,58 +6878,52 @@
       </c>
       <c r="J63" s="23">
         <v>3</v>
       </c>
       <c r="K63" s="27">
         <v>3</v>
       </c>
       <c r="L63" s="37">
         <v>3</v>
       </c>
       <c r="M63" s="37">
         <v>2</v>
       </c>
       <c r="N63" s="95" t="s">
         <v>2</v>
       </c>
       <c r="O63" s="95" t="s">
         <v>2</v>
       </c>
       <c r="P63" s="95" t="s">
         <v>2</v>
       </c>
       <c r="Q63" s="37">
         <v>1</v>
       </c>
-      <c r="R63" s="92" t="s">
-[...6 lines deleted...]
-    <row r="64" spans="1:19">
+    </row>
+    <row r="64" spans="1:17">
       <c r="A64" s="84" t="s">
         <v>17</v>
       </c>
       <c r="B64" s="27" t="s">
         <v>1</v>
       </c>
       <c r="C64" s="27">
         <v>1</v>
       </c>
       <c r="D64" s="27" t="s">
         <v>39</v>
       </c>
       <c r="E64" s="27">
         <v>1</v>
       </c>
       <c r="F64" s="27">
         <v>1</v>
       </c>
       <c r="G64" s="27">
         <v>1</v>
       </c>
       <c r="H64" s="112">
         <v>1</v>
       </c>
       <c r="I64" s="112">
@@ -7221,58 +6931,52 @@
       </c>
       <c r="J64" s="23">
         <v>1</v>
       </c>
       <c r="K64" s="27">
         <v>1</v>
       </c>
       <c r="L64" s="37">
         <v>1</v>
       </c>
       <c r="M64" s="95" t="s">
         <v>2</v>
       </c>
       <c r="N64" s="95" t="s">
         <v>2</v>
       </c>
       <c r="O64" s="37">
         <v>1</v>
       </c>
       <c r="P64" s="95" t="s">
         <v>2</v>
       </c>
       <c r="Q64" s="95" t="s">
         <v>2</v>
       </c>
-      <c r="R64" s="92" t="s">
-[...6 lines deleted...]
-    <row r="65" spans="1:19">
+    </row>
+    <row r="65" spans="1:17">
       <c r="A65" s="84" t="s">
         <v>18</v>
       </c>
       <c r="B65" s="27">
         <v>2</v>
       </c>
       <c r="C65" s="27">
         <v>1</v>
       </c>
       <c r="D65" s="27" t="s">
         <v>39</v>
       </c>
       <c r="E65" s="27">
         <v>1</v>
       </c>
       <c r="F65" s="27">
         <v>1</v>
       </c>
       <c r="G65" s="27">
         <v>1</v>
       </c>
       <c r="H65" s="112">
         <v>1</v>
       </c>
       <c r="I65" s="112">
@@ -7280,58 +6984,52 @@
       </c>
       <c r="J65" s="23">
         <v>1</v>
       </c>
       <c r="K65" s="27" t="s">
         <v>41</v>
       </c>
       <c r="L65" s="37">
         <v>1</v>
       </c>
       <c r="M65" s="95" t="s">
         <v>2</v>
       </c>
       <c r="N65" s="37">
         <v>1</v>
       </c>
       <c r="O65" s="95" t="s">
         <v>2</v>
       </c>
       <c r="P65" s="37">
         <v>1</v>
       </c>
       <c r="Q65" s="95" t="s">
         <v>2</v>
       </c>
-      <c r="R65" s="92" t="s">
-[...6 lines deleted...]
-    <row r="66" spans="1:19">
+    </row>
+    <row r="66" spans="1:17">
       <c r="A66" s="84" t="s">
         <v>19</v>
       </c>
       <c r="B66" s="111">
         <v>8</v>
       </c>
       <c r="C66" s="111">
         <v>8</v>
       </c>
       <c r="D66" s="27">
         <v>10</v>
       </c>
       <c r="E66" s="111">
         <v>10</v>
       </c>
       <c r="F66" s="111">
         <v>9</v>
       </c>
       <c r="G66" s="111">
         <v>8</v>
       </c>
       <c r="H66" s="112">
         <v>3</v>
       </c>
       <c r="I66" s="112">
@@ -7339,58 +7037,52 @@
       </c>
       <c r="J66" s="23">
         <v>3</v>
       </c>
       <c r="K66" s="27">
         <v>2</v>
       </c>
       <c r="L66" s="37">
         <v>2</v>
       </c>
       <c r="M66" s="37">
         <v>2</v>
       </c>
       <c r="N66" s="95" t="s">
         <v>2</v>
       </c>
       <c r="O66" s="37">
         <v>2</v>
       </c>
       <c r="P66" s="37">
         <v>2</v>
       </c>
       <c r="Q66" s="37">
         <v>2</v>
       </c>
-      <c r="R66" s="92" t="s">
-[...6 lines deleted...]
-    <row r="67" spans="1:19">
+    </row>
+    <row r="67" spans="1:17">
       <c r="A67" s="84" t="s">
         <v>20</v>
       </c>
       <c r="B67" s="27" t="s">
         <v>1</v>
       </c>
       <c r="C67" s="111">
         <v>1</v>
       </c>
       <c r="D67" s="27" t="s">
         <v>1</v>
       </c>
       <c r="E67" s="27" t="s">
         <v>1</v>
       </c>
       <c r="F67" s="27" t="s">
         <v>1</v>
       </c>
       <c r="G67" s="27" t="s">
         <v>1</v>
       </c>
       <c r="H67" s="27" t="s">
         <v>1</v>
       </c>
       <c r="I67" s="27" t="s">
@@ -7398,58 +7090,52 @@
       </c>
       <c r="J67" s="27" t="s">
         <v>1</v>
       </c>
       <c r="K67" s="27" t="s">
         <v>1</v>
       </c>
       <c r="L67" s="95" t="s">
         <v>1</v>
       </c>
       <c r="M67" s="95" t="s">
         <v>1</v>
       </c>
       <c r="N67" s="95" t="s">
         <v>1</v>
       </c>
       <c r="O67" s="95" t="s">
         <v>1</v>
       </c>
       <c r="P67" s="95" t="s">
         <v>1</v>
       </c>
       <c r="Q67" s="95" t="s">
         <v>1</v>
       </c>
-      <c r="R67" s="92" t="s">
-[...6 lines deleted...]
-    <row r="68" spans="1:19">
+    </row>
+    <row r="68" spans="1:17">
       <c r="A68" s="84" t="s">
         <v>21</v>
       </c>
       <c r="B68" s="111">
         <v>3</v>
       </c>
       <c r="C68" s="111">
         <v>3</v>
       </c>
       <c r="D68" s="27">
         <v>3</v>
       </c>
       <c r="E68" s="111">
         <v>3</v>
       </c>
       <c r="F68" s="111">
         <v>3</v>
       </c>
       <c r="G68" s="111">
         <v>3</v>
       </c>
       <c r="H68" s="111">
         <v>3</v>
       </c>
       <c r="I68" s="111">
@@ -7457,58 +7143,52 @@
       </c>
       <c r="J68" s="111">
         <v>3</v>
       </c>
       <c r="K68" s="111">
         <v>3</v>
       </c>
       <c r="L68" s="37">
         <v>1</v>
       </c>
       <c r="M68" s="95" t="s">
         <v>2</v>
       </c>
       <c r="N68" s="95" t="s">
         <v>2</v>
       </c>
       <c r="O68" s="95" t="s">
         <v>2</v>
       </c>
       <c r="P68" s="37">
         <v>1</v>
       </c>
       <c r="Q68" s="95" t="s">
         <v>1</v>
       </c>
-      <c r="R68" s="92" t="s">
-[...6 lines deleted...]
-    <row r="69" spans="1:19">
+    </row>
+    <row r="69" spans="1:17">
       <c r="A69" s="84" t="s">
         <v>22</v>
       </c>
       <c r="B69" s="27" t="s">
         <v>1</v>
       </c>
       <c r="C69" s="27" t="s">
         <v>1</v>
       </c>
       <c r="D69" s="27" t="s">
         <v>1</v>
       </c>
       <c r="E69" s="27" t="s">
         <v>1</v>
       </c>
       <c r="F69" s="27" t="s">
         <v>1</v>
       </c>
       <c r="G69" s="27" t="s">
         <v>1</v>
       </c>
       <c r="H69" s="27" t="s">
         <v>1</v>
       </c>
       <c r="I69" s="27" t="s">
@@ -7516,58 +7196,52 @@
       </c>
       <c r="J69" s="27" t="s">
         <v>1</v>
       </c>
       <c r="K69" s="27" t="s">
         <v>1</v>
       </c>
       <c r="L69" s="95" t="s">
         <v>1</v>
       </c>
       <c r="M69" s="95" t="s">
         <v>1</v>
       </c>
       <c r="N69" s="95" t="s">
         <v>1</v>
       </c>
       <c r="O69" s="95" t="s">
         <v>1</v>
       </c>
       <c r="P69" s="95" t="s">
         <v>1</v>
       </c>
       <c r="Q69" s="95" t="s">
         <v>1</v>
       </c>
-      <c r="R69" s="92" t="s">
-[...6 lines deleted...]
-    <row r="70" spans="1:19">
+    </row>
+    <row r="70" spans="1:17">
       <c r="A70" s="84" t="s">
         <v>23</v>
       </c>
       <c r="B70" s="27" t="s">
         <v>1</v>
       </c>
       <c r="C70" s="27" t="s">
         <v>1</v>
       </c>
       <c r="D70" s="27" t="s">
         <v>1</v>
       </c>
       <c r="E70" s="27" t="s">
         <v>1</v>
       </c>
       <c r="F70" s="27" t="s">
         <v>1</v>
       </c>
       <c r="G70" s="111">
         <v>2</v>
       </c>
       <c r="H70" s="112">
         <v>1</v>
       </c>
       <c r="I70" s="112">
@@ -7575,58 +7249,52 @@
       </c>
       <c r="J70" s="23">
         <v>1</v>
       </c>
       <c r="K70" s="27" t="s">
         <v>1</v>
       </c>
       <c r="L70" s="95" t="s">
         <v>1</v>
       </c>
       <c r="M70" s="95" t="s">
         <v>1</v>
       </c>
       <c r="N70" s="95" t="s">
         <v>1</v>
       </c>
       <c r="O70" s="95" t="s">
         <v>1</v>
       </c>
       <c r="P70" s="95" t="s">
         <v>1</v>
       </c>
       <c r="Q70" s="95" t="s">
         <v>1</v>
       </c>
-      <c r="R70" s="92" t="s">
-[...6 lines deleted...]
-    <row r="71" spans="1:19">
+    </row>
+    <row r="71" spans="1:17">
       <c r="A71" s="84" t="s">
         <v>24</v>
       </c>
       <c r="B71" s="111">
         <v>1</v>
       </c>
       <c r="C71" s="27" t="s">
         <v>1</v>
       </c>
       <c r="D71" s="27" t="s">
         <v>39</v>
       </c>
       <c r="E71" s="27" t="s">
         <v>1</v>
       </c>
       <c r="F71" s="27" t="s">
         <v>1</v>
       </c>
       <c r="G71" s="27" t="s">
         <v>1</v>
       </c>
       <c r="H71" s="27" t="s">
         <v>1</v>
       </c>
       <c r="I71" s="27" t="s">
@@ -7634,58 +7302,52 @@
       </c>
       <c r="J71" s="27" t="s">
         <v>1</v>
       </c>
       <c r="K71" s="27" t="s">
         <v>1</v>
       </c>
       <c r="L71" s="95" t="s">
         <v>1</v>
       </c>
       <c r="M71" s="95" t="s">
         <v>1</v>
       </c>
       <c r="N71" s="95" t="s">
         <v>1</v>
       </c>
       <c r="O71" s="95" t="s">
         <v>1</v>
       </c>
       <c r="P71" s="95" t="s">
         <v>1</v>
       </c>
       <c r="Q71" s="95" t="s">
         <v>1</v>
       </c>
-      <c r="R71" s="92" t="s">
-[...6 lines deleted...]
-    <row r="72" spans="1:19">
+    </row>
+    <row r="72" spans="1:17">
       <c r="A72" s="84" t="s">
         <v>25</v>
       </c>
       <c r="B72" s="27" t="s">
         <v>1</v>
       </c>
       <c r="C72" s="111">
         <v>3</v>
       </c>
       <c r="D72" s="27" t="s">
         <v>1</v>
       </c>
       <c r="E72" s="27" t="s">
         <v>1</v>
       </c>
       <c r="F72" s="27" t="s">
         <v>1</v>
       </c>
       <c r="G72" s="27" t="s">
         <v>1</v>
       </c>
       <c r="H72" s="27" t="s">
         <v>1</v>
       </c>
       <c r="I72" s="27" t="s">
@@ -7693,212 +7355,194 @@
       </c>
       <c r="J72" s="27" t="s">
         <v>1</v>
       </c>
       <c r="K72" s="27" t="s">
         <v>1</v>
       </c>
       <c r="L72" s="95" t="s">
         <v>1</v>
       </c>
       <c r="M72" s="95" t="s">
         <v>1</v>
       </c>
       <c r="N72" s="95" t="s">
         <v>1</v>
       </c>
       <c r="O72" s="95" t="s">
         <v>1</v>
       </c>
       <c r="P72" s="95" t="s">
         <v>1</v>
       </c>
       <c r="Q72" s="95" t="s">
         <v>1</v>
       </c>
-      <c r="R72" s="92" t="s">
-[...6 lines deleted...]
-    <row r="73" spans="1:19">
+    </row>
+    <row r="73" spans="1:17">
       <c r="B73" s="113"/>
       <c r="C73" s="113"/>
       <c r="D73" s="113"/>
       <c r="E73" s="113"/>
       <c r="F73" s="113"/>
       <c r="G73" s="113"/>
       <c r="H73" s="113"/>
       <c r="I73" s="113"/>
       <c r="J73" s="113"/>
       <c r="K73" s="113"/>
       <c r="L73" s="113"/>
       <c r="M73" s="113"/>
       <c r="N73" s="113"/>
       <c r="O73" s="113"/>
       <c r="P73" s="113"/>
     </row>
-    <row r="74" spans="1:19" ht="13.5" thickBot="1">
+    <row r="74" spans="1:17" ht="13.5" thickBot="1">
       <c r="A74" s="114" t="s">
         <v>48</v>
       </c>
       <c r="B74" s="100"/>
       <c r="C74" s="100"/>
       <c r="D74" s="100"/>
       <c r="E74" s="101"/>
       <c r="F74" s="101"/>
       <c r="G74" s="101"/>
       <c r="H74" s="101"/>
       <c r="I74" s="101"/>
       <c r="J74" s="101"/>
       <c r="K74" s="101"/>
       <c r="L74" s="96"/>
       <c r="O74" s="115"/>
       <c r="P74" s="115"/>
-      <c r="S74" s="116" t="s">
+      <c r="Q74" s="85" t="s">
         <v>68</v>
       </c>
     </row>
-    <row r="75" spans="1:19" ht="13.5" thickBot="1">
+    <row r="75" spans="1:17" ht="13.5" thickBot="1">
       <c r="A75" s="102"/>
-      <c r="B75" s="120">
+      <c r="B75" s="119">
         <v>2006</v>
       </c>
-      <c r="C75" s="120">
+      <c r="C75" s="119">
         <v>2007</v>
       </c>
-      <c r="D75" s="121">
+      <c r="D75" s="120">
         <v>2008</v>
       </c>
-      <c r="E75" s="121">
+      <c r="E75" s="120">
         <v>2009</v>
       </c>
-      <c r="F75" s="120">
+      <c r="F75" s="119">
         <v>2010</v>
       </c>
-      <c r="G75" s="120">
+      <c r="G75" s="119">
         <v>2011</v>
       </c>
-      <c r="H75" s="122">
+      <c r="H75" s="121">
         <v>2012</v>
       </c>
-      <c r="I75" s="122">
+      <c r="I75" s="121">
         <v>2013</v>
       </c>
-      <c r="J75" s="122">
+      <c r="J75" s="121">
         <v>2014</v>
       </c>
-      <c r="K75" s="122">
+      <c r="K75" s="121">
         <v>2015</v>
       </c>
       <c r="L75" s="75" t="s">
         <v>3</v>
       </c>
       <c r="M75" s="75" t="s">
         <v>4</v>
       </c>
       <c r="N75" s="75" t="s">
         <v>5</v>
       </c>
       <c r="O75" s="75" t="s">
         <v>42</v>
       </c>
       <c r="P75" s="75" t="s">
         <v>70</v>
       </c>
       <c r="Q75" s="12" t="s">
         <v>72</v>
       </c>
-      <c r="R75" s="75">
-[...6 lines deleted...]
-    <row r="76" spans="1:19">
+    </row>
+    <row r="76" spans="1:17">
       <c r="A76" s="82" t="s">
         <v>6</v>
       </c>
-      <c r="B76" s="123">
-[...2 lines deleted...]
-      <c r="C76" s="123">
+      <c r="B76" s="122">
+        <v>1</v>
+      </c>
+      <c r="C76" s="122">
         <v>4</v>
       </c>
-      <c r="D76" s="123">
-[...8 lines deleted...]
-      <c r="G76" s="123">
+      <c r="D76" s="122">
+        <v>2</v>
+      </c>
+      <c r="E76" s="122">
+        <v>2</v>
+      </c>
+      <c r="F76" s="122">
+        <v>2</v>
+      </c>
+      <c r="G76" s="122">
         <v>1</v>
       </c>
       <c r="H76" s="108">
         <v>1</v>
       </c>
       <c r="I76" s="108">
         <v>2</v>
       </c>
       <c r="J76" s="22">
         <v>2</v>
       </c>
       <c r="K76" s="109">
         <v>7</v>
       </c>
       <c r="L76" s="79">
         <v>5</v>
       </c>
       <c r="M76" s="79">
         <v>5</v>
       </c>
-      <c r="N76" s="119" t="s">
+      <c r="N76" s="118" t="s">
         <v>2</v>
       </c>
       <c r="O76" s="79">
         <v>5</v>
       </c>
       <c r="P76" s="79">
         <v>5</v>
       </c>
       <c r="Q76" s="79">
         <v>5</v>
       </c>
-      <c r="R76" s="92" t="s">
-[...6 lines deleted...]
-    <row r="77" spans="1:19" ht="15" customHeight="1">
+    </row>
+    <row r="77" spans="1:17" ht="15" customHeight="1">
       <c r="A77" s="83" t="s">
         <v>7</v>
       </c>
       <c r="B77" s="27">
         <v>1</v>
       </c>
       <c r="C77" s="27">
         <v>1</v>
       </c>
       <c r="D77" s="27">
         <v>1</v>
       </c>
       <c r="E77" s="27">
         <v>1</v>
       </c>
       <c r="F77" s="27">
         <v>1</v>
       </c>
       <c r="G77" s="27" t="s">
         <v>1</v>
       </c>
       <c r="H77" s="27" t="s">
         <v>1</v>
       </c>
       <c r="I77" s="27" t="s">
@@ -7906,58 +7550,52 @@
       </c>
       <c r="J77" s="27" t="s">
         <v>1</v>
       </c>
       <c r="K77" s="112">
         <v>3</v>
       </c>
       <c r="L77" s="95" t="s">
         <v>1</v>
       </c>
       <c r="M77" s="95" t="s">
         <v>1</v>
       </c>
       <c r="N77" s="95" t="s">
         <v>1</v>
       </c>
       <c r="O77" s="95" t="s">
         <v>1</v>
       </c>
       <c r="P77" s="95" t="s">
         <v>1</v>
       </c>
       <c r="Q77" s="95" t="s">
         <v>1</v>
       </c>
-      <c r="R77" s="92" t="s">
-[...6 lines deleted...]
-    <row r="78" spans="1:19" ht="15.75" customHeight="1">
+    </row>
+    <row r="78" spans="1:17" ht="15.75" customHeight="1">
       <c r="A78" s="83" t="s">
         <v>8</v>
       </c>
       <c r="B78" s="27" t="s">
         <v>1</v>
       </c>
       <c r="C78" s="27" t="s">
         <v>1</v>
       </c>
       <c r="D78" s="27" t="s">
         <v>1</v>
       </c>
       <c r="E78" s="27" t="s">
         <v>1</v>
       </c>
       <c r="F78" s="27" t="s">
         <v>1</v>
       </c>
       <c r="G78" s="27" t="s">
         <v>1</v>
       </c>
       <c r="H78" s="27" t="s">
         <v>1</v>
       </c>
       <c r="I78" s="27" t="s">
@@ -7965,58 +7603,52 @@
       </c>
       <c r="J78" s="27" t="s">
         <v>1</v>
       </c>
       <c r="K78" s="27" t="s">
         <v>1</v>
       </c>
       <c r="L78" s="95" t="s">
         <v>1</v>
       </c>
       <c r="M78" s="95" t="s">
         <v>1</v>
       </c>
       <c r="N78" s="95" t="s">
         <v>1</v>
       </c>
       <c r="O78" s="95" t="s">
         <v>1</v>
       </c>
       <c r="P78" s="95" t="s">
         <v>1</v>
       </c>
       <c r="Q78" s="95" t="s">
         <v>1</v>
       </c>
-      <c r="R78" s="92" t="s">
-[...6 lines deleted...]
-    <row r="79" spans="1:19">
+    </row>
+    <row r="79" spans="1:17">
       <c r="A79" s="83" t="s">
         <v>9</v>
       </c>
       <c r="B79" s="27" t="s">
         <v>1</v>
       </c>
       <c r="C79" s="27" t="s">
         <v>1</v>
       </c>
       <c r="D79" s="27" t="s">
         <v>1</v>
       </c>
       <c r="E79" s="27" t="s">
         <v>1</v>
       </c>
       <c r="F79" s="27" t="s">
         <v>1</v>
       </c>
       <c r="G79" s="27" t="s">
         <v>1</v>
       </c>
       <c r="H79" s="27" t="s">
         <v>1</v>
       </c>
       <c r="I79" s="27" t="s">
@@ -8024,58 +7656,52 @@
       </c>
       <c r="J79" s="27" t="s">
         <v>1</v>
       </c>
       <c r="K79" s="27" t="s">
         <v>1</v>
       </c>
       <c r="L79" s="95" t="s">
         <v>1</v>
       </c>
       <c r="M79" s="95" t="s">
         <v>1</v>
       </c>
       <c r="N79" s="95" t="s">
         <v>1</v>
       </c>
       <c r="O79" s="95" t="s">
         <v>1</v>
       </c>
       <c r="P79" s="95" t="s">
         <v>1</v>
       </c>
       <c r="Q79" s="95" t="s">
         <v>1</v>
       </c>
-      <c r="R79" s="92" t="s">
-[...6 lines deleted...]
-    <row r="80" spans="1:19">
+    </row>
+    <row r="80" spans="1:17">
       <c r="A80" s="83" t="s">
         <v>10</v>
       </c>
       <c r="B80" s="27" t="s">
         <v>1</v>
       </c>
       <c r="C80" s="27">
         <v>3</v>
       </c>
       <c r="D80" s="27">
         <v>1</v>
       </c>
       <c r="E80" s="27">
         <v>1</v>
       </c>
       <c r="F80" s="27">
         <v>1</v>
       </c>
       <c r="G80" s="27">
         <v>1</v>
       </c>
       <c r="H80" s="112">
         <v>1</v>
       </c>
       <c r="I80" s="112">
@@ -8083,58 +7709,52 @@
       </c>
       <c r="J80" s="23">
         <v>1</v>
       </c>
       <c r="K80" s="112">
         <v>1</v>
       </c>
       <c r="L80" s="95" t="s">
         <v>1</v>
       </c>
       <c r="M80" s="95" t="s">
         <v>1</v>
       </c>
       <c r="N80" s="95" t="s">
         <v>1</v>
       </c>
       <c r="O80" s="95" t="s">
         <v>1</v>
       </c>
       <c r="P80" s="95" t="s">
         <v>1</v>
       </c>
       <c r="Q80" s="37">
         <v>1</v>
       </c>
-      <c r="R80" s="92" t="s">
-[...6 lines deleted...]
-    <row r="81" spans="1:19">
+    </row>
+    <row r="81" spans="1:17">
       <c r="A81" s="84" t="s">
         <v>11</v>
       </c>
       <c r="B81" s="27" t="s">
         <v>1</v>
       </c>
       <c r="C81" s="27" t="s">
         <v>1</v>
       </c>
       <c r="D81" s="27" t="s">
         <v>1</v>
       </c>
       <c r="E81" s="27" t="s">
         <v>1</v>
       </c>
       <c r="F81" s="27" t="s">
         <v>1</v>
       </c>
       <c r="G81" s="27" t="s">
         <v>1</v>
       </c>
       <c r="H81" s="27" t="s">
         <v>1</v>
       </c>
       <c r="I81" s="27" t="s">
@@ -8142,58 +7762,52 @@
       </c>
       <c r="J81" s="27" t="s">
         <v>1</v>
       </c>
       <c r="K81" s="27" t="s">
         <v>1</v>
       </c>
       <c r="L81" s="95" t="s">
         <v>1</v>
       </c>
       <c r="M81" s="95" t="s">
         <v>1</v>
       </c>
       <c r="N81" s="95" t="s">
         <v>1</v>
       </c>
       <c r="O81" s="95" t="s">
         <v>1</v>
       </c>
       <c r="P81" s="95" t="s">
         <v>1</v>
       </c>
       <c r="Q81" s="95" t="s">
         <v>1</v>
       </c>
-      <c r="R81" s="92" t="s">
-[...6 lines deleted...]
-    <row r="82" spans="1:19">
+    </row>
+    <row r="82" spans="1:17">
       <c r="A82" s="84" t="s">
         <v>12</v>
       </c>
       <c r="B82" s="27" t="s">
         <v>1</v>
       </c>
       <c r="C82" s="27" t="s">
         <v>1</v>
       </c>
       <c r="D82" s="27" t="s">
         <v>1</v>
       </c>
       <c r="E82" s="27" t="s">
         <v>1</v>
       </c>
       <c r="F82" s="27" t="s">
         <v>1</v>
       </c>
       <c r="G82" s="27" t="s">
         <v>1</v>
       </c>
       <c r="H82" s="27" t="s">
         <v>1</v>
       </c>
       <c r="I82" s="27" t="s">
@@ -8201,58 +7815,52 @@
       </c>
       <c r="J82" s="27" t="s">
         <v>1</v>
       </c>
       <c r="K82" s="27" t="s">
         <v>1</v>
       </c>
       <c r="L82" s="95" t="s">
         <v>1</v>
       </c>
       <c r="M82" s="95" t="s">
         <v>1</v>
       </c>
       <c r="N82" s="95" t="s">
         <v>1</v>
       </c>
       <c r="O82" s="95" t="s">
         <v>1</v>
       </c>
       <c r="P82" s="95" t="s">
         <v>1</v>
       </c>
       <c r="Q82" s="95" t="s">
         <v>1</v>
       </c>
-      <c r="R82" s="92" t="s">
-[...6 lines deleted...]
-    <row r="83" spans="1:19">
+    </row>
+    <row r="83" spans="1:17">
       <c r="A83" s="84" t="s">
         <v>13</v>
       </c>
       <c r="B83" s="27" t="s">
         <v>1</v>
       </c>
       <c r="C83" s="27" t="s">
         <v>1</v>
       </c>
       <c r="D83" s="27" t="s">
         <v>1</v>
       </c>
       <c r="E83" s="27" t="s">
         <v>1</v>
       </c>
       <c r="F83" s="27" t="s">
         <v>1</v>
       </c>
       <c r="G83" s="27" t="s">
         <v>1</v>
       </c>
       <c r="H83" s="27" t="s">
         <v>1</v>
       </c>
       <c r="I83" s="27" t="s">
@@ -8260,58 +7868,52 @@
       </c>
       <c r="J83" s="27" t="s">
         <v>1</v>
       </c>
       <c r="K83" s="27" t="s">
         <v>1</v>
       </c>
       <c r="L83" s="95" t="s">
         <v>1</v>
       </c>
       <c r="M83" s="95" t="s">
         <v>1</v>
       </c>
       <c r="N83" s="95" t="s">
         <v>1</v>
       </c>
       <c r="O83" s="95" t="s">
         <v>1</v>
       </c>
       <c r="P83" s="95" t="s">
         <v>1</v>
       </c>
       <c r="Q83" s="95" t="s">
         <v>1</v>
       </c>
-      <c r="R83" s="92" t="s">
-[...6 lines deleted...]
-    <row r="84" spans="1:19">
+    </row>
+    <row r="84" spans="1:17">
       <c r="A84" s="84" t="s">
         <v>14</v>
       </c>
       <c r="B84" s="27" t="s">
         <v>1</v>
       </c>
       <c r="C84" s="27" t="s">
         <v>1</v>
       </c>
       <c r="D84" s="27" t="s">
         <v>1</v>
       </c>
       <c r="E84" s="27" t="s">
         <v>1</v>
       </c>
       <c r="F84" s="27" t="s">
         <v>1</v>
       </c>
       <c r="G84" s="27" t="s">
         <v>1</v>
       </c>
       <c r="H84" s="27" t="s">
         <v>1</v>
       </c>
       <c r="I84" s="27" t="s">
@@ -8319,58 +7921,52 @@
       </c>
       <c r="J84" s="27" t="s">
         <v>1</v>
       </c>
       <c r="K84" s="27" t="s">
         <v>1</v>
       </c>
       <c r="L84" s="95" t="s">
         <v>1</v>
       </c>
       <c r="M84" s="95" t="s">
         <v>1</v>
       </c>
       <c r="N84" s="95" t="s">
         <v>1</v>
       </c>
       <c r="O84" s="95" t="s">
         <v>1</v>
       </c>
       <c r="P84" s="95" t="s">
         <v>1</v>
       </c>
       <c r="Q84" s="95" t="s">
         <v>1</v>
       </c>
-      <c r="R84" s="92" t="s">
-[...6 lines deleted...]
-    <row r="85" spans="1:19">
+    </row>
+    <row r="85" spans="1:17">
       <c r="A85" s="84" t="s">
         <v>15</v>
       </c>
       <c r="B85" s="27" t="s">
         <v>1</v>
       </c>
       <c r="C85" s="27" t="s">
         <v>1</v>
       </c>
       <c r="D85" s="27" t="s">
         <v>1</v>
       </c>
       <c r="E85" s="27" t="s">
         <v>1</v>
       </c>
       <c r="F85" s="27" t="s">
         <v>1</v>
       </c>
       <c r="G85" s="27" t="s">
         <v>1</v>
       </c>
       <c r="H85" s="27" t="s">
         <v>1</v>
       </c>
       <c r="I85" s="27" t="s">
@@ -8378,58 +7974,52 @@
       </c>
       <c r="J85" s="27" t="s">
         <v>1</v>
       </c>
       <c r="K85" s="27" t="s">
         <v>1</v>
       </c>
       <c r="L85" s="95" t="s">
         <v>1</v>
       </c>
       <c r="M85" s="95" t="s">
         <v>1</v>
       </c>
       <c r="N85" s="95" t="s">
         <v>1</v>
       </c>
       <c r="O85" s="95" t="s">
         <v>1</v>
       </c>
       <c r="P85" s="95" t="s">
         <v>1</v>
       </c>
       <c r="Q85" s="95" t="s">
         <v>1</v>
       </c>
-      <c r="R85" s="92" t="s">
-[...6 lines deleted...]
-    <row r="86" spans="1:19">
+    </row>
+    <row r="86" spans="1:17">
       <c r="A86" s="84" t="s">
         <v>16</v>
       </c>
       <c r="B86" s="27" t="s">
         <v>1</v>
       </c>
       <c r="C86" s="27" t="s">
         <v>1</v>
       </c>
       <c r="D86" s="27" t="s">
         <v>1</v>
       </c>
       <c r="E86" s="27" t="s">
         <v>1</v>
       </c>
       <c r="F86" s="27" t="s">
         <v>1</v>
       </c>
       <c r="G86" s="27" t="s">
         <v>1</v>
       </c>
       <c r="H86" s="27" t="s">
         <v>1</v>
       </c>
       <c r="I86" s="27" t="s">
@@ -8437,58 +8027,52 @@
       </c>
       <c r="J86" s="27" t="s">
         <v>1</v>
       </c>
       <c r="K86" s="27" t="s">
         <v>1</v>
       </c>
       <c r="L86" s="95" t="s">
         <v>1</v>
       </c>
       <c r="M86" s="95" t="s">
         <v>1</v>
       </c>
       <c r="N86" s="95" t="s">
         <v>1</v>
       </c>
       <c r="O86" s="95" t="s">
         <v>1</v>
       </c>
       <c r="P86" s="95" t="s">
         <v>1</v>
       </c>
       <c r="Q86" s="95" t="s">
         <v>1</v>
       </c>
-      <c r="R86" s="92" t="s">
-[...6 lines deleted...]
-    <row r="87" spans="1:19">
+    </row>
+    <row r="87" spans="1:17">
       <c r="A87" s="84" t="s">
         <v>17</v>
       </c>
       <c r="B87" s="27" t="s">
         <v>1</v>
       </c>
       <c r="C87" s="27" t="s">
         <v>1</v>
       </c>
       <c r="D87" s="27" t="s">
         <v>1</v>
       </c>
       <c r="E87" s="27" t="s">
         <v>1</v>
       </c>
       <c r="F87" s="27" t="s">
         <v>1</v>
       </c>
       <c r="G87" s="27" t="s">
         <v>1</v>
       </c>
       <c r="H87" s="27" t="s">
         <v>1</v>
       </c>
       <c r="I87" s="27" t="s">
@@ -8496,58 +8080,52 @@
       </c>
       <c r="J87" s="27" t="s">
         <v>1</v>
       </c>
       <c r="K87" s="27" t="s">
         <v>1</v>
       </c>
       <c r="L87" s="95" t="s">
         <v>1</v>
       </c>
       <c r="M87" s="95" t="s">
         <v>1</v>
       </c>
       <c r="N87" s="95" t="s">
         <v>1</v>
       </c>
       <c r="O87" s="95" t="s">
         <v>1</v>
       </c>
       <c r="P87" s="95" t="s">
         <v>1</v>
       </c>
       <c r="Q87" s="95" t="s">
         <v>1</v>
       </c>
-      <c r="R87" s="92" t="s">
-[...6 lines deleted...]
-    <row r="88" spans="1:19">
+    </row>
+    <row r="88" spans="1:17">
       <c r="A88" s="84" t="s">
         <v>18</v>
       </c>
       <c r="B88" s="27" t="s">
         <v>1</v>
       </c>
       <c r="C88" s="27" t="s">
         <v>1</v>
       </c>
       <c r="D88" s="27" t="s">
         <v>1</v>
       </c>
       <c r="E88" s="27" t="s">
         <v>1</v>
       </c>
       <c r="F88" s="27" t="s">
         <v>1</v>
       </c>
       <c r="G88" s="27" t="s">
         <v>1</v>
       </c>
       <c r="H88" s="27" t="s">
         <v>1</v>
       </c>
       <c r="I88" s="27" t="s">
@@ -8555,58 +8133,52 @@
       </c>
       <c r="J88" s="27" t="s">
         <v>1</v>
       </c>
       <c r="K88" s="27" t="s">
         <v>1</v>
       </c>
       <c r="L88" s="95" t="s">
         <v>2</v>
       </c>
       <c r="M88" s="95" t="s">
         <v>1</v>
       </c>
       <c r="N88" s="95" t="s">
         <v>1</v>
       </c>
       <c r="O88" s="95" t="s">
         <v>1</v>
       </c>
       <c r="P88" s="95" t="s">
         <v>1</v>
       </c>
       <c r="Q88" s="95" t="s">
         <v>1</v>
       </c>
-      <c r="R88" s="92" t="s">
-[...6 lines deleted...]
-    <row r="89" spans="1:19">
+    </row>
+    <row r="89" spans="1:17">
       <c r="A89" s="84" t="s">
         <v>19</v>
       </c>
       <c r="B89" s="27" t="s">
         <v>1</v>
       </c>
       <c r="C89" s="27" t="s">
         <v>1</v>
       </c>
       <c r="D89" s="27" t="s">
         <v>1</v>
       </c>
       <c r="E89" s="27" t="s">
         <v>1</v>
       </c>
       <c r="F89" s="27" t="s">
         <v>1</v>
       </c>
       <c r="G89" s="27" t="s">
         <v>1</v>
       </c>
       <c r="H89" s="27" t="s">
         <v>1</v>
       </c>
       <c r="I89" s="27" t="s">
@@ -8614,58 +8186,52 @@
       </c>
       <c r="J89" s="27" t="s">
         <v>1</v>
       </c>
       <c r="K89" s="27" t="s">
         <v>1</v>
       </c>
       <c r="L89" s="95" t="s">
         <v>1</v>
       </c>
       <c r="M89" s="95" t="s">
         <v>1</v>
       </c>
       <c r="N89" s="95" t="s">
         <v>1</v>
       </c>
       <c r="O89" s="95" t="s">
         <v>1</v>
       </c>
       <c r="P89" s="95" t="s">
         <v>1</v>
       </c>
       <c r="Q89" s="95" t="s">
         <v>1</v>
       </c>
-      <c r="R89" s="92" t="s">
-[...6 lines deleted...]
-    <row r="90" spans="1:19">
+    </row>
+    <row r="90" spans="1:17">
       <c r="A90" s="84" t="s">
         <v>20</v>
       </c>
       <c r="B90" s="27" t="s">
         <v>1</v>
       </c>
       <c r="C90" s="27" t="s">
         <v>1</v>
       </c>
       <c r="D90" s="27" t="s">
         <v>1</v>
       </c>
       <c r="E90" s="27" t="s">
         <v>1</v>
       </c>
       <c r="F90" s="27" t="s">
         <v>1</v>
       </c>
       <c r="G90" s="27" t="s">
         <v>1</v>
       </c>
       <c r="H90" s="27" t="s">
         <v>1</v>
       </c>
       <c r="I90" s="27" t="s">
@@ -8673,58 +8239,52 @@
       </c>
       <c r="J90" s="27" t="s">
         <v>1</v>
       </c>
       <c r="K90" s="27" t="s">
         <v>1</v>
       </c>
       <c r="L90" s="95" t="s">
         <v>1</v>
       </c>
       <c r="M90" s="95" t="s">
         <v>1</v>
       </c>
       <c r="N90" s="95" t="s">
         <v>1</v>
       </c>
       <c r="O90" s="95" t="s">
         <v>1</v>
       </c>
       <c r="P90" s="95" t="s">
         <v>1</v>
       </c>
       <c r="Q90" s="95" t="s">
         <v>1</v>
       </c>
-      <c r="R90" s="92" t="s">
-[...6 lines deleted...]
-    <row r="91" spans="1:19">
+    </row>
+    <row r="91" spans="1:17">
       <c r="A91" s="84" t="s">
         <v>21</v>
       </c>
       <c r="B91" s="27" t="s">
         <v>1</v>
       </c>
       <c r="C91" s="27" t="s">
         <v>1</v>
       </c>
       <c r="D91" s="27" t="s">
         <v>1</v>
       </c>
       <c r="E91" s="27" t="s">
         <v>1</v>
       </c>
       <c r="F91" s="27" t="s">
         <v>1</v>
       </c>
       <c r="G91" s="27" t="s">
         <v>1</v>
       </c>
       <c r="H91" s="27" t="s">
         <v>1</v>
       </c>
       <c r="I91" s="27" t="s">
@@ -8732,58 +8292,52 @@
       </c>
       <c r="J91" s="27" t="s">
         <v>1</v>
       </c>
       <c r="K91" s="27" t="s">
         <v>1</v>
       </c>
       <c r="L91" s="95" t="s">
         <v>1</v>
       </c>
       <c r="M91" s="95" t="s">
         <v>1</v>
       </c>
       <c r="N91" s="95" t="s">
         <v>1</v>
       </c>
       <c r="O91" s="95" t="s">
         <v>1</v>
       </c>
       <c r="P91" s="95" t="s">
         <v>1</v>
       </c>
       <c r="Q91" s="95" t="s">
         <v>1</v>
       </c>
-      <c r="R91" s="92" t="s">
-[...6 lines deleted...]
-    <row r="92" spans="1:19">
+    </row>
+    <row r="92" spans="1:17">
       <c r="A92" s="84" t="s">
         <v>22</v>
       </c>
       <c r="B92" s="27" t="s">
         <v>1</v>
       </c>
       <c r="C92" s="27" t="s">
         <v>1</v>
       </c>
       <c r="D92" s="27" t="s">
         <v>1</v>
       </c>
       <c r="E92" s="27" t="s">
         <v>1</v>
       </c>
       <c r="F92" s="27" t="s">
         <v>1</v>
       </c>
       <c r="G92" s="27" t="s">
         <v>1</v>
       </c>
       <c r="H92" s="27" t="s">
         <v>1</v>
       </c>
       <c r="I92" s="27" t="s">
@@ -8791,58 +8345,52 @@
       </c>
       <c r="J92" s="27" t="s">
         <v>1</v>
       </c>
       <c r="K92" s="27" t="s">
         <v>1</v>
       </c>
       <c r="L92" s="95" t="s">
         <v>1</v>
       </c>
       <c r="M92" s="95" t="s">
         <v>1</v>
       </c>
       <c r="N92" s="95" t="s">
         <v>1</v>
       </c>
       <c r="O92" s="95" t="s">
         <v>1</v>
       </c>
       <c r="P92" s="95" t="s">
         <v>1</v>
       </c>
       <c r="Q92" s="95" t="s">
         <v>1</v>
       </c>
-      <c r="R92" s="92" t="s">
-[...6 lines deleted...]
-    <row r="93" spans="1:19">
+    </row>
+    <row r="93" spans="1:17">
       <c r="A93" s="84" t="s">
         <v>23</v>
       </c>
       <c r="B93" s="27" t="s">
         <v>1</v>
       </c>
       <c r="C93" s="27" t="s">
         <v>1</v>
       </c>
       <c r="D93" s="27" t="s">
         <v>1</v>
       </c>
       <c r="E93" s="27" t="s">
         <v>1</v>
       </c>
       <c r="F93" s="27" t="s">
         <v>1</v>
       </c>
       <c r="G93" s="27" t="s">
         <v>1</v>
       </c>
       <c r="H93" s="27" t="s">
         <v>1</v>
       </c>
       <c r="I93" s="27" t="s">
@@ -8850,58 +8398,52 @@
       </c>
       <c r="J93" s="27" t="s">
         <v>1</v>
       </c>
       <c r="K93" s="27" t="s">
         <v>1</v>
       </c>
       <c r="L93" s="95" t="s">
         <v>1</v>
       </c>
       <c r="M93" s="95" t="s">
         <v>2</v>
       </c>
       <c r="N93" s="95" t="s">
         <v>2</v>
       </c>
       <c r="O93" s="37">
         <v>1</v>
       </c>
       <c r="P93" s="95" t="s">
         <v>2</v>
       </c>
       <c r="Q93" s="37">
         <v>1</v>
       </c>
-      <c r="R93" s="92" t="s">
-[...6 lines deleted...]
-    <row r="94" spans="1:19">
+    </row>
+    <row r="94" spans="1:17">
       <c r="A94" s="84" t="s">
         <v>24</v>
       </c>
       <c r="B94" s="27" t="s">
         <v>1</v>
       </c>
       <c r="C94" s="27" t="s">
         <v>1</v>
       </c>
       <c r="D94" s="27" t="s">
         <v>1</v>
       </c>
       <c r="E94" s="27" t="s">
         <v>1</v>
       </c>
       <c r="F94" s="27" t="s">
         <v>1</v>
       </c>
       <c r="G94" s="27" t="s">
         <v>1</v>
       </c>
       <c r="H94" s="27" t="s">
         <v>1</v>
       </c>
       <c r="I94" s="27" t="s">
@@ -8909,58 +8451,52 @@
       </c>
       <c r="J94" s="27" t="s">
         <v>1</v>
       </c>
       <c r="K94" s="27" t="s">
         <v>1</v>
       </c>
       <c r="L94" s="95" t="s">
         <v>1</v>
       </c>
       <c r="M94" s="95" t="s">
         <v>1</v>
       </c>
       <c r="N94" s="95" t="s">
         <v>1</v>
       </c>
       <c r="O94" s="95" t="s">
         <v>1</v>
       </c>
       <c r="P94" s="95" t="s">
         <v>1</v>
       </c>
       <c r="Q94" s="95" t="s">
         <v>1</v>
       </c>
-      <c r="R94" s="92" t="s">
-[...6 lines deleted...]
-    <row r="95" spans="1:19">
+    </row>
+    <row r="95" spans="1:17">
       <c r="A95" s="84" t="s">
         <v>25</v>
       </c>
       <c r="B95" s="27" t="s">
         <v>1</v>
       </c>
       <c r="C95" s="27" t="s">
         <v>1</v>
       </c>
       <c r="D95" s="27" t="s">
         <v>1</v>
       </c>
       <c r="E95" s="27" t="s">
         <v>1</v>
       </c>
       <c r="F95" s="27" t="s">
         <v>1</v>
       </c>
       <c r="G95" s="27" t="s">
         <v>1</v>
       </c>
       <c r="H95" s="27" t="s">
         <v>1</v>
       </c>
       <c r="I95" s="112">
@@ -8968,2351 +8504,2483 @@
       </c>
       <c r="J95" s="23">
         <v>1</v>
       </c>
       <c r="K95" s="34">
         <v>3</v>
       </c>
       <c r="L95" s="37">
         <v>4</v>
       </c>
       <c r="M95" s="95" t="s">
         <v>2</v>
       </c>
       <c r="N95" s="95" t="s">
         <v>2</v>
       </c>
       <c r="O95" s="37">
         <v>4</v>
       </c>
       <c r="P95" s="95" t="s">
         <v>2</v>
       </c>
       <c r="Q95" s="37">
         <v>3</v>
       </c>
-      <c r="R95" s="92" t="s">
-[...7 lines deleted...]
-      <c r="A96" s="151" t="s">
+    </row>
+    <row r="96" spans="1:17">
+      <c r="A96" s="147" t="s">
         <v>52</v>
       </c>
       <c r="B96" s="113"/>
       <c r="C96" s="113"/>
       <c r="D96" s="113"/>
       <c r="E96" s="113"/>
       <c r="F96" s="113"/>
       <c r="G96" s="113"/>
       <c r="H96" s="113"/>
       <c r="I96" s="113"/>
       <c r="J96" s="113"/>
       <c r="K96" s="113"/>
       <c r="L96" s="113"/>
       <c r="M96" s="113"/>
       <c r="N96" s="113"/>
       <c r="O96" s="113"/>
       <c r="P96" s="113"/>
     </row>
     <row r="97" spans="1:15">
-      <c r="A97" s="124"/>
-[...1 lines deleted...]
-      <c r="C97" s="124"/>
+      <c r="A97" s="123"/>
+      <c r="B97" s="123"/>
+      <c r="C97" s="123"/>
       <c r="D97" s="71"/>
-      <c r="E97" s="124"/>
-[...9 lines deleted...]
-      <c r="O97" s="130"/>
+      <c r="E97" s="123"/>
+      <c r="F97" s="123"/>
+      <c r="G97" s="123"/>
+      <c r="H97" s="123"/>
+      <c r="I97" s="124"/>
+      <c r="J97" s="125"/>
+      <c r="K97" s="126"/>
+      <c r="L97" s="124"/>
+      <c r="M97" s="127"/>
+      <c r="N97" s="128"/>
+      <c r="O97" s="129"/>
     </row>
     <row r="98" spans="1:15" ht="15">
-      <c r="A98" s="131" t="s">
+      <c r="A98" s="130" t="s">
         <v>50</v>
       </c>
-      <c r="B98" s="131"/>
-[...7 lines deleted...]
-      <c r="J98" s="124"/>
+      <c r="B98" s="130"/>
+      <c r="C98" s="130"/>
+      <c r="D98" s="130"/>
+      <c r="E98" s="130"/>
+      <c r="F98" s="130"/>
+      <c r="G98" s="130"/>
+      <c r="H98" s="130"/>
+      <c r="I98" s="123"/>
+      <c r="J98" s="123"/>
     </row>
     <row r="99" spans="1:15" ht="13.5" thickBot="1">
-      <c r="A99" s="132"/>
-[...7 lines deleted...]
-      <c r="I99" s="124"/>
+      <c r="A99" s="131"/>
+      <c r="B99" s="131"/>
+      <c r="C99" s="131"/>
+      <c r="D99" s="131"/>
+      <c r="E99" s="131"/>
+      <c r="F99" s="131"/>
+      <c r="G99" s="123"/>
+      <c r="H99" s="123"/>
+      <c r="I99" s="123"/>
       <c r="K99" s="70"/>
-      <c r="O99" s="85" t="s">
+      <c r="L99" s="85" t="s">
         <v>68</v>
       </c>
     </row>
-    <row r="100" spans="1:15" ht="15" thickBot="1">
+    <row r="100" spans="1:15" ht="13.5" thickBot="1">
       <c r="A100" s="2"/>
       <c r="B100" s="8">
         <v>2011</v>
       </c>
       <c r="C100" s="8">
         <v>2012</v>
       </c>
-      <c r="D100" s="133">
+      <c r="D100" s="132">
         <v>2013</v>
       </c>
       <c r="E100" s="86">
         <v>2014</v>
       </c>
       <c r="F100" s="89">
         <v>2015</v>
       </c>
       <c r="G100" s="75">
         <v>2016</v>
       </c>
       <c r="H100" s="75">
         <v>2017</v>
       </c>
       <c r="I100" s="75">
         <v>2018</v>
       </c>
       <c r="J100" s="75">
         <v>2019</v>
       </c>
       <c r="K100" s="75">
         <v>2020</v>
       </c>
       <c r="L100" s="75">
         <v>2021</v>
-      </c>
-[...7 lines deleted...]
-        <v>2024</v>
       </c>
     </row>
     <row r="101" spans="1:15" ht="12.6" customHeight="1">
       <c r="A101" s="82" t="s">
         <v>6</v>
       </c>
-      <c r="B101" s="134">
+      <c r="B101" s="133">
         <v>439</v>
       </c>
-      <c r="C101" s="134">
+      <c r="C101" s="133">
         <v>426</v>
       </c>
-      <c r="D101" s="135">
+      <c r="D101" s="134">
         <v>423</v>
       </c>
-      <c r="E101" s="135">
+      <c r="E101" s="134">
         <v>425</v>
       </c>
       <c r="F101" s="109">
         <v>431</v>
       </c>
       <c r="G101" s="79">
         <v>431</v>
       </c>
       <c r="H101" s="79">
         <v>434</v>
       </c>
       <c r="I101" s="79">
         <v>429</v>
       </c>
       <c r="J101" s="79">
         <v>427</v>
       </c>
       <c r="K101" s="79">
         <v>429</v>
       </c>
       <c r="L101" s="79">
         <v>491</v>
-      </c>
-[...7 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="102" spans="1:15" ht="12.6" customHeight="1">
       <c r="A102" s="83" t="s">
         <v>7</v>
       </c>
-      <c r="B102" s="136">
+      <c r="B102" s="135">
         <v>79</v>
       </c>
-      <c r="C102" s="136">
+      <c r="C102" s="135">
         <v>82</v>
       </c>
       <c r="D102" s="33">
         <v>84</v>
       </c>
       <c r="E102" s="33">
         <v>85</v>
       </c>
       <c r="F102" s="34">
         <v>85</v>
       </c>
       <c r="G102" s="37">
         <v>82</v>
       </c>
       <c r="H102" s="37">
         <v>88</v>
       </c>
       <c r="I102" s="37">
         <v>86</v>
       </c>
       <c r="J102" s="37">
         <v>100</v>
       </c>
       <c r="K102" s="37">
         <v>98</v>
       </c>
       <c r="L102" s="37">
         <v>129</v>
-      </c>
-[...7 lines deleted...]
-        <v>79</v>
       </c>
     </row>
     <row r="103" spans="1:15" ht="12.6" customHeight="1">
       <c r="A103" s="83" t="s">
         <v>8</v>
       </c>
-      <c r="B103" s="136">
+      <c r="B103" s="135">
         <v>7</v>
       </c>
-      <c r="C103" s="136">
+      <c r="C103" s="135">
         <v>4</v>
       </c>
       <c r="D103" s="33">
         <v>4</v>
       </c>
       <c r="E103" s="33">
         <v>4</v>
       </c>
       <c r="F103" s="34">
         <v>4</v>
       </c>
       <c r="G103" s="37">
         <v>4</v>
       </c>
       <c r="H103" s="37">
         <v>4</v>
       </c>
       <c r="I103" s="37">
         <v>4</v>
       </c>
       <c r="J103" s="95" t="s">
         <v>2</v>
       </c>
       <c r="K103" s="95" t="s">
         <v>2</v>
       </c>
       <c r="L103" s="37">
         <v>4</v>
-      </c>
-[...7 lines deleted...]
-        <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:15" ht="12.6" customHeight="1">
       <c r="A104" s="83" t="s">
         <v>9</v>
       </c>
-      <c r="B104" s="136">
+      <c r="B104" s="135">
         <v>12</v>
       </c>
-      <c r="C104" s="136">
+      <c r="C104" s="135">
         <v>13</v>
       </c>
       <c r="D104" s="34">
         <v>13</v>
       </c>
       <c r="E104" s="34">
         <v>15</v>
       </c>
       <c r="F104" s="34">
         <v>16</v>
       </c>
       <c r="G104" s="37">
         <v>16</v>
       </c>
       <c r="H104" s="37">
         <v>16</v>
       </c>
       <c r="I104" s="37">
         <v>19</v>
       </c>
       <c r="J104" s="37">
         <v>12</v>
       </c>
       <c r="K104" s="37">
         <v>11</v>
       </c>
       <c r="L104" s="37">
         <v>11</v>
-      </c>
-[...7 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="105" spans="1:15" ht="12.6" customHeight="1">
       <c r="A105" s="83" t="s">
         <v>10</v>
       </c>
-      <c r="B105" s="136">
+      <c r="B105" s="135">
         <v>87</v>
       </c>
-      <c r="C105" s="136">
+      <c r="C105" s="135">
         <v>71</v>
       </c>
       <c r="D105" s="34">
         <v>61</v>
       </c>
       <c r="E105" s="34">
         <v>60</v>
       </c>
       <c r="F105" s="34">
         <v>63</v>
       </c>
       <c r="G105" s="37">
         <v>67</v>
       </c>
       <c r="H105" s="37">
         <v>72</v>
       </c>
       <c r="I105" s="37">
         <v>67</v>
       </c>
       <c r="J105" s="37">
         <v>62</v>
       </c>
       <c r="K105" s="37">
         <v>65</v>
       </c>
       <c r="L105" s="37">
         <v>83</v>
-      </c>
-[...7 lines deleted...]
-        <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:15" ht="12.6" customHeight="1">
       <c r="A106" s="84" t="s">
         <v>11</v>
       </c>
-      <c r="B106" s="136">
+      <c r="B106" s="135">
         <v>6</v>
       </c>
-      <c r="C106" s="136">
+      <c r="C106" s="135">
         <v>7</v>
       </c>
       <c r="D106" s="34">
         <v>7</v>
       </c>
       <c r="E106" s="34">
         <v>7</v>
       </c>
       <c r="F106" s="34">
         <v>8</v>
       </c>
       <c r="G106" s="37">
         <v>8</v>
       </c>
       <c r="H106" s="37">
         <v>8</v>
       </c>
       <c r="I106" s="37">
         <v>8</v>
       </c>
       <c r="J106" s="37">
         <v>8</v>
       </c>
       <c r="K106" s="37">
         <v>10</v>
       </c>
       <c r="L106" s="37">
         <v>10</v>
-      </c>
-[...7 lines deleted...]
-        <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:15" ht="12.6" customHeight="1">
       <c r="A107" s="84" t="s">
         <v>12</v>
       </c>
-      <c r="B107" s="136">
+      <c r="B107" s="135">
         <v>29</v>
       </c>
-      <c r="C107" s="136">
+      <c r="C107" s="135">
         <v>30</v>
       </c>
       <c r="D107" s="34">
         <v>35</v>
       </c>
       <c r="E107" s="34">
         <v>33</v>
       </c>
       <c r="F107" s="34">
         <v>27</v>
       </c>
       <c r="G107" s="37">
         <v>27</v>
       </c>
       <c r="H107" s="37">
         <v>27</v>
       </c>
       <c r="I107" s="37">
         <v>28</v>
       </c>
       <c r="J107" s="95" t="s">
         <v>2</v>
       </c>
       <c r="K107" s="37">
         <v>29</v>
       </c>
       <c r="L107" s="37">
         <v>34</v>
-      </c>
-[...7 lines deleted...]
-        <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:15" ht="12.6" customHeight="1">
       <c r="A108" s="84" t="s">
         <v>13</v>
       </c>
-      <c r="B108" s="136">
+      <c r="B108" s="135">
         <v>7</v>
       </c>
-      <c r="C108" s="136">
+      <c r="C108" s="135">
         <v>6</v>
       </c>
       <c r="D108" s="33">
         <v>6</v>
       </c>
       <c r="E108" s="33">
         <v>6</v>
       </c>
       <c r="F108" s="34">
         <v>6</v>
       </c>
       <c r="G108" s="37">
         <v>7</v>
       </c>
       <c r="H108" s="37">
         <v>6</v>
       </c>
       <c r="I108" s="37">
         <v>6</v>
       </c>
       <c r="J108" s="37">
         <v>5</v>
       </c>
       <c r="K108" s="95" t="s">
         <v>2</v>
       </c>
       <c r="L108" s="37">
         <v>5</v>
-      </c>
-[...7 lines deleted...]
-        <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:15" ht="12.6" customHeight="1">
       <c r="A109" s="84" t="s">
         <v>14</v>
       </c>
-      <c r="B109" s="136">
+      <c r="B109" s="135">
         <v>9</v>
       </c>
-      <c r="C109" s="136">
+      <c r="C109" s="135">
         <v>8</v>
       </c>
       <c r="D109" s="34">
         <v>11</v>
       </c>
       <c r="E109" s="34">
         <v>12</v>
       </c>
       <c r="F109" s="34">
         <v>10</v>
       </c>
       <c r="G109" s="37">
         <v>12</v>
       </c>
       <c r="H109" s="37">
         <v>11</v>
       </c>
       <c r="I109" s="37">
         <v>11</v>
       </c>
       <c r="J109" s="37">
         <v>12</v>
       </c>
       <c r="K109" s="37">
         <v>13</v>
       </c>
       <c r="L109" s="37">
         <v>13</v>
-      </c>
-[...7 lines deleted...]
-        <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:15" ht="12.6" customHeight="1">
       <c r="A110" s="84" t="s">
         <v>15</v>
       </c>
-      <c r="B110" s="136">
+      <c r="B110" s="135">
         <v>25</v>
       </c>
-      <c r="C110" s="136">
+      <c r="C110" s="135">
         <v>25</v>
       </c>
       <c r="D110" s="33">
         <v>26</v>
       </c>
       <c r="E110" s="33">
         <v>29</v>
       </c>
       <c r="F110" s="34">
         <v>26</v>
       </c>
       <c r="G110" s="37">
         <v>27</v>
       </c>
       <c r="H110" s="95" t="s">
         <v>2</v>
       </c>
       <c r="I110" s="95" t="s">
         <v>2</v>
       </c>
       <c r="J110" s="95" t="s">
         <v>2</v>
       </c>
       <c r="K110" s="95" t="s">
         <v>2</v>
       </c>
       <c r="L110" s="37">
         <v>34</v>
-      </c>
-[...7 lines deleted...]
-        <v>12</v>
       </c>
     </row>
     <row r="111" spans="1:15" ht="12.6" customHeight="1">
       <c r="A111" s="84" t="s">
         <v>16</v>
       </c>
-      <c r="B111" s="136">
+      <c r="B111" s="135">
         <v>19</v>
       </c>
-      <c r="C111" s="136">
+      <c r="C111" s="135">
         <v>19</v>
       </c>
       <c r="D111" s="33">
         <v>13</v>
       </c>
       <c r="E111" s="33">
         <v>17</v>
       </c>
       <c r="F111" s="34">
         <v>19</v>
       </c>
       <c r="G111" s="37">
         <v>17</v>
       </c>
       <c r="H111" s="37">
         <v>11</v>
       </c>
       <c r="I111" s="37">
         <v>9</v>
       </c>
       <c r="J111" s="95" t="s">
         <v>2</v>
       </c>
       <c r="K111" s="95" t="s">
         <v>2</v>
       </c>
       <c r="L111" s="37">
         <v>8</v>
-      </c>
-[...7 lines deleted...]
-        <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:15" ht="12.6" customHeight="1">
       <c r="A112" s="84" t="s">
         <v>17</v>
       </c>
-      <c r="B112" s="136">
+      <c r="B112" s="135">
         <v>11</v>
       </c>
-      <c r="C112" s="136">
+      <c r="C112" s="135">
         <v>10</v>
       </c>
       <c r="D112" s="33">
         <v>10</v>
       </c>
       <c r="E112" s="33">
         <v>11</v>
       </c>
       <c r="F112" s="34">
         <v>11</v>
       </c>
       <c r="G112" s="37">
         <v>11</v>
       </c>
       <c r="H112" s="37">
         <v>12</v>
       </c>
       <c r="I112" s="37">
         <v>11</v>
       </c>
       <c r="J112" s="37">
         <v>10</v>
       </c>
       <c r="K112" s="95" t="s">
         <v>2</v>
       </c>
       <c r="L112" s="37">
         <v>10</v>
       </c>
-      <c r="M112" s="23">
-[...9 lines deleted...]
-    <row r="113" spans="1:15" ht="12.6" customHeight="1">
+    </row>
+    <row r="113" spans="1:12" ht="12.6" customHeight="1">
       <c r="A113" s="84" t="s">
         <v>18</v>
       </c>
-      <c r="B113" s="136">
+      <c r="B113" s="135">
         <v>29</v>
       </c>
-      <c r="C113" s="136">
+      <c r="C113" s="135">
         <v>31</v>
       </c>
       <c r="D113" s="33">
         <v>30</v>
       </c>
       <c r="E113" s="33">
         <v>31</v>
       </c>
       <c r="F113" s="34">
         <v>29</v>
       </c>
       <c r="G113" s="37">
         <v>32</v>
       </c>
       <c r="H113" s="95" t="s">
         <v>2</v>
       </c>
       <c r="I113" s="37">
         <v>32</v>
       </c>
       <c r="J113" s="95" t="s">
         <v>2</v>
       </c>
       <c r="K113" s="37">
         <v>31</v>
       </c>
       <c r="L113" s="37">
         <v>32</v>
       </c>
-      <c r="M113" s="23">
-[...9 lines deleted...]
-    <row r="114" spans="1:15" ht="12.6" customHeight="1">
+    </row>
+    <row r="114" spans="1:12" ht="12.6" customHeight="1">
       <c r="A114" s="84" t="s">
         <v>19</v>
       </c>
-      <c r="B114" s="136">
+      <c r="B114" s="135">
         <v>28</v>
       </c>
-      <c r="C114" s="136">
+      <c r="C114" s="135">
         <v>19</v>
       </c>
       <c r="D114" s="33">
         <v>14</v>
       </c>
       <c r="E114" s="33">
         <v>16</v>
       </c>
       <c r="F114" s="34">
         <v>13</v>
       </c>
       <c r="G114" s="37">
         <v>14</v>
       </c>
       <c r="H114" s="37">
         <v>14</v>
       </c>
       <c r="I114" s="95" t="s">
         <v>2</v>
       </c>
       <c r="J114" s="37">
         <v>14</v>
       </c>
       <c r="K114" s="37">
         <v>12</v>
       </c>
       <c r="L114" s="37">
         <v>15</v>
       </c>
-      <c r="M114" s="27" t="s">
-[...9 lines deleted...]
-    <row r="115" spans="1:15" ht="12.6" customHeight="1">
+    </row>
+    <row r="115" spans="1:12" ht="12.6" customHeight="1">
       <c r="A115" s="84" t="s">
         <v>20</v>
       </c>
-      <c r="B115" s="136">
+      <c r="B115" s="135">
         <v>16</v>
       </c>
-      <c r="C115" s="136">
+      <c r="C115" s="135">
         <v>17</v>
       </c>
-      <c r="D115" s="136">
+      <c r="D115" s="135">
         <v>15</v>
       </c>
-      <c r="E115" s="136">
+      <c r="E115" s="135">
         <v>14</v>
       </c>
-      <c r="F115" s="136">
+      <c r="F115" s="135">
         <v>17</v>
       </c>
       <c r="G115" s="37">
         <v>17</v>
       </c>
       <c r="H115" s="37">
         <v>17</v>
       </c>
       <c r="I115" s="37">
         <v>16</v>
       </c>
       <c r="J115" s="37">
         <v>13</v>
       </c>
       <c r="K115" s="37">
         <v>13</v>
       </c>
       <c r="L115" s="37">
         <v>11</v>
       </c>
-      <c r="M115" s="23">
-[...9 lines deleted...]
-    <row r="116" spans="1:15" ht="12.6" customHeight="1">
+    </row>
+    <row r="116" spans="1:12" ht="12.6" customHeight="1">
       <c r="A116" s="84" t="s">
         <v>21</v>
       </c>
-      <c r="B116" s="136">
+      <c r="B116" s="135">
         <v>9</v>
       </c>
-      <c r="C116" s="136">
+      <c r="C116" s="135">
         <v>11</v>
       </c>
       <c r="D116" s="33">
         <v>11</v>
       </c>
       <c r="E116" s="33">
         <v>10</v>
       </c>
       <c r="F116" s="34">
         <v>11</v>
       </c>
       <c r="G116" s="37">
         <v>9</v>
       </c>
       <c r="H116" s="95" t="s">
         <v>2</v>
       </c>
       <c r="I116" s="95" t="s">
         <v>2</v>
       </c>
       <c r="J116" s="95" t="s">
         <v>2</v>
       </c>
       <c r="K116" s="37">
         <v>10</v>
       </c>
       <c r="L116" s="37">
         <v>11</v>
       </c>
-      <c r="M116" s="23">
-[...9 lines deleted...]
-    <row r="117" spans="1:15" ht="12.6" customHeight="1">
+    </row>
+    <row r="117" spans="1:12" ht="12.6" customHeight="1">
       <c r="A117" s="84" t="s">
         <v>73</v>
       </c>
       <c r="B117" s="27" t="s">
         <v>1</v>
       </c>
       <c r="C117" s="27" t="s">
         <v>1</v>
       </c>
       <c r="D117" s="27" t="s">
         <v>1</v>
       </c>
       <c r="E117" s="27" t="s">
         <v>1</v>
       </c>
       <c r="F117" s="27" t="s">
         <v>1</v>
       </c>
       <c r="G117" s="27" t="s">
         <v>1</v>
       </c>
       <c r="H117" s="27" t="s">
         <v>1</v>
       </c>
       <c r="I117" s="27" t="s">
         <v>1</v>
       </c>
       <c r="J117" s="27" t="s">
         <v>1</v>
       </c>
       <c r="K117" s="27" t="s">
         <v>1</v>
       </c>
       <c r="L117" s="27" t="s">
         <v>1</v>
       </c>
-      <c r="M117" s="23">
-[...9 lines deleted...]
-    <row r="118" spans="1:15" ht="12.6" customHeight="1">
+    </row>
+    <row r="118" spans="1:12" ht="12.6" customHeight="1">
       <c r="A118" s="84" t="s">
         <v>22</v>
       </c>
-      <c r="B118" s="136">
+      <c r="B118" s="135">
         <v>16</v>
       </c>
-      <c r="C118" s="136">
+      <c r="C118" s="135">
         <v>18</v>
       </c>
       <c r="D118" s="33">
         <v>19</v>
       </c>
       <c r="E118" s="33">
         <v>17</v>
       </c>
       <c r="F118" s="34">
         <v>24</v>
       </c>
       <c r="G118" s="37">
         <v>19</v>
       </c>
       <c r="H118" s="37">
         <v>20</v>
       </c>
       <c r="I118" s="37">
         <v>19</v>
       </c>
       <c r="J118" s="37">
         <v>19</v>
       </c>
       <c r="K118" s="37">
         <v>18</v>
       </c>
       <c r="L118" s="37">
         <v>18</v>
       </c>
-      <c r="M118" s="23">
-[...9 lines deleted...]
-    <row r="119" spans="1:15" ht="12.6" customHeight="1">
+    </row>
+    <row r="119" spans="1:12" ht="12.6" customHeight="1">
       <c r="A119" s="84" t="s">
         <v>23</v>
       </c>
-      <c r="B119" s="136">
+      <c r="B119" s="135">
         <v>8</v>
       </c>
-      <c r="C119" s="136">
+      <c r="C119" s="135">
         <v>8</v>
       </c>
       <c r="D119" s="34">
         <v>14</v>
       </c>
       <c r="E119" s="34">
         <v>9</v>
       </c>
       <c r="F119" s="34">
         <v>8</v>
       </c>
       <c r="G119" s="37">
         <v>12</v>
       </c>
       <c r="H119" s="37">
         <v>12</v>
       </c>
       <c r="I119" s="37">
         <v>12</v>
       </c>
       <c r="J119" s="37">
         <v>11</v>
       </c>
       <c r="K119" s="95" t="s">
         <v>2</v>
       </c>
       <c r="L119" s="37">
         <v>12</v>
       </c>
-      <c r="M119" s="23">
-[...9 lines deleted...]
-    <row r="120" spans="1:15" ht="12.6" customHeight="1">
+    </row>
+    <row r="120" spans="1:12" ht="12.6" customHeight="1">
       <c r="A120" s="84" t="s">
         <v>82</v>
       </c>
-      <c r="B120" s="136"/>
-      <c r="C120" s="136"/>
+      <c r="B120" s="135"/>
+      <c r="C120" s="135"/>
       <c r="D120" s="34"/>
       <c r="E120" s="34"/>
       <c r="F120" s="34"/>
       <c r="G120" s="37"/>
       <c r="H120" s="37"/>
       <c r="I120" s="37"/>
       <c r="J120" s="37"/>
       <c r="K120" s="95"/>
       <c r="L120" s="37"/>
-      <c r="M120" s="23"/>
-[...5 lines deleted...]
-    <row r="121" spans="1:15" ht="12.6" customHeight="1">
+    </row>
+    <row r="121" spans="1:12" ht="12.6" customHeight="1">
       <c r="A121" s="84" t="s">
         <v>24</v>
       </c>
-      <c r="B121" s="136">
+      <c r="B121" s="135">
         <v>16</v>
       </c>
-      <c r="C121" s="136">
+      <c r="C121" s="135">
         <v>16</v>
       </c>
       <c r="D121" s="34">
         <v>15</v>
       </c>
       <c r="E121" s="34">
         <v>15</v>
       </c>
       <c r="F121" s="34">
         <v>21</v>
       </c>
       <c r="G121" s="37">
         <v>17</v>
       </c>
       <c r="H121" s="37">
         <v>17</v>
       </c>
       <c r="I121" s="37">
         <v>19</v>
       </c>
       <c r="J121" s="37">
         <v>18</v>
       </c>
       <c r="K121" s="37">
         <v>18</v>
       </c>
       <c r="L121" s="37">
         <v>19</v>
       </c>
-      <c r="M121" s="27" t="s">
-[...9 lines deleted...]
-    <row r="122" spans="1:15" ht="12.6" customHeight="1">
+    </row>
+    <row r="122" spans="1:12" ht="12.6" customHeight="1">
       <c r="A122" s="84" t="s">
         <v>25</v>
       </c>
       <c r="B122" s="23">
         <v>26</v>
       </c>
       <c r="C122" s="23">
         <v>31</v>
       </c>
       <c r="D122" s="23">
         <v>35</v>
       </c>
       <c r="E122" s="23">
         <v>34</v>
       </c>
       <c r="F122" s="23">
         <v>33</v>
       </c>
       <c r="G122" s="37">
         <v>33</v>
       </c>
       <c r="H122" s="95" t="s">
         <v>2</v>
       </c>
       <c r="I122" s="37">
         <v>31</v>
       </c>
       <c r="J122" s="37">
         <v>33</v>
       </c>
       <c r="K122" s="37">
         <v>33</v>
       </c>
       <c r="L122" s="37">
         <v>32</v>
       </c>
-      <c r="M122" s="23">
-[...10 lines deleted...]
-      <c r="A123" s="137"/>
+    </row>
+    <row r="123" spans="1:12" ht="12.6" customHeight="1">
+      <c r="A123" s="136"/>
       <c r="B123" s="67"/>
       <c r="C123" s="67"/>
       <c r="D123" s="67"/>
       <c r="E123" s="67"/>
       <c r="F123" s="67"/>
-      <c r="G123" s="138"/>
-[...2 lines deleted...]
-      <c r="J123" s="138"/>
+      <c r="G123" s="137"/>
+      <c r="H123" s="138"/>
+      <c r="I123" s="137"/>
+      <c r="J123" s="137"/>
       <c r="K123" s="67"/>
       <c r="L123" s="67"/>
-      <c r="M123" s="67"/>
-[...3 lines deleted...]
-      <c r="A124" s="140" t="s">
+    </row>
+    <row r="124" spans="1:12" ht="15">
+      <c r="A124" s="139" t="s">
         <v>51</v>
       </c>
-      <c r="B124" s="141"/>
-[...8 lines deleted...]
-      <c r="K124" s="144"/>
+      <c r="B124" s="140"/>
+      <c r="C124" s="140"/>
+      <c r="D124" s="141"/>
+      <c r="E124" s="141"/>
+      <c r="F124" s="141"/>
+      <c r="G124" s="130"/>
+      <c r="H124" s="130"/>
+      <c r="I124" s="142"/>
+      <c r="J124" s="142"/>
+      <c r="K124" s="143"/>
       <c r="L124" s="67"/>
-      <c r="M124" s="67"/>
-[...11 lines deleted...]
-      <c r="I125" s="143"/>
+    </row>
+    <row r="125" spans="1:12" ht="13.5" thickBot="1">
+      <c r="A125" s="131"/>
+      <c r="B125" s="131"/>
+      <c r="C125" s="131"/>
+      <c r="D125" s="131"/>
+      <c r="E125" s="131"/>
+      <c r="F125" s="131"/>
+      <c r="G125" s="142"/>
+      <c r="H125" s="142"/>
+      <c r="I125" s="142"/>
       <c r="K125" s="70"/>
-      <c r="O125" s="85" t="s">
+      <c r="L125" s="85" t="s">
         <v>68</v>
       </c>
     </row>
-    <row r="126" spans="1:15" ht="15" thickBot="1">
+    <row r="126" spans="1:12" ht="13.5" thickBot="1">
       <c r="A126" s="2"/>
       <c r="B126" s="8">
         <v>2011</v>
       </c>
       <c r="C126" s="8">
         <v>2012</v>
       </c>
-      <c r="D126" s="133">
+      <c r="D126" s="132">
         <v>2013</v>
       </c>
       <c r="E126" s="86">
         <v>2014</v>
       </c>
       <c r="F126" s="89">
         <v>2015</v>
       </c>
       <c r="G126" s="75">
         <v>2016</v>
       </c>
       <c r="H126" s="75">
         <v>2017</v>
       </c>
       <c r="I126" s="75">
         <v>2018</v>
       </c>
       <c r="J126" s="75">
         <v>2019</v>
       </c>
       <c r="K126" s="75">
         <v>2020</v>
       </c>
       <c r="L126" s="12">
         <v>2021</v>
       </c>
-      <c r="M126" s="75" t="s">
-[...9 lines deleted...]
-    <row r="127" spans="1:15">
+    </row>
+    <row r="127" spans="1:12">
       <c r="A127" s="82" t="s">
         <v>6</v>
       </c>
-      <c r="B127" s="134">
+      <c r="B127" s="133">
         <v>4</v>
       </c>
-      <c r="C127" s="134">
+      <c r="C127" s="133">
         <v>4</v>
       </c>
-      <c r="D127" s="135">
+      <c r="D127" s="134">
         <v>5</v>
       </c>
-      <c r="E127" s="135">
+      <c r="E127" s="134">
         <v>5</v>
       </c>
       <c r="F127" s="109">
         <v>9</v>
       </c>
       <c r="G127" s="79">
         <v>22</v>
       </c>
       <c r="H127" s="79">
         <v>31</v>
       </c>
       <c r="I127" s="79">
         <v>47</v>
       </c>
       <c r="J127" s="92">
         <v>70</v>
       </c>
       <c r="K127" s="13">
         <v>74</v>
       </c>
       <c r="L127" s="79">
         <v>74</v>
       </c>
-      <c r="M127" s="22">
-[...9 lines deleted...]
-    <row r="128" spans="1:15" ht="15" customHeight="1">
+    </row>
+    <row r="128" spans="1:12" ht="15" customHeight="1">
       <c r="A128" s="83" t="s">
         <v>7</v>
       </c>
-      <c r="B128" s="145">
-[...2 lines deleted...]
-      <c r="C128" s="136">
+      <c r="B128" s="144">
+        <v>1</v>
+      </c>
+      <c r="C128" s="135">
         <v>1</v>
       </c>
       <c r="D128" s="33">
         <v>2</v>
       </c>
       <c r="E128" s="33">
         <v>2</v>
       </c>
       <c r="F128" s="34">
         <v>5</v>
       </c>
       <c r="G128" s="37">
         <v>11</v>
       </c>
       <c r="H128" s="37">
         <v>17</v>
       </c>
       <c r="I128" s="37">
         <v>25</v>
       </c>
-      <c r="J128" s="146">
+      <c r="J128" s="145">
         <v>35</v>
       </c>
       <c r="K128" s="23">
         <v>37</v>
       </c>
       <c r="L128" s="37">
         <v>35</v>
       </c>
-      <c r="M128" s="23">
-[...9 lines deleted...]
-    <row r="129" spans="1:15" ht="16.5" customHeight="1">
+    </row>
+    <row r="129" spans="1:12" ht="16.5" customHeight="1">
       <c r="A129" s="83" t="s">
         <v>8</v>
       </c>
       <c r="B129" s="27" t="s">
         <v>1</v>
       </c>
       <c r="C129" s="27" t="s">
         <v>1</v>
       </c>
       <c r="D129" s="27" t="s">
         <v>1</v>
       </c>
       <c r="E129" s="27" t="s">
         <v>1</v>
       </c>
       <c r="F129" s="27" t="s">
         <v>1</v>
       </c>
       <c r="G129" s="95" t="s">
         <v>1</v>
       </c>
       <c r="H129" s="95" t="s">
         <v>1</v>
       </c>
       <c r="I129" s="95" t="s">
         <v>1</v>
       </c>
       <c r="J129" s="95" t="s">
         <v>1</v>
       </c>
       <c r="K129" s="95" t="s">
         <v>1</v>
       </c>
       <c r="L129" s="95" t="s">
         <v>2</v>
       </c>
-      <c r="M129" s="95" t="s">
-[...9 lines deleted...]
-    <row r="130" spans="1:15">
+    </row>
+    <row r="130" spans="1:12">
       <c r="A130" s="83" t="s">
         <v>9</v>
       </c>
       <c r="B130" s="27" t="s">
         <v>1</v>
       </c>
       <c r="C130" s="27" t="s">
         <v>1</v>
       </c>
       <c r="D130" s="27" t="s">
         <v>1</v>
       </c>
       <c r="E130" s="27" t="s">
         <v>1</v>
       </c>
       <c r="F130" s="27" t="s">
         <v>1</v>
       </c>
       <c r="G130" s="95" t="s">
         <v>1</v>
       </c>
       <c r="H130" s="95" t="s">
         <v>1</v>
       </c>
       <c r="I130" s="95" t="s">
         <v>1</v>
       </c>
       <c r="J130" s="95" t="s">
         <v>1</v>
       </c>
       <c r="K130" s="95" t="s">
         <v>1</v>
       </c>
       <c r="L130" s="95" t="s">
         <v>1</v>
       </c>
-      <c r="M130" s="95" t="s">
-[...9 lines deleted...]
-    <row r="131" spans="1:15">
+    </row>
+    <row r="131" spans="1:12">
       <c r="A131" s="83" t="s">
         <v>10</v>
       </c>
-      <c r="B131" s="145">
+      <c r="B131" s="144">
         <v>3</v>
       </c>
-      <c r="C131" s="136">
+      <c r="C131" s="135">
         <v>3</v>
       </c>
       <c r="D131" s="34">
         <v>3</v>
       </c>
       <c r="E131" s="34">
         <v>3</v>
       </c>
       <c r="F131" s="34">
         <v>3</v>
       </c>
       <c r="G131" s="37">
         <v>8</v>
       </c>
       <c r="H131" s="37">
         <v>9</v>
       </c>
       <c r="I131" s="37">
         <v>15</v>
       </c>
-      <c r="J131" s="146">
+      <c r="J131" s="145">
         <v>23</v>
       </c>
       <c r="K131" s="95" t="s">
         <v>2</v>
       </c>
       <c r="L131" s="37">
         <v>21</v>
       </c>
-      <c r="M131" s="95" t="s">
-[...9 lines deleted...]
-    <row r="132" spans="1:15">
+    </row>
+    <row r="132" spans="1:12">
       <c r="A132" s="84" t="s">
         <v>11</v>
       </c>
       <c r="B132" s="27" t="s">
         <v>1</v>
       </c>
       <c r="C132" s="27" t="s">
         <v>1</v>
       </c>
       <c r="D132" s="27" t="s">
         <v>1</v>
       </c>
       <c r="E132" s="27" t="s">
         <v>1</v>
       </c>
       <c r="F132" s="27" t="s">
         <v>1</v>
       </c>
       <c r="G132" s="95" t="s">
         <v>1</v>
       </c>
       <c r="H132" s="95" t="s">
         <v>1</v>
       </c>
       <c r="I132" s="95" t="s">
         <v>1</v>
       </c>
       <c r="J132" s="95" t="s">
         <v>1</v>
       </c>
       <c r="K132" s="95" t="s">
         <v>1</v>
       </c>
       <c r="L132" s="95" t="s">
         <v>1</v>
       </c>
-      <c r="M132" s="95" t="s">
-[...9 lines deleted...]
-    <row r="133" spans="1:15">
+    </row>
+    <row r="133" spans="1:12">
       <c r="A133" s="84" t="s">
         <v>12</v>
       </c>
       <c r="B133" s="27" t="s">
         <v>1</v>
       </c>
       <c r="C133" s="27" t="s">
         <v>1</v>
       </c>
       <c r="D133" s="27" t="s">
         <v>1</v>
       </c>
       <c r="E133" s="27" t="s">
         <v>1</v>
       </c>
       <c r="F133" s="27" t="s">
         <v>1</v>
       </c>
       <c r="G133" s="95" t="s">
         <v>1</v>
       </c>
       <c r="H133" s="95" t="s">
         <v>1</v>
       </c>
       <c r="I133" s="95" t="s">
         <v>1</v>
       </c>
       <c r="J133" s="95" t="s">
         <v>2</v>
       </c>
       <c r="K133" s="23">
         <v>6</v>
       </c>
       <c r="L133" s="37">
         <v>6</v>
       </c>
-      <c r="M133" s="95" t="s">
-[...9 lines deleted...]
-    <row r="134" spans="1:15">
+    </row>
+    <row r="134" spans="1:12">
       <c r="A134" s="84" t="s">
         <v>13</v>
       </c>
       <c r="B134" s="27" t="s">
         <v>1</v>
       </c>
       <c r="C134" s="27" t="s">
         <v>1</v>
       </c>
       <c r="D134" s="27" t="s">
         <v>1</v>
       </c>
       <c r="E134" s="27" t="s">
         <v>1</v>
       </c>
       <c r="F134" s="27" t="s">
         <v>1</v>
       </c>
       <c r="G134" s="95" t="s">
         <v>1</v>
       </c>
       <c r="H134" s="95" t="s">
         <v>1</v>
       </c>
       <c r="I134" s="95" t="s">
         <v>1</v>
       </c>
       <c r="J134" s="95" t="s">
         <v>1</v>
       </c>
       <c r="K134" s="95" t="s">
         <v>1</v>
       </c>
       <c r="L134" s="95" t="s">
         <v>1</v>
       </c>
-      <c r="M134" s="95" t="s">
-[...9 lines deleted...]
-    <row r="135" spans="1:15">
+    </row>
+    <row r="135" spans="1:12">
       <c r="A135" s="84" t="s">
         <v>14</v>
       </c>
       <c r="B135" s="27" t="s">
         <v>1</v>
       </c>
       <c r="C135" s="27" t="s">
         <v>1</v>
       </c>
       <c r="D135" s="27" t="s">
         <v>1</v>
       </c>
       <c r="E135" s="27" t="s">
         <v>1</v>
       </c>
       <c r="F135" s="27" t="s">
         <v>1</v>
       </c>
       <c r="G135" s="95" t="s">
         <v>1</v>
       </c>
       <c r="H135" s="95" t="s">
         <v>1</v>
       </c>
       <c r="I135" s="37">
         <v>1</v>
       </c>
-      <c r="J135" s="146">
+      <c r="J135" s="145">
         <v>1</v>
       </c>
       <c r="K135" s="23">
         <v>1</v>
       </c>
       <c r="L135" s="37">
         <v>1</v>
       </c>
-      <c r="M135" s="95" t="s">
-[...9 lines deleted...]
-    <row r="136" spans="1:15">
+    </row>
+    <row r="136" spans="1:12">
       <c r="A136" s="84" t="s">
         <v>15</v>
       </c>
       <c r="B136" s="27" t="s">
         <v>1</v>
       </c>
       <c r="C136" s="27" t="s">
         <v>1</v>
       </c>
       <c r="D136" s="27" t="s">
         <v>1</v>
       </c>
       <c r="E136" s="27" t="s">
         <v>1</v>
       </c>
       <c r="F136" s="34">
         <v>1</v>
       </c>
       <c r="G136" s="95" t="s">
         <v>2</v>
       </c>
       <c r="H136" s="95" t="s">
         <v>2</v>
       </c>
       <c r="I136" s="95" t="s">
         <v>2</v>
       </c>
       <c r="J136" s="95" t="s">
         <v>2</v>
       </c>
       <c r="K136" s="95" t="s">
         <v>2</v>
       </c>
       <c r="L136" s="37">
         <v>1</v>
       </c>
-      <c r="M136" s="95" t="s">
-[...9 lines deleted...]
-    <row r="137" spans="1:15">
+    </row>
+    <row r="137" spans="1:12">
       <c r="A137" s="84" t="s">
         <v>16</v>
       </c>
       <c r="B137" s="27" t="s">
         <v>1</v>
       </c>
       <c r="C137" s="27" t="s">
         <v>1</v>
       </c>
       <c r="D137" s="27" t="s">
         <v>1</v>
       </c>
       <c r="E137" s="27" t="s">
         <v>1</v>
       </c>
       <c r="F137" s="27" t="s">
         <v>1</v>
       </c>
       <c r="G137" s="95" t="s">
         <v>1</v>
       </c>
       <c r="H137" s="95" t="s">
         <v>1</v>
       </c>
       <c r="I137" s="95" t="s">
         <v>1</v>
       </c>
       <c r="J137" s="95" t="s">
         <v>1</v>
       </c>
       <c r="K137" s="95" t="s">
         <v>2</v>
       </c>
       <c r="L137" s="37">
         <v>1</v>
       </c>
-      <c r="M137" s="95" t="s">
-[...9 lines deleted...]
-    <row r="138" spans="1:15">
+    </row>
+    <row r="138" spans="1:12">
       <c r="A138" s="84" t="s">
         <v>17</v>
       </c>
       <c r="B138" s="27" t="s">
         <v>1</v>
       </c>
       <c r="C138" s="27" t="s">
         <v>1</v>
       </c>
       <c r="D138" s="27" t="s">
         <v>1</v>
       </c>
       <c r="E138" s="27" t="s">
         <v>1</v>
       </c>
       <c r="F138" s="27" t="s">
         <v>1</v>
       </c>
       <c r="G138" s="95" t="s">
         <v>1</v>
       </c>
       <c r="H138" s="95" t="s">
         <v>1</v>
       </c>
       <c r="I138" s="95" t="s">
         <v>1</v>
       </c>
       <c r="J138" s="95" t="s">
         <v>1</v>
       </c>
       <c r="K138" s="95" t="s">
         <v>2</v>
       </c>
       <c r="L138" s="95" t="s">
         <v>2</v>
       </c>
-      <c r="M138" s="23">
-[...9 lines deleted...]
-    <row r="139" spans="1:15">
+    </row>
+    <row r="139" spans="1:12">
       <c r="A139" s="84" t="s">
         <v>18</v>
       </c>
       <c r="B139" s="27" t="s">
         <v>1</v>
       </c>
       <c r="C139" s="27" t="s">
         <v>1</v>
       </c>
       <c r="D139" s="27" t="s">
         <v>1</v>
       </c>
       <c r="E139" s="27" t="s">
         <v>1</v>
       </c>
       <c r="F139" s="27" t="s">
         <v>1</v>
       </c>
       <c r="G139" s="95" t="s">
         <v>1</v>
       </c>
       <c r="H139" s="95" t="s">
         <v>2</v>
       </c>
       <c r="I139" s="37">
         <v>2</v>
       </c>
       <c r="J139" s="95" t="s">
         <v>2</v>
       </c>
       <c r="K139" s="23">
         <v>4</v>
       </c>
       <c r="L139" s="95" t="s">
         <v>2</v>
       </c>
-      <c r="M139" s="95" t="s">
-[...9 lines deleted...]
-    <row r="140" spans="1:15">
+    </row>
+    <row r="140" spans="1:12">
       <c r="A140" s="84" t="s">
         <v>19</v>
       </c>
       <c r="B140" s="27" t="s">
         <v>1</v>
       </c>
       <c r="C140" s="27" t="s">
         <v>1</v>
       </c>
       <c r="D140" s="27" t="s">
         <v>1</v>
       </c>
       <c r="E140" s="27" t="s">
         <v>1</v>
       </c>
       <c r="F140" s="27" t="s">
         <v>1</v>
       </c>
       <c r="G140" s="95" t="s">
         <v>1</v>
       </c>
       <c r="H140" s="95" t="s">
         <v>1</v>
       </c>
       <c r="I140" s="95" t="s">
         <v>2</v>
       </c>
-      <c r="J140" s="146">
+      <c r="J140" s="145">
         <v>3</v>
       </c>
       <c r="K140" s="23">
         <v>3</v>
       </c>
       <c r="L140" s="37">
         <v>3</v>
       </c>
-      <c r="M140" s="95" t="s">
-[...9 lines deleted...]
-    <row r="141" spans="1:15">
+    </row>
+    <row r="141" spans="1:12">
       <c r="A141" s="84" t="s">
         <v>20</v>
       </c>
       <c r="B141" s="27" t="s">
         <v>1</v>
       </c>
       <c r="C141" s="27" t="s">
         <v>1</v>
       </c>
       <c r="D141" s="27" t="s">
         <v>1</v>
       </c>
       <c r="E141" s="27" t="s">
         <v>1</v>
       </c>
       <c r="F141" s="27" t="s">
         <v>1</v>
       </c>
       <c r="G141" s="95" t="s">
         <v>1</v>
       </c>
       <c r="H141" s="95" t="s">
         <v>1</v>
       </c>
       <c r="I141" s="95" t="s">
         <v>1</v>
       </c>
       <c r="J141" s="95" t="s">
         <v>1</v>
       </c>
       <c r="K141" s="95" t="s">
         <v>1</v>
       </c>
       <c r="L141" s="95" t="s">
         <v>1</v>
       </c>
-      <c r="M141" s="95" t="s">
-[...9 lines deleted...]
-    <row r="142" spans="1:15">
+    </row>
+    <row r="142" spans="1:12">
       <c r="A142" s="84" t="s">
         <v>21</v>
       </c>
       <c r="B142" s="27" t="s">
         <v>1</v>
       </c>
       <c r="C142" s="27" t="s">
         <v>1</v>
       </c>
       <c r="D142" s="27" t="s">
         <v>1</v>
       </c>
       <c r="E142" s="27" t="s">
         <v>1</v>
       </c>
       <c r="F142" s="27" t="s">
         <v>1</v>
       </c>
       <c r="G142" s="37">
         <v>1</v>
       </c>
       <c r="H142" s="95" t="s">
         <v>2</v>
       </c>
       <c r="I142" s="95" t="s">
         <v>2</v>
       </c>
       <c r="J142" s="95" t="s">
         <v>2</v>
       </c>
       <c r="K142" s="23">
         <v>1</v>
       </c>
       <c r="L142" s="37">
         <v>1</v>
       </c>
-      <c r="M142" s="95" t="s">
-[...9 lines deleted...]
-    <row r="143" spans="1:15">
+    </row>
+    <row r="143" spans="1:12">
       <c r="A143" s="84" t="s">
         <v>73</v>
       </c>
       <c r="B143" s="27" t="s">
         <v>1</v>
       </c>
       <c r="C143" s="27" t="s">
         <v>1</v>
       </c>
       <c r="D143" s="27" t="s">
         <v>1</v>
       </c>
       <c r="E143" s="27" t="s">
         <v>1</v>
       </c>
       <c r="F143" s="27" t="s">
         <v>1</v>
       </c>
       <c r="G143" s="27" t="s">
         <v>1</v>
       </c>
       <c r="H143" s="27" t="s">
         <v>1</v>
       </c>
       <c r="I143" s="27" t="s">
         <v>1</v>
       </c>
       <c r="J143" s="27" t="s">
         <v>1</v>
       </c>
       <c r="K143" s="27" t="s">
         <v>1</v>
       </c>
       <c r="L143" s="27" t="s">
         <v>1</v>
       </c>
-      <c r="M143" s="147" t="s">
-[...9 lines deleted...]
-    <row r="144" spans="1:15">
+    </row>
+    <row r="144" spans="1:12">
       <c r="A144" s="84" t="s">
         <v>22</v>
       </c>
       <c r="B144" s="27" t="s">
         <v>1</v>
       </c>
       <c r="C144" s="27" t="s">
         <v>1</v>
       </c>
       <c r="D144" s="27" t="s">
         <v>1</v>
       </c>
       <c r="E144" s="27" t="s">
         <v>1</v>
       </c>
       <c r="F144" s="27" t="s">
         <v>1</v>
       </c>
       <c r="G144" s="95" t="s">
         <v>1</v>
       </c>
       <c r="H144" s="95" t="s">
         <v>1</v>
       </c>
       <c r="I144" s="95" t="s">
         <v>1</v>
       </c>
       <c r="J144" s="95" t="s">
         <v>1</v>
       </c>
       <c r="K144" s="95" t="s">
         <v>1</v>
       </c>
       <c r="L144" s="95" t="s">
-        <v>1</v>
-[...7 lines deleted...]
-      <c r="O144" s="95" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:15">
       <c r="A145" s="84" t="s">
         <v>23</v>
       </c>
       <c r="B145" s="27" t="s">
         <v>1</v>
       </c>
       <c r="C145" s="27" t="s">
         <v>1</v>
       </c>
       <c r="D145" s="27" t="s">
         <v>1</v>
       </c>
       <c r="E145" s="27" t="s">
         <v>1</v>
       </c>
       <c r="F145" s="27" t="s">
         <v>1</v>
       </c>
       <c r="G145" s="95" t="s">
         <v>1</v>
       </c>
       <c r="H145" s="95" t="s">
         <v>1</v>
       </c>
       <c r="I145" s="95" t="s">
         <v>1</v>
       </c>
       <c r="J145" s="95" t="s">
         <v>1</v>
       </c>
       <c r="K145" s="95" t="s">
         <v>2</v>
       </c>
       <c r="L145" s="37">
-        <v>1</v>
-[...7 lines deleted...]
-      <c r="O145" s="95">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:15">
       <c r="A146" s="84" t="s">
         <v>82</v>
       </c>
       <c r="B146" s="27"/>
       <c r="C146" s="27"/>
       <c r="D146" s="27"/>
       <c r="E146" s="27"/>
       <c r="F146" s="27"/>
       <c r="G146" s="95"/>
       <c r="H146" s="95"/>
       <c r="I146" s="95"/>
       <c r="J146" s="95"/>
       <c r="K146" s="95"/>
       <c r="L146" s="37"/>
-      <c r="M146" s="23"/>
-[...3 lines deleted...]
-      </c>
     </row>
     <row r="147" spans="1:15">
       <c r="A147" s="84" t="s">
         <v>24</v>
       </c>
       <c r="B147" s="27" t="s">
         <v>1</v>
       </c>
       <c r="C147" s="27" t="s">
         <v>1</v>
       </c>
       <c r="D147" s="27" t="s">
         <v>1</v>
       </c>
       <c r="E147" s="27" t="s">
         <v>1</v>
       </c>
       <c r="F147" s="27" t="s">
         <v>1</v>
       </c>
       <c r="G147" s="95" t="s">
         <v>1</v>
       </c>
       <c r="H147" s="95" t="s">
         <v>1</v>
       </c>
       <c r="I147" s="95" t="s">
         <v>1</v>
       </c>
       <c r="J147" s="95" t="s">
         <v>1</v>
       </c>
       <c r="K147" s="95" t="s">
         <v>1</v>
       </c>
       <c r="L147" s="95" t="s">
         <v>1</v>
       </c>
-      <c r="M147" s="95" t="s">
-[...7 lines deleted...]
-      </c>
     </row>
     <row r="148" spans="1:15">
       <c r="A148" s="84" t="s">
         <v>25</v>
       </c>
       <c r="B148" s="27" t="s">
         <v>1</v>
       </c>
       <c r="C148" s="27" t="s">
         <v>1</v>
       </c>
       <c r="D148" s="27" t="s">
         <v>1</v>
       </c>
       <c r="E148" s="27" t="s">
         <v>1</v>
       </c>
       <c r="F148" s="27" t="s">
         <v>1</v>
       </c>
       <c r="G148" s="37">
         <v>1</v>
       </c>
       <c r="H148" s="95" t="s">
         <v>2</v>
       </c>
       <c r="I148" s="95" t="s">
         <v>1</v>
       </c>
       <c r="J148" s="95" t="s">
         <v>1</v>
       </c>
       <c r="K148" s="95" t="s">
         <v>1</v>
       </c>
       <c r="L148" s="95" t="s">
         <v>1</v>
       </c>
-      <c r="M148" s="95" t="s">
-[...10 lines deleted...]
-      <c r="A149" s="151" t="s">
+    </row>
+    <row r="149" spans="1:15" s="148" customFormat="1" ht="12">
+      <c r="A149" s="147" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="150" spans="1:15" s="152" customFormat="1" ht="12">
+    <row r="150" spans="1:15" s="148" customFormat="1" ht="12">
       <c r="A150" s="60" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="151" spans="1:15" s="155" customFormat="1" ht="18" customHeight="1">
-      <c r="A151" s="155" t="s">
+    <row r="151" spans="1:15" s="152" customFormat="1" ht="18" customHeight="1">
+      <c r="A151" s="152" t="s">
         <v>84</v>
       </c>
     </row>
+    <row r="153" spans="1:15" ht="15">
+      <c r="A153" s="130" t="s">
+        <v>50</v>
+      </c>
+      <c r="B153" s="130"/>
+      <c r="C153" s="130"/>
+      <c r="D153" s="130"/>
+      <c r="E153" s="130"/>
+      <c r="F153" s="130"/>
+      <c r="G153" s="130"/>
+      <c r="H153" s="130"/>
+      <c r="I153" s="123"/>
+      <c r="J153" s="123"/>
+    </row>
+    <row r="154" spans="1:15" ht="13.5" thickBot="1">
+      <c r="A154" s="131"/>
+      <c r="B154" s="131"/>
+      <c r="C154" s="131"/>
+      <c r="E154" s="85" t="s">
+        <v>68</v>
+      </c>
+      <c r="F154" s="157"/>
+      <c r="G154" s="123"/>
+      <c r="H154" s="123"/>
+      <c r="I154" s="123"/>
+      <c r="J154" s="67"/>
+      <c r="K154" s="123"/>
+      <c r="L154" s="67"/>
+      <c r="M154" s="67"/>
+      <c r="N154" s="67"/>
+      <c r="O154" s="67"/>
+    </row>
+    <row r="155" spans="1:15" ht="15" thickBot="1">
+      <c r="A155" s="2"/>
+      <c r="B155" s="75" t="s">
+        <v>81</v>
+      </c>
+      <c r="C155" s="75">
+        <v>2023</v>
+      </c>
+      <c r="D155" s="156">
+        <v>2024</v>
+      </c>
+      <c r="E155" s="75">
+        <v>2025</v>
+      </c>
+      <c r="F155" s="67"/>
+      <c r="G155" s="67"/>
+      <c r="H155" s="67"/>
+      <c r="I155" s="67"/>
+      <c r="J155" s="67"/>
+      <c r="K155" s="67"/>
+      <c r="L155" s="67"/>
+    </row>
+    <row r="156" spans="1:15" ht="12.6" customHeight="1">
+      <c r="A156" s="82" t="s">
+        <v>6</v>
+      </c>
+      <c r="B156" s="22">
+        <v>155</v>
+      </c>
+      <c r="C156" s="22">
+        <v>154</v>
+      </c>
+      <c r="D156" s="22">
+        <v>160</v>
+      </c>
+      <c r="E156" s="92">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="157" spans="1:15" ht="12.6" customHeight="1">
+      <c r="A157" s="83" t="s">
+        <v>7</v>
+      </c>
+      <c r="B157" s="23">
+        <v>83</v>
+      </c>
+      <c r="C157" s="23">
+        <v>87</v>
+      </c>
+      <c r="D157" s="23">
+        <v>79</v>
+      </c>
+      <c r="E157" s="94">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="158" spans="1:15" ht="12.6" customHeight="1">
+      <c r="A158" s="83" t="s">
+        <v>9</v>
+      </c>
+      <c r="B158" s="23">
+        <v>6</v>
+      </c>
+      <c r="C158" s="23">
+        <v>6</v>
+      </c>
+      <c r="D158" s="23">
+        <v>18</v>
+      </c>
+      <c r="E158" s="94">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="159" spans="1:15" ht="12.6" customHeight="1">
+      <c r="A159" s="84" t="s">
+        <v>15</v>
+      </c>
+      <c r="B159" s="23">
+        <v>15</v>
+      </c>
+      <c r="C159" s="23">
+        <v>12</v>
+      </c>
+      <c r="D159" s="23">
+        <v>12</v>
+      </c>
+      <c r="E159" s="94">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="160" spans="1:15" ht="12.6" customHeight="1">
+      <c r="A160" s="84" t="s">
+        <v>17</v>
+      </c>
+      <c r="B160" s="23">
+        <v>3</v>
+      </c>
+      <c r="C160" s="23">
+        <v>3</v>
+      </c>
+      <c r="D160" s="23">
+        <v>2</v>
+      </c>
+      <c r="E160" s="94">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" ht="12.6" customHeight="1">
+      <c r="A161" s="84" t="s">
+        <v>18</v>
+      </c>
+      <c r="B161" s="23">
+        <v>19</v>
+      </c>
+      <c r="C161" s="23">
+        <v>20</v>
+      </c>
+      <c r="D161" s="23">
+        <v>25</v>
+      </c>
+      <c r="E161" s="94">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" ht="12.6" customHeight="1">
+      <c r="A162" s="84" t="s">
+        <v>20</v>
+      </c>
+      <c r="B162" s="23">
+        <v>2</v>
+      </c>
+      <c r="C162" s="23">
+        <v>2</v>
+      </c>
+      <c r="D162" s="23">
+        <v>2</v>
+      </c>
+      <c r="E162" s="94">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" ht="12.6" customHeight="1">
+      <c r="A163" s="84" t="s">
+        <v>21</v>
+      </c>
+      <c r="B163" s="23">
+        <v>7</v>
+      </c>
+      <c r="C163" s="23">
+        <v>7</v>
+      </c>
+      <c r="D163" s="23">
+        <v>2</v>
+      </c>
+      <c r="E163" s="94">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" ht="12.6" customHeight="1">
+      <c r="A164" s="84" t="s">
+        <v>73</v>
+      </c>
+      <c r="B164" s="23">
+        <v>1</v>
+      </c>
+      <c r="C164" s="23">
+        <v>1</v>
+      </c>
+      <c r="D164" s="23">
+        <v>2</v>
+      </c>
+      <c r="E164" s="94">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" ht="12.6" customHeight="1">
+      <c r="A165" s="84" t="s">
+        <v>22</v>
+      </c>
+      <c r="B165" s="23">
+        <v>3</v>
+      </c>
+      <c r="C165" s="23">
+        <v>3</v>
+      </c>
+      <c r="D165" s="23">
+        <v>1</v>
+      </c>
+      <c r="E165" s="94">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" ht="12.6" customHeight="1">
+      <c r="A166" s="84" t="s">
+        <v>23</v>
+      </c>
+      <c r="B166" s="23">
+        <v>5</v>
+      </c>
+      <c r="C166" s="23">
+        <v>4</v>
+      </c>
+      <c r="D166" s="23">
+        <v>2</v>
+      </c>
+      <c r="E166" s="94">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" ht="12.6" customHeight="1">
+      <c r="A167" s="84" t="s">
+        <v>82</v>
+      </c>
+      <c r="B167" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="C167" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="D167" s="27">
+        <v>4</v>
+      </c>
+      <c r="E167" s="94">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" ht="12.6" customHeight="1">
+      <c r="A168" s="84" t="s">
+        <v>25</v>
+      </c>
+      <c r="B168" s="159">
+        <v>10</v>
+      </c>
+      <c r="C168" s="159">
+        <v>9</v>
+      </c>
+      <c r="D168" s="27">
+        <v>12</v>
+      </c>
+      <c r="E168" s="94">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" ht="12.6" customHeight="1">
+      <c r="A169" s="136"/>
+      <c r="B169" s="67"/>
+      <c r="C169" s="67"/>
+    </row>
+    <row r="170" spans="1:5" ht="15">
+      <c r="A170" s="139" t="s">
+        <v>51</v>
+      </c>
+      <c r="B170" s="67"/>
+      <c r="C170" s="67"/>
+    </row>
+    <row r="171" spans="1:5" ht="13.5" thickBot="1">
+      <c r="A171" s="131"/>
+      <c r="E171" s="85" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" ht="15" thickBot="1">
+      <c r="A172" s="2"/>
+      <c r="B172" s="75" t="s">
+        <v>81</v>
+      </c>
+      <c r="C172" s="75">
+        <v>2023</v>
+      </c>
+      <c r="D172" s="75">
+        <v>2024</v>
+      </c>
+      <c r="E172" s="75">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5">
+      <c r="A173" s="82" t="s">
+        <v>6</v>
+      </c>
+      <c r="B173" s="22">
+        <v>11</v>
+      </c>
+      <c r="C173" s="22">
+        <v>20</v>
+      </c>
+      <c r="D173" s="22">
+        <v>24</v>
+      </c>
+      <c r="E173" s="22">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" ht="15" customHeight="1">
+      <c r="A174" s="83" t="s">
+        <v>7</v>
+      </c>
+      <c r="B174" s="23">
+        <v>9</v>
+      </c>
+      <c r="C174" s="23">
+        <v>14</v>
+      </c>
+      <c r="D174" s="23">
+        <v>20</v>
+      </c>
+      <c r="E174" s="23">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5">
+      <c r="A175" s="83" t="s">
+        <v>9</v>
+      </c>
+      <c r="B175" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="C175" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="D175" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="E175" s="95" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5">
+      <c r="A176" s="84" t="s">
+        <v>15</v>
+      </c>
+      <c r="B176" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="C176" s="23">
+        <v>5</v>
+      </c>
+      <c r="D176" s="23">
+        <v>2</v>
+      </c>
+      <c r="E176" s="23">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5">
+      <c r="A177" s="84" t="s">
+        <v>17</v>
+      </c>
+      <c r="B177" s="23">
+        <v>1</v>
+      </c>
+      <c r="C177" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="D177" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="E177" s="95" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5">
+      <c r="A178" s="84" t="s">
+        <v>18</v>
+      </c>
+      <c r="B178" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="C178" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="D178" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="E178" s="95" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5">
+      <c r="A179" s="84" t="s">
+        <v>20</v>
+      </c>
+      <c r="B179" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="C179" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="D179" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="E179" s="95" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5">
+      <c r="A180" s="84" t="s">
+        <v>21</v>
+      </c>
+      <c r="B180" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="C180" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="D180" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="E180" s="95" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5">
+      <c r="A181" s="84" t="s">
+        <v>73</v>
+      </c>
+      <c r="B181" s="146" t="s">
+        <v>1</v>
+      </c>
+      <c r="C181" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="D181" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="E181" s="95" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5">
+      <c r="A182" s="84" t="s">
+        <v>22</v>
+      </c>
+      <c r="B182" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="C182" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="D182" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="E182" s="95" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5">
+      <c r="A183" s="84" t="s">
+        <v>23</v>
+      </c>
+      <c r="B183" s="23">
+        <v>1</v>
+      </c>
+      <c r="C183" s="95">
+        <v>1</v>
+      </c>
+      <c r="D183" s="95">
+        <v>1</v>
+      </c>
+      <c r="E183" s="95">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5">
+      <c r="A184" s="84" t="s">
+        <v>82</v>
+      </c>
+      <c r="B184" s="23"/>
+      <c r="C184" s="95"/>
+      <c r="D184" s="27">
+        <v>1</v>
+      </c>
+      <c r="E184" s="27" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5">
+      <c r="A185" s="84" t="s">
+        <v>25</v>
+      </c>
+      <c r="B185" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="C185" s="95" t="s">
+        <v>1</v>
+      </c>
+      <c r="D185" s="36" t="s">
+        <v>1</v>
+      </c>
+      <c r="E185" s="36" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5">
+      <c r="A186" s="158"/>
+      <c r="B186" s="138"/>
+      <c r="C186" s="138"/>
+      <c r="D186" s="96"/>
+    </row>
+    <row r="187" spans="1:5" s="148" customFormat="1" ht="12">
+      <c r="A187" s="147" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" s="148" customFormat="1" ht="12">
+      <c r="A188" s="60" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" s="152" customFormat="1" ht="18" customHeight="1">
+      <c r="A189" s="152" t="s">
+        <v>84</v>
+      </c>
+    </row>
   </sheetData>
-  <mergeCells count="2">
+  <mergeCells count="3">
     <mergeCell ref="A151:XFD151"/>
-    <mergeCell ref="A1:W1"/>
+    <mergeCell ref="A1:U1"/>
+    <mergeCell ref="A189:XFD189"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.65" right="0.65" top="0.52" bottom="0.51" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="64" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="2" manualBreakCount="2">
     <brk id="50" max="16383" man="1"/>
     <brk id="123" max="19" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:U42"/>
+  <dimension ref="A1:U43"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="J34" sqref="J34"/>
+    <sheetView zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection sqref="A1:U1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="26.85546875" style="3" customWidth="1"/>
     <col min="2" max="4" width="11.42578125" style="3" customWidth="1"/>
-    <col min="5" max="18" width="9.7109375" style="3" customWidth="1"/>
+    <col min="5" max="5" width="11.140625" style="3" customWidth="1"/>
+    <col min="6" max="18" width="9.7109375" style="3" customWidth="1"/>
     <col min="19" max="20" width="10.42578125" style="3" customWidth="1"/>
     <col min="21" max="21" width="10.28515625" style="3" customWidth="1"/>
     <col min="22" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21" ht="15.75" customHeight="1">
-      <c r="A1" s="158" t="s">
+      <c r="A1" s="155" t="s">
         <v>43</v>
       </c>
-      <c r="B1" s="158"/>
-[...18 lines deleted...]
-      <c r="U1" s="158"/>
+      <c r="B1" s="155"/>
+      <c r="C1" s="155"/>
+      <c r="D1" s="155"/>
+      <c r="E1" s="155"/>
+      <c r="F1" s="155"/>
+      <c r="G1" s="155"/>
+      <c r="H1" s="155"/>
+      <c r="I1" s="155"/>
+      <c r="J1" s="155"/>
+      <c r="K1" s="155"/>
+      <c r="L1" s="155"/>
+      <c r="M1" s="155"/>
+      <c r="N1" s="155"/>
+      <c r="O1" s="155"/>
+      <c r="P1" s="155"/>
+      <c r="Q1" s="155"/>
+      <c r="R1" s="155"/>
+      <c r="S1" s="155"/>
+      <c r="T1" s="155"/>
+      <c r="U1" s="155"/>
     </row>
     <row r="2" spans="1:21" ht="15.75" customHeight="1" thickBot="1">
       <c r="A2" s="69"/>
       <c r="B2" s="69"/>
       <c r="C2" s="69"/>
       <c r="D2" s="69"/>
       <c r="E2" s="69"/>
       <c r="F2" s="69"/>
       <c r="G2" s="69"/>
       <c r="H2" s="69"/>
       <c r="I2" s="69"/>
       <c r="J2" s="69"/>
       <c r="P2" s="70"/>
       <c r="Q2" s="70"/>
       <c r="R2" s="70"/>
       <c r="U2" s="71" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="3" spans="1:21" ht="13.5" thickBot="1">
       <c r="A3" s="2"/>
       <c r="B3" s="8">
         <v>2002</v>
       </c>
       <c r="C3" s="8">
@@ -12651,260 +12319,307 @@
       <c r="N23" s="35">
         <v>1162898</v>
       </c>
       <c r="O23" s="35">
         <v>834684</v>
       </c>
       <c r="P23" s="43">
         <v>1336032</v>
       </c>
       <c r="Q23" s="43">
         <v>1614677</v>
       </c>
       <c r="R23" s="43">
         <v>2255414</v>
       </c>
       <c r="S23" s="37">
         <v>2429889</v>
       </c>
       <c r="T23" s="37">
         <v>2039255</v>
       </c>
       <c r="U23" s="37">
         <v>2903185</v>
       </c>
     </row>
-    <row r="25" spans="1:21" s="155" customFormat="1" ht="18" customHeight="1">
-      <c r="A25" s="155" t="s">
+    <row r="25" spans="1:21" s="152" customFormat="1" ht="18" customHeight="1">
+      <c r="A25" s="152" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="26" spans="1:21" ht="13.5" thickBot="1"/>
-[...2 lines deleted...]
-      <c r="B27" s="8" t="s">
+    <row r="26" spans="1:21" s="149" customFormat="1" ht="18" customHeight="1"/>
+    <row r="27" spans="1:21" ht="13.5" thickBot="1">
+      <c r="E27" s="71" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="28" spans="1:21" ht="15.75" thickBot="1">
+      <c r="A28" s="2"/>
+      <c r="B28" s="8" t="s">
         <v>83</v>
       </c>
-      <c r="C27" s="8">
+      <c r="C28" s="8">
         <v>2023</v>
       </c>
-      <c r="D27" s="8">
+      <c r="D28" s="8">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A28" s="82" t="s">
+      <c r="E28" s="8">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="29" spans="1:21">
+      <c r="A29" s="82" t="s">
         <v>6</v>
       </c>
-      <c r="B28" s="18">
+      <c r="B29" s="18">
         <v>50628343</v>
       </c>
-      <c r="C28" s="18">
+      <c r="C29" s="18">
         <v>57571527</v>
       </c>
-      <c r="D28" s="18">
+      <c r="D29" s="18">
         <v>62957093</v>
       </c>
-    </row>
-[...11 lines deleted...]
-        <v>38410991</v>
+      <c r="E29" s="18">
+        <v>74097274</v>
       </c>
     </row>
     <row r="30" spans="1:21">
       <c r="A30" s="84" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="B30" s="35">
-        <v>3372828</v>
+        <v>31919404</v>
       </c>
       <c r="C30" s="35">
-        <v>3718734</v>
+        <v>35875927</v>
       </c>
       <c r="D30" s="35">
-        <v>4716117</v>
+        <v>38410991</v>
+      </c>
+      <c r="E30" s="35">
+        <v>47702625</v>
       </c>
     </row>
     <row r="31" spans="1:21">
       <c r="A31" s="84" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="B31" s="35">
-        <v>1293482</v>
+        <v>3372828</v>
       </c>
       <c r="C31" s="35">
-        <v>1387721</v>
+        <v>3718734</v>
       </c>
       <c r="D31" s="35">
-        <v>1619507</v>
+        <v>4716117</v>
+      </c>
+      <c r="E31" s="35">
+        <v>4029514</v>
       </c>
     </row>
     <row r="32" spans="1:21">
       <c r="A32" s="84" t="s">
+        <v>15</v>
+      </c>
+      <c r="B32" s="35">
+        <v>1293482</v>
+      </c>
+      <c r="C32" s="35">
+        <v>1387721</v>
+      </c>
+      <c r="D32" s="35">
+        <v>1619507</v>
+      </c>
+      <c r="E32" s="35">
+        <v>1692150</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
+      <c r="A33" s="84" t="s">
         <v>17</v>
       </c>
-      <c r="B32" s="35">
+      <c r="B33" s="35">
         <v>2355425</v>
       </c>
-      <c r="C32" s="35">
+      <c r="C33" s="35">
         <v>3356377</v>
       </c>
-      <c r="D32" s="35">
+      <c r="D33" s="35">
         <v>3460408</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A33" s="84" t="s">
+      <c r="E33" s="35">
+        <v>3819922</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
+      <c r="A34" s="84" t="s">
         <v>18</v>
       </c>
-      <c r="B33" s="35">
+      <c r="B34" s="35">
         <v>4256223</v>
       </c>
-      <c r="C33" s="35">
+      <c r="C34" s="35">
         <v>4642380</v>
       </c>
-      <c r="D33" s="35">
+      <c r="D34" s="35">
         <v>4891492</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A34" s="84" t="s">
+      <c r="E34" s="35">
+        <v>5531367</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
+      <c r="A35" s="84" t="s">
         <v>20</v>
       </c>
-      <c r="B34" s="35">
+      <c r="B35" s="35">
         <v>486511</v>
       </c>
-      <c r="C34" s="35">
+      <c r="C35" s="35">
         <v>496370</v>
       </c>
-      <c r="D34" s="35">
+      <c r="D35" s="35">
         <v>469417</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A35" s="84" t="s">
+      <c r="E35" s="35">
+        <v>446070</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
+      <c r="A36" s="84" t="s">
         <v>21</v>
       </c>
-      <c r="B35" s="35">
+      <c r="B36" s="35">
         <v>1627440</v>
       </c>
-      <c r="C35" s="35">
+      <c r="C36" s="35">
         <v>1824482</v>
       </c>
-      <c r="D35" s="35">
+      <c r="D36" s="35">
         <v>517614</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A36" s="84" t="s">
+      <c r="E36" s="35">
+        <v>565323</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
+      <c r="A37" s="84" t="s">
         <v>73</v>
       </c>
-      <c r="B36" s="35">
+      <c r="B37" s="35">
         <v>651691</v>
       </c>
-      <c r="C36" s="35">
+      <c r="C37" s="35">
         <v>953634</v>
       </c>
-      <c r="D36" s="35">
+      <c r="D37" s="35">
         <v>1628631</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A37" s="84" t="s">
+      <c r="E37" s="35">
+        <v>1920884</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
+      <c r="A38" s="84" t="s">
         <v>22</v>
       </c>
-      <c r="B37" s="35">
+      <c r="B38" s="35">
         <v>223027</v>
       </c>
-      <c r="C37" s="35">
+      <c r="C38" s="35">
         <v>293204</v>
       </c>
-      <c r="D37" s="35">
+      <c r="D38" s="35">
         <v>464046</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="84" t="s">
+      <c r="E38" s="35">
+        <v>494794</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
+      <c r="A39" s="84" t="s">
         <v>82</v>
       </c>
-      <c r="B38" s="35" t="s">
-[...5 lines deleted...]
-      <c r="D38" s="35">
+      <c r="B39" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="C39" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="D39" s="35">
         <v>1061831</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A39" s="84" t="s">
+      <c r="E39" s="35">
+        <v>633427</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
+      <c r="A40" s="84" t="s">
         <v>23</v>
       </c>
-      <c r="B39" s="35">
+      <c r="B40" s="35">
         <v>982632</v>
       </c>
-      <c r="C39" s="35">
+      <c r="C40" s="35">
         <v>1035815</v>
       </c>
-      <c r="D39" s="35">
+      <c r="D40" s="35">
         <v>1477964</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A40" s="84" t="s">
+      <c r="E40" s="35">
+        <v>2180404</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5">
+      <c r="A41" s="84" t="s">
         <v>25</v>
       </c>
-      <c r="B40" s="35">
+      <c r="B41" s="35">
         <v>3459682</v>
       </c>
-      <c r="C40" s="35">
+      <c r="C41" s="35">
         <v>3986884</v>
       </c>
-      <c r="D40" s="35">
+      <c r="D41" s="35">
         <v>4239075</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A42" s="155" t="s">
+      <c r="E41" s="35">
+        <v>5080794</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" s="152" customFormat="1" ht="18" customHeight="1">
+      <c r="A43" s="152" t="s">
         <v>84</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A25:XFD25"/>
     <mergeCell ref="A1:U1"/>
-    <mergeCell ref="A42:XFD42"/>
+    <mergeCell ref="A43:XFD43"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.65" right="0.65" top="0.52" bottom="0.51" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="63" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>