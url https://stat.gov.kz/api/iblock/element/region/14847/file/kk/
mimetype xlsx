--- v0 (2026-04-14)
+++ v1 (2026-07-14)
@@ -1,76 +1,82 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Диск Д\Электронная номенклатура\2026\12-16_Основные показатели (динамические ряды)\Внутренняя торговля\каз\Жылдық\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9011E421-2532-4D48-BCEE-732DAFB63BEA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="345" yWindow="1140" windowWidth="28035" windowHeight="11115"/>
+    <workbookView xWindow="4200" yWindow="1605" windowWidth="26250" windowHeight="14145" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="барлығы" sheetId="3" r:id="rId1"/>
     <sheet name=" азық-түлік" sheetId="4" r:id="rId2"/>
     <sheet name="азық-түлік емес тауарлар" sheetId="5" r:id="rId3"/>
     <sheet name="саудамен айналысатындар" sheetId="6" r:id="rId4"/>
     <sheet name="ДК-лер, базарда саудам айналыс " sheetId="7" r:id="rId5"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="1">' азық-түлік'!$A$1:$W$25</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'азық-түлік емес тауарлар'!$A$1:$W$25</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">барлығы!$A$1:$W$26</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="4">'ДК-лер, базарда саудам айналыс '!$A$1:$W$26</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">'саудамен айналысатындар'!$A$1:$W$25</definedName>
   </definedNames>
-  <calcPr calcId="114210"/>
+  <calcPr calcId="191029"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="334" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="336" uniqueCount="32">
   <si>
     <t>Облыс бойынша барлығы</t>
   </si>
   <si>
     <t>Өскемен қалалық   әкімшілігі</t>
   </si>
   <si>
     <t>Курчатов қалалық әкімшілігі</t>
   </si>
   <si>
     <t>Риддер қалалық әкімшілігі</t>
   </si>
   <si>
     <t>Семей қалалық әкімшілігі</t>
   </si>
   <si>
     <t>Абай</t>
   </si>
   <si>
     <t>Аягөз</t>
   </si>
   <si>
     <t>Бесқарағай</t>
   </si>
   <si>
@@ -127,51 +133,51 @@
   <si>
     <t xml:space="preserve">Азық-түлік емес тауарлардың бөлшек сауда көлемі </t>
   </si>
   <si>
     <t>Саудамен айналысатын кәсіпорындардың бөлшек сауда көлемі</t>
   </si>
   <si>
     <t>Базарларда саудамен айналысатындарды қосқанда дара кәсіпорындардың бөлшек сауда көлемі</t>
   </si>
   <si>
     <t>х</t>
   </si>
   <si>
     <t>Самар</t>
   </si>
   <si>
     <t>Марқакөл</t>
   </si>
   <si>
     <t>Үлкен Нарын</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0;[Red]#,##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="14">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
@@ -518,169 +524,179 @@
     <xf numFmtId="167" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="167" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -829,62 +845,63 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:BB41"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="G35" sqref="G35"/>
+      <selection sqref="A1:W1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="26.42578125" style="26" customWidth="1"/>
     <col min="2" max="4" width="14" style="26" customWidth="1"/>
-    <col min="5" max="20" width="11" style="26" customWidth="1"/>
+    <col min="5" max="5" width="15.7109375" style="26" customWidth="1"/>
+    <col min="6" max="20" width="11" style="26" customWidth="1"/>
     <col min="21" max="22" width="12" style="26" customWidth="1"/>
     <col min="23" max="23" width="12.28515625" style="26" customWidth="1"/>
     <col min="24" max="16384" width="9.140625" style="26"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:54" ht="16.5" customHeight="1">
       <c r="A1" s="75" t="s">
         <v>21</v>
       </c>
       <c r="B1" s="75"/>
       <c r="C1" s="75"/>
       <c r="D1" s="75"/>
       <c r="E1" s="75"/>
       <c r="F1" s="75"/>
       <c r="G1" s="75"/>
       <c r="H1" s="75"/>
       <c r="I1" s="75"/>
       <c r="J1" s="75"/>
       <c r="K1" s="75"/>
       <c r="L1" s="75"/>
       <c r="M1" s="75"/>
       <c r="N1" s="75"/>
       <c r="O1" s="75"/>
       <c r="P1" s="75"/>
       <c r="Q1" s="75"/>
@@ -3065,304 +3082,348 @@
       <c r="AC24" s="47"/>
       <c r="AD24" s="47"/>
       <c r="AE24" s="47"/>
       <c r="AF24" s="47"/>
       <c r="AG24" s="47"/>
       <c r="AH24" s="47"/>
       <c r="AI24" s="47"/>
       <c r="AJ24" s="47"/>
       <c r="AK24" s="47"/>
       <c r="AL24" s="47"/>
       <c r="AM24" s="47"/>
       <c r="AN24" s="47"/>
       <c r="AO24" s="47"/>
       <c r="AP24" s="47"/>
       <c r="AQ24" s="47"/>
       <c r="AR24" s="47"/>
       <c r="AS24" s="47"/>
       <c r="AT24" s="47"/>
     </row>
     <row r="25" spans="1:54" ht="14.25">
       <c r="A25" s="51"/>
     </row>
     <row r="26" spans="1:54" ht="13.5" thickBot="1">
       <c r="B26" s="50"/>
       <c r="C26" s="50"/>
-      <c r="D26" s="27" t="s">
+      <c r="E26" s="27" t="s">
         <v>24</v>
       </c>
-      <c r="E26" s="50"/>
       <c r="F26" s="50"/>
       <c r="G26" s="50"/>
       <c r="H26" s="50"/>
       <c r="I26" s="50"/>
       <c r="J26" s="50"/>
       <c r="K26" s="50"/>
       <c r="L26" s="50"/>
       <c r="M26" s="50"/>
     </row>
     <row r="27" spans="1:54" ht="13.5" thickBot="1">
       <c r="A27" s="22"/>
       <c r="B27" s="23">
         <v>2022</v>
       </c>
       <c r="C27" s="23">
         <v>2023</v>
       </c>
       <c r="D27" s="23">
         <v>2024</v>
       </c>
-      <c r="E27" s="50"/>
+      <c r="E27" s="23">
+        <v>2025</v>
+      </c>
       <c r="F27" s="50"/>
       <c r="G27" s="50"/>
       <c r="H27" s="50"/>
       <c r="I27" s="50"/>
       <c r="J27" s="50"/>
       <c r="K27" s="50"/>
       <c r="L27" s="50"/>
       <c r="M27" s="50"/>
     </row>
     <row r="28" spans="1:54">
       <c r="A28" s="52" t="s">
         <v>0</v>
       </c>
       <c r="B28" s="24">
         <v>1076174615</v>
       </c>
       <c r="C28" s="24">
         <v>1329525565</v>
       </c>
       <c r="D28" s="24">
         <v>1439364587</v>
       </c>
+      <c r="E28" s="24">
+        <v>1597122541</v>
+      </c>
     </row>
     <row r="29" spans="1:54" ht="17.25" customHeight="1">
       <c r="A29" s="53" t="s">
         <v>1</v>
       </c>
       <c r="B29" s="25">
         <v>856099908</v>
       </c>
       <c r="C29" s="25">
         <v>1063389077</v>
       </c>
       <c r="D29" s="25">
         <v>1180250530</v>
       </c>
+      <c r="E29" s="25">
+        <v>1359700170</v>
+      </c>
     </row>
     <row r="30" spans="1:54">
       <c r="A30" s="53" t="s">
         <v>3</v>
       </c>
       <c r="B30" s="25">
         <v>51047842</v>
       </c>
       <c r="C30" s="25">
         <v>59121476</v>
       </c>
       <c r="D30" s="25">
         <v>48185987</v>
       </c>
+      <c r="E30" s="25">
+        <v>49999471</v>
+      </c>
     </row>
     <row r="31" spans="1:54">
       <c r="A31" s="54" t="s">
         <v>9</v>
       </c>
       <c r="B31" s="25">
         <v>45491638</v>
       </c>
       <c r="C31" s="25">
         <v>55527001</v>
       </c>
       <c r="D31" s="25">
         <v>64899928</v>
       </c>
+      <c r="E31" s="25">
+        <v>17196688</v>
+      </c>
     </row>
     <row r="32" spans="1:54">
       <c r="A32" s="54" t="s">
         <v>11</v>
       </c>
       <c r="B32" s="25">
         <v>16090445</v>
       </c>
       <c r="C32" s="25">
         <v>20042222</v>
       </c>
       <c r="D32" s="25">
         <v>22805293</v>
       </c>
-    </row>
-    <row r="33" spans="1:4">
+      <c r="E32" s="25">
+        <v>29435809</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
       <c r="A33" s="55" t="s">
         <v>12</v>
       </c>
       <c r="B33" s="25">
         <v>40673865</v>
       </c>
       <c r="C33" s="25">
         <v>48292505</v>
       </c>
       <c r="D33" s="25">
         <v>54826865</v>
       </c>
-    </row>
-    <row r="34" spans="1:4">
+      <c r="E33" s="25">
+        <v>55976077</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
       <c r="A34" s="56" t="s">
         <v>14</v>
       </c>
       <c r="B34" s="25">
         <v>6765933</v>
       </c>
       <c r="C34" s="25">
         <v>5659183</v>
       </c>
       <c r="D34" s="25">
         <v>3019163</v>
       </c>
-    </row>
-    <row r="35" spans="1:4">
+      <c r="E34" s="25">
+        <v>3210973</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
       <c r="A35" s="56" t="s">
         <v>15</v>
       </c>
       <c r="B35" s="25">
         <v>13304744</v>
       </c>
       <c r="C35" s="25">
         <v>17273088</v>
       </c>
       <c r="D35" s="25">
         <v>7216612</v>
       </c>
-    </row>
-    <row r="36" spans="1:4">
+      <c r="E35" s="25">
+        <v>10351545</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
       <c r="A36" s="74" t="s">
         <v>30</v>
       </c>
       <c r="B36" s="25" t="s">
         <v>20</v>
       </c>
       <c r="C36" s="25" t="s">
         <v>20</v>
       </c>
       <c r="D36" s="25">
         <v>752448</v>
       </c>
-    </row>
-    <row r="37" spans="1:4">
+      <c r="E36" s="25">
+        <v>100000</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
       <c r="A37" s="56" t="s">
         <v>29</v>
       </c>
       <c r="B37" s="25">
         <v>3229321</v>
       </c>
       <c r="C37" s="25">
         <v>5151755</v>
       </c>
       <c r="D37" s="25">
         <v>6059295</v>
       </c>
-    </row>
-    <row r="38" spans="1:4">
+      <c r="E37" s="25">
+        <v>7971940</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
       <c r="A38" s="54" t="s">
         <v>16</v>
       </c>
       <c r="B38" s="25">
         <v>10121004</v>
       </c>
       <c r="C38" s="25">
         <v>13215831</v>
       </c>
       <c r="D38" s="25">
         <v>15303166</v>
       </c>
-    </row>
-    <row r="39" spans="1:4">
+      <c r="E38" s="25">
+        <v>16025143</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
       <c r="A39" s="54" t="s">
         <v>17</v>
       </c>
       <c r="B39" s="25">
         <v>16000127</v>
       </c>
       <c r="C39" s="25">
         <v>19725190</v>
       </c>
       <c r="D39" s="25">
         <v>3642031</v>
       </c>
-    </row>
-    <row r="40" spans="1:4">
+      <c r="E39" s="25">
+        <v>10373627</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
       <c r="A40" s="74" t="s">
         <v>31</v>
       </c>
       <c r="B40" s="25" t="s">
         <v>20</v>
       </c>
       <c r="C40" s="25" t="s">
         <v>20</v>
       </c>
       <c r="D40" s="25">
         <v>6922953</v>
       </c>
-    </row>
-    <row r="41" spans="1:4">
+      <c r="E40" s="25">
+        <v>11362269</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5">
       <c r="A41" s="54" t="s">
         <v>19</v>
       </c>
       <c r="B41" s="25">
         <v>17349787</v>
       </c>
       <c r="C41" s="25">
         <v>22128237</v>
       </c>
       <c r="D41" s="25">
         <v>25480316</v>
+      </c>
+      <c r="E41" s="25">
+        <v>25418831</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:W1"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="42" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:BA55"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="A28" sqref="A28:A41"/>
+      <selection sqref="A1:W1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="26.5703125" style="26" customWidth="1"/>
     <col min="2" max="4" width="10.140625" style="26" customWidth="1"/>
-    <col min="5" max="11" width="8.5703125" style="26" customWidth="1"/>
+    <col min="5" max="5" width="13.140625" style="26" customWidth="1"/>
+    <col min="6" max="11" width="8.5703125" style="26" customWidth="1"/>
     <col min="12" max="18" width="9.140625" style="26"/>
     <col min="19" max="19" width="9.140625" style="47"/>
     <col min="20" max="16384" width="9.140625" style="26"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:53" ht="16.5" customHeight="1">
       <c r="A1" s="75" t="s">
         <v>22</v>
       </c>
       <c r="B1" s="75"/>
       <c r="C1" s="75"/>
       <c r="D1" s="75"/>
       <c r="E1" s="75"/>
       <c r="F1" s="75"/>
       <c r="G1" s="75"/>
       <c r="H1" s="75"/>
       <c r="I1" s="75"/>
       <c r="J1" s="75"/>
       <c r="K1" s="75"/>
       <c r="L1" s="75"/>
       <c r="M1" s="75"/>
       <c r="N1" s="75"/>
       <c r="O1" s="75"/>
       <c r="P1" s="75"/>
       <c r="Q1" s="75"/>
@@ -5523,275 +5584,320 @@
       <c r="Z24" s="47"/>
       <c r="AA24" s="47"/>
       <c r="AB24" s="47"/>
       <c r="AC24" s="47"/>
       <c r="AD24" s="47"/>
       <c r="AE24" s="47"/>
       <c r="AF24" s="47"/>
       <c r="AG24" s="47"/>
       <c r="AH24" s="47"/>
       <c r="AI24" s="47"/>
       <c r="AJ24" s="47"/>
       <c r="AK24" s="47"/>
       <c r="AL24" s="47"/>
       <c r="AM24" s="47"/>
       <c r="AN24" s="47"/>
       <c r="AO24" s="47"/>
       <c r="AP24" s="47"/>
       <c r="AQ24" s="47"/>
       <c r="AR24" s="47"/>
       <c r="AS24" s="47"/>
     </row>
     <row r="25" spans="1:53" ht="14.25" customHeight="1">
       <c r="S25" s="26"/>
     </row>
     <row r="26" spans="1:53" ht="14.25" customHeight="1" thickBot="1">
-      <c r="D26" s="27" t="s">
+      <c r="E26" s="27" t="s">
         <v>23</v>
       </c>
       <c r="S26" s="26"/>
     </row>
     <row r="27" spans="1:53" ht="14.25" customHeight="1" thickBot="1">
       <c r="A27" s="22"/>
       <c r="B27" s="23">
         <v>2022</v>
       </c>
       <c r="C27" s="23">
         <v>2023</v>
       </c>
       <c r="D27" s="23">
         <v>2024</v>
       </c>
+      <c r="E27" s="23">
+        <v>2025</v>
+      </c>
       <c r="S27" s="26"/>
     </row>
     <row r="28" spans="1:53" ht="14.25" customHeight="1">
       <c r="A28" s="52" t="s">
         <v>0</v>
       </c>
       <c r="B28" s="60">
         <v>339595.4</v>
       </c>
       <c r="C28" s="60">
         <v>457045.5</v>
       </c>
       <c r="D28" s="60">
         <v>476768.73599999998</v>
       </c>
+      <c r="E28" s="60">
+        <v>688266.87</v>
+      </c>
       <c r="S28" s="26"/>
     </row>
     <row r="29" spans="1:53" ht="14.25" customHeight="1">
       <c r="A29" s="53" t="s">
         <v>1</v>
       </c>
       <c r="B29" s="63">
         <v>280378.5</v>
       </c>
       <c r="C29" s="63">
         <v>361401.7</v>
       </c>
       <c r="D29" s="63">
         <v>347920.28700000001</v>
       </c>
+      <c r="E29" s="63">
+        <v>562739.42099999997</v>
+      </c>
       <c r="S29" s="26"/>
     </row>
     <row r="30" spans="1:53" ht="14.25" customHeight="1">
       <c r="A30" s="53" t="s">
         <v>3</v>
       </c>
       <c r="B30" s="63">
         <v>11610.5</v>
       </c>
       <c r="C30" s="63">
         <v>16661.2</v>
       </c>
       <c r="D30" s="63">
         <v>4088.5120000000002</v>
       </c>
+      <c r="E30" s="63">
+        <v>15979.179</v>
+      </c>
       <c r="S30" s="26"/>
     </row>
     <row r="31" spans="1:53" ht="14.25" customHeight="1">
       <c r="A31" s="54" t="s">
         <v>9</v>
       </c>
       <c r="B31" s="63">
         <v>15426.4</v>
       </c>
       <c r="C31" s="63">
         <v>29874.6</v>
       </c>
       <c r="D31" s="63">
         <v>41894.517</v>
       </c>
+      <c r="E31" s="63">
+        <v>12226.654</v>
+      </c>
       <c r="S31" s="26"/>
     </row>
     <row r="32" spans="1:53" ht="14.25" customHeight="1">
       <c r="A32" s="54" t="s">
         <v>11</v>
       </c>
       <c r="B32" s="63">
         <v>5091.6000000000004</v>
       </c>
       <c r="C32" s="63">
         <v>4240.2</v>
       </c>
       <c r="D32" s="63">
         <v>10650.275</v>
       </c>
+      <c r="E32" s="63">
+        <v>9414.5879999999997</v>
+      </c>
       <c r="S32" s="26"/>
     </row>
     <row r="33" spans="1:19" ht="14.25" customHeight="1">
       <c r="A33" s="55" t="s">
         <v>12</v>
       </c>
       <c r="B33" s="63">
         <v>5293.3</v>
       </c>
       <c r="C33" s="63">
         <v>11418.1</v>
       </c>
       <c r="D33" s="63">
         <v>35627.144</v>
       </c>
+      <c r="E33" s="63">
+        <v>43087.856</v>
+      </c>
       <c r="S33" s="26"/>
     </row>
     <row r="34" spans="1:19" ht="14.25" customHeight="1">
       <c r="A34" s="56" t="s">
         <v>14</v>
       </c>
       <c r="B34" s="63">
         <v>4915.8</v>
       </c>
       <c r="C34" s="63">
         <v>4571.2</v>
       </c>
       <c r="D34" s="63">
         <v>1593.691</v>
       </c>
+      <c r="E34" s="63">
+        <v>2057.7800000000002</v>
+      </c>
       <c r="S34" s="26"/>
     </row>
     <row r="35" spans="1:19" ht="14.25" customHeight="1">
       <c r="A35" s="56" t="s">
         <v>15</v>
       </c>
       <c r="B35" s="63">
         <v>6070.6</v>
       </c>
       <c r="C35" s="63">
         <v>5704.3</v>
       </c>
       <c r="D35" s="63">
         <v>3848.759</v>
       </c>
+      <c r="E35" s="63">
+        <v>5139.4279999999999</v>
+      </c>
       <c r="S35" s="26"/>
     </row>
     <row r="36" spans="1:19" ht="14.25" customHeight="1">
       <c r="A36" s="74" t="s">
         <v>30</v>
       </c>
       <c r="B36" s="63" t="s">
         <v>20</v>
       </c>
       <c r="C36" s="63" t="s">
         <v>20</v>
       </c>
       <c r="D36" s="63">
         <v>585.69899999999996</v>
       </c>
+      <c r="E36" s="63" t="s">
+        <v>20</v>
+      </c>
       <c r="S36" s="26"/>
     </row>
     <row r="37" spans="1:19" ht="14.25" customHeight="1">
       <c r="A37" s="56" t="s">
         <v>29</v>
       </c>
       <c r="B37" s="63">
         <v>1311.4</v>
       </c>
       <c r="C37" s="63">
         <v>681.1</v>
       </c>
       <c r="D37" s="63">
         <v>2391.7809999999999</v>
       </c>
+      <c r="E37" s="63">
+        <v>5146.9989999999998</v>
+      </c>
       <c r="S37" s="26"/>
     </row>
     <row r="38" spans="1:19" ht="14.25" customHeight="1">
       <c r="A38" s="54" t="s">
         <v>16</v>
       </c>
       <c r="B38" s="63">
         <v>4333.3999999999996</v>
       </c>
       <c r="C38" s="63">
         <v>10324</v>
       </c>
       <c r="D38" s="63">
         <v>13290.532999999999</v>
       </c>
+      <c r="E38" s="63">
+        <v>11877.438</v>
+      </c>
       <c r="S38" s="26"/>
     </row>
     <row r="39" spans="1:19" ht="14.25" customHeight="1">
       <c r="A39" s="54" t="s">
         <v>17</v>
       </c>
       <c r="B39" s="63">
         <v>4596.8</v>
       </c>
       <c r="C39" s="63">
         <v>6271.2</v>
       </c>
       <c r="D39" s="63">
         <v>168.39400000000001</v>
       </c>
+      <c r="E39" s="63">
+        <v>4815.3639999999996</v>
+      </c>
       <c r="S39" s="26"/>
     </row>
     <row r="40" spans="1:19" ht="14.25" customHeight="1">
       <c r="A40" s="74" t="s">
         <v>31</v>
       </c>
       <c r="B40" s="63" t="s">
         <v>20</v>
       </c>
       <c r="C40" s="63" t="s">
         <v>20</v>
       </c>
       <c r="D40" s="63">
         <v>1018.543</v>
       </c>
+      <c r="E40" s="63">
+        <v>138.434</v>
+      </c>
       <c r="S40" s="26"/>
     </row>
     <row r="41" spans="1:19" ht="14.25" customHeight="1">
       <c r="A41" s="54" t="s">
         <v>19</v>
       </c>
       <c r="B41" s="63">
         <v>567</v>
       </c>
       <c r="C41" s="63">
         <v>5897.8</v>
       </c>
       <c r="D41" s="63">
         <v>13690.599</v>
+      </c>
+      <c r="E41" s="63">
+        <v>15643.727999999999</v>
       </c>
       <c r="S41" s="26"/>
     </row>
     <row r="42" spans="1:19" ht="14.25" customHeight="1">
       <c r="S42" s="26"/>
     </row>
     <row r="43" spans="1:19" ht="14.25" customHeight="1">
       <c r="S43" s="26"/>
     </row>
     <row r="44" spans="1:19" ht="14.25" customHeight="1">
       <c r="S44" s="26"/>
     </row>
     <row r="45" spans="1:19" ht="14.25" customHeight="1">
       <c r="S45" s="26"/>
     </row>
     <row r="46" spans="1:19" ht="14.25" customHeight="1">
       <c r="S46" s="26"/>
     </row>
     <row r="47" spans="1:19" ht="14.25" customHeight="1">
       <c r="S47" s="26"/>
     </row>
     <row r="48" spans="1:19" ht="14.25" customHeight="1">
       <c r="S48" s="26"/>
     </row>
     <row r="49" spans="19:19" ht="14.25" customHeight="1">
@@ -5805,62 +5911,64 @@
     </row>
     <row r="52" spans="19:19" ht="14.25" customHeight="1">
       <c r="S52" s="26"/>
     </row>
     <row r="53" spans="19:19" ht="14.25" customHeight="1">
       <c r="S53" s="26"/>
     </row>
     <row r="54" spans="19:19" ht="14.25" customHeight="1">
       <c r="S54" s="26"/>
     </row>
     <row r="55" spans="19:19" ht="14.25" customHeight="1">
       <c r="S55" s="26"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:W1"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="47" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:BB100"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="A28" sqref="A28:A41"/>
+      <selection sqref="A1:W1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="27" style="4" customWidth="1"/>
     <col min="2" max="4" width="11.140625" style="4" customWidth="1"/>
-    <col min="5" max="8" width="8.7109375" style="4" customWidth="1"/>
+    <col min="5" max="5" width="12.140625" style="4" customWidth="1"/>
+    <col min="6" max="6" width="13.7109375" style="4" customWidth="1"/>
+    <col min="7" max="8" width="8.7109375" style="4" customWidth="1"/>
     <col min="9" max="18" width="9" style="4" customWidth="1"/>
     <col min="19" max="19" width="9" style="19" customWidth="1"/>
     <col min="20" max="23" width="9" style="4" customWidth="1"/>
     <col min="24" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:54" ht="17.25" customHeight="1">
       <c r="A1" s="75" t="s">
         <v>25</v>
       </c>
       <c r="B1" s="75"/>
       <c r="C1" s="75"/>
       <c r="D1" s="75"/>
       <c r="E1" s="75"/>
       <c r="F1" s="75"/>
       <c r="G1" s="75"/>
       <c r="H1" s="75"/>
       <c r="I1" s="75"/>
       <c r="J1" s="75"/>
       <c r="K1" s="75"/>
       <c r="L1" s="75"/>
       <c r="M1" s="75"/>
       <c r="N1" s="75"/>
       <c r="O1" s="75"/>
       <c r="P1" s="75"/>
@@ -8053,353 +8161,413 @@
       <c r="AL24" s="9"/>
       <c r="AM24" s="9"/>
       <c r="AN24" s="9"/>
       <c r="AO24" s="9"/>
       <c r="AP24" s="9"/>
       <c r="AQ24" s="9"/>
       <c r="AR24" s="9"/>
       <c r="AS24" s="9"/>
       <c r="AT24" s="9"/>
     </row>
     <row r="25" spans="1:54">
       <c r="B25" s="13"/>
       <c r="C25" s="13"/>
       <c r="D25" s="13"/>
       <c r="E25" s="13"/>
       <c r="F25" s="13"/>
       <c r="G25" s="13"/>
       <c r="H25" s="13"/>
       <c r="I25" s="13"/>
       <c r="J25" s="13"/>
       <c r="K25" s="1"/>
     </row>
     <row r="26" spans="1:54" ht="13.5" thickBot="1">
       <c r="B26" s="13"/>
       <c r="C26" s="13"/>
-      <c r="D26" s="27" t="s">
+      <c r="F26" s="27" t="s">
         <v>23</v>
       </c>
-      <c r="E26" s="13"/>
-      <c r="F26" s="13"/>
       <c r="G26" s="13"/>
       <c r="H26" s="13"/>
       <c r="I26" s="13"/>
       <c r="J26" s="13"/>
       <c r="K26" s="1"/>
     </row>
     <row r="27" spans="1:54" ht="13.5" thickBot="1">
       <c r="A27" s="22"/>
       <c r="B27" s="23">
         <v>2022</v>
       </c>
       <c r="C27" s="23">
         <v>2023</v>
       </c>
       <c r="D27" s="23">
         <v>2024</v>
       </c>
-      <c r="E27" s="13"/>
-      <c r="F27" s="13"/>
+      <c r="E27" s="23">
+        <v>2025</v>
+      </c>
+      <c r="F27" s="23">
+        <v>2025</v>
+      </c>
       <c r="G27" s="13"/>
       <c r="H27" s="13"/>
       <c r="I27" s="13"/>
       <c r="J27" s="13"/>
       <c r="K27" s="1"/>
     </row>
     <row r="28" spans="1:54">
       <c r="A28" s="52" t="s">
         <v>0</v>
       </c>
       <c r="B28" s="60">
         <v>736579.2</v>
       </c>
       <c r="C28" s="60">
         <v>872480</v>
       </c>
       <c r="D28" s="60">
         <v>962595.85100000002</v>
       </c>
-      <c r="E28" s="13"/>
-      <c r="F28" s="13"/>
+      <c r="E28" s="60">
+        <v>908855.67099999997</v>
+      </c>
+      <c r="F28" s="60">
+        <v>908855.67099999997</v>
+      </c>
       <c r="G28" s="13"/>
       <c r="H28" s="13"/>
       <c r="I28" s="13"/>
       <c r="J28" s="13"/>
       <c r="K28" s="1"/>
     </row>
     <row r="29" spans="1:54">
       <c r="A29" s="53" t="s">
         <v>1</v>
       </c>
       <c r="B29" s="63">
         <v>575721.4</v>
       </c>
       <c r="C29" s="63">
         <v>701987.3</v>
       </c>
       <c r="D29" s="63">
         <v>832330.24199999997</v>
       </c>
-      <c r="E29" s="13"/>
-      <c r="F29" s="13"/>
+      <c r="E29" s="63">
+        <v>796960.74899999995</v>
+      </c>
+      <c r="F29" s="63">
+        <v>796960.74899999995</v>
+      </c>
       <c r="G29" s="13"/>
       <c r="H29" s="13"/>
       <c r="I29" s="13"/>
       <c r="J29" s="13"/>
       <c r="K29" s="1"/>
     </row>
     <row r="30" spans="1:54">
       <c r="A30" s="53" t="s">
         <v>3</v>
       </c>
       <c r="B30" s="63">
         <v>39437.4</v>
       </c>
       <c r="C30" s="63">
         <v>42460.3</v>
       </c>
       <c r="D30" s="63">
         <v>44097.474999999999</v>
       </c>
-      <c r="E30" s="13"/>
-      <c r="F30" s="13"/>
+      <c r="E30" s="63">
+        <v>34020.292000000001</v>
+      </c>
+      <c r="F30" s="63">
+        <v>34020.292000000001</v>
+      </c>
       <c r="G30" s="13"/>
       <c r="H30" s="13"/>
       <c r="I30" s="13"/>
       <c r="J30" s="13"/>
       <c r="K30" s="1"/>
     </row>
     <row r="31" spans="1:54">
       <c r="A31" s="54" t="s">
         <v>9</v>
       </c>
       <c r="B31" s="63">
         <v>30065.200000000001</v>
       </c>
       <c r="C31" s="63">
         <v>25652.400000000001</v>
       </c>
       <c r="D31" s="63">
         <v>23005.411</v>
       </c>
-      <c r="E31" s="13"/>
-      <c r="F31" s="13"/>
+      <c r="E31" s="63">
+        <v>4970.0339999999997</v>
+      </c>
+      <c r="F31" s="63">
+        <v>4970.0339999999997</v>
+      </c>
       <c r="G31" s="13"/>
       <c r="H31" s="13"/>
       <c r="I31" s="13"/>
       <c r="J31" s="13"/>
       <c r="K31" s="1"/>
     </row>
     <row r="32" spans="1:54">
       <c r="A32" s="54" t="s">
         <v>11</v>
       </c>
       <c r="B32" s="63">
         <v>10998.8</v>
       </c>
       <c r="C32" s="63">
         <v>15802.1</v>
       </c>
       <c r="D32" s="63">
         <v>12155.018</v>
       </c>
-      <c r="E32" s="13"/>
-      <c r="F32" s="13"/>
+      <c r="E32" s="63">
+        <v>20021.22</v>
+      </c>
+      <c r="F32" s="63">
+        <v>20021.22</v>
+      </c>
       <c r="G32" s="13"/>
       <c r="H32" s="13"/>
       <c r="J32" s="13"/>
       <c r="K32" s="1"/>
     </row>
     <row r="33" spans="1:11">
       <c r="A33" s="55" t="s">
         <v>12</v>
       </c>
       <c r="B33" s="63">
         <v>35380.6</v>
       </c>
       <c r="C33" s="63">
         <v>36874.400000000001</v>
       </c>
       <c r="D33" s="63">
         <v>19199.721000000001</v>
       </c>
-      <c r="E33" s="13"/>
-      <c r="F33" s="13"/>
+      <c r="E33" s="63">
+        <v>12888.221</v>
+      </c>
+      <c r="F33" s="63">
+        <v>12888.221</v>
+      </c>
       <c r="G33" s="13"/>
       <c r="H33" s="13"/>
       <c r="J33" s="13"/>
       <c r="K33" s="1"/>
     </row>
     <row r="34" spans="1:11">
       <c r="A34" s="56" t="s">
         <v>14</v>
       </c>
       <c r="B34" s="63">
         <v>1850.1</v>
       </c>
       <c r="C34" s="63">
         <v>1087.9000000000001</v>
       </c>
       <c r="D34" s="63">
         <v>1425.471</v>
       </c>
-      <c r="E34" s="13"/>
-      <c r="F34" s="13"/>
+      <c r="E34" s="63">
+        <v>1153.193</v>
+      </c>
+      <c r="F34" s="63">
+        <v>1153.193</v>
+      </c>
       <c r="G34" s="13"/>
       <c r="H34" s="13"/>
       <c r="J34" s="13"/>
       <c r="K34" s="1"/>
     </row>
     <row r="35" spans="1:11">
       <c r="A35" s="56" t="s">
         <v>15</v>
       </c>
       <c r="B35" s="63">
         <v>7234.1</v>
       </c>
       <c r="C35" s="63">
         <v>11568.8</v>
       </c>
       <c r="D35" s="63">
         <v>3367.8530000000001</v>
       </c>
-      <c r="E35" s="13"/>
-      <c r="F35" s="13"/>
+      <c r="E35" s="63">
+        <v>5212.116</v>
+      </c>
+      <c r="F35" s="63">
+        <v>5212.116</v>
+      </c>
       <c r="G35" s="13"/>
       <c r="H35" s="13"/>
       <c r="J35" s="13"/>
       <c r="K35" s="1"/>
     </row>
     <row r="36" spans="1:11">
       <c r="A36" s="74" t="s">
         <v>30</v>
       </c>
       <c r="B36" s="63" t="s">
         <v>20</v>
       </c>
       <c r="C36" s="63" t="s">
         <v>20</v>
       </c>
       <c r="D36" s="63">
         <v>166.749</v>
       </c>
-      <c r="E36" s="13"/>
-      <c r="F36" s="13"/>
+      <c r="E36" s="63">
+        <v>100</v>
+      </c>
+      <c r="F36" s="63">
+        <v>100</v>
+      </c>
       <c r="G36" s="13"/>
       <c r="H36" s="13"/>
       <c r="J36" s="13"/>
       <c r="K36" s="1"/>
     </row>
     <row r="37" spans="1:11">
       <c r="A37" s="56" t="s">
         <v>29</v>
       </c>
       <c r="B37" s="63">
         <v>1917.9</v>
       </c>
       <c r="C37" s="63">
         <v>4470.7</v>
       </c>
       <c r="D37" s="63">
         <v>3667.5140000000001</v>
       </c>
-      <c r="E37" s="13"/>
-      <c r="F37" s="13"/>
+      <c r="E37" s="63">
+        <v>2824.94</v>
+      </c>
+      <c r="F37" s="63">
+        <v>2824.94</v>
+      </c>
       <c r="G37" s="13"/>
       <c r="H37" s="13"/>
       <c r="J37" s="13"/>
       <c r="K37" s="1"/>
     </row>
     <row r="38" spans="1:11">
       <c r="A38" s="54" t="s">
         <v>16</v>
       </c>
       <c r="B38" s="63">
         <v>5787.6</v>
       </c>
       <c r="C38" s="63">
         <v>2891.8</v>
       </c>
       <c r="D38" s="63">
         <v>2012.6320000000001</v>
       </c>
-      <c r="E38" s="13"/>
-      <c r="F38" s="13"/>
+      <c r="E38" s="63">
+        <v>4147.7049999999999</v>
+      </c>
+      <c r="F38" s="63">
+        <v>4147.7049999999999</v>
+      </c>
       <c r="G38" s="13"/>
       <c r="H38" s="13"/>
       <c r="J38" s="13"/>
       <c r="K38" s="1"/>
     </row>
     <row r="39" spans="1:11">
       <c r="A39" s="54" t="s">
         <v>17</v>
       </c>
       <c r="B39" s="63">
         <v>11403.3</v>
       </c>
       <c r="C39" s="63">
         <v>13454</v>
       </c>
       <c r="D39" s="63">
         <v>3473.6370000000002</v>
       </c>
-      <c r="E39" s="13"/>
-      <c r="F39" s="13"/>
+      <c r="E39" s="63">
+        <v>5558.2629999999999</v>
+      </c>
+      <c r="F39" s="63">
+        <v>5558.2629999999999</v>
+      </c>
       <c r="G39" s="13"/>
       <c r="H39" s="13"/>
       <c r="J39" s="13"/>
       <c r="K39" s="1"/>
     </row>
     <row r="40" spans="1:11">
       <c r="A40" s="74" t="s">
         <v>31</v>
       </c>
       <c r="B40" s="63" t="s">
         <v>20</v>
       </c>
       <c r="C40" s="63" t="s">
         <v>20</v>
       </c>
       <c r="D40" s="63">
         <v>5904.41</v>
       </c>
+      <c r="E40" s="63">
+        <v>11223.834000000001</v>
+      </c>
+      <c r="F40" s="63">
+        <v>11223.834000000001</v>
+      </c>
     </row>
     <row r="41" spans="1:11">
       <c r="A41" s="54" t="s">
         <v>19</v>
       </c>
       <c r="B41" s="63">
         <v>16782.7</v>
       </c>
       <c r="C41" s="63">
         <v>16230.4</v>
       </c>
       <c r="D41" s="63">
         <v>11789.717000000001</v>
       </c>
-      <c r="E41" s="14"/>
-      <c r="F41" s="14"/>
+      <c r="E41" s="63">
+        <v>9775.1020000000008</v>
+      </c>
+      <c r="F41" s="63">
+        <v>9775.1020000000008</v>
+      </c>
       <c r="G41" s="14"/>
       <c r="H41" s="14"/>
       <c r="J41" s="14"/>
       <c r="K41" s="14"/>
     </row>
     <row r="42" spans="1:11">
       <c r="A42" s="15"/>
       <c r="B42" s="13"/>
       <c r="C42" s="13"/>
       <c r="D42" s="13"/>
       <c r="E42" s="13"/>
       <c r="F42" s="13"/>
       <c r="G42" s="13"/>
       <c r="H42" s="13"/>
       <c r="J42" s="13"/>
       <c r="K42" s="13"/>
     </row>
     <row r="43" spans="1:11">
       <c r="A43" s="16"/>
       <c r="B43" s="13"/>
       <c r="C43" s="13"/>
       <c r="D43" s="13"/>
       <c r="E43" s="13"/>
       <c r="F43" s="13"/>
       <c r="G43" s="13"/>
@@ -8949,62 +9117,63 @@
       <c r="L99" s="18"/>
       <c r="M99" s="18"/>
       <c r="N99" s="18"/>
       <c r="O99" s="18"/>
       <c r="P99" s="18"/>
     </row>
     <row r="100" spans="12:16">
       <c r="L100" s="18"/>
       <c r="M100" s="18"/>
       <c r="N100" s="18"/>
       <c r="O100" s="18"/>
       <c r="P100" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:W1"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="45" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:BA41"/>
   <sheetViews>
-    <sheetView topLeftCell="A13" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="A28" sqref="A28:A41"/>
+    <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection sqref="A1:W1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="27.42578125" style="4" customWidth="1"/>
     <col min="2" max="4" width="11.7109375" style="4" customWidth="1"/>
-    <col min="5" max="12" width="9.5703125" style="4" customWidth="1"/>
+    <col min="5" max="5" width="13.85546875" style="4" customWidth="1"/>
+    <col min="6" max="12" width="9.5703125" style="4" customWidth="1"/>
     <col min="13" max="15" width="10.85546875" style="4" customWidth="1"/>
     <col min="16" max="16" width="11.42578125" style="4" customWidth="1"/>
     <col min="17" max="17" width="10.85546875" style="4" customWidth="1"/>
     <col min="18" max="18" width="11.85546875" style="4" customWidth="1"/>
     <col min="19" max="23" width="10.85546875" style="4" customWidth="1"/>
     <col min="24" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:53" ht="20.25" customHeight="1">
       <c r="A1" s="75" t="s">
         <v>26</v>
       </c>
       <c r="B1" s="75"/>
       <c r="C1" s="75"/>
       <c r="D1" s="75"/>
       <c r="E1" s="75"/>
       <c r="F1" s="75"/>
       <c r="G1" s="75"/>
       <c r="H1" s="75"/>
       <c r="I1" s="75"/>
       <c r="J1" s="75"/>
       <c r="K1" s="75"/>
       <c r="L1" s="75"/>
       <c r="M1" s="75"/>
       <c r="N1" s="75"/>
@@ -11165,287 +11334,333 @@
       </c>
       <c r="X24" s="9"/>
       <c r="Y24" s="9"/>
       <c r="Z24" s="9"/>
       <c r="AA24" s="9"/>
       <c r="AB24" s="9"/>
       <c r="AC24" s="9"/>
       <c r="AD24" s="9"/>
       <c r="AE24" s="9"/>
       <c r="AF24" s="9"/>
       <c r="AG24" s="9"/>
       <c r="AH24" s="9"/>
       <c r="AI24" s="9"/>
       <c r="AJ24" s="9"/>
       <c r="AK24" s="9"/>
       <c r="AL24" s="9"/>
       <c r="AM24" s="9"/>
       <c r="AN24" s="9"/>
       <c r="AO24" s="9"/>
       <c r="AP24" s="9"/>
       <c r="AQ24" s="9"/>
       <c r="AR24" s="9"/>
       <c r="AS24" s="9"/>
     </row>
     <row r="26" spans="1:53" ht="18" customHeight="1" thickBot="1">
-      <c r="D26" s="27" t="s">
+      <c r="E26" s="27" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="27" spans="1:53" ht="18" customHeight="1" thickBot="1">
       <c r="A27" s="22"/>
       <c r="B27" s="23">
         <v>2022</v>
       </c>
       <c r="C27" s="23">
         <v>2023</v>
       </c>
       <c r="D27" s="23">
         <v>2024</v>
       </c>
+      <c r="E27" s="23">
+        <v>2025</v>
+      </c>
     </row>
     <row r="28" spans="1:53" ht="18" customHeight="1">
       <c r="A28" s="52" t="s">
         <v>0</v>
       </c>
       <c r="B28" s="24">
         <v>274347390</v>
       </c>
       <c r="C28" s="24">
         <v>334353240</v>
       </c>
       <c r="D28" s="24">
         <v>360647035</v>
       </c>
+      <c r="E28" s="24">
+        <v>406638747</v>
+      </c>
     </row>
     <row r="29" spans="1:53" ht="18" customHeight="1">
       <c r="A29" s="53" t="s">
         <v>1</v>
       </c>
       <c r="B29" s="25">
         <v>236319147</v>
       </c>
       <c r="C29" s="25">
         <v>293211563</v>
       </c>
       <c r="D29" s="25">
         <v>317861216</v>
       </c>
+      <c r="E29" s="25">
+        <v>355547222</v>
+      </c>
     </row>
     <row r="30" spans="1:53" ht="18" customHeight="1">
       <c r="A30" s="53" t="s">
         <v>3</v>
       </c>
       <c r="B30" s="25">
         <v>10578664</v>
       </c>
       <c r="C30" s="25">
         <v>10993260</v>
       </c>
       <c r="D30" s="25">
         <v>9424772</v>
       </c>
+      <c r="E30" s="25">
+        <v>13344119</v>
+      </c>
     </row>
     <row r="31" spans="1:53" ht="18" customHeight="1">
       <c r="A31" s="54" t="s">
         <v>9</v>
       </c>
       <c r="B31" s="25">
         <v>1647654</v>
       </c>
       <c r="C31" s="25">
         <v>1829749</v>
       </c>
       <c r="D31" s="25">
         <v>1926099</v>
       </c>
+      <c r="E31" s="25">
+        <v>3210470</v>
+      </c>
     </row>
     <row r="32" spans="1:53" ht="18" customHeight="1">
       <c r="A32" s="54" t="s">
         <v>11</v>
       </c>
       <c r="B32" s="25">
         <v>3729046</v>
       </c>
       <c r="C32" s="25">
         <v>5004931</v>
       </c>
       <c r="D32" s="25">
         <v>4856095</v>
       </c>
+      <c r="E32" s="25">
+        <v>5041139</v>
+      </c>
     </row>
     <row r="33" spans="1:15" ht="18" customHeight="1">
       <c r="A33" s="55" t="s">
         <v>12</v>
       </c>
       <c r="B33" s="25">
         <v>12155116</v>
       </c>
       <c r="C33" s="25">
         <v>10954101</v>
       </c>
       <c r="D33" s="25">
         <v>11033220</v>
       </c>
+      <c r="E33" s="25">
+        <v>12177342</v>
+      </c>
     </row>
     <row r="34" spans="1:15" ht="18" customHeight="1">
       <c r="A34" s="56" t="s">
         <v>14</v>
       </c>
       <c r="B34" s="25">
         <v>867222</v>
       </c>
       <c r="C34" s="25">
         <v>580325</v>
       </c>
       <c r="D34" s="25">
         <v>275859</v>
       </c>
+      <c r="E34" s="25">
+        <v>85462</v>
+      </c>
     </row>
     <row r="35" spans="1:15" ht="18" customHeight="1">
       <c r="A35" s="56" t="s">
         <v>15</v>
       </c>
       <c r="B35" s="25">
         <v>1810384</v>
       </c>
       <c r="C35" s="25">
         <v>2086649</v>
       </c>
       <c r="D35" s="25">
         <v>460713</v>
       </c>
+      <c r="E35" s="25">
+        <v>518273</v>
+      </c>
     </row>
     <row r="36" spans="1:15" ht="18" customHeight="1">
       <c r="A36" s="74" t="s">
         <v>30</v>
       </c>
       <c r="B36" s="25" t="s">
         <v>20</v>
       </c>
       <c r="C36" s="25" t="s">
         <v>20</v>
       </c>
       <c r="D36" s="25" t="s">
         <v>20</v>
       </c>
+      <c r="E36" s="25" t="s">
+        <v>20</v>
+      </c>
     </row>
     <row r="37" spans="1:15" ht="18" customHeight="1">
       <c r="A37" s="56" t="s">
         <v>29</v>
       </c>
       <c r="B37" s="25">
         <v>676072</v>
       </c>
       <c r="C37" s="25">
         <v>985004</v>
       </c>
       <c r="D37" s="25">
         <v>1726546</v>
       </c>
+      <c r="E37" s="25">
+        <v>2844275</v>
+      </c>
     </row>
     <row r="38" spans="1:15" ht="18" customHeight="1">
       <c r="A38" s="54" t="s">
         <v>16</v>
       </c>
       <c r="B38" s="25">
         <v>259569</v>
       </c>
       <c r="C38" s="25">
         <v>312743</v>
       </c>
       <c r="D38" s="25">
         <v>401298</v>
       </c>
+      <c r="E38" s="25">
+        <v>447765</v>
+      </c>
     </row>
     <row r="39" spans="1:15" ht="18" customHeight="1">
       <c r="A39" s="54" t="s">
         <v>17</v>
       </c>
       <c r="B39" s="25">
         <v>1237531</v>
       </c>
       <c r="C39" s="25">
         <v>1363335</v>
       </c>
       <c r="D39" s="25">
         <v>1390583</v>
       </c>
+      <c r="E39" s="25">
+        <v>977700</v>
+      </c>
     </row>
     <row r="40" spans="1:15" ht="18" customHeight="1">
       <c r="A40" s="74" t="s">
         <v>31</v>
       </c>
       <c r="B40" s="25" t="s">
         <v>20</v>
       </c>
       <c r="C40" s="25" t="s">
         <v>20</v>
       </c>
       <c r="D40" s="25">
         <v>1885009</v>
       </c>
+      <c r="E40" s="25">
+        <v>5661119</v>
+      </c>
       <c r="O40" s="11"/>
     </row>
     <row r="41" spans="1:15" ht="18" customHeight="1">
       <c r="A41" s="54" t="s">
         <v>19</v>
       </c>
       <c r="B41" s="25">
         <v>5066985</v>
       </c>
       <c r="C41" s="25">
         <v>7031581</v>
       </c>
       <c r="D41" s="25">
         <v>9405625</v>
+      </c>
+      <c r="E41" s="25">
+        <v>6783861</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:W1"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="44" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A1:BB41"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="G32" sqref="G32"/>
+      <selection sqref="A1:W1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="27.28515625" style="26" customWidth="1"/>
     <col min="2" max="4" width="13.7109375" style="26" customWidth="1"/>
-    <col min="5" max="8" width="10" style="26" customWidth="1"/>
+    <col min="5" max="5" width="13.42578125" style="26" customWidth="1"/>
+    <col min="6" max="8" width="10" style="26" customWidth="1"/>
     <col min="9" max="20" width="10.7109375" style="26" customWidth="1"/>
     <col min="21" max="21" width="11" style="26" customWidth="1"/>
     <col min="22" max="23" width="10.7109375" style="26" customWidth="1"/>
     <col min="24" max="16384" width="9.140625" style="26"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:54" ht="19.5" customHeight="1">
       <c r="A1" s="76" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="76"/>
       <c r="C1" s="76"/>
       <c r="D1" s="76"/>
       <c r="E1" s="76"/>
       <c r="F1" s="76"/>
       <c r="G1" s="76"/>
       <c r="H1" s="76"/>
       <c r="I1" s="76"/>
       <c r="J1" s="76"/>
       <c r="K1" s="76"/>
       <c r="L1" s="76"/>
       <c r="M1" s="76"/>
       <c r="N1" s="76"/>
       <c r="O1" s="76"/>
       <c r="P1" s="76"/>
@@ -13662,260 +13877,306 @@
       <c r="X25" s="47"/>
       <c r="Y25" s="47"/>
       <c r="Z25" s="47"/>
       <c r="AA25" s="47"/>
       <c r="AB25" s="47"/>
       <c r="AC25" s="47"/>
       <c r="AD25" s="47"/>
       <c r="AE25" s="47"/>
       <c r="AF25" s="47"/>
       <c r="AG25" s="47"/>
       <c r="AH25" s="47"/>
       <c r="AI25" s="47"/>
       <c r="AJ25" s="47"/>
       <c r="AK25" s="47"/>
       <c r="AL25" s="47"/>
       <c r="AM25" s="47"/>
       <c r="AN25" s="47"/>
       <c r="AO25" s="47"/>
       <c r="AP25" s="47"/>
       <c r="AQ25" s="47"/>
       <c r="AR25" s="47"/>
       <c r="AS25" s="47"/>
       <c r="AT25" s="47"/>
     </row>
     <row r="26" spans="1:54" ht="13.5" thickBot="1">
-      <c r="D26" s="27" t="s">
+      <c r="D26" s="27"/>
+      <c r="E26" s="27" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="27" spans="1:54" ht="13.5" thickBot="1">
       <c r="A27" s="22"/>
       <c r="B27" s="23">
         <v>2022</v>
       </c>
       <c r="C27" s="23">
         <v>2023</v>
       </c>
       <c r="D27" s="23">
         <v>2024</v>
       </c>
+      <c r="E27" s="23">
+        <v>2025</v>
+      </c>
     </row>
     <row r="28" spans="1:54">
       <c r="A28" s="52" t="s">
         <v>0</v>
       </c>
       <c r="B28" s="68">
         <v>801827224</v>
       </c>
       <c r="C28" s="68">
         <v>995172324</v>
       </c>
       <c r="D28" s="68">
         <v>1078717552</v>
       </c>
+      <c r="E28" s="68">
+        <v>1190483794</v>
+      </c>
     </row>
     <row r="29" spans="1:54">
       <c r="A29" s="53" t="s">
         <v>1</v>
       </c>
       <c r="B29" s="41">
         <v>619780762</v>
       </c>
       <c r="C29" s="41">
         <v>770177514</v>
       </c>
       <c r="D29" s="41">
         <v>862389314</v>
       </c>
+      <c r="E29" s="41">
+        <v>1004152948</v>
+      </c>
     </row>
     <row r="30" spans="1:54">
       <c r="A30" s="53" t="s">
         <v>3</v>
       </c>
       <c r="B30" s="41">
         <v>40469178</v>
       </c>
       <c r="C30" s="41">
         <v>48128216</v>
       </c>
       <c r="D30" s="41">
         <v>38761215</v>
       </c>
+      <c r="E30" s="41">
+        <v>36655352</v>
+      </c>
     </row>
     <row r="31" spans="1:54">
       <c r="A31" s="54" t="s">
         <v>9</v>
       </c>
       <c r="B31" s="41">
         <v>43843984</v>
       </c>
       <c r="C31" s="41">
         <v>53697252</v>
       </c>
       <c r="D31" s="41">
         <v>62973829</v>
       </c>
+      <c r="E31" s="41">
+        <v>13986218</v>
+      </c>
     </row>
     <row r="32" spans="1:54">
       <c r="A32" s="54" t="s">
         <v>11</v>
       </c>
       <c r="B32" s="41">
         <v>12361399</v>
       </c>
       <c r="C32" s="41">
         <v>15037291</v>
       </c>
       <c r="D32" s="41">
         <v>17949198</v>
       </c>
-    </row>
-    <row r="33" spans="1:4">
+      <c r="E32" s="41">
+        <v>24394670</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
       <c r="A33" s="55" t="s">
         <v>12</v>
       </c>
       <c r="B33" s="41">
         <v>28518749</v>
       </c>
       <c r="C33" s="41">
         <v>37338404</v>
       </c>
       <c r="D33" s="41">
         <v>43793646</v>
       </c>
-    </row>
-    <row r="34" spans="1:4">
+      <c r="E33" s="41">
+        <v>43798735</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
       <c r="A34" s="56" t="s">
         <v>14</v>
       </c>
       <c r="B34" s="41">
         <v>5898711</v>
       </c>
       <c r="C34" s="41">
         <v>5078858</v>
       </c>
       <c r="D34" s="41">
         <v>2743304</v>
       </c>
-    </row>
-    <row r="35" spans="1:4">
+      <c r="E34" s="41">
+        <v>3125511</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
       <c r="A35" s="56" t="s">
         <v>15</v>
       </c>
       <c r="B35" s="41">
         <v>11494360</v>
       </c>
       <c r="C35" s="41">
         <v>15186439</v>
       </c>
       <c r="D35" s="41">
         <v>6755899</v>
       </c>
-    </row>
-    <row r="36" spans="1:4">
+      <c r="E35" s="41">
+        <v>9833272</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
       <c r="A36" s="74" t="s">
         <v>30</v>
       </c>
       <c r="B36" s="41" t="s">
         <v>20</v>
       </c>
       <c r="C36" s="41" t="s">
         <v>20</v>
       </c>
       <c r="D36" s="41">
         <v>752448</v>
       </c>
-    </row>
-    <row r="37" spans="1:4">
+      <c r="E36" s="41">
+        <v>100000</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
       <c r="A37" s="56" t="s">
         <v>29</v>
       </c>
       <c r="B37" s="41">
         <v>2553249</v>
       </c>
       <c r="C37" s="41">
         <v>4166751</v>
       </c>
       <c r="D37" s="41">
         <v>4332749</v>
       </c>
-    </row>
-    <row r="38" spans="1:4">
+      <c r="E37" s="41">
+        <v>5127665</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
       <c r="A38" s="54" t="s">
         <v>16</v>
       </c>
       <c r="B38" s="41">
         <v>9861435</v>
       </c>
       <c r="C38" s="41">
         <v>12903088</v>
       </c>
       <c r="D38" s="41">
         <v>14901868</v>
       </c>
-    </row>
-    <row r="39" spans="1:4">
+      <c r="E38" s="41">
+        <v>15577378</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
       <c r="A39" s="54" t="s">
         <v>17</v>
       </c>
       <c r="B39" s="41">
         <v>14762596</v>
       </c>
       <c r="C39" s="41">
         <v>18361855</v>
       </c>
       <c r="D39" s="41">
         <v>2251448</v>
       </c>
-    </row>
-    <row r="40" spans="1:4">
+      <c r="E39" s="41">
+        <v>9395927</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
       <c r="A40" s="74" t="s">
         <v>31</v>
       </c>
       <c r="B40" s="41" t="s">
         <v>20</v>
       </c>
       <c r="C40" s="41" t="s">
         <v>20</v>
       </c>
       <c r="D40" s="41">
         <v>5037944</v>
       </c>
-    </row>
-    <row r="41" spans="1:4">
+      <c r="E40" s="41">
+        <v>5701150</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5">
       <c r="A41" s="54" t="s">
         <v>19</v>
       </c>
       <c r="B41" s="41">
         <v>12282802</v>
       </c>
       <c r="C41" s="41">
         <v>15096656</v>
       </c>
       <c r="D41" s="41">
         <v>16074691</v>
+      </c>
+      <c r="E41" s="41">
+        <v>18634969</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:W1"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="46" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>