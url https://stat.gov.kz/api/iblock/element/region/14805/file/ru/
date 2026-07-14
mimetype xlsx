--- v0 (2026-04-24)
+++ v1 (2026-07-14)
@@ -1,60 +1,62 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="1335" yWindow="1875" windowWidth="26070" windowHeight="9360" tabRatio="816"/>
   </bookViews>
   <sheets>
     <sheet name="1" sheetId="61" r:id="rId1"/>
+    <sheet name="Лист1" sheetId="62" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'1'!$2:$3</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'1'!$A$1:$W$41</definedName>
   </definedNames>
-  <calcPr calcId="114210" fullCalcOnLoad="1"/>
+  <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="64" uniqueCount="26">
   <si>
     <t>Абайский район</t>
   </si>
   <si>
     <t>Аягозский район</t>
   </si>
   <si>
     <t>Бескарагайский район</t>
   </si>
   <si>
     <t>Бородулихинский район</t>
   </si>
   <si>
     <t>Глубоковский район</t>
   </si>
   <si>
     <t>Жарминский район</t>
   </si>
   <si>
     <t>Катон-Карагайский район</t>
@@ -282,95 +284,95 @@
     <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Стандартная">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -396,51 +398,51 @@
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -577,51 +579,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:W41"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="F33" sqref="F33"/>
+      <selection sqref="A1:W1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="21.85546875" style="2" customWidth="1"/>
     <col min="2" max="7" width="12.7109375" style="1" customWidth="1"/>
     <col min="8" max="8" width="8.140625" style="1" customWidth="1"/>
     <col min="9" max="10" width="8.7109375" style="1" customWidth="1"/>
     <col min="11" max="13" width="9" style="1" customWidth="1"/>
     <col min="14" max="14" width="9.140625" style="1"/>
     <col min="15" max="15" width="7.85546875" style="1" customWidth="1"/>
     <col min="16" max="16" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="7.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="23" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23" ht="27.75" customHeight="1">
       <c r="A1" s="28" t="s">
         <v>21</v>
       </c>
       <c r="B1" s="28"/>
       <c r="C1" s="28"/>
       <c r="D1" s="28"/>
       <c r="E1" s="28"/>
@@ -2217,311 +2219,382 @@
       <c r="D25" s="20"/>
       <c r="E25" s="20"/>
       <c r="F25" s="20"/>
       <c r="G25" s="20"/>
       <c r="H25" s="20"/>
       <c r="I25" s="20"/>
       <c r="J25" s="20"/>
       <c r="K25" s="20"/>
       <c r="L25" s="20"/>
       <c r="M25" s="20"/>
       <c r="N25" s="20"/>
       <c r="O25" s="20"/>
       <c r="P25" s="21"/>
       <c r="Q25" s="20"/>
       <c r="R25" s="20"/>
       <c r="S25" s="22"/>
       <c r="T25" s="22"/>
       <c r="U25" s="24"/>
       <c r="V25" s="25"/>
       <c r="W25" s="24"/>
     </row>
     <row r="26" spans="1:23" s="3" customFormat="1" ht="18" customHeight="1">
       <c r="A26" s="27"/>
       <c r="B26" s="20"/>
       <c r="C26" s="20"/>
-      <c r="D26" s="23" t="s">
+      <c r="D26" s="23"/>
+      <c r="E26" s="23" t="s">
         <v>15</v>
       </c>
-      <c r="E26" s="20"/>
       <c r="F26" s="20"/>
       <c r="G26" s="20"/>
       <c r="H26" s="20"/>
       <c r="I26" s="20"/>
       <c r="J26" s="20"/>
       <c r="K26" s="20"/>
       <c r="L26" s="20"/>
       <c r="M26" s="20"/>
       <c r="N26" s="20"/>
       <c r="O26" s="20"/>
       <c r="P26" s="21"/>
       <c r="Q26" s="20"/>
       <c r="R26" s="20"/>
       <c r="S26" s="22"/>
       <c r="T26" s="22"/>
     </row>
     <row r="27" spans="1:23" ht="25.5" customHeight="1">
       <c r="A27" s="4"/>
       <c r="B27" s="5">
         <v>2022</v>
       </c>
       <c r="C27" s="5">
         <v>2023</v>
       </c>
       <c r="D27" s="5">
         <v>2024</v>
       </c>
+      <c r="E27" s="5">
+        <v>2025</v>
+      </c>
     </row>
     <row r="28" spans="1:23" s="12" customFormat="1" ht="18" customHeight="1">
       <c r="A28" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B28" s="10">
         <v>1470986</v>
       </c>
       <c r="C28" s="10">
         <v>1824653</v>
       </c>
       <c r="D28" s="10">
         <v>1983934.8689999999</v>
       </c>
+      <c r="E28" s="10">
+        <v>2213672.3509999998</v>
+      </c>
     </row>
     <row r="29" spans="1:23" ht="18" customHeight="1">
       <c r="A29" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B29" s="17">
         <v>2302842</v>
       </c>
       <c r="C29" s="17">
         <v>2845561</v>
       </c>
       <c r="D29" s="17">
         <v>3135415.9840000002</v>
       </c>
+      <c r="E29" s="17">
+        <v>3582782.9619999998</v>
+      </c>
+      <c r="F29" s="12"/>
     </row>
     <row r="30" spans="1:23" s="3" customFormat="1" ht="18" customHeight="1">
       <c r="A30" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B30" s="17">
         <v>974902</v>
       </c>
       <c r="C30" s="17">
         <v>1141628</v>
       </c>
       <c r="D30" s="17">
         <v>941298.022</v>
       </c>
+      <c r="E30" s="17">
+        <v>990814.48400000005</v>
+      </c>
+      <c r="F30" s="12"/>
     </row>
     <row r="31" spans="1:23" s="3" customFormat="1" ht="18" customHeight="1">
       <c r="A31" s="13" t="s">
         <v>4</v>
       </c>
       <c r="B31" s="17">
         <v>794198</v>
       </c>
       <c r="C31" s="17">
         <v>978751</v>
       </c>
       <c r="D31" s="17">
         <v>1155707.8219999999</v>
       </c>
+      <c r="E31" s="17">
+        <v>310009.43099999998</v>
+      </c>
+      <c r="F31" s="12"/>
     </row>
     <row r="32" spans="1:23" s="3" customFormat="1" ht="18" customHeight="1">
       <c r="A32" s="13" t="s">
         <v>12</v>
       </c>
       <c r="B32" s="17">
         <v>445447</v>
       </c>
       <c r="C32" s="17">
         <v>558754</v>
       </c>
       <c r="D32" s="17">
         <v>643326.83600000001</v>
       </c>
-    </row>
-    <row r="33" spans="1:4" s="3" customFormat="1" ht="18" customHeight="1">
+      <c r="E32" s="17">
+        <v>844146.44200000004</v>
+      </c>
+      <c r="F32" s="12"/>
+    </row>
+    <row r="33" spans="1:6" s="3" customFormat="1" ht="18" customHeight="1">
       <c r="A33" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B33" s="17">
         <v>657642</v>
       </c>
       <c r="C33" s="17">
         <v>792596</v>
       </c>
       <c r="D33" s="17">
         <v>915337.16299999994</v>
       </c>
-    </row>
-    <row r="34" spans="1:4" s="3" customFormat="1" ht="18" customHeight="1">
+      <c r="E33" s="17">
+        <v>953027.61199999996</v>
+      </c>
+      <c r="F33" s="12"/>
+    </row>
+    <row r="34" spans="1:6" s="3" customFormat="1" ht="18" customHeight="1">
       <c r="A34" s="13" t="s">
         <v>8</v>
       </c>
       <c r="B34" s="17">
         <v>299258</v>
       </c>
       <c r="C34" s="17">
         <v>256333</v>
       </c>
       <c r="D34" s="17">
         <v>209431.367</v>
       </c>
-    </row>
-    <row r="35" spans="1:4" s="3" customFormat="1" ht="18" customHeight="1">
+      <c r="E34" s="17">
+        <v>230284.54399999999</v>
+      </c>
+      <c r="F34" s="12"/>
+    </row>
+    <row r="35" spans="1:6" s="3" customFormat="1" ht="18" customHeight="1">
       <c r="A35" s="13" t="s">
         <v>6</v>
       </c>
       <c r="B35" s="17">
         <v>617046</v>
       </c>
       <c r="C35" s="17">
         <v>824314</v>
       </c>
       <c r="D35" s="17">
         <v>768828.86699999997</v>
       </c>
-    </row>
-    <row r="36" spans="1:4" s="3" customFormat="1" ht="18" customHeight="1">
+      <c r="E35" s="17">
+        <v>1132863.997</v>
+      </c>
+      <c r="F35" s="12"/>
+    </row>
+    <row r="36" spans="1:6" s="3" customFormat="1" ht="18" customHeight="1">
       <c r="A36" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B36" s="17" t="s">
         <v>22</v>
       </c>
       <c r="C36" s="17" t="s">
         <v>22</v>
       </c>
       <c r="D36" s="17">
         <v>107939.768</v>
       </c>
-    </row>
-    <row r="37" spans="1:4" s="3" customFormat="1" ht="18" customHeight="1">
+      <c r="E36" s="17">
+        <v>15167.602000000001</v>
+      </c>
+      <c r="F36" s="12"/>
+    </row>
+    <row r="37" spans="1:6" s="3" customFormat="1" ht="18" customHeight="1">
       <c r="A37" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B37" s="17">
         <v>267483</v>
       </c>
       <c r="C37" s="17">
         <v>436552</v>
       </c>
       <c r="D37" s="17">
         <v>526185.98899999994</v>
       </c>
-    </row>
-    <row r="38" spans="1:4" s="3" customFormat="1" ht="18" customHeight="1">
+      <c r="E37" s="17">
+        <v>709626.10499999998</v>
+      </c>
+      <c r="F37" s="12"/>
+    </row>
+    <row r="38" spans="1:6" s="3" customFormat="1" ht="18" customHeight="1">
       <c r="A38" s="13" t="s">
         <v>13</v>
       </c>
       <c r="B38" s="17">
         <v>516958</v>
       </c>
       <c r="C38" s="17">
         <v>689582</v>
       </c>
       <c r="D38" s="17">
         <v>818241.70700000005</v>
       </c>
-    </row>
-    <row r="39" spans="1:4" s="3" customFormat="1" ht="18" customHeight="1">
+      <c r="E38" s="17">
+        <v>888114.80099999998</v>
+      </c>
+      <c r="F38" s="12"/>
+    </row>
+    <row r="39" spans="1:6" s="3" customFormat="1" ht="18" customHeight="1">
       <c r="A39" s="13" t="s">
         <v>9</v>
       </c>
       <c r="B39" s="17">
         <v>469598</v>
       </c>
       <c r="C39" s="17">
         <v>583249</v>
       </c>
       <c r="D39" s="17">
         <v>108980.861</v>
       </c>
-    </row>
-    <row r="40" spans="1:4" s="3" customFormat="1" ht="18" customHeight="1">
+      <c r="E39" s="17">
+        <v>317178.09100000001</v>
+      </c>
+      <c r="F39" s="12"/>
+    </row>
+    <row r="40" spans="1:6" s="3" customFormat="1" ht="18" customHeight="1">
       <c r="A40" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B40" s="17" t="s">
         <v>22</v>
       </c>
       <c r="C40" s="17" t="s">
         <v>22</v>
       </c>
       <c r="D40" s="17">
         <v>638972.98</v>
       </c>
-    </row>
-    <row r="41" spans="1:4" s="3" customFormat="1" ht="18" customHeight="1">
+      <c r="E40" s="17">
+        <v>1095686.4550000001</v>
+      </c>
+      <c r="F40" s="12"/>
+    </row>
+    <row r="41" spans="1:6" s="3" customFormat="1" ht="18" customHeight="1">
       <c r="A41" s="13" t="s">
         <v>11</v>
       </c>
       <c r="B41" s="17">
         <v>409802</v>
       </c>
       <c r="C41" s="17">
         <v>529276</v>
       </c>
       <c r="D41" s="17">
         <v>619273.45200000005</v>
       </c>
+      <c r="E41" s="17">
+        <v>629124.47199999995</v>
+      </c>
+      <c r="F41" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:W1"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.98425196850393704" right="0.39370078740157483" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="58" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;CСтраница &amp;P+14</oddFooter>
   </headerFooter>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetData/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
+    <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>1</vt:lpstr>
+      <vt:lpstr>Лист1</vt:lpstr>
       <vt:lpstr>'1'!Заголовки_для_печати</vt:lpstr>
       <vt:lpstr>'1'!Область_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>NSA</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>1</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>