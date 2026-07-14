--- v0 (2026-04-24)
+++ v1 (2026-07-14)
@@ -12,56 +12,56 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="210" yWindow="-195" windowWidth="24075" windowHeight="7890"/>
   </bookViews>
   <sheets>
     <sheet name="индексы в разрезе регионов" sheetId="2" r:id="rId1"/>
     <sheet name="индексы" sheetId="3" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="1">индексы!$A$1:$H$67</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'индексы в разрезе регионов'!$A$1:$W$41</definedName>
   </definedNames>
-  <calcPr calcId="114210" fullPrecision="0"/>
+  <calcPr calcId="124519" fullPrecision="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="165" uniqueCount="28">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="166" uniqueCount="28">
   <si>
     <t>в процентах к предыдущему году</t>
   </si>
   <si>
     <t>Индексы физического объема розничной торговли</t>
   </si>
   <si>
     <t>Индексы физического объема розничной торговли продовольственных товаров</t>
   </si>
   <si>
     <t>Индексы физического объема розничной торговли непродовольственных товаров</t>
   </si>
   <si>
     <t xml:space="preserve">Алтай </t>
   </si>
   <si>
     <t>Восточно-Казахстанская область</t>
   </si>
   <si>
     <t>Усть-Каменогорск г.а.</t>
   </si>
   <si>
     <t>Курчатов г.а.</t>
   </si>
   <si>
@@ -107,429 +107,336 @@
     <t>Уланский</t>
   </si>
   <si>
     <t>Урджарский</t>
   </si>
   <si>
     <t>Шемонаихинский</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Самар</t>
   </si>
   <si>
     <t>Үлкен Нарын</t>
   </si>
   <si>
     <t>Марқакөл</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="3">
+  <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
-    <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="12">
+  <fonts count="14">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
-      <name val="Calibri"/>
-[...6 lines deleted...]
-      <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
-      <name val="Calibri"/>
-[...5 lines deleted...]
-      <sz val="12"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="8">
+  <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
-      <top style="medium">
-[...9 lines deleted...]
-      <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...24 lines deleted...]
-    <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="56">
+  <cellXfs count="30">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-[...9 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="1" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...70 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
-[...2 lines deleted...]
-      <alignment vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Стандартная">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -555,51 +462,51 @@
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -739,3604 +646,3751 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:W41"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="B50" sqref="B50"/>
+    <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection sqref="A1:W1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="26.85546875" style="2" customWidth="1"/>
+    <col min="1" max="1" width="31.28515625" style="2" customWidth="1"/>
     <col min="2" max="3" width="11.140625" style="2" customWidth="1"/>
     <col min="4" max="20" width="8.42578125" style="2" customWidth="1"/>
     <col min="21" max="21" width="9.140625" style="2"/>
     <col min="22" max="23" width="9.5703125" style="2" customWidth="1"/>
     <col min="24" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23" ht="27.75" customHeight="1">
-      <c r="A1" s="53" t="s">
+    <row r="1" spans="1:23" ht="18" customHeight="1">
+      <c r="A1" s="24" t="s">
         <v>1</v>
       </c>
-      <c r="B1" s="53"/>
-[...20 lines deleted...]
-      <c r="W1" s="53"/>
+      <c r="B1" s="24"/>
+      <c r="C1" s="24"/>
+      <c r="D1" s="24"/>
+      <c r="E1" s="24"/>
+      <c r="F1" s="24"/>
+      <c r="G1" s="24"/>
+      <c r="H1" s="24"/>
+      <c r="I1" s="24"/>
+      <c r="J1" s="24"/>
+      <c r="K1" s="24"/>
+      <c r="L1" s="24"/>
+      <c r="M1" s="24"/>
+      <c r="N1" s="24"/>
+      <c r="O1" s="24"/>
+      <c r="P1" s="24"/>
+      <c r="Q1" s="24"/>
+      <c r="R1" s="24"/>
+      <c r="S1" s="24"/>
+      <c r="T1" s="24"/>
+      <c r="U1" s="24"/>
+      <c r="V1" s="24"/>
+      <c r="W1" s="24"/>
     </row>
     <row r="2" spans="1:23" ht="13.5" thickBot="1">
-      <c r="B2" s="27"/>
-[...17 lines deleted...]
-      <c r="W2" s="27" t="s">
+      <c r="B2" s="8"/>
+      <c r="C2" s="8"/>
+      <c r="D2" s="8"/>
+      <c r="E2" s="8"/>
+      <c r="F2" s="8"/>
+      <c r="G2" s="8"/>
+      <c r="H2" s="8"/>
+      <c r="I2" s="8"/>
+      <c r="J2" s="8"/>
+      <c r="K2" s="8"/>
+      <c r="L2" s="8"/>
+      <c r="M2" s="8"/>
+      <c r="N2" s="8"/>
+      <c r="O2" s="8"/>
+      <c r="P2" s="8"/>
+      <c r="Q2" s="8"/>
+      <c r="R2" s="8"/>
+      <c r="T2" s="23" t="s">
         <v>0</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B3" s="39">
+      <c r="U2" s="23"/>
+      <c r="V2" s="23"/>
+      <c r="W2" s="23"/>
+    </row>
+    <row r="3" spans="1:23" s="3" customFormat="1" ht="27.75" customHeight="1" thickBot="1">
+      <c r="A3" s="9"/>
+      <c r="B3" s="20">
         <v>2000</v>
       </c>
-      <c r="C3" s="39">
+      <c r="C3" s="20">
         <v>2001</v>
       </c>
-      <c r="D3" s="39">
+      <c r="D3" s="20">
         <v>2002</v>
       </c>
-      <c r="E3" s="39">
+      <c r="E3" s="20">
         <v>2003</v>
       </c>
-      <c r="F3" s="3">
+      <c r="F3" s="20">
         <v>2004</v>
       </c>
-      <c r="G3" s="3">
+      <c r="G3" s="20">
         <v>2005</v>
       </c>
-      <c r="H3" s="4">
+      <c r="H3" s="20">
         <v>2006</v>
       </c>
-      <c r="I3" s="3">
+      <c r="I3" s="20">
         <v>2007</v>
       </c>
-      <c r="J3" s="3">
+      <c r="J3" s="20">
         <v>2008</v>
       </c>
-      <c r="K3" s="3">
+      <c r="K3" s="20">
         <v>2009</v>
       </c>
-      <c r="L3" s="3">
+      <c r="L3" s="20">
         <v>2010</v>
       </c>
-      <c r="M3" s="3">
+      <c r="M3" s="20">
         <v>2011</v>
       </c>
-      <c r="N3" s="3">
+      <c r="N3" s="20">
         <v>2012</v>
       </c>
-      <c r="O3" s="5">
+      <c r="O3" s="20">
         <v>2013</v>
       </c>
-      <c r="P3" s="3">
+      <c r="P3" s="20">
         <v>2014</v>
       </c>
-      <c r="Q3" s="3">
+      <c r="Q3" s="20">
         <v>2015</v>
       </c>
-      <c r="R3" s="3">
+      <c r="R3" s="20">
         <v>2016</v>
       </c>
-      <c r="S3" s="3">
+      <c r="S3" s="20">
         <v>2017</v>
       </c>
-      <c r="T3" s="3">
+      <c r="T3" s="20">
         <v>2018</v>
       </c>
-      <c r="U3" s="40">
+      <c r="U3" s="20">
         <v>2019</v>
       </c>
-      <c r="V3" s="41">
+      <c r="V3" s="20">
         <v>2020</v>
       </c>
-      <c r="W3" s="41">
+      <c r="W3" s="20">
         <v>2021</v>
       </c>
     </row>
-    <row r="4" spans="1:23" s="7" customFormat="1" ht="25.5" customHeight="1">
-      <c r="A4" s="19" t="s">
+    <row r="4" spans="1:23" s="4" customFormat="1">
+      <c r="A4" s="18" t="s">
         <v>5</v>
       </c>
-      <c r="B4" s="13">
+      <c r="B4" s="19">
         <v>108.3</v>
       </c>
-      <c r="C4" s="14">
+      <c r="C4" s="15">
         <v>103.6</v>
       </c>
-      <c r="D4" s="14">
+      <c r="D4" s="15">
         <v>105</v>
       </c>
-      <c r="E4" s="14">
+      <c r="E4" s="15">
         <v>107.8</v>
       </c>
-      <c r="F4" s="14">
+      <c r="F4" s="19">
         <v>108.7</v>
       </c>
-      <c r="G4" s="14">
+      <c r="G4" s="15">
         <v>106.1</v>
       </c>
-      <c r="H4" s="14">
+      <c r="H4" s="15">
         <v>110.6</v>
       </c>
-      <c r="I4" s="14">
+      <c r="I4" s="15">
         <v>110</v>
       </c>
-      <c r="J4" s="14">
+      <c r="J4" s="19">
         <v>102</v>
       </c>
-      <c r="K4" s="14">
+      <c r="K4" s="15">
         <v>105.1</v>
       </c>
-      <c r="L4" s="14">
+      <c r="L4" s="15">
         <v>120.8</v>
       </c>
-      <c r="M4" s="14">
+      <c r="M4" s="15">
         <v>114.3</v>
       </c>
-      <c r="N4" s="14">
+      <c r="N4" s="19">
         <v>111</v>
       </c>
-      <c r="O4" s="14">
+      <c r="O4" s="15">
         <v>123.3</v>
       </c>
-      <c r="P4" s="13">
+      <c r="P4" s="15">
         <v>103.8</v>
       </c>
-      <c r="Q4" s="13">
+      <c r="Q4" s="15">
         <v>96.03</v>
       </c>
-      <c r="R4" s="13">
+      <c r="R4" s="19">
         <v>99.99</v>
       </c>
-      <c r="S4" s="13">
+      <c r="S4" s="15">
         <v>100.3</v>
       </c>
-      <c r="T4" s="13">
+      <c r="T4" s="15">
         <v>106.5</v>
       </c>
-      <c r="U4" s="32">
+      <c r="U4" s="15">
         <v>106</v>
       </c>
-      <c r="V4" s="34">
+      <c r="V4" s="19">
         <v>100.4</v>
       </c>
-      <c r="W4" s="34">
+      <c r="W4" s="15">
         <v>108.9</v>
       </c>
     </row>
     <row r="5" spans="1:23" ht="15" customHeight="1">
-      <c r="A5" s="20" t="s">
+      <c r="A5" s="17" t="s">
         <v>6</v>
       </c>
-      <c r="B5" s="12">
+      <c r="B5" s="16">
         <v>117.7</v>
       </c>
-      <c r="C5" s="11">
+      <c r="C5" s="16">
         <v>100.7</v>
       </c>
-      <c r="D5" s="11">
+      <c r="D5" s="16">
         <v>104.8</v>
       </c>
-      <c r="E5" s="11">
+      <c r="E5" s="16">
         <v>114.3</v>
       </c>
-      <c r="F5" s="11">
+      <c r="F5" s="16">
         <v>110.8</v>
       </c>
-      <c r="G5" s="11">
+      <c r="G5" s="16">
         <v>105.1</v>
       </c>
-      <c r="H5" s="11">
+      <c r="H5" s="16">
         <v>111.1</v>
       </c>
-      <c r="I5" s="11">
+      <c r="I5" s="16">
         <v>113.4</v>
       </c>
-      <c r="J5" s="11">
+      <c r="J5" s="16">
         <v>98</v>
       </c>
-      <c r="K5" s="11">
+      <c r="K5" s="16">
         <v>103.5</v>
       </c>
-      <c r="L5" s="11">
+      <c r="L5" s="16">
         <v>116.2</v>
       </c>
-      <c r="M5" s="11">
+      <c r="M5" s="16">
         <v>116.7</v>
       </c>
-      <c r="N5" s="11">
+      <c r="N5" s="16">
         <v>111.2</v>
       </c>
-      <c r="O5" s="11">
+      <c r="O5" s="16">
         <v>124.2</v>
       </c>
-      <c r="P5" s="11">
+      <c r="P5" s="16">
         <v>106.7</v>
       </c>
-      <c r="Q5" s="11">
+      <c r="Q5" s="16">
         <v>94.1</v>
       </c>
-      <c r="R5" s="11">
+      <c r="R5" s="16">
         <v>103.1</v>
       </c>
-      <c r="S5" s="11">
+      <c r="S5" s="16">
         <v>103.9</v>
       </c>
-      <c r="T5" s="11">
+      <c r="T5" s="16">
         <v>107.8</v>
       </c>
-      <c r="U5" s="30">
+      <c r="U5" s="16">
         <v>106.6</v>
       </c>
-      <c r="V5" s="12">
+      <c r="V5" s="16">
         <v>100</v>
       </c>
-      <c r="W5" s="12">
+      <c r="W5" s="16">
         <v>107</v>
       </c>
     </row>
     <row r="6" spans="1:23" ht="15" customHeight="1">
-      <c r="A6" s="20" t="s">
+      <c r="A6" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="B6" s="12">
+      <c r="B6" s="16">
         <v>111</v>
       </c>
-      <c r="C6" s="11">
+      <c r="C6" s="16">
         <v>93.7</v>
       </c>
-      <c r="D6" s="11">
+      <c r="D6" s="16">
         <v>110.5</v>
       </c>
-      <c r="E6" s="11">
+      <c r="E6" s="16">
         <v>100.2</v>
       </c>
-      <c r="F6" s="11">
+      <c r="F6" s="16">
         <v>101</v>
       </c>
-      <c r="G6" s="11">
+      <c r="G6" s="16">
         <v>106.7</v>
       </c>
-      <c r="H6" s="11">
+      <c r="H6" s="16">
         <v>104.5</v>
       </c>
-      <c r="I6" s="11">
+      <c r="I6" s="16">
         <v>105.2</v>
       </c>
-      <c r="J6" s="11">
+      <c r="J6" s="16">
         <v>126.6</v>
       </c>
-      <c r="K6" s="11">
+      <c r="K6" s="16">
         <v>192.9</v>
       </c>
-      <c r="L6" s="11">
+      <c r="L6" s="16">
         <v>110.5</v>
       </c>
-      <c r="M6" s="11">
+      <c r="M6" s="16">
         <v>108.3</v>
       </c>
-      <c r="N6" s="11">
+      <c r="N6" s="16">
         <v>109.7</v>
       </c>
-      <c r="O6" s="11">
+      <c r="O6" s="16">
         <v>134.80000000000001</v>
       </c>
-      <c r="P6" s="11">
+      <c r="P6" s="16">
         <v>100.1</v>
       </c>
-      <c r="Q6" s="11">
+      <c r="Q6" s="16">
         <v>111.4</v>
       </c>
-      <c r="R6" s="11">
+      <c r="R6" s="16">
         <v>78.2</v>
       </c>
-      <c r="S6" s="11">
+      <c r="S6" s="16">
         <v>105.5</v>
       </c>
-      <c r="T6" s="11">
+      <c r="T6" s="16">
         <v>100.6</v>
       </c>
-      <c r="U6" s="30">
+      <c r="U6" s="16">
         <v>104.5</v>
       </c>
-      <c r="V6" s="12">
+      <c r="V6" s="16">
         <v>100.3</v>
       </c>
-      <c r="W6" s="12">
+      <c r="W6" s="16">
         <v>102.2</v>
       </c>
     </row>
     <row r="7" spans="1:23" ht="15" customHeight="1">
-      <c r="A7" s="20" t="s">
+      <c r="A7" s="17" t="s">
         <v>8</v>
       </c>
-      <c r="B7" s="12">
+      <c r="B7" s="16">
         <v>107.4</v>
       </c>
-      <c r="C7" s="11">
+      <c r="C7" s="16">
         <v>104.3</v>
       </c>
-      <c r="D7" s="11">
+      <c r="D7" s="16">
         <v>99.3</v>
       </c>
-      <c r="E7" s="11">
+      <c r="E7" s="16">
         <v>100.1</v>
       </c>
-      <c r="F7" s="11">
+      <c r="F7" s="16">
         <v>99.1</v>
       </c>
-      <c r="G7" s="11">
+      <c r="G7" s="16">
         <v>104.8</v>
       </c>
-      <c r="H7" s="11">
+      <c r="H7" s="16">
         <v>106.7</v>
       </c>
-      <c r="I7" s="11">
+      <c r="I7" s="16">
         <v>103.7</v>
       </c>
-      <c r="J7" s="11">
+      <c r="J7" s="16">
         <v>105</v>
       </c>
-      <c r="K7" s="11">
+      <c r="K7" s="16">
         <v>138.30000000000001</v>
       </c>
-      <c r="L7" s="11">
+      <c r="L7" s="16">
         <v>133.69999999999999</v>
       </c>
-      <c r="M7" s="11">
+      <c r="M7" s="16">
         <v>102.8</v>
       </c>
-      <c r="N7" s="11">
+      <c r="N7" s="16">
         <v>117.2</v>
       </c>
-      <c r="O7" s="11">
+      <c r="O7" s="16">
         <v>119.4</v>
       </c>
-      <c r="P7" s="11">
+      <c r="P7" s="16">
         <v>103.1</v>
       </c>
-      <c r="Q7" s="11">
+      <c r="Q7" s="16">
         <v>91.3</v>
       </c>
-      <c r="R7" s="11">
+      <c r="R7" s="16">
         <v>99.1</v>
       </c>
-      <c r="S7" s="11">
+      <c r="S7" s="16">
         <v>98.7</v>
       </c>
-      <c r="T7" s="11">
+      <c r="T7" s="16">
         <v>100.4</v>
       </c>
-      <c r="U7" s="30">
+      <c r="U7" s="16">
         <v>104</v>
       </c>
-      <c r="V7" s="12">
+      <c r="V7" s="16">
         <v>103</v>
       </c>
-      <c r="W7" s="12">
+      <c r="W7" s="16">
         <v>103.2</v>
       </c>
     </row>
     <row r="8" spans="1:23" ht="15" customHeight="1">
-      <c r="A8" s="20" t="s">
+      <c r="A8" s="17" t="s">
         <v>9</v>
       </c>
-      <c r="B8" s="12">
+      <c r="B8" s="16">
         <v>103.7</v>
       </c>
-      <c r="C8" s="11">
+      <c r="C8" s="16">
         <v>105.2</v>
       </c>
-      <c r="D8" s="11">
+      <c r="D8" s="16">
         <v>109.5</v>
       </c>
-      <c r="E8" s="11">
+      <c r="E8" s="16">
         <v>104.9</v>
       </c>
-      <c r="F8" s="11">
+      <c r="F8" s="16">
         <v>109.1</v>
       </c>
-      <c r="G8" s="11">
+      <c r="G8" s="16">
         <v>108.6</v>
       </c>
-      <c r="H8" s="11">
+      <c r="H8" s="16">
         <v>113.3</v>
       </c>
-      <c r="I8" s="11">
+      <c r="I8" s="16">
         <v>105.6</v>
       </c>
-      <c r="J8" s="11">
+      <c r="J8" s="16">
         <v>110.3</v>
       </c>
-      <c r="K8" s="11">
+      <c r="K8" s="16">
         <v>85.6</v>
       </c>
-      <c r="L8" s="11">
+      <c r="L8" s="16">
         <v>119.4</v>
       </c>
-      <c r="M8" s="11">
+      <c r="M8" s="16">
         <v>117.6</v>
       </c>
-      <c r="N8" s="11">
+      <c r="N8" s="16">
         <v>112.1</v>
       </c>
-      <c r="O8" s="11">
+      <c r="O8" s="16">
         <v>119.6</v>
       </c>
-      <c r="P8" s="11">
+      <c r="P8" s="16">
         <v>100.7</v>
       </c>
-      <c r="Q8" s="11">
+      <c r="Q8" s="16">
         <v>95.6</v>
       </c>
-      <c r="R8" s="11">
+      <c r="R8" s="16">
         <v>99.4</v>
       </c>
-      <c r="S8" s="11">
+      <c r="S8" s="16">
         <v>104.3</v>
       </c>
-      <c r="T8" s="11">
+      <c r="T8" s="16">
         <v>103.3</v>
       </c>
-      <c r="U8" s="30">
+      <c r="U8" s="16">
         <v>105.6</v>
       </c>
-      <c r="V8" s="12">
+      <c r="V8" s="16">
         <v>99.1</v>
       </c>
-      <c r="W8" s="12">
+      <c r="W8" s="16">
         <v>118.9</v>
       </c>
     </row>
     <row r="9" spans="1:23" ht="15" customHeight="1">
-      <c r="A9" s="21" t="s">
+      <c r="A9" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="B9" s="12">
+      <c r="B9" s="16">
         <v>98.7</v>
       </c>
-      <c r="C9" s="11">
+      <c r="C9" s="16">
         <v>99.3</v>
       </c>
-      <c r="D9" s="11">
+      <c r="D9" s="16">
         <v>104.9</v>
       </c>
-      <c r="E9" s="11">
+      <c r="E9" s="16">
         <v>100.7</v>
       </c>
-      <c r="F9" s="11">
+      <c r="F9" s="16">
         <v>102.9</v>
       </c>
-      <c r="G9" s="11">
+      <c r="G9" s="16">
         <v>105.2</v>
       </c>
-      <c r="H9" s="11">
+      <c r="H9" s="16">
         <v>102.6</v>
       </c>
-      <c r="I9" s="11">
+      <c r="I9" s="16">
         <v>102</v>
       </c>
-      <c r="J9" s="11">
+      <c r="J9" s="16">
         <v>99.6</v>
       </c>
-      <c r="K9" s="11">
+      <c r="K9" s="16">
         <v>123.8</v>
       </c>
-      <c r="L9" s="11">
+      <c r="L9" s="16">
         <v>110.6</v>
       </c>
-      <c r="M9" s="11">
+      <c r="M9" s="16">
         <v>110.5</v>
       </c>
-      <c r="N9" s="11">
+      <c r="N9" s="16">
         <v>100.1</v>
       </c>
-      <c r="O9" s="11">
+      <c r="O9" s="16">
         <v>119.4</v>
       </c>
-      <c r="P9" s="11">
+      <c r="P9" s="16">
         <v>100.2</v>
       </c>
-      <c r="Q9" s="11">
+      <c r="Q9" s="16">
         <v>70.099999999999994</v>
       </c>
-      <c r="R9" s="11">
+      <c r="R9" s="16">
         <v>96.5</v>
       </c>
-      <c r="S9" s="11">
+      <c r="S9" s="16">
         <v>102.4</v>
       </c>
-      <c r="T9" s="11">
+      <c r="T9" s="16">
         <v>123.8</v>
       </c>
-      <c r="U9" s="30">
+      <c r="U9" s="16">
         <v>123.8</v>
       </c>
-      <c r="V9" s="12">
+      <c r="V9" s="16">
         <v>103.2</v>
       </c>
-      <c r="W9" s="12">
+      <c r="W9" s="16">
         <v>109.7</v>
       </c>
     </row>
     <row r="10" spans="1:23" ht="15" customHeight="1">
-      <c r="A10" s="21" t="s">
+      <c r="A10" s="17" t="s">
         <v>11</v>
       </c>
-      <c r="B10" s="12">
+      <c r="B10" s="16">
         <v>101.7</v>
       </c>
-      <c r="C10" s="11">
+      <c r="C10" s="16">
         <v>107</v>
       </c>
-      <c r="D10" s="11">
+      <c r="D10" s="16">
         <v>101</v>
       </c>
-      <c r="E10" s="11">
+      <c r="E10" s="16">
         <v>98.4</v>
       </c>
-      <c r="F10" s="11">
+      <c r="F10" s="16">
         <v>100.5</v>
       </c>
-      <c r="G10" s="11">
+      <c r="G10" s="16">
         <v>107.1</v>
       </c>
-      <c r="H10" s="11">
+      <c r="H10" s="16">
         <v>103.4</v>
       </c>
-      <c r="I10" s="11">
+      <c r="I10" s="16">
         <v>130.80000000000001</v>
       </c>
-      <c r="J10" s="11">
+      <c r="J10" s="16">
         <v>80.599999999999994</v>
       </c>
-      <c r="K10" s="11">
+      <c r="K10" s="16">
         <v>139.9</v>
       </c>
-      <c r="L10" s="11">
+      <c r="L10" s="16">
         <v>136.9</v>
       </c>
-      <c r="M10" s="11">
+      <c r="M10" s="16">
         <v>117.7</v>
       </c>
-      <c r="N10" s="11">
+      <c r="N10" s="16">
         <v>113.8</v>
       </c>
-      <c r="O10" s="11">
+      <c r="O10" s="16">
         <v>123.8</v>
       </c>
-      <c r="P10" s="11">
+      <c r="P10" s="16">
         <v>77.5</v>
       </c>
-      <c r="Q10" s="11">
+      <c r="Q10" s="16">
         <v>80.8</v>
       </c>
-      <c r="R10" s="11">
+      <c r="R10" s="16">
         <v>108.8</v>
       </c>
-      <c r="S10" s="11">
+      <c r="S10" s="16">
         <v>103.6</v>
       </c>
-      <c r="T10" s="11">
+      <c r="T10" s="16">
         <v>110.2</v>
       </c>
-      <c r="U10" s="30">
+      <c r="U10" s="16">
         <v>104.7</v>
       </c>
-      <c r="V10" s="12">
+      <c r="V10" s="16">
         <v>106.7</v>
       </c>
-      <c r="W10" s="12">
+      <c r="W10" s="16">
         <v>114.9</v>
       </c>
     </row>
     <row r="11" spans="1:23" ht="15" customHeight="1">
-      <c r="A11" s="21" t="s">
+      <c r="A11" s="17" t="s">
         <v>12</v>
       </c>
-      <c r="B11" s="12">
+      <c r="B11" s="16">
         <v>90</v>
       </c>
-      <c r="C11" s="11">
+      <c r="C11" s="16">
         <v>104.2</v>
       </c>
-      <c r="D11" s="11">
+      <c r="D11" s="16">
         <v>100.8</v>
       </c>
-      <c r="E11" s="11">
+      <c r="E11" s="16">
         <v>100.1</v>
       </c>
-      <c r="F11" s="11">
+      <c r="F11" s="16">
         <v>101.4</v>
       </c>
-      <c r="G11" s="11">
+      <c r="G11" s="16">
         <v>105.8</v>
       </c>
-      <c r="H11" s="11">
+      <c r="H11" s="16">
         <v>101.1</v>
       </c>
-      <c r="I11" s="11">
+      <c r="I11" s="16">
         <v>108.4</v>
       </c>
-      <c r="J11" s="11">
+      <c r="J11" s="16">
         <v>94.3</v>
       </c>
-      <c r="K11" s="11">
+      <c r="K11" s="16">
         <v>148.1</v>
       </c>
-      <c r="L11" s="11">
+      <c r="L11" s="16">
         <v>121</v>
       </c>
-      <c r="M11" s="11">
+      <c r="M11" s="16">
         <v>101.3</v>
       </c>
-      <c r="N11" s="11">
+      <c r="N11" s="16">
         <v>103</v>
       </c>
-      <c r="O11" s="11">
+      <c r="O11" s="16">
         <v>111.7</v>
       </c>
-      <c r="P11" s="11">
+      <c r="P11" s="16">
         <v>111.7</v>
       </c>
-      <c r="Q11" s="11">
+      <c r="Q11" s="16">
         <v>98.6</v>
       </c>
-      <c r="R11" s="11">
+      <c r="R11" s="16">
         <v>51.6</v>
       </c>
-      <c r="S11" s="11">
+      <c r="S11" s="16">
         <v>94.4</v>
       </c>
-      <c r="T11" s="11">
+      <c r="T11" s="16">
         <v>100.1</v>
       </c>
-      <c r="U11" s="30">
+      <c r="U11" s="16">
         <v>102.7</v>
       </c>
-      <c r="V11" s="12">
+      <c r="V11" s="16">
         <v>102</v>
       </c>
-      <c r="W11" s="12">
+      <c r="W11" s="16">
         <v>108.3</v>
       </c>
     </row>
     <row r="12" spans="1:23" ht="15" customHeight="1">
-      <c r="A12" s="21" t="s">
+      <c r="A12" s="17" t="s">
         <v>13</v>
       </c>
-      <c r="B12" s="12">
+      <c r="B12" s="16">
         <v>88</v>
       </c>
-      <c r="C12" s="11">
+      <c r="C12" s="16">
         <v>149.5</v>
       </c>
-      <c r="D12" s="11">
+      <c r="D12" s="16">
         <v>102</v>
       </c>
-      <c r="E12" s="11">
+      <c r="E12" s="16">
         <v>100.8</v>
       </c>
-      <c r="F12" s="11">
+      <c r="F12" s="16">
         <v>101.3</v>
       </c>
-      <c r="G12" s="11">
+      <c r="G12" s="16">
         <v>110.5</v>
       </c>
-      <c r="H12" s="11">
+      <c r="H12" s="16">
         <v>102.6</v>
       </c>
-      <c r="I12" s="11">
+      <c r="I12" s="16">
         <v>101.8</v>
       </c>
-      <c r="J12" s="11">
+      <c r="J12" s="16">
         <v>102.4</v>
       </c>
-      <c r="K12" s="11">
+      <c r="K12" s="16">
         <v>230.9</v>
       </c>
-      <c r="L12" s="11">
+      <c r="L12" s="16">
         <v>109.5</v>
       </c>
-      <c r="M12" s="11">
+      <c r="M12" s="16">
         <v>106.1</v>
       </c>
-      <c r="N12" s="11">
+      <c r="N12" s="16">
         <v>106.6</v>
       </c>
-      <c r="O12" s="11">
+      <c r="O12" s="16">
         <v>130.5</v>
       </c>
-      <c r="P12" s="12">
+      <c r="P12" s="16">
         <v>109.5</v>
       </c>
-      <c r="Q12" s="12">
+      <c r="Q12" s="16">
         <v>90.9</v>
       </c>
-      <c r="R12" s="12">
+      <c r="R12" s="16">
         <v>119.5</v>
       </c>
-      <c r="S12" s="12">
+      <c r="S12" s="16">
         <v>57.8</v>
       </c>
-      <c r="T12" s="12">
+      <c r="T12" s="16">
         <v>105.7</v>
       </c>
-      <c r="U12" s="30">
+      <c r="U12" s="16">
         <v>103.6</v>
       </c>
-      <c r="V12" s="12">
+      <c r="V12" s="16">
         <v>107.6</v>
       </c>
-      <c r="W12" s="12">
+      <c r="W12" s="16">
         <v>57.4</v>
       </c>
     </row>
     <row r="13" spans="1:23" ht="15" customHeight="1">
-      <c r="A13" s="21" t="s">
+      <c r="A13" s="17" t="s">
         <v>14</v>
       </c>
-      <c r="B13" s="12">
+      <c r="B13" s="16">
         <v>80.099999999999994</v>
       </c>
-      <c r="C13" s="11">
+      <c r="C13" s="16">
         <v>107.4</v>
       </c>
-      <c r="D13" s="11">
+      <c r="D13" s="16">
         <v>105.2</v>
       </c>
-      <c r="E13" s="11">
+      <c r="E13" s="16">
         <v>80.599999999999994</v>
       </c>
-      <c r="F13" s="11">
+      <c r="F13" s="16">
         <v>98</v>
       </c>
-      <c r="G13" s="11">
+      <c r="G13" s="16">
         <v>110.7</v>
       </c>
-      <c r="H13" s="11">
+      <c r="H13" s="16">
         <v>118.7</v>
       </c>
-      <c r="I13" s="11">
+      <c r="I13" s="16">
         <v>103.5</v>
       </c>
-      <c r="J13" s="11">
+      <c r="J13" s="16">
         <v>102.1</v>
       </c>
-      <c r="K13" s="11">
+      <c r="K13" s="16">
         <v>154.9</v>
       </c>
-      <c r="L13" s="11">
+      <c r="L13" s="16">
         <v>153.30000000000001</v>
       </c>
-      <c r="M13" s="11">
+      <c r="M13" s="16">
         <v>107.3</v>
       </c>
-      <c r="N13" s="11">
+      <c r="N13" s="16">
         <v>108.3</v>
       </c>
-      <c r="O13" s="11">
+      <c r="O13" s="16">
         <v>135</v>
       </c>
-      <c r="P13" s="12">
+      <c r="P13" s="16">
         <v>100.1</v>
       </c>
-      <c r="Q13" s="12">
+      <c r="Q13" s="16">
         <v>125.2</v>
       </c>
-      <c r="R13" s="12">
+      <c r="R13" s="16">
         <v>99.3</v>
       </c>
-      <c r="S13" s="12">
+      <c r="S13" s="16">
         <v>102.7</v>
       </c>
-      <c r="T13" s="12">
+      <c r="T13" s="16">
         <v>106.5</v>
       </c>
-      <c r="U13" s="30">
+      <c r="U13" s="16">
         <v>106.7</v>
       </c>
-      <c r="V13" s="12">
+      <c r="V13" s="16">
         <v>100.5</v>
       </c>
-      <c r="W13" s="12">
+      <c r="W13" s="16">
         <v>101.2</v>
       </c>
     </row>
     <row r="14" spans="1:23" ht="15" customHeight="1">
-      <c r="A14" s="21" t="s">
+      <c r="A14" s="17" t="s">
         <v>15</v>
       </c>
-      <c r="B14" s="12">
+      <c r="B14" s="16">
         <v>89.5</v>
       </c>
-      <c r="C14" s="11">
+      <c r="C14" s="16">
         <v>108.6</v>
       </c>
-      <c r="D14" s="11">
+      <c r="D14" s="16">
         <v>103.1</v>
       </c>
-      <c r="E14" s="11">
+      <c r="E14" s="16">
         <v>100.9</v>
       </c>
-      <c r="F14" s="11">
+      <c r="F14" s="16">
         <v>107.8</v>
       </c>
-      <c r="G14" s="11">
+      <c r="G14" s="16">
         <v>109.9</v>
       </c>
-      <c r="H14" s="11">
+      <c r="H14" s="16">
         <v>99.8</v>
       </c>
-      <c r="I14" s="11">
+      <c r="I14" s="16">
         <v>100.6</v>
       </c>
-      <c r="J14" s="11">
+      <c r="J14" s="16">
         <v>109.1</v>
       </c>
-      <c r="K14" s="11">
+      <c r="K14" s="16">
         <v>107.6</v>
       </c>
-      <c r="L14" s="11">
+      <c r="L14" s="16">
         <v>139.30000000000001</v>
       </c>
-      <c r="M14" s="11">
+      <c r="M14" s="16">
         <v>108.2</v>
       </c>
-      <c r="N14" s="11">
+      <c r="N14" s="16">
         <v>106.5</v>
       </c>
-      <c r="O14" s="11">
+      <c r="O14" s="16">
         <v>125.8</v>
       </c>
-      <c r="P14" s="12">
+      <c r="P14" s="16">
         <v>100</v>
       </c>
-      <c r="Q14" s="12">
+      <c r="Q14" s="16">
         <v>78.5</v>
       </c>
-      <c r="R14" s="12">
+      <c r="R14" s="16">
         <v>101.1</v>
       </c>
-      <c r="S14" s="12">
+      <c r="S14" s="16">
         <v>104.2</v>
       </c>
-      <c r="T14" s="12">
+      <c r="T14" s="16">
         <v>121.3</v>
       </c>
-      <c r="U14" s="30">
+      <c r="U14" s="16">
         <v>103</v>
       </c>
-      <c r="V14" s="12">
+      <c r="V14" s="16">
         <v>103.7</v>
       </c>
-      <c r="W14" s="12">
+      <c r="W14" s="16">
         <v>105.1</v>
       </c>
     </row>
     <row r="15" spans="1:23" ht="15" customHeight="1">
-      <c r="A15" s="21" t="s">
+      <c r="A15" s="17" t="s">
         <v>16</v>
       </c>
-      <c r="B15" s="28">
+      <c r="B15" s="16">
         <v>102.4</v>
       </c>
-      <c r="C15" s="29">
+      <c r="C15" s="16">
         <v>100</v>
       </c>
-      <c r="D15" s="29">
+      <c r="D15" s="16">
         <v>100.7</v>
       </c>
-      <c r="E15" s="29">
+      <c r="E15" s="16">
         <v>98.5</v>
       </c>
-      <c r="F15" s="29">
+      <c r="F15" s="16">
         <v>103.2</v>
       </c>
-      <c r="G15" s="29">
+      <c r="G15" s="16">
         <v>104.2</v>
       </c>
-      <c r="H15" s="29">
+      <c r="H15" s="16">
         <v>104.3</v>
       </c>
-      <c r="I15" s="29">
+      <c r="I15" s="16">
         <v>103.4</v>
       </c>
-      <c r="J15" s="29">
+      <c r="J15" s="16">
         <v>97.8</v>
       </c>
-      <c r="K15" s="29">
+      <c r="K15" s="16">
         <v>152.30000000000001</v>
       </c>
-      <c r="L15" s="29">
+      <c r="L15" s="16">
         <v>121.2</v>
       </c>
-      <c r="M15" s="29">
+      <c r="M15" s="16">
         <v>104.1</v>
       </c>
-      <c r="N15" s="29">
+      <c r="N15" s="16">
         <v>109.7</v>
       </c>
-      <c r="O15" s="29">
+      <c r="O15" s="16">
         <v>125.6</v>
       </c>
-      <c r="P15" s="28">
+      <c r="P15" s="16">
         <v>108.1</v>
       </c>
-      <c r="Q15" s="28">
+      <c r="Q15" s="16">
         <v>104.2</v>
       </c>
-      <c r="R15" s="28">
+      <c r="R15" s="16">
         <v>117.5</v>
       </c>
-      <c r="S15" s="28">
+      <c r="S15" s="16">
         <v>105</v>
       </c>
-      <c r="T15" s="28">
+      <c r="T15" s="16">
         <v>105</v>
       </c>
-      <c r="U15" s="30">
+      <c r="U15" s="16">
         <v>107.1</v>
       </c>
-      <c r="V15" s="12">
+      <c r="V15" s="16">
         <v>100.9</v>
       </c>
-      <c r="W15" s="12">
+      <c r="W15" s="16">
         <v>102.5</v>
       </c>
     </row>
     <row r="16" spans="1:23" ht="15" customHeight="1">
-      <c r="A16" s="22" t="s">
+      <c r="A16" s="17" t="s">
         <v>4</v>
       </c>
-      <c r="B16" s="28">
+      <c r="B16" s="16">
         <v>103.8</v>
       </c>
-      <c r="C16" s="29">
+      <c r="C16" s="16">
         <v>109.1</v>
       </c>
-      <c r="D16" s="29">
+      <c r="D16" s="16">
         <v>98.6</v>
       </c>
-      <c r="E16" s="29">
+      <c r="E16" s="16">
         <v>99</v>
       </c>
-      <c r="F16" s="29">
+      <c r="F16" s="16">
         <v>106.9</v>
       </c>
-      <c r="G16" s="29">
+      <c r="G16" s="16">
         <v>111.7</v>
       </c>
-      <c r="H16" s="29">
+      <c r="H16" s="16">
         <v>102.1</v>
       </c>
-      <c r="I16" s="29">
+      <c r="I16" s="16">
         <v>103.3</v>
       </c>
-      <c r="J16" s="29">
+      <c r="J16" s="16">
         <v>105.5</v>
       </c>
-      <c r="K16" s="29">
+      <c r="K16" s="16">
         <v>112.9</v>
       </c>
-      <c r="L16" s="29">
+      <c r="L16" s="16">
         <v>121</v>
       </c>
-      <c r="M16" s="29">
+      <c r="M16" s="16">
         <v>104.9</v>
       </c>
-      <c r="N16" s="29">
+      <c r="N16" s="16">
         <v>107.6</v>
       </c>
-      <c r="O16" s="29">
+      <c r="O16" s="16">
         <v>130.9</v>
       </c>
-      <c r="P16" s="28">
+      <c r="P16" s="16">
         <v>98.7</v>
       </c>
-      <c r="Q16" s="28">
+      <c r="Q16" s="16">
         <v>150.19999999999999</v>
       </c>
-      <c r="R16" s="28">
+      <c r="R16" s="16">
         <v>102</v>
       </c>
-      <c r="S16" s="28">
+      <c r="S16" s="16">
         <v>61.7</v>
       </c>
-      <c r="T16" s="28">
+      <c r="T16" s="16">
         <v>104.2</v>
       </c>
-      <c r="U16" s="30">
+      <c r="U16" s="16">
         <v>103.1</v>
       </c>
-      <c r="V16" s="12">
+      <c r="V16" s="16">
         <v>101.1</v>
       </c>
-      <c r="W16" s="12">
+      <c r="W16" s="16">
         <v>105.6</v>
       </c>
     </row>
     <row r="17" spans="1:23" ht="15" customHeight="1">
-      <c r="A17" s="23" t="s">
+      <c r="A17" s="17" t="s">
         <v>17</v>
       </c>
-      <c r="B17" s="9">
+      <c r="B17" s="16">
         <v>100.7</v>
       </c>
-      <c r="C17" s="9">
+      <c r="C17" s="16">
         <v>90.4</v>
       </c>
-      <c r="D17" s="9">
+      <c r="D17" s="16">
         <v>102.8</v>
       </c>
-      <c r="E17" s="9">
+      <c r="E17" s="16">
         <v>99.1</v>
       </c>
-      <c r="F17" s="9">
+      <c r="F17" s="16">
         <v>103.5</v>
       </c>
-      <c r="G17" s="9">
+      <c r="G17" s="16">
         <v>100.4</v>
       </c>
-      <c r="H17" s="9">
+      <c r="H17" s="16">
         <v>103.8</v>
       </c>
-      <c r="I17" s="9">
+      <c r="I17" s="16">
         <v>112.3</v>
       </c>
-      <c r="J17" s="9">
+      <c r="J17" s="16">
         <v>104.8</v>
       </c>
-      <c r="K17" s="9">
+      <c r="K17" s="16">
         <v>149.30000000000001</v>
       </c>
-      <c r="L17" s="9">
+      <c r="L17" s="16">
         <v>158.19999999999999</v>
       </c>
-      <c r="M17" s="9">
+      <c r="M17" s="16">
         <v>109.9</v>
       </c>
-      <c r="N17" s="9">
+      <c r="N17" s="16">
         <v>107</v>
       </c>
-      <c r="O17" s="9">
+      <c r="O17" s="16">
         <v>132.80000000000001</v>
       </c>
-      <c r="P17" s="9">
+      <c r="P17" s="16">
         <v>100.1</v>
       </c>
-      <c r="Q17" s="9">
+      <c r="Q17" s="16">
         <v>72.8</v>
       </c>
-      <c r="R17" s="9">
+      <c r="R17" s="16">
         <v>74.5</v>
       </c>
-      <c r="S17" s="11">
+      <c r="S17" s="16">
         <v>70.3</v>
       </c>
-      <c r="T17" s="28">
+      <c r="T17" s="16">
         <v>107.6</v>
       </c>
-      <c r="U17" s="30">
+      <c r="U17" s="16">
         <v>103.4</v>
       </c>
-      <c r="V17" s="12">
+      <c r="V17" s="16">
         <v>101.5</v>
       </c>
-      <c r="W17" s="12">
+      <c r="W17" s="16">
         <v>106.4</v>
       </c>
     </row>
     <row r="18" spans="1:23" ht="15" customHeight="1">
-      <c r="A18" s="23" t="s">
+      <c r="A18" s="17" t="s">
         <v>18</v>
       </c>
-      <c r="B18" s="28">
+      <c r="B18" s="16">
         <v>98.3</v>
       </c>
-      <c r="C18" s="29">
+      <c r="C18" s="16">
         <v>106.2</v>
       </c>
-      <c r="D18" s="29">
+      <c r="D18" s="16">
         <v>100.6</v>
       </c>
-      <c r="E18" s="29">
+      <c r="E18" s="16">
         <v>101.9</v>
       </c>
-      <c r="F18" s="29">
+      <c r="F18" s="16">
         <v>99.4</v>
       </c>
-      <c r="G18" s="29">
+      <c r="G18" s="16">
         <v>107.8</v>
       </c>
-      <c r="H18" s="29">
+      <c r="H18" s="16">
         <v>109.9</v>
       </c>
-      <c r="I18" s="29">
+      <c r="I18" s="16">
         <v>93.7</v>
       </c>
-      <c r="J18" s="29">
+      <c r="J18" s="16">
         <v>101.1</v>
       </c>
-      <c r="K18" s="29">
+      <c r="K18" s="16">
         <v>172.8</v>
       </c>
-      <c r="L18" s="29">
+      <c r="L18" s="16">
         <v>145.4</v>
       </c>
-      <c r="M18" s="29">
+      <c r="M18" s="16">
         <v>104.2</v>
       </c>
-      <c r="N18" s="29">
+      <c r="N18" s="16">
         <v>101.6</v>
       </c>
-      <c r="O18" s="29">
+      <c r="O18" s="16">
         <v>130.4</v>
       </c>
-      <c r="P18" s="28">
+      <c r="P18" s="16">
         <v>100.2</v>
       </c>
-      <c r="Q18" s="28">
+      <c r="Q18" s="16">
         <v>120.9</v>
       </c>
-      <c r="R18" s="28">
+      <c r="R18" s="16">
         <v>28.6</v>
       </c>
-      <c r="S18" s="28">
+      <c r="S18" s="16">
         <v>60.6</v>
       </c>
-      <c r="T18" s="28">
+      <c r="T18" s="16">
         <v>88.4</v>
       </c>
-      <c r="U18" s="30">
+      <c r="U18" s="16">
         <v>158.19999999999999</v>
       </c>
-      <c r="V18" s="12">
+      <c r="V18" s="16">
         <v>99.3</v>
       </c>
-      <c r="W18" s="12">
+      <c r="W18" s="16">
         <v>109</v>
       </c>
     </row>
     <row r="19" spans="1:23" ht="15" customHeight="1">
-      <c r="A19" s="23" t="s">
+      <c r="A19" s="17" t="s">
         <v>19</v>
       </c>
-      <c r="B19" s="28">
+      <c r="B19" s="16">
         <v>103.4</v>
       </c>
-      <c r="C19" s="29">
+      <c r="C19" s="16">
         <v>105.1</v>
       </c>
-      <c r="D19" s="29">
+      <c r="D19" s="16">
         <v>99.7</v>
       </c>
-      <c r="E19" s="29">
+      <c r="E19" s="16">
         <v>106.9</v>
       </c>
-      <c r="F19" s="29">
+      <c r="F19" s="16">
         <v>94.2</v>
       </c>
-      <c r="G19" s="29">
+      <c r="G19" s="16">
         <v>104.6</v>
       </c>
-      <c r="H19" s="29">
+      <c r="H19" s="16">
         <v>109.4</v>
       </c>
-      <c r="I19" s="29">
+      <c r="I19" s="16">
         <v>107.7</v>
       </c>
-      <c r="J19" s="29">
+      <c r="J19" s="16">
         <v>110</v>
       </c>
-      <c r="K19" s="29">
+      <c r="K19" s="16">
         <v>100.3</v>
       </c>
-      <c r="L19" s="29">
+      <c r="L19" s="16">
         <v>137.9</v>
       </c>
-      <c r="M19" s="29">
+      <c r="M19" s="16">
         <v>101.6</v>
       </c>
-      <c r="N19" s="29">
+      <c r="N19" s="16">
         <v>108.9</v>
       </c>
-      <c r="O19" s="29">
+      <c r="O19" s="16">
         <v>134.1</v>
       </c>
-      <c r="P19" s="28">
+      <c r="P19" s="16">
         <v>101</v>
       </c>
-      <c r="Q19" s="28">
+      <c r="Q19" s="16">
         <v>102.2</v>
       </c>
-      <c r="R19" s="28">
+      <c r="R19" s="16">
         <v>104.8</v>
       </c>
-      <c r="S19" s="28">
+      <c r="S19" s="16">
         <v>119.3</v>
       </c>
-      <c r="T19" s="28">
+      <c r="T19" s="16">
         <v>125.3</v>
       </c>
-      <c r="U19" s="30">
+      <c r="U19" s="16">
         <v>105.6</v>
       </c>
-      <c r="V19" s="12">
+      <c r="V19" s="16">
         <v>102.9</v>
       </c>
-      <c r="W19" s="12">
+      <c r="W19" s="16">
         <v>110.3</v>
       </c>
     </row>
     <row r="20" spans="1:23" ht="15" customHeight="1">
-      <c r="A20" s="23" t="s">
+      <c r="A20" s="17" t="s">
         <v>25</v>
       </c>
-      <c r="B20" s="37" t="s">
-[...62 lines deleted...]
-      <c r="W20" s="37" t="s">
+      <c r="B20" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="C20" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="D20" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="E20" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="F20" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="G20" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="H20" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="I20" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="J20" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="K20" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="L20" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="M20" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="N20" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="O20" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="P20" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q20" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="R20" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="S20" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="T20" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="U20" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="V20" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="W20" s="25" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="21" spans="1:23" ht="15" customHeight="1">
-      <c r="A21" s="21" t="s">
+      <c r="A21" s="17" t="s">
         <v>20</v>
       </c>
-      <c r="B21" s="28">
+      <c r="B21" s="16">
         <v>82.7</v>
       </c>
-      <c r="C21" s="29">
+      <c r="C21" s="16">
         <v>107.5</v>
       </c>
-      <c r="D21" s="29">
+      <c r="D21" s="16">
         <v>99.7</v>
       </c>
-      <c r="E21" s="29">
+      <c r="E21" s="16">
         <v>98.9</v>
       </c>
-      <c r="F21" s="29">
+      <c r="F21" s="16">
         <v>104.1</v>
       </c>
-      <c r="G21" s="29">
+      <c r="G21" s="16">
         <v>103.4</v>
       </c>
-      <c r="H21" s="29">
+      <c r="H21" s="16">
         <v>101.5</v>
       </c>
-      <c r="I21" s="29">
+      <c r="I21" s="16">
         <v>104.6</v>
       </c>
-      <c r="J21" s="29">
+      <c r="J21" s="16">
         <v>97.5</v>
       </c>
-      <c r="K21" s="29">
+      <c r="K21" s="16">
         <v>151.80000000000001</v>
       </c>
-      <c r="L21" s="29">
+      <c r="L21" s="16">
         <v>126.7</v>
       </c>
-      <c r="M21" s="29">
+      <c r="M21" s="16">
         <v>109</v>
       </c>
-      <c r="N21" s="29">
+      <c r="N21" s="16">
         <v>110.9</v>
       </c>
-      <c r="O21" s="29">
+      <c r="O21" s="16">
         <v>129.69999999999999</v>
       </c>
-      <c r="P21" s="28">
+      <c r="P21" s="16">
         <v>100.4</v>
       </c>
-      <c r="Q21" s="28">
+      <c r="Q21" s="16">
         <v>79.8</v>
       </c>
-      <c r="R21" s="28">
+      <c r="R21" s="16">
         <v>118.2</v>
       </c>
-      <c r="S21" s="28">
+      <c r="S21" s="16">
         <v>134.6</v>
       </c>
-      <c r="T21" s="28">
+      <c r="T21" s="16">
         <v>120.1</v>
       </c>
-      <c r="U21" s="30">
+      <c r="U21" s="16">
         <v>106.2</v>
       </c>
-      <c r="V21" s="12">
+      <c r="V21" s="16">
         <v>102.4</v>
       </c>
-      <c r="W21" s="12">
+      <c r="W21" s="16">
         <v>102.2</v>
       </c>
     </row>
     <row r="22" spans="1:23" ht="15" customHeight="1">
-      <c r="A22" s="21" t="s">
+      <c r="A22" s="17" t="s">
         <v>21</v>
       </c>
-      <c r="B22" s="10">
+      <c r="B22" s="16">
         <v>99</v>
       </c>
-      <c r="C22" s="10">
+      <c r="C22" s="16">
         <v>101.9</v>
       </c>
-      <c r="D22" s="10">
+      <c r="D22" s="16">
         <v>93.3</v>
       </c>
-      <c r="E22" s="10">
+      <c r="E22" s="16">
         <v>81.8</v>
       </c>
-      <c r="F22" s="10">
+      <c r="F22" s="16">
         <v>126</v>
       </c>
-      <c r="G22" s="10">
+      <c r="G22" s="16">
         <v>93.4</v>
       </c>
-      <c r="H22" s="10">
+      <c r="H22" s="16">
         <v>111.3</v>
       </c>
-      <c r="I22" s="10">
+      <c r="I22" s="16">
         <v>114.2</v>
       </c>
-      <c r="J22" s="10">
+      <c r="J22" s="16">
         <v>105.3</v>
       </c>
-      <c r="K22" s="10">
+      <c r="K22" s="16">
         <v>126.6</v>
       </c>
-      <c r="L22" s="10">
+      <c r="L22" s="16">
         <v>129.6</v>
       </c>
-      <c r="M22" s="10">
+      <c r="M22" s="16">
         <v>101.3</v>
       </c>
-      <c r="N22" s="9">
+      <c r="N22" s="16">
         <v>106.7</v>
       </c>
-      <c r="O22" s="9">
+      <c r="O22" s="16">
         <v>116</v>
       </c>
-      <c r="P22" s="9">
+      <c r="P22" s="16">
         <v>104.4</v>
       </c>
-      <c r="Q22" s="9">
+      <c r="Q22" s="16">
         <v>151.5</v>
       </c>
-      <c r="R22" s="9">
+      <c r="R22" s="16">
         <v>126.2</v>
       </c>
-      <c r="S22" s="12">
+      <c r="S22" s="16">
         <v>52.2</v>
       </c>
-      <c r="T22" s="28">
+      <c r="T22" s="16">
         <v>121.4</v>
       </c>
-      <c r="U22" s="30">
+      <c r="U22" s="16">
         <v>103.2</v>
       </c>
-      <c r="V22" s="12">
+      <c r="V22" s="16">
         <v>107.3</v>
       </c>
-      <c r="W22" s="12">
+      <c r="W22" s="16">
         <v>99.8</v>
       </c>
     </row>
     <row r="23" spans="1:23" ht="15" customHeight="1">
-      <c r="A23" s="21" t="s">
+      <c r="A23" s="17" t="s">
         <v>22</v>
       </c>
-      <c r="B23" s="9">
+      <c r="B23" s="16">
         <v>93.6</v>
       </c>
-      <c r="C23" s="9">
+      <c r="C23" s="16">
         <v>107.4</v>
       </c>
-      <c r="D23" s="9">
+      <c r="D23" s="16">
         <v>100</v>
       </c>
-      <c r="E23" s="9">
+      <c r="E23" s="16">
         <v>100.5</v>
       </c>
-      <c r="F23" s="9">
+      <c r="F23" s="16">
         <v>105.2</v>
       </c>
-      <c r="G23" s="9">
+      <c r="G23" s="16">
         <v>104.6</v>
       </c>
-      <c r="H23" s="9">
+      <c r="H23" s="16">
         <v>98</v>
       </c>
-      <c r="I23" s="9">
+      <c r="I23" s="16">
         <v>114.8</v>
       </c>
-      <c r="J23" s="9">
+      <c r="J23" s="16">
         <v>103.5</v>
       </c>
-      <c r="K23" s="9">
+      <c r="K23" s="16">
         <v>154.5</v>
       </c>
-      <c r="L23" s="9">
+      <c r="L23" s="16">
         <v>137.4</v>
       </c>
-      <c r="M23" s="9">
+      <c r="M23" s="16">
         <v>107.5</v>
       </c>
-      <c r="N23" s="9">
+      <c r="N23" s="16">
         <v>109.4</v>
       </c>
-      <c r="O23" s="9">
+      <c r="O23" s="16">
         <v>114.4</v>
       </c>
-      <c r="P23" s="9">
+      <c r="P23" s="16">
         <v>104.7</v>
       </c>
-      <c r="Q23" s="9">
+      <c r="Q23" s="16">
         <v>75.400000000000006</v>
       </c>
-      <c r="R23" s="9">
+      <c r="R23" s="16">
         <v>67.7</v>
       </c>
-      <c r="S23" s="12">
+      <c r="S23" s="16">
         <v>101.9</v>
       </c>
-      <c r="T23" s="31">
+      <c r="T23" s="16">
         <v>84.8</v>
       </c>
-      <c r="U23" s="31">
+      <c r="U23" s="16">
         <v>102.7</v>
       </c>
-      <c r="V23" s="31">
+      <c r="V23" s="16">
         <v>103.2</v>
       </c>
-      <c r="W23" s="31">
+      <c r="W23" s="16">
         <v>118.5</v>
       </c>
     </row>
     <row r="24" spans="1:23" ht="15" customHeight="1">
-      <c r="A24" s="21" t="s">
+      <c r="A24" s="17" t="s">
         <v>23</v>
       </c>
-      <c r="B24" s="10">
+      <c r="B24" s="16">
         <v>81.8</v>
       </c>
-      <c r="C24" s="10">
+      <c r="C24" s="16">
         <v>131</v>
       </c>
-      <c r="D24" s="10">
+      <c r="D24" s="16">
         <v>101.1</v>
       </c>
-      <c r="E24" s="10">
+      <c r="E24" s="16">
         <v>91</v>
       </c>
-      <c r="F24" s="10">
+      <c r="F24" s="16">
         <v>98.5</v>
       </c>
-      <c r="G24" s="10">
+      <c r="G24" s="16">
         <v>93.2</v>
       </c>
-      <c r="H24" s="10">
+      <c r="H24" s="16">
         <v>117.1</v>
       </c>
-      <c r="I24" s="10">
+      <c r="I24" s="16">
         <v>101.1</v>
       </c>
-      <c r="J24" s="10">
+      <c r="J24" s="16">
         <v>103.9</v>
       </c>
-      <c r="K24" s="10">
+      <c r="K24" s="16">
         <v>132.30000000000001</v>
       </c>
-      <c r="L24" s="10">
+      <c r="L24" s="16">
         <v>133.9</v>
       </c>
-      <c r="M24" s="10">
+      <c r="M24" s="16">
         <v>109.1</v>
       </c>
-      <c r="N24" s="9">
+      <c r="N24" s="16">
         <v>109.6</v>
       </c>
-      <c r="O24" s="9">
+      <c r="O24" s="16">
         <v>119.8</v>
       </c>
-      <c r="P24" s="9">
+      <c r="P24" s="16">
         <v>106.9</v>
       </c>
-      <c r="Q24" s="9">
+      <c r="Q24" s="16">
         <v>76.5</v>
       </c>
-      <c r="R24" s="9">
+      <c r="R24" s="16">
         <v>80.099999999999994</v>
       </c>
-      <c r="S24" s="12">
+      <c r="S24" s="16">
         <v>104.4</v>
       </c>
-      <c r="T24" s="31">
+      <c r="T24" s="16">
         <v>104.5</v>
       </c>
-      <c r="U24" s="31">
+      <c r="U24" s="16">
         <v>103.9</v>
       </c>
-      <c r="V24" s="31">
+      <c r="V24" s="16">
         <v>100.6</v>
       </c>
-      <c r="W24" s="31">
+      <c r="W24" s="16">
         <v>111.1</v>
       </c>
     </row>
     <row r="26" spans="1:23" ht="13.5" thickBot="1">
-      <c r="D26" s="27" t="s">
+      <c r="B26" s="23" t="s">
         <v>0</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B27" s="41">
+      <c r="C26" s="23"/>
+      <c r="D26" s="23"/>
+      <c r="E26" s="23"/>
+    </row>
+    <row r="27" spans="1:23" s="3" customFormat="1" ht="27.75" customHeight="1" thickBot="1">
+      <c r="A27" s="9"/>
+      <c r="B27" s="20">
         <v>2022</v>
       </c>
-      <c r="C27" s="41">
+      <c r="C27" s="20">
         <v>2023</v>
       </c>
-      <c r="D27" s="41">
+      <c r="D27" s="20">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A28" s="19" t="s">
+      <c r="E27" s="20">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="28" spans="1:23" s="4" customFormat="1" ht="18" customHeight="1">
+      <c r="A28" s="18" t="s">
         <v>5</v>
       </c>
-      <c r="B28" s="37">
+      <c r="B28" s="15">
         <v>105.5</v>
       </c>
-      <c r="C28" s="37">
+      <c r="C28" s="15">
         <v>108</v>
       </c>
-      <c r="D28" s="37">
+      <c r="D28" s="15">
         <v>102.2</v>
       </c>
+      <c r="E28" s="15">
+        <v>101.6</v>
+      </c>
     </row>
     <row r="29" spans="1:23" ht="15" customHeight="1">
-      <c r="A29" s="20" t="s">
+      <c r="A29" s="17" t="s">
         <v>6</v>
       </c>
-      <c r="B29" s="38">
+      <c r="B29" s="16">
         <v>104</v>
       </c>
-      <c r="C29" s="38">
+      <c r="C29" s="16">
         <v>108.6</v>
       </c>
-      <c r="D29" s="38">
+      <c r="D29" s="16">
         <v>104.8</v>
       </c>
+      <c r="E29" s="16">
+        <v>105.5</v>
+      </c>
     </row>
     <row r="30" spans="1:23" ht="15" customHeight="1">
-      <c r="A30" s="20" t="s">
+      <c r="A30" s="17" t="s">
         <v>8</v>
       </c>
-      <c r="B30" s="49">
+      <c r="B30" s="16">
         <v>111.9</v>
       </c>
-      <c r="C30" s="49">
+      <c r="C30" s="16">
         <v>101.2</v>
       </c>
-      <c r="D30" s="49">
+      <c r="D30" s="16">
         <v>77</v>
       </c>
+      <c r="E30" s="16">
+        <v>95</v>
+      </c>
     </row>
     <row r="31" spans="1:23" ht="15" customHeight="1">
-      <c r="A31" s="21" t="s">
+      <c r="A31" s="17" t="s">
         <v>14</v>
       </c>
-      <c r="B31" s="38">
+      <c r="B31" s="16">
         <v>106.6</v>
       </c>
-      <c r="C31" s="38">
+      <c r="C31" s="16">
         <v>106.7</v>
       </c>
-      <c r="D31" s="38">
+      <c r="D31" s="16">
         <v>110.4</v>
       </c>
+      <c r="E31" s="16">
+        <v>24.3</v>
+      </c>
     </row>
     <row r="32" spans="1:23" ht="15" customHeight="1">
-      <c r="A32" s="21" t="s">
+      <c r="A32" s="17" t="s">
         <v>16</v>
       </c>
-      <c r="B32" s="38">
+      <c r="B32" s="16">
         <v>123.5</v>
       </c>
-      <c r="C32" s="38">
+      <c r="C32" s="16">
         <v>108.9</v>
       </c>
-      <c r="D32" s="38">
+      <c r="D32" s="16">
         <v>107.4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A33" s="22" t="s">
+      <c r="E32" s="16">
+        <v>118.2</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" ht="15" customHeight="1">
+      <c r="A33" s="17" t="s">
         <v>4</v>
       </c>
-      <c r="B33" s="38">
+      <c r="B33" s="16">
         <v>111</v>
       </c>
-      <c r="C33" s="38">
+      <c r="C33" s="16">
         <v>103.8</v>
       </c>
-      <c r="D33" s="38">
+      <c r="D33" s="16">
         <v>107.2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A34" s="23" t="s">
+      <c r="E33" s="16">
+        <v>93.5</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" ht="15" customHeight="1">
+      <c r="A34" s="17" t="s">
         <v>18</v>
       </c>
-      <c r="B34" s="38">
+      <c r="B34" s="16">
         <v>171.7</v>
       </c>
-      <c r="C34" s="38">
+      <c r="C34" s="16">
         <v>73.099999999999994</v>
       </c>
-      <c r="D34" s="38">
+      <c r="D34" s="16">
         <v>50.5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A35" s="23" t="s">
+      <c r="E34" s="16">
+        <v>97.4</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" ht="15" customHeight="1">
+      <c r="A35" s="17" t="s">
         <v>19</v>
       </c>
-      <c r="B35" s="38">
+      <c r="B35" s="16">
         <v>109.4</v>
       </c>
-      <c r="C35" s="38">
+      <c r="C35" s="16">
         <v>113.5</v>
       </c>
-      <c r="D35" s="38">
+      <c r="D35" s="16">
         <v>109</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A36" s="23" t="s">
+      <c r="E35" s="16">
+        <v>131.4</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" ht="15" customHeight="1">
+      <c r="A36" s="17" t="s">
         <v>27</v>
       </c>
-      <c r="B36" s="38" t="s">
-[...5 lines deleted...]
-      <c r="D36" s="38">
+      <c r="B36" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="C36" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="D36" s="26">
         <v>8325.7999999999993</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A37" s="23" t="s">
+      <c r="E36" s="16">
+        <v>12.2</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" ht="15" customHeight="1">
+      <c r="A37" s="17" t="s">
         <v>25</v>
       </c>
-      <c r="B37" s="38">
+      <c r="B37" s="25">
         <v>108.6</v>
       </c>
-      <c r="C37" s="38">
+      <c r="C37" s="25">
         <v>139.4</v>
       </c>
-      <c r="D37" s="38">
+      <c r="D37" s="16">
         <v>111.1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="23" t="s">
+      <c r="E37" s="16">
+        <v>120.5</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" ht="15" customHeight="1">
+      <c r="A38" s="17" t="s">
         <v>20</v>
       </c>
-      <c r="B38" s="38">
+      <c r="B38" s="25">
         <v>110.7</v>
       </c>
-      <c r="C38" s="38">
+      <c r="C38" s="25">
         <v>114.1</v>
       </c>
-      <c r="D38" s="38">
+      <c r="D38" s="16">
         <v>109.3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A39" s="23" t="s">
+      <c r="E38" s="16">
+        <v>95.9</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" ht="15" customHeight="1">
+      <c r="A39" s="17" t="s">
         <v>21</v>
       </c>
-      <c r="B39" s="38">
+      <c r="B39" s="25">
         <v>112.6</v>
       </c>
-      <c r="C39" s="38">
+      <c r="C39" s="25">
         <v>107.8</v>
       </c>
-      <c r="D39" s="38">
+      <c r="D39" s="16">
         <v>17.399999999999999</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A40" s="23" t="s">
+      <c r="E39" s="16">
+        <v>260.8</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" ht="15" customHeight="1">
+      <c r="A40" s="17" t="s">
         <v>26</v>
       </c>
-      <c r="B40" s="38" t="s">
-[...5 lines deleted...]
-      <c r="D40" s="38">
+      <c r="B40" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="C40" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="D40" s="16">
         <v>59.3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A41" s="21" t="s">
+      <c r="E40" s="16">
+        <v>150.30000000000001</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" ht="15" customHeight="1">
+      <c r="A41" s="17" t="s">
         <v>23</v>
       </c>
-      <c r="B41" s="38">
+      <c r="B41" s="16">
         <v>107.4</v>
       </c>
-      <c r="C41" s="37">
+      <c r="C41" s="16">
         <v>111.5</v>
       </c>
-      <c r="D41" s="37">
+      <c r="D41" s="16">
         <v>108.7</v>
       </c>
+      <c r="E41" s="16">
+        <v>91.4</v>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="1">
+  <mergeCells count="3">
     <mergeCell ref="A1:W1"/>
+    <mergeCell ref="B26:E26"/>
+    <mergeCell ref="T2:W2"/>
   </mergeCells>
-  <phoneticPr fontId="9" type="noConversion"/>
+  <phoneticPr fontId="7" type="noConversion"/>
   <pageMargins left="0.15748031496062992" right="0.15748031496062992" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="62" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:W85"/>
   <sheetViews>
-    <sheetView topLeftCell="A25" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="D70" sqref="D70"/>
+    <sheetView zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="E71" sqref="E71:E85"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="27" style="2" customWidth="1"/>
     <col min="2" max="8" width="10.42578125" style="2" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23" ht="19.5" customHeight="1">
-      <c r="A1" s="54" t="s">
+      <c r="A1" s="24" t="s">
         <v>2</v>
       </c>
-      <c r="B1" s="54"/>
-[...20 lines deleted...]
-      <c r="W1" s="51"/>
+      <c r="B1" s="24"/>
+      <c r="C1" s="24"/>
+      <c r="D1" s="24"/>
+      <c r="E1" s="24"/>
+      <c r="F1" s="24"/>
+      <c r="G1" s="24"/>
+      <c r="H1" s="24"/>
+      <c r="I1" s="13"/>
+      <c r="J1" s="13"/>
+      <c r="K1" s="13"/>
+      <c r="L1" s="13"/>
+      <c r="M1" s="13"/>
+      <c r="N1" s="13"/>
+      <c r="O1" s="13"/>
+      <c r="P1" s="13"/>
+      <c r="Q1" s="13"/>
+      <c r="R1" s="13"/>
+      <c r="S1" s="13"/>
+      <c r="T1" s="13"/>
+      <c r="U1" s="13"/>
+      <c r="V1" s="13"/>
+      <c r="W1" s="13"/>
     </row>
     <row r="2" spans="1:23" ht="12.75" customHeight="1" thickBot="1">
-      <c r="H2" s="48" t="s">
+      <c r="F2" s="22" t="s">
         <v>0</v>
       </c>
-      <c r="W2" s="52"/>
-[...3 lines deleted...]
-      <c r="B3" s="3">
+      <c r="W2" s="14"/>
+    </row>
+    <row r="3" spans="1:23" s="6" customFormat="1" ht="12.75" customHeight="1" thickBot="1">
+      <c r="A3" s="11"/>
+      <c r="B3" s="20">
         <v>2015</v>
       </c>
-      <c r="C3" s="3">
+      <c r="C3" s="20">
         <v>2016</v>
       </c>
-      <c r="D3" s="3">
+      <c r="D3" s="20">
         <v>2017</v>
       </c>
-      <c r="E3" s="3">
+      <c r="E3" s="20">
         <v>2018</v>
       </c>
-      <c r="F3" s="40">
+      <c r="F3" s="20">
         <v>2019</v>
       </c>
-      <c r="G3" s="41">
+      <c r="G3" s="20">
         <v>2020</v>
       </c>
-      <c r="H3" s="41">
+      <c r="H3" s="20">
         <v>2021</v>
       </c>
     </row>
-    <row r="4" spans="1:23" ht="12.75" customHeight="1">
-      <c r="A4" s="19" t="s">
+    <row r="4" spans="1:23" ht="22.5" customHeight="1">
+      <c r="A4" s="18" t="s">
         <v>5</v>
       </c>
-      <c r="B4" s="18">
+      <c r="B4" s="19">
         <v>112.82</v>
       </c>
-      <c r="C4" s="18">
+      <c r="C4" s="19">
         <v>104.46</v>
       </c>
-      <c r="D4" s="18">
+      <c r="D4" s="19">
         <v>93.3</v>
       </c>
-      <c r="E4" s="18">
+      <c r="E4" s="19">
         <v>104.2</v>
       </c>
-      <c r="F4" s="32">
+      <c r="F4" s="19">
         <v>95.2</v>
       </c>
-      <c r="G4" s="35">
+      <c r="G4" s="19">
         <v>102.1</v>
       </c>
-      <c r="H4" s="35">
+      <c r="H4" s="19">
         <v>94.1</v>
       </c>
-      <c r="W4" s="50"/>
+      <c r="W4" s="12"/>
     </row>
     <row r="5" spans="1:23" ht="12.75" customHeight="1">
-      <c r="A5" s="20" t="s">
+      <c r="A5" s="17" t="s">
         <v>6</v>
       </c>
-      <c r="B5" s="24">
+      <c r="B5" s="16">
         <v>107.76</v>
       </c>
-      <c r="C5" s="24">
+      <c r="C5" s="16">
         <v>117.74</v>
       </c>
-      <c r="D5" s="24">
+      <c r="D5" s="16">
         <v>97.8</v>
       </c>
-      <c r="E5" s="24">
+      <c r="E5" s="16">
         <v>124.8</v>
       </c>
-      <c r="F5" s="30">
+      <c r="F5" s="16">
         <v>99.3</v>
       </c>
-      <c r="G5" s="42">
+      <c r="G5" s="16">
         <v>66.400000000000006</v>
       </c>
-      <c r="H5" s="42">
+      <c r="H5" s="16">
         <v>153.9</v>
       </c>
-      <c r="W5" s="50"/>
+      <c r="W5" s="12"/>
     </row>
     <row r="6" spans="1:23" ht="12.75" customHeight="1">
-      <c r="A6" s="20" t="s">
+      <c r="A6" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="B6" s="24">
+      <c r="B6" s="16">
         <v>358.11</v>
       </c>
-      <c r="C6" s="24">
+      <c r="C6" s="16">
         <v>56.27</v>
       </c>
-      <c r="D6" s="24">
+      <c r="D6" s="16">
         <v>36.4</v>
       </c>
-      <c r="E6" s="24">
+      <c r="E6" s="16">
         <v>304.5</v>
       </c>
-      <c r="F6" s="30">
+      <c r="F6" s="16">
         <v>112.3</v>
       </c>
-      <c r="G6" s="42">
+      <c r="G6" s="16">
         <v>111</v>
       </c>
-      <c r="H6" s="42">
+      <c r="H6" s="16">
         <v>18.8</v>
       </c>
-      <c r="W6" s="50"/>
+      <c r="W6" s="12"/>
     </row>
     <row r="7" spans="1:23" ht="12.75" customHeight="1">
-      <c r="A7" s="20" t="s">
+      <c r="A7" s="17" t="s">
         <v>8</v>
       </c>
-      <c r="B7" s="24">
+      <c r="B7" s="16">
         <v>124.32</v>
       </c>
-      <c r="C7" s="24">
+      <c r="C7" s="16">
         <v>102.02</v>
       </c>
-      <c r="D7" s="24">
+      <c r="D7" s="16">
         <v>146.30000000000001</v>
       </c>
-      <c r="E7" s="24">
+      <c r="E7" s="16">
         <v>70.400000000000006</v>
       </c>
-      <c r="F7" s="30">
+      <c r="F7" s="16">
         <v>76.400000000000006</v>
       </c>
-      <c r="G7" s="42">
+      <c r="G7" s="16">
         <v>98.8</v>
       </c>
-      <c r="H7" s="42">
+      <c r="H7" s="16">
         <v>98.7</v>
       </c>
-      <c r="W7" s="50"/>
+      <c r="W7" s="12"/>
     </row>
     <row r="8" spans="1:23" ht="12.75" customHeight="1">
-      <c r="A8" s="20" t="s">
+      <c r="A8" s="17" t="s">
         <v>9</v>
       </c>
-      <c r="B8" s="24">
+      <c r="B8" s="16">
         <v>98.44</v>
       </c>
-      <c r="C8" s="24">
+      <c r="C8" s="16">
         <v>104.19</v>
       </c>
-      <c r="D8" s="24">
+      <c r="D8" s="16">
         <v>92</v>
       </c>
-      <c r="E8" s="24">
+      <c r="E8" s="16">
         <v>53.2</v>
       </c>
-      <c r="F8" s="30">
+      <c r="F8" s="16">
         <v>54.8</v>
       </c>
-      <c r="G8" s="42">
+      <c r="G8" s="16">
         <v>396.2</v>
       </c>
-      <c r="H8" s="42">
+      <c r="H8" s="16">
         <v>15.4</v>
       </c>
-      <c r="W8" s="50"/>
+      <c r="W8" s="12"/>
     </row>
     <row r="9" spans="1:23" ht="12.75" customHeight="1">
-      <c r="A9" s="21" t="s">
+      <c r="A9" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="B9" s="24">
+      <c r="B9" s="16">
         <v>1340.48</v>
       </c>
-      <c r="C9" s="24">
+      <c r="C9" s="16">
         <v>107.24</v>
       </c>
-      <c r="D9" s="24">
+      <c r="D9" s="16">
         <v>92.5</v>
       </c>
-      <c r="E9" s="24">
+      <c r="E9" s="16">
         <v>135.19999999999999</v>
       </c>
-      <c r="F9" s="30">
+      <c r="F9" s="16">
         <v>132.30000000000001</v>
       </c>
-      <c r="G9" s="42">
+      <c r="G9" s="16">
         <v>52.8</v>
       </c>
-      <c r="H9" s="42">
+      <c r="H9" s="16">
         <v>151</v>
       </c>
-      <c r="W9" s="50"/>
+      <c r="W9" s="12"/>
     </row>
     <row r="10" spans="1:23" ht="12.75" customHeight="1">
-      <c r="A10" s="21" t="s">
+      <c r="A10" s="17" t="s">
         <v>11</v>
       </c>
-      <c r="B10" s="24">
+      <c r="B10" s="16">
         <v>12.64</v>
       </c>
-      <c r="C10" s="24">
+      <c r="C10" s="16">
         <v>90.55</v>
       </c>
-      <c r="D10" s="24">
+      <c r="D10" s="16">
         <v>488.6</v>
       </c>
-      <c r="E10" s="24">
+      <c r="E10" s="16">
         <v>65.099999999999994</v>
       </c>
-      <c r="F10" s="30">
+      <c r="F10" s="16">
         <v>258.89999999999998</v>
       </c>
-      <c r="G10" s="42">
+      <c r="G10" s="16">
         <v>117.4</v>
       </c>
-      <c r="H10" s="42">
+      <c r="H10" s="16">
         <v>69.7</v>
       </c>
-      <c r="W10" s="50"/>
+      <c r="W10" s="12"/>
     </row>
     <row r="11" spans="1:23" ht="12.75" customHeight="1">
-      <c r="A11" s="21" t="s">
+      <c r="A11" s="17" t="s">
         <v>12</v>
       </c>
-      <c r="B11" s="24">
+      <c r="B11" s="16">
         <v>319.3</v>
       </c>
-      <c r="C11" s="24">
+      <c r="C11" s="16">
         <v>45.64</v>
       </c>
-      <c r="D11" s="24">
+      <c r="D11" s="16">
         <v>93</v>
       </c>
-      <c r="E11" s="24">
+      <c r="E11" s="16">
         <v>89.2</v>
       </c>
-      <c r="F11" s="30">
+      <c r="F11" s="16">
         <v>96.6</v>
       </c>
-      <c r="G11" s="42">
+      <c r="G11" s="16">
         <v>124.2</v>
       </c>
-      <c r="H11" s="42">
+      <c r="H11" s="16">
         <v>67.099999999999994</v>
       </c>
-      <c r="W11" s="50"/>
+      <c r="W11" s="12"/>
     </row>
     <row r="12" spans="1:23" ht="12.75" customHeight="1">
-      <c r="A12" s="21" t="s">
+      <c r="A12" s="17" t="s">
         <v>13</v>
       </c>
-      <c r="B12" s="24">
+      <c r="B12" s="16">
         <v>104.05</v>
       </c>
-      <c r="C12" s="24">
+      <c r="C12" s="16">
         <v>74.95</v>
       </c>
-      <c r="D12" s="24">
+      <c r="D12" s="16">
         <v>157.19999999999999</v>
       </c>
-      <c r="E12" s="24">
+      <c r="E12" s="16">
         <v>104.4</v>
       </c>
-      <c r="F12" s="30">
+      <c r="F12" s="16">
         <v>128.69999999999999</v>
       </c>
-      <c r="G12" s="42">
+      <c r="G12" s="16">
         <v>59.7</v>
       </c>
-      <c r="H12" s="42">
+      <c r="H12" s="16">
         <v>43.5</v>
       </c>
-      <c r="W12" s="50"/>
+      <c r="W12" s="12"/>
     </row>
     <row r="13" spans="1:23" ht="12.75" customHeight="1">
-      <c r="A13" s="21" t="s">
+      <c r="A13" s="17" t="s">
         <v>14</v>
       </c>
-      <c r="B13" s="24">
+      <c r="B13" s="16">
         <v>117.52</v>
       </c>
-      <c r="C13" s="24">
+      <c r="C13" s="16">
         <v>121.38</v>
       </c>
-      <c r="D13" s="24">
+      <c r="D13" s="16">
         <v>84.6</v>
       </c>
-      <c r="E13" s="24">
+      <c r="E13" s="16">
         <v>141.6</v>
       </c>
-      <c r="F13" s="30">
+      <c r="F13" s="16">
         <v>128.80000000000001</v>
       </c>
-      <c r="G13" s="42">
+      <c r="G13" s="16">
         <v>78.400000000000006</v>
       </c>
-      <c r="H13" s="42">
+      <c r="H13" s="16">
         <v>103.9</v>
       </c>
-      <c r="W13" s="50"/>
+      <c r="W13" s="12"/>
     </row>
     <row r="14" spans="1:23" ht="12.75" customHeight="1">
-      <c r="A14" s="21" t="s">
+      <c r="A14" s="17" t="s">
         <v>15</v>
       </c>
-      <c r="B14" s="24">
+      <c r="B14" s="16">
         <v>98.58</v>
       </c>
-      <c r="C14" s="24">
+      <c r="C14" s="16">
         <v>108.16</v>
       </c>
-      <c r="D14" s="24">
+      <c r="D14" s="16">
         <v>50.2</v>
       </c>
-      <c r="E14" s="24">
+      <c r="E14" s="16">
         <v>184.1</v>
       </c>
-      <c r="F14" s="30">
+      <c r="F14" s="16">
         <v>63.1</v>
       </c>
-      <c r="G14" s="42">
+      <c r="G14" s="16">
         <v>177.3</v>
       </c>
-      <c r="H14" s="42">
+      <c r="H14" s="16">
         <v>102.2</v>
       </c>
-      <c r="W14" s="50"/>
+      <c r="W14" s="12"/>
     </row>
     <row r="15" spans="1:23" ht="12.75" customHeight="1">
-      <c r="A15" s="21" t="s">
+      <c r="A15" s="17" t="s">
         <v>16</v>
       </c>
-      <c r="B15" s="24">
+      <c r="B15" s="16">
         <v>73.5</v>
       </c>
-      <c r="C15" s="24">
+      <c r="C15" s="16">
         <v>88.52</v>
       </c>
-      <c r="D15" s="24">
+      <c r="D15" s="16">
         <v>321.7</v>
       </c>
-      <c r="E15" s="24">
+      <c r="E15" s="16">
         <v>18.7</v>
       </c>
-      <c r="F15" s="30">
+      <c r="F15" s="16">
         <v>211.5</v>
       </c>
-      <c r="G15" s="42">
+      <c r="G15" s="16">
         <v>212.1</v>
       </c>
-      <c r="H15" s="42">
+      <c r="H15" s="16">
         <v>66.900000000000006</v>
       </c>
-      <c r="W15" s="50"/>
+      <c r="W15" s="12"/>
     </row>
     <row r="16" spans="1:23" ht="12.75" customHeight="1">
-      <c r="A16" s="22" t="s">
+      <c r="A16" s="17" t="s">
         <v>4</v>
       </c>
-      <c r="B16" s="24">
+      <c r="B16" s="16">
         <v>491.88</v>
       </c>
-      <c r="C16" s="24">
+      <c r="C16" s="16">
         <v>97.95</v>
       </c>
-      <c r="D16" s="24">
+      <c r="D16" s="16">
         <v>56.4</v>
       </c>
-      <c r="E16" s="24">
+      <c r="E16" s="16">
         <v>92.9</v>
       </c>
-      <c r="F16" s="30">
+      <c r="F16" s="16">
         <v>60.3</v>
       </c>
-      <c r="G16" s="42">
+      <c r="G16" s="16">
         <v>184.9</v>
       </c>
-      <c r="H16" s="42">
+      <c r="H16" s="16">
         <v>85.9</v>
       </c>
-      <c r="W16" s="50"/>
+      <c r="W16" s="12"/>
     </row>
     <row r="17" spans="1:23" ht="12.75" customHeight="1">
-      <c r="A17" s="23" t="s">
+      <c r="A17" s="17" t="s">
         <v>17</v>
       </c>
-      <c r="B17" s="24">
+      <c r="B17" s="16">
         <v>142.82</v>
       </c>
-      <c r="C17" s="24">
+      <c r="C17" s="16">
         <v>88.97</v>
       </c>
-      <c r="D17" s="24">
+      <c r="D17" s="16">
         <v>52.4</v>
       </c>
-      <c r="E17" s="24">
+      <c r="E17" s="16">
         <v>97.3</v>
       </c>
-      <c r="F17" s="30">
+      <c r="F17" s="16">
         <v>38</v>
       </c>
-      <c r="G17" s="42">
+      <c r="G17" s="16">
         <v>38</v>
       </c>
-      <c r="H17" s="42">
+      <c r="H17" s="16">
         <v>600.5</v>
       </c>
-      <c r="W17" s="50"/>
+      <c r="W17" s="12"/>
     </row>
     <row r="18" spans="1:23" ht="12.75" customHeight="1">
-      <c r="A18" s="23" t="s">
+      <c r="A18" s="17" t="s">
         <v>18</v>
       </c>
-      <c r="B18" s="24">
+      <c r="B18" s="16">
         <v>63.49</v>
       </c>
-      <c r="C18" s="24">
+      <c r="C18" s="16">
         <v>30.46</v>
       </c>
-      <c r="D18" s="24">
+      <c r="D18" s="16">
         <v>115</v>
       </c>
-      <c r="E18" s="24">
+      <c r="E18" s="16">
         <v>14.1</v>
       </c>
-      <c r="F18" s="30">
+      <c r="F18" s="16">
         <v>1002.2</v>
       </c>
-      <c r="G18" s="42">
+      <c r="G18" s="16">
         <v>100.1</v>
       </c>
-      <c r="H18" s="42">
+      <c r="H18" s="16">
         <v>151.30000000000001</v>
       </c>
-      <c r="W18" s="50"/>
+      <c r="W18" s="12"/>
     </row>
     <row r="19" spans="1:23" ht="12.75" customHeight="1">
-      <c r="A19" s="23" t="s">
+      <c r="A19" s="17" t="s">
         <v>19</v>
       </c>
-      <c r="B19" s="24">
+      <c r="B19" s="16">
         <v>120.95</v>
       </c>
-      <c r="C19" s="24">
+      <c r="C19" s="16">
         <v>123.62</v>
       </c>
-      <c r="D19" s="24">
+      <c r="D19" s="16">
         <v>44.8</v>
       </c>
-      <c r="E19" s="24">
+      <c r="E19" s="16">
         <v>203.5</v>
       </c>
-      <c r="F19" s="30">
+      <c r="F19" s="16">
         <v>109.2</v>
       </c>
-      <c r="G19" s="42">
+      <c r="G19" s="16">
         <v>100.6</v>
       </c>
-      <c r="H19" s="42">
+      <c r="H19" s="16">
         <v>111.3</v>
       </c>
-      <c r="W19" s="50"/>
+      <c r="W19" s="12"/>
     </row>
     <row r="20" spans="1:23" ht="12.75" customHeight="1">
-      <c r="A20" s="23" t="s">
+      <c r="A20" s="17" t="s">
         <v>25</v>
       </c>
-      <c r="B20" s="36" t="s">
-[...20 lines deleted...]
-      <c r="W20" s="50"/>
+      <c r="B20" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="C20" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="D20" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="E20" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="F20" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="G20" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="H20" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="W20" s="12"/>
     </row>
     <row r="21" spans="1:23" ht="12.75" customHeight="1">
-      <c r="A21" s="21" t="s">
+      <c r="A21" s="17" t="s">
         <v>20</v>
       </c>
-      <c r="B21" s="24">
+      <c r="B21" s="16">
         <v>109.6</v>
       </c>
-      <c r="C21" s="24">
+      <c r="C21" s="16">
         <v>121.59</v>
       </c>
-      <c r="D21" s="24">
+      <c r="D21" s="16">
         <v>83.6</v>
       </c>
-      <c r="E21" s="24">
+      <c r="E21" s="16">
         <v>293.3</v>
       </c>
-      <c r="F21" s="30">
+      <c r="F21" s="16">
         <v>61.1</v>
       </c>
-      <c r="G21" s="42">
+      <c r="G21" s="16">
         <v>189.1</v>
       </c>
-      <c r="H21" s="42">
+      <c r="H21" s="16">
         <v>31.7</v>
       </c>
-      <c r="W21" s="50"/>
+      <c r="W21" s="12"/>
     </row>
     <row r="22" spans="1:23" ht="12.75" customHeight="1">
-      <c r="A22" s="21" t="s">
+      <c r="A22" s="17" t="s">
         <v>21</v>
       </c>
-      <c r="B22" s="24">
+      <c r="B22" s="16">
         <v>147.38</v>
       </c>
-      <c r="C22" s="24">
+      <c r="C22" s="16">
         <v>71.53</v>
       </c>
-      <c r="D22" s="24">
+      <c r="D22" s="16">
         <v>48.5</v>
       </c>
-      <c r="E22" s="24">
+      <c r="E22" s="16">
         <v>110.3</v>
       </c>
-      <c r="F22" s="30">
+      <c r="F22" s="16">
         <v>143.69999999999999</v>
       </c>
-      <c r="G22" s="42">
+      <c r="G22" s="16">
         <v>106</v>
       </c>
-      <c r="H22" s="42">
+      <c r="H22" s="16">
         <v>64</v>
       </c>
-      <c r="W22" s="50"/>
+      <c r="W22" s="12"/>
     </row>
     <row r="23" spans="1:23" ht="12.75" customHeight="1">
-      <c r="A23" s="21" t="s">
+      <c r="A23" s="17" t="s">
         <v>22</v>
       </c>
-      <c r="B23" s="24">
+      <c r="B23" s="16">
         <v>66.62</v>
       </c>
-      <c r="C23" s="24">
+      <c r="C23" s="16">
         <v>54.4</v>
       </c>
-      <c r="D23" s="24">
+      <c r="D23" s="16">
         <v>106.7</v>
       </c>
-      <c r="E23" s="24">
+      <c r="E23" s="16">
         <v>74.400000000000006</v>
       </c>
-      <c r="F23" s="30">
+      <c r="F23" s="16">
         <v>41</v>
       </c>
-      <c r="G23" s="42">
+      <c r="G23" s="16">
         <v>351.7</v>
       </c>
-      <c r="H23" s="42">
+      <c r="H23" s="16">
         <v>40</v>
       </c>
-      <c r="W23" s="50"/>
+      <c r="W23" s="12"/>
     </row>
     <row r="24" spans="1:23" ht="12.75" customHeight="1">
-      <c r="A24" s="21" t="s">
+      <c r="A24" s="17" t="s">
         <v>23</v>
       </c>
-      <c r="B24" s="24">
+      <c r="B24" s="16">
         <v>48.15</v>
       </c>
-      <c r="C24" s="24">
+      <c r="C24" s="16">
         <v>99.23</v>
       </c>
-      <c r="D24" s="24">
+      <c r="D24" s="16">
         <v>142.69999999999999</v>
       </c>
-      <c r="E24" s="24">
+      <c r="E24" s="16">
         <v>90.5</v>
       </c>
-      <c r="F24" s="30">
+      <c r="F24" s="16">
         <v>92</v>
       </c>
-      <c r="G24" s="42">
+      <c r="G24" s="16">
         <v>72</v>
       </c>
-      <c r="H24" s="42">
+      <c r="H24" s="16">
         <v>197.7</v>
       </c>
-      <c r="W24" s="50"/>
+      <c r="W24" s="12"/>
     </row>
     <row r="25" spans="1:23" s="1" customFormat="1" ht="15.75" customHeight="1"/>
     <row r="26" spans="1:23" s="1" customFormat="1" ht="17.25" customHeight="1">
-      <c r="A26" s="55" t="s">
+      <c r="A26" s="24" t="s">
         <v>3</v>
       </c>
-      <c r="B26" s="55"/>
-[...5 lines deleted...]
-      <c r="H26" s="55"/>
+      <c r="B26" s="24"/>
+      <c r="C26" s="24"/>
+      <c r="D26" s="24"/>
+      <c r="E26" s="24"/>
+      <c r="F26" s="24"/>
+      <c r="G26" s="24"/>
+      <c r="H26" s="24"/>
     </row>
     <row r="27" spans="1:23" s="1" customFormat="1" ht="12.75" customHeight="1" thickBot="1">
-      <c r="A27" s="45"/>
+      <c r="A27" s="10"/>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
-      <c r="F27"/>
-[...1 lines deleted...]
-      <c r="H27" s="27" t="s">
+      <c r="F27" s="22" t="s">
         <v>0</v>
       </c>
+      <c r="G27" s="8"/>
     </row>
     <row r="28" spans="1:23" ht="12.75" customHeight="1" thickBot="1">
-      <c r="A28" s="17"/>
-      <c r="B28" s="3">
+      <c r="A28" s="7"/>
+      <c r="B28" s="20">
         <v>2015</v>
       </c>
-      <c r="C28" s="3">
+      <c r="C28" s="20">
         <v>2016</v>
       </c>
-      <c r="D28" s="3">
+      <c r="D28" s="20">
         <v>2017</v>
       </c>
-      <c r="E28" s="3">
+      <c r="E28" s="20">
         <v>2018</v>
       </c>
-      <c r="F28" s="40">
+      <c r="F28" s="20">
         <v>2019</v>
       </c>
-      <c r="G28" s="41">
+      <c r="G28" s="20">
         <v>2020</v>
       </c>
-      <c r="H28" s="41">
+      <c r="H28" s="20">
         <v>2021</v>
       </c>
     </row>
-    <row r="29" spans="1:23" ht="12.75" customHeight="1">
-      <c r="A29" s="19" t="s">
+    <row r="29" spans="1:23" ht="24" customHeight="1">
+      <c r="A29" s="18" t="s">
         <v>5</v>
       </c>
-      <c r="B29" s="15">
+      <c r="B29" s="19">
         <v>89.45</v>
       </c>
-      <c r="C29" s="25">
+      <c r="C29" s="19">
         <v>97.9</v>
       </c>
-      <c r="D29" s="15">
+      <c r="D29" s="19">
         <v>104</v>
       </c>
-      <c r="E29" s="26">
+      <c r="E29" s="19">
         <v>107.6</v>
       </c>
-      <c r="F29" s="33">
+      <c r="F29" s="19">
         <v>111</v>
       </c>
-      <c r="G29" s="35">
+      <c r="G29" s="19">
         <v>99.7</v>
       </c>
-      <c r="H29" s="35">
+      <c r="H29" s="19">
         <v>115.6</v>
       </c>
     </row>
     <row r="30" spans="1:23" ht="12.75" customHeight="1">
-      <c r="A30" s="20" t="s">
+      <c r="A30" s="17" t="s">
         <v>6</v>
       </c>
-      <c r="B30" s="24">
+      <c r="B30" s="16">
         <v>90.3</v>
       </c>
-      <c r="C30" s="24">
+      <c r="C30" s="16">
         <v>97.8</v>
       </c>
-      <c r="D30" s="31">
+      <c r="D30" s="16">
         <v>106.6</v>
       </c>
-      <c r="E30" s="42">
+      <c r="E30" s="16">
         <v>101.1</v>
       </c>
-      <c r="F30" s="31">
+      <c r="F30" s="16">
         <v>110</v>
       </c>
-      <c r="G30" s="42">
+      <c r="G30" s="16">
         <v>115.5</v>
       </c>
-      <c r="H30" s="42">
+      <c r="H30" s="16">
         <v>94.5</v>
       </c>
     </row>
     <row r="31" spans="1:23" ht="12.75" customHeight="1">
-      <c r="A31" s="20" t="s">
+      <c r="A31" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="B31" s="42">
+      <c r="B31" s="16">
         <v>24.9</v>
       </c>
-      <c r="C31" s="42">
+      <c r="C31" s="16">
         <v>191.3</v>
       </c>
-      <c r="D31" s="31">
+      <c r="D31" s="16">
         <v>206.5</v>
       </c>
-      <c r="E31" s="42">
+      <c r="E31" s="16">
         <v>48.9</v>
       </c>
-      <c r="F31" s="31">
+      <c r="F31" s="16">
         <v>88.9</v>
       </c>
-      <c r="G31" s="42">
+      <c r="G31" s="16">
         <v>72.099999999999994</v>
       </c>
-      <c r="H31" s="42">
+      <c r="H31" s="16">
         <v>381.3</v>
       </c>
     </row>
     <row r="32" spans="1:23" ht="12.75" customHeight="1">
-      <c r="A32" s="20" t="s">
+      <c r="A32" s="17" t="s">
         <v>8</v>
       </c>
-      <c r="B32" s="42">
+      <c r="B32" s="16">
         <v>80.2</v>
       </c>
-      <c r="C32" s="42">
+      <c r="C32" s="16">
         <v>97.7</v>
       </c>
-      <c r="D32" s="31">
+      <c r="D32" s="16">
         <v>72.7</v>
       </c>
-      <c r="E32" s="42">
+      <c r="E32" s="16">
         <v>133.69999999999999</v>
       </c>
-      <c r="F32" s="31">
+      <c r="F32" s="16">
         <v>119.8</v>
       </c>
-      <c r="G32" s="42">
+      <c r="G32" s="16">
         <v>104.8</v>
       </c>
-      <c r="H32" s="42">
+      <c r="H32" s="16">
         <v>105.2</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="12.75" customHeight="1">
-      <c r="A33" s="20" t="s">
+      <c r="A33" s="17" t="s">
         <v>9</v>
       </c>
-      <c r="B33" s="42">
+      <c r="B33" s="16">
         <v>94.3</v>
       </c>
-      <c r="C33" s="42">
+      <c r="C33" s="16">
         <v>97.2</v>
       </c>
-      <c r="D33" s="31">
+      <c r="D33" s="16">
         <v>110.5</v>
       </c>
-      <c r="E33" s="42">
+      <c r="E33" s="16">
         <v>123.7</v>
       </c>
-      <c r="F33" s="31">
+      <c r="F33" s="16">
         <v>115.3</v>
       </c>
-      <c r="G33" s="42">
+      <c r="G33" s="16">
         <v>73.5</v>
       </c>
-      <c r="H33" s="42">
+      <c r="H33" s="16">
         <v>171</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="12.75" customHeight="1">
-      <c r="A34" s="21" t="s">
+      <c r="A34" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="B34" s="42">
+      <c r="B34" s="16">
         <v>25.8</v>
       </c>
-      <c r="C34" s="42">
+      <c r="C34" s="16">
         <v>78.7</v>
       </c>
-      <c r="D34" s="31">
+      <c r="D34" s="16">
         <v>126.7</v>
       </c>
-      <c r="E34" s="42">
+      <c r="E34" s="16">
         <v>106.3</v>
       </c>
-      <c r="F34" s="31">
+      <c r="F34" s="16">
         <v>98.9</v>
       </c>
-      <c r="G34" s="42">
+      <c r="G34" s="16">
         <v>257.2</v>
       </c>
-      <c r="H34" s="42">
+      <c r="H34" s="16">
         <v>80.400000000000006</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="12.75" customHeight="1">
-      <c r="A35" s="21" t="s">
+      <c r="A35" s="17" t="s">
         <v>11</v>
       </c>
-      <c r="B35" s="42">
+      <c r="B35" s="16">
         <v>210.9</v>
       </c>
-      <c r="C35" s="42">
+      <c r="C35" s="16">
         <v>110.6</v>
       </c>
-      <c r="D35" s="31">
+      <c r="D35" s="16">
         <v>67.5</v>
       </c>
-      <c r="E35" s="42">
+      <c r="E35" s="16">
         <v>140.6</v>
       </c>
-      <c r="F35" s="31">
+      <c r="F35" s="16">
         <v>55.8</v>
       </c>
-      <c r="G35" s="42">
+      <c r="G35" s="16">
         <v>86.3</v>
       </c>
-      <c r="H35" s="42">
+      <c r="H35" s="16">
         <v>208.4</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="12.75" customHeight="1">
-      <c r="A36" s="21" t="s">
+      <c r="A36" s="17" t="s">
         <v>12</v>
       </c>
-      <c r="B36" s="42">
+      <c r="B36" s="16">
         <v>34.799999999999997</v>
       </c>
-      <c r="C36" s="42">
+      <c r="C36" s="16">
         <v>68.7</v>
       </c>
-      <c r="D36" s="31">
+      <c r="D36" s="16">
         <v>96.5</v>
       </c>
-      <c r="E36" s="42">
+      <c r="E36" s="16">
         <v>120.1</v>
       </c>
-      <c r="F36" s="31">
+      <c r="F36" s="16">
         <v>108.5</v>
       </c>
-      <c r="G36" s="42">
+      <c r="G36" s="16">
         <v>73.599999999999994</v>
       </c>
-      <c r="H36" s="42">
+      <c r="H36" s="16">
         <v>188.7</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="12.75" customHeight="1">
-      <c r="A37" s="21" t="s">
+      <c r="A37" s="17" t="s">
         <v>13</v>
       </c>
-      <c r="B37" s="42">
+      <c r="B37" s="16">
         <v>85.2</v>
       </c>
-      <c r="C37" s="42">
+      <c r="C37" s="16">
         <v>143.19999999999999</v>
       </c>
-      <c r="D37" s="31">
+      <c r="D37" s="16">
         <v>30.4</v>
       </c>
-      <c r="E37" s="42">
+      <c r="E37" s="16">
         <v>109.2</v>
       </c>
-      <c r="F37" s="31">
+      <c r="F37" s="16">
         <v>66.8</v>
       </c>
-      <c r="G37" s="42">
+      <c r="G37" s="16">
         <v>232.8</v>
       </c>
-      <c r="H37" s="42">
+      <c r="H37" s="16">
         <v>67.3</v>
       </c>
     </row>
     <row r="38" spans="1:8" ht="12.75" customHeight="1">
-      <c r="A38" s="21" t="s">
+      <c r="A38" s="17" t="s">
         <v>14</v>
       </c>
-      <c r="B38" s="42">
+      <c r="B38" s="16">
         <v>132.4</v>
       </c>
-      <c r="C38" s="42">
+      <c r="C38" s="16">
         <v>78</v>
       </c>
-      <c r="D38" s="31">
+      <c r="D38" s="16">
         <v>130.5</v>
       </c>
-      <c r="E38" s="42">
+      <c r="E38" s="16">
         <v>73</v>
       </c>
-      <c r="F38" s="31">
+      <c r="F38" s="16">
         <v>59.7</v>
       </c>
-      <c r="G38" s="42">
+      <c r="G38" s="16">
         <v>186.2</v>
       </c>
-      <c r="H38" s="42">
+      <c r="H38" s="16">
         <v>91.4</v>
       </c>
     </row>
     <row r="39" spans="1:8" ht="12.75" customHeight="1">
-      <c r="A39" s="21" t="s">
+      <c r="A39" s="17" t="s">
         <v>15</v>
       </c>
-      <c r="B39" s="42">
+      <c r="B39" s="16">
         <v>63.3</v>
       </c>
-      <c r="C39" s="42">
+      <c r="C39" s="16">
         <v>93.9</v>
       </c>
-      <c r="D39" s="31">
+      <c r="D39" s="16">
         <v>174.7</v>
       </c>
-      <c r="E39" s="42">
+      <c r="E39" s="16">
         <v>98.1</v>
       </c>
-      <c r="F39" s="31">
+      <c r="F39" s="16">
         <v>130.80000000000001</v>
       </c>
-      <c r="G39" s="42">
+      <c r="G39" s="16">
         <v>77.5</v>
       </c>
-      <c r="H39" s="42">
+      <c r="H39" s="16">
         <v>106.4</v>
       </c>
     </row>
     <row r="40" spans="1:8" ht="12.75" customHeight="1">
-      <c r="A40" s="21" t="s">
+      <c r="A40" s="17" t="s">
         <v>16</v>
       </c>
-      <c r="B40" s="42">
+      <c r="B40" s="16">
         <v>122.3</v>
       </c>
-      <c r="C40" s="42">
+      <c r="C40" s="16">
         <v>127.7</v>
       </c>
-      <c r="D40" s="31">
+      <c r="D40" s="16">
         <v>52</v>
       </c>
-      <c r="E40" s="42">
+      <c r="E40" s="16">
         <v>234.8</v>
       </c>
-      <c r="F40" s="31">
+      <c r="F40" s="16">
         <v>95.1</v>
       </c>
-      <c r="G40" s="42">
+      <c r="G40" s="16">
         <v>69.900000000000006</v>
       </c>
-      <c r="H40" s="42">
+      <c r="H40" s="16">
         <v>133.19999999999999</v>
       </c>
     </row>
     <row r="41" spans="1:8" ht="12.75" customHeight="1">
-      <c r="A41" s="22" t="s">
+      <c r="A41" s="17" t="s">
         <v>4</v>
       </c>
-      <c r="B41" s="42">
+      <c r="B41" s="16">
         <v>45.3</v>
       </c>
-      <c r="C41" s="42">
+      <c r="C41" s="16">
         <v>118.7</v>
       </c>
-      <c r="D41" s="31">
+      <c r="D41" s="16">
         <v>75.8</v>
       </c>
-      <c r="E41" s="42">
+      <c r="E41" s="16">
         <v>129.19999999999999</v>
       </c>
-      <c r="F41" s="31">
+      <c r="F41" s="16">
         <v>163.69999999999999</v>
       </c>
-      <c r="G41" s="42">
+      <c r="G41" s="16">
         <v>53.1</v>
       </c>
-      <c r="H41" s="42">
+      <c r="H41" s="16">
         <v>141.5</v>
       </c>
     </row>
     <row r="42" spans="1:8" ht="12.75" customHeight="1">
-      <c r="A42" s="23" t="s">
+      <c r="A42" s="17" t="s">
         <v>17</v>
       </c>
-      <c r="B42" s="42">
+      <c r="B42" s="16">
         <v>50.1</v>
       </c>
-      <c r="C42" s="42">
+      <c r="C42" s="16">
         <v>61.7</v>
       </c>
-      <c r="D42" s="31">
+      <c r="D42" s="16">
         <v>93.8</v>
       </c>
-      <c r="E42" s="42">
+      <c r="E42" s="16">
         <v>115.6</v>
       </c>
-      <c r="F42" s="31">
+      <c r="F42" s="16">
         <v>144</v>
       </c>
-      <c r="G42" s="42">
+      <c r="G42" s="16">
         <v>113.3</v>
       </c>
-      <c r="H42" s="42">
+      <c r="H42" s="16">
         <v>77.7</v>
       </c>
     </row>
     <row r="43" spans="1:8" ht="12.75" customHeight="1">
-      <c r="A43" s="23" t="s">
+      <c r="A43" s="17" t="s">
         <v>18</v>
       </c>
-      <c r="B43" s="42">
+      <c r="B43" s="16">
         <v>186.8</v>
       </c>
-      <c r="C43" s="42">
+      <c r="C43" s="16">
         <v>27.9</v>
       </c>
-      <c r="D43" s="31">
+      <c r="D43" s="16">
         <v>37.299999999999997</v>
       </c>
-      <c r="E43" s="42">
+      <c r="E43" s="16">
         <v>186</v>
       </c>
-      <c r="F43" s="31">
+      <c r="F43" s="16">
         <v>73.5</v>
       </c>
-      <c r="G43" s="42">
+      <c r="G43" s="16">
         <v>95</v>
       </c>
-      <c r="H43" s="42">
+      <c r="H43" s="16">
         <v>37.700000000000003</v>
       </c>
     </row>
     <row r="44" spans="1:8" ht="12.75" customHeight="1">
-      <c r="A44" s="23" t="s">
+      <c r="A44" s="17" t="s">
         <v>19</v>
       </c>
-      <c r="B44" s="42">
+      <c r="B44" s="16">
         <v>91</v>
       </c>
-      <c r="C44" s="42">
+      <c r="C44" s="16">
         <v>90.8</v>
       </c>
-      <c r="D44" s="31">
+      <c r="D44" s="16">
         <v>196.6</v>
       </c>
-      <c r="E44" s="42">
+      <c r="E44" s="16">
         <v>106.8</v>
       </c>
-      <c r="F44" s="31">
+      <c r="F44" s="16">
         <v>103.9</v>
       </c>
-      <c r="G44" s="42">
+      <c r="G44" s="16">
         <v>103.8</v>
       </c>
-      <c r="H44" s="42">
+      <c r="H44" s="16">
         <v>109.8</v>
       </c>
     </row>
     <row r="45" spans="1:8" ht="12.75" customHeight="1">
-      <c r="A45" s="23" t="s">
+      <c r="A45" s="17" t="s">
         <v>25</v>
       </c>
-      <c r="B45" s="36" t="s">
-[...17 lines deleted...]
-      <c r="H45" s="36" t="s">
+      <c r="B45" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="C45" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="D45" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="E45" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="F45" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="G45" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="H45" s="25" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="46" spans="1:8" ht="12.75" customHeight="1">
-      <c r="A46" s="21" t="s">
+      <c r="A46" s="17" t="s">
         <v>20</v>
       </c>
-      <c r="B46" s="42">
+      <c r="B46" s="16">
         <v>62.6</v>
       </c>
-      <c r="C46" s="42">
+      <c r="C46" s="16">
         <v>115.7</v>
       </c>
-      <c r="D46" s="31">
+      <c r="D46" s="16">
         <v>187.3</v>
       </c>
-      <c r="E46" s="42">
+      <c r="E46" s="16">
         <v>41.9</v>
       </c>
-      <c r="F46" s="31">
+      <c r="F46" s="16">
         <v>246.9</v>
       </c>
-      <c r="G46" s="42">
+      <c r="G46" s="16">
         <v>27.9</v>
       </c>
-      <c r="H46" s="42">
+      <c r="H46" s="16">
         <v>508.5</v>
       </c>
     </row>
     <row r="47" spans="1:8" ht="12.75" customHeight="1">
-      <c r="A47" s="21" t="s">
+      <c r="A47" s="17" t="s">
         <v>21</v>
       </c>
-      <c r="B47" s="42">
+      <c r="B47" s="16">
         <v>167.9</v>
       </c>
-      <c r="C47" s="42">
+      <c r="C47" s="16">
         <v>647</v>
       </c>
-      <c r="D47" s="31">
+      <c r="D47" s="16">
         <v>56</v>
       </c>
-      <c r="E47" s="42">
+      <c r="E47" s="16">
         <v>132.1</v>
       </c>
-      <c r="F47" s="31">
+      <c r="F47" s="16">
         <v>71.900000000000006</v>
       </c>
-      <c r="G47" s="42">
+      <c r="G47" s="16">
         <v>105.6</v>
       </c>
-      <c r="H47" s="42">
+      <c r="H47" s="16">
         <v>155.5</v>
       </c>
     </row>
     <row r="48" spans="1:8" ht="12.75" customHeight="1">
-      <c r="A48" s="21" t="s">
+      <c r="A48" s="17" t="s">
         <v>22</v>
       </c>
-      <c r="B48" s="42">
+      <c r="B48" s="16">
         <v>80.599999999999994</v>
       </c>
-      <c r="C48" s="42">
+      <c r="C48" s="16">
         <v>74.599999999999994</v>
       </c>
-      <c r="D48" s="31">
+      <c r="D48" s="16">
         <v>100.1</v>
       </c>
-      <c r="E48" s="42">
+      <c r="E48" s="16">
         <v>88.9</v>
       </c>
-      <c r="F48" s="31">
+      <c r="F48" s="16">
         <v>123.6</v>
       </c>
-      <c r="G48" s="42">
+      <c r="G48" s="16">
         <v>75.3</v>
       </c>
-      <c r="H48" s="42">
+      <c r="H48" s="16">
         <v>162.69999999999999</v>
       </c>
     </row>
     <row r="49" spans="1:8" ht="12.75" customHeight="1">
-      <c r="A49" s="21" t="s">
+      <c r="A49" s="17" t="s">
         <v>23</v>
       </c>
-      <c r="B49" s="42">
+      <c r="B49" s="16">
         <v>90.8</v>
       </c>
-      <c r="C49" s="42">
+      <c r="C49" s="16">
         <v>74.900000000000006</v>
       </c>
-      <c r="D49" s="31">
+      <c r="D49" s="16">
         <v>90.9</v>
       </c>
-      <c r="E49" s="42">
+      <c r="E49" s="16">
         <v>112.3</v>
       </c>
-      <c r="F49" s="31">
+      <c r="F49" s="16">
         <v>109.1</v>
       </c>
-      <c r="G49" s="42">
+      <c r="G49" s="16">
         <v>112</v>
       </c>
-      <c r="H49" s="42">
+      <c r="H49" s="16">
         <v>88.6</v>
       </c>
     </row>
     <row r="50" spans="1:8">
-      <c r="A50" s="8"/>
-[...2 lines deleted...]
-      <c r="A51" s="54" t="s">
+      <c r="A50" s="5"/>
+    </row>
+    <row r="51" spans="1:8" ht="15.75" customHeight="1">
+      <c r="A51" s="24" t="s">
         <v>2</v>
       </c>
-      <c r="B51" s="54"/>
-[...5 lines deleted...]
-      <c r="H51" s="54"/>
+      <c r="B51" s="24"/>
+      <c r="C51" s="24"/>
+      <c r="D51" s="24"/>
+      <c r="E51" s="24"/>
+      <c r="F51" s="24"/>
+      <c r="G51" s="24"/>
+      <c r="H51" s="24"/>
     </row>
     <row r="52" spans="1:8" ht="13.5" thickBot="1">
-      <c r="D52" s="48" t="s">
+      <c r="C52" s="22" t="s">
         <v>0</v>
       </c>
+      <c r="D52" s="22"/>
+      <c r="E52" s="22"/>
     </row>
     <row r="53" spans="1:8" ht="13.5" thickBot="1">
-      <c r="A53" s="46"/>
-      <c r="B53" s="41">
+      <c r="A53" s="11"/>
+      <c r="B53" s="20">
         <v>2022</v>
       </c>
-      <c r="C53" s="41">
+      <c r="C53" s="20">
         <v>2023</v>
       </c>
-      <c r="D53" s="41">
+      <c r="D53" s="20">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A54" s="19" t="s">
+      <c r="E53" s="20">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8" ht="24">
+      <c r="A54" s="18" t="s">
         <v>5</v>
       </c>
-      <c r="B54" s="25">
+      <c r="B54" s="28">
         <v>95.4</v>
       </c>
-      <c r="C54" s="25">
+      <c r="C54" s="28">
         <v>115.8</v>
       </c>
-      <c r="D54" s="25">
+      <c r="D54" s="28">
         <v>98.5</v>
       </c>
+      <c r="E54" s="28">
+        <v>130.4</v>
+      </c>
     </row>
     <row r="55" spans="1:8">
-      <c r="A55" s="20" t="s">
+      <c r="A55" s="17" t="s">
         <v>6</v>
       </c>
-      <c r="B55" s="36">
+      <c r="B55" s="26">
         <v>106.5</v>
       </c>
-      <c r="C55" s="36">
+      <c r="C55" s="26">
         <v>110.9</v>
       </c>
-      <c r="D55" s="36">
+      <c r="D55" s="26">
         <v>90.9</v>
       </c>
+      <c r="E55" s="26">
+        <v>146.1</v>
+      </c>
     </row>
     <row r="56" spans="1:8">
-      <c r="A56" s="20" t="s">
+      <c r="A56" s="17" t="s">
         <v>8</v>
       </c>
-      <c r="B56" s="36">
+      <c r="B56" s="26">
         <v>93.6</v>
       </c>
-      <c r="C56" s="36">
+      <c r="C56" s="26">
         <v>123.5</v>
       </c>
-      <c r="D56" s="36">
+      <c r="D56" s="26">
         <v>23.2</v>
       </c>
+      <c r="E56" s="26">
+        <v>353.1</v>
+      </c>
     </row>
     <row r="57" spans="1:8">
-      <c r="A57" s="21" t="s">
+      <c r="A57" s="17" t="s">
         <v>14</v>
       </c>
-      <c r="B57" s="36">
+      <c r="B57" s="26">
         <v>51.1</v>
       </c>
-      <c r="C57" s="36">
+      <c r="C57" s="26">
         <v>166.7</v>
       </c>
-      <c r="D57" s="36">
+      <c r="D57" s="26">
         <v>132.4</v>
       </c>
+      <c r="E57" s="26">
+        <v>26.4</v>
+      </c>
     </row>
     <row r="58" spans="1:8">
-      <c r="A58" s="21" t="s">
+      <c r="A58" s="17" t="s">
         <v>16</v>
       </c>
-      <c r="B58" s="36">
+      <c r="B58" s="26">
         <v>122.5</v>
       </c>
-      <c r="C58" s="36">
+      <c r="C58" s="26">
         <v>71.7</v>
       </c>
-      <c r="D58" s="36">
+      <c r="D58" s="26">
         <v>237.2</v>
       </c>
+      <c r="E58" s="26">
+        <v>79.900000000000006</v>
+      </c>
     </row>
     <row r="59" spans="1:8">
-      <c r="A59" s="22" t="s">
+      <c r="A59" s="17" t="s">
         <v>4</v>
       </c>
-      <c r="B59" s="36">
+      <c r="B59" s="26">
         <v>25.3</v>
       </c>
-      <c r="C59" s="36">
+      <c r="C59" s="26">
         <v>185.6</v>
       </c>
-      <c r="D59" s="36">
+      <c r="D59" s="26">
         <v>294.60000000000002</v>
       </c>
+      <c r="E59" s="26">
+        <v>109.3</v>
+      </c>
     </row>
     <row r="60" spans="1:8">
-      <c r="A60" s="23" t="s">
+      <c r="A60" s="17" t="s">
         <v>18</v>
       </c>
-      <c r="B60" s="36">
+      <c r="B60" s="26">
         <v>140.5</v>
       </c>
-      <c r="C60" s="36">
+      <c r="C60" s="26">
         <v>80</v>
       </c>
-      <c r="D60" s="36">
+      <c r="D60" s="26">
         <v>32.9</v>
       </c>
+      <c r="E60" s="26">
+        <v>116.6</v>
+      </c>
     </row>
     <row r="61" spans="1:8">
-      <c r="A61" s="23" t="s">
+      <c r="A61" s="17" t="s">
         <v>19</v>
       </c>
-      <c r="B61" s="36">
+      <c r="B61" s="26">
         <v>143.1</v>
       </c>
-      <c r="C61" s="36">
+      <c r="C61" s="26">
         <v>80.900000000000006</v>
       </c>
-      <c r="D61" s="36">
+      <c r="D61" s="26">
         <v>1064.5</v>
       </c>
+      <c r="E61" s="26">
+        <v>120.6</v>
+      </c>
     </row>
     <row r="62" spans="1:8">
-      <c r="A62" s="23" t="s">
+      <c r="A62" s="17" t="s">
         <v>27</v>
       </c>
-      <c r="B62" s="36" t="s">
-[...5 lines deleted...]
-      <c r="D62" s="36" t="s">
+      <c r="B62" s="29" t="s">
+        <v>24</v>
+      </c>
+      <c r="C62" s="29" t="s">
+        <v>24</v>
+      </c>
+      <c r="D62" s="29" t="s">
+        <v>24</v>
+      </c>
+      <c r="E62" s="29" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="63" spans="1:8">
-      <c r="A63" s="23" t="s">
+      <c r="A63" s="17" t="s">
         <v>25</v>
       </c>
-      <c r="B63" s="36">
+      <c r="B63" s="29">
         <v>106.2</v>
       </c>
-      <c r="C63" s="36">
+      <c r="C63" s="29">
         <v>44.7</v>
       </c>
-      <c r="D63" s="36">
+      <c r="D63" s="29">
         <v>331.6</v>
       </c>
+      <c r="E63" s="29">
+        <v>194.4</v>
+      </c>
     </row>
     <row r="64" spans="1:8">
-      <c r="A64" s="23" t="s">
+      <c r="A64" s="17" t="s">
         <v>20</v>
       </c>
-      <c r="B64" s="36">
+      <c r="B64" s="29">
         <v>108</v>
       </c>
-      <c r="C64" s="36">
+      <c r="C64" s="29">
         <v>205</v>
       </c>
-      <c r="D64" s="36">
+      <c r="D64" s="29">
         <v>121.6</v>
       </c>
+      <c r="E64" s="29">
+        <v>80.7</v>
+      </c>
     </row>
     <row r="65" spans="1:8">
-      <c r="A65" s="23" t="s">
+      <c r="A65" s="17" t="s">
         <v>21</v>
       </c>
-      <c r="B65" s="36">
+      <c r="B65" s="29">
         <v>77.900000000000006</v>
       </c>
-      <c r="C65" s="36">
+      <c r="C65" s="29">
         <v>117.4</v>
       </c>
-      <c r="D65" s="36">
+      <c r="D65" s="29">
         <v>2.5</v>
       </c>
+      <c r="E65" s="29">
+        <v>2583.1999999999998</v>
+      </c>
     </row>
     <row r="66" spans="1:8">
-      <c r="A66" s="23" t="s">
+      <c r="A66" s="17" t="s">
         <v>26</v>
       </c>
-      <c r="B66" s="36" t="s">
-[...5 lines deleted...]
-      <c r="D66" s="36">
+      <c r="B66" s="29" t="s">
+        <v>24</v>
+      </c>
+      <c r="C66" s="29" t="s">
+        <v>24</v>
+      </c>
+      <c r="D66" s="29">
         <v>17.899999999999999</v>
       </c>
+      <c r="E66" s="29">
+        <v>12.3</v>
+      </c>
     </row>
     <row r="67" spans="1:8">
-      <c r="A67" s="21" t="s">
+      <c r="A67" s="17" t="s">
         <v>23</v>
       </c>
-      <c r="B67" s="36">
+      <c r="B67" s="26">
         <v>9.1999999999999993</v>
       </c>
-      <c r="C67" s="36">
+      <c r="C67" s="26">
         <v>895.1</v>
       </c>
-      <c r="D67" s="36">
+      <c r="D67" s="26">
         <v>219.2</v>
+      </c>
+      <c r="E67" s="26">
+        <v>103.2</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" s="1"/>
       <c r="B68" s="1"/>
       <c r="C68" s="1"/>
       <c r="D68" s="1"/>
       <c r="E68" s="1"/>
       <c r="F68" s="1"/>
       <c r="G68" s="1"/>
       <c r="H68" s="1"/>
     </row>
-    <row r="69" spans="1:8" ht="15.75">
-      <c r="A69" s="55" t="s">
+    <row r="69" spans="1:8" ht="15.75" customHeight="1">
+      <c r="A69" s="24" t="s">
         <v>3</v>
       </c>
-      <c r="B69" s="55"/>
-[...5 lines deleted...]
-      <c r="H69" s="55"/>
+      <c r="B69" s="24"/>
+      <c r="C69" s="24"/>
+      <c r="D69" s="24"/>
+      <c r="E69" s="24"/>
+      <c r="F69" s="24"/>
+      <c r="G69" s="24"/>
+      <c r="H69" s="24"/>
     </row>
     <row r="70" spans="1:8" ht="13.5" thickBot="1">
-      <c r="A70" s="45"/>
+      <c r="A70" s="10"/>
       <c r="B70"/>
-      <c r="D70" s="27" t="s">
+      <c r="C70" s="21" t="s">
         <v>0</v>
       </c>
+      <c r="D70" s="21"/>
+      <c r="E70" s="21"/>
+      <c r="F70" s="27"/>
     </row>
     <row r="71" spans="1:8" ht="13.5" thickBot="1">
-      <c r="A71" s="17"/>
-      <c r="B71" s="41">
+      <c r="A71" s="7"/>
+      <c r="B71" s="20">
         <v>2022</v>
       </c>
-      <c r="C71" s="41">
+      <c r="C71" s="20">
         <v>2023</v>
       </c>
-      <c r="D71" s="41">
+      <c r="D71" s="20">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A72" s="19" t="s">
+      <c r="E71" s="20">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8" ht="24">
+      <c r="A72" s="18" t="s">
         <v>5</v>
       </c>
-      <c r="B72" s="35">
+      <c r="B72" s="19">
         <v>111.1</v>
       </c>
-      <c r="C72" s="35">
+      <c r="C72" s="19">
         <v>104.5</v>
       </c>
-      <c r="D72" s="25">
+      <c r="D72" s="19">
         <v>104.2</v>
       </c>
+      <c r="E72" s="19">
+        <v>86.9</v>
+      </c>
     </row>
     <row r="73" spans="1:8">
-      <c r="A73" s="20" t="s">
+      <c r="A73" s="17" t="s">
         <v>6</v>
       </c>
-      <c r="B73" s="42">
+      <c r="B73" s="16">
         <v>103.1</v>
       </c>
-      <c r="C73" s="42">
+      <c r="C73" s="16">
         <v>107.6</v>
       </c>
-      <c r="D73" s="36">
+      <c r="D73" s="16">
         <v>112</v>
       </c>
+      <c r="E73" s="16">
+        <v>88.2</v>
+      </c>
     </row>
     <row r="74" spans="1:8">
-      <c r="A74" s="20" t="s">
+      <c r="A74" s="17" t="s">
         <v>8</v>
       </c>
-      <c r="B74" s="43">
+      <c r="B74" s="16">
         <v>119.2</v>
       </c>
-      <c r="C74" s="43">
+      <c r="C74" s="16">
         <v>95</v>
       </c>
-      <c r="D74" s="36">
+      <c r="D74" s="16">
         <v>98.1</v>
       </c>
+      <c r="E74" s="16">
+        <v>71</v>
+      </c>
     </row>
     <row r="75" spans="1:8">
-      <c r="A75" s="21" t="s">
+      <c r="A75" s="17" t="s">
         <v>14</v>
       </c>
-      <c r="B75" s="43">
+      <c r="B75" s="16">
         <v>230.1</v>
       </c>
-      <c r="C75" s="43">
+      <c r="C75" s="16">
         <v>75.3</v>
       </c>
-      <c r="D75" s="36">
+      <c r="D75" s="16">
         <v>84.7</v>
       </c>
+      <c r="E75" s="16">
+        <v>19.899999999999999</v>
+      </c>
     </row>
     <row r="76" spans="1:8">
-      <c r="A76" s="21" t="s">
+      <c r="A76" s="17" t="s">
         <v>16</v>
       </c>
-      <c r="B76" s="43">
+      <c r="B76" s="16">
         <v>124.2</v>
       </c>
-      <c r="C76" s="43">
+      <c r="C76" s="16">
         <v>126.8</v>
       </c>
-      <c r="D76" s="36">
+      <c r="D76" s="16">
         <v>72.599999999999994</v>
       </c>
+      <c r="E76" s="16">
+        <v>151.69999999999999</v>
+      </c>
     </row>
     <row r="77" spans="1:8">
-      <c r="A77" s="22" t="s">
+      <c r="A77" s="17" t="s">
         <v>4</v>
       </c>
-      <c r="B77" s="43">
+      <c r="B77" s="16">
         <v>220.6</v>
       </c>
-      <c r="C77" s="43">
+      <c r="C77" s="16">
         <v>92</v>
       </c>
-      <c r="D77" s="36">
+      <c r="D77" s="16">
         <v>49.2</v>
       </c>
+      <c r="E77" s="16">
+        <v>61.8</v>
+      </c>
     </row>
     <row r="78" spans="1:8">
-      <c r="A78" s="23" t="s">
+      <c r="A78" s="17" t="s">
         <v>18</v>
       </c>
-      <c r="B78" s="43">
+      <c r="B78" s="16">
         <v>353</v>
       </c>
-      <c r="C78" s="43">
+      <c r="C78" s="16">
         <v>51.9</v>
       </c>
-      <c r="D78" s="36">
+      <c r="D78" s="16">
         <v>124.7</v>
       </c>
+      <c r="E78" s="16">
+        <v>74.5</v>
+      </c>
     </row>
     <row r="79" spans="1:8">
-      <c r="A79" s="23" t="s">
+      <c r="A79" s="17" t="s">
         <v>19</v>
       </c>
-      <c r="B79" s="43">
+      <c r="B79" s="16">
         <v>91.3</v>
       </c>
-      <c r="C79" s="43">
+      <c r="C79" s="16">
         <v>141.1</v>
       </c>
-      <c r="D79" s="36">
+      <c r="D79" s="16">
         <v>53.8</v>
       </c>
+      <c r="E79" s="16">
+        <v>142.5</v>
+      </c>
     </row>
     <row r="80" spans="1:8">
-      <c r="A80" s="23" t="s">
+      <c r="A80" s="17" t="s">
         <v>27</v>
       </c>
-      <c r="B80" s="36" t="s">
-[...5 lines deleted...]
-      <c r="D80" s="36">
+      <c r="B80" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="C80" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="D80" s="16">
         <v>1845.1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A81" s="23" t="s">
+      <c r="E80" s="16">
+        <v>55.2</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5">
+      <c r="A81" s="17" t="s">
         <v>25</v>
       </c>
-      <c r="B81" s="43">
+      <c r="B81" s="25">
         <v>109.9</v>
       </c>
-      <c r="C81" s="43">
+      <c r="C81" s="25">
         <v>205.7</v>
       </c>
-      <c r="D81" s="36">
+      <c r="D81" s="16">
         <v>77.5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A82" s="23" t="s">
+      <c r="E81" s="16">
+        <v>70.900000000000006</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5">
+      <c r="A82" s="17" t="s">
         <v>20</v>
       </c>
-      <c r="B82" s="43">
+      <c r="B82" s="25">
         <v>112.2</v>
       </c>
-      <c r="C82" s="43">
+      <c r="C82" s="25">
         <v>44.1</v>
       </c>
-      <c r="D82" s="36">
+      <c r="D82" s="16">
         <v>65.7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A83" s="23" t="s">
+      <c r="E82" s="16">
+        <v>189.8</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5">
+      <c r="A83" s="17" t="s">
         <v>21</v>
       </c>
-      <c r="B83" s="36" t="s">
-[...5 lines deleted...]
-      <c r="D83" s="36">
+      <c r="B83" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="C83" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="D83" s="16">
         <v>24.4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A84" s="23" t="s">
+      <c r="E83" s="16">
+        <v>147.30000000000001</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5">
+      <c r="A84" s="17" t="s">
         <v>26</v>
       </c>
-      <c r="B84" s="43">
+      <c r="B84" s="16">
         <v>136.69999999999999</v>
       </c>
-      <c r="C84" s="43">
+      <c r="C84" s="16">
         <v>104.1</v>
       </c>
-      <c r="D84" s="36">
+      <c r="D84" s="16">
         <v>98.5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A85" s="21" t="s">
+      <c r="E84" s="16">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5">
+      <c r="A85" s="17" t="s">
         <v>23</v>
       </c>
-      <c r="B85" s="43">
+      <c r="B85" s="16">
         <v>168.2</v>
       </c>
-      <c r="C85" s="43">
+      <c r="C85" s="16">
         <v>85.4</v>
       </c>
-      <c r="D85" s="36">
+      <c r="D85" s="16">
         <v>68.599999999999994</v>
       </c>
+      <c r="E85" s="16">
+        <v>76.3</v>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="4">
+  <mergeCells count="5">
+    <mergeCell ref="C70:E70"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A26:H26"/>
     <mergeCell ref="A51:H51"/>
     <mergeCell ref="A69:H69"/>
   </mergeCells>
-  <phoneticPr fontId="9" type="noConversion"/>
+  <phoneticPr fontId="7" type="noConversion"/>
   <pageMargins left="0.15748031496062992" right="0.15748031496062992" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="51" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>