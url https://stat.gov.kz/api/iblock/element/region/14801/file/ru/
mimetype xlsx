--- v0 (2026-04-24)
+++ v1 (2026-07-14)
@@ -1,67 +1,73 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Диск Д\Электронная номенклатура\2026\12-16_Основные показатели (динамические ряды)\Внутренняя торговля\рус\Годовые\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BECB136A-66D4-4474-A32C-360AB6991A4F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="300" yWindow="-270" windowWidth="27405" windowHeight="7320"/>
+    <workbookView xWindow="2175" yWindow="15" windowWidth="26250" windowHeight="14145" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="объемы" sheetId="3" r:id="rId1"/>
     <sheet name="индексы" sheetId="4" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="1">индексы!$A$1:$S$26</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">объемы!$A$1:$W$26</definedName>
   </definedNames>
-  <calcPr calcId="114210"/>
+  <calcPr calcId="191029"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="211" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="214" uniqueCount="31">
   <si>
     <t>млн. тенге</t>
   </si>
   <si>
     <t>Объем оптовой торговли</t>
   </si>
   <si>
     <t>Индексы физического объема оптовой торговли</t>
   </si>
   <si>
     <t>Примечание: Индексы физического объема оптовой торговли рассчитываются с 2006 года</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>x</t>
   </si>
   <si>
     <t xml:space="preserve">Алтай </t>
   </si>
   <si>
     <t>в процентах к предыдущему году</t>
   </si>
   <si>
@@ -115,56 +121,58 @@
   <si>
     <t>Тарбагатайский</t>
   </si>
   <si>
     <t>Уланский</t>
   </si>
   <si>
     <t>Урджарский</t>
   </si>
   <si>
     <t>Шемонаихинский</t>
   </si>
   <si>
     <t>Самар</t>
   </si>
   <si>
     <t>Үлкен Нарын</t>
   </si>
   <si>
     <t>Марқакөл</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
+    <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0"/>
+    <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="10">
+  <fonts count="11">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
@@ -176,50 +184,55 @@
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="13">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
@@ -350,51 +363,51 @@
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="69">
+  <cellXfs count="72">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -501,190 +514,209 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="166" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -821,92 +853,95 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:BV64"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <selection activeCell="G36" sqref="G36"/>
+    <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
+      <selection sqref="A1:W1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="26.5703125" style="46" customWidth="1"/>
     <col min="2" max="3" width="9" style="46" customWidth="1"/>
     <col min="4" max="4" width="10.42578125" style="46" customWidth="1"/>
-    <col min="5" max="23" width="9" style="46" customWidth="1"/>
+    <col min="5" max="5" width="11.140625" style="46" customWidth="1"/>
+    <col min="6" max="6" width="9" style="46" customWidth="1"/>
+    <col min="7" max="7" width="11.7109375" style="46" customWidth="1"/>
+    <col min="8" max="23" width="9" style="46" customWidth="1"/>
     <col min="24" max="16384" width="9.140625" style="46"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:74" s="1" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A1" s="64" t="s">
+      <c r="A1" s="68" t="s">
         <v>1</v>
       </c>
-      <c r="B1" s="64"/>
-[...20 lines deleted...]
-      <c r="W1" s="64"/>
+      <c r="B1" s="68"/>
+      <c r="C1" s="68"/>
+      <c r="D1" s="68"/>
+      <c r="E1" s="68"/>
+      <c r="F1" s="68"/>
+      <c r="G1" s="68"/>
+      <c r="H1" s="68"/>
+      <c r="I1" s="68"/>
+      <c r="J1" s="68"/>
+      <c r="K1" s="68"/>
+      <c r="L1" s="68"/>
+      <c r="M1" s="68"/>
+      <c r="N1" s="68"/>
+      <c r="O1" s="68"/>
+      <c r="P1" s="68"/>
+      <c r="Q1" s="68"/>
+      <c r="R1" s="68"/>
+      <c r="S1" s="68"/>
+      <c r="T1" s="68"/>
+      <c r="U1" s="68"/>
+      <c r="V1" s="68"/>
+      <c r="W1" s="68"/>
     </row>
     <row r="2" spans="1:74" s="1" customFormat="1" ht="13.5" thickBot="1">
       <c r="B2" s="47"/>
       <c r="C2" s="47"/>
       <c r="D2" s="47"/>
       <c r="E2" s="47"/>
       <c r="F2" s="47"/>
       <c r="G2" s="47"/>
       <c r="H2" s="47"/>
       <c r="I2" s="47"/>
       <c r="J2" s="47"/>
       <c r="K2" s="47"/>
       <c r="L2" s="47"/>
       <c r="M2" s="47"/>
       <c r="N2" s="47"/>
       <c r="O2" s="47"/>
       <c r="P2" s="47"/>
       <c r="Q2" s="47"/>
       <c r="R2" s="47"/>
       <c r="S2" s="47"/>
       <c r="T2" s="47"/>
       <c r="W2" s="2" t="s">
         <v>0</v>
       </c>
     </row>
@@ -3434,68 +3469,70 @@
       </c>
       <c r="V24" s="56">
         <v>3581.192</v>
       </c>
       <c r="W24" s="57">
         <v>1939.979</v>
       </c>
     </row>
     <row r="25" spans="1:74">
       <c r="A25" s="60"/>
       <c r="B25" s="60"/>
       <c r="D25" s="60"/>
       <c r="E25" s="60"/>
       <c r="K25" s="61"/>
     </row>
     <row r="26" spans="1:74">
       <c r="A26" s="60"/>
       <c r="B26" s="60"/>
       <c r="D26" s="60"/>
       <c r="E26" s="60"/>
       <c r="K26" s="61"/>
     </row>
     <row r="27" spans="1:74" ht="13.5" thickBot="1">
       <c r="A27" s="60"/>
       <c r="B27" s="60"/>
-      <c r="D27" s="2" t="s">
+      <c r="D27" s="2"/>
+      <c r="E27" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="E27" s="60"/>
       <c r="K27" s="61"/>
     </row>
     <row r="28" spans="1:74" s="12" customFormat="1" ht="17.25" customHeight="1" thickBot="1">
       <c r="A28" s="5"/>
       <c r="B28" s="9">
         <v>2022</v>
       </c>
       <c r="C28" s="9">
         <v>2023</v>
       </c>
       <c r="D28" s="9">
         <v>2024</v>
       </c>
-      <c r="E28" s="11"/>
+      <c r="E28" s="9">
+        <v>2025</v>
+      </c>
       <c r="F28" s="11"/>
       <c r="G28" s="11"/>
       <c r="H28" s="11"/>
       <c r="I28" s="11"/>
       <c r="J28" s="11"/>
       <c r="K28" s="11"/>
       <c r="L28" s="11"/>
       <c r="M28" s="11"/>
       <c r="N28" s="11"/>
       <c r="O28" s="11"/>
       <c r="P28" s="11"/>
       <c r="Q28" s="11"/>
       <c r="R28" s="11"/>
       <c r="S28" s="11"/>
       <c r="T28" s="11"/>
       <c r="U28" s="11"/>
       <c r="V28" s="11"/>
       <c r="W28" s="11"/>
       <c r="X28" s="11"/>
       <c r="Y28" s="11"/>
       <c r="Z28" s="11"/>
       <c r="AA28" s="11"/>
       <c r="AB28" s="11"/>
       <c r="AC28" s="11"/>
       <c r="AD28" s="11"/>
@@ -3513,53 +3550,55 @@
       <c r="AP28" s="11"/>
       <c r="AQ28" s="11"/>
       <c r="AR28" s="11"/>
       <c r="AS28" s="11"/>
       <c r="AT28" s="11"/>
       <c r="AU28" s="11"/>
       <c r="AV28" s="11"/>
       <c r="AW28" s="11"/>
       <c r="AX28" s="11"/>
       <c r="AY28" s="11"/>
       <c r="AZ28" s="11"/>
     </row>
     <row r="29" spans="1:74" s="20" customFormat="1" ht="25.5" customHeight="1">
       <c r="A29" s="13" t="s">
         <v>9</v>
       </c>
       <c r="B29" s="53">
         <v>570362.30000000005</v>
       </c>
       <c r="C29" s="53">
         <v>869934.8</v>
       </c>
       <c r="D29" s="53">
         <v>994149.473</v>
       </c>
-      <c r="E29" s="19"/>
-[...1 lines deleted...]
-      <c r="G29" s="19"/>
+      <c r="E29" s="53">
+        <v>1241466.4639999999</v>
+      </c>
+      <c r="F29" s="64"/>
+      <c r="G29" s="64"/>
       <c r="H29" s="19"/>
       <c r="I29" s="19"/>
       <c r="J29" s="19"/>
       <c r="K29" s="19"/>
       <c r="L29" s="19"/>
       <c r="M29" s="19"/>
       <c r="N29" s="19"/>
       <c r="O29" s="19"/>
       <c r="P29" s="19"/>
       <c r="Q29" s="19"/>
       <c r="R29" s="19"/>
       <c r="S29" s="19"/>
       <c r="T29" s="19"/>
       <c r="U29" s="19"/>
       <c r="V29" s="19"/>
       <c r="W29" s="19"/>
       <c r="X29" s="19"/>
       <c r="Y29" s="19"/>
       <c r="Z29" s="19"/>
       <c r="AA29" s="19"/>
       <c r="AB29" s="19"/>
       <c r="AC29" s="19"/>
       <c r="AD29" s="19"/>
       <c r="AE29" s="19"/>
       <c r="AF29" s="19"/>
@@ -3574,54 +3613,56 @@
       <c r="AO29" s="19"/>
       <c r="AP29" s="19"/>
       <c r="AQ29" s="19"/>
       <c r="AR29" s="19"/>
       <c r="AS29" s="19"/>
       <c r="AT29" s="19"/>
       <c r="AU29" s="19"/>
       <c r="AV29" s="19"/>
       <c r="AW29" s="19"/>
       <c r="AX29" s="19"/>
       <c r="AY29" s="19"/>
     </row>
     <row r="30" spans="1:74" s="27" customFormat="1" ht="16.5" customHeight="1">
       <c r="A30" s="21" t="s">
         <v>10</v>
       </c>
       <c r="B30" s="57">
         <v>505954.2</v>
       </c>
       <c r="C30" s="57">
         <v>824144.3</v>
       </c>
       <c r="D30" s="57">
         <v>963313.73899999994</v>
       </c>
-      <c r="E30" s="19"/>
-[...2 lines deleted...]
-      <c r="H30" s="26"/>
+      <c r="E30" s="57">
+        <v>1193248.4890000001</v>
+      </c>
+      <c r="F30" s="64"/>
+      <c r="G30" s="64"/>
+      <c r="H30" s="19"/>
       <c r="I30" s="26"/>
       <c r="J30" s="26"/>
       <c r="K30" s="26"/>
       <c r="L30" s="26"/>
       <c r="M30" s="26"/>
       <c r="N30" s="26"/>
       <c r="O30" s="26"/>
       <c r="P30" s="26"/>
       <c r="Q30" s="26"/>
       <c r="R30" s="26"/>
       <c r="S30" s="26"/>
       <c r="T30" s="26"/>
       <c r="U30" s="26"/>
       <c r="V30" s="26"/>
       <c r="W30" s="26"/>
       <c r="X30" s="26"/>
       <c r="Y30" s="26"/>
       <c r="Z30" s="26"/>
       <c r="AA30" s="26"/>
       <c r="AB30" s="26"/>
       <c r="AC30" s="26"/>
       <c r="AD30" s="26"/>
       <c r="AE30" s="26"/>
       <c r="AF30" s="26"/>
       <c r="AG30" s="26"/>
@@ -3635,53 +3676,55 @@
       <c r="AO30" s="26"/>
       <c r="AP30" s="26"/>
       <c r="AQ30" s="26"/>
       <c r="AR30" s="26"/>
       <c r="AS30" s="26"/>
       <c r="AT30" s="26"/>
       <c r="AU30" s="26"/>
       <c r="AV30" s="26"/>
       <c r="AW30" s="26"/>
       <c r="AX30" s="26"/>
       <c r="AY30" s="26"/>
     </row>
     <row r="31" spans="1:74" s="27" customFormat="1" ht="16.5" customHeight="1">
       <c r="A31" s="21" t="s">
         <v>12</v>
       </c>
       <c r="B31" s="57">
         <v>47876.1</v>
       </c>
       <c r="C31" s="57">
         <v>13684.6</v>
       </c>
       <c r="D31" s="57">
         <v>6473.3590000000004</v>
       </c>
-      <c r="E31" s="19"/>
-[...1 lines deleted...]
-      <c r="G31" s="26"/>
+      <c r="E31" s="57">
+        <v>21977.86</v>
+      </c>
+      <c r="F31" s="64"/>
+      <c r="G31" s="64"/>
       <c r="H31" s="26"/>
       <c r="I31" s="26"/>
       <c r="J31" s="26"/>
       <c r="K31" s="26"/>
       <c r="L31" s="26"/>
       <c r="M31" s="26"/>
       <c r="N31" s="26"/>
       <c r="O31" s="26"/>
       <c r="P31" s="26"/>
       <c r="Q31" s="26"/>
       <c r="R31" s="26"/>
       <c r="S31" s="26"/>
       <c r="T31" s="26"/>
       <c r="U31" s="26"/>
       <c r="V31" s="26"/>
       <c r="W31" s="26"/>
       <c r="X31" s="26"/>
       <c r="Y31" s="26"/>
       <c r="Z31" s="26"/>
       <c r="AA31" s="26"/>
       <c r="AB31" s="26"/>
       <c r="AC31" s="26"/>
       <c r="AD31" s="26"/>
       <c r="AE31" s="26"/>
       <c r="AF31" s="26"/>
@@ -3696,53 +3739,55 @@
       <c r="AO31" s="26"/>
       <c r="AP31" s="26"/>
       <c r="AQ31" s="26"/>
       <c r="AR31" s="26"/>
       <c r="AS31" s="26"/>
       <c r="AT31" s="26"/>
       <c r="AU31" s="26"/>
       <c r="AV31" s="26"/>
       <c r="AW31" s="26"/>
       <c r="AX31" s="26"/>
       <c r="AY31" s="26"/>
     </row>
     <row r="32" spans="1:74" s="27" customFormat="1" ht="16.5" customHeight="1">
       <c r="A32" s="28" t="s">
         <v>18</v>
       </c>
       <c r="B32" s="57">
         <v>1216.4000000000001</v>
       </c>
       <c r="C32" s="57">
         <v>3231.8</v>
       </c>
       <c r="D32" s="57">
         <v>4120.5619999999999</v>
       </c>
-      <c r="E32" s="19"/>
-[...1 lines deleted...]
-      <c r="G32" s="26"/>
+      <c r="E32" s="57">
+        <v>7976.165</v>
+      </c>
+      <c r="F32" s="64"/>
+      <c r="G32" s="64"/>
       <c r="H32" s="26"/>
       <c r="I32" s="26"/>
       <c r="J32" s="26"/>
       <c r="K32" s="26"/>
       <c r="L32" s="26"/>
       <c r="M32" s="26"/>
       <c r="N32" s="26"/>
       <c r="O32" s="26"/>
       <c r="P32" s="26"/>
       <c r="Q32" s="26"/>
       <c r="R32" s="26"/>
       <c r="S32" s="26"/>
       <c r="T32" s="26"/>
       <c r="U32" s="26"/>
       <c r="V32" s="26"/>
       <c r="W32" s="26"/>
       <c r="X32" s="26"/>
       <c r="Y32" s="26"/>
       <c r="Z32" s="26"/>
       <c r="AA32" s="26"/>
       <c r="AB32" s="26"/>
       <c r="AC32" s="26"/>
       <c r="AD32" s="26"/>
       <c r="AE32" s="26"/>
       <c r="AF32" s="26"/>
@@ -3757,53 +3802,55 @@
       <c r="AO32" s="26"/>
       <c r="AP32" s="26"/>
       <c r="AQ32" s="26"/>
       <c r="AR32" s="26"/>
       <c r="AS32" s="26"/>
       <c r="AT32" s="26"/>
       <c r="AU32" s="26"/>
       <c r="AV32" s="26"/>
       <c r="AW32" s="26"/>
       <c r="AX32" s="26"/>
       <c r="AY32" s="26"/>
     </row>
     <row r="33" spans="1:51" s="27" customFormat="1" ht="16.5" customHeight="1">
       <c r="A33" s="28" t="s">
         <v>20</v>
       </c>
       <c r="B33" s="57">
         <v>793.5</v>
       </c>
       <c r="C33" s="57">
         <v>3237.3</v>
       </c>
       <c r="D33" s="57">
         <v>464.70499999999998</v>
       </c>
-      <c r="E33" s="19"/>
-[...1 lines deleted...]
-      <c r="G33" s="26"/>
+      <c r="E33" s="57">
+        <v>686.79399999999998</v>
+      </c>
+      <c r="F33" s="64"/>
+      <c r="G33" s="64"/>
       <c r="H33" s="26"/>
       <c r="I33" s="26"/>
       <c r="J33" s="26"/>
       <c r="K33" s="26"/>
       <c r="L33" s="26"/>
       <c r="M33" s="26"/>
       <c r="N33" s="26"/>
       <c r="O33" s="26"/>
       <c r="P33" s="26"/>
       <c r="Q33" s="26"/>
       <c r="R33" s="26"/>
       <c r="S33" s="26"/>
       <c r="T33" s="26"/>
       <c r="U33" s="26"/>
       <c r="V33" s="26"/>
       <c r="W33" s="26"/>
       <c r="X33" s="26"/>
       <c r="Y33" s="26"/>
       <c r="Z33" s="26"/>
       <c r="AA33" s="26"/>
       <c r="AB33" s="26"/>
       <c r="AC33" s="26"/>
       <c r="AD33" s="26"/>
       <c r="AE33" s="26"/>
       <c r="AF33" s="26"/>
@@ -3818,53 +3865,55 @@
       <c r="AO33" s="26"/>
       <c r="AP33" s="26"/>
       <c r="AQ33" s="26"/>
       <c r="AR33" s="26"/>
       <c r="AS33" s="26"/>
       <c r="AT33" s="26"/>
       <c r="AU33" s="26"/>
       <c r="AV33" s="26"/>
       <c r="AW33" s="26"/>
       <c r="AX33" s="26"/>
       <c r="AY33" s="26"/>
     </row>
     <row r="34" spans="1:51" s="27" customFormat="1" ht="16.5" customHeight="1">
       <c r="A34" s="29" t="s">
         <v>6</v>
       </c>
       <c r="B34" s="57">
         <v>5131.2</v>
       </c>
       <c r="C34" s="57">
         <v>9316.5</v>
       </c>
       <c r="D34" s="57">
         <v>13165.946</v>
       </c>
-      <c r="E34" s="19"/>
-[...1 lines deleted...]
-      <c r="G34" s="26"/>
+      <c r="E34" s="57">
+        <v>10915.633</v>
+      </c>
+      <c r="F34" s="64"/>
+      <c r="G34" s="64"/>
       <c r="H34" s="26"/>
       <c r="I34" s="26"/>
       <c r="J34" s="26"/>
       <c r="K34" s="26"/>
       <c r="L34" s="26"/>
       <c r="M34" s="26"/>
       <c r="N34" s="26"/>
       <c r="O34" s="26"/>
       <c r="P34" s="26"/>
       <c r="Q34" s="26"/>
       <c r="R34" s="26"/>
       <c r="S34" s="26"/>
       <c r="T34" s="26"/>
       <c r="U34" s="26"/>
       <c r="V34" s="26"/>
       <c r="W34" s="26"/>
       <c r="X34" s="26"/>
       <c r="Y34" s="26"/>
       <c r="Z34" s="26"/>
       <c r="AA34" s="26"/>
       <c r="AB34" s="26"/>
       <c r="AC34" s="26"/>
       <c r="AD34" s="26"/>
       <c r="AE34" s="26"/>
       <c r="AF34" s="26"/>
@@ -3879,53 +3928,55 @@
       <c r="AO34" s="26"/>
       <c r="AP34" s="26"/>
       <c r="AQ34" s="26"/>
       <c r="AR34" s="26"/>
       <c r="AS34" s="26"/>
       <c r="AT34" s="26"/>
       <c r="AU34" s="26"/>
       <c r="AV34" s="26"/>
       <c r="AW34" s="26"/>
       <c r="AX34" s="26"/>
       <c r="AY34" s="26"/>
     </row>
     <row r="35" spans="1:51" s="27" customFormat="1" ht="16.5" customHeight="1">
       <c r="A35" s="30" t="s">
         <v>22</v>
       </c>
       <c r="B35" s="57" t="s">
         <v>4</v>
       </c>
       <c r="C35" s="57" t="s">
         <v>4</v>
       </c>
       <c r="D35" s="57">
         <v>7.9219999999999997</v>
       </c>
-      <c r="E35" s="19"/>
-[...1 lines deleted...]
-      <c r="G35" s="26"/>
+      <c r="E35" s="57">
+        <v>0.95199999999999996</v>
+      </c>
+      <c r="F35" s="64"/>
+      <c r="G35" s="64"/>
       <c r="H35" s="26"/>
       <c r="I35" s="26"/>
       <c r="J35" s="26"/>
       <c r="K35" s="26"/>
       <c r="L35" s="26"/>
       <c r="M35" s="26"/>
       <c r="N35" s="26"/>
       <c r="O35" s="26"/>
       <c r="P35" s="26"/>
       <c r="Q35" s="26"/>
       <c r="R35" s="26"/>
       <c r="S35" s="26"/>
       <c r="T35" s="26"/>
       <c r="U35" s="26"/>
       <c r="V35" s="26"/>
       <c r="W35" s="26"/>
       <c r="X35" s="26"/>
       <c r="Y35" s="26"/>
       <c r="Z35" s="26"/>
       <c r="AA35" s="26"/>
       <c r="AB35" s="26"/>
       <c r="AC35" s="26"/>
       <c r="AD35" s="26"/>
       <c r="AE35" s="26"/>
       <c r="AF35" s="26"/>
@@ -3940,53 +3991,55 @@
       <c r="AO35" s="26"/>
       <c r="AP35" s="26"/>
       <c r="AQ35" s="26"/>
       <c r="AR35" s="26"/>
       <c r="AS35" s="26"/>
       <c r="AT35" s="26"/>
       <c r="AU35" s="26"/>
       <c r="AV35" s="26"/>
       <c r="AW35" s="26"/>
       <c r="AX35" s="26"/>
       <c r="AY35" s="26"/>
     </row>
     <row r="36" spans="1:51" s="27" customFormat="1" ht="16.5" customHeight="1">
       <c r="A36" s="30" t="s">
         <v>23</v>
       </c>
       <c r="B36" s="57">
         <v>21.5</v>
       </c>
       <c r="C36" s="57">
         <v>5</v>
       </c>
       <c r="D36" s="57">
         <v>157.964</v>
       </c>
-      <c r="E36" s="19"/>
-[...1 lines deleted...]
-      <c r="G36" s="26"/>
+      <c r="E36" s="57">
+        <v>975.39</v>
+      </c>
+      <c r="F36" s="64"/>
+      <c r="G36" s="64"/>
       <c r="H36" s="26"/>
       <c r="I36" s="26"/>
       <c r="J36" s="26"/>
       <c r="K36" s="26"/>
       <c r="L36" s="26"/>
       <c r="M36" s="26"/>
       <c r="N36" s="26"/>
       <c r="O36" s="26"/>
       <c r="P36" s="26"/>
       <c r="Q36" s="26"/>
       <c r="R36" s="26"/>
       <c r="S36" s="26"/>
       <c r="T36" s="26"/>
       <c r="U36" s="26"/>
       <c r="V36" s="26"/>
       <c r="W36" s="26"/>
       <c r="X36" s="26"/>
       <c r="Y36" s="26"/>
       <c r="Z36" s="26"/>
       <c r="AA36" s="26"/>
       <c r="AB36" s="26"/>
       <c r="AC36" s="26"/>
       <c r="AD36" s="26"/>
       <c r="AE36" s="26"/>
       <c r="AF36" s="26"/>
@@ -4001,53 +4054,55 @@
       <c r="AO36" s="26"/>
       <c r="AP36" s="26"/>
       <c r="AQ36" s="26"/>
       <c r="AR36" s="26"/>
       <c r="AS36" s="26"/>
       <c r="AT36" s="26"/>
       <c r="AU36" s="26"/>
       <c r="AV36" s="26"/>
       <c r="AW36" s="26"/>
       <c r="AX36" s="26"/>
       <c r="AY36" s="26"/>
     </row>
     <row r="37" spans="1:51" s="34" customFormat="1" ht="16.5" customHeight="1">
       <c r="A37" s="30" t="s">
         <v>30</v>
       </c>
       <c r="B37" s="57" t="s">
         <v>4</v>
       </c>
       <c r="C37" s="57" t="s">
         <v>4</v>
       </c>
       <c r="D37" s="57" t="s">
         <v>4</v>
       </c>
-      <c r="E37" s="19"/>
-[...1 lines deleted...]
-      <c r="G37" s="26"/>
+      <c r="E37" s="57" t="s">
+        <v>4</v>
+      </c>
+      <c r="F37" s="65"/>
+      <c r="G37" s="65"/>
       <c r="H37" s="26"/>
       <c r="I37" s="26"/>
       <c r="J37" s="26"/>
       <c r="K37" s="26"/>
       <c r="L37" s="26"/>
       <c r="M37" s="26"/>
       <c r="N37" s="26"/>
       <c r="O37" s="26"/>
       <c r="P37" s="26"/>
       <c r="Q37" s="26"/>
       <c r="R37" s="26"/>
       <c r="S37" s="26"/>
       <c r="T37" s="26"/>
       <c r="U37" s="26"/>
       <c r="V37" s="26"/>
       <c r="W37" s="26"/>
       <c r="X37" s="26"/>
       <c r="Y37" s="26"/>
       <c r="Z37" s="26"/>
       <c r="AA37" s="26"/>
       <c r="AB37" s="26"/>
       <c r="AC37" s="26"/>
       <c r="AD37" s="26"/>
       <c r="AE37" s="26"/>
       <c r="AF37" s="26"/>
@@ -4062,53 +4117,55 @@
       <c r="AO37" s="26"/>
       <c r="AP37" s="26"/>
       <c r="AQ37" s="26"/>
       <c r="AR37" s="26"/>
       <c r="AS37" s="26"/>
       <c r="AT37" s="26"/>
       <c r="AU37" s="26"/>
       <c r="AV37" s="26"/>
       <c r="AW37" s="26"/>
       <c r="AX37" s="26"/>
       <c r="AY37" s="26"/>
     </row>
     <row r="38" spans="1:51" s="34" customFormat="1" ht="16.5" customHeight="1">
       <c r="A38" s="30" t="s">
         <v>28</v>
       </c>
       <c r="B38" s="57">
         <v>20.9</v>
       </c>
       <c r="C38" s="57">
         <v>41.9</v>
       </c>
       <c r="D38" s="57" t="s">
         <v>4</v>
       </c>
-      <c r="E38" s="19"/>
-[...1 lines deleted...]
-      <c r="G38" s="26"/>
+      <c r="E38" s="57">
+        <v>268.96300000000002</v>
+      </c>
+      <c r="F38" s="64"/>
+      <c r="G38" s="64"/>
       <c r="H38" s="26"/>
       <c r="I38" s="26"/>
       <c r="J38" s="26"/>
       <c r="K38" s="26"/>
       <c r="L38" s="26"/>
       <c r="M38" s="26"/>
       <c r="N38" s="26"/>
       <c r="O38" s="26"/>
       <c r="P38" s="26"/>
       <c r="Q38" s="26"/>
       <c r="R38" s="26"/>
       <c r="S38" s="26"/>
       <c r="T38" s="26"/>
       <c r="U38" s="26"/>
       <c r="V38" s="26"/>
       <c r="W38" s="26"/>
       <c r="X38" s="26"/>
       <c r="Y38" s="26"/>
       <c r="Z38" s="26"/>
       <c r="AA38" s="26"/>
       <c r="AB38" s="26"/>
       <c r="AC38" s="26"/>
       <c r="AD38" s="26"/>
       <c r="AE38" s="26"/>
       <c r="AF38" s="26"/>
@@ -4123,53 +4180,55 @@
       <c r="AO38" s="26"/>
       <c r="AP38" s="26"/>
       <c r="AQ38" s="26"/>
       <c r="AR38" s="26"/>
       <c r="AS38" s="26"/>
       <c r="AT38" s="26"/>
       <c r="AU38" s="26"/>
       <c r="AV38" s="26"/>
       <c r="AW38" s="26"/>
       <c r="AX38" s="26"/>
       <c r="AY38" s="26"/>
     </row>
     <row r="39" spans="1:51" s="36" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
       <c r="A39" s="30" t="s">
         <v>24</v>
       </c>
       <c r="B39" s="57">
         <v>28</v>
       </c>
       <c r="C39" s="57">
         <v>60.8</v>
       </c>
       <c r="D39" s="57">
         <v>595.05700000000002</v>
       </c>
-      <c r="E39" s="19"/>
-[...1 lines deleted...]
-      <c r="G39" s="26"/>
+      <c r="E39" s="57">
+        <v>534.84900000000005</v>
+      </c>
+      <c r="F39" s="64"/>
+      <c r="G39" s="64"/>
       <c r="H39" s="26"/>
       <c r="I39" s="26"/>
       <c r="J39" s="26"/>
       <c r="K39" s="26"/>
       <c r="L39" s="26"/>
       <c r="M39" s="26"/>
       <c r="N39" s="26"/>
       <c r="O39" s="26"/>
       <c r="P39" s="26"/>
       <c r="Q39" s="26"/>
       <c r="R39" s="26"/>
       <c r="S39" s="26"/>
       <c r="T39" s="26"/>
       <c r="U39" s="26"/>
       <c r="V39" s="26"/>
       <c r="W39" s="26"/>
       <c r="X39" s="26"/>
       <c r="Y39" s="26"/>
       <c r="Z39" s="26"/>
       <c r="AA39" s="26"/>
       <c r="AB39" s="26"/>
       <c r="AC39" s="26"/>
       <c r="AD39" s="26"/>
       <c r="AE39" s="26"/>
       <c r="AF39" s="26"/>
@@ -4184,81 +4243,93 @@
       <c r="AO39" s="26"/>
       <c r="AP39" s="26"/>
       <c r="AQ39" s="26"/>
       <c r="AR39" s="26"/>
       <c r="AS39" s="26"/>
       <c r="AT39" s="26"/>
       <c r="AU39" s="26"/>
       <c r="AV39" s="26"/>
       <c r="AW39" s="26"/>
       <c r="AX39" s="26"/>
       <c r="AY39" s="26"/>
     </row>
     <row r="40" spans="1:51" s="26" customFormat="1" ht="16.5" customHeight="1">
       <c r="A40" s="30" t="s">
         <v>25</v>
       </c>
       <c r="B40" s="57">
         <v>2485.5</v>
       </c>
       <c r="C40" s="57">
         <v>5397.9</v>
       </c>
       <c r="D40" s="57">
         <v>3290.1640000000002</v>
       </c>
-      <c r="E40" s="19"/>
+      <c r="E40" s="57">
+        <v>246.78800000000001</v>
+      </c>
+      <c r="F40" s="64"/>
+      <c r="G40" s="64"/>
     </row>
     <row r="41" spans="1:51" ht="16.5" customHeight="1">
       <c r="A41" s="30" t="s">
         <v>29</v>
       </c>
       <c r="B41" s="57" t="s">
         <v>4</v>
       </c>
       <c r="C41" s="57" t="s">
         <v>4</v>
       </c>
       <c r="D41" s="57">
         <v>63.445</v>
       </c>
-      <c r="E41" s="19"/>
+      <c r="E41" s="57">
+        <v>54.283999999999999</v>
+      </c>
+      <c r="F41" s="64"/>
+      <c r="G41" s="64"/>
     </row>
     <row r="42" spans="1:51" ht="16.5" customHeight="1">
       <c r="A42" s="28" t="s">
         <v>27</v>
       </c>
       <c r="B42" s="57">
         <v>6834.8</v>
       </c>
       <c r="C42" s="57">
         <v>10814.6</v>
       </c>
       <c r="D42" s="57">
         <v>2496.61</v>
       </c>
-      <c r="E42" s="19"/>
+      <c r="E42" s="57">
+        <v>4580.2979999999998</v>
+      </c>
+      <c r="F42" s="64"/>
+      <c r="G42" s="64"/>
     </row>
     <row r="43" spans="1:51">
       <c r="J43" s="45"/>
     </row>
     <row r="44" spans="1:51">
       <c r="J44" s="45"/>
     </row>
     <row r="45" spans="1:51">
       <c r="K45" s="45"/>
     </row>
     <row r="46" spans="1:51">
       <c r="K46" s="45"/>
     </row>
     <row r="47" spans="1:51">
       <c r="K47" s="45"/>
     </row>
     <row r="48" spans="1:51">
       <c r="K48" s="45"/>
     </row>
     <row r="49" spans="11:15">
       <c r="K49" s="62"/>
     </row>
     <row r="50" spans="11:15">
       <c r="K50" s="62"/>
     </row>
@@ -4342,86 +4413,86 @@
       <c r="K63" s="62"/>
       <c r="L63" s="62"/>
       <c r="M63" s="62"/>
       <c r="N63" s="62"/>
       <c r="O63" s="62"/>
     </row>
     <row r="64" spans="11:15">
       <c r="K64" s="62"/>
       <c r="L64" s="62"/>
       <c r="M64" s="62"/>
       <c r="N64" s="62"/>
       <c r="O64" s="62"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:W1"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="48" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:BR43"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <selection activeCell="M32" sqref="M32"/>
+    <sheetView zoomScaleSheetLayoutView="85" workbookViewId="0">
+      <selection sqref="A1:R1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="27.5703125" style="46" customWidth="1"/>
     <col min="2" max="4" width="9.85546875" style="46" customWidth="1"/>
     <col min="5" max="11" width="8" style="46" customWidth="1"/>
     <col min="12" max="16384" width="9.140625" style="46"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:70" s="1" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A1" s="64" t="s">
+      <c r="A1" s="68" t="s">
         <v>2</v>
       </c>
-      <c r="B1" s="64"/>
-[...15 lines deleted...]
-      <c r="R1" s="64"/>
+      <c r="B1" s="68"/>
+      <c r="C1" s="68"/>
+      <c r="D1" s="68"/>
+      <c r="E1" s="68"/>
+      <c r="F1" s="68"/>
+      <c r="G1" s="68"/>
+      <c r="H1" s="68"/>
+      <c r="I1" s="68"/>
+      <c r="J1" s="68"/>
+      <c r="K1" s="68"/>
+      <c r="L1" s="68"/>
+      <c r="M1" s="68"/>
+      <c r="N1" s="68"/>
+      <c r="O1" s="68"/>
+      <c r="P1" s="68"/>
+      <c r="Q1" s="68"/>
+      <c r="R1" s="68"/>
     </row>
     <row r="2" spans="1:70" s="1" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
       <c r="A2" s="63"/>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="3"/>
       <c r="P2" s="4"/>
       <c r="Q2" s="63" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:70" s="12" customFormat="1" ht="17.25" customHeight="1" thickBot="1">
       <c r="A3" s="5"/>
       <c r="B3" s="6">
         <v>2006</v>
       </c>
@@ -6664,108 +6735,109 @@
         <v>81.78</v>
       </c>
       <c r="M24" s="31">
         <v>131.30000000000001</v>
       </c>
       <c r="N24" s="38">
         <v>85.8</v>
       </c>
       <c r="O24" s="23">
         <v>368</v>
       </c>
       <c r="P24" s="24">
         <v>128.19999999999999</v>
       </c>
       <c r="Q24" s="25">
         <v>50.1</v>
       </c>
       <c r="R24" s="18">
         <v>309.89999999999998</v>
       </c>
       <c r="S24" s="18">
         <v>147.69999999999999</v>
       </c>
     </row>
     <row r="25" spans="1:70" s="32" customFormat="1">
-      <c r="A25" s="66"/>
-[...8 lines deleted...]
-      <c r="J25" s="67"/>
+      <c r="A25" s="70"/>
+      <c r="B25" s="71"/>
+      <c r="C25" s="71"/>
+      <c r="D25" s="71"/>
+      <c r="E25" s="71"/>
+      <c r="F25" s="71"/>
+      <c r="G25" s="71"/>
+      <c r="H25" s="71"/>
+      <c r="I25" s="71"/>
+      <c r="J25" s="71"/>
       <c r="K25" s="39"/>
       <c r="L25" s="40"/>
       <c r="M25" s="41"/>
       <c r="N25" s="42"/>
     </row>
     <row r="26" spans="1:70" s="26" customFormat="1" ht="15" customHeight="1">
-      <c r="A26" s="65" t="s">
+      <c r="A26" s="69" t="s">
         <v>3</v>
       </c>
-      <c r="B26" s="65"/>
-[...7 lines deleted...]
-      <c r="J26" s="65"/>
+      <c r="B26" s="69"/>
+      <c r="C26" s="69"/>
+      <c r="D26" s="69"/>
+      <c r="E26" s="69"/>
+      <c r="F26" s="69"/>
+      <c r="G26" s="69"/>
+      <c r="H26" s="69"/>
+      <c r="I26" s="69"/>
+      <c r="J26" s="69"/>
     </row>
     <row r="27" spans="1:70">
       <c r="A27" s="43"/>
       <c r="B27" s="44"/>
       <c r="C27" s="44"/>
       <c r="D27" s="44"/>
       <c r="E27" s="45"/>
       <c r="F27" s="45"/>
     </row>
     <row r="28" spans="1:70" s="1" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
       <c r="A28" s="63"/>
-      <c r="B28" s="68" t="s">
+      <c r="C28" s="66" t="s">
         <v>7</v>
       </c>
-      <c r="C28" s="68"/>
-      <c r="D28" s="68"/>
+      <c r="D28" s="66"/>
       <c r="F28" s="4"/>
     </row>
     <row r="29" spans="1:70" s="12" customFormat="1" ht="17.25" customHeight="1" thickBot="1">
       <c r="A29" s="5"/>
       <c r="B29" s="9">
         <v>2022</v>
       </c>
       <c r="C29" s="9">
         <v>2023</v>
       </c>
       <c r="D29" s="9">
         <v>2024</v>
       </c>
-      <c r="E29" s="11"/>
+      <c r="E29" s="9">
+        <v>2025</v>
+      </c>
       <c r="F29" s="11"/>
       <c r="G29" s="11"/>
       <c r="H29" s="11"/>
       <c r="I29" s="11"/>
       <c r="J29" s="11"/>
       <c r="K29" s="11"/>
       <c r="L29" s="11"/>
       <c r="M29" s="11"/>
       <c r="N29" s="11"/>
       <c r="O29" s="11"/>
       <c r="P29" s="11"/>
       <c r="Q29" s="11"/>
       <c r="R29" s="11"/>
       <c r="S29" s="11"/>
       <c r="T29" s="11"/>
       <c r="U29" s="11"/>
       <c r="V29" s="11"/>
       <c r="W29" s="11"/>
       <c r="X29" s="11"/>
       <c r="Y29" s="11"/>
       <c r="Z29" s="11"/>
       <c r="AA29" s="11"/>
       <c r="AB29" s="11"/>
       <c r="AC29" s="11"/>
       <c r="AD29" s="11"/>
@@ -6775,53 +6847,55 @@
       <c r="AH29" s="11"/>
       <c r="AI29" s="11"/>
       <c r="AJ29" s="11"/>
       <c r="AK29" s="11"/>
       <c r="AL29" s="11"/>
       <c r="AM29" s="11"/>
       <c r="AN29" s="11"/>
       <c r="AO29" s="11"/>
       <c r="AP29" s="11"/>
       <c r="AQ29" s="11"/>
       <c r="AR29" s="11"/>
     </row>
     <row r="30" spans="1:70" s="20" customFormat="1" ht="27.75" customHeight="1">
       <c r="A30" s="13" t="s">
         <v>9</v>
       </c>
       <c r="B30" s="18">
         <v>103.7</v>
       </c>
       <c r="C30" s="18">
         <v>142.4</v>
       </c>
       <c r="D30" s="18">
         <v>115.8</v>
       </c>
-      <c r="E30" s="19"/>
+      <c r="E30" s="18">
+        <v>118.5</v>
+      </c>
       <c r="F30" s="19"/>
-      <c r="G30" s="19"/>
+      <c r="G30" s="67"/>
       <c r="H30" s="19"/>
       <c r="I30" s="19"/>
       <c r="J30" s="19"/>
       <c r="K30" s="19"/>
       <c r="L30" s="19"/>
       <c r="M30" s="19"/>
       <c r="N30" s="19"/>
       <c r="O30" s="19"/>
       <c r="P30" s="19"/>
       <c r="Q30" s="19"/>
       <c r="R30" s="19"/>
       <c r="S30" s="19"/>
       <c r="T30" s="19"/>
       <c r="U30" s="19"/>
       <c r="V30" s="19"/>
       <c r="W30" s="19"/>
       <c r="X30" s="19"/>
       <c r="Y30" s="19"/>
       <c r="Z30" s="19"/>
       <c r="AA30" s="19"/>
       <c r="AB30" s="19"/>
       <c r="AC30" s="19"/>
       <c r="AD30" s="19"/>
       <c r="AE30" s="19"/>
       <c r="AF30" s="19"/>
@@ -6829,53 +6903,55 @@
       <c r="AH30" s="19"/>
       <c r="AI30" s="19"/>
       <c r="AJ30" s="19"/>
       <c r="AK30" s="19"/>
       <c r="AL30" s="19"/>
       <c r="AM30" s="19"/>
       <c r="AN30" s="19"/>
       <c r="AO30" s="19"/>
       <c r="AP30" s="19"/>
       <c r="AQ30" s="19"/>
       <c r="AR30" s="19"/>
     </row>
     <row r="31" spans="1:70" s="27" customFormat="1" ht="14.25" customHeight="1">
       <c r="A31" s="21" t="s">
         <v>10</v>
       </c>
       <c r="B31" s="18">
         <v>100.2</v>
       </c>
       <c r="C31" s="18">
         <v>152.1</v>
       </c>
       <c r="D31" s="18">
         <v>118.4</v>
       </c>
-      <c r="E31" s="26"/>
+      <c r="E31" s="18">
+        <v>117.5</v>
+      </c>
       <c r="F31" s="26"/>
-      <c r="G31" s="26"/>
+      <c r="G31" s="67"/>
       <c r="H31" s="26"/>
       <c r="I31" s="26"/>
       <c r="J31" s="26"/>
       <c r="K31" s="26"/>
       <c r="L31" s="26"/>
       <c r="M31" s="26"/>
       <c r="N31" s="26"/>
       <c r="O31" s="26"/>
       <c r="P31" s="26"/>
       <c r="Q31" s="26"/>
       <c r="R31" s="26"/>
       <c r="S31" s="26"/>
       <c r="T31" s="26"/>
       <c r="U31" s="26"/>
       <c r="V31" s="26"/>
       <c r="W31" s="26"/>
       <c r="X31" s="26"/>
       <c r="Y31" s="26"/>
       <c r="Z31" s="26"/>
       <c r="AA31" s="26"/>
       <c r="AB31" s="26"/>
       <c r="AC31" s="26"/>
       <c r="AD31" s="26"/>
       <c r="AE31" s="26"/>
       <c r="AF31" s="26"/>
@@ -6883,53 +6959,55 @@
       <c r="AH31" s="26"/>
       <c r="AI31" s="26"/>
       <c r="AJ31" s="26"/>
       <c r="AK31" s="26"/>
       <c r="AL31" s="26"/>
       <c r="AM31" s="26"/>
       <c r="AN31" s="26"/>
       <c r="AO31" s="26"/>
       <c r="AP31" s="26"/>
       <c r="AQ31" s="26"/>
       <c r="AR31" s="26"/>
     </row>
     <row r="32" spans="1:70" s="27" customFormat="1" ht="14.25" customHeight="1">
       <c r="A32" s="21" t="s">
         <v>12</v>
       </c>
       <c r="B32" s="18">
         <v>149.1</v>
       </c>
       <c r="C32" s="18">
         <v>26.7</v>
       </c>
       <c r="D32" s="18">
         <v>47.9</v>
       </c>
-      <c r="E32" s="26"/>
+      <c r="E32" s="18">
+        <v>322.10000000000002</v>
+      </c>
       <c r="F32" s="26"/>
-      <c r="G32" s="26"/>
+      <c r="G32" s="67"/>
       <c r="H32" s="26"/>
       <c r="I32" s="26"/>
       <c r="J32" s="26"/>
       <c r="K32" s="26"/>
       <c r="L32" s="26"/>
       <c r="M32" s="26"/>
       <c r="N32" s="26"/>
       <c r="O32" s="26"/>
       <c r="P32" s="26"/>
       <c r="Q32" s="26"/>
       <c r="R32" s="26"/>
       <c r="S32" s="26"/>
       <c r="T32" s="26"/>
       <c r="U32" s="26"/>
       <c r="V32" s="26"/>
       <c r="W32" s="26"/>
       <c r="X32" s="26"/>
       <c r="Y32" s="26"/>
       <c r="Z32" s="26"/>
       <c r="AA32" s="26"/>
       <c r="AB32" s="26"/>
       <c r="AC32" s="26"/>
       <c r="AD32" s="26"/>
       <c r="AE32" s="26"/>
       <c r="AF32" s="26"/>
@@ -6947,53 +7025,55 @@
       <c r="AR32" s="26"/>
       <c r="AS32" s="26"/>
       <c r="AT32" s="26"/>
       <c r="AU32" s="26"/>
       <c r="AV32" s="26"/>
       <c r="AW32" s="26"/>
       <c r="AX32" s="26"/>
       <c r="AY32" s="26"/>
       <c r="AZ32" s="26"/>
       <c r="BA32" s="26"/>
       <c r="BB32" s="26"/>
     </row>
     <row r="33" spans="1:54" s="27" customFormat="1" ht="14.25" customHeight="1">
       <c r="A33" s="28" t="s">
         <v>18</v>
       </c>
       <c r="B33" s="18">
         <v>34.6</v>
       </c>
       <c r="C33" s="18">
         <v>248.1</v>
       </c>
       <c r="D33" s="18">
         <v>129.19999999999999</v>
       </c>
-      <c r="E33" s="26"/>
+      <c r="E33" s="18">
+        <v>183.7</v>
+      </c>
       <c r="F33" s="26"/>
-      <c r="G33" s="26"/>
+      <c r="G33" s="67"/>
       <c r="H33" s="26"/>
       <c r="I33" s="26"/>
       <c r="J33" s="26"/>
       <c r="K33" s="26"/>
       <c r="L33" s="26"/>
       <c r="M33" s="26"/>
       <c r="N33" s="26"/>
       <c r="O33" s="26"/>
       <c r="P33" s="26"/>
       <c r="Q33" s="26"/>
       <c r="R33" s="26"/>
       <c r="S33" s="26"/>
       <c r="T33" s="26"/>
       <c r="U33" s="26"/>
       <c r="V33" s="26"/>
       <c r="W33" s="26"/>
       <c r="X33" s="26"/>
       <c r="Y33" s="26"/>
       <c r="Z33" s="26"/>
       <c r="AA33" s="26"/>
       <c r="AB33" s="26"/>
       <c r="AC33" s="26"/>
       <c r="AD33" s="26"/>
       <c r="AE33" s="26"/>
       <c r="AF33" s="26"/>
@@ -7011,53 +7091,55 @@
       <c r="AR33" s="26"/>
       <c r="AS33" s="26"/>
       <c r="AT33" s="26"/>
       <c r="AU33" s="26"/>
       <c r="AV33" s="26"/>
       <c r="AW33" s="26"/>
       <c r="AX33" s="26"/>
       <c r="AY33" s="26"/>
       <c r="AZ33" s="26"/>
       <c r="BA33" s="26"/>
       <c r="BB33" s="26"/>
     </row>
     <row r="34" spans="1:54" s="27" customFormat="1" ht="14.25" customHeight="1">
       <c r="A34" s="28" t="s">
         <v>20</v>
       </c>
       <c r="B34" s="18">
         <v>437.4</v>
       </c>
       <c r="C34" s="18">
         <v>380.9</v>
       </c>
       <c r="D34" s="18">
         <v>14.5</v>
       </c>
-      <c r="E34" s="26"/>
+      <c r="E34" s="18">
+        <v>140.19999999999999</v>
+      </c>
       <c r="F34" s="26"/>
-      <c r="G34" s="26"/>
+      <c r="G34" s="67"/>
       <c r="H34" s="26"/>
       <c r="I34" s="26"/>
       <c r="J34" s="26"/>
       <c r="K34" s="26"/>
       <c r="L34" s="26"/>
       <c r="M34" s="26"/>
       <c r="N34" s="26"/>
       <c r="O34" s="26"/>
       <c r="P34" s="26"/>
       <c r="Q34" s="26"/>
       <c r="R34" s="26"/>
       <c r="S34" s="26"/>
       <c r="T34" s="26"/>
       <c r="U34" s="26"/>
       <c r="V34" s="26"/>
       <c r="W34" s="26"/>
       <c r="X34" s="26"/>
       <c r="Y34" s="26"/>
       <c r="Z34" s="26"/>
       <c r="AA34" s="26"/>
       <c r="AB34" s="26"/>
       <c r="AC34" s="26"/>
       <c r="AD34" s="26"/>
       <c r="AE34" s="26"/>
       <c r="AF34" s="26"/>
@@ -7075,53 +7157,55 @@
       <c r="AR34" s="26"/>
       <c r="AS34" s="26"/>
       <c r="AT34" s="26"/>
       <c r="AU34" s="26"/>
       <c r="AV34" s="26"/>
       <c r="AW34" s="26"/>
       <c r="AX34" s="26"/>
       <c r="AY34" s="26"/>
       <c r="AZ34" s="26"/>
       <c r="BA34" s="26"/>
       <c r="BB34" s="26"/>
     </row>
     <row r="35" spans="1:54" s="27" customFormat="1" ht="14.25" customHeight="1">
       <c r="A35" s="29" t="s">
         <v>6</v>
       </c>
       <c r="B35" s="18">
         <v>105.9</v>
       </c>
       <c r="C35" s="18">
         <v>169.5</v>
       </c>
       <c r="D35" s="18">
         <v>143.19999999999999</v>
       </c>
-      <c r="E35" s="26"/>
+      <c r="E35" s="18">
+        <v>78.7</v>
+      </c>
       <c r="F35" s="26"/>
-      <c r="G35" s="26"/>
+      <c r="G35" s="67"/>
       <c r="H35" s="26"/>
       <c r="I35" s="26"/>
       <c r="J35" s="26"/>
       <c r="K35" s="26"/>
       <c r="L35" s="26"/>
       <c r="M35" s="26"/>
       <c r="N35" s="26"/>
       <c r="O35" s="26"/>
       <c r="P35" s="26"/>
       <c r="Q35" s="26"/>
       <c r="R35" s="26"/>
       <c r="S35" s="26"/>
       <c r="T35" s="26"/>
       <c r="U35" s="26"/>
       <c r="V35" s="26"/>
       <c r="W35" s="26"/>
       <c r="X35" s="26"/>
       <c r="Y35" s="26"/>
       <c r="Z35" s="26"/>
       <c r="AA35" s="26"/>
       <c r="AB35" s="26"/>
       <c r="AC35" s="26"/>
       <c r="AD35" s="26"/>
       <c r="AE35" s="26"/>
       <c r="AF35" s="26"/>
@@ -7139,53 +7223,55 @@
       <c r="AR35" s="26"/>
       <c r="AS35" s="26"/>
       <c r="AT35" s="26"/>
       <c r="AU35" s="26"/>
       <c r="AV35" s="26"/>
       <c r="AW35" s="26"/>
       <c r="AX35" s="26"/>
       <c r="AY35" s="26"/>
       <c r="AZ35" s="26"/>
       <c r="BA35" s="26"/>
       <c r="BB35" s="26"/>
     </row>
     <row r="36" spans="1:54" s="27" customFormat="1" ht="14.25" customHeight="1">
       <c r="A36" s="30" t="s">
         <v>22</v>
       </c>
       <c r="B36" s="18" t="s">
         <v>4</v>
       </c>
       <c r="C36" s="18" t="s">
         <v>4</v>
       </c>
       <c r="D36" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="E36" s="26"/>
+      <c r="E36" s="18">
+        <v>11.4</v>
+      </c>
       <c r="F36" s="26"/>
-      <c r="G36" s="26"/>
+      <c r="G36" s="67"/>
       <c r="H36" s="26"/>
       <c r="I36" s="26"/>
       <c r="J36" s="26"/>
       <c r="K36" s="26"/>
       <c r="L36" s="26"/>
       <c r="M36" s="26"/>
       <c r="N36" s="26"/>
       <c r="O36" s="26"/>
       <c r="P36" s="26"/>
       <c r="Q36" s="26"/>
       <c r="R36" s="26"/>
       <c r="S36" s="26"/>
       <c r="T36" s="26"/>
       <c r="U36" s="26"/>
       <c r="V36" s="26"/>
       <c r="W36" s="26"/>
       <c r="X36" s="26"/>
       <c r="Y36" s="26"/>
       <c r="Z36" s="26"/>
       <c r="AA36" s="26"/>
       <c r="AB36" s="26"/>
       <c r="AC36" s="26"/>
       <c r="AD36" s="26"/>
       <c r="AE36" s="26"/>
       <c r="AF36" s="26"/>
@@ -7203,53 +7289,55 @@
       <c r="AR36" s="26"/>
       <c r="AS36" s="26"/>
       <c r="AT36" s="26"/>
       <c r="AU36" s="26"/>
       <c r="AV36" s="26"/>
       <c r="AW36" s="26"/>
       <c r="AX36" s="26"/>
       <c r="AY36" s="26"/>
       <c r="AZ36" s="26"/>
       <c r="BA36" s="26"/>
       <c r="BB36" s="26"/>
     </row>
     <row r="37" spans="1:54" s="27" customFormat="1" ht="14.25" customHeight="1">
       <c r="A37" s="30" t="s">
         <v>23</v>
       </c>
       <c r="B37" s="18">
         <v>41.3</v>
       </c>
       <c r="C37" s="18">
         <v>21.8</v>
       </c>
       <c r="D37" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="E37" s="26"/>
+      <c r="E37" s="18">
+        <v>585.79999999999995</v>
+      </c>
       <c r="F37" s="26"/>
-      <c r="G37" s="26"/>
+      <c r="G37" s="67"/>
       <c r="H37" s="26"/>
       <c r="I37" s="26"/>
       <c r="J37" s="26"/>
       <c r="K37" s="26"/>
       <c r="L37" s="26"/>
       <c r="M37" s="26"/>
       <c r="N37" s="26"/>
       <c r="O37" s="26"/>
       <c r="P37" s="26"/>
       <c r="Q37" s="26"/>
       <c r="R37" s="26"/>
       <c r="S37" s="26"/>
       <c r="T37" s="26"/>
       <c r="U37" s="26"/>
       <c r="V37" s="26"/>
       <c r="W37" s="26"/>
       <c r="X37" s="26"/>
       <c r="Y37" s="26"/>
       <c r="Z37" s="26"/>
       <c r="AA37" s="26"/>
       <c r="AB37" s="26"/>
       <c r="AC37" s="26"/>
       <c r="AD37" s="26"/>
       <c r="AE37" s="26"/>
       <c r="AF37" s="26"/>
@@ -7267,53 +7355,55 @@
       <c r="AR37" s="26"/>
       <c r="AS37" s="26"/>
       <c r="AT37" s="26"/>
       <c r="AU37" s="26"/>
       <c r="AV37" s="26"/>
       <c r="AW37" s="26"/>
       <c r="AX37" s="26"/>
       <c r="AY37" s="26"/>
       <c r="AZ37" s="26"/>
       <c r="BA37" s="26"/>
       <c r="BB37" s="26"/>
     </row>
     <row r="38" spans="1:54" s="34" customFormat="1" ht="14.25" customHeight="1">
       <c r="A38" s="30" t="s">
         <v>30</v>
       </c>
       <c r="B38" s="18" t="s">
         <v>4</v>
       </c>
       <c r="C38" s="18" t="s">
         <v>4</v>
       </c>
       <c r="D38" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="E38" s="26"/>
+      <c r="E38" s="18" t="s">
+        <v>4</v>
+      </c>
       <c r="F38" s="26"/>
-      <c r="G38" s="26"/>
+      <c r="G38" s="65"/>
       <c r="H38" s="26"/>
       <c r="I38" s="26"/>
       <c r="J38" s="26"/>
       <c r="K38" s="26"/>
       <c r="L38" s="26"/>
       <c r="M38" s="26"/>
       <c r="N38" s="26"/>
       <c r="O38" s="26"/>
       <c r="P38" s="26"/>
       <c r="Q38" s="26"/>
       <c r="R38" s="26"/>
       <c r="S38" s="26"/>
       <c r="T38" s="26"/>
       <c r="U38" s="26"/>
       <c r="V38" s="26"/>
       <c r="W38" s="26"/>
       <c r="X38" s="26"/>
       <c r="Y38" s="26"/>
       <c r="Z38" s="26"/>
       <c r="AA38" s="26"/>
       <c r="AB38" s="26"/>
       <c r="AC38" s="26"/>
       <c r="AD38" s="26"/>
       <c r="AE38" s="26"/>
       <c r="AF38" s="26"/>
@@ -7331,53 +7421,55 @@
       <c r="AR38" s="26"/>
       <c r="AS38" s="26"/>
       <c r="AT38" s="26"/>
       <c r="AU38" s="26"/>
       <c r="AV38" s="26"/>
       <c r="AW38" s="26"/>
       <c r="AX38" s="26"/>
       <c r="AY38" s="26"/>
       <c r="AZ38" s="26"/>
       <c r="BA38" s="26"/>
       <c r="BB38" s="26"/>
     </row>
     <row r="39" spans="1:54" s="34" customFormat="1" ht="14.25" customHeight="1">
       <c r="A39" s="30" t="s">
         <v>28</v>
       </c>
       <c r="B39" s="18">
         <v>62.1</v>
       </c>
       <c r="C39" s="18">
         <v>187.5</v>
       </c>
       <c r="D39" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="E39" s="26"/>
+      <c r="E39" s="18" t="s">
+        <v>4</v>
+      </c>
       <c r="F39" s="26"/>
-      <c r="G39" s="26"/>
+      <c r="G39" s="65"/>
       <c r="H39" s="26"/>
       <c r="I39" s="26"/>
       <c r="J39" s="26"/>
       <c r="K39" s="26"/>
       <c r="L39" s="26"/>
       <c r="M39" s="26"/>
       <c r="N39" s="26"/>
       <c r="O39" s="26"/>
       <c r="P39" s="26"/>
       <c r="Q39" s="26"/>
       <c r="R39" s="26"/>
       <c r="S39" s="26"/>
       <c r="T39" s="26"/>
       <c r="U39" s="26"/>
       <c r="V39" s="26"/>
       <c r="W39" s="26"/>
       <c r="X39" s="26"/>
       <c r="Y39" s="26"/>
       <c r="Z39" s="26"/>
       <c r="AA39" s="26"/>
       <c r="AB39" s="26"/>
       <c r="AC39" s="26"/>
       <c r="AD39" s="26"/>
       <c r="AE39" s="26"/>
       <c r="AF39" s="26"/>
@@ -7395,53 +7487,55 @@
       <c r="AR39" s="26"/>
       <c r="AS39" s="26"/>
       <c r="AT39" s="26"/>
       <c r="AU39" s="26"/>
       <c r="AV39" s="26"/>
       <c r="AW39" s="26"/>
       <c r="AX39" s="26"/>
       <c r="AY39" s="26"/>
       <c r="AZ39" s="26"/>
       <c r="BA39" s="26"/>
       <c r="BB39" s="26"/>
     </row>
     <row r="40" spans="1:54" s="36" customFormat="1" ht="14.25" customHeight="1" thickBot="1">
       <c r="A40" s="30" t="s">
         <v>24</v>
       </c>
       <c r="B40" s="18">
         <v>24.6</v>
       </c>
       <c r="C40" s="18">
         <v>202.9</v>
       </c>
       <c r="D40" s="18">
         <v>991.1</v>
       </c>
-      <c r="E40" s="26"/>
+      <c r="E40" s="18">
+        <v>85.3</v>
+      </c>
       <c r="F40" s="26"/>
-      <c r="G40" s="26"/>
+      <c r="G40" s="67"/>
       <c r="H40" s="26"/>
       <c r="I40" s="26"/>
       <c r="J40" s="26"/>
       <c r="K40" s="26"/>
       <c r="L40" s="26"/>
       <c r="M40" s="26"/>
       <c r="N40" s="26"/>
       <c r="O40" s="26"/>
       <c r="P40" s="26"/>
       <c r="Q40" s="26"/>
       <c r="R40" s="26"/>
       <c r="S40" s="26"/>
       <c r="T40" s="26"/>
       <c r="U40" s="26"/>
       <c r="V40" s="26"/>
       <c r="W40" s="26"/>
       <c r="X40" s="26"/>
       <c r="Y40" s="26"/>
       <c r="Z40" s="26"/>
       <c r="AA40" s="26"/>
       <c r="AB40" s="26"/>
       <c r="AC40" s="26"/>
       <c r="AD40" s="26"/>
       <c r="AE40" s="26"/>
       <c r="AF40" s="26"/>
@@ -7459,85 +7553,96 @@
       <c r="AR40" s="26"/>
       <c r="AS40" s="26"/>
       <c r="AT40" s="26"/>
       <c r="AU40" s="26"/>
       <c r="AV40" s="26"/>
       <c r="AW40" s="26"/>
       <c r="AX40" s="26"/>
       <c r="AY40" s="26"/>
       <c r="AZ40" s="26"/>
       <c r="BA40" s="26"/>
       <c r="BB40" s="26"/>
     </row>
     <row r="41" spans="1:54" s="32" customFormat="1" ht="14.25" customHeight="1">
       <c r="A41" s="30" t="s">
         <v>25</v>
       </c>
       <c r="B41" s="18">
         <v>119.3</v>
       </c>
       <c r="C41" s="18">
         <v>202.8</v>
       </c>
       <c r="D41" s="18">
         <v>61.8</v>
       </c>
+      <c r="E41" s="18">
+        <v>7.1</v>
+      </c>
+      <c r="G41" s="67"/>
     </row>
     <row r="42" spans="1:54" s="32" customFormat="1" ht="14.25" customHeight="1">
       <c r="A42" s="30" t="s">
         <v>29</v>
       </c>
       <c r="B42" s="18" t="s">
         <v>4</v>
       </c>
       <c r="C42" s="18" t="s">
         <v>4</v>
       </c>
       <c r="D42" s="18">
         <v>1273.9000000000001</v>
       </c>
+      <c r="E42" s="18">
+        <v>81.2</v>
+      </c>
+      <c r="G42" s="67"/>
     </row>
     <row r="43" spans="1:54" s="32" customFormat="1" ht="14.25" customHeight="1">
       <c r="A43" s="28" t="s">
         <v>27</v>
       </c>
       <c r="B43" s="18">
         <v>309.89999999999998</v>
       </c>
       <c r="C43" s="18">
         <v>147.69999999999999</v>
       </c>
       <c r="D43" s="18">
         <v>23.4</v>
       </c>
+      <c r="E43" s="18">
+        <v>174.1</v>
+      </c>
+      <c r="G43" s="67"/>
     </row>
   </sheetData>
-  <mergeCells count="4">
+  <mergeCells count="3">
     <mergeCell ref="A26:J26"/>
     <mergeCell ref="A25:J25"/>
     <mergeCell ref="A1:R1"/>
-    <mergeCell ref="B28:D28"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.17" right="0.17" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>