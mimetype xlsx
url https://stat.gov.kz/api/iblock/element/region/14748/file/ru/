--- v0 (2026-04-15)
+++ v1 (2026-07-15)
@@ -1,61 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="22665" windowHeight="11130"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11910"/>
   </bookViews>
   <sheets>
     <sheet name="Основн.показат.трансп" sheetId="23" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="244" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="248" uniqueCount="32">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>млн. человек</t>
   </si>
   <si>
     <t>x</t>
   </si>
   <si>
     <t>* С учетом оценки объемов работы, выполненной индивидуальными предпринимателями, занимающихся коммерческими перевозками.</t>
   </si>
   <si>
     <t>млн. пкм</t>
   </si>
   <si>
     <t>х</t>
   </si>
   <si>
     <t>в том числе:</t>
   </si>
   <si>
     <t>Всего</t>
   </si>
   <si>
@@ -271,51 +271,51 @@
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="67">
+  <cellXfs count="66">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1" indent="1"/>
@@ -374,112 +374,109 @@
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...22 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 3" xfId="2"/>
     <cellStyle name="Финансовый 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -751,56 +748,56 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AD47"/>
+  <dimension ref="A1:AE47"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
       <selection activeCell="A10" sqref="A10"/>
-      <selection pane="topRight" activeCell="AH19" sqref="AH19"/>
+      <selection pane="topRight" sqref="A1:AC1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="23.28515625" style="1" customWidth="1"/>
     <col min="2" max="10" width="9" style="1" customWidth="1"/>
     <col min="11" max="11" width="8.7109375" style="1" customWidth="1"/>
     <col min="12" max="26" width="8" style="1" customWidth="1"/>
     <col min="27" max="27" width="7.42578125" style="1" customWidth="1"/>
     <col min="28" max="258" width="9.140625" style="1"/>
     <col min="259" max="259" width="26.7109375" style="1" customWidth="1"/>
     <col min="260" max="261" width="9" style="1" customWidth="1"/>
     <col min="262" max="262" width="8.7109375" style="1" customWidth="1"/>
     <col min="263" max="263" width="8.5703125" style="1" customWidth="1"/>
     <col min="264" max="264" width="9" style="1" customWidth="1"/>
     <col min="265" max="265" width="8.85546875" style="1" customWidth="1"/>
     <col min="266" max="266" width="8.7109375" style="1" customWidth="1"/>
     <col min="267" max="267" width="8.5703125" style="1" customWidth="1"/>
     <col min="268" max="268" width="8.7109375" style="1" customWidth="1"/>
     <col min="269" max="269" width="8.85546875" style="1" customWidth="1"/>
     <col min="270" max="270" width="8.5703125" style="1" customWidth="1"/>
     <col min="271" max="271" width="9" style="1" customWidth="1"/>
     <col min="272" max="272" width="8.7109375" style="1" customWidth="1"/>
     <col min="273" max="276" width="8.5703125" style="1" customWidth="1"/>
     <col min="277" max="277" width="10.7109375" style="1" customWidth="1"/>
@@ -1777,149 +1774,150 @@
     <col min="15885" max="15885" width="8.85546875" style="1" customWidth="1"/>
     <col min="15886" max="15886" width="8.5703125" style="1" customWidth="1"/>
     <col min="15887" max="15887" width="9" style="1" customWidth="1"/>
     <col min="15888" max="15888" width="8.7109375" style="1" customWidth="1"/>
     <col min="15889" max="15892" width="8.5703125" style="1" customWidth="1"/>
     <col min="15893" max="15893" width="10.7109375" style="1" customWidth="1"/>
     <col min="15894" max="16130" width="9.140625" style="1"/>
     <col min="16131" max="16131" width="26.7109375" style="1" customWidth="1"/>
     <col min="16132" max="16133" width="9" style="1" customWidth="1"/>
     <col min="16134" max="16134" width="8.7109375" style="1" customWidth="1"/>
     <col min="16135" max="16135" width="8.5703125" style="1" customWidth="1"/>
     <col min="16136" max="16136" width="9" style="1" customWidth="1"/>
     <col min="16137" max="16137" width="8.85546875" style="1" customWidth="1"/>
     <col min="16138" max="16138" width="8.7109375" style="1" customWidth="1"/>
     <col min="16139" max="16139" width="8.5703125" style="1" customWidth="1"/>
     <col min="16140" max="16140" width="8.7109375" style="1" customWidth="1"/>
     <col min="16141" max="16141" width="8.85546875" style="1" customWidth="1"/>
     <col min="16142" max="16142" width="8.5703125" style="1" customWidth="1"/>
     <col min="16143" max="16143" width="9" style="1" customWidth="1"/>
     <col min="16144" max="16144" width="8.7109375" style="1" customWidth="1"/>
     <col min="16145" max="16148" width="8.5703125" style="1" customWidth="1"/>
     <col min="16149" max="16149" width="10.7109375" style="1" customWidth="1"/>
     <col min="16150" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:30" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="44" t="s">
+    <row r="1" spans="1:31" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="64" t="s">
         <v>8</v>
       </c>
-      <c r="B1" s="44"/>
-[...26 lines deleted...]
-      <c r="AC1" s="44"/>
+      <c r="B1" s="64"/>
+      <c r="C1" s="64"/>
+      <c r="D1" s="64"/>
+      <c r="E1" s="64"/>
+      <c r="F1" s="64"/>
+      <c r="G1" s="64"/>
+      <c r="H1" s="64"/>
+      <c r="I1" s="64"/>
+      <c r="J1" s="64"/>
+      <c r="K1" s="64"/>
+      <c r="L1" s="64"/>
+      <c r="M1" s="64"/>
+      <c r="N1" s="64"/>
+      <c r="O1" s="64"/>
+      <c r="P1" s="64"/>
+      <c r="Q1" s="64"/>
+      <c r="R1" s="64"/>
+      <c r="S1" s="64"/>
+      <c r="T1" s="64"/>
+      <c r="U1" s="64"/>
+      <c r="V1" s="64"/>
+      <c r="W1" s="64"/>
+      <c r="X1" s="64"/>
+      <c r="Y1" s="64"/>
+      <c r="Z1" s="64"/>
+      <c r="AA1" s="64"/>
+      <c r="AB1" s="64"/>
+      <c r="AC1" s="64"/>
     </row>
-    <row r="3" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A3" s="45" t="s">
+    <row r="3" spans="1:31" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A3" s="60" t="s">
         <v>9</v>
       </c>
-      <c r="B3" s="45"/>
-[...24 lines deleted...]
-      <c r="AA3" s="45"/>
+      <c r="B3" s="60"/>
+      <c r="C3" s="60"/>
+      <c r="D3" s="60"/>
+      <c r="E3" s="60"/>
+      <c r="F3" s="60"/>
+      <c r="G3" s="60"/>
+      <c r="H3" s="60"/>
+      <c r="I3" s="60"/>
+      <c r="J3" s="60"/>
+      <c r="K3" s="60"/>
+      <c r="L3" s="60"/>
+      <c r="M3" s="60"/>
+      <c r="N3" s="60"/>
+      <c r="O3" s="60"/>
+      <c r="P3" s="60"/>
+      <c r="Q3" s="60"/>
+      <c r="R3" s="60"/>
+      <c r="S3" s="60"/>
+      <c r="T3" s="60"/>
+      <c r="U3" s="60"/>
+      <c r="V3" s="60"/>
+      <c r="W3" s="60"/>
+      <c r="X3" s="60"/>
+      <c r="Y3" s="60"/>
+      <c r="Z3" s="60"/>
+      <c r="AA3" s="60"/>
     </row>
-    <row r="4" spans="1:30" x14ac:dyDescent="0.2">
-      <c r="A4" s="47" t="s">
+    <row r="4" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="A4" s="62" t="s">
         <v>10</v>
       </c>
-      <c r="B4" s="47"/>
-[...27 lines deleted...]
-      <c r="AD4" s="47"/>
+      <c r="B4" s="62"/>
+      <c r="C4" s="62"/>
+      <c r="D4" s="62"/>
+      <c r="E4" s="62"/>
+      <c r="F4" s="62"/>
+      <c r="G4" s="62"/>
+      <c r="H4" s="62"/>
+      <c r="I4" s="62"/>
+      <c r="J4" s="62"/>
+      <c r="K4" s="62"/>
+      <c r="L4" s="62"/>
+      <c r="M4" s="62"/>
+      <c r="N4" s="62"/>
+      <c r="O4" s="62"/>
+      <c r="P4" s="62"/>
+      <c r="Q4" s="62"/>
+      <c r="R4" s="62"/>
+      <c r="S4" s="62"/>
+      <c r="T4" s="62"/>
+      <c r="U4" s="62"/>
+      <c r="V4" s="62"/>
+      <c r="W4" s="62"/>
+      <c r="X4" s="62"/>
+      <c r="Y4" s="62"/>
+      <c r="Z4" s="62"/>
+      <c r="AA4" s="62"/>
+      <c r="AB4" s="62"/>
+      <c r="AC4" s="62"/>
+      <c r="AD4" s="62"/>
+      <c r="AE4" s="62"/>
     </row>
-    <row r="5" spans="1:30" s="4" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:31" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A5" s="2"/>
       <c r="B5" s="2">
         <v>1996</v>
       </c>
       <c r="C5" s="2">
         <v>1997</v>
       </c>
       <c r="D5" s="2">
         <v>1998</v>
       </c>
       <c r="E5" s="2">
         <v>1999</v>
       </c>
       <c r="F5" s="2">
         <v>2000</v>
       </c>
       <c r="G5" s="2">
         <v>2001</v>
       </c>
       <c r="H5" s="2">
         <v>2002</v>
       </c>
       <c r="I5" s="2">
         <v>2003</v>
       </c>
@@ -1958,58 +1956,61 @@
       </c>
       <c r="U5" s="3">
         <v>2015</v>
       </c>
       <c r="V5" s="3">
         <v>2016</v>
       </c>
       <c r="W5" s="3">
         <v>2017</v>
       </c>
       <c r="X5" s="3">
         <v>2018</v>
       </c>
       <c r="Y5" s="3">
         <v>2019</v>
       </c>
       <c r="Z5" s="3">
         <v>2020</v>
       </c>
       <c r="AA5" s="3">
         <v>2021</v>
       </c>
       <c r="AB5" s="3">
         <v>2022</v>
       </c>
-      <c r="AC5" s="52">
+      <c r="AC5" s="44">
         <v>2023</v>
       </c>
       <c r="AD5" s="3">
         <v>2024</v>
       </c>
+      <c r="AE5" s="3">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="6" spans="1:30" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A6" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B6" s="6">
         <v>40.5</v>
       </c>
       <c r="C6" s="6">
         <v>49.999999999999993</v>
       </c>
       <c r="D6" s="6">
         <v>35.799999999999997</v>
       </c>
       <c r="E6" s="6">
         <v>39.599999999999994</v>
       </c>
       <c r="F6" s="6">
         <v>32.9</v>
       </c>
       <c r="G6" s="6">
         <v>37.099999999999994</v>
       </c>
       <c r="H6" s="6">
         <v>43.999999999999993</v>
       </c>
       <c r="I6" s="7">
@@ -2050,92 +2051,96 @@
       </c>
       <c r="U6" s="8">
         <v>84.371600000000001</v>
       </c>
       <c r="V6" s="8">
         <v>91.822699999999998</v>
       </c>
       <c r="W6" s="8">
         <v>95.322599999999994</v>
       </c>
       <c r="X6" s="8">
         <v>97.530599999999993</v>
       </c>
       <c r="Y6" s="9" t="s">
         <v>5</v>
       </c>
       <c r="Z6" s="9" t="s">
         <v>5</v>
       </c>
       <c r="AA6" s="8">
         <v>128.4</v>
       </c>
       <c r="AB6" s="8">
         <v>137.19999999999999</v>
       </c>
-      <c r="AC6" s="53">
+      <c r="AC6" s="45">
         <v>92.1</v>
       </c>
       <c r="AD6" s="43">
         <v>90.985399999999998</v>
       </c>
+      <c r="AE6" s="43">
+        <v>81.456900000000005</v>
+      </c>
     </row>
-    <row r="7" spans="1:30" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A7" s="10" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="11"/>
       <c r="C7" s="11"/>
       <c r="D7" s="11"/>
       <c r="E7" s="11"/>
       <c r="F7" s="11"/>
       <c r="G7" s="11"/>
       <c r="H7" s="11"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7"/>
       <c r="N7" s="8"/>
       <c r="O7" s="8"/>
       <c r="P7" s="8"/>
       <c r="Q7" s="8"/>
       <c r="R7" s="8"/>
       <c r="S7" s="8"/>
       <c r="T7" s="8"/>
       <c r="U7" s="8"/>
       <c r="V7" s="8"/>
       <c r="W7" s="8"/>
       <c r="X7" s="8"/>
       <c r="Y7" s="8"/>
       <c r="Z7" s="8"/>
       <c r="AA7" s="8"/>
       <c r="AB7" s="8"/>
-      <c r="AC7" s="53"/>
+      <c r="AC7" s="45"/>
       <c r="AD7" s="43"/>
+      <c r="AE7" s="43"/>
     </row>
-    <row r="8" spans="1:30" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A8" s="12" t="s">
         <v>11</v>
       </c>
       <c r="B8" s="13">
         <v>5</v>
       </c>
       <c r="C8" s="13">
         <v>3.4</v>
       </c>
       <c r="D8" s="13">
         <v>4.4000000000000004</v>
       </c>
       <c r="E8" s="13">
         <v>4.8</v>
       </c>
       <c r="F8" s="13">
         <v>6.2</v>
       </c>
       <c r="G8" s="13">
         <v>7.4</v>
       </c>
       <c r="H8" s="13">
         <v>9.6999999999999993</v>
       </c>
       <c r="I8" s="7">
@@ -2182,144 +2187,150 @@
       </c>
       <c r="W8" s="8">
         <v>18.5</v>
       </c>
       <c r="X8" s="8">
         <v>18.399999999999999</v>
       </c>
       <c r="Y8" s="9" t="s">
         <v>5</v>
       </c>
       <c r="Z8" s="9" t="s">
         <v>5</v>
       </c>
       <c r="AA8" s="9" t="s">
         <v>5</v>
       </c>
       <c r="AB8" s="9">
         <v>39.299999999999997</v>
       </c>
       <c r="AC8" s="28">
         <v>36.200000000000003</v>
       </c>
       <c r="AD8" s="43">
         <v>39.361600000000003</v>
       </c>
+      <c r="AE8" s="43">
+        <v>30.4026</v>
+      </c>
     </row>
-    <row r="9" spans="1:30" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="54" t="s">
+    <row r="9" spans="1:31" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="46" t="s">
         <v>12</v>
       </c>
-      <c r="B9" s="55">
+      <c r="B9" s="47">
         <v>30.8</v>
       </c>
-      <c r="C9" s="55">
+      <c r="C9" s="47">
         <v>41.8</v>
       </c>
-      <c r="D9" s="55">
+      <c r="D9" s="47">
         <v>28</v>
       </c>
-      <c r="E9" s="55">
+      <c r="E9" s="47">
         <v>32.5</v>
       </c>
-      <c r="F9" s="55">
+      <c r="F9" s="47">
         <v>24.1</v>
       </c>
-      <c r="G9" s="55">
+      <c r="G9" s="47">
         <v>26.4</v>
       </c>
-      <c r="H9" s="55">
+      <c r="H9" s="47">
         <v>29.9</v>
       </c>
       <c r="I9" s="7">
         <v>32.4</v>
       </c>
       <c r="J9" s="7">
         <v>35.299999999999997</v>
       </c>
       <c r="K9" s="7">
         <v>33.9</v>
       </c>
       <c r="L9" s="7">
         <v>33.9</v>
       </c>
       <c r="M9" s="14">
         <v>34.5</v>
       </c>
       <c r="N9" s="8">
         <v>35.299999999999997</v>
       </c>
-      <c r="O9" s="53">
+      <c r="O9" s="45">
         <v>35</v>
       </c>
       <c r="P9" s="8">
         <v>41</v>
       </c>
       <c r="Q9" s="8">
         <v>54.5</v>
       </c>
       <c r="R9" s="8">
         <v>58.1</v>
       </c>
       <c r="S9" s="8">
         <v>62.2</v>
       </c>
       <c r="T9" s="8">
         <v>63.637999999999998</v>
       </c>
       <c r="U9" s="8">
         <v>70.071600000000004</v>
       </c>
       <c r="V9" s="8">
         <v>76.322699999999998</v>
       </c>
       <c r="W9" s="8">
         <v>76.822599999999994</v>
       </c>
       <c r="X9" s="9">
         <v>79.130600000000001</v>
       </c>
-      <c r="Y9" s="56">
+      <c r="Y9" s="48">
         <v>83.001499999999993</v>
       </c>
       <c r="Z9" s="7">
         <v>81.963300000000004</v>
       </c>
       <c r="AA9" s="7">
         <v>77.390100000000004</v>
       </c>
       <c r="AB9" s="7">
         <v>83.6</v>
       </c>
       <c r="AC9" s="14">
         <v>39.9</v>
       </c>
       <c r="AD9" s="43">
         <v>35.360999999999997</v>
       </c>
+      <c r="AE9" s="43">
+        <v>34.4071</v>
+      </c>
     </row>
-    <row r="10" spans="1:30" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A10" s="12" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="13">
         <v>4.7</v>
       </c>
       <c r="C10" s="13">
         <v>4.8</v>
       </c>
       <c r="D10" s="13">
         <v>3.4</v>
       </c>
       <c r="E10" s="13">
         <v>2.2999999999999998</v>
       </c>
       <c r="F10" s="13">
         <v>2.6</v>
       </c>
       <c r="G10" s="13">
         <v>3.3</v>
       </c>
       <c r="H10" s="13">
         <v>4.4000000000000004</v>
       </c>
       <c r="I10" s="9" t="s">
@@ -2366,52 +2377,55 @@
       </c>
       <c r="W10" s="9" t="s">
         <v>0</v>
       </c>
       <c r="X10" s="9" t="s">
         <v>0</v>
       </c>
       <c r="Y10" s="9" t="s">
         <v>0</v>
       </c>
       <c r="Z10" s="7">
         <v>7.5866999999999996</v>
       </c>
       <c r="AA10" s="7">
         <v>13.944600000000001</v>
       </c>
       <c r="AB10" s="7">
         <v>14.3</v>
       </c>
       <c r="AC10" s="14">
         <v>16</v>
       </c>
       <c r="AD10" s="43">
         <v>16.262899999999998</v>
       </c>
+      <c r="AE10" s="43">
+        <v>16.646999999999998</v>
+      </c>
     </row>
-    <row r="11" spans="1:30" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A11" s="12" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="13">
         <v>170.4</v>
       </c>
       <c r="C11" s="13">
         <v>31</v>
       </c>
       <c r="D11" s="13">
         <v>13</v>
       </c>
       <c r="E11" s="13">
         <v>13</v>
       </c>
       <c r="F11" s="13"/>
       <c r="G11" s="13">
         <v>34</v>
       </c>
       <c r="H11" s="13">
         <v>71</v>
       </c>
       <c r="I11" s="7">
         <v>88</v>
       </c>
@@ -2450,189 +2464,193 @@
       </c>
       <c r="U11" s="7" t="s">
         <v>0</v>
       </c>
       <c r="V11" s="7" t="s">
         <v>0</v>
       </c>
       <c r="W11" s="7" t="s">
         <v>0</v>
       </c>
       <c r="X11" s="7" t="s">
         <v>0</v>
       </c>
       <c r="Y11" s="7" t="s">
         <v>0</v>
       </c>
       <c r="Z11" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AA11" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AB11" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="AC11" s="57" t="s">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="AC11" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD11" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE11" s="43">
+        <v>2.9999999999999997E-4</v>
       </c>
     </row>
-    <row r="12" spans="1:30" x14ac:dyDescent="0.2">
-      <c r="A12" s="46" t="s">
+    <row r="12" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="A12" s="59" t="s">
         <v>3</v>
       </c>
-      <c r="B12" s="46"/>
-[...17 lines deleted...]
-      <c r="T12" s="46"/>
+      <c r="B12" s="59"/>
+      <c r="C12" s="59"/>
+      <c r="D12" s="59"/>
+      <c r="E12" s="59"/>
+      <c r="F12" s="59"/>
+      <c r="G12" s="59"/>
+      <c r="H12" s="59"/>
+      <c r="I12" s="59"/>
+      <c r="J12" s="59"/>
+      <c r="K12" s="59"/>
+      <c r="L12" s="59"/>
+      <c r="M12" s="59"/>
+      <c r="N12" s="59"/>
+      <c r="O12" s="59"/>
+      <c r="P12" s="59"/>
+      <c r="Q12" s="59"/>
+      <c r="R12" s="59"/>
+      <c r="S12" s="59"/>
+      <c r="T12" s="59"/>
       <c r="U12" s="15"/>
       <c r="V12" s="15"/>
       <c r="W12" s="15"/>
       <c r="X12" s="15"/>
       <c r="Y12" s="15"/>
       <c r="Z12" s="16"/>
       <c r="AA12" s="16"/>
       <c r="AB12" s="16"/>
       <c r="AC12" s="16"/>
     </row>
-    <row r="13" spans="1:30" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A13" s="17"/>
       <c r="B13" s="17"/>
       <c r="C13" s="17"/>
       <c r="D13" s="17"/>
       <c r="E13" s="17"/>
       <c r="F13" s="17"/>
       <c r="G13" s="17"/>
       <c r="H13" s="17"/>
       <c r="I13" s="18"/>
       <c r="J13" s="18"/>
       <c r="K13" s="18"/>
       <c r="L13" s="18"/>
       <c r="M13" s="18"/>
       <c r="N13" s="19"/>
       <c r="O13" s="19"/>
       <c r="P13" s="19"/>
       <c r="Q13" s="19"/>
       <c r="R13" s="19"/>
       <c r="S13" s="19"/>
       <c r="T13" s="19"/>
       <c r="U13" s="19"/>
       <c r="V13" s="19"/>
       <c r="W13" s="19"/>
       <c r="X13" s="20"/>
       <c r="Y13" s="19"/>
       <c r="Z13" s="18"/>
       <c r="AA13" s="18"/>
       <c r="AB13" s="16"/>
       <c r="AC13" s="16"/>
     </row>
-    <row r="14" spans="1:30" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="48" t="s">
+    <row r="14" spans="1:31" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="61" t="s">
         <v>15</v>
       </c>
-      <c r="B14" s="48"/>
-[...24 lines deleted...]
-      <c r="AA14" s="48"/>
+      <c r="B14" s="61"/>
+      <c r="C14" s="61"/>
+      <c r="D14" s="61"/>
+      <c r="E14" s="61"/>
+      <c r="F14" s="61"/>
+      <c r="G14" s="61"/>
+      <c r="H14" s="61"/>
+      <c r="I14" s="61"/>
+      <c r="J14" s="61"/>
+      <c r="K14" s="61"/>
+      <c r="L14" s="61"/>
+      <c r="M14" s="61"/>
+      <c r="N14" s="61"/>
+      <c r="O14" s="61"/>
+      <c r="P14" s="61"/>
+      <c r="Q14" s="61"/>
+      <c r="R14" s="61"/>
+      <c r="S14" s="61"/>
+      <c r="T14" s="61"/>
+      <c r="U14" s="61"/>
+      <c r="V14" s="61"/>
+      <c r="W14" s="61"/>
+      <c r="X14" s="61"/>
+      <c r="Y14" s="61"/>
+      <c r="Z14" s="61"/>
+      <c r="AA14" s="61"/>
       <c r="AB14" s="16"/>
       <c r="AC14" s="16"/>
     </row>
-    <row r="15" spans="1:30" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="49" t="s">
+    <row r="15" spans="1:31" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="62" t="s">
         <v>30</v>
       </c>
-      <c r="B15" s="49"/>
-[...27 lines deleted...]
-      <c r="AD15" s="49"/>
+      <c r="B15" s="62"/>
+      <c r="C15" s="62"/>
+      <c r="D15" s="62"/>
+      <c r="E15" s="62"/>
+      <c r="F15" s="62"/>
+      <c r="G15" s="62"/>
+      <c r="H15" s="62"/>
+      <c r="I15" s="62"/>
+      <c r="J15" s="62"/>
+      <c r="K15" s="62"/>
+      <c r="L15" s="62"/>
+      <c r="M15" s="62"/>
+      <c r="N15" s="62"/>
+      <c r="O15" s="62"/>
+      <c r="P15" s="62"/>
+      <c r="Q15" s="62"/>
+      <c r="R15" s="62"/>
+      <c r="S15" s="62"/>
+      <c r="T15" s="62"/>
+      <c r="U15" s="62"/>
+      <c r="V15" s="62"/>
+      <c r="W15" s="62"/>
+      <c r="X15" s="62"/>
+      <c r="Y15" s="62"/>
+      <c r="Z15" s="62"/>
+      <c r="AA15" s="62"/>
+      <c r="AB15" s="62"/>
+      <c r="AC15" s="62"/>
+      <c r="AD15" s="62"/>
+      <c r="AE15" s="62"/>
     </row>
-    <row r="16" spans="1:30" s="4" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:31" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A16" s="2"/>
       <c r="B16" s="2">
         <v>1996</v>
       </c>
       <c r="C16" s="2">
         <v>1997</v>
       </c>
       <c r="D16" s="2">
         <v>1998</v>
       </c>
       <c r="E16" s="2">
         <v>1999</v>
       </c>
       <c r="F16" s="2">
         <v>2000</v>
       </c>
       <c r="G16" s="2">
         <v>2001</v>
       </c>
       <c r="H16" s="2">
         <v>2002</v>
       </c>
       <c r="I16" s="2">
         <v>2003</v>
       </c>
@@ -2677,52 +2695,55 @@
       </c>
       <c r="W16" s="3">
         <v>2017</v>
       </c>
       <c r="X16" s="3">
         <v>2018</v>
       </c>
       <c r="Y16" s="3">
         <v>2019</v>
       </c>
       <c r="Z16" s="3">
         <v>2020</v>
       </c>
       <c r="AA16" s="3">
         <v>2021</v>
       </c>
       <c r="AB16" s="3">
         <v>2022</v>
       </c>
       <c r="AC16" s="3">
         <v>2023</v>
       </c>
       <c r="AD16" s="3">
         <v>2024</v>
       </c>
+      <c r="AE16" s="3">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="17" spans="1:30" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A17" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B17" s="22">
         <v>12067.6</v>
       </c>
       <c r="C17" s="22">
         <v>10832.9</v>
       </c>
       <c r="D17" s="22">
         <v>8076.8</v>
       </c>
       <c r="E17" s="22">
         <v>8303.7000000000007</v>
       </c>
       <c r="F17" s="22">
         <v>2125.1999999999998</v>
       </c>
       <c r="G17" s="22">
         <v>2410.2000000000003</v>
       </c>
       <c r="H17" s="22">
         <v>2901.5</v>
       </c>
       <c r="I17" s="23">
@@ -2760,95 +2781,99 @@
       </c>
       <c r="T17" s="25">
         <v>5778.7</v>
       </c>
       <c r="U17" s="25">
         <v>6114.9</v>
       </c>
       <c r="V17" s="25">
         <v>6126.1</v>
       </c>
       <c r="W17" s="25">
         <v>6409.3</v>
       </c>
       <c r="X17" s="25">
         <v>6423.7</v>
       </c>
       <c r="Y17" s="25">
         <v>6578.2</v>
       </c>
       <c r="Z17" s="23">
         <v>7565.7</v>
       </c>
       <c r="AA17" s="23">
         <v>40373.5</v>
       </c>
-      <c r="AB17" s="59">
+      <c r="AB17" s="51">
         <v>44801.1</v>
       </c>
-      <c r="AC17" s="59">
+      <c r="AC17" s="51">
         <v>42707.7</v>
       </c>
       <c r="AD17" s="8">
         <v>44736.087299999999</v>
       </c>
+      <c r="AE17" s="43">
+        <v>36938.230900000002</v>
+      </c>
     </row>
-    <row r="18" spans="1:30" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A18" s="10" t="s">
         <v>6</v>
       </c>
       <c r="B18" s="27"/>
       <c r="C18" s="27"/>
       <c r="D18" s="27"/>
       <c r="E18" s="27"/>
       <c r="F18" s="27"/>
       <c r="G18" s="27"/>
       <c r="H18" s="27"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="M18" s="14"/>
       <c r="N18" s="9"/>
       <c r="O18" s="28"/>
       <c r="P18" s="9"/>
       <c r="Q18" s="9"/>
       <c r="R18" s="9"/>
       <c r="S18" s="9"/>
       <c r="T18" s="9"/>
       <c r="U18" s="9"/>
       <c r="V18" s="9"/>
       <c r="W18" s="9"/>
       <c r="X18" s="9"/>
       <c r="Y18" s="9"/>
       <c r="Z18" s="7"/>
       <c r="AA18" s="7"/>
       <c r="AB18" s="8"/>
-      <c r="AC18" s="60"/>
+      <c r="AC18" s="52"/>
       <c r="AD18" s="8"/>
+      <c r="AE18" s="43"/>
     </row>
-    <row r="19" spans="1:30" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A19" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="27">
         <v>9537</v>
       </c>
       <c r="C19" s="27">
         <v>8507</v>
       </c>
       <c r="D19" s="27">
         <v>6691</v>
       </c>
       <c r="E19" s="27">
         <v>6295</v>
       </c>
       <c r="F19" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G19" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H19" s="7" t="s">
         <v>0</v>
       </c>
       <c r="I19" s="7" t="s">
@@ -2883,64 +2908,67 @@
       </c>
       <c r="S19" s="7" t="s">
         <v>0</v>
       </c>
       <c r="T19" s="7" t="s">
         <v>0</v>
       </c>
       <c r="U19" s="7" t="s">
         <v>0</v>
       </c>
       <c r="V19" s="7" t="s">
         <v>0</v>
       </c>
       <c r="W19" s="7" t="s">
         <v>0</v>
       </c>
       <c r="X19" s="7" t="s">
         <v>0</v>
       </c>
       <c r="Y19" s="7" t="s">
         <v>0</v>
       </c>
       <c r="Z19" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="AA19" s="61">
+      <c r="AA19" s="53">
         <v>26865.3</v>
       </c>
-      <c r="AB19" s="59">
+      <c r="AB19" s="51">
         <v>31797.7</v>
       </c>
-      <c r="AC19" s="59">
+      <c r="AC19" s="51">
         <v>30634.5</v>
       </c>
       <c r="AD19" s="9">
         <v>32367.493900000001</v>
       </c>
+      <c r="AE19" s="43">
+        <v>28488.666700000002</v>
+      </c>
     </row>
-    <row r="20" spans="1:30" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:31" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A20" s="29" t="s">
         <v>12</v>
       </c>
       <c r="B20" s="7">
         <v>270.10000000000002</v>
       </c>
       <c r="C20" s="7">
         <v>223.8</v>
       </c>
       <c r="D20" s="7">
         <v>150.1</v>
       </c>
       <c r="E20" s="7">
         <v>89</v>
       </c>
       <c r="F20" s="7">
         <v>1333.2</v>
       </c>
       <c r="G20" s="7">
         <v>1420.9</v>
       </c>
       <c r="H20" s="7">
         <v>1617.5</v>
       </c>
       <c r="I20" s="7">
@@ -2978,61 +3006,64 @@
       </c>
       <c r="T20" s="30">
         <v>5778.7</v>
       </c>
       <c r="U20" s="30">
         <v>6114.9</v>
       </c>
       <c r="V20" s="30">
         <v>6126.1</v>
       </c>
       <c r="W20" s="30">
         <v>6409.3</v>
       </c>
       <c r="X20" s="30">
         <v>6423.7</v>
       </c>
       <c r="Y20" s="30">
         <v>6578.2</v>
       </c>
       <c r="Z20" s="7">
         <v>6002.7</v>
       </c>
       <c r="AA20" s="7">
         <v>5511.8</v>
       </c>
-      <c r="AB20" s="59">
+      <c r="AB20" s="51">
         <v>4503.1000000000004</v>
       </c>
-      <c r="AC20" s="59">
+      <c r="AC20" s="51">
         <v>2258</v>
       </c>
       <c r="AD20" s="7">
         <v>2267.8026</v>
       </c>
+      <c r="AE20" s="43">
+        <v>2661.7179999999998</v>
+      </c>
     </row>
-    <row r="21" spans="1:30" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A21" s="12" t="s">
         <v>18</v>
       </c>
       <c r="B21" s="27">
         <v>2226</v>
       </c>
       <c r="C21" s="27">
         <v>2007</v>
       </c>
       <c r="D21" s="27">
         <v>1226.8</v>
       </c>
       <c r="E21" s="27">
         <v>1909</v>
       </c>
       <c r="F21" s="27">
         <v>792</v>
       </c>
       <c r="G21" s="27">
         <v>871</v>
       </c>
       <c r="H21" s="27">
         <v>1231</v>
       </c>
       <c r="I21" s="9" t="s">
@@ -3070,61 +3101,64 @@
       </c>
       <c r="T21" s="9" t="s">
         <v>0</v>
       </c>
       <c r="U21" s="9" t="s">
         <v>0</v>
       </c>
       <c r="V21" s="9" t="s">
         <v>0</v>
       </c>
       <c r="W21" s="9" t="s">
         <v>0</v>
       </c>
       <c r="X21" s="9" t="s">
         <v>0</v>
       </c>
       <c r="Y21" s="9" t="s">
         <v>0</v>
       </c>
       <c r="Z21" s="7">
         <v>1.5630999999999999</v>
       </c>
       <c r="AA21" s="23">
         <v>7.9964000000000004</v>
       </c>
-      <c r="AB21" s="59">
+      <c r="AB21" s="51">
         <v>8500.2999999999993</v>
       </c>
-      <c r="AC21" s="59">
+      <c r="AC21" s="51">
         <v>9815.2000000000007</v>
       </c>
       <c r="AD21" s="7">
         <v>10100.7907</v>
       </c>
+      <c r="AE21" s="43">
+        <v>5787.4170000000004</v>
+      </c>
     </row>
-    <row r="22" spans="1:30" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A22" s="12" t="s">
         <v>19</v>
       </c>
       <c r="B22" s="27">
         <v>34.5</v>
       </c>
       <c r="C22" s="27">
         <v>95.1</v>
       </c>
       <c r="D22" s="27">
         <v>8.9</v>
       </c>
       <c r="E22" s="27">
         <v>10.7</v>
       </c>
       <c r="F22" s="27"/>
       <c r="G22" s="27">
         <v>118.3</v>
       </c>
       <c r="H22" s="27">
         <v>53</v>
       </c>
       <c r="I22" s="7">
         <v>68</v>
       </c>
@@ -3163,180 +3197,184 @@
       </c>
       <c r="U22" s="7" t="s">
         <v>0</v>
       </c>
       <c r="V22" s="7" t="s">
         <v>0</v>
       </c>
       <c r="W22" s="7" t="s">
         <v>0</v>
       </c>
       <c r="X22" s="7" t="s">
         <v>0</v>
       </c>
       <c r="Y22" s="7" t="s">
         <v>0</v>
       </c>
       <c r="Z22" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AA22" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AB22" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="AC22" s="62" t="s">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="AC22" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD22" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE22" s="43">
+        <v>0.42930000000000001</v>
       </c>
     </row>
-    <row r="23" spans="1:30" x14ac:dyDescent="0.2">
-      <c r="A23" s="46" t="s">
+    <row r="23" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="A23" s="59" t="s">
         <v>3</v>
       </c>
-      <c r="B23" s="46"/>
-[...17 lines deleted...]
-      <c r="T23" s="46"/>
+      <c r="B23" s="59"/>
+      <c r="C23" s="59"/>
+      <c r="D23" s="59"/>
+      <c r="E23" s="59"/>
+      <c r="F23" s="59"/>
+      <c r="G23" s="59"/>
+      <c r="H23" s="59"/>
+      <c r="I23" s="59"/>
+      <c r="J23" s="59"/>
+      <c r="K23" s="59"/>
+      <c r="L23" s="59"/>
+      <c r="M23" s="59"/>
+      <c r="N23" s="59"/>
+      <c r="O23" s="59"/>
+      <c r="P23" s="59"/>
+      <c r="Q23" s="59"/>
+      <c r="R23" s="59"/>
+      <c r="S23" s="59"/>
+      <c r="T23" s="59"/>
       <c r="U23" s="31"/>
       <c r="V23" s="31"/>
       <c r="W23" s="31"/>
       <c r="X23" s="31"/>
       <c r="Y23" s="31"/>
     </row>
-    <row r="24" spans="1:30" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A24" s="32"/>
       <c r="B24" s="33"/>
       <c r="C24" s="33"/>
       <c r="D24" s="33"/>
       <c r="E24" s="33"/>
       <c r="F24" s="33"/>
       <c r="G24" s="33"/>
       <c r="H24" s="33"/>
       <c r="I24" s="32"/>
       <c r="J24" s="32"/>
       <c r="K24" s="32"/>
       <c r="L24" s="32"/>
       <c r="M24" s="32"/>
       <c r="N24" s="32"/>
       <c r="O24" s="32"/>
       <c r="P24" s="32"/>
       <c r="Q24" s="32"/>
       <c r="R24" s="32"/>
       <c r="S24" s="32"/>
       <c r="T24" s="32"/>
       <c r="U24" s="31"/>
       <c r="V24" s="31"/>
       <c r="W24" s="31"/>
       <c r="X24" s="31"/>
       <c r="Y24" s="31"/>
       <c r="AA24" s="34"/>
     </row>
-    <row r="25" spans="1:30" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="45" t="s">
+    <row r="25" spans="1:31" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="60" t="s">
         <v>20</v>
       </c>
-      <c r="B25" s="45"/>
-[...24 lines deleted...]
-      <c r="AA25" s="45"/>
+      <c r="B25" s="60"/>
+      <c r="C25" s="60"/>
+      <c r="D25" s="60"/>
+      <c r="E25" s="60"/>
+      <c r="F25" s="60"/>
+      <c r="G25" s="60"/>
+      <c r="H25" s="60"/>
+      <c r="I25" s="60"/>
+      <c r="J25" s="60"/>
+      <c r="K25" s="60"/>
+      <c r="L25" s="60"/>
+      <c r="M25" s="60"/>
+      <c r="N25" s="60"/>
+      <c r="O25" s="60"/>
+      <c r="P25" s="60"/>
+      <c r="Q25" s="60"/>
+      <c r="R25" s="60"/>
+      <c r="S25" s="60"/>
+      <c r="T25" s="60"/>
+      <c r="U25" s="60"/>
+      <c r="V25" s="60"/>
+      <c r="W25" s="60"/>
+      <c r="X25" s="60"/>
+      <c r="Y25" s="60"/>
+      <c r="Z25" s="60"/>
+      <c r="AA25" s="60"/>
     </row>
-    <row r="26" spans="1:30" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A26" s="50" t="s">
+    <row r="26" spans="1:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="62" t="s">
         <v>1</v>
       </c>
-      <c r="B26" s="50"/>
-[...27 lines deleted...]
-      <c r="AD26" s="50"/>
+      <c r="B26" s="62"/>
+      <c r="C26" s="62"/>
+      <c r="D26" s="62"/>
+      <c r="E26" s="62"/>
+      <c r="F26" s="62"/>
+      <c r="G26" s="62"/>
+      <c r="H26" s="62"/>
+      <c r="I26" s="62"/>
+      <c r="J26" s="62"/>
+      <c r="K26" s="62"/>
+      <c r="L26" s="62"/>
+      <c r="M26" s="62"/>
+      <c r="N26" s="62"/>
+      <c r="O26" s="62"/>
+      <c r="P26" s="62"/>
+      <c r="Q26" s="62"/>
+      <c r="R26" s="62"/>
+      <c r="S26" s="62"/>
+      <c r="T26" s="62"/>
+      <c r="U26" s="62"/>
+      <c r="V26" s="62"/>
+      <c r="W26" s="62"/>
+      <c r="X26" s="62"/>
+      <c r="Y26" s="62"/>
+      <c r="Z26" s="62"/>
+      <c r="AA26" s="62"/>
+      <c r="AB26" s="62"/>
+      <c r="AC26" s="62"/>
+      <c r="AD26" s="62"/>
+      <c r="AE26" s="62"/>
     </row>
-    <row r="27" spans="1:30" s="4" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:31" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A27" s="2"/>
       <c r="B27" s="2">
         <v>1996</v>
       </c>
       <c r="C27" s="2">
         <v>1997</v>
       </c>
       <c r="D27" s="2">
         <v>1998</v>
       </c>
       <c r="E27" s="2">
         <v>1999</v>
       </c>
       <c r="F27" s="2">
         <v>2000</v>
       </c>
       <c r="G27" s="2">
         <v>2001</v>
       </c>
       <c r="H27" s="2">
         <v>2002</v>
       </c>
       <c r="I27" s="2">
         <v>2003</v>
       </c>
@@ -3381,52 +3419,55 @@
       </c>
       <c r="W27" s="3">
         <v>2017</v>
       </c>
       <c r="X27" s="3">
         <v>2018</v>
       </c>
       <c r="Y27" s="3">
         <v>2019</v>
       </c>
       <c r="Z27" s="3">
         <v>2020</v>
       </c>
       <c r="AA27" s="3">
         <v>2021</v>
       </c>
       <c r="AB27" s="3">
         <v>2022</v>
       </c>
       <c r="AC27" s="3">
         <v>2023</v>
       </c>
       <c r="AD27" s="3">
         <v>2024</v>
       </c>
+      <c r="AE27" s="3">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="28" spans="1:30" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A28" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B28" s="22">
         <v>53</v>
       </c>
       <c r="C28" s="22">
         <v>50.9</v>
       </c>
       <c r="D28" s="22">
         <v>53</v>
       </c>
       <c r="E28" s="22">
         <v>56</v>
       </c>
       <c r="F28" s="22">
         <v>48.8</v>
       </c>
       <c r="G28" s="22">
         <v>97.8</v>
       </c>
       <c r="H28" s="22">
         <v>106.2</v>
       </c>
       <c r="I28" s="23">
@@ -3473,86 +3514,90 @@
       </c>
       <c r="W28" s="7">
         <v>294.7</v>
       </c>
       <c r="X28" s="7">
         <v>304.3</v>
       </c>
       <c r="Y28" s="25">
         <v>319.5</v>
       </c>
       <c r="Z28" s="23">
         <v>115.5</v>
       </c>
       <c r="AA28" s="23">
         <v>132</v>
       </c>
       <c r="AB28" s="8">
         <v>142.1</v>
       </c>
       <c r="AC28" s="8">
         <v>63.9</v>
       </c>
       <c r="AD28" s="8">
         <v>70.425179999999997</v>
       </c>
+      <c r="AE28" s="43">
+        <v>81.926180000000002</v>
+      </c>
     </row>
-    <row r="29" spans="1:30" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A29" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B29" s="27"/>
       <c r="C29" s="27"/>
       <c r="D29" s="27"/>
       <c r="E29" s="27"/>
       <c r="F29" s="27"/>
       <c r="G29" s="27"/>
       <c r="H29" s="27"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="14"/>
       <c r="N29" s="9"/>
       <c r="O29" s="28"/>
       <c r="P29" s="9"/>
       <c r="Q29" s="9"/>
       <c r="R29" s="9"/>
       <c r="S29" s="9"/>
       <c r="T29" s="9"/>
       <c r="U29" s="9"/>
       <c r="V29" s="9"/>
       <c r="W29" s="9"/>
       <c r="X29" s="9"/>
       <c r="Y29" s="9"/>
       <c r="Z29" s="7"/>
       <c r="AA29" s="7"/>
       <c r="AB29" s="8"/>
       <c r="AC29" s="8"/>
       <c r="AD29" s="8"/>
+      <c r="AE29" s="43"/>
     </row>
-    <row r="30" spans="1:30" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A30" s="12" t="s">
         <v>11</v>
       </c>
       <c r="B30" s="27">
         <v>1.2</v>
       </c>
       <c r="C30" s="27">
         <v>1.5</v>
       </c>
       <c r="D30" s="27">
         <v>1.3</v>
       </c>
       <c r="E30" s="27">
         <v>1.8</v>
       </c>
       <c r="F30" s="27">
         <v>1.9</v>
       </c>
       <c r="G30" s="27">
         <v>1.7</v>
       </c>
       <c r="H30" s="27">
         <v>1.6</v>
       </c>
       <c r="I30" s="7">
@@ -3599,52 +3644,55 @@
       </c>
       <c r="W30" s="7" t="s">
         <v>0</v>
       </c>
       <c r="X30" s="7" t="s">
         <v>0</v>
       </c>
       <c r="Y30" s="7" t="s">
         <v>0</v>
       </c>
       <c r="Z30" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AA30" s="7">
         <v>1.3</v>
       </c>
       <c r="AB30" s="9">
         <v>2</v>
       </c>
       <c r="AC30" s="9">
         <v>1.8</v>
       </c>
       <c r="AD30" s="9">
         <v>1.8521099999999999</v>
       </c>
+      <c r="AE30" s="43">
+        <v>1.83029</v>
+      </c>
     </row>
-    <row r="31" spans="1:30" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A31" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B31" s="27">
         <v>32.200000000000003</v>
       </c>
       <c r="C31" s="27">
         <v>42.6</v>
       </c>
       <c r="D31" s="27">
         <v>47.4</v>
       </c>
       <c r="E31" s="27">
         <v>52.3</v>
       </c>
       <c r="F31" s="27">
         <v>45.4</v>
       </c>
       <c r="G31" s="27">
         <v>52.1</v>
       </c>
       <c r="H31" s="27">
         <v>54.7</v>
       </c>
       <c r="I31" s="7">
@@ -3691,52 +3739,55 @@
       </c>
       <c r="W31" s="7" t="s">
         <v>2</v>
       </c>
       <c r="X31" s="7" t="s">
         <v>2</v>
       </c>
       <c r="Y31" s="9">
         <v>214.38376</v>
       </c>
       <c r="Z31" s="7">
         <v>73.289419999999993</v>
       </c>
       <c r="AA31" s="23">
         <v>86.010419999999996</v>
       </c>
       <c r="AB31" s="7">
         <v>98.9</v>
       </c>
       <c r="AC31" s="7">
         <v>57.6</v>
       </c>
       <c r="AD31" s="7">
         <v>68.092200000000005</v>
       </c>
+      <c r="AE31" s="43">
+        <v>79.527820000000006</v>
+      </c>
     </row>
-    <row r="32" spans="1:30" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A32" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C32" s="9" t="s">
         <v>0</v>
       </c>
       <c r="D32" s="9" t="s">
         <v>0</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>0</v>
       </c>
       <c r="F32" s="9" t="s">
         <v>0</v>
       </c>
       <c r="G32" s="27">
         <v>42.5</v>
       </c>
       <c r="H32" s="27">
         <v>48.5</v>
       </c>
       <c r="I32" s="7">
@@ -3783,52 +3834,55 @@
       </c>
       <c r="W32" s="9" t="s">
         <v>5</v>
       </c>
       <c r="X32" s="9" t="s">
         <v>5</v>
       </c>
       <c r="Y32" s="9">
         <v>104.8</v>
       </c>
       <c r="Z32" s="7">
         <v>42.1</v>
       </c>
       <c r="AA32" s="7">
         <v>44.7</v>
       </c>
       <c r="AB32" s="7">
         <v>40.799999999999997</v>
       </c>
       <c r="AC32" s="7">
         <v>4.0999999999999996</v>
       </c>
       <c r="AD32" s="7" t="s">
         <v>0</v>
       </c>
+      <c r="AE32" s="65" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="33" spans="1:30" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A33" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B33" s="27">
         <v>19.600000000000001</v>
       </c>
       <c r="C33" s="27">
         <v>6.8</v>
       </c>
       <c r="D33" s="27">
         <v>4.3</v>
       </c>
       <c r="E33" s="27">
         <v>1.9</v>
       </c>
       <c r="F33" s="27">
         <v>1.5</v>
       </c>
       <c r="G33" s="27">
         <v>1.5</v>
       </c>
       <c r="H33" s="27">
         <v>1.4</v>
       </c>
       <c r="I33" s="7">
@@ -3875,52 +3929,55 @@
       </c>
       <c r="W33" s="9" t="s">
         <v>0</v>
       </c>
       <c r="X33" s="9" t="s">
         <v>0</v>
       </c>
       <c r="Y33" s="9" t="s">
         <v>0</v>
       </c>
       <c r="Z33" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AA33" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AB33" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AC33" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AD33" s="7" t="s">
         <v>0</v>
       </c>
+      <c r="AE33" s="65" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="34" spans="1:30" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A34" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B34" s="27">
         <v>38</v>
       </c>
       <c r="C34" s="27">
         <v>27</v>
       </c>
       <c r="D34" s="27">
         <v>8</v>
       </c>
       <c r="E34" s="27">
         <v>16.399999999999999</v>
       </c>
       <c r="F34" s="9" t="s">
         <v>0</v>
       </c>
       <c r="G34" s="27">
         <v>31.6</v>
       </c>
       <c r="H34" s="27">
         <v>43.3</v>
       </c>
       <c r="I34" s="7">
@@ -3964,178 +4021,182 @@
       </c>
       <c r="V34" s="9" t="s">
         <v>0</v>
       </c>
       <c r="W34" s="9" t="s">
         <v>0</v>
       </c>
       <c r="X34" s="9" t="s">
         <v>0</v>
       </c>
       <c r="Y34" s="9" t="s">
         <v>0</v>
       </c>
       <c r="Z34" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AA34" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AB34" s="35">
         <v>0.4</v>
       </c>
       <c r="AC34" s="35">
         <v>0.4</v>
       </c>
-      <c r="AD34" s="63">
+      <c r="AD34" s="55">
         <v>0.48087000000000002</v>
       </c>
+      <c r="AE34" s="43">
+        <v>0.56806999999999996</v>
+      </c>
     </row>
-    <row r="35" spans="1:30" x14ac:dyDescent="0.2">
-      <c r="A35" s="46" t="s">
+    <row r="35" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="A35" s="59" t="s">
         <v>3</v>
       </c>
-      <c r="B35" s="46"/>
-[...17 lines deleted...]
-      <c r="T35" s="46"/>
+      <c r="B35" s="59"/>
+      <c r="C35" s="59"/>
+      <c r="D35" s="59"/>
+      <c r="E35" s="59"/>
+      <c r="F35" s="59"/>
+      <c r="G35" s="59"/>
+      <c r="H35" s="59"/>
+      <c r="I35" s="59"/>
+      <c r="J35" s="59"/>
+      <c r="K35" s="59"/>
+      <c r="L35" s="59"/>
+      <c r="M35" s="59"/>
+      <c r="N35" s="59"/>
+      <c r="O35" s="59"/>
+      <c r="P35" s="59"/>
+      <c r="Q35" s="59"/>
+      <c r="R35" s="59"/>
+      <c r="S35" s="59"/>
+      <c r="T35" s="59"/>
       <c r="U35" s="19"/>
       <c r="V35" s="19"/>
       <c r="W35" s="19"/>
       <c r="X35" s="19"/>
       <c r="Y35" s="19"/>
     </row>
-    <row r="36" spans="1:30" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A36" s="32"/>
       <c r="B36" s="33"/>
       <c r="C36" s="33"/>
       <c r="D36" s="33"/>
       <c r="E36" s="33"/>
       <c r="F36" s="33"/>
       <c r="G36" s="33"/>
       <c r="H36" s="33"/>
       <c r="I36" s="33"/>
       <c r="J36" s="33"/>
       <c r="K36" s="33"/>
       <c r="L36" s="33"/>
       <c r="M36" s="33"/>
       <c r="N36" s="33"/>
       <c r="O36" s="33"/>
       <c r="P36" s="33"/>
       <c r="Q36" s="33"/>
       <c r="R36" s="33"/>
       <c r="S36" s="33"/>
       <c r="T36" s="33"/>
       <c r="U36" s="33"/>
       <c r="V36" s="33"/>
       <c r="W36" s="33"/>
       <c r="X36" s="33"/>
       <c r="Y36" s="33"/>
       <c r="Z36" s="33"/>
       <c r="AA36" s="33"/>
     </row>
-    <row r="37" spans="1:30" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A37" s="45" t="s">
+    <row r="37" spans="1:31" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="60" t="s">
         <v>26</v>
       </c>
-      <c r="B37" s="45"/>
-[...24 lines deleted...]
-      <c r="AA37" s="45"/>
+      <c r="B37" s="60"/>
+      <c r="C37" s="60"/>
+      <c r="D37" s="60"/>
+      <c r="E37" s="60"/>
+      <c r="F37" s="60"/>
+      <c r="G37" s="60"/>
+      <c r="H37" s="60"/>
+      <c r="I37" s="60"/>
+      <c r="J37" s="60"/>
+      <c r="K37" s="60"/>
+      <c r="L37" s="60"/>
+      <c r="M37" s="60"/>
+      <c r="N37" s="60"/>
+      <c r="O37" s="60"/>
+      <c r="P37" s="60"/>
+      <c r="Q37" s="60"/>
+      <c r="R37" s="60"/>
+      <c r="S37" s="60"/>
+      <c r="T37" s="60"/>
+      <c r="U37" s="60"/>
+      <c r="V37" s="60"/>
+      <c r="W37" s="60"/>
+      <c r="X37" s="60"/>
+      <c r="Y37" s="60"/>
+      <c r="Z37" s="60"/>
+      <c r="AA37" s="60"/>
     </row>
-    <row r="38" spans="1:30" x14ac:dyDescent="0.2">
-      <c r="A38" s="51" t="s">
+    <row r="38" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="A38" s="63" t="s">
         <v>4</v>
       </c>
-      <c r="B38" s="51"/>
-[...27 lines deleted...]
-      <c r="AD38" s="51"/>
+      <c r="B38" s="63"/>
+      <c r="C38" s="63"/>
+      <c r="D38" s="63"/>
+      <c r="E38" s="63"/>
+      <c r="F38" s="63"/>
+      <c r="G38" s="63"/>
+      <c r="H38" s="63"/>
+      <c r="I38" s="63"/>
+      <c r="J38" s="63"/>
+      <c r="K38" s="63"/>
+      <c r="L38" s="63"/>
+      <c r="M38" s="63"/>
+      <c r="N38" s="63"/>
+      <c r="O38" s="63"/>
+      <c r="P38" s="63"/>
+      <c r="Q38" s="63"/>
+      <c r="R38" s="63"/>
+      <c r="S38" s="63"/>
+      <c r="T38" s="63"/>
+      <c r="U38" s="63"/>
+      <c r="V38" s="63"/>
+      <c r="W38" s="63"/>
+      <c r="X38" s="63"/>
+      <c r="Y38" s="63"/>
+      <c r="Z38" s="63"/>
+      <c r="AA38" s="63"/>
+      <c r="AB38" s="63"/>
+      <c r="AC38" s="63"/>
+      <c r="AD38" s="63"/>
+      <c r="AE38" s="63"/>
     </row>
-    <row r="39" spans="1:30" s="4" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:31" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A39" s="2"/>
       <c r="B39" s="2">
         <v>1996</v>
       </c>
       <c r="C39" s="2">
         <v>1997</v>
       </c>
       <c r="D39" s="2">
         <v>1998</v>
       </c>
       <c r="E39" s="2">
         <v>1999</v>
       </c>
       <c r="F39" s="2">
         <v>2000</v>
       </c>
       <c r="G39" s="2">
         <v>2001</v>
       </c>
       <c r="H39" s="2">
         <v>2002</v>
       </c>
       <c r="I39" s="2">
         <v>2003</v>
       </c>
@@ -4180,52 +4241,55 @@
       </c>
       <c r="W39" s="3">
         <v>2017</v>
       </c>
       <c r="X39" s="3">
         <v>2018</v>
       </c>
       <c r="Y39" s="3">
         <v>2019</v>
       </c>
       <c r="Z39" s="3">
         <v>2020</v>
       </c>
       <c r="AA39" s="3">
         <v>2021</v>
       </c>
       <c r="AB39" s="3">
         <v>2022</v>
       </c>
       <c r="AC39" s="3">
         <v>2023</v>
       </c>
       <c r="AD39" s="3">
         <v>2024</v>
       </c>
+      <c r="AE39" s="3">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="40" spans="1:30" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A40" s="21" t="s">
         <v>7</v>
       </c>
       <c r="B40" s="36">
         <v>1666.2</v>
       </c>
       <c r="C40" s="36">
         <v>3364.5</v>
       </c>
       <c r="D40" s="36">
         <v>1176.3999999999999</v>
       </c>
       <c r="E40" s="36">
         <v>2804.6000000000004</v>
       </c>
       <c r="F40" s="36">
         <v>2049.1999999999998</v>
       </c>
       <c r="G40" s="36">
         <v>4712.9999999999991</v>
       </c>
       <c r="H40" s="36">
         <v>5335</v>
       </c>
       <c r="I40" s="37">
@@ -4263,97 +4327,101 @@
       </c>
       <c r="T40" s="39">
         <v>13759.7</v>
       </c>
       <c r="U40" s="39">
         <v>14153.9</v>
       </c>
       <c r="V40" s="39">
         <v>14911.6</v>
       </c>
       <c r="W40" s="39">
         <v>16070.1</v>
       </c>
       <c r="X40" s="39">
         <v>16334.6</v>
       </c>
       <c r="Y40" s="39">
         <v>17531.099999999999</v>
       </c>
       <c r="Z40" s="37">
         <v>4962.2</v>
       </c>
       <c r="AA40" s="37">
         <v>4353.3</v>
       </c>
-      <c r="AB40" s="59">
+      <c r="AB40" s="51">
         <v>5783</v>
       </c>
-      <c r="AC40" s="59">
+      <c r="AC40" s="51">
         <v>3008.2</v>
       </c>
       <c r="AD40" s="8">
         <v>3406.5544</v>
       </c>
+      <c r="AE40" s="43">
+        <v>3583.7910000000002</v>
+      </c>
     </row>
-    <row r="41" spans="1:30" ht="15" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:31" ht="15" x14ac:dyDescent="0.25">
       <c r="A41" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B41" s="13"/>
       <c r="C41" s="13"/>
       <c r="D41" s="13"/>
       <c r="E41" s="13"/>
       <c r="F41" s="13"/>
       <c r="G41" s="13"/>
       <c r="H41" s="13"/>
       <c r="I41" s="13"/>
       <c r="J41" s="13"/>
       <c r="K41" s="13"/>
       <c r="L41" s="13"/>
       <c r="M41" s="41"/>
       <c r="N41" s="6"/>
       <c r="O41" s="42"/>
       <c r="P41" s="6"/>
       <c r="Q41" s="6"/>
       <c r="R41" s="6"/>
       <c r="S41" s="6"/>
       <c r="T41" s="6"/>
       <c r="U41" s="6"/>
       <c r="V41" s="6"/>
       <c r="W41" s="6"/>
       <c r="X41" s="6"/>
       <c r="Y41" s="6"/>
       <c r="Z41" s="13"/>
       <c r="AA41" s="37"/>
-      <c r="AB41" s="62" t="s">
+      <c r="AB41" s="54" t="s">
         <v>31</v>
       </c>
-      <c r="AC41" s="64"/>
+      <c r="AC41" s="56"/>
       <c r="AD41" s="8"/>
+      <c r="AE41" s="43"/>
     </row>
-    <row r="42" spans="1:30" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A42" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B42" s="13"/>
       <c r="C42" s="13">
         <v>1353</v>
       </c>
       <c r="D42" s="13">
         <v>1081</v>
       </c>
       <c r="E42" s="13">
         <v>920</v>
       </c>
       <c r="F42" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G42" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H42" s="7" t="s">
         <v>0</v>
       </c>
       <c r="I42" s="9" t="s">
         <v>0</v>
       </c>
@@ -4389,61 +4457,64 @@
       </c>
       <c r="T42" s="9" t="s">
         <v>0</v>
       </c>
       <c r="U42" s="9" t="s">
         <v>0</v>
       </c>
       <c r="V42" s="9" t="s">
         <v>0</v>
       </c>
       <c r="W42" s="9" t="s">
         <v>0</v>
       </c>
       <c r="X42" s="9" t="s">
         <v>0</v>
       </c>
       <c r="Y42" s="9" t="s">
         <v>0</v>
       </c>
       <c r="Z42" s="9" t="s">
         <v>0</v>
       </c>
       <c r="AA42" s="23">
         <v>933</v>
       </c>
-      <c r="AB42" s="59">
+      <c r="AB42" s="51">
         <v>1436.6</v>
       </c>
-      <c r="AC42" s="59">
+      <c r="AC42" s="51">
         <v>1270.9000000000001</v>
       </c>
       <c r="AD42" s="9">
         <v>1335.2121999999999</v>
       </c>
+      <c r="AE42" s="43">
+        <v>1134.8505</v>
+      </c>
     </row>
-    <row r="43" spans="1:30" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A43" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B43" s="13">
         <v>1557.2</v>
       </c>
       <c r="C43" s="13">
         <v>1976</v>
       </c>
       <c r="D43" s="13">
         <v>70.099999999999994</v>
       </c>
       <c r="E43" s="13">
         <v>1857.8</v>
       </c>
       <c r="F43" s="13">
         <v>2043</v>
       </c>
       <c r="G43" s="13">
         <v>2400.1999999999998</v>
       </c>
       <c r="H43" s="13">
         <v>2749.5</v>
       </c>
       <c r="I43" s="7">
@@ -4469,73 +4540,76 @@
       </c>
       <c r="P43" s="9">
         <v>7189.2</v>
       </c>
       <c r="Q43" s="9">
         <v>8929.1</v>
       </c>
       <c r="R43" s="9">
         <v>9558.1</v>
       </c>
       <c r="S43" s="30">
         <v>10957.55</v>
       </c>
       <c r="T43" s="30">
         <v>11008.3</v>
       </c>
       <c r="U43" s="30">
         <v>11276.5</v>
       </c>
       <c r="V43" s="30">
         <v>11176.4</v>
       </c>
       <c r="W43" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="X43" s="65" t="s">
+      <c r="X43" s="57" t="s">
         <v>2</v>
       </c>
-      <c r="Y43" s="65">
+      <c r="Y43" s="57">
         <v>8998</v>
       </c>
-      <c r="Z43" s="63">
+      <c r="Z43" s="55">
         <v>2129.1</v>
       </c>
-      <c r="AA43" s="63">
+      <c r="AA43" s="55">
         <v>836.7</v>
       </c>
-      <c r="AB43" s="59">
+      <c r="AB43" s="51">
         <v>1175.7</v>
       </c>
-      <c r="AC43" s="59">
+      <c r="AC43" s="51">
         <v>884.7</v>
       </c>
       <c r="AD43" s="7">
         <v>1311.6629</v>
       </c>
+      <c r="AE43" s="43">
+        <v>1481.8433</v>
+      </c>
     </row>
-    <row r="44" spans="1:30" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A44" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B44" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C44" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D44" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E44" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F44" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G44" s="13">
         <v>2275.1999999999998</v>
       </c>
       <c r="H44" s="13">
         <v>2536.1</v>
       </c>
       <c r="I44" s="7">
@@ -4573,61 +4647,64 @@
       </c>
       <c r="T44" s="9">
         <v>2751.5</v>
       </c>
       <c r="U44" s="9">
         <v>2877.4</v>
       </c>
       <c r="V44" s="9">
         <v>3735.2</v>
       </c>
       <c r="W44" s="7" t="s">
         <v>2</v>
       </c>
       <c r="X44" s="7" t="s">
         <v>2</v>
       </c>
       <c r="Y44" s="7">
         <v>8480.6</v>
       </c>
       <c r="Z44" s="7">
         <v>2817.7</v>
       </c>
       <c r="AA44" s="7">
         <v>2583.6</v>
       </c>
-      <c r="AB44" s="59">
+      <c r="AB44" s="51">
         <v>2564</v>
       </c>
-      <c r="AC44" s="59">
+      <c r="AC44" s="51">
         <v>160.4</v>
       </c>
       <c r="AD44" s="7" t="s">
         <v>0</v>
       </c>
+      <c r="AE44" s="65" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="45" spans="1:30" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A45" s="12" t="s">
         <v>28</v>
       </c>
       <c r="B45" s="13">
         <v>83</v>
       </c>
       <c r="C45" s="13">
         <v>29.5</v>
       </c>
       <c r="D45" s="13">
         <v>18.2</v>
       </c>
       <c r="E45" s="13">
         <v>8</v>
       </c>
       <c r="F45" s="13">
         <v>6.2</v>
       </c>
       <c r="G45" s="13">
         <v>5.9</v>
       </c>
       <c r="H45" s="13">
         <v>5.9</v>
       </c>
       <c r="I45" s="7">
@@ -4668,58 +4745,61 @@
       </c>
       <c r="U45" s="7" t="s">
         <v>0</v>
       </c>
       <c r="V45" s="7" t="s">
         <v>0</v>
       </c>
       <c r="W45" s="7" t="s">
         <v>0</v>
       </c>
       <c r="X45" s="7" t="s">
         <v>0</v>
       </c>
       <c r="Y45" s="7" t="s">
         <v>0</v>
       </c>
       <c r="Z45" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AA45" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AB45" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="AC45" s="66" t="s">
+      <c r="AC45" s="58" t="s">
         <v>0</v>
       </c>
       <c r="AD45" s="7" t="s">
         <v>0</v>
       </c>
+      <c r="AE45" s="65" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="46" spans="1:30" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A46" s="12" t="s">
         <v>29</v>
       </c>
       <c r="B46" s="13">
         <v>26</v>
       </c>
       <c r="C46" s="13">
         <v>6</v>
       </c>
       <c r="D46" s="13">
         <v>7.1</v>
       </c>
       <c r="E46" s="13">
         <v>18.8</v>
       </c>
       <c r="F46" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G46" s="13">
         <v>31.7</v>
       </c>
       <c r="H46" s="13">
         <v>43.5</v>
       </c>
       <c r="I46" s="7">
@@ -4757,96 +4837,99 @@
       </c>
       <c r="T46" s="7" t="s">
         <v>0</v>
       </c>
       <c r="U46" s="7" t="s">
         <v>0</v>
       </c>
       <c r="V46" s="7" t="s">
         <v>0</v>
       </c>
       <c r="W46" s="7" t="s">
         <v>0</v>
       </c>
       <c r="X46" s="7" t="s">
         <v>0</v>
       </c>
       <c r="Y46" s="7" t="s">
         <v>0</v>
       </c>
       <c r="Z46" s="7" t="s">
         <v>0</v>
       </c>
       <c r="AA46" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="AB46" s="59">
+      <c r="AB46" s="51">
         <v>606.70000000000005</v>
       </c>
-      <c r="AC46" s="59">
+      <c r="AC46" s="51">
         <v>692.2</v>
       </c>
-      <c r="AD46" s="62">
+      <c r="AD46" s="54">
         <v>759.7</v>
       </c>
+      <c r="AE46" s="43">
+        <v>967.09720000000004</v>
+      </c>
     </row>
-    <row r="47" spans="1:30" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A47" s="46" t="s">
+    <row r="47" spans="1:31" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="59" t="s">
         <v>3</v>
       </c>
-      <c r="B47" s="46"/>
-[...14 lines deleted...]
-      <c r="Q47" s="46"/>
+      <c r="B47" s="59"/>
+      <c r="C47" s="59"/>
+      <c r="D47" s="59"/>
+      <c r="E47" s="59"/>
+      <c r="F47" s="59"/>
+      <c r="G47" s="59"/>
+      <c r="H47" s="59"/>
+      <c r="I47" s="59"/>
+      <c r="J47" s="59"/>
+      <c r="K47" s="59"/>
+      <c r="L47" s="59"/>
+      <c r="M47" s="59"/>
+      <c r="N47" s="59"/>
+      <c r="O47" s="59"/>
+      <c r="P47" s="59"/>
+      <c r="Q47" s="59"/>
     </row>
   </sheetData>
   <mergeCells count="13">
-    <mergeCell ref="A47:Q47"/>
-[...5 lines deleted...]
-    <mergeCell ref="A38:AD38"/>
     <mergeCell ref="A1:AC1"/>
     <mergeCell ref="A3:AA3"/>
     <mergeCell ref="A23:T23"/>
     <mergeCell ref="A35:T35"/>
     <mergeCell ref="A37:AA37"/>
-    <mergeCell ref="A4:AD4"/>
+    <mergeCell ref="A4:AE4"/>
+    <mergeCell ref="A47:Q47"/>
+    <mergeCell ref="A25:AA25"/>
+    <mergeCell ref="A14:AA14"/>
+    <mergeCell ref="A12:T12"/>
+    <mergeCell ref="A15:AE15"/>
+    <mergeCell ref="A26:AE26"/>
+    <mergeCell ref="A38:AE38"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Основн.показат.трансп</vt:lpstr>
     </vt:vector>