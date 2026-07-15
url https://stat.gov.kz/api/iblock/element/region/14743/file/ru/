--- v0 (2026-05-01)
+++ v1 (2026-07-15)
@@ -1,144 +1,417 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\I.Konkobayeva\Desktop\Строительство\рус\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Zha.karimova\Desktop\ДИНАМИКА\2025\Строительство\строительство динамика рус\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="540" yWindow="495" windowWidth="14370" windowHeight="12960"/>
   </bookViews>
   <sheets>
-    <sheet name="Актюбинская" sheetId="1" r:id="rId1"/>
+    <sheet name="Метаданные 162101" sheetId="2" r:id="rId1"/>
+    <sheet name="Метаданные 162107" sheetId="3" r:id="rId2"/>
+    <sheet name="Метаданные 163206" sheetId="4" r:id="rId3"/>
+    <sheet name="Метаданные 163213" sheetId="5" r:id="rId4"/>
+    <sheet name="Метаданные 163206 ИЖС" sheetId="6" r:id="rId5"/>
+    <sheet name="метаданные 16321301" sheetId="7" r:id="rId6"/>
+    <sheet name="Условные обозначения" sheetId="8" r:id="rId7"/>
+    <sheet name="Показатель" sheetId="1" r:id="rId8"/>
   </sheets>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="14" uniqueCount="10">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="244" uniqueCount="74">
   <si>
     <t>млн. тенге</t>
   </si>
   <si>
     <t>тыс. кв. м</t>
   </si>
   <si>
     <t>12 р</t>
   </si>
   <si>
     <t>11 р</t>
   </si>
   <si>
     <t>Динамика основных показателей строительной деятельности *</t>
   </si>
   <si>
     <t>Объем выполненных строительных работ*</t>
   </si>
   <si>
     <t>Общая площадь введенных в эксплуатацию жилых зданий</t>
   </si>
   <si>
     <t>Общая площадь введенных в эксплуатацию жилых зданий  индивидуальными застройщиками</t>
   </si>
   <si>
     <t>* С 1991 года динамический ряд пересчитан в соответствии с классификатором ОКЭД 2008 года ВСТ 01 ред.2.</t>
   </si>
   <si>
     <t>в процентах к предыдущему году</t>
+  </si>
+  <si>
+    <t>Код статистического показателя</t>
+  </si>
+  <si>
+    <t>Наименование  статистического показателя</t>
+  </si>
+  <si>
+    <t>Объем выполненных строительных работ</t>
+  </si>
+  <si>
+    <t>Единица измерения</t>
+  </si>
+  <si>
+    <t>Краткое наименование КСП</t>
+  </si>
+  <si>
+    <t>История показателя</t>
+  </si>
+  <si>
+    <t>Определение показателя</t>
+  </si>
+  <si>
+    <t>К объему строительных работ относится стоимость строительных работ, выполненных предприятиями, осуществляющими строительную деятельность по заключенным договорам строительного подряда, который включает работы по строительству новых объектов, капитальному и текущему ремонту, реконструкции, модернизации жилых и нежилых зданий, инженерных сооружений.</t>
+  </si>
+  <si>
+    <t>Метод обработки данных</t>
+  </si>
+  <si>
+    <t>Агрегация</t>
+  </si>
+  <si>
+    <t>Методика расчета</t>
+  </si>
+  <si>
+    <t>Объем строительных работ формируется из первичных статистических данных по крупным, средним и малым предприятиям с основным и вторичным видами экономической деятельности код 41-43 "Строительство".</t>
+  </si>
+  <si>
+    <t>Источник показателя</t>
+  </si>
+  <si>
+    <t>Информационной базой являются первичные данные общегосударственных статистических наблюдений, по крупным, средним и малым предприятиям с основным и вторичным видами экономической деятельности код 41-43 "Строительство".</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t>Методологические пояснения:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/25/</t>
+  </si>
+  <si>
+    <t>Связанные публикации:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/api/iblock/element/347232/file/ru/</t>
+  </si>
+  <si>
+    <t>Полезные ссылки:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701885?keyword=</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дата последней актуализации: </t>
+  </si>
+  <si>
+    <t>Дата следующей актуализации:</t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Номер телефона :</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t>Индекс физического объема строительных работ</t>
+  </si>
+  <si>
+    <t>%</t>
+  </si>
+  <si>
+    <t>Индекс физического объема строительных работ отражает изменение объема выполненных строительных работ в динамике и определяется как отношение объемов выполненных строительных работ анализируемого периода к предыдущему периоду в фактически действовавших ценах, с учетом дефлятора (индекса цен).</t>
+  </si>
+  <si>
+    <t>Расчет</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Индекс физического объема строительных работ (услуг) определяется соотношением объемов выполненных строительных работ анализируемого периода к предыдущему периоду в фактически действовавших ценах, с учетом дефлятора (индекса цен). </t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701892?keyword=</t>
+  </si>
+  <si>
+    <t>метр квадратный</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Общая площадь жилого здания – это сумма полезных площадей всех жилых помещений и площадей всех нежилых помещений, а также площадей частей жилого дома, являющихся общим имуществом. </t>
+  </si>
+  <si>
+    <t>Статистические информация по готовой продукции строительства формируется на основе общегосударственных статистических наблюдений месячной и годовой периодичности о введенных в эксплуатацию объектах, в том числе индивидуальными застройщиками.</t>
+  </si>
+  <si>
+    <t>Информацию представляют юридические лица и их структурные и обособленные подразделения, осуществляющие в отчетном периоде ввод объектов в эксплуатацию независимо от численности работающих, а также структурные подразделения местных исполнительных органов, осуществляющие функции в сфере архитектуры и градостроительства, крестьянские или фермерские хозяйства.</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701925?keyword=</t>
+  </si>
+  <si>
+    <t>Индекс физического объема общей площади введенных в эксплуатацию жилых зданий</t>
+  </si>
+  <si>
+    <t>С 1991 года</t>
+  </si>
+  <si>
+    <t>Определяется как отношение общей площади всех введенных в эксплуатацию жилых помещений и площадей всех нежилых помещений, а также площадей частей жилого дома, являющихся общим имуществом анализируемого периода к прошлому периоду</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Расчет осуществляется по показателю общей площади введенных в эксплуатацию жилых зданий в динамике и определяется как отношение общей площади анализируемого периода к предыдущему периоду по следующей формуле:
+</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701939</t>
+  </si>
+  <si>
+    <t>163206 (кфс 16)</t>
+  </si>
+  <si>
+    <t>Общая площадь введенных в эксплуатацию жилых зданий населением</t>
+  </si>
+  <si>
+    <t>Общая площадь введенных в эксплуатацию жилых зданий ижс</t>
+  </si>
+  <si>
+    <t>Индекс физического объема общей площади введенных в эксплуатацию жилых зданий индивидуальными застройщиками</t>
+  </si>
+  <si>
+    <t>Определяется как отношение общей площади всех введенных в эксплуатацию индивидуальными застройщиками жилых помещений и площадей всех нежилых помещений, а также площадей частей жилого дома, являющихся общим имуществом анализируемого периода к прошлому периоду</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Расчет осуществляется по показателю общей площади введенных в эксплуатацию жилых зданий индивидуальными застройщиками в динамике и определяется как отношение общей площади анализируемого периода к предыдущему периоду по следующей формуле:
+</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701940?keyword=</t>
+  </si>
+  <si>
+    <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
+  </si>
+  <si>
+    <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
+    <t>«...» – данные отсутствуют</t>
+  </si>
+  <si>
+    <t>«х» – данные конфиденциальны</t>
+  </si>
+  <si>
+    <t>«0,0» – незначительная величина</t>
+  </si>
+  <si>
+    <t>«-» явление отсутствует</t>
+  </si>
+  <si>
+    <t>Условные обозначения:</t>
+  </si>
+  <si>
+    <t>14.07.2026г.</t>
+  </si>
+  <si>
+    <t>12.07.2027г.</t>
+  </si>
+  <si>
+    <t>Управление статистики строительства и инвестиций</t>
+  </si>
+  <si>
+    <t>Каримова Жанна Сергалиевна</t>
+  </si>
+  <si>
+    <t>+7 7132544434</t>
+  </si>
+  <si>
+    <t xml:space="preserve">zha.karimova@aspire.gov.kz </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <numFmts count="5">
+  <numFmts count="6">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0"/>
+    <numFmt numFmtId="169" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="7" x14ac:knownFonts="1">
+  <fonts count="17" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
@@ -153,56 +426,60 @@
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="60">
+  <cellXfs count="89">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -270,104 +547,184 @@
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="4">
+    <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный_табл 1" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -612,111 +969,2403 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701885?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/347232/file/ru/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zha.karimova@aspire.gov.kz" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701892?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/347232/file/ru/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zha.karimova@aspire.gov.kz" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701925?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/347232/file/ru/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zha.karimova@aspire.gov.kz" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701939" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/347232/file/ru/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zha.karimova@aspire.gov.kz" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701925?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/347232/file/ru/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zha.karimova@aspire.gov.kz" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701940?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/347232/file/ru/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zha.karimova@aspire.gov.kz" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:N51"/>
+  <dimension ref="A1:M25"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B38" sqref="B38:G38"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B1" sqref="B1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="42.28515625" style="74" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="74" customWidth="1"/>
+    <col min="257" max="257" width="42.28515625" customWidth="1"/>
+    <col min="258" max="258" width="97.7109375" customWidth="1"/>
+    <col min="513" max="513" width="42.28515625" customWidth="1"/>
+    <col min="514" max="514" width="97.7109375" customWidth="1"/>
+    <col min="769" max="769" width="42.28515625" customWidth="1"/>
+    <col min="770" max="770" width="97.7109375" customWidth="1"/>
+    <col min="1025" max="1025" width="42.28515625" customWidth="1"/>
+    <col min="1026" max="1026" width="97.7109375" customWidth="1"/>
+    <col min="1281" max="1281" width="42.28515625" customWidth="1"/>
+    <col min="1282" max="1282" width="97.7109375" customWidth="1"/>
+    <col min="1537" max="1537" width="42.28515625" customWidth="1"/>
+    <col min="1538" max="1538" width="97.7109375" customWidth="1"/>
+    <col min="1793" max="1793" width="42.28515625" customWidth="1"/>
+    <col min="1794" max="1794" width="97.7109375" customWidth="1"/>
+    <col min="2049" max="2049" width="42.28515625" customWidth="1"/>
+    <col min="2050" max="2050" width="97.7109375" customWidth="1"/>
+    <col min="2305" max="2305" width="42.28515625" customWidth="1"/>
+    <col min="2306" max="2306" width="97.7109375" customWidth="1"/>
+    <col min="2561" max="2561" width="42.28515625" customWidth="1"/>
+    <col min="2562" max="2562" width="97.7109375" customWidth="1"/>
+    <col min="2817" max="2817" width="42.28515625" customWidth="1"/>
+    <col min="2818" max="2818" width="97.7109375" customWidth="1"/>
+    <col min="3073" max="3073" width="42.28515625" customWidth="1"/>
+    <col min="3074" max="3074" width="97.7109375" customWidth="1"/>
+    <col min="3329" max="3329" width="42.28515625" customWidth="1"/>
+    <col min="3330" max="3330" width="97.7109375" customWidth="1"/>
+    <col min="3585" max="3585" width="42.28515625" customWidth="1"/>
+    <col min="3586" max="3586" width="97.7109375" customWidth="1"/>
+    <col min="3841" max="3841" width="42.28515625" customWidth="1"/>
+    <col min="3842" max="3842" width="97.7109375" customWidth="1"/>
+    <col min="4097" max="4097" width="42.28515625" customWidth="1"/>
+    <col min="4098" max="4098" width="97.7109375" customWidth="1"/>
+    <col min="4353" max="4353" width="42.28515625" customWidth="1"/>
+    <col min="4354" max="4354" width="97.7109375" customWidth="1"/>
+    <col min="4609" max="4609" width="42.28515625" customWidth="1"/>
+    <col min="4610" max="4610" width="97.7109375" customWidth="1"/>
+    <col min="4865" max="4865" width="42.28515625" customWidth="1"/>
+    <col min="4866" max="4866" width="97.7109375" customWidth="1"/>
+    <col min="5121" max="5121" width="42.28515625" customWidth="1"/>
+    <col min="5122" max="5122" width="97.7109375" customWidth="1"/>
+    <col min="5377" max="5377" width="42.28515625" customWidth="1"/>
+    <col min="5378" max="5378" width="97.7109375" customWidth="1"/>
+    <col min="5633" max="5633" width="42.28515625" customWidth="1"/>
+    <col min="5634" max="5634" width="97.7109375" customWidth="1"/>
+    <col min="5889" max="5889" width="42.28515625" customWidth="1"/>
+    <col min="5890" max="5890" width="97.7109375" customWidth="1"/>
+    <col min="6145" max="6145" width="42.28515625" customWidth="1"/>
+    <col min="6146" max="6146" width="97.7109375" customWidth="1"/>
+    <col min="6401" max="6401" width="42.28515625" customWidth="1"/>
+    <col min="6402" max="6402" width="97.7109375" customWidth="1"/>
+    <col min="6657" max="6657" width="42.28515625" customWidth="1"/>
+    <col min="6658" max="6658" width="97.7109375" customWidth="1"/>
+    <col min="6913" max="6913" width="42.28515625" customWidth="1"/>
+    <col min="6914" max="6914" width="97.7109375" customWidth="1"/>
+    <col min="7169" max="7169" width="42.28515625" customWidth="1"/>
+    <col min="7170" max="7170" width="97.7109375" customWidth="1"/>
+    <col min="7425" max="7425" width="42.28515625" customWidth="1"/>
+    <col min="7426" max="7426" width="97.7109375" customWidth="1"/>
+    <col min="7681" max="7681" width="42.28515625" customWidth="1"/>
+    <col min="7682" max="7682" width="97.7109375" customWidth="1"/>
+    <col min="7937" max="7937" width="42.28515625" customWidth="1"/>
+    <col min="7938" max="7938" width="97.7109375" customWidth="1"/>
+    <col min="8193" max="8193" width="42.28515625" customWidth="1"/>
+    <col min="8194" max="8194" width="97.7109375" customWidth="1"/>
+    <col min="8449" max="8449" width="42.28515625" customWidth="1"/>
+    <col min="8450" max="8450" width="97.7109375" customWidth="1"/>
+    <col min="8705" max="8705" width="42.28515625" customWidth="1"/>
+    <col min="8706" max="8706" width="97.7109375" customWidth="1"/>
+    <col min="8961" max="8961" width="42.28515625" customWidth="1"/>
+    <col min="8962" max="8962" width="97.7109375" customWidth="1"/>
+    <col min="9217" max="9217" width="42.28515625" customWidth="1"/>
+    <col min="9218" max="9218" width="97.7109375" customWidth="1"/>
+    <col min="9473" max="9473" width="42.28515625" customWidth="1"/>
+    <col min="9474" max="9474" width="97.7109375" customWidth="1"/>
+    <col min="9729" max="9729" width="42.28515625" customWidth="1"/>
+    <col min="9730" max="9730" width="97.7109375" customWidth="1"/>
+    <col min="9985" max="9985" width="42.28515625" customWidth="1"/>
+    <col min="9986" max="9986" width="97.7109375" customWidth="1"/>
+    <col min="10241" max="10241" width="42.28515625" customWidth="1"/>
+    <col min="10242" max="10242" width="97.7109375" customWidth="1"/>
+    <col min="10497" max="10497" width="42.28515625" customWidth="1"/>
+    <col min="10498" max="10498" width="97.7109375" customWidth="1"/>
+    <col min="10753" max="10753" width="42.28515625" customWidth="1"/>
+    <col min="10754" max="10754" width="97.7109375" customWidth="1"/>
+    <col min="11009" max="11009" width="42.28515625" customWidth="1"/>
+    <col min="11010" max="11010" width="97.7109375" customWidth="1"/>
+    <col min="11265" max="11265" width="42.28515625" customWidth="1"/>
+    <col min="11266" max="11266" width="97.7109375" customWidth="1"/>
+    <col min="11521" max="11521" width="42.28515625" customWidth="1"/>
+    <col min="11522" max="11522" width="97.7109375" customWidth="1"/>
+    <col min="11777" max="11777" width="42.28515625" customWidth="1"/>
+    <col min="11778" max="11778" width="97.7109375" customWidth="1"/>
+    <col min="12033" max="12033" width="42.28515625" customWidth="1"/>
+    <col min="12034" max="12034" width="97.7109375" customWidth="1"/>
+    <col min="12289" max="12289" width="42.28515625" customWidth="1"/>
+    <col min="12290" max="12290" width="97.7109375" customWidth="1"/>
+    <col min="12545" max="12545" width="42.28515625" customWidth="1"/>
+    <col min="12546" max="12546" width="97.7109375" customWidth="1"/>
+    <col min="12801" max="12801" width="42.28515625" customWidth="1"/>
+    <col min="12802" max="12802" width="97.7109375" customWidth="1"/>
+    <col min="13057" max="13057" width="42.28515625" customWidth="1"/>
+    <col min="13058" max="13058" width="97.7109375" customWidth="1"/>
+    <col min="13313" max="13313" width="42.28515625" customWidth="1"/>
+    <col min="13314" max="13314" width="97.7109375" customWidth="1"/>
+    <col min="13569" max="13569" width="42.28515625" customWidth="1"/>
+    <col min="13570" max="13570" width="97.7109375" customWidth="1"/>
+    <col min="13825" max="13825" width="42.28515625" customWidth="1"/>
+    <col min="13826" max="13826" width="97.7109375" customWidth="1"/>
+    <col min="14081" max="14081" width="42.28515625" customWidth="1"/>
+    <col min="14082" max="14082" width="97.7109375" customWidth="1"/>
+    <col min="14337" max="14337" width="42.28515625" customWidth="1"/>
+    <col min="14338" max="14338" width="97.7109375" customWidth="1"/>
+    <col min="14593" max="14593" width="42.28515625" customWidth="1"/>
+    <col min="14594" max="14594" width="97.7109375" customWidth="1"/>
+    <col min="14849" max="14849" width="42.28515625" customWidth="1"/>
+    <col min="14850" max="14850" width="97.7109375" customWidth="1"/>
+    <col min="15105" max="15105" width="42.28515625" customWidth="1"/>
+    <col min="15106" max="15106" width="97.7109375" customWidth="1"/>
+    <col min="15361" max="15361" width="42.28515625" customWidth="1"/>
+    <col min="15362" max="15362" width="97.7109375" customWidth="1"/>
+    <col min="15617" max="15617" width="42.28515625" customWidth="1"/>
+    <col min="15618" max="15618" width="97.7109375" customWidth="1"/>
+    <col min="15873" max="15873" width="42.28515625" customWidth="1"/>
+    <col min="15874" max="15874" width="97.7109375" customWidth="1"/>
+    <col min="16129" max="16129" width="42.28515625" customWidth="1"/>
+    <col min="16130" max="16130" width="97.7109375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A1" s="55"/>
+      <c r="B1" s="55"/>
+    </row>
+    <row r="2" spans="1:13" s="58" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="B2" s="57">
+        <v>162101</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="58" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="B3" s="57" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="58" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="56" t="s">
+        <v>13</v>
+      </c>
+      <c r="B4" s="59" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="58" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="60" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" s="57" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="58" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="60" t="s">
+        <v>15</v>
+      </c>
+      <c r="B6" s="57" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="58" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+      <c r="A7" s="56" t="s">
+        <v>16</v>
+      </c>
+      <c r="B7" s="61" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="58" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="56" t="s">
+        <v>18</v>
+      </c>
+      <c r="B8" s="59" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="58" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A9" s="56" t="s">
+        <v>20</v>
+      </c>
+      <c r="B9" s="61" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="58" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A10" s="56" t="s">
+        <v>22</v>
+      </c>
+      <c r="B10" s="61" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="58" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="56" t="s">
+        <v>24</v>
+      </c>
+      <c r="B11" s="79" t="s">
+        <v>25</v>
+      </c>
+      <c r="C11" s="80"/>
+      <c r="M11" s="63"/>
+    </row>
+    <row r="12" spans="1:13" s="58" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="65" t="s">
+        <v>26</v>
+      </c>
+      <c r="B12" s="81" t="s">
+        <v>27</v>
+      </c>
+      <c r="C12" s="80"/>
+      <c r="M12" s="63"/>
+    </row>
+    <row r="13" spans="1:13" s="58" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="65" t="s">
+        <v>28</v>
+      </c>
+      <c r="B13" s="81" t="s">
+        <v>29</v>
+      </c>
+      <c r="C13" s="80"/>
+      <c r="M13" s="63"/>
+    </row>
+    <row r="14" spans="1:13" s="58" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="65" t="s">
+        <v>30</v>
+      </c>
+      <c r="B14" s="81" t="s">
+        <v>31</v>
+      </c>
+      <c r="C14" s="80"/>
+      <c r="M14" s="63"/>
+    </row>
+    <row r="15" spans="1:13" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="56" t="s">
+        <v>32</v>
+      </c>
+      <c r="B15" s="67" t="s">
+        <v>68</v>
+      </c>
+      <c r="M15" s="68"/>
+    </row>
+    <row r="16" spans="1:13" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="56" t="s">
+        <v>33</v>
+      </c>
+      <c r="B16" s="67" t="s">
+        <v>69</v>
+      </c>
+      <c r="M16" s="69"/>
+    </row>
+    <row r="17" spans="1:13" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="56" t="s">
+        <v>34</v>
+      </c>
+      <c r="B17" s="59" t="s">
+        <v>70</v>
+      </c>
+      <c r="M17" s="68"/>
+    </row>
+    <row r="18" spans="1:13" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="56" t="s">
+        <v>35</v>
+      </c>
+      <c r="B18" s="59" t="s">
+        <v>71</v>
+      </c>
+      <c r="M18" s="69"/>
+    </row>
+    <row r="19" spans="1:13" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="56" t="s">
+        <v>36</v>
+      </c>
+      <c r="B19" s="70" t="s">
+        <v>72</v>
+      </c>
+      <c r="M19" s="68"/>
+    </row>
+    <row r="20" spans="1:13" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="56" t="s">
+        <v>37</v>
+      </c>
+      <c r="B20" s="71" t="s">
+        <v>73</v>
+      </c>
+      <c r="M20" s="69"/>
+    </row>
+    <row r="21" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A21" s="72"/>
+      <c r="B21" s="73"/>
+    </row>
+    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M22" s="69"/>
+    </row>
+    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M23" s="68"/>
+    </row>
+    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M24" s="69"/>
+    </row>
+    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M25" s="68"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B13" r:id="rId1"/>
+    <hyperlink ref="B14" r:id="rId2"/>
+    <hyperlink ref="B11" r:id="rId3"/>
+    <hyperlink ref="B20" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:M25"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="D8" sqref="D8"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="42.28515625" style="74" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="74" customWidth="1"/>
+    <col min="257" max="257" width="42.28515625" customWidth="1"/>
+    <col min="258" max="258" width="97.7109375" customWidth="1"/>
+    <col min="513" max="513" width="42.28515625" customWidth="1"/>
+    <col min="514" max="514" width="97.7109375" customWidth="1"/>
+    <col min="769" max="769" width="42.28515625" customWidth="1"/>
+    <col min="770" max="770" width="97.7109375" customWidth="1"/>
+    <col min="1025" max="1025" width="42.28515625" customWidth="1"/>
+    <col min="1026" max="1026" width="97.7109375" customWidth="1"/>
+    <col min="1281" max="1281" width="42.28515625" customWidth="1"/>
+    <col min="1282" max="1282" width="97.7109375" customWidth="1"/>
+    <col min="1537" max="1537" width="42.28515625" customWidth="1"/>
+    <col min="1538" max="1538" width="97.7109375" customWidth="1"/>
+    <col min="1793" max="1793" width="42.28515625" customWidth="1"/>
+    <col min="1794" max="1794" width="97.7109375" customWidth="1"/>
+    <col min="2049" max="2049" width="42.28515625" customWidth="1"/>
+    <col min="2050" max="2050" width="97.7109375" customWidth="1"/>
+    <col min="2305" max="2305" width="42.28515625" customWidth="1"/>
+    <col min="2306" max="2306" width="97.7109375" customWidth="1"/>
+    <col min="2561" max="2561" width="42.28515625" customWidth="1"/>
+    <col min="2562" max="2562" width="97.7109375" customWidth="1"/>
+    <col min="2817" max="2817" width="42.28515625" customWidth="1"/>
+    <col min="2818" max="2818" width="97.7109375" customWidth="1"/>
+    <col min="3073" max="3073" width="42.28515625" customWidth="1"/>
+    <col min="3074" max="3074" width="97.7109375" customWidth="1"/>
+    <col min="3329" max="3329" width="42.28515625" customWidth="1"/>
+    <col min="3330" max="3330" width="97.7109375" customWidth="1"/>
+    <col min="3585" max="3585" width="42.28515625" customWidth="1"/>
+    <col min="3586" max="3586" width="97.7109375" customWidth="1"/>
+    <col min="3841" max="3841" width="42.28515625" customWidth="1"/>
+    <col min="3842" max="3842" width="97.7109375" customWidth="1"/>
+    <col min="4097" max="4097" width="42.28515625" customWidth="1"/>
+    <col min="4098" max="4098" width="97.7109375" customWidth="1"/>
+    <col min="4353" max="4353" width="42.28515625" customWidth="1"/>
+    <col min="4354" max="4354" width="97.7109375" customWidth="1"/>
+    <col min="4609" max="4609" width="42.28515625" customWidth="1"/>
+    <col min="4610" max="4610" width="97.7109375" customWidth="1"/>
+    <col min="4865" max="4865" width="42.28515625" customWidth="1"/>
+    <col min="4866" max="4866" width="97.7109375" customWidth="1"/>
+    <col min="5121" max="5121" width="42.28515625" customWidth="1"/>
+    <col min="5122" max="5122" width="97.7109375" customWidth="1"/>
+    <col min="5377" max="5377" width="42.28515625" customWidth="1"/>
+    <col min="5378" max="5378" width="97.7109375" customWidth="1"/>
+    <col min="5633" max="5633" width="42.28515625" customWidth="1"/>
+    <col min="5634" max="5634" width="97.7109375" customWidth="1"/>
+    <col min="5889" max="5889" width="42.28515625" customWidth="1"/>
+    <col min="5890" max="5890" width="97.7109375" customWidth="1"/>
+    <col min="6145" max="6145" width="42.28515625" customWidth="1"/>
+    <col min="6146" max="6146" width="97.7109375" customWidth="1"/>
+    <col min="6401" max="6401" width="42.28515625" customWidth="1"/>
+    <col min="6402" max="6402" width="97.7109375" customWidth="1"/>
+    <col min="6657" max="6657" width="42.28515625" customWidth="1"/>
+    <col min="6658" max="6658" width="97.7109375" customWidth="1"/>
+    <col min="6913" max="6913" width="42.28515625" customWidth="1"/>
+    <col min="6914" max="6914" width="97.7109375" customWidth="1"/>
+    <col min="7169" max="7169" width="42.28515625" customWidth="1"/>
+    <col min="7170" max="7170" width="97.7109375" customWidth="1"/>
+    <col min="7425" max="7425" width="42.28515625" customWidth="1"/>
+    <col min="7426" max="7426" width="97.7109375" customWidth="1"/>
+    <col min="7681" max="7681" width="42.28515625" customWidth="1"/>
+    <col min="7682" max="7682" width="97.7109375" customWidth="1"/>
+    <col min="7937" max="7937" width="42.28515625" customWidth="1"/>
+    <col min="7938" max="7938" width="97.7109375" customWidth="1"/>
+    <col min="8193" max="8193" width="42.28515625" customWidth="1"/>
+    <col min="8194" max="8194" width="97.7109375" customWidth="1"/>
+    <col min="8449" max="8449" width="42.28515625" customWidth="1"/>
+    <col min="8450" max="8450" width="97.7109375" customWidth="1"/>
+    <col min="8705" max="8705" width="42.28515625" customWidth="1"/>
+    <col min="8706" max="8706" width="97.7109375" customWidth="1"/>
+    <col min="8961" max="8961" width="42.28515625" customWidth="1"/>
+    <col min="8962" max="8962" width="97.7109375" customWidth="1"/>
+    <col min="9217" max="9217" width="42.28515625" customWidth="1"/>
+    <col min="9218" max="9218" width="97.7109375" customWidth="1"/>
+    <col min="9473" max="9473" width="42.28515625" customWidth="1"/>
+    <col min="9474" max="9474" width="97.7109375" customWidth="1"/>
+    <col min="9729" max="9729" width="42.28515625" customWidth="1"/>
+    <col min="9730" max="9730" width="97.7109375" customWidth="1"/>
+    <col min="9985" max="9985" width="42.28515625" customWidth="1"/>
+    <col min="9986" max="9986" width="97.7109375" customWidth="1"/>
+    <col min="10241" max="10241" width="42.28515625" customWidth="1"/>
+    <col min="10242" max="10242" width="97.7109375" customWidth="1"/>
+    <col min="10497" max="10497" width="42.28515625" customWidth="1"/>
+    <col min="10498" max="10498" width="97.7109375" customWidth="1"/>
+    <col min="10753" max="10753" width="42.28515625" customWidth="1"/>
+    <col min="10754" max="10754" width="97.7109375" customWidth="1"/>
+    <col min="11009" max="11009" width="42.28515625" customWidth="1"/>
+    <col min="11010" max="11010" width="97.7109375" customWidth="1"/>
+    <col min="11265" max="11265" width="42.28515625" customWidth="1"/>
+    <col min="11266" max="11266" width="97.7109375" customWidth="1"/>
+    <col min="11521" max="11521" width="42.28515625" customWidth="1"/>
+    <col min="11522" max="11522" width="97.7109375" customWidth="1"/>
+    <col min="11777" max="11777" width="42.28515625" customWidth="1"/>
+    <col min="11778" max="11778" width="97.7109375" customWidth="1"/>
+    <col min="12033" max="12033" width="42.28515625" customWidth="1"/>
+    <col min="12034" max="12034" width="97.7109375" customWidth="1"/>
+    <col min="12289" max="12289" width="42.28515625" customWidth="1"/>
+    <col min="12290" max="12290" width="97.7109375" customWidth="1"/>
+    <col min="12545" max="12545" width="42.28515625" customWidth="1"/>
+    <col min="12546" max="12546" width="97.7109375" customWidth="1"/>
+    <col min="12801" max="12801" width="42.28515625" customWidth="1"/>
+    <col min="12802" max="12802" width="97.7109375" customWidth="1"/>
+    <col min="13057" max="13057" width="42.28515625" customWidth="1"/>
+    <col min="13058" max="13058" width="97.7109375" customWidth="1"/>
+    <col min="13313" max="13313" width="42.28515625" customWidth="1"/>
+    <col min="13314" max="13314" width="97.7109375" customWidth="1"/>
+    <col min="13569" max="13569" width="42.28515625" customWidth="1"/>
+    <col min="13570" max="13570" width="97.7109375" customWidth="1"/>
+    <col min="13825" max="13825" width="42.28515625" customWidth="1"/>
+    <col min="13826" max="13826" width="97.7109375" customWidth="1"/>
+    <col min="14081" max="14081" width="42.28515625" customWidth="1"/>
+    <col min="14082" max="14082" width="97.7109375" customWidth="1"/>
+    <col min="14337" max="14337" width="42.28515625" customWidth="1"/>
+    <col min="14338" max="14338" width="97.7109375" customWidth="1"/>
+    <col min="14593" max="14593" width="42.28515625" customWidth="1"/>
+    <col min="14594" max="14594" width="97.7109375" customWidth="1"/>
+    <col min="14849" max="14849" width="42.28515625" customWidth="1"/>
+    <col min="14850" max="14850" width="97.7109375" customWidth="1"/>
+    <col min="15105" max="15105" width="42.28515625" customWidth="1"/>
+    <col min="15106" max="15106" width="97.7109375" customWidth="1"/>
+    <col min="15361" max="15361" width="42.28515625" customWidth="1"/>
+    <col min="15362" max="15362" width="97.7109375" customWidth="1"/>
+    <col min="15617" max="15617" width="42.28515625" customWidth="1"/>
+    <col min="15618" max="15618" width="97.7109375" customWidth="1"/>
+    <col min="15873" max="15873" width="42.28515625" customWidth="1"/>
+    <col min="15874" max="15874" width="97.7109375" customWidth="1"/>
+    <col min="16129" max="16129" width="42.28515625" customWidth="1"/>
+    <col min="16130" max="16130" width="97.7109375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A1" s="55"/>
+      <c r="B1" s="55"/>
+    </row>
+    <row r="2" spans="1:13" s="58" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="B2" s="57">
+        <v>162107</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="58" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="B3" s="57" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="58" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="56" t="s">
+        <v>13</v>
+      </c>
+      <c r="B4" s="59" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="58" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="60" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" s="57" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="58" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="60" t="s">
+        <v>15</v>
+      </c>
+      <c r="B6" s="57" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="58" customFormat="1" ht="48.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="56" t="s">
+        <v>16</v>
+      </c>
+      <c r="B7" s="61" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="58" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="56" t="s">
+        <v>18</v>
+      </c>
+      <c r="B8" s="59" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="58" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="56" t="s">
+        <v>20</v>
+      </c>
+      <c r="B9" s="61" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="58" customFormat="1" ht="57.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="56" t="s">
+        <v>22</v>
+      </c>
+      <c r="B10" s="61" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="58" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="56" t="s">
+        <v>24</v>
+      </c>
+      <c r="B11" s="64" t="s">
+        <v>25</v>
+      </c>
+      <c r="M11" s="63"/>
+    </row>
+    <row r="12" spans="1:13" s="58" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="65" t="s">
+        <v>26</v>
+      </c>
+      <c r="B12" s="66" t="s">
+        <v>27</v>
+      </c>
+      <c r="M12" s="63"/>
+    </row>
+    <row r="13" spans="1:13" s="58" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="65" t="s">
+        <v>28</v>
+      </c>
+      <c r="B13" s="66" t="s">
+        <v>29</v>
+      </c>
+      <c r="M13" s="63"/>
+    </row>
+    <row r="14" spans="1:13" s="58" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="65" t="s">
+        <v>30</v>
+      </c>
+      <c r="B14" s="66" t="s">
+        <v>43</v>
+      </c>
+      <c r="M14" s="63"/>
+    </row>
+    <row r="15" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="56" t="s">
+        <v>32</v>
+      </c>
+      <c r="B15" s="67" t="s">
+        <v>68</v>
+      </c>
+      <c r="M15" s="68"/>
+    </row>
+    <row r="16" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="56" t="s">
+        <v>33</v>
+      </c>
+      <c r="B16" s="67" t="s">
+        <v>69</v>
+      </c>
+      <c r="M16" s="69"/>
+    </row>
+    <row r="17" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="56" t="s">
+        <v>34</v>
+      </c>
+      <c r="B17" s="59" t="s">
+        <v>70</v>
+      </c>
+      <c r="M17" s="68"/>
+    </row>
+    <row r="18" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="56" t="s">
+        <v>35</v>
+      </c>
+      <c r="B18" s="59" t="s">
+        <v>71</v>
+      </c>
+      <c r="M18" s="69"/>
+    </row>
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="56" t="s">
+        <v>36</v>
+      </c>
+      <c r="B19" s="70" t="s">
+        <v>72</v>
+      </c>
+      <c r="M19" s="68"/>
+    </row>
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="56" t="s">
+        <v>37</v>
+      </c>
+      <c r="B20" s="71" t="s">
+        <v>73</v>
+      </c>
+      <c r="M20" s="69"/>
+    </row>
+    <row r="21" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A21" s="72"/>
+      <c r="B21" s="73"/>
+    </row>
+    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M22" s="69"/>
+    </row>
+    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M23" s="68"/>
+    </row>
+    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M24" s="69"/>
+    </row>
+    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M25" s="68"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B13" r:id="rId1"/>
+    <hyperlink ref="B14" r:id="rId2"/>
+    <hyperlink ref="B11" r:id="rId3"/>
+    <hyperlink ref="B20" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:M25"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="D10" sqref="D10"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="42.28515625" style="74" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="74" customWidth="1"/>
+    <col min="257" max="257" width="42.28515625" customWidth="1"/>
+    <col min="258" max="258" width="97.7109375" customWidth="1"/>
+    <col min="513" max="513" width="42.28515625" customWidth="1"/>
+    <col min="514" max="514" width="97.7109375" customWidth="1"/>
+    <col min="769" max="769" width="42.28515625" customWidth="1"/>
+    <col min="770" max="770" width="97.7109375" customWidth="1"/>
+    <col min="1025" max="1025" width="42.28515625" customWidth="1"/>
+    <col min="1026" max="1026" width="97.7109375" customWidth="1"/>
+    <col min="1281" max="1281" width="42.28515625" customWidth="1"/>
+    <col min="1282" max="1282" width="97.7109375" customWidth="1"/>
+    <col min="1537" max="1537" width="42.28515625" customWidth="1"/>
+    <col min="1538" max="1538" width="97.7109375" customWidth="1"/>
+    <col min="1793" max="1793" width="42.28515625" customWidth="1"/>
+    <col min="1794" max="1794" width="97.7109375" customWidth="1"/>
+    <col min="2049" max="2049" width="42.28515625" customWidth="1"/>
+    <col min="2050" max="2050" width="97.7109375" customWidth="1"/>
+    <col min="2305" max="2305" width="42.28515625" customWidth="1"/>
+    <col min="2306" max="2306" width="97.7109375" customWidth="1"/>
+    <col min="2561" max="2561" width="42.28515625" customWidth="1"/>
+    <col min="2562" max="2562" width="97.7109375" customWidth="1"/>
+    <col min="2817" max="2817" width="42.28515625" customWidth="1"/>
+    <col min="2818" max="2818" width="97.7109375" customWidth="1"/>
+    <col min="3073" max="3073" width="42.28515625" customWidth="1"/>
+    <col min="3074" max="3074" width="97.7109375" customWidth="1"/>
+    <col min="3329" max="3329" width="42.28515625" customWidth="1"/>
+    <col min="3330" max="3330" width="97.7109375" customWidth="1"/>
+    <col min="3585" max="3585" width="42.28515625" customWidth="1"/>
+    <col min="3586" max="3586" width="97.7109375" customWidth="1"/>
+    <col min="3841" max="3841" width="42.28515625" customWidth="1"/>
+    <col min="3842" max="3842" width="97.7109375" customWidth="1"/>
+    <col min="4097" max="4097" width="42.28515625" customWidth="1"/>
+    <col min="4098" max="4098" width="97.7109375" customWidth="1"/>
+    <col min="4353" max="4353" width="42.28515625" customWidth="1"/>
+    <col min="4354" max="4354" width="97.7109375" customWidth="1"/>
+    <col min="4609" max="4609" width="42.28515625" customWidth="1"/>
+    <col min="4610" max="4610" width="97.7109375" customWidth="1"/>
+    <col min="4865" max="4865" width="42.28515625" customWidth="1"/>
+    <col min="4866" max="4866" width="97.7109375" customWidth="1"/>
+    <col min="5121" max="5121" width="42.28515625" customWidth="1"/>
+    <col min="5122" max="5122" width="97.7109375" customWidth="1"/>
+    <col min="5377" max="5377" width="42.28515625" customWidth="1"/>
+    <col min="5378" max="5378" width="97.7109375" customWidth="1"/>
+    <col min="5633" max="5633" width="42.28515625" customWidth="1"/>
+    <col min="5634" max="5634" width="97.7109375" customWidth="1"/>
+    <col min="5889" max="5889" width="42.28515625" customWidth="1"/>
+    <col min="5890" max="5890" width="97.7109375" customWidth="1"/>
+    <col min="6145" max="6145" width="42.28515625" customWidth="1"/>
+    <col min="6146" max="6146" width="97.7109375" customWidth="1"/>
+    <col min="6401" max="6401" width="42.28515625" customWidth="1"/>
+    <col min="6402" max="6402" width="97.7109375" customWidth="1"/>
+    <col min="6657" max="6657" width="42.28515625" customWidth="1"/>
+    <col min="6658" max="6658" width="97.7109375" customWidth="1"/>
+    <col min="6913" max="6913" width="42.28515625" customWidth="1"/>
+    <col min="6914" max="6914" width="97.7109375" customWidth="1"/>
+    <col min="7169" max="7169" width="42.28515625" customWidth="1"/>
+    <col min="7170" max="7170" width="97.7109375" customWidth="1"/>
+    <col min="7425" max="7425" width="42.28515625" customWidth="1"/>
+    <col min="7426" max="7426" width="97.7109375" customWidth="1"/>
+    <col min="7681" max="7681" width="42.28515625" customWidth="1"/>
+    <col min="7682" max="7682" width="97.7109375" customWidth="1"/>
+    <col min="7937" max="7937" width="42.28515625" customWidth="1"/>
+    <col min="7938" max="7938" width="97.7109375" customWidth="1"/>
+    <col min="8193" max="8193" width="42.28515625" customWidth="1"/>
+    <col min="8194" max="8194" width="97.7109375" customWidth="1"/>
+    <col min="8449" max="8449" width="42.28515625" customWidth="1"/>
+    <col min="8450" max="8450" width="97.7109375" customWidth="1"/>
+    <col min="8705" max="8705" width="42.28515625" customWidth="1"/>
+    <col min="8706" max="8706" width="97.7109375" customWidth="1"/>
+    <col min="8961" max="8961" width="42.28515625" customWidth="1"/>
+    <col min="8962" max="8962" width="97.7109375" customWidth="1"/>
+    <col min="9217" max="9217" width="42.28515625" customWidth="1"/>
+    <col min="9218" max="9218" width="97.7109375" customWidth="1"/>
+    <col min="9473" max="9473" width="42.28515625" customWidth="1"/>
+    <col min="9474" max="9474" width="97.7109375" customWidth="1"/>
+    <col min="9729" max="9729" width="42.28515625" customWidth="1"/>
+    <col min="9730" max="9730" width="97.7109375" customWidth="1"/>
+    <col min="9985" max="9985" width="42.28515625" customWidth="1"/>
+    <col min="9986" max="9986" width="97.7109375" customWidth="1"/>
+    <col min="10241" max="10241" width="42.28515625" customWidth="1"/>
+    <col min="10242" max="10242" width="97.7109375" customWidth="1"/>
+    <col min="10497" max="10497" width="42.28515625" customWidth="1"/>
+    <col min="10498" max="10498" width="97.7109375" customWidth="1"/>
+    <col min="10753" max="10753" width="42.28515625" customWidth="1"/>
+    <col min="10754" max="10754" width="97.7109375" customWidth="1"/>
+    <col min="11009" max="11009" width="42.28515625" customWidth="1"/>
+    <col min="11010" max="11010" width="97.7109375" customWidth="1"/>
+    <col min="11265" max="11265" width="42.28515625" customWidth="1"/>
+    <col min="11266" max="11266" width="97.7109375" customWidth="1"/>
+    <col min="11521" max="11521" width="42.28515625" customWidth="1"/>
+    <col min="11522" max="11522" width="97.7109375" customWidth="1"/>
+    <col min="11777" max="11777" width="42.28515625" customWidth="1"/>
+    <col min="11778" max="11778" width="97.7109375" customWidth="1"/>
+    <col min="12033" max="12033" width="42.28515625" customWidth="1"/>
+    <col min="12034" max="12034" width="97.7109375" customWidth="1"/>
+    <col min="12289" max="12289" width="42.28515625" customWidth="1"/>
+    <col min="12290" max="12290" width="97.7109375" customWidth="1"/>
+    <col min="12545" max="12545" width="42.28515625" customWidth="1"/>
+    <col min="12546" max="12546" width="97.7109375" customWidth="1"/>
+    <col min="12801" max="12801" width="42.28515625" customWidth="1"/>
+    <col min="12802" max="12802" width="97.7109375" customWidth="1"/>
+    <col min="13057" max="13057" width="42.28515625" customWidth="1"/>
+    <col min="13058" max="13058" width="97.7109375" customWidth="1"/>
+    <col min="13313" max="13313" width="42.28515625" customWidth="1"/>
+    <col min="13314" max="13314" width="97.7109375" customWidth="1"/>
+    <col min="13569" max="13569" width="42.28515625" customWidth="1"/>
+    <col min="13570" max="13570" width="97.7109375" customWidth="1"/>
+    <col min="13825" max="13825" width="42.28515625" customWidth="1"/>
+    <col min="13826" max="13826" width="97.7109375" customWidth="1"/>
+    <col min="14081" max="14081" width="42.28515625" customWidth="1"/>
+    <col min="14082" max="14082" width="97.7109375" customWidth="1"/>
+    <col min="14337" max="14337" width="42.28515625" customWidth="1"/>
+    <col min="14338" max="14338" width="97.7109375" customWidth="1"/>
+    <col min="14593" max="14593" width="42.28515625" customWidth="1"/>
+    <col min="14594" max="14594" width="97.7109375" customWidth="1"/>
+    <col min="14849" max="14849" width="42.28515625" customWidth="1"/>
+    <col min="14850" max="14850" width="97.7109375" customWidth="1"/>
+    <col min="15105" max="15105" width="42.28515625" customWidth="1"/>
+    <col min="15106" max="15106" width="97.7109375" customWidth="1"/>
+    <col min="15361" max="15361" width="42.28515625" customWidth="1"/>
+    <col min="15362" max="15362" width="97.7109375" customWidth="1"/>
+    <col min="15617" max="15617" width="42.28515625" customWidth="1"/>
+    <col min="15618" max="15618" width="97.7109375" customWidth="1"/>
+    <col min="15873" max="15873" width="42.28515625" customWidth="1"/>
+    <col min="15874" max="15874" width="97.7109375" customWidth="1"/>
+    <col min="16129" max="16129" width="42.28515625" customWidth="1"/>
+    <col min="16130" max="16130" width="97.7109375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A1" s="55"/>
+      <c r="B1" s="55"/>
+    </row>
+    <row r="2" spans="1:13" s="58" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="B2" s="57">
+        <v>163206</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="58" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="B3" s="57" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="58" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="56" t="s">
+        <v>13</v>
+      </c>
+      <c r="B4" s="59" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="58" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="60" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" s="57" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="58" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="60" t="s">
+        <v>15</v>
+      </c>
+      <c r="B6" s="57" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="58" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="56" t="s">
+        <v>16</v>
+      </c>
+      <c r="B7" s="61" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="58" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="56" t="s">
+        <v>18</v>
+      </c>
+      <c r="B8" s="57" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="58" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="56" t="s">
+        <v>20</v>
+      </c>
+      <c r="B9" s="61" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="58" customFormat="1" ht="57.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="56" t="s">
+        <v>22</v>
+      </c>
+      <c r="B10" s="61" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="58" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="56" t="s">
+        <v>24</v>
+      </c>
+      <c r="B11" s="64" t="s">
+        <v>25</v>
+      </c>
+      <c r="M11" s="63"/>
+    </row>
+    <row r="12" spans="1:13" s="58" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="65" t="s">
+        <v>26</v>
+      </c>
+      <c r="B12" s="66" t="s">
+        <v>27</v>
+      </c>
+      <c r="M12" s="63"/>
+    </row>
+    <row r="13" spans="1:13" s="58" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="65" t="s">
+        <v>28</v>
+      </c>
+      <c r="B13" s="66" t="s">
+        <v>29</v>
+      </c>
+      <c r="M13" s="63"/>
+    </row>
+    <row r="14" spans="1:13" s="58" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="65" t="s">
+        <v>30</v>
+      </c>
+      <c r="B14" s="66" t="s">
+        <v>48</v>
+      </c>
+      <c r="M14" s="63"/>
+    </row>
+    <row r="15" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="56" t="s">
+        <v>32</v>
+      </c>
+      <c r="B15" s="67" t="s">
+        <v>68</v>
+      </c>
+      <c r="M15" s="68"/>
+    </row>
+    <row r="16" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="56" t="s">
+        <v>33</v>
+      </c>
+      <c r="B16" s="67" t="s">
+        <v>69</v>
+      </c>
+      <c r="M16" s="69"/>
+    </row>
+    <row r="17" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="56" t="s">
+        <v>34</v>
+      </c>
+      <c r="B17" s="59" t="s">
+        <v>70</v>
+      </c>
+      <c r="M17" s="68"/>
+    </row>
+    <row r="18" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="56" t="s">
+        <v>35</v>
+      </c>
+      <c r="B18" s="59" t="s">
+        <v>71</v>
+      </c>
+      <c r="M18" s="69"/>
+    </row>
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="56" t="s">
+        <v>36</v>
+      </c>
+      <c r="B19" s="70" t="s">
+        <v>72</v>
+      </c>
+      <c r="M19" s="68"/>
+    </row>
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="56" t="s">
+        <v>37</v>
+      </c>
+      <c r="B20" s="71" t="s">
+        <v>73</v>
+      </c>
+      <c r="M20" s="69"/>
+    </row>
+    <row r="21" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A21" s="72"/>
+      <c r="B21" s="73"/>
+    </row>
+    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M22" s="69"/>
+    </row>
+    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M23" s="68"/>
+    </row>
+    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M24" s="69"/>
+    </row>
+    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M25" s="68"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B13" r:id="rId1"/>
+    <hyperlink ref="B14" r:id="rId2"/>
+    <hyperlink ref="B11" r:id="rId3"/>
+    <hyperlink ref="B20" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:M25"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B15" sqref="B15:B20"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="42.28515625" style="74" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="74" customWidth="1"/>
+    <col min="257" max="257" width="42.28515625" customWidth="1"/>
+    <col min="258" max="258" width="97.7109375" customWidth="1"/>
+    <col min="513" max="513" width="42.28515625" customWidth="1"/>
+    <col min="514" max="514" width="97.7109375" customWidth="1"/>
+    <col min="769" max="769" width="42.28515625" customWidth="1"/>
+    <col min="770" max="770" width="97.7109375" customWidth="1"/>
+    <col min="1025" max="1025" width="42.28515625" customWidth="1"/>
+    <col min="1026" max="1026" width="97.7109375" customWidth="1"/>
+    <col min="1281" max="1281" width="42.28515625" customWidth="1"/>
+    <col min="1282" max="1282" width="97.7109375" customWidth="1"/>
+    <col min="1537" max="1537" width="42.28515625" customWidth="1"/>
+    <col min="1538" max="1538" width="97.7109375" customWidth="1"/>
+    <col min="1793" max="1793" width="42.28515625" customWidth="1"/>
+    <col min="1794" max="1794" width="97.7109375" customWidth="1"/>
+    <col min="2049" max="2049" width="42.28515625" customWidth="1"/>
+    <col min="2050" max="2050" width="97.7109375" customWidth="1"/>
+    <col min="2305" max="2305" width="42.28515625" customWidth="1"/>
+    <col min="2306" max="2306" width="97.7109375" customWidth="1"/>
+    <col min="2561" max="2561" width="42.28515625" customWidth="1"/>
+    <col min="2562" max="2562" width="97.7109375" customWidth="1"/>
+    <col min="2817" max="2817" width="42.28515625" customWidth="1"/>
+    <col min="2818" max="2818" width="97.7109375" customWidth="1"/>
+    <col min="3073" max="3073" width="42.28515625" customWidth="1"/>
+    <col min="3074" max="3074" width="97.7109375" customWidth="1"/>
+    <col min="3329" max="3329" width="42.28515625" customWidth="1"/>
+    <col min="3330" max="3330" width="97.7109375" customWidth="1"/>
+    <col min="3585" max="3585" width="42.28515625" customWidth="1"/>
+    <col min="3586" max="3586" width="97.7109375" customWidth="1"/>
+    <col min="3841" max="3841" width="42.28515625" customWidth="1"/>
+    <col min="3842" max="3842" width="97.7109375" customWidth="1"/>
+    <col min="4097" max="4097" width="42.28515625" customWidth="1"/>
+    <col min="4098" max="4098" width="97.7109375" customWidth="1"/>
+    <col min="4353" max="4353" width="42.28515625" customWidth="1"/>
+    <col min="4354" max="4354" width="97.7109375" customWidth="1"/>
+    <col min="4609" max="4609" width="42.28515625" customWidth="1"/>
+    <col min="4610" max="4610" width="97.7109375" customWidth="1"/>
+    <col min="4865" max="4865" width="42.28515625" customWidth="1"/>
+    <col min="4866" max="4866" width="97.7109375" customWidth="1"/>
+    <col min="5121" max="5121" width="42.28515625" customWidth="1"/>
+    <col min="5122" max="5122" width="97.7109375" customWidth="1"/>
+    <col min="5377" max="5377" width="42.28515625" customWidth="1"/>
+    <col min="5378" max="5378" width="97.7109375" customWidth="1"/>
+    <col min="5633" max="5633" width="42.28515625" customWidth="1"/>
+    <col min="5634" max="5634" width="97.7109375" customWidth="1"/>
+    <col min="5889" max="5889" width="42.28515625" customWidth="1"/>
+    <col min="5890" max="5890" width="97.7109375" customWidth="1"/>
+    <col min="6145" max="6145" width="42.28515625" customWidth="1"/>
+    <col min="6146" max="6146" width="97.7109375" customWidth="1"/>
+    <col min="6401" max="6401" width="42.28515625" customWidth="1"/>
+    <col min="6402" max="6402" width="97.7109375" customWidth="1"/>
+    <col min="6657" max="6657" width="42.28515625" customWidth="1"/>
+    <col min="6658" max="6658" width="97.7109375" customWidth="1"/>
+    <col min="6913" max="6913" width="42.28515625" customWidth="1"/>
+    <col min="6914" max="6914" width="97.7109375" customWidth="1"/>
+    <col min="7169" max="7169" width="42.28515625" customWidth="1"/>
+    <col min="7170" max="7170" width="97.7109375" customWidth="1"/>
+    <col min="7425" max="7425" width="42.28515625" customWidth="1"/>
+    <col min="7426" max="7426" width="97.7109375" customWidth="1"/>
+    <col min="7681" max="7681" width="42.28515625" customWidth="1"/>
+    <col min="7682" max="7682" width="97.7109375" customWidth="1"/>
+    <col min="7937" max="7937" width="42.28515625" customWidth="1"/>
+    <col min="7938" max="7938" width="97.7109375" customWidth="1"/>
+    <col min="8193" max="8193" width="42.28515625" customWidth="1"/>
+    <col min="8194" max="8194" width="97.7109375" customWidth="1"/>
+    <col min="8449" max="8449" width="42.28515625" customWidth="1"/>
+    <col min="8450" max="8450" width="97.7109375" customWidth="1"/>
+    <col min="8705" max="8705" width="42.28515625" customWidth="1"/>
+    <col min="8706" max="8706" width="97.7109375" customWidth="1"/>
+    <col min="8961" max="8961" width="42.28515625" customWidth="1"/>
+    <col min="8962" max="8962" width="97.7109375" customWidth="1"/>
+    <col min="9217" max="9217" width="42.28515625" customWidth="1"/>
+    <col min="9218" max="9218" width="97.7109375" customWidth="1"/>
+    <col min="9473" max="9473" width="42.28515625" customWidth="1"/>
+    <col min="9474" max="9474" width="97.7109375" customWidth="1"/>
+    <col min="9729" max="9729" width="42.28515625" customWidth="1"/>
+    <col min="9730" max="9730" width="97.7109375" customWidth="1"/>
+    <col min="9985" max="9985" width="42.28515625" customWidth="1"/>
+    <col min="9986" max="9986" width="97.7109375" customWidth="1"/>
+    <col min="10241" max="10241" width="42.28515625" customWidth="1"/>
+    <col min="10242" max="10242" width="97.7109375" customWidth="1"/>
+    <col min="10497" max="10497" width="42.28515625" customWidth="1"/>
+    <col min="10498" max="10498" width="97.7109375" customWidth="1"/>
+    <col min="10753" max="10753" width="42.28515625" customWidth="1"/>
+    <col min="10754" max="10754" width="97.7109375" customWidth="1"/>
+    <col min="11009" max="11009" width="42.28515625" customWidth="1"/>
+    <col min="11010" max="11010" width="97.7109375" customWidth="1"/>
+    <col min="11265" max="11265" width="42.28515625" customWidth="1"/>
+    <col min="11266" max="11266" width="97.7109375" customWidth="1"/>
+    <col min="11521" max="11521" width="42.28515625" customWidth="1"/>
+    <col min="11522" max="11522" width="97.7109375" customWidth="1"/>
+    <col min="11777" max="11777" width="42.28515625" customWidth="1"/>
+    <col min="11778" max="11778" width="97.7109375" customWidth="1"/>
+    <col min="12033" max="12033" width="42.28515625" customWidth="1"/>
+    <col min="12034" max="12034" width="97.7109375" customWidth="1"/>
+    <col min="12289" max="12289" width="42.28515625" customWidth="1"/>
+    <col min="12290" max="12290" width="97.7109375" customWidth="1"/>
+    <col min="12545" max="12545" width="42.28515625" customWidth="1"/>
+    <col min="12546" max="12546" width="97.7109375" customWidth="1"/>
+    <col min="12801" max="12801" width="42.28515625" customWidth="1"/>
+    <col min="12802" max="12802" width="97.7109375" customWidth="1"/>
+    <col min="13057" max="13057" width="42.28515625" customWidth="1"/>
+    <col min="13058" max="13058" width="97.7109375" customWidth="1"/>
+    <col min="13313" max="13313" width="42.28515625" customWidth="1"/>
+    <col min="13314" max="13314" width="97.7109375" customWidth="1"/>
+    <col min="13569" max="13569" width="42.28515625" customWidth="1"/>
+    <col min="13570" max="13570" width="97.7109375" customWidth="1"/>
+    <col min="13825" max="13825" width="42.28515625" customWidth="1"/>
+    <col min="13826" max="13826" width="97.7109375" customWidth="1"/>
+    <col min="14081" max="14081" width="42.28515625" customWidth="1"/>
+    <col min="14082" max="14082" width="97.7109375" customWidth="1"/>
+    <col min="14337" max="14337" width="42.28515625" customWidth="1"/>
+    <col min="14338" max="14338" width="97.7109375" customWidth="1"/>
+    <col min="14593" max="14593" width="42.28515625" customWidth="1"/>
+    <col min="14594" max="14594" width="97.7109375" customWidth="1"/>
+    <col min="14849" max="14849" width="42.28515625" customWidth="1"/>
+    <col min="14850" max="14850" width="97.7109375" customWidth="1"/>
+    <col min="15105" max="15105" width="42.28515625" customWidth="1"/>
+    <col min="15106" max="15106" width="97.7109375" customWidth="1"/>
+    <col min="15361" max="15361" width="42.28515625" customWidth="1"/>
+    <col min="15362" max="15362" width="97.7109375" customWidth="1"/>
+    <col min="15617" max="15617" width="42.28515625" customWidth="1"/>
+    <col min="15618" max="15618" width="97.7109375" customWidth="1"/>
+    <col min="15873" max="15873" width="42.28515625" customWidth="1"/>
+    <col min="15874" max="15874" width="97.7109375" customWidth="1"/>
+    <col min="16129" max="16129" width="42.28515625" customWidth="1"/>
+    <col min="16130" max="16130" width="97.7109375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A1" s="55"/>
+      <c r="B1" s="55"/>
+    </row>
+    <row r="2" spans="1:13" s="58" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="B2" s="57">
+        <v>163213</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="58" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="B3" s="57" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="58" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="56" t="s">
+        <v>13</v>
+      </c>
+      <c r="B4" s="59" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="58" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="60" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" s="57" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="58" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="60" t="s">
+        <v>15</v>
+      </c>
+      <c r="B6" s="57" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="58" customFormat="1" ht="48.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="56" t="s">
+        <v>16</v>
+      </c>
+      <c r="B7" s="61" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="58" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="56" t="s">
+        <v>18</v>
+      </c>
+      <c r="B8" s="59" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="58" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="56" t="s">
+        <v>20</v>
+      </c>
+      <c r="B9" s="61" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="58" customFormat="1" ht="57.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="56" t="s">
+        <v>22</v>
+      </c>
+      <c r="B10" s="61" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="58" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="56" t="s">
+        <v>24</v>
+      </c>
+      <c r="B11" s="64" t="s">
+        <v>25</v>
+      </c>
+      <c r="M11" s="63"/>
+    </row>
+    <row r="12" spans="1:13" s="58" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="65" t="s">
+        <v>26</v>
+      </c>
+      <c r="B12" s="66" t="s">
+        <v>27</v>
+      </c>
+      <c r="M12" s="63"/>
+    </row>
+    <row r="13" spans="1:13" s="58" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="65" t="s">
+        <v>28</v>
+      </c>
+      <c r="B13" s="66" t="s">
+        <v>29</v>
+      </c>
+      <c r="M13" s="63"/>
+    </row>
+    <row r="14" spans="1:13" s="58" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="65" t="s">
+        <v>30</v>
+      </c>
+      <c r="B14" s="66" t="s">
+        <v>53</v>
+      </c>
+      <c r="M14" s="63"/>
+    </row>
+    <row r="15" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="56" t="s">
+        <v>32</v>
+      </c>
+      <c r="B15" s="67" t="s">
+        <v>68</v>
+      </c>
+      <c r="M15" s="68"/>
+    </row>
+    <row r="16" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="56" t="s">
+        <v>33</v>
+      </c>
+      <c r="B16" s="67" t="s">
+        <v>69</v>
+      </c>
+      <c r="M16" s="69"/>
+    </row>
+    <row r="17" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="56" t="s">
+        <v>34</v>
+      </c>
+      <c r="B17" s="59" t="s">
+        <v>70</v>
+      </c>
+      <c r="M17" s="68"/>
+    </row>
+    <row r="18" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="56" t="s">
+        <v>35</v>
+      </c>
+      <c r="B18" s="59" t="s">
+        <v>71</v>
+      </c>
+      <c r="M18" s="69"/>
+    </row>
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="56" t="s">
+        <v>36</v>
+      </c>
+      <c r="B19" s="70" t="s">
+        <v>72</v>
+      </c>
+      <c r="M19" s="68"/>
+    </row>
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="56" t="s">
+        <v>37</v>
+      </c>
+      <c r="B20" s="71" t="s">
+        <v>73</v>
+      </c>
+      <c r="M20" s="69"/>
+    </row>
+    <row r="21" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A21" s="72"/>
+      <c r="B21" s="73"/>
+    </row>
+    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M22" s="69"/>
+    </row>
+    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M23" s="68"/>
+    </row>
+    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M24" s="69"/>
+    </row>
+    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M25" s="68"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B13" r:id="rId1"/>
+    <hyperlink ref="B14" r:id="rId2"/>
+    <hyperlink ref="B11" r:id="rId3"/>
+    <hyperlink ref="B20" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:M25"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="G17" sqref="G17"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="42.28515625" style="74" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="74" customWidth="1"/>
+    <col min="257" max="257" width="42.28515625" customWidth="1"/>
+    <col min="258" max="258" width="97.7109375" customWidth="1"/>
+    <col min="513" max="513" width="42.28515625" customWidth="1"/>
+    <col min="514" max="514" width="97.7109375" customWidth="1"/>
+    <col min="769" max="769" width="42.28515625" customWidth="1"/>
+    <col min="770" max="770" width="97.7109375" customWidth="1"/>
+    <col min="1025" max="1025" width="42.28515625" customWidth="1"/>
+    <col min="1026" max="1026" width="97.7109375" customWidth="1"/>
+    <col min="1281" max="1281" width="42.28515625" customWidth="1"/>
+    <col min="1282" max="1282" width="97.7109375" customWidth="1"/>
+    <col min="1537" max="1537" width="42.28515625" customWidth="1"/>
+    <col min="1538" max="1538" width="97.7109375" customWidth="1"/>
+    <col min="1793" max="1793" width="42.28515625" customWidth="1"/>
+    <col min="1794" max="1794" width="97.7109375" customWidth="1"/>
+    <col min="2049" max="2049" width="42.28515625" customWidth="1"/>
+    <col min="2050" max="2050" width="97.7109375" customWidth="1"/>
+    <col min="2305" max="2305" width="42.28515625" customWidth="1"/>
+    <col min="2306" max="2306" width="97.7109375" customWidth="1"/>
+    <col min="2561" max="2561" width="42.28515625" customWidth="1"/>
+    <col min="2562" max="2562" width="97.7109375" customWidth="1"/>
+    <col min="2817" max="2817" width="42.28515625" customWidth="1"/>
+    <col min="2818" max="2818" width="97.7109375" customWidth="1"/>
+    <col min="3073" max="3073" width="42.28515625" customWidth="1"/>
+    <col min="3074" max="3074" width="97.7109375" customWidth="1"/>
+    <col min="3329" max="3329" width="42.28515625" customWidth="1"/>
+    <col min="3330" max="3330" width="97.7109375" customWidth="1"/>
+    <col min="3585" max="3585" width="42.28515625" customWidth="1"/>
+    <col min="3586" max="3586" width="97.7109375" customWidth="1"/>
+    <col min="3841" max="3841" width="42.28515625" customWidth="1"/>
+    <col min="3842" max="3842" width="97.7109375" customWidth="1"/>
+    <col min="4097" max="4097" width="42.28515625" customWidth="1"/>
+    <col min="4098" max="4098" width="97.7109375" customWidth="1"/>
+    <col min="4353" max="4353" width="42.28515625" customWidth="1"/>
+    <col min="4354" max="4354" width="97.7109375" customWidth="1"/>
+    <col min="4609" max="4609" width="42.28515625" customWidth="1"/>
+    <col min="4610" max="4610" width="97.7109375" customWidth="1"/>
+    <col min="4865" max="4865" width="42.28515625" customWidth="1"/>
+    <col min="4866" max="4866" width="97.7109375" customWidth="1"/>
+    <col min="5121" max="5121" width="42.28515625" customWidth="1"/>
+    <col min="5122" max="5122" width="97.7109375" customWidth="1"/>
+    <col min="5377" max="5377" width="42.28515625" customWidth="1"/>
+    <col min="5378" max="5378" width="97.7109375" customWidth="1"/>
+    <col min="5633" max="5633" width="42.28515625" customWidth="1"/>
+    <col min="5634" max="5634" width="97.7109375" customWidth="1"/>
+    <col min="5889" max="5889" width="42.28515625" customWidth="1"/>
+    <col min="5890" max="5890" width="97.7109375" customWidth="1"/>
+    <col min="6145" max="6145" width="42.28515625" customWidth="1"/>
+    <col min="6146" max="6146" width="97.7109375" customWidth="1"/>
+    <col min="6401" max="6401" width="42.28515625" customWidth="1"/>
+    <col min="6402" max="6402" width="97.7109375" customWidth="1"/>
+    <col min="6657" max="6657" width="42.28515625" customWidth="1"/>
+    <col min="6658" max="6658" width="97.7109375" customWidth="1"/>
+    <col min="6913" max="6913" width="42.28515625" customWidth="1"/>
+    <col min="6914" max="6914" width="97.7109375" customWidth="1"/>
+    <col min="7169" max="7169" width="42.28515625" customWidth="1"/>
+    <col min="7170" max="7170" width="97.7109375" customWidth="1"/>
+    <col min="7425" max="7425" width="42.28515625" customWidth="1"/>
+    <col min="7426" max="7426" width="97.7109375" customWidth="1"/>
+    <col min="7681" max="7681" width="42.28515625" customWidth="1"/>
+    <col min="7682" max="7682" width="97.7109375" customWidth="1"/>
+    <col min="7937" max="7937" width="42.28515625" customWidth="1"/>
+    <col min="7938" max="7938" width="97.7109375" customWidth="1"/>
+    <col min="8193" max="8193" width="42.28515625" customWidth="1"/>
+    <col min="8194" max="8194" width="97.7109375" customWidth="1"/>
+    <col min="8449" max="8449" width="42.28515625" customWidth="1"/>
+    <col min="8450" max="8450" width="97.7109375" customWidth="1"/>
+    <col min="8705" max="8705" width="42.28515625" customWidth="1"/>
+    <col min="8706" max="8706" width="97.7109375" customWidth="1"/>
+    <col min="8961" max="8961" width="42.28515625" customWidth="1"/>
+    <col min="8962" max="8962" width="97.7109375" customWidth="1"/>
+    <col min="9217" max="9217" width="42.28515625" customWidth="1"/>
+    <col min="9218" max="9218" width="97.7109375" customWidth="1"/>
+    <col min="9473" max="9473" width="42.28515625" customWidth="1"/>
+    <col min="9474" max="9474" width="97.7109375" customWidth="1"/>
+    <col min="9729" max="9729" width="42.28515625" customWidth="1"/>
+    <col min="9730" max="9730" width="97.7109375" customWidth="1"/>
+    <col min="9985" max="9985" width="42.28515625" customWidth="1"/>
+    <col min="9986" max="9986" width="97.7109375" customWidth="1"/>
+    <col min="10241" max="10241" width="42.28515625" customWidth="1"/>
+    <col min="10242" max="10242" width="97.7109375" customWidth="1"/>
+    <col min="10497" max="10497" width="42.28515625" customWidth="1"/>
+    <col min="10498" max="10498" width="97.7109375" customWidth="1"/>
+    <col min="10753" max="10753" width="42.28515625" customWidth="1"/>
+    <col min="10754" max="10754" width="97.7109375" customWidth="1"/>
+    <col min="11009" max="11009" width="42.28515625" customWidth="1"/>
+    <col min="11010" max="11010" width="97.7109375" customWidth="1"/>
+    <col min="11265" max="11265" width="42.28515625" customWidth="1"/>
+    <col min="11266" max="11266" width="97.7109375" customWidth="1"/>
+    <col min="11521" max="11521" width="42.28515625" customWidth="1"/>
+    <col min="11522" max="11522" width="97.7109375" customWidth="1"/>
+    <col min="11777" max="11777" width="42.28515625" customWidth="1"/>
+    <col min="11778" max="11778" width="97.7109375" customWidth="1"/>
+    <col min="12033" max="12033" width="42.28515625" customWidth="1"/>
+    <col min="12034" max="12034" width="97.7109375" customWidth="1"/>
+    <col min="12289" max="12289" width="42.28515625" customWidth="1"/>
+    <col min="12290" max="12290" width="97.7109375" customWidth="1"/>
+    <col min="12545" max="12545" width="42.28515625" customWidth="1"/>
+    <col min="12546" max="12546" width="97.7109375" customWidth="1"/>
+    <col min="12801" max="12801" width="42.28515625" customWidth="1"/>
+    <col min="12802" max="12802" width="97.7109375" customWidth="1"/>
+    <col min="13057" max="13057" width="42.28515625" customWidth="1"/>
+    <col min="13058" max="13058" width="97.7109375" customWidth="1"/>
+    <col min="13313" max="13313" width="42.28515625" customWidth="1"/>
+    <col min="13314" max="13314" width="97.7109375" customWidth="1"/>
+    <col min="13569" max="13569" width="42.28515625" customWidth="1"/>
+    <col min="13570" max="13570" width="97.7109375" customWidth="1"/>
+    <col min="13825" max="13825" width="42.28515625" customWidth="1"/>
+    <col min="13826" max="13826" width="97.7109375" customWidth="1"/>
+    <col min="14081" max="14081" width="42.28515625" customWidth="1"/>
+    <col min="14082" max="14082" width="97.7109375" customWidth="1"/>
+    <col min="14337" max="14337" width="42.28515625" customWidth="1"/>
+    <col min="14338" max="14338" width="97.7109375" customWidth="1"/>
+    <col min="14593" max="14593" width="42.28515625" customWidth="1"/>
+    <col min="14594" max="14594" width="97.7109375" customWidth="1"/>
+    <col min="14849" max="14849" width="42.28515625" customWidth="1"/>
+    <col min="14850" max="14850" width="97.7109375" customWidth="1"/>
+    <col min="15105" max="15105" width="42.28515625" customWidth="1"/>
+    <col min="15106" max="15106" width="97.7109375" customWidth="1"/>
+    <col min="15361" max="15361" width="42.28515625" customWidth="1"/>
+    <col min="15362" max="15362" width="97.7109375" customWidth="1"/>
+    <col min="15617" max="15617" width="42.28515625" customWidth="1"/>
+    <col min="15618" max="15618" width="97.7109375" customWidth="1"/>
+    <col min="15873" max="15873" width="42.28515625" customWidth="1"/>
+    <col min="15874" max="15874" width="97.7109375" customWidth="1"/>
+    <col min="16129" max="16129" width="42.28515625" customWidth="1"/>
+    <col min="16130" max="16130" width="97.7109375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A1" s="55"/>
+      <c r="B1" s="55"/>
+    </row>
+    <row r="2" spans="1:13" s="58" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="B2" s="57" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="58" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="B3" s="57" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="58" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="56" t="s">
+        <v>13</v>
+      </c>
+      <c r="B4" s="59" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="58" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="60" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" s="57" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="58" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="60" t="s">
+        <v>15</v>
+      </c>
+      <c r="B6" s="57" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="58" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="56" t="s">
+        <v>16</v>
+      </c>
+      <c r="B7" s="61" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="58" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="56" t="s">
+        <v>18</v>
+      </c>
+      <c r="B8" s="57" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="58" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="56" t="s">
+        <v>20</v>
+      </c>
+      <c r="B9" s="61" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="58" customFormat="1" ht="57.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="56" t="s">
+        <v>22</v>
+      </c>
+      <c r="B10" s="61" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="58" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="56" t="s">
+        <v>24</v>
+      </c>
+      <c r="B11" s="64" t="s">
+        <v>25</v>
+      </c>
+      <c r="M11" s="63"/>
+    </row>
+    <row r="12" spans="1:13" s="58" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="65" t="s">
+        <v>26</v>
+      </c>
+      <c r="B12" s="66" t="s">
+        <v>27</v>
+      </c>
+      <c r="M12" s="63"/>
+    </row>
+    <row r="13" spans="1:13" s="58" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="65" t="s">
+        <v>28</v>
+      </c>
+      <c r="B13" s="66" t="s">
+        <v>29</v>
+      </c>
+      <c r="M13" s="63"/>
+    </row>
+    <row r="14" spans="1:13" s="58" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="65" t="s">
+        <v>30</v>
+      </c>
+      <c r="B14" s="66" t="s">
+        <v>48</v>
+      </c>
+      <c r="M14" s="63"/>
+    </row>
+    <row r="15" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="56" t="s">
+        <v>32</v>
+      </c>
+      <c r="B15" s="67" t="s">
+        <v>68</v>
+      </c>
+      <c r="M15" s="68"/>
+    </row>
+    <row r="16" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="56" t="s">
+        <v>33</v>
+      </c>
+      <c r="B16" s="67" t="s">
+        <v>69</v>
+      </c>
+      <c r="M16" s="69"/>
+    </row>
+    <row r="17" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="56" t="s">
+        <v>34</v>
+      </c>
+      <c r="B17" s="59" t="s">
+        <v>70</v>
+      </c>
+      <c r="M17" s="68"/>
+    </row>
+    <row r="18" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="56" t="s">
+        <v>35</v>
+      </c>
+      <c r="B18" s="59" t="s">
+        <v>71</v>
+      </c>
+      <c r="M18" s="69"/>
+    </row>
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="56" t="s">
+        <v>36</v>
+      </c>
+      <c r="B19" s="70" t="s">
+        <v>72</v>
+      </c>
+      <c r="M19" s="68"/>
+    </row>
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="56" t="s">
+        <v>37</v>
+      </c>
+      <c r="B20" s="71" t="s">
+        <v>73</v>
+      </c>
+      <c r="M20" s="69"/>
+    </row>
+    <row r="21" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A21" s="72"/>
+      <c r="B21" s="73"/>
+    </row>
+    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M22" s="69"/>
+    </row>
+    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M23" s="68"/>
+    </row>
+    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M24" s="69"/>
+    </row>
+    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M25" s="68"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B13" r:id="rId1"/>
+    <hyperlink ref="B14" r:id="rId2"/>
+    <hyperlink ref="B11" r:id="rId3"/>
+    <hyperlink ref="B20" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:M25"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="D17" sqref="D17"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="42.28515625" style="74" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="74" customWidth="1"/>
+    <col min="257" max="257" width="42.28515625" customWidth="1"/>
+    <col min="258" max="258" width="97.7109375" customWidth="1"/>
+    <col min="513" max="513" width="42.28515625" customWidth="1"/>
+    <col min="514" max="514" width="97.7109375" customWidth="1"/>
+    <col min="769" max="769" width="42.28515625" customWidth="1"/>
+    <col min="770" max="770" width="97.7109375" customWidth="1"/>
+    <col min="1025" max="1025" width="42.28515625" customWidth="1"/>
+    <col min="1026" max="1026" width="97.7109375" customWidth="1"/>
+    <col min="1281" max="1281" width="42.28515625" customWidth="1"/>
+    <col min="1282" max="1282" width="97.7109375" customWidth="1"/>
+    <col min="1537" max="1537" width="42.28515625" customWidth="1"/>
+    <col min="1538" max="1538" width="97.7109375" customWidth="1"/>
+    <col min="1793" max="1793" width="42.28515625" customWidth="1"/>
+    <col min="1794" max="1794" width="97.7109375" customWidth="1"/>
+    <col min="2049" max="2049" width="42.28515625" customWidth="1"/>
+    <col min="2050" max="2050" width="97.7109375" customWidth="1"/>
+    <col min="2305" max="2305" width="42.28515625" customWidth="1"/>
+    <col min="2306" max="2306" width="97.7109375" customWidth="1"/>
+    <col min="2561" max="2561" width="42.28515625" customWidth="1"/>
+    <col min="2562" max="2562" width="97.7109375" customWidth="1"/>
+    <col min="2817" max="2817" width="42.28515625" customWidth="1"/>
+    <col min="2818" max="2818" width="97.7109375" customWidth="1"/>
+    <col min="3073" max="3073" width="42.28515625" customWidth="1"/>
+    <col min="3074" max="3074" width="97.7109375" customWidth="1"/>
+    <col min="3329" max="3329" width="42.28515625" customWidth="1"/>
+    <col min="3330" max="3330" width="97.7109375" customWidth="1"/>
+    <col min="3585" max="3585" width="42.28515625" customWidth="1"/>
+    <col min="3586" max="3586" width="97.7109375" customWidth="1"/>
+    <col min="3841" max="3841" width="42.28515625" customWidth="1"/>
+    <col min="3842" max="3842" width="97.7109375" customWidth="1"/>
+    <col min="4097" max="4097" width="42.28515625" customWidth="1"/>
+    <col min="4098" max="4098" width="97.7109375" customWidth="1"/>
+    <col min="4353" max="4353" width="42.28515625" customWidth="1"/>
+    <col min="4354" max="4354" width="97.7109375" customWidth="1"/>
+    <col min="4609" max="4609" width="42.28515625" customWidth="1"/>
+    <col min="4610" max="4610" width="97.7109375" customWidth="1"/>
+    <col min="4865" max="4865" width="42.28515625" customWidth="1"/>
+    <col min="4866" max="4866" width="97.7109375" customWidth="1"/>
+    <col min="5121" max="5121" width="42.28515625" customWidth="1"/>
+    <col min="5122" max="5122" width="97.7109375" customWidth="1"/>
+    <col min="5377" max="5377" width="42.28515625" customWidth="1"/>
+    <col min="5378" max="5378" width="97.7109375" customWidth="1"/>
+    <col min="5633" max="5633" width="42.28515625" customWidth="1"/>
+    <col min="5634" max="5634" width="97.7109375" customWidth="1"/>
+    <col min="5889" max="5889" width="42.28515625" customWidth="1"/>
+    <col min="5890" max="5890" width="97.7109375" customWidth="1"/>
+    <col min="6145" max="6145" width="42.28515625" customWidth="1"/>
+    <col min="6146" max="6146" width="97.7109375" customWidth="1"/>
+    <col min="6401" max="6401" width="42.28515625" customWidth="1"/>
+    <col min="6402" max="6402" width="97.7109375" customWidth="1"/>
+    <col min="6657" max="6657" width="42.28515625" customWidth="1"/>
+    <col min="6658" max="6658" width="97.7109375" customWidth="1"/>
+    <col min="6913" max="6913" width="42.28515625" customWidth="1"/>
+    <col min="6914" max="6914" width="97.7109375" customWidth="1"/>
+    <col min="7169" max="7169" width="42.28515625" customWidth="1"/>
+    <col min="7170" max="7170" width="97.7109375" customWidth="1"/>
+    <col min="7425" max="7425" width="42.28515625" customWidth="1"/>
+    <col min="7426" max="7426" width="97.7109375" customWidth="1"/>
+    <col min="7681" max="7681" width="42.28515625" customWidth="1"/>
+    <col min="7682" max="7682" width="97.7109375" customWidth="1"/>
+    <col min="7937" max="7937" width="42.28515625" customWidth="1"/>
+    <col min="7938" max="7938" width="97.7109375" customWidth="1"/>
+    <col min="8193" max="8193" width="42.28515625" customWidth="1"/>
+    <col min="8194" max="8194" width="97.7109375" customWidth="1"/>
+    <col min="8449" max="8449" width="42.28515625" customWidth="1"/>
+    <col min="8450" max="8450" width="97.7109375" customWidth="1"/>
+    <col min="8705" max="8705" width="42.28515625" customWidth="1"/>
+    <col min="8706" max="8706" width="97.7109375" customWidth="1"/>
+    <col min="8961" max="8961" width="42.28515625" customWidth="1"/>
+    <col min="8962" max="8962" width="97.7109375" customWidth="1"/>
+    <col min="9217" max="9217" width="42.28515625" customWidth="1"/>
+    <col min="9218" max="9218" width="97.7109375" customWidth="1"/>
+    <col min="9473" max="9473" width="42.28515625" customWidth="1"/>
+    <col min="9474" max="9474" width="97.7109375" customWidth="1"/>
+    <col min="9729" max="9729" width="42.28515625" customWidth="1"/>
+    <col min="9730" max="9730" width="97.7109375" customWidth="1"/>
+    <col min="9985" max="9985" width="42.28515625" customWidth="1"/>
+    <col min="9986" max="9986" width="97.7109375" customWidth="1"/>
+    <col min="10241" max="10241" width="42.28515625" customWidth="1"/>
+    <col min="10242" max="10242" width="97.7109375" customWidth="1"/>
+    <col min="10497" max="10497" width="42.28515625" customWidth="1"/>
+    <col min="10498" max="10498" width="97.7109375" customWidth="1"/>
+    <col min="10753" max="10753" width="42.28515625" customWidth="1"/>
+    <col min="10754" max="10754" width="97.7109375" customWidth="1"/>
+    <col min="11009" max="11009" width="42.28515625" customWidth="1"/>
+    <col min="11010" max="11010" width="97.7109375" customWidth="1"/>
+    <col min="11265" max="11265" width="42.28515625" customWidth="1"/>
+    <col min="11266" max="11266" width="97.7109375" customWidth="1"/>
+    <col min="11521" max="11521" width="42.28515625" customWidth="1"/>
+    <col min="11522" max="11522" width="97.7109375" customWidth="1"/>
+    <col min="11777" max="11777" width="42.28515625" customWidth="1"/>
+    <col min="11778" max="11778" width="97.7109375" customWidth="1"/>
+    <col min="12033" max="12033" width="42.28515625" customWidth="1"/>
+    <col min="12034" max="12034" width="97.7109375" customWidth="1"/>
+    <col min="12289" max="12289" width="42.28515625" customWidth="1"/>
+    <col min="12290" max="12290" width="97.7109375" customWidth="1"/>
+    <col min="12545" max="12545" width="42.28515625" customWidth="1"/>
+    <col min="12546" max="12546" width="97.7109375" customWidth="1"/>
+    <col min="12801" max="12801" width="42.28515625" customWidth="1"/>
+    <col min="12802" max="12802" width="97.7109375" customWidth="1"/>
+    <col min="13057" max="13057" width="42.28515625" customWidth="1"/>
+    <col min="13058" max="13058" width="97.7109375" customWidth="1"/>
+    <col min="13313" max="13313" width="42.28515625" customWidth="1"/>
+    <col min="13314" max="13314" width="97.7109375" customWidth="1"/>
+    <col min="13569" max="13569" width="42.28515625" customWidth="1"/>
+    <col min="13570" max="13570" width="97.7109375" customWidth="1"/>
+    <col min="13825" max="13825" width="42.28515625" customWidth="1"/>
+    <col min="13826" max="13826" width="97.7109375" customWidth="1"/>
+    <col min="14081" max="14081" width="42.28515625" customWidth="1"/>
+    <col min="14082" max="14082" width="97.7109375" customWidth="1"/>
+    <col min="14337" max="14337" width="42.28515625" customWidth="1"/>
+    <col min="14338" max="14338" width="97.7109375" customWidth="1"/>
+    <col min="14593" max="14593" width="42.28515625" customWidth="1"/>
+    <col min="14594" max="14594" width="97.7109375" customWidth="1"/>
+    <col min="14849" max="14849" width="42.28515625" customWidth="1"/>
+    <col min="14850" max="14850" width="97.7109375" customWidth="1"/>
+    <col min="15105" max="15105" width="42.28515625" customWidth="1"/>
+    <col min="15106" max="15106" width="97.7109375" customWidth="1"/>
+    <col min="15361" max="15361" width="42.28515625" customWidth="1"/>
+    <col min="15362" max="15362" width="97.7109375" customWidth="1"/>
+    <col min="15617" max="15617" width="42.28515625" customWidth="1"/>
+    <col min="15618" max="15618" width="97.7109375" customWidth="1"/>
+    <col min="15873" max="15873" width="42.28515625" customWidth="1"/>
+    <col min="15874" max="15874" width="97.7109375" customWidth="1"/>
+    <col min="16129" max="16129" width="42.28515625" customWidth="1"/>
+    <col min="16130" max="16130" width="97.7109375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A1" s="55"/>
+      <c r="B1" s="55"/>
+    </row>
+    <row r="2" spans="1:13" s="58" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="B2" s="57">
+        <v>16321301</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="58" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="B3" s="62" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="58" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="56" t="s">
+        <v>13</v>
+      </c>
+      <c r="B4" s="61" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="58" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="60" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" s="62" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="58" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="60" t="s">
+        <v>15</v>
+      </c>
+      <c r="B6" s="57" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="58" customFormat="1" ht="48.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="56" t="s">
+        <v>16</v>
+      </c>
+      <c r="B7" s="61" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="58" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="56" t="s">
+        <v>18</v>
+      </c>
+      <c r="B8" s="59" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="58" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="56" t="s">
+        <v>20</v>
+      </c>
+      <c r="B9" s="61" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="58" customFormat="1" ht="57.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="56" t="s">
+        <v>22</v>
+      </c>
+      <c r="B10" s="61" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="58" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="56" t="s">
+        <v>24</v>
+      </c>
+      <c r="B11" s="64" t="s">
+        <v>25</v>
+      </c>
+      <c r="M11" s="63"/>
+    </row>
+    <row r="12" spans="1:13" s="58" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="65" t="s">
+        <v>26</v>
+      </c>
+      <c r="B12" s="66" t="s">
+        <v>27</v>
+      </c>
+      <c r="M12" s="63"/>
+    </row>
+    <row r="13" spans="1:13" s="58" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="65" t="s">
+        <v>28</v>
+      </c>
+      <c r="B13" s="66" t="s">
+        <v>29</v>
+      </c>
+      <c r="M13" s="63"/>
+    </row>
+    <row r="14" spans="1:13" s="58" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="65" t="s">
+        <v>30</v>
+      </c>
+      <c r="B14" s="66" t="s">
+        <v>60</v>
+      </c>
+      <c r="M14" s="63"/>
+    </row>
+    <row r="15" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="56" t="s">
+        <v>32</v>
+      </c>
+      <c r="B15" s="67" t="s">
+        <v>68</v>
+      </c>
+      <c r="M15" s="68"/>
+    </row>
+    <row r="16" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="56" t="s">
+        <v>33</v>
+      </c>
+      <c r="B16" s="67" t="s">
+        <v>69</v>
+      </c>
+      <c r="M16" s="69"/>
+    </row>
+    <row r="17" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="56" t="s">
+        <v>34</v>
+      </c>
+      <c r="B17" s="59" t="s">
+        <v>70</v>
+      </c>
+      <c r="M17" s="68"/>
+    </row>
+    <row r="18" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="56" t="s">
+        <v>35</v>
+      </c>
+      <c r="B18" s="59" t="s">
+        <v>71</v>
+      </c>
+      <c r="M18" s="69"/>
+    </row>
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="56" t="s">
+        <v>36</v>
+      </c>
+      <c r="B19" s="70" t="s">
+        <v>72</v>
+      </c>
+      <c r="M19" s="68"/>
+    </row>
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="56" t="s">
+        <v>37</v>
+      </c>
+      <c r="B20" s="71" t="s">
+        <v>73</v>
+      </c>
+      <c r="M20" s="69"/>
+    </row>
+    <row r="21" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A21" s="72"/>
+      <c r="B21" s="73"/>
+    </row>
+    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M22" s="69"/>
+    </row>
+    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M23" s="68"/>
+    </row>
+    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M24" s="69"/>
+    </row>
+    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M25" s="68"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B13" r:id="rId1"/>
+    <hyperlink ref="B14" r:id="rId2"/>
+    <hyperlink ref="B11" r:id="rId3"/>
+    <hyperlink ref="B20" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B2:B18"/>
+  <sheetViews>
+    <sheetView topLeftCell="A5" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B48" sqref="B48"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="4.42578125" style="1" customWidth="1"/>
+    <col min="2" max="2" width="113.5703125" style="1" customWidth="1"/>
+    <col min="3" max="256" width="9.140625" style="1"/>
+    <col min="257" max="257" width="4.42578125" style="1" customWidth="1"/>
+    <col min="258" max="258" width="113.5703125" style="1" customWidth="1"/>
+    <col min="259" max="512" width="9.140625" style="1"/>
+    <col min="513" max="513" width="4.42578125" style="1" customWidth="1"/>
+    <col min="514" max="514" width="113.5703125" style="1" customWidth="1"/>
+    <col min="515" max="768" width="9.140625" style="1"/>
+    <col min="769" max="769" width="4.42578125" style="1" customWidth="1"/>
+    <col min="770" max="770" width="113.5703125" style="1" customWidth="1"/>
+    <col min="771" max="1024" width="9.140625" style="1"/>
+    <col min="1025" max="1025" width="4.42578125" style="1" customWidth="1"/>
+    <col min="1026" max="1026" width="113.5703125" style="1" customWidth="1"/>
+    <col min="1027" max="1280" width="9.140625" style="1"/>
+    <col min="1281" max="1281" width="4.42578125" style="1" customWidth="1"/>
+    <col min="1282" max="1282" width="113.5703125" style="1" customWidth="1"/>
+    <col min="1283" max="1536" width="9.140625" style="1"/>
+    <col min="1537" max="1537" width="4.42578125" style="1" customWidth="1"/>
+    <col min="1538" max="1538" width="113.5703125" style="1" customWidth="1"/>
+    <col min="1539" max="1792" width="9.140625" style="1"/>
+    <col min="1793" max="1793" width="4.42578125" style="1" customWidth="1"/>
+    <col min="1794" max="1794" width="113.5703125" style="1" customWidth="1"/>
+    <col min="1795" max="2048" width="9.140625" style="1"/>
+    <col min="2049" max="2049" width="4.42578125" style="1" customWidth="1"/>
+    <col min="2050" max="2050" width="113.5703125" style="1" customWidth="1"/>
+    <col min="2051" max="2304" width="9.140625" style="1"/>
+    <col min="2305" max="2305" width="4.42578125" style="1" customWidth="1"/>
+    <col min="2306" max="2306" width="113.5703125" style="1" customWidth="1"/>
+    <col min="2307" max="2560" width="9.140625" style="1"/>
+    <col min="2561" max="2561" width="4.42578125" style="1" customWidth="1"/>
+    <col min="2562" max="2562" width="113.5703125" style="1" customWidth="1"/>
+    <col min="2563" max="2816" width="9.140625" style="1"/>
+    <col min="2817" max="2817" width="4.42578125" style="1" customWidth="1"/>
+    <col min="2818" max="2818" width="113.5703125" style="1" customWidth="1"/>
+    <col min="2819" max="3072" width="9.140625" style="1"/>
+    <col min="3073" max="3073" width="4.42578125" style="1" customWidth="1"/>
+    <col min="3074" max="3074" width="113.5703125" style="1" customWidth="1"/>
+    <col min="3075" max="3328" width="9.140625" style="1"/>
+    <col min="3329" max="3329" width="4.42578125" style="1" customWidth="1"/>
+    <col min="3330" max="3330" width="113.5703125" style="1" customWidth="1"/>
+    <col min="3331" max="3584" width="9.140625" style="1"/>
+    <col min="3585" max="3585" width="4.42578125" style="1" customWidth="1"/>
+    <col min="3586" max="3586" width="113.5703125" style="1" customWidth="1"/>
+    <col min="3587" max="3840" width="9.140625" style="1"/>
+    <col min="3841" max="3841" width="4.42578125" style="1" customWidth="1"/>
+    <col min="3842" max="3842" width="113.5703125" style="1" customWidth="1"/>
+    <col min="3843" max="4096" width="9.140625" style="1"/>
+    <col min="4097" max="4097" width="4.42578125" style="1" customWidth="1"/>
+    <col min="4098" max="4098" width="113.5703125" style="1" customWidth="1"/>
+    <col min="4099" max="4352" width="9.140625" style="1"/>
+    <col min="4353" max="4353" width="4.42578125" style="1" customWidth="1"/>
+    <col min="4354" max="4354" width="113.5703125" style="1" customWidth="1"/>
+    <col min="4355" max="4608" width="9.140625" style="1"/>
+    <col min="4609" max="4609" width="4.42578125" style="1" customWidth="1"/>
+    <col min="4610" max="4610" width="113.5703125" style="1" customWidth="1"/>
+    <col min="4611" max="4864" width="9.140625" style="1"/>
+    <col min="4865" max="4865" width="4.42578125" style="1" customWidth="1"/>
+    <col min="4866" max="4866" width="113.5703125" style="1" customWidth="1"/>
+    <col min="4867" max="5120" width="9.140625" style="1"/>
+    <col min="5121" max="5121" width="4.42578125" style="1" customWidth="1"/>
+    <col min="5122" max="5122" width="113.5703125" style="1" customWidth="1"/>
+    <col min="5123" max="5376" width="9.140625" style="1"/>
+    <col min="5377" max="5377" width="4.42578125" style="1" customWidth="1"/>
+    <col min="5378" max="5378" width="113.5703125" style="1" customWidth="1"/>
+    <col min="5379" max="5632" width="9.140625" style="1"/>
+    <col min="5633" max="5633" width="4.42578125" style="1" customWidth="1"/>
+    <col min="5634" max="5634" width="113.5703125" style="1" customWidth="1"/>
+    <col min="5635" max="5888" width="9.140625" style="1"/>
+    <col min="5889" max="5889" width="4.42578125" style="1" customWidth="1"/>
+    <col min="5890" max="5890" width="113.5703125" style="1" customWidth="1"/>
+    <col min="5891" max="6144" width="9.140625" style="1"/>
+    <col min="6145" max="6145" width="4.42578125" style="1" customWidth="1"/>
+    <col min="6146" max="6146" width="113.5703125" style="1" customWidth="1"/>
+    <col min="6147" max="6400" width="9.140625" style="1"/>
+    <col min="6401" max="6401" width="4.42578125" style="1" customWidth="1"/>
+    <col min="6402" max="6402" width="113.5703125" style="1" customWidth="1"/>
+    <col min="6403" max="6656" width="9.140625" style="1"/>
+    <col min="6657" max="6657" width="4.42578125" style="1" customWidth="1"/>
+    <col min="6658" max="6658" width="113.5703125" style="1" customWidth="1"/>
+    <col min="6659" max="6912" width="9.140625" style="1"/>
+    <col min="6913" max="6913" width="4.42578125" style="1" customWidth="1"/>
+    <col min="6914" max="6914" width="113.5703125" style="1" customWidth="1"/>
+    <col min="6915" max="7168" width="9.140625" style="1"/>
+    <col min="7169" max="7169" width="4.42578125" style="1" customWidth="1"/>
+    <col min="7170" max="7170" width="113.5703125" style="1" customWidth="1"/>
+    <col min="7171" max="7424" width="9.140625" style="1"/>
+    <col min="7425" max="7425" width="4.42578125" style="1" customWidth="1"/>
+    <col min="7426" max="7426" width="113.5703125" style="1" customWidth="1"/>
+    <col min="7427" max="7680" width="9.140625" style="1"/>
+    <col min="7681" max="7681" width="4.42578125" style="1" customWidth="1"/>
+    <col min="7682" max="7682" width="113.5703125" style="1" customWidth="1"/>
+    <col min="7683" max="7936" width="9.140625" style="1"/>
+    <col min="7937" max="7937" width="4.42578125" style="1" customWidth="1"/>
+    <col min="7938" max="7938" width="113.5703125" style="1" customWidth="1"/>
+    <col min="7939" max="8192" width="9.140625" style="1"/>
+    <col min="8193" max="8193" width="4.42578125" style="1" customWidth="1"/>
+    <col min="8194" max="8194" width="113.5703125" style="1" customWidth="1"/>
+    <col min="8195" max="8448" width="9.140625" style="1"/>
+    <col min="8449" max="8449" width="4.42578125" style="1" customWidth="1"/>
+    <col min="8450" max="8450" width="113.5703125" style="1" customWidth="1"/>
+    <col min="8451" max="8704" width="9.140625" style="1"/>
+    <col min="8705" max="8705" width="4.42578125" style="1" customWidth="1"/>
+    <col min="8706" max="8706" width="113.5703125" style="1" customWidth="1"/>
+    <col min="8707" max="8960" width="9.140625" style="1"/>
+    <col min="8961" max="8961" width="4.42578125" style="1" customWidth="1"/>
+    <col min="8962" max="8962" width="113.5703125" style="1" customWidth="1"/>
+    <col min="8963" max="9216" width="9.140625" style="1"/>
+    <col min="9217" max="9217" width="4.42578125" style="1" customWidth="1"/>
+    <col min="9218" max="9218" width="113.5703125" style="1" customWidth="1"/>
+    <col min="9219" max="9472" width="9.140625" style="1"/>
+    <col min="9473" max="9473" width="4.42578125" style="1" customWidth="1"/>
+    <col min="9474" max="9474" width="113.5703125" style="1" customWidth="1"/>
+    <col min="9475" max="9728" width="9.140625" style="1"/>
+    <col min="9729" max="9729" width="4.42578125" style="1" customWidth="1"/>
+    <col min="9730" max="9730" width="113.5703125" style="1" customWidth="1"/>
+    <col min="9731" max="9984" width="9.140625" style="1"/>
+    <col min="9985" max="9985" width="4.42578125" style="1" customWidth="1"/>
+    <col min="9986" max="9986" width="113.5703125" style="1" customWidth="1"/>
+    <col min="9987" max="10240" width="9.140625" style="1"/>
+    <col min="10241" max="10241" width="4.42578125" style="1" customWidth="1"/>
+    <col min="10242" max="10242" width="113.5703125" style="1" customWidth="1"/>
+    <col min="10243" max="10496" width="9.140625" style="1"/>
+    <col min="10497" max="10497" width="4.42578125" style="1" customWidth="1"/>
+    <col min="10498" max="10498" width="113.5703125" style="1" customWidth="1"/>
+    <col min="10499" max="10752" width="9.140625" style="1"/>
+    <col min="10753" max="10753" width="4.42578125" style="1" customWidth="1"/>
+    <col min="10754" max="10754" width="113.5703125" style="1" customWidth="1"/>
+    <col min="10755" max="11008" width="9.140625" style="1"/>
+    <col min="11009" max="11009" width="4.42578125" style="1" customWidth="1"/>
+    <col min="11010" max="11010" width="113.5703125" style="1" customWidth="1"/>
+    <col min="11011" max="11264" width="9.140625" style="1"/>
+    <col min="11265" max="11265" width="4.42578125" style="1" customWidth="1"/>
+    <col min="11266" max="11266" width="113.5703125" style="1" customWidth="1"/>
+    <col min="11267" max="11520" width="9.140625" style="1"/>
+    <col min="11521" max="11521" width="4.42578125" style="1" customWidth="1"/>
+    <col min="11522" max="11522" width="113.5703125" style="1" customWidth="1"/>
+    <col min="11523" max="11776" width="9.140625" style="1"/>
+    <col min="11777" max="11777" width="4.42578125" style="1" customWidth="1"/>
+    <col min="11778" max="11778" width="113.5703125" style="1" customWidth="1"/>
+    <col min="11779" max="12032" width="9.140625" style="1"/>
+    <col min="12033" max="12033" width="4.42578125" style="1" customWidth="1"/>
+    <col min="12034" max="12034" width="113.5703125" style="1" customWidth="1"/>
+    <col min="12035" max="12288" width="9.140625" style="1"/>
+    <col min="12289" max="12289" width="4.42578125" style="1" customWidth="1"/>
+    <col min="12290" max="12290" width="113.5703125" style="1" customWidth="1"/>
+    <col min="12291" max="12544" width="9.140625" style="1"/>
+    <col min="12545" max="12545" width="4.42578125" style="1" customWidth="1"/>
+    <col min="12546" max="12546" width="113.5703125" style="1" customWidth="1"/>
+    <col min="12547" max="12800" width="9.140625" style="1"/>
+    <col min="12801" max="12801" width="4.42578125" style="1" customWidth="1"/>
+    <col min="12802" max="12802" width="113.5703125" style="1" customWidth="1"/>
+    <col min="12803" max="13056" width="9.140625" style="1"/>
+    <col min="13057" max="13057" width="4.42578125" style="1" customWidth="1"/>
+    <col min="13058" max="13058" width="113.5703125" style="1" customWidth="1"/>
+    <col min="13059" max="13312" width="9.140625" style="1"/>
+    <col min="13313" max="13313" width="4.42578125" style="1" customWidth="1"/>
+    <col min="13314" max="13314" width="113.5703125" style="1" customWidth="1"/>
+    <col min="13315" max="13568" width="9.140625" style="1"/>
+    <col min="13569" max="13569" width="4.42578125" style="1" customWidth="1"/>
+    <col min="13570" max="13570" width="113.5703125" style="1" customWidth="1"/>
+    <col min="13571" max="13824" width="9.140625" style="1"/>
+    <col min="13825" max="13825" width="4.42578125" style="1" customWidth="1"/>
+    <col min="13826" max="13826" width="113.5703125" style="1" customWidth="1"/>
+    <col min="13827" max="14080" width="9.140625" style="1"/>
+    <col min="14081" max="14081" width="4.42578125" style="1" customWidth="1"/>
+    <col min="14082" max="14082" width="113.5703125" style="1" customWidth="1"/>
+    <col min="14083" max="14336" width="9.140625" style="1"/>
+    <col min="14337" max="14337" width="4.42578125" style="1" customWidth="1"/>
+    <col min="14338" max="14338" width="113.5703125" style="1" customWidth="1"/>
+    <col min="14339" max="14592" width="9.140625" style="1"/>
+    <col min="14593" max="14593" width="4.42578125" style="1" customWidth="1"/>
+    <col min="14594" max="14594" width="113.5703125" style="1" customWidth="1"/>
+    <col min="14595" max="14848" width="9.140625" style="1"/>
+    <col min="14849" max="14849" width="4.42578125" style="1" customWidth="1"/>
+    <col min="14850" max="14850" width="113.5703125" style="1" customWidth="1"/>
+    <col min="14851" max="15104" width="9.140625" style="1"/>
+    <col min="15105" max="15105" width="4.42578125" style="1" customWidth="1"/>
+    <col min="15106" max="15106" width="113.5703125" style="1" customWidth="1"/>
+    <col min="15107" max="15360" width="9.140625" style="1"/>
+    <col min="15361" max="15361" width="4.42578125" style="1" customWidth="1"/>
+    <col min="15362" max="15362" width="113.5703125" style="1" customWidth="1"/>
+    <col min="15363" max="15616" width="9.140625" style="1"/>
+    <col min="15617" max="15617" width="4.42578125" style="1" customWidth="1"/>
+    <col min="15618" max="15618" width="113.5703125" style="1" customWidth="1"/>
+    <col min="15619" max="15872" width="9.140625" style="1"/>
+    <col min="15873" max="15873" width="4.42578125" style="1" customWidth="1"/>
+    <col min="15874" max="15874" width="113.5703125" style="1" customWidth="1"/>
+    <col min="15875" max="16128" width="9.140625" style="1"/>
+    <col min="16129" max="16129" width="4.42578125" style="1" customWidth="1"/>
+    <col min="16130" max="16130" width="113.5703125" style="1" customWidth="1"/>
+    <col min="16131" max="16384" width="9.140625" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B2" s="78"/>
+    </row>
+    <row r="6" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B6" s="76" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B7" s="76" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B8" s="76" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B9" s="76" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B10" s="76" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B11" s="76"/>
+    </row>
+    <row r="12" spans="2:2" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="B12" s="77" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="13" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B13" s="76"/>
+    </row>
+    <row r="14" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B14" s="76"/>
+    </row>
+    <row r="18" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B18" s="75" t="s">
+        <v>61</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:N52"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="K36" sqref="K36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="16.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="20.42578125" style="1" customWidth="1"/>
     <col min="4" max="4" width="15.85546875" style="1" customWidth="1"/>
     <col min="5" max="5" width="19.7109375" style="1" customWidth="1"/>
     <col min="6" max="6" width="19.42578125" style="1" customWidth="1"/>
     <col min="7" max="7" width="21.7109375" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A1" s="53" t="s">
+      <c r="A1" s="82" t="s">
         <v>4</v>
       </c>
-      <c r="B1" s="53"/>
-[...4 lines deleted...]
-      <c r="G1" s="53"/>
+      <c r="B1" s="82"/>
+      <c r="C1" s="82"/>
+      <c r="D1" s="82"/>
+      <c r="E1" s="82"/>
+      <c r="F1" s="82"/>
+      <c r="G1" s="82"/>
     </row>
     <row r="2" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="55"/>
-[...5 lines deleted...]
-      <c r="G2" s="56"/>
+      <c r="A2" s="84"/>
+      <c r="B2" s="85"/>
+      <c r="C2" s="85"/>
+      <c r="D2" s="85"/>
+      <c r="E2" s="85"/>
+      <c r="F2" s="85"/>
+      <c r="G2" s="85"/>
     </row>
     <row r="3" spans="1:9" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="54"/>
-      <c r="B3" s="57" t="s">
+      <c r="A3" s="83"/>
+      <c r="B3" s="86" t="s">
         <v>5</v>
       </c>
-      <c r="C3" s="57"/>
-      <c r="D3" s="57" t="s">
+      <c r="C3" s="86"/>
+      <c r="D3" s="86" t="s">
         <v>6</v>
       </c>
-      <c r="E3" s="57"/>
-      <c r="F3" s="58" t="s">
+      <c r="E3" s="86"/>
+      <c r="F3" s="87" t="s">
         <v>7</v>
       </c>
-      <c r="G3" s="59"/>
+      <c r="G3" s="88"/>
       <c r="H3" s="8"/>
     </row>
     <row r="4" spans="1:9" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="54"/>
+      <c r="A4" s="83"/>
       <c r="B4" s="43" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="43" t="s">
         <v>9</v>
       </c>
       <c r="D4" s="43" t="s">
         <v>1</v>
       </c>
       <c r="E4" s="43" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="43" t="s">
         <v>1</v>
       </c>
       <c r="G4" s="44" t="s">
         <v>9</v>
       </c>
       <c r="H4" s="8"/>
     </row>
     <row r="5" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A5" s="12">
         <v>1991</v>
       </c>
       <c r="B5" s="13">
@@ -1491,177 +4140,208 @@
       <c r="G36" s="38">
         <v>104.8</v>
       </c>
       <c r="H36" s="4"/>
       <c r="I36" s="2"/>
     </row>
     <row r="37" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A37" s="12">
         <v>2023</v>
       </c>
       <c r="B37" s="16">
         <v>327573</v>
       </c>
       <c r="C37" s="13">
         <v>125.7</v>
       </c>
       <c r="D37" s="14">
         <v>1261.3</v>
       </c>
       <c r="E37" s="13">
         <v>100.7</v>
       </c>
       <c r="F37" s="13">
         <v>837.2</v>
       </c>
-      <c r="G37" s="50">
+      <c r="G37" s="49">
         <v>113.6</v>
       </c>
       <c r="H37" s="4"/>
     </row>
     <row r="38" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A38" s="45">
+      <c r="A38" s="12">
         <v>2024</v>
       </c>
-      <c r="B38" s="52">
+      <c r="B38" s="50">
         <v>400399.255</v>
       </c>
       <c r="C38" s="51">
         <v>119.7</v>
       </c>
-      <c r="D38" s="48">
+      <c r="D38" s="14">
         <v>964</v>
       </c>
-      <c r="E38" s="46">
+      <c r="E38" s="13">
         <v>76.400000000000006</v>
       </c>
-      <c r="F38" s="46">
+      <c r="F38" s="13">
         <v>533.29999999999995</v>
       </c>
       <c r="G38" s="49">
         <v>63.7</v>
       </c>
       <c r="H38" s="4"/>
     </row>
     <row r="39" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A39" s="47" t="s">
+      <c r="A39" s="45">
+        <v>2025</v>
+      </c>
+      <c r="B39" s="52">
+        <v>471121</v>
+      </c>
+      <c r="C39" s="53">
+        <v>118</v>
+      </c>
+      <c r="D39" s="48">
+        <v>1021</v>
+      </c>
+      <c r="E39" s="46">
+        <v>105.9</v>
+      </c>
+      <c r="F39" s="46">
+        <v>591.79999999999995</v>
+      </c>
+      <c r="G39" s="54">
+        <v>111</v>
+      </c>
+      <c r="H39" s="4"/>
+    </row>
+    <row r="40" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A40" s="47" t="s">
         <v>8</v>
       </c>
-      <c r="D39" s="5"/>
-[...13 lines deleted...]
-      <c r="G41" s="6"/>
+      <c r="D40" s="5"/>
+      <c r="F40" s="5"/>
+      <c r="G40" s="6"/>
+      <c r="H40" s="7"/>
+      <c r="I40" s="7"/>
+      <c r="J40" s="7"/>
+      <c r="K40" s="7"/>
+      <c r="L40" s="7"/>
+      <c r="M40" s="7"/>
+      <c r="N40" s="8"/>
     </row>
     <row r="42" spans="1:14" x14ac:dyDescent="0.2">
       <c r="D42" s="5"/>
       <c r="F42" s="5"/>
       <c r="G42" s="6"/>
     </row>
     <row r="43" spans="1:14" x14ac:dyDescent="0.2">
       <c r="D43" s="5"/>
       <c r="F43" s="5"/>
       <c r="G43" s="6"/>
     </row>
     <row r="44" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="D44" s="9"/>
-      <c r="F44" s="9"/>
+      <c r="D44" s="5"/>
+      <c r="F44" s="5"/>
       <c r="G44" s="6"/>
     </row>
     <row r="45" spans="1:14" x14ac:dyDescent="0.2">
       <c r="D45" s="9"/>
       <c r="F45" s="9"/>
       <c r="G45" s="6"/>
     </row>
     <row r="46" spans="1:14" x14ac:dyDescent="0.2">
       <c r="D46" s="9"/>
       <c r="F46" s="9"/>
       <c r="G46" s="6"/>
     </row>
     <row r="47" spans="1:14" x14ac:dyDescent="0.2">
       <c r="D47" s="9"/>
       <c r="F47" s="9"/>
       <c r="G47" s="6"/>
     </row>
     <row r="48" spans="1:14" x14ac:dyDescent="0.2">
       <c r="D48" s="9"/>
       <c r="F48" s="9"/>
       <c r="G48" s="6"/>
     </row>
     <row r="49" spans="4:7" x14ac:dyDescent="0.2">
       <c r="D49" s="9"/>
       <c r="F49" s="9"/>
       <c r="G49" s="6"/>
     </row>
     <row r="50" spans="4:7" x14ac:dyDescent="0.2">
-      <c r="D50" s="10"/>
-      <c r="F50" s="10"/>
+      <c r="D50" s="9"/>
+      <c r="F50" s="9"/>
       <c r="G50" s="6"/>
     </row>
     <row r="51" spans="4:7" x14ac:dyDescent="0.2">
-      <c r="D51" s="11"/>
-      <c r="F51" s="11"/>
+      <c r="D51" s="10"/>
+      <c r="F51" s="10"/>
       <c r="G51" s="6"/>
+    </row>
+    <row r="52" spans="4:7" x14ac:dyDescent="0.2">
+      <c r="D52" s="11"/>
+      <c r="F52" s="11"/>
+      <c r="G52" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="F3:G3"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="89" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>8</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Актюбинская</vt:lpstr>
+    <vt:vector size="8" baseType="lpstr">
+      <vt:lpstr>Метаданные 162101</vt:lpstr>
+      <vt:lpstr>Метаданные 162107</vt:lpstr>
+      <vt:lpstr>Метаданные 163206</vt:lpstr>
+      <vt:lpstr>Метаданные 163213</vt:lpstr>
+      <vt:lpstr>Метаданные 163206 ИЖС</vt:lpstr>
+      <vt:lpstr>метаданные 16321301</vt:lpstr>
+      <vt:lpstr>Условные обозначения</vt:lpstr>
+      <vt:lpstr>Показатель</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>I.Kokorina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>