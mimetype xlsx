--- v0 (2026-07-15)
+++ v1 (2026-09-20)
@@ -1,73 +1,77 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" mc:Ignorable="x15 xr xr6 xr10">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="21425"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="21425"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\R.Kaldibaeva\Desktop\2026\07 июль\11\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\172.18.0.51\Setevoi\ПРОМ-НОСТЬ\ДИНАМИКА-2026\динамика год АКТ\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{3EF6B787-4420-46CD-84AF-F5A8FBC47954}" xr6:coauthVersionLast="43" xr6:coauthVersionMax="43" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2C015041-D9ED-4A59-8EA3-6DC96E37AC77}" xr6:coauthVersionLast="43" xr6:coauthVersionMax="43" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="1545" yWindow="3075" windowWidth="16935" windowHeight="7935"/>
+    <workbookView xWindow="810" yWindow="-120" windowWidth="28110" windowHeight="16440" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Лист1" sheetId="1" r:id="rId1"/>
+    <sheet name="Метаданные" sheetId="2" r:id="rId1"/>
+    <sheet name="Условные обозночения" sheetId="3" r:id="rId2"/>
+    <sheet name="лист" sheetId="1" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Titles" localSheetId="0">Лист1!$3:$3</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="2">лист!$3:$3</definedName>
   </definedNames>
-  <calcPr calcId="191029" fullCalcOnLoad="1"/>
+  <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="884" uniqueCount="72">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="932" uniqueCount="118">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Мясо и субпродукты пищевые, тонн</t>
   </si>
   <si>
     <t>Колбасы и изделия аналогичные из мяса,
 субпродуктов мясных или крови животных, тонн</t>
   </si>
   <si>
     <t>Молоко обработанное жидкое и сливки, тонн</t>
   </si>
   <si>
     <t>Масло сливочное, тонн</t>
   </si>
   <si>
     <t>Сыр и творог, тонн</t>
   </si>
   <si>
     <t>Мука из культур зерновых и растительная; 
 смеси из них тонкого помола, тонн</t>
   </si>
   <si>
     <t>Хлеб свежий, тонн</t>
@@ -230,81 +234,237 @@
   <si>
     <t>Крупа, мука грубого помола и гранулы и продукты из культур зерновых прочие, тонн</t>
   </si>
   <si>
     <t>крупа и мука грубого помола манная, тонн</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>крупа и мука грубого помола пшенная, тонн</t>
   </si>
   <si>
     <t>крупа перловая, тонн</t>
   </si>
   <si>
     <t>Известь гашенная, негашеная и гидравлическая, тонн</t>
   </si>
   <si>
     <t>Вода питьевая, тыс.куб.м</t>
   </si>
   <si>
     <t>Вода непитьевая, тыс.куб.м</t>
   </si>
   <si>
-    <t>"х" - данные не заполнены в связи с тем, что данный вид продукции производится единственным предприятием в области. В соответствии пунктом 5 статьи 8 Закона Республики Казахстан "О государственной статистике" от 19 марта 2010 года №257 статистическая информация, позволяющая прямо или косвенно установить респондента или определить первичные статистические данные о нем, является конфиденциальной и может распространяться только при наличии согласия респондента.</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">         х</t>
   </si>
   <si>
     <t>x</t>
   </si>
   <si>
     <t xml:space="preserve"> х</t>
   </si>
   <si>
     <t>Пар и вода горячая, тыс. Гкал</t>
   </si>
   <si>
-    <t xml:space="preserve">Производство промышленной продукции в Актюбинской области </t>
+    <t>Код статистического показателя</t>
+  </si>
+  <si>
+    <t>Наименование  статистического показателя</t>
+  </si>
+  <si>
+    <t>Произведено продукции в натуральном выражении</t>
+  </si>
+  <si>
+    <t>Единица измерения</t>
+  </si>
+  <si>
+    <t>Согласно СКПП по видам продукции</t>
+  </si>
+  <si>
+    <t>Краткое наименование КСП</t>
+  </si>
+  <si>
+    <t>История показателя</t>
+  </si>
+  <si>
+    <t>С 1990 года</t>
+  </si>
+  <si>
+    <t>Определение показателя</t>
+  </si>
+  <si>
+    <t>Справочник промышленной продукции (товаров, услуг) (СКПП)</t>
+  </si>
+  <si>
+    <t>Метод обработки данных</t>
+  </si>
+  <si>
+    <t>Агрегация</t>
+  </si>
+  <si>
+    <t>Методика расчета</t>
+  </si>
+  <si>
+    <t>Объем производства промышленной продукции в натуральном выражении - это выпуск конкретных видов продукции в натуральном выражении. Объем промышленного производства в натуральном выражении учитывается по валовому выпуску, то есть включая продукцию, израсходованную на промышленно-производственные нужды внутри данного предприятия и выработанную из давальческого сырья.</t>
+  </si>
+  <si>
+    <t>Источник показателя</t>
+  </si>
+  <si>
+    <t>Основными источниками информации о производстве промышленной продукции страны и ее регионов являются данные, полученные на основе статистических обследований по формам 1-П «Отчет предприятия о производстве и отгрузке продукции (товаров, услуг)» (годовая) и 01-ИП (пром) «Отчет о производстве промышленной продукции (товаров, услуг) индивидуальным предпринимателем» (1 раз в 2 года) в натуральном выражении.</t>
+  </si>
+  <si>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t>Туркестанская область и город Шымкент (город республиканского значения) образованы в 2018 году; области Абай, Жетісу, Ұлытау образованы в 2022 году</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/23/</t>
+  </si>
+  <si>
+    <t>Методологические пояснения:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/17/</t>
+  </si>
+  <si>
+    <t>Связанные публикации:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/api/iblock/element/231117/file/ru/</t>
+  </si>
+  <si>
+    <t>Полезные ссылки:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701608</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дата последней актуализации: </t>
+  </si>
+  <si>
+    <t>Дата следующей актуализации:</t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Номер телефона :</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t>Управление статистики промышленности и окружающей среды</t>
+  </si>
+  <si>
+    <t>Калбаева Сара</t>
+  </si>
+  <si>
+    <t>+7 7132564957</t>
+  </si>
+  <si>
+    <t>s.kalbaeva@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Условные обозначения:</t>
+  </si>
+  <si>
+    <t>«-» явление отсутствует</t>
+  </si>
+  <si>
+    <t>«0,0» – незначительная величина</t>
+  </si>
+  <si>
+    <t>«х» – данные конфиденциальны</t>
+  </si>
+  <si>
+    <t>«...» – данные отсутствуют</t>
+  </si>
+  <si>
+    <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
+    <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
+  </si>
+  <si>
+    <t>"-"- Нет производства.</t>
+  </si>
+  <si>
+    <t>".." - Согласно действующему национальному классификатору Республики Казахстан «Классификатор  административно-территориальных объектов» (КАТО) от 21 июня 2018 года.</t>
+  </si>
+  <si>
+    <t>"х" - В соответствии пунктом 5 статьи 8 Закона Республики Казахстан "О государственной статистике" от 19 марта 2010 года №257 статистическая информация, позволяющая прямо или косвенно установить респондента или определить первичные статистические данные о нем, является конфиденциальной и может распространяться только при наличии согласия респондента.</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>Примечание</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>: Данные за 1990-2009 годы пересчитаны в соответствии с Общим классификатором видов экономической деятельности ОКЭД 2008 года ВСТ ред.2.</t>
+    </r>
+  </si>
+  <si>
+    <t>Код КСП 151102 Произведено продукции в натуральном выражении</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="6">
-    <numFmt numFmtId="172" formatCode="###\ ###\ ###\ ###\ ##0"/>
-[...4 lines deleted...]
-    <numFmt numFmtId="182" formatCode="###\ ###\ ###\ ##0"/>
+    <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0"/>
+    <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="166" formatCode="0.0"/>
+    <numFmt numFmtId="167" formatCode="#,##0.0"/>
+    <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="169" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="34" x14ac:knownFonts="1">
+  <fonts count="45" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
@@ -495,50 +655,120 @@
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1" tint="0.34998626667073579"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="15">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="45"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="42"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="47"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
@@ -720,169 +950,171 @@
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="29">
+  <cellStyleXfs count="31">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="11" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="11" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="12" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="14" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="111">
+  <cellXfs count="142">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="22" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="10" xfId="22" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="175" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="172" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="174" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="175" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="174" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="172" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="1" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="172" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="1" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="172" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
@@ -903,257 +1135,347 @@
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="22" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="22" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="11" xfId="22" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="11" xfId="22" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="11" xfId="22" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="173" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="175" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="175" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="173" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="175" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="181" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="181" fontId="33" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="33" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="172" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="182" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="174" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="175" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="175" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="29" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="173" fontId="29" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="29" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="175" fontId="29" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="29" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="181" fontId="25" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="25" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="175" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="181" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="181" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="182" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="181" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="182" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="172" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="181" fontId="25" fillId="0" borderId="0" xfId="18" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="25" fillId="0" borderId="0" xfId="18" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="181" fontId="25" fillId="0" borderId="10" xfId="18" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="25" fillId="0" borderId="10" xfId="18" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="181" fontId="31" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="31" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="174" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="36" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="11" xfId="30" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="11" xfId="30" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="39" fillId="0" borderId="11" xfId="30" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="11" xfId="29" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="11" xfId="29" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="42" fillId="0" borderId="11" xfId="29" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="49" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="22" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="29">
+  <cellStyles count="31">
     <cellStyle name="Акцент1" xfId="1" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Акцент2" xfId="2" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Акцент3" xfId="3" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Акцент4" xfId="4" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Акцент5" xfId="5" builtinId="45" customBuiltin="1"/>
     <cellStyle name="Акцент6" xfId="6" builtinId="49" customBuiltin="1"/>
     <cellStyle name="Ввод " xfId="7" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Вывод" xfId="8" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Вычисление" xfId="9" builtinId="22" customBuiltin="1"/>
+    <cellStyle name="Гиперссылка" xfId="29" builtinId="8"/>
     <cellStyle name="Заголовок 1" xfId="10" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Заголовок 2" xfId="11" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Заголовок 3" xfId="12" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Заголовок 4" xfId="13" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Итог" xfId="14" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Контрольная ячейка" xfId="15" builtinId="23" customBuiltin="1"/>
     <cellStyle name="Название" xfId="16" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Нейтральный" xfId="17" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 152" xfId="18"/>
-[...3 lines deleted...]
-    <cellStyle name="Обычный_Лист1" xfId="22"/>
+    <cellStyle name="Обычный 152" xfId="18" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
+    <cellStyle name="Обычный 2" xfId="19" xr:uid="{00000000-0005-0000-0000-000014000000}"/>
+    <cellStyle name="Обычный 2 2" xfId="30" xr:uid="{00000000-0005-0000-0000-000015000000}"/>
+    <cellStyle name="Обычный 3" xfId="20" xr:uid="{00000000-0005-0000-0000-000016000000}"/>
+    <cellStyle name="Обычный 4" xfId="21" xr:uid="{00000000-0005-0000-0000-000017000000}"/>
+    <cellStyle name="Обычный_Лист1" xfId="22" xr:uid="{00000000-0005-0000-0000-000018000000}"/>
     <cellStyle name="Плохой" xfId="23" builtinId="27" customBuiltin="1"/>
     <cellStyle name="Пояснение" xfId="24" builtinId="53" customBuiltin="1"/>
     <cellStyle name="Примечание" xfId="25" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Связанная ячейка" xfId="26" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Текст предупреждения" xfId="27" builtinId="11" customBuiltin="1"/>
     <cellStyle name="Хороший" xfId="28" builtinId="26" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1432,7296 +1754,7652 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701608" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/231117/file/ru/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/17/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:s.kalbaeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/23/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="B1:N26"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B5" sqref="B5"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="9.140625" style="123"/>
+    <col min="2" max="2" width="42.28515625" style="119" customWidth="1"/>
+    <col min="3" max="3" width="97.7109375" style="119" customWidth="1"/>
+    <col min="4" max="16384" width="9.140625" style="123"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="2:14" x14ac:dyDescent="0.2">
+      <c r="B1" s="108"/>
+      <c r="C1" s="108"/>
+    </row>
+    <row r="2" spans="2:14" s="128" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B2" s="109" t="s">
+        <v>70</v>
+      </c>
+      <c r="C2" s="110">
+        <v>151102</v>
+      </c>
+    </row>
+    <row r="3" spans="2:14" s="128" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B3" s="109" t="s">
+        <v>71</v>
+      </c>
+      <c r="C3" s="110" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="4" spans="2:14" s="128" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B4" s="109" t="s">
+        <v>73</v>
+      </c>
+      <c r="C4" s="111" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="5" spans="2:14" s="128" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B5" s="112" t="s">
+        <v>75</v>
+      </c>
+      <c r="C5" s="110" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="6" spans="2:14" s="128" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B6" s="112" t="s">
+        <v>76</v>
+      </c>
+      <c r="C6" s="110" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="7" spans="2:14" s="128" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B7" s="109" t="s">
+        <v>78</v>
+      </c>
+      <c r="C7" s="113" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="8" spans="2:14" s="128" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B8" s="109" t="s">
+        <v>80</v>
+      </c>
+      <c r="C8" s="111" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="9" spans="2:14" s="128" customFormat="1" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="B9" s="109" t="s">
+        <v>82</v>
+      </c>
+      <c r="C9" s="113" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="10" spans="2:14" s="128" customFormat="1" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="B10" s="109" t="s">
+        <v>84</v>
+      </c>
+      <c r="C10" s="113" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="11" spans="2:14" s="128" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="B11" s="109" t="s">
+        <v>86</v>
+      </c>
+      <c r="C11" s="114" t="s">
+        <v>87</v>
+      </c>
+      <c r="N11" s="129"/>
+    </row>
+    <row r="12" spans="2:14" s="128" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B12" s="109" t="s">
+        <v>88</v>
+      </c>
+      <c r="C12" s="130" t="s">
+        <v>89</v>
+      </c>
+      <c r="N12" s="129"/>
+    </row>
+    <row r="13" spans="2:14" s="128" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B13" s="115" t="s">
+        <v>90</v>
+      </c>
+      <c r="C13" s="131" t="s">
+        <v>91</v>
+      </c>
+      <c r="N13" s="129"/>
+    </row>
+    <row r="14" spans="2:14" s="128" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B14" s="115" t="s">
+        <v>92</v>
+      </c>
+      <c r="C14" s="131" t="s">
+        <v>93</v>
+      </c>
+      <c r="N14" s="129"/>
+    </row>
+    <row r="15" spans="2:14" s="128" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B15" s="115" t="s">
+        <v>94</v>
+      </c>
+      <c r="C15" s="131" t="s">
+        <v>95</v>
+      </c>
+      <c r="N15" s="129"/>
+    </row>
+    <row r="16" spans="2:14" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B16" s="109" t="s">
+        <v>96</v>
+      </c>
+      <c r="C16" s="116">
+        <v>46206</v>
+      </c>
+      <c r="N16" s="132"/>
+    </row>
+    <row r="17" spans="2:14" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B17" s="109" t="s">
+        <v>97</v>
+      </c>
+      <c r="C17" s="116">
+        <v>46571</v>
+      </c>
+      <c r="N17" s="133"/>
+    </row>
+    <row r="18" spans="2:14" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B18" s="109" t="s">
+        <v>98</v>
+      </c>
+      <c r="C18" s="120" t="s">
+        <v>102</v>
+      </c>
+      <c r="N18" s="132"/>
+    </row>
+    <row r="19" spans="2:14" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B19" s="109" t="s">
+        <v>99</v>
+      </c>
+      <c r="C19" s="121" t="s">
+        <v>103</v>
+      </c>
+      <c r="N19" s="133"/>
+    </row>
+    <row r="20" spans="2:14" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B20" s="109" t="s">
+        <v>100</v>
+      </c>
+      <c r="C20" s="122" t="s">
+        <v>104</v>
+      </c>
+      <c r="N20" s="132"/>
+    </row>
+    <row r="21" spans="2:14" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B21" s="109" t="s">
+        <v>101</v>
+      </c>
+      <c r="C21" s="134" t="s">
+        <v>105</v>
+      </c>
+      <c r="N21" s="133"/>
+    </row>
+    <row r="22" spans="2:14" x14ac:dyDescent="0.2">
+      <c r="B22" s="117"/>
+      <c r="C22" s="118"/>
+    </row>
+    <row r="23" spans="2:14" x14ac:dyDescent="0.2">
+      <c r="N23" s="133"/>
+    </row>
+    <row r="24" spans="2:14" x14ac:dyDescent="0.2">
+      <c r="N24" s="132"/>
+    </row>
+    <row r="25" spans="2:14" x14ac:dyDescent="0.2">
+      <c r="N25" s="133"/>
+    </row>
+    <row r="26" spans="2:14" x14ac:dyDescent="0.2">
+      <c r="N26" s="132"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="C13" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
+    <hyperlink ref="C14" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
+    <hyperlink ref="C15" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
+    <hyperlink ref="C12" r:id="rId4" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
+    <hyperlink ref="C21" r:id="rId5" xr:uid="{00000000-0004-0000-0000-000004000000}"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+  <dimension ref="B2:B18"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B7" sqref="B7"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="4.42578125" style="123" customWidth="1"/>
+    <col min="2" max="2" width="113.5703125" style="123" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="123"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B2" s="124"/>
+    </row>
+    <row r="6" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B6" s="125" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B7" s="125" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B8" s="125" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B9" s="125" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B10" s="125" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B11" s="125"/>
+    </row>
+    <row r="12" spans="2:2" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="B12" s="126" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="13" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B13" s="125"/>
+    </row>
+    <row r="14" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B14" s="125"/>
+    </row>
+    <row r="18" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B18" s="127" t="s">
+        <v>112</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:AK1798"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="topRight" activeCell="AH83" sqref="AH83"/>
+    <sheetView topLeftCell="A46" workbookViewId="0">
+      <pane xSplit="1" topLeftCell="P1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="AJ11" sqref="AJ11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="38.140625" style="3" customWidth="1"/>
     <col min="2" max="3" width="10.28515625" style="3" customWidth="1"/>
     <col min="4" max="6" width="9.85546875" style="3" customWidth="1"/>
     <col min="7" max="11" width="9.42578125" style="3" customWidth="1"/>
     <col min="12" max="14" width="10.42578125" style="3" customWidth="1"/>
     <col min="15" max="27" width="9.85546875" style="3" customWidth="1"/>
-    <col min="28" max="28" width="9.85546875" style="46" customWidth="1"/>
-    <col min="29" max="30" width="9.42578125" style="46" customWidth="1"/>
+    <col min="28" max="28" width="9.85546875" style="45" customWidth="1"/>
+    <col min="29" max="30" width="9.42578125" style="45" customWidth="1"/>
     <col min="31" max="35" width="9.42578125" style="9" customWidth="1"/>
     <col min="36" max="36" width="9.140625" style="3"/>
-    <col min="37" max="37" width="10.7109375" style="46" customWidth="1"/>
+    <col min="37" max="37" width="10.7109375" style="45" customWidth="1"/>
     <col min="38" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" s="2" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="109" t="s">
-[...26 lines deleted...]
-      <c r="Z1" s="109"/>
+      <c r="A1" s="138" t="s">
+        <v>117</v>
+      </c>
+      <c r="B1" s="138"/>
+      <c r="C1" s="138"/>
+      <c r="D1" s="138"/>
+      <c r="E1" s="138"/>
+      <c r="F1" s="138"/>
+      <c r="G1" s="138"/>
+      <c r="H1" s="138"/>
+      <c r="I1" s="138"/>
+      <c r="J1" s="138"/>
+      <c r="K1" s="138"/>
+      <c r="L1" s="138"/>
+      <c r="M1" s="138"/>
+      <c r="N1" s="138"/>
+      <c r="O1" s="138"/>
+      <c r="P1" s="138"/>
+      <c r="Q1" s="138"/>
+      <c r="R1" s="138"/>
+      <c r="S1" s="138"/>
+      <c r="T1" s="138"/>
+      <c r="U1" s="138"/>
+      <c r="V1" s="138"/>
+      <c r="W1" s="138"/>
+      <c r="X1" s="138"/>
+      <c r="Y1" s="138"/>
+      <c r="Z1" s="138"/>
       <c r="AA1" s="1"/>
-      <c r="AB1" s="44"/>
-[...7 lines deleted...]
-      <c r="AK1" s="46"/>
+      <c r="AB1" s="43"/>
+      <c r="AC1" s="43"/>
+      <c r="AD1" s="43"/>
+      <c r="AE1" s="46"/>
+      <c r="AF1" s="46"/>
+      <c r="AG1" s="46"/>
+      <c r="AH1" s="46"/>
+      <c r="AI1" s="46"/>
+      <c r="AK1" s="45"/>
     </row>
     <row r="2" spans="1:37" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="4"/>
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
       <c r="I2" s="4"/>
       <c r="J2" s="4"/>
       <c r="K2" s="4"/>
       <c r="L2" s="4"/>
       <c r="M2" s="4"/>
       <c r="N2" s="4"/>
       <c r="O2" s="4"/>
       <c r="P2" s="4"/>
       <c r="Q2" s="4"/>
       <c r="R2" s="4"/>
       <c r="S2" s="4"/>
       <c r="T2" s="4"/>
       <c r="U2" s="4"/>
       <c r="V2" s="4"/>
       <c r="W2" s="4"/>
       <c r="X2" s="4"/>
       <c r="Y2" s="4"/>
       <c r="Z2" s="4"/>
       <c r="AA2" s="4"/>
-      <c r="AB2" s="45"/>
-[...6 lines deleted...]
-      <c r="AI2" s="48"/>
+      <c r="AB2" s="44"/>
+      <c r="AC2" s="44"/>
+      <c r="AD2" s="44"/>
+      <c r="AE2" s="44"/>
+      <c r="AF2" s="44"/>
+      <c r="AG2" s="44"/>
+      <c r="AH2" s="44"/>
+      <c r="AI2" s="47"/>
       <c r="AK2" s="9"/>
     </row>
     <row r="3" spans="1:37" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="49"/>
-      <c r="B3" s="49">
+      <c r="A3" s="48"/>
+      <c r="B3" s="48">
         <v>1990</v>
       </c>
-      <c r="C3" s="49">
+      <c r="C3" s="48">
         <v>1991</v>
       </c>
-      <c r="D3" s="49">
+      <c r="D3" s="48">
         <v>1992</v>
       </c>
-      <c r="E3" s="49">
+      <c r="E3" s="48">
         <v>1993</v>
       </c>
-      <c r="F3" s="49">
+      <c r="F3" s="48">
         <v>1994</v>
       </c>
-      <c r="G3" s="49">
+      <c r="G3" s="48">
         <v>1995</v>
       </c>
-      <c r="H3" s="49">
+      <c r="H3" s="48">
         <v>1996</v>
       </c>
-      <c r="I3" s="49">
+      <c r="I3" s="48">
         <v>1997</v>
       </c>
-      <c r="J3" s="49">
+      <c r="J3" s="48">
         <v>1998</v>
       </c>
-      <c r="K3" s="49">
+      <c r="K3" s="48">
         <v>1999</v>
       </c>
-      <c r="L3" s="49">
+      <c r="L3" s="48">
         <v>2000</v>
       </c>
-      <c r="M3" s="49">
+      <c r="M3" s="48">
         <v>2001</v>
       </c>
-      <c r="N3" s="49">
+      <c r="N3" s="48">
         <v>2002</v>
       </c>
-      <c r="O3" s="49">
+      <c r="O3" s="48">
         <v>2003</v>
       </c>
-      <c r="P3" s="49">
+      <c r="P3" s="48">
         <v>2004</v>
       </c>
-      <c r="Q3" s="49">
+      <c r="Q3" s="48">
         <v>2005</v>
       </c>
-      <c r="R3" s="50">
+      <c r="R3" s="49">
         <v>2006</v>
       </c>
-      <c r="S3" s="50">
+      <c r="S3" s="49">
         <v>2007</v>
       </c>
-      <c r="T3" s="50">
+      <c r="T3" s="49">
         <v>2008</v>
       </c>
-      <c r="U3" s="50">
+      <c r="U3" s="49">
         <v>2009</v>
       </c>
-      <c r="V3" s="50">
+      <c r="V3" s="49">
         <v>2010</v>
       </c>
-      <c r="W3" s="50">
+      <c r="W3" s="49">
         <v>2011</v>
       </c>
-      <c r="X3" s="50">
+      <c r="X3" s="49">
         <v>2012</v>
       </c>
-      <c r="Y3" s="51">
+      <c r="Y3" s="50">
         <v>2013</v>
       </c>
-      <c r="Z3" s="51">
+      <c r="Z3" s="50">
         <v>2014</v>
       </c>
-      <c r="AA3" s="51">
+      <c r="AA3" s="50">
         <v>2015</v>
       </c>
-      <c r="AB3" s="52">
+      <c r="AB3" s="51">
         <v>2016</v>
       </c>
-      <c r="AC3" s="52">
+      <c r="AC3" s="51">
         <v>2017</v>
       </c>
-      <c r="AD3" s="52">
+      <c r="AD3" s="51">
         <v>2018</v>
       </c>
-      <c r="AE3" s="52">
+      <c r="AE3" s="51">
         <v>2019</v>
       </c>
-      <c r="AF3" s="52">
+      <c r="AF3" s="51">
         <v>2020</v>
       </c>
-      <c r="AG3" s="52">
+      <c r="AG3" s="51">
         <v>2021</v>
       </c>
-      <c r="AH3" s="52">
+      <c r="AH3" s="51">
         <v>2022</v>
       </c>
-      <c r="AI3" s="52">
+      <c r="AI3" s="51">
         <v>2023</v>
       </c>
-      <c r="AJ3" s="53">
+      <c r="AJ3" s="52">
         <v>2024</v>
       </c>
-      <c r="AK3" s="106">
+      <c r="AK3" s="105">
         <v>2025</v>
       </c>
     </row>
     <row r="4" spans="1:37" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A4" s="54" t="s">
+      <c r="A4" s="53" t="s">
         <v>32</v>
       </c>
-      <c r="B4" s="55" t="s">
-[...11 lines deleted...]
-      <c r="F4" s="55">
+      <c r="B4" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="C4" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="D4" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="E4" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="F4" s="54">
         <v>30</v>
       </c>
-      <c r="G4" s="55">
+      <c r="G4" s="54">
         <v>127</v>
       </c>
-      <c r="H4" s="55">
+      <c r="H4" s="54">
         <v>31</v>
       </c>
-      <c r="I4" s="55">
+      <c r="I4" s="54">
         <v>70</v>
       </c>
-      <c r="J4" s="55">
+      <c r="J4" s="54">
         <v>71.900000000000006</v>
       </c>
-      <c r="K4" s="55">
+      <c r="K4" s="54">
         <v>43.6</v>
       </c>
-      <c r="L4" s="55">
+      <c r="L4" s="54">
         <v>59.2</v>
       </c>
-      <c r="M4" s="55">
+      <c r="M4" s="54">
         <v>43.5</v>
       </c>
-      <c r="N4" s="55">
+      <c r="N4" s="54">
         <v>7.8</v>
       </c>
-      <c r="O4" s="55">
+      <c r="O4" s="54">
         <v>12.2</v>
       </c>
-      <c r="P4" s="55">
+      <c r="P4" s="54">
         <v>5</v>
       </c>
-      <c r="Q4" s="55">
+      <c r="Q4" s="54">
         <v>3.9</v>
       </c>
-      <c r="R4" s="55">
+      <c r="R4" s="54">
         <v>3.2</v>
       </c>
-      <c r="S4" s="55">
+      <c r="S4" s="54">
         <v>6.2</v>
       </c>
-      <c r="T4" s="55">
+      <c r="T4" s="54">
         <v>4.7</v>
       </c>
-      <c r="U4" s="55">
+      <c r="U4" s="54">
         <v>4.9000000000000004</v>
       </c>
-      <c r="V4" s="56">
+      <c r="V4" s="55">
         <v>2.5</v>
       </c>
-      <c r="W4" s="56">
+      <c r="W4" s="55">
         <v>3.2</v>
       </c>
-      <c r="X4" s="56">
+      <c r="X4" s="55">
         <v>3</v>
       </c>
-      <c r="Y4" s="57" t="s">
+      <c r="Y4" s="56" t="s">
         <v>33</v>
       </c>
-      <c r="Z4" s="57" t="s">
+      <c r="Z4" s="56" t="s">
         <v>33</v>
       </c>
-      <c r="AA4" s="57" t="s">
-[...11 lines deleted...]
-      <c r="AE4" s="58" t="s">
+      <c r="AA4" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB4" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC4" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD4" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE4" s="57" t="s">
         <v>33</v>
       </c>
-      <c r="AF4" s="58" t="s">
-[...14 lines deleted...]
-      <c r="AK4" s="58" t="s">
+      <c r="AF4" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG4" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH4" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI4" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ4" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="AK4" s="57" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:37" ht="27" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="59" t="s">
+      <c r="A5" s="58" t="s">
         <v>34</v>
       </c>
-      <c r="B5" s="55">
+      <c r="B5" s="54">
         <v>2611.1999999999998</v>
       </c>
-      <c r="C5" s="55">
+      <c r="C5" s="54">
         <v>2773.9</v>
       </c>
-      <c r="D5" s="55">
+      <c r="D5" s="54">
         <v>2693.3</v>
       </c>
-      <c r="E5" s="55">
+      <c r="E5" s="54">
         <v>2619</v>
       </c>
-      <c r="F5" s="55">
+      <c r="F5" s="54">
         <v>2674.5</v>
       </c>
-      <c r="G5" s="55">
+      <c r="G5" s="54">
         <v>2638.4</v>
       </c>
-      <c r="H5" s="55">
+      <c r="H5" s="54">
         <v>2643.9</v>
       </c>
-      <c r="I5" s="55">
+      <c r="I5" s="54">
         <v>2658.1</v>
       </c>
-      <c r="J5" s="55">
+      <c r="J5" s="54">
         <v>2873.2</v>
       </c>
-      <c r="K5" s="55">
+      <c r="K5" s="54">
         <v>2326.6999999999998</v>
       </c>
-      <c r="L5" s="55">
+      <c r="L5" s="54">
         <v>2701.1</v>
       </c>
-      <c r="M5" s="55">
+      <c r="M5" s="54">
         <v>3405.3</v>
       </c>
-      <c r="N5" s="55">
+      <c r="N5" s="54">
         <v>4637.6000000000004</v>
       </c>
-      <c r="O5" s="55">
+      <c r="O5" s="54">
         <v>5604.1</v>
       </c>
-      <c r="P5" s="55">
+      <c r="P5" s="54">
         <v>7248.6</v>
       </c>
-      <c r="Q5" s="55">
+      <c r="Q5" s="54">
         <v>7990.1</v>
       </c>
-      <c r="R5" s="55">
+      <c r="R5" s="54">
         <v>7830.7</v>
       </c>
-      <c r="S5" s="55">
+      <c r="S5" s="54">
         <v>7563.4</v>
       </c>
-      <c r="T5" s="55">
+      <c r="T5" s="54">
         <v>7373</v>
       </c>
-      <c r="U5" s="60">
+      <c r="U5" s="59">
         <v>7807.3</v>
       </c>
-      <c r="V5" s="56">
+      <c r="V5" s="55">
         <v>7978.1</v>
       </c>
-      <c r="W5" s="56">
+      <c r="W5" s="55">
         <v>8522.9</v>
       </c>
-      <c r="X5" s="56">
+      <c r="X5" s="55">
         <v>8625.2999999999993</v>
       </c>
-      <c r="Y5" s="56">
+      <c r="Y5" s="55">
         <v>8276.7000000000007</v>
       </c>
-      <c r="Z5" s="56">
+      <c r="Z5" s="55">
         <v>7352.9</v>
       </c>
-      <c r="AA5" s="56">
+      <c r="AA5" s="55">
         <v>6814.1</v>
       </c>
-      <c r="AB5" s="61">
+      <c r="AB5" s="60">
         <v>6202.9</v>
       </c>
-      <c r="AC5" s="57">
+      <c r="AC5" s="56">
         <v>5985.9</v>
       </c>
-      <c r="AD5" s="57">
+      <c r="AD5" s="56">
         <v>5918.8</v>
       </c>
-      <c r="AE5" s="62">
+      <c r="AE5" s="61">
         <v>5833.7</v>
       </c>
-      <c r="AF5" s="62">
+      <c r="AF5" s="61">
         <v>5005.6000000000004</v>
       </c>
-      <c r="AG5" s="62">
+      <c r="AG5" s="61">
         <v>5086.8</v>
       </c>
-      <c r="AH5" s="62">
+      <c r="AH5" s="61">
         <v>5029.2</v>
       </c>
-      <c r="AI5" s="62">
+      <c r="AI5" s="61">
         <v>4687.8</v>
       </c>
-      <c r="AJ5" s="94">
+      <c r="AJ5" s="61">
         <v>4500.7</v>
       </c>
-      <c r="AK5" s="94">
+      <c r="AK5" s="61">
         <v>4585.5</v>
       </c>
     </row>
     <row r="6" spans="1:37" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A6" s="63" t="s">
+      <c r="A6" s="62" t="s">
         <v>35</v>
       </c>
-      <c r="B6" s="55">
+      <c r="B6" s="54">
         <v>2611.1999999999998</v>
       </c>
-      <c r="C6" s="55">
+      <c r="C6" s="54">
         <v>2773.9</v>
       </c>
-      <c r="D6" s="55">
+      <c r="D6" s="54">
         <v>2693.3</v>
       </c>
-      <c r="E6" s="55">
+      <c r="E6" s="54">
         <v>2619</v>
       </c>
-      <c r="F6" s="55">
+      <c r="F6" s="54">
         <v>2674.5</v>
       </c>
-      <c r="G6" s="55">
+      <c r="G6" s="54">
         <v>2638.4</v>
       </c>
-      <c r="H6" s="55">
+      <c r="H6" s="54">
         <v>2643.9</v>
       </c>
-      <c r="I6" s="55">
+      <c r="I6" s="54">
         <v>2658.1</v>
       </c>
-      <c r="J6" s="55">
+      <c r="J6" s="54">
         <v>2640.8</v>
       </c>
-      <c r="K6" s="55">
+      <c r="K6" s="54">
         <v>2326.6999999999998</v>
       </c>
-      <c r="L6" s="55">
+      <c r="L6" s="54">
         <v>2701.1</v>
       </c>
-      <c r="M6" s="55">
+      <c r="M6" s="54">
         <v>3405.3</v>
       </c>
-      <c r="N6" s="55">
+      <c r="N6" s="54">
         <v>4637.6000000000004</v>
       </c>
-      <c r="O6" s="55">
+      <c r="O6" s="54">
         <v>5604.1</v>
       </c>
-      <c r="P6" s="55">
+      <c r="P6" s="54">
         <v>7248.6</v>
       </c>
-      <c r="Q6" s="55">
+      <c r="Q6" s="54">
         <v>7990.1</v>
       </c>
-      <c r="R6" s="55">
+      <c r="R6" s="54">
         <v>7830.7</v>
       </c>
-      <c r="S6" s="55">
+      <c r="S6" s="54">
         <v>7563.4</v>
       </c>
-      <c r="T6" s="55">
+      <c r="T6" s="54">
         <v>7371.8</v>
       </c>
-      <c r="U6" s="60">
+      <c r="U6" s="59">
         <v>7802.5</v>
       </c>
-      <c r="V6" s="56">
+      <c r="V6" s="55">
         <v>7978.1</v>
       </c>
-      <c r="W6" s="56">
+      <c r="W6" s="55">
         <v>8515.4</v>
       </c>
-      <c r="X6" s="56">
+      <c r="X6" s="55">
         <v>8591</v>
       </c>
-      <c r="Y6" s="56">
+      <c r="Y6" s="55">
         <v>8267.6</v>
       </c>
-      <c r="Z6" s="56">
+      <c r="Z6" s="55">
         <v>7266.4</v>
       </c>
-      <c r="AA6" s="56">
+      <c r="AA6" s="55">
         <v>6451.8</v>
       </c>
-      <c r="AB6" s="61">
+      <c r="AB6" s="60">
         <v>5904</v>
       </c>
-      <c r="AC6" s="57">
+      <c r="AC6" s="56">
         <v>5678.8</v>
       </c>
-      <c r="AD6" s="57">
+      <c r="AD6" s="56">
         <v>5589.1</v>
       </c>
-      <c r="AE6" s="62">
+      <c r="AE6" s="61">
         <v>5522.2</v>
       </c>
-      <c r="AF6" s="62">
+      <c r="AF6" s="61">
         <v>4746.5</v>
       </c>
-      <c r="AG6" s="62">
+      <c r="AG6" s="61">
         <v>4806.3999999999996</v>
       </c>
-      <c r="AH6" s="62">
+      <c r="AH6" s="61">
         <v>4800.5</v>
       </c>
-      <c r="AI6" s="62">
+      <c r="AI6" s="61">
         <v>4494.3999999999996</v>
       </c>
-      <c r="AJ6" s="94">
+      <c r="AJ6" s="61">
         <v>4330.7</v>
       </c>
-      <c r="AK6" s="94">
+      <c r="AK6" s="61">
         <v>4439.5</v>
       </c>
     </row>
     <row r="7" spans="1:37" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A7" s="63" t="s">
+      <c r="A7" s="62" t="s">
         <v>36</v>
       </c>
-      <c r="B7" s="55" t="s">
-[...23 lines deleted...]
-      <c r="J7" s="55">
+      <c r="B7" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="C7" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="D7" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="E7" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="F7" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="G7" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="H7" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="I7" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="J7" s="54">
         <v>232.4</v>
       </c>
-      <c r="K7" s="55" t="s">
-[...20 lines deleted...]
-      <c r="R7" s="55" t="s">
+      <c r="K7" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="L7" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="M7" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="N7" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="O7" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="P7" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q7" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="R7" s="54" t="s">
         <v>33</v>
       </c>
-      <c r="S7" s="55" t="s">
+      <c r="S7" s="54" t="s">
         <v>33</v>
       </c>
-      <c r="T7" s="55">
+      <c r="T7" s="54">
         <v>1.2</v>
       </c>
-      <c r="U7" s="60">
+      <c r="U7" s="59">
         <v>4.8</v>
       </c>
-      <c r="V7" s="57" t="s">
-[...2 lines deleted...]
-      <c r="W7" s="56">
+      <c r="V7" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="W7" s="55">
         <v>7.5</v>
       </c>
-      <c r="X7" s="56">
+      <c r="X7" s="55">
         <v>34.299999999999997</v>
       </c>
-      <c r="Y7" s="64">
+      <c r="Y7" s="63">
         <v>9.1</v>
       </c>
-      <c r="Z7" s="56">
+      <c r="Z7" s="55">
         <v>86.5</v>
       </c>
-      <c r="AA7" s="64">
+      <c r="AA7" s="63">
         <v>362.3</v>
       </c>
-      <c r="AB7" s="61" t="s">
+      <c r="AB7" s="60" t="s">
         <v>46</v>
       </c>
-      <c r="AC7" s="58" t="s">
+      <c r="AC7" s="57" t="s">
         <v>46</v>
       </c>
-      <c r="AD7" s="58" t="s">
+      <c r="AD7" s="57" t="s">
+        <v>66</v>
+      </c>
+      <c r="AE7" s="64" t="s">
         <v>67</v>
       </c>
-      <c r="AE7" s="65" t="s">
+      <c r="AF7" s="64" t="s">
+        <v>67</v>
+      </c>
+      <c r="AG7" s="64" t="s">
+        <v>67</v>
+      </c>
+      <c r="AH7" s="64" t="s">
+        <v>67</v>
+      </c>
+      <c r="AI7" s="57" t="s">
+        <v>67</v>
+      </c>
+      <c r="AJ7" s="94" t="s">
+        <v>67</v>
+      </c>
+      <c r="AK7" s="94" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="8" spans="1:37" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A8" s="58" t="s">
+        <v>37</v>
+      </c>
+      <c r="B8" s="54">
+        <v>230.8</v>
+      </c>
+      <c r="C8" s="54">
+        <v>229.4</v>
+      </c>
+      <c r="D8" s="54">
+        <v>230.2</v>
+      </c>
+      <c r="E8" s="54">
+        <v>242.2</v>
+      </c>
+      <c r="F8" s="54">
+        <v>243.1</v>
+      </c>
+      <c r="G8" s="54">
+        <v>200.7</v>
+      </c>
+      <c r="H8" s="54">
+        <v>191.1</v>
+      </c>
+      <c r="I8" s="54">
+        <v>161.80000000000001</v>
+      </c>
+      <c r="J8" s="54">
+        <v>192.2</v>
+      </c>
+      <c r="K8" s="54">
+        <v>331.1</v>
+      </c>
+      <c r="L8" s="54">
+        <v>356.7</v>
+      </c>
+      <c r="M8" s="54">
+        <v>504.9</v>
+      </c>
+      <c r="N8" s="54">
+        <v>603.70000000000005</v>
+      </c>
+      <c r="O8" s="54">
+        <v>1029.0999999999999</v>
+      </c>
+      <c r="P8" s="54">
+        <v>1838.9</v>
+      </c>
+      <c r="Q8" s="54">
+        <v>2280.6</v>
+      </c>
+      <c r="R8" s="54">
+        <v>3437.1</v>
+      </c>
+      <c r="S8" s="54">
+        <v>3253.3</v>
+      </c>
+      <c r="T8" s="54">
+        <v>2924.7</v>
+      </c>
+      <c r="U8" s="59">
+        <v>3502.5</v>
+      </c>
+      <c r="V8" s="55">
+        <v>3348.3</v>
+      </c>
+      <c r="W8" s="55">
+        <v>4011.5</v>
+      </c>
+      <c r="X8" s="55">
+        <v>4344.2</v>
+      </c>
+      <c r="Y8" s="55">
+        <v>4264.3</v>
+      </c>
+      <c r="Z8" s="55">
+        <v>4495.2</v>
+      </c>
+      <c r="AA8" s="55">
+        <v>6144</v>
+      </c>
+      <c r="AB8" s="60">
+        <v>6587.2</v>
+      </c>
+      <c r="AC8" s="56">
+        <v>6730.3</v>
+      </c>
+      <c r="AD8" s="56">
+        <v>6864.3</v>
+      </c>
+      <c r="AE8" s="61">
+        <v>7216.1</v>
+      </c>
+      <c r="AF8" s="61">
+        <v>5989.5</v>
+      </c>
+      <c r="AG8" s="61">
+        <v>5703.2</v>
+      </c>
+      <c r="AH8" s="61">
+        <v>5699.8</v>
+      </c>
+      <c r="AI8" s="61">
+        <v>5046.2</v>
+      </c>
+      <c r="AJ8" s="93">
+        <v>4768.8999999999996</v>
+      </c>
+      <c r="AK8" s="93">
+        <v>4551</v>
+      </c>
+    </row>
+    <row r="9" spans="1:37" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A9" s="62" t="s">
+        <v>38</v>
+      </c>
+      <c r="B9" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="C9" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="D9" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="E9" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="F9" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="G9" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="H9" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="I9" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="J9" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="K9" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="L9" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="M9" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="N9" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="O9" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="P9" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q9" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="R9" s="54" t="s">
+        <v>33</v>
+      </c>
+      <c r="S9" s="54">
+        <v>6.1</v>
+      </c>
+      <c r="T9" s="54">
+        <v>172.5</v>
+      </c>
+      <c r="U9" s="59">
+        <v>119</v>
+      </c>
+      <c r="V9" s="55">
+        <v>119.7</v>
+      </c>
+      <c r="W9" s="55">
+        <v>218.7</v>
+      </c>
+      <c r="X9" s="55">
+        <v>183.3</v>
+      </c>
+      <c r="Y9" s="63">
+        <v>127</v>
+      </c>
+      <c r="Z9" s="55">
+        <v>113.2</v>
+      </c>
+      <c r="AA9" s="63">
+        <v>191.7</v>
+      </c>
+      <c r="AB9" s="65">
+        <v>121.5</v>
+      </c>
+      <c r="AC9" s="57">
+        <v>119.8</v>
+      </c>
+      <c r="AD9" s="57" t="s">
+        <v>46</v>
+      </c>
+      <c r="AE9" s="61">
+        <v>115.3</v>
+      </c>
+      <c r="AF9" s="66">
+        <v>128.4</v>
+      </c>
+      <c r="AG9" s="61" t="s">
+        <v>67</v>
+      </c>
+      <c r="AH9" s="61" t="s">
+        <v>67</v>
+      </c>
+      <c r="AI9" s="57" t="s">
+        <v>67</v>
+      </c>
+      <c r="AJ9" s="64" t="s">
+        <v>67</v>
+      </c>
+      <c r="AK9" s="64" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="10" spans="1:37" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A10" s="62" t="s">
+        <v>39</v>
+      </c>
+      <c r="B10" s="54">
+        <v>230.8</v>
+      </c>
+      <c r="C10" s="54">
+        <v>229.4</v>
+      </c>
+      <c r="D10" s="54">
+        <v>230.2</v>
+      </c>
+      <c r="E10" s="54">
+        <v>242.2</v>
+      </c>
+      <c r="F10" s="54">
+        <v>243.1</v>
+      </c>
+      <c r="G10" s="54">
+        <v>200.7</v>
+      </c>
+      <c r="H10" s="54">
+        <v>191.1</v>
+      </c>
+      <c r="I10" s="54">
+        <v>161.80000000000001</v>
+      </c>
+      <c r="J10" s="54">
+        <v>192.2</v>
+      </c>
+      <c r="K10" s="54">
+        <v>331.1</v>
+      </c>
+      <c r="L10" s="54">
+        <v>356.7</v>
+      </c>
+      <c r="M10" s="54">
+        <v>504.9</v>
+      </c>
+      <c r="N10" s="54">
+        <v>603.70000000000005</v>
+      </c>
+      <c r="O10" s="54">
+        <v>1029.0999999999999</v>
+      </c>
+      <c r="P10" s="54">
+        <v>1838.9</v>
+      </c>
+      <c r="Q10" s="54">
+        <v>2280.6</v>
+      </c>
+      <c r="R10" s="54">
+        <v>3437.1</v>
+      </c>
+      <c r="S10" s="54">
+        <v>3253.3</v>
+      </c>
+      <c r="T10" s="54">
+        <v>2924.7</v>
+      </c>
+      <c r="U10" s="59">
+        <v>3502.5</v>
+      </c>
+      <c r="V10" s="55">
+        <v>3348.3</v>
+      </c>
+      <c r="W10" s="55">
+        <v>4011.5</v>
+      </c>
+      <c r="X10" s="55">
+        <v>4344.2</v>
+      </c>
+      <c r="Y10" s="55">
+        <v>4264.3</v>
+      </c>
+      <c r="Z10" s="55">
+        <v>4382</v>
+      </c>
+      <c r="AA10" s="55">
+        <v>5952.3</v>
+      </c>
+      <c r="AB10" s="60">
+        <v>6465.7</v>
+      </c>
+      <c r="AC10" s="56">
+        <v>6610.5</v>
+      </c>
+      <c r="AD10" s="56">
+        <v>6742.7</v>
+      </c>
+      <c r="AE10" s="61">
+        <v>7100.8</v>
+      </c>
+      <c r="AF10" s="61">
+        <v>5861.1</v>
+      </c>
+      <c r="AG10" s="61">
+        <v>5585.2</v>
+      </c>
+      <c r="AH10" s="61">
+        <v>5616.1</v>
+      </c>
+      <c r="AI10" s="61">
+        <v>5045.8999999999996</v>
+      </c>
+      <c r="AJ10" s="93">
+        <v>4746.7</v>
+      </c>
+      <c r="AK10" s="93">
+        <v>4492.3999999999996</v>
+      </c>
+    </row>
+    <row r="11" spans="1:37" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="58" t="s">
+        <v>40</v>
+      </c>
+      <c r="B11" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="C11" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="D11" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="E11" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="F11" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="G11" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="H11" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="I11" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="J11" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="K11" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="L11" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="M11" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="N11" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="O11" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="P11" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="R11" s="54" t="s">
+        <v>33</v>
+      </c>
+      <c r="S11" s="54" t="s">
+        <v>33</v>
+      </c>
+      <c r="T11" s="54">
+        <v>64.900000000000006</v>
+      </c>
+      <c r="U11" s="59">
+        <v>1.9</v>
+      </c>
+      <c r="V11" s="55">
+        <v>231.5</v>
+      </c>
+      <c r="W11" s="55">
+        <v>302.3</v>
+      </c>
+      <c r="X11" s="55">
+        <v>296.2</v>
+      </c>
+      <c r="Y11" s="63">
+        <v>123</v>
+      </c>
+      <c r="Z11" s="55">
+        <v>759</v>
+      </c>
+      <c r="AA11" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB11" s="60" t="s">
+        <v>46</v>
+      </c>
+      <c r="AC11" s="57" t="s">
+        <v>46</v>
+      </c>
+      <c r="AD11" s="57" t="s">
+        <v>46</v>
+      </c>
+      <c r="AE11" s="64" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF11" s="66">
+        <v>596.20000000000005</v>
+      </c>
+      <c r="AG11" s="61" t="s">
+        <v>67</v>
+      </c>
+      <c r="AH11" s="64" t="s">
+        <v>67</v>
+      </c>
+      <c r="AI11" s="57" t="s">
+        <v>67</v>
+      </c>
+      <c r="AJ11" s="64" t="s">
+        <v>67</v>
+      </c>
+      <c r="AK11" s="64" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="12" spans="1:37" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A12" s="53" t="s">
+        <v>41</v>
+      </c>
+      <c r="B12" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="C12" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="D12" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="E12" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="F12" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="G12" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="H12" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="I12" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="J12" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="K12" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="L12" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="M12" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="N12" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="O12" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="P12" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="R12" s="54">
+        <v>388</v>
+      </c>
+      <c r="S12" s="54">
+        <v>1556.3</v>
+      </c>
+      <c r="T12" s="54">
+        <v>1891</v>
+      </c>
+      <c r="U12" s="59">
+        <v>2111.3000000000002</v>
+      </c>
+      <c r="V12" s="55">
+        <v>3297</v>
+      </c>
+      <c r="W12" s="55">
+        <v>3838.3</v>
+      </c>
+      <c r="X12" s="55">
+        <v>4733.5</v>
+      </c>
+      <c r="Y12" s="63">
+        <v>4985.2</v>
+      </c>
+      <c r="Z12" s="55">
+        <v>4787.7</v>
+      </c>
+      <c r="AA12" s="67" t="s">
+        <v>46</v>
+      </c>
+      <c r="AB12" s="60" t="s">
+        <v>46</v>
+      </c>
+      <c r="AC12" s="57" t="s">
+        <v>46</v>
+      </c>
+      <c r="AD12" s="57" t="s">
+        <v>46</v>
+      </c>
+      <c r="AE12" s="64" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF12" s="61">
+        <v>818.5</v>
+      </c>
+      <c r="AG12" s="61">
+        <v>833.5</v>
+      </c>
+      <c r="AH12" s="61">
+        <v>1464</v>
+      </c>
+      <c r="AI12" s="61">
+        <v>1064.0999999999999</v>
+      </c>
+      <c r="AJ12" s="93">
+        <v>721.6</v>
+      </c>
+      <c r="AK12" s="93">
+        <v>1105</v>
+      </c>
+    </row>
+    <row r="13" spans="1:37" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A13" s="58" t="s">
+        <v>42</v>
+      </c>
+      <c r="B13" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="C13" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="D13" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="E13" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="F13" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="G13" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="H13" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="I13" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="J13" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="K13" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="L13" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="M13" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="N13" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="O13" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="P13" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q13" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="R13" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="S13" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="T13" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="U13" s="56">
+        <v>142.30000000000001</v>
+      </c>
+      <c r="V13" s="56">
+        <v>210.3</v>
+      </c>
+      <c r="W13" s="55">
+        <v>306</v>
+      </c>
+      <c r="X13" s="55">
+        <v>345.1</v>
+      </c>
+      <c r="Y13" s="55">
+        <v>355.1</v>
+      </c>
+      <c r="Z13" s="55">
+        <v>389.1</v>
+      </c>
+      <c r="AA13" s="67" t="s">
+        <v>46</v>
+      </c>
+      <c r="AB13" s="60" t="s">
+        <v>46</v>
+      </c>
+      <c r="AC13" s="57" t="s">
+        <v>46</v>
+      </c>
+      <c r="AD13" s="57" t="s">
+        <v>46</v>
+      </c>
+      <c r="AE13" s="64" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF13" s="64" t="s">
+        <v>67</v>
+      </c>
+      <c r="AG13" s="64" t="s">
+        <v>67</v>
+      </c>
+      <c r="AH13" s="64" t="s">
+        <v>67</v>
+      </c>
+      <c r="AI13" s="57" t="s">
+        <v>67</v>
+      </c>
+      <c r="AJ13" s="64" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="14" spans="1:37" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A14" s="53" t="s">
+        <v>43</v>
+      </c>
+      <c r="B14" s="54">
+        <v>3796.5</v>
+      </c>
+      <c r="C14" s="54">
+        <v>4052.4</v>
+      </c>
+      <c r="D14" s="54">
+        <v>3845.1</v>
+      </c>
+      <c r="E14" s="54">
+        <v>3066.9</v>
+      </c>
+      <c r="F14" s="54">
+        <v>2388.6999999999998</v>
+      </c>
+      <c r="G14" s="54">
+        <v>2884.8</v>
+      </c>
+      <c r="H14" s="54">
+        <v>1328.2</v>
+      </c>
+      <c r="I14" s="54">
+        <v>2125.6999999999998</v>
+      </c>
+      <c r="J14" s="54">
+        <v>1820.9</v>
+      </c>
+      <c r="K14" s="54">
+        <v>2347.1</v>
+      </c>
+      <c r="L14" s="54">
+        <v>3211.8</v>
+      </c>
+      <c r="M14" s="54">
+        <v>2845.9</v>
+      </c>
+      <c r="N14" s="54">
+        <v>3110.2</v>
+      </c>
+      <c r="O14" s="54">
+        <v>3332.4</v>
+      </c>
+      <c r="P14" s="54">
+        <v>3866.3</v>
+      </c>
+      <c r="Q14" s="54">
+        <v>4282.8</v>
+      </c>
+      <c r="R14" s="54">
+        <v>4263.8</v>
+      </c>
+      <c r="S14" s="54">
+        <v>4590</v>
+      </c>
+      <c r="T14" s="54">
+        <v>4206.7</v>
+      </c>
+      <c r="U14" s="54">
+        <v>4678.1000000000004</v>
+      </c>
+      <c r="V14" s="55">
+        <v>5091.7</v>
+      </c>
+      <c r="W14" s="55">
+        <v>5059</v>
+      </c>
+      <c r="X14" s="55">
+        <v>5233.1000000000004</v>
+      </c>
+      <c r="Y14" s="55">
+        <v>5255.1</v>
+      </c>
+      <c r="Z14" s="55">
+        <v>5410.7</v>
+      </c>
+      <c r="AA14" s="55">
+        <v>5382.8</v>
+      </c>
+      <c r="AB14" s="60">
+        <v>5542.9</v>
+      </c>
+      <c r="AC14" s="56">
+        <v>6313.3</v>
+      </c>
+      <c r="AD14" s="56">
+        <v>6688.8</v>
+      </c>
+      <c r="AE14" s="61">
+        <v>7018.9</v>
+      </c>
+      <c r="AF14" s="61">
+        <v>6326.4</v>
+      </c>
+      <c r="AG14" s="61">
+        <v>6192</v>
+      </c>
+      <c r="AH14" s="61">
+        <v>5716.9</v>
+      </c>
+      <c r="AI14" s="61">
+        <v>6108</v>
+      </c>
+      <c r="AJ14" s="93">
+        <v>7047</v>
+      </c>
+      <c r="AK14" s="93">
+        <v>7004</v>
+      </c>
+    </row>
+    <row r="15" spans="1:37" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A15" s="58" t="s">
+        <v>1</v>
+      </c>
+      <c r="B15" s="69">
+        <v>56892</v>
+      </c>
+      <c r="C15" s="69">
+        <v>54458</v>
+      </c>
+      <c r="D15" s="69">
+        <v>29051</v>
+      </c>
+      <c r="E15" s="69">
+        <v>29513</v>
+      </c>
+      <c r="F15" s="69">
+        <v>20770</v>
+      </c>
+      <c r="G15" s="69">
+        <v>12559</v>
+      </c>
+      <c r="H15" s="69">
+        <v>9350</v>
+      </c>
+      <c r="I15" s="69">
+        <v>8475</v>
+      </c>
+      <c r="J15" s="69">
+        <v>3320</v>
+      </c>
+      <c r="K15" s="69">
+        <v>1925</v>
+      </c>
+      <c r="L15" s="69">
+        <v>1784</v>
+      </c>
+      <c r="M15" s="69">
+        <v>2649</v>
+      </c>
+      <c r="N15" s="69">
+        <v>2434</v>
+      </c>
+      <c r="O15" s="69">
+        <v>3319</v>
+      </c>
+      <c r="P15" s="69">
+        <v>3231</v>
+      </c>
+      <c r="Q15" s="69">
+        <v>3483</v>
+      </c>
+      <c r="R15" s="69">
+        <v>3929</v>
+      </c>
+      <c r="S15" s="69">
+        <v>5190</v>
+      </c>
+      <c r="T15" s="69">
+        <v>5518</v>
+      </c>
+      <c r="U15" s="70">
+        <v>7786</v>
+      </c>
+      <c r="V15" s="67">
+        <v>10259</v>
+      </c>
+      <c r="W15" s="67">
+        <v>13682</v>
+      </c>
+      <c r="X15" s="67">
+        <v>13396</v>
+      </c>
+      <c r="Y15" s="70">
+        <v>17813</v>
+      </c>
+      <c r="Z15" s="70">
+        <v>19926</v>
+      </c>
+      <c r="AA15" s="67">
+        <v>18582</v>
+      </c>
+      <c r="AB15" s="71">
+        <v>18859</v>
+      </c>
+      <c r="AC15" s="70">
+        <v>21821</v>
+      </c>
+      <c r="AD15" s="70">
+        <v>22995</v>
+      </c>
+      <c r="AE15" s="72">
+        <v>20368</v>
+      </c>
+      <c r="AF15" s="72">
+        <v>19826</v>
+      </c>
+      <c r="AG15" s="72">
+        <v>13808</v>
+      </c>
+      <c r="AH15" s="72">
+        <v>10622</v>
+      </c>
+      <c r="AI15" s="72">
+        <v>11265</v>
+      </c>
+      <c r="AJ15" s="95">
+        <v>11095</v>
+      </c>
+      <c r="AK15" s="95">
+        <v>6078</v>
+      </c>
+    </row>
+    <row r="16" spans="1:37" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A16" s="58" t="s">
+        <v>2</v>
+      </c>
+      <c r="B16" s="69">
+        <v>5762</v>
+      </c>
+      <c r="C16" s="69">
+        <v>5665</v>
+      </c>
+      <c r="D16" s="69">
+        <v>3440</v>
+      </c>
+      <c r="E16" s="69">
+        <v>3269</v>
+      </c>
+      <c r="F16" s="69">
+        <v>1894</v>
+      </c>
+      <c r="G16" s="69">
+        <v>1501</v>
+      </c>
+      <c r="H16" s="69">
+        <v>787</v>
+      </c>
+      <c r="I16" s="69">
+        <v>355</v>
+      </c>
+      <c r="J16" s="69">
+        <v>382</v>
+      </c>
+      <c r="K16" s="69">
+        <v>339</v>
+      </c>
+      <c r="L16" s="69">
+        <v>404</v>
+      </c>
+      <c r="M16" s="69">
+        <v>376</v>
+      </c>
+      <c r="N16" s="69">
+        <v>391</v>
+      </c>
+      <c r="O16" s="69">
+        <v>388</v>
+      </c>
+      <c r="P16" s="69">
+        <v>446</v>
+      </c>
+      <c r="Q16" s="69">
+        <v>775</v>
+      </c>
+      <c r="R16" s="69">
+        <v>875</v>
+      </c>
+      <c r="S16" s="69">
+        <v>1290</v>
+      </c>
+      <c r="T16" s="69">
+        <v>1123</v>
+      </c>
+      <c r="U16" s="70">
+        <v>2068</v>
+      </c>
+      <c r="V16" s="67">
+        <v>1952</v>
+      </c>
+      <c r="W16" s="67">
+        <v>1743</v>
+      </c>
+      <c r="X16" s="67">
+        <v>1786</v>
+      </c>
+      <c r="Y16" s="63">
+        <v>1592</v>
+      </c>
+      <c r="Z16" s="63">
+        <v>1455</v>
+      </c>
+      <c r="AA16" s="67">
+        <v>1939</v>
+      </c>
+      <c r="AB16" s="71">
+        <v>1959</v>
+      </c>
+      <c r="AC16" s="70">
+        <v>1936</v>
+      </c>
+      <c r="AD16" s="70">
+        <v>2465</v>
+      </c>
+      <c r="AE16" s="72">
+        <v>4392</v>
+      </c>
+      <c r="AF16" s="72">
+        <v>3779</v>
+      </c>
+      <c r="AG16" s="72">
+        <v>3920</v>
+      </c>
+      <c r="AH16" s="72">
+        <v>3688</v>
+      </c>
+      <c r="AI16" s="72">
+        <v>3432</v>
+      </c>
+      <c r="AJ16" s="95">
+        <v>3433</v>
+      </c>
+      <c r="AK16" s="95">
+        <v>3478</v>
+      </c>
+    </row>
+    <row r="17" spans="1:37" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A17" s="53" t="s">
+        <v>47</v>
+      </c>
+      <c r="B17" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="C17" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="D17" s="70">
+        <v>4</v>
+      </c>
+      <c r="E17" s="70">
+        <v>8</v>
+      </c>
+      <c r="F17" s="70">
+        <v>38</v>
+      </c>
+      <c r="G17" s="70">
+        <v>72</v>
+      </c>
+      <c r="H17" s="70">
+        <v>11</v>
+      </c>
+      <c r="I17" s="70">
+        <v>45</v>
+      </c>
+      <c r="J17" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="K17" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="L17" s="70">
+        <v>21</v>
+      </c>
+      <c r="M17" s="70">
+        <v>15</v>
+      </c>
+      <c r="N17" s="70">
+        <v>3</v>
+      </c>
+      <c r="O17" s="70">
+        <v>2326</v>
+      </c>
+      <c r="P17" s="70">
+        <v>6839</v>
+      </c>
+      <c r="Q17" s="70">
+        <v>11349</v>
+      </c>
+      <c r="R17" s="70">
+        <v>20668</v>
+      </c>
+      <c r="S17" s="70">
+        <v>17510</v>
+      </c>
+      <c r="T17" s="70">
+        <v>17638</v>
+      </c>
+      <c r="U17" s="70">
+        <v>28338</v>
+      </c>
+      <c r="V17" s="73">
+        <v>31588</v>
+      </c>
+      <c r="W17" s="73">
+        <v>31153</v>
+      </c>
+      <c r="X17" s="73">
+        <v>28436</v>
+      </c>
+      <c r="Y17" s="73">
+        <v>22599</v>
+      </c>
+      <c r="Z17" s="73">
+        <v>23080</v>
+      </c>
+      <c r="AA17" s="73">
+        <v>24747</v>
+      </c>
+      <c r="AB17" s="73">
+        <v>33039</v>
+      </c>
+      <c r="AC17" s="73">
+        <v>41625</v>
+      </c>
+      <c r="AD17" s="73">
+        <v>20525</v>
+      </c>
+      <c r="AE17" s="72">
+        <v>21156</v>
+      </c>
+      <c r="AF17" s="72">
+        <v>22632</v>
+      </c>
+      <c r="AG17" s="72">
+        <v>11919</v>
+      </c>
+      <c r="AH17" s="72">
+        <v>19455</v>
+      </c>
+      <c r="AI17" s="72">
+        <v>15374</v>
+      </c>
+      <c r="AJ17" s="94" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="18" spans="1:37" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A18" s="58" t="s">
+        <v>3</v>
+      </c>
+      <c r="B18" s="69">
+        <v>51534</v>
+      </c>
+      <c r="C18" s="69">
+        <v>44740</v>
+      </c>
+      <c r="D18" s="69">
+        <v>31497</v>
+      </c>
+      <c r="E18" s="69">
+        <v>17347</v>
+      </c>
+      <c r="F18" s="69">
+        <v>10818</v>
+      </c>
+      <c r="G18" s="69">
+        <v>4589</v>
+      </c>
+      <c r="H18" s="69">
+        <v>2389</v>
+      </c>
+      <c r="I18" s="69">
+        <v>3160</v>
+      </c>
+      <c r="J18" s="69">
+        <v>828</v>
+      </c>
+      <c r="K18" s="69">
+        <v>2235</v>
+      </c>
+      <c r="L18" s="69">
+        <v>5686</v>
+      </c>
+      <c r="M18" s="69">
+        <v>6318</v>
+      </c>
+      <c r="N18" s="69">
+        <v>7689</v>
+      </c>
+      <c r="O18" s="69">
+        <v>10550</v>
+      </c>
+      <c r="P18" s="69">
+        <v>10989</v>
+      </c>
+      <c r="Q18" s="69">
+        <v>11666</v>
+      </c>
+      <c r="R18" s="69">
+        <v>11798</v>
+      </c>
+      <c r="S18" s="69">
+        <v>12792</v>
+      </c>
+      <c r="T18" s="69">
+        <v>15692</v>
+      </c>
+      <c r="U18" s="70">
+        <v>15705</v>
+      </c>
+      <c r="V18" s="67">
+        <v>19544</v>
+      </c>
+      <c r="W18" s="67">
+        <v>22983</v>
+      </c>
+      <c r="X18" s="67">
+        <v>19922</v>
+      </c>
+      <c r="Y18" s="67">
+        <v>35051</v>
+      </c>
+      <c r="Z18" s="67">
+        <v>18269</v>
+      </c>
+      <c r="AA18" s="67">
+        <v>16334</v>
+      </c>
+      <c r="AB18" s="71">
+        <v>13719</v>
+      </c>
+      <c r="AC18" s="70">
+        <v>13302</v>
+      </c>
+      <c r="AD18" s="70">
+        <v>13712</v>
+      </c>
+      <c r="AE18" s="70">
+        <v>16963</v>
+      </c>
+      <c r="AF18" s="72">
+        <v>18730</v>
+      </c>
+      <c r="AG18" s="72">
+        <v>20163</v>
+      </c>
+      <c r="AH18" s="72">
+        <v>21037</v>
+      </c>
+      <c r="AI18" s="72">
+        <v>23398</v>
+      </c>
+      <c r="AJ18" s="95">
+        <v>26958</v>
+      </c>
+      <c r="AK18" s="95">
+        <v>31267</v>
+      </c>
+    </row>
+    <row r="19" spans="1:37" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A19" s="53" t="s">
+        <v>4</v>
+      </c>
+      <c r="B19" s="69">
+        <v>3006</v>
+      </c>
+      <c r="C19" s="69">
+        <v>2692</v>
+      </c>
+      <c r="D19" s="69">
+        <v>2272</v>
+      </c>
+      <c r="E19" s="69">
+        <v>2121</v>
+      </c>
+      <c r="F19" s="69">
+        <v>1379</v>
+      </c>
+      <c r="G19" s="69">
+        <v>690</v>
+      </c>
+      <c r="H19" s="69">
+        <v>289</v>
+      </c>
+      <c r="I19" s="69">
+        <v>130</v>
+      </c>
+      <c r="J19" s="69">
+        <v>39</v>
+      </c>
+      <c r="K19" s="69">
+        <v>6</v>
+      </c>
+      <c r="L19" s="69">
+        <v>33</v>
+      </c>
+      <c r="M19" s="69">
+        <v>21</v>
+      </c>
+      <c r="N19" s="69">
+        <v>29</v>
+      </c>
+      <c r="O19" s="69">
+        <v>26</v>
+      </c>
+      <c r="P19" s="69">
+        <v>26</v>
+      </c>
+      <c r="Q19" s="69">
+        <v>32</v>
+      </c>
+      <c r="R19" s="69">
+        <v>28</v>
+      </c>
+      <c r="S19" s="69">
+        <v>14</v>
+      </c>
+      <c r="T19" s="69">
+        <v>14</v>
+      </c>
+      <c r="U19" s="74">
+        <v>24</v>
+      </c>
+      <c r="V19" s="67">
+        <v>6</v>
+      </c>
+      <c r="W19" s="67">
+        <v>13</v>
+      </c>
+      <c r="X19" s="67">
+        <v>13</v>
+      </c>
+      <c r="Y19" s="63">
+        <v>13</v>
+      </c>
+      <c r="Z19" s="67">
+        <v>29</v>
+      </c>
+      <c r="AA19" s="67">
+        <v>17</v>
+      </c>
+      <c r="AB19" s="65">
+        <v>58</v>
+      </c>
+      <c r="AC19" s="57">
+        <v>33</v>
+      </c>
+      <c r="AD19" s="57">
+        <v>23</v>
+      </c>
+      <c r="AE19" s="57">
+        <v>131</v>
+      </c>
+      <c r="AF19" s="72">
+        <v>346</v>
+      </c>
+      <c r="AG19" s="72">
+        <v>413</v>
+      </c>
+      <c r="AH19" s="72">
+        <v>543</v>
+      </c>
+      <c r="AI19" s="72">
+        <v>478</v>
+      </c>
+      <c r="AJ19" s="95">
+        <v>554</v>
+      </c>
+      <c r="AK19" s="95">
+        <v>544</v>
+      </c>
+    </row>
+    <row r="20" spans="1:37" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A20" s="53" t="s">
+        <v>5</v>
+      </c>
+      <c r="B20" s="69">
+        <v>814</v>
+      </c>
+      <c r="C20" s="69">
+        <v>752</v>
+      </c>
+      <c r="D20" s="69">
+        <v>535</v>
+      </c>
+      <c r="E20" s="69">
+        <v>300</v>
+      </c>
+      <c r="F20" s="69">
+        <v>190</v>
+      </c>
+      <c r="G20" s="69">
         <v>68</v>
       </c>
-      <c r="AF7" s="65" t="s">
+      <c r="H20" s="69">
+        <v>43</v>
+      </c>
+      <c r="I20" s="69">
+        <v>61</v>
+      </c>
+      <c r="J20" s="69">
+        <v>97</v>
+      </c>
+      <c r="K20" s="69">
+        <v>37</v>
+      </c>
+      <c r="L20" s="69">
+        <v>102</v>
+      </c>
+      <c r="M20" s="69">
+        <v>129</v>
+      </c>
+      <c r="N20" s="69">
+        <v>158</v>
+      </c>
+      <c r="O20" s="69">
+        <v>141</v>
+      </c>
+      <c r="P20" s="69">
+        <v>135</v>
+      </c>
+      <c r="Q20" s="69">
+        <v>127</v>
+      </c>
+      <c r="R20" s="69">
+        <v>133</v>
+      </c>
+      <c r="S20" s="69">
+        <v>103</v>
+      </c>
+      <c r="T20" s="69">
+        <v>91</v>
+      </c>
+      <c r="U20" s="74">
+        <v>150</v>
+      </c>
+      <c r="V20" s="67">
+        <v>81</v>
+      </c>
+      <c r="W20" s="67">
+        <v>93</v>
+      </c>
+      <c r="X20" s="67">
+        <v>120</v>
+      </c>
+      <c r="Y20" s="63">
+        <v>70</v>
+      </c>
+      <c r="Z20" s="67">
+        <v>148</v>
+      </c>
+      <c r="AA20" s="67">
+        <v>7021</v>
+      </c>
+      <c r="AB20" s="65">
+        <v>169</v>
+      </c>
+      <c r="AC20" s="57">
+        <v>242</v>
+      </c>
+      <c r="AD20" s="57">
+        <v>355</v>
+      </c>
+      <c r="AE20" s="57">
+        <v>452</v>
+      </c>
+      <c r="AF20" s="72">
+        <v>544</v>
+      </c>
+      <c r="AG20" s="72">
+        <v>634</v>
+      </c>
+      <c r="AH20" s="72">
+        <v>668</v>
+      </c>
+      <c r="AI20" s="72">
+        <v>734</v>
+      </c>
+      <c r="AJ20" s="95">
+        <v>929</v>
+      </c>
+      <c r="AK20" s="95">
+        <v>1351</v>
+      </c>
+    </row>
+    <row r="21" spans="1:37" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A21" s="75" t="s">
+        <v>48</v>
+      </c>
+      <c r="B21" s="70" t="s">
+        <v>29</v>
+      </c>
+      <c r="C21" s="70" t="s">
+        <v>29</v>
+      </c>
+      <c r="D21" s="70" t="s">
+        <v>29</v>
+      </c>
+      <c r="E21" s="70" t="s">
+        <v>29</v>
+      </c>
+      <c r="F21" s="70" t="s">
+        <v>29</v>
+      </c>
+      <c r="G21" s="70" t="s">
+        <v>29</v>
+      </c>
+      <c r="H21" s="70" t="s">
+        <v>29</v>
+      </c>
+      <c r="I21" s="70" t="s">
+        <v>29</v>
+      </c>
+      <c r="J21" s="70" t="s">
+        <v>29</v>
+      </c>
+      <c r="K21" s="70" t="s">
+        <v>29</v>
+      </c>
+      <c r="L21" s="70" t="s">
+        <v>29</v>
+      </c>
+      <c r="M21" s="70" t="s">
+        <v>29</v>
+      </c>
+      <c r="N21" s="70" t="s">
+        <v>29</v>
+      </c>
+      <c r="O21" s="70" t="s">
+        <v>29</v>
+      </c>
+      <c r="P21" s="70" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q21" s="70" t="s">
+        <v>29</v>
+      </c>
+      <c r="R21" s="70" t="s">
+        <v>29</v>
+      </c>
+      <c r="S21" s="70" t="s">
+        <v>29</v>
+      </c>
+      <c r="T21" s="70" t="s">
+        <v>29</v>
+      </c>
+      <c r="U21" s="70" t="s">
+        <v>29</v>
+      </c>
+      <c r="V21" s="70" t="s">
+        <v>29</v>
+      </c>
+      <c r="W21" s="70" t="s">
+        <v>29</v>
+      </c>
+      <c r="X21" s="67">
+        <v>115</v>
+      </c>
+      <c r="Y21" s="67">
+        <v>66</v>
+      </c>
+      <c r="Z21" s="67">
+        <v>122</v>
+      </c>
+      <c r="AA21" s="63">
+        <v>134</v>
+      </c>
+      <c r="AB21" s="67">
+        <v>159</v>
+      </c>
+      <c r="AC21" s="67">
+        <v>228</v>
+      </c>
+      <c r="AD21" s="67">
+        <v>341</v>
+      </c>
+      <c r="AE21" s="72">
+        <v>443</v>
+      </c>
+      <c r="AF21" s="72">
+        <v>523</v>
+      </c>
+      <c r="AG21" s="72">
+        <v>565</v>
+      </c>
+      <c r="AH21" s="72">
+        <v>583</v>
+      </c>
+      <c r="AI21" s="72">
+        <v>695</v>
+      </c>
+      <c r="AJ21" s="95">
+        <v>803</v>
+      </c>
+      <c r="AK21" s="95">
+        <v>1153</v>
+      </c>
+    </row>
+    <row r="22" spans="1:37" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A22" s="75" t="s">
+        <v>49</v>
+      </c>
+      <c r="B22" s="70" t="s">
+        <v>29</v>
+      </c>
+      <c r="C22" s="70" t="s">
+        <v>29</v>
+      </c>
+      <c r="D22" s="70" t="s">
+        <v>29</v>
+      </c>
+      <c r="E22" s="70" t="s">
+        <v>29</v>
+      </c>
+      <c r="F22" s="70" t="s">
+        <v>29</v>
+      </c>
+      <c r="G22" s="70" t="s">
+        <v>29</v>
+      </c>
+      <c r="H22" s="70" t="s">
+        <v>29</v>
+      </c>
+      <c r="I22" s="70" t="s">
+        <v>29</v>
+      </c>
+      <c r="J22" s="70" t="s">
+        <v>29</v>
+      </c>
+      <c r="K22" s="70" t="s">
+        <v>29</v>
+      </c>
+      <c r="L22" s="70" t="s">
+        <v>29</v>
+      </c>
+      <c r="M22" s="70" t="s">
+        <v>29</v>
+      </c>
+      <c r="N22" s="70" t="s">
+        <v>29</v>
+      </c>
+      <c r="O22" s="70" t="s">
+        <v>29</v>
+      </c>
+      <c r="P22" s="70" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q22" s="70" t="s">
+        <v>29</v>
+      </c>
+      <c r="R22" s="70" t="s">
+        <v>29</v>
+      </c>
+      <c r="S22" s="70" t="s">
+        <v>29</v>
+      </c>
+      <c r="T22" s="70" t="s">
+        <v>29</v>
+      </c>
+      <c r="U22" s="70" t="s">
+        <v>29</v>
+      </c>
+      <c r="V22" s="70" t="s">
+        <v>29</v>
+      </c>
+      <c r="W22" s="70" t="s">
+        <v>29</v>
+      </c>
+      <c r="X22" s="67">
+        <v>76</v>
+      </c>
+      <c r="Y22" s="67">
+        <v>62</v>
+      </c>
+      <c r="Z22" s="67">
+        <v>38</v>
+      </c>
+      <c r="AA22" s="63">
+        <v>53</v>
+      </c>
+      <c r="AB22" s="67">
+        <v>67</v>
+      </c>
+      <c r="AC22" s="67">
+        <v>179</v>
+      </c>
+      <c r="AD22" s="67">
+        <v>276</v>
+      </c>
+      <c r="AE22" s="72">
+        <v>350</v>
+      </c>
+      <c r="AF22" s="72">
+        <v>410</v>
+      </c>
+      <c r="AG22" s="72">
+        <v>459</v>
+      </c>
+      <c r="AH22" s="72">
+        <v>453</v>
+      </c>
+      <c r="AI22" s="72">
+        <v>510</v>
+      </c>
+      <c r="AJ22" s="95">
+        <v>662</v>
+      </c>
+      <c r="AK22" s="95">
+        <v>1106</v>
+      </c>
+    </row>
+    <row r="23" spans="1:37" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A23" s="85" t="s">
+        <v>50</v>
+      </c>
+      <c r="B23" s="70" t="s">
+        <v>29</v>
+      </c>
+      <c r="C23" s="70" t="s">
+        <v>29</v>
+      </c>
+      <c r="D23" s="70" t="s">
+        <v>29</v>
+      </c>
+      <c r="E23" s="70" t="s">
+        <v>29</v>
+      </c>
+      <c r="F23" s="70" t="s">
+        <v>29</v>
+      </c>
+      <c r="G23" s="70" t="s">
+        <v>29</v>
+      </c>
+      <c r="H23" s="70" t="s">
+        <v>29</v>
+      </c>
+      <c r="I23" s="70" t="s">
+        <v>29</v>
+      </c>
+      <c r="J23" s="70" t="s">
+        <v>29</v>
+      </c>
+      <c r="K23" s="70" t="s">
+        <v>29</v>
+      </c>
+      <c r="L23" s="70" t="s">
+        <v>29</v>
+      </c>
+      <c r="M23" s="70" t="s">
+        <v>29</v>
+      </c>
+      <c r="N23" s="70" t="s">
+        <v>29</v>
+      </c>
+      <c r="O23" s="70" t="s">
+        <v>29</v>
+      </c>
+      <c r="P23" s="70" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q23" s="70" t="s">
+        <v>29</v>
+      </c>
+      <c r="R23" s="70" t="s">
+        <v>29</v>
+      </c>
+      <c r="S23" s="70" t="s">
+        <v>29</v>
+      </c>
+      <c r="T23" s="70" t="s">
+        <v>29</v>
+      </c>
+      <c r="U23" s="70" t="s">
+        <v>29</v>
+      </c>
+      <c r="V23" s="70" t="s">
+        <v>29</v>
+      </c>
+      <c r="W23" s="70" t="s">
+        <v>29</v>
+      </c>
+      <c r="X23" s="67">
+        <v>39</v>
+      </c>
+      <c r="Y23" s="67">
+        <v>4</v>
+      </c>
+      <c r="Z23" s="67">
+        <v>84</v>
+      </c>
+      <c r="AA23" s="63">
+        <v>81</v>
+      </c>
+      <c r="AB23" s="67">
+        <v>90</v>
+      </c>
+      <c r="AC23" s="67">
+        <v>47</v>
+      </c>
+      <c r="AD23" s="67">
+        <v>63</v>
+      </c>
+      <c r="AE23" s="72">
+        <v>91</v>
+      </c>
+      <c r="AF23" s="72">
+        <v>110</v>
+      </c>
+      <c r="AG23" s="72">
+        <v>104</v>
+      </c>
+      <c r="AH23" s="72">
+        <v>130</v>
+      </c>
+      <c r="AI23" s="72">
+        <v>185</v>
+      </c>
+      <c r="AJ23" s="95">
+        <v>141</v>
+      </c>
+      <c r="AK23" s="95">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="24" spans="1:37" s="2" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A24" s="75" t="s">
+        <v>51</v>
+      </c>
+      <c r="B24" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="C24" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="D24" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="E24" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="F24" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="G24" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="H24" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="I24" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="J24" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="K24" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="L24" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="M24" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="N24" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="O24" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="P24" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="Q24" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="R24" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="S24" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="T24" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="U24" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="V24" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="W24" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="X24" s="67">
+        <v>5</v>
+      </c>
+      <c r="Y24" s="67">
+        <v>4</v>
+      </c>
+      <c r="Z24" s="67">
+        <v>26</v>
+      </c>
+      <c r="AA24" s="67">
+        <v>6887</v>
+      </c>
+      <c r="AB24" s="67">
+        <v>10</v>
+      </c>
+      <c r="AC24" s="67">
+        <v>14</v>
+      </c>
+      <c r="AD24" s="67">
+        <v>14</v>
+      </c>
+      <c r="AE24" s="72">
+        <v>9</v>
+      </c>
+      <c r="AF24" s="64" t="s">
+        <v>67</v>
+      </c>
+      <c r="AG24" s="64">
+        <v>69</v>
+      </c>
+      <c r="AH24" s="72">
+        <v>85</v>
+      </c>
+      <c r="AI24" s="72">
+        <v>39</v>
+      </c>
+      <c r="AJ24" s="95">
+        <v>126</v>
+      </c>
+      <c r="AK24" s="95">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="25" spans="1:37" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A25" s="75" t="s">
+        <v>53</v>
+      </c>
+      <c r="B25" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="C25" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="D25" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="E25" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="F25" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="G25" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="H25" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="I25" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="J25" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="K25" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="L25" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="M25" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="N25" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="O25" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="P25" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="Q25" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="R25" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="S25" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="T25" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="U25" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="V25" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="W25" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="X25" s="67">
+        <v>5</v>
+      </c>
+      <c r="Y25" s="67">
+        <v>4</v>
+      </c>
+      <c r="Z25" s="67">
+        <v>6</v>
+      </c>
+      <c r="AA25" s="67">
+        <v>5</v>
+      </c>
+      <c r="AB25" s="67">
+        <v>10</v>
+      </c>
+      <c r="AC25" s="67">
+        <v>8</v>
+      </c>
+      <c r="AD25" s="67">
+        <v>8</v>
+      </c>
+      <c r="AE25" s="72">
+        <v>9</v>
+      </c>
+      <c r="AF25" s="64" t="s">
+        <v>67</v>
+      </c>
+      <c r="AG25" s="64">
+        <v>69</v>
+      </c>
+      <c r="AH25" s="72">
+        <v>85</v>
+      </c>
+      <c r="AI25" s="72">
+        <v>39</v>
+      </c>
+      <c r="AJ25" s="95">
+        <v>1</v>
+      </c>
+      <c r="AK25" s="94" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:37" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A26" s="58" t="s">
+        <v>54</v>
+      </c>
+      <c r="B26" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="C26" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="D26" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="E26" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="F26" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="G26" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="H26" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="I26" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="J26" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="K26" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="L26" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="M26" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="N26" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="O26" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="P26" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="Q26" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="R26" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="S26" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="T26" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="U26" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="V26" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="W26" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="X26" s="67">
+        <v>25081</v>
+      </c>
+      <c r="Y26" s="67">
+        <v>29873</v>
+      </c>
+      <c r="Z26" s="67">
+        <v>18687</v>
+      </c>
+      <c r="AA26" s="67">
+        <v>18505</v>
+      </c>
+      <c r="AB26" s="67">
+        <v>11666</v>
+      </c>
+      <c r="AC26" s="67">
+        <v>11681</v>
+      </c>
+      <c r="AD26" s="67">
+        <v>11670</v>
+      </c>
+      <c r="AE26" s="72">
+        <v>13307</v>
+      </c>
+      <c r="AF26" s="72">
+        <v>14768</v>
+      </c>
+      <c r="AG26" s="72">
+        <v>15982</v>
+      </c>
+      <c r="AH26" s="72">
+        <v>18767</v>
+      </c>
+      <c r="AI26" s="72">
+        <v>18046</v>
+      </c>
+      <c r="AJ26" s="95">
+        <v>18389</v>
+      </c>
+      <c r="AK26" s="95">
+        <v>22018</v>
+      </c>
+    </row>
+    <row r="27" spans="1:37" s="2" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A27" s="75" t="s">
+        <v>55</v>
+      </c>
+      <c r="B27" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="C27" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="D27" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="E27" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="F27" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="G27" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="H27" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="I27" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="J27" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="K27" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="L27" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="M27" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="N27" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="O27" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="P27" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="Q27" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="R27" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="S27" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="T27" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="U27" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="V27" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="W27" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="X27" s="67">
+        <v>25081</v>
+      </c>
+      <c r="Y27" s="67">
+        <v>29873</v>
+      </c>
+      <c r="Z27" s="67">
+        <v>18687</v>
+      </c>
+      <c r="AA27" s="67">
+        <v>18505</v>
+      </c>
+      <c r="AB27" s="67">
+        <v>11666</v>
+      </c>
+      <c r="AC27" s="67">
+        <v>11681</v>
+      </c>
+      <c r="AD27" s="67">
+        <v>11670</v>
+      </c>
+      <c r="AE27" s="72">
+        <v>13307</v>
+      </c>
+      <c r="AF27" s="72">
+        <v>14768</v>
+      </c>
+      <c r="AG27" s="72">
+        <v>15980</v>
+      </c>
+      <c r="AH27" s="72">
+        <v>18767</v>
+      </c>
+      <c r="AI27" s="72">
+        <v>18046</v>
+      </c>
+      <c r="AJ27" s="95">
+        <v>18389</v>
+      </c>
+      <c r="AK27" s="95">
+        <v>22018</v>
+      </c>
+    </row>
+    <row r="28" spans="1:37" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A28" s="75" t="s">
+        <v>56</v>
+      </c>
+      <c r="B28" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="C28" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="D28" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="E28" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="F28" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="G28" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="H28" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="I28" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="J28" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="K28" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="L28" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="M28" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="N28" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="O28" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="P28" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="Q28" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="R28" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="S28" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="T28" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="U28" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="V28" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="W28" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="X28" s="67">
         <v>68</v>
       </c>
-      <c r="AG7" s="65" t="s">
+      <c r="Y28" s="67">
+        <v>93</v>
+      </c>
+      <c r="Z28" s="67">
+        <v>93</v>
+      </c>
+      <c r="AA28" s="67">
+        <v>96</v>
+      </c>
+      <c r="AB28" s="67">
+        <v>134</v>
+      </c>
+      <c r="AC28" s="67">
+        <v>173</v>
+      </c>
+      <c r="AD28" s="67">
+        <v>224</v>
+      </c>
+      <c r="AE28" s="72">
+        <v>224</v>
+      </c>
+      <c r="AF28" s="72">
+        <v>331</v>
+      </c>
+      <c r="AG28" s="72">
+        <v>731</v>
+      </c>
+      <c r="AH28" s="72">
+        <v>742</v>
+      </c>
+      <c r="AI28" s="72">
+        <v>696</v>
+      </c>
+      <c r="AJ28" s="95">
+        <v>107</v>
+      </c>
+      <c r="AK28" s="95">
+        <v>795</v>
+      </c>
+    </row>
+    <row r="29" spans="1:37" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A29" s="75" t="s">
+        <v>57</v>
+      </c>
+      <c r="B29" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="C29" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="D29" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="E29" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="F29" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="G29" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="H29" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="I29" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="J29" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="K29" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="L29" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="M29" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="N29" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="O29" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="P29" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="Q29" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="R29" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="S29" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="T29" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="U29" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="V29" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="W29" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="X29" s="67" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y29" s="67" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z29" s="67" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA29" s="67" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB29" s="67" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC29" s="67">
+        <v>18</v>
+      </c>
+      <c r="AD29" s="67">
+        <v>18</v>
+      </c>
+      <c r="AE29" s="67" t="s">
+        <v>33</v>
+      </c>
+      <c r="AF29" s="72" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG29" s="72" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH29" s="72">
+        <v>9</v>
+      </c>
+      <c r="AI29" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ29" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="AK29" s="45" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:37" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A30" s="58" t="s">
+        <v>6</v>
+      </c>
+      <c r="B30" s="69">
+        <v>54597</v>
+      </c>
+      <c r="C30" s="69">
+        <v>98355</v>
+      </c>
+      <c r="D30" s="69">
+        <v>97310</v>
+      </c>
+      <c r="E30" s="69">
+        <v>88660</v>
+      </c>
+      <c r="F30" s="69">
+        <v>89677</v>
+      </c>
+      <c r="G30" s="69">
+        <v>83966</v>
+      </c>
+      <c r="H30" s="69">
+        <v>57175</v>
+      </c>
+      <c r="I30" s="69">
+        <v>33077</v>
+      </c>
+      <c r="J30" s="69">
+        <v>83159</v>
+      </c>
+      <c r="K30" s="69">
+        <v>45378</v>
+      </c>
+      <c r="L30" s="69">
+        <v>81437</v>
+      </c>
+      <c r="M30" s="69">
+        <v>87149</v>
+      </c>
+      <c r="N30" s="69">
+        <v>93741</v>
+      </c>
+      <c r="O30" s="69">
+        <v>97226</v>
+      </c>
+      <c r="P30" s="69">
+        <v>89289</v>
+      </c>
+      <c r="Q30" s="69">
+        <v>90061</v>
+      </c>
+      <c r="R30" s="69">
+        <v>92088</v>
+      </c>
+      <c r="S30" s="69">
+        <v>101896</v>
+      </c>
+      <c r="T30" s="69">
+        <v>115248</v>
+      </c>
+      <c r="U30" s="70">
+        <v>129550</v>
+      </c>
+      <c r="V30" s="67">
+        <v>128616</v>
+      </c>
+      <c r="W30" s="67">
+        <v>136302</v>
+      </c>
+      <c r="X30" s="67">
+        <v>116922</v>
+      </c>
+      <c r="Y30" s="67">
+        <v>102005</v>
+      </c>
+      <c r="Z30" s="67">
+        <v>92802</v>
+      </c>
+      <c r="AA30" s="67">
+        <v>107936</v>
+      </c>
+      <c r="AB30" s="60">
+        <v>109902</v>
+      </c>
+      <c r="AC30" s="70">
+        <v>99288</v>
+      </c>
+      <c r="AD30" s="70">
+        <v>87064</v>
+      </c>
+      <c r="AE30" s="72">
+        <v>91613</v>
+      </c>
+      <c r="AF30" s="72">
+        <v>97689</v>
+      </c>
+      <c r="AG30" s="72">
+        <v>104511</v>
+      </c>
+      <c r="AH30" s="72">
+        <v>142024</v>
+      </c>
+      <c r="AI30" s="72">
+        <v>120025</v>
+      </c>
+      <c r="AJ30" s="95">
+        <v>122015</v>
+      </c>
+      <c r="AK30" s="95">
+        <v>114610</v>
+      </c>
+    </row>
+    <row r="31" spans="1:37" s="2" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A31" s="58" t="s">
+        <v>58</v>
+      </c>
+      <c r="B31" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="C31" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="D31" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="E31" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="F31" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="G31" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="H31" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="I31" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="J31" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="K31" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="L31" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="M31" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="N31" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="O31" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="P31" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="Q31" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="R31" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="S31" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="T31" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="U31" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="V31" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="W31" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="X31" s="67">
+        <v>282</v>
+      </c>
+      <c r="Y31" s="67">
+        <v>434</v>
+      </c>
+      <c r="Z31" s="67">
+        <v>191</v>
+      </c>
+      <c r="AA31" s="67" t="s">
+        <v>60</v>
+      </c>
+      <c r="AB31" s="67">
+        <v>180</v>
+      </c>
+      <c r="AC31" s="67">
+        <v>42</v>
+      </c>
+      <c r="AD31" s="67">
+        <v>558</v>
+      </c>
+      <c r="AE31" s="64" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF31" s="64" t="s">
+        <v>67</v>
+      </c>
+      <c r="AG31" s="64">
+        <v>405</v>
+      </c>
+      <c r="AH31" s="72">
+        <v>237</v>
+      </c>
+      <c r="AI31" s="64" t="s">
+        <v>67</v>
+      </c>
+      <c r="AJ31" s="94" t="s">
+        <v>67</v>
+      </c>
+      <c r="AK31" s="94" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="32" spans="1:37" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A32" s="75" t="s">
+        <v>59</v>
+      </c>
+      <c r="B32" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="C32" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="D32" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="E32" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="F32" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="G32" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="H32" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="I32" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="J32" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="K32" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="L32" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="M32" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="N32" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="O32" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="P32" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="Q32" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="R32" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="S32" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="T32" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="U32" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="V32" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="W32" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="X32" s="67">
+        <v>42</v>
+      </c>
+      <c r="Y32" s="67">
+        <v>56</v>
+      </c>
+      <c r="Z32" s="67">
+        <v>43</v>
+      </c>
+      <c r="AA32" s="67">
+        <v>64</v>
+      </c>
+      <c r="AB32" s="67" t="s">
+        <v>46</v>
+      </c>
+      <c r="AC32" s="67" t="s">
+        <v>46</v>
+      </c>
+      <c r="AD32" s="67" t="s">
+        <v>46</v>
+      </c>
+      <c r="AE32" s="67" t="s">
+        <v>33</v>
+      </c>
+      <c r="AF32" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG32" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH32" s="72"/>
+      <c r="AI32" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ32" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="AK32" s="45"/>
+    </row>
+    <row r="33" spans="1:37" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A33" s="75" t="s">
+        <v>61</v>
+      </c>
+      <c r="B33" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="C33" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="D33" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="E33" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="F33" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="G33" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="H33" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="I33" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="J33" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="K33" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="L33" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="M33" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="N33" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="O33" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="P33" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="Q33" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="R33" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="S33" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="T33" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="U33" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="V33" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="W33" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="X33" s="67">
+        <v>124</v>
+      </c>
+      <c r="Y33" s="67">
+        <v>343</v>
+      </c>
+      <c r="Z33" s="67" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA33" s="67" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB33" s="67" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC33" s="67" t="s">
+        <v>46</v>
+      </c>
+      <c r="AD33" s="67" t="s">
+        <v>46</v>
+      </c>
+      <c r="AE33" s="67" t="s">
+        <v>33</v>
+      </c>
+      <c r="AF33" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG33" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH33" s="72"/>
+      <c r="AI33" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ33" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="AK33" s="45"/>
+    </row>
+    <row r="34" spans="1:37" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A34" s="85" t="s">
+        <v>62</v>
+      </c>
+      <c r="B34" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="C34" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="D34" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="E34" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="F34" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="G34" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="H34" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="I34" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="J34" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="K34" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="L34" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="M34" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="N34" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="O34" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="P34" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="Q34" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="R34" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="S34" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="T34" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="U34" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="V34" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="W34" s="70" t="s">
+        <v>52</v>
+      </c>
+      <c r="X34" s="67">
+        <v>116</v>
+      </c>
+      <c r="Y34" s="67">
+        <v>35</v>
+      </c>
+      <c r="Z34" s="67">
+        <v>74</v>
+      </c>
+      <c r="AA34" s="67">
+        <v>94</v>
+      </c>
+      <c r="AB34" s="67" t="s">
+        <v>46</v>
+      </c>
+      <c r="AC34" s="67" t="s">
+        <v>46</v>
+      </c>
+      <c r="AD34" s="67" t="s">
+        <v>46</v>
+      </c>
+      <c r="AE34" s="67" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF34" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG34" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH34" s="72"/>
+      <c r="AI34" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ34" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="AK34" s="45"/>
+    </row>
+    <row r="35" spans="1:37" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A35" s="53" t="s">
+        <v>7</v>
+      </c>
+      <c r="B35" s="69">
+        <v>55365</v>
+      </c>
+      <c r="C35" s="69">
+        <v>58252</v>
+      </c>
+      <c r="D35" s="69">
+        <v>61020</v>
+      </c>
+      <c r="E35" s="69">
+        <v>61490</v>
+      </c>
+      <c r="F35" s="69">
+        <v>59769</v>
+      </c>
+      <c r="G35" s="69">
+        <v>35610</v>
+      </c>
+      <c r="H35" s="69">
+        <v>25832</v>
+      </c>
+      <c r="I35" s="69">
+        <v>20296</v>
+      </c>
+      <c r="J35" s="69">
+        <v>17653</v>
+      </c>
+      <c r="K35" s="69">
+        <v>11858</v>
+      </c>
+      <c r="L35" s="69">
+        <v>13791</v>
+      </c>
+      <c r="M35" s="69">
+        <v>17565</v>
+      </c>
+      <c r="N35" s="69">
+        <v>20744</v>
+      </c>
+      <c r="O35" s="69">
+        <v>21980</v>
+      </c>
+      <c r="P35" s="69">
+        <v>21585</v>
+      </c>
+      <c r="Q35" s="69">
+        <v>21938</v>
+      </c>
+      <c r="R35" s="69">
+        <v>23087</v>
+      </c>
+      <c r="S35" s="69">
+        <v>24516</v>
+      </c>
+      <c r="T35" s="69">
+        <v>26109</v>
+      </c>
+      <c r="U35" s="70">
+        <v>25785</v>
+      </c>
+      <c r="V35" s="67">
+        <v>24885</v>
+      </c>
+      <c r="W35" s="67">
+        <v>28826</v>
+      </c>
+      <c r="X35" s="67">
+        <v>32258</v>
+      </c>
+      <c r="Y35" s="67">
+        <v>55597</v>
+      </c>
+      <c r="Z35" s="67">
+        <v>47533</v>
+      </c>
+      <c r="AA35" s="67">
+        <v>47124</v>
+      </c>
+      <c r="AB35" s="71">
+        <v>50675</v>
+      </c>
+      <c r="AC35" s="70">
+        <v>48973</v>
+      </c>
+      <c r="AD35" s="70">
+        <v>47985</v>
+      </c>
+      <c r="AE35" s="72">
+        <v>48652</v>
+      </c>
+      <c r="AF35" s="72">
+        <v>48668</v>
+      </c>
+      <c r="AG35" s="72">
+        <v>47847</v>
+      </c>
+      <c r="AH35" s="72">
+        <v>51827</v>
+      </c>
+      <c r="AI35" s="72">
+        <v>28684</v>
+      </c>
+      <c r="AJ35" s="95">
+        <v>25992</v>
+      </c>
+      <c r="AK35" s="95">
+        <v>27604</v>
+      </c>
+    </row>
+    <row r="36" spans="1:37" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="58" t="s">
+        <v>8</v>
+      </c>
+      <c r="B36" s="69">
+        <v>34478</v>
+      </c>
+      <c r="C36" s="69">
+        <v>26447</v>
+      </c>
+      <c r="D36" s="69">
+        <v>18341</v>
+      </c>
+      <c r="E36" s="69">
+        <v>11672</v>
+      </c>
+      <c r="F36" s="69">
+        <v>5995</v>
+      </c>
+      <c r="G36" s="69">
+        <v>2044</v>
+      </c>
+      <c r="H36" s="69">
+        <v>1699</v>
+      </c>
+      <c r="I36" s="69">
+        <v>2100</v>
+      </c>
+      <c r="J36" s="69">
+        <v>668</v>
+      </c>
+      <c r="K36" s="69">
+        <v>697</v>
+      </c>
+      <c r="L36" s="69">
+        <v>163</v>
+      </c>
+      <c r="M36" s="69">
+        <v>35</v>
+      </c>
+      <c r="N36" s="69">
+        <v>405</v>
+      </c>
+      <c r="O36" s="69">
+        <v>970</v>
+      </c>
+      <c r="P36" s="69">
+        <v>819</v>
+      </c>
+      <c r="Q36" s="69">
+        <v>1837</v>
+      </c>
+      <c r="R36" s="69">
+        <v>575</v>
+      </c>
+      <c r="S36" s="69">
+        <v>343</v>
+      </c>
+      <c r="T36" s="69">
+        <v>109</v>
+      </c>
+      <c r="U36" s="70">
+        <v>1033</v>
+      </c>
+      <c r="V36" s="67">
+        <v>1451</v>
+      </c>
+      <c r="W36" s="67">
+        <v>3306</v>
+      </c>
+      <c r="X36" s="67">
+        <v>4149</v>
+      </c>
+      <c r="Y36" s="63">
+        <v>776</v>
+      </c>
+      <c r="Z36" s="67" t="s">
+        <v>33</v>
+      </c>
+      <c r="AA36" s="67" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB36" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC36" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD36" s="60" t="s">
+        <v>33</v>
+      </c>
+      <c r="AE36" s="72">
+        <v>82</v>
+      </c>
+      <c r="AF36" s="72">
+        <v>79</v>
+      </c>
+      <c r="AG36" s="72">
+        <v>90</v>
+      </c>
+      <c r="AH36" s="72">
+        <v>87</v>
+      </c>
+      <c r="AI36" s="72">
+        <v>96</v>
+      </c>
+      <c r="AJ36" s="95">
+        <v>96</v>
+      </c>
+      <c r="AK36" s="95">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="37" spans="1:37" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A37" s="58" t="s">
+        <v>24</v>
+      </c>
+      <c r="B37" s="69">
+        <v>8472</v>
+      </c>
+      <c r="C37" s="69">
+        <v>8462</v>
+      </c>
+      <c r="D37" s="69">
+        <v>8700</v>
+      </c>
+      <c r="E37" s="69">
+        <v>8057</v>
+      </c>
+      <c r="F37" s="69">
+        <v>8842</v>
+      </c>
+      <c r="G37" s="69">
+        <v>9092</v>
+      </c>
+      <c r="H37" s="69">
+        <v>4685</v>
+      </c>
+      <c r="I37" s="69">
+        <v>2452</v>
+      </c>
+      <c r="J37" s="69">
+        <v>3421</v>
+      </c>
+      <c r="K37" s="69">
+        <v>1466</v>
+      </c>
+      <c r="L37" s="69">
+        <v>2121</v>
+      </c>
+      <c r="M37" s="69">
+        <v>1544</v>
+      </c>
+      <c r="N37" s="69">
+        <v>2054</v>
+      </c>
+      <c r="O37" s="69">
+        <v>2860</v>
+      </c>
+      <c r="P37" s="69">
+        <v>3198</v>
+      </c>
+      <c r="Q37" s="69">
+        <v>2461</v>
+      </c>
+      <c r="R37" s="69">
+        <v>1942</v>
+      </c>
+      <c r="S37" s="69">
+        <v>2043</v>
+      </c>
+      <c r="T37" s="69">
+        <v>1691</v>
+      </c>
+      <c r="U37" s="70">
+        <v>1550</v>
+      </c>
+      <c r="V37" s="67">
+        <v>1641</v>
+      </c>
+      <c r="W37" s="67">
+        <v>1378</v>
+      </c>
+      <c r="X37" s="67">
+        <v>1901</v>
+      </c>
+      <c r="Y37" s="67">
+        <v>4088</v>
+      </c>
+      <c r="Z37" s="67">
+        <v>2368</v>
+      </c>
+      <c r="AA37" s="67">
+        <v>1910</v>
+      </c>
+      <c r="AB37" s="60">
+        <v>2445</v>
+      </c>
+      <c r="AC37" s="70">
+        <v>3923</v>
+      </c>
+      <c r="AD37" s="70">
+        <v>3726</v>
+      </c>
+      <c r="AE37" s="72">
+        <v>4097</v>
+      </c>
+      <c r="AF37" s="72">
+        <v>4276</v>
+      </c>
+      <c r="AG37" s="72">
+        <v>3304</v>
+      </c>
+      <c r="AH37" s="72">
+        <v>3203</v>
+      </c>
+      <c r="AI37" s="72">
+        <v>4725</v>
+      </c>
+      <c r="AJ37" s="95">
+        <v>4902</v>
+      </c>
+      <c r="AK37" s="95">
+        <v>4408</v>
+      </c>
+    </row>
+    <row r="38" spans="1:37" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A38" s="53" t="s">
+        <v>9</v>
+      </c>
+      <c r="B38" s="69" t="s">
+        <v>0</v>
+      </c>
+      <c r="C38" s="69" t="s">
+        <v>0</v>
+      </c>
+      <c r="D38" s="69" t="s">
+        <v>0</v>
+      </c>
+      <c r="E38" s="69" t="s">
+        <v>0</v>
+      </c>
+      <c r="F38" s="69" t="s">
+        <v>0</v>
+      </c>
+      <c r="G38" s="69" t="s">
+        <v>0</v>
+      </c>
+      <c r="H38" s="69" t="s">
+        <v>0</v>
+      </c>
+      <c r="I38" s="69" t="s">
+        <v>0</v>
+      </c>
+      <c r="J38" s="69" t="s">
+        <v>0</v>
+      </c>
+      <c r="K38" s="69" t="s">
+        <v>0</v>
+      </c>
+      <c r="L38" s="69" t="s">
+        <v>0</v>
+      </c>
+      <c r="M38" s="54">
+        <v>18.2</v>
+      </c>
+      <c r="N38" s="54">
+        <v>78.2</v>
+      </c>
+      <c r="O38" s="54">
+        <v>32.9</v>
+      </c>
+      <c r="P38" s="54">
+        <v>60.4</v>
+      </c>
+      <c r="Q38" s="54">
+        <v>344.1</v>
+      </c>
+      <c r="R38" s="54">
+        <v>709</v>
+      </c>
+      <c r="S38" s="54">
+        <v>517.20000000000005</v>
+      </c>
+      <c r="T38" s="54">
+        <v>528.4</v>
+      </c>
+      <c r="U38" s="56">
+        <v>854</v>
+      </c>
+      <c r="V38" s="55">
+        <v>605</v>
+      </c>
+      <c r="W38" s="55">
+        <v>985.1</v>
+      </c>
+      <c r="X38" s="55">
+        <v>1021.6</v>
+      </c>
+      <c r="Y38" s="55">
+        <v>1149.5</v>
+      </c>
+      <c r="Z38" s="55">
+        <v>1300.8</v>
+      </c>
+      <c r="AA38" s="55">
+        <v>701</v>
+      </c>
+      <c r="AB38" s="60" t="s">
+        <v>46</v>
+      </c>
+      <c r="AC38" s="57" t="s">
+        <v>46</v>
+      </c>
+      <c r="AD38" s="57" t="s">
+        <v>46</v>
+      </c>
+      <c r="AE38" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF38" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG38" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH38" s="64" t="s">
+        <v>67</v>
+      </c>
+      <c r="AI38" s="57" t="s">
+        <v>67</v>
+      </c>
+      <c r="AJ38" s="57" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="39" spans="1:37" ht="41.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="58" t="s">
+        <v>20</v>
+      </c>
+      <c r="B39" s="54">
+        <v>5910</v>
+      </c>
+      <c r="C39" s="54">
+        <v>5760</v>
+      </c>
+      <c r="D39" s="54">
+        <v>5010</v>
+      </c>
+      <c r="E39" s="54">
+        <v>4520</v>
+      </c>
+      <c r="F39" s="54">
+        <v>4230</v>
+      </c>
+      <c r="G39" s="54">
+        <v>3560</v>
+      </c>
+      <c r="H39" s="54">
+        <v>3910</v>
+      </c>
+      <c r="I39" s="54">
+        <v>5530</v>
+      </c>
+      <c r="J39" s="54">
+        <v>5102.2</v>
+      </c>
+      <c r="K39" s="54">
+        <v>9228.2000000000007</v>
+      </c>
+      <c r="L39" s="54">
+        <v>8825.7999999999993</v>
+      </c>
+      <c r="M39" s="54">
+        <v>15819.4</v>
+      </c>
+      <c r="N39" s="54">
+        <v>17590.3</v>
+      </c>
+      <c r="O39" s="54">
+        <v>9140.5</v>
+      </c>
+      <c r="P39" s="54">
+        <v>9028.5</v>
+      </c>
+      <c r="Q39" s="54">
+        <v>12476.1</v>
+      </c>
+      <c r="R39" s="54">
+        <v>17337.099999999999</v>
+      </c>
+      <c r="S39" s="54">
+        <v>18298.099999999999</v>
+      </c>
+      <c r="T39" s="54">
+        <v>20296.2</v>
+      </c>
+      <c r="U39" s="56">
+        <v>16799.099999999999</v>
+      </c>
+      <c r="V39" s="55">
+        <v>19049.3</v>
+      </c>
+      <c r="W39" s="55">
+        <v>12439.7</v>
+      </c>
+      <c r="X39" s="55">
+        <v>14034.1</v>
+      </c>
+      <c r="Y39" s="55">
+        <v>15086.8</v>
+      </c>
+      <c r="Z39" s="55">
+        <v>12504.3</v>
+      </c>
+      <c r="AA39" s="55">
+        <v>10999.4</v>
+      </c>
+      <c r="AB39" s="60">
+        <v>10954.5</v>
+      </c>
+      <c r="AC39" s="56">
+        <v>11280</v>
+      </c>
+      <c r="AD39" s="56">
+        <v>8828</v>
+      </c>
+      <c r="AE39" s="61">
+        <v>3013.9</v>
+      </c>
+      <c r="AF39" s="61">
+        <v>3428.6</v>
+      </c>
+      <c r="AG39" s="61">
+        <v>4200.8</v>
+      </c>
+      <c r="AH39" s="61">
+        <v>12570.3</v>
+      </c>
+      <c r="AI39" s="61">
+        <v>15303.9</v>
+      </c>
+      <c r="AJ39" s="93">
+        <v>19163.2</v>
+      </c>
+      <c r="AK39" s="93">
+        <v>20022</v>
+      </c>
+    </row>
+    <row r="40" spans="1:37" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A40" s="58" t="s">
+        <v>11</v>
+      </c>
+      <c r="B40" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="C40" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="D40" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="E40" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="F40" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="G40" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="H40" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="I40" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="J40" s="54">
+        <v>145.4</v>
+      </c>
+      <c r="K40" s="54">
+        <v>246</v>
+      </c>
+      <c r="L40" s="54">
+        <v>529.79999999999995</v>
+      </c>
+      <c r="M40" s="54">
+        <v>473.8</v>
+      </c>
+      <c r="N40" s="54">
+        <v>308.8</v>
+      </c>
+      <c r="O40" s="54">
+        <v>126.5</v>
+      </c>
+      <c r="P40" s="54">
+        <v>55.2</v>
+      </c>
+      <c r="Q40" s="54">
+        <v>19.3</v>
+      </c>
+      <c r="R40" s="54">
+        <v>1</v>
+      </c>
+      <c r="S40" s="69" t="s">
+        <v>0</v>
+      </c>
+      <c r="T40" s="69" t="s">
+        <v>0</v>
+      </c>
+      <c r="U40" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="V40" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="W40" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="X40" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y40" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z40" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA40" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB40" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC40" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD40" s="60" t="s">
+        <v>33</v>
+      </c>
+      <c r="AE40" s="60" t="s">
+        <v>33</v>
+      </c>
+      <c r="AF40" s="61" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG40" s="61" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH40" s="61"/>
+      <c r="AI40" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ40" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="AK40" s="57" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:37" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A41" s="58" t="s">
+        <v>12</v>
+      </c>
+      <c r="B41" s="54">
+        <v>7920</v>
+      </c>
+      <c r="C41" s="54">
+        <v>7660</v>
+      </c>
+      <c r="D41" s="54">
+        <v>5850</v>
+      </c>
+      <c r="E41" s="54">
+        <v>3730</v>
+      </c>
+      <c r="F41" s="54">
+        <v>3630</v>
+      </c>
+      <c r="G41" s="54">
+        <v>2450</v>
+      </c>
+      <c r="H41" s="54">
+        <v>1760</v>
+      </c>
+      <c r="I41" s="54">
+        <v>2120</v>
+      </c>
+      <c r="J41" s="54">
+        <v>2250</v>
+      </c>
+      <c r="K41" s="54">
+        <v>749.7</v>
+      </c>
+      <c r="L41" s="54">
+        <v>574.70000000000005</v>
+      </c>
+      <c r="M41" s="54">
+        <v>364.1</v>
+      </c>
+      <c r="N41" s="54">
+        <v>1047.4000000000001</v>
+      </c>
+      <c r="O41" s="54">
+        <v>1699.7</v>
+      </c>
+      <c r="P41" s="54">
+        <v>2285.6</v>
+      </c>
+      <c r="Q41" s="54">
+        <v>1898</v>
+      </c>
+      <c r="R41" s="54">
+        <v>1853.6</v>
+      </c>
+      <c r="S41" s="54">
+        <v>762.1</v>
+      </c>
+      <c r="T41" s="54">
+        <v>605</v>
+      </c>
+      <c r="U41" s="56">
+        <v>1419</v>
+      </c>
+      <c r="V41" s="55">
+        <v>2137.1</v>
+      </c>
+      <c r="W41" s="55">
+        <v>1897.8</v>
+      </c>
+      <c r="X41" s="55">
+        <v>1583.8</v>
+      </c>
+      <c r="Y41" s="55">
+        <v>1179.0999999999999</v>
+      </c>
+      <c r="Z41" s="55">
+        <v>1139.8</v>
+      </c>
+      <c r="AA41" s="55">
+        <v>968.3</v>
+      </c>
+      <c r="AB41" s="60">
+        <v>1110.2</v>
+      </c>
+      <c r="AC41" s="57">
+        <v>549.20000000000005</v>
+      </c>
+      <c r="AD41" s="57">
+        <v>287.5</v>
+      </c>
+      <c r="AE41" s="57">
+        <v>280.3</v>
+      </c>
+      <c r="AF41" s="61">
+        <v>239.3</v>
+      </c>
+      <c r="AG41" s="61">
+        <v>474.1</v>
+      </c>
+      <c r="AH41" s="61">
+        <v>533.1</v>
+      </c>
+      <c r="AI41" s="61">
+        <v>622</v>
+      </c>
+      <c r="AJ41" s="93">
+        <v>674</v>
+      </c>
+      <c r="AK41" s="93">
+        <v>771</v>
+      </c>
+    </row>
+    <row r="42" spans="1:37" ht="45" x14ac:dyDescent="0.2">
+      <c r="A42" s="58" t="s">
+        <v>21</v>
+      </c>
+      <c r="B42" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="C42" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="D42" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="E42" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="F42" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="G42" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="H42" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="I42" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="J42" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="K42" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="L42" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="M42" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="N42" s="54">
+        <v>27.2</v>
+      </c>
+      <c r="O42" s="54">
+        <v>170.2</v>
+      </c>
+      <c r="P42" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q42" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="R42" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="S42" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="T42" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="U42" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="V42" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="W42" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="X42" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y42" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z42" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA42" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB42" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC42" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD42" s="60" t="s">
+        <v>33</v>
+      </c>
+      <c r="AE42" s="60" t="s">
+        <v>33</v>
+      </c>
+      <c r="AF42" s="61" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG42" s="61" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH42" s="61" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI42" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ42" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="AK42" s="57" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:37" ht="48" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="58" t="s">
+        <v>23</v>
+      </c>
+      <c r="B43" s="69">
+        <v>19129</v>
+      </c>
+      <c r="C43" s="69">
+        <v>16151</v>
+      </c>
+      <c r="D43" s="69">
+        <v>13612</v>
+      </c>
+      <c r="E43" s="69">
+        <v>9944</v>
+      </c>
+      <c r="F43" s="69">
+        <v>6721</v>
+      </c>
+      <c r="G43" s="69" t="s">
+        <v>0</v>
+      </c>
+      <c r="H43" s="69" t="s">
+        <v>0</v>
+      </c>
+      <c r="I43" s="69">
+        <v>1917</v>
+      </c>
+      <c r="J43" s="69" t="s">
+        <v>0</v>
+      </c>
+      <c r="K43" s="69" t="s">
+        <v>0</v>
+      </c>
+      <c r="L43" s="69" t="s">
+        <v>0</v>
+      </c>
+      <c r="M43" s="69" t="s">
+        <v>0</v>
+      </c>
+      <c r="N43" s="69" t="s">
+        <v>0</v>
+      </c>
+      <c r="O43" s="69" t="s">
+        <v>0</v>
+      </c>
+      <c r="P43" s="69" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q43" s="69" t="s">
+        <v>0</v>
+      </c>
+      <c r="R43" s="69" t="s">
+        <v>0</v>
+      </c>
+      <c r="S43" s="69" t="s">
+        <v>0</v>
+      </c>
+      <c r="T43" s="69" t="s">
+        <v>0</v>
+      </c>
+      <c r="U43" s="69" t="s">
+        <v>0</v>
+      </c>
+      <c r="V43" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="W43" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="X43" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y43" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z43" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA43" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB43" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC43" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD43" s="60" t="s">
+        <v>33</v>
+      </c>
+      <c r="AE43" s="60" t="s">
+        <v>33</v>
+      </c>
+      <c r="AF43" s="61" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG43" s="61" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH43" s="61" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI43" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ43" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="AK43" s="57" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:37" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A44" s="58" t="s">
+        <v>13</v>
+      </c>
+      <c r="B44" s="54">
+        <v>47</v>
+      </c>
+      <c r="C44" s="54">
+        <v>152</v>
+      </c>
+      <c r="D44" s="54">
+        <v>539</v>
+      </c>
+      <c r="E44" s="54">
+        <v>307</v>
+      </c>
+      <c r="F44" s="54">
+        <v>81</v>
+      </c>
+      <c r="G44" s="54">
+        <v>64</v>
+      </c>
+      <c r="H44" s="54">
+        <v>55</v>
+      </c>
+      <c r="I44" s="54">
+        <v>24</v>
+      </c>
+      <c r="J44" s="54">
+        <v>12.8</v>
+      </c>
+      <c r="K44" s="54">
+        <v>2</v>
+      </c>
+      <c r="L44" s="54">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="M44" s="54">
+        <v>0.4</v>
+      </c>
+      <c r="N44" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="O44" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="P44" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q44" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="R44" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="S44" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="T44" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="U44" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="V44" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="W44" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="X44" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y44" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z44" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA44" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB44" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC44" s="57">
+        <v>0.1</v>
+      </c>
+      <c r="AD44" s="57">
+        <v>0.1</v>
+      </c>
+      <c r="AE44" s="57" t="s">
+        <v>33</v>
+      </c>
+      <c r="AF44" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG44" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH44" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI44" s="57" t="s">
+        <v>67</v>
+      </c>
+      <c r="AJ44" s="94" t="s">
+        <v>67</v>
+      </c>
+      <c r="AK44" s="94" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="45" spans="1:37" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A45" s="58" t="s">
+        <v>22</v>
+      </c>
+      <c r="B45" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="C45" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="D45" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="E45" s="54">
+        <v>24.5</v>
+      </c>
+      <c r="F45" s="54">
+        <v>4.3</v>
+      </c>
+      <c r="G45" s="54">
+        <v>8.4</v>
+      </c>
+      <c r="H45" s="54">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="I45" s="54">
+        <v>1.9</v>
+      </c>
+      <c r="J45" s="54">
+        <v>2.7</v>
+      </c>
+      <c r="K45" s="54">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="L45" s="54">
+        <v>3.6</v>
+      </c>
+      <c r="M45" s="54">
+        <v>5</v>
+      </c>
+      <c r="N45" s="54">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="O45" s="54">
+        <v>6.5</v>
+      </c>
+      <c r="P45" s="54">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="Q45" s="54">
+        <v>16.5</v>
+      </c>
+      <c r="R45" s="54">
+        <v>12.5</v>
+      </c>
+      <c r="S45" s="54">
+        <v>18.600000000000001</v>
+      </c>
+      <c r="T45" s="54">
+        <v>10.5</v>
+      </c>
+      <c r="U45" s="76">
+        <v>7.9</v>
+      </c>
+      <c r="V45" s="55">
+        <v>28.9</v>
+      </c>
+      <c r="W45" s="55">
+        <v>26.3</v>
+      </c>
+      <c r="X45" s="55">
+        <v>22.6</v>
+      </c>
+      <c r="Y45" s="63">
+        <v>27.2</v>
+      </c>
+      <c r="Z45" s="63">
+        <v>65.599999999999994</v>
+      </c>
+      <c r="AA45" s="63">
+        <v>11.3</v>
+      </c>
+      <c r="AB45" s="65">
+        <v>42.3</v>
+      </c>
+      <c r="AC45" s="57">
+        <v>13.7</v>
+      </c>
+      <c r="AD45" s="57">
+        <v>90.2</v>
+      </c>
+      <c r="AE45" s="57">
+        <v>17.899999999999999</v>
+      </c>
+      <c r="AF45" s="61">
+        <v>319.89999999999998</v>
+      </c>
+      <c r="AG45" s="61">
+        <v>315.8</v>
+      </c>
+      <c r="AH45" s="61">
+        <v>174.7</v>
+      </c>
+      <c r="AI45" s="57" t="s">
+        <v>67</v>
+      </c>
+      <c r="AJ45" s="94" t="s">
+        <v>67</v>
+      </c>
+      <c r="AK45" s="94" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="46" spans="1:37" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="58" t="s">
+        <v>19</v>
+      </c>
+      <c r="B46" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="C46" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="D46" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="E46" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="F46" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="G46" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="H46" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="I46" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="J46" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="K46" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="L46" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="M46" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="N46" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="O46" s="54">
+        <v>0.8</v>
+      </c>
+      <c r="P46" s="54">
+        <v>0.7</v>
+      </c>
+      <c r="Q46" s="54">
+        <v>0.9</v>
+      </c>
+      <c r="R46" s="54">
+        <v>0.6</v>
+      </c>
+      <c r="S46" s="54">
+        <v>0.4</v>
+      </c>
+      <c r="T46" s="54">
+        <v>1.2</v>
+      </c>
+      <c r="U46" s="76">
+        <v>2.9</v>
+      </c>
+      <c r="V46" s="55">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="W46" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="X46" s="55">
+        <v>2.7</v>
+      </c>
+      <c r="Y46" s="63">
+        <v>0.2</v>
+      </c>
+      <c r="Z46" s="63">
+        <v>9</v>
+      </c>
+      <c r="AA46" s="63">
+        <v>8</v>
+      </c>
+      <c r="AB46" s="65">
+        <v>3</v>
+      </c>
+      <c r="AC46" s="57" t="s">
+        <v>33</v>
+      </c>
+      <c r="AD46" s="57" t="s">
+        <v>33</v>
+      </c>
+      <c r="AE46" s="57" t="s">
+        <v>33</v>
+      </c>
+      <c r="AF46" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG46" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH46" s="72" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI46" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ46" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="AK46" s="57" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:37" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A47" s="58" t="s">
+        <v>14</v>
+      </c>
+      <c r="B47" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="C47" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="D47" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="E47" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="F47" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="G47" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="H47" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="I47" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="J47" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="K47" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="L47" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="M47" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="N47" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="O47" s="54">
+        <v>1</v>
+      </c>
+      <c r="P47" s="54">
+        <v>1.7</v>
+      </c>
+      <c r="Q47" s="54">
+        <v>1.7</v>
+      </c>
+      <c r="R47" s="54">
+        <v>5.4</v>
+      </c>
+      <c r="S47" s="54">
+        <v>11.4</v>
+      </c>
+      <c r="T47" s="54">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="U47" s="56">
+        <v>6</v>
+      </c>
+      <c r="V47" s="55">
+        <v>15.6</v>
+      </c>
+      <c r="W47" s="55">
+        <v>118</v>
+      </c>
+      <c r="X47" s="55">
+        <v>26.9</v>
+      </c>
+      <c r="Y47" s="63">
+        <v>26.3</v>
+      </c>
+      <c r="Z47" s="63">
+        <v>43.6</v>
+      </c>
+      <c r="AA47" s="63">
+        <v>47.1</v>
+      </c>
+      <c r="AB47" s="65">
+        <v>80.400000000000006</v>
+      </c>
+      <c r="AC47" s="57">
+        <v>51.5</v>
+      </c>
+      <c r="AD47" s="57">
+        <v>14.1</v>
+      </c>
+      <c r="AE47" s="57">
+        <v>36.6</v>
+      </c>
+      <c r="AF47" s="61">
+        <v>26.4</v>
+      </c>
+      <c r="AG47" s="61">
+        <v>43.5</v>
+      </c>
+      <c r="AH47" s="61">
+        <v>60.9</v>
+      </c>
+      <c r="AI47" s="61">
+        <v>207.4</v>
+      </c>
+      <c r="AJ47" s="93">
+        <v>331.4</v>
+      </c>
+      <c r="AK47" s="93">
+        <v>299.60000000000002</v>
+      </c>
+    </row>
+    <row r="48" spans="1:37" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A48" s="58" t="s">
+        <v>15</v>
+      </c>
+      <c r="B48" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="C48" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="D48" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="E48" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="F48" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="G48" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="H48" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="I48" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="J48" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="K48" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="L48" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="M48" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="N48" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="O48" s="54">
+        <v>1.6</v>
+      </c>
+      <c r="P48" s="54">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="Q48" s="54">
+        <v>3.3</v>
+      </c>
+      <c r="R48" s="54">
+        <v>5</v>
+      </c>
+      <c r="S48" s="54">
+        <v>1.5</v>
+      </c>
+      <c r="T48" s="54">
+        <v>18.600000000000001</v>
+      </c>
+      <c r="U48" s="56">
+        <v>6.2</v>
+      </c>
+      <c r="V48" s="55">
+        <v>6.7</v>
+      </c>
+      <c r="W48" s="55">
+        <v>50.5</v>
+      </c>
+      <c r="X48" s="55">
+        <v>56.3</v>
+      </c>
+      <c r="Y48" s="63">
+        <v>67.400000000000006</v>
+      </c>
+      <c r="Z48" s="63">
+        <v>42.9</v>
+      </c>
+      <c r="AA48" s="63">
+        <v>29.4</v>
+      </c>
+      <c r="AB48" s="65">
+        <v>23.6</v>
+      </c>
+      <c r="AC48" s="57">
+        <v>27.2</v>
+      </c>
+      <c r="AD48" s="57">
+        <v>49.7</v>
+      </c>
+      <c r="AE48" s="57">
+        <v>61.3</v>
+      </c>
+      <c r="AF48" s="61">
+        <v>57</v>
+      </c>
+      <c r="AG48" s="61">
+        <v>87</v>
+      </c>
+      <c r="AH48" s="61">
+        <v>120</v>
+      </c>
+      <c r="AI48" s="61">
+        <v>88.9</v>
+      </c>
+      <c r="AJ48" s="93">
+        <v>176.7</v>
+      </c>
+      <c r="AK48" s="93">
+        <v>152.19999999999999</v>
+      </c>
+    </row>
+    <row r="49" spans="1:37" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A49" s="53" t="s">
+        <v>25</v>
+      </c>
+      <c r="B49" s="70">
+        <v>15053</v>
+      </c>
+      <c r="C49" s="70">
+        <v>12144</v>
+      </c>
+      <c r="D49" s="70">
+        <v>11221</v>
+      </c>
+      <c r="E49" s="70">
+        <v>5631</v>
+      </c>
+      <c r="F49" s="70">
+        <v>9712</v>
+      </c>
+      <c r="G49" s="70">
+        <v>8866</v>
+      </c>
+      <c r="H49" s="70">
+        <v>9533</v>
+      </c>
+      <c r="I49" s="70">
+        <v>12845</v>
+      </c>
+      <c r="J49" s="70">
+        <v>13785</v>
+      </c>
+      <c r="K49" s="70">
+        <v>15802</v>
+      </c>
+      <c r="L49" s="70">
+        <v>18137</v>
+      </c>
+      <c r="M49" s="70">
+        <v>16061</v>
+      </c>
+      <c r="N49" s="70">
+        <v>14539</v>
+      </c>
+      <c r="O49" s="70">
+        <v>19911</v>
+      </c>
+      <c r="P49" s="70">
+        <v>19814</v>
+      </c>
+      <c r="Q49" s="70">
+        <v>16110</v>
+      </c>
+      <c r="R49" s="69">
+        <v>17891</v>
+      </c>
+      <c r="S49" s="69">
+        <v>20701</v>
+      </c>
+      <c r="T49" s="69">
+        <v>19657</v>
+      </c>
+      <c r="U49" s="56">
+        <v>18133</v>
+      </c>
+      <c r="V49" s="55">
+        <v>21298</v>
+      </c>
+      <c r="W49" s="55">
+        <v>22563</v>
+      </c>
+      <c r="X49" s="55">
+        <v>25163</v>
+      </c>
+      <c r="Y49" s="67">
+        <v>23216</v>
+      </c>
+      <c r="Z49" s="67" t="s">
+        <v>46</v>
+      </c>
+      <c r="AA49" s="67" t="s">
+        <v>46</v>
+      </c>
+      <c r="AB49" s="60" t="s">
+        <v>46</v>
+      </c>
+      <c r="AC49" s="60" t="s">
+        <v>46</v>
+      </c>
+      <c r="AD49" s="60" t="s">
+        <v>46</v>
+      </c>
+      <c r="AE49" s="60" t="s">
+        <v>46</v>
+      </c>
+      <c r="AF49" s="64" t="s">
+        <v>67</v>
+      </c>
+      <c r="AG49" s="64" t="s">
+        <v>67</v>
+      </c>
+      <c r="AH49" s="64" t="s">
+        <v>67</v>
+      </c>
+      <c r="AI49" s="57" t="s">
+        <v>67</v>
+      </c>
+      <c r="AJ49" s="64" t="s">
+        <v>67</v>
+      </c>
+      <c r="AK49" s="64" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="50" spans="1:37" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A50" s="53" t="s">
+        <v>26</v>
+      </c>
+      <c r="B50" s="70">
+        <v>18507</v>
+      </c>
+      <c r="C50" s="70">
+        <v>13087</v>
+      </c>
+      <c r="D50" s="70">
+        <v>11272</v>
+      </c>
+      <c r="E50" s="70">
+        <v>4888</v>
+      </c>
+      <c r="F50" s="70">
+        <v>5127</v>
+      </c>
+      <c r="G50" s="70">
+        <v>9208</v>
+      </c>
+      <c r="H50" s="70">
+        <v>8844</v>
+      </c>
+      <c r="I50" s="70">
+        <v>14962</v>
+      </c>
+      <c r="J50" s="70">
+        <v>14206</v>
+      </c>
+      <c r="K50" s="70">
+        <v>11016</v>
+      </c>
+      <c r="L50" s="70">
+        <v>17015</v>
+      </c>
+      <c r="M50" s="70">
+        <v>18087</v>
+      </c>
+      <c r="N50" s="70">
+        <v>11527</v>
+      </c>
+      <c r="O50" s="70">
+        <v>15346</v>
+      </c>
+      <c r="P50" s="70">
+        <v>20301</v>
+      </c>
+      <c r="Q50" s="70">
+        <v>21697</v>
+      </c>
+      <c r="R50" s="69">
+        <v>14383</v>
+      </c>
+      <c r="S50" s="69">
+        <v>21970</v>
+      </c>
+      <c r="T50" s="69">
+        <v>20810</v>
+      </c>
+      <c r="U50" s="56">
+        <v>14324</v>
+      </c>
+      <c r="V50" s="55">
+        <v>28359</v>
+      </c>
+      <c r="W50" s="55">
+        <v>29944</v>
+      </c>
+      <c r="X50" s="55">
+        <v>29234</v>
+      </c>
+      <c r="Y50" s="67">
+        <v>30914</v>
+      </c>
+      <c r="Z50" s="67" t="s">
+        <v>46</v>
+      </c>
+      <c r="AA50" s="67" t="s">
+        <v>46</v>
+      </c>
+      <c r="AB50" s="60" t="s">
+        <v>46</v>
+      </c>
+      <c r="AC50" s="60" t="s">
+        <v>46</v>
+      </c>
+      <c r="AD50" s="60" t="s">
+        <v>46</v>
+      </c>
+      <c r="AE50" s="60" t="s">
+        <v>46</v>
+      </c>
+      <c r="AF50" s="64" t="s">
+        <v>67</v>
+      </c>
+      <c r="AG50" s="64" t="s">
+        <v>67</v>
+      </c>
+      <c r="AH50" s="64" t="s">
+        <v>67</v>
+      </c>
+      <c r="AI50" s="57" t="s">
+        <v>67</v>
+      </c>
+      <c r="AJ50" s="64" t="s">
+        <v>67</v>
+      </c>
+      <c r="AK50" s="64" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="51" spans="1:37" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A51" s="53" t="s">
+        <v>27</v>
+      </c>
+      <c r="B51" s="70">
+        <v>25156</v>
+      </c>
+      <c r="C51" s="70">
+        <v>18263</v>
+      </c>
+      <c r="D51" s="70">
+        <v>17365</v>
+      </c>
+      <c r="E51" s="70">
+        <v>13097</v>
+      </c>
+      <c r="F51" s="70">
+        <v>10289</v>
+      </c>
+      <c r="G51" s="70">
+        <v>14828</v>
+      </c>
+      <c r="H51" s="70">
+        <v>13218</v>
+      </c>
+      <c r="I51" s="70">
+        <v>12720</v>
+      </c>
+      <c r="J51" s="70">
+        <v>12247</v>
+      </c>
+      <c r="K51" s="70">
+        <v>17627</v>
+      </c>
+      <c r="L51" s="70">
+        <v>18396</v>
+      </c>
+      <c r="M51" s="70">
+        <v>17045</v>
+      </c>
+      <c r="N51" s="70">
+        <v>19992</v>
+      </c>
+      <c r="O51" s="70">
+        <v>24160</v>
+      </c>
+      <c r="P51" s="70">
+        <v>22953</v>
+      </c>
+      <c r="Q51" s="70">
+        <v>27771</v>
+      </c>
+      <c r="R51" s="69">
+        <v>27179</v>
+      </c>
+      <c r="S51" s="69">
+        <v>22778</v>
+      </c>
+      <c r="T51" s="69">
+        <v>16494</v>
+      </c>
+      <c r="U51" s="56">
+        <v>16970</v>
+      </c>
+      <c r="V51" s="55">
+        <v>19767</v>
+      </c>
+      <c r="W51" s="55">
+        <v>12220</v>
+      </c>
+      <c r="X51" s="55">
+        <v>13013</v>
+      </c>
+      <c r="Y51" s="67">
+        <v>12200</v>
+      </c>
+      <c r="Z51" s="67" t="s">
+        <v>46</v>
+      </c>
+      <c r="AA51" s="67" t="s">
+        <v>46</v>
+      </c>
+      <c r="AB51" s="60" t="s">
+        <v>46</v>
+      </c>
+      <c r="AC51" s="60" t="s">
+        <v>46</v>
+      </c>
+      <c r="AD51" s="60" t="s">
+        <v>46</v>
+      </c>
+      <c r="AE51" s="60" t="s">
+        <v>46</v>
+      </c>
+      <c r="AF51" s="64" t="s">
+        <v>67</v>
+      </c>
+      <c r="AG51" s="64" t="s">
+        <v>67</v>
+      </c>
+      <c r="AH51" s="64" t="s">
+        <v>67</v>
+      </c>
+      <c r="AI51" s="57" t="s">
+        <v>67</v>
+      </c>
+      <c r="AJ51" s="96"/>
+      <c r="AK51" s="96"/>
+    </row>
+    <row r="52" spans="1:37" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A52" s="53" t="s">
+        <v>28</v>
+      </c>
+      <c r="B52" s="70">
+        <v>35082</v>
+      </c>
+      <c r="C52" s="70">
+        <v>28705</v>
+      </c>
+      <c r="D52" s="70">
+        <v>26419</v>
+      </c>
+      <c r="E52" s="70">
+        <v>16035</v>
+      </c>
+      <c r="F52" s="70">
+        <v>12363</v>
+      </c>
+      <c r="G52" s="70">
+        <v>15784</v>
+      </c>
+      <c r="H52" s="70">
+        <v>30768</v>
+      </c>
+      <c r="I52" s="70">
+        <v>45203</v>
+      </c>
+      <c r="J52" s="70">
+        <v>54549</v>
+      </c>
+      <c r="K52" s="70">
+        <v>58739</v>
+      </c>
+      <c r="L52" s="70">
+        <v>75712</v>
+      </c>
+      <c r="M52" s="70">
+        <v>57677</v>
+      </c>
+      <c r="N52" s="70">
+        <v>54211</v>
+      </c>
+      <c r="O52" s="70">
+        <v>56552</v>
+      </c>
+      <c r="P52" s="70">
+        <v>68716</v>
+      </c>
+      <c r="Q52" s="70">
+        <v>60559</v>
+      </c>
+      <c r="R52" s="69">
+        <v>62888</v>
+      </c>
+      <c r="S52" s="69">
+        <v>64150</v>
+      </c>
+      <c r="T52" s="69">
+        <v>61934</v>
+      </c>
+      <c r="U52" s="56">
+        <v>54229</v>
+      </c>
+      <c r="V52" s="55">
+        <v>61796</v>
+      </c>
+      <c r="W52" s="55">
+        <v>53596</v>
+      </c>
+      <c r="X52" s="55">
+        <v>60653</v>
+      </c>
+      <c r="Y52" s="67">
+        <v>61113</v>
+      </c>
+      <c r="Z52" s="67" t="s">
+        <v>46</v>
+      </c>
+      <c r="AA52" s="67" t="s">
+        <v>46</v>
+      </c>
+      <c r="AB52" s="60" t="s">
+        <v>46</v>
+      </c>
+      <c r="AC52" s="60" t="s">
+        <v>46</v>
+      </c>
+      <c r="AD52" s="60" t="s">
+        <v>46</v>
+      </c>
+      <c r="AE52" s="60" t="s">
+        <v>46</v>
+      </c>
+      <c r="AF52" s="64" t="s">
+        <v>67</v>
+      </c>
+      <c r="AG52" s="72" t="s">
+        <v>67</v>
+      </c>
+      <c r="AH52" s="64" t="s">
+        <v>67</v>
+      </c>
+      <c r="AI52" s="57" t="s">
+        <v>67</v>
+      </c>
+      <c r="AJ52" s="96" t="s">
+        <v>67</v>
+      </c>
+      <c r="AK52" s="96" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="53" spans="1:37" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A53" s="58" t="s">
+        <v>10</v>
+      </c>
+      <c r="B53" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="C53" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="D53" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="E53" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="F53" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="G53" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="H53" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="I53" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="J53" s="54">
+        <v>635.6</v>
+      </c>
+      <c r="K53" s="54">
+        <v>3462.4</v>
+      </c>
+      <c r="L53" s="54">
+        <v>5701.4</v>
+      </c>
+      <c r="M53" s="54">
+        <v>8953.7999999999993</v>
+      </c>
+      <c r="N53" s="54">
+        <v>8797.6</v>
+      </c>
+      <c r="O53" s="54">
+        <v>4223.8999999999996</v>
+      </c>
+      <c r="P53" s="54">
+        <v>3880</v>
+      </c>
+      <c r="Q53" s="54">
+        <v>5412.6</v>
+      </c>
+      <c r="R53" s="54">
+        <v>7314.1</v>
+      </c>
+      <c r="S53" s="54">
+        <v>6947.8</v>
+      </c>
+      <c r="T53" s="54">
+        <v>7412.3</v>
+      </c>
+      <c r="U53" s="56">
+        <v>5652.6</v>
+      </c>
+      <c r="V53" s="55">
+        <v>7483.6</v>
+      </c>
+      <c r="W53" s="55">
+        <v>5351.2</v>
+      </c>
+      <c r="X53" s="55">
+        <v>5712.8</v>
+      </c>
+      <c r="Y53" s="77">
+        <v>5369.3</v>
+      </c>
+      <c r="Z53" s="55">
+        <v>5285.8</v>
+      </c>
+      <c r="AA53" s="63">
+        <v>5831.9</v>
+      </c>
+      <c r="AB53" s="60">
+        <v>7069.6</v>
+      </c>
+      <c r="AC53" s="57">
+        <v>6995.5</v>
+      </c>
+      <c r="AD53" s="57">
+        <v>5755.5</v>
+      </c>
+      <c r="AE53" s="57">
+        <v>4237.8</v>
+      </c>
+      <c r="AF53" s="61">
+        <v>5246.6</v>
+      </c>
+      <c r="AG53" s="61">
+        <v>6924.8</v>
+      </c>
+      <c r="AH53" s="61">
+        <v>16819.900000000001</v>
+      </c>
+      <c r="AI53" s="61">
+        <v>16274.5</v>
+      </c>
+      <c r="AJ53" s="97">
+        <v>14965.1</v>
+      </c>
+      <c r="AK53" s="93">
+        <v>17269.400000000001</v>
+      </c>
+    </row>
+    <row r="54" spans="1:37" s="88" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A54" s="58" t="s">
+        <v>63</v>
+      </c>
+      <c r="B54" s="70">
+        <v>190900</v>
+      </c>
+      <c r="C54" s="70">
+        <v>113600</v>
+      </c>
+      <c r="D54" s="70">
+        <v>46500</v>
+      </c>
+      <c r="E54" s="70">
+        <v>27700</v>
+      </c>
+      <c r="F54" s="70">
+        <v>16800</v>
+      </c>
+      <c r="G54" s="70">
+        <v>13700</v>
+      </c>
+      <c r="H54" s="70">
+        <v>13300</v>
+      </c>
+      <c r="I54" s="70">
+        <v>24000</v>
+      </c>
+      <c r="J54" s="70">
+        <v>40200</v>
+      </c>
+      <c r="K54" s="70">
+        <v>63700</v>
+      </c>
+      <c r="L54" s="70">
+        <v>85608</v>
+      </c>
+      <c r="M54" s="70">
+        <v>109235</v>
+      </c>
+      <c r="N54" s="70">
+        <v>119867</v>
+      </c>
+      <c r="O54" s="70">
+        <v>140514</v>
+      </c>
+      <c r="P54" s="70">
+        <v>148619</v>
+      </c>
+      <c r="Q54" s="70">
+        <v>176251</v>
+      </c>
+      <c r="R54" s="70">
+        <v>174768</v>
+      </c>
+      <c r="S54" s="70">
+        <v>161367</v>
+      </c>
+      <c r="T54" s="70">
+        <v>141498</v>
+      </c>
+      <c r="U54" s="70">
+        <v>104847</v>
+      </c>
+      <c r="V54" s="70">
+        <v>146039</v>
+      </c>
+      <c r="W54" s="70">
+        <v>155985</v>
+      </c>
+      <c r="X54" s="70">
+        <v>162943</v>
+      </c>
+      <c r="Y54" s="67">
+        <v>147190</v>
+      </c>
+      <c r="Z54" s="67">
+        <v>154012</v>
+      </c>
+      <c r="AA54" s="67">
+        <v>183324</v>
+      </c>
+      <c r="AB54" s="67">
+        <v>160888</v>
+      </c>
+      <c r="AC54" s="67">
+        <v>210309</v>
+      </c>
+      <c r="AD54" s="67">
+        <v>176234</v>
+      </c>
+      <c r="AE54" s="72">
+        <v>186351</v>
+      </c>
+      <c r="AF54" s="72">
+        <v>193902</v>
+      </c>
+      <c r="AG54" s="72">
+        <v>190448</v>
+      </c>
+      <c r="AH54" s="72">
+        <v>195092</v>
+      </c>
+      <c r="AI54" s="72">
+        <v>178991</v>
+      </c>
+      <c r="AJ54" s="98">
+        <v>152689</v>
+      </c>
+      <c r="AK54" s="95">
+        <v>165565</v>
+      </c>
+    </row>
+    <row r="55" spans="1:37" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A55" s="58" t="s">
+        <v>30</v>
+      </c>
+      <c r="B55" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="C55" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="D55" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="E55" s="56">
+        <v>137.5</v>
+      </c>
+      <c r="F55" s="56">
+        <v>445.2</v>
+      </c>
+      <c r="G55" s="56">
+        <v>260</v>
+      </c>
+      <c r="H55" s="56">
+        <v>338.1</v>
+      </c>
+      <c r="I55" s="56">
+        <v>392.3</v>
+      </c>
+      <c r="J55" s="68">
+        <v>393.2</v>
+      </c>
+      <c r="K55" s="68">
+        <v>157.80000000000001</v>
+      </c>
+      <c r="L55" s="68">
+        <v>255.7</v>
+      </c>
+      <c r="M55" s="56">
+        <v>406.4</v>
+      </c>
+      <c r="N55" s="56">
+        <v>539.1</v>
+      </c>
+      <c r="O55" s="56">
+        <v>640</v>
+      </c>
+      <c r="P55" s="56">
+        <v>755.2</v>
+      </c>
+      <c r="Q55" s="56">
+        <v>454</v>
+      </c>
+      <c r="R55" s="56">
+        <v>674.4</v>
+      </c>
+      <c r="S55" s="56">
+        <v>665</v>
+      </c>
+      <c r="T55" s="56">
+        <v>292.39999999999998</v>
+      </c>
+      <c r="U55" s="57">
+        <v>40.200000000000003</v>
+      </c>
+      <c r="V55" s="55">
+        <v>1.3</v>
+      </c>
+      <c r="W55" s="55">
+        <v>197.2</v>
+      </c>
+      <c r="X55" s="55">
+        <v>296.60000000000002</v>
+      </c>
+      <c r="Y55" s="55">
+        <v>225.1</v>
+      </c>
+      <c r="Z55" s="55" t="s">
+        <v>33</v>
+      </c>
+      <c r="AA55" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB55" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC55" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD55" s="60" t="s">
+        <v>33</v>
+      </c>
+      <c r="AE55" s="60" t="s">
+        <v>33</v>
+      </c>
+      <c r="AF55" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG55" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH55" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI55" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ55" s="99" t="s">
+        <v>0</v>
+      </c>
+      <c r="AK55" s="99" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:37" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A56" s="58" t="s">
+        <v>16</v>
+      </c>
+      <c r="B56" s="69">
+        <v>159100</v>
+      </c>
+      <c r="C56" s="69">
+        <v>120300</v>
+      </c>
+      <c r="D56" s="69">
+        <v>41300</v>
+      </c>
+      <c r="E56" s="69">
+        <v>900</v>
+      </c>
+      <c r="F56" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="G56" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="H56" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="I56" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="J56" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="K56" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="L56" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="M56" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="N56" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="O56" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="P56" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q56" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="R56" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="S56" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="T56" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="U56" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="V56" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="W56" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="X56" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y56" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z56" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA56" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB56" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC56" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD56" s="60" t="s">
+        <v>33</v>
+      </c>
+      <c r="AE56" s="60" t="s">
+        <v>33</v>
+      </c>
+      <c r="AF56" s="72" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG56" s="72" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH56" s="72" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI56" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ56" s="99" t="s">
+        <v>0</v>
+      </c>
+      <c r="AK56" s="99" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:37" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A57" s="53" t="s">
+        <v>17</v>
+      </c>
+      <c r="B57" s="69">
+        <v>325631</v>
+      </c>
+      <c r="C57" s="69">
+        <v>296839</v>
+      </c>
+      <c r="D57" s="69">
+        <v>278563</v>
+      </c>
+      <c r="E57" s="69">
+        <v>257850</v>
+      </c>
+      <c r="F57" s="69">
+        <v>215719</v>
+      </c>
+      <c r="G57" s="69">
+        <v>237815</v>
+      </c>
+      <c r="H57" s="69">
+        <v>73591</v>
+      </c>
+      <c r="I57" s="69">
+        <v>205171</v>
+      </c>
+      <c r="J57" s="69">
+        <v>183677</v>
+      </c>
+      <c r="K57" s="69">
+        <v>265713</v>
+      </c>
+      <c r="L57" s="69">
+        <v>295717</v>
+      </c>
+      <c r="M57" s="69">
+        <v>266659</v>
+      </c>
+      <c r="N57" s="69">
+        <v>304986</v>
+      </c>
+      <c r="O57" s="69">
+        <v>360367</v>
+      </c>
+      <c r="P57" s="69">
+        <v>368534</v>
+      </c>
+      <c r="Q57" s="69">
+        <v>382836</v>
+      </c>
+      <c r="R57" s="69">
+        <v>404114</v>
+      </c>
+      <c r="S57" s="69">
+        <v>408343</v>
+      </c>
+      <c r="T57" s="69">
+        <v>393114</v>
+      </c>
+      <c r="U57" s="70">
+        <v>377906</v>
+      </c>
+      <c r="V57" s="55">
+        <v>376876</v>
+      </c>
+      <c r="W57" s="67">
+        <v>369321</v>
+      </c>
+      <c r="X57" s="67">
+        <v>379800</v>
+      </c>
+      <c r="Y57" s="67">
+        <v>376572</v>
+      </c>
+      <c r="Z57" s="67" t="s">
+        <v>46</v>
+      </c>
+      <c r="AA57" s="67" t="s">
+        <v>46</v>
+      </c>
+      <c r="AB57" s="78" t="s">
+        <v>46</v>
+      </c>
+      <c r="AC57" s="78" t="s">
+        <v>46</v>
+      </c>
+      <c r="AD57" s="78" t="s">
+        <v>46</v>
+      </c>
+      <c r="AE57" s="78" t="s">
         <v>68</v>
       </c>
-      <c r="AH7" s="65" t="s">
-[...174 lines deleted...]
-      <c r="R9" s="55" t="s">
+      <c r="AF57" s="64" t="s">
+        <v>67</v>
+      </c>
+      <c r="AG57" s="64" t="s">
+        <v>67</v>
+      </c>
+      <c r="AH57" s="64" t="s">
+        <v>67</v>
+      </c>
+      <c r="AI57" s="57" t="s">
+        <v>67</v>
+      </c>
+      <c r="AJ57" s="96" t="s">
+        <v>67</v>
+      </c>
+      <c r="AK57" s="96" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="58" spans="1:37" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A58" s="58" t="s">
+        <v>31</v>
+      </c>
+      <c r="B58" s="69" t="s">
+        <v>29</v>
+      </c>
+      <c r="C58" s="69">
+        <v>4373</v>
+      </c>
+      <c r="D58" s="69">
+        <v>3718</v>
+      </c>
+      <c r="E58" s="69">
+        <v>3563</v>
+      </c>
+      <c r="F58" s="69">
+        <v>2489</v>
+      </c>
+      <c r="G58" s="69">
+        <v>1802</v>
+      </c>
+      <c r="H58" s="69">
+        <v>1515</v>
+      </c>
+      <c r="I58" s="69">
+        <v>4058</v>
+      </c>
+      <c r="J58" s="69">
+        <v>4751</v>
+      </c>
+      <c r="K58" s="69">
+        <v>4337</v>
+      </c>
+      <c r="L58" s="69">
+        <v>5916</v>
+      </c>
+      <c r="M58" s="69">
+        <v>8199</v>
+      </c>
+      <c r="N58" s="69">
+        <v>7974</v>
+      </c>
+      <c r="O58" s="69">
+        <v>8433</v>
+      </c>
+      <c r="P58" s="69">
+        <v>9427</v>
+      </c>
+      <c r="Q58" s="69">
+        <v>12029</v>
+      </c>
+      <c r="R58" s="69">
+        <v>10963</v>
+      </c>
+      <c r="S58" s="69">
+        <v>14165</v>
+      </c>
+      <c r="T58" s="69">
+        <v>16043</v>
+      </c>
+      <c r="U58" s="69">
+        <v>15737</v>
+      </c>
+      <c r="V58" s="56">
+        <v>14480</v>
+      </c>
+      <c r="W58" s="56">
+        <v>17389</v>
+      </c>
+      <c r="X58" s="55">
+        <v>22539</v>
+      </c>
+      <c r="Y58" s="67">
+        <v>11933</v>
+      </c>
+      <c r="Z58" s="67">
+        <v>8696</v>
+      </c>
+      <c r="AA58" s="67">
+        <v>9052</v>
+      </c>
+      <c r="AB58" s="71">
+        <v>10297</v>
+      </c>
+      <c r="AC58" s="70">
+        <v>8817</v>
+      </c>
+      <c r="AD58" s="70">
+        <v>9104</v>
+      </c>
+      <c r="AE58" s="70">
+        <v>9965</v>
+      </c>
+      <c r="AF58" s="72">
+        <v>7200</v>
+      </c>
+      <c r="AG58" s="72">
+        <v>9935</v>
+      </c>
+      <c r="AH58" s="72">
+        <v>9816</v>
+      </c>
+      <c r="AI58" s="72">
+        <v>12244</v>
+      </c>
+      <c r="AJ58" s="98">
+        <v>10651</v>
+      </c>
+      <c r="AK58" s="95">
+        <v>12318</v>
+      </c>
+    </row>
+    <row r="59" spans="1:37" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A59" s="58" t="s">
+        <v>18</v>
+      </c>
+      <c r="B59" s="69" t="s">
+        <v>0</v>
+      </c>
+      <c r="C59" s="69" t="s">
+        <v>0</v>
+      </c>
+      <c r="D59" s="69" t="s">
+        <v>0</v>
+      </c>
+      <c r="E59" s="69" t="s">
+        <v>0</v>
+      </c>
+      <c r="F59" s="69" t="s">
+        <v>0</v>
+      </c>
+      <c r="G59" s="69" t="s">
+        <v>0</v>
+      </c>
+      <c r="H59" s="69" t="s">
+        <v>0</v>
+      </c>
+      <c r="I59" s="69" t="s">
+        <v>0</v>
+      </c>
+      <c r="J59" s="69" t="s">
+        <v>0</v>
+      </c>
+      <c r="K59" s="69" t="s">
+        <v>0</v>
+      </c>
+      <c r="L59" s="69" t="s">
+        <v>0</v>
+      </c>
+      <c r="M59" s="69" t="s">
+        <v>0</v>
+      </c>
+      <c r="N59" s="69" t="s">
+        <v>0</v>
+      </c>
+      <c r="O59" s="69" t="s">
+        <v>0</v>
+      </c>
+      <c r="P59" s="69" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q59" s="69" t="s">
+        <v>0</v>
+      </c>
+      <c r="R59" s="69" t="s">
+        <v>0</v>
+      </c>
+      <c r="S59" s="69" t="s">
+        <v>0</v>
+      </c>
+      <c r="T59" s="69" t="s">
+        <v>0</v>
+      </c>
+      <c r="U59" s="69" t="s">
+        <v>0</v>
+      </c>
+      <c r="V59" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="W59" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="X59" s="55">
+        <v>692</v>
+      </c>
+      <c r="Y59" s="67">
+        <v>1702</v>
+      </c>
+      <c r="Z59" s="67">
+        <v>1207</v>
+      </c>
+      <c r="AA59" s="67" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB59" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC59" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD59" s="60" t="s">
         <v>33</v>
       </c>
-      <c r="S9" s="55">
-[...222 lines deleted...]
-      <c r="R11" s="55" t="s">
+      <c r="AE59" s="60" t="s">
         <v>33</v>
       </c>
-      <c r="S11" s="55" t="s">
-[...644 lines deleted...]
-      <c r="I17" s="71">
+      <c r="AF59" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG59" s="61" t="s">
+        <v>67</v>
+      </c>
+      <c r="AH59" s="61" t="s">
+        <v>67</v>
+      </c>
+      <c r="AI59" s="57" t="s">
+        <v>67</v>
+      </c>
+      <c r="AJ59" s="57" t="s">
+        <v>67</v>
+      </c>
+      <c r="AK59" s="45" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="60" spans="1:37" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A60" s="58" t="s">
+        <v>44</v>
+      </c>
+      <c r="B60" s="56">
+        <v>466.9</v>
+      </c>
+      <c r="C60" s="56">
+        <v>406.9</v>
+      </c>
+      <c r="D60" s="56">
+        <v>403.3</v>
+      </c>
+      <c r="E60" s="56">
+        <v>373.1</v>
+      </c>
+      <c r="F60" s="56">
+        <v>351.9</v>
+      </c>
+      <c r="G60" s="56">
+        <v>374</v>
+      </c>
+      <c r="H60" s="56">
+        <v>987</v>
+      </c>
+      <c r="I60" s="56">
+        <v>1089</v>
+      </c>
+      <c r="J60" s="56">
+        <v>971.1</v>
+      </c>
+      <c r="K60" s="56">
+        <v>1137.7</v>
+      </c>
+      <c r="L60" s="56">
+        <v>1190.5461</v>
+      </c>
+      <c r="M60" s="56">
+        <v>1179.261</v>
+      </c>
+      <c r="N60" s="56">
+        <v>1512.598</v>
+      </c>
+      <c r="O60" s="56">
+        <v>1603.74</v>
+      </c>
+      <c r="P60" s="56">
+        <v>1033.1110000000001</v>
+      </c>
+      <c r="Q60" s="56">
+        <v>2017.2940000000001</v>
+      </c>
+      <c r="R60" s="56">
+        <v>1740.7677000000001</v>
+      </c>
+      <c r="S60" s="56">
+        <v>1847.6656</v>
+      </c>
+      <c r="T60" s="56">
+        <v>1920.8789999999999</v>
+      </c>
+      <c r="U60" s="56">
+        <v>2204.8270000000002</v>
+      </c>
+      <c r="V60" s="79">
+        <v>2632.1460000000002</v>
+      </c>
+      <c r="W60" s="79">
+        <v>2868.6039999999998</v>
+      </c>
+      <c r="X60" s="79">
+        <v>2711.509</v>
+      </c>
+      <c r="Y60" s="79">
+        <v>3007.125</v>
+      </c>
+      <c r="Z60" s="79">
+        <v>3110.1</v>
+      </c>
+      <c r="AA60" s="55">
+        <v>3344.5</v>
+      </c>
+      <c r="AB60" s="60">
+        <v>3790.9</v>
+      </c>
+      <c r="AC60" s="56">
+        <v>3930.5</v>
+      </c>
+      <c r="AD60" s="56">
+        <v>4125.8999999999996</v>
+      </c>
+      <c r="AE60" s="56">
+        <v>4176.6000000000004</v>
+      </c>
+      <c r="AF60" s="61">
+        <v>4102.8999999999996</v>
+      </c>
+      <c r="AG60" s="61">
+        <v>4042.7</v>
+      </c>
+      <c r="AH60" s="61">
+        <v>3925.8467999999998</v>
+      </c>
+      <c r="AI60" s="76">
+        <v>3344</v>
+      </c>
+      <c r="AJ60" s="87">
+        <v>4374.5</v>
+      </c>
+      <c r="AK60" s="61">
+        <v>4461.8</v>
+      </c>
+    </row>
+    <row r="61" spans="1:37" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A61" s="53" t="s">
+        <v>69</v>
+      </c>
+      <c r="B61" s="56">
+        <v>4914</v>
+      </c>
+      <c r="C61" s="56">
+        <v>4893</v>
+      </c>
+      <c r="D61" s="56">
+        <v>5038</v>
+      </c>
+      <c r="E61" s="56">
+        <v>4928</v>
+      </c>
+      <c r="F61" s="56">
+        <v>4207</v>
+      </c>
+      <c r="G61" s="56">
+        <v>3892</v>
+      </c>
+      <c r="H61" s="56">
+        <v>4341</v>
+      </c>
+      <c r="I61" s="56">
+        <v>3587</v>
+      </c>
+      <c r="J61" s="56">
+        <v>3094.8</v>
+      </c>
+      <c r="K61" s="56">
+        <v>3516.3</v>
+      </c>
+      <c r="L61" s="56">
+        <v>3992.9</v>
+      </c>
+      <c r="M61" s="56">
+        <v>3938</v>
+      </c>
+      <c r="N61" s="56">
+        <v>4661.8999999999996</v>
+      </c>
+      <c r="O61" s="56">
+        <v>4790.1000000000004</v>
+      </c>
+      <c r="P61" s="56">
+        <v>4189.1000000000004</v>
+      </c>
+      <c r="Q61" s="56">
+        <v>5480</v>
+      </c>
+      <c r="R61" s="56">
+        <v>4918.3</v>
+      </c>
+      <c r="S61" s="56">
+        <v>5333.7</v>
+      </c>
+      <c r="T61" s="56">
+        <v>5294.6</v>
+      </c>
+      <c r="U61" s="60">
+        <v>5858.2</v>
+      </c>
+      <c r="V61" s="79">
+        <v>6214.1</v>
+      </c>
+      <c r="W61" s="79">
+        <v>7178.7</v>
+      </c>
+      <c r="X61" s="79">
+        <v>6280.9</v>
+      </c>
+      <c r="Y61" s="79">
+        <v>6487.9</v>
+      </c>
+      <c r="Z61" s="86">
+        <v>6605.1</v>
+      </c>
+      <c r="AA61" s="86">
+        <v>5765.7</v>
+      </c>
+      <c r="AB61" s="86">
+        <v>5446.8</v>
+      </c>
+      <c r="AC61" s="86">
+        <v>5592.1</v>
+      </c>
+      <c r="AD61" s="86">
+        <v>6677</v>
+      </c>
+      <c r="AE61" s="86">
+        <v>6725.7</v>
+      </c>
+      <c r="AF61" s="61">
+        <v>6304.9</v>
+      </c>
+      <c r="AG61" s="61">
+        <v>6766.5</v>
+      </c>
+      <c r="AH61" s="87">
+        <v>6721.5</v>
+      </c>
+      <c r="AI61" s="61">
+        <v>4782.8</v>
+      </c>
+      <c r="AJ61" s="87">
+        <v>5376.7</v>
+      </c>
+      <c r="AK61" s="87">
+        <v>5397.8</v>
+      </c>
+    </row>
+    <row r="62" spans="1:37" s="89" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A62" s="80" t="s">
         <v>45</v>
       </c>
-      <c r="J17" s="71" t="s">
-[...1742 lines deleted...]
-      <c r="AA32" s="68">
+      <c r="B62" s="60">
+        <v>68993</v>
+      </c>
+      <c r="C62" s="60">
+        <v>77896</v>
+      </c>
+      <c r="D62" s="60">
+        <v>65999</v>
+      </c>
+      <c r="E62" s="60">
+        <v>75332</v>
+      </c>
+      <c r="F62" s="60">
+        <v>90476</v>
+      </c>
+      <c r="G62" s="60">
+        <v>84828</v>
+      </c>
+      <c r="H62" s="60">
+        <v>83725</v>
+      </c>
+      <c r="I62" s="60">
+        <v>81561</v>
+      </c>
+      <c r="J62" s="60">
+        <v>54080.6</v>
+      </c>
+      <c r="K62" s="60">
+        <v>45981.2</v>
+      </c>
+      <c r="L62" s="60">
+        <v>39735.9</v>
+      </c>
+      <c r="M62" s="60">
+        <v>37948.199999999997</v>
+      </c>
+      <c r="N62" s="60">
+        <v>46116.9</v>
+      </c>
+      <c r="O62" s="60">
+        <v>48391.199999999997</v>
+      </c>
+      <c r="P62" s="60">
+        <v>51393.4</v>
+      </c>
+      <c r="Q62" s="60">
+        <v>53911.5</v>
+      </c>
+      <c r="R62" s="60">
+        <v>54808.1</v>
+      </c>
+      <c r="S62" s="60">
+        <v>54020</v>
+      </c>
+      <c r="T62" s="60">
+        <v>67033.7</v>
+      </c>
+      <c r="U62" s="60">
+        <v>66353.2</v>
+      </c>
+      <c r="V62" s="78">
+        <v>65777.8</v>
+      </c>
+      <c r="W62" s="78">
+        <v>65370.5</v>
+      </c>
+      <c r="X62" s="78">
+        <v>63927.4</v>
+      </c>
+      <c r="Y62" s="78">
+        <v>62021</v>
+      </c>
+      <c r="Z62" s="78">
+        <v>62037.2</v>
+      </c>
+      <c r="AA62" s="78">
+        <v>63519.199999999997</v>
+      </c>
+      <c r="AB62" s="60">
+        <v>65782.399999999994</v>
+      </c>
+      <c r="AC62" s="60">
+        <v>67523.100000000006</v>
+      </c>
+      <c r="AD62" s="60">
+        <v>67049</v>
+      </c>
+      <c r="AE62" s="60">
+        <v>65946.5</v>
+      </c>
+      <c r="AF62" s="61">
+        <v>63859.1</v>
+      </c>
+      <c r="AG62" s="61">
+        <v>64543.9</v>
+      </c>
+      <c r="AH62" s="61">
+        <v>67575.3</v>
+      </c>
+      <c r="AI62" s="87">
+        <v>71840.2</v>
+      </c>
+      <c r="AJ62" s="87">
+        <v>70132.100000000006</v>
+      </c>
+      <c r="AK62" s="87">
+        <v>69674.7</v>
+      </c>
+    </row>
+    <row r="63" spans="1:37" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A63" s="58" t="s">
         <v>64</v>
       </c>
-      <c r="AB32" s="68" t="s">
-[...3403 lines deleted...]
-      <c r="B63" s="55">
+      <c r="B63" s="54">
         <v>34496.5</v>
       </c>
-      <c r="C63" s="55">
+      <c r="C63" s="54">
         <v>38948</v>
       </c>
-      <c r="D63" s="55">
+      <c r="D63" s="54">
         <v>32999.5</v>
       </c>
-      <c r="E63" s="55">
+      <c r="E63" s="54">
         <v>37666</v>
       </c>
-      <c r="F63" s="55">
+      <c r="F63" s="54">
         <v>45238</v>
       </c>
-      <c r="G63" s="55">
+      <c r="G63" s="54">
         <v>42414</v>
       </c>
-      <c r="H63" s="55">
+      <c r="H63" s="54">
         <v>41862.5</v>
       </c>
-      <c r="I63" s="55">
+      <c r="I63" s="54">
         <v>40780.5</v>
       </c>
-      <c r="J63" s="55">
+      <c r="J63" s="54">
         <v>50586.2</v>
       </c>
-      <c r="K63" s="55">
+      <c r="K63" s="54">
         <v>41084.6</v>
       </c>
-      <c r="L63" s="55">
+      <c r="L63" s="54">
         <v>37656.300000000003</v>
       </c>
-      <c r="M63" s="55">
+      <c r="M63" s="54">
         <v>35588.300000000003</v>
       </c>
-      <c r="N63" s="55">
+      <c r="N63" s="54">
         <v>44189.5</v>
       </c>
-      <c r="O63" s="55">
+      <c r="O63" s="54">
         <v>47223.6</v>
       </c>
-      <c r="P63" s="55">
+      <c r="P63" s="54">
         <v>49777</v>
       </c>
-      <c r="Q63" s="55">
+      <c r="Q63" s="54">
         <v>52169.3</v>
       </c>
-      <c r="R63" s="55">
+      <c r="R63" s="54">
         <v>52534</v>
       </c>
-      <c r="S63" s="55">
+      <c r="S63" s="54">
         <v>49939.3</v>
       </c>
-      <c r="T63" s="55">
+      <c r="T63" s="54">
         <v>61954.6</v>
       </c>
-      <c r="U63" s="55">
+      <c r="U63" s="54">
         <v>61315.6</v>
       </c>
-      <c r="V63" s="56">
+      <c r="V63" s="55">
         <v>58541</v>
       </c>
-      <c r="W63" s="56">
+      <c r="W63" s="55">
         <v>59727.1</v>
       </c>
-      <c r="X63" s="56">
+      <c r="X63" s="55">
         <v>57846.400000000001</v>
       </c>
-      <c r="Y63" s="56">
+      <c r="Y63" s="55">
         <v>56297.5</v>
       </c>
-      <c r="Z63" s="56">
+      <c r="Z63" s="55">
         <v>45071</v>
       </c>
-      <c r="AA63" s="56">
+      <c r="AA63" s="55">
         <v>46458.6</v>
       </c>
-      <c r="AB63" s="56">
+      <c r="AB63" s="55">
         <v>48037.2</v>
       </c>
-      <c r="AC63" s="56">
+      <c r="AC63" s="55">
         <v>49195.4</v>
       </c>
-      <c r="AD63" s="56">
+      <c r="AD63" s="55">
         <v>49625.7</v>
       </c>
-      <c r="AE63" s="62">
+      <c r="AE63" s="61">
         <v>48880.4</v>
       </c>
-      <c r="AF63" s="62">
+      <c r="AF63" s="61">
         <v>47833.9</v>
       </c>
-      <c r="AG63" s="62">
+      <c r="AG63" s="61">
         <v>51650.8</v>
       </c>
-      <c r="AH63" s="62">
+      <c r="AH63" s="61">
         <v>53668.4</v>
       </c>
-      <c r="AI63" s="88">
+      <c r="AI63" s="87">
         <v>55410.400000000001</v>
       </c>
-      <c r="AJ63" s="103">
+      <c r="AJ63" s="102">
         <v>55088.5</v>
       </c>
-      <c r="AK63" s="107">
+      <c r="AK63" s="106">
         <v>54917.2</v>
       </c>
     </row>
     <row r="64" spans="1:37" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A64" s="82" t="s">
+      <c r="A64" s="81" t="s">
         <v>65</v>
       </c>
-      <c r="B64" s="83">
+      <c r="B64" s="82">
         <v>34496.5</v>
       </c>
-      <c r="C64" s="83">
+      <c r="C64" s="82">
         <v>38948</v>
       </c>
-      <c r="D64" s="83">
+      <c r="D64" s="82">
         <v>32999.5</v>
       </c>
-      <c r="E64" s="83">
+      <c r="E64" s="82">
         <v>37666</v>
       </c>
-      <c r="F64" s="83">
+      <c r="F64" s="82">
         <v>45238</v>
       </c>
-      <c r="G64" s="83">
+      <c r="G64" s="82">
         <v>42414</v>
       </c>
-      <c r="H64" s="83">
+      <c r="H64" s="82">
         <v>41862.5</v>
       </c>
-      <c r="I64" s="83">
+      <c r="I64" s="82">
         <v>40780.5</v>
       </c>
-      <c r="J64" s="83">
+      <c r="J64" s="82">
         <v>3494.4</v>
       </c>
-      <c r="K64" s="83">
+      <c r="K64" s="82">
         <v>4896.6000000000004</v>
       </c>
-      <c r="L64" s="83">
+      <c r="L64" s="82">
         <v>2079.6</v>
       </c>
-      <c r="M64" s="83">
+      <c r="M64" s="82">
         <v>2359.9</v>
       </c>
-      <c r="N64" s="83">
+      <c r="N64" s="82">
         <v>1927.4</v>
       </c>
-      <c r="O64" s="83">
+      <c r="O64" s="82">
         <v>1167.5999999999999</v>
       </c>
-      <c r="P64" s="83">
+      <c r="P64" s="82">
         <v>1616.4</v>
       </c>
-      <c r="Q64" s="83">
+      <c r="Q64" s="82">
         <v>1742.2</v>
       </c>
-      <c r="R64" s="83">
+      <c r="R64" s="82">
         <v>2274.1</v>
       </c>
-      <c r="S64" s="83">
+      <c r="S64" s="82">
         <v>4080.7</v>
       </c>
-      <c r="T64" s="83">
+      <c r="T64" s="82">
         <v>5079.1000000000004</v>
       </c>
-      <c r="U64" s="83">
+      <c r="U64" s="82">
         <v>5037.6000000000004</v>
       </c>
-      <c r="V64" s="84">
+      <c r="V64" s="83">
         <v>7236.8</v>
       </c>
-      <c r="W64" s="84">
+      <c r="W64" s="83">
         <v>5643.4</v>
       </c>
-      <c r="X64" s="84">
+      <c r="X64" s="83">
         <v>6081</v>
       </c>
-      <c r="Y64" s="84">
+      <c r="Y64" s="83">
         <v>5723.5</v>
       </c>
-      <c r="Z64" s="84">
+      <c r="Z64" s="83">
         <v>16966.2</v>
       </c>
-      <c r="AA64" s="84">
+      <c r="AA64" s="83">
         <v>17060.599999999999</v>
       </c>
-      <c r="AB64" s="84">
+      <c r="AB64" s="83">
         <v>17745.2</v>
       </c>
-      <c r="AC64" s="84">
+      <c r="AC64" s="83">
         <v>18327.7</v>
       </c>
-      <c r="AD64" s="84">
+      <c r="AD64" s="83">
         <v>17423.3</v>
       </c>
-      <c r="AE64" s="85">
+      <c r="AE64" s="84">
         <v>17066.099999999999</v>
       </c>
-      <c r="AF64" s="85">
+      <c r="AF64" s="84">
         <v>16025.2</v>
       </c>
-      <c r="AG64" s="85">
+      <c r="AG64" s="84">
         <v>12893.1</v>
       </c>
-      <c r="AH64" s="85">
+      <c r="AH64" s="84">
         <v>13906.9</v>
       </c>
-      <c r="AI64" s="85">
+      <c r="AI64" s="84">
         <v>16429.8</v>
       </c>
-      <c r="AJ64" s="104">
+      <c r="AJ64" s="103">
         <v>15043.6</v>
       </c>
-      <c r="AK64" s="105">
+      <c r="AK64" s="104">
         <v>14757.5</v>
       </c>
     </row>
-    <row r="65" spans="1:37" s="91" customFormat="1" ht="51" customHeight="1" x14ac:dyDescent="0.2">
-[...27 lines deleted...]
-      <c r="AK65" s="108"/>
+    <row r="65" spans="1:37" s="90" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A65" s="139"/>
+      <c r="B65" s="139"/>
+      <c r="C65" s="139"/>
+      <c r="D65" s="139"/>
+      <c r="E65" s="139"/>
+      <c r="F65" s="139"/>
+      <c r="G65" s="139"/>
+      <c r="H65" s="139"/>
+      <c r="I65" s="139"/>
+      <c r="J65" s="139"/>
+      <c r="V65" s="91"/>
+      <c r="W65" s="91"/>
+      <c r="X65" s="91"/>
+      <c r="Y65" s="91"/>
+      <c r="Z65" s="91"/>
+      <c r="AA65" s="91"/>
+      <c r="AB65" s="92"/>
+      <c r="AC65" s="92"/>
+      <c r="AD65" s="92"/>
+      <c r="AE65" s="92"/>
+      <c r="AF65" s="92"/>
+      <c r="AG65" s="92"/>
+      <c r="AH65" s="92"/>
+      <c r="AI65" s="92"/>
+      <c r="AJ65" s="100"/>
+      <c r="AK65" s="107"/>
     </row>
     <row r="66" spans="1:37" s="5" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="B66" s="17"/>
-[...18 lines deleted...]
-      <c r="AG66" s="12"/>
+      <c r="A66" s="135" t="s">
+        <v>113</v>
+      </c>
+      <c r="B66" s="136"/>
+      <c r="C66" s="136"/>
+      <c r="D66" s="136"/>
+      <c r="E66" s="136"/>
+      <c r="F66" s="136"/>
+      <c r="G66" s="136"/>
+      <c r="H66" s="136"/>
+      <c r="I66" s="136"/>
+      <c r="J66" s="68"/>
+      <c r="K66" s="68"/>
+      <c r="L66" s="68"/>
+      <c r="M66" s="68"/>
+      <c r="N66" s="68"/>
+      <c r="O66" s="68"/>
+      <c r="P66" s="68"/>
+      <c r="Q66" s="68"/>
+      <c r="R66" s="68"/>
+      <c r="S66" s="68"/>
+      <c r="T66" s="68"/>
+      <c r="U66" s="68"/>
+      <c r="V66" s="70"/>
+      <c r="W66" s="137"/>
+      <c r="X66" s="137"/>
+      <c r="Y66" s="137"/>
+      <c r="Z66" s="137"/>
+      <c r="AA66" s="73"/>
+      <c r="AB66" s="73"/>
+      <c r="AC66" s="73"/>
+      <c r="AD66" s="73"/>
+      <c r="AE66" s="73"/>
+      <c r="AF66" s="73"/>
+      <c r="AG66" s="73"/>
       <c r="AH66" s="12"/>
       <c r="AI66" s="12"/>
-      <c r="AJ66" s="102"/>
+      <c r="AJ66" s="101"/>
       <c r="AK66" s="9"/>
     </row>
     <row r="67" spans="1:37" s="5" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="B67" s="17"/>
-[...18 lines deleted...]
-      <c r="AG67" s="12"/>
+      <c r="A67" s="140" t="s">
+        <v>114</v>
+      </c>
+      <c r="B67" s="140"/>
+      <c r="C67" s="140"/>
+      <c r="D67" s="140"/>
+      <c r="E67" s="140"/>
+      <c r="F67" s="140"/>
+      <c r="G67" s="140"/>
+      <c r="H67" s="140"/>
+      <c r="I67" s="140"/>
+      <c r="J67" s="140"/>
+      <c r="K67" s="140"/>
+      <c r="L67" s="140"/>
+      <c r="M67" s="140"/>
+      <c r="N67" s="140"/>
+      <c r="O67" s="140"/>
+      <c r="P67" s="140"/>
+      <c r="Q67" s="140"/>
+      <c r="R67" s="68"/>
+      <c r="S67" s="68"/>
+      <c r="T67" s="68"/>
+      <c r="U67" s="68"/>
+      <c r="V67" s="70"/>
+      <c r="W67" s="137"/>
+      <c r="X67" s="137"/>
+      <c r="Y67" s="137"/>
+      <c r="Z67" s="137"/>
+      <c r="AA67" s="73"/>
+      <c r="AB67" s="73"/>
+      <c r="AC67" s="73"/>
+      <c r="AD67" s="73"/>
+      <c r="AE67" s="73"/>
+      <c r="AF67" s="73"/>
+      <c r="AG67" s="73"/>
       <c r="AH67" s="12"/>
       <c r="AI67" s="12"/>
       <c r="AK67" s="9"/>
     </row>
     <row r="68" spans="1:37" s="5" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="B68" s="17"/>
-[...18 lines deleted...]
-      <c r="AG68" s="12"/>
+      <c r="A68" s="140" t="s">
+        <v>115</v>
+      </c>
+      <c r="B68" s="140"/>
+      <c r="C68" s="140"/>
+      <c r="D68" s="140"/>
+      <c r="E68" s="140"/>
+      <c r="F68" s="140"/>
+      <c r="G68" s="140"/>
+      <c r="H68" s="140"/>
+      <c r="I68" s="140"/>
+      <c r="J68" s="140"/>
+      <c r="K68" s="141"/>
+      <c r="L68" s="141"/>
+      <c r="M68" s="141"/>
+      <c r="N68" s="141"/>
+      <c r="O68" s="141"/>
+      <c r="P68" s="141"/>
+      <c r="Q68" s="141"/>
+      <c r="R68" s="141"/>
+      <c r="S68" s="141"/>
+      <c r="T68" s="141"/>
+      <c r="U68" s="141"/>
+      <c r="V68" s="141"/>
+      <c r="W68" s="141"/>
+      <c r="X68" s="141"/>
+      <c r="Y68" s="141"/>
+      <c r="Z68" s="141"/>
+      <c r="AA68" s="141"/>
+      <c r="AB68" s="141"/>
+      <c r="AC68" s="141"/>
+      <c r="AD68" s="141"/>
+      <c r="AE68" s="141"/>
+      <c r="AF68" s="141"/>
+      <c r="AG68" s="141"/>
       <c r="AH68" s="12"/>
       <c r="AI68" s="12"/>
       <c r="AK68" s="9"/>
     </row>
     <row r="69" spans="1:37" s="5" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="B69" s="17"/>
-[...18 lines deleted...]
-      <c r="AG69" s="12"/>
+      <c r="A69" s="140" t="s">
+        <v>116</v>
+      </c>
+      <c r="B69" s="140"/>
+      <c r="C69" s="140"/>
+      <c r="D69" s="140"/>
+      <c r="E69" s="140"/>
+      <c r="F69" s="140"/>
+      <c r="G69" s="140"/>
+      <c r="H69" s="140"/>
+      <c r="I69" s="140"/>
+      <c r="J69" s="140"/>
+      <c r="K69" s="141"/>
+      <c r="L69" s="141"/>
+      <c r="M69" s="141"/>
+      <c r="N69" s="141"/>
+      <c r="O69" s="141"/>
+      <c r="P69" s="141"/>
+      <c r="Q69" s="141"/>
+      <c r="R69" s="141"/>
+      <c r="S69" s="141"/>
+      <c r="T69" s="141"/>
+      <c r="U69" s="141"/>
+      <c r="V69" s="141"/>
+      <c r="W69" s="141"/>
+      <c r="X69" s="141"/>
+      <c r="Y69" s="141"/>
+      <c r="Z69" s="141"/>
+      <c r="AA69" s="141"/>
+      <c r="AB69" s="141"/>
+      <c r="AC69" s="141"/>
+      <c r="AD69" s="141"/>
+      <c r="AE69" s="141"/>
+      <c r="AF69" s="141"/>
+      <c r="AG69" s="141"/>
       <c r="AH69" s="12"/>
       <c r="AI69" s="12"/>
       <c r="AK69" s="9"/>
     </row>
     <row r="70" spans="1:37" s="5" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B70" s="17"/>
       <c r="C70" s="17"/>
       <c r="D70" s="17"/>
       <c r="E70" s="17"/>
       <c r="F70" s="17"/>
       <c r="G70" s="17"/>
       <c r="H70" s="17"/>
       <c r="I70" s="17"/>
       <c r="V70" s="10"/>
       <c r="W70" s="12"/>
       <c r="X70" s="19"/>
       <c r="Y70" s="12"/>
       <c r="Z70" s="12"/>
       <c r="AA70" s="12"/>
       <c r="AB70" s="12"/>
       <c r="AC70" s="12"/>
       <c r="AD70" s="12"/>
       <c r="AE70" s="12"/>
       <c r="AF70" s="12"/>
       <c r="AG70" s="12"/>
       <c r="AH70" s="12"/>
       <c r="AI70" s="12"/>
       <c r="AK70" s="9"/>
     </row>
     <row r="71" spans="1:37" s="5" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B71" s="17"/>
       <c r="C71" s="17"/>
       <c r="D71" s="17"/>
       <c r="E71" s="17"/>
       <c r="F71" s="17"/>
       <c r="G71" s="17"/>
       <c r="H71" s="17"/>
       <c r="I71" s="17"/>
-      <c r="V71" s="22"/>
+      <c r="V71" s="21"/>
       <c r="W71" s="11"/>
       <c r="X71" s="19"/>
       <c r="Y71" s="19"/>
       <c r="Z71" s="19"/>
       <c r="AA71" s="19"/>
       <c r="AB71" s="19"/>
       <c r="AC71" s="19"/>
       <c r="AD71" s="19"/>
       <c r="AE71" s="19"/>
       <c r="AF71" s="19"/>
       <c r="AG71" s="19"/>
       <c r="AH71" s="19"/>
       <c r="AI71" s="19"/>
       <c r="AK71" s="9"/>
     </row>
     <row r="72" spans="1:37" s="5" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B72" s="17"/>
       <c r="C72" s="17"/>
       <c r="D72" s="17"/>
       <c r="E72" s="17"/>
       <c r="F72" s="17"/>
       <c r="G72" s="17"/>
       <c r="H72" s="17"/>
       <c r="I72" s="17"/>
       <c r="V72" s="10"/>
@@ -8802,101 +9480,101 @@
       <c r="V75" s="11"/>
       <c r="W75" s="12"/>
       <c r="X75" s="19"/>
       <c r="Y75" s="12"/>
       <c r="Z75" s="12"/>
       <c r="AA75" s="12"/>
       <c r="AB75" s="12"/>
       <c r="AC75" s="12"/>
       <c r="AD75" s="12"/>
       <c r="AE75" s="12"/>
       <c r="AF75" s="12"/>
       <c r="AG75" s="12"/>
       <c r="AH75" s="12"/>
       <c r="AI75" s="12"/>
       <c r="AK75" s="9"/>
     </row>
     <row r="76" spans="1:37" s="5" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B76" s="17"/>
       <c r="C76" s="17"/>
       <c r="D76" s="17"/>
       <c r="E76" s="17"/>
       <c r="F76" s="17"/>
       <c r="G76" s="17"/>
       <c r="H76" s="17"/>
       <c r="I76" s="17"/>
-      <c r="V76" s="23"/>
+      <c r="V76" s="22"/>
       <c r="W76" s="12"/>
       <c r="X76" s="19"/>
       <c r="Y76" s="12"/>
       <c r="Z76" s="12"/>
       <c r="AA76" s="12"/>
       <c r="AB76" s="12"/>
       <c r="AC76" s="12"/>
       <c r="AD76" s="12"/>
       <c r="AE76" s="12"/>
       <c r="AF76" s="12"/>
       <c r="AG76" s="12"/>
       <c r="AH76" s="12"/>
       <c r="AI76" s="12"/>
       <c r="AK76" s="9"/>
     </row>
     <row r="77" spans="1:37" s="5" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B77" s="17"/>
       <c r="C77" s="17"/>
       <c r="D77" s="17"/>
       <c r="E77" s="17"/>
       <c r="F77" s="17"/>
       <c r="G77" s="17"/>
       <c r="H77" s="17"/>
       <c r="I77" s="17"/>
       <c r="V77" s="10"/>
       <c r="W77" s="12"/>
       <c r="X77" s="12"/>
       <c r="Y77" s="12"/>
       <c r="Z77" s="12"/>
       <c r="AA77" s="12"/>
       <c r="AB77" s="12"/>
       <c r="AC77" s="12"/>
       <c r="AD77" s="12"/>
       <c r="AE77" s="12"/>
       <c r="AF77" s="12"/>
       <c r="AG77" s="12"/>
       <c r="AH77" s="12"/>
       <c r="AI77" s="12"/>
       <c r="AK77" s="9"/>
     </row>
     <row r="78" spans="1:37" s="5" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B78" s="17"/>
       <c r="C78" s="17"/>
       <c r="D78" s="17"/>
       <c r="E78" s="17"/>
       <c r="F78" s="17"/>
       <c r="G78" s="17"/>
       <c r="H78" s="17"/>
       <c r="I78" s="17"/>
-      <c r="V78" s="22"/>
+      <c r="V78" s="21"/>
       <c r="W78" s="12"/>
       <c r="X78" s="12"/>
       <c r="Y78" s="12"/>
       <c r="Z78" s="12"/>
       <c r="AA78" s="12"/>
       <c r="AB78" s="12"/>
       <c r="AC78" s="12"/>
       <c r="AD78" s="12"/>
       <c r="AE78" s="12"/>
       <c r="AF78" s="12"/>
       <c r="AG78" s="12"/>
       <c r="AH78" s="12"/>
       <c r="AI78" s="12"/>
       <c r="AK78" s="9"/>
     </row>
     <row r="79" spans="1:37" s="5" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B79" s="17"/>
       <c r="C79" s="17"/>
       <c r="D79" s="17"/>
       <c r="E79" s="17"/>
       <c r="F79" s="17"/>
       <c r="G79" s="17"/>
       <c r="H79" s="17"/>
       <c r="I79" s="17"/>
       <c r="V79" s="11"/>
@@ -8928,151 +9606,151 @@
       <c r="W80" s="9"/>
       <c r="X80" s="12"/>
       <c r="Y80" s="12"/>
       <c r="Z80" s="12"/>
       <c r="AA80" s="12"/>
       <c r="AB80" s="12"/>
       <c r="AC80" s="12"/>
       <c r="AD80" s="12"/>
       <c r="AE80" s="12"/>
       <c r="AF80" s="12"/>
       <c r="AG80" s="12"/>
       <c r="AH80" s="12"/>
       <c r="AI80" s="12"/>
       <c r="AK80" s="9"/>
     </row>
     <row r="81" spans="2:37" s="5" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B81" s="17"/>
       <c r="C81" s="17"/>
       <c r="D81" s="17"/>
       <c r="E81" s="17"/>
       <c r="F81" s="17"/>
       <c r="G81" s="17"/>
       <c r="H81" s="17"/>
       <c r="I81" s="17"/>
       <c r="V81" s="11"/>
-      <c r="W81" s="24"/>
+      <c r="W81" s="23"/>
       <c r="X81" s="12"/>
       <c r="Y81" s="12"/>
       <c r="Z81" s="12"/>
       <c r="AA81" s="12"/>
       <c r="AB81" s="12"/>
       <c r="AC81" s="12"/>
       <c r="AD81" s="12"/>
       <c r="AE81" s="12"/>
       <c r="AF81" s="12"/>
       <c r="AG81" s="12"/>
       <c r="AH81" s="12"/>
       <c r="AI81" s="12"/>
       <c r="AK81" s="9"/>
     </row>
     <row r="82" spans="2:37" s="5" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B82" s="17"/>
       <c r="C82" s="17"/>
       <c r="D82" s="17"/>
       <c r="E82" s="17"/>
       <c r="F82" s="17"/>
       <c r="G82" s="17"/>
       <c r="H82" s="17"/>
       <c r="I82" s="17"/>
       <c r="V82" s="11"/>
-      <c r="W82" s="24"/>
+      <c r="W82" s="23"/>
       <c r="X82" s="12"/>
       <c r="Y82" s="12"/>
       <c r="Z82" s="12"/>
       <c r="AA82" s="12"/>
       <c r="AB82" s="12"/>
       <c r="AC82" s="12"/>
       <c r="AD82" s="12"/>
       <c r="AE82" s="12"/>
       <c r="AF82" s="12"/>
       <c r="AG82" s="12"/>
       <c r="AH82" s="12"/>
       <c r="AI82" s="12"/>
       <c r="AK82" s="9"/>
     </row>
     <row r="83" spans="2:37" s="5" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B83" s="17"/>
       <c r="C83" s="17"/>
       <c r="D83" s="17"/>
       <c r="E83" s="17"/>
       <c r="F83" s="17"/>
       <c r="G83" s="17"/>
       <c r="H83" s="17"/>
       <c r="I83" s="17"/>
       <c r="V83" s="11"/>
-      <c r="W83" s="24"/>
+      <c r="W83" s="23"/>
       <c r="X83" s="12"/>
       <c r="Y83" s="12"/>
       <c r="Z83" s="12"/>
       <c r="AA83" s="12"/>
       <c r="AB83" s="12"/>
       <c r="AC83" s="12"/>
       <c r="AD83" s="12"/>
       <c r="AE83" s="12"/>
       <c r="AF83" s="12"/>
       <c r="AG83" s="12"/>
       <c r="AH83" s="12"/>
       <c r="AI83" s="12"/>
       <c r="AK83" s="9"/>
     </row>
     <row r="84" spans="2:37" s="5" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B84" s="17"/>
       <c r="C84" s="17"/>
       <c r="D84" s="17"/>
       <c r="E84" s="17"/>
       <c r="F84" s="17"/>
       <c r="G84" s="17"/>
       <c r="H84" s="17"/>
       <c r="I84" s="17"/>
       <c r="V84" s="10"/>
-      <c r="W84" s="24"/>
+      <c r="W84" s="23"/>
       <c r="X84" s="12"/>
       <c r="Y84" s="12"/>
       <c r="Z84" s="12"/>
       <c r="AA84" s="12"/>
       <c r="AB84" s="12"/>
       <c r="AC84" s="12"/>
       <c r="AD84" s="12"/>
       <c r="AE84" s="12"/>
       <c r="AF84" s="12"/>
       <c r="AG84" s="12"/>
       <c r="AH84" s="12"/>
       <c r="AI84" s="12"/>
       <c r="AK84" s="9"/>
     </row>
     <row r="85" spans="2:37" s="5" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B85" s="17"/>
       <c r="C85" s="17"/>
       <c r="D85" s="17"/>
       <c r="E85" s="17"/>
       <c r="F85" s="17"/>
       <c r="G85" s="17"/>
       <c r="H85" s="17"/>
       <c r="I85" s="17"/>
       <c r="V85" s="11"/>
-      <c r="W85" s="24"/>
+      <c r="W85" s="23"/>
       <c r="X85" s="12"/>
       <c r="Y85" s="12"/>
       <c r="Z85" s="12"/>
       <c r="AA85" s="12"/>
       <c r="AB85" s="12"/>
       <c r="AC85" s="12"/>
       <c r="AD85" s="12"/>
       <c r="AE85" s="12"/>
       <c r="AF85" s="12"/>
       <c r="AG85" s="12"/>
       <c r="AH85" s="12"/>
       <c r="AI85" s="12"/>
       <c r="AK85" s="9"/>
     </row>
     <row r="86" spans="2:37" s="5" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B86" s="17"/>
       <c r="C86" s="17"/>
       <c r="D86" s="17"/>
       <c r="E86" s="17"/>
       <c r="F86" s="17"/>
       <c r="G86" s="17"/>
       <c r="H86" s="17"/>
       <c r="I86" s="17"/>
       <c r="V86" s="11"/>
       <c r="W86" s="13"/>
@@ -9102,101 +9780,101 @@
       <c r="V87" s="11"/>
       <c r="W87" s="19"/>
       <c r="X87" s="19"/>
       <c r="Y87" s="12"/>
       <c r="Z87" s="12"/>
       <c r="AA87" s="12"/>
       <c r="AB87" s="12"/>
       <c r="AC87" s="12"/>
       <c r="AD87" s="12"/>
       <c r="AE87" s="12"/>
       <c r="AF87" s="12"/>
       <c r="AG87" s="12"/>
       <c r="AH87" s="12"/>
       <c r="AI87" s="12"/>
       <c r="AK87" s="9"/>
     </row>
     <row r="88" spans="2:37" s="5" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B88" s="17"/>
       <c r="C88" s="17"/>
       <c r="D88" s="17"/>
       <c r="E88" s="17"/>
       <c r="F88" s="17"/>
       <c r="G88" s="17"/>
       <c r="H88" s="17"/>
       <c r="I88" s="17"/>
-      <c r="V88" s="23"/>
+      <c r="V88" s="22"/>
       <c r="W88" s="19"/>
       <c r="X88" s="19"/>
       <c r="Y88" s="19"/>
       <c r="Z88" s="19"/>
       <c r="AA88" s="19"/>
       <c r="AB88" s="19"/>
       <c r="AC88" s="19"/>
       <c r="AD88" s="19"/>
       <c r="AE88" s="19"/>
       <c r="AF88" s="19"/>
       <c r="AG88" s="19"/>
       <c r="AH88" s="19"/>
       <c r="AI88" s="19"/>
       <c r="AK88" s="9"/>
     </row>
     <row r="89" spans="2:37" s="5" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B89" s="8"/>
       <c r="C89" s="8"/>
       <c r="D89" s="8"/>
       <c r="E89" s="8"/>
       <c r="F89" s="8"/>
       <c r="G89" s="8"/>
       <c r="H89" s="8"/>
       <c r="I89" s="8"/>
       <c r="V89" s="10"/>
       <c r="W89" s="12"/>
       <c r="X89" s="10"/>
       <c r="Y89" s="19"/>
       <c r="Z89" s="19"/>
       <c r="AA89" s="19"/>
       <c r="AB89" s="19"/>
       <c r="AC89" s="19"/>
       <c r="AD89" s="19"/>
       <c r="AE89" s="19"/>
       <c r="AF89" s="19"/>
       <c r="AG89" s="19"/>
       <c r="AH89" s="19"/>
       <c r="AI89" s="19"/>
       <c r="AK89" s="9"/>
     </row>
     <row r="90" spans="2:37" s="5" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B90" s="7"/>
       <c r="C90" s="7"/>
       <c r="D90" s="7"/>
       <c r="E90" s="7"/>
       <c r="F90" s="7"/>
       <c r="G90" s="7"/>
       <c r="H90" s="7"/>
       <c r="I90" s="7"/>
-      <c r="V90" s="22"/>
+      <c r="V90" s="21"/>
       <c r="W90" s="12"/>
       <c r="X90" s="10"/>
       <c r="Y90" s="12"/>
       <c r="Z90" s="12"/>
       <c r="AA90" s="12"/>
       <c r="AB90" s="12"/>
       <c r="AC90" s="12"/>
       <c r="AD90" s="12"/>
       <c r="AE90" s="12"/>
       <c r="AF90" s="12"/>
       <c r="AG90" s="12"/>
       <c r="AH90" s="12"/>
       <c r="AI90" s="12"/>
       <c r="AK90" s="9"/>
     </row>
     <row r="91" spans="2:37" s="5" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B91" s="17"/>
       <c r="C91" s="17"/>
       <c r="D91" s="17"/>
       <c r="E91" s="17"/>
       <c r="F91" s="17"/>
       <c r="G91" s="17"/>
       <c r="H91" s="17"/>
       <c r="I91" s="17"/>
       <c r="V91" s="10"/>
@@ -9319,5306 +9997,5306 @@
       <c r="B96" s="8"/>
       <c r="C96" s="8"/>
       <c r="D96" s="8"/>
       <c r="E96" s="8"/>
       <c r="F96" s="8"/>
       <c r="G96" s="8"/>
       <c r="H96" s="8"/>
       <c r="I96" s="8"/>
       <c r="V96" s="11"/>
       <c r="W96" s="10"/>
       <c r="X96" s="19"/>
       <c r="Y96" s="19"/>
       <c r="Z96" s="19"/>
       <c r="AA96" s="19"/>
       <c r="AB96" s="19"/>
       <c r="AC96" s="19"/>
       <c r="AD96" s="19"/>
       <c r="AE96" s="19"/>
       <c r="AF96" s="19"/>
       <c r="AG96" s="19"/>
       <c r="AH96" s="19"/>
       <c r="AI96" s="19"/>
       <c r="AK96" s="9"/>
     </row>
     <row r="97" spans="2:37" s="5" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="B97" s="25"/>
-[...6 lines deleted...]
-      <c r="I97" s="25"/>
+      <c r="B97" s="24"/>
+      <c r="C97" s="24"/>
+      <c r="D97" s="24"/>
+      <c r="E97" s="24"/>
+      <c r="F97" s="24"/>
+      <c r="G97" s="24"/>
+      <c r="H97" s="24"/>
+      <c r="I97" s="24"/>
       <c r="J97" s="16"/>
       <c r="K97" s="16"/>
       <c r="L97" s="16"/>
       <c r="M97" s="16"/>
       <c r="N97" s="16"/>
       <c r="O97" s="16"/>
       <c r="P97" s="16"/>
       <c r="Q97" s="16"/>
       <c r="R97" s="16"/>
       <c r="S97" s="16"/>
       <c r="T97" s="16"/>
       <c r="U97" s="16"/>
-      <c r="V97" s="26"/>
-[...1 lines deleted...]
-      <c r="X97" s="28"/>
+      <c r="V97" s="25"/>
+      <c r="W97" s="26"/>
+      <c r="X97" s="27"/>
       <c r="Y97" s="19"/>
       <c r="Z97" s="19"/>
       <c r="AA97" s="19"/>
       <c r="AB97" s="19"/>
       <c r="AC97" s="19"/>
       <c r="AD97" s="19"/>
       <c r="AE97" s="19"/>
       <c r="AF97" s="19"/>
       <c r="AG97" s="19"/>
       <c r="AH97" s="19"/>
       <c r="AI97" s="19"/>
       <c r="AK97" s="9"/>
     </row>
     <row r="98" spans="2:37" s="5" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="B98" s="29"/>
-[...6 lines deleted...]
-      <c r="I98" s="29"/>
+      <c r="B98" s="28"/>
+      <c r="C98" s="28"/>
+      <c r="D98" s="28"/>
+      <c r="E98" s="28"/>
+      <c r="F98" s="28"/>
+      <c r="G98" s="28"/>
+      <c r="H98" s="28"/>
+      <c r="I98" s="28"/>
       <c r="J98" s="16"/>
       <c r="K98" s="16"/>
       <c r="L98" s="16"/>
       <c r="M98" s="16"/>
       <c r="N98" s="16"/>
       <c r="O98" s="16"/>
       <c r="P98" s="16"/>
       <c r="Q98" s="16"/>
       <c r="R98" s="16"/>
       <c r="S98" s="16"/>
       <c r="T98" s="16"/>
       <c r="U98" s="16"/>
-      <c r="V98" s="30"/>
-[...1 lines deleted...]
-      <c r="X98" s="28"/>
+      <c r="V98" s="29"/>
+      <c r="W98" s="25"/>
+      <c r="X98" s="27"/>
       <c r="Y98" s="12"/>
       <c r="Z98" s="12"/>
       <c r="AA98" s="12"/>
       <c r="AB98" s="12"/>
       <c r="AC98" s="12"/>
       <c r="AD98" s="12"/>
       <c r="AE98" s="12"/>
       <c r="AF98" s="12"/>
       <c r="AG98" s="12"/>
       <c r="AH98" s="12"/>
       <c r="AI98" s="12"/>
       <c r="AK98" s="9"/>
     </row>
     <row r="99" spans="2:37" s="5" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="B99" s="29"/>
-[...6 lines deleted...]
-      <c r="I99" s="29"/>
+      <c r="B99" s="28"/>
+      <c r="C99" s="28"/>
+      <c r="D99" s="28"/>
+      <c r="E99" s="28"/>
+      <c r="F99" s="28"/>
+      <c r="G99" s="28"/>
+      <c r="H99" s="28"/>
+      <c r="I99" s="28"/>
       <c r="J99" s="16"/>
       <c r="K99" s="16"/>
       <c r="L99" s="16"/>
       <c r="M99" s="16"/>
       <c r="N99" s="16"/>
       <c r="O99" s="16"/>
       <c r="P99" s="16"/>
       <c r="Q99" s="16"/>
       <c r="R99" s="16"/>
       <c r="S99" s="16"/>
       <c r="T99" s="16"/>
       <c r="U99" s="16"/>
-      <c r="V99" s="26"/>
-[...1 lines deleted...]
-      <c r="X99" s="28"/>
+      <c r="V99" s="25"/>
+      <c r="W99" s="25"/>
+      <c r="X99" s="27"/>
       <c r="Y99" s="12"/>
       <c r="Z99" s="12"/>
       <c r="AA99" s="12"/>
       <c r="AB99" s="12"/>
       <c r="AC99" s="12"/>
       <c r="AD99" s="12"/>
       <c r="AE99" s="12"/>
       <c r="AF99" s="12"/>
       <c r="AG99" s="12"/>
       <c r="AH99" s="12"/>
       <c r="AI99" s="12"/>
       <c r="AK99" s="9"/>
     </row>
     <row r="100" spans="2:37" s="5" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="B100" s="31"/>
-[...6 lines deleted...]
-      <c r="I100" s="31"/>
+      <c r="B100" s="30"/>
+      <c r="C100" s="30"/>
+      <c r="D100" s="30"/>
+      <c r="E100" s="30"/>
+      <c r="F100" s="30"/>
+      <c r="G100" s="30"/>
+      <c r="H100" s="30"/>
+      <c r="I100" s="30"/>
       <c r="J100" s="16"/>
       <c r="K100" s="16"/>
       <c r="L100" s="16"/>
       <c r="M100" s="16"/>
       <c r="N100" s="16"/>
       <c r="O100" s="16"/>
       <c r="P100" s="16"/>
       <c r="Q100" s="16"/>
       <c r="R100" s="16"/>
       <c r="S100" s="16"/>
       <c r="T100" s="16"/>
       <c r="U100" s="16"/>
-      <c r="V100" s="32"/>
-[...1 lines deleted...]
-      <c r="X100" s="28"/>
+      <c r="V100" s="31"/>
+      <c r="W100" s="25"/>
+      <c r="X100" s="27"/>
       <c r="Y100" s="19"/>
       <c r="Z100" s="19"/>
       <c r="AA100" s="19"/>
       <c r="AB100" s="19"/>
       <c r="AC100" s="19"/>
       <c r="AD100" s="19"/>
       <c r="AE100" s="19"/>
       <c r="AF100" s="19"/>
       <c r="AG100" s="19"/>
       <c r="AH100" s="19"/>
       <c r="AI100" s="19"/>
       <c r="AK100" s="9"/>
     </row>
     <row r="101" spans="2:37" s="5" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="B101" s="25"/>
-[...6 lines deleted...]
-      <c r="I101" s="25"/>
+      <c r="B101" s="24"/>
+      <c r="C101" s="24"/>
+      <c r="D101" s="24"/>
+      <c r="E101" s="24"/>
+      <c r="F101" s="24"/>
+      <c r="G101" s="24"/>
+      <c r="H101" s="24"/>
+      <c r="I101" s="24"/>
       <c r="J101" s="16"/>
       <c r="K101" s="16"/>
       <c r="L101" s="16"/>
       <c r="M101" s="16"/>
       <c r="N101" s="16"/>
       <c r="O101" s="16"/>
       <c r="P101" s="16"/>
       <c r="Q101" s="16"/>
       <c r="R101" s="16"/>
       <c r="S101" s="16"/>
       <c r="T101" s="16"/>
       <c r="U101" s="16"/>
-      <c r="V101" s="26"/>
-[...1 lines deleted...]
-      <c r="X101" s="27"/>
+      <c r="V101" s="25"/>
+      <c r="W101" s="32"/>
+      <c r="X101" s="26"/>
       <c r="Y101" s="19"/>
       <c r="Z101" s="19"/>
       <c r="AA101" s="19"/>
       <c r="AB101" s="19"/>
       <c r="AC101" s="19"/>
       <c r="AD101" s="19"/>
       <c r="AE101" s="19"/>
       <c r="AF101" s="19"/>
       <c r="AG101" s="19"/>
       <c r="AH101" s="19"/>
       <c r="AI101" s="19"/>
       <c r="AK101" s="9"/>
     </row>
     <row r="102" spans="2:37" s="5" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="B102" s="29"/>
-[...6 lines deleted...]
-      <c r="I102" s="29"/>
+      <c r="B102" s="28"/>
+      <c r="C102" s="28"/>
+      <c r="D102" s="28"/>
+      <c r="E102" s="28"/>
+      <c r="F102" s="28"/>
+      <c r="G102" s="28"/>
+      <c r="H102" s="28"/>
+      <c r="I102" s="28"/>
       <c r="J102" s="16"/>
       <c r="K102" s="16"/>
       <c r="L102" s="16"/>
       <c r="M102" s="16"/>
       <c r="N102" s="16"/>
       <c r="O102" s="16"/>
       <c r="P102" s="16"/>
       <c r="Q102" s="16"/>
       <c r="R102" s="16"/>
       <c r="S102" s="16"/>
       <c r="T102" s="16"/>
       <c r="U102" s="16"/>
-      <c r="V102" s="34"/>
-[...1 lines deleted...]
-      <c r="X102" s="27"/>
+      <c r="V102" s="33"/>
+      <c r="W102" s="32"/>
+      <c r="X102" s="26"/>
       <c r="Y102" s="19"/>
       <c r="Z102" s="19"/>
       <c r="AA102" s="19"/>
       <c r="AB102" s="19"/>
       <c r="AC102" s="19"/>
       <c r="AD102" s="19"/>
       <c r="AE102" s="19"/>
       <c r="AF102" s="19"/>
       <c r="AG102" s="19"/>
       <c r="AH102" s="19"/>
       <c r="AI102" s="19"/>
       <c r="AK102" s="9"/>
     </row>
     <row r="103" spans="2:37" s="5" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="B103" s="29"/>
-[...6 lines deleted...]
-      <c r="I103" s="29"/>
+      <c r="B103" s="28"/>
+      <c r="C103" s="28"/>
+      <c r="D103" s="28"/>
+      <c r="E103" s="28"/>
+      <c r="F103" s="28"/>
+      <c r="G103" s="28"/>
+      <c r="H103" s="28"/>
+      <c r="I103" s="28"/>
       <c r="J103" s="16"/>
       <c r="K103" s="16"/>
       <c r="L103" s="16"/>
       <c r="M103" s="16"/>
       <c r="N103" s="16"/>
       <c r="O103" s="16"/>
       <c r="P103" s="16"/>
       <c r="Q103" s="16"/>
       <c r="R103" s="16"/>
       <c r="S103" s="16"/>
       <c r="T103" s="16"/>
       <c r="U103" s="16"/>
-      <c r="V103" s="33"/>
-      <c r="W103" s="26"/>
+      <c r="V103" s="32"/>
+      <c r="W103" s="25"/>
       <c r="X103" s="18"/>
       <c r="Y103" s="19"/>
       <c r="Z103" s="19"/>
       <c r="AA103" s="19"/>
       <c r="AB103" s="19"/>
       <c r="AC103" s="19"/>
       <c r="AD103" s="19"/>
       <c r="AE103" s="19"/>
       <c r="AF103" s="19"/>
       <c r="AG103" s="19"/>
       <c r="AH103" s="19"/>
       <c r="AI103" s="19"/>
       <c r="AK103" s="9"/>
     </row>
     <row r="104" spans="2:37" s="5" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="B104" s="29"/>
-[...6 lines deleted...]
-      <c r="I104" s="29"/>
+      <c r="B104" s="28"/>
+      <c r="C104" s="28"/>
+      <c r="D104" s="28"/>
+      <c r="E104" s="28"/>
+      <c r="F104" s="28"/>
+      <c r="G104" s="28"/>
+      <c r="H104" s="28"/>
+      <c r="I104" s="28"/>
       <c r="J104" s="16"/>
       <c r="K104" s="16"/>
       <c r="L104" s="16"/>
       <c r="M104" s="16"/>
       <c r="N104" s="16"/>
       <c r="O104" s="16"/>
       <c r="P104" s="16"/>
       <c r="Q104" s="16"/>
       <c r="R104" s="16"/>
       <c r="S104" s="16"/>
       <c r="T104" s="16"/>
       <c r="U104" s="16"/>
-      <c r="V104" s="33"/>
-[...1 lines deleted...]
-      <c r="X104" s="28"/>
+      <c r="V104" s="32"/>
+      <c r="W104" s="31"/>
+      <c r="X104" s="27"/>
       <c r="Y104" s="12"/>
       <c r="Z104" s="12"/>
       <c r="AA104" s="12"/>
       <c r="AB104" s="12"/>
       <c r="AC104" s="12"/>
       <c r="AD104" s="12"/>
       <c r="AE104" s="12"/>
       <c r="AF104" s="12"/>
       <c r="AG104" s="12"/>
       <c r="AH104" s="12"/>
       <c r="AI104" s="12"/>
       <c r="AK104" s="9"/>
     </row>
     <row r="105" spans="2:37" s="5" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="B105" s="31"/>
-[...6 lines deleted...]
-      <c r="I105" s="31"/>
+      <c r="B105" s="30"/>
+      <c r="C105" s="30"/>
+      <c r="D105" s="30"/>
+      <c r="E105" s="30"/>
+      <c r="F105" s="30"/>
+      <c r="G105" s="30"/>
+      <c r="H105" s="30"/>
+      <c r="I105" s="30"/>
       <c r="J105" s="16"/>
       <c r="K105" s="16"/>
       <c r="L105" s="16"/>
       <c r="M105" s="16"/>
       <c r="N105" s="16"/>
       <c r="O105" s="16"/>
       <c r="P105" s="16"/>
       <c r="Q105" s="16"/>
       <c r="R105" s="16"/>
       <c r="S105" s="16"/>
       <c r="T105" s="16"/>
       <c r="U105" s="16"/>
-      <c r="V105" s="30"/>
-[...1 lines deleted...]
-      <c r="X105" s="28"/>
+      <c r="V105" s="29"/>
+      <c r="W105" s="32"/>
+      <c r="X105" s="27"/>
       <c r="Y105" s="12"/>
       <c r="Z105" s="12"/>
       <c r="AA105" s="12"/>
       <c r="AB105" s="12"/>
       <c r="AC105" s="12"/>
       <c r="AD105" s="12"/>
       <c r="AE105" s="12"/>
       <c r="AF105" s="12"/>
       <c r="AG105" s="12"/>
       <c r="AH105" s="12"/>
       <c r="AI105" s="12"/>
       <c r="AK105" s="9"/>
     </row>
     <row r="106" spans="2:37" s="5" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="B106" s="25"/>
-[...6 lines deleted...]
-      <c r="I106" s="25"/>
+      <c r="B106" s="24"/>
+      <c r="C106" s="24"/>
+      <c r="D106" s="24"/>
+      <c r="E106" s="24"/>
+      <c r="F106" s="24"/>
+      <c r="G106" s="24"/>
+      <c r="H106" s="24"/>
+      <c r="I106" s="24"/>
       <c r="J106" s="16"/>
       <c r="K106" s="16"/>
       <c r="L106" s="16"/>
       <c r="M106" s="16"/>
       <c r="N106" s="16"/>
       <c r="O106" s="16"/>
       <c r="P106" s="16"/>
       <c r="Q106" s="16"/>
       <c r="R106" s="16"/>
       <c r="S106" s="16"/>
       <c r="T106" s="16"/>
       <c r="U106" s="16"/>
-      <c r="V106" s="35"/>
-[...1 lines deleted...]
-      <c r="X106" s="27"/>
+      <c r="V106" s="34"/>
+      <c r="W106" s="32"/>
+      <c r="X106" s="26"/>
       <c r="Y106" s="12"/>
       <c r="Z106" s="12"/>
       <c r="AA106" s="12"/>
       <c r="AB106" s="12"/>
       <c r="AC106" s="12"/>
       <c r="AD106" s="12"/>
       <c r="AE106" s="12"/>
       <c r="AF106" s="12"/>
       <c r="AG106" s="12"/>
       <c r="AH106" s="12"/>
       <c r="AI106" s="12"/>
       <c r="AK106" s="9"/>
     </row>
     <row r="107" spans="2:37" s="5" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="B107" s="29"/>
-[...6 lines deleted...]
-      <c r="I107" s="29"/>
+      <c r="B107" s="28"/>
+      <c r="C107" s="28"/>
+      <c r="D107" s="28"/>
+      <c r="E107" s="28"/>
+      <c r="F107" s="28"/>
+      <c r="G107" s="28"/>
+      <c r="H107" s="28"/>
+      <c r="I107" s="28"/>
       <c r="J107" s="16"/>
       <c r="K107" s="16"/>
       <c r="L107" s="16"/>
       <c r="M107" s="16"/>
       <c r="N107" s="16"/>
       <c r="O107" s="16"/>
       <c r="P107" s="16"/>
       <c r="Q107" s="16"/>
       <c r="R107" s="16"/>
       <c r="S107" s="16"/>
       <c r="T107" s="16"/>
       <c r="U107" s="16"/>
-      <c r="V107" s="32"/>
-[...1 lines deleted...]
-      <c r="X107" s="27"/>
+      <c r="V107" s="31"/>
+      <c r="W107" s="32"/>
+      <c r="X107" s="26"/>
       <c r="Y107" s="19"/>
       <c r="Z107" s="19"/>
       <c r="AA107" s="19"/>
       <c r="AB107" s="19"/>
       <c r="AC107" s="19"/>
       <c r="AD107" s="19"/>
       <c r="AE107" s="19"/>
       <c r="AF107" s="19"/>
       <c r="AG107" s="19"/>
       <c r="AH107" s="19"/>
       <c r="AI107" s="19"/>
       <c r="AK107" s="9"/>
     </row>
     <row r="108" spans="2:37" s="5" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="B108" s="29"/>
-[...6 lines deleted...]
-      <c r="I108" s="29"/>
+      <c r="B108" s="28"/>
+      <c r="C108" s="28"/>
+      <c r="D108" s="28"/>
+      <c r="E108" s="28"/>
+      <c r="F108" s="28"/>
+      <c r="G108" s="28"/>
+      <c r="H108" s="28"/>
+      <c r="I108" s="28"/>
       <c r="J108" s="16"/>
       <c r="K108" s="16"/>
       <c r="L108" s="16"/>
       <c r="M108" s="16"/>
       <c r="N108" s="16"/>
       <c r="O108" s="16"/>
       <c r="P108" s="16"/>
       <c r="Q108" s="16"/>
       <c r="R108" s="16"/>
       <c r="S108" s="16"/>
       <c r="T108" s="16"/>
       <c r="U108" s="16"/>
-      <c r="V108" s="33"/>
-      <c r="W108" s="33"/>
+      <c r="V108" s="32"/>
+      <c r="W108" s="32"/>
       <c r="X108" s="15"/>
       <c r="Y108" s="19"/>
       <c r="Z108" s="19"/>
       <c r="AA108" s="19"/>
       <c r="AB108" s="19"/>
       <c r="AC108" s="19"/>
       <c r="AD108" s="19"/>
       <c r="AE108" s="19"/>
       <c r="AF108" s="19"/>
       <c r="AG108" s="19"/>
       <c r="AH108" s="19"/>
       <c r="AI108" s="19"/>
       <c r="AK108" s="9"/>
     </row>
     <row r="109" spans="2:37" s="5" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="B109" s="29"/>
-[...6 lines deleted...]
-      <c r="I109" s="29"/>
+      <c r="B109" s="28"/>
+      <c r="C109" s="28"/>
+      <c r="D109" s="28"/>
+      <c r="E109" s="28"/>
+      <c r="F109" s="28"/>
+      <c r="G109" s="28"/>
+      <c r="H109" s="28"/>
+      <c r="I109" s="28"/>
       <c r="J109" s="16"/>
       <c r="K109" s="16"/>
       <c r="L109" s="16"/>
       <c r="M109" s="16"/>
       <c r="N109" s="16"/>
       <c r="O109" s="16"/>
       <c r="P109" s="16"/>
       <c r="Q109" s="16"/>
       <c r="R109" s="16"/>
       <c r="S109" s="16"/>
       <c r="T109" s="16"/>
       <c r="U109" s="16"/>
-      <c r="V109" s="33"/>
-[...1 lines deleted...]
-      <c r="X109" s="28"/>
+      <c r="V109" s="32"/>
+      <c r="W109" s="29"/>
+      <c r="X109" s="27"/>
       <c r="Y109" s="12"/>
       <c r="Z109" s="12"/>
       <c r="AA109" s="12"/>
       <c r="AB109" s="12"/>
       <c r="AC109" s="12"/>
       <c r="AD109" s="12"/>
       <c r="AE109" s="12"/>
       <c r="AF109" s="12"/>
       <c r="AG109" s="12"/>
       <c r="AH109" s="12"/>
       <c r="AI109" s="12"/>
       <c r="AK109" s="9"/>
     </row>
     <row r="110" spans="2:37" s="5" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="B110" s="31"/>
-[...6 lines deleted...]
-      <c r="I110" s="31"/>
+      <c r="B110" s="30"/>
+      <c r="C110" s="30"/>
+      <c r="D110" s="30"/>
+      <c r="E110" s="30"/>
+      <c r="F110" s="30"/>
+      <c r="G110" s="30"/>
+      <c r="H110" s="30"/>
+      <c r="I110" s="30"/>
       <c r="J110" s="16"/>
       <c r="K110" s="16"/>
       <c r="L110" s="16"/>
       <c r="M110" s="16"/>
       <c r="N110" s="16"/>
       <c r="O110" s="16"/>
       <c r="P110" s="16"/>
       <c r="Q110" s="16"/>
       <c r="R110" s="16"/>
       <c r="S110" s="16"/>
       <c r="T110" s="16"/>
       <c r="U110" s="16"/>
-      <c r="V110" s="30"/>
-[...1 lines deleted...]
-      <c r="X110" s="28"/>
+      <c r="V110" s="29"/>
+      <c r="W110" s="25"/>
+      <c r="X110" s="27"/>
       <c r="Y110" s="12"/>
       <c r="Z110" s="12"/>
       <c r="AA110" s="12"/>
       <c r="AB110" s="12"/>
       <c r="AC110" s="12"/>
       <c r="AD110" s="12"/>
       <c r="AE110" s="12"/>
       <c r="AF110" s="12"/>
       <c r="AG110" s="12"/>
       <c r="AH110" s="12"/>
       <c r="AI110" s="12"/>
       <c r="AK110" s="9"/>
     </row>
     <row r="111" spans="2:37" s="5" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="B111" s="25"/>
-[...6 lines deleted...]
-      <c r="I111" s="25"/>
+      <c r="B111" s="24"/>
+      <c r="C111" s="24"/>
+      <c r="D111" s="24"/>
+      <c r="E111" s="24"/>
+      <c r="F111" s="24"/>
+      <c r="G111" s="24"/>
+      <c r="H111" s="24"/>
+      <c r="I111" s="24"/>
       <c r="J111" s="16"/>
       <c r="K111" s="16"/>
       <c r="L111" s="16"/>
       <c r="M111" s="16"/>
       <c r="N111" s="16"/>
       <c r="O111" s="16"/>
       <c r="P111" s="16"/>
       <c r="Q111" s="16"/>
       <c r="R111" s="16"/>
       <c r="S111" s="16"/>
       <c r="T111" s="16"/>
       <c r="U111" s="16"/>
-      <c r="V111" s="26"/>
-[...1 lines deleted...]
-      <c r="X111" s="27"/>
+      <c r="V111" s="25"/>
+      <c r="W111" s="35"/>
+      <c r="X111" s="26"/>
       <c r="Y111" s="12"/>
       <c r="Z111" s="12"/>
       <c r="AA111" s="12"/>
       <c r="AB111" s="12"/>
       <c r="AC111" s="12"/>
       <c r="AD111" s="12"/>
       <c r="AE111" s="12"/>
       <c r="AF111" s="12"/>
       <c r="AG111" s="12"/>
       <c r="AH111" s="12"/>
       <c r="AI111" s="12"/>
       <c r="AK111" s="9"/>
     </row>
     <row r="112" spans="2:37" s="5" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="B112" s="29"/>
-[...6 lines deleted...]
-      <c r="I112" s="29"/>
+      <c r="B112" s="28"/>
+      <c r="C112" s="28"/>
+      <c r="D112" s="28"/>
+      <c r="E112" s="28"/>
+      <c r="F112" s="28"/>
+      <c r="G112" s="28"/>
+      <c r="H112" s="28"/>
+      <c r="I112" s="28"/>
       <c r="J112" s="16"/>
       <c r="K112" s="16"/>
       <c r="L112" s="16"/>
       <c r="M112" s="16"/>
       <c r="N112" s="16"/>
       <c r="O112" s="16"/>
       <c r="P112" s="16"/>
       <c r="Q112" s="16"/>
       <c r="R112" s="16"/>
       <c r="S112" s="16"/>
       <c r="T112" s="16"/>
       <c r="U112" s="16"/>
-      <c r="V112" s="32"/>
-[...1 lines deleted...]
-      <c r="X112" s="27"/>
+      <c r="V112" s="31"/>
+      <c r="W112" s="36"/>
+      <c r="X112" s="26"/>
       <c r="Y112" s="12"/>
       <c r="Z112" s="12"/>
       <c r="AA112" s="12"/>
       <c r="AB112" s="12"/>
       <c r="AC112" s="12"/>
       <c r="AD112" s="12"/>
       <c r="AE112" s="12"/>
       <c r="AF112" s="12"/>
       <c r="AG112" s="12"/>
       <c r="AH112" s="12"/>
       <c r="AI112" s="12"/>
       <c r="AK112" s="9"/>
     </row>
     <row r="113" spans="2:37" s="5" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="B113" s="29"/>
-[...6 lines deleted...]
-      <c r="I113" s="29"/>
+      <c r="B113" s="28"/>
+      <c r="C113" s="28"/>
+      <c r="D113" s="28"/>
+      <c r="E113" s="28"/>
+      <c r="F113" s="28"/>
+      <c r="G113" s="28"/>
+      <c r="H113" s="28"/>
+      <c r="I113" s="28"/>
       <c r="J113" s="16"/>
       <c r="K113" s="16"/>
       <c r="L113" s="16"/>
       <c r="M113" s="16"/>
       <c r="N113" s="16"/>
       <c r="O113" s="16"/>
       <c r="P113" s="16"/>
       <c r="Q113" s="16"/>
       <c r="R113" s="16"/>
       <c r="S113" s="16"/>
       <c r="T113" s="16"/>
       <c r="U113" s="16"/>
-      <c r="V113" s="33"/>
-[...1 lines deleted...]
-      <c r="X113" s="27"/>
+      <c r="V113" s="32"/>
+      <c r="W113" s="36"/>
+      <c r="X113" s="26"/>
       <c r="Y113" s="12"/>
       <c r="Z113" s="12"/>
       <c r="AA113" s="12"/>
       <c r="AB113" s="12"/>
       <c r="AC113" s="12"/>
       <c r="AD113" s="12"/>
       <c r="AE113" s="12"/>
       <c r="AF113" s="12"/>
       <c r="AG113" s="12"/>
       <c r="AH113" s="12"/>
       <c r="AI113" s="12"/>
       <c r="AK113" s="9"/>
     </row>
     <row r="114" spans="2:37" s="5" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="B114" s="31"/>
-[...6 lines deleted...]
-      <c r="I114" s="31"/>
+      <c r="B114" s="30"/>
+      <c r="C114" s="30"/>
+      <c r="D114" s="30"/>
+      <c r="E114" s="30"/>
+      <c r="F114" s="30"/>
+      <c r="G114" s="30"/>
+      <c r="H114" s="30"/>
+      <c r="I114" s="30"/>
       <c r="J114" s="16"/>
       <c r="K114" s="16"/>
       <c r="L114" s="16"/>
       <c r="M114" s="16"/>
       <c r="N114" s="16"/>
       <c r="O114" s="16"/>
       <c r="P114" s="16"/>
       <c r="Q114" s="16"/>
       <c r="R114" s="16"/>
       <c r="S114" s="16"/>
       <c r="T114" s="16"/>
       <c r="U114" s="16"/>
-      <c r="V114" s="34"/>
-[...1 lines deleted...]
-      <c r="X114" s="27"/>
+      <c r="V114" s="33"/>
+      <c r="W114" s="25"/>
+      <c r="X114" s="26"/>
       <c r="Y114" s="12"/>
       <c r="Z114" s="12"/>
       <c r="AA114" s="12"/>
       <c r="AB114" s="12"/>
       <c r="AC114" s="12"/>
       <c r="AD114" s="12"/>
       <c r="AE114" s="12"/>
       <c r="AF114" s="12"/>
       <c r="AG114" s="12"/>
       <c r="AH114" s="12"/>
       <c r="AI114" s="12"/>
       <c r="AK114" s="9"/>
     </row>
     <row r="115" spans="2:37" s="5" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="B115" s="25"/>
-[...6 lines deleted...]
-      <c r="I115" s="25"/>
+      <c r="B115" s="24"/>
+      <c r="C115" s="24"/>
+      <c r="D115" s="24"/>
+      <c r="E115" s="24"/>
+      <c r="F115" s="24"/>
+      <c r="G115" s="24"/>
+      <c r="H115" s="24"/>
+      <c r="I115" s="24"/>
       <c r="J115" s="16"/>
       <c r="K115" s="16"/>
       <c r="L115" s="16"/>
       <c r="M115" s="16"/>
       <c r="N115" s="16"/>
       <c r="O115" s="16"/>
       <c r="P115" s="16"/>
       <c r="Q115" s="16"/>
       <c r="R115" s="16"/>
       <c r="S115" s="16"/>
       <c r="T115" s="16"/>
       <c r="U115" s="16"/>
-      <c r="V115" s="33"/>
-[...1 lines deleted...]
-      <c r="X115" s="28"/>
+      <c r="V115" s="32"/>
+      <c r="W115" s="31"/>
+      <c r="X115" s="27"/>
       <c r="Y115" s="12"/>
       <c r="Z115" s="12"/>
       <c r="AA115" s="12"/>
       <c r="AB115" s="12"/>
       <c r="AC115" s="12"/>
       <c r="AD115" s="12"/>
       <c r="AE115" s="12"/>
       <c r="AF115" s="12"/>
       <c r="AG115" s="12"/>
       <c r="AH115" s="12"/>
       <c r="AI115" s="12"/>
       <c r="AK115" s="9"/>
     </row>
     <row r="116" spans="2:37" s="5" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="B116" s="29"/>
-[...6 lines deleted...]
-      <c r="I116" s="29"/>
+      <c r="B116" s="28"/>
+      <c r="C116" s="28"/>
+      <c r="D116" s="28"/>
+      <c r="E116" s="28"/>
+      <c r="F116" s="28"/>
+      <c r="G116" s="28"/>
+      <c r="H116" s="28"/>
+      <c r="I116" s="28"/>
       <c r="J116" s="16"/>
       <c r="K116" s="16"/>
       <c r="L116" s="16"/>
       <c r="M116" s="16"/>
       <c r="N116" s="16"/>
       <c r="O116" s="16"/>
       <c r="P116" s="16"/>
       <c r="Q116" s="16"/>
       <c r="R116" s="16"/>
       <c r="S116" s="16"/>
       <c r="T116" s="16"/>
       <c r="U116" s="16"/>
-      <c r="V116" s="30"/>
-[...1 lines deleted...]
-      <c r="X116" s="28"/>
+      <c r="V116" s="29"/>
+      <c r="W116" s="25"/>
+      <c r="X116" s="27"/>
       <c r="Y116" s="12"/>
       <c r="Z116" s="12"/>
       <c r="AA116" s="12"/>
       <c r="AB116" s="12"/>
       <c r="AC116" s="12"/>
       <c r="AD116" s="12"/>
       <c r="AE116" s="12"/>
       <c r="AF116" s="12"/>
       <c r="AG116" s="12"/>
       <c r="AH116" s="12"/>
       <c r="AI116" s="12"/>
       <c r="AK116" s="9"/>
     </row>
     <row r="117" spans="2:37" s="5" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="B117" s="29"/>
-[...6 lines deleted...]
-      <c r="I117" s="29"/>
+      <c r="B117" s="28"/>
+      <c r="C117" s="28"/>
+      <c r="D117" s="28"/>
+      <c r="E117" s="28"/>
+      <c r="F117" s="28"/>
+      <c r="G117" s="28"/>
+      <c r="H117" s="28"/>
+      <c r="I117" s="28"/>
       <c r="J117" s="16"/>
       <c r="K117" s="16"/>
       <c r="L117" s="16"/>
       <c r="M117" s="16"/>
       <c r="N117" s="16"/>
       <c r="O117" s="16"/>
       <c r="P117" s="16"/>
       <c r="Q117" s="16"/>
       <c r="R117" s="16"/>
       <c r="S117" s="16"/>
       <c r="T117" s="16"/>
       <c r="U117" s="16"/>
-      <c r="V117" s="26"/>
-[...1 lines deleted...]
-      <c r="X117" s="26"/>
+      <c r="V117" s="25"/>
+      <c r="W117" s="25"/>
+      <c r="X117" s="25"/>
       <c r="Y117" s="12"/>
       <c r="Z117" s="12"/>
       <c r="AA117" s="12"/>
       <c r="AB117" s="12"/>
       <c r="AC117" s="12"/>
       <c r="AD117" s="12"/>
       <c r="AE117" s="12"/>
       <c r="AF117" s="12"/>
       <c r="AG117" s="12"/>
       <c r="AH117" s="12"/>
       <c r="AI117" s="12"/>
       <c r="AK117" s="9"/>
     </row>
     <row r="118" spans="2:37" s="5" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="B118" s="29"/>
-[...6 lines deleted...]
-      <c r="I118" s="29"/>
+      <c r="B118" s="28"/>
+      <c r="C118" s="28"/>
+      <c r="D118" s="28"/>
+      <c r="E118" s="28"/>
+      <c r="F118" s="28"/>
+      <c r="G118" s="28"/>
+      <c r="H118" s="28"/>
+      <c r="I118" s="28"/>
       <c r="J118" s="16"/>
       <c r="K118" s="16"/>
       <c r="L118" s="16"/>
       <c r="M118" s="16"/>
       <c r="N118" s="16"/>
       <c r="O118" s="16"/>
       <c r="P118" s="16"/>
       <c r="Q118" s="16"/>
       <c r="R118" s="16"/>
       <c r="S118" s="16"/>
       <c r="T118" s="16"/>
       <c r="U118" s="16"/>
-      <c r="V118" s="36"/>
-[...1 lines deleted...]
-      <c r="X118" s="27"/>
+      <c r="V118" s="35"/>
+      <c r="W118" s="32"/>
+      <c r="X118" s="26"/>
       <c r="Y118" s="19"/>
       <c r="Z118" s="19"/>
       <c r="AA118" s="19"/>
       <c r="AB118" s="19"/>
       <c r="AC118" s="19"/>
       <c r="AD118" s="19"/>
       <c r="AE118" s="19"/>
       <c r="AF118" s="19"/>
       <c r="AG118" s="19"/>
       <c r="AH118" s="19"/>
       <c r="AI118" s="19"/>
       <c r="AK118" s="9"/>
     </row>
     <row r="119" spans="2:37" s="5" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="B119" s="29"/>
-[...6 lines deleted...]
-      <c r="I119" s="29"/>
+      <c r="B119" s="28"/>
+      <c r="C119" s="28"/>
+      <c r="D119" s="28"/>
+      <c r="E119" s="28"/>
+      <c r="F119" s="28"/>
+      <c r="G119" s="28"/>
+      <c r="H119" s="28"/>
+      <c r="I119" s="28"/>
       <c r="J119" s="16"/>
       <c r="K119" s="16"/>
       <c r="L119" s="16"/>
       <c r="M119" s="16"/>
       <c r="N119" s="16"/>
       <c r="O119" s="16"/>
       <c r="P119" s="16"/>
       <c r="Q119" s="16"/>
       <c r="R119" s="16"/>
       <c r="S119" s="16"/>
       <c r="T119" s="16"/>
       <c r="U119" s="16"/>
-      <c r="V119" s="36"/>
-[...1 lines deleted...]
-      <c r="X119" s="26"/>
+      <c r="V119" s="35"/>
+      <c r="W119" s="32"/>
+      <c r="X119" s="25"/>
       <c r="Y119" s="19"/>
       <c r="Z119" s="19"/>
       <c r="AA119" s="19"/>
       <c r="AB119" s="19"/>
       <c r="AC119" s="19"/>
       <c r="AD119" s="19"/>
       <c r="AE119" s="19"/>
       <c r="AF119" s="19"/>
       <c r="AG119" s="19"/>
       <c r="AH119" s="19"/>
       <c r="AI119" s="19"/>
       <c r="AK119" s="9"/>
     </row>
     <row r="120" spans="2:37" s="5" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B120" s="16"/>
       <c r="C120" s="16"/>
       <c r="D120" s="16"/>
       <c r="E120" s="16"/>
       <c r="F120" s="16"/>
       <c r="G120" s="16"/>
       <c r="H120" s="16"/>
       <c r="I120" s="16"/>
       <c r="J120" s="16"/>
       <c r="K120" s="16"/>
       <c r="L120" s="16"/>
       <c r="M120" s="16"/>
       <c r="N120" s="16"/>
       <c r="O120" s="16"/>
       <c r="P120" s="16"/>
       <c r="Q120" s="16"/>
       <c r="R120" s="16"/>
       <c r="S120" s="16"/>
       <c r="T120" s="16"/>
       <c r="U120" s="16"/>
-      <c r="V120" s="33"/>
-[...1 lines deleted...]
-      <c r="X120" s="27"/>
+      <c r="V120" s="32"/>
+      <c r="W120" s="29"/>
+      <c r="X120" s="26"/>
       <c r="Y120" s="19"/>
       <c r="Z120" s="19"/>
       <c r="AA120" s="19"/>
       <c r="AB120" s="19"/>
       <c r="AC120" s="19"/>
       <c r="AD120" s="19"/>
       <c r="AE120" s="19"/>
       <c r="AF120" s="19"/>
       <c r="AG120" s="19"/>
       <c r="AH120" s="19"/>
       <c r="AI120" s="19"/>
       <c r="AK120" s="9"/>
     </row>
     <row r="121" spans="2:37" s="5" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B121" s="16"/>
       <c r="C121" s="16"/>
       <c r="D121" s="16"/>
       <c r="E121" s="16"/>
       <c r="F121" s="16"/>
       <c r="G121" s="16"/>
       <c r="H121" s="16"/>
       <c r="I121" s="16"/>
       <c r="J121" s="16"/>
       <c r="K121" s="16"/>
       <c r="L121" s="16"/>
       <c r="M121" s="16"/>
       <c r="N121" s="16"/>
       <c r="O121" s="16"/>
       <c r="P121" s="16"/>
       <c r="Q121" s="16"/>
       <c r="R121" s="16"/>
       <c r="S121" s="16"/>
       <c r="T121" s="16"/>
       <c r="U121" s="16"/>
-      <c r="V121" s="33"/>
-[...1 lines deleted...]
-      <c r="X121" s="26"/>
+      <c r="V121" s="32"/>
+      <c r="W121" s="25"/>
+      <c r="X121" s="25"/>
       <c r="Y121" s="10"/>
       <c r="Z121" s="10"/>
       <c r="AA121" s="10"/>
       <c r="AB121" s="10"/>
       <c r="AC121" s="10"/>
       <c r="AD121" s="10"/>
       <c r="AE121" s="10"/>
       <c r="AF121" s="10"/>
       <c r="AG121" s="10"/>
       <c r="AH121" s="10"/>
       <c r="AI121" s="10"/>
       <c r="AK121" s="9"/>
     </row>
     <row r="122" spans="2:37" s="5" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B122" s="16"/>
       <c r="C122" s="16"/>
       <c r="D122" s="16"/>
       <c r="E122" s="16"/>
       <c r="F122" s="16"/>
       <c r="G122" s="16"/>
       <c r="H122" s="16"/>
       <c r="I122" s="16"/>
       <c r="J122" s="16"/>
       <c r="K122" s="16"/>
       <c r="L122" s="16"/>
       <c r="M122" s="16"/>
       <c r="N122" s="16"/>
       <c r="O122" s="16"/>
       <c r="P122" s="16"/>
       <c r="Q122" s="16"/>
       <c r="R122" s="16"/>
       <c r="S122" s="16"/>
       <c r="T122" s="16"/>
       <c r="U122" s="16"/>
-      <c r="V122" s="33"/>
-[...1 lines deleted...]
-      <c r="X122" s="27"/>
+      <c r="V122" s="32"/>
+      <c r="W122" s="31"/>
+      <c r="X122" s="26"/>
       <c r="Y122" s="10"/>
       <c r="Z122" s="10"/>
       <c r="AA122" s="10"/>
       <c r="AB122" s="10"/>
       <c r="AC122" s="10"/>
       <c r="AD122" s="10"/>
       <c r="AE122" s="10"/>
       <c r="AF122" s="10"/>
       <c r="AG122" s="10"/>
       <c r="AH122" s="10"/>
       <c r="AI122" s="10"/>
       <c r="AK122" s="9"/>
     </row>
     <row r="123" spans="2:37" s="5" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B123" s="16"/>
       <c r="C123" s="16"/>
       <c r="D123" s="16"/>
       <c r="E123" s="16"/>
       <c r="F123" s="16"/>
       <c r="G123" s="16"/>
       <c r="H123" s="16"/>
       <c r="I123" s="16"/>
       <c r="J123" s="16"/>
       <c r="K123" s="16"/>
       <c r="L123" s="16"/>
       <c r="M123" s="16"/>
       <c r="N123" s="16"/>
       <c r="O123" s="16"/>
       <c r="P123" s="16"/>
       <c r="Q123" s="16"/>
       <c r="R123" s="16"/>
       <c r="S123" s="16"/>
       <c r="T123" s="16"/>
       <c r="U123" s="16"/>
-      <c r="V123" s="33"/>
-[...1 lines deleted...]
-      <c r="X123" s="27"/>
+      <c r="V123" s="32"/>
+      <c r="W123" s="32"/>
+      <c r="X123" s="26"/>
       <c r="Y123" s="10"/>
       <c r="Z123" s="10"/>
       <c r="AA123" s="10"/>
       <c r="AB123" s="10"/>
       <c r="AC123" s="10"/>
       <c r="AD123" s="10"/>
       <c r="AE123" s="10"/>
       <c r="AF123" s="10"/>
       <c r="AG123" s="10"/>
       <c r="AH123" s="10"/>
       <c r="AI123" s="10"/>
       <c r="AK123" s="9"/>
     </row>
     <row r="124" spans="2:37" s="5" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="V124" s="23"/>
+      <c r="V124" s="22"/>
       <c r="W124" s="10"/>
       <c r="X124" s="12"/>
       <c r="Y124" s="10"/>
       <c r="Z124" s="10"/>
       <c r="AA124" s="10"/>
       <c r="AB124" s="10"/>
       <c r="AC124" s="10"/>
       <c r="AD124" s="10"/>
       <c r="AE124" s="10"/>
       <c r="AF124" s="10"/>
       <c r="AG124" s="10"/>
       <c r="AH124" s="10"/>
       <c r="AI124" s="10"/>
       <c r="AK124" s="9"/>
     </row>
     <row r="125" spans="2:37" s="5" customFormat="1" x14ac:dyDescent="0.2">
       <c r="V125" s="10"/>
       <c r="W125" s="11"/>
-      <c r="X125" s="24"/>
+      <c r="X125" s="23"/>
       <c r="Y125" s="10"/>
       <c r="Z125" s="10"/>
       <c r="AA125" s="10"/>
       <c r="AB125" s="10"/>
       <c r="AC125" s="10"/>
       <c r="AD125" s="10"/>
       <c r="AE125" s="10"/>
       <c r="AF125" s="10"/>
       <c r="AG125" s="10"/>
       <c r="AH125" s="10"/>
       <c r="AI125" s="10"/>
       <c r="AK125" s="9"/>
     </row>
     <row r="126" spans="2:37" s="5" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="V126" s="24"/>
+      <c r="V126" s="23"/>
       <c r="W126" s="11"/>
-      <c r="X126" s="24"/>
+      <c r="X126" s="23"/>
       <c r="Y126" s="12"/>
       <c r="Z126" s="12"/>
       <c r="AA126" s="12"/>
       <c r="AB126" s="12"/>
       <c r="AC126" s="12"/>
       <c r="AD126" s="12"/>
       <c r="AE126" s="12"/>
       <c r="AF126" s="12"/>
       <c r="AG126" s="12"/>
       <c r="AH126" s="12"/>
       <c r="AI126" s="12"/>
       <c r="AK126" s="9"/>
     </row>
     <row r="127" spans="2:37" s="5" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="V127" s="22"/>
+      <c r="V127" s="21"/>
       <c r="W127" s="11"/>
-      <c r="X127" s="24"/>
+      <c r="X127" s="23"/>
       <c r="Y127" s="10"/>
       <c r="Z127" s="10"/>
       <c r="AA127" s="10"/>
       <c r="AB127" s="10"/>
       <c r="AC127" s="10"/>
       <c r="AD127" s="10"/>
       <c r="AE127" s="10"/>
       <c r="AF127" s="10"/>
       <c r="AG127" s="10"/>
       <c r="AH127" s="10"/>
       <c r="AI127" s="10"/>
       <c r="AK127" s="9"/>
     </row>
     <row r="128" spans="2:37" s="5" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="V128" s="22"/>
+      <c r="V128" s="21"/>
       <c r="W128" s="10"/>
-      <c r="X128" s="24"/>
+      <c r="X128" s="23"/>
       <c r="Y128" s="12"/>
       <c r="Z128" s="12"/>
       <c r="AA128" s="12"/>
       <c r="AB128" s="12"/>
       <c r="AC128" s="12"/>
       <c r="AD128" s="12"/>
       <c r="AE128" s="12"/>
       <c r="AF128" s="12"/>
       <c r="AG128" s="12"/>
       <c r="AH128" s="12"/>
       <c r="AI128" s="12"/>
       <c r="AK128" s="9"/>
     </row>
     <row r="129" spans="22:37" s="5" customFormat="1" x14ac:dyDescent="0.2">
       <c r="V129" s="10"/>
       <c r="W129" s="11"/>
-      <c r="X129" s="24"/>
+      <c r="X129" s="23"/>
       <c r="Y129" s="19"/>
       <c r="Z129" s="19"/>
       <c r="AA129" s="19"/>
       <c r="AB129" s="19"/>
       <c r="AC129" s="19"/>
       <c r="AD129" s="19"/>
       <c r="AE129" s="19"/>
       <c r="AF129" s="19"/>
       <c r="AG129" s="19"/>
       <c r="AH129" s="19"/>
       <c r="AI129" s="19"/>
       <c r="AK129" s="9"/>
     </row>
     <row r="130" spans="22:37" s="5" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="V130" s="21"/>
+      <c r="V130" s="20"/>
       <c r="W130" s="11"/>
       <c r="X130" s="6"/>
       <c r="Y130" s="19"/>
       <c r="Z130" s="19"/>
       <c r="AA130" s="19"/>
       <c r="AB130" s="19"/>
       <c r="AC130" s="19"/>
       <c r="AD130" s="19"/>
       <c r="AE130" s="19"/>
       <c r="AF130" s="19"/>
       <c r="AG130" s="19"/>
       <c r="AH130" s="19"/>
       <c r="AI130" s="19"/>
       <c r="AK130" s="9"/>
     </row>
     <row r="131" spans="22:37" s="5" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="V131" s="21"/>
+      <c r="V131" s="20"/>
       <c r="W131" s="11"/>
       <c r="X131" s="19"/>
       <c r="Y131" s="19"/>
       <c r="Z131" s="19"/>
       <c r="AA131" s="19"/>
       <c r="AB131" s="19"/>
       <c r="AC131" s="19"/>
       <c r="AD131" s="19"/>
       <c r="AE131" s="19"/>
       <c r="AF131" s="19"/>
       <c r="AG131" s="19"/>
       <c r="AH131" s="19"/>
       <c r="AI131" s="19"/>
       <c r="AK131" s="9"/>
     </row>
     <row r="132" spans="22:37" s="5" customFormat="1" x14ac:dyDescent="0.2">
       <c r="V132" s="10"/>
-      <c r="W132" s="23"/>
+      <c r="W132" s="22"/>
       <c r="X132" s="19"/>
       <c r="Y132" s="19"/>
       <c r="Z132" s="19"/>
       <c r="AA132" s="19"/>
       <c r="AB132" s="19"/>
       <c r="AC132" s="19"/>
       <c r="AD132" s="19"/>
       <c r="AE132" s="19"/>
       <c r="AF132" s="19"/>
       <c r="AG132" s="19"/>
       <c r="AH132" s="19"/>
       <c r="AI132" s="19"/>
       <c r="AK132" s="9"/>
     </row>
     <row r="133" spans="22:37" s="5" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="V133" s="22"/>
+      <c r="V133" s="21"/>
       <c r="W133" s="10"/>
       <c r="X133" s="12"/>
       <c r="Y133" s="12"/>
       <c r="Z133" s="12"/>
       <c r="AA133" s="12"/>
       <c r="AB133" s="12"/>
       <c r="AC133" s="12"/>
       <c r="AD133" s="12"/>
       <c r="AE133" s="12"/>
       <c r="AF133" s="12"/>
       <c r="AG133" s="12"/>
       <c r="AH133" s="12"/>
       <c r="AI133" s="12"/>
       <c r="AK133" s="9"/>
     </row>
     <row r="134" spans="22:37" s="5" customFormat="1" x14ac:dyDescent="0.2">
       <c r="V134" s="13"/>
-      <c r="W134" s="22"/>
+      <c r="W134" s="21"/>
       <c r="X134" s="12"/>
       <c r="Y134" s="12"/>
       <c r="Z134" s="12"/>
       <c r="AA134" s="12"/>
       <c r="AB134" s="12"/>
       <c r="AC134" s="12"/>
       <c r="AD134" s="12"/>
       <c r="AE134" s="12"/>
       <c r="AF134" s="12"/>
       <c r="AG134" s="12"/>
       <c r="AH134" s="12"/>
       <c r="AI134" s="12"/>
       <c r="AK134" s="9"/>
     </row>
     <row r="135" spans="22:37" s="5" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="V135" s="23"/>
+      <c r="V135" s="22"/>
       <c r="W135" s="10"/>
       <c r="X135" s="10"/>
       <c r="Y135" s="12"/>
       <c r="Z135" s="12"/>
       <c r="AA135" s="12"/>
       <c r="AB135" s="12"/>
       <c r="AC135" s="12"/>
       <c r="AD135" s="12"/>
       <c r="AE135" s="12"/>
       <c r="AF135" s="12"/>
       <c r="AG135" s="12"/>
       <c r="AH135" s="12"/>
       <c r="AI135" s="12"/>
       <c r="AK135" s="9"/>
     </row>
     <row r="136" spans="22:37" s="5" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="V136" s="38"/>
+      <c r="V136" s="37"/>
       <c r="W136" s="10"/>
       <c r="X136" s="19"/>
       <c r="Y136" s="19"/>
       <c r="Z136" s="19"/>
       <c r="AA136" s="19"/>
       <c r="AB136" s="19"/>
       <c r="AC136" s="19"/>
       <c r="AD136" s="19"/>
       <c r="AE136" s="19"/>
       <c r="AF136" s="19"/>
       <c r="AG136" s="19"/>
       <c r="AH136" s="19"/>
       <c r="AI136" s="19"/>
       <c r="AJ136" s="16"/>
       <c r="AK136" s="9"/>
     </row>
     <row r="137" spans="22:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="V137" s="39"/>
-[...13 lines deleted...]
-      <c r="AK137" s="34"/>
+      <c r="V137" s="38"/>
+      <c r="W137" s="25"/>
+      <c r="X137" s="27"/>
+      <c r="Y137" s="27"/>
+      <c r="Z137" s="27"/>
+      <c r="AA137" s="27"/>
+      <c r="AB137" s="27"/>
+      <c r="AC137" s="27"/>
+      <c r="AD137" s="27"/>
+      <c r="AE137" s="27"/>
+      <c r="AF137" s="27"/>
+      <c r="AG137" s="27"/>
+      <c r="AH137" s="27"/>
+      <c r="AI137" s="27"/>
+      <c r="AK137" s="33"/>
     </row>
     <row r="138" spans="22:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="V138" s="40"/>
-[...13 lines deleted...]
-      <c r="AK138" s="34"/>
+      <c r="V138" s="39"/>
+      <c r="W138" s="25"/>
+      <c r="X138" s="26"/>
+      <c r="Y138" s="26"/>
+      <c r="Z138" s="26"/>
+      <c r="AA138" s="26"/>
+      <c r="AB138" s="26"/>
+      <c r="AC138" s="26"/>
+      <c r="AD138" s="26"/>
+      <c r="AE138" s="26"/>
+      <c r="AF138" s="26"/>
+      <c r="AG138" s="26"/>
+      <c r="AH138" s="26"/>
+      <c r="AI138" s="26"/>
+      <c r="AK138" s="33"/>
     </row>
     <row r="139" spans="22:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="V139" s="26"/>
-[...13 lines deleted...]
-      <c r="AK139" s="34"/>
+      <c r="V139" s="25"/>
+      <c r="W139" s="25"/>
+      <c r="X139" s="34"/>
+      <c r="Y139" s="26"/>
+      <c r="Z139" s="26"/>
+      <c r="AA139" s="26"/>
+      <c r="AB139" s="26"/>
+      <c r="AC139" s="26"/>
+      <c r="AD139" s="26"/>
+      <c r="AE139" s="26"/>
+      <c r="AF139" s="26"/>
+      <c r="AG139" s="26"/>
+      <c r="AH139" s="26"/>
+      <c r="AI139" s="26"/>
+      <c r="AK139" s="33"/>
     </row>
     <row r="140" spans="22:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="V140" s="26"/>
-[...13 lines deleted...]
-      <c r="AK140" s="34"/>
+      <c r="V140" s="25"/>
+      <c r="W140" s="32"/>
+      <c r="X140" s="26"/>
+      <c r="Y140" s="27"/>
+      <c r="Z140" s="27"/>
+      <c r="AA140" s="27"/>
+      <c r="AB140" s="27"/>
+      <c r="AC140" s="27"/>
+      <c r="AD140" s="27"/>
+      <c r="AE140" s="27"/>
+      <c r="AF140" s="27"/>
+      <c r="AG140" s="27"/>
+      <c r="AH140" s="27"/>
+      <c r="AI140" s="27"/>
+      <c r="AK140" s="33"/>
     </row>
     <row r="141" spans="22:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="V141" s="40"/>
-[...13 lines deleted...]
-      <c r="AK141" s="34"/>
+      <c r="V141" s="39"/>
+      <c r="W141" s="25"/>
+      <c r="X141" s="26"/>
+      <c r="Y141" s="27"/>
+      <c r="Z141" s="27"/>
+      <c r="AA141" s="27"/>
+      <c r="AB141" s="27"/>
+      <c r="AC141" s="27"/>
+      <c r="AD141" s="27"/>
+      <c r="AE141" s="27"/>
+      <c r="AF141" s="27"/>
+      <c r="AG141" s="27"/>
+      <c r="AH141" s="27"/>
+      <c r="AI141" s="27"/>
+      <c r="AK141" s="33"/>
     </row>
     <row r="142" spans="22:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="V142" s="26"/>
-[...13 lines deleted...]
-      <c r="AK142" s="34"/>
+      <c r="V142" s="25"/>
+      <c r="W142" s="29"/>
+      <c r="X142" s="26"/>
+      <c r="Y142" s="27"/>
+      <c r="Z142" s="27"/>
+      <c r="AA142" s="27"/>
+      <c r="AB142" s="27"/>
+      <c r="AC142" s="27"/>
+      <c r="AD142" s="27"/>
+      <c r="AE142" s="27"/>
+      <c r="AF142" s="27"/>
+      <c r="AG142" s="27"/>
+      <c r="AH142" s="27"/>
+      <c r="AI142" s="27"/>
+      <c r="AK142" s="33"/>
     </row>
     <row r="143" spans="22:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="V143" s="26"/>
-[...13 lines deleted...]
-      <c r="AK143" s="34"/>
+      <c r="V143" s="25"/>
+      <c r="W143" s="25"/>
+      <c r="X143" s="26"/>
+      <c r="Y143" s="26"/>
+      <c r="Z143" s="26"/>
+      <c r="AA143" s="26"/>
+      <c r="AB143" s="26"/>
+      <c r="AC143" s="26"/>
+      <c r="AD143" s="26"/>
+      <c r="AE143" s="26"/>
+      <c r="AF143" s="26"/>
+      <c r="AG143" s="26"/>
+      <c r="AH143" s="26"/>
+      <c r="AI143" s="26"/>
+      <c r="AK143" s="33"/>
     </row>
     <row r="144" spans="22:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="V144" s="35"/>
-[...13 lines deleted...]
-      <c r="AK144" s="34"/>
+      <c r="V144" s="34"/>
+      <c r="W144" s="31"/>
+      <c r="X144" s="25"/>
+      <c r="Y144" s="26"/>
+      <c r="Z144" s="26"/>
+      <c r="AA144" s="26"/>
+      <c r="AB144" s="26"/>
+      <c r="AC144" s="26"/>
+      <c r="AD144" s="26"/>
+      <c r="AE144" s="26"/>
+      <c r="AF144" s="26"/>
+      <c r="AG144" s="26"/>
+      <c r="AH144" s="26"/>
+      <c r="AI144" s="26"/>
+      <c r="AK144" s="33"/>
     </row>
     <row r="145" spans="22:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="V145" s="35"/>
-[...13 lines deleted...]
-      <c r="AK145" s="34"/>
+      <c r="V145" s="34"/>
+      <c r="W145" s="25"/>
+      <c r="X145" s="25"/>
+      <c r="Y145" s="26"/>
+      <c r="Z145" s="26"/>
+      <c r="AA145" s="26"/>
+      <c r="AB145" s="26"/>
+      <c r="AC145" s="26"/>
+      <c r="AD145" s="26"/>
+      <c r="AE145" s="26"/>
+      <c r="AF145" s="26"/>
+      <c r="AG145" s="26"/>
+      <c r="AH145" s="26"/>
+      <c r="AI145" s="26"/>
+      <c r="AK145" s="33"/>
     </row>
     <row r="146" spans="22:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="V146" s="35"/>
-[...13 lines deleted...]
-      <c r="AK146" s="34"/>
+      <c r="V146" s="34"/>
+      <c r="W146" s="33"/>
+      <c r="X146" s="27"/>
+      <c r="Y146" s="26"/>
+      <c r="Z146" s="26"/>
+      <c r="AA146" s="26"/>
+      <c r="AB146" s="26"/>
+      <c r="AC146" s="26"/>
+      <c r="AD146" s="26"/>
+      <c r="AE146" s="26"/>
+      <c r="AF146" s="26"/>
+      <c r="AG146" s="26"/>
+      <c r="AH146" s="26"/>
+      <c r="AI146" s="26"/>
+      <c r="AK146" s="33"/>
     </row>
     <row r="147" spans="22:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="V147" s="35"/>
-[...13 lines deleted...]
-      <c r="AK147" s="34"/>
+      <c r="V147" s="34"/>
+      <c r="W147" s="32"/>
+      <c r="X147" s="27"/>
+      <c r="Y147" s="34"/>
+      <c r="Z147" s="34"/>
+      <c r="AA147" s="34"/>
+      <c r="AB147" s="33"/>
+      <c r="AC147" s="33"/>
+      <c r="AD147" s="33"/>
+      <c r="AE147" s="33"/>
+      <c r="AF147" s="33"/>
+      <c r="AG147" s="33"/>
+      <c r="AH147" s="33"/>
+      <c r="AI147" s="33"/>
+      <c r="AK147" s="33"/>
     </row>
     <row r="148" spans="22:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="V148" s="35"/>
-[...13 lines deleted...]
-      <c r="AK148" s="34"/>
+      <c r="V148" s="34"/>
+      <c r="W148" s="32"/>
+      <c r="X148" s="26"/>
+      <c r="Y148" s="27"/>
+      <c r="Z148" s="27"/>
+      <c r="AA148" s="27"/>
+      <c r="AB148" s="27"/>
+      <c r="AC148" s="27"/>
+      <c r="AD148" s="27"/>
+      <c r="AE148" s="27"/>
+      <c r="AF148" s="27"/>
+      <c r="AG148" s="27"/>
+      <c r="AH148" s="27"/>
+      <c r="AI148" s="27"/>
+      <c r="AK148" s="33"/>
     </row>
     <row r="149" spans="22:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="V149" s="35"/>
-[...13 lines deleted...]
-      <c r="AK149" s="34"/>
+      <c r="V149" s="34"/>
+      <c r="W149" s="29"/>
+      <c r="X149" s="26"/>
+      <c r="Y149" s="27"/>
+      <c r="Z149" s="27"/>
+      <c r="AA149" s="27"/>
+      <c r="AB149" s="27"/>
+      <c r="AC149" s="27"/>
+      <c r="AD149" s="27"/>
+      <c r="AE149" s="27"/>
+      <c r="AF149" s="27"/>
+      <c r="AG149" s="27"/>
+      <c r="AH149" s="27"/>
+      <c r="AI149" s="27"/>
+      <c r="AK149" s="33"/>
     </row>
     <row r="150" spans="22:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="V150" s="35"/>
-[...13 lines deleted...]
-      <c r="AK150" s="34"/>
+      <c r="V150" s="34"/>
+      <c r="W150" s="34"/>
+      <c r="X150" s="33"/>
+      <c r="Y150" s="25"/>
+      <c r="Z150" s="25"/>
+      <c r="AA150" s="25"/>
+      <c r="AB150" s="25"/>
+      <c r="AC150" s="25"/>
+      <c r="AD150" s="25"/>
+      <c r="AE150" s="25"/>
+      <c r="AF150" s="25"/>
+      <c r="AG150" s="25"/>
+      <c r="AH150" s="25"/>
+      <c r="AI150" s="25"/>
+      <c r="AK150" s="33"/>
     </row>
     <row r="151" spans="22:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="V151" s="35"/>
-[...13 lines deleted...]
-      <c r="AK151" s="34"/>
+      <c r="V151" s="34"/>
+      <c r="W151" s="31"/>
+      <c r="X151" s="27"/>
+      <c r="Y151" s="25"/>
+      <c r="Z151" s="25"/>
+      <c r="AA151" s="25"/>
+      <c r="AB151" s="25"/>
+      <c r="AC151" s="25"/>
+      <c r="AD151" s="25"/>
+      <c r="AE151" s="25"/>
+      <c r="AF151" s="25"/>
+      <c r="AG151" s="25"/>
+      <c r="AH151" s="25"/>
+      <c r="AI151" s="25"/>
+      <c r="AK151" s="33"/>
     </row>
     <row r="152" spans="22:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="V152" s="35"/>
-[...13 lines deleted...]
-      <c r="AK152" s="34"/>
+      <c r="V152" s="34"/>
+      <c r="W152" s="32"/>
+      <c r="X152" s="27"/>
+      <c r="Y152" s="25"/>
+      <c r="Z152" s="25"/>
+      <c r="AA152" s="25"/>
+      <c r="AB152" s="25"/>
+      <c r="AC152" s="25"/>
+      <c r="AD152" s="25"/>
+      <c r="AE152" s="25"/>
+      <c r="AF152" s="25"/>
+      <c r="AG152" s="25"/>
+      <c r="AH152" s="25"/>
+      <c r="AI152" s="25"/>
+      <c r="AK152" s="33"/>
     </row>
     <row r="153" spans="22:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="V153" s="35"/>
-[...13 lines deleted...]
-      <c r="AK153" s="34"/>
+      <c r="V153" s="34"/>
+      <c r="W153" s="32"/>
+      <c r="X153" s="26"/>
+      <c r="Y153" s="26"/>
+      <c r="Z153" s="26"/>
+      <c r="AA153" s="26"/>
+      <c r="AB153" s="26"/>
+      <c r="AC153" s="26"/>
+      <c r="AD153" s="26"/>
+      <c r="AE153" s="26"/>
+      <c r="AF153" s="26"/>
+      <c r="AG153" s="26"/>
+      <c r="AH153" s="26"/>
+      <c r="AI153" s="26"/>
+      <c r="AK153" s="33"/>
     </row>
     <row r="154" spans="22:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="V154" s="35"/>
-[...13 lines deleted...]
-      <c r="AK154" s="34"/>
+      <c r="V154" s="34"/>
+      <c r="W154" s="29"/>
+      <c r="X154" s="26"/>
+      <c r="Y154" s="25"/>
+      <c r="Z154" s="25"/>
+      <c r="AA154" s="25"/>
+      <c r="AB154" s="25"/>
+      <c r="AC154" s="25"/>
+      <c r="AD154" s="25"/>
+      <c r="AE154" s="25"/>
+      <c r="AF154" s="25"/>
+      <c r="AG154" s="25"/>
+      <c r="AH154" s="25"/>
+      <c r="AI154" s="25"/>
+      <c r="AK154" s="33"/>
     </row>
     <row r="155" spans="22:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="V155" s="35"/>
-[...13 lines deleted...]
-      <c r="AK155" s="34"/>
+      <c r="V155" s="34"/>
+      <c r="W155" s="25"/>
+      <c r="X155" s="29"/>
+      <c r="Y155" s="26"/>
+      <c r="Z155" s="26"/>
+      <c r="AA155" s="26"/>
+      <c r="AB155" s="26"/>
+      <c r="AC155" s="26"/>
+      <c r="AD155" s="26"/>
+      <c r="AE155" s="26"/>
+      <c r="AF155" s="26"/>
+      <c r="AG155" s="26"/>
+      <c r="AH155" s="26"/>
+      <c r="AI155" s="26"/>
+      <c r="AK155" s="33"/>
     </row>
     <row r="156" spans="22:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="V156" s="35"/>
-[...13 lines deleted...]
-      <c r="AK156" s="34"/>
+      <c r="V156" s="34"/>
+      <c r="W156" s="31"/>
+      <c r="X156" s="27"/>
+      <c r="Y156" s="26"/>
+      <c r="Z156" s="26"/>
+      <c r="AA156" s="26"/>
+      <c r="AB156" s="26"/>
+      <c r="AC156" s="26"/>
+      <c r="AD156" s="26"/>
+      <c r="AE156" s="26"/>
+      <c r="AF156" s="26"/>
+      <c r="AG156" s="26"/>
+      <c r="AH156" s="26"/>
+      <c r="AI156" s="26"/>
+      <c r="AK156" s="33"/>
     </row>
     <row r="157" spans="22:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="V157" s="35"/>
-[...13 lines deleted...]
-      <c r="AK157" s="34"/>
+      <c r="V157" s="34"/>
+      <c r="W157" s="32"/>
+      <c r="X157" s="27"/>
+      <c r="Y157" s="33"/>
+      <c r="Z157" s="33"/>
+      <c r="AA157" s="33"/>
+      <c r="AB157" s="33"/>
+      <c r="AC157" s="33"/>
+      <c r="AD157" s="33"/>
+      <c r="AE157" s="33"/>
+      <c r="AF157" s="33"/>
+      <c r="AG157" s="33"/>
+      <c r="AH157" s="33"/>
+      <c r="AI157" s="33"/>
+      <c r="AK157" s="33"/>
     </row>
     <row r="158" spans="22:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="V158" s="35"/>
-[...13 lines deleted...]
-      <c r="AK158" s="34"/>
+      <c r="V158" s="34"/>
+      <c r="W158" s="33"/>
+      <c r="X158" s="26"/>
+      <c r="Y158" s="40"/>
+      <c r="Z158" s="40"/>
+      <c r="AA158" s="40"/>
+      <c r="AB158" s="40"/>
+      <c r="AC158" s="40"/>
+      <c r="AD158" s="40"/>
+      <c r="AE158" s="40"/>
+      <c r="AF158" s="40"/>
+      <c r="AG158" s="40"/>
+      <c r="AH158" s="40"/>
+      <c r="AI158" s="40"/>
+      <c r="AK158" s="33"/>
     </row>
     <row r="159" spans="22:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="V159" s="35"/>
-[...13 lines deleted...]
-      <c r="AK159" s="34"/>
+      <c r="V159" s="34"/>
+      <c r="W159" s="32"/>
+      <c r="X159" s="26"/>
+      <c r="Y159" s="40"/>
+      <c r="Z159" s="40"/>
+      <c r="AA159" s="40"/>
+      <c r="AB159" s="40"/>
+      <c r="AC159" s="40"/>
+      <c r="AD159" s="40"/>
+      <c r="AE159" s="40"/>
+      <c r="AF159" s="40"/>
+      <c r="AG159" s="40"/>
+      <c r="AH159" s="40"/>
+      <c r="AI159" s="40"/>
+      <c r="AK159" s="33"/>
     </row>
     <row r="160" spans="22:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="V160" s="35"/>
-[...13 lines deleted...]
-      <c r="AK160" s="34"/>
+      <c r="V160" s="34"/>
+      <c r="W160" s="29"/>
+      <c r="X160" s="26"/>
+      <c r="Y160" s="40"/>
+      <c r="Z160" s="40"/>
+      <c r="AA160" s="40"/>
+      <c r="AB160" s="40"/>
+      <c r="AC160" s="40"/>
+      <c r="AD160" s="40"/>
+      <c r="AE160" s="40"/>
+      <c r="AF160" s="40"/>
+      <c r="AG160" s="40"/>
+      <c r="AH160" s="40"/>
+      <c r="AI160" s="40"/>
+      <c r="AK160" s="33"/>
     </row>
     <row r="161" spans="22:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="V161" s="35"/>
-[...13 lines deleted...]
-      <c r="AK161" s="34"/>
+      <c r="V161" s="34"/>
+      <c r="W161" s="25"/>
+      <c r="X161" s="32"/>
+      <c r="Y161" s="40"/>
+      <c r="Z161" s="40"/>
+      <c r="AA161" s="40"/>
+      <c r="AB161" s="40"/>
+      <c r="AC161" s="40"/>
+      <c r="AD161" s="40"/>
+      <c r="AE161" s="40"/>
+      <c r="AF161" s="40"/>
+      <c r="AG161" s="40"/>
+      <c r="AH161" s="40"/>
+      <c r="AI161" s="40"/>
+      <c r="AK161" s="33"/>
     </row>
     <row r="162" spans="22:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="V162" s="35"/>
-[...13 lines deleted...]
-      <c r="AK162" s="34"/>
+      <c r="V162" s="34"/>
+      <c r="W162" s="35"/>
+      <c r="X162" s="27"/>
+      <c r="Y162" s="40"/>
+      <c r="Z162" s="40"/>
+      <c r="AA162" s="40"/>
+      <c r="AB162" s="40"/>
+      <c r="AC162" s="40"/>
+      <c r="AD162" s="40"/>
+      <c r="AE162" s="40"/>
+      <c r="AF162" s="40"/>
+      <c r="AG162" s="40"/>
+      <c r="AH162" s="40"/>
+      <c r="AI162" s="40"/>
+      <c r="AK162" s="33"/>
     </row>
     <row r="163" spans="22:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="V163" s="35"/>
-[...13 lines deleted...]
-      <c r="AK163" s="34"/>
+      <c r="V163" s="34"/>
+      <c r="W163" s="35"/>
+      <c r="X163" s="27"/>
+      <c r="Y163" s="26"/>
+      <c r="Z163" s="26"/>
+      <c r="AA163" s="26"/>
+      <c r="AB163" s="26"/>
+      <c r="AC163" s="26"/>
+      <c r="AD163" s="26"/>
+      <c r="AE163" s="26"/>
+      <c r="AF163" s="26"/>
+      <c r="AG163" s="26"/>
+      <c r="AH163" s="26"/>
+      <c r="AI163" s="26"/>
+      <c r="AK163" s="33"/>
     </row>
     <row r="164" spans="22:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="V164" s="35"/>
-[...13 lines deleted...]
-      <c r="AK164" s="34"/>
+      <c r="V164" s="34"/>
+      <c r="W164" s="32"/>
+      <c r="X164" s="27"/>
+      <c r="Y164" s="27"/>
+      <c r="Z164" s="27"/>
+      <c r="AA164" s="27"/>
+      <c r="AB164" s="27"/>
+      <c r="AC164" s="27"/>
+      <c r="AD164" s="27"/>
+      <c r="AE164" s="27"/>
+      <c r="AF164" s="27"/>
+      <c r="AG164" s="27"/>
+      <c r="AH164" s="27"/>
+      <c r="AI164" s="27"/>
+      <c r="AK164" s="33"/>
     </row>
     <row r="165" spans="22:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="V165" s="35"/>
-[...13 lines deleted...]
-      <c r="AK165" s="34"/>
+      <c r="V165" s="34"/>
+      <c r="W165" s="32"/>
+      <c r="X165" s="26"/>
+      <c r="Y165" s="27"/>
+      <c r="Z165" s="27"/>
+      <c r="AA165" s="27"/>
+      <c r="AB165" s="27"/>
+      <c r="AC165" s="27"/>
+      <c r="AD165" s="27"/>
+      <c r="AE165" s="27"/>
+      <c r="AF165" s="27"/>
+      <c r="AG165" s="27"/>
+      <c r="AH165" s="27"/>
+      <c r="AI165" s="27"/>
+      <c r="AK165" s="33"/>
     </row>
     <row r="166" spans="22:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="V166" s="35"/>
-[...13 lines deleted...]
-      <c r="AK166" s="34"/>
+      <c r="V166" s="34"/>
+      <c r="W166" s="32"/>
+      <c r="X166" s="26"/>
+      <c r="Y166" s="26"/>
+      <c r="Z166" s="26"/>
+      <c r="AA166" s="26"/>
+      <c r="AB166" s="26"/>
+      <c r="AC166" s="26"/>
+      <c r="AD166" s="26"/>
+      <c r="AE166" s="26"/>
+      <c r="AF166" s="26"/>
+      <c r="AG166" s="26"/>
+      <c r="AH166" s="26"/>
+      <c r="AI166" s="26"/>
+      <c r="AK166" s="33"/>
     </row>
     <row r="167" spans="22:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="V167" s="35"/>
-[...13 lines deleted...]
-      <c r="AK167" s="34"/>
+      <c r="V167" s="34"/>
+      <c r="W167" s="32"/>
+      <c r="X167" s="26"/>
+      <c r="Y167" s="26"/>
+      <c r="Z167" s="26"/>
+      <c r="AA167" s="26"/>
+      <c r="AB167" s="26"/>
+      <c r="AC167" s="26"/>
+      <c r="AD167" s="26"/>
+      <c r="AE167" s="26"/>
+      <c r="AF167" s="26"/>
+      <c r="AG167" s="26"/>
+      <c r="AH167" s="26"/>
+      <c r="AI167" s="26"/>
+      <c r="AK167" s="33"/>
     </row>
     <row r="168" spans="22:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="V168" s="35"/>
-[...13 lines deleted...]
-      <c r="AK168" s="34"/>
+      <c r="V168" s="34"/>
+      <c r="W168" s="29"/>
+      <c r="X168" s="26"/>
+      <c r="Y168" s="26"/>
+      <c r="Z168" s="26"/>
+      <c r="AA168" s="26"/>
+      <c r="AB168" s="26"/>
+      <c r="AC168" s="26"/>
+      <c r="AD168" s="26"/>
+      <c r="AE168" s="26"/>
+      <c r="AF168" s="26"/>
+      <c r="AG168" s="26"/>
+      <c r="AH168" s="26"/>
+      <c r="AI168" s="26"/>
+      <c r="AK168" s="33"/>
     </row>
     <row r="169" spans="22:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="V169" s="35"/>
-[...13 lines deleted...]
-      <c r="AK169" s="34"/>
+      <c r="V169" s="34"/>
+      <c r="W169" s="25"/>
+      <c r="X169" s="32"/>
+      <c r="Y169" s="27"/>
+      <c r="Z169" s="27"/>
+      <c r="AA169" s="27"/>
+      <c r="AB169" s="27"/>
+      <c r="AC169" s="27"/>
+      <c r="AD169" s="27"/>
+      <c r="AE169" s="27"/>
+      <c r="AF169" s="27"/>
+      <c r="AG169" s="27"/>
+      <c r="AH169" s="27"/>
+      <c r="AI169" s="27"/>
+      <c r="AK169" s="33"/>
     </row>
     <row r="170" spans="22:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="V170" s="35"/>
-[...13 lines deleted...]
-      <c r="AK170" s="34"/>
+      <c r="V170" s="34"/>
+      <c r="W170" s="40"/>
+      <c r="X170" s="33"/>
+      <c r="Y170" s="27"/>
+      <c r="Z170" s="27"/>
+      <c r="AA170" s="27"/>
+      <c r="AB170" s="27"/>
+      <c r="AC170" s="27"/>
+      <c r="AD170" s="27"/>
+      <c r="AE170" s="27"/>
+      <c r="AF170" s="27"/>
+      <c r="AG170" s="27"/>
+      <c r="AH170" s="27"/>
+      <c r="AI170" s="27"/>
+      <c r="AK170" s="33"/>
     </row>
     <row r="171" spans="22:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="V171" s="35"/>
-[...13 lines deleted...]
-      <c r="AK171" s="34"/>
+      <c r="V171" s="34"/>
+      <c r="W171" s="31"/>
+      <c r="X171" s="40"/>
+      <c r="Y171" s="26"/>
+      <c r="Z171" s="26"/>
+      <c r="AA171" s="26"/>
+      <c r="AB171" s="26"/>
+      <c r="AC171" s="26"/>
+      <c r="AD171" s="26"/>
+      <c r="AE171" s="26"/>
+      <c r="AF171" s="26"/>
+      <c r="AG171" s="26"/>
+      <c r="AH171" s="26"/>
+      <c r="AI171" s="26"/>
+      <c r="AK171" s="33"/>
     </row>
     <row r="172" spans="22:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="V172" s="35"/>
-[...13 lines deleted...]
-      <c r="AK172" s="34"/>
+      <c r="V172" s="34"/>
+      <c r="W172" s="31"/>
+      <c r="X172" s="40"/>
+      <c r="Y172" s="25"/>
+      <c r="Z172" s="25"/>
+      <c r="AA172" s="25"/>
+      <c r="AB172" s="25"/>
+      <c r="AC172" s="25"/>
+      <c r="AD172" s="25"/>
+      <c r="AE172" s="25"/>
+      <c r="AF172" s="25"/>
+      <c r="AG172" s="25"/>
+      <c r="AH172" s="25"/>
+      <c r="AI172" s="25"/>
+      <c r="AK172" s="33"/>
     </row>
     <row r="173" spans="22:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="V173" s="35"/>
-[...13 lines deleted...]
-      <c r="AK173" s="34"/>
+      <c r="V173" s="34"/>
+      <c r="W173" s="25"/>
+      <c r="X173" s="40"/>
+      <c r="Y173" s="26"/>
+      <c r="Z173" s="26"/>
+      <c r="AA173" s="26"/>
+      <c r="AB173" s="26"/>
+      <c r="AC173" s="26"/>
+      <c r="AD173" s="26"/>
+      <c r="AE173" s="26"/>
+      <c r="AF173" s="26"/>
+      <c r="AG173" s="26"/>
+      <c r="AH173" s="26"/>
+      <c r="AI173" s="26"/>
+      <c r="AK173" s="33"/>
     </row>
     <row r="174" spans="22:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="V174" s="35"/>
-[...13 lines deleted...]
-      <c r="AK174" s="34"/>
+      <c r="V174" s="34"/>
+      <c r="W174" s="36"/>
+      <c r="X174" s="40"/>
+      <c r="Y174" s="25"/>
+      <c r="Z174" s="25"/>
+      <c r="AA174" s="25"/>
+      <c r="AB174" s="25"/>
+      <c r="AC174" s="25"/>
+      <c r="AD174" s="25"/>
+      <c r="AE174" s="25"/>
+      <c r="AF174" s="25"/>
+      <c r="AG174" s="25"/>
+      <c r="AH174" s="25"/>
+      <c r="AI174" s="25"/>
+      <c r="AK174" s="33"/>
     </row>
     <row r="175" spans="22:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="V175" s="35"/>
-[...13 lines deleted...]
-      <c r="AK175" s="34"/>
+      <c r="V175" s="34"/>
+      <c r="W175" s="36"/>
+      <c r="X175" s="40"/>
+      <c r="Y175" s="25"/>
+      <c r="Z175" s="25"/>
+      <c r="AA175" s="25"/>
+      <c r="AB175" s="25"/>
+      <c r="AC175" s="25"/>
+      <c r="AD175" s="25"/>
+      <c r="AE175" s="25"/>
+      <c r="AF175" s="25"/>
+      <c r="AG175" s="25"/>
+      <c r="AH175" s="25"/>
+      <c r="AI175" s="25"/>
+      <c r="AK175" s="33"/>
     </row>
     <row r="176" spans="22:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="V176" s="35"/>
-[...13 lines deleted...]
-      <c r="AK176" s="34"/>
+      <c r="V176" s="34"/>
+      <c r="W176" s="25"/>
+      <c r="X176" s="39"/>
+      <c r="Y176" s="26"/>
+      <c r="Z176" s="26"/>
+      <c r="AA176" s="26"/>
+      <c r="AB176" s="26"/>
+      <c r="AC176" s="26"/>
+      <c r="AD176" s="26"/>
+      <c r="AE176" s="26"/>
+      <c r="AF176" s="26"/>
+      <c r="AG176" s="26"/>
+      <c r="AH176" s="26"/>
+      <c r="AI176" s="26"/>
+      <c r="AK176" s="33"/>
     </row>
     <row r="177" spans="22:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="V177" s="35"/>
-[...13 lines deleted...]
-      <c r="AK177" s="34"/>
+      <c r="V177" s="34"/>
+      <c r="W177" s="31"/>
+      <c r="X177" s="27"/>
+      <c r="Y177" s="25"/>
+      <c r="Z177" s="25"/>
+      <c r="AA177" s="25"/>
+      <c r="AB177" s="25"/>
+      <c r="AC177" s="25"/>
+      <c r="AD177" s="25"/>
+      <c r="AE177" s="25"/>
+      <c r="AF177" s="25"/>
+      <c r="AG177" s="25"/>
+      <c r="AH177" s="25"/>
+      <c r="AI177" s="25"/>
+      <c r="AK177" s="33"/>
     </row>
     <row r="178" spans="22:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="V178" s="35"/>
-[...13 lines deleted...]
-      <c r="AK178" s="34"/>
+      <c r="V178" s="34"/>
+      <c r="W178" s="39"/>
+      <c r="X178" s="27"/>
+      <c r="Y178" s="25"/>
+      <c r="Z178" s="25"/>
+      <c r="AA178" s="25"/>
+      <c r="AB178" s="25"/>
+      <c r="AC178" s="25"/>
+      <c r="AD178" s="25"/>
+      <c r="AE178" s="25"/>
+      <c r="AF178" s="25"/>
+      <c r="AG178" s="25"/>
+      <c r="AH178" s="25"/>
+      <c r="AI178" s="25"/>
+      <c r="AK178" s="33"/>
     </row>
     <row r="179" spans="22:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="V179" s="35"/>
-[...13 lines deleted...]
-      <c r="AK179" s="34"/>
+      <c r="V179" s="34"/>
+      <c r="W179" s="29"/>
+      <c r="X179" s="26"/>
+      <c r="Y179" s="25"/>
+      <c r="Z179" s="25"/>
+      <c r="AA179" s="25"/>
+      <c r="AB179" s="25"/>
+      <c r="AC179" s="25"/>
+      <c r="AD179" s="25"/>
+      <c r="AE179" s="25"/>
+      <c r="AF179" s="25"/>
+      <c r="AG179" s="25"/>
+      <c r="AH179" s="25"/>
+      <c r="AI179" s="25"/>
+      <c r="AK179" s="33"/>
     </row>
     <row r="180" spans="22:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="V180" s="35"/>
-[...13 lines deleted...]
-      <c r="AK180" s="34"/>
+      <c r="V180" s="34"/>
+      <c r="W180" s="34"/>
+      <c r="X180" s="26"/>
+      <c r="Y180" s="27"/>
+      <c r="Z180" s="27"/>
+      <c r="AA180" s="27"/>
+      <c r="AB180" s="27"/>
+      <c r="AC180" s="27"/>
+      <c r="AD180" s="27"/>
+      <c r="AE180" s="27"/>
+      <c r="AF180" s="27"/>
+      <c r="AG180" s="27"/>
+      <c r="AH180" s="27"/>
+      <c r="AI180" s="27"/>
+      <c r="AK180" s="33"/>
     </row>
     <row r="181" spans="22:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="V181" s="35"/>
-[...13 lines deleted...]
-      <c r="AK181" s="34"/>
+      <c r="V181" s="34"/>
+      <c r="W181" s="38"/>
+      <c r="X181" s="32"/>
+      <c r="Y181" s="26"/>
+      <c r="Z181" s="26"/>
+      <c r="AA181" s="26"/>
+      <c r="AB181" s="26"/>
+      <c r="AC181" s="26"/>
+      <c r="AD181" s="26"/>
+      <c r="AE181" s="26"/>
+      <c r="AF181" s="26"/>
+      <c r="AG181" s="26"/>
+      <c r="AH181" s="26"/>
+      <c r="AI181" s="26"/>
+      <c r="AK181" s="33"/>
     </row>
     <row r="182" spans="22:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="V182" s="35"/>
-[...13 lines deleted...]
-      <c r="AK182" s="34"/>
+      <c r="V182" s="34"/>
+      <c r="W182" s="39"/>
+      <c r="X182" s="27"/>
+      <c r="Y182" s="26"/>
+      <c r="Z182" s="26"/>
+      <c r="AA182" s="26"/>
+      <c r="AB182" s="26"/>
+      <c r="AC182" s="26"/>
+      <c r="AD182" s="26"/>
+      <c r="AE182" s="26"/>
+      <c r="AF182" s="26"/>
+      <c r="AG182" s="26"/>
+      <c r="AH182" s="26"/>
+      <c r="AI182" s="26"/>
+      <c r="AK182" s="33"/>
     </row>
     <row r="183" spans="22:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="V183" s="35"/>
-[...13 lines deleted...]
-      <c r="AK183" s="34"/>
+      <c r="V183" s="34"/>
+      <c r="W183" s="25"/>
+      <c r="X183" s="27"/>
+      <c r="Y183" s="26"/>
+      <c r="Z183" s="26"/>
+      <c r="AA183" s="26"/>
+      <c r="AB183" s="26"/>
+      <c r="AC183" s="26"/>
+      <c r="AD183" s="26"/>
+      <c r="AE183" s="26"/>
+      <c r="AF183" s="26"/>
+      <c r="AG183" s="26"/>
+      <c r="AH183" s="26"/>
+      <c r="AI183" s="26"/>
+      <c r="AK183" s="33"/>
     </row>
     <row r="184" spans="22:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="V184" s="35"/>
-[...13 lines deleted...]
-      <c r="AK184" s="34"/>
+      <c r="V184" s="34"/>
+      <c r="W184" s="25"/>
+      <c r="X184" s="26"/>
+      <c r="Y184" s="26"/>
+      <c r="Z184" s="26"/>
+      <c r="AA184" s="26"/>
+      <c r="AB184" s="26"/>
+      <c r="AC184" s="26"/>
+      <c r="AD184" s="26"/>
+      <c r="AE184" s="26"/>
+      <c r="AF184" s="26"/>
+      <c r="AG184" s="26"/>
+      <c r="AH184" s="26"/>
+      <c r="AI184" s="26"/>
+      <c r="AK184" s="33"/>
     </row>
     <row r="185" spans="22:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="V185" s="35"/>
-[...13 lines deleted...]
-      <c r="AK185" s="34"/>
+      <c r="V185" s="34"/>
+      <c r="W185" s="39"/>
+      <c r="X185" s="25"/>
+      <c r="Y185" s="26"/>
+      <c r="Z185" s="26"/>
+      <c r="AA185" s="26"/>
+      <c r="AB185" s="26"/>
+      <c r="AC185" s="26"/>
+      <c r="AD185" s="26"/>
+      <c r="AE185" s="26"/>
+      <c r="AF185" s="26"/>
+      <c r="AG185" s="26"/>
+      <c r="AH185" s="26"/>
+      <c r="AI185" s="26"/>
+      <c r="AK185" s="33"/>
     </row>
     <row r="186" spans="22:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="V186" s="35"/>
-[...13 lines deleted...]
-      <c r="AK186" s="34"/>
+      <c r="V186" s="34"/>
+      <c r="W186" s="25"/>
+      <c r="X186" s="25"/>
+      <c r="Y186" s="34"/>
+      <c r="Z186" s="34"/>
+      <c r="AA186" s="34"/>
+      <c r="AB186" s="33"/>
+      <c r="AC186" s="33"/>
+      <c r="AD186" s="33"/>
+      <c r="AE186" s="33"/>
+      <c r="AF186" s="33"/>
+      <c r="AG186" s="33"/>
+      <c r="AH186" s="33"/>
+      <c r="AI186" s="33"/>
+      <c r="AK186" s="33"/>
     </row>
     <row r="187" spans="22:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="V187" s="35"/>
-[...13 lines deleted...]
-      <c r="AK187" s="34"/>
+      <c r="V187" s="34"/>
+      <c r="W187" s="25"/>
+      <c r="X187" s="26"/>
+      <c r="Y187" s="27"/>
+      <c r="Z187" s="27"/>
+      <c r="AA187" s="27"/>
+      <c r="AB187" s="27"/>
+      <c r="AC187" s="27"/>
+      <c r="AD187" s="27"/>
+      <c r="AE187" s="27"/>
+      <c r="AF187" s="27"/>
+      <c r="AG187" s="27"/>
+      <c r="AH187" s="27"/>
+      <c r="AI187" s="27"/>
+      <c r="AK187" s="33"/>
     </row>
     <row r="188" spans="22:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="V188" s="35"/>
-[...13 lines deleted...]
-      <c r="AK188" s="34"/>
+      <c r="V188" s="34"/>
+      <c r="W188" s="34"/>
+      <c r="X188" s="25"/>
+      <c r="Y188" s="27"/>
+      <c r="Z188" s="27"/>
+      <c r="AA188" s="27"/>
+      <c r="AB188" s="27"/>
+      <c r="AC188" s="27"/>
+      <c r="AD188" s="27"/>
+      <c r="AE188" s="27"/>
+      <c r="AF188" s="27"/>
+      <c r="AG188" s="27"/>
+      <c r="AH188" s="27"/>
+      <c r="AI188" s="27"/>
+      <c r="AK188" s="33"/>
     </row>
     <row r="189" spans="22:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="V189" s="35"/>
-[...13 lines deleted...]
-      <c r="AK189" s="34"/>
+      <c r="V189" s="34"/>
+      <c r="W189" s="34"/>
+      <c r="X189" s="25"/>
+      <c r="Y189" s="26"/>
+      <c r="Z189" s="26"/>
+      <c r="AA189" s="26"/>
+      <c r="AB189" s="26"/>
+      <c r="AC189" s="26"/>
+      <c r="AD189" s="26"/>
+      <c r="AE189" s="26"/>
+      <c r="AF189" s="26"/>
+      <c r="AG189" s="26"/>
+      <c r="AH189" s="26"/>
+      <c r="AI189" s="26"/>
+      <c r="AK189" s="33"/>
     </row>
     <row r="190" spans="22:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="V190" s="35"/>
-[...13 lines deleted...]
-      <c r="AK190" s="34"/>
+      <c r="V190" s="34"/>
+      <c r="W190" s="34"/>
+      <c r="X190" s="25"/>
+      <c r="Y190" s="27"/>
+      <c r="Z190" s="27"/>
+      <c r="AA190" s="27"/>
+      <c r="AB190" s="27"/>
+      <c r="AC190" s="27"/>
+      <c r="AD190" s="27"/>
+      <c r="AE190" s="27"/>
+      <c r="AF190" s="27"/>
+      <c r="AG190" s="27"/>
+      <c r="AH190" s="27"/>
+      <c r="AI190" s="27"/>
+      <c r="AK190" s="33"/>
     </row>
     <row r="191" spans="22:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="V191" s="35"/>
-[...13 lines deleted...]
-      <c r="AK191" s="34"/>
+      <c r="V191" s="34"/>
+      <c r="W191" s="34"/>
+      <c r="X191" s="32"/>
+      <c r="Y191" s="27"/>
+      <c r="Z191" s="27"/>
+      <c r="AA191" s="27"/>
+      <c r="AB191" s="27"/>
+      <c r="AC191" s="27"/>
+      <c r="AD191" s="27"/>
+      <c r="AE191" s="27"/>
+      <c r="AF191" s="27"/>
+      <c r="AG191" s="27"/>
+      <c r="AH191" s="27"/>
+      <c r="AI191" s="27"/>
+      <c r="AK191" s="33"/>
     </row>
     <row r="192" spans="22:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="V192" s="35"/>
-[...13 lines deleted...]
-      <c r="AK192" s="34"/>
+      <c r="V192" s="34"/>
+      <c r="W192" s="34"/>
+      <c r="X192" s="32"/>
+      <c r="Y192" s="27"/>
+      <c r="Z192" s="27"/>
+      <c r="AA192" s="27"/>
+      <c r="AB192" s="27"/>
+      <c r="AC192" s="27"/>
+      <c r="AD192" s="27"/>
+      <c r="AE192" s="27"/>
+      <c r="AF192" s="27"/>
+      <c r="AG192" s="27"/>
+      <c r="AH192" s="27"/>
+      <c r="AI192" s="27"/>
+      <c r="AK192" s="33"/>
     </row>
     <row r="193" spans="22:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="V193" s="35"/>
-[...13 lines deleted...]
-      <c r="AK193" s="34"/>
+      <c r="V193" s="34"/>
+      <c r="W193" s="34"/>
+      <c r="X193" s="25"/>
+      <c r="Y193" s="27"/>
+      <c r="Z193" s="27"/>
+      <c r="AA193" s="27"/>
+      <c r="AB193" s="27"/>
+      <c r="AC193" s="27"/>
+      <c r="AD193" s="27"/>
+      <c r="AE193" s="27"/>
+      <c r="AF193" s="27"/>
+      <c r="AG193" s="27"/>
+      <c r="AH193" s="27"/>
+      <c r="AI193" s="27"/>
+      <c r="AK193" s="33"/>
     </row>
     <row r="194" spans="22:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="V194" s="35"/>
-[...13 lines deleted...]
-      <c r="AK194" s="34"/>
+      <c r="V194" s="34"/>
+      <c r="W194" s="34"/>
+      <c r="X194" s="31"/>
+      <c r="Y194" s="27"/>
+      <c r="Z194" s="27"/>
+      <c r="AA194" s="27"/>
+      <c r="AB194" s="27"/>
+      <c r="AC194" s="27"/>
+      <c r="AD194" s="27"/>
+      <c r="AE194" s="27"/>
+      <c r="AF194" s="27"/>
+      <c r="AG194" s="27"/>
+      <c r="AH194" s="27"/>
+      <c r="AI194" s="27"/>
+      <c r="AK194" s="33"/>
     </row>
     <row r="195" spans="22:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="V195" s="35"/>
-[...13 lines deleted...]
-      <c r="AK195" s="34"/>
+      <c r="V195" s="34"/>
+      <c r="W195" s="34"/>
+      <c r="X195" s="32"/>
+      <c r="Y195" s="26"/>
+      <c r="Z195" s="26"/>
+      <c r="AA195" s="26"/>
+      <c r="AB195" s="26"/>
+      <c r="AC195" s="26"/>
+      <c r="AD195" s="26"/>
+      <c r="AE195" s="26"/>
+      <c r="AF195" s="26"/>
+      <c r="AG195" s="26"/>
+      <c r="AH195" s="26"/>
+      <c r="AI195" s="26"/>
+      <c r="AK195" s="33"/>
     </row>
     <row r="196" spans="22:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="V196" s="35"/>
-[...13 lines deleted...]
-      <c r="AK196" s="34"/>
+      <c r="V196" s="34"/>
+      <c r="W196" s="34"/>
+      <c r="X196" s="32"/>
+      <c r="Y196" s="26"/>
+      <c r="Z196" s="26"/>
+      <c r="AA196" s="26"/>
+      <c r="AB196" s="26"/>
+      <c r="AC196" s="26"/>
+      <c r="AD196" s="26"/>
+      <c r="AE196" s="26"/>
+      <c r="AF196" s="26"/>
+      <c r="AG196" s="26"/>
+      <c r="AH196" s="26"/>
+      <c r="AI196" s="26"/>
+      <c r="AK196" s="33"/>
     </row>
     <row r="197" spans="22:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="V197" s="35"/>
-[...1 lines deleted...]
-      <c r="X197" s="33"/>
+      <c r="V197" s="34"/>
+      <c r="W197" s="34"/>
+      <c r="X197" s="32"/>
       <c r="Y197" s="18"/>
       <c r="Z197" s="18"/>
       <c r="AA197" s="18"/>
       <c r="AB197" s="18"/>
       <c r="AC197" s="18"/>
       <c r="AD197" s="18"/>
       <c r="AE197" s="18"/>
       <c r="AF197" s="18"/>
       <c r="AG197" s="18"/>
       <c r="AH197" s="18"/>
       <c r="AI197" s="18"/>
-      <c r="AK197" s="34"/>
+      <c r="AK197" s="33"/>
     </row>
     <row r="198" spans="22:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="V198" s="35"/>
-[...13 lines deleted...]
-      <c r="AK198" s="34"/>
+      <c r="V198" s="34"/>
+      <c r="W198" s="34"/>
+      <c r="X198" s="32"/>
+      <c r="Y198" s="27"/>
+      <c r="Z198" s="27"/>
+      <c r="AA198" s="27"/>
+      <c r="AB198" s="27"/>
+      <c r="AC198" s="27"/>
+      <c r="AD198" s="27"/>
+      <c r="AE198" s="27"/>
+      <c r="AF198" s="27"/>
+      <c r="AG198" s="27"/>
+      <c r="AH198" s="27"/>
+      <c r="AI198" s="27"/>
+      <c r="AK198" s="33"/>
     </row>
     <row r="199" spans="22:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="V199" s="35"/>
-[...13 lines deleted...]
-      <c r="AK199" s="34"/>
+      <c r="V199" s="34"/>
+      <c r="W199" s="34"/>
+      <c r="X199" s="29"/>
+      <c r="Y199" s="27"/>
+      <c r="Z199" s="27"/>
+      <c r="AA199" s="27"/>
+      <c r="AB199" s="27"/>
+      <c r="AC199" s="27"/>
+      <c r="AD199" s="27"/>
+      <c r="AE199" s="27"/>
+      <c r="AF199" s="27"/>
+      <c r="AG199" s="27"/>
+      <c r="AH199" s="27"/>
+      <c r="AI199" s="27"/>
+      <c r="AK199" s="33"/>
     </row>
     <row r="200" spans="22:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="V200" s="35"/>
-[...13 lines deleted...]
-      <c r="AK200" s="34"/>
+      <c r="V200" s="34"/>
+      <c r="W200" s="34"/>
+      <c r="X200" s="25"/>
+      <c r="Y200" s="26"/>
+      <c r="Z200" s="26"/>
+      <c r="AA200" s="26"/>
+      <c r="AB200" s="26"/>
+      <c r="AC200" s="26"/>
+      <c r="AD200" s="26"/>
+      <c r="AE200" s="26"/>
+      <c r="AF200" s="26"/>
+      <c r="AG200" s="26"/>
+      <c r="AH200" s="26"/>
+      <c r="AI200" s="26"/>
+      <c r="AK200" s="33"/>
     </row>
     <row r="201" spans="22:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="V201" s="35"/>
-[...13 lines deleted...]
-      <c r="AK201" s="34"/>
+      <c r="V201" s="34"/>
+      <c r="W201" s="34"/>
+      <c r="X201" s="35"/>
+      <c r="Y201" s="26"/>
+      <c r="Z201" s="26"/>
+      <c r="AA201" s="26"/>
+      <c r="AB201" s="26"/>
+      <c r="AC201" s="26"/>
+      <c r="AD201" s="26"/>
+      <c r="AE201" s="26"/>
+      <c r="AF201" s="26"/>
+      <c r="AG201" s="26"/>
+      <c r="AH201" s="26"/>
+      <c r="AI201" s="26"/>
+      <c r="AK201" s="33"/>
     </row>
     <row r="202" spans="22:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="V202" s="35"/>
-[...13 lines deleted...]
-      <c r="AK202" s="34"/>
+      <c r="V202" s="34"/>
+      <c r="W202" s="34"/>
+      <c r="X202" s="36"/>
+      <c r="Y202" s="26"/>
+      <c r="Z202" s="26"/>
+      <c r="AA202" s="26"/>
+      <c r="AB202" s="26"/>
+      <c r="AC202" s="26"/>
+      <c r="AD202" s="26"/>
+      <c r="AE202" s="26"/>
+      <c r="AF202" s="26"/>
+      <c r="AG202" s="26"/>
+      <c r="AH202" s="26"/>
+      <c r="AI202" s="26"/>
+      <c r="AK202" s="33"/>
     </row>
     <row r="203" spans="22:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="V203" s="35"/>
-[...13 lines deleted...]
-      <c r="AK203" s="34"/>
+      <c r="V203" s="34"/>
+      <c r="W203" s="34"/>
+      <c r="X203" s="36"/>
+      <c r="Y203" s="26"/>
+      <c r="Z203" s="26"/>
+      <c r="AA203" s="26"/>
+      <c r="AB203" s="26"/>
+      <c r="AC203" s="26"/>
+      <c r="AD203" s="26"/>
+      <c r="AE203" s="26"/>
+      <c r="AF203" s="26"/>
+      <c r="AG203" s="26"/>
+      <c r="AH203" s="26"/>
+      <c r="AI203" s="26"/>
+      <c r="AK203" s="33"/>
     </row>
     <row r="204" spans="22:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="V204" s="35"/>
-[...13 lines deleted...]
-      <c r="AK204" s="34"/>
+      <c r="V204" s="34"/>
+      <c r="W204" s="34"/>
+      <c r="X204" s="25"/>
+      <c r="Y204" s="26"/>
+      <c r="Z204" s="26"/>
+      <c r="AA204" s="26"/>
+      <c r="AB204" s="26"/>
+      <c r="AC204" s="26"/>
+      <c r="AD204" s="26"/>
+      <c r="AE204" s="26"/>
+      <c r="AF204" s="26"/>
+      <c r="AG204" s="26"/>
+      <c r="AH204" s="26"/>
+      <c r="AI204" s="26"/>
+      <c r="AK204" s="33"/>
     </row>
     <row r="205" spans="22:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="V205" s="35"/>
-[...13 lines deleted...]
-      <c r="AK205" s="34"/>
+      <c r="V205" s="34"/>
+      <c r="W205" s="34"/>
+      <c r="X205" s="31"/>
+      <c r="Y205" s="26"/>
+      <c r="Z205" s="26"/>
+      <c r="AA205" s="26"/>
+      <c r="AB205" s="26"/>
+      <c r="AC205" s="26"/>
+      <c r="AD205" s="26"/>
+      <c r="AE205" s="26"/>
+      <c r="AF205" s="26"/>
+      <c r="AG205" s="26"/>
+      <c r="AH205" s="26"/>
+      <c r="AI205" s="26"/>
+      <c r="AK205" s="33"/>
     </row>
     <row r="206" spans="22:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="V206" s="35"/>
-[...13 lines deleted...]
-      <c r="AK206" s="34"/>
+      <c r="V206" s="34"/>
+      <c r="W206" s="34"/>
+      <c r="X206" s="25"/>
+      <c r="Y206" s="26"/>
+      <c r="Z206" s="26"/>
+      <c r="AA206" s="26"/>
+      <c r="AB206" s="26"/>
+      <c r="AC206" s="26"/>
+      <c r="AD206" s="26"/>
+      <c r="AE206" s="26"/>
+      <c r="AF206" s="26"/>
+      <c r="AG206" s="26"/>
+      <c r="AH206" s="26"/>
+      <c r="AI206" s="26"/>
+      <c r="AK206" s="33"/>
     </row>
     <row r="207" spans="22:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="V207" s="35"/>
-[...13 lines deleted...]
-      <c r="AK207" s="34"/>
+      <c r="V207" s="34"/>
+      <c r="W207" s="34"/>
+      <c r="X207" s="25"/>
+      <c r="Y207" s="26"/>
+      <c r="Z207" s="26"/>
+      <c r="AA207" s="26"/>
+      <c r="AB207" s="26"/>
+      <c r="AC207" s="26"/>
+      <c r="AD207" s="26"/>
+      <c r="AE207" s="26"/>
+      <c r="AF207" s="26"/>
+      <c r="AG207" s="26"/>
+      <c r="AH207" s="26"/>
+      <c r="AI207" s="26"/>
+      <c r="AK207" s="33"/>
     </row>
     <row r="208" spans="22:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="V208" s="35"/>
-[...13 lines deleted...]
-      <c r="AK208" s="34"/>
+      <c r="V208" s="34"/>
+      <c r="W208" s="34"/>
+      <c r="X208" s="32"/>
+      <c r="Y208" s="26"/>
+      <c r="Z208" s="26"/>
+      <c r="AA208" s="26"/>
+      <c r="AB208" s="26"/>
+      <c r="AC208" s="26"/>
+      <c r="AD208" s="26"/>
+      <c r="AE208" s="26"/>
+      <c r="AF208" s="26"/>
+      <c r="AG208" s="26"/>
+      <c r="AH208" s="26"/>
+      <c r="AI208" s="26"/>
+      <c r="AK208" s="33"/>
     </row>
     <row r="209" spans="22:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="V209" s="35"/>
-[...13 lines deleted...]
-      <c r="AK209" s="34"/>
+      <c r="V209" s="34"/>
+      <c r="W209" s="34"/>
+      <c r="X209" s="32"/>
+      <c r="Y209" s="26"/>
+      <c r="Z209" s="26"/>
+      <c r="AA209" s="26"/>
+      <c r="AB209" s="26"/>
+      <c r="AC209" s="26"/>
+      <c r="AD209" s="26"/>
+      <c r="AE209" s="26"/>
+      <c r="AF209" s="26"/>
+      <c r="AG209" s="26"/>
+      <c r="AH209" s="26"/>
+      <c r="AI209" s="26"/>
+      <c r="AK209" s="33"/>
     </row>
     <row r="210" spans="22:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="V210" s="35"/>
-[...13 lines deleted...]
-      <c r="AK210" s="34"/>
+      <c r="V210" s="34"/>
+      <c r="W210" s="34"/>
+      <c r="X210" s="29"/>
+      <c r="Y210" s="27"/>
+      <c r="Z210" s="27"/>
+      <c r="AA210" s="27"/>
+      <c r="AB210" s="27"/>
+      <c r="AC210" s="27"/>
+      <c r="AD210" s="27"/>
+      <c r="AE210" s="27"/>
+      <c r="AF210" s="27"/>
+      <c r="AG210" s="27"/>
+      <c r="AH210" s="27"/>
+      <c r="AI210" s="27"/>
+      <c r="AK210" s="33"/>
     </row>
     <row r="211" spans="22:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="V211" s="35"/>
-[...13 lines deleted...]
-      <c r="AK211" s="34"/>
+      <c r="V211" s="34"/>
+      <c r="W211" s="34"/>
+      <c r="X211" s="25"/>
+      <c r="Y211" s="27"/>
+      <c r="Z211" s="27"/>
+      <c r="AA211" s="27"/>
+      <c r="AB211" s="27"/>
+      <c r="AC211" s="27"/>
+      <c r="AD211" s="27"/>
+      <c r="AE211" s="27"/>
+      <c r="AF211" s="27"/>
+      <c r="AG211" s="27"/>
+      <c r="AH211" s="27"/>
+      <c r="AI211" s="27"/>
+      <c r="AK211" s="33"/>
     </row>
     <row r="212" spans="22:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="V212" s="35"/>
-[...13 lines deleted...]
-      <c r="AK212" s="34"/>
+      <c r="V212" s="34"/>
+      <c r="W212" s="34"/>
+      <c r="X212" s="31"/>
+      <c r="Y212" s="25"/>
+      <c r="Z212" s="25"/>
+      <c r="AA212" s="25"/>
+      <c r="AB212" s="25"/>
+      <c r="AC212" s="25"/>
+      <c r="AD212" s="25"/>
+      <c r="AE212" s="25"/>
+      <c r="AF212" s="25"/>
+      <c r="AG212" s="25"/>
+      <c r="AH212" s="25"/>
+      <c r="AI212" s="25"/>
+      <c r="AK212" s="33"/>
     </row>
     <row r="213" spans="22:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="V213" s="35"/>
-[...13 lines deleted...]
-      <c r="AK213" s="34"/>
+      <c r="V213" s="34"/>
+      <c r="W213" s="34"/>
+      <c r="X213" s="32"/>
+      <c r="Y213" s="25"/>
+      <c r="Z213" s="25"/>
+      <c r="AA213" s="25"/>
+      <c r="AB213" s="25"/>
+      <c r="AC213" s="25"/>
+      <c r="AD213" s="25"/>
+      <c r="AE213" s="25"/>
+      <c r="AF213" s="25"/>
+      <c r="AG213" s="25"/>
+      <c r="AH213" s="25"/>
+      <c r="AI213" s="25"/>
+      <c r="AK213" s="33"/>
     </row>
     <row r="214" spans="22:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="V214" s="35"/>
-[...13 lines deleted...]
-      <c r="AK214" s="34"/>
+      <c r="V214" s="34"/>
+      <c r="W214" s="34"/>
+      <c r="X214" s="25"/>
+      <c r="Y214" s="25"/>
+      <c r="Z214" s="25"/>
+      <c r="AA214" s="25"/>
+      <c r="AB214" s="25"/>
+      <c r="AC214" s="25"/>
+      <c r="AD214" s="25"/>
+      <c r="AE214" s="25"/>
+      <c r="AF214" s="25"/>
+      <c r="AG214" s="25"/>
+      <c r="AH214" s="25"/>
+      <c r="AI214" s="25"/>
+      <c r="AK214" s="33"/>
     </row>
     <row r="215" spans="22:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="V215" s="35"/>
-[...13 lines deleted...]
-      <c r="AK215" s="34"/>
+      <c r="V215" s="34"/>
+      <c r="W215" s="34"/>
+      <c r="X215" s="32"/>
+      <c r="Y215" s="25"/>
+      <c r="Z215" s="25"/>
+      <c r="AA215" s="25"/>
+      <c r="AB215" s="25"/>
+      <c r="AC215" s="25"/>
+      <c r="AD215" s="25"/>
+      <c r="AE215" s="25"/>
+      <c r="AF215" s="25"/>
+      <c r="AG215" s="25"/>
+      <c r="AH215" s="25"/>
+      <c r="AI215" s="25"/>
+      <c r="AK215" s="33"/>
     </row>
     <row r="216" spans="22:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="V216" s="35"/>
-[...13 lines deleted...]
-      <c r="AK216" s="34"/>
+      <c r="V216" s="34"/>
+      <c r="W216" s="34"/>
+      <c r="X216" s="32"/>
+      <c r="Y216" s="25"/>
+      <c r="Z216" s="25"/>
+      <c r="AA216" s="25"/>
+      <c r="AB216" s="25"/>
+      <c r="AC216" s="25"/>
+      <c r="AD216" s="25"/>
+      <c r="AE216" s="25"/>
+      <c r="AF216" s="25"/>
+      <c r="AG216" s="25"/>
+      <c r="AH216" s="25"/>
+      <c r="AI216" s="25"/>
+      <c r="AK216" s="33"/>
     </row>
     <row r="217" spans="22:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="V217" s="35"/>
-[...13 lines deleted...]
-      <c r="AK217" s="34"/>
+      <c r="V217" s="34"/>
+      <c r="W217" s="34"/>
+      <c r="X217" s="32"/>
+      <c r="Y217" s="26"/>
+      <c r="Z217" s="26"/>
+      <c r="AA217" s="26"/>
+      <c r="AB217" s="26"/>
+      <c r="AC217" s="26"/>
+      <c r="AD217" s="26"/>
+      <c r="AE217" s="26"/>
+      <c r="AF217" s="26"/>
+      <c r="AG217" s="26"/>
+      <c r="AH217" s="26"/>
+      <c r="AI217" s="26"/>
+      <c r="AK217" s="33"/>
     </row>
     <row r="218" spans="22:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="V218" s="35"/>
-[...13 lines deleted...]
-      <c r="AK218" s="34"/>
+      <c r="V218" s="34"/>
+      <c r="W218" s="34"/>
+      <c r="X218" s="25"/>
+      <c r="Y218" s="25"/>
+      <c r="Z218" s="25"/>
+      <c r="AA218" s="25"/>
+      <c r="AB218" s="25"/>
+      <c r="AC218" s="25"/>
+      <c r="AD218" s="25"/>
+      <c r="AE218" s="25"/>
+      <c r="AF218" s="25"/>
+      <c r="AG218" s="25"/>
+      <c r="AH218" s="25"/>
+      <c r="AI218" s="25"/>
+      <c r="AK218" s="33"/>
     </row>
     <row r="219" spans="22:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="V219" s="35"/>
-[...13 lines deleted...]
-      <c r="AK219" s="34"/>
+      <c r="V219" s="34"/>
+      <c r="W219" s="34"/>
+      <c r="X219" s="32"/>
+      <c r="Y219" s="27"/>
+      <c r="Z219" s="27"/>
+      <c r="AA219" s="27"/>
+      <c r="AB219" s="27"/>
+      <c r="AC219" s="27"/>
+      <c r="AD219" s="27"/>
+      <c r="AE219" s="27"/>
+      <c r="AF219" s="27"/>
+      <c r="AG219" s="27"/>
+      <c r="AH219" s="27"/>
+      <c r="AI219" s="27"/>
+      <c r="AK219" s="33"/>
     </row>
     <row r="220" spans="22:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="V220" s="35"/>
-[...13 lines deleted...]
-      <c r="AK220" s="34"/>
+      <c r="V220" s="34"/>
+      <c r="W220" s="34"/>
+      <c r="X220" s="32"/>
+      <c r="Y220" s="27"/>
+      <c r="Z220" s="27"/>
+      <c r="AA220" s="27"/>
+      <c r="AB220" s="27"/>
+      <c r="AC220" s="27"/>
+      <c r="AD220" s="27"/>
+      <c r="AE220" s="27"/>
+      <c r="AF220" s="27"/>
+      <c r="AG220" s="27"/>
+      <c r="AH220" s="27"/>
+      <c r="AI220" s="27"/>
+      <c r="AK220" s="33"/>
     </row>
     <row r="221" spans="22:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="V221" s="35"/>
-[...13 lines deleted...]
-      <c r="AK221" s="34"/>
+      <c r="V221" s="34"/>
+      <c r="W221" s="34"/>
+      <c r="X221" s="32"/>
+      <c r="Y221" s="27"/>
+      <c r="Z221" s="27"/>
+      <c r="AA221" s="27"/>
+      <c r="AB221" s="27"/>
+      <c r="AC221" s="27"/>
+      <c r="AD221" s="27"/>
+      <c r="AE221" s="27"/>
+      <c r="AF221" s="27"/>
+      <c r="AG221" s="27"/>
+      <c r="AH221" s="27"/>
+      <c r="AI221" s="27"/>
+      <c r="AK221" s="33"/>
     </row>
     <row r="222" spans="22:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="V222" s="35"/>
-[...13 lines deleted...]
-      <c r="AK222" s="34"/>
+      <c r="V222" s="34"/>
+      <c r="W222" s="34"/>
+      <c r="X222" s="29"/>
+      <c r="Y222" s="27"/>
+      <c r="Z222" s="27"/>
+      <c r="AA222" s="27"/>
+      <c r="AB222" s="27"/>
+      <c r="AC222" s="27"/>
+      <c r="AD222" s="27"/>
+      <c r="AE222" s="27"/>
+      <c r="AF222" s="27"/>
+      <c r="AG222" s="27"/>
+      <c r="AH222" s="27"/>
+      <c r="AI222" s="27"/>
+      <c r="AK222" s="33"/>
     </row>
     <row r="223" spans="22:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="V223" s="35"/>
-[...13 lines deleted...]
-      <c r="AK223" s="34"/>
+      <c r="V223" s="34"/>
+      <c r="W223" s="34"/>
+      <c r="X223" s="25"/>
+      <c r="Y223" s="27"/>
+      <c r="Z223" s="27"/>
+      <c r="AA223" s="27"/>
+      <c r="AB223" s="27"/>
+      <c r="AC223" s="27"/>
+      <c r="AD223" s="27"/>
+      <c r="AE223" s="27"/>
+      <c r="AF223" s="27"/>
+      <c r="AG223" s="27"/>
+      <c r="AH223" s="27"/>
+      <c r="AI223" s="27"/>
+      <c r="AK223" s="33"/>
     </row>
     <row r="224" spans="22:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="V224" s="35"/>
-[...13 lines deleted...]
-      <c r="AK224" s="34"/>
+      <c r="V224" s="34"/>
+      <c r="W224" s="34"/>
+      <c r="X224" s="31"/>
+      <c r="Y224" s="26"/>
+      <c r="Z224" s="26"/>
+      <c r="AA224" s="26"/>
+      <c r="AB224" s="26"/>
+      <c r="AC224" s="26"/>
+      <c r="AD224" s="26"/>
+      <c r="AE224" s="26"/>
+      <c r="AF224" s="26"/>
+      <c r="AG224" s="26"/>
+      <c r="AH224" s="26"/>
+      <c r="AI224" s="26"/>
+      <c r="AK224" s="33"/>
     </row>
     <row r="225" spans="22:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="V225" s="35"/>
-[...13 lines deleted...]
-      <c r="AK225" s="34"/>
+      <c r="V225" s="34"/>
+      <c r="W225" s="34"/>
+      <c r="X225" s="25"/>
+      <c r="Y225" s="26"/>
+      <c r="Z225" s="26"/>
+      <c r="AA225" s="26"/>
+      <c r="AB225" s="26"/>
+      <c r="AC225" s="26"/>
+      <c r="AD225" s="26"/>
+      <c r="AE225" s="26"/>
+      <c r="AF225" s="26"/>
+      <c r="AG225" s="26"/>
+      <c r="AH225" s="26"/>
+      <c r="AI225" s="26"/>
+      <c r="AK225" s="33"/>
     </row>
     <row r="226" spans="22:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="V226" s="35"/>
-[...1 lines deleted...]
-      <c r="X226" s="26"/>
+      <c r="V226" s="34"/>
+      <c r="W226" s="34"/>
+      <c r="X226" s="25"/>
       <c r="Y226" s="18"/>
       <c r="Z226" s="18"/>
       <c r="AA226" s="18"/>
       <c r="AB226" s="18"/>
       <c r="AC226" s="18"/>
       <c r="AD226" s="18"/>
       <c r="AE226" s="18"/>
       <c r="AF226" s="18"/>
       <c r="AG226" s="18"/>
       <c r="AH226" s="18"/>
       <c r="AI226" s="18"/>
-      <c r="AK226" s="34"/>
+      <c r="AK226" s="33"/>
     </row>
     <row r="227" spans="22:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="V227" s="35"/>
-[...13 lines deleted...]
-      <c r="AK227" s="34"/>
+      <c r="V227" s="34"/>
+      <c r="W227" s="34"/>
+      <c r="X227" s="25"/>
+      <c r="Y227" s="27"/>
+      <c r="Z227" s="27"/>
+      <c r="AA227" s="27"/>
+      <c r="AB227" s="27"/>
+      <c r="AC227" s="27"/>
+      <c r="AD227" s="27"/>
+      <c r="AE227" s="27"/>
+      <c r="AF227" s="27"/>
+      <c r="AG227" s="27"/>
+      <c r="AH227" s="27"/>
+      <c r="AI227" s="27"/>
+      <c r="AK227" s="33"/>
     </row>
     <row r="228" spans="22:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="V228" s="35"/>
-[...13 lines deleted...]
-      <c r="AK228" s="34"/>
+      <c r="V228" s="34"/>
+      <c r="W228" s="34"/>
+      <c r="X228" s="25"/>
+      <c r="Y228" s="27"/>
+      <c r="Z228" s="27"/>
+      <c r="AA228" s="27"/>
+      <c r="AB228" s="27"/>
+      <c r="AC228" s="27"/>
+      <c r="AD228" s="27"/>
+      <c r="AE228" s="27"/>
+      <c r="AF228" s="27"/>
+      <c r="AG228" s="27"/>
+      <c r="AH228" s="27"/>
+      <c r="AI228" s="27"/>
+      <c r="AK228" s="33"/>
     </row>
     <row r="229" spans="22:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="V229" s="35"/>
-[...13 lines deleted...]
-      <c r="AK229" s="34"/>
+      <c r="V229" s="34"/>
+      <c r="W229" s="34"/>
+      <c r="X229" s="25"/>
+      <c r="Y229" s="26"/>
+      <c r="Z229" s="26"/>
+      <c r="AA229" s="26"/>
+      <c r="AB229" s="26"/>
+      <c r="AC229" s="26"/>
+      <c r="AD229" s="26"/>
+      <c r="AE229" s="26"/>
+      <c r="AF229" s="26"/>
+      <c r="AG229" s="26"/>
+      <c r="AH229" s="26"/>
+      <c r="AI229" s="26"/>
+      <c r="AK229" s="33"/>
     </row>
     <row r="230" spans="22:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="V230" s="35"/>
-[...13 lines deleted...]
-      <c r="AK230" s="34"/>
+      <c r="V230" s="34"/>
+      <c r="W230" s="34"/>
+      <c r="X230" s="32"/>
+      <c r="Y230" s="26"/>
+      <c r="Z230" s="26"/>
+      <c r="AA230" s="26"/>
+      <c r="AB230" s="26"/>
+      <c r="AC230" s="26"/>
+      <c r="AD230" s="26"/>
+      <c r="AE230" s="26"/>
+      <c r="AF230" s="26"/>
+      <c r="AG230" s="26"/>
+      <c r="AH230" s="26"/>
+      <c r="AI230" s="26"/>
+      <c r="AK230" s="33"/>
     </row>
     <row r="231" spans="22:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="V231" s="35"/>
-[...1 lines deleted...]
-      <c r="X231" s="26"/>
+      <c r="V231" s="34"/>
+      <c r="W231" s="34"/>
+      <c r="X231" s="25"/>
       <c r="Y231" s="15"/>
       <c r="Z231" s="15"/>
       <c r="AA231" s="15"/>
       <c r="AB231" s="15"/>
       <c r="AC231" s="15"/>
       <c r="AD231" s="15"/>
       <c r="AE231" s="15"/>
       <c r="AF231" s="15"/>
       <c r="AG231" s="15"/>
       <c r="AH231" s="15"/>
       <c r="AI231" s="15"/>
-      <c r="AK231" s="34"/>
+      <c r="AK231" s="33"/>
     </row>
     <row r="232" spans="22:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="V232" s="35"/>
-[...13 lines deleted...]
-      <c r="AK232" s="34"/>
+      <c r="V232" s="34"/>
+      <c r="W232" s="34"/>
+      <c r="X232" s="29"/>
+      <c r="Y232" s="27"/>
+      <c r="Z232" s="27"/>
+      <c r="AA232" s="27"/>
+      <c r="AB232" s="27"/>
+      <c r="AC232" s="27"/>
+      <c r="AD232" s="27"/>
+      <c r="AE232" s="27"/>
+      <c r="AF232" s="27"/>
+      <c r="AG232" s="27"/>
+      <c r="AH232" s="27"/>
+      <c r="AI232" s="27"/>
+      <c r="AK232" s="33"/>
     </row>
     <row r="233" spans="22:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="V233" s="35"/>
-[...13 lines deleted...]
-      <c r="AK233" s="34"/>
+      <c r="V233" s="34"/>
+      <c r="W233" s="34"/>
+      <c r="X233" s="25"/>
+      <c r="Y233" s="27"/>
+      <c r="Z233" s="27"/>
+      <c r="AA233" s="27"/>
+      <c r="AB233" s="27"/>
+      <c r="AC233" s="27"/>
+      <c r="AD233" s="27"/>
+      <c r="AE233" s="27"/>
+      <c r="AF233" s="27"/>
+      <c r="AG233" s="27"/>
+      <c r="AH233" s="27"/>
+      <c r="AI233" s="27"/>
+      <c r="AK233" s="33"/>
     </row>
     <row r="234" spans="22:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="V234" s="35"/>
-[...13 lines deleted...]
-      <c r="AK234" s="34"/>
+      <c r="V234" s="34"/>
+      <c r="W234" s="34"/>
+      <c r="X234" s="31"/>
+      <c r="Y234" s="26"/>
+      <c r="Z234" s="26"/>
+      <c r="AA234" s="26"/>
+      <c r="AB234" s="26"/>
+      <c r="AC234" s="26"/>
+      <c r="AD234" s="26"/>
+      <c r="AE234" s="26"/>
+      <c r="AF234" s="26"/>
+      <c r="AG234" s="26"/>
+      <c r="AH234" s="26"/>
+      <c r="AI234" s="26"/>
+      <c r="AK234" s="33"/>
     </row>
     <row r="235" spans="22:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="V235" s="35"/>
-[...13 lines deleted...]
-      <c r="AK235" s="34"/>
+      <c r="V235" s="34"/>
+      <c r="W235" s="34"/>
+      <c r="X235" s="25"/>
+      <c r="Y235" s="26"/>
+      <c r="Z235" s="26"/>
+      <c r="AA235" s="26"/>
+      <c r="AB235" s="26"/>
+      <c r="AC235" s="26"/>
+      <c r="AD235" s="26"/>
+      <c r="AE235" s="26"/>
+      <c r="AF235" s="26"/>
+      <c r="AG235" s="26"/>
+      <c r="AH235" s="26"/>
+      <c r="AI235" s="26"/>
+      <c r="AK235" s="33"/>
     </row>
     <row r="236" spans="22:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="V236" s="35"/>
-[...13 lines deleted...]
-      <c r="AK236" s="34"/>
+      <c r="V236" s="34"/>
+      <c r="W236" s="34"/>
+      <c r="X236" s="33"/>
+      <c r="Y236" s="26"/>
+      <c r="Z236" s="26"/>
+      <c r="AA236" s="26"/>
+      <c r="AB236" s="26"/>
+      <c r="AC236" s="26"/>
+      <c r="AD236" s="26"/>
+      <c r="AE236" s="26"/>
+      <c r="AF236" s="26"/>
+      <c r="AG236" s="26"/>
+      <c r="AH236" s="26"/>
+      <c r="AI236" s="26"/>
+      <c r="AK236" s="33"/>
     </row>
     <row r="237" spans="22:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="V237" s="35"/>
-[...13 lines deleted...]
-      <c r="AK237" s="34"/>
+      <c r="V237" s="34"/>
+      <c r="W237" s="34"/>
+      <c r="X237" s="32"/>
+      <c r="Y237" s="26"/>
+      <c r="Z237" s="26"/>
+      <c r="AA237" s="26"/>
+      <c r="AB237" s="26"/>
+      <c r="AC237" s="26"/>
+      <c r="AD237" s="26"/>
+      <c r="AE237" s="26"/>
+      <c r="AF237" s="26"/>
+      <c r="AG237" s="26"/>
+      <c r="AH237" s="26"/>
+      <c r="AI237" s="26"/>
+      <c r="AK237" s="33"/>
     </row>
     <row r="238" spans="22:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="V238" s="35"/>
-[...13 lines deleted...]
-      <c r="AK238" s="34"/>
+      <c r="V238" s="34"/>
+      <c r="W238" s="34"/>
+      <c r="X238" s="32"/>
+      <c r="Y238" s="27"/>
+      <c r="Z238" s="27"/>
+      <c r="AA238" s="27"/>
+      <c r="AB238" s="27"/>
+      <c r="AC238" s="27"/>
+      <c r="AD238" s="27"/>
+      <c r="AE238" s="27"/>
+      <c r="AF238" s="27"/>
+      <c r="AG238" s="27"/>
+      <c r="AH238" s="27"/>
+      <c r="AI238" s="27"/>
+      <c r="AK238" s="33"/>
     </row>
     <row r="239" spans="22:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="V239" s="35"/>
-[...13 lines deleted...]
-      <c r="AK239" s="34"/>
+      <c r="V239" s="34"/>
+      <c r="W239" s="34"/>
+      <c r="X239" s="29"/>
+      <c r="Y239" s="27"/>
+      <c r="Z239" s="27"/>
+      <c r="AA239" s="27"/>
+      <c r="AB239" s="27"/>
+      <c r="AC239" s="27"/>
+      <c r="AD239" s="27"/>
+      <c r="AE239" s="27"/>
+      <c r="AF239" s="27"/>
+      <c r="AG239" s="27"/>
+      <c r="AH239" s="27"/>
+      <c r="AI239" s="27"/>
+      <c r="AK239" s="33"/>
     </row>
     <row r="240" spans="22:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="V240" s="35"/>
-[...13 lines deleted...]
-      <c r="AK240" s="34"/>
+      <c r="V240" s="34"/>
+      <c r="W240" s="34"/>
+      <c r="X240" s="34"/>
+      <c r="Y240" s="25"/>
+      <c r="Z240" s="25"/>
+      <c r="AA240" s="25"/>
+      <c r="AB240" s="25"/>
+      <c r="AC240" s="25"/>
+      <c r="AD240" s="25"/>
+      <c r="AE240" s="25"/>
+      <c r="AF240" s="25"/>
+      <c r="AG240" s="25"/>
+      <c r="AH240" s="25"/>
+      <c r="AI240" s="25"/>
+      <c r="AK240" s="33"/>
     </row>
     <row r="241" spans="22:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="V241" s="35"/>
-[...13 lines deleted...]
-      <c r="AK241" s="34"/>
+      <c r="V241" s="34"/>
+      <c r="W241" s="34"/>
+      <c r="X241" s="31"/>
+      <c r="Y241" s="26"/>
+      <c r="Z241" s="26"/>
+      <c r="AA241" s="26"/>
+      <c r="AB241" s="26"/>
+      <c r="AC241" s="26"/>
+      <c r="AD241" s="26"/>
+      <c r="AE241" s="26"/>
+      <c r="AF241" s="26"/>
+      <c r="AG241" s="26"/>
+      <c r="AH241" s="26"/>
+      <c r="AI241" s="26"/>
+      <c r="AK241" s="33"/>
     </row>
     <row r="242" spans="22:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="X242" s="33"/>
-[...11 lines deleted...]
-      <c r="AK242" s="34"/>
+      <c r="X242" s="32"/>
+      <c r="Y242" s="25"/>
+      <c r="Z242" s="25"/>
+      <c r="AA242" s="25"/>
+      <c r="AB242" s="25"/>
+      <c r="AC242" s="25"/>
+      <c r="AD242" s="25"/>
+      <c r="AE242" s="25"/>
+      <c r="AF242" s="25"/>
+      <c r="AG242" s="25"/>
+      <c r="AH242" s="25"/>
+      <c r="AI242" s="25"/>
+      <c r="AK242" s="33"/>
     </row>
     <row r="243" spans="22:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="X243" s="33"/>
-[...11 lines deleted...]
-      <c r="AK243" s="34"/>
+      <c r="X243" s="32"/>
+      <c r="Y243" s="41"/>
+      <c r="Z243" s="41"/>
+      <c r="AA243" s="41"/>
+      <c r="AB243" s="41"/>
+      <c r="AC243" s="41"/>
+      <c r="AD243" s="41"/>
+      <c r="AE243" s="41"/>
+      <c r="AF243" s="41"/>
+      <c r="AG243" s="41"/>
+      <c r="AH243" s="41"/>
+      <c r="AI243" s="41"/>
+      <c r="AK243" s="33"/>
     </row>
     <row r="244" spans="22:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="X244" s="30"/>
-[...11 lines deleted...]
-      <c r="AK244" s="34"/>
+      <c r="X244" s="29"/>
+      <c r="Y244" s="25"/>
+      <c r="Z244" s="25"/>
+      <c r="AA244" s="25"/>
+      <c r="AB244" s="25"/>
+      <c r="AC244" s="25"/>
+      <c r="AD244" s="25"/>
+      <c r="AE244" s="25"/>
+      <c r="AF244" s="25"/>
+      <c r="AG244" s="25"/>
+      <c r="AH244" s="25"/>
+      <c r="AI244" s="25"/>
+      <c r="AK244" s="33"/>
     </row>
     <row r="245" spans="22:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="X245" s="26"/>
-[...11 lines deleted...]
-      <c r="AK245" s="34"/>
+      <c r="X245" s="25"/>
+      <c r="Y245" s="41"/>
+      <c r="Z245" s="41"/>
+      <c r="AA245" s="41"/>
+      <c r="AB245" s="41"/>
+      <c r="AC245" s="41"/>
+      <c r="AD245" s="41"/>
+      <c r="AE245" s="41"/>
+      <c r="AF245" s="41"/>
+      <c r="AG245" s="41"/>
+      <c r="AH245" s="41"/>
+      <c r="AI245" s="41"/>
+      <c r="AK245" s="33"/>
     </row>
     <row r="246" spans="22:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="X246" s="32"/>
-[...11 lines deleted...]
-      <c r="AK246" s="34"/>
+      <c r="X246" s="31"/>
+      <c r="Y246" s="41"/>
+      <c r="Z246" s="41"/>
+      <c r="AA246" s="41"/>
+      <c r="AB246" s="41"/>
+      <c r="AC246" s="41"/>
+      <c r="AD246" s="41"/>
+      <c r="AE246" s="41"/>
+      <c r="AF246" s="41"/>
+      <c r="AG246" s="41"/>
+      <c r="AH246" s="41"/>
+      <c r="AI246" s="41"/>
+      <c r="AK246" s="33"/>
     </row>
     <row r="247" spans="22:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="X247" s="33"/>
-[...11 lines deleted...]
-      <c r="AK247" s="34"/>
+      <c r="X247" s="32"/>
+      <c r="Y247" s="41"/>
+      <c r="Z247" s="41"/>
+      <c r="AA247" s="41"/>
+      <c r="AB247" s="41"/>
+      <c r="AC247" s="41"/>
+      <c r="AD247" s="41"/>
+      <c r="AE247" s="41"/>
+      <c r="AF247" s="41"/>
+      <c r="AG247" s="41"/>
+      <c r="AH247" s="41"/>
+      <c r="AI247" s="41"/>
+      <c r="AK247" s="33"/>
     </row>
     <row r="248" spans="22:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="X248" s="34"/>
-[...11 lines deleted...]
-      <c r="AK248" s="34"/>
+      <c r="X248" s="33"/>
+      <c r="Y248" s="40"/>
+      <c r="Z248" s="40"/>
+      <c r="AA248" s="40"/>
+      <c r="AB248" s="40"/>
+      <c r="AC248" s="40"/>
+      <c r="AD248" s="40"/>
+      <c r="AE248" s="40"/>
+      <c r="AF248" s="40"/>
+      <c r="AG248" s="40"/>
+      <c r="AH248" s="40"/>
+      <c r="AI248" s="40"/>
+      <c r="AK248" s="33"/>
     </row>
     <row r="249" spans="22:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="X249" s="33"/>
-[...11 lines deleted...]
-      <c r="AK249" s="34"/>
+      <c r="X249" s="32"/>
+      <c r="Y249" s="40"/>
+      <c r="Z249" s="40"/>
+      <c r="AA249" s="40"/>
+      <c r="AB249" s="40"/>
+      <c r="AC249" s="40"/>
+      <c r="AD249" s="40"/>
+      <c r="AE249" s="40"/>
+      <c r="AF249" s="40"/>
+      <c r="AG249" s="40"/>
+      <c r="AH249" s="40"/>
+      <c r="AI249" s="40"/>
+      <c r="AK249" s="33"/>
     </row>
     <row r="250" spans="22:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="X250" s="30"/>
-[...11 lines deleted...]
-      <c r="AK250" s="34"/>
+      <c r="X250" s="29"/>
+      <c r="Y250" s="40"/>
+      <c r="Z250" s="40"/>
+      <c r="AA250" s="40"/>
+      <c r="AB250" s="40"/>
+      <c r="AC250" s="40"/>
+      <c r="AD250" s="40"/>
+      <c r="AE250" s="40"/>
+      <c r="AF250" s="40"/>
+      <c r="AG250" s="40"/>
+      <c r="AH250" s="40"/>
+      <c r="AI250" s="40"/>
+      <c r="AK250" s="33"/>
     </row>
     <row r="251" spans="22:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="X251" s="26"/>
-[...11 lines deleted...]
-      <c r="AK251" s="34"/>
+      <c r="X251" s="25"/>
+      <c r="Y251" s="40"/>
+      <c r="Z251" s="40"/>
+      <c r="AA251" s="40"/>
+      <c r="AB251" s="40"/>
+      <c r="AC251" s="40"/>
+      <c r="AD251" s="40"/>
+      <c r="AE251" s="40"/>
+      <c r="AF251" s="40"/>
+      <c r="AG251" s="40"/>
+      <c r="AH251" s="40"/>
+      <c r="AI251" s="40"/>
+      <c r="AK251" s="33"/>
     </row>
     <row r="252" spans="22:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="X252" s="36"/>
-[...11 lines deleted...]
-      <c r="AK252" s="34"/>
+      <c r="X252" s="35"/>
+      <c r="Y252" s="40"/>
+      <c r="Z252" s="40"/>
+      <c r="AA252" s="40"/>
+      <c r="AB252" s="40"/>
+      <c r="AC252" s="40"/>
+      <c r="AD252" s="40"/>
+      <c r="AE252" s="40"/>
+      <c r="AF252" s="40"/>
+      <c r="AG252" s="40"/>
+      <c r="AH252" s="40"/>
+      <c r="AI252" s="40"/>
+      <c r="AK252" s="33"/>
     </row>
     <row r="253" spans="22:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="X253" s="36"/>
+      <c r="X253" s="35"/>
       <c r="Y253" s="15"/>
       <c r="Z253" s="15"/>
       <c r="AA253" s="15"/>
       <c r="AB253" s="15"/>
       <c r="AC253" s="15"/>
       <c r="AD253" s="15"/>
       <c r="AE253" s="15"/>
       <c r="AF253" s="15"/>
       <c r="AG253" s="15"/>
       <c r="AH253" s="15"/>
       <c r="AI253" s="15"/>
-      <c r="AK253" s="34"/>
+      <c r="AK253" s="33"/>
     </row>
     <row r="254" spans="22:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="X254" s="33"/>
-[...11 lines deleted...]
-      <c r="AK254" s="34"/>
+      <c r="X254" s="32"/>
+      <c r="Y254" s="42"/>
+      <c r="Z254" s="42"/>
+      <c r="AA254" s="42"/>
+      <c r="AB254" s="42"/>
+      <c r="AC254" s="42"/>
+      <c r="AD254" s="42"/>
+      <c r="AE254" s="42"/>
+      <c r="AF254" s="42"/>
+      <c r="AG254" s="42"/>
+      <c r="AH254" s="42"/>
+      <c r="AI254" s="42"/>
+      <c r="AK254" s="33"/>
     </row>
     <row r="255" spans="22:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="X255" s="33"/>
-[...11 lines deleted...]
-      <c r="AK255" s="34"/>
+      <c r="X255" s="32"/>
+      <c r="Y255" s="42"/>
+      <c r="Z255" s="42"/>
+      <c r="AA255" s="42"/>
+      <c r="AB255" s="42"/>
+      <c r="AC255" s="42"/>
+      <c r="AD255" s="42"/>
+      <c r="AE255" s="42"/>
+      <c r="AF255" s="42"/>
+      <c r="AG255" s="42"/>
+      <c r="AH255" s="42"/>
+      <c r="AI255" s="42"/>
+      <c r="AK255" s="33"/>
     </row>
     <row r="256" spans="22:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="X256" s="33"/>
-[...11 lines deleted...]
-      <c r="AK256" s="34"/>
+      <c r="X256" s="32"/>
+      <c r="Y256" s="41"/>
+      <c r="Z256" s="41"/>
+      <c r="AA256" s="41"/>
+      <c r="AB256" s="41"/>
+      <c r="AC256" s="41"/>
+      <c r="AD256" s="41"/>
+      <c r="AE256" s="41"/>
+      <c r="AF256" s="41"/>
+      <c r="AG256" s="41"/>
+      <c r="AH256" s="41"/>
+      <c r="AI256" s="41"/>
+      <c r="AK256" s="33"/>
     </row>
     <row r="257" spans="24:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="X257" s="33"/>
-[...11 lines deleted...]
-      <c r="AK257" s="34"/>
+      <c r="X257" s="32"/>
+      <c r="Y257" s="41"/>
+      <c r="Z257" s="41"/>
+      <c r="AA257" s="41"/>
+      <c r="AB257" s="41"/>
+      <c r="AC257" s="41"/>
+      <c r="AD257" s="41"/>
+      <c r="AE257" s="41"/>
+      <c r="AF257" s="41"/>
+      <c r="AG257" s="41"/>
+      <c r="AH257" s="41"/>
+      <c r="AI257" s="41"/>
+      <c r="AK257" s="33"/>
     </row>
     <row r="258" spans="24:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="X258" s="30"/>
-[...11 lines deleted...]
-      <c r="AK258" s="34"/>
+      <c r="X258" s="29"/>
+      <c r="Y258" s="25"/>
+      <c r="Z258" s="25"/>
+      <c r="AA258" s="25"/>
+      <c r="AB258" s="25"/>
+      <c r="AC258" s="25"/>
+      <c r="AD258" s="25"/>
+      <c r="AE258" s="25"/>
+      <c r="AF258" s="25"/>
+      <c r="AG258" s="25"/>
+      <c r="AH258" s="25"/>
+      <c r="AI258" s="25"/>
+      <c r="AK258" s="33"/>
     </row>
     <row r="259" spans="24:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="X259" s="26"/>
-[...11 lines deleted...]
-      <c r="AK259" s="34"/>
+      <c r="X259" s="25"/>
+      <c r="Y259" s="42"/>
+      <c r="Z259" s="42"/>
+      <c r="AA259" s="42"/>
+      <c r="AB259" s="42"/>
+      <c r="AC259" s="42"/>
+      <c r="AD259" s="42"/>
+      <c r="AE259" s="42"/>
+      <c r="AF259" s="42"/>
+      <c r="AG259" s="42"/>
+      <c r="AH259" s="42"/>
+      <c r="AI259" s="42"/>
+      <c r="AK259" s="33"/>
     </row>
     <row r="260" spans="24:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="X260" s="41"/>
-[...11 lines deleted...]
-      <c r="AK260" s="34"/>
+      <c r="X260" s="40"/>
+      <c r="Y260" s="42"/>
+      <c r="Z260" s="42"/>
+      <c r="AA260" s="42"/>
+      <c r="AB260" s="42"/>
+      <c r="AC260" s="42"/>
+      <c r="AD260" s="42"/>
+      <c r="AE260" s="42"/>
+      <c r="AF260" s="42"/>
+      <c r="AG260" s="42"/>
+      <c r="AH260" s="42"/>
+      <c r="AI260" s="42"/>
+      <c r="AK260" s="33"/>
     </row>
     <row r="261" spans="24:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="X261" s="32"/>
-[...11 lines deleted...]
-      <c r="AK261" s="34"/>
+      <c r="X261" s="31"/>
+      <c r="Y261" s="41"/>
+      <c r="Z261" s="41"/>
+      <c r="AA261" s="41"/>
+      <c r="AB261" s="41"/>
+      <c r="AC261" s="41"/>
+      <c r="AD261" s="41"/>
+      <c r="AE261" s="41"/>
+      <c r="AF261" s="41"/>
+      <c r="AG261" s="41"/>
+      <c r="AH261" s="41"/>
+      <c r="AI261" s="41"/>
+      <c r="AK261" s="33"/>
     </row>
     <row r="262" spans="24:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="X262" s="32"/>
-[...8 lines deleted...]
-      <c r="AK262" s="34"/>
+      <c r="X262" s="31"/>
+      <c r="AB262" s="33"/>
+      <c r="AC262" s="33"/>
+      <c r="AD262" s="33"/>
+      <c r="AE262" s="33"/>
+      <c r="AF262" s="33"/>
+      <c r="AG262" s="33"/>
+      <c r="AH262" s="33"/>
+      <c r="AI262" s="33"/>
+      <c r="AK262" s="33"/>
     </row>
     <row r="263" spans="24:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="X263" s="26"/>
-[...11 lines deleted...]
-      <c r="AK263" s="34"/>
+      <c r="X263" s="25"/>
+      <c r="Y263" s="41"/>
+      <c r="Z263" s="41"/>
+      <c r="AA263" s="41"/>
+      <c r="AB263" s="41"/>
+      <c r="AC263" s="41"/>
+      <c r="AD263" s="41"/>
+      <c r="AE263" s="41"/>
+      <c r="AF263" s="41"/>
+      <c r="AG263" s="41"/>
+      <c r="AH263" s="41"/>
+      <c r="AI263" s="41"/>
+      <c r="AK263" s="33"/>
     </row>
     <row r="264" spans="24:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="X264" s="37"/>
-[...11 lines deleted...]
-      <c r="AK264" s="34"/>
+      <c r="X264" s="36"/>
+      <c r="Y264" s="41"/>
+      <c r="Z264" s="41"/>
+      <c r="AA264" s="41"/>
+      <c r="AB264" s="41"/>
+      <c r="AC264" s="41"/>
+      <c r="AD264" s="41"/>
+      <c r="AE264" s="41"/>
+      <c r="AF264" s="41"/>
+      <c r="AG264" s="41"/>
+      <c r="AH264" s="41"/>
+      <c r="AI264" s="41"/>
+      <c r="AK264" s="33"/>
     </row>
     <row r="265" spans="24:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="X265" s="37"/>
-[...11 lines deleted...]
-      <c r="AK265" s="34"/>
+      <c r="X265" s="36"/>
+      <c r="Y265" s="41"/>
+      <c r="Z265" s="41"/>
+      <c r="AA265" s="41"/>
+      <c r="AB265" s="41"/>
+      <c r="AC265" s="41"/>
+      <c r="AD265" s="41"/>
+      <c r="AE265" s="41"/>
+      <c r="AF265" s="41"/>
+      <c r="AG265" s="41"/>
+      <c r="AH265" s="41"/>
+      <c r="AI265" s="41"/>
+      <c r="AK265" s="33"/>
     </row>
     <row r="266" spans="24:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="X266" s="26"/>
-[...11 lines deleted...]
-      <c r="AK266" s="34"/>
+      <c r="X266" s="25"/>
+      <c r="Y266" s="41"/>
+      <c r="Z266" s="41"/>
+      <c r="AA266" s="41"/>
+      <c r="AB266" s="41"/>
+      <c r="AC266" s="41"/>
+      <c r="AD266" s="41"/>
+      <c r="AE266" s="41"/>
+      <c r="AF266" s="41"/>
+      <c r="AG266" s="41"/>
+      <c r="AH266" s="41"/>
+      <c r="AI266" s="41"/>
+      <c r="AK266" s="33"/>
     </row>
     <row r="267" spans="24:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="X267" s="32"/>
-[...11 lines deleted...]
-      <c r="AK267" s="34"/>
+      <c r="X267" s="31"/>
+      <c r="Y267" s="25"/>
+      <c r="Z267" s="25"/>
+      <c r="AA267" s="25"/>
+      <c r="AB267" s="25"/>
+      <c r="AC267" s="25"/>
+      <c r="AD267" s="25"/>
+      <c r="AE267" s="25"/>
+      <c r="AF267" s="25"/>
+      <c r="AG267" s="25"/>
+      <c r="AH267" s="25"/>
+      <c r="AI267" s="25"/>
+      <c r="AK267" s="33"/>
     </row>
     <row r="268" spans="24:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="X268" s="40"/>
-[...11 lines deleted...]
-      <c r="AK268" s="34"/>
+      <c r="X268" s="39"/>
+      <c r="Y268" s="25"/>
+      <c r="Z268" s="25"/>
+      <c r="AA268" s="25"/>
+      <c r="AB268" s="25"/>
+      <c r="AC268" s="25"/>
+      <c r="AD268" s="25"/>
+      <c r="AE268" s="25"/>
+      <c r="AF268" s="25"/>
+      <c r="AG268" s="25"/>
+      <c r="AH268" s="25"/>
+      <c r="AI268" s="25"/>
+      <c r="AK268" s="33"/>
     </row>
     <row r="269" spans="24:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="X269" s="30"/>
-[...11 lines deleted...]
-      <c r="AK269" s="34"/>
+      <c r="X269" s="29"/>
+      <c r="Y269" s="42"/>
+      <c r="Z269" s="42"/>
+      <c r="AA269" s="42"/>
+      <c r="AB269" s="42"/>
+      <c r="AC269" s="42"/>
+      <c r="AD269" s="42"/>
+      <c r="AE269" s="42"/>
+      <c r="AF269" s="42"/>
+      <c r="AG269" s="42"/>
+      <c r="AH269" s="42"/>
+      <c r="AI269" s="42"/>
+      <c r="AK269" s="33"/>
     </row>
     <row r="270" spans="24:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="Y270" s="43"/>
-[...10 lines deleted...]
-      <c r="AK270" s="34"/>
+      <c r="Y270" s="42"/>
+      <c r="Z270" s="42"/>
+      <c r="AA270" s="42"/>
+      <c r="AB270" s="42"/>
+      <c r="AC270" s="42"/>
+      <c r="AD270" s="42"/>
+      <c r="AE270" s="42"/>
+      <c r="AF270" s="42"/>
+      <c r="AG270" s="42"/>
+      <c r="AH270" s="42"/>
+      <c r="AI270" s="42"/>
+      <c r="AK270" s="33"/>
     </row>
     <row r="271" spans="24:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="X271" s="39"/>
-[...11 lines deleted...]
-      <c r="AK271" s="34"/>
+      <c r="X271" s="38"/>
+      <c r="Y271" s="41"/>
+      <c r="Z271" s="41"/>
+      <c r="AA271" s="41"/>
+      <c r="AB271" s="41"/>
+      <c r="AC271" s="41"/>
+      <c r="AD271" s="41"/>
+      <c r="AE271" s="41"/>
+      <c r="AF271" s="41"/>
+      <c r="AG271" s="41"/>
+      <c r="AH271" s="41"/>
+      <c r="AI271" s="41"/>
+      <c r="AK271" s="33"/>
     </row>
     <row r="272" spans="24:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="X272" s="40"/>
-[...11 lines deleted...]
-      <c r="AK272" s="34"/>
+      <c r="X272" s="39"/>
+      <c r="Y272" s="41"/>
+      <c r="Z272" s="41"/>
+      <c r="AA272" s="41"/>
+      <c r="AB272" s="41"/>
+      <c r="AC272" s="41"/>
+      <c r="AD272" s="41"/>
+      <c r="AE272" s="41"/>
+      <c r="AF272" s="41"/>
+      <c r="AG272" s="41"/>
+      <c r="AH272" s="41"/>
+      <c r="AI272" s="41"/>
+      <c r="AK272" s="33"/>
     </row>
     <row r="273" spans="24:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="X273" s="26"/>
-[...11 lines deleted...]
-      <c r="AK273" s="34"/>
+      <c r="X273" s="25"/>
+      <c r="Y273" s="33"/>
+      <c r="Z273" s="33"/>
+      <c r="AA273" s="33"/>
+      <c r="AB273" s="33"/>
+      <c r="AC273" s="33"/>
+      <c r="AD273" s="33"/>
+      <c r="AE273" s="33"/>
+      <c r="AF273" s="33"/>
+      <c r="AG273" s="33"/>
+      <c r="AH273" s="33"/>
+      <c r="AI273" s="33"/>
+      <c r="AK273" s="33"/>
     </row>
     <row r="274" spans="24:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="X274" s="26"/>
-[...11 lines deleted...]
-      <c r="AK274" s="34"/>
+      <c r="X274" s="25"/>
+      <c r="Y274" s="42"/>
+      <c r="Z274" s="42"/>
+      <c r="AA274" s="42"/>
+      <c r="AB274" s="42"/>
+      <c r="AC274" s="42"/>
+      <c r="AD274" s="42"/>
+      <c r="AE274" s="42"/>
+      <c r="AF274" s="42"/>
+      <c r="AG274" s="42"/>
+      <c r="AH274" s="42"/>
+      <c r="AI274" s="42"/>
+      <c r="AK274" s="33"/>
     </row>
     <row r="275" spans="24:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="X275" s="40"/>
-[...11 lines deleted...]
-      <c r="AK275" s="34"/>
+      <c r="X275" s="39"/>
+      <c r="Y275" s="42"/>
+      <c r="Z275" s="42"/>
+      <c r="AA275" s="42"/>
+      <c r="AB275" s="42"/>
+      <c r="AC275" s="42"/>
+      <c r="AD275" s="42"/>
+      <c r="AE275" s="42"/>
+      <c r="AF275" s="42"/>
+      <c r="AG275" s="42"/>
+      <c r="AH275" s="42"/>
+      <c r="AI275" s="42"/>
+      <c r="AK275" s="33"/>
     </row>
     <row r="276" spans="24:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="X276" s="26"/>
-[...11 lines deleted...]
-      <c r="AK276" s="34"/>
+      <c r="X276" s="25"/>
+      <c r="Y276" s="41"/>
+      <c r="Z276" s="41"/>
+      <c r="AA276" s="41"/>
+      <c r="AB276" s="41"/>
+      <c r="AC276" s="41"/>
+      <c r="AD276" s="41"/>
+      <c r="AE276" s="41"/>
+      <c r="AF276" s="41"/>
+      <c r="AG276" s="41"/>
+      <c r="AH276" s="41"/>
+      <c r="AI276" s="41"/>
+      <c r="AK276" s="33"/>
     </row>
     <row r="277" spans="24:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="X277" s="26"/>
-[...11 lines deleted...]
-      <c r="AK277" s="34"/>
+      <c r="X277" s="25"/>
+      <c r="Y277" s="41"/>
+      <c r="Z277" s="41"/>
+      <c r="AA277" s="41"/>
+      <c r="AB277" s="41"/>
+      <c r="AC277" s="41"/>
+      <c r="AD277" s="41"/>
+      <c r="AE277" s="41"/>
+      <c r="AF277" s="41"/>
+      <c r="AG277" s="41"/>
+      <c r="AH277" s="41"/>
+      <c r="AI277" s="41"/>
+      <c r="AK277" s="33"/>
     </row>
     <row r="278" spans="24:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="Y278" s="30"/>
-[...10 lines deleted...]
-      <c r="AK278" s="34"/>
+      <c r="Y278" s="29"/>
+      <c r="Z278" s="29"/>
+      <c r="AA278" s="29"/>
+      <c r="AB278" s="29"/>
+      <c r="AC278" s="29"/>
+      <c r="AD278" s="29"/>
+      <c r="AE278" s="29"/>
+      <c r="AF278" s="29"/>
+      <c r="AG278" s="29"/>
+      <c r="AH278" s="29"/>
+      <c r="AI278" s="29"/>
+      <c r="AK278" s="33"/>
     </row>
     <row r="279" spans="24:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="Y279" s="43"/>
-[...10 lines deleted...]
-      <c r="AK279" s="34"/>
+      <c r="Y279" s="42"/>
+      <c r="Z279" s="42"/>
+      <c r="AA279" s="42"/>
+      <c r="AB279" s="42"/>
+      <c r="AC279" s="42"/>
+      <c r="AD279" s="42"/>
+      <c r="AE279" s="42"/>
+      <c r="AF279" s="42"/>
+      <c r="AG279" s="42"/>
+      <c r="AH279" s="42"/>
+      <c r="AI279" s="42"/>
+      <c r="AK279" s="33"/>
     </row>
     <row r="280" spans="24:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="Y280" s="43"/>
-[...10 lines deleted...]
-      <c r="AK280" s="34"/>
+      <c r="Y280" s="42"/>
+      <c r="Z280" s="42"/>
+      <c r="AA280" s="42"/>
+      <c r="AB280" s="42"/>
+      <c r="AC280" s="42"/>
+      <c r="AD280" s="42"/>
+      <c r="AE280" s="42"/>
+      <c r="AF280" s="42"/>
+      <c r="AG280" s="42"/>
+      <c r="AH280" s="42"/>
+      <c r="AI280" s="42"/>
+      <c r="AK280" s="33"/>
     </row>
     <row r="281" spans="24:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="Y281" s="42"/>
-[...10 lines deleted...]
-      <c r="AK281" s="34"/>
+      <c r="Y281" s="41"/>
+      <c r="Z281" s="41"/>
+      <c r="AA281" s="41"/>
+      <c r="AB281" s="41"/>
+      <c r="AC281" s="41"/>
+      <c r="AD281" s="41"/>
+      <c r="AE281" s="41"/>
+      <c r="AF281" s="41"/>
+      <c r="AG281" s="41"/>
+      <c r="AH281" s="41"/>
+      <c r="AI281" s="41"/>
+      <c r="AK281" s="33"/>
     </row>
     <row r="282" spans="24:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="Y282" s="42"/>
-[...10 lines deleted...]
-      <c r="AK282" s="34"/>
+      <c r="Y282" s="41"/>
+      <c r="Z282" s="41"/>
+      <c r="AA282" s="41"/>
+      <c r="AB282" s="41"/>
+      <c r="AC282" s="41"/>
+      <c r="AD282" s="41"/>
+      <c r="AE282" s="41"/>
+      <c r="AF282" s="41"/>
+      <c r="AG282" s="41"/>
+      <c r="AH282" s="41"/>
+      <c r="AI282" s="41"/>
+      <c r="AK282" s="33"/>
     </row>
     <row r="283" spans="24:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="Y283" s="42"/>
-[...10 lines deleted...]
-      <c r="AK283" s="34"/>
+      <c r="Y283" s="41"/>
+      <c r="Z283" s="41"/>
+      <c r="AA283" s="41"/>
+      <c r="AB283" s="41"/>
+      <c r="AC283" s="41"/>
+      <c r="AD283" s="41"/>
+      <c r="AE283" s="41"/>
+      <c r="AF283" s="41"/>
+      <c r="AG283" s="41"/>
+      <c r="AH283" s="41"/>
+      <c r="AI283" s="41"/>
+      <c r="AK283" s="33"/>
     </row>
     <row r="284" spans="24:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="Y284" s="33"/>
-[...10 lines deleted...]
-      <c r="AK284" s="34"/>
+      <c r="Y284" s="32"/>
+      <c r="Z284" s="32"/>
+      <c r="AA284" s="32"/>
+      <c r="AB284" s="32"/>
+      <c r="AC284" s="32"/>
+      <c r="AD284" s="32"/>
+      <c r="AE284" s="32"/>
+      <c r="AF284" s="32"/>
+      <c r="AG284" s="32"/>
+      <c r="AH284" s="32"/>
+      <c r="AI284" s="32"/>
+      <c r="AK284" s="33"/>
     </row>
     <row r="285" spans="24:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="Y285" s="43"/>
-[...10 lines deleted...]
-      <c r="AK285" s="34"/>
+      <c r="Y285" s="42"/>
+      <c r="Z285" s="42"/>
+      <c r="AA285" s="42"/>
+      <c r="AB285" s="42"/>
+      <c r="AC285" s="42"/>
+      <c r="AD285" s="42"/>
+      <c r="AE285" s="42"/>
+      <c r="AF285" s="42"/>
+      <c r="AG285" s="42"/>
+      <c r="AH285" s="42"/>
+      <c r="AI285" s="42"/>
+      <c r="AK285" s="33"/>
     </row>
     <row r="286" spans="24:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="Y286" s="43"/>
-[...10 lines deleted...]
-      <c r="AK286" s="34"/>
+      <c r="Y286" s="42"/>
+      <c r="Z286" s="42"/>
+      <c r="AA286" s="42"/>
+      <c r="AB286" s="42"/>
+      <c r="AC286" s="42"/>
+      <c r="AD286" s="42"/>
+      <c r="AE286" s="42"/>
+      <c r="AF286" s="42"/>
+      <c r="AG286" s="42"/>
+      <c r="AH286" s="42"/>
+      <c r="AI286" s="42"/>
+      <c r="AK286" s="33"/>
     </row>
     <row r="287" spans="24:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="Y287" s="43"/>
-[...10 lines deleted...]
-      <c r="AK287" s="34"/>
+      <c r="Y287" s="42"/>
+      <c r="Z287" s="42"/>
+      <c r="AA287" s="42"/>
+      <c r="AB287" s="42"/>
+      <c r="AC287" s="42"/>
+      <c r="AD287" s="42"/>
+      <c r="AE287" s="42"/>
+      <c r="AF287" s="42"/>
+      <c r="AG287" s="42"/>
+      <c r="AH287" s="42"/>
+      <c r="AI287" s="42"/>
+      <c r="AK287" s="33"/>
     </row>
     <row r="288" spans="24:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="Y288" s="42"/>
-[...10 lines deleted...]
-      <c r="AK288" s="34"/>
+      <c r="Y288" s="41"/>
+      <c r="Z288" s="41"/>
+      <c r="AA288" s="41"/>
+      <c r="AB288" s="41"/>
+      <c r="AC288" s="41"/>
+      <c r="AD288" s="41"/>
+      <c r="AE288" s="41"/>
+      <c r="AF288" s="41"/>
+      <c r="AG288" s="41"/>
+      <c r="AH288" s="41"/>
+      <c r="AI288" s="41"/>
+      <c r="AK288" s="33"/>
     </row>
     <row r="289" spans="25:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="Y289" s="42"/>
-[...10 lines deleted...]
-      <c r="AK289" s="34"/>
+      <c r="Y289" s="41"/>
+      <c r="Z289" s="41"/>
+      <c r="AA289" s="41"/>
+      <c r="AB289" s="41"/>
+      <c r="AC289" s="41"/>
+      <c r="AD289" s="41"/>
+      <c r="AE289" s="41"/>
+      <c r="AF289" s="41"/>
+      <c r="AG289" s="41"/>
+      <c r="AH289" s="41"/>
+      <c r="AI289" s="41"/>
+      <c r="AK289" s="33"/>
     </row>
     <row r="290" spans="25:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="Y290" s="42"/>
-[...10 lines deleted...]
-      <c r="AK290" s="34"/>
+      <c r="Y290" s="41"/>
+      <c r="Z290" s="41"/>
+      <c r="AA290" s="41"/>
+      <c r="AB290" s="41"/>
+      <c r="AC290" s="41"/>
+      <c r="AD290" s="41"/>
+      <c r="AE290" s="41"/>
+      <c r="AF290" s="41"/>
+      <c r="AG290" s="41"/>
+      <c r="AH290" s="41"/>
+      <c r="AI290" s="41"/>
+      <c r="AK290" s="33"/>
     </row>
     <row r="291" spans="25:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="Y291" s="42"/>
-[...10 lines deleted...]
-      <c r="AK291" s="34"/>
+      <c r="Y291" s="41"/>
+      <c r="Z291" s="41"/>
+      <c r="AA291" s="41"/>
+      <c r="AB291" s="41"/>
+      <c r="AC291" s="41"/>
+      <c r="AD291" s="41"/>
+      <c r="AE291" s="41"/>
+      <c r="AF291" s="41"/>
+      <c r="AG291" s="41"/>
+      <c r="AH291" s="41"/>
+      <c r="AI291" s="41"/>
+      <c r="AK291" s="33"/>
     </row>
     <row r="292" spans="25:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="Y292" s="33"/>
-[...10 lines deleted...]
-      <c r="AK292" s="34"/>
+      <c r="Y292" s="32"/>
+      <c r="Z292" s="32"/>
+      <c r="AA292" s="32"/>
+      <c r="AB292" s="32"/>
+      <c r="AC292" s="32"/>
+      <c r="AD292" s="32"/>
+      <c r="AE292" s="32"/>
+      <c r="AF292" s="32"/>
+      <c r="AG292" s="32"/>
+      <c r="AH292" s="32"/>
+      <c r="AI292" s="32"/>
+      <c r="AK292" s="33"/>
     </row>
     <row r="293" spans="25:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="Y293" s="34"/>
-[...10 lines deleted...]
-      <c r="AK293" s="34"/>
+      <c r="Y293" s="33"/>
+      <c r="Z293" s="33"/>
+      <c r="AA293" s="33"/>
+      <c r="AB293" s="33"/>
+      <c r="AC293" s="33"/>
+      <c r="AD293" s="33"/>
+      <c r="AE293" s="33"/>
+      <c r="AF293" s="33"/>
+      <c r="AG293" s="33"/>
+      <c r="AH293" s="33"/>
+      <c r="AI293" s="33"/>
+      <c r="AK293" s="33"/>
     </row>
     <row r="294" spans="25:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="Y294" s="41"/>
-[...10 lines deleted...]
-      <c r="AK294" s="34"/>
+      <c r="Y294" s="40"/>
+      <c r="Z294" s="40"/>
+      <c r="AA294" s="40"/>
+      <c r="AB294" s="40"/>
+      <c r="AC294" s="40"/>
+      <c r="AD294" s="40"/>
+      <c r="AE294" s="40"/>
+      <c r="AF294" s="40"/>
+      <c r="AG294" s="40"/>
+      <c r="AH294" s="40"/>
+      <c r="AI294" s="40"/>
+      <c r="AK294" s="33"/>
     </row>
     <row r="295" spans="25:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="Y295" s="41"/>
-[...10 lines deleted...]
-      <c r="AK295" s="34"/>
+      <c r="Y295" s="40"/>
+      <c r="Z295" s="40"/>
+      <c r="AA295" s="40"/>
+      <c r="AB295" s="40"/>
+      <c r="AC295" s="40"/>
+      <c r="AD295" s="40"/>
+      <c r="AE295" s="40"/>
+      <c r="AF295" s="40"/>
+      <c r="AG295" s="40"/>
+      <c r="AH295" s="40"/>
+      <c r="AI295" s="40"/>
+      <c r="AK295" s="33"/>
     </row>
     <row r="296" spans="25:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="Y296" s="41"/>
-[...10 lines deleted...]
-      <c r="AK296" s="34"/>
+      <c r="Y296" s="40"/>
+      <c r="Z296" s="40"/>
+      <c r="AA296" s="40"/>
+      <c r="AB296" s="40"/>
+      <c r="AC296" s="40"/>
+      <c r="AD296" s="40"/>
+      <c r="AE296" s="40"/>
+      <c r="AF296" s="40"/>
+      <c r="AG296" s="40"/>
+      <c r="AH296" s="40"/>
+      <c r="AI296" s="40"/>
+      <c r="AK296" s="33"/>
     </row>
     <row r="297" spans="25:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="Y297" s="41"/>
-[...10 lines deleted...]
-      <c r="AK297" s="34"/>
+      <c r="Y297" s="40"/>
+      <c r="Z297" s="40"/>
+      <c r="AA297" s="40"/>
+      <c r="AB297" s="40"/>
+      <c r="AC297" s="40"/>
+      <c r="AD297" s="40"/>
+      <c r="AE297" s="40"/>
+      <c r="AF297" s="40"/>
+      <c r="AG297" s="40"/>
+      <c r="AH297" s="40"/>
+      <c r="AI297" s="40"/>
+      <c r="AK297" s="33"/>
     </row>
     <row r="298" spans="25:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="Y298" s="41"/>
-[...10 lines deleted...]
-      <c r="AK298" s="34"/>
+      <c r="Y298" s="40"/>
+      <c r="Z298" s="40"/>
+      <c r="AA298" s="40"/>
+      <c r="AB298" s="40"/>
+      <c r="AC298" s="40"/>
+      <c r="AD298" s="40"/>
+      <c r="AE298" s="40"/>
+      <c r="AF298" s="40"/>
+      <c r="AG298" s="40"/>
+      <c r="AH298" s="40"/>
+      <c r="AI298" s="40"/>
+      <c r="AK298" s="33"/>
     </row>
     <row r="299" spans="25:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="Y299" s="40"/>
-[...10 lines deleted...]
-      <c r="AK299" s="34"/>
+      <c r="Y299" s="39"/>
+      <c r="Z299" s="39"/>
+      <c r="AA299" s="39"/>
+      <c r="AB299" s="39"/>
+      <c r="AC299" s="39"/>
+      <c r="AD299" s="39"/>
+      <c r="AE299" s="39"/>
+      <c r="AF299" s="39"/>
+      <c r="AG299" s="39"/>
+      <c r="AH299" s="39"/>
+      <c r="AI299" s="39"/>
+      <c r="AK299" s="33"/>
     </row>
     <row r="300" spans="25:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="Y300" s="43"/>
-[...10 lines deleted...]
-      <c r="AK300" s="34"/>
+      <c r="Y300" s="42"/>
+      <c r="Z300" s="42"/>
+      <c r="AA300" s="42"/>
+      <c r="AB300" s="42"/>
+      <c r="AC300" s="42"/>
+      <c r="AD300" s="42"/>
+      <c r="AE300" s="42"/>
+      <c r="AF300" s="42"/>
+      <c r="AG300" s="42"/>
+      <c r="AH300" s="42"/>
+      <c r="AI300" s="42"/>
+      <c r="AK300" s="33"/>
     </row>
     <row r="301" spans="25:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="Y301" s="43"/>
-[...10 lines deleted...]
-      <c r="AK301" s="34"/>
+      <c r="Y301" s="42"/>
+      <c r="Z301" s="42"/>
+      <c r="AA301" s="42"/>
+      <c r="AB301" s="42"/>
+      <c r="AC301" s="42"/>
+      <c r="AD301" s="42"/>
+      <c r="AE301" s="42"/>
+      <c r="AF301" s="42"/>
+      <c r="AG301" s="42"/>
+      <c r="AH301" s="42"/>
+      <c r="AI301" s="42"/>
+      <c r="AK301" s="33"/>
     </row>
     <row r="302" spans="25:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="Y302" s="42"/>
-[...10 lines deleted...]
-      <c r="AK302" s="34"/>
+      <c r="Y302" s="41"/>
+      <c r="Z302" s="41"/>
+      <c r="AA302" s="41"/>
+      <c r="AB302" s="41"/>
+      <c r="AC302" s="41"/>
+      <c r="AD302" s="41"/>
+      <c r="AE302" s="41"/>
+      <c r="AF302" s="41"/>
+      <c r="AG302" s="41"/>
+      <c r="AH302" s="41"/>
+      <c r="AI302" s="41"/>
+      <c r="AK302" s="33"/>
     </row>
     <row r="303" spans="25:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="Y303" s="42"/>
-[...10 lines deleted...]
-      <c r="AK303" s="34"/>
+      <c r="Y303" s="41"/>
+      <c r="Z303" s="41"/>
+      <c r="AA303" s="41"/>
+      <c r="AB303" s="41"/>
+      <c r="AC303" s="41"/>
+      <c r="AD303" s="41"/>
+      <c r="AE303" s="41"/>
+      <c r="AF303" s="41"/>
+      <c r="AG303" s="41"/>
+      <c r="AH303" s="41"/>
+      <c r="AI303" s="41"/>
+      <c r="AK303" s="33"/>
     </row>
     <row r="304" spans="25:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="Y304" s="33"/>
-[...10 lines deleted...]
-      <c r="AK304" s="34"/>
+      <c r="Y304" s="32"/>
+      <c r="Z304" s="32"/>
+      <c r="AA304" s="32"/>
+      <c r="AB304" s="32"/>
+      <c r="AC304" s="32"/>
+      <c r="AD304" s="32"/>
+      <c r="AE304" s="32"/>
+      <c r="AF304" s="32"/>
+      <c r="AG304" s="32"/>
+      <c r="AH304" s="32"/>
+      <c r="AI304" s="32"/>
+      <c r="AK304" s="33"/>
     </row>
     <row r="305" spans="25:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="Y305" s="43"/>
-[...10 lines deleted...]
-      <c r="AK305" s="34"/>
+      <c r="Y305" s="42"/>
+      <c r="Z305" s="42"/>
+      <c r="AA305" s="42"/>
+      <c r="AB305" s="42"/>
+      <c r="AC305" s="42"/>
+      <c r="AD305" s="42"/>
+      <c r="AE305" s="42"/>
+      <c r="AF305" s="42"/>
+      <c r="AG305" s="42"/>
+      <c r="AH305" s="42"/>
+      <c r="AI305" s="42"/>
+      <c r="AK305" s="33"/>
     </row>
     <row r="306" spans="25:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="Y306" s="43"/>
-[...10 lines deleted...]
-      <c r="AK306" s="34"/>
+      <c r="Y306" s="42"/>
+      <c r="Z306" s="42"/>
+      <c r="AA306" s="42"/>
+      <c r="AB306" s="42"/>
+      <c r="AC306" s="42"/>
+      <c r="AD306" s="42"/>
+      <c r="AE306" s="42"/>
+      <c r="AF306" s="42"/>
+      <c r="AG306" s="42"/>
+      <c r="AH306" s="42"/>
+      <c r="AI306" s="42"/>
+      <c r="AK306" s="33"/>
     </row>
     <row r="307" spans="25:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="Y307" s="42"/>
-[...10 lines deleted...]
-      <c r="AK307" s="34"/>
+      <c r="Y307" s="41"/>
+      <c r="Z307" s="41"/>
+      <c r="AA307" s="41"/>
+      <c r="AB307" s="41"/>
+      <c r="AC307" s="41"/>
+      <c r="AD307" s="41"/>
+      <c r="AE307" s="41"/>
+      <c r="AF307" s="41"/>
+      <c r="AG307" s="41"/>
+      <c r="AH307" s="41"/>
+      <c r="AI307" s="41"/>
+      <c r="AK307" s="33"/>
     </row>
     <row r="308" spans="25:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="Y308" s="26"/>
-[...10 lines deleted...]
-      <c r="AK308" s="34"/>
+      <c r="Y308" s="25"/>
+      <c r="Z308" s="25"/>
+      <c r="AA308" s="25"/>
+      <c r="AB308" s="25"/>
+      <c r="AC308" s="25"/>
+      <c r="AD308" s="25"/>
+      <c r="AE308" s="25"/>
+      <c r="AF308" s="25"/>
+      <c r="AG308" s="25"/>
+      <c r="AH308" s="25"/>
+      <c r="AI308" s="25"/>
+      <c r="AK308" s="33"/>
     </row>
     <row r="309" spans="25:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="Y309" s="26"/>
-[...10 lines deleted...]
-      <c r="AK309" s="34"/>
+      <c r="Y309" s="25"/>
+      <c r="Z309" s="25"/>
+      <c r="AA309" s="25"/>
+      <c r="AB309" s="25"/>
+      <c r="AC309" s="25"/>
+      <c r="AD309" s="25"/>
+      <c r="AE309" s="25"/>
+      <c r="AF309" s="25"/>
+      <c r="AG309" s="25"/>
+      <c r="AH309" s="25"/>
+      <c r="AI309" s="25"/>
+      <c r="AK309" s="33"/>
     </row>
     <row r="310" spans="25:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="Y310" s="42"/>
-[...10 lines deleted...]
-      <c r="AK310" s="34"/>
+      <c r="Y310" s="41"/>
+      <c r="Z310" s="41"/>
+      <c r="AA310" s="41"/>
+      <c r="AB310" s="41"/>
+      <c r="AC310" s="41"/>
+      <c r="AD310" s="41"/>
+      <c r="AE310" s="41"/>
+      <c r="AF310" s="41"/>
+      <c r="AG310" s="41"/>
+      <c r="AH310" s="41"/>
+      <c r="AI310" s="41"/>
+      <c r="AK310" s="33"/>
     </row>
     <row r="311" spans="25:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="Y311" s="26"/>
-[...10 lines deleted...]
-      <c r="AK311" s="34"/>
+      <c r="Y311" s="25"/>
+      <c r="Z311" s="25"/>
+      <c r="AA311" s="25"/>
+      <c r="AB311" s="25"/>
+      <c r="AC311" s="25"/>
+      <c r="AD311" s="25"/>
+      <c r="AE311" s="25"/>
+      <c r="AF311" s="25"/>
+      <c r="AG311" s="25"/>
+      <c r="AH311" s="25"/>
+      <c r="AI311" s="25"/>
+      <c r="AK311" s="33"/>
     </row>
     <row r="312" spans="25:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="Y312" s="26"/>
-[...10 lines deleted...]
-      <c r="AK312" s="34"/>
+      <c r="Y312" s="25"/>
+      <c r="Z312" s="25"/>
+      <c r="AA312" s="25"/>
+      <c r="AB312" s="25"/>
+      <c r="AC312" s="25"/>
+      <c r="AD312" s="25"/>
+      <c r="AE312" s="25"/>
+      <c r="AF312" s="25"/>
+      <c r="AG312" s="25"/>
+      <c r="AH312" s="25"/>
+      <c r="AI312" s="25"/>
+      <c r="AK312" s="33"/>
     </row>
     <row r="313" spans="25:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="Y313" s="26"/>
-[...10 lines deleted...]
-      <c r="AK313" s="34"/>
+      <c r="Y313" s="25"/>
+      <c r="Z313" s="25"/>
+      <c r="AA313" s="25"/>
+      <c r="AB313" s="25"/>
+      <c r="AC313" s="25"/>
+      <c r="AD313" s="25"/>
+      <c r="AE313" s="25"/>
+      <c r="AF313" s="25"/>
+      <c r="AG313" s="25"/>
+      <c r="AH313" s="25"/>
+      <c r="AI313" s="25"/>
+      <c r="AK313" s="33"/>
     </row>
     <row r="314" spans="25:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="Y314" s="33"/>
-[...10 lines deleted...]
-      <c r="AK314" s="34"/>
+      <c r="Y314" s="32"/>
+      <c r="Z314" s="32"/>
+      <c r="AA314" s="32"/>
+      <c r="AB314" s="32"/>
+      <c r="AC314" s="32"/>
+      <c r="AD314" s="32"/>
+      <c r="AE314" s="32"/>
+      <c r="AF314" s="32"/>
+      <c r="AG314" s="32"/>
+      <c r="AH314" s="32"/>
+      <c r="AI314" s="32"/>
+      <c r="AK314" s="33"/>
     </row>
     <row r="315" spans="25:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="Y315" s="33"/>
-[...10 lines deleted...]
-      <c r="AK315" s="34"/>
+      <c r="Y315" s="32"/>
+      <c r="Z315" s="32"/>
+      <c r="AA315" s="32"/>
+      <c r="AB315" s="32"/>
+      <c r="AC315" s="32"/>
+      <c r="AD315" s="32"/>
+      <c r="AE315" s="32"/>
+      <c r="AF315" s="32"/>
+      <c r="AG315" s="32"/>
+      <c r="AH315" s="32"/>
+      <c r="AI315" s="32"/>
+      <c r="AK315" s="33"/>
     </row>
     <row r="316" spans="25:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="Y316" s="26"/>
-[...10 lines deleted...]
-      <c r="AK316" s="34"/>
+      <c r="Y316" s="25"/>
+      <c r="Z316" s="25"/>
+      <c r="AA316" s="25"/>
+      <c r="AB316" s="25"/>
+      <c r="AC316" s="25"/>
+      <c r="AD316" s="25"/>
+      <c r="AE316" s="25"/>
+      <c r="AF316" s="25"/>
+      <c r="AG316" s="25"/>
+      <c r="AH316" s="25"/>
+      <c r="AI316" s="25"/>
+      <c r="AK316" s="33"/>
     </row>
     <row r="317" spans="25:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="Y317" s="32"/>
-[...10 lines deleted...]
-      <c r="AK317" s="34"/>
+      <c r="Y317" s="31"/>
+      <c r="Z317" s="31"/>
+      <c r="AA317" s="31"/>
+      <c r="AB317" s="31"/>
+      <c r="AC317" s="31"/>
+      <c r="AD317" s="31"/>
+      <c r="AE317" s="31"/>
+      <c r="AF317" s="31"/>
+      <c r="AG317" s="31"/>
+      <c r="AH317" s="31"/>
+      <c r="AI317" s="31"/>
+      <c r="AK317" s="33"/>
     </row>
     <row r="318" spans="25:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="Y318" s="33"/>
-[...10 lines deleted...]
-      <c r="AK318" s="34"/>
+      <c r="Y318" s="32"/>
+      <c r="Z318" s="32"/>
+      <c r="AA318" s="32"/>
+      <c r="AB318" s="32"/>
+      <c r="AC318" s="32"/>
+      <c r="AD318" s="32"/>
+      <c r="AE318" s="32"/>
+      <c r="AF318" s="32"/>
+      <c r="AG318" s="32"/>
+      <c r="AH318" s="32"/>
+      <c r="AI318" s="32"/>
+      <c r="AK318" s="33"/>
     </row>
     <row r="319" spans="25:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="Y319" s="33"/>
-[...10 lines deleted...]
-      <c r="AK319" s="34"/>
+      <c r="Y319" s="32"/>
+      <c r="Z319" s="32"/>
+      <c r="AA319" s="32"/>
+      <c r="AB319" s="32"/>
+      <c r="AC319" s="32"/>
+      <c r="AD319" s="32"/>
+      <c r="AE319" s="32"/>
+      <c r="AF319" s="32"/>
+      <c r="AG319" s="32"/>
+      <c r="AH319" s="32"/>
+      <c r="AI319" s="32"/>
+      <c r="AK319" s="33"/>
     </row>
     <row r="320" spans="25:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="Y320" s="33"/>
-[...10 lines deleted...]
-      <c r="AK320" s="34"/>
+      <c r="Y320" s="32"/>
+      <c r="Z320" s="32"/>
+      <c r="AA320" s="32"/>
+      <c r="AB320" s="32"/>
+      <c r="AC320" s="32"/>
+      <c r="AD320" s="32"/>
+      <c r="AE320" s="32"/>
+      <c r="AF320" s="32"/>
+      <c r="AG320" s="32"/>
+      <c r="AH320" s="32"/>
+      <c r="AI320" s="32"/>
+      <c r="AK320" s="33"/>
     </row>
     <row r="321" spans="25:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="Y321" s="33"/>
-[...10 lines deleted...]
-      <c r="AK321" s="34"/>
+      <c r="Y321" s="32"/>
+      <c r="Z321" s="32"/>
+      <c r="AA321" s="32"/>
+      <c r="AB321" s="32"/>
+      <c r="AC321" s="32"/>
+      <c r="AD321" s="32"/>
+      <c r="AE321" s="32"/>
+      <c r="AF321" s="32"/>
+      <c r="AG321" s="32"/>
+      <c r="AH321" s="32"/>
+      <c r="AI321" s="32"/>
+      <c r="AK321" s="33"/>
     </row>
     <row r="322" spans="25:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="Y322" s="30"/>
-[...10 lines deleted...]
-      <c r="AK322" s="34"/>
+      <c r="Y322" s="29"/>
+      <c r="Z322" s="29"/>
+      <c r="AA322" s="29"/>
+      <c r="AB322" s="29"/>
+      <c r="AC322" s="29"/>
+      <c r="AD322" s="29"/>
+      <c r="AE322" s="29"/>
+      <c r="AF322" s="29"/>
+      <c r="AG322" s="29"/>
+      <c r="AH322" s="29"/>
+      <c r="AI322" s="29"/>
+      <c r="AK322" s="33"/>
     </row>
     <row r="323" spans="25:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="Y323" s="26"/>
-[...10 lines deleted...]
-      <c r="AK323" s="34"/>
+      <c r="Y323" s="25"/>
+      <c r="Z323" s="25"/>
+      <c r="AA323" s="25"/>
+      <c r="AB323" s="25"/>
+      <c r="AC323" s="25"/>
+      <c r="AD323" s="25"/>
+      <c r="AE323" s="25"/>
+      <c r="AF323" s="25"/>
+      <c r="AG323" s="25"/>
+      <c r="AH323" s="25"/>
+      <c r="AI323" s="25"/>
+      <c r="AK323" s="33"/>
     </row>
     <row r="324" spans="25:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="Y324" s="36"/>
-[...10 lines deleted...]
-      <c r="AK324" s="34"/>
+      <c r="Y324" s="35"/>
+      <c r="Z324" s="35"/>
+      <c r="AA324" s="35"/>
+      <c r="AB324" s="35"/>
+      <c r="AC324" s="35"/>
+      <c r="AD324" s="35"/>
+      <c r="AE324" s="35"/>
+      <c r="AF324" s="35"/>
+      <c r="AG324" s="35"/>
+      <c r="AH324" s="35"/>
+      <c r="AI324" s="35"/>
+      <c r="AK324" s="33"/>
     </row>
     <row r="325" spans="25:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="Y325" s="37"/>
-[...10 lines deleted...]
-      <c r="AK325" s="34"/>
+      <c r="Y325" s="36"/>
+      <c r="Z325" s="36"/>
+      <c r="AA325" s="36"/>
+      <c r="AB325" s="36"/>
+      <c r="AC325" s="36"/>
+      <c r="AD325" s="36"/>
+      <c r="AE325" s="36"/>
+      <c r="AF325" s="36"/>
+      <c r="AG325" s="36"/>
+      <c r="AH325" s="36"/>
+      <c r="AI325" s="36"/>
+      <c r="AK325" s="33"/>
     </row>
     <row r="326" spans="25:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="Y326" s="37"/>
-[...10 lines deleted...]
-      <c r="AK326" s="34"/>
+      <c r="Y326" s="36"/>
+      <c r="Z326" s="36"/>
+      <c r="AA326" s="36"/>
+      <c r="AB326" s="36"/>
+      <c r="AC326" s="36"/>
+      <c r="AD326" s="36"/>
+      <c r="AE326" s="36"/>
+      <c r="AF326" s="36"/>
+      <c r="AG326" s="36"/>
+      <c r="AH326" s="36"/>
+      <c r="AI326" s="36"/>
+      <c r="AK326" s="33"/>
     </row>
     <row r="327" spans="25:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="Y327" s="26"/>
-[...10 lines deleted...]
-      <c r="AK327" s="34"/>
+      <c r="Y327" s="25"/>
+      <c r="Z327" s="25"/>
+      <c r="AA327" s="25"/>
+      <c r="AB327" s="25"/>
+      <c r="AC327" s="25"/>
+      <c r="AD327" s="25"/>
+      <c r="AE327" s="25"/>
+      <c r="AF327" s="25"/>
+      <c r="AG327" s="25"/>
+      <c r="AH327" s="25"/>
+      <c r="AI327" s="25"/>
+      <c r="AK327" s="33"/>
     </row>
     <row r="328" spans="25:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="Y328" s="32"/>
-[...10 lines deleted...]
-      <c r="AK328" s="34"/>
+      <c r="Y328" s="31"/>
+      <c r="Z328" s="31"/>
+      <c r="AA328" s="31"/>
+      <c r="AB328" s="31"/>
+      <c r="AC328" s="31"/>
+      <c r="AD328" s="31"/>
+      <c r="AE328" s="31"/>
+      <c r="AF328" s="31"/>
+      <c r="AG328" s="31"/>
+      <c r="AH328" s="31"/>
+      <c r="AI328" s="31"/>
+      <c r="AK328" s="33"/>
     </row>
     <row r="329" spans="25:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="Y329" s="26"/>
-[...10 lines deleted...]
-      <c r="AK329" s="34"/>
+      <c r="Y329" s="25"/>
+      <c r="Z329" s="25"/>
+      <c r="AA329" s="25"/>
+      <c r="AB329" s="25"/>
+      <c r="AC329" s="25"/>
+      <c r="AD329" s="25"/>
+      <c r="AE329" s="25"/>
+      <c r="AF329" s="25"/>
+      <c r="AG329" s="25"/>
+      <c r="AH329" s="25"/>
+      <c r="AI329" s="25"/>
+      <c r="AK329" s="33"/>
     </row>
     <row r="330" spans="25:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="Y330" s="26"/>
-[...10 lines deleted...]
-      <c r="AK330" s="34"/>
+      <c r="Y330" s="25"/>
+      <c r="Z330" s="25"/>
+      <c r="AA330" s="25"/>
+      <c r="AB330" s="25"/>
+      <c r="AC330" s="25"/>
+      <c r="AD330" s="25"/>
+      <c r="AE330" s="25"/>
+      <c r="AF330" s="25"/>
+      <c r="AG330" s="25"/>
+      <c r="AH330" s="25"/>
+      <c r="AI330" s="25"/>
+      <c r="AK330" s="33"/>
     </row>
     <row r="331" spans="25:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="Y331" s="33"/>
-[...10 lines deleted...]
-      <c r="AK331" s="34"/>
+      <c r="Y331" s="32"/>
+      <c r="Z331" s="32"/>
+      <c r="AA331" s="32"/>
+      <c r="AB331" s="32"/>
+      <c r="AC331" s="32"/>
+      <c r="AD331" s="32"/>
+      <c r="AE331" s="32"/>
+      <c r="AF331" s="32"/>
+      <c r="AG331" s="32"/>
+      <c r="AH331" s="32"/>
+      <c r="AI331" s="32"/>
+      <c r="AK331" s="33"/>
     </row>
     <row r="332" spans="25:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="Y332" s="33"/>
-[...10 lines deleted...]
-      <c r="AK332" s="34"/>
+      <c r="Y332" s="32"/>
+      <c r="Z332" s="32"/>
+      <c r="AA332" s="32"/>
+      <c r="AB332" s="32"/>
+      <c r="AC332" s="32"/>
+      <c r="AD332" s="32"/>
+      <c r="AE332" s="32"/>
+      <c r="AF332" s="32"/>
+      <c r="AG332" s="32"/>
+      <c r="AH332" s="32"/>
+      <c r="AI332" s="32"/>
+      <c r="AK332" s="33"/>
     </row>
     <row r="333" spans="25:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="Y333" s="30"/>
-[...10 lines deleted...]
-      <c r="AK333" s="34"/>
+      <c r="Y333" s="29"/>
+      <c r="Z333" s="29"/>
+      <c r="AA333" s="29"/>
+      <c r="AB333" s="29"/>
+      <c r="AC333" s="29"/>
+      <c r="AD333" s="29"/>
+      <c r="AE333" s="29"/>
+      <c r="AF333" s="29"/>
+      <c r="AG333" s="29"/>
+      <c r="AH333" s="29"/>
+      <c r="AI333" s="29"/>
+      <c r="AK333" s="33"/>
     </row>
     <row r="334" spans="25:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="Y334" s="26"/>
-[...10 lines deleted...]
-      <c r="AK334" s="34"/>
+      <c r="Y334" s="25"/>
+      <c r="Z334" s="25"/>
+      <c r="AA334" s="25"/>
+      <c r="AB334" s="25"/>
+      <c r="AC334" s="25"/>
+      <c r="AD334" s="25"/>
+      <c r="AE334" s="25"/>
+      <c r="AF334" s="25"/>
+      <c r="AG334" s="25"/>
+      <c r="AH334" s="25"/>
+      <c r="AI334" s="25"/>
+      <c r="AK334" s="33"/>
     </row>
     <row r="335" spans="25:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="Y335" s="32"/>
-[...10 lines deleted...]
-      <c r="AK335" s="34"/>
+      <c r="Y335" s="31"/>
+      <c r="Z335" s="31"/>
+      <c r="AA335" s="31"/>
+      <c r="AB335" s="31"/>
+      <c r="AC335" s="31"/>
+      <c r="AD335" s="31"/>
+      <c r="AE335" s="31"/>
+      <c r="AF335" s="31"/>
+      <c r="AG335" s="31"/>
+      <c r="AH335" s="31"/>
+      <c r="AI335" s="31"/>
+      <c r="AK335" s="33"/>
     </row>
     <row r="336" spans="25:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="Y336" s="33"/>
-[...10 lines deleted...]
-      <c r="AK336" s="34"/>
+      <c r="Y336" s="32"/>
+      <c r="Z336" s="32"/>
+      <c r="AA336" s="32"/>
+      <c r="AB336" s="32"/>
+      <c r="AC336" s="32"/>
+      <c r="AD336" s="32"/>
+      <c r="AE336" s="32"/>
+      <c r="AF336" s="32"/>
+      <c r="AG336" s="32"/>
+      <c r="AH336" s="32"/>
+      <c r="AI336" s="32"/>
+      <c r="AK336" s="33"/>
     </row>
     <row r="337" spans="25:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="Y337" s="26"/>
-[...10 lines deleted...]
-      <c r="AK337" s="34"/>
+      <c r="Y337" s="25"/>
+      <c r="Z337" s="25"/>
+      <c r="AA337" s="25"/>
+      <c r="AB337" s="25"/>
+      <c r="AC337" s="25"/>
+      <c r="AD337" s="25"/>
+      <c r="AE337" s="25"/>
+      <c r="AF337" s="25"/>
+      <c r="AG337" s="25"/>
+      <c r="AH337" s="25"/>
+      <c r="AI337" s="25"/>
+      <c r="AK337" s="33"/>
     </row>
     <row r="338" spans="25:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="Y338" s="33"/>
-[...10 lines deleted...]
-      <c r="AK338" s="34"/>
+      <c r="Y338" s="32"/>
+      <c r="Z338" s="32"/>
+      <c r="AA338" s="32"/>
+      <c r="AB338" s="32"/>
+      <c r="AC338" s="32"/>
+      <c r="AD338" s="32"/>
+      <c r="AE338" s="32"/>
+      <c r="AF338" s="32"/>
+      <c r="AG338" s="32"/>
+      <c r="AH338" s="32"/>
+      <c r="AI338" s="32"/>
+      <c r="AK338" s="33"/>
     </row>
     <row r="339" spans="25:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="Y339" s="33"/>
-[...10 lines deleted...]
-      <c r="AK339" s="34"/>
+      <c r="Y339" s="32"/>
+      <c r="Z339" s="32"/>
+      <c r="AA339" s="32"/>
+      <c r="AB339" s="32"/>
+      <c r="AC339" s="32"/>
+      <c r="AD339" s="32"/>
+      <c r="AE339" s="32"/>
+      <c r="AF339" s="32"/>
+      <c r="AG339" s="32"/>
+      <c r="AH339" s="32"/>
+      <c r="AI339" s="32"/>
+      <c r="AK339" s="33"/>
     </row>
     <row r="340" spans="25:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="Y340" s="33"/>
-[...10 lines deleted...]
-      <c r="AK340" s="34"/>
+      <c r="Y340" s="32"/>
+      <c r="Z340" s="32"/>
+      <c r="AA340" s="32"/>
+      <c r="AB340" s="32"/>
+      <c r="AC340" s="32"/>
+      <c r="AD340" s="32"/>
+      <c r="AE340" s="32"/>
+      <c r="AF340" s="32"/>
+      <c r="AG340" s="32"/>
+      <c r="AH340" s="32"/>
+      <c r="AI340" s="32"/>
+      <c r="AK340" s="33"/>
     </row>
     <row r="341" spans="25:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="Y341" s="26"/>
-[...10 lines deleted...]
-      <c r="AK341" s="34"/>
+      <c r="Y341" s="25"/>
+      <c r="Z341" s="25"/>
+      <c r="AA341" s="25"/>
+      <c r="AB341" s="25"/>
+      <c r="AC341" s="25"/>
+      <c r="AD341" s="25"/>
+      <c r="AE341" s="25"/>
+      <c r="AF341" s="25"/>
+      <c r="AG341" s="25"/>
+      <c r="AH341" s="25"/>
+      <c r="AI341" s="25"/>
+      <c r="AK341" s="33"/>
     </row>
     <row r="342" spans="25:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="Y342" s="33"/>
-[...10 lines deleted...]
-      <c r="AK342" s="34"/>
+      <c r="Y342" s="32"/>
+      <c r="Z342" s="32"/>
+      <c r="AA342" s="32"/>
+      <c r="AB342" s="32"/>
+      <c r="AC342" s="32"/>
+      <c r="AD342" s="32"/>
+      <c r="AE342" s="32"/>
+      <c r="AF342" s="32"/>
+      <c r="AG342" s="32"/>
+      <c r="AH342" s="32"/>
+      <c r="AI342" s="32"/>
+      <c r="AK342" s="33"/>
     </row>
     <row r="343" spans="25:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="Y343" s="33"/>
-[...10 lines deleted...]
-      <c r="AK343" s="34"/>
+      <c r="Y343" s="32"/>
+      <c r="Z343" s="32"/>
+      <c r="AA343" s="32"/>
+      <c r="AB343" s="32"/>
+      <c r="AC343" s="32"/>
+      <c r="AD343" s="32"/>
+      <c r="AE343" s="32"/>
+      <c r="AF343" s="32"/>
+      <c r="AG343" s="32"/>
+      <c r="AH343" s="32"/>
+      <c r="AI343" s="32"/>
+      <c r="AK343" s="33"/>
     </row>
     <row r="344" spans="25:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="Y344" s="33"/>
-[...10 lines deleted...]
-      <c r="AK344" s="34"/>
+      <c r="Y344" s="32"/>
+      <c r="Z344" s="32"/>
+      <c r="AA344" s="32"/>
+      <c r="AB344" s="32"/>
+      <c r="AC344" s="32"/>
+      <c r="AD344" s="32"/>
+      <c r="AE344" s="32"/>
+      <c r="AF344" s="32"/>
+      <c r="AG344" s="32"/>
+      <c r="AH344" s="32"/>
+      <c r="AI344" s="32"/>
+      <c r="AK344" s="33"/>
     </row>
     <row r="345" spans="25:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="Y345" s="30"/>
-[...10 lines deleted...]
-      <c r="AK345" s="34"/>
+      <c r="Y345" s="29"/>
+      <c r="Z345" s="29"/>
+      <c r="AA345" s="29"/>
+      <c r="AB345" s="29"/>
+      <c r="AC345" s="29"/>
+      <c r="AD345" s="29"/>
+      <c r="AE345" s="29"/>
+      <c r="AF345" s="29"/>
+      <c r="AG345" s="29"/>
+      <c r="AH345" s="29"/>
+      <c r="AI345" s="29"/>
+      <c r="AK345" s="33"/>
     </row>
     <row r="346" spans="25:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="Y346" s="26"/>
-[...10 lines deleted...]
-      <c r="AK346" s="34"/>
+      <c r="Y346" s="25"/>
+      <c r="Z346" s="25"/>
+      <c r="AA346" s="25"/>
+      <c r="AB346" s="25"/>
+      <c r="AC346" s="25"/>
+      <c r="AD346" s="25"/>
+      <c r="AE346" s="25"/>
+      <c r="AF346" s="25"/>
+      <c r="AG346" s="25"/>
+      <c r="AH346" s="25"/>
+      <c r="AI346" s="25"/>
+      <c r="AK346" s="33"/>
     </row>
     <row r="347" spans="25:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="Y347" s="32"/>
-[...10 lines deleted...]
-      <c r="AK347" s="34"/>
+      <c r="Y347" s="31"/>
+      <c r="Z347" s="31"/>
+      <c r="AA347" s="31"/>
+      <c r="AB347" s="31"/>
+      <c r="AC347" s="31"/>
+      <c r="AD347" s="31"/>
+      <c r="AE347" s="31"/>
+      <c r="AF347" s="31"/>
+      <c r="AG347" s="31"/>
+      <c r="AH347" s="31"/>
+      <c r="AI347" s="31"/>
+      <c r="AK347" s="33"/>
     </row>
     <row r="348" spans="25:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="Y348" s="26"/>
-[...10 lines deleted...]
-      <c r="AK348" s="34"/>
+      <c r="Y348" s="25"/>
+      <c r="Z348" s="25"/>
+      <c r="AA348" s="25"/>
+      <c r="AB348" s="25"/>
+      <c r="AC348" s="25"/>
+      <c r="AD348" s="25"/>
+      <c r="AE348" s="25"/>
+      <c r="AF348" s="25"/>
+      <c r="AG348" s="25"/>
+      <c r="AH348" s="25"/>
+      <c r="AI348" s="25"/>
+      <c r="AK348" s="33"/>
     </row>
     <row r="349" spans="25:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="Y349" s="26"/>
-[...10 lines deleted...]
-      <c r="AK349" s="34"/>
+      <c r="Y349" s="25"/>
+      <c r="Z349" s="25"/>
+      <c r="AA349" s="25"/>
+      <c r="AB349" s="25"/>
+      <c r="AC349" s="25"/>
+      <c r="AD349" s="25"/>
+      <c r="AE349" s="25"/>
+      <c r="AF349" s="25"/>
+      <c r="AG349" s="25"/>
+      <c r="AH349" s="25"/>
+      <c r="AI349" s="25"/>
+      <c r="AK349" s="33"/>
     </row>
     <row r="350" spans="25:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="Y350" s="26"/>
-[...10 lines deleted...]
-      <c r="AK350" s="34"/>
+      <c r="Y350" s="25"/>
+      <c r="Z350" s="25"/>
+      <c r="AA350" s="25"/>
+      <c r="AB350" s="25"/>
+      <c r="AC350" s="25"/>
+      <c r="AD350" s="25"/>
+      <c r="AE350" s="25"/>
+      <c r="AF350" s="25"/>
+      <c r="AG350" s="25"/>
+      <c r="AH350" s="25"/>
+      <c r="AI350" s="25"/>
+      <c r="AK350" s="33"/>
     </row>
     <row r="351" spans="25:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="Y351" s="26"/>
-[...10 lines deleted...]
-      <c r="AK351" s="34"/>
+      <c r="Y351" s="25"/>
+      <c r="Z351" s="25"/>
+      <c r="AA351" s="25"/>
+      <c r="AB351" s="25"/>
+      <c r="AC351" s="25"/>
+      <c r="AD351" s="25"/>
+      <c r="AE351" s="25"/>
+      <c r="AF351" s="25"/>
+      <c r="AG351" s="25"/>
+      <c r="AH351" s="25"/>
+      <c r="AI351" s="25"/>
+      <c r="AK351" s="33"/>
     </row>
     <row r="352" spans="25:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="Y352" s="26"/>
-[...10 lines deleted...]
-      <c r="AK352" s="34"/>
+      <c r="Y352" s="25"/>
+      <c r="Z352" s="25"/>
+      <c r="AA352" s="25"/>
+      <c r="AB352" s="25"/>
+      <c r="AC352" s="25"/>
+      <c r="AD352" s="25"/>
+      <c r="AE352" s="25"/>
+      <c r="AF352" s="25"/>
+      <c r="AG352" s="25"/>
+      <c r="AH352" s="25"/>
+      <c r="AI352" s="25"/>
+      <c r="AK352" s="33"/>
     </row>
     <row r="353" spans="25:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="Y353" s="33"/>
-[...10 lines deleted...]
-      <c r="AK353" s="34"/>
+      <c r="Y353" s="32"/>
+      <c r="Z353" s="32"/>
+      <c r="AA353" s="32"/>
+      <c r="AB353" s="32"/>
+      <c r="AC353" s="32"/>
+      <c r="AD353" s="32"/>
+      <c r="AE353" s="32"/>
+      <c r="AF353" s="32"/>
+      <c r="AG353" s="32"/>
+      <c r="AH353" s="32"/>
+      <c r="AI353" s="32"/>
+      <c r="AK353" s="33"/>
     </row>
     <row r="354" spans="25:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="Y354" s="26"/>
-[...10 lines deleted...]
-      <c r="AK354" s="34"/>
+      <c r="Y354" s="25"/>
+      <c r="Z354" s="25"/>
+      <c r="AA354" s="25"/>
+      <c r="AB354" s="25"/>
+      <c r="AC354" s="25"/>
+      <c r="AD354" s="25"/>
+      <c r="AE354" s="25"/>
+      <c r="AF354" s="25"/>
+      <c r="AG354" s="25"/>
+      <c r="AH354" s="25"/>
+      <c r="AI354" s="25"/>
+      <c r="AK354" s="33"/>
     </row>
     <row r="355" spans="25:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="Y355" s="30"/>
-[...10 lines deleted...]
-      <c r="AK355" s="34"/>
+      <c r="Y355" s="29"/>
+      <c r="Z355" s="29"/>
+      <c r="AA355" s="29"/>
+      <c r="AB355" s="29"/>
+      <c r="AC355" s="29"/>
+      <c r="AD355" s="29"/>
+      <c r="AE355" s="29"/>
+      <c r="AF355" s="29"/>
+      <c r="AG355" s="29"/>
+      <c r="AH355" s="29"/>
+      <c r="AI355" s="29"/>
+      <c r="AK355" s="33"/>
     </row>
     <row r="356" spans="25:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="Y356" s="26"/>
-[...10 lines deleted...]
-      <c r="AK356" s="34"/>
+      <c r="Y356" s="25"/>
+      <c r="Z356" s="25"/>
+      <c r="AA356" s="25"/>
+      <c r="AB356" s="25"/>
+      <c r="AC356" s="25"/>
+      <c r="AD356" s="25"/>
+      <c r="AE356" s="25"/>
+      <c r="AF356" s="25"/>
+      <c r="AG356" s="25"/>
+      <c r="AH356" s="25"/>
+      <c r="AI356" s="25"/>
+      <c r="AK356" s="33"/>
     </row>
     <row r="357" spans="25:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="Y357" s="32"/>
-[...10 lines deleted...]
-      <c r="AK357" s="34"/>
+      <c r="Y357" s="31"/>
+      <c r="Z357" s="31"/>
+      <c r="AA357" s="31"/>
+      <c r="AB357" s="31"/>
+      <c r="AC357" s="31"/>
+      <c r="AD357" s="31"/>
+      <c r="AE357" s="31"/>
+      <c r="AF357" s="31"/>
+      <c r="AG357" s="31"/>
+      <c r="AH357" s="31"/>
+      <c r="AI357" s="31"/>
+      <c r="AK357" s="33"/>
     </row>
     <row r="358" spans="25:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="Y358" s="26"/>
-[...10 lines deleted...]
-      <c r="AK358" s="34"/>
+      <c r="Y358" s="25"/>
+      <c r="Z358" s="25"/>
+      <c r="AA358" s="25"/>
+      <c r="AB358" s="25"/>
+      <c r="AC358" s="25"/>
+      <c r="AD358" s="25"/>
+      <c r="AE358" s="25"/>
+      <c r="AF358" s="25"/>
+      <c r="AG358" s="25"/>
+      <c r="AH358" s="25"/>
+      <c r="AI358" s="25"/>
+      <c r="AK358" s="33"/>
     </row>
     <row r="359" spans="25:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="Y359" s="34"/>
-[...10 lines deleted...]
-      <c r="AK359" s="34"/>
+      <c r="Y359" s="33"/>
+      <c r="Z359" s="33"/>
+      <c r="AA359" s="33"/>
+      <c r="AB359" s="33"/>
+      <c r="AC359" s="33"/>
+      <c r="AD359" s="33"/>
+      <c r="AE359" s="33"/>
+      <c r="AF359" s="33"/>
+      <c r="AG359" s="33"/>
+      <c r="AH359" s="33"/>
+      <c r="AI359" s="33"/>
+      <c r="AK359" s="33"/>
     </row>
     <row r="360" spans="25:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="Y360" s="33"/>
-[...10 lines deleted...]
-      <c r="AK360" s="34"/>
+      <c r="Y360" s="32"/>
+      <c r="Z360" s="32"/>
+      <c r="AA360" s="32"/>
+      <c r="AB360" s="32"/>
+      <c r="AC360" s="32"/>
+      <c r="AD360" s="32"/>
+      <c r="AE360" s="32"/>
+      <c r="AF360" s="32"/>
+      <c r="AG360" s="32"/>
+      <c r="AH360" s="32"/>
+      <c r="AI360" s="32"/>
+      <c r="AK360" s="33"/>
     </row>
     <row r="361" spans="25:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="Y361" s="33"/>
-[...10 lines deleted...]
-      <c r="AK361" s="34"/>
+      <c r="Y361" s="32"/>
+      <c r="Z361" s="32"/>
+      <c r="AA361" s="32"/>
+      <c r="AB361" s="32"/>
+      <c r="AC361" s="32"/>
+      <c r="AD361" s="32"/>
+      <c r="AE361" s="32"/>
+      <c r="AF361" s="32"/>
+      <c r="AG361" s="32"/>
+      <c r="AH361" s="32"/>
+      <c r="AI361" s="32"/>
+      <c r="AK361" s="33"/>
     </row>
     <row r="362" spans="25:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="Y362" s="30"/>
-[...10 lines deleted...]
-      <c r="AK362" s="34"/>
+      <c r="Y362" s="29"/>
+      <c r="Z362" s="29"/>
+      <c r="AA362" s="29"/>
+      <c r="AB362" s="29"/>
+      <c r="AC362" s="29"/>
+      <c r="AD362" s="29"/>
+      <c r="AE362" s="29"/>
+      <c r="AF362" s="29"/>
+      <c r="AG362" s="29"/>
+      <c r="AH362" s="29"/>
+      <c r="AI362" s="29"/>
+      <c r="AK362" s="33"/>
     </row>
     <row r="363" spans="25:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="AB363" s="34"/>
-[...7 lines deleted...]
-      <c r="AK363" s="34"/>
+      <c r="AB363" s="33"/>
+      <c r="AC363" s="33"/>
+      <c r="AD363" s="33"/>
+      <c r="AE363" s="33"/>
+      <c r="AF363" s="33"/>
+      <c r="AG363" s="33"/>
+      <c r="AH363" s="33"/>
+      <c r="AI363" s="33"/>
+      <c r="AK363" s="33"/>
     </row>
     <row r="364" spans="25:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="Y364" s="32"/>
-[...10 lines deleted...]
-      <c r="AK364" s="34"/>
+      <c r="Y364" s="31"/>
+      <c r="Z364" s="31"/>
+      <c r="AA364" s="31"/>
+      <c r="AB364" s="31"/>
+      <c r="AC364" s="31"/>
+      <c r="AD364" s="31"/>
+      <c r="AE364" s="31"/>
+      <c r="AF364" s="31"/>
+      <c r="AG364" s="31"/>
+      <c r="AH364" s="31"/>
+      <c r="AI364" s="31"/>
+      <c r="AK364" s="33"/>
     </row>
     <row r="365" spans="25:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="Y365" s="33"/>
-[...10 lines deleted...]
-      <c r="AK365" s="34"/>
+      <c r="Y365" s="32"/>
+      <c r="Z365" s="32"/>
+      <c r="AA365" s="32"/>
+      <c r="AB365" s="32"/>
+      <c r="AC365" s="32"/>
+      <c r="AD365" s="32"/>
+      <c r="AE365" s="32"/>
+      <c r="AF365" s="32"/>
+      <c r="AG365" s="32"/>
+      <c r="AH365" s="32"/>
+      <c r="AI365" s="32"/>
+      <c r="AK365" s="33"/>
     </row>
     <row r="366" spans="25:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="Y366" s="33"/>
-[...10 lines deleted...]
-      <c r="AK366" s="34"/>
+      <c r="Y366" s="32"/>
+      <c r="Z366" s="32"/>
+      <c r="AA366" s="32"/>
+      <c r="AB366" s="32"/>
+      <c r="AC366" s="32"/>
+      <c r="AD366" s="32"/>
+      <c r="AE366" s="32"/>
+      <c r="AF366" s="32"/>
+      <c r="AG366" s="32"/>
+      <c r="AH366" s="32"/>
+      <c r="AI366" s="32"/>
+      <c r="AK366" s="33"/>
     </row>
     <row r="367" spans="25:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="Y367" s="30"/>
-[...10 lines deleted...]
-      <c r="AK367" s="34"/>
+      <c r="Y367" s="29"/>
+      <c r="Z367" s="29"/>
+      <c r="AA367" s="29"/>
+      <c r="AB367" s="29"/>
+      <c r="AC367" s="29"/>
+      <c r="AD367" s="29"/>
+      <c r="AE367" s="29"/>
+      <c r="AF367" s="29"/>
+      <c r="AG367" s="29"/>
+      <c r="AH367" s="29"/>
+      <c r="AI367" s="29"/>
+      <c r="AK367" s="33"/>
     </row>
     <row r="368" spans="25:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="Y368" s="26"/>
-[...10 lines deleted...]
-      <c r="AK368" s="34"/>
+      <c r="Y368" s="25"/>
+      <c r="Z368" s="25"/>
+      <c r="AA368" s="25"/>
+      <c r="AB368" s="25"/>
+      <c r="AC368" s="25"/>
+      <c r="AD368" s="25"/>
+      <c r="AE368" s="25"/>
+      <c r="AF368" s="25"/>
+      <c r="AG368" s="25"/>
+      <c r="AH368" s="25"/>
+      <c r="AI368" s="25"/>
+      <c r="AK368" s="33"/>
     </row>
     <row r="369" spans="25:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="Y369" s="32"/>
-[...10 lines deleted...]
-      <c r="AK369" s="34"/>
+      <c r="Y369" s="31"/>
+      <c r="Z369" s="31"/>
+      <c r="AA369" s="31"/>
+      <c r="AB369" s="31"/>
+      <c r="AC369" s="31"/>
+      <c r="AD369" s="31"/>
+      <c r="AE369" s="31"/>
+      <c r="AF369" s="31"/>
+      <c r="AG369" s="31"/>
+      <c r="AH369" s="31"/>
+      <c r="AI369" s="31"/>
+      <c r="AK369" s="33"/>
     </row>
     <row r="370" spans="25:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="Y370" s="33"/>
-[...10 lines deleted...]
-      <c r="AK370" s="34"/>
+      <c r="Y370" s="32"/>
+      <c r="Z370" s="32"/>
+      <c r="AA370" s="32"/>
+      <c r="AB370" s="32"/>
+      <c r="AC370" s="32"/>
+      <c r="AD370" s="32"/>
+      <c r="AE370" s="32"/>
+      <c r="AF370" s="32"/>
+      <c r="AG370" s="32"/>
+      <c r="AH370" s="32"/>
+      <c r="AI370" s="32"/>
+      <c r="AK370" s="33"/>
     </row>
     <row r="371" spans="25:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="Y371" s="34"/>
-[...10 lines deleted...]
-      <c r="AK371" s="34"/>
+      <c r="Y371" s="33"/>
+      <c r="Z371" s="33"/>
+      <c r="AA371" s="33"/>
+      <c r="AB371" s="33"/>
+      <c r="AC371" s="33"/>
+      <c r="AD371" s="33"/>
+      <c r="AE371" s="33"/>
+      <c r="AF371" s="33"/>
+      <c r="AG371" s="33"/>
+      <c r="AH371" s="33"/>
+      <c r="AI371" s="33"/>
+      <c r="AK371" s="33"/>
     </row>
     <row r="372" spans="25:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="Y372" s="33"/>
-[...10 lines deleted...]
-      <c r="AK372" s="34"/>
+      <c r="Y372" s="32"/>
+      <c r="Z372" s="32"/>
+      <c r="AA372" s="32"/>
+      <c r="AB372" s="32"/>
+      <c r="AC372" s="32"/>
+      <c r="AD372" s="32"/>
+      <c r="AE372" s="32"/>
+      <c r="AF372" s="32"/>
+      <c r="AG372" s="32"/>
+      <c r="AH372" s="32"/>
+      <c r="AI372" s="32"/>
+      <c r="AK372" s="33"/>
     </row>
     <row r="373" spans="25:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="Y373" s="30"/>
-[...10 lines deleted...]
-      <c r="AK373" s="34"/>
+      <c r="Y373" s="29"/>
+      <c r="Z373" s="29"/>
+      <c r="AA373" s="29"/>
+      <c r="AB373" s="29"/>
+      <c r="AC373" s="29"/>
+      <c r="AD373" s="29"/>
+      <c r="AE373" s="29"/>
+      <c r="AF373" s="29"/>
+      <c r="AG373" s="29"/>
+      <c r="AH373" s="29"/>
+      <c r="AI373" s="29"/>
+      <c r="AK373" s="33"/>
     </row>
     <row r="374" spans="25:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="Y374" s="26"/>
-[...10 lines deleted...]
-      <c r="AK374" s="34"/>
+      <c r="Y374" s="25"/>
+      <c r="Z374" s="25"/>
+      <c r="AA374" s="25"/>
+      <c r="AB374" s="25"/>
+      <c r="AC374" s="25"/>
+      <c r="AD374" s="25"/>
+      <c r="AE374" s="25"/>
+      <c r="AF374" s="25"/>
+      <c r="AG374" s="25"/>
+      <c r="AH374" s="25"/>
+      <c r="AI374" s="25"/>
+      <c r="AK374" s="33"/>
     </row>
     <row r="375" spans="25:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="Y375" s="36"/>
-[...10 lines deleted...]
-      <c r="AK375" s="34"/>
+      <c r="Y375" s="35"/>
+      <c r="Z375" s="35"/>
+      <c r="AA375" s="35"/>
+      <c r="AB375" s="35"/>
+      <c r="AC375" s="35"/>
+      <c r="AD375" s="35"/>
+      <c r="AE375" s="35"/>
+      <c r="AF375" s="35"/>
+      <c r="AG375" s="35"/>
+      <c r="AH375" s="35"/>
+      <c r="AI375" s="35"/>
+      <c r="AK375" s="33"/>
     </row>
     <row r="376" spans="25:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="Y376" s="36"/>
-[...10 lines deleted...]
-      <c r="AK376" s="34"/>
+      <c r="Y376" s="35"/>
+      <c r="Z376" s="35"/>
+      <c r="AA376" s="35"/>
+      <c r="AB376" s="35"/>
+      <c r="AC376" s="35"/>
+      <c r="AD376" s="35"/>
+      <c r="AE376" s="35"/>
+      <c r="AF376" s="35"/>
+      <c r="AG376" s="35"/>
+      <c r="AH376" s="35"/>
+      <c r="AI376" s="35"/>
+      <c r="AK376" s="33"/>
     </row>
     <row r="377" spans="25:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="Y377" s="33"/>
-[...10 lines deleted...]
-      <c r="AK377" s="34"/>
+      <c r="Y377" s="32"/>
+      <c r="Z377" s="32"/>
+      <c r="AA377" s="32"/>
+      <c r="AB377" s="32"/>
+      <c r="AC377" s="32"/>
+      <c r="AD377" s="32"/>
+      <c r="AE377" s="32"/>
+      <c r="AF377" s="32"/>
+      <c r="AG377" s="32"/>
+      <c r="AH377" s="32"/>
+      <c r="AI377" s="32"/>
+      <c r="AK377" s="33"/>
     </row>
     <row r="378" spans="25:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="Y378" s="33"/>
-[...10 lines deleted...]
-      <c r="AK378" s="34"/>
+      <c r="Y378" s="32"/>
+      <c r="Z378" s="32"/>
+      <c r="AA378" s="32"/>
+      <c r="AB378" s="32"/>
+      <c r="AC378" s="32"/>
+      <c r="AD378" s="32"/>
+      <c r="AE378" s="32"/>
+      <c r="AF378" s="32"/>
+      <c r="AG378" s="32"/>
+      <c r="AH378" s="32"/>
+      <c r="AI378" s="32"/>
+      <c r="AK378" s="33"/>
     </row>
     <row r="379" spans="25:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="Y379" s="33"/>
-[...10 lines deleted...]
-      <c r="AK379" s="34"/>
+      <c r="Y379" s="32"/>
+      <c r="Z379" s="32"/>
+      <c r="AA379" s="32"/>
+      <c r="AB379" s="32"/>
+      <c r="AC379" s="32"/>
+      <c r="AD379" s="32"/>
+      <c r="AE379" s="32"/>
+      <c r="AF379" s="32"/>
+      <c r="AG379" s="32"/>
+      <c r="AH379" s="32"/>
+      <c r="AI379" s="32"/>
+      <c r="AK379" s="33"/>
     </row>
     <row r="380" spans="25:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="Y380" s="33"/>
-[...10 lines deleted...]
-      <c r="AK380" s="34"/>
+      <c r="Y380" s="32"/>
+      <c r="Z380" s="32"/>
+      <c r="AA380" s="32"/>
+      <c r="AB380" s="32"/>
+      <c r="AC380" s="32"/>
+      <c r="AD380" s="32"/>
+      <c r="AE380" s="32"/>
+      <c r="AF380" s="32"/>
+      <c r="AG380" s="32"/>
+      <c r="AH380" s="32"/>
+      <c r="AI380" s="32"/>
+      <c r="AK380" s="33"/>
     </row>
     <row r="381" spans="25:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="Y381" s="30"/>
-[...10 lines deleted...]
-      <c r="AK381" s="34"/>
+      <c r="Y381" s="29"/>
+      <c r="Z381" s="29"/>
+      <c r="AA381" s="29"/>
+      <c r="AB381" s="29"/>
+      <c r="AC381" s="29"/>
+      <c r="AD381" s="29"/>
+      <c r="AE381" s="29"/>
+      <c r="AF381" s="29"/>
+      <c r="AG381" s="29"/>
+      <c r="AH381" s="29"/>
+      <c r="AI381" s="29"/>
+      <c r="AK381" s="33"/>
     </row>
     <row r="382" spans="25:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="Y382" s="26"/>
-[...10 lines deleted...]
-      <c r="AK382" s="34"/>
+      <c r="Y382" s="25"/>
+      <c r="Z382" s="25"/>
+      <c r="AA382" s="25"/>
+      <c r="AB382" s="25"/>
+      <c r="AC382" s="25"/>
+      <c r="AD382" s="25"/>
+      <c r="AE382" s="25"/>
+      <c r="AF382" s="25"/>
+      <c r="AG382" s="25"/>
+      <c r="AH382" s="25"/>
+      <c r="AI382" s="25"/>
+      <c r="AK382" s="33"/>
     </row>
     <row r="383" spans="25:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="Y383" s="41"/>
-[...10 lines deleted...]
-      <c r="AK383" s="34"/>
+      <c r="Y383" s="40"/>
+      <c r="Z383" s="40"/>
+      <c r="AA383" s="40"/>
+      <c r="AB383" s="40"/>
+      <c r="AC383" s="40"/>
+      <c r="AD383" s="40"/>
+      <c r="AE383" s="40"/>
+      <c r="AF383" s="40"/>
+      <c r="AG383" s="40"/>
+      <c r="AH383" s="40"/>
+      <c r="AI383" s="40"/>
+      <c r="AK383" s="33"/>
     </row>
     <row r="384" spans="25:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="Y384" s="32"/>
-[...10 lines deleted...]
-      <c r="AK384" s="34"/>
+      <c r="Y384" s="31"/>
+      <c r="Z384" s="31"/>
+      <c r="AA384" s="31"/>
+      <c r="AB384" s="31"/>
+      <c r="AC384" s="31"/>
+      <c r="AD384" s="31"/>
+      <c r="AE384" s="31"/>
+      <c r="AF384" s="31"/>
+      <c r="AG384" s="31"/>
+      <c r="AH384" s="31"/>
+      <c r="AI384" s="31"/>
+      <c r="AK384" s="33"/>
     </row>
     <row r="385" spans="25:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="Y385" s="32"/>
-[...10 lines deleted...]
-      <c r="AK385" s="34"/>
+      <c r="Y385" s="31"/>
+      <c r="Z385" s="31"/>
+      <c r="AA385" s="31"/>
+      <c r="AB385" s="31"/>
+      <c r="AC385" s="31"/>
+      <c r="AD385" s="31"/>
+      <c r="AE385" s="31"/>
+      <c r="AF385" s="31"/>
+      <c r="AG385" s="31"/>
+      <c r="AH385" s="31"/>
+      <c r="AI385" s="31"/>
+      <c r="AK385" s="33"/>
     </row>
     <row r="386" spans="25:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="Y386" s="26"/>
-[...10 lines deleted...]
-      <c r="AK386" s="34"/>
+      <c r="Y386" s="25"/>
+      <c r="Z386" s="25"/>
+      <c r="AA386" s="25"/>
+      <c r="AB386" s="25"/>
+      <c r="AC386" s="25"/>
+      <c r="AD386" s="25"/>
+      <c r="AE386" s="25"/>
+      <c r="AF386" s="25"/>
+      <c r="AG386" s="25"/>
+      <c r="AH386" s="25"/>
+      <c r="AI386" s="25"/>
+      <c r="AK386" s="33"/>
     </row>
     <row r="387" spans="25:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="Y387" s="37"/>
-[...10 lines deleted...]
-      <c r="AK387" s="34"/>
+      <c r="Y387" s="36"/>
+      <c r="Z387" s="36"/>
+      <c r="AA387" s="36"/>
+      <c r="AB387" s="36"/>
+      <c r="AC387" s="36"/>
+      <c r="AD387" s="36"/>
+      <c r="AE387" s="36"/>
+      <c r="AF387" s="36"/>
+      <c r="AG387" s="36"/>
+      <c r="AH387" s="36"/>
+      <c r="AI387" s="36"/>
+      <c r="AK387" s="33"/>
     </row>
     <row r="388" spans="25:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="Y388" s="37"/>
-[...10 lines deleted...]
-      <c r="AK388" s="34"/>
+      <c r="Y388" s="36"/>
+      <c r="Z388" s="36"/>
+      <c r="AA388" s="36"/>
+      <c r="AB388" s="36"/>
+      <c r="AC388" s="36"/>
+      <c r="AD388" s="36"/>
+      <c r="AE388" s="36"/>
+      <c r="AF388" s="36"/>
+      <c r="AG388" s="36"/>
+      <c r="AH388" s="36"/>
+      <c r="AI388" s="36"/>
+      <c r="AK388" s="33"/>
     </row>
     <row r="389" spans="25:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="Y389" s="26"/>
-[...10 lines deleted...]
-      <c r="AK389" s="34"/>
+      <c r="Y389" s="25"/>
+      <c r="Z389" s="25"/>
+      <c r="AA389" s="25"/>
+      <c r="AB389" s="25"/>
+      <c r="AC389" s="25"/>
+      <c r="AD389" s="25"/>
+      <c r="AE389" s="25"/>
+      <c r="AF389" s="25"/>
+      <c r="AG389" s="25"/>
+      <c r="AH389" s="25"/>
+      <c r="AI389" s="25"/>
+      <c r="AK389" s="33"/>
     </row>
     <row r="390" spans="25:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="Y390" s="32"/>
-[...10 lines deleted...]
-      <c r="AK390" s="34"/>
+      <c r="Y390" s="31"/>
+      <c r="Z390" s="31"/>
+      <c r="AA390" s="31"/>
+      <c r="AB390" s="31"/>
+      <c r="AC390" s="31"/>
+      <c r="AD390" s="31"/>
+      <c r="AE390" s="31"/>
+      <c r="AF390" s="31"/>
+      <c r="AG390" s="31"/>
+      <c r="AH390" s="31"/>
+      <c r="AI390" s="31"/>
+      <c r="AK390" s="33"/>
     </row>
     <row r="391" spans="25:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="Y391" s="40"/>
-[...10 lines deleted...]
-      <c r="AK391" s="34"/>
+      <c r="Y391" s="39"/>
+      <c r="Z391" s="39"/>
+      <c r="AA391" s="39"/>
+      <c r="AB391" s="39"/>
+      <c r="AC391" s="39"/>
+      <c r="AD391" s="39"/>
+      <c r="AE391" s="39"/>
+      <c r="AF391" s="39"/>
+      <c r="AG391" s="39"/>
+      <c r="AH391" s="39"/>
+      <c r="AI391" s="39"/>
+      <c r="AK391" s="33"/>
     </row>
     <row r="392" spans="25:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="Y392" s="30"/>
-[...10 lines deleted...]
-      <c r="AK392" s="34"/>
+      <c r="Y392" s="29"/>
+      <c r="Z392" s="29"/>
+      <c r="AA392" s="29"/>
+      <c r="AB392" s="29"/>
+      <c r="AC392" s="29"/>
+      <c r="AD392" s="29"/>
+      <c r="AE392" s="29"/>
+      <c r="AF392" s="29"/>
+      <c r="AG392" s="29"/>
+      <c r="AH392" s="29"/>
+      <c r="AI392" s="29"/>
+      <c r="AK392" s="33"/>
     </row>
     <row r="393" spans="25:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="AB393" s="34"/>
-[...7 lines deleted...]
-      <c r="AK393" s="34"/>
+      <c r="AB393" s="33"/>
+      <c r="AC393" s="33"/>
+      <c r="AD393" s="33"/>
+      <c r="AE393" s="33"/>
+      <c r="AF393" s="33"/>
+      <c r="AG393" s="33"/>
+      <c r="AH393" s="33"/>
+      <c r="AI393" s="33"/>
+      <c r="AK393" s="33"/>
     </row>
     <row r="394" spans="25:37" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="Y394" s="39"/>
-[...9 lines deleted...]
-      <c r="AI394" s="39"/>
+      <c r="Y394" s="38"/>
+      <c r="Z394" s="38"/>
+      <c r="AA394" s="38"/>
+      <c r="AB394" s="38"/>
+      <c r="AC394" s="38"/>
+      <c r="AD394" s="38"/>
+      <c r="AE394" s="38"/>
+      <c r="AF394" s="38"/>
+      <c r="AG394" s="38"/>
+      <c r="AH394" s="38"/>
+      <c r="AI394" s="38"/>
       <c r="AJ394" s="5"/>
-      <c r="AK394" s="34"/>
+      <c r="AK394" s="33"/>
     </row>
     <row r="395" spans="25:37" s="5" customFormat="1" x14ac:dyDescent="0.2">
       <c r="Y395" s="13"/>
       <c r="Z395" s="13"/>
       <c r="AA395" s="13"/>
       <c r="AB395" s="13"/>
       <c r="AC395" s="13"/>
       <c r="AD395" s="13"/>
       <c r="AE395" s="13"/>
       <c r="AF395" s="13"/>
       <c r="AG395" s="13"/>
       <c r="AH395" s="13"/>
       <c r="AI395" s="13"/>
       <c r="AK395" s="9"/>
     </row>
     <row r="396" spans="25:37" s="5" customFormat="1" x14ac:dyDescent="0.2">
       <c r="Y396" s="10"/>
       <c r="Z396" s="10"/>
       <c r="AA396" s="10"/>
       <c r="AB396" s="10"/>
       <c r="AC396" s="10"/>
       <c r="AD396" s="10"/>
       <c r="AE396" s="10"/>
       <c r="AF396" s="10"/>
       <c r="AG396" s="10"/>
       <c r="AH396" s="10"/>
       <c r="AI396" s="10"/>
       <c r="AK396" s="9"/>
     </row>
     <row r="397" spans="25:37" s="5" customFormat="1" x14ac:dyDescent="0.2">
       <c r="Y397" s="10"/>
       <c r="Z397" s="10"/>
       <c r="AA397" s="10"/>
       <c r="AB397" s="10"/>
       <c r="AC397" s="10"/>
       <c r="AD397" s="10"/>
       <c r="AE397" s="10"/>
       <c r="AF397" s="10"/>
       <c r="AG397" s="10"/>
       <c r="AH397" s="10"/>
       <c r="AI397" s="10"/>
       <c r="AK397" s="9"/>
     </row>
     <row r="398" spans="25:37" s="5" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="Y398" s="40"/>
-[...9 lines deleted...]
-      <c r="AI398" s="40"/>
+      <c r="Y398" s="39"/>
+      <c r="Z398" s="39"/>
+      <c r="AA398" s="39"/>
+      <c r="AB398" s="39"/>
+      <c r="AC398" s="39"/>
+      <c r="AD398" s="39"/>
+      <c r="AE398" s="39"/>
+      <c r="AF398" s="39"/>
+      <c r="AG398" s="39"/>
+      <c r="AH398" s="39"/>
+      <c r="AI398" s="39"/>
       <c r="AK398" s="9"/>
     </row>
     <row r="399" spans="25:37" s="5" customFormat="1" x14ac:dyDescent="0.2">
       <c r="Y399" s="10"/>
       <c r="Z399" s="10"/>
       <c r="AA399" s="10"/>
       <c r="AB399" s="10"/>
       <c r="AC399" s="10"/>
       <c r="AD399" s="10"/>
       <c r="AE399" s="10"/>
       <c r="AF399" s="10"/>
       <c r="AG399" s="10"/>
       <c r="AH399" s="10"/>
       <c r="AI399" s="10"/>
       <c r="AK399" s="9"/>
     </row>
     <row r="400" spans="25:37" s="5" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="Y400" s="26"/>
-[...9 lines deleted...]
-      <c r="AI400" s="26"/>
+      <c r="Y400" s="25"/>
+      <c r="Z400" s="25"/>
+      <c r="AA400" s="25"/>
+      <c r="AB400" s="25"/>
+      <c r="AC400" s="25"/>
+      <c r="AD400" s="25"/>
+      <c r="AE400" s="25"/>
+      <c r="AF400" s="25"/>
+      <c r="AG400" s="25"/>
+      <c r="AH400" s="25"/>
+      <c r="AI400" s="25"/>
       <c r="AK400" s="9"/>
     </row>
     <row r="401" spans="28:37" s="5" customFormat="1" x14ac:dyDescent="0.2">
       <c r="AB401" s="9"/>
       <c r="AC401" s="9"/>
       <c r="AD401" s="9"/>
       <c r="AE401" s="9"/>
       <c r="AF401" s="9"/>
       <c r="AG401" s="9"/>
       <c r="AH401" s="9"/>
       <c r="AI401" s="9"/>
       <c r="AK401" s="9"/>
     </row>
     <row r="402" spans="28:37" s="5" customFormat="1" x14ac:dyDescent="0.2">
       <c r="AB402" s="9"/>
       <c r="AC402" s="9"/>
       <c r="AD402" s="9"/>
       <c r="AE402" s="9"/>
       <c r="AF402" s="9"/>
       <c r="AG402" s="9"/>
       <c r="AH402" s="9"/>
       <c r="AI402" s="9"/>
       <c r="AK402" s="9"/>
     </row>
     <row r="403" spans="28:37" s="5" customFormat="1" x14ac:dyDescent="0.2">
@@ -29957,195 +30635,201 @@
     </row>
     <row r="1797" spans="28:37" s="5" customFormat="1" x14ac:dyDescent="0.2">
       <c r="AB1797" s="9"/>
       <c r="AC1797" s="9"/>
       <c r="AD1797" s="9"/>
       <c r="AE1797" s="9"/>
       <c r="AF1797" s="9"/>
       <c r="AG1797" s="9"/>
       <c r="AH1797" s="9"/>
       <c r="AI1797" s="9"/>
       <c r="AK1797" s="9"/>
     </row>
     <row r="1798" spans="28:37" s="5" customFormat="1" x14ac:dyDescent="0.2">
       <c r="AB1798" s="9"/>
       <c r="AC1798" s="9"/>
       <c r="AD1798" s="9"/>
       <c r="AE1798" s="9"/>
       <c r="AF1798" s="9"/>
       <c r="AG1798" s="9"/>
       <c r="AH1798" s="9"/>
       <c r="AI1798" s="9"/>
       <c r="AJ1798" s="3"/>
       <c r="AK1798" s="9"/>
     </row>
   </sheetData>
-  <mergeCells count="2">
+  <mergeCells count="5">
     <mergeCell ref="A1:Z1"/>
     <mergeCell ref="A65:J65"/>
+    <mergeCell ref="A67:Q67"/>
+    <mergeCell ref="A68:AG68"/>
+    <mergeCell ref="A69:AG69"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0" right="0" top="0" bottom="0" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;R&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101005D7E996B7C5D0F49806DBBCF7AD508EF" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d2c7b17b600013abb3af98aefd533372">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{23AE0BE6-4206-4BCF-969D-4CC9A5B919BB}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FBD51320-DC98-45E6-8D58-18881CAE6664}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EFD118CA-0454-4B0E-B040-AA9ECC5297CD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>Лист1!Заголовки_для_печати</vt:lpstr>
+    <vt:vector size="4" baseType="lpstr">
+      <vt:lpstr>Метаданные</vt:lpstr>
+      <vt:lpstr>Условные обозночения</vt:lpstr>
+      <vt:lpstr>лист</vt:lpstr>
+      <vt:lpstr>лист!Заголовки_для_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>atantaeva</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>