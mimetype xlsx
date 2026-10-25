--- v3 (2026-06-19)
+++ v4 (2026-10-25)
@@ -1,73 +1,79 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.shaikhislyamova\Desktop\ДЛЯ РУКОВОДСТВА\ДИНАМИКА 2026г\ИНВЕСТИЦИИ\Инвестиции в жилищное строительство\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.shaikhislyamova\Desktop\ДЛЯ РУКОВОДСТВА\СЕНТЯБРЬ\Динамика 2026\Инвестиции\Инвестиции в жилищное строительство\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="14760" yWindow="240" windowWidth="13485" windowHeight="11250"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="20790" windowHeight="10110"/>
   </bookViews>
   <sheets>
-    <sheet name="месяц" sheetId="1" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="По районам" sheetId="2" r:id="rId3"/>
+    <sheet name="Метаданные 161104" sheetId="6" r:id="rId1"/>
+    <sheet name="Метаданные 161203" sheetId="5" r:id="rId2"/>
+    <sheet name="Условные обозначения" sheetId="4" r:id="rId3"/>
+    <sheet name="Показатель_161104_161203" sheetId="1" r:id="rId4"/>
+    <sheet name="Показатель 161104_161203" sheetId="3" r:id="rId5"/>
+    <sheet name="Показатель_161104__161203" sheetId="2" r:id="rId6"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="129" uniqueCount="87">
   <si>
     <t>Инвестиции в жилищное строительство</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
     <t>апрель</t>
   </si>
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
@@ -77,218 +83,443 @@
     <t>сентябрь</t>
   </si>
   <si>
     <t>октябрь</t>
   </si>
   <si>
     <t>ноябрь</t>
   </si>
   <si>
     <t>декабрь</t>
   </si>
   <si>
     <t>Инвестиции в жилищное строительство, млн. тенге</t>
   </si>
   <si>
     <t>в % к предыдущему месяцу текущего года</t>
   </si>
   <si>
     <t xml:space="preserve">Инвестиции в жилищное строительство            
 </t>
   </si>
   <si>
     <t>4,3 раза</t>
   </si>
   <si>
-    <t>млн. тенге</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">район "Алматы" </t>
   </si>
   <si>
     <t xml:space="preserve">район "Есиль" </t>
   </si>
   <si>
     <t xml:space="preserve">район "Сарыарка" </t>
   </si>
   <si>
-    <t>район "Байконыр"</t>
-[...11 lines deleted...]
-  <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
   <si>
     <t>январь-май</t>
   </si>
   <si>
     <t>январь-июнь</t>
   </si>
   <si>
     <t>январь-июль</t>
   </si>
   <si>
     <t>январь-август</t>
   </si>
   <si>
     <t>январь-сентябрь</t>
   </si>
   <si>
     <t>январь-октябрь</t>
   </si>
   <si>
     <t>январь-ноябрь</t>
   </si>
   <si>
     <t>январь-декабрь</t>
   </si>
   <si>
     <t>в % к соответствующему периоду предыдущего года</t>
   </si>
   <si>
     <t>в % к соответствующему месяцу предыдущего года</t>
   </si>
   <si>
     <t>район Сарайшық</t>
   </si>
   <si>
-    <t>(январь-май 2026г.)</t>
-[...2 lines deleted...]
-    <t>в % к  январю-маю 2025 г.</t>
+    <t>город Астана</t>
+  </si>
+  <si>
+    <t>млн. теңге</t>
+  </si>
+  <si>
+    <t>район "Байқоңыр"</t>
+  </si>
+  <si>
+    <t>район "Нұра"</t>
+  </si>
+  <si>
+    <t>Условные обозначения:</t>
+  </si>
+  <si>
+    <t>«-» явление отсутствует</t>
+  </si>
+  <si>
+    <t>«0,0» – незначительная величина</t>
+  </si>
+  <si>
+    <t>«х» – данные конфиденциальны</t>
+  </si>
+  <si>
+    <t>«...» – данные отсутствуют</t>
+  </si>
+  <si>
+    <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
+    <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
+  </si>
+  <si>
+    <t>Код статистического показателя</t>
+  </si>
+  <si>
+    <t>Наименование  статистического показателя</t>
+  </si>
+  <si>
+    <t>Индексы физического объема инвестиций в жилищное строительство</t>
+  </si>
+  <si>
+    <t>Единица измерения</t>
+  </si>
+  <si>
+    <t xml:space="preserve">в процентах </t>
+  </si>
+  <si>
+    <t>Краткое наименование КСП</t>
+  </si>
+  <si>
+    <t>История показателя</t>
+  </si>
+  <si>
+    <t>Определение показателя</t>
+  </si>
+  <si>
+    <t>Отражает изменение объема инвестиций в жилищное строительство в динамике и определяется как отношение объемов инвестиций в жилищное строительство анализируемого периода к предыдущему периоду в фактически действовавших ценах, с учетом дефлятора (индекса цен)</t>
+  </si>
+  <si>
+    <t>Метод обработки данных</t>
+  </si>
+  <si>
+    <t>Агрегация</t>
+  </si>
+  <si>
+    <t>Методика расчета</t>
+  </si>
+  <si>
+    <t>Статистические информация об инвестициях в основной капитал формируется на основе общегосударственных статистических наблюдений месячной, квартальной и годовой периодичности.</t>
+  </si>
+  <si>
+    <t>Источник показателя</t>
+  </si>
+  <si>
+    <t>Информацию представляют юридические лица и их структурные и обособленные подразделения, осуществляющие в отчетном периоде вложение в основной капитал независимо от численности работающих и вида экономической деятельности, а также структурные подразделения местных исполнительных органов, осуществляющие функции в сфере архитектуры и градостроительства, крестьянские или фермерские хозяйства.</t>
+  </si>
+  <si>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t>Методологические пояснения:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/205/</t>
+  </si>
+  <si>
+    <t>Связанные публикации:</t>
+  </si>
+  <si>
+    <t>Полезные ссылки:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701854?keyword=</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дата последней актуализации: </t>
+  </si>
+  <si>
+    <t>Дата следующей актуализации:</t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Номер телефона :</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t>Затраты на строительство индивидуальных и многоквартирных жилых домов, общежитий, жилых зданий для социальных групп</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701834?keyword=</t>
+  </si>
+  <si>
+    <t>С января 2016 года</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Управление статистики строительства и инвестиций </t>
+  </si>
+  <si>
+    <t>+7 717 2 32 42 10</t>
+  </si>
+  <si>
+    <t>ka.burkitbaev@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>миллион теңге</t>
+  </si>
+  <si>
+    <t>Буркитбаев К.К.</t>
+  </si>
+  <si>
+    <t>16.10.2026 г.</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/19/</t>
+  </si>
+  <si>
+    <t>К соответствующему периоду прошлого года,  в процентах</t>
+  </si>
+  <si>
+    <t>(январь-сентябрь 2026 г.)</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/region/astana/spreadsheets/?industry=5261&amp;year=2026&amp;name=12856&amp;period=&amp;type=spreadsheets</t>
+  </si>
+  <si>
+    <t>17.11.2026 г.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="12">
+  <fonts count="26">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
-      <charset val="204"/>
-[...5 lines deleted...]
-      <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+      <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color indexed="12"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="9">
+  <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
@@ -340,278 +571,371 @@
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="74">
+  <cellXfs count="99">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="2" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="167" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="8" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="168" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="168" fontId="8" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="18" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="4" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="7" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="18" fillId="0" borderId="7" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="7" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="7" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="166" fontId="11" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="168" fontId="8" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="25" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="25" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
-[...22 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...22 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...9 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...80 lines deleted...]
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="4">
+    <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2 2" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -856,164 +1180,621 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ka.burkitbaev@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/205/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/19/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701834?keyword=" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ka.burkitbaev@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/205/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/19/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701854?keyword=" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:M21"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B25" sqref="B25"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="57" customWidth="1"/>
+    <col min="2" max="2" width="71" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13">
+      <c r="A1" s="52"/>
+      <c r="B1" s="52"/>
+    </row>
+    <row r="2" spans="1:13" s="63" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A2" s="53" t="s">
+        <v>45</v>
+      </c>
+      <c r="B2" s="55">
+        <v>161104</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="63" customFormat="1" ht="15.6" customHeight="1">
+      <c r="A3" s="53" t="s">
+        <v>46</v>
+      </c>
+      <c r="B3" s="55" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="63" customFormat="1" ht="14.45" customHeight="1">
+      <c r="A4" s="53" t="s">
+        <v>48</v>
+      </c>
+      <c r="B4" s="56" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="63" customFormat="1" ht="16.149999999999999" customHeight="1">
+      <c r="A5" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="B5" s="55" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="63" customFormat="1" ht="16.149999999999999" customHeight="1">
+      <c r="A6" s="57" t="s">
+        <v>51</v>
+      </c>
+      <c r="B6" s="54" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="63" customFormat="1" ht="29.45" customHeight="1">
+      <c r="A7" s="53" t="s">
+        <v>52</v>
+      </c>
+      <c r="B7" s="58" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="63" customFormat="1" ht="16.899999999999999" customHeight="1">
+      <c r="A8" s="53" t="s">
+        <v>54</v>
+      </c>
+      <c r="B8" s="55" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="63" customFormat="1" ht="45" customHeight="1">
+      <c r="A9" s="53" t="s">
+        <v>56</v>
+      </c>
+      <c r="B9" s="58" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="63" customFormat="1" ht="65.25" customHeight="1">
+      <c r="A10" s="53" t="s">
+        <v>58</v>
+      </c>
+      <c r="B10" s="58" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="63" customFormat="1" ht="16.899999999999999" customHeight="1">
+      <c r="A11" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="B11" s="59"/>
+      <c r="M11" s="64"/>
+    </row>
+    <row r="12" spans="1:13" s="63" customFormat="1" ht="17.45" customHeight="1">
+      <c r="A12" s="53" t="s">
+        <v>61</v>
+      </c>
+      <c r="B12" s="71" t="s">
+        <v>82</v>
+      </c>
+      <c r="M12" s="64"/>
+    </row>
+    <row r="13" spans="1:13" s="63" customFormat="1" ht="15" customHeight="1">
+      <c r="A13" s="60" t="s">
+        <v>62</v>
+      </c>
+      <c r="B13" s="70" t="s">
+        <v>63</v>
+      </c>
+      <c r="M13" s="64"/>
+    </row>
+    <row r="14" spans="1:13" s="63" customFormat="1" ht="16.149999999999999" customHeight="1">
+      <c r="A14" s="60" t="s">
+        <v>64</v>
+      </c>
+      <c r="B14" s="72" t="s">
+        <v>85</v>
+      </c>
+      <c r="M14" s="64"/>
+    </row>
+    <row r="15" spans="1:13" s="63" customFormat="1" ht="15.6" customHeight="1">
+      <c r="A15" s="60" t="s">
+        <v>65</v>
+      </c>
+      <c r="B15" s="72" t="s">
+        <v>74</v>
+      </c>
+      <c r="M15" s="64"/>
+    </row>
+    <row r="16" spans="1:13" ht="14.45" customHeight="1">
+      <c r="A16" s="53" t="s">
+        <v>67</v>
+      </c>
+      <c r="B16" s="61" t="s">
+        <v>81</v>
+      </c>
+      <c r="M16" s="65"/>
+    </row>
+    <row r="17" spans="1:13" ht="13.9" customHeight="1">
+      <c r="A17" s="53" t="s">
+        <v>68</v>
+      </c>
+      <c r="B17" s="62" t="s">
+        <v>86</v>
+      </c>
+      <c r="M17" s="66"/>
+    </row>
+    <row r="18" spans="1:13" ht="13.15" customHeight="1">
+      <c r="A18" s="53" t="s">
+        <v>69</v>
+      </c>
+      <c r="B18" s="67" t="s">
+        <v>76</v>
+      </c>
+      <c r="M18" s="65"/>
+    </row>
+    <row r="19" spans="1:13" ht="13.15" customHeight="1">
+      <c r="A19" s="53" t="s">
+        <v>70</v>
+      </c>
+      <c r="B19" s="67" t="s">
+        <v>80</v>
+      </c>
+      <c r="M19" s="66"/>
+    </row>
+    <row r="20" spans="1:13" ht="14.45" customHeight="1">
+      <c r="A20" s="53" t="s">
+        <v>71</v>
+      </c>
+      <c r="B20" s="68" t="s">
+        <v>77</v>
+      </c>
+      <c r="M20" s="65"/>
+    </row>
+    <row r="21" spans="1:13" ht="15.6" customHeight="1">
+      <c r="A21" s="53" t="s">
+        <v>72</v>
+      </c>
+      <c r="B21" s="69" t="s">
+        <v>78</v>
+      </c>
+      <c r="M21" s="66"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B12" r:id="rId1"/>
+    <hyperlink ref="B13" r:id="rId2"/>
+    <hyperlink ref="B21" r:id="rId3"/>
+    <hyperlink ref="B15" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:M21"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B17" sqref="B17"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="44.7109375" customWidth="1"/>
+    <col min="2" max="2" width="71.7109375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13">
+      <c r="A1" s="52"/>
+      <c r="B1" s="52"/>
+    </row>
+    <row r="2" spans="1:13" s="63" customFormat="1">
+      <c r="A2" s="53" t="s">
+        <v>45</v>
+      </c>
+      <c r="B2" s="54">
+        <v>161203</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="63" customFormat="1">
+      <c r="A3" s="53" t="s">
+        <v>46</v>
+      </c>
+      <c r="B3" s="55" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="63" customFormat="1">
+      <c r="A4" s="53" t="s">
+        <v>48</v>
+      </c>
+      <c r="B4" s="56" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="63" customFormat="1">
+      <c r="A5" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="B5" s="55" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="63" customFormat="1">
+      <c r="A6" s="57" t="s">
+        <v>51</v>
+      </c>
+      <c r="B6" s="54" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="63" customFormat="1" ht="51">
+      <c r="A7" s="53" t="s">
+        <v>52</v>
+      </c>
+      <c r="B7" s="58" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="63" customFormat="1">
+      <c r="A8" s="53" t="s">
+        <v>54</v>
+      </c>
+      <c r="B8" s="55" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="63" customFormat="1" ht="38.25">
+      <c r="A9" s="53" t="s">
+        <v>56</v>
+      </c>
+      <c r="B9" s="58" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="63" customFormat="1" ht="76.5">
+      <c r="A10" s="53" t="s">
+        <v>58</v>
+      </c>
+      <c r="B10" s="58" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="63" customFormat="1">
+      <c r="A11" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="B11" s="59"/>
+      <c r="M11" s="64"/>
+    </row>
+    <row r="12" spans="1:13" s="63" customFormat="1">
+      <c r="A12" s="53" t="s">
+        <v>61</v>
+      </c>
+      <c r="B12" s="71" t="s">
+        <v>82</v>
+      </c>
+      <c r="M12" s="64"/>
+    </row>
+    <row r="13" spans="1:13" s="63" customFormat="1">
+      <c r="A13" s="60" t="s">
+        <v>62</v>
+      </c>
+      <c r="B13" s="72" t="s">
+        <v>63</v>
+      </c>
+      <c r="M13" s="64"/>
+    </row>
+    <row r="14" spans="1:13" s="63" customFormat="1">
+      <c r="A14" s="60" t="s">
+        <v>64</v>
+      </c>
+      <c r="B14" s="72" t="s">
+        <v>85</v>
+      </c>
+      <c r="M14" s="64"/>
+    </row>
+    <row r="15" spans="1:13" s="63" customFormat="1">
+      <c r="A15" s="60" t="s">
+        <v>65</v>
+      </c>
+      <c r="B15" s="72" t="s">
+        <v>66</v>
+      </c>
+      <c r="M15" s="64"/>
+    </row>
+    <row r="16" spans="1:13">
+      <c r="A16" s="53" t="s">
+        <v>67</v>
+      </c>
+      <c r="B16" s="61" t="s">
+        <v>81</v>
+      </c>
+      <c r="M16" s="65"/>
+    </row>
+    <row r="17" spans="1:13">
+      <c r="A17" s="53" t="s">
+        <v>68</v>
+      </c>
+      <c r="B17" s="62" t="s">
+        <v>86</v>
+      </c>
+      <c r="M17" s="66"/>
+    </row>
+    <row r="18" spans="1:13">
+      <c r="A18" s="53" t="s">
+        <v>69</v>
+      </c>
+      <c r="B18" s="67" t="s">
+        <v>76</v>
+      </c>
+      <c r="M18" s="65"/>
+    </row>
+    <row r="19" spans="1:13">
+      <c r="A19" s="53" t="s">
+        <v>70</v>
+      </c>
+      <c r="B19" s="67" t="s">
+        <v>80</v>
+      </c>
+      <c r="M19" s="66"/>
+    </row>
+    <row r="20" spans="1:13">
+      <c r="A20" s="53" t="s">
+        <v>71</v>
+      </c>
+      <c r="B20" s="68" t="s">
+        <v>77</v>
+      </c>
+      <c r="M20" s="65"/>
+    </row>
+    <row r="21" spans="1:13">
+      <c r="A21" s="53" t="s">
+        <v>72</v>
+      </c>
+      <c r="B21" s="69" t="s">
+        <v>78</v>
+      </c>
+      <c r="M21" s="66"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B12" r:id="rId1"/>
+    <hyperlink ref="B13" r:id="rId2"/>
+    <hyperlink ref="B21" r:id="rId3"/>
+    <hyperlink ref="B15" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B6:B18"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B15" sqref="B15"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="2" max="2" width="113.28515625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="6" spans="2:2">
+      <c r="B6" s="49" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="49" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="49" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="49" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="49" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="12" spans="2:2">
+      <c r="B12" s="50" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="18" spans="2:2">
+      <c r="B18" s="51" t="s">
+        <v>44</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Q41"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A19" workbookViewId="0">
-      <selection activeCell="P31" sqref="P31"/>
+    <sheetView topLeftCell="A7" workbookViewId="0">
+      <selection activeCell="H15" sqref="H15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="9" customWidth="1"/>
     <col min="2" max="2" width="10" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.5703125" customWidth="1"/>
     <col min="4" max="4" width="10" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="8" max="8" width="9" customWidth="1"/>
     <col min="10" max="10" width="9.85546875" customWidth="1"/>
     <col min="13" max="13" width="10.140625" customWidth="1"/>
     <col min="14" max="14" width="11.7109375" customWidth="1"/>
     <col min="16" max="16" width="12.42578125" customWidth="1"/>
     <col min="17" max="17" width="9.5703125" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="9" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" s="1" customFormat="1" thickBot="1">
-      <c r="A1" s="52" t="s">
+    <row r="1" spans="1:16" s="1" customFormat="1" ht="13.5" thickBot="1">
+      <c r="A1" s="87" t="s">
         <v>15</v>
       </c>
-      <c r="B1" s="53"/>
-[...10 lines deleted...]
-      <c r="M1" s="53"/>
+      <c r="B1" s="88"/>
+      <c r="C1" s="88"/>
+      <c r="D1" s="88"/>
+      <c r="E1" s="88"/>
+      <c r="F1" s="88"/>
+      <c r="G1" s="88"/>
+      <c r="H1" s="88"/>
+      <c r="I1" s="88"/>
+      <c r="J1" s="88"/>
+      <c r="K1" s="88"/>
+      <c r="L1" s="88"/>
+      <c r="M1" s="88"/>
     </row>
     <row r="2" spans="1:16" s="1" customFormat="1" ht="25.5" customHeight="1">
-      <c r="A2" s="56"/>
-      <c r="B2" s="54" t="s">
+      <c r="A2" s="91"/>
+      <c r="B2" s="89" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="54" t="s">
+      <c r="C2" s="89" t="s">
         <v>2</v>
       </c>
-      <c r="D2" s="54" t="s">
+      <c r="D2" s="89" t="s">
         <v>3</v>
       </c>
-      <c r="E2" s="54" t="s">
+      <c r="E2" s="89" t="s">
         <v>4</v>
       </c>
-      <c r="F2" s="54" t="s">
+      <c r="F2" s="89" t="s">
         <v>5</v>
       </c>
-      <c r="G2" s="54" t="s">
+      <c r="G2" s="89" t="s">
         <v>6</v>
       </c>
-      <c r="H2" s="54" t="s">
+      <c r="H2" s="89" t="s">
         <v>7</v>
       </c>
-      <c r="I2" s="54" t="s">
+      <c r="I2" s="89" t="s">
         <v>8</v>
       </c>
-      <c r="J2" s="54" t="s">
+      <c r="J2" s="89" t="s">
         <v>9</v>
       </c>
-      <c r="K2" s="54" t="s">
+      <c r="K2" s="89" t="s">
         <v>10</v>
       </c>
-      <c r="L2" s="54" t="s">
+      <c r="L2" s="89" t="s">
         <v>11</v>
       </c>
-      <c r="M2" s="54" t="s">
+      <c r="M2" s="89" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="3" spans="1:16" s="1" customFormat="1" ht="26.25" customHeight="1" thickBot="1">
-      <c r="A3" s="57"/>
-[...11 lines deleted...]
-      <c r="M3" s="55"/>
+      <c r="A3" s="92"/>
+      <c r="B3" s="90"/>
+      <c r="C3" s="90"/>
+      <c r="D3" s="90"/>
+      <c r="E3" s="90"/>
+      <c r="F3" s="90"/>
+      <c r="G3" s="90"/>
+      <c r="H3" s="90"/>
+      <c r="I3" s="90"/>
+      <c r="J3" s="90"/>
+      <c r="K3" s="90"/>
+      <c r="L3" s="90"/>
+      <c r="M3" s="90"/>
     </row>
     <row r="4" spans="1:16" s="4" customFormat="1" ht="13.5" customHeight="1">
-      <c r="A4" s="58" t="s">
+      <c r="A4" s="81" t="s">
         <v>13</v>
       </c>
-      <c r="B4" s="59"/>
-[...2 lines deleted...]
-      <c r="E4" s="59"/>
+      <c r="B4" s="82"/>
+      <c r="C4" s="82"/>
+      <c r="D4" s="82"/>
+      <c r="E4" s="82"/>
       <c r="F4" s="2"/>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
       <c r="I4" s="2"/>
       <c r="J4" s="2"/>
       <c r="K4" s="2"/>
       <c r="L4" s="2"/>
       <c r="M4" s="3"/>
     </row>
     <row r="5" spans="1:16" s="4" customFormat="1" ht="11.25">
       <c r="A5" s="5">
         <v>2016</v>
       </c>
       <c r="B5" s="6">
         <v>7982</v>
       </c>
       <c r="C5" s="6">
         <v>8691</v>
       </c>
       <c r="D5" s="6">
         <v>7105</v>
       </c>
       <c r="E5" s="6">
         <v>15314</v>
       </c>
@@ -1427,97 +2208,105 @@
       </c>
       <c r="J14" s="6">
         <v>89973</v>
       </c>
       <c r="K14" s="6">
         <v>72082</v>
       </c>
       <c r="L14" s="6">
         <v>83732</v>
       </c>
       <c r="M14" s="7">
         <v>88764</v>
       </c>
       <c r="N14" s="8"/>
       <c r="O14" s="9"/>
       <c r="P14" s="8"/>
     </row>
     <row r="15" spans="1:16" s="4" customFormat="1" ht="11.25">
       <c r="A15" s="20">
         <v>2026</v>
       </c>
       <c r="B15" s="6">
         <v>37690</v>
       </c>
       <c r="C15" s="6">
-        <v>53248</v>
+        <v>53249</v>
       </c>
       <c r="D15" s="42">
-        <v>62877</v>
+        <v>62876</v>
       </c>
       <c r="E15" s="6">
-        <v>76258</v>
+        <v>76259</v>
       </c>
       <c r="F15" s="42">
         <v>63878</v>
       </c>
-      <c r="G15" s="6"/>
-[...2 lines deleted...]
-      <c r="J15" s="6"/>
+      <c r="G15" s="6">
+        <v>75244</v>
+      </c>
+      <c r="H15" s="6">
+        <v>95431</v>
+      </c>
+      <c r="I15" s="6">
+        <v>57175</v>
+      </c>
+      <c r="J15" s="6">
+        <v>85344</v>
+      </c>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="7"/>
       <c r="N15" s="8"/>
       <c r="O15" s="9"/>
       <c r="P15" s="8"/>
     </row>
     <row r="16" spans="1:16" s="4" customFormat="1" ht="13.5" customHeight="1">
-      <c r="A16" s="61" t="s">
+      <c r="A16" s="84" t="s">
         <v>14</v>
       </c>
-      <c r="B16" s="61"/>
-[...10 lines deleted...]
-      <c r="M16" s="61"/>
+      <c r="B16" s="84"/>
+      <c r="C16" s="84"/>
+      <c r="D16" s="84"/>
+      <c r="E16" s="84"/>
+      <c r="F16" s="84"/>
+      <c r="G16" s="84"/>
+      <c r="H16" s="84"/>
+      <c r="I16" s="84"/>
+      <c r="J16" s="84"/>
+      <c r="K16" s="84"/>
+      <c r="L16" s="84"/>
+      <c r="M16" s="84"/>
     </row>
     <row r="17" spans="1:16" s="4" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A17" s="60" t="s">
+      <c r="A17" s="83" t="s">
         <v>0</v>
       </c>
-      <c r="B17" s="60"/>
-[...2 lines deleted...]
-      <c r="E17" s="60"/>
+      <c r="B17" s="83"/>
+      <c r="C17" s="83"/>
+      <c r="D17" s="83"/>
+      <c r="E17" s="83"/>
       <c r="F17" s="10"/>
       <c r="G17" s="10"/>
       <c r="H17" s="10"/>
       <c r="I17" s="10"/>
       <c r="J17" s="10"/>
       <c r="K17" s="10"/>
       <c r="L17" s="10"/>
       <c r="M17" s="10"/>
     </row>
     <row r="18" spans="1:16" s="4" customFormat="1" ht="11.25">
       <c r="A18" s="5">
         <v>2016</v>
       </c>
       <c r="B18" s="11">
         <v>47</v>
       </c>
       <c r="C18" s="11">
         <v>108.4</v>
       </c>
       <c r="D18" s="11">
         <v>81.7</v>
       </c>
       <c r="E18" s="11">
         <v>214.5</v>
       </c>
@@ -1928,85 +2717,93 @@
         <v>132.4</v>
       </c>
       <c r="N27" s="8"/>
       <c r="O27" s="9"/>
       <c r="P27" s="8"/>
     </row>
     <row r="28" spans="1:16" s="4" customFormat="1" ht="11.25">
       <c r="A28" s="20">
         <v>2026</v>
       </c>
       <c r="B28" s="16">
         <v>89.1</v>
       </c>
       <c r="C28" s="17">
         <v>98.9</v>
       </c>
       <c r="D28" s="16">
         <v>118.7</v>
       </c>
       <c r="E28" s="17">
         <v>120.7</v>
       </c>
       <c r="F28" s="18">
         <v>81.900000000000006</v>
       </c>
-      <c r="G28" s="17"/>
-[...2 lines deleted...]
-      <c r="J28" s="17"/>
+      <c r="G28" s="17">
+        <v>116.9</v>
+      </c>
+      <c r="H28" s="17">
+        <v>127.3</v>
+      </c>
+      <c r="I28" s="17">
+        <v>59.3</v>
+      </c>
+      <c r="J28" s="17">
+        <v>148.80000000000001</v>
+      </c>
       <c r="K28" s="17"/>
       <c r="L28" s="17"/>
       <c r="M28" s="19"/>
       <c r="N28" s="8"/>
       <c r="O28" s="9"/>
       <c r="P28" s="8"/>
     </row>
     <row r="29" spans="1:16" s="4" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A29" s="62" t="s">
-[...13 lines deleted...]
-      <c r="M29" s="63"/>
+      <c r="A29" s="85" t="s">
+        <v>32</v>
+      </c>
+      <c r="B29" s="86"/>
+      <c r="C29" s="86"/>
+      <c r="D29" s="86"/>
+      <c r="E29" s="86"/>
+      <c r="F29" s="86"/>
+      <c r="G29" s="86"/>
+      <c r="H29" s="86"/>
+      <c r="I29" s="86"/>
+      <c r="J29" s="86"/>
+      <c r="K29" s="86"/>
+      <c r="L29" s="86"/>
+      <c r="M29" s="86"/>
     </row>
     <row r="30" spans="1:16" s="4" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A30" s="60" t="s">
+      <c r="A30" s="83" t="s">
         <v>0</v>
       </c>
-      <c r="B30" s="60"/>
-[...1 lines deleted...]
-      <c r="D30" s="60"/>
+      <c r="B30" s="83"/>
+      <c r="C30" s="83"/>
+      <c r="D30" s="83"/>
       <c r="E30" s="10"/>
       <c r="F30" s="10"/>
       <c r="G30" s="10"/>
       <c r="H30" s="10"/>
       <c r="I30" s="10"/>
       <c r="J30" s="10"/>
       <c r="K30" s="10"/>
       <c r="L30" s="10"/>
       <c r="M30" s="10"/>
     </row>
     <row r="31" spans="1:16" s="4" customFormat="1" ht="11.25">
       <c r="A31" s="20">
         <v>2016</v>
       </c>
       <c r="B31" s="10">
         <v>133.4</v>
       </c>
       <c r="C31" s="10">
         <v>112.4</v>
       </c>
       <c r="D31" s="11">
         <v>83</v>
       </c>
       <c r="E31" s="11">
         <v>116</v>
@@ -2406,195 +3203,201 @@
         <v>129.5</v>
       </c>
       <c r="M40" s="39">
         <v>105.4</v>
       </c>
     </row>
     <row r="41" spans="1:17">
       <c r="A41" s="20">
         <v>2026</v>
       </c>
       <c r="B41" s="16">
         <v>86.6</v>
       </c>
       <c r="C41" s="17">
         <v>142.80000000000001</v>
       </c>
       <c r="D41" s="16">
         <v>125.9</v>
       </c>
       <c r="E41" s="17">
         <v>140.69999999999999</v>
       </c>
       <c r="F41" s="18">
         <v>86.1</v>
       </c>
-      <c r="G41" s="17"/>
-[...2 lines deleted...]
-      <c r="J41" s="17"/>
+      <c r="G41" s="73">
+        <v>90.2</v>
+      </c>
+      <c r="H41" s="17">
+        <v>124.4</v>
+      </c>
+      <c r="I41" s="17">
+        <v>73.7</v>
+      </c>
+      <c r="J41" s="17">
+        <v>88</v>
+      </c>
       <c r="K41" s="17"/>
       <c r="L41" s="17"/>
       <c r="M41" s="19"/>
     </row>
   </sheetData>
   <mergeCells count="19">
-    <mergeCell ref="A4:E4"/>
-[...3 lines deleted...]
-    <mergeCell ref="A17:E17"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="K2:K3"/>
     <mergeCell ref="L2:L3"/>
     <mergeCell ref="M2:M3"/>
     <mergeCell ref="G2:G3"/>
     <mergeCell ref="I2:I3"/>
     <mergeCell ref="J2:J3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F3"/>
     <mergeCell ref="H2:H3"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
+    <mergeCell ref="A4:E4"/>
+    <mergeCell ref="A30:D30"/>
+    <mergeCell ref="A16:M16"/>
+    <mergeCell ref="A29:M29"/>
+    <mergeCell ref="A17:E17"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:N20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="F20" sqref="F20"/>
+      <selection activeCell="L29" sqref="L29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="16384" width="9.140625" style="23"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13">
-      <c r="A2" s="67" t="s">
+      <c r="A2" s="93" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="67"/>
-[...10 lines deleted...]
-      <c r="M2" s="67"/>
+      <c r="B2" s="93"/>
+      <c r="C2" s="93"/>
+      <c r="D2" s="93"/>
+      <c r="E2" s="93"/>
+      <c r="F2" s="93"/>
+      <c r="G2" s="93"/>
+      <c r="H2" s="93"/>
+      <c r="I2" s="93"/>
+      <c r="J2" s="93"/>
+      <c r="K2" s="93"/>
+      <c r="L2" s="93"/>
+      <c r="M2" s="93"/>
     </row>
     <row r="3" spans="1:13" ht="13.5" thickBot="1">
-      <c r="A3" s="68" t="s">
+      <c r="A3" s="94"/>
+      <c r="B3" s="95"/>
+      <c r="C3" s="95"/>
+      <c r="D3" s="95"/>
+      <c r="E3" s="95"/>
+      <c r="F3" s="95"/>
+      <c r="G3" s="95"/>
+      <c r="H3" s="95"/>
+      <c r="I3" s="95"/>
+      <c r="J3" s="95"/>
+      <c r="K3" s="95"/>
+      <c r="L3" s="95"/>
+      <c r="M3" s="95"/>
+    </row>
+    <row r="4" spans="1:13">
+      <c r="A4" s="91"/>
+      <c r="B4" s="89" t="s">
+        <v>1</v>
+      </c>
+      <c r="C4" s="89" t="s">
+        <v>20</v>
+      </c>
+      <c r="D4" s="89" t="s">
+        <v>21</v>
+      </c>
+      <c r="E4" s="89" t="s">
+        <v>22</v>
+      </c>
+      <c r="F4" s="89" t="s">
+        <v>23</v>
+      </c>
+      <c r="G4" s="89" t="s">
         <v>24</v>
       </c>
-      <c r="B3" s="69"/>
-[...17 lines deleted...]
-      <c r="C4" s="65" t="s">
+      <c r="H4" s="89" t="s">
         <v>25</v>
       </c>
-      <c r="D4" s="65" t="s">
+      <c r="I4" s="89" t="s">
         <v>26</v>
       </c>
-      <c r="E4" s="65" t="s">
+      <c r="J4" s="89" t="s">
         <v>27</v>
       </c>
-      <c r="F4" s="65" t="s">
+      <c r="K4" s="89" t="s">
         <v>28</v>
       </c>
-      <c r="G4" s="65" t="s">
+      <c r="L4" s="89" t="s">
         <v>29</v>
       </c>
-      <c r="H4" s="65" t="s">
+      <c r="M4" s="89" t="s">
         <v>30</v>
       </c>
-      <c r="I4" s="65" t="s">
-[...13 lines deleted...]
-      </c>
     </row>
     <row r="5" spans="1:13" ht="13.5" thickBot="1">
-      <c r="A5" s="71"/>
-[...11 lines deleted...]
-      <c r="M5" s="66"/>
+      <c r="A5" s="92"/>
+      <c r="B5" s="90"/>
+      <c r="C5" s="90"/>
+      <c r="D5" s="90"/>
+      <c r="E5" s="90"/>
+      <c r="F5" s="90"/>
+      <c r="G5" s="90"/>
+      <c r="H5" s="90"/>
+      <c r="I5" s="90"/>
+      <c r="J5" s="90"/>
+      <c r="K5" s="90"/>
+      <c r="L5" s="90"/>
+      <c r="M5" s="90"/>
     </row>
     <row r="6" spans="1:13" s="4" customFormat="1" ht="11.25">
-      <c r="A6" s="58" t="s">
+      <c r="A6" s="81" t="s">
         <v>13</v>
       </c>
-      <c r="B6" s="59"/>
-[...2 lines deleted...]
-      <c r="E6" s="59"/>
+      <c r="B6" s="82"/>
+      <c r="C6" s="82"/>
+      <c r="D6" s="82"/>
+      <c r="E6" s="82"/>
       <c r="F6" s="2"/>
       <c r="G6" s="2"/>
       <c r="H6" s="2"/>
       <c r="I6" s="2"/>
       <c r="J6" s="2"/>
       <c r="K6" s="2"/>
       <c r="L6" s="2"/>
       <c r="M6" s="3"/>
     </row>
     <row r="7" spans="1:13" s="4" customFormat="1" ht="11.25">
       <c r="A7" s="24">
         <v>2021</v>
       </c>
       <c r="B7" s="25">
         <v>24819</v>
       </c>
       <c r="C7" s="26">
         <v>61944</v>
       </c>
       <c r="D7" s="26">
         <v>89654</v>
       </c>
       <c r="E7" s="27">
         <v>145984</v>
       </c>
@@ -2781,85 +3584,93 @@
         <v>642043</v>
       </c>
       <c r="L11" s="27">
         <v>725775</v>
       </c>
       <c r="M11" s="7">
         <v>814538</v>
       </c>
     </row>
     <row r="12" spans="1:13" s="4" customFormat="1" ht="11.25">
       <c r="A12" s="40">
         <v>2026</v>
       </c>
       <c r="B12" s="7">
         <v>37690</v>
       </c>
       <c r="C12" s="26">
         <v>90939</v>
       </c>
       <c r="D12" s="27">
         <v>153815</v>
       </c>
       <c r="E12" s="42">
         <v>230073</v>
       </c>
-      <c r="F12" s="51">
+      <c r="F12" s="45">
         <v>293952</v>
       </c>
-      <c r="G12" s="27"/>
-[...2 lines deleted...]
-      <c r="J12" s="27"/>
+      <c r="G12" s="46">
+        <v>369196</v>
+      </c>
+      <c r="H12" s="42">
+        <v>464627</v>
+      </c>
+      <c r="I12" s="76">
+        <v>521802</v>
+      </c>
+      <c r="J12" s="77">
+        <v>607146</v>
+      </c>
       <c r="K12" s="26"/>
       <c r="L12" s="27"/>
       <c r="M12" s="7"/>
     </row>
     <row r="13" spans="1:13" s="4" customFormat="1" ht="11.25">
-      <c r="A13" s="62" t="s">
-[...13 lines deleted...]
-      <c r="M13" s="62"/>
+      <c r="A13" s="85" t="s">
+        <v>31</v>
+      </c>
+      <c r="B13" s="85"/>
+      <c r="C13" s="85"/>
+      <c r="D13" s="85"/>
+      <c r="E13" s="85"/>
+      <c r="F13" s="85"/>
+      <c r="G13" s="85"/>
+      <c r="H13" s="85"/>
+      <c r="I13" s="85"/>
+      <c r="J13" s="85"/>
+      <c r="K13" s="85"/>
+      <c r="L13" s="85"/>
+      <c r="M13" s="85"/>
     </row>
     <row r="14" spans="1:13" s="4" customFormat="1" ht="11.25">
-      <c r="A14" s="64" t="s">
+      <c r="A14" s="96" t="s">
         <v>0</v>
       </c>
-      <c r="B14" s="64"/>
-[...1 lines deleted...]
-      <c r="D14" s="64"/>
+      <c r="B14" s="96"/>
+      <c r="C14" s="96"/>
+      <c r="D14" s="96"/>
       <c r="E14" s="12"/>
       <c r="F14" s="12"/>
       <c r="G14" s="12"/>
       <c r="H14" s="12"/>
       <c r="I14" s="12"/>
       <c r="J14" s="12"/>
       <c r="K14" s="12"/>
       <c r="L14" s="12"/>
       <c r="M14" s="12"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1" ht="11.25">
       <c r="A15" s="24">
         <v>2021</v>
       </c>
       <c r="B15" s="28">
         <v>234.4</v>
       </c>
       <c r="C15" s="28">
         <v>214.7</v>
       </c>
       <c r="D15" s="28">
         <v>192.9</v>
       </c>
       <c r="E15" s="28">
         <v>206.1</v>
@@ -2992,51 +3803,51 @@
       </c>
       <c r="G18" s="13">
         <v>117.6</v>
       </c>
       <c r="H18" s="13">
         <v>138.19999999999999</v>
       </c>
       <c r="I18" s="13">
         <v>103.7</v>
       </c>
       <c r="J18" s="13">
         <v>85.3</v>
       </c>
       <c r="K18" s="14">
         <v>147</v>
       </c>
       <c r="L18" s="13">
         <v>167.9</v>
       </c>
       <c r="M18" s="13">
         <v>72.8</v>
       </c>
       <c r="N18" s="4"/>
     </row>
     <row r="19" spans="1:14">
-      <c r="A19" s="35">
+      <c r="A19" s="48">
         <v>2025</v>
       </c>
       <c r="B19" s="17">
         <v>142.5</v>
       </c>
       <c r="C19" s="16">
         <v>118.4</v>
       </c>
       <c r="D19" s="16">
         <v>121.4</v>
       </c>
       <c r="E19" s="16">
         <v>124.5</v>
       </c>
       <c r="F19" s="16">
         <v>128</v>
       </c>
       <c r="G19" s="16">
         <v>133.69999999999999</v>
       </c>
       <c r="H19" s="16">
         <v>139.30000000000001</v>
       </c>
       <c r="I19" s="16">
         <v>142</v>
@@ -3051,327 +3862,345 @@
         <v>134.5</v>
       </c>
       <c r="M19" s="41">
         <v>132</v>
       </c>
     </row>
     <row r="20" spans="1:14">
       <c r="A20" s="20">
         <v>2026</v>
       </c>
       <c r="B20" s="13">
         <v>86.6</v>
       </c>
       <c r="C20" s="14">
         <v>93.4</v>
       </c>
       <c r="D20" s="14">
         <v>104.4</v>
       </c>
       <c r="E20" s="38">
         <v>114.1</v>
       </c>
       <c r="F20" s="14">
         <v>106.8</v>
       </c>
-      <c r="G20" s="14"/>
-[...2 lines deleted...]
-      <c r="J20" s="14"/>
+      <c r="G20" s="14">
+        <v>103</v>
+      </c>
+      <c r="H20" s="14">
+        <v>107</v>
+      </c>
+      <c r="I20" s="14">
+        <v>101.8</v>
+      </c>
+      <c r="J20" s="14">
+        <v>99.6</v>
+      </c>
       <c r="K20" s="14"/>
       <c r="L20" s="14"/>
       <c r="M20" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="18">
+    <mergeCell ref="A13:M13"/>
+    <mergeCell ref="A14:D14"/>
+    <mergeCell ref="I4:I5"/>
+    <mergeCell ref="J4:J5"/>
+    <mergeCell ref="K4:K5"/>
+    <mergeCell ref="L4:L5"/>
+    <mergeCell ref="M4:M5"/>
+    <mergeCell ref="A6:E6"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="D4:D5"/>
     <mergeCell ref="E4:E5"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="G4:G5"/>
     <mergeCell ref="H4:H5"/>
-    <mergeCell ref="A13:M13"/>
-[...6 lines deleted...]
-    <mergeCell ref="A6:E6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="H11" sqref="H11"/>
+      <selection activeCell="F22" sqref="F22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.7109375" style="23" customWidth="1"/>
     <col min="2" max="2" width="20.28515625" style="23" customWidth="1"/>
-    <col min="3" max="3" width="29.85546875" style="23" customWidth="1"/>
+    <col min="3" max="3" width="22.28515625" style="23" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="23"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" s="33" customFormat="1" ht="12">
-      <c r="A1" s="72" t="s">
+    <row r="1" spans="1:3" s="33" customFormat="1">
+      <c r="A1" s="97" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="73"/>
-[...9 lines deleted...]
-      <c r="B3" s="44" t="s">
+      <c r="B1" s="98"/>
+      <c r="C1" s="98"/>
+    </row>
+    <row r="2" spans="1:3" s="33" customFormat="1" ht="13.5" thickBot="1">
+      <c r="A2" s="4"/>
+      <c r="B2" s="47" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="3" spans="1:3" s="33" customFormat="1" ht="41.25" customHeight="1" thickBot="1">
+      <c r="A3" s="75"/>
+      <c r="B3" s="78" t="s">
+        <v>35</v>
+      </c>
+      <c r="C3" s="78" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3" s="4" customFormat="1" ht="11.25">
+      <c r="A4" s="74" t="s">
+        <v>34</v>
+      </c>
+      <c r="B4" s="79">
+        <v>607146</v>
+      </c>
+      <c r="C4" s="80">
+        <v>99.6</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3" s="4" customFormat="1" ht="11.25">
+      <c r="A5" s="43" t="s">
         <v>17</v>
       </c>
-      <c r="C3" s="50" t="s">
-[...15 lines deleted...]
-      <c r="A5" s="48" t="s">
+      <c r="B5" s="79">
+        <v>21574</v>
+      </c>
+      <c r="C5" s="80">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3" s="4" customFormat="1" ht="11.25">
+      <c r="A6" s="43" t="s">
         <v>18</v>
       </c>
-      <c r="B5" s="47">
-[...7 lines deleted...]
-      <c r="A6" s="48" t="s">
+      <c r="B6" s="79">
+        <v>139731</v>
+      </c>
+      <c r="C6" s="80">
+        <v>82.8</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3" s="4" customFormat="1" ht="11.25">
+      <c r="A7" s="43" t="s">
         <v>19</v>
       </c>
-      <c r="B6" s="47">
-[...14 lines deleted...]
-        <v>17.2</v>
+      <c r="B7" s="79">
+        <v>3705</v>
+      </c>
+      <c r="C7" s="80">
+        <v>42.6</v>
       </c>
     </row>
     <row r="8" spans="1:3" s="4" customFormat="1" ht="11.25">
-      <c r="A8" s="49" t="s">
-[...6 lines deleted...]
-        <v>48.6</v>
+      <c r="A8" s="44" t="s">
+        <v>36</v>
+      </c>
+      <c r="B8" s="79">
+        <v>4454</v>
+      </c>
+      <c r="C8" s="80">
+        <v>106.9</v>
       </c>
     </row>
     <row r="9" spans="1:3" s="4" customFormat="1" ht="11.25">
-      <c r="A9" s="48" t="s">
-[...6 lines deleted...]
-        <v>107.1</v>
+      <c r="A9" s="43" t="s">
+        <v>37</v>
+      </c>
+      <c r="B9" s="79">
+        <v>365728</v>
+      </c>
+      <c r="C9" s="80">
+        <v>101</v>
       </c>
     </row>
     <row r="10" spans="1:3" s="4" customFormat="1" ht="11.25">
       <c r="A10" s="13" t="s">
-        <v>38</v>
-[...5 lines deleted...]
-        <v>362.2</v>
+        <v>33</v>
+      </c>
+      <c r="B10" s="79">
+        <v>71954</v>
+      </c>
+      <c r="C10" s="80">
+        <v>242.7</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101006BEAE592B441854D8E2A5911BDDEE3DB" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="47e488ea1deeb97c76e5744981cd8849">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{92A615A8-47DA-4925-9E64-E0795358F857}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F4A09588-7D4A-4141-B1B4-E2AF9097056C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CF83BFDD-7D3A-467F-A185-4E2F2C7087D7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
-[...2 lines deleted...]
-      <vt:lpstr>По районам</vt:lpstr>
+    <vt:vector size="6" baseType="lpstr">
+      <vt:lpstr>Метаданные 161104</vt:lpstr>
+      <vt:lpstr>Метаданные 161203</vt:lpstr>
+      <vt:lpstr>Условные обозначения</vt:lpstr>
+      <vt:lpstr>Показатель_161104_161203</vt:lpstr>
+      <vt:lpstr>Показатель 161104_161203</vt:lpstr>
+      <vt:lpstr>Показатель_161104__161203</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>I.kokorina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>