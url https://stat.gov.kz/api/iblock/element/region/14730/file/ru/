--- v0 (2026-04-14)
+++ v1 (2026-05-10)
@@ -6,51 +6,51 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="15390" yWindow="345" windowWidth="13485" windowHeight="11250" activeTab="1"/>
+    <workbookView xWindow="14760" yWindow="240" windowWidth="13488" windowHeight="11256" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="месяц" sheetId="1" r:id="rId1"/>
     <sheet name="период" sheetId="3" r:id="rId2"/>
     <sheet name="По районам" sheetId="2" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="41">
   <si>
     <t>Инвестиции в жилищное строительство</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -139,68 +139,68 @@
   <si>
     <t>январь-август</t>
   </si>
   <si>
     <t>январь-сентябрь</t>
   </si>
   <si>
     <t>январь-октябрь</t>
   </si>
   <si>
     <t>январь-ноябрь</t>
   </si>
   <si>
     <t>январь-декабрь</t>
   </si>
   <si>
     <t>в % к соответствующему периоду предыдущего года</t>
   </si>
   <si>
     <t>в % к соответствующему месяцу предыдущего года</t>
   </si>
   <si>
     <t>район Сарайшық</t>
   </si>
   <si>
-    <t>(январь-декабрь 2025)</t>
-[...2 lines deleted...]
-    <t>в % к 2024 г.</t>
+    <t>(январь-март 2026 г.)</t>
+  </si>
+  <si>
+    <t>в % к  январю-марту 2025 г.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
-    <numFmt numFmtId="168" formatCode="###.0\ ###\ ###\ ##0"/>
+    <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="11">
+  <fonts count="12">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
@@ -218,66 +218,72 @@
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="15">
+  <borders count="12">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
@@ -330,143 +336,104 @@
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color indexed="64"/>
-[...9 lines deleted...]
-      <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
-      </bottom>
-[...11 lines deleted...]
-        <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...11 lines deleted...]
-    <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom style="medium">
-[...1 lines deleted...]
-      </bottom>
+      <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="77">
+  <cellXfs count="74">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -511,157 +478,152 @@
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="9" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="9" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="168" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-[...12 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="167" fontId="9" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...61 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="166" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -934,2272 +896,2366 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:Q39"/>
+  <dimension ref="A1:Q41"/>
   <sheetViews>
-    <sheetView topLeftCell="B1" workbookViewId="0">
-      <selection activeCell="M38" sqref="M38"/>
+    <sheetView topLeftCell="A4" workbookViewId="0">
+      <selection activeCell="O14" sqref="O14"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="9" customWidth="1"/>
     <col min="2" max="2" width="10" bestFit="1" customWidth="1"/>
-    <col min="3" max="3" width="9.5703125" customWidth="1"/>
+    <col min="3" max="3" width="9.5546875" customWidth="1"/>
     <col min="4" max="4" width="10" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="8" max="8" width="9" customWidth="1"/>
-    <col min="10" max="10" width="9.85546875" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="17" max="17" width="9.5703125" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="9.88671875" customWidth="1"/>
+    <col min="13" max="13" width="10.109375" customWidth="1"/>
+    <col min="14" max="14" width="11.6640625" customWidth="1"/>
+    <col min="16" max="16" width="12.44140625" customWidth="1"/>
+    <col min="17" max="17" width="9.5546875" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="9" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" s="1" customFormat="1" thickBot="1">
-      <c r="A1" s="60" t="s">
+    <row r="1" spans="1:16" s="1" customFormat="1" ht="12.6" thickBot="1">
+      <c r="A1" s="58" t="s">
         <v>15</v>
       </c>
-      <c r="B1" s="61"/>
-[...10 lines deleted...]
-      <c r="M1" s="61"/>
+      <c r="B1" s="59"/>
+      <c r="C1" s="59"/>
+      <c r="D1" s="59"/>
+      <c r="E1" s="59"/>
+      <c r="F1" s="59"/>
+      <c r="G1" s="59"/>
+      <c r="H1" s="59"/>
+      <c r="I1" s="59"/>
+      <c r="J1" s="59"/>
+      <c r="K1" s="59"/>
+      <c r="L1" s="59"/>
+      <c r="M1" s="59"/>
     </row>
     <row r="2" spans="1:16" s="1" customFormat="1" ht="25.5" customHeight="1">
-      <c r="A2" s="64"/>
-      <c r="B2" s="62" t="s">
+      <c r="A2" s="62"/>
+      <c r="B2" s="60" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="62" t="s">
+      <c r="C2" s="60" t="s">
         <v>2</v>
       </c>
-      <c r="D2" s="62" t="s">
+      <c r="D2" s="60" t="s">
         <v>3</v>
       </c>
-      <c r="E2" s="62" t="s">
+      <c r="E2" s="60" t="s">
         <v>4</v>
       </c>
-      <c r="F2" s="62" t="s">
+      <c r="F2" s="60" t="s">
         <v>5</v>
       </c>
-      <c r="G2" s="62" t="s">
+      <c r="G2" s="60" t="s">
         <v>6</v>
       </c>
-      <c r="H2" s="62" t="s">
+      <c r="H2" s="60" t="s">
         <v>7</v>
       </c>
-      <c r="I2" s="62" t="s">
+      <c r="I2" s="60" t="s">
         <v>8</v>
       </c>
-      <c r="J2" s="62" t="s">
+      <c r="J2" s="60" t="s">
         <v>9</v>
       </c>
-      <c r="K2" s="62" t="s">
+      <c r="K2" s="60" t="s">
         <v>10</v>
       </c>
-      <c r="L2" s="62" t="s">
+      <c r="L2" s="60" t="s">
         <v>11</v>
       </c>
-      <c r="M2" s="62" t="s">
+      <c r="M2" s="60" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="3" spans="1:16" s="1" customFormat="1" ht="26.25" customHeight="1" thickBot="1">
-      <c r="A3" s="65"/>
-[...11 lines deleted...]
-      <c r="M3" s="63"/>
+      <c r="A3" s="63"/>
+      <c r="B3" s="61"/>
+      <c r="C3" s="61"/>
+      <c r="D3" s="61"/>
+      <c r="E3" s="61"/>
+      <c r="F3" s="61"/>
+      <c r="G3" s="61"/>
+      <c r="H3" s="61"/>
+      <c r="I3" s="61"/>
+      <c r="J3" s="61"/>
+      <c r="K3" s="61"/>
+      <c r="L3" s="61"/>
+      <c r="M3" s="61"/>
     </row>
     <row r="4" spans="1:16" s="4" customFormat="1" ht="13.5" customHeight="1">
-      <c r="A4" s="54" t="s">
+      <c r="A4" s="52" t="s">
         <v>13</v>
       </c>
-      <c r="B4" s="55"/>
-[...2 lines deleted...]
-      <c r="E4" s="55"/>
+      <c r="B4" s="53"/>
+      <c r="C4" s="53"/>
+      <c r="D4" s="53"/>
+      <c r="E4" s="53"/>
       <c r="F4" s="2"/>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
       <c r="I4" s="2"/>
       <c r="J4" s="2"/>
       <c r="K4" s="2"/>
       <c r="L4" s="2"/>
       <c r="M4" s="3"/>
     </row>
-    <row r="5" spans="1:16" s="4" customFormat="1" ht="11.25">
+    <row r="5" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A5" s="5">
         <v>2016</v>
       </c>
       <c r="B5" s="6">
         <v>7982</v>
       </c>
       <c r="C5" s="6">
         <v>8691</v>
       </c>
       <c r="D5" s="6">
         <v>7105</v>
       </c>
       <c r="E5" s="6">
         <v>15314</v>
       </c>
       <c r="F5" s="6">
         <v>14163</v>
       </c>
       <c r="G5" s="6">
         <v>9786</v>
       </c>
       <c r="H5" s="6">
         <v>11104</v>
       </c>
       <c r="I5" s="6">
         <v>17230</v>
       </c>
       <c r="J5" s="6">
         <v>7706</v>
       </c>
       <c r="K5" s="6">
         <v>13570</v>
       </c>
       <c r="L5" s="6">
         <v>11030</v>
       </c>
       <c r="M5" s="7">
         <v>13783</v>
       </c>
       <c r="N5" s="8"/>
       <c r="O5" s="9"/>
       <c r="P5" s="8"/>
     </row>
-    <row r="6" spans="1:16" s="4" customFormat="1" ht="11.25">
+    <row r="6" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A6" s="5">
         <v>2017</v>
       </c>
       <c r="B6" s="6">
         <v>8909</v>
       </c>
       <c r="C6" s="6">
         <v>11358</v>
       </c>
       <c r="D6" s="6">
         <v>8746</v>
       </c>
       <c r="E6" s="6">
         <v>7513</v>
       </c>
       <c r="F6" s="6">
         <v>8054</v>
       </c>
       <c r="G6" s="6">
         <v>23458</v>
       </c>
       <c r="H6" s="6">
         <v>20614</v>
       </c>
       <c r="I6" s="6">
         <v>12570</v>
       </c>
       <c r="J6" s="6">
         <v>5255</v>
       </c>
       <c r="K6" s="6">
         <v>83785</v>
       </c>
       <c r="L6" s="6">
         <v>13778</v>
       </c>
       <c r="M6" s="7">
         <v>83736</v>
       </c>
       <c r="N6" s="8"/>
       <c r="O6" s="9"/>
       <c r="P6" s="8"/>
     </row>
-    <row r="7" spans="1:16" s="4" customFormat="1" ht="11.25">
+    <row r="7" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A7" s="5">
         <v>2018</v>
       </c>
       <c r="B7" s="6">
         <v>6754</v>
       </c>
       <c r="C7" s="6">
         <v>8751</v>
       </c>
       <c r="D7" s="6">
         <v>28726</v>
       </c>
       <c r="E7" s="6">
         <v>18619.599999999999</v>
       </c>
       <c r="F7" s="6">
         <v>40552.9</v>
       </c>
       <c r="G7" s="6">
         <v>25566</v>
       </c>
       <c r="H7" s="6">
         <v>25663</v>
       </c>
       <c r="I7" s="6">
         <v>19553.8</v>
       </c>
       <c r="J7" s="6">
         <v>24168.9</v>
       </c>
       <c r="K7" s="6">
         <v>19881</v>
       </c>
       <c r="L7" s="6">
         <v>25708</v>
       </c>
       <c r="M7" s="7">
         <v>41788</v>
       </c>
       <c r="N7" s="8"/>
       <c r="O7" s="9"/>
       <c r="P7" s="8"/>
     </row>
-    <row r="8" spans="1:16" s="4" customFormat="1" ht="11.25">
+    <row r="8" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A8" s="5">
         <v>2019</v>
       </c>
       <c r="B8" s="6">
         <v>7740</v>
       </c>
       <c r="C8" s="6">
         <v>11461</v>
       </c>
       <c r="D8" s="6">
         <v>11016</v>
       </c>
       <c r="E8" s="6">
         <v>12574</v>
       </c>
       <c r="F8" s="6">
         <v>25758</v>
       </c>
       <c r="G8" s="6">
         <v>69803</v>
       </c>
       <c r="H8" s="6">
         <v>19817</v>
       </c>
       <c r="I8" s="6">
         <v>27289</v>
       </c>
       <c r="J8" s="6">
         <v>33482.699999999997</v>
       </c>
       <c r="K8" s="6">
         <v>28696</v>
       </c>
       <c r="L8" s="6">
         <v>38832</v>
       </c>
       <c r="M8" s="7">
         <v>22666</v>
       </c>
       <c r="N8" s="8"/>
       <c r="O8" s="9"/>
       <c r="P8" s="8"/>
     </row>
-    <row r="9" spans="1:16" s="4" customFormat="1" ht="11.25">
+    <row r="9" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A9" s="5">
         <v>2020</v>
       </c>
       <c r="B9" s="6">
         <v>10556</v>
       </c>
       <c r="C9" s="6">
         <v>18129</v>
       </c>
       <c r="D9" s="6">
         <v>17375.400000000001</v>
       </c>
       <c r="E9" s="6">
         <v>23869</v>
       </c>
       <c r="F9" s="6">
         <v>30287</v>
       </c>
       <c r="G9" s="6">
         <v>72381</v>
       </c>
       <c r="H9" s="6">
         <v>26981</v>
       </c>
       <c r="I9" s="6">
         <v>40629</v>
       </c>
       <c r="J9" s="6">
         <v>45053</v>
       </c>
       <c r="K9" s="6">
         <v>66353</v>
       </c>
       <c r="L9" s="6">
         <v>71227</v>
       </c>
       <c r="M9" s="7">
         <v>82383</v>
       </c>
       <c r="N9" s="8"/>
       <c r="O9" s="9"/>
       <c r="P9" s="8"/>
     </row>
-    <row r="10" spans="1:16" s="4" customFormat="1" ht="11.25">
+    <row r="10" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A10" s="5">
         <v>2021</v>
       </c>
       <c r="B10" s="6">
         <v>24819</v>
       </c>
       <c r="C10" s="6">
         <v>37125.199999999997</v>
       </c>
       <c r="D10" s="6">
         <v>27710</v>
       </c>
       <c r="E10" s="6">
         <v>56330</v>
       </c>
       <c r="F10" s="6">
         <v>46083</v>
       </c>
       <c r="G10" s="6">
         <v>60241</v>
       </c>
       <c r="H10" s="6">
         <v>38373</v>
       </c>
       <c r="I10" s="6">
         <v>40199</v>
       </c>
       <c r="J10" s="6">
         <v>72543</v>
       </c>
       <c r="K10" s="6">
         <v>63086</v>
       </c>
       <c r="L10" s="6">
         <v>52546</v>
       </c>
       <c r="M10" s="7">
         <v>73834</v>
       </c>
       <c r="N10" s="8"/>
       <c r="O10" s="9"/>
       <c r="P10" s="8"/>
     </row>
-    <row r="11" spans="1:16" s="4" customFormat="1" ht="11.25">
+    <row r="11" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A11" s="5">
         <v>2022</v>
       </c>
       <c r="B11" s="6">
         <v>24136</v>
       </c>
       <c r="C11" s="6">
         <v>41691</v>
       </c>
       <c r="D11" s="6">
         <v>31164</v>
       </c>
       <c r="E11" s="6">
         <v>55787</v>
       </c>
       <c r="F11" s="6">
         <v>66881</v>
       </c>
       <c r="G11" s="6">
         <v>72383</v>
       </c>
       <c r="H11" s="6">
         <v>50301</v>
       </c>
       <c r="I11" s="6">
         <v>48352</v>
       </c>
       <c r="J11" s="6">
         <v>66664</v>
       </c>
       <c r="K11" s="6">
         <v>60162</v>
       </c>
       <c r="L11" s="6">
         <v>80188.899999999994</v>
       </c>
       <c r="M11" s="7">
         <v>89204</v>
       </c>
       <c r="N11" s="8"/>
       <c r="O11" s="9"/>
       <c r="P11" s="8"/>
     </row>
-    <row r="12" spans="1:16" s="4" customFormat="1" ht="11.25">
+    <row r="12" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A12" s="5">
         <v>2023</v>
       </c>
       <c r="B12" s="6">
         <v>36763</v>
       </c>
       <c r="C12" s="6">
         <v>40793</v>
       </c>
       <c r="D12" s="6">
         <v>54372</v>
       </c>
       <c r="E12" s="6">
         <v>33914</v>
       </c>
       <c r="F12" s="6">
         <v>47652</v>
       </c>
       <c r="G12" s="6">
         <v>40547</v>
       </c>
       <c r="H12" s="6">
         <v>28736</v>
       </c>
       <c r="I12" s="6">
         <v>41916</v>
       </c>
       <c r="J12" s="6">
         <v>50262</v>
       </c>
       <c r="K12" s="6">
         <v>60336.7</v>
       </c>
       <c r="L12" s="6">
         <v>36924</v>
       </c>
       <c r="M12" s="7">
         <v>87442</v>
       </c>
       <c r="N12" s="8"/>
       <c r="O12" s="9"/>
       <c r="P12" s="8"/>
     </row>
-    <row r="13" spans="1:16" s="4" customFormat="1" ht="11.25">
+    <row r="13" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A13" s="20">
         <v>2024</v>
       </c>
       <c r="B13" s="6">
         <v>28043</v>
       </c>
       <c r="C13" s="6">
         <v>47951</v>
       </c>
       <c r="D13" s="6">
         <v>36383</v>
       </c>
       <c r="E13" s="6">
         <v>37872</v>
       </c>
       <c r="F13" s="6">
         <v>48092</v>
       </c>
       <c r="G13" s="6">
         <v>47473</v>
       </c>
       <c r="H13" s="6">
         <v>39554</v>
       </c>
       <c r="I13" s="6">
         <v>43332</v>
       </c>
       <c r="J13" s="6">
         <v>42776</v>
       </c>
       <c r="K13" s="6">
         <v>89477</v>
       </c>
       <c r="L13" s="6">
         <v>62536</v>
       </c>
       <c r="M13" s="7">
         <v>64524</v>
       </c>
       <c r="N13" s="8"/>
       <c r="O13" s="9"/>
       <c r="P13" s="8"/>
     </row>
-    <row r="14" spans="1:16" s="4" customFormat="1" ht="11.25">
+    <row r="14" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A14" s="20">
         <v>2025</v>
       </c>
       <c r="B14" s="6">
         <v>40310</v>
       </c>
       <c r="C14" s="6">
         <v>50751</v>
       </c>
       <c r="D14" s="6">
         <v>47329</v>
       </c>
       <c r="E14" s="6">
         <v>51678</v>
       </c>
       <c r="F14" s="6">
         <v>68961</v>
       </c>
       <c r="G14" s="6">
         <v>77217</v>
       </c>
       <c r="H14" s="6">
         <v>71144</v>
       </c>
       <c r="I14" s="6">
         <v>72599</v>
       </c>
       <c r="J14" s="6">
         <v>89973</v>
       </c>
       <c r="K14" s="6">
         <v>72082</v>
       </c>
       <c r="L14" s="6">
         <v>83732</v>
       </c>
       <c r="M14" s="7">
         <v>88764</v>
       </c>
       <c r="N14" s="8"/>
       <c r="O14" s="9"/>
       <c r="P14" s="8"/>
     </row>
-    <row r="15" spans="1:16" s="4" customFormat="1" ht="13.5" customHeight="1">
-      <c r="A15" s="57" t="s">
+    <row r="15" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A15" s="20">
+        <v>2026</v>
+      </c>
+      <c r="B15" s="6">
+        <v>37690</v>
+      </c>
+      <c r="C15" s="6">
+        <v>53248</v>
+      </c>
+      <c r="D15" s="51">
+        <v>62876</v>
+      </c>
+      <c r="E15" s="6"/>
+      <c r="F15" s="6"/>
+      <c r="G15" s="6"/>
+      <c r="H15" s="6"/>
+      <c r="I15" s="6"/>
+      <c r="J15" s="6"/>
+      <c r="K15" s="6"/>
+      <c r="L15" s="6"/>
+      <c r="M15" s="7"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="9"/>
+      <c r="P15" s="8"/>
+    </row>
+    <row r="16" spans="1:16" s="4" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A16" s="55" t="s">
         <v>14</v>
       </c>
-      <c r="B15" s="57"/>
-[...13 lines deleted...]
-      <c r="A16" s="56" t="s">
+      <c r="B16" s="55"/>
+      <c r="C16" s="55"/>
+      <c r="D16" s="55"/>
+      <c r="E16" s="55"/>
+      <c r="F16" s="55"/>
+      <c r="G16" s="55"/>
+      <c r="H16" s="55"/>
+      <c r="I16" s="55"/>
+      <c r="J16" s="55"/>
+      <c r="K16" s="55"/>
+      <c r="L16" s="55"/>
+      <c r="M16" s="55"/>
+    </row>
+    <row r="17" spans="1:16" s="4" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A17" s="54" t="s">
         <v>0</v>
       </c>
-      <c r="B16" s="56"/>
-[...13 lines deleted...]
-      <c r="A17" s="5">
+      <c r="B17" s="54"/>
+      <c r="C17" s="54"/>
+      <c r="D17" s="54"/>
+      <c r="E17" s="54"/>
+      <c r="F17" s="10"/>
+      <c r="G17" s="10"/>
+      <c r="H17" s="10"/>
+      <c r="I17" s="10"/>
+      <c r="J17" s="10"/>
+      <c r="K17" s="10"/>
+      <c r="L17" s="10"/>
+      <c r="M17" s="10"/>
+    </row>
+    <row r="18" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A18" s="5">
         <v>2016</v>
       </c>
-      <c r="B17" s="11">
+      <c r="B18" s="11">
         <v>47</v>
       </c>
-      <c r="C17" s="11">
+      <c r="C18" s="11">
         <v>108.4</v>
       </c>
-      <c r="D17" s="11">
+      <c r="D18" s="11">
         <v>81.7</v>
       </c>
-      <c r="E17" s="11">
+      <c r="E18" s="11">
         <v>214.5</v>
       </c>
-      <c r="F17" s="11">
+      <c r="F18" s="11">
         <v>92.2</v>
       </c>
-      <c r="G17" s="11">
+      <c r="G18" s="11">
         <v>67.900000000000006</v>
       </c>
-      <c r="H17" s="11">
+      <c r="H18" s="11">
         <v>112.8</v>
       </c>
-      <c r="I17" s="11">
+      <c r="I18" s="11">
         <v>155.30000000000001</v>
       </c>
-      <c r="J17" s="11">
+      <c r="J18" s="11">
         <v>44.5</v>
       </c>
-      <c r="K17" s="11">
+      <c r="K18" s="11">
         <v>174.7</v>
       </c>
-      <c r="L17" s="11">
+      <c r="L18" s="11">
         <v>81.099999999999994</v>
       </c>
-      <c r="M17" s="11">
+      <c r="M18" s="11">
         <v>124.6</v>
       </c>
     </row>
-    <row r="18" spans="1:16" s="4" customFormat="1" ht="11.25">
-      <c r="A18" s="5">
+    <row r="19" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A19" s="5">
         <v>2017</v>
       </c>
-      <c r="B18" s="11">
+      <c r="B19" s="11">
         <v>64.599999999999994</v>
       </c>
-      <c r="C18" s="11">
+      <c r="C19" s="11">
         <v>126.4</v>
       </c>
-      <c r="D18" s="11">
+      <c r="D19" s="11">
         <v>76.400000000000006</v>
       </c>
-      <c r="E18" s="11">
+      <c r="E19" s="11">
         <v>85.6</v>
       </c>
-      <c r="F18" s="11">
+      <c r="F19" s="11">
         <v>106.8</v>
       </c>
-      <c r="G18" s="11">
+      <c r="G19" s="11">
         <v>288.7</v>
       </c>
-      <c r="H18" s="11">
+      <c r="H19" s="11">
         <v>87.7</v>
       </c>
-      <c r="I18" s="11">
+      <c r="I19" s="11">
         <v>60.9</v>
       </c>
-      <c r="J18" s="11">
+      <c r="J19" s="11">
         <v>41.3</v>
       </c>
-      <c r="K18" s="11">
+      <c r="K19" s="11">
         <v>1584.9</v>
       </c>
-      <c r="L18" s="12">
+      <c r="L19" s="12">
         <v>16.399999999999999</v>
       </c>
-      <c r="M18" s="13">
+      <c r="M19" s="13">
         <v>607.70000000000005</v>
       </c>
     </row>
-    <row r="19" spans="1:16" s="4" customFormat="1" ht="11.25">
-      <c r="A19" s="5">
+    <row r="20" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A20" s="5">
         <v>2018</v>
       </c>
-      <c r="B19" s="11">
+      <c r="B20" s="11">
         <v>8</v>
       </c>
-      <c r="C19" s="11">
+      <c r="C20" s="11">
         <v>129.30000000000001</v>
       </c>
-      <c r="D19" s="11">
+      <c r="D20" s="11">
         <v>327.9</v>
       </c>
-      <c r="E19" s="11">
+      <c r="E20" s="11">
         <v>64.5</v>
       </c>
-      <c r="F19" s="11">
+      <c r="F20" s="11">
         <v>217.7</v>
       </c>
-      <c r="G19" s="11">
+      <c r="G20" s="11">
         <v>62.9</v>
       </c>
-      <c r="H19" s="11">
+      <c r="H20" s="11">
         <v>100.4</v>
       </c>
-      <c r="I19" s="11">
+      <c r="I20" s="11">
         <v>76.099999999999994</v>
       </c>
-      <c r="J19" s="11">
+      <c r="J20" s="11">
         <v>122.8</v>
       </c>
-      <c r="K19" s="11">
+      <c r="K20" s="11">
         <v>82.3</v>
       </c>
-      <c r="L19" s="12">
+      <c r="L20" s="12">
         <v>129.1</v>
       </c>
-      <c r="M19" s="14">
+      <c r="M20" s="14">
         <v>163</v>
       </c>
-      <c r="P19" s="9"/>
-[...2 lines deleted...]
-      <c r="A20" s="5">
+      <c r="P20" s="9"/>
+    </row>
+    <row r="21" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A21" s="5">
         <v>2019</v>
       </c>
-      <c r="B20" s="11">
+      <c r="B21" s="11">
         <v>18.3</v>
       </c>
-      <c r="C20" s="11">
+      <c r="C21" s="11">
         <v>148</v>
       </c>
-      <c r="D20" s="11">
+      <c r="D21" s="11">
         <v>96.2</v>
       </c>
-      <c r="E20" s="11">
+      <c r="E21" s="11">
         <v>114.8</v>
       </c>
-      <c r="F20" s="11">
+      <c r="F21" s="11">
         <v>205</v>
       </c>
-      <c r="G20" s="11">
+      <c r="G21" s="11">
         <v>270.10000000000002</v>
       </c>
-      <c r="H20" s="11">
+      <c r="H21" s="11">
         <v>28.4</v>
       </c>
-      <c r="I20" s="11">
+      <c r="I21" s="11">
         <v>137.30000000000001</v>
       </c>
-      <c r="J20" s="11">
+      <c r="J21" s="11">
         <v>122.5</v>
       </c>
-      <c r="K20" s="11">
+      <c r="K21" s="11">
         <v>85.7</v>
       </c>
-      <c r="L20" s="15">
+      <c r="L21" s="15">
         <v>135.19999999999999</v>
       </c>
-      <c r="M20" s="14">
+      <c r="M21" s="14">
         <v>58.4</v>
       </c>
-      <c r="P20" s="9"/>
-[...2 lines deleted...]
-      <c r="A21" s="5">
+      <c r="P21" s="9"/>
+    </row>
+    <row r="22" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A22" s="5">
         <v>2020</v>
       </c>
-      <c r="B21" s="11">
+      <c r="B22" s="11">
         <v>46.5</v>
       </c>
-      <c r="C21" s="11">
+      <c r="C22" s="11">
         <v>171.5</v>
       </c>
-      <c r="D21" s="11">
+      <c r="D22" s="11">
         <v>95.8</v>
       </c>
-      <c r="E21" s="11">
+      <c r="E22" s="11">
         <v>139.19999999999999</v>
       </c>
-      <c r="F21" s="11">
+      <c r="F22" s="11">
         <v>126.8</v>
       </c>
-      <c r="G21" s="11">
+      <c r="G22" s="11">
         <v>238.3</v>
       </c>
-      <c r="H21" s="11">
+      <c r="H22" s="11">
         <v>37.299999999999997</v>
       </c>
-      <c r="I21" s="11">
+      <c r="I22" s="11">
         <v>150.30000000000001</v>
       </c>
-      <c r="J21" s="11">
+      <c r="J22" s="11">
         <v>111.1</v>
       </c>
-      <c r="K21" s="11">
+      <c r="K22" s="11">
         <v>164.2</v>
       </c>
-      <c r="L21" s="15">
+      <c r="L22" s="15">
         <v>107.1</v>
       </c>
-      <c r="M21" s="14">
+      <c r="M22" s="14">
         <v>115.4</v>
       </c>
-      <c r="P21" s="9"/>
-[...2 lines deleted...]
-      <c r="A22" s="5">
+      <c r="P22" s="9"/>
+    </row>
+    <row r="23" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A23" s="5">
         <v>2021</v>
       </c>
-      <c r="B22" s="11">
+      <c r="B23" s="11">
         <v>30</v>
       </c>
-      <c r="C22" s="11">
+      <c r="C23" s="11">
         <v>148.69999999999999</v>
       </c>
-      <c r="D22" s="11">
+      <c r="D23" s="11">
         <v>74</v>
       </c>
-      <c r="E22" s="11">
+      <c r="E23" s="11">
         <v>197.7</v>
       </c>
-      <c r="F22" s="11">
+      <c r="F23" s="11">
         <v>78.400000000000006</v>
       </c>
-      <c r="G22" s="11">
+      <c r="G23" s="11">
         <v>125.4</v>
       </c>
-      <c r="H22" s="11">
+      <c r="H23" s="11">
         <v>63.4</v>
       </c>
-      <c r="I22" s="11">
+      <c r="I23" s="11">
         <v>104.4</v>
       </c>
-      <c r="J22" s="11">
+      <c r="J23" s="11">
         <v>181.9</v>
       </c>
-      <c r="K22" s="15">
+      <c r="K23" s="15">
         <v>86.2</v>
       </c>
-      <c r="L22" s="15">
+      <c r="L23" s="15">
         <v>82.8</v>
       </c>
-      <c r="M22" s="14">
+      <c r="M23" s="14">
         <v>100.8</v>
       </c>
-      <c r="P22" s="9"/>
-[...2 lines deleted...]
-      <c r="A23" s="5">
+      <c r="P23" s="9"/>
+    </row>
+    <row r="24" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A24" s="5">
         <v>2022</v>
       </c>
-      <c r="B23" s="16">
+      <c r="B24" s="16">
         <v>32.6</v>
       </c>
-      <c r="C23" s="17">
+      <c r="C24" s="17">
         <v>172.2</v>
       </c>
-      <c r="D23" s="17">
+      <c r="D24" s="17">
         <v>74.599999999999994</v>
       </c>
-      <c r="E23" s="17">
+      <c r="E24" s="17">
         <v>180.3</v>
       </c>
-      <c r="F23" s="18">
+      <c r="F24" s="18">
         <v>110.1</v>
       </c>
-      <c r="G23" s="17">
+      <c r="G24" s="17">
         <v>107.9</v>
       </c>
-      <c r="H23" s="17">
+      <c r="H24" s="17">
         <v>68.7</v>
       </c>
-      <c r="I23" s="17">
+      <c r="I24" s="17">
         <v>96.1</v>
       </c>
-      <c r="J23" s="17">
+      <c r="J24" s="17">
         <v>137.5</v>
       </c>
-      <c r="K23" s="17">
+      <c r="K24" s="17">
         <v>90.1</v>
       </c>
-      <c r="L23" s="17">
+      <c r="L24" s="17">
         <v>133.19999999999999</v>
       </c>
-      <c r="M23" s="19">
+      <c r="M24" s="19">
         <v>112</v>
-      </c>
-[...42 lines deleted...]
-        <v>236.3</v>
       </c>
       <c r="N24" s="8"/>
       <c r="O24" s="9"/>
       <c r="P24" s="8"/>
     </row>
-    <row r="25" spans="1:16" s="4" customFormat="1" ht="11.25">
-[...1 lines deleted...]
-        <v>2024</v>
+    <row r="25" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A25" s="5">
+        <v>2023</v>
       </c>
       <c r="B25" s="16">
-        <v>31.9</v>
+        <v>38.200000000000003</v>
       </c>
       <c r="C25" s="17">
-        <v>171.3</v>
+        <v>111.1</v>
       </c>
       <c r="D25" s="16">
-        <v>75.900000000000006</v>
+        <v>133.4</v>
       </c>
       <c r="E25" s="17">
-        <v>104.3</v>
+        <v>62.1</v>
       </c>
       <c r="F25" s="18">
-        <v>128.9</v>
+        <v>135.1</v>
       </c>
       <c r="G25" s="17">
-        <v>98.9</v>
+        <v>84.9</v>
       </c>
       <c r="H25" s="17">
-        <v>83.2</v>
+        <v>70.400000000000006</v>
       </c>
       <c r="I25" s="17">
-        <v>109.7</v>
+        <v>145.6</v>
       </c>
       <c r="J25" s="17">
-        <v>98.2</v>
+        <v>119.5</v>
       </c>
       <c r="K25" s="17">
-        <v>207.3</v>
+        <v>119.7</v>
       </c>
       <c r="L25" s="17">
-        <v>69.3</v>
+        <v>60.9</v>
       </c>
       <c r="M25" s="19">
-        <v>102.6</v>
+        <v>236.3</v>
       </c>
       <c r="N25" s="8"/>
       <c r="O25" s="9"/>
       <c r="P25" s="8"/>
     </row>
-    <row r="26" spans="1:16" s="4" customFormat="1" ht="11.25">
+    <row r="26" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A26" s="20">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="B26" s="16">
-        <v>62.3</v>
+        <v>31.9</v>
       </c>
       <c r="C26" s="17">
-        <v>125.8</v>
+        <v>171.3</v>
       </c>
       <c r="D26" s="16">
-        <v>92.7</v>
+        <v>75.900000000000006</v>
       </c>
       <c r="E26" s="17">
-        <v>108.3</v>
+        <v>104.3</v>
       </c>
       <c r="F26" s="18">
-        <v>133.69999999999999</v>
+        <v>128.9</v>
       </c>
       <c r="G26" s="17">
-        <v>111.6</v>
+        <v>98.9</v>
       </c>
       <c r="H26" s="17">
-        <v>89.9</v>
+        <v>83.2</v>
       </c>
       <c r="I26" s="17">
-        <v>101.9</v>
+        <v>109.7</v>
       </c>
       <c r="J26" s="17">
-        <v>123.8</v>
+        <v>98.2</v>
       </c>
       <c r="K26" s="17">
-        <v>79.7</v>
+        <v>207.3</v>
       </c>
       <c r="L26" s="17">
-        <v>116</v>
+        <v>69.3</v>
       </c>
       <c r="M26" s="19">
-        <v>132.4</v>
+        <v>102.6</v>
       </c>
       <c r="N26" s="8"/>
       <c r="O26" s="9"/>
       <c r="P26" s="8"/>
     </row>
-    <row r="27" spans="1:16" s="4" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A27" s="58" t="s">
+    <row r="27" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A27" s="20">
+        <v>2025</v>
+      </c>
+      <c r="B27" s="16">
+        <v>62.3</v>
+      </c>
+      <c r="C27" s="17">
+        <v>125.8</v>
+      </c>
+      <c r="D27" s="16">
+        <v>92.7</v>
+      </c>
+      <c r="E27" s="17">
+        <v>108.3</v>
+      </c>
+      <c r="F27" s="18">
+        <v>133.69999999999999</v>
+      </c>
+      <c r="G27" s="17">
+        <v>111.6</v>
+      </c>
+      <c r="H27" s="17">
+        <v>89.9</v>
+      </c>
+      <c r="I27" s="17">
+        <v>101.9</v>
+      </c>
+      <c r="J27" s="17">
+        <v>123.8</v>
+      </c>
+      <c r="K27" s="17">
+        <v>79.7</v>
+      </c>
+      <c r="L27" s="17">
+        <v>116</v>
+      </c>
+      <c r="M27" s="19">
+        <v>132.4</v>
+      </c>
+      <c r="N27" s="8"/>
+      <c r="O27" s="9"/>
+      <c r="P27" s="8"/>
+    </row>
+    <row r="28" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A28" s="20">
+        <v>2026</v>
+      </c>
+      <c r="B28" s="16">
+        <v>89.1</v>
+      </c>
+      <c r="C28" s="17">
+        <v>98.9</v>
+      </c>
+      <c r="D28" s="16">
+        <v>110.9</v>
+      </c>
+      <c r="E28" s="17"/>
+      <c r="F28" s="18"/>
+      <c r="G28" s="17"/>
+      <c r="H28" s="17"/>
+      <c r="I28" s="17"/>
+      <c r="J28" s="17"/>
+      <c r="K28" s="17"/>
+      <c r="L28" s="17"/>
+      <c r="M28" s="19"/>
+      <c r="N28" s="8"/>
+      <c r="O28" s="9"/>
+      <c r="P28" s="8"/>
+    </row>
+    <row r="29" spans="1:16" s="4" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A29" s="56" t="s">
         <v>37</v>
       </c>
-      <c r="B27" s="59"/>
-[...13 lines deleted...]
-      <c r="A28" s="56" t="s">
+      <c r="B29" s="57"/>
+      <c r="C29" s="57"/>
+      <c r="D29" s="57"/>
+      <c r="E29" s="57"/>
+      <c r="F29" s="57"/>
+      <c r="G29" s="57"/>
+      <c r="H29" s="57"/>
+      <c r="I29" s="57"/>
+      <c r="J29" s="57"/>
+      <c r="K29" s="57"/>
+      <c r="L29" s="57"/>
+      <c r="M29" s="57"/>
+    </row>
+    <row r="30" spans="1:16" s="4" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A30" s="54" t="s">
         <v>0</v>
       </c>
-      <c r="B28" s="56"/>
-[...13 lines deleted...]
-      <c r="A29" s="20">
+      <c r="B30" s="54"/>
+      <c r="C30" s="54"/>
+      <c r="D30" s="54"/>
+      <c r="E30" s="10"/>
+      <c r="F30" s="10"/>
+      <c r="G30" s="10"/>
+      <c r="H30" s="10"/>
+      <c r="I30" s="10"/>
+      <c r="J30" s="10"/>
+      <c r="K30" s="10"/>
+      <c r="L30" s="10"/>
+      <c r="M30" s="10"/>
+    </row>
+    <row r="31" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A31" s="20">
         <v>2016</v>
       </c>
-      <c r="B29" s="10">
+      <c r="B31" s="10">
         <v>133.4</v>
       </c>
-      <c r="C29" s="10">
+      <c r="C31" s="10">
         <v>112.4</v>
       </c>
-      <c r="D29" s="11">
+      <c r="D31" s="11">
         <v>83</v>
       </c>
-      <c r="E29" s="11">
+      <c r="E31" s="11">
         <v>116</v>
       </c>
-      <c r="F29" s="10">
+      <c r="F31" s="10">
         <v>117.6</v>
       </c>
-      <c r="G29" s="11">
+      <c r="G31" s="11">
         <v>88</v>
       </c>
-      <c r="H29" s="10">
+      <c r="H31" s="10">
         <v>67.599999999999994</v>
       </c>
-      <c r="I29" s="10">
+      <c r="I31" s="10">
         <v>167.8</v>
       </c>
-      <c r="J29" s="10">
+      <c r="J31" s="10">
         <v>603</v>
       </c>
-      <c r="K29" s="10">
+      <c r="K31" s="10">
         <v>89.2</v>
       </c>
-      <c r="L29" s="10">
+      <c r="L31" s="10">
         <v>63.5</v>
       </c>
-      <c r="M29" s="10">
+      <c r="M31" s="10">
         <v>77.099999999999994</v>
       </c>
     </row>
-    <row r="30" spans="1:16" s="4" customFormat="1" ht="11.25">
-      <c r="A30" s="20">
+    <row r="32" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A32" s="20">
         <v>2017</v>
       </c>
-      <c r="B30" s="11">
+      <c r="B32" s="11">
         <v>106</v>
       </c>
-      <c r="C30" s="10">
+      <c r="C32" s="10">
         <v>123.4</v>
       </c>
-      <c r="D30" s="10">
+      <c r="D32" s="10">
         <v>115.6</v>
       </c>
-      <c r="E30" s="10">
+      <c r="E32" s="10">
         <v>46.1</v>
       </c>
-      <c r="F30" s="11">
+      <c r="F32" s="11">
         <v>53.5</v>
       </c>
-      <c r="G30" s="10">
+      <c r="G32" s="10">
         <v>227.4</v>
       </c>
-      <c r="H30" s="11">
+      <c r="H32" s="11">
         <v>176</v>
       </c>
-      <c r="I30" s="10">
+      <c r="I32" s="10">
         <v>68.599999999999994</v>
       </c>
-      <c r="J30" s="10">
+      <c r="J32" s="10">
         <v>63.7</v>
       </c>
-      <c r="K30" s="10">
+      <c r="K32" s="10">
         <v>584.29999999999995</v>
       </c>
-      <c r="L30" s="10">
+      <c r="L32" s="10">
         <v>117.8</v>
       </c>
-      <c r="M30" s="10">
+      <c r="M32" s="10">
         <v>542.5</v>
       </c>
     </row>
-    <row r="31" spans="1:16" s="4" customFormat="1" ht="11.25">
-      <c r="A31" s="20">
+    <row r="33" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A33" s="20">
         <v>2018</v>
       </c>
-      <c r="B31" s="11">
+      <c r="B33" s="11">
         <v>56.1</v>
       </c>
-      <c r="C31" s="10">
+      <c r="C33" s="10">
         <v>67.599999999999994</v>
       </c>
-      <c r="D31" s="10">
+      <c r="D33" s="10">
         <v>257.60000000000002</v>
       </c>
-      <c r="E31" s="11">
+      <c r="E33" s="11">
         <v>224.4</v>
       </c>
-      <c r="F31" s="11">
+      <c r="F33" s="11">
         <v>428.3</v>
       </c>
-      <c r="G31" s="10">
+      <c r="G33" s="10">
         <v>99.6</v>
       </c>
-      <c r="H31" s="11">
+      <c r="H33" s="11">
         <v>108.6</v>
       </c>
-      <c r="I31" s="10">
+      <c r="I33" s="10">
         <v>138.9</v>
       </c>
-      <c r="J31" s="10" t="s">
+      <c r="J33" s="10" t="s">
         <v>16</v>
       </c>
-      <c r="K31" s="10">
+      <c r="K33" s="10">
         <v>21.3</v>
       </c>
-      <c r="L31" s="10">
+      <c r="L33" s="10">
         <v>175.6</v>
       </c>
-      <c r="M31" s="10">
+      <c r="M33" s="10">
         <v>48.2</v>
       </c>
     </row>
-    <row r="32" spans="1:16" s="4" customFormat="1" ht="11.25">
-      <c r="A32" s="5">
+    <row r="34" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A34" s="5">
         <v>2019</v>
       </c>
-      <c r="B32" s="10">
+      <c r="B34" s="10">
         <v>113.1</v>
       </c>
-      <c r="C32" s="10">
+      <c r="C34" s="10">
         <v>129.6</v>
       </c>
-      <c r="D32" s="10">
+      <c r="D34" s="10">
         <v>37.9</v>
       </c>
-      <c r="E32" s="10">
+      <c r="E34" s="10">
         <v>67.599999999999994</v>
       </c>
-      <c r="F32" s="10">
+      <c r="F34" s="10">
         <v>63.6</v>
       </c>
-      <c r="G32" s="10">
+      <c r="G34" s="10">
         <v>273.3</v>
       </c>
-      <c r="H32" s="10">
+      <c r="H34" s="10">
         <v>77.3</v>
       </c>
-      <c r="I32" s="10">
+      <c r="I34" s="10">
         <v>139.5</v>
       </c>
-      <c r="J32" s="11">
+      <c r="J34" s="11">
         <v>139</v>
       </c>
-      <c r="K32" s="11">
+      <c r="K34" s="11">
         <v>144.5</v>
       </c>
-      <c r="L32" s="11">
+      <c r="L34" s="11">
         <v>151.30000000000001</v>
       </c>
-      <c r="M32" s="11">
+      <c r="M34" s="11">
         <v>54.1</v>
       </c>
     </row>
-    <row r="33" spans="1:17" s="4" customFormat="1" ht="11.25">
-      <c r="A33" s="5">
+    <row r="35" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A35" s="5">
         <v>2020</v>
       </c>
-      <c r="B33" s="13">
+      <c r="B35" s="13">
         <v>135.6</v>
       </c>
-      <c r="C33" s="13">
+      <c r="C35" s="13">
         <v>157.4</v>
       </c>
-      <c r="D33" s="13">
+      <c r="D35" s="13">
         <v>156.80000000000001</v>
       </c>
-      <c r="E33" s="13">
+      <c r="E35" s="13">
         <v>189.6</v>
       </c>
-      <c r="F33" s="13">
+      <c r="F35" s="13">
         <v>117.1</v>
       </c>
-      <c r="G33" s="13">
+      <c r="G35" s="13">
         <v>103.7</v>
       </c>
-      <c r="H33" s="13">
+      <c r="H35" s="13">
         <v>136.19999999999999</v>
       </c>
-      <c r="I33" s="13">
+      <c r="I35" s="13">
         <v>149.6</v>
       </c>
-      <c r="J33" s="13">
+      <c r="J35" s="13">
         <v>135.19999999999999</v>
       </c>
-      <c r="K33" s="13">
+      <c r="K35" s="13">
         <v>232.6</v>
       </c>
-      <c r="L33" s="13">
+      <c r="L35" s="13">
         <v>184.7</v>
       </c>
-      <c r="M33" s="13">
+      <c r="M35" s="13">
         <v>363.8</v>
       </c>
     </row>
-    <row r="34" spans="1:17" s="4" customFormat="1" ht="11.25">
-      <c r="A34" s="20">
+    <row r="36" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A36" s="20">
         <v>2021</v>
       </c>
-      <c r="B34" s="13">
+      <c r="B36" s="13">
         <v>234.4</v>
       </c>
-      <c r="C34" s="13">
+      <c r="C36" s="13">
         <v>203.2</v>
       </c>
-      <c r="D34" s="13">
+      <c r="D36" s="13">
         <v>157.1</v>
       </c>
-      <c r="E34" s="13">
+      <c r="E36" s="13">
         <v>229.6</v>
       </c>
-      <c r="F34" s="21">
+      <c r="F36" s="21">
         <v>145.9</v>
       </c>
-      <c r="G34" s="13">
+      <c r="G36" s="13">
         <v>79.7</v>
       </c>
-      <c r="H34" s="13">
+      <c r="H36" s="13">
         <v>135.30000000000001</v>
       </c>
-      <c r="I34" s="13">
+      <c r="I36" s="13">
         <v>94.1</v>
       </c>
-      <c r="J34" s="13">
+      <c r="J36" s="13">
         <v>154.19999999999999</v>
       </c>
-      <c r="K34" s="13">
+      <c r="K36" s="13">
         <v>90.3</v>
       </c>
-      <c r="L34" s="13">
+      <c r="L36" s="13">
         <v>69.8</v>
       </c>
-      <c r="M34" s="13">
+      <c r="M36" s="13">
         <v>112.9</v>
       </c>
     </row>
-    <row r="35" spans="1:17" s="4" customFormat="1" ht="11.25">
-      <c r="A35" s="5">
+    <row r="37" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A37" s="5">
         <v>2022</v>
       </c>
-      <c r="B35" s="17">
+      <c r="B37" s="17">
         <v>91.6</v>
       </c>
-      <c r="C35" s="17">
+      <c r="C37" s="17">
         <v>106.2</v>
       </c>
-      <c r="D35" s="17">
+      <c r="D37" s="17">
         <v>106.7</v>
       </c>
-      <c r="E35" s="17">
+      <c r="E37" s="17">
         <v>95.2</v>
       </c>
-      <c r="F35" s="17">
+      <c r="F37" s="17">
         <v>139.4</v>
       </c>
-      <c r="G35" s="17">
+      <c r="G37" s="17">
         <v>115.1</v>
       </c>
-      <c r="H35" s="17">
+      <c r="H37" s="17">
         <v>125.6</v>
       </c>
-      <c r="I35" s="17">
+      <c r="I37" s="17">
         <v>114.9</v>
       </c>
-      <c r="J35" s="17">
+      <c r="J37" s="17">
         <v>87.1</v>
       </c>
-      <c r="K35" s="17">
+      <c r="K37" s="17">
         <v>90.7</v>
       </c>
-      <c r="L35" s="17">
+      <c r="L37" s="17">
         <v>146.30000000000001</v>
       </c>
-      <c r="M35" s="19">
+      <c r="M37" s="19">
         <v>117.2</v>
       </c>
-      <c r="N35" s="8"/>
-[...4 lines deleted...]
-      <c r="A36" s="20">
+      <c r="N37" s="8"/>
+      <c r="O37" s="9"/>
+      <c r="P37" s="8"/>
+    </row>
+    <row r="38" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A38" s="20">
         <v>2023</v>
       </c>
-      <c r="B36" s="13">
+      <c r="B38" s="13">
         <v>147.69999999999999</v>
       </c>
-      <c r="C36" s="13">
+      <c r="C38" s="13">
         <v>95.6</v>
       </c>
-      <c r="D36" s="13">
+      <c r="D38" s="13">
         <v>170.4</v>
       </c>
-      <c r="E36" s="13">
+      <c r="E38" s="13">
         <v>58.2</v>
       </c>
-      <c r="F36" s="13">
+      <c r="F38" s="13">
         <v>67.2</v>
       </c>
-      <c r="G36" s="14">
+      <c r="G38" s="14">
         <v>53</v>
       </c>
-      <c r="H36" s="13">
+      <c r="H38" s="13">
         <v>54.7</v>
       </c>
-      <c r="I36" s="13">
+      <c r="I38" s="13">
         <v>82.4</v>
       </c>
-      <c r="J36" s="13">
+      <c r="J38" s="13">
         <v>72.2</v>
       </c>
-      <c r="K36" s="13">
+      <c r="K38" s="13">
         <v>96.7</v>
       </c>
-      <c r="L36" s="13">
+      <c r="L38" s="13">
         <v>44.5</v>
       </c>
-      <c r="M36" s="13">
+      <c r="M38" s="13">
         <v>93.1</v>
       </c>
-      <c r="Q36" s="22"/>
-[...2 lines deleted...]
-      <c r="A37" s="20">
+      <c r="Q38" s="22"/>
+    </row>
+    <row r="39" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A39" s="20">
         <v>2024</v>
       </c>
-      <c r="B37" s="13">
+      <c r="B39" s="13">
         <v>73.7</v>
       </c>
-      <c r="C37" s="13">
+      <c r="C39" s="13">
         <v>113.9</v>
       </c>
-      <c r="D37" s="13">
+      <c r="D39" s="13">
         <v>64.599999999999994</v>
       </c>
-      <c r="E37" s="13">
+      <c r="E39" s="13">
         <v>108.6</v>
       </c>
-      <c r="F37" s="13">
+      <c r="F39" s="13">
         <v>100.9</v>
       </c>
-      <c r="G37" s="13">
+      <c r="G39" s="13">
         <v>117.6</v>
       </c>
-      <c r="H37" s="13">
+      <c r="H39" s="13">
         <v>138.19999999999999</v>
       </c>
-      <c r="I37" s="13">
+      <c r="I39" s="13">
         <v>103.7</v>
       </c>
-      <c r="J37" s="13">
+      <c r="J39" s="13">
         <v>85.3</v>
       </c>
-      <c r="K37" s="14">
+      <c r="K39" s="14">
         <v>147</v>
       </c>
-      <c r="L37" s="13">
+      <c r="L39" s="13">
         <v>167.9</v>
       </c>
-      <c r="M37" s="13">
+      <c r="M39" s="13">
         <v>72.8</v>
       </c>
     </row>
-    <row r="38" spans="1:17">
-      <c r="A38" s="36">
+    <row r="40" spans="1:17">
+      <c r="A40" s="36">
         <v>2025</v>
       </c>
-      <c r="B38" s="37">
+      <c r="B40" s="37">
         <v>142.5</v>
       </c>
-      <c r="C38" s="37">
+      <c r="C40" s="37">
         <v>104.2</v>
       </c>
-      <c r="D38" s="37">
+      <c r="D40" s="37">
         <v>127.9</v>
       </c>
-      <c r="E38" s="37">
+      <c r="E40" s="37">
         <v>133.4</v>
       </c>
-      <c r="F38" s="37">
+      <c r="F40" s="37">
         <v>138.5</v>
       </c>
-      <c r="G38" s="37">
+      <c r="G40" s="37">
         <v>156.5</v>
       </c>
-      <c r="H38" s="37">
+      <c r="H40" s="37">
         <v>172.5</v>
       </c>
-      <c r="I38" s="37">
+      <c r="I40" s="37">
         <v>160.30000000000001</v>
       </c>
-      <c r="J38" s="37">
+      <c r="J40" s="37">
         <v>201.9</v>
       </c>
-      <c r="K38" s="37">
+      <c r="K40" s="37">
         <v>77.5</v>
       </c>
-      <c r="L38" s="37">
+      <c r="L40" s="37">
         <v>129.5</v>
       </c>
-      <c r="M38" s="53">
+      <c r="M40" s="44">
         <v>105.4</v>
       </c>
     </row>
-    <row r="39" spans="1:17">
-      <c r="J39" s="40"/>
+    <row r="41" spans="1:17">
+      <c r="A41" s="20">
+        <v>2026</v>
+      </c>
+      <c r="B41" s="16">
+        <v>86.6</v>
+      </c>
+      <c r="C41" s="17">
+        <v>142.80000000000001</v>
+      </c>
+      <c r="D41" s="16">
+        <v>125.9</v>
+      </c>
+      <c r="E41" s="17"/>
+      <c r="F41" s="18"/>
+      <c r="G41" s="17"/>
+      <c r="H41" s="17"/>
+      <c r="I41" s="17"/>
+      <c r="J41" s="17"/>
+      <c r="K41" s="17"/>
+      <c r="L41" s="17"/>
+      <c r="M41" s="19"/>
     </row>
   </sheetData>
   <mergeCells count="19">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="K2:K3"/>
     <mergeCell ref="L2:L3"/>
     <mergeCell ref="M2:M3"/>
     <mergeCell ref="G2:G3"/>
     <mergeCell ref="I2:I3"/>
     <mergeCell ref="J2:J3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F3"/>
     <mergeCell ref="H2:H3"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="A4:E4"/>
-    <mergeCell ref="A28:D28"/>
-[...2 lines deleted...]
-    <mergeCell ref="A16:E16"/>
+    <mergeCell ref="A30:D30"/>
+    <mergeCell ref="A16:M16"/>
+    <mergeCell ref="A29:M29"/>
+    <mergeCell ref="A17:E17"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:N18"/>
+  <dimension ref="A2:N20"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="M18" sqref="M18"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="D12" sqref="D12"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="16384" width="9.140625" style="23"/>
+    <col min="1" max="16384" width="9.109375" style="23"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13">
-      <c r="A2" s="66" t="s">
+      <c r="A2" s="64" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="66"/>
-[...13 lines deleted...]
-      <c r="A3" s="67" t="s">
+      <c r="B2" s="64"/>
+      <c r="C2" s="64"/>
+      <c r="D2" s="64"/>
+      <c r="E2" s="64"/>
+      <c r="F2" s="64"/>
+      <c r="G2" s="64"/>
+      <c r="H2" s="64"/>
+      <c r="I2" s="64"/>
+      <c r="J2" s="64"/>
+      <c r="K2" s="64"/>
+      <c r="L2" s="64"/>
+      <c r="M2" s="64"/>
+    </row>
+    <row r="3" spans="1:13" ht="13.8" thickBot="1">
+      <c r="A3" s="65" t="s">
         <v>24</v>
       </c>
-      <c r="B3" s="68"/>
-[...10 lines deleted...]
-      <c r="M3" s="68"/>
+      <c r="B3" s="66"/>
+      <c r="C3" s="66"/>
+      <c r="D3" s="66"/>
+      <c r="E3" s="66"/>
+      <c r="F3" s="66"/>
+      <c r="G3" s="66"/>
+      <c r="H3" s="66"/>
+      <c r="I3" s="66"/>
+      <c r="J3" s="66"/>
+      <c r="K3" s="66"/>
+      <c r="L3" s="66"/>
+      <c r="M3" s="66"/>
     </row>
     <row r="4" spans="1:13">
-      <c r="A4" s="69"/>
-      <c r="B4" s="71" t="s">
+      <c r="A4" s="67"/>
+      <c r="B4" s="69" t="s">
         <v>1</v>
       </c>
-      <c r="C4" s="71" t="s">
+      <c r="C4" s="69" t="s">
         <v>25</v>
       </c>
-      <c r="D4" s="71" t="s">
+      <c r="D4" s="69" t="s">
         <v>26</v>
       </c>
-      <c r="E4" s="71" t="s">
+      <c r="E4" s="69" t="s">
         <v>27</v>
       </c>
-      <c r="F4" s="71" t="s">
+      <c r="F4" s="69" t="s">
         <v>28</v>
       </c>
-      <c r="G4" s="71" t="s">
+      <c r="G4" s="69" t="s">
         <v>29</v>
       </c>
-      <c r="H4" s="71" t="s">
+      <c r="H4" s="69" t="s">
         <v>30</v>
       </c>
-      <c r="I4" s="71" t="s">
+      <c r="I4" s="69" t="s">
         <v>31</v>
       </c>
-      <c r="J4" s="71" t="s">
+      <c r="J4" s="69" t="s">
         <v>32</v>
       </c>
-      <c r="K4" s="71" t="s">
+      <c r="K4" s="69" t="s">
         <v>33</v>
       </c>
-      <c r="L4" s="71" t="s">
+      <c r="L4" s="69" t="s">
         <v>34</v>
       </c>
-      <c r="M4" s="71" t="s">
+      <c r="M4" s="69" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="5" spans="1:13" ht="13.5" thickBot="1">
-[...15 lines deleted...]
-      <c r="A6" s="54" t="s">
+    <row r="5" spans="1:13" ht="13.8" thickBot="1">
+      <c r="A5" s="68"/>
+      <c r="B5" s="70"/>
+      <c r="C5" s="70"/>
+      <c r="D5" s="70"/>
+      <c r="E5" s="70"/>
+      <c r="F5" s="70"/>
+      <c r="G5" s="70"/>
+      <c r="H5" s="70"/>
+      <c r="I5" s="70"/>
+      <c r="J5" s="70"/>
+      <c r="K5" s="70"/>
+      <c r="L5" s="70"/>
+      <c r="M5" s="70"/>
+    </row>
+    <row r="6" spans="1:13" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A6" s="52" t="s">
         <v>13</v>
       </c>
-      <c r="B6" s="55"/>
-[...2 lines deleted...]
-      <c r="E6" s="55"/>
+      <c r="B6" s="53"/>
+      <c r="C6" s="53"/>
+      <c r="D6" s="53"/>
+      <c r="E6" s="53"/>
       <c r="F6" s="2"/>
       <c r="G6" s="2"/>
       <c r="H6" s="2"/>
       <c r="I6" s="2"/>
       <c r="J6" s="2"/>
       <c r="K6" s="2"/>
       <c r="L6" s="2"/>
       <c r="M6" s="3"/>
     </row>
-    <row r="7" spans="1:13" s="4" customFormat="1" ht="11.25">
+    <row r="7" spans="1:13" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A7" s="24">
         <v>2021</v>
       </c>
       <c r="B7" s="25">
         <v>24819</v>
       </c>
       <c r="C7" s="26">
         <v>61944</v>
       </c>
       <c r="D7" s="26">
         <v>89654</v>
       </c>
       <c r="E7" s="27">
         <v>145984</v>
       </c>
       <c r="F7" s="27">
         <v>192066</v>
       </c>
       <c r="G7" s="27">
         <v>252307</v>
       </c>
       <c r="H7" s="27">
         <v>290680</v>
       </c>
       <c r="I7" s="27">
         <v>330879</v>
       </c>
       <c r="J7" s="27">
         <v>403422</v>
       </c>
       <c r="K7" s="26">
         <v>466508</v>
       </c>
       <c r="L7" s="27">
         <v>519054</v>
       </c>
       <c r="M7" s="27">
         <v>592888</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="4" customFormat="1" ht="11.25">
+    <row r="8" spans="1:13" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A8" s="24">
         <v>2022</v>
       </c>
       <c r="B8" s="25">
         <v>24137</v>
       </c>
       <c r="C8" s="25">
         <v>65828</v>
       </c>
       <c r="D8" s="27">
         <v>96992</v>
       </c>
       <c r="E8" s="27">
         <v>152779</v>
       </c>
       <c r="F8" s="27">
         <v>219660</v>
       </c>
       <c r="G8" s="27">
         <v>292042</v>
       </c>
       <c r="H8" s="27">
         <v>342343</v>
       </c>
       <c r="I8" s="27">
         <v>390695</v>
       </c>
       <c r="J8" s="27">
         <v>457359</v>
       </c>
       <c r="K8" s="27">
         <v>517521</v>
       </c>
       <c r="L8" s="27">
         <v>597710</v>
       </c>
       <c r="M8" s="7">
         <v>686913</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="4" customFormat="1" ht="11.25">
+    <row r="9" spans="1:13" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A9" s="24">
         <v>2023</v>
       </c>
       <c r="B9" s="25">
         <v>36763</v>
       </c>
       <c r="C9" s="26">
         <v>77557</v>
       </c>
       <c r="D9" s="27">
         <v>131928</v>
       </c>
       <c r="E9" s="27">
         <v>165843</v>
       </c>
       <c r="F9" s="27">
         <v>213494</v>
       </c>
       <c r="G9" s="27">
         <v>213494</v>
       </c>
       <c r="H9" s="27">
         <v>282777</v>
       </c>
       <c r="I9" s="27">
         <v>324692</v>
       </c>
       <c r="J9" s="27">
         <v>374955</v>
       </c>
       <c r="K9" s="26">
         <v>435291.4</v>
       </c>
       <c r="L9" s="27">
         <v>472216</v>
       </c>
       <c r="M9" s="7">
         <v>559658</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="4" customFormat="1" ht="11.25">
+    <row r="10" spans="1:13" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A10" s="34">
         <v>2024</v>
       </c>
       <c r="B10" s="6">
         <v>28043</v>
       </c>
       <c r="C10" s="26">
         <v>47951</v>
       </c>
       <c r="D10" s="27">
         <v>36383</v>
       </c>
       <c r="E10" s="27">
         <v>37872</v>
       </c>
       <c r="F10" s="27">
         <v>48092</v>
       </c>
       <c r="G10" s="27">
         <v>47473</v>
       </c>
       <c r="H10" s="27">
         <v>39554</v>
       </c>
       <c r="I10" s="27">
         <v>43332</v>
       </c>
       <c r="J10" s="27">
         <v>42776</v>
       </c>
       <c r="K10" s="26">
         <v>89477</v>
       </c>
       <c r="L10" s="27">
         <v>62536</v>
       </c>
       <c r="M10" s="7">
         <v>64524</v>
       </c>
     </row>
-    <row r="11" spans="1:13" s="4" customFormat="1" ht="11.25">
+    <row r="11" spans="1:13" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A11" s="35">
         <v>2025</v>
       </c>
       <c r="B11" s="6">
         <v>40310</v>
       </c>
       <c r="C11" s="26">
         <v>91061</v>
       </c>
       <c r="D11" s="27">
         <v>138390</v>
       </c>
       <c r="E11" s="27">
         <v>190068</v>
       </c>
       <c r="F11" s="27">
         <v>259028.7</v>
       </c>
       <c r="G11" s="27">
         <v>336246</v>
       </c>
       <c r="H11" s="27">
         <v>407389</v>
       </c>
       <c r="I11" s="27">
         <v>479988</v>
       </c>
       <c r="J11" s="27">
         <v>569961</v>
       </c>
       <c r="K11" s="26">
         <v>642043</v>
       </c>
       <c r="L11" s="27">
         <v>725775</v>
       </c>
       <c r="M11" s="7">
         <v>814538</v>
       </c>
     </row>
-    <row r="12" spans="1:13" s="4" customFormat="1" ht="11.25">
-      <c r="A12" s="58" t="s">
+    <row r="12" spans="1:13" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A12" s="45">
+        <v>2026</v>
+      </c>
+      <c r="B12" s="7">
+        <v>37690</v>
+      </c>
+      <c r="C12" s="26">
+        <v>90939</v>
+      </c>
+      <c r="D12" s="27">
+        <v>153815</v>
+      </c>
+      <c r="E12" s="27"/>
+      <c r="F12" s="27"/>
+      <c r="G12" s="27"/>
+      <c r="H12" s="27"/>
+      <c r="I12" s="27"/>
+      <c r="J12" s="27"/>
+      <c r="K12" s="26"/>
+      <c r="L12" s="27"/>
+      <c r="M12" s="7"/>
+    </row>
+    <row r="13" spans="1:13" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A13" s="56" t="s">
         <v>36</v>
       </c>
-      <c r="B12" s="58"/>
-[...13 lines deleted...]
-      <c r="A13" s="73" t="s">
+      <c r="B13" s="56"/>
+      <c r="C13" s="56"/>
+      <c r="D13" s="56"/>
+      <c r="E13" s="56"/>
+      <c r="F13" s="56"/>
+      <c r="G13" s="56"/>
+      <c r="H13" s="56"/>
+      <c r="I13" s="56"/>
+      <c r="J13" s="56"/>
+      <c r="K13" s="56"/>
+      <c r="L13" s="56"/>
+      <c r="M13" s="56"/>
+    </row>
+    <row r="14" spans="1:13" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A14" s="71" t="s">
         <v>0</v>
       </c>
-      <c r="B13" s="73"/>
-[...13 lines deleted...]
-      <c r="A14" s="24">
+      <c r="B14" s="71"/>
+      <c r="C14" s="71"/>
+      <c r="D14" s="71"/>
+      <c r="E14" s="12"/>
+      <c r="F14" s="12"/>
+      <c r="G14" s="12"/>
+      <c r="H14" s="12"/>
+      <c r="I14" s="12"/>
+      <c r="J14" s="12"/>
+      <c r="K14" s="12"/>
+      <c r="L14" s="12"/>
+      <c r="M14" s="12"/>
+    </row>
+    <row r="15" spans="1:13" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A15" s="24">
         <v>2021</v>
       </c>
-      <c r="B14" s="28">
+      <c r="B15" s="28">
         <v>234.4</v>
       </c>
-      <c r="C14" s="28">
+      <c r="C15" s="28">
         <v>214.7</v>
       </c>
-      <c r="D14" s="28">
+      <c r="D15" s="28">
         <v>192.9</v>
       </c>
-      <c r="E14" s="28">
+      <c r="E15" s="28">
         <v>206.1</v>
       </c>
-      <c r="F14" s="29">
+      <c r="F15" s="29">
         <v>187.9</v>
       </c>
-      <c r="G14" s="29">
+      <c r="G15" s="29">
         <v>142.9</v>
       </c>
-      <c r="H14" s="30">
+      <c r="H15" s="30">
         <v>141.5</v>
       </c>
-      <c r="I14" s="30">
+      <c r="I15" s="30">
         <v>133.6</v>
       </c>
-      <c r="J14" s="29">
+      <c r="J15" s="29">
         <v>137</v>
       </c>
-      <c r="K14" s="28">
+      <c r="K15" s="28">
         <v>128.19999999999999</v>
       </c>
-      <c r="L14" s="30">
+      <c r="L15" s="30">
         <v>118.4</v>
       </c>
-      <c r="M14" s="30">
+      <c r="M15" s="30">
         <v>109.4</v>
       </c>
     </row>
-    <row r="15" spans="1:13" s="4" customFormat="1" ht="11.25">
-      <c r="A15" s="24">
+    <row r="16" spans="1:13" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A16" s="24">
         <v>2022</v>
       </c>
-      <c r="B15" s="28">
+      <c r="B16" s="28">
         <v>91.6</v>
       </c>
-      <c r="C15" s="15">
+      <c r="C16" s="15">
         <v>100.4</v>
       </c>
-      <c r="D15" s="28">
+      <c r="D16" s="28">
         <v>102.4</v>
       </c>
-      <c r="E15" s="28">
+      <c r="E16" s="28">
         <v>99.3</v>
       </c>
-      <c r="F15" s="31">
+      <c r="F16" s="31">
         <v>108.9</v>
       </c>
-      <c r="G15" s="29">
+      <c r="G16" s="29">
         <v>110.3</v>
       </c>
-      <c r="H15" s="31">
+      <c r="H16" s="31">
         <v>112.4</v>
       </c>
-      <c r="I15" s="30">
+      <c r="I16" s="30">
         <v>112.7</v>
       </c>
-      <c r="J15" s="29">
+      <c r="J16" s="29">
         <v>108</v>
       </c>
-      <c r="K15" s="12">
+      <c r="K16" s="12">
         <v>105.8</v>
       </c>
-      <c r="L15" s="30">
+      <c r="L16" s="30">
         <v>109.7</v>
       </c>
-      <c r="M15" s="30">
+      <c r="M16" s="30">
         <v>110.9</v>
       </c>
     </row>
-    <row r="16" spans="1:13" s="4" customFormat="1" ht="11.25">
-      <c r="A16" s="20">
+    <row r="17" spans="1:14" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A17" s="20">
         <v>2023</v>
       </c>
-      <c r="B16" s="28">
+      <c r="B17" s="28">
         <v>147.69999999999999</v>
       </c>
-      <c r="C16" s="19">
+      <c r="C17" s="19">
         <v>114.7</v>
       </c>
-      <c r="D16" s="14">
+      <c r="D17" s="14">
         <v>132.6</v>
       </c>
-      <c r="E16" s="13">
+      <c r="E17" s="13">
         <v>105.2</v>
       </c>
-      <c r="F16" s="32">
+      <c r="F17" s="32">
         <v>93.5</v>
       </c>
-      <c r="G16" s="13">
+      <c r="G17" s="13">
         <v>93.5</v>
       </c>
-      <c r="H16" s="13">
+      <c r="H17" s="13">
         <v>78.900000000000006</v>
       </c>
-      <c r="I16" s="13">
+      <c r="I17" s="13">
         <v>79.3</v>
       </c>
-      <c r="J16" s="13">
+      <c r="J17" s="13">
         <v>78.3</v>
       </c>
-      <c r="K16" s="13">
+      <c r="K17" s="13">
         <v>80.400000000000006</v>
       </c>
-      <c r="L16" s="13">
+      <c r="L17" s="13">
         <v>75.599999999999994</v>
       </c>
-      <c r="M16" s="13">
+      <c r="M17" s="13">
         <v>86.9</v>
       </c>
     </row>
-    <row r="17" spans="1:14">
-      <c r="A17" s="20">
+    <row r="18" spans="1:14">
+      <c r="A18" s="20">
         <v>2024</v>
       </c>
-      <c r="B17" s="13">
+      <c r="B18" s="13">
         <v>73.7</v>
       </c>
-      <c r="C17" s="13">
+      <c r="C18" s="13">
         <v>113.9</v>
       </c>
-      <c r="D17" s="13">
+      <c r="D18" s="13">
         <v>64.599999999999994</v>
       </c>
-      <c r="E17" s="13">
+      <c r="E18" s="13">
         <v>108.6</v>
       </c>
-      <c r="F17" s="13">
+      <c r="F18" s="13">
         <v>100.9</v>
       </c>
-      <c r="G17" s="13">
+      <c r="G18" s="13">
         <v>117.6</v>
       </c>
-      <c r="H17" s="13">
+      <c r="H18" s="13">
         <v>138.19999999999999</v>
       </c>
-      <c r="I17" s="13">
+      <c r="I18" s="13">
         <v>103.7</v>
       </c>
-      <c r="J17" s="13">
+      <c r="J18" s="13">
         <v>85.3</v>
       </c>
-      <c r="K17" s="14">
+      <c r="K18" s="14">
         <v>147</v>
       </c>
-      <c r="L17" s="13">
+      <c r="L18" s="13">
         <v>167.9</v>
       </c>
-      <c r="M17" s="13">
+      <c r="M18" s="13">
         <v>72.8</v>
       </c>
-      <c r="N17" s="4"/>
-[...2 lines deleted...]
-      <c r="A18" s="35">
+      <c r="N18" s="4"/>
+    </row>
+    <row r="19" spans="1:14">
+      <c r="A19" s="35">
         <v>2025</v>
       </c>
-      <c r="B18" s="17">
+      <c r="B19" s="17">
         <v>142.5</v>
       </c>
-      <c r="C18" s="16">
+      <c r="C19" s="16">
         <v>118.4</v>
       </c>
-      <c r="D18" s="16">
+      <c r="D19" s="16">
         <v>121.4</v>
       </c>
-      <c r="E18" s="16">
+      <c r="E19" s="16">
         <v>124.5</v>
       </c>
-      <c r="F18" s="16">
+      <c r="F19" s="16">
         <v>128</v>
       </c>
-      <c r="G18" s="16">
+      <c r="G19" s="16">
         <v>133.69999999999999</v>
       </c>
-      <c r="H18" s="16">
+      <c r="H19" s="16">
         <v>139.30000000000001</v>
       </c>
-      <c r="I18" s="16">
+      <c r="I19" s="16">
         <v>142</v>
       </c>
-      <c r="J18" s="16">
+      <c r="J19" s="16">
         <v>149.1</v>
       </c>
-      <c r="K18" s="16">
+      <c r="K19" s="16">
         <v>135.19999999999999</v>
       </c>
-      <c r="L18" s="16">
+      <c r="L19" s="16">
         <v>134.5</v>
       </c>
-      <c r="M18" s="76">
+      <c r="M19" s="46">
         <v>132</v>
       </c>
+    </row>
+    <row r="20" spans="1:14">
+      <c r="A20" s="20">
+        <v>2026</v>
+      </c>
+      <c r="B20" s="13">
+        <v>86.6</v>
+      </c>
+      <c r="C20" s="14">
+        <v>93.4</v>
+      </c>
+      <c r="D20" s="14">
+        <v>104.4</v>
+      </c>
+      <c r="E20" s="14"/>
+      <c r="F20" s="14"/>
+      <c r="G20" s="14"/>
+      <c r="H20" s="14"/>
+      <c r="I20" s="14"/>
+      <c r="J20" s="14"/>
+      <c r="K20" s="14"/>
+      <c r="L20" s="14"/>
+      <c r="M20" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="18">
-    <mergeCell ref="A12:M12"/>
-    <mergeCell ref="A13:D13"/>
+    <mergeCell ref="A13:M13"/>
+    <mergeCell ref="A14:D14"/>
     <mergeCell ref="I4:I5"/>
     <mergeCell ref="J4:J5"/>
     <mergeCell ref="K4:K5"/>
     <mergeCell ref="L4:L5"/>
     <mergeCell ref="M4:M5"/>
     <mergeCell ref="A6:E6"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="D4:D5"/>
     <mergeCell ref="E4:E5"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="G4:G5"/>
     <mergeCell ref="H4:H5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:C26"/>
+  <dimension ref="A1:C10"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="B4" sqref="B4:C10"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="F6" sqref="F6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="21.7109375" style="23" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="16384" width="9.140625" style="23"/>
+    <col min="1" max="1" width="21.6640625" style="23" customWidth="1"/>
+    <col min="2" max="2" width="20.33203125" style="23" customWidth="1"/>
+    <col min="3" max="3" width="29.88671875" style="23" customWidth="1"/>
+    <col min="4" max="16384" width="9.109375" style="23"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" s="33" customFormat="1" ht="12">
-      <c r="A1" s="74" t="s">
+      <c r="A1" s="72" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="75"/>
-[...3 lines deleted...]
-      <c r="B2" s="47" t="s">
+      <c r="B1" s="73"/>
+      <c r="C1" s="73"/>
+    </row>
+    <row r="2" spans="1:3" s="33" customFormat="1" ht="12.6" thickBot="1">
+      <c r="B2" s="48" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="3" spans="1:3" s="33" customFormat="1" ht="21" customHeight="1" thickBot="1">
-      <c r="A3" s="45"/>
-      <c r="B3" s="52" t="s">
+      <c r="A3" s="42"/>
+      <c r="B3" s="47" t="s">
         <v>17</v>
       </c>
-      <c r="C3" s="46" t="s">
+      <c r="C3" s="50" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="4" spans="1:3" s="4" customFormat="1" ht="11.25">
-      <c r="A4" s="44" t="s">
+    <row r="4" spans="1:3" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A4" s="41" t="s">
         <v>22</v>
       </c>
-      <c r="B4" s="50">
-[...7 lines deleted...]
-      <c r="A5" s="41" t="s">
+      <c r="B4" s="49">
+        <v>153815.5</v>
+      </c>
+      <c r="C4" s="43">
+        <v>104.4</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A5" s="38" t="s">
         <v>18</v>
       </c>
       <c r="B5" s="49">
-        <v>48918.2</v>
-[...6 lines deleted...]
-      <c r="A6" s="41" t="s">
+        <v>5304.8</v>
+      </c>
+      <c r="C5" s="43">
+        <v>33.700000000000003</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A6" s="38" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="49">
-        <v>222401.7</v>
-[...6 lines deleted...]
-      <c r="A7" s="41" t="s">
+        <v>30133.3</v>
+      </c>
+      <c r="C6" s="43">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A7" s="38" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="49">
-        <v>12906.4</v>
-[...6 lines deleted...]
-      <c r="A8" s="42" t="s">
+        <v>411</v>
+      </c>
+      <c r="C7" s="43">
+        <v>28.3</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A8" s="39" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="49">
-        <v>5792.7</v>
-[...6 lines deleted...]
-      <c r="A9" s="41" t="s">
+        <v>501.3</v>
+      </c>
+      <c r="C8" s="43">
+        <v>73.5</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A9" s="38" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="49">
-        <v>479468.5</v>
-[...6 lines deleted...]
-      <c r="A10" s="43" t="s">
+        <v>97609.3</v>
+      </c>
+      <c r="C9" s="43">
+        <v>105.9</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" s="4" customFormat="1" ht="10.199999999999999">
+      <c r="A10" s="40" t="s">
         <v>38</v>
       </c>
       <c r="B10" s="49">
-        <v>45050.8</v>
-[...27 lines deleted...]
-      <c r="B26" s="38"/>
+        <v>19855.8</v>
+      </c>
+      <c r="C10" s="43">
+        <v>479.6</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101006BEAE592B441854D8E2A5911BDDEE3DB" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="47e488ea1deeb97c76e5744981cd8849">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>