--- v1 (2026-05-10)
+++ v2 (2026-05-30)
@@ -139,68 +139,68 @@
   <si>
     <t>январь-август</t>
   </si>
   <si>
     <t>январь-сентябрь</t>
   </si>
   <si>
     <t>январь-октябрь</t>
   </si>
   <si>
     <t>январь-ноябрь</t>
   </si>
   <si>
     <t>январь-декабрь</t>
   </si>
   <si>
     <t>в % к соответствующему периоду предыдущего года</t>
   </si>
   <si>
     <t>в % к соответствующему месяцу предыдущего года</t>
   </si>
   <si>
     <t>район Сарайшық</t>
   </si>
   <si>
-    <t>(январь-март 2026 г.)</t>
-[...2 lines deleted...]
-    <t>в % к  январю-марту 2025 г.</t>
+    <t>в % к  январю-апрелю 2025 г.</t>
+  </si>
+  <si>
+    <t>(январь-апрель 2026г.)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="12">
+  <fonts count="13">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
@@ -224,66 +224,72 @@
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="12">
+  <borders count="13">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
@@ -375,65 +381,80 @@
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
-      <right style="thin">
+      <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="74">
+  <cellXfs count="76">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -499,63 +520,69 @@
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="167" fontId="9" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="168" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="166" fontId="9" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="9" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="12" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="12" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
@@ -898,149 +925,149 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Q41"/>
   <sheetViews>
-    <sheetView topLeftCell="A4" workbookViewId="0">
-      <selection activeCell="O14" sqref="O14"/>
+    <sheetView topLeftCell="A7" workbookViewId="0">
+      <selection activeCell="O8" sqref="O8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="9" customWidth="1"/>
     <col min="2" max="2" width="10" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.5546875" customWidth="1"/>
     <col min="4" max="4" width="10" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="8" max="8" width="9" customWidth="1"/>
     <col min="10" max="10" width="9.88671875" customWidth="1"/>
     <col min="13" max="13" width="10.109375" customWidth="1"/>
     <col min="14" max="14" width="11.6640625" customWidth="1"/>
     <col min="16" max="16" width="12.44140625" customWidth="1"/>
     <col min="17" max="17" width="9.5546875" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="9" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" s="1" customFormat="1" ht="12.6" thickBot="1">
-      <c r="A1" s="58" t="s">
+      <c r="A1" s="60" t="s">
         <v>15</v>
       </c>
-      <c r="B1" s="59"/>
-[...10 lines deleted...]
-      <c r="M1" s="59"/>
+      <c r="B1" s="61"/>
+      <c r="C1" s="61"/>
+      <c r="D1" s="61"/>
+      <c r="E1" s="61"/>
+      <c r="F1" s="61"/>
+      <c r="G1" s="61"/>
+      <c r="H1" s="61"/>
+      <c r="I1" s="61"/>
+      <c r="J1" s="61"/>
+      <c r="K1" s="61"/>
+      <c r="L1" s="61"/>
+      <c r="M1" s="61"/>
     </row>
     <row r="2" spans="1:16" s="1" customFormat="1" ht="25.5" customHeight="1">
-      <c r="A2" s="62"/>
-      <c r="B2" s="60" t="s">
+      <c r="A2" s="64"/>
+      <c r="B2" s="62" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="60" t="s">
+      <c r="C2" s="62" t="s">
         <v>2</v>
       </c>
-      <c r="D2" s="60" t="s">
+      <c r="D2" s="62" t="s">
         <v>3</v>
       </c>
-      <c r="E2" s="60" t="s">
+      <c r="E2" s="62" t="s">
         <v>4</v>
       </c>
-      <c r="F2" s="60" t="s">
+      <c r="F2" s="62" t="s">
         <v>5</v>
       </c>
-      <c r="G2" s="60" t="s">
+      <c r="G2" s="62" t="s">
         <v>6</v>
       </c>
-      <c r="H2" s="60" t="s">
+      <c r="H2" s="62" t="s">
         <v>7</v>
       </c>
-      <c r="I2" s="60" t="s">
+      <c r="I2" s="62" t="s">
         <v>8</v>
       </c>
-      <c r="J2" s="60" t="s">
+      <c r="J2" s="62" t="s">
         <v>9</v>
       </c>
-      <c r="K2" s="60" t="s">
+      <c r="K2" s="62" t="s">
         <v>10</v>
       </c>
-      <c r="L2" s="60" t="s">
+      <c r="L2" s="62" t="s">
         <v>11</v>
       </c>
-      <c r="M2" s="60" t="s">
+      <c r="M2" s="62" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="3" spans="1:16" s="1" customFormat="1" ht="26.25" customHeight="1" thickBot="1">
-      <c r="A3" s="63"/>
-[...11 lines deleted...]
-      <c r="M3" s="61"/>
+      <c r="A3" s="65"/>
+      <c r="B3" s="63"/>
+      <c r="C3" s="63"/>
+      <c r="D3" s="63"/>
+      <c r="E3" s="63"/>
+      <c r="F3" s="63"/>
+      <c r="G3" s="63"/>
+      <c r="H3" s="63"/>
+      <c r="I3" s="63"/>
+      <c r="J3" s="63"/>
+      <c r="K3" s="63"/>
+      <c r="L3" s="63"/>
+      <c r="M3" s="63"/>
     </row>
     <row r="4" spans="1:16" s="4" customFormat="1" ht="13.5" customHeight="1">
-      <c r="A4" s="52" t="s">
+      <c r="A4" s="54" t="s">
         <v>13</v>
       </c>
-      <c r="B4" s="53"/>
-[...2 lines deleted...]
-      <c r="E4" s="53"/>
+      <c r="B4" s="55"/>
+      <c r="C4" s="55"/>
+      <c r="D4" s="55"/>
+      <c r="E4" s="55"/>
       <c r="F4" s="2"/>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
       <c r="I4" s="2"/>
       <c r="J4" s="2"/>
       <c r="K4" s="2"/>
       <c r="L4" s="2"/>
       <c r="M4" s="3"/>
     </row>
     <row r="5" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A5" s="5">
         <v>2016</v>
       </c>
       <c r="B5" s="6">
         <v>7982</v>
       </c>
       <c r="C5" s="6">
         <v>8691</v>
       </c>
       <c r="D5" s="6">
         <v>7105</v>
       </c>
       <c r="E5" s="6">
         <v>15314</v>
       </c>
@@ -1456,91 +1483,93 @@
         <v>89973</v>
       </c>
       <c r="K14" s="6">
         <v>72082</v>
       </c>
       <c r="L14" s="6">
         <v>83732</v>
       </c>
       <c r="M14" s="7">
         <v>88764</v>
       </c>
       <c r="N14" s="8"/>
       <c r="O14" s="9"/>
       <c r="P14" s="8"/>
     </row>
     <row r="15" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A15" s="20">
         <v>2026</v>
       </c>
       <c r="B15" s="6">
         <v>37690</v>
       </c>
       <c r="C15" s="6">
         <v>53248</v>
       </c>
-      <c r="D15" s="51">
-[...2 lines deleted...]
-      <c r="E15" s="6"/>
+      <c r="D15" s="47">
+        <v>62877</v>
+      </c>
+      <c r="E15" s="6">
+        <v>76258</v>
+      </c>
       <c r="F15" s="6"/>
       <c r="G15" s="6"/>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="7"/>
       <c r="N15" s="8"/>
       <c r="O15" s="9"/>
       <c r="P15" s="8"/>
     </row>
     <row r="16" spans="1:16" s="4" customFormat="1" ht="13.5" customHeight="1">
-      <c r="A16" s="55" t="s">
+      <c r="A16" s="57" t="s">
         <v>14</v>
       </c>
-      <c r="B16" s="55"/>
-[...10 lines deleted...]
-      <c r="M16" s="55"/>
+      <c r="B16" s="57"/>
+      <c r="C16" s="57"/>
+      <c r="D16" s="57"/>
+      <c r="E16" s="57"/>
+      <c r="F16" s="57"/>
+      <c r="G16" s="57"/>
+      <c r="H16" s="57"/>
+      <c r="I16" s="57"/>
+      <c r="J16" s="57"/>
+      <c r="K16" s="57"/>
+      <c r="L16" s="57"/>
+      <c r="M16" s="57"/>
     </row>
     <row r="17" spans="1:16" s="4" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A17" s="54" t="s">
+      <c r="A17" s="56" t="s">
         <v>0</v>
       </c>
-      <c r="B17" s="54"/>
-[...2 lines deleted...]
-      <c r="E17" s="54"/>
+      <c r="B17" s="56"/>
+      <c r="C17" s="56"/>
+      <c r="D17" s="56"/>
+      <c r="E17" s="56"/>
       <c r="F17" s="10"/>
       <c r="G17" s="10"/>
       <c r="H17" s="10"/>
       <c r="I17" s="10"/>
       <c r="J17" s="10"/>
       <c r="K17" s="10"/>
       <c r="L17" s="10"/>
       <c r="M17" s="10"/>
     </row>
     <row r="18" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A18" s="5">
         <v>2016</v>
       </c>
       <c r="B18" s="11">
         <v>47</v>
       </c>
       <c r="C18" s="11">
         <v>108.4</v>
       </c>
       <c r="D18" s="11">
         <v>81.7</v>
       </c>
       <c r="E18" s="11">
         <v>214.5</v>
       </c>
@@ -1943,89 +1972,91 @@
       </c>
       <c r="K27" s="17">
         <v>79.7</v>
       </c>
       <c r="L27" s="17">
         <v>116</v>
       </c>
       <c r="M27" s="19">
         <v>132.4</v>
       </c>
       <c r="N27" s="8"/>
       <c r="O27" s="9"/>
       <c r="P27" s="8"/>
     </row>
     <row r="28" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A28" s="20">
         <v>2026</v>
       </c>
       <c r="B28" s="16">
         <v>89.1</v>
       </c>
       <c r="C28" s="17">
         <v>98.9</v>
       </c>
       <c r="D28" s="16">
-        <v>110.9</v>
-[...1 lines deleted...]
-      <c r="E28" s="17"/>
+        <v>118.7</v>
+      </c>
+      <c r="E28" s="17">
+        <v>120.7</v>
+      </c>
       <c r="F28" s="18"/>
       <c r="G28" s="17"/>
       <c r="H28" s="17"/>
       <c r="I28" s="17"/>
       <c r="J28" s="17"/>
       <c r="K28" s="17"/>
       <c r="L28" s="17"/>
       <c r="M28" s="19"/>
       <c r="N28" s="8"/>
       <c r="O28" s="9"/>
       <c r="P28" s="8"/>
     </row>
     <row r="29" spans="1:16" s="4" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A29" s="56" t="s">
+      <c r="A29" s="58" t="s">
         <v>37</v>
       </c>
-      <c r="B29" s="57"/>
-[...10 lines deleted...]
-      <c r="M29" s="57"/>
+      <c r="B29" s="59"/>
+      <c r="C29" s="59"/>
+      <c r="D29" s="59"/>
+      <c r="E29" s="59"/>
+      <c r="F29" s="59"/>
+      <c r="G29" s="59"/>
+      <c r="H29" s="59"/>
+      <c r="I29" s="59"/>
+      <c r="J29" s="59"/>
+      <c r="K29" s="59"/>
+      <c r="L29" s="59"/>
+      <c r="M29" s="59"/>
     </row>
     <row r="30" spans="1:16" s="4" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A30" s="54" t="s">
+      <c r="A30" s="56" t="s">
         <v>0</v>
       </c>
-      <c r="B30" s="54"/>
-[...1 lines deleted...]
-      <c r="D30" s="54"/>
+      <c r="B30" s="56"/>
+      <c r="C30" s="56"/>
+      <c r="D30" s="56"/>
       <c r="E30" s="10"/>
       <c r="F30" s="10"/>
       <c r="G30" s="10"/>
       <c r="H30" s="10"/>
       <c r="I30" s="10"/>
       <c r="J30" s="10"/>
       <c r="K30" s="10"/>
       <c r="L30" s="10"/>
       <c r="M30" s="10"/>
     </row>
     <row r="31" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A31" s="20">
         <v>2016</v>
       </c>
       <c r="B31" s="10">
         <v>133.4</v>
       </c>
       <c r="C31" s="10">
         <v>112.4</v>
       </c>
       <c r="D31" s="11">
         <v>83</v>
       </c>
       <c r="E31" s="11">
         <v>116</v>
@@ -2419,197 +2450,199 @@
         <v>201.9</v>
       </c>
       <c r="K40" s="37">
         <v>77.5</v>
       </c>
       <c r="L40" s="37">
         <v>129.5</v>
       </c>
       <c r="M40" s="44">
         <v>105.4</v>
       </c>
     </row>
     <row r="41" spans="1:17">
       <c r="A41" s="20">
         <v>2026</v>
       </c>
       <c r="B41" s="16">
         <v>86.6</v>
       </c>
       <c r="C41" s="17">
         <v>142.80000000000001</v>
       </c>
       <c r="D41" s="16">
         <v>125.9</v>
       </c>
-      <c r="E41" s="17"/>
+      <c r="E41" s="17">
+        <v>140.69999999999999</v>
+      </c>
       <c r="F41" s="18"/>
       <c r="G41" s="17"/>
       <c r="H41" s="17"/>
       <c r="I41" s="17"/>
       <c r="J41" s="17"/>
       <c r="K41" s="17"/>
       <c r="L41" s="17"/>
       <c r="M41" s="19"/>
     </row>
   </sheetData>
   <mergeCells count="19">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="K2:K3"/>
     <mergeCell ref="L2:L3"/>
     <mergeCell ref="M2:M3"/>
     <mergeCell ref="G2:G3"/>
     <mergeCell ref="I2:I3"/>
     <mergeCell ref="J2:J3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F3"/>
     <mergeCell ref="H2:H3"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A30:D30"/>
     <mergeCell ref="A16:M16"/>
     <mergeCell ref="A29:M29"/>
     <mergeCell ref="A17:E17"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:N20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="D12" sqref="D12"/>
+      <selection activeCell="O8" sqref="O8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="16384" width="9.109375" style="23"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13">
-      <c r="A2" s="64" t="s">
+      <c r="A2" s="66" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="64"/>
-[...10 lines deleted...]
-      <c r="M2" s="64"/>
+      <c r="B2" s="66"/>
+      <c r="C2" s="66"/>
+      <c r="D2" s="66"/>
+      <c r="E2" s="66"/>
+      <c r="F2" s="66"/>
+      <c r="G2" s="66"/>
+      <c r="H2" s="66"/>
+      <c r="I2" s="66"/>
+      <c r="J2" s="66"/>
+      <c r="K2" s="66"/>
+      <c r="L2" s="66"/>
+      <c r="M2" s="66"/>
     </row>
     <row r="3" spans="1:13" ht="13.8" thickBot="1">
-      <c r="A3" s="65" t="s">
+      <c r="A3" s="67" t="s">
         <v>24</v>
       </c>
-      <c r="B3" s="66"/>
-[...10 lines deleted...]
-      <c r="M3" s="66"/>
+      <c r="B3" s="68"/>
+      <c r="C3" s="68"/>
+      <c r="D3" s="68"/>
+      <c r="E3" s="68"/>
+      <c r="F3" s="68"/>
+      <c r="G3" s="68"/>
+      <c r="H3" s="68"/>
+      <c r="I3" s="68"/>
+      <c r="J3" s="68"/>
+      <c r="K3" s="68"/>
+      <c r="L3" s="68"/>
+      <c r="M3" s="68"/>
     </row>
     <row r="4" spans="1:13">
-      <c r="A4" s="67"/>
-      <c r="B4" s="69" t="s">
+      <c r="A4" s="69"/>
+      <c r="B4" s="71" t="s">
         <v>1</v>
       </c>
-      <c r="C4" s="69" t="s">
+      <c r="C4" s="71" t="s">
         <v>25</v>
       </c>
-      <c r="D4" s="69" t="s">
+      <c r="D4" s="71" t="s">
         <v>26</v>
       </c>
-      <c r="E4" s="69" t="s">
+      <c r="E4" s="71" t="s">
         <v>27</v>
       </c>
-      <c r="F4" s="69" t="s">
+      <c r="F4" s="71" t="s">
         <v>28</v>
       </c>
-      <c r="G4" s="69" t="s">
+      <c r="G4" s="71" t="s">
         <v>29</v>
       </c>
-      <c r="H4" s="69" t="s">
+      <c r="H4" s="71" t="s">
         <v>30</v>
       </c>
-      <c r="I4" s="69" t="s">
+      <c r="I4" s="71" t="s">
         <v>31</v>
       </c>
-      <c r="J4" s="69" t="s">
+      <c r="J4" s="71" t="s">
         <v>32</v>
       </c>
-      <c r="K4" s="69" t="s">
+      <c r="K4" s="71" t="s">
         <v>33</v>
       </c>
-      <c r="L4" s="69" t="s">
+      <c r="L4" s="71" t="s">
         <v>34</v>
       </c>
-      <c r="M4" s="69" t="s">
+      <c r="M4" s="71" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="5" spans="1:13" ht="13.8" thickBot="1">
-      <c r="A5" s="68"/>
-[...11 lines deleted...]
-      <c r="M5" s="70"/>
+      <c r="A5" s="70"/>
+      <c r="B5" s="72"/>
+      <c r="C5" s="72"/>
+      <c r="D5" s="72"/>
+      <c r="E5" s="72"/>
+      <c r="F5" s="72"/>
+      <c r="G5" s="72"/>
+      <c r="H5" s="72"/>
+      <c r="I5" s="72"/>
+      <c r="J5" s="72"/>
+      <c r="K5" s="72"/>
+      <c r="L5" s="72"/>
+      <c r="M5" s="72"/>
     </row>
     <row r="6" spans="1:13" s="4" customFormat="1" ht="10.199999999999999">
-      <c r="A6" s="52" t="s">
+      <c r="A6" s="54" t="s">
         <v>13</v>
       </c>
-      <c r="B6" s="53"/>
-[...2 lines deleted...]
-      <c r="E6" s="53"/>
+      <c r="B6" s="55"/>
+      <c r="C6" s="55"/>
+      <c r="D6" s="55"/>
+      <c r="E6" s="55"/>
       <c r="F6" s="2"/>
       <c r="G6" s="2"/>
       <c r="H6" s="2"/>
       <c r="I6" s="2"/>
       <c r="J6" s="2"/>
       <c r="K6" s="2"/>
       <c r="L6" s="2"/>
       <c r="M6" s="3"/>
     </row>
     <row r="7" spans="1:13" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A7" s="24">
         <v>2021</v>
       </c>
       <c r="B7" s="25">
         <v>24819</v>
       </c>
       <c r="C7" s="26">
         <v>61944</v>
       </c>
       <c r="D7" s="26">
         <v>89654</v>
       </c>
       <c r="E7" s="27">
         <v>145984</v>
       </c>
@@ -2793,84 +2826,86 @@
         <v>569961</v>
       </c>
       <c r="K11" s="26">
         <v>642043</v>
       </c>
       <c r="L11" s="27">
         <v>725775</v>
       </c>
       <c r="M11" s="7">
         <v>814538</v>
       </c>
     </row>
     <row r="12" spans="1:13" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A12" s="45">
         <v>2026</v>
       </c>
       <c r="B12" s="7">
         <v>37690</v>
       </c>
       <c r="C12" s="26">
         <v>90939</v>
       </c>
       <c r="D12" s="27">
         <v>153815</v>
       </c>
-      <c r="E12" s="27"/>
+      <c r="E12" s="47">
+        <v>230073</v>
+      </c>
       <c r="F12" s="27"/>
       <c r="G12" s="27"/>
       <c r="H12" s="27"/>
       <c r="I12" s="27"/>
       <c r="J12" s="27"/>
       <c r="K12" s="26"/>
       <c r="L12" s="27"/>
       <c r="M12" s="7"/>
     </row>
     <row r="13" spans="1:13" s="4" customFormat="1" ht="10.199999999999999">
-      <c r="A13" s="56" t="s">
+      <c r="A13" s="58" t="s">
         <v>36</v>
       </c>
-      <c r="B13" s="56"/>
-[...10 lines deleted...]
-      <c r="M13" s="56"/>
+      <c r="B13" s="58"/>
+      <c r="C13" s="58"/>
+      <c r="D13" s="58"/>
+      <c r="E13" s="58"/>
+      <c r="F13" s="58"/>
+      <c r="G13" s="58"/>
+      <c r="H13" s="58"/>
+      <c r="I13" s="58"/>
+      <c r="J13" s="58"/>
+      <c r="K13" s="58"/>
+      <c r="L13" s="58"/>
+      <c r="M13" s="58"/>
     </row>
     <row r="14" spans="1:13" s="4" customFormat="1" ht="10.199999999999999">
-      <c r="A14" s="71" t="s">
+      <c r="A14" s="73" t="s">
         <v>0</v>
       </c>
-      <c r="B14" s="71"/>
-[...1 lines deleted...]
-      <c r="D14" s="71"/>
+      <c r="B14" s="73"/>
+      <c r="C14" s="73"/>
+      <c r="D14" s="73"/>
       <c r="E14" s="12"/>
       <c r="F14" s="12"/>
       <c r="G14" s="12"/>
       <c r="H14" s="12"/>
       <c r="I14" s="12"/>
       <c r="J14" s="12"/>
       <c r="K14" s="12"/>
       <c r="L14" s="12"/>
       <c r="M14" s="12"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A15" s="24">
         <v>2021</v>
       </c>
       <c r="B15" s="28">
         <v>234.4</v>
       </c>
       <c r="C15" s="28">
         <v>214.7</v>
       </c>
       <c r="D15" s="28">
         <v>192.9</v>
       </c>
       <c r="E15" s="28">
         <v>206.1</v>
@@ -3056,198 +3091,200 @@
         <v>149.1</v>
       </c>
       <c r="K19" s="16">
         <v>135.19999999999999</v>
       </c>
       <c r="L19" s="16">
         <v>134.5</v>
       </c>
       <c r="M19" s="46">
         <v>132</v>
       </c>
     </row>
     <row r="20" spans="1:14">
       <c r="A20" s="20">
         <v>2026</v>
       </c>
       <c r="B20" s="13">
         <v>86.6</v>
       </c>
       <c r="C20" s="14">
         <v>93.4</v>
       </c>
       <c r="D20" s="14">
         <v>104.4</v>
       </c>
-      <c r="E20" s="14"/>
+      <c r="E20" s="43">
+        <v>114.1</v>
+      </c>
       <c r="F20" s="14"/>
       <c r="G20" s="14"/>
       <c r="H20" s="14"/>
       <c r="I20" s="14"/>
       <c r="J20" s="14"/>
       <c r="K20" s="14"/>
       <c r="L20" s="14"/>
       <c r="M20" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="18">
     <mergeCell ref="A13:M13"/>
     <mergeCell ref="A14:D14"/>
     <mergeCell ref="I4:I5"/>
     <mergeCell ref="J4:J5"/>
     <mergeCell ref="K4:K5"/>
     <mergeCell ref="L4:L5"/>
     <mergeCell ref="M4:M5"/>
     <mergeCell ref="A6:E6"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="D4:D5"/>
     <mergeCell ref="E4:E5"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="G4:G5"/>
     <mergeCell ref="H4:H5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="F6" sqref="F6"/>
+      <selection activeCell="F5" sqref="F5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="21.6640625" style="23" customWidth="1"/>
     <col min="2" max="2" width="20.33203125" style="23" customWidth="1"/>
     <col min="3" max="3" width="29.88671875" style="23" customWidth="1"/>
     <col min="4" max="16384" width="9.109375" style="23"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" s="33" customFormat="1" ht="12">
-      <c r="A1" s="72" t="s">
+      <c r="A1" s="74" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="73"/>
-      <c r="C1" s="73"/>
+      <c r="B1" s="75"/>
+      <c r="C1" s="75"/>
     </row>
     <row r="2" spans="1:3" s="33" customFormat="1" ht="12.6" thickBot="1">
       <c r="B2" s="48" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
     <row r="3" spans="1:3" s="33" customFormat="1" ht="21" customHeight="1" thickBot="1">
       <c r="A3" s="42"/>
-      <c r="B3" s="47" t="s">
+      <c r="B3" s="49" t="s">
         <v>17</v>
       </c>
-      <c r="C3" s="50" t="s">
-        <v>40</v>
+      <c r="C3" s="51" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="4" spans="1:3" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A4" s="41" t="s">
         <v>22</v>
       </c>
-      <c r="B4" s="49">
-[...3 lines deleted...]
-        <v>104.4</v>
+      <c r="B4" s="53">
+        <v>230073.8</v>
+      </c>
+      <c r="C4" s="50">
+        <v>114.1</v>
       </c>
     </row>
     <row r="5" spans="1:3" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A5" s="38" t="s">
         <v>18</v>
       </c>
-      <c r="B5" s="49">
-        <v>5304.8</v>
+      <c r="B5" s="52">
+        <v>8788.6</v>
       </c>
       <c r="C5" s="43">
-        <v>33.700000000000003</v>
+        <v>45.8</v>
       </c>
     </row>
     <row r="6" spans="1:3" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A6" s="38" t="s">
         <v>19</v>
       </c>
-      <c r="B6" s="49">
-        <v>30133.3</v>
+      <c r="B6" s="52">
+        <v>54234.9</v>
       </c>
       <c r="C6" s="43">
-        <v>90</v>
+        <v>115</v>
       </c>
     </row>
     <row r="7" spans="1:3" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A7" s="38" t="s">
         <v>20</v>
       </c>
-      <c r="B7" s="49">
-        <v>411</v>
+      <c r="B7" s="52">
+        <v>701.8</v>
       </c>
       <c r="C7" s="43">
-        <v>28.3</v>
+        <v>30</v>
       </c>
     </row>
     <row r="8" spans="1:3" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A8" s="39" t="s">
         <v>21</v>
       </c>
-      <c r="B8" s="49">
-        <v>501.3</v>
+      <c r="B8" s="52">
+        <v>635.20000000000005</v>
       </c>
       <c r="C8" s="43">
-        <v>73.5</v>
+        <v>60.2</v>
       </c>
     </row>
     <row r="9" spans="1:3" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A9" s="38" t="s">
         <v>23</v>
       </c>
-      <c r="B9" s="49">
-        <v>97609.3</v>
+      <c r="B9" s="52">
+        <v>141380</v>
       </c>
       <c r="C9" s="43">
-        <v>105.9</v>
+        <v>113.1</v>
       </c>
     </row>
     <row r="10" spans="1:3" s="4" customFormat="1" ht="10.199999999999999">
       <c r="A10" s="40" t="s">
         <v>38</v>
       </c>
-      <c r="B10" s="49">
-        <v>19855.8</v>
+      <c r="B10" s="52">
+        <v>24333.3</v>
       </c>
       <c r="C10" s="43">
-        <v>479.6</v>
+        <v>332.2</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101006BEAE592B441854D8E2A5911BDDEE3DB" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="47e488ea1deeb97c76e5744981cd8849">