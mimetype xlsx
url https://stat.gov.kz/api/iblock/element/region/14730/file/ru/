--- v2 (2026-05-30)
+++ v3 (2026-06-19)
@@ -1,56 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.shaikhislyamova\Desktop\ДЛЯ РУКОВОДСТВА\ДИНАМИКА 2026г\ИНВЕСТИЦИИ\Инвестиции в жилищное строительство\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="14760" yWindow="240" windowWidth="13488" windowHeight="11256" activeTab="2"/>
+    <workbookView xWindow="14760" yWindow="240" windowWidth="13485" windowHeight="11250"/>
   </bookViews>
   <sheets>
     <sheet name="месяц" sheetId="1" r:id="rId1"/>
     <sheet name="период" sheetId="3" r:id="rId2"/>
     <sheet name="По районам" sheetId="2" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="41">
   <si>
     <t>Инвестиции в жилищное строительство</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -139,68 +144,68 @@
   <si>
     <t>январь-август</t>
   </si>
   <si>
     <t>январь-сентябрь</t>
   </si>
   <si>
     <t>январь-октябрь</t>
   </si>
   <si>
     <t>январь-ноябрь</t>
   </si>
   <si>
     <t>январь-декабрь</t>
   </si>
   <si>
     <t>в % к соответствующему периоду предыдущего года</t>
   </si>
   <si>
     <t>в % к соответствующему месяцу предыдущего года</t>
   </si>
   <si>
     <t>район Сарайшық</t>
   </si>
   <si>
-    <t>в % к  январю-апрелю 2025 г.</t>
-[...2 lines deleted...]
-    <t>(январь-апрель 2026г.)</t>
+    <t>(январь-май 2026г.)</t>
+  </si>
+  <si>
+    <t>в % к  январю-маю 2025 г.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="13">
+  <fonts count="12">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
@@ -224,72 +229,66 @@
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
-    <font>
-[...4 lines deleted...]
-    </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="13">
+  <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
@@ -341,120 +340,66 @@
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...22 lines deleted...]
-    <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom style="medium">
-[...29 lines deleted...]
-      </bottom>
+      <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="76">
+  <cellXfs count="74">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -499,168 +444,167 @@
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="49" fontId="3" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...9 lines deleted...]
-    </xf>
     <xf numFmtId="167" fontId="9" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="168" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="9" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="166" fontId="9" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="12" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="9" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="12" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
@@ -669,116 +613,118 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -922,1484 +868,1488 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Q41"/>
   <sheetViews>
-    <sheetView topLeftCell="A7" workbookViewId="0">
-      <selection activeCell="O8" sqref="O8"/>
+    <sheetView tabSelected="1" topLeftCell="A19" workbookViewId="0">
+      <selection activeCell="P31" sqref="P31"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="9" customWidth="1"/>
     <col min="2" max="2" width="10" bestFit="1" customWidth="1"/>
-    <col min="3" max="3" width="9.5546875" customWidth="1"/>
+    <col min="3" max="3" width="9.5703125" customWidth="1"/>
     <col min="4" max="4" width="10" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="8" max="8" width="9" customWidth="1"/>
-    <col min="10" max="10" width="9.88671875" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="17" max="17" width="9.5546875" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="9.85546875" customWidth="1"/>
+    <col min="13" max="13" width="10.140625" customWidth="1"/>
+    <col min="14" max="14" width="11.7109375" customWidth="1"/>
+    <col min="16" max="16" width="12.42578125" customWidth="1"/>
+    <col min="17" max="17" width="9.5703125" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="9" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" s="1" customFormat="1" ht="12.6" thickBot="1">
-      <c r="A1" s="60" t="s">
+    <row r="1" spans="1:16" s="1" customFormat="1" thickBot="1">
+      <c r="A1" s="52" t="s">
         <v>15</v>
       </c>
-      <c r="B1" s="61"/>
-[...10 lines deleted...]
-      <c r="M1" s="61"/>
+      <c r="B1" s="53"/>
+      <c r="C1" s="53"/>
+      <c r="D1" s="53"/>
+      <c r="E1" s="53"/>
+      <c r="F1" s="53"/>
+      <c r="G1" s="53"/>
+      <c r="H1" s="53"/>
+      <c r="I1" s="53"/>
+      <c r="J1" s="53"/>
+      <c r="K1" s="53"/>
+      <c r="L1" s="53"/>
+      <c r="M1" s="53"/>
     </row>
     <row r="2" spans="1:16" s="1" customFormat="1" ht="25.5" customHeight="1">
-      <c r="A2" s="64"/>
-      <c r="B2" s="62" t="s">
+      <c r="A2" s="56"/>
+      <c r="B2" s="54" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="62" t="s">
+      <c r="C2" s="54" t="s">
         <v>2</v>
       </c>
-      <c r="D2" s="62" t="s">
+      <c r="D2" s="54" t="s">
         <v>3</v>
       </c>
-      <c r="E2" s="62" t="s">
+      <c r="E2" s="54" t="s">
         <v>4</v>
       </c>
-      <c r="F2" s="62" t="s">
+      <c r="F2" s="54" t="s">
         <v>5</v>
       </c>
-      <c r="G2" s="62" t="s">
+      <c r="G2" s="54" t="s">
         <v>6</v>
       </c>
-      <c r="H2" s="62" t="s">
+      <c r="H2" s="54" t="s">
         <v>7</v>
       </c>
-      <c r="I2" s="62" t="s">
+      <c r="I2" s="54" t="s">
         <v>8</v>
       </c>
-      <c r="J2" s="62" t="s">
+      <c r="J2" s="54" t="s">
         <v>9</v>
       </c>
-      <c r="K2" s="62" t="s">
+      <c r="K2" s="54" t="s">
         <v>10</v>
       </c>
-      <c r="L2" s="62" t="s">
+      <c r="L2" s="54" t="s">
         <v>11</v>
       </c>
-      <c r="M2" s="62" t="s">
+      <c r="M2" s="54" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="3" spans="1:16" s="1" customFormat="1" ht="26.25" customHeight="1" thickBot="1">
-      <c r="A3" s="65"/>
-[...11 lines deleted...]
-      <c r="M3" s="63"/>
+      <c r="A3" s="57"/>
+      <c r="B3" s="55"/>
+      <c r="C3" s="55"/>
+      <c r="D3" s="55"/>
+      <c r="E3" s="55"/>
+      <c r="F3" s="55"/>
+      <c r="G3" s="55"/>
+      <c r="H3" s="55"/>
+      <c r="I3" s="55"/>
+      <c r="J3" s="55"/>
+      <c r="K3" s="55"/>
+      <c r="L3" s="55"/>
+      <c r="M3" s="55"/>
     </row>
     <row r="4" spans="1:16" s="4" customFormat="1" ht="13.5" customHeight="1">
-      <c r="A4" s="54" t="s">
+      <c r="A4" s="58" t="s">
         <v>13</v>
       </c>
-      <c r="B4" s="55"/>
-[...2 lines deleted...]
-      <c r="E4" s="55"/>
+      <c r="B4" s="59"/>
+      <c r="C4" s="59"/>
+      <c r="D4" s="59"/>
+      <c r="E4" s="59"/>
       <c r="F4" s="2"/>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
       <c r="I4" s="2"/>
       <c r="J4" s="2"/>
       <c r="K4" s="2"/>
       <c r="L4" s="2"/>
       <c r="M4" s="3"/>
     </row>
-    <row r="5" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+    <row r="5" spans="1:16" s="4" customFormat="1" ht="11.25">
       <c r="A5" s="5">
         <v>2016</v>
       </c>
       <c r="B5" s="6">
         <v>7982</v>
       </c>
       <c r="C5" s="6">
         <v>8691</v>
       </c>
       <c r="D5" s="6">
         <v>7105</v>
       </c>
       <c r="E5" s="6">
         <v>15314</v>
       </c>
       <c r="F5" s="6">
         <v>14163</v>
       </c>
       <c r="G5" s="6">
         <v>9786</v>
       </c>
       <c r="H5" s="6">
         <v>11104</v>
       </c>
       <c r="I5" s="6">
         <v>17230</v>
       </c>
       <c r="J5" s="6">
         <v>7706</v>
       </c>
       <c r="K5" s="6">
         <v>13570</v>
       </c>
       <c r="L5" s="6">
         <v>11030</v>
       </c>
       <c r="M5" s="7">
         <v>13783</v>
       </c>
       <c r="N5" s="8"/>
       <c r="O5" s="9"/>
       <c r="P5" s="8"/>
     </row>
-    <row r="6" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+    <row r="6" spans="1:16" s="4" customFormat="1" ht="11.25">
       <c r="A6" s="5">
         <v>2017</v>
       </c>
       <c r="B6" s="6">
         <v>8909</v>
       </c>
       <c r="C6" s="6">
         <v>11358</v>
       </c>
       <c r="D6" s="6">
         <v>8746</v>
       </c>
       <c r="E6" s="6">
         <v>7513</v>
       </c>
       <c r="F6" s="6">
         <v>8054</v>
       </c>
       <c r="G6" s="6">
         <v>23458</v>
       </c>
       <c r="H6" s="6">
         <v>20614</v>
       </c>
       <c r="I6" s="6">
         <v>12570</v>
       </c>
       <c r="J6" s="6">
         <v>5255</v>
       </c>
       <c r="K6" s="6">
         <v>83785</v>
       </c>
       <c r="L6" s="6">
         <v>13778</v>
       </c>
       <c r="M6" s="7">
         <v>83736</v>
       </c>
       <c r="N6" s="8"/>
       <c r="O6" s="9"/>
       <c r="P6" s="8"/>
     </row>
-    <row r="7" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+    <row r="7" spans="1:16" s="4" customFormat="1" ht="11.25">
       <c r="A7" s="5">
         <v>2018</v>
       </c>
       <c r="B7" s="6">
         <v>6754</v>
       </c>
       <c r="C7" s="6">
         <v>8751</v>
       </c>
       <c r="D7" s="6">
         <v>28726</v>
       </c>
       <c r="E7" s="6">
         <v>18619.599999999999</v>
       </c>
       <c r="F7" s="6">
         <v>40552.9</v>
       </c>
       <c r="G7" s="6">
         <v>25566</v>
       </c>
       <c r="H7" s="6">
         <v>25663</v>
       </c>
       <c r="I7" s="6">
         <v>19553.8</v>
       </c>
       <c r="J7" s="6">
         <v>24168.9</v>
       </c>
       <c r="K7" s="6">
         <v>19881</v>
       </c>
       <c r="L7" s="6">
         <v>25708</v>
       </c>
       <c r="M7" s="7">
         <v>41788</v>
       </c>
       <c r="N7" s="8"/>
       <c r="O7" s="9"/>
       <c r="P7" s="8"/>
     </row>
-    <row r="8" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+    <row r="8" spans="1:16" s="4" customFormat="1" ht="11.25">
       <c r="A8" s="5">
         <v>2019</v>
       </c>
       <c r="B8" s="6">
         <v>7740</v>
       </c>
       <c r="C8" s="6">
         <v>11461</v>
       </c>
       <c r="D8" s="6">
         <v>11016</v>
       </c>
       <c r="E8" s="6">
         <v>12574</v>
       </c>
       <c r="F8" s="6">
         <v>25758</v>
       </c>
       <c r="G8" s="6">
         <v>69803</v>
       </c>
       <c r="H8" s="6">
         <v>19817</v>
       </c>
       <c r="I8" s="6">
         <v>27289</v>
       </c>
       <c r="J8" s="6">
         <v>33482.699999999997</v>
       </c>
       <c r="K8" s="6">
         <v>28696</v>
       </c>
       <c r="L8" s="6">
         <v>38832</v>
       </c>
       <c r="M8" s="7">
         <v>22666</v>
       </c>
       <c r="N8" s="8"/>
       <c r="O8" s="9"/>
       <c r="P8" s="8"/>
     </row>
-    <row r="9" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+    <row r="9" spans="1:16" s="4" customFormat="1" ht="11.25">
       <c r="A9" s="5">
         <v>2020</v>
       </c>
       <c r="B9" s="6">
         <v>10556</v>
       </c>
       <c r="C9" s="6">
         <v>18129</v>
       </c>
       <c r="D9" s="6">
         <v>17375.400000000001</v>
       </c>
       <c r="E9" s="6">
         <v>23869</v>
       </c>
       <c r="F9" s="6">
         <v>30287</v>
       </c>
       <c r="G9" s="6">
         <v>72381</v>
       </c>
       <c r="H9" s="6">
         <v>26981</v>
       </c>
       <c r="I9" s="6">
         <v>40629</v>
       </c>
       <c r="J9" s="6">
         <v>45053</v>
       </c>
       <c r="K9" s="6">
         <v>66353</v>
       </c>
       <c r="L9" s="6">
         <v>71227</v>
       </c>
       <c r="M9" s="7">
         <v>82383</v>
       </c>
       <c r="N9" s="8"/>
       <c r="O9" s="9"/>
       <c r="P9" s="8"/>
     </row>
-    <row r="10" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+    <row r="10" spans="1:16" s="4" customFormat="1" ht="11.25">
       <c r="A10" s="5">
         <v>2021</v>
       </c>
       <c r="B10" s="6">
         <v>24819</v>
       </c>
       <c r="C10" s="6">
         <v>37125.199999999997</v>
       </c>
       <c r="D10" s="6">
         <v>27710</v>
       </c>
       <c r="E10" s="6">
         <v>56330</v>
       </c>
       <c r="F10" s="6">
         <v>46083</v>
       </c>
       <c r="G10" s="6">
         <v>60241</v>
       </c>
       <c r="H10" s="6">
         <v>38373</v>
       </c>
       <c r="I10" s="6">
         <v>40199</v>
       </c>
       <c r="J10" s="6">
         <v>72543</v>
       </c>
       <c r="K10" s="6">
         <v>63086</v>
       </c>
       <c r="L10" s="6">
         <v>52546</v>
       </c>
       <c r="M10" s="7">
         <v>73834</v>
       </c>
       <c r="N10" s="8"/>
       <c r="O10" s="9"/>
       <c r="P10" s="8"/>
     </row>
-    <row r="11" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+    <row r="11" spans="1:16" s="4" customFormat="1" ht="11.25">
       <c r="A11" s="5">
         <v>2022</v>
       </c>
       <c r="B11" s="6">
         <v>24136</v>
       </c>
       <c r="C11" s="6">
         <v>41691</v>
       </c>
       <c r="D11" s="6">
         <v>31164</v>
       </c>
       <c r="E11" s="6">
         <v>55787</v>
       </c>
       <c r="F11" s="6">
         <v>66881</v>
       </c>
       <c r="G11" s="6">
         <v>72383</v>
       </c>
       <c r="H11" s="6">
         <v>50301</v>
       </c>
       <c r="I11" s="6">
         <v>48352</v>
       </c>
       <c r="J11" s="6">
         <v>66664</v>
       </c>
       <c r="K11" s="6">
         <v>60162</v>
       </c>
       <c r="L11" s="6">
         <v>80188.899999999994</v>
       </c>
       <c r="M11" s="7">
         <v>89204</v>
       </c>
       <c r="N11" s="8"/>
       <c r="O11" s="9"/>
       <c r="P11" s="8"/>
     </row>
-    <row r="12" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+    <row r="12" spans="1:16" s="4" customFormat="1" ht="11.25">
       <c r="A12" s="5">
         <v>2023</v>
       </c>
       <c r="B12" s="6">
         <v>36763</v>
       </c>
       <c r="C12" s="6">
         <v>40793</v>
       </c>
       <c r="D12" s="6">
         <v>54372</v>
       </c>
       <c r="E12" s="6">
         <v>33914</v>
       </c>
       <c r="F12" s="6">
         <v>47652</v>
       </c>
       <c r="G12" s="6">
         <v>40547</v>
       </c>
       <c r="H12" s="6">
         <v>28736</v>
       </c>
       <c r="I12" s="6">
         <v>41916</v>
       </c>
       <c r="J12" s="6">
         <v>50262</v>
       </c>
       <c r="K12" s="6">
         <v>60336.7</v>
       </c>
       <c r="L12" s="6">
         <v>36924</v>
       </c>
       <c r="M12" s="7">
         <v>87442</v>
       </c>
       <c r="N12" s="8"/>
       <c r="O12" s="9"/>
       <c r="P12" s="8"/>
     </row>
-    <row r="13" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+    <row r="13" spans="1:16" s="4" customFormat="1" ht="11.25">
       <c r="A13" s="20">
         <v>2024</v>
       </c>
       <c r="B13" s="6">
         <v>28043</v>
       </c>
       <c r="C13" s="6">
         <v>47951</v>
       </c>
       <c r="D13" s="6">
         <v>36383</v>
       </c>
       <c r="E13" s="6">
         <v>37872</v>
       </c>
       <c r="F13" s="6">
         <v>48092</v>
       </c>
       <c r="G13" s="6">
         <v>47473</v>
       </c>
       <c r="H13" s="6">
         <v>39554</v>
       </c>
       <c r="I13" s="6">
         <v>43332</v>
       </c>
       <c r="J13" s="6">
         <v>42776</v>
       </c>
       <c r="K13" s="6">
         <v>89477</v>
       </c>
       <c r="L13" s="6">
         <v>62536</v>
       </c>
       <c r="M13" s="7">
         <v>64524</v>
       </c>
       <c r="N13" s="8"/>
       <c r="O13" s="9"/>
       <c r="P13" s="8"/>
     </row>
-    <row r="14" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+    <row r="14" spans="1:16" s="4" customFormat="1" ht="11.25">
       <c r="A14" s="20">
         <v>2025</v>
       </c>
       <c r="B14" s="6">
         <v>40310</v>
       </c>
       <c r="C14" s="6">
         <v>50751</v>
       </c>
       <c r="D14" s="6">
         <v>47329</v>
       </c>
       <c r="E14" s="6">
         <v>51678</v>
       </c>
       <c r="F14" s="6">
         <v>68961</v>
       </c>
       <c r="G14" s="6">
         <v>77217</v>
       </c>
       <c r="H14" s="6">
         <v>71144</v>
       </c>
       <c r="I14" s="6">
         <v>72599</v>
       </c>
       <c r="J14" s="6">
         <v>89973</v>
       </c>
       <c r="K14" s="6">
         <v>72082</v>
       </c>
       <c r="L14" s="6">
         <v>83732</v>
       </c>
       <c r="M14" s="7">
         <v>88764</v>
       </c>
       <c r="N14" s="8"/>
       <c r="O14" s="9"/>
       <c r="P14" s="8"/>
     </row>
-    <row r="15" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+    <row r="15" spans="1:16" s="4" customFormat="1" ht="11.25">
       <c r="A15" s="20">
         <v>2026</v>
       </c>
       <c r="B15" s="6">
         <v>37690</v>
       </c>
       <c r="C15" s="6">
         <v>53248</v>
       </c>
-      <c r="D15" s="47">
+      <c r="D15" s="42">
         <v>62877</v>
       </c>
       <c r="E15" s="6">
         <v>76258</v>
       </c>
-      <c r="F15" s="6"/>
+      <c r="F15" s="42">
+        <v>63878</v>
+      </c>
       <c r="G15" s="6"/>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="7"/>
       <c r="N15" s="8"/>
       <c r="O15" s="9"/>
       <c r="P15" s="8"/>
     </row>
     <row r="16" spans="1:16" s="4" customFormat="1" ht="13.5" customHeight="1">
-      <c r="A16" s="57" t="s">
+      <c r="A16" s="61" t="s">
         <v>14</v>
       </c>
-      <c r="B16" s="57"/>
-[...10 lines deleted...]
-      <c r="M16" s="57"/>
+      <c r="B16" s="61"/>
+      <c r="C16" s="61"/>
+      <c r="D16" s="61"/>
+      <c r="E16" s="61"/>
+      <c r="F16" s="61"/>
+      <c r="G16" s="61"/>
+      <c r="H16" s="61"/>
+      <c r="I16" s="61"/>
+      <c r="J16" s="61"/>
+      <c r="K16" s="61"/>
+      <c r="L16" s="61"/>
+      <c r="M16" s="61"/>
     </row>
     <row r="17" spans="1:16" s="4" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A17" s="56" t="s">
+      <c r="A17" s="60" t="s">
         <v>0</v>
       </c>
-      <c r="B17" s="56"/>
-[...2 lines deleted...]
-      <c r="E17" s="56"/>
+      <c r="B17" s="60"/>
+      <c r="C17" s="60"/>
+      <c r="D17" s="60"/>
+      <c r="E17" s="60"/>
       <c r="F17" s="10"/>
       <c r="G17" s="10"/>
       <c r="H17" s="10"/>
       <c r="I17" s="10"/>
       <c r="J17" s="10"/>
       <c r="K17" s="10"/>
       <c r="L17" s="10"/>
       <c r="M17" s="10"/>
     </row>
-    <row r="18" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+    <row r="18" spans="1:16" s="4" customFormat="1" ht="11.25">
       <c r="A18" s="5">
         <v>2016</v>
       </c>
       <c r="B18" s="11">
         <v>47</v>
       </c>
       <c r="C18" s="11">
         <v>108.4</v>
       </c>
       <c r="D18" s="11">
         <v>81.7</v>
       </c>
       <c r="E18" s="11">
         <v>214.5</v>
       </c>
       <c r="F18" s="11">
         <v>92.2</v>
       </c>
       <c r="G18" s="11">
         <v>67.900000000000006</v>
       </c>
       <c r="H18" s="11">
         <v>112.8</v>
       </c>
       <c r="I18" s="11">
         <v>155.30000000000001</v>
       </c>
       <c r="J18" s="11">
         <v>44.5</v>
       </c>
       <c r="K18" s="11">
         <v>174.7</v>
       </c>
       <c r="L18" s="11">
         <v>81.099999999999994</v>
       </c>
       <c r="M18" s="11">
         <v>124.6</v>
       </c>
     </row>
-    <row r="19" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+    <row r="19" spans="1:16" s="4" customFormat="1" ht="11.25">
       <c r="A19" s="5">
         <v>2017</v>
       </c>
       <c r="B19" s="11">
         <v>64.599999999999994</v>
       </c>
       <c r="C19" s="11">
         <v>126.4</v>
       </c>
       <c r="D19" s="11">
         <v>76.400000000000006</v>
       </c>
       <c r="E19" s="11">
         <v>85.6</v>
       </c>
       <c r="F19" s="11">
         <v>106.8</v>
       </c>
       <c r="G19" s="11">
         <v>288.7</v>
       </c>
       <c r="H19" s="11">
         <v>87.7</v>
       </c>
       <c r="I19" s="11">
         <v>60.9</v>
       </c>
       <c r="J19" s="11">
         <v>41.3</v>
       </c>
       <c r="K19" s="11">
         <v>1584.9</v>
       </c>
       <c r="L19" s="12">
         <v>16.399999999999999</v>
       </c>
       <c r="M19" s="13">
         <v>607.70000000000005</v>
       </c>
     </row>
-    <row r="20" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+    <row r="20" spans="1:16" s="4" customFormat="1" ht="11.25">
       <c r="A20" s="5">
         <v>2018</v>
       </c>
       <c r="B20" s="11">
         <v>8</v>
       </c>
       <c r="C20" s="11">
         <v>129.30000000000001</v>
       </c>
       <c r="D20" s="11">
         <v>327.9</v>
       </c>
       <c r="E20" s="11">
         <v>64.5</v>
       </c>
       <c r="F20" s="11">
         <v>217.7</v>
       </c>
       <c r="G20" s="11">
         <v>62.9</v>
       </c>
       <c r="H20" s="11">
         <v>100.4</v>
       </c>
       <c r="I20" s="11">
         <v>76.099999999999994</v>
       </c>
       <c r="J20" s="11">
         <v>122.8</v>
       </c>
       <c r="K20" s="11">
         <v>82.3</v>
       </c>
       <c r="L20" s="12">
         <v>129.1</v>
       </c>
       <c r="M20" s="14">
         <v>163</v>
       </c>
       <c r="P20" s="9"/>
     </row>
-    <row r="21" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+    <row r="21" spans="1:16" s="4" customFormat="1" ht="11.25">
       <c r="A21" s="5">
         <v>2019</v>
       </c>
       <c r="B21" s="11">
         <v>18.3</v>
       </c>
       <c r="C21" s="11">
         <v>148</v>
       </c>
       <c r="D21" s="11">
         <v>96.2</v>
       </c>
       <c r="E21" s="11">
         <v>114.8</v>
       </c>
       <c r="F21" s="11">
         <v>205</v>
       </c>
       <c r="G21" s="11">
         <v>270.10000000000002</v>
       </c>
       <c r="H21" s="11">
         <v>28.4</v>
       </c>
       <c r="I21" s="11">
         <v>137.30000000000001</v>
       </c>
       <c r="J21" s="11">
         <v>122.5</v>
       </c>
       <c r="K21" s="11">
         <v>85.7</v>
       </c>
       <c r="L21" s="15">
         <v>135.19999999999999</v>
       </c>
       <c r="M21" s="14">
         <v>58.4</v>
       </c>
       <c r="P21" s="9"/>
     </row>
-    <row r="22" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+    <row r="22" spans="1:16" s="4" customFormat="1" ht="11.25">
       <c r="A22" s="5">
         <v>2020</v>
       </c>
       <c r="B22" s="11">
         <v>46.5</v>
       </c>
       <c r="C22" s="11">
         <v>171.5</v>
       </c>
       <c r="D22" s="11">
         <v>95.8</v>
       </c>
       <c r="E22" s="11">
         <v>139.19999999999999</v>
       </c>
       <c r="F22" s="11">
         <v>126.8</v>
       </c>
       <c r="G22" s="11">
         <v>238.3</v>
       </c>
       <c r="H22" s="11">
         <v>37.299999999999997</v>
       </c>
       <c r="I22" s="11">
         <v>150.30000000000001</v>
       </c>
       <c r="J22" s="11">
         <v>111.1</v>
       </c>
       <c r="K22" s="11">
         <v>164.2</v>
       </c>
       <c r="L22" s="15">
         <v>107.1</v>
       </c>
       <c r="M22" s="14">
         <v>115.4</v>
       </c>
       <c r="P22" s="9"/>
     </row>
-    <row r="23" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+    <row r="23" spans="1:16" s="4" customFormat="1" ht="11.25">
       <c r="A23" s="5">
         <v>2021</v>
       </c>
       <c r="B23" s="11">
         <v>30</v>
       </c>
       <c r="C23" s="11">
         <v>148.69999999999999</v>
       </c>
       <c r="D23" s="11">
         <v>74</v>
       </c>
       <c r="E23" s="11">
         <v>197.7</v>
       </c>
       <c r="F23" s="11">
         <v>78.400000000000006</v>
       </c>
       <c r="G23" s="11">
         <v>125.4</v>
       </c>
       <c r="H23" s="11">
         <v>63.4</v>
       </c>
       <c r="I23" s="11">
         <v>104.4</v>
       </c>
       <c r="J23" s="11">
         <v>181.9</v>
       </c>
       <c r="K23" s="15">
         <v>86.2</v>
       </c>
       <c r="L23" s="15">
         <v>82.8</v>
       </c>
       <c r="M23" s="14">
         <v>100.8</v>
       </c>
       <c r="P23" s="9"/>
     </row>
-    <row r="24" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+    <row r="24" spans="1:16" s="4" customFormat="1" ht="11.25">
       <c r="A24" s="5">
         <v>2022</v>
       </c>
       <c r="B24" s="16">
         <v>32.6</v>
       </c>
       <c r="C24" s="17">
         <v>172.2</v>
       </c>
       <c r="D24" s="17">
         <v>74.599999999999994</v>
       </c>
       <c r="E24" s="17">
         <v>180.3</v>
       </c>
       <c r="F24" s="18">
         <v>110.1</v>
       </c>
       <c r="G24" s="17">
         <v>107.9</v>
       </c>
       <c r="H24" s="17">
         <v>68.7</v>
       </c>
       <c r="I24" s="17">
         <v>96.1</v>
       </c>
       <c r="J24" s="17">
         <v>137.5</v>
       </c>
       <c r="K24" s="17">
         <v>90.1</v>
       </c>
       <c r="L24" s="17">
         <v>133.19999999999999</v>
       </c>
       <c r="M24" s="19">
         <v>112</v>
       </c>
       <c r="N24" s="8"/>
       <c r="O24" s="9"/>
       <c r="P24" s="8"/>
     </row>
-    <row r="25" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+    <row r="25" spans="1:16" s="4" customFormat="1" ht="11.25">
       <c r="A25" s="5">
         <v>2023</v>
       </c>
       <c r="B25" s="16">
         <v>38.200000000000003</v>
       </c>
       <c r="C25" s="17">
         <v>111.1</v>
       </c>
       <c r="D25" s="16">
         <v>133.4</v>
       </c>
       <c r="E25" s="17">
         <v>62.1</v>
       </c>
       <c r="F25" s="18">
         <v>135.1</v>
       </c>
       <c r="G25" s="17">
         <v>84.9</v>
       </c>
       <c r="H25" s="17">
         <v>70.400000000000006</v>
       </c>
       <c r="I25" s="17">
         <v>145.6</v>
       </c>
       <c r="J25" s="17">
         <v>119.5</v>
       </c>
       <c r="K25" s="17">
         <v>119.7</v>
       </c>
       <c r="L25" s="17">
         <v>60.9</v>
       </c>
       <c r="M25" s="19">
         <v>236.3</v>
       </c>
       <c r="N25" s="8"/>
       <c r="O25" s="9"/>
       <c r="P25" s="8"/>
     </row>
-    <row r="26" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+    <row r="26" spans="1:16" s="4" customFormat="1" ht="11.25">
       <c r="A26" s="20">
         <v>2024</v>
       </c>
       <c r="B26" s="16">
         <v>31.9</v>
       </c>
       <c r="C26" s="17">
         <v>171.3</v>
       </c>
       <c r="D26" s="16">
         <v>75.900000000000006</v>
       </c>
       <c r="E26" s="17">
         <v>104.3</v>
       </c>
       <c r="F26" s="18">
         <v>128.9</v>
       </c>
       <c r="G26" s="17">
         <v>98.9</v>
       </c>
       <c r="H26" s="17">
         <v>83.2</v>
       </c>
       <c r="I26" s="17">
         <v>109.7</v>
       </c>
       <c r="J26" s="17">
         <v>98.2</v>
       </c>
       <c r="K26" s="17">
         <v>207.3</v>
       </c>
       <c r="L26" s="17">
         <v>69.3</v>
       </c>
       <c r="M26" s="19">
         <v>102.6</v>
       </c>
       <c r="N26" s="8"/>
       <c r="O26" s="9"/>
       <c r="P26" s="8"/>
     </row>
-    <row r="27" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+    <row r="27" spans="1:16" s="4" customFormat="1" ht="11.25">
       <c r="A27" s="20">
         <v>2025</v>
       </c>
       <c r="B27" s="16">
         <v>62.3</v>
       </c>
       <c r="C27" s="17">
         <v>125.8</v>
       </c>
       <c r="D27" s="16">
         <v>92.7</v>
       </c>
       <c r="E27" s="17">
         <v>108.3</v>
       </c>
       <c r="F27" s="18">
         <v>133.69999999999999</v>
       </c>
       <c r="G27" s="17">
         <v>111.6</v>
       </c>
       <c r="H27" s="17">
         <v>89.9</v>
       </c>
       <c r="I27" s="17">
         <v>101.9</v>
       </c>
       <c r="J27" s="17">
         <v>123.8</v>
       </c>
       <c r="K27" s="17">
         <v>79.7</v>
       </c>
       <c r="L27" s="17">
         <v>116</v>
       </c>
       <c r="M27" s="19">
         <v>132.4</v>
       </c>
       <c r="N27" s="8"/>
       <c r="O27" s="9"/>
       <c r="P27" s="8"/>
     </row>
-    <row r="28" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+    <row r="28" spans="1:16" s="4" customFormat="1" ht="11.25">
       <c r="A28" s="20">
         <v>2026</v>
       </c>
       <c r="B28" s="16">
         <v>89.1</v>
       </c>
       <c r="C28" s="17">
         <v>98.9</v>
       </c>
       <c r="D28" s="16">
         <v>118.7</v>
       </c>
       <c r="E28" s="17">
         <v>120.7</v>
       </c>
-      <c r="F28" s="18"/>
+      <c r="F28" s="18">
+        <v>81.900000000000006</v>
+      </c>
       <c r="G28" s="17"/>
       <c r="H28" s="17"/>
       <c r="I28" s="17"/>
       <c r="J28" s="17"/>
       <c r="K28" s="17"/>
       <c r="L28" s="17"/>
       <c r="M28" s="19"/>
       <c r="N28" s="8"/>
       <c r="O28" s="9"/>
       <c r="P28" s="8"/>
     </row>
     <row r="29" spans="1:16" s="4" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A29" s="58" t="s">
+      <c r="A29" s="62" t="s">
         <v>37</v>
       </c>
-      <c r="B29" s="59"/>
-[...10 lines deleted...]
-      <c r="M29" s="59"/>
+      <c r="B29" s="63"/>
+      <c r="C29" s="63"/>
+      <c r="D29" s="63"/>
+      <c r="E29" s="63"/>
+      <c r="F29" s="63"/>
+      <c r="G29" s="63"/>
+      <c r="H29" s="63"/>
+      <c r="I29" s="63"/>
+      <c r="J29" s="63"/>
+      <c r="K29" s="63"/>
+      <c r="L29" s="63"/>
+      <c r="M29" s="63"/>
     </row>
     <row r="30" spans="1:16" s="4" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A30" s="56" t="s">
+      <c r="A30" s="60" t="s">
         <v>0</v>
       </c>
-      <c r="B30" s="56"/>
-[...1 lines deleted...]
-      <c r="D30" s="56"/>
+      <c r="B30" s="60"/>
+      <c r="C30" s="60"/>
+      <c r="D30" s="60"/>
       <c r="E30" s="10"/>
       <c r="F30" s="10"/>
       <c r="G30" s="10"/>
       <c r="H30" s="10"/>
       <c r="I30" s="10"/>
       <c r="J30" s="10"/>
       <c r="K30" s="10"/>
       <c r="L30" s="10"/>
       <c r="M30" s="10"/>
     </row>
-    <row r="31" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+    <row r="31" spans="1:16" s="4" customFormat="1" ht="11.25">
       <c r="A31" s="20">
         <v>2016</v>
       </c>
       <c r="B31" s="10">
         <v>133.4</v>
       </c>
       <c r="C31" s="10">
         <v>112.4</v>
       </c>
       <c r="D31" s="11">
         <v>83</v>
       </c>
       <c r="E31" s="11">
         <v>116</v>
       </c>
       <c r="F31" s="10">
         <v>117.6</v>
       </c>
       <c r="G31" s="11">
         <v>88</v>
       </c>
       <c r="H31" s="10">
         <v>67.599999999999994</v>
       </c>
       <c r="I31" s="10">
         <v>167.8</v>
       </c>
       <c r="J31" s="10">
         <v>603</v>
       </c>
       <c r="K31" s="10">
         <v>89.2</v>
       </c>
       <c r="L31" s="10">
         <v>63.5</v>
       </c>
       <c r="M31" s="10">
         <v>77.099999999999994</v>
       </c>
     </row>
-    <row r="32" spans="1:16" s="4" customFormat="1" ht="10.199999999999999">
+    <row r="32" spans="1:16" s="4" customFormat="1" ht="11.25">
       <c r="A32" s="20">
         <v>2017</v>
       </c>
       <c r="B32" s="11">
         <v>106</v>
       </c>
       <c r="C32" s="10">
         <v>123.4</v>
       </c>
       <c r="D32" s="10">
         <v>115.6</v>
       </c>
       <c r="E32" s="10">
         <v>46.1</v>
       </c>
       <c r="F32" s="11">
         <v>53.5</v>
       </c>
       <c r="G32" s="10">
         <v>227.4</v>
       </c>
       <c r="H32" s="11">
         <v>176</v>
       </c>
       <c r="I32" s="10">
         <v>68.599999999999994</v>
       </c>
       <c r="J32" s="10">
         <v>63.7</v>
       </c>
       <c r="K32" s="10">
         <v>584.29999999999995</v>
       </c>
       <c r="L32" s="10">
         <v>117.8</v>
       </c>
       <c r="M32" s="10">
         <v>542.5</v>
       </c>
     </row>
-    <row r="33" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+    <row r="33" spans="1:17" s="4" customFormat="1" ht="11.25">
       <c r="A33" s="20">
         <v>2018</v>
       </c>
       <c r="B33" s="11">
         <v>56.1</v>
       </c>
       <c r="C33" s="10">
         <v>67.599999999999994</v>
       </c>
       <c r="D33" s="10">
         <v>257.60000000000002</v>
       </c>
       <c r="E33" s="11">
         <v>224.4</v>
       </c>
       <c r="F33" s="11">
         <v>428.3</v>
       </c>
       <c r="G33" s="10">
         <v>99.6</v>
       </c>
       <c r="H33" s="11">
         <v>108.6</v>
       </c>
       <c r="I33" s="10">
         <v>138.9</v>
       </c>
       <c r="J33" s="10" t="s">
         <v>16</v>
       </c>
       <c r="K33" s="10">
         <v>21.3</v>
       </c>
       <c r="L33" s="10">
         <v>175.6</v>
       </c>
       <c r="M33" s="10">
         <v>48.2</v>
       </c>
     </row>
-    <row r="34" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+    <row r="34" spans="1:17" s="4" customFormat="1" ht="11.25">
       <c r="A34" s="5">
         <v>2019</v>
       </c>
       <c r="B34" s="10">
         <v>113.1</v>
       </c>
       <c r="C34" s="10">
         <v>129.6</v>
       </c>
       <c r="D34" s="10">
         <v>37.9</v>
       </c>
       <c r="E34" s="10">
         <v>67.599999999999994</v>
       </c>
       <c r="F34" s="10">
         <v>63.6</v>
       </c>
       <c r="G34" s="10">
         <v>273.3</v>
       </c>
       <c r="H34" s="10">
         <v>77.3</v>
       </c>
       <c r="I34" s="10">
         <v>139.5</v>
       </c>
       <c r="J34" s="11">
         <v>139</v>
       </c>
       <c r="K34" s="11">
         <v>144.5</v>
       </c>
       <c r="L34" s="11">
         <v>151.30000000000001</v>
       </c>
       <c r="M34" s="11">
         <v>54.1</v>
       </c>
     </row>
-    <row r="35" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+    <row r="35" spans="1:17" s="4" customFormat="1" ht="11.25">
       <c r="A35" s="5">
         <v>2020</v>
       </c>
       <c r="B35" s="13">
         <v>135.6</v>
       </c>
       <c r="C35" s="13">
         <v>157.4</v>
       </c>
       <c r="D35" s="13">
         <v>156.80000000000001</v>
       </c>
       <c r="E35" s="13">
         <v>189.6</v>
       </c>
       <c r="F35" s="13">
         <v>117.1</v>
       </c>
       <c r="G35" s="13">
         <v>103.7</v>
       </c>
       <c r="H35" s="13">
         <v>136.19999999999999</v>
       </c>
       <c r="I35" s="13">
         <v>149.6</v>
       </c>
       <c r="J35" s="13">
         <v>135.19999999999999</v>
       </c>
       <c r="K35" s="13">
         <v>232.6</v>
       </c>
       <c r="L35" s="13">
         <v>184.7</v>
       </c>
       <c r="M35" s="13">
         <v>363.8</v>
       </c>
     </row>
-    <row r="36" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+    <row r="36" spans="1:17" s="4" customFormat="1" ht="11.25">
       <c r="A36" s="20">
         <v>2021</v>
       </c>
       <c r="B36" s="13">
         <v>234.4</v>
       </c>
       <c r="C36" s="13">
         <v>203.2</v>
       </c>
       <c r="D36" s="13">
         <v>157.1</v>
       </c>
       <c r="E36" s="13">
         <v>229.6</v>
       </c>
       <c r="F36" s="21">
         <v>145.9</v>
       </c>
       <c r="G36" s="13">
         <v>79.7</v>
       </c>
       <c r="H36" s="13">
         <v>135.30000000000001</v>
       </c>
       <c r="I36" s="13">
         <v>94.1</v>
       </c>
       <c r="J36" s="13">
         <v>154.19999999999999</v>
       </c>
       <c r="K36" s="13">
         <v>90.3</v>
       </c>
       <c r="L36" s="13">
         <v>69.8</v>
       </c>
       <c r="M36" s="13">
         <v>112.9</v>
       </c>
     </row>
-    <row r="37" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+    <row r="37" spans="1:17" s="4" customFormat="1" ht="11.25">
       <c r="A37" s="5">
         <v>2022</v>
       </c>
       <c r="B37" s="17">
         <v>91.6</v>
       </c>
       <c r="C37" s="17">
         <v>106.2</v>
       </c>
       <c r="D37" s="17">
         <v>106.7</v>
       </c>
       <c r="E37" s="17">
         <v>95.2</v>
       </c>
       <c r="F37" s="17">
         <v>139.4</v>
       </c>
       <c r="G37" s="17">
         <v>115.1</v>
       </c>
       <c r="H37" s="17">
         <v>125.6</v>
       </c>
       <c r="I37" s="17">
         <v>114.9</v>
       </c>
       <c r="J37" s="17">
         <v>87.1</v>
       </c>
       <c r="K37" s="17">
         <v>90.7</v>
       </c>
       <c r="L37" s="17">
         <v>146.30000000000001</v>
       </c>
       <c r="M37" s="19">
         <v>117.2</v>
       </c>
       <c r="N37" s="8"/>
       <c r="O37" s="9"/>
       <c r="P37" s="8"/>
     </row>
-    <row r="38" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+    <row r="38" spans="1:17" s="4" customFormat="1" ht="11.25">
       <c r="A38" s="20">
         <v>2023</v>
       </c>
       <c r="B38" s="13">
         <v>147.69999999999999</v>
       </c>
       <c r="C38" s="13">
         <v>95.6</v>
       </c>
       <c r="D38" s="13">
         <v>170.4</v>
       </c>
       <c r="E38" s="13">
         <v>58.2</v>
       </c>
       <c r="F38" s="13">
         <v>67.2</v>
       </c>
       <c r="G38" s="14">
         <v>53</v>
       </c>
       <c r="H38" s="13">
         <v>54.7</v>
       </c>
       <c r="I38" s="13">
         <v>82.4</v>
       </c>
       <c r="J38" s="13">
         <v>72.2</v>
       </c>
       <c r="K38" s="13">
         <v>96.7</v>
       </c>
       <c r="L38" s="13">
         <v>44.5</v>
       </c>
       <c r="M38" s="13">
         <v>93.1</v>
       </c>
       <c r="Q38" s="22"/>
     </row>
-    <row r="39" spans="1:17" s="4" customFormat="1" ht="10.199999999999999">
+    <row r="39" spans="1:17" s="4" customFormat="1" ht="11.25">
       <c r="A39" s="20">
         <v>2024</v>
       </c>
       <c r="B39" s="13">
         <v>73.7</v>
       </c>
       <c r="C39" s="13">
         <v>113.9</v>
       </c>
       <c r="D39" s="13">
         <v>64.599999999999994</v>
       </c>
       <c r="E39" s="13">
         <v>108.6</v>
       </c>
       <c r="F39" s="13">
         <v>100.9</v>
       </c>
       <c r="G39" s="13">
         <v>117.6</v>
       </c>
       <c r="H39" s="13">
         <v>138.19999999999999</v>
       </c>
       <c r="I39" s="13">
@@ -2433,572 +2383,576 @@
       </c>
       <c r="E40" s="37">
         <v>133.4</v>
       </c>
       <c r="F40" s="37">
         <v>138.5</v>
       </c>
       <c r="G40" s="37">
         <v>156.5</v>
       </c>
       <c r="H40" s="37">
         <v>172.5</v>
       </c>
       <c r="I40" s="37">
         <v>160.30000000000001</v>
       </c>
       <c r="J40" s="37">
         <v>201.9</v>
       </c>
       <c r="K40" s="37">
         <v>77.5</v>
       </c>
       <c r="L40" s="37">
         <v>129.5</v>
       </c>
-      <c r="M40" s="44">
+      <c r="M40" s="39">
         <v>105.4</v>
       </c>
     </row>
     <row r="41" spans="1:17">
       <c r="A41" s="20">
         <v>2026</v>
       </c>
       <c r="B41" s="16">
         <v>86.6</v>
       </c>
       <c r="C41" s="17">
         <v>142.80000000000001</v>
       </c>
       <c r="D41" s="16">
         <v>125.9</v>
       </c>
       <c r="E41" s="17">
         <v>140.69999999999999</v>
       </c>
-      <c r="F41" s="18"/>
+      <c r="F41" s="18">
+        <v>86.1</v>
+      </c>
       <c r="G41" s="17"/>
       <c r="H41" s="17"/>
       <c r="I41" s="17"/>
       <c r="J41" s="17"/>
       <c r="K41" s="17"/>
       <c r="L41" s="17"/>
       <c r="M41" s="19"/>
     </row>
   </sheetData>
   <mergeCells count="19">
+    <mergeCell ref="A4:E4"/>
+    <mergeCell ref="A30:D30"/>
+    <mergeCell ref="A16:M16"/>
+    <mergeCell ref="A29:M29"/>
+    <mergeCell ref="A17:E17"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="K2:K3"/>
     <mergeCell ref="L2:L3"/>
     <mergeCell ref="M2:M3"/>
     <mergeCell ref="G2:G3"/>
     <mergeCell ref="I2:I3"/>
     <mergeCell ref="J2:J3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F3"/>
     <mergeCell ref="H2:H3"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
-    <mergeCell ref="A4:E4"/>
-[...3 lines deleted...]
-    <mergeCell ref="A17:E17"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:N20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="O8" sqref="O8"/>
+      <selection activeCell="F20" sqref="F20"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="16384" width="9.109375" style="23"/>
+    <col min="1" max="16384" width="9.140625" style="23"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13">
-      <c r="A2" s="66" t="s">
+      <c r="A2" s="67" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="66"/>
-[...13 lines deleted...]
-      <c r="A3" s="67" t="s">
+      <c r="B2" s="67"/>
+      <c r="C2" s="67"/>
+      <c r="D2" s="67"/>
+      <c r="E2" s="67"/>
+      <c r="F2" s="67"/>
+      <c r="G2" s="67"/>
+      <c r="H2" s="67"/>
+      <c r="I2" s="67"/>
+      <c r="J2" s="67"/>
+      <c r="K2" s="67"/>
+      <c r="L2" s="67"/>
+      <c r="M2" s="67"/>
+    </row>
+    <row r="3" spans="1:13" ht="13.5" thickBot="1">
+      <c r="A3" s="68" t="s">
         <v>24</v>
       </c>
-      <c r="B3" s="68"/>
-[...10 lines deleted...]
-      <c r="M3" s="68"/>
+      <c r="B3" s="69"/>
+      <c r="C3" s="69"/>
+      <c r="D3" s="69"/>
+      <c r="E3" s="69"/>
+      <c r="F3" s="69"/>
+      <c r="G3" s="69"/>
+      <c r="H3" s="69"/>
+      <c r="I3" s="69"/>
+      <c r="J3" s="69"/>
+      <c r="K3" s="69"/>
+      <c r="L3" s="69"/>
+      <c r="M3" s="69"/>
     </row>
     <row r="4" spans="1:13">
-      <c r="A4" s="69"/>
-      <c r="B4" s="71" t="s">
+      <c r="A4" s="70"/>
+      <c r="B4" s="65" t="s">
         <v>1</v>
       </c>
-      <c r="C4" s="71" t="s">
+      <c r="C4" s="65" t="s">
         <v>25</v>
       </c>
-      <c r="D4" s="71" t="s">
+      <c r="D4" s="65" t="s">
         <v>26</v>
       </c>
-      <c r="E4" s="71" t="s">
+      <c r="E4" s="65" t="s">
         <v>27</v>
       </c>
-      <c r="F4" s="71" t="s">
+      <c r="F4" s="65" t="s">
         <v>28</v>
       </c>
-      <c r="G4" s="71" t="s">
+      <c r="G4" s="65" t="s">
         <v>29</v>
       </c>
-      <c r="H4" s="71" t="s">
+      <c r="H4" s="65" t="s">
         <v>30</v>
       </c>
-      <c r="I4" s="71" t="s">
+      <c r="I4" s="65" t="s">
         <v>31</v>
       </c>
-      <c r="J4" s="71" t="s">
+      <c r="J4" s="65" t="s">
         <v>32</v>
       </c>
-      <c r="K4" s="71" t="s">
+      <c r="K4" s="65" t="s">
         <v>33</v>
       </c>
-      <c r="L4" s="71" t="s">
+      <c r="L4" s="65" t="s">
         <v>34</v>
       </c>
-      <c r="M4" s="71" t="s">
+      <c r="M4" s="65" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="5" spans="1:13" ht="13.8" thickBot="1">
-[...15 lines deleted...]
-      <c r="A6" s="54" t="s">
+    <row r="5" spans="1:13" ht="13.5" thickBot="1">
+      <c r="A5" s="71"/>
+      <c r="B5" s="66"/>
+      <c r="C5" s="66"/>
+      <c r="D5" s="66"/>
+      <c r="E5" s="66"/>
+      <c r="F5" s="66"/>
+      <c r="G5" s="66"/>
+      <c r="H5" s="66"/>
+      <c r="I5" s="66"/>
+      <c r="J5" s="66"/>
+      <c r="K5" s="66"/>
+      <c r="L5" s="66"/>
+      <c r="M5" s="66"/>
+    </row>
+    <row r="6" spans="1:13" s="4" customFormat="1" ht="11.25">
+      <c r="A6" s="58" t="s">
         <v>13</v>
       </c>
-      <c r="B6" s="55"/>
-[...2 lines deleted...]
-      <c r="E6" s="55"/>
+      <c r="B6" s="59"/>
+      <c r="C6" s="59"/>
+      <c r="D6" s="59"/>
+      <c r="E6" s="59"/>
       <c r="F6" s="2"/>
       <c r="G6" s="2"/>
       <c r="H6" s="2"/>
       <c r="I6" s="2"/>
       <c r="J6" s="2"/>
       <c r="K6" s="2"/>
       <c r="L6" s="2"/>
       <c r="M6" s="3"/>
     </row>
-    <row r="7" spans="1:13" s="4" customFormat="1" ht="10.199999999999999">
+    <row r="7" spans="1:13" s="4" customFormat="1" ht="11.25">
       <c r="A7" s="24">
         <v>2021</v>
       </c>
       <c r="B7" s="25">
         <v>24819</v>
       </c>
       <c r="C7" s="26">
         <v>61944</v>
       </c>
       <c r="D7" s="26">
         <v>89654</v>
       </c>
       <c r="E7" s="27">
         <v>145984</v>
       </c>
       <c r="F7" s="27">
         <v>192066</v>
       </c>
       <c r="G7" s="27">
         <v>252307</v>
       </c>
       <c r="H7" s="27">
         <v>290680</v>
       </c>
       <c r="I7" s="27">
         <v>330879</v>
       </c>
       <c r="J7" s="27">
         <v>403422</v>
       </c>
       <c r="K7" s="26">
         <v>466508</v>
       </c>
       <c r="L7" s="27">
         <v>519054</v>
       </c>
       <c r="M7" s="27">
         <v>592888</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="4" customFormat="1" ht="10.199999999999999">
+    <row r="8" spans="1:13" s="4" customFormat="1" ht="11.25">
       <c r="A8" s="24">
         <v>2022</v>
       </c>
       <c r="B8" s="25">
         <v>24137</v>
       </c>
       <c r="C8" s="25">
         <v>65828</v>
       </c>
       <c r="D8" s="27">
         <v>96992</v>
       </c>
       <c r="E8" s="27">
         <v>152779</v>
       </c>
       <c r="F8" s="27">
         <v>219660</v>
       </c>
       <c r="G8" s="27">
         <v>292042</v>
       </c>
       <c r="H8" s="27">
         <v>342343</v>
       </c>
       <c r="I8" s="27">
         <v>390695</v>
       </c>
       <c r="J8" s="27">
         <v>457359</v>
       </c>
       <c r="K8" s="27">
         <v>517521</v>
       </c>
       <c r="L8" s="27">
         <v>597710</v>
       </c>
       <c r="M8" s="7">
         <v>686913</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="4" customFormat="1" ht="10.199999999999999">
+    <row r="9" spans="1:13" s="4" customFormat="1" ht="11.25">
       <c r="A9" s="24">
         <v>2023</v>
       </c>
       <c r="B9" s="25">
         <v>36763</v>
       </c>
       <c r="C9" s="26">
         <v>77557</v>
       </c>
       <c r="D9" s="27">
         <v>131928</v>
       </c>
       <c r="E9" s="27">
         <v>165843</v>
       </c>
       <c r="F9" s="27">
         <v>213494</v>
       </c>
       <c r="G9" s="27">
         <v>213494</v>
       </c>
       <c r="H9" s="27">
         <v>282777</v>
       </c>
       <c r="I9" s="27">
         <v>324692</v>
       </c>
       <c r="J9" s="27">
         <v>374955</v>
       </c>
       <c r="K9" s="26">
         <v>435291.4</v>
       </c>
       <c r="L9" s="27">
         <v>472216</v>
       </c>
       <c r="M9" s="7">
         <v>559658</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="4" customFormat="1" ht="10.199999999999999">
+    <row r="10" spans="1:13" s="4" customFormat="1" ht="11.25">
       <c r="A10" s="34">
         <v>2024</v>
       </c>
       <c r="B10" s="6">
         <v>28043</v>
       </c>
       <c r="C10" s="26">
         <v>47951</v>
       </c>
       <c r="D10" s="27">
         <v>36383</v>
       </c>
       <c r="E10" s="27">
         <v>37872</v>
       </c>
       <c r="F10" s="27">
         <v>48092</v>
       </c>
       <c r="G10" s="27">
         <v>47473</v>
       </c>
       <c r="H10" s="27">
         <v>39554</v>
       </c>
       <c r="I10" s="27">
         <v>43332</v>
       </c>
       <c r="J10" s="27">
         <v>42776</v>
       </c>
       <c r="K10" s="26">
         <v>89477</v>
       </c>
       <c r="L10" s="27">
         <v>62536</v>
       </c>
       <c r="M10" s="7">
         <v>64524</v>
       </c>
     </row>
-    <row r="11" spans="1:13" s="4" customFormat="1" ht="10.199999999999999">
+    <row r="11" spans="1:13" s="4" customFormat="1" ht="11.25">
       <c r="A11" s="35">
         <v>2025</v>
       </c>
       <c r="B11" s="6">
         <v>40310</v>
       </c>
       <c r="C11" s="26">
         <v>91061</v>
       </c>
       <c r="D11" s="27">
         <v>138390</v>
       </c>
       <c r="E11" s="27">
         <v>190068</v>
       </c>
       <c r="F11" s="27">
         <v>259028.7</v>
       </c>
       <c r="G11" s="27">
         <v>336246</v>
       </c>
       <c r="H11" s="27">
         <v>407389</v>
       </c>
       <c r="I11" s="27">
         <v>479988</v>
       </c>
       <c r="J11" s="27">
         <v>569961</v>
       </c>
       <c r="K11" s="26">
         <v>642043</v>
       </c>
       <c r="L11" s="27">
         <v>725775</v>
       </c>
       <c r="M11" s="7">
         <v>814538</v>
       </c>
     </row>
-    <row r="12" spans="1:13" s="4" customFormat="1" ht="10.199999999999999">
-      <c r="A12" s="45">
+    <row r="12" spans="1:13" s="4" customFormat="1" ht="11.25">
+      <c r="A12" s="40">
         <v>2026</v>
       </c>
       <c r="B12" s="7">
         <v>37690</v>
       </c>
       <c r="C12" s="26">
         <v>90939</v>
       </c>
       <c r="D12" s="27">
         <v>153815</v>
       </c>
-      <c r="E12" s="47">
+      <c r="E12" s="42">
         <v>230073</v>
       </c>
-      <c r="F12" s="27"/>
+      <c r="F12" s="51">
+        <v>293952</v>
+      </c>
       <c r="G12" s="27"/>
       <c r="H12" s="27"/>
       <c r="I12" s="27"/>
       <c r="J12" s="27"/>
       <c r="K12" s="26"/>
       <c r="L12" s="27"/>
       <c r="M12" s="7"/>
     </row>
-    <row r="13" spans="1:13" s="4" customFormat="1" ht="10.199999999999999">
-      <c r="A13" s="58" t="s">
+    <row r="13" spans="1:13" s="4" customFormat="1" ht="11.25">
+      <c r="A13" s="62" t="s">
         <v>36</v>
       </c>
-      <c r="B13" s="58"/>
-[...13 lines deleted...]
-      <c r="A14" s="73" t="s">
+      <c r="B13" s="62"/>
+      <c r="C13" s="62"/>
+      <c r="D13" s="62"/>
+      <c r="E13" s="62"/>
+      <c r="F13" s="62"/>
+      <c r="G13" s="62"/>
+      <c r="H13" s="62"/>
+      <c r="I13" s="62"/>
+      <c r="J13" s="62"/>
+      <c r="K13" s="62"/>
+      <c r="L13" s="62"/>
+      <c r="M13" s="62"/>
+    </row>
+    <row r="14" spans="1:13" s="4" customFormat="1" ht="11.25">
+      <c r="A14" s="64" t="s">
         <v>0</v>
       </c>
-      <c r="B14" s="73"/>
-[...1 lines deleted...]
-      <c r="D14" s="73"/>
+      <c r="B14" s="64"/>
+      <c r="C14" s="64"/>
+      <c r="D14" s="64"/>
       <c r="E14" s="12"/>
       <c r="F14" s="12"/>
       <c r="G14" s="12"/>
       <c r="H14" s="12"/>
       <c r="I14" s="12"/>
       <c r="J14" s="12"/>
       <c r="K14" s="12"/>
       <c r="L14" s="12"/>
       <c r="M14" s="12"/>
     </row>
-    <row r="15" spans="1:13" s="4" customFormat="1" ht="10.199999999999999">
+    <row r="15" spans="1:13" s="4" customFormat="1" ht="11.25">
       <c r="A15" s="24">
         <v>2021</v>
       </c>
       <c r="B15" s="28">
         <v>234.4</v>
       </c>
       <c r="C15" s="28">
         <v>214.7</v>
       </c>
       <c r="D15" s="28">
         <v>192.9</v>
       </c>
       <c r="E15" s="28">
         <v>206.1</v>
       </c>
       <c r="F15" s="29">
         <v>187.9</v>
       </c>
       <c r="G15" s="29">
         <v>142.9</v>
       </c>
       <c r="H15" s="30">
         <v>141.5</v>
       </c>
       <c r="I15" s="30">
         <v>133.6</v>
       </c>
       <c r="J15" s="29">
         <v>137</v>
       </c>
       <c r="K15" s="28">
         <v>128.19999999999999</v>
       </c>
       <c r="L15" s="30">
         <v>118.4</v>
       </c>
       <c r="M15" s="30">
         <v>109.4</v>
       </c>
     </row>
-    <row r="16" spans="1:13" s="4" customFormat="1" ht="10.199999999999999">
+    <row r="16" spans="1:13" s="4" customFormat="1" ht="11.25">
       <c r="A16" s="24">
         <v>2022</v>
       </c>
       <c r="B16" s="28">
         <v>91.6</v>
       </c>
       <c r="C16" s="15">
         <v>100.4</v>
       </c>
       <c r="D16" s="28">
         <v>102.4</v>
       </c>
       <c r="E16" s="28">
         <v>99.3</v>
       </c>
       <c r="F16" s="31">
         <v>108.9</v>
       </c>
       <c r="G16" s="29">
         <v>110.3</v>
       </c>
       <c r="H16" s="31">
         <v>112.4</v>
       </c>
       <c r="I16" s="30">
         <v>112.7</v>
       </c>
       <c r="J16" s="29">
         <v>108</v>
       </c>
       <c r="K16" s="12">
         <v>105.8</v>
       </c>
       <c r="L16" s="30">
         <v>109.7</v>
       </c>
       <c r="M16" s="30">
         <v>110.9</v>
       </c>
     </row>
-    <row r="17" spans="1:14" s="4" customFormat="1" ht="10.199999999999999">
+    <row r="17" spans="1:14" s="4" customFormat="1" ht="11.25">
       <c r="A17" s="20">
         <v>2023</v>
       </c>
       <c r="B17" s="28">
         <v>147.69999999999999</v>
       </c>
       <c r="C17" s="19">
         <v>114.7</v>
       </c>
       <c r="D17" s="14">
         <v>132.6</v>
       </c>
       <c r="E17" s="13">
         <v>105.2</v>
       </c>
       <c r="F17" s="32">
         <v>93.5</v>
       </c>
       <c r="G17" s="13">
         <v>93.5</v>
       </c>
       <c r="H17" s="13">
         <v>78.900000000000006</v>
       </c>
       <c r="I17" s="13">
@@ -3074,323 +3028,325 @@
       </c>
       <c r="E19" s="16">
         <v>124.5</v>
       </c>
       <c r="F19" s="16">
         <v>128</v>
       </c>
       <c r="G19" s="16">
         <v>133.69999999999999</v>
       </c>
       <c r="H19" s="16">
         <v>139.30000000000001</v>
       </c>
       <c r="I19" s="16">
         <v>142</v>
       </c>
       <c r="J19" s="16">
         <v>149.1</v>
       </c>
       <c r="K19" s="16">
         <v>135.19999999999999</v>
       </c>
       <c r="L19" s="16">
         <v>134.5</v>
       </c>
-      <c r="M19" s="46">
+      <c r="M19" s="41">
         <v>132</v>
       </c>
     </row>
     <row r="20" spans="1:14">
       <c r="A20" s="20">
         <v>2026</v>
       </c>
       <c r="B20" s="13">
         <v>86.6</v>
       </c>
       <c r="C20" s="14">
         <v>93.4</v>
       </c>
       <c r="D20" s="14">
         <v>104.4</v>
       </c>
-      <c r="E20" s="43">
+      <c r="E20" s="38">
         <v>114.1</v>
       </c>
-      <c r="F20" s="14"/>
+      <c r="F20" s="14">
+        <v>106.8</v>
+      </c>
       <c r="G20" s="14"/>
       <c r="H20" s="14"/>
       <c r="I20" s="14"/>
       <c r="J20" s="14"/>
       <c r="K20" s="14"/>
       <c r="L20" s="14"/>
       <c r="M20" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="18">
-    <mergeCell ref="A13:M13"/>
-[...6 lines deleted...]
-    <mergeCell ref="A6:E6"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="D4:D5"/>
     <mergeCell ref="E4:E5"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="G4:G5"/>
     <mergeCell ref="H4:H5"/>
+    <mergeCell ref="A13:M13"/>
+    <mergeCell ref="A14:D14"/>
+    <mergeCell ref="I4:I5"/>
+    <mergeCell ref="J4:J5"/>
+    <mergeCell ref="K4:K5"/>
+    <mergeCell ref="L4:L5"/>
+    <mergeCell ref="M4:M5"/>
+    <mergeCell ref="A6:E6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C10"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="F5" sqref="F5"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="H11" sqref="H11"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="21.6640625" style="23" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="16384" width="9.109375" style="23"/>
+    <col min="1" max="1" width="21.7109375" style="23" customWidth="1"/>
+    <col min="2" max="2" width="20.28515625" style="23" customWidth="1"/>
+    <col min="3" max="3" width="29.85546875" style="23" customWidth="1"/>
+    <col min="4" max="16384" width="9.140625" style="23"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" s="33" customFormat="1" ht="12">
-      <c r="A1" s="74" t="s">
+      <c r="A1" s="72" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="75"/>
-[...3 lines deleted...]
-      <c r="B2" s="48" t="s">
+      <c r="B1" s="73"/>
+      <c r="C1" s="73"/>
+    </row>
+    <row r="2" spans="1:3" s="33" customFormat="1" thickBot="1">
+      <c r="B2" s="43" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="3" spans="1:3" s="33" customFormat="1" ht="21" customHeight="1">
+      <c r="A3" s="45"/>
+      <c r="B3" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C3" s="50" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="3" spans="1:3" s="33" customFormat="1" ht="21" customHeight="1" thickBot="1">
-[...9 lines deleted...]
-      <c r="A4" s="41" t="s">
+    <row r="4" spans="1:3" s="4" customFormat="1" ht="11.25">
+      <c r="A4" s="46" t="s">
         <v>22</v>
       </c>
-      <c r="B4" s="53">
-[...7 lines deleted...]
-      <c r="A5" s="38" t="s">
+      <c r="B4" s="47">
+        <v>293952.09999999998</v>
+      </c>
+      <c r="C4" s="38">
+        <v>106.8</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3" s="4" customFormat="1" ht="11.25">
+      <c r="A5" s="48" t="s">
         <v>18</v>
       </c>
-      <c r="B5" s="52">
-[...7 lines deleted...]
-      <c r="A6" s="38" t="s">
+      <c r="B5" s="47">
+        <v>9789.6</v>
+      </c>
+      <c r="C5" s="38">
+        <v>39.299999999999997</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3" s="4" customFormat="1" ht="11.25">
+      <c r="A6" s="48" t="s">
         <v>19</v>
       </c>
-      <c r="B6" s="52">
-[...7 lines deleted...]
-      <c r="A7" s="38" t="s">
+      <c r="B6" s="47">
+        <v>67530.100000000006</v>
+      </c>
+      <c r="C6" s="38">
+        <v>101.8</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3" s="4" customFormat="1" ht="11.25">
+      <c r="A7" s="48" t="s">
         <v>20</v>
       </c>
-      <c r="B7" s="52">
-[...7 lines deleted...]
-      <c r="A8" s="39" t="s">
+      <c r="B7" s="47">
+        <v>796.8</v>
+      </c>
+      <c r="C7" s="38">
+        <v>17.2</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3" s="4" customFormat="1" ht="11.25">
+      <c r="A8" s="49" t="s">
         <v>21</v>
       </c>
-      <c r="B8" s="52">
-[...7 lines deleted...]
-      <c r="A9" s="38" t="s">
+      <c r="B8" s="47">
+        <v>735.2</v>
+      </c>
+      <c r="C8" s="38">
+        <v>48.6</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" s="4" customFormat="1" ht="11.25">
+      <c r="A9" s="48" t="s">
         <v>23</v>
       </c>
-      <c r="B9" s="52">
-[...7 lines deleted...]
-      <c r="A10" s="40" t="s">
+      <c r="B9" s="47">
+        <v>181787.4</v>
+      </c>
+      <c r="C9" s="38">
+        <v>107.1</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" s="4" customFormat="1" ht="11.25">
+      <c r="A10" s="13" t="s">
         <v>38</v>
       </c>
-      <c r="B10" s="52">
-[...3 lines deleted...]
-        <v>332.2</v>
+      <c r="B10" s="47">
+        <v>33313</v>
+      </c>
+      <c r="C10" s="38">
+        <v>362.2</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101006BEAE592B441854D8E2A5911BDDEE3DB" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="47e488ea1deeb97c76e5744981cd8849">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{92A615A8-47DA-4925-9E64-E0795358F857}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CF83BFDD-7D3A-467F-A185-4E2F2C7087D7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F4A09588-7D4A-4141-B1B4-E2AF9097056C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>