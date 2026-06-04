--- v0 (2026-04-22)
+++ v1 (2026-06-04)
@@ -259,51 +259,51 @@
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="37">
+  <cellXfs count="36">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -328,68 +328,65 @@
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 5" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -658,112 +655,113 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:Z11"/>
+  <dimension ref="A1:AA11"/>
   <sheetViews>
     <sheetView zoomScale="99" zoomScaleNormal="99" workbookViewId="0">
-      <selection activeCell="C16" sqref="C16"/>
+      <selection activeCell="H20" sqref="H20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.28515625" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="18.5703125" style="1" customWidth="1"/>
     <col min="2" max="2" width="8.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="9.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="8.28515625" style="1" customWidth="1"/>
     <col min="5" max="16384" width="10.28515625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:27">
       <c r="P1" s="2"/>
     </row>
-    <row r="2" spans="1:26" ht="15.75" customHeight="1">
-      <c r="A2" s="36" t="s">
+    <row r="2" spans="1:27" ht="15.75" customHeight="1">
+      <c r="A2" s="34" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="36"/>
-[...26 lines deleted...]
-      <c r="Z3" s="25" t="s">
+      <c r="B2" s="34"/>
+      <c r="C2" s="34"/>
+      <c r="D2" s="34"/>
+      <c r="E2" s="34"/>
+      <c r="F2" s="34"/>
+      <c r="G2" s="34"/>
+      <c r="H2" s="34"/>
+      <c r="I2" s="34"/>
+      <c r="J2" s="34"/>
+      <c r="K2" s="34"/>
+      <c r="L2" s="34"/>
+      <c r="M2" s="34"/>
+      <c r="N2" s="34"/>
+      <c r="O2" s="34"/>
+      <c r="P2" s="34"/>
+      <c r="Q2" s="34"/>
+      <c r="R2" s="34"/>
+      <c r="S2" s="34"/>
+      <c r="T2" s="34"/>
+      <c r="U2" s="34"/>
+      <c r="V2" s="34"/>
+      <c r="W2" s="34"/>
+      <c r="X2" s="34"/>
+      <c r="Y2" s="34"/>
+      <c r="Z2" s="34"/>
+      <c r="AA2" s="34"/>
+    </row>
+    <row r="3" spans="1:27">
+      <c r="AA3" s="25" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="4" spans="1:26">
+    <row r="4" spans="1:27">
       <c r="A4" s="3"/>
-      <c r="B4" s="31" t="s">
+      <c r="B4" s="30" t="s">
         <v>24</v>
       </c>
-      <c r="C4" s="31" t="s">
+      <c r="C4" s="30" t="s">
         <v>25</v>
       </c>
-      <c r="D4" s="31" t="s">
+      <c r="D4" s="30" t="s">
         <v>26</v>
       </c>
       <c r="E4" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="4" t="s">
         <v>5</v>
       </c>
       <c r="G4" s="5" t="s">
         <v>6</v>
       </c>
       <c r="H4" s="5" t="s">
         <v>7</v>
       </c>
       <c r="I4" s="5" t="s">
         <v>8</v>
       </c>
       <c r="J4" s="6" t="s">
         <v>9</v>
       </c>
       <c r="K4" s="5" t="s">
         <v>10</v>
       </c>
       <c r="L4" s="5" t="s">
         <v>11</v>
@@ -782,58 +780,61 @@
       </c>
       <c r="Q4" s="5" t="s">
         <v>16</v>
       </c>
       <c r="R4" s="7" t="s">
         <v>17</v>
       </c>
       <c r="S4" s="6" t="s">
         <v>18</v>
       </c>
       <c r="T4" s="8">
         <v>2018</v>
       </c>
       <c r="U4" s="9">
         <v>2019</v>
       </c>
       <c r="V4" s="8">
         <v>2020</v>
       </c>
       <c r="W4" s="10">
         <v>2021</v>
       </c>
       <c r="X4" s="10">
         <v>2022</v>
       </c>
-      <c r="Y4" s="30">
+      <c r="Y4" s="10">
         <v>2023</v>
       </c>
-      <c r="Z4" s="30">
+      <c r="Z4" s="10">
         <v>2024</v>
       </c>
-    </row>
-    <row r="5" spans="1:26">
+      <c r="AA4" s="10">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="5" spans="1:27">
       <c r="A5" s="11" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="15" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="15" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="15" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="12">
         <v>13606.9</v>
       </c>
       <c r="F5" s="12">
         <v>9124.9</v>
       </c>
       <c r="G5" s="12">
         <v>5739.5</v>
       </c>
       <c r="H5" s="12">
         <v>4395</v>
       </c>
       <c r="I5" s="12">
@@ -868,53 +869,56 @@
       </c>
       <c r="S5" s="12">
         <v>20806.5</v>
       </c>
       <c r="T5" s="12">
         <v>21491.9</v>
       </c>
       <c r="U5" s="12">
         <v>29967.599999999999</v>
       </c>
       <c r="V5" s="12">
         <v>41537.699999999997</v>
       </c>
       <c r="W5" s="13">
         <v>24781.4</v>
       </c>
       <c r="X5" s="14">
         <v>23658.1</v>
       </c>
       <c r="Y5" s="16">
         <v>18212</v>
       </c>
       <c r="Z5" s="26">
         <v>21785.5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="32" t="s">
+      <c r="AA5" s="14">
+        <v>66044.800000000003</v>
+      </c>
+    </row>
+    <row r="6" spans="1:27">
+      <c r="A6" s="31" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="15" t="s">
         <v>2</v>
       </c>
       <c r="C6" s="15" t="s">
         <v>2</v>
       </c>
       <c r="D6" s="15" t="s">
         <v>2</v>
       </c>
       <c r="E6" s="15" t="s">
         <v>2</v>
       </c>
       <c r="F6" s="15" t="s">
         <v>2</v>
       </c>
       <c r="G6" s="15" t="s">
         <v>2</v>
       </c>
       <c r="H6" s="15" t="s">
         <v>2</v>
       </c>
       <c r="I6" s="15" t="s">
         <v>2</v>
@@ -948,52 +952,55 @@
       </c>
       <c r="S6" s="15" t="s">
         <v>2</v>
       </c>
       <c r="T6" s="16">
         <v>10656.6</v>
       </c>
       <c r="U6" s="16">
         <v>2847</v>
       </c>
       <c r="V6" s="16">
         <v>110</v>
       </c>
       <c r="W6" s="17">
         <v>4494.6000000000004</v>
       </c>
       <c r="X6" s="14">
         <v>1660.3</v>
       </c>
       <c r="Y6" s="14">
         <v>2326.1</v>
       </c>
       <c r="Z6" s="14">
         <v>235</v>
       </c>
-    </row>
-    <row r="7" spans="1:26">
+      <c r="AA6" s="14">
+        <v>29243.8</v>
+      </c>
+    </row>
+    <row r="7" spans="1:27">
       <c r="A7" s="27" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="15" t="s">
         <v>2</v>
       </c>
       <c r="C7" s="15" t="s">
         <v>2</v>
       </c>
       <c r="D7" s="15" t="s">
         <v>2</v>
       </c>
       <c r="E7" s="15" t="s">
         <v>2</v>
       </c>
       <c r="F7" s="15" t="s">
         <v>2</v>
       </c>
       <c r="G7" s="15" t="s">
         <v>2</v>
       </c>
       <c r="H7" s="15" t="s">
         <v>2</v>
       </c>
       <c r="I7" s="15" t="s">
@@ -1028,52 +1035,55 @@
       </c>
       <c r="S7" s="15" t="s">
         <v>2</v>
       </c>
       <c r="T7" s="16">
         <v>2873.9</v>
       </c>
       <c r="U7" s="16">
         <v>991</v>
       </c>
       <c r="V7" s="16">
         <v>35525.9</v>
       </c>
       <c r="W7" s="17">
         <v>2120.6</v>
       </c>
       <c r="X7" s="14">
         <v>1510.2</v>
       </c>
       <c r="Y7" s="14">
         <v>4125</v>
       </c>
       <c r="Z7" s="14">
         <v>2292.4</v>
       </c>
-    </row>
-    <row r="8" spans="1:26">
+      <c r="AA7" s="14">
+        <v>7003</v>
+      </c>
+    </row>
+    <row r="8" spans="1:27">
       <c r="A8" s="27" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="15" t="s">
         <v>2</v>
       </c>
       <c r="C8" s="15" t="s">
         <v>2</v>
       </c>
       <c r="D8" s="15" t="s">
         <v>2</v>
       </c>
       <c r="E8" s="15" t="s">
         <v>2</v>
       </c>
       <c r="F8" s="15" t="s">
         <v>2</v>
       </c>
       <c r="G8" s="15" t="s">
         <v>2</v>
       </c>
       <c r="H8" s="15" t="s">
         <v>2</v>
       </c>
       <c r="I8" s="15" t="s">
@@ -1108,52 +1118,55 @@
       </c>
       <c r="S8" s="15" t="s">
         <v>2</v>
       </c>
       <c r="T8" s="16">
         <v>4987.7</v>
       </c>
       <c r="U8" s="16">
         <v>25671.200000000001</v>
       </c>
       <c r="V8" s="16">
         <v>5464.3</v>
       </c>
       <c r="W8" s="17">
         <v>8329.2999999999993</v>
       </c>
       <c r="X8" s="14">
         <v>8101.1</v>
       </c>
       <c r="Y8" s="14">
         <v>10529.7</v>
       </c>
       <c r="Z8" s="14">
         <v>14096.1</v>
       </c>
-    </row>
-    <row r="9" spans="1:26">
+      <c r="AA8" s="14">
+        <v>26369</v>
+      </c>
+    </row>
+    <row r="9" spans="1:27">
       <c r="A9" s="28" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="15" t="s">
         <v>2</v>
       </c>
       <c r="C9" s="15" t="s">
         <v>2</v>
       </c>
       <c r="D9" s="15" t="s">
         <v>2</v>
       </c>
       <c r="E9" s="15" t="s">
         <v>2</v>
       </c>
       <c r="F9" s="15" t="s">
         <v>2</v>
       </c>
       <c r="G9" s="15" t="s">
         <v>2</v>
       </c>
       <c r="H9" s="15" t="s">
         <v>2</v>
       </c>
       <c r="I9" s="15" t="s">
@@ -1188,52 +1201,55 @@
       </c>
       <c r="S9" s="15" t="s">
         <v>2</v>
       </c>
       <c r="T9" s="16">
         <v>2973.7</v>
       </c>
       <c r="U9" s="16">
         <v>458.4</v>
       </c>
       <c r="V9" s="16">
         <v>437.5</v>
       </c>
       <c r="W9" s="17">
         <v>9836.9</v>
       </c>
       <c r="X9" s="16">
         <v>12386.5</v>
       </c>
       <c r="Y9" s="14">
         <v>560.20000000000005</v>
       </c>
       <c r="Z9" s="14">
         <v>1304.8</v>
       </c>
-    </row>
-    <row r="10" spans="1:26" ht="15" customHeight="1">
+      <c r="AA9" s="14">
+        <v>3067</v>
+      </c>
+    </row>
+    <row r="10" spans="1:27" ht="15" customHeight="1">
       <c r="A10" s="19" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="20" t="s">
         <v>2</v>
       </c>
       <c r="C10" s="20" t="s">
         <v>2</v>
       </c>
       <c r="D10" s="20" t="s">
         <v>2</v>
       </c>
       <c r="E10" s="20" t="s">
         <v>2</v>
       </c>
       <c r="F10" s="20" t="s">
         <v>2</v>
       </c>
       <c r="G10" s="20" t="s">
         <v>2</v>
       </c>
       <c r="H10" s="20" t="s">
         <v>2</v>
       </c>
       <c r="I10" s="20" t="s">
@@ -1268,312 +1284,346 @@
       </c>
       <c r="S10" s="20" t="s">
         <v>2</v>
       </c>
       <c r="T10" s="20" t="s">
         <v>2</v>
       </c>
       <c r="U10" s="20" t="s">
         <v>2</v>
       </c>
       <c r="V10" s="20" t="s">
         <v>2</v>
       </c>
       <c r="W10" s="20" t="s">
         <v>2</v>
       </c>
       <c r="X10" s="20" t="s">
         <v>2</v>
       </c>
       <c r="Y10" s="21">
         <v>671</v>
       </c>
       <c r="Z10" s="21">
         <v>3857.2</v>
       </c>
-    </row>
-    <row r="11" spans="1:26" ht="21" customHeight="1">
+      <c r="AA10" s="21">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="11" spans="1:27" ht="21" customHeight="1">
       <c r="A11" s="35" t="s">
         <v>3</v>
       </c>
       <c r="B11" s="35"/>
       <c r="C11" s="35"/>
       <c r="D11" s="35"/>
       <c r="E11" s="35"/>
       <c r="F11" s="35"/>
       <c r="G11" s="35"/>
       <c r="H11" s="35"/>
+      <c r="I11" s="35"/>
+      <c r="J11" s="35"/>
+      <c r="K11" s="35"/>
+      <c r="L11" s="35"/>
+      <c r="M11" s="35"/>
+      <c r="N11" s="35"/>
+      <c r="O11" s="35"/>
+      <c r="P11" s="35"/>
+      <c r="Q11" s="35"/>
+      <c r="R11" s="35"/>
     </row>
   </sheetData>
   <mergeCells count="2">
-    <mergeCell ref="A11:H11"/>
-    <mergeCell ref="A2:Z2"/>
+    <mergeCell ref="A2:AA2"/>
+    <mergeCell ref="A11:R11"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:U10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="I26" sqref="I26"/>
+      <selection activeCell="B32" sqref="B32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="29.5703125" style="1" customWidth="1"/>
     <col min="2" max="4" width="9.42578125" style="1" customWidth="1"/>
     <col min="5" max="5" width="9.85546875" style="1" customWidth="1"/>
     <col min="6" max="6" width="10.140625" style="1" customWidth="1"/>
     <col min="7" max="18" width="9.140625" style="1"/>
     <col min="19" max="19" width="10.28515625" style="1" customWidth="1"/>
     <col min="20" max="22" width="9.140625" style="1"/>
     <col min="23" max="23" width="11.28515625" style="1" customWidth="1"/>
     <col min="24" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21">
       <c r="K1" s="2"/>
     </row>
     <row r="2" spans="1:21" ht="15.75" customHeight="1">
-      <c r="A2" s="36" t="s">
+      <c r="A2" s="34" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="36"/>
-[...6 lines deleted...]
-      <c r="I2" s="22"/>
+      <c r="B2" s="34"/>
+      <c r="C2" s="34"/>
+      <c r="D2" s="34"/>
+      <c r="E2" s="34"/>
+      <c r="F2" s="34"/>
+      <c r="G2" s="34"/>
+      <c r="H2" s="34"/>
+      <c r="I2" s="34"/>
       <c r="J2" s="22"/>
       <c r="K2" s="22"/>
       <c r="L2" s="22"/>
       <c r="M2" s="22"/>
       <c r="N2" s="22"/>
       <c r="O2" s="22"/>
       <c r="P2" s="22"/>
       <c r="Q2" s="22"/>
       <c r="R2" s="22"/>
       <c r="S2" s="22"/>
       <c r="T2" s="22"/>
       <c r="U2" s="22"/>
     </row>
     <row r="3" spans="1:21">
       <c r="A3" s="2"/>
       <c r="F3" s="24"/>
-      <c r="H3" s="33" t="s">
+      <c r="I3" s="32" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="4" spans="1:21">
       <c r="A4" s="3"/>
       <c r="B4" s="8">
         <v>2018</v>
       </c>
       <c r="C4" s="9">
         <v>2019</v>
       </c>
       <c r="D4" s="10">
         <v>2020</v>
       </c>
       <c r="E4" s="10">
         <v>2021</v>
       </c>
       <c r="F4" s="10">
         <v>2022</v>
       </c>
-      <c r="G4" s="30">
+      <c r="G4" s="10">
         <v>2023</v>
       </c>
-      <c r="H4" s="30">
+      <c r="H4" s="10">
         <v>2024</v>
+      </c>
+      <c r="I4" s="10">
+        <v>2025</v>
       </c>
     </row>
     <row r="5" spans="1:21">
       <c r="A5" s="11" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="16">
         <v>275.5</v>
       </c>
       <c r="C5" s="16">
         <v>599.4</v>
       </c>
       <c r="D5" s="16">
         <v>639</v>
       </c>
       <c r="E5" s="23">
         <v>669.8</v>
       </c>
       <c r="F5" s="14">
         <v>537.70000000000005</v>
       </c>
-      <c r="G5" s="34">
+      <c r="G5" s="33">
         <v>674.51851851851848</v>
       </c>
       <c r="H5" s="29">
         <v>726.2</v>
       </c>
+      <c r="I5" s="16">
+        <v>2751.9</v>
+      </c>
     </row>
     <row r="6" spans="1:21">
-      <c r="A6" s="32" t="s">
+      <c r="A6" s="31" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="14">
         <v>560.9</v>
       </c>
       <c r="C6" s="14">
         <v>355.9</v>
       </c>
       <c r="D6" s="16">
         <v>22</v>
       </c>
       <c r="E6" s="23">
         <v>449.5</v>
       </c>
       <c r="F6" s="14">
         <v>332.1</v>
       </c>
       <c r="G6" s="14">
         <v>465.2</v>
       </c>
       <c r="H6" s="14">
         <v>117.5</v>
+      </c>
+      <c r="I6" s="16">
+        <v>4874</v>
       </c>
     </row>
     <row r="7" spans="1:21" ht="15" customHeight="1">
       <c r="A7" s="18" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="14">
         <v>179.6</v>
       </c>
       <c r="C7" s="14">
         <v>82.6</v>
       </c>
       <c r="D7" s="14">
         <v>1146</v>
       </c>
       <c r="E7" s="23">
         <v>235.6</v>
       </c>
       <c r="F7" s="14">
         <v>302</v>
       </c>
       <c r="G7" s="14">
         <v>825</v>
       </c>
       <c r="H7" s="14">
         <v>327.5</v>
       </c>
+      <c r="I7" s="16">
+        <v>1167.2</v>
+      </c>
     </row>
     <row r="8" spans="1:21" ht="16.5" customHeight="1">
       <c r="A8" s="18" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="14">
         <v>142.5</v>
       </c>
       <c r="C8" s="14">
         <v>950.8</v>
       </c>
       <c r="D8" s="14">
         <v>227.7</v>
       </c>
       <c r="E8" s="23">
         <v>694.1</v>
       </c>
       <c r="F8" s="14">
         <v>311.60000000000002</v>
       </c>
       <c r="G8" s="14">
         <v>1170</v>
       </c>
       <c r="H8" s="14">
         <v>829.2</v>
       </c>
+      <c r="I8" s="16">
+        <v>2929.9</v>
+      </c>
     </row>
     <row r="9" spans="1:21" ht="15" customHeight="1">
       <c r="A9" s="29" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="16">
         <v>371.7</v>
       </c>
       <c r="C9" s="16">
         <v>152.80000000000001</v>
       </c>
       <c r="D9" s="16">
         <v>87.5</v>
       </c>
       <c r="E9" s="17">
         <v>1639.5</v>
       </c>
       <c r="F9" s="16">
         <v>1548.3</v>
       </c>
       <c r="G9" s="14">
         <v>140.1</v>
       </c>
       <c r="H9" s="14">
         <v>434.9</v>
       </c>
+      <c r="I9" s="16">
+        <v>3067</v>
+      </c>
     </row>
     <row r="10" spans="1:21">
       <c r="A10" s="19" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="24" t="s">
         <v>2</v>
       </c>
       <c r="C10" s="24" t="s">
         <v>2</v>
       </c>
       <c r="D10" s="24" t="s">
         <v>2</v>
       </c>
       <c r="E10" s="24" t="s">
         <v>2</v>
       </c>
       <c r="F10" s="24" t="s">
         <v>2</v>
       </c>
       <c r="G10" s="21">
         <v>167.8</v>
       </c>
       <c r="H10" s="21">
         <v>3857.2</v>
       </c>
+      <c r="I10" s="21">
+        <v>181</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="1">
-    <mergeCell ref="A2:H2"/>
+    <mergeCell ref="A2:I2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>барлығы</vt:lpstr>
       <vt:lpstr>бір зардап шеккенге</vt:lpstr>
     </vt:vector>