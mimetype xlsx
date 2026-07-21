--- v0 (2026-04-22)
+++ v1 (2026-07-21)
@@ -5,82 +5,82 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\E.Baltabay\Desktop\Инвест динамика 2025\ГОД\рус\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\E.Baltabay\Desktop\динамика 2025\рус\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12435"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12135"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="8" uniqueCount="6">
   <si>
     <t>Динамика основных показателей инвестиционной деятельности</t>
   </si>
   <si>
     <t>Инвестиции в основной капитал</t>
   </si>
   <si>
     <t>Инвестиции в жилищное строительство</t>
   </si>
   <si>
-    <t>млн. тенге</t>
+    <t>2,6 раза</t>
   </si>
   <si>
-    <t>в % к предыдущему году</t>
+    <t>млн. теңге</t>
   </si>
   <si>
-    <t>2,6 раза</t>
+    <t>в процентах к предыдущему году</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
@@ -100,81 +100,84 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="14">
+  <cellXfs count="15">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
@@ -447,117 +450,117 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:E11"/>
+  <dimension ref="A1:E12"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="G20" sqref="G20"/>
+    <sheetView tabSelected="1" zoomScale="145" zoomScaleNormal="145" workbookViewId="0">
+      <selection activeCell="E9" sqref="E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.7109375" customWidth="1"/>
     <col min="2" max="2" width="13.42578125" customWidth="1"/>
     <col min="3" max="3" width="18.42578125" customWidth="1"/>
     <col min="4" max="4" width="16.28515625" customWidth="1"/>
     <col min="5" max="5" width="18.85546875" customWidth="1"/>
     <col min="8" max="8" width="19" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" x14ac:dyDescent="0.2">
-      <c r="A1" s="10" t="s">
+      <c r="A1" s="12" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="10"/>
-[...2 lines deleted...]
-      <c r="E1" s="10"/>
+      <c r="B1" s="12"/>
+      <c r="C1" s="12"/>
+      <c r="D1" s="12"/>
+      <c r="E1" s="12"/>
     </row>
     <row r="2" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A2" s="1"/>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
     </row>
     <row r="3" spans="1:5" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="11"/>
-      <c r="B3" s="12" t="s">
+      <c r="A3" s="13"/>
+      <c r="B3" s="14" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="12"/>
-      <c r="D3" s="12" t="s">
+      <c r="C3" s="14"/>
+      <c r="D3" s="14" t="s">
         <v>2</v>
       </c>
-      <c r="E3" s="12"/>
+      <c r="E3" s="14"/>
     </row>
     <row r="4" spans="1:5" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="11"/>
-[...3 lines deleted...]
-      <c r="C4" s="13" t="s">
+      <c r="A4" s="13"/>
+      <c r="B4" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="13" t="s">
-[...2 lines deleted...]
-      <c r="E4" s="13" t="s">
+      <c r="C4" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="D4" s="10" t="s">
         <v>4</v>
+      </c>
+      <c r="E4" s="11" t="s">
+        <v>5</v>
       </c>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A5" s="2">
         <v>2018</v>
       </c>
       <c r="B5" s="3">
         <v>588034</v>
       </c>
       <c r="C5" s="4" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="D5" s="5">
         <v>50910</v>
       </c>
       <c r="E5" s="6">
         <v>189</v>
       </c>
     </row>
     <row r="6" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A6" s="7">
         <v>2019</v>
       </c>
       <c r="B6" s="5">
         <v>194958</v>
       </c>
       <c r="C6" s="8">
         <v>33</v>
       </c>
       <c r="D6" s="5">
         <v>57810</v>
       </c>
       <c r="E6" s="9">
         <v>112.9</v>
       </c>
     </row>
@@ -622,50 +625,67 @@
       <c r="C10" s="8">
         <v>115.2</v>
       </c>
       <c r="D10" s="5">
         <v>295801</v>
       </c>
       <c r="E10" s="9">
         <v>126.6</v>
       </c>
     </row>
     <row r="11" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A11" s="7">
         <v>2024</v>
       </c>
       <c r="B11" s="5">
         <v>768155</v>
       </c>
       <c r="C11" s="8">
         <v>112.4</v>
       </c>
       <c r="D11" s="5">
         <v>332427</v>
       </c>
       <c r="E11" s="6">
         <v>108.8</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A12" s="7">
+        <v>2025</v>
+      </c>
+      <c r="B12" s="5">
+        <v>864108</v>
+      </c>
+      <c r="C12" s="8">
+        <v>108.1</v>
+      </c>
+      <c r="D12" s="5">
+        <v>387493</v>
+      </c>
+      <c r="E12" s="6">
+        <v>112</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>