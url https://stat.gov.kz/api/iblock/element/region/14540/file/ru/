--- v0 (2026-04-22)
+++ v1 (2026-06-03)
@@ -651,51 +651,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CS24"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="BW1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CJ13" sqref="CJ13"/>
+      <selection pane="topRight" activeCell="CM16" sqref="CM16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="8.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="9.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="8.42578125" style="1" customWidth="1"/>
     <col min="5" max="5" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="7" width="8" style="1" customWidth="1"/>
     <col min="8" max="9" width="8.28515625" style="1" customWidth="1"/>
     <col min="10" max="10" width="8.85546875" style="1" customWidth="1"/>
     <col min="11" max="11" width="9.28515625" style="1" customWidth="1"/>
     <col min="12" max="12" width="8.85546875" style="1" customWidth="1"/>
     <col min="13" max="13" width="9.28515625" style="1" customWidth="1"/>
     <col min="14" max="14" width="8.28515625" style="1" customWidth="1"/>
     <col min="15" max="15" width="8.7109375" style="1" customWidth="1"/>
     <col min="16" max="16" width="8.140625" style="1" customWidth="1"/>
     <col min="17" max="17" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="8.140625" style="1" customWidth="1"/>
     <col min="19" max="19" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="9.140625" style="1" customWidth="1"/>
     <col min="21" max="22" width="8.85546875" style="1" customWidth="1"/>
     <col min="23" max="23" width="8.5703125" style="1" customWidth="1"/>
     <col min="24" max="24" width="8.85546875" style="1" customWidth="1"/>
@@ -1466,51 +1466,53 @@
       </c>
       <c r="CC5" s="17">
         <v>104.6</v>
       </c>
       <c r="CD5" s="15">
         <v>108.4</v>
       </c>
       <c r="CE5" s="15">
         <v>105.6</v>
       </c>
       <c r="CF5" s="15">
         <v>104.3</v>
       </c>
       <c r="CG5" s="15">
         <v>96.4</v>
       </c>
       <c r="CH5" s="15">
         <v>93.9</v>
       </c>
       <c r="CI5" s="15">
         <v>96.2</v>
       </c>
       <c r="CJ5" s="15">
         <v>94.6</v>
       </c>
-      <c r="CK5" s="15"/>
+      <c r="CK5" s="15">
+        <v>95.4</v>
+      </c>
       <c r="CL5" s="17"/>
       <c r="CM5" s="17"/>
       <c r="CN5" s="17"/>
       <c r="CO5" s="17"/>
       <c r="CP5" s="15"/>
       <c r="CQ5" s="15"/>
       <c r="CR5" s="15"/>
       <c r="CS5" s="15"/>
     </row>
     <row r="6" spans="1:97">
       <c r="E6" s="2"/>
     </row>
     <row r="7" spans="1:97">
       <c r="C7" s="3"/>
       <c r="E7" s="2"/>
       <c r="I7" s="4"/>
     </row>
     <row r="8" spans="1:97">
       <c r="C8" s="3"/>
     </row>
     <row r="9" spans="1:97">
       <c r="C9" s="3"/>
     </row>
     <row r="10" spans="1:97">
       <c r="C10" s="3"/>