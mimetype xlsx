--- v1 (2026-06-03)
+++ v2 (2026-06-29)
@@ -651,51 +651,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CS24"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="BW1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CM16" sqref="CM16"/>
+      <selection pane="topRight" activeCell="CO11" sqref="CO11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="8.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="9.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="8.42578125" style="1" customWidth="1"/>
     <col min="5" max="5" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="7" width="8" style="1" customWidth="1"/>
     <col min="8" max="9" width="8.28515625" style="1" customWidth="1"/>
     <col min="10" max="10" width="8.85546875" style="1" customWidth="1"/>
     <col min="11" max="11" width="9.28515625" style="1" customWidth="1"/>
     <col min="12" max="12" width="8.85546875" style="1" customWidth="1"/>
     <col min="13" max="13" width="9.28515625" style="1" customWidth="1"/>
     <col min="14" max="14" width="8.28515625" style="1" customWidth="1"/>
     <col min="15" max="15" width="8.7109375" style="1" customWidth="1"/>
     <col min="16" max="16" width="8.140625" style="1" customWidth="1"/>
     <col min="17" max="17" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="8.140625" style="1" customWidth="1"/>
     <col min="19" max="19" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="9.140625" style="1" customWidth="1"/>
     <col min="21" max="22" width="8.85546875" style="1" customWidth="1"/>
     <col min="23" max="23" width="8.5703125" style="1" customWidth="1"/>
     <col min="24" max="24" width="8.85546875" style="1" customWidth="1"/>
@@ -1469,51 +1469,53 @@
       </c>
       <c r="CD5" s="15">
         <v>108.4</v>
       </c>
       <c r="CE5" s="15">
         <v>105.6</v>
       </c>
       <c r="CF5" s="15">
         <v>104.3</v>
       </c>
       <c r="CG5" s="15">
         <v>96.4</v>
       </c>
       <c r="CH5" s="15">
         <v>93.9</v>
       </c>
       <c r="CI5" s="15">
         <v>96.2</v>
       </c>
       <c r="CJ5" s="15">
         <v>94.6</v>
       </c>
       <c r="CK5" s="15">
         <v>95.4</v>
       </c>
-      <c r="CL5" s="17"/>
+      <c r="CL5" s="17">
+        <v>97.5</v>
+      </c>
       <c r="CM5" s="17"/>
       <c r="CN5" s="17"/>
       <c r="CO5" s="17"/>
       <c r="CP5" s="15"/>
       <c r="CQ5" s="15"/>
       <c r="CR5" s="15"/>
       <c r="CS5" s="15"/>
     </row>
     <row r="6" spans="1:97">
       <c r="E6" s="2"/>
     </row>
     <row r="7" spans="1:97">
       <c r="C7" s="3"/>
       <c r="E7" s="2"/>
       <c r="I7" s="4"/>
     </row>
     <row r="8" spans="1:97">
       <c r="C8" s="3"/>
     </row>
     <row r="9" spans="1:97">
       <c r="C9" s="3"/>
     </row>
     <row r="10" spans="1:97">
       <c r="C10" s="3"/>
     </row>