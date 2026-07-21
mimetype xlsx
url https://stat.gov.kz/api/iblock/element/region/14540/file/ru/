--- v2 (2026-06-29)
+++ v3 (2026-07-21)
@@ -651,51 +651,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CS24"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="BW1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CO11" sqref="CO11"/>
+      <selection pane="topRight" activeCell="CP18" sqref="CP18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="8.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="9.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="8.42578125" style="1" customWidth="1"/>
     <col min="5" max="5" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="7" width="8" style="1" customWidth="1"/>
     <col min="8" max="9" width="8.28515625" style="1" customWidth="1"/>
     <col min="10" max="10" width="8.85546875" style="1" customWidth="1"/>
     <col min="11" max="11" width="9.28515625" style="1" customWidth="1"/>
     <col min="12" max="12" width="8.85546875" style="1" customWidth="1"/>
     <col min="13" max="13" width="9.28515625" style="1" customWidth="1"/>
     <col min="14" max="14" width="8.28515625" style="1" customWidth="1"/>
     <col min="15" max="15" width="8.7109375" style="1" customWidth="1"/>
     <col min="16" max="16" width="8.140625" style="1" customWidth="1"/>
     <col min="17" max="17" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="8.140625" style="1" customWidth="1"/>
     <col min="19" max="19" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="9.140625" style="1" customWidth="1"/>
     <col min="21" max="22" width="8.85546875" style="1" customWidth="1"/>
     <col min="23" max="23" width="8.5703125" style="1" customWidth="1"/>
     <col min="24" max="24" width="8.85546875" style="1" customWidth="1"/>
@@ -1472,51 +1472,53 @@
       </c>
       <c r="CE5" s="15">
         <v>105.6</v>
       </c>
       <c r="CF5" s="15">
         <v>104.3</v>
       </c>
       <c r="CG5" s="15">
         <v>96.4</v>
       </c>
       <c r="CH5" s="15">
         <v>93.9</v>
       </c>
       <c r="CI5" s="15">
         <v>96.2</v>
       </c>
       <c r="CJ5" s="15">
         <v>94.6</v>
       </c>
       <c r="CK5" s="15">
         <v>95.4</v>
       </c>
       <c r="CL5" s="17">
         <v>97.5</v>
       </c>
-      <c r="CM5" s="17"/>
+      <c r="CM5" s="17">
+        <v>117.3</v>
+      </c>
       <c r="CN5" s="17"/>
       <c r="CO5" s="17"/>
       <c r="CP5" s="15"/>
       <c r="CQ5" s="15"/>
       <c r="CR5" s="15"/>
       <c r="CS5" s="15"/>
     </row>
     <row r="6" spans="1:97">
       <c r="E6" s="2"/>
     </row>
     <row r="7" spans="1:97">
       <c r="C7" s="3"/>
       <c r="E7" s="2"/>
       <c r="I7" s="4"/>
     </row>
     <row r="8" spans="1:97">
       <c r="C8" s="3"/>
     </row>
     <row r="9" spans="1:97">
       <c r="C9" s="3"/>
     </row>
     <row r="10" spans="1:97">
       <c r="C10" s="3"/>
     </row>
     <row r="11" spans="1:97">