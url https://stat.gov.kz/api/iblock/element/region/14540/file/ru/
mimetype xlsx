--- v3 (2026-07-21)
+++ v4 (2026-09-07)
@@ -651,51 +651,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CS24"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="BW1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CP18" sqref="CP18"/>
+      <selection pane="topRight" activeCell="CO19" sqref="CO19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="8.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="9.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="8.42578125" style="1" customWidth="1"/>
     <col min="5" max="5" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="7" width="8" style="1" customWidth="1"/>
     <col min="8" max="9" width="8.28515625" style="1" customWidth="1"/>
     <col min="10" max="10" width="8.85546875" style="1" customWidth="1"/>
     <col min="11" max="11" width="9.28515625" style="1" customWidth="1"/>
     <col min="12" max="12" width="8.85546875" style="1" customWidth="1"/>
     <col min="13" max="13" width="9.28515625" style="1" customWidth="1"/>
     <col min="14" max="14" width="8.28515625" style="1" customWidth="1"/>
     <col min="15" max="15" width="8.7109375" style="1" customWidth="1"/>
     <col min="16" max="16" width="8.140625" style="1" customWidth="1"/>
     <col min="17" max="17" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="8.140625" style="1" customWidth="1"/>
     <col min="19" max="19" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="9.140625" style="1" customWidth="1"/>
     <col min="21" max="22" width="8.85546875" style="1" customWidth="1"/>
     <col min="23" max="23" width="8.5703125" style="1" customWidth="1"/>
     <col min="24" max="24" width="8.85546875" style="1" customWidth="1"/>
@@ -1475,51 +1475,53 @@
       </c>
       <c r="CF5" s="15">
         <v>104.3</v>
       </c>
       <c r="CG5" s="15">
         <v>96.4</v>
       </c>
       <c r="CH5" s="15">
         <v>93.9</v>
       </c>
       <c r="CI5" s="15">
         <v>96.2</v>
       </c>
       <c r="CJ5" s="15">
         <v>94.6</v>
       </c>
       <c r="CK5" s="15">
         <v>95.4</v>
       </c>
       <c r="CL5" s="17">
         <v>97.5</v>
       </c>
       <c r="CM5" s="17">
         <v>117.3</v>
       </c>
-      <c r="CN5" s="17"/>
+      <c r="CN5" s="17">
+        <v>116</v>
+      </c>
       <c r="CO5" s="17"/>
       <c r="CP5" s="15"/>
       <c r="CQ5" s="15"/>
       <c r="CR5" s="15"/>
       <c r="CS5" s="15"/>
     </row>
     <row r="6" spans="1:97">
       <c r="E6" s="2"/>
     </row>
     <row r="7" spans="1:97">
       <c r="C7" s="3"/>
       <c r="E7" s="2"/>
       <c r="I7" s="4"/>
     </row>
     <row r="8" spans="1:97">
       <c r="C8" s="3"/>
     </row>
     <row r="9" spans="1:97">
       <c r="C9" s="3"/>
     </row>
     <row r="10" spans="1:97">
       <c r="C10" s="3"/>
     </row>
     <row r="11" spans="1:97">
       <c r="C11" s="3"/>