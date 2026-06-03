--- v0 (2026-04-22)
+++ v1 (2026-06-03)
@@ -708,51 +708,51 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CS23"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" ySplit="4" topLeftCell="BZ5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="CK13" sqref="CK13"/>
+      <selection pane="bottomRight" activeCell="CL19" sqref="CL19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="20.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="6.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="5.42578125" style="1" customWidth="1"/>
     <col min="8" max="8" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="7.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="7.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="20" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="8.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="7.28515625" style="1" bestFit="1" customWidth="1"/>
@@ -1559,51 +1559,53 @@
       </c>
       <c r="CC5" s="24">
         <v>0</v>
       </c>
       <c r="CD5" s="24">
         <v>0</v>
       </c>
       <c r="CE5" s="24">
         <v>0</v>
       </c>
       <c r="CF5" s="24">
         <v>0</v>
       </c>
       <c r="CG5" s="24">
         <v>0</v>
       </c>
       <c r="CH5" s="24">
         <v>4.0000000000000001E-3</v>
       </c>
       <c r="CI5" s="24">
         <v>0</v>
       </c>
       <c r="CJ5" s="24">
         <v>0</v>
       </c>
-      <c r="CK5" s="24"/>
+      <c r="CK5" s="24">
+        <v>0</v>
+      </c>
       <c r="CL5" s="24"/>
       <c r="CM5" s="24"/>
       <c r="CN5" s="24"/>
       <c r="CO5" s="24"/>
       <c r="CP5" s="24"/>
       <c r="CQ5" s="24"/>
       <c r="CR5" s="24"/>
       <c r="CS5" s="24"/>
     </row>
     <row r="6" spans="1:97">
       <c r="H6" s="3"/>
       <c r="U6" s="4"/>
       <c r="V6" s="5"/>
       <c r="W6" s="4"/>
       <c r="X6" s="4"/>
       <c r="Y6" s="4"/>
       <c r="Z6" s="6"/>
       <c r="AA6" s="6"/>
       <c r="AB6" s="6"/>
       <c r="AC6" s="6"/>
       <c r="AD6" s="6"/>
       <c r="AE6" s="6"/>
       <c r="AF6" s="6"/>
       <c r="AG6" s="7"/>
       <c r="AH6" s="8"/>