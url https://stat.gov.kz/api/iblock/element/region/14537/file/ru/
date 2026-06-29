--- v1 (2026-06-03)
+++ v2 (2026-06-29)
@@ -708,51 +708,51 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CS23"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" ySplit="4" topLeftCell="BZ5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="CL19" sqref="CL19"/>
+      <selection pane="bottomRight" activeCell="CL22" sqref="CL22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="20.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="6.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="5.42578125" style="1" customWidth="1"/>
     <col min="8" max="8" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="7.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="7.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="20" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="8.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="7.28515625" style="1" bestFit="1" customWidth="1"/>
@@ -1562,51 +1562,53 @@
       </c>
       <c r="CD5" s="24">
         <v>0</v>
       </c>
       <c r="CE5" s="24">
         <v>0</v>
       </c>
       <c r="CF5" s="24">
         <v>0</v>
       </c>
       <c r="CG5" s="24">
         <v>0</v>
       </c>
       <c r="CH5" s="24">
         <v>4.0000000000000001E-3</v>
       </c>
       <c r="CI5" s="24">
         <v>0</v>
       </c>
       <c r="CJ5" s="24">
         <v>0</v>
       </c>
       <c r="CK5" s="24">
         <v>0</v>
       </c>
-      <c r="CL5" s="24"/>
+      <c r="CL5" s="24">
+        <v>0</v>
+      </c>
       <c r="CM5" s="24"/>
       <c r="CN5" s="24"/>
       <c r="CO5" s="24"/>
       <c r="CP5" s="24"/>
       <c r="CQ5" s="24"/>
       <c r="CR5" s="24"/>
       <c r="CS5" s="24"/>
     </row>
     <row r="6" spans="1:97">
       <c r="H6" s="3"/>
       <c r="U6" s="4"/>
       <c r="V6" s="5"/>
       <c r="W6" s="4"/>
       <c r="X6" s="4"/>
       <c r="Y6" s="4"/>
       <c r="Z6" s="6"/>
       <c r="AA6" s="6"/>
       <c r="AB6" s="6"/>
       <c r="AC6" s="6"/>
       <c r="AD6" s="6"/>
       <c r="AE6" s="6"/>
       <c r="AF6" s="6"/>
       <c r="AG6" s="7"/>
       <c r="AH6" s="8"/>
       <c r="AI6" s="9"/>