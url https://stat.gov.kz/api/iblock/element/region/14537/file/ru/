--- v2 (2026-06-29)
+++ v3 (2026-07-21)
@@ -708,51 +708,51 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CS23"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" ySplit="4" topLeftCell="BZ5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="CL22" sqref="CL22"/>
+      <selection pane="bottomRight" activeCell="CN17" sqref="CN17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="20.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="6.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="5.42578125" style="1" customWidth="1"/>
     <col min="8" max="8" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="7.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="7.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="20" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="8.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="7.28515625" style="1" bestFit="1" customWidth="1"/>
@@ -1565,51 +1565,53 @@
       </c>
       <c r="CE5" s="24">
         <v>0</v>
       </c>
       <c r="CF5" s="24">
         <v>0</v>
       </c>
       <c r="CG5" s="24">
         <v>0</v>
       </c>
       <c r="CH5" s="24">
         <v>4.0000000000000001E-3</v>
       </c>
       <c r="CI5" s="24">
         <v>0</v>
       </c>
       <c r="CJ5" s="24">
         <v>0</v>
       </c>
       <c r="CK5" s="24">
         <v>0</v>
       </c>
       <c r="CL5" s="24">
         <v>0</v>
       </c>
-      <c r="CM5" s="24"/>
+      <c r="CM5" s="24">
+        <v>0</v>
+      </c>
       <c r="CN5" s="24"/>
       <c r="CO5" s="24"/>
       <c r="CP5" s="24"/>
       <c r="CQ5" s="24"/>
       <c r="CR5" s="24"/>
       <c r="CS5" s="24"/>
     </row>
     <row r="6" spans="1:97">
       <c r="H6" s="3"/>
       <c r="U6" s="4"/>
       <c r="V6" s="5"/>
       <c r="W6" s="4"/>
       <c r="X6" s="4"/>
       <c r="Y6" s="4"/>
       <c r="Z6" s="6"/>
       <c r="AA6" s="6"/>
       <c r="AB6" s="6"/>
       <c r="AC6" s="6"/>
       <c r="AD6" s="6"/>
       <c r="AE6" s="6"/>
       <c r="AF6" s="6"/>
       <c r="AG6" s="7"/>
       <c r="AH6" s="8"/>
       <c r="AI6" s="9"/>
       <c r="AJ6" s="8"/>