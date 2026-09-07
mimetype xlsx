--- v3 (2026-07-21)
+++ v4 (2026-09-07)
@@ -708,51 +708,51 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CS23"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" ySplit="4" topLeftCell="BZ5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="CN17" sqref="CN17"/>
+      <selection pane="bottomRight" activeCell="CO14" sqref="CO14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="20.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="6.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="5.42578125" style="1" customWidth="1"/>
     <col min="8" max="8" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="7.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="7.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="20" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="8.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="7.28515625" style="1" bestFit="1" customWidth="1"/>
@@ -1568,51 +1568,53 @@
       </c>
       <c r="CF5" s="24">
         <v>0</v>
       </c>
       <c r="CG5" s="24">
         <v>0</v>
       </c>
       <c r="CH5" s="24">
         <v>4.0000000000000001E-3</v>
       </c>
       <c r="CI5" s="24">
         <v>0</v>
       </c>
       <c r="CJ5" s="24">
         <v>0</v>
       </c>
       <c r="CK5" s="24">
         <v>0</v>
       </c>
       <c r="CL5" s="24">
         <v>0</v>
       </c>
       <c r="CM5" s="24">
         <v>0</v>
       </c>
-      <c r="CN5" s="24"/>
+      <c r="CN5" s="24">
+        <v>0</v>
+      </c>
       <c r="CO5" s="24"/>
       <c r="CP5" s="24"/>
       <c r="CQ5" s="24"/>
       <c r="CR5" s="24"/>
       <c r="CS5" s="24"/>
     </row>
     <row r="6" spans="1:97">
       <c r="H6" s="3"/>
       <c r="U6" s="4"/>
       <c r="V6" s="5"/>
       <c r="W6" s="4"/>
       <c r="X6" s="4"/>
       <c r="Y6" s="4"/>
       <c r="Z6" s="6"/>
       <c r="AA6" s="6"/>
       <c r="AB6" s="6"/>
       <c r="AC6" s="6"/>
       <c r="AD6" s="6"/>
       <c r="AE6" s="6"/>
       <c r="AF6" s="6"/>
       <c r="AG6" s="7"/>
       <c r="AH6" s="8"/>
       <c r="AI6" s="9"/>
       <c r="AJ6" s="8"/>
       <c r="AK6" s="4"/>