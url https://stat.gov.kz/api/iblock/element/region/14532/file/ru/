--- v0 (2026-04-22)
+++ v1 (2026-06-03)
@@ -331,66 +331,66 @@
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="5" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный_tabsv10" xfId="2"/>
     <cellStyle name="Обычный_tabsv16" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
@@ -672,51 +672,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CS8"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="CA1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CK10" sqref="CK10"/>
+      <selection pane="topRight" activeCell="CR22" sqref="CR22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="8.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="9.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="8.28515625" style="1" customWidth="1"/>
     <col min="5" max="5" width="7.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="7" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="8.140625" style="1" customWidth="1"/>
     <col min="9" max="9" width="8.85546875" style="1" customWidth="1"/>
     <col min="10" max="10" width="9.85546875" style="1" customWidth="1"/>
     <col min="11" max="11" width="9" style="1" customWidth="1"/>
     <col min="12" max="12" width="8.7109375" style="1" customWidth="1"/>
     <col min="13" max="13" width="9" style="1" customWidth="1"/>
     <col min="14" max="14" width="9.140625" style="1" customWidth="1"/>
     <col min="15" max="15" width="9.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="7.5703125" style="1" customWidth="1"/>
     <col min="17" max="17" width="7.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="7.7109375" style="1" customWidth="1"/>
     <col min="19" max="19" width="7.5703125" style="1" customWidth="1"/>
     <col min="20" max="20" width="7.85546875" style="1" customWidth="1"/>
     <col min="21" max="21" width="7.7109375" style="1" customWidth="1"/>
     <col min="22" max="22" width="8" style="1" customWidth="1"/>
@@ -725,271 +725,271 @@
     <col min="25" max="25" width="8.7109375" style="1" customWidth="1"/>
     <col min="26" max="26" width="8.5703125" style="1" customWidth="1"/>
     <col min="27" max="27" width="8.42578125" style="1" customWidth="1"/>
     <col min="28" max="28" width="8.140625" style="1" customWidth="1"/>
     <col min="29" max="29" width="7.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="30" max="30" width="8" style="1" customWidth="1"/>
     <col min="31" max="31" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="32" max="32" width="8.85546875" style="1" customWidth="1"/>
     <col min="33" max="33" width="8.28515625" style="1" customWidth="1"/>
     <col min="34" max="34" width="8.42578125" style="1" customWidth="1"/>
     <col min="35" max="35" width="8.85546875" style="1" customWidth="1"/>
     <col min="36" max="36" width="8.28515625" style="1" customWidth="1"/>
     <col min="37" max="37" width="9" style="1" customWidth="1"/>
     <col min="38" max="38" width="7.85546875" style="1" customWidth="1"/>
     <col min="39" max="39" width="8.85546875" style="1" customWidth="1"/>
     <col min="40" max="40" width="8" style="1" customWidth="1"/>
     <col min="41" max="41" width="7.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="42" max="42" width="7.5703125" style="1" customWidth="1"/>
     <col min="43" max="43" width="8.140625" style="1" customWidth="1"/>
     <col min="44" max="44" width="8" style="1" customWidth="1"/>
     <col min="45" max="45" width="7.5703125" style="1" customWidth="1"/>
     <col min="46" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="3" customFormat="1" ht="38.25" customHeight="1">
-      <c r="A1" s="22" t="s">
+      <c r="A1" s="18" t="s">
         <v>19</v>
       </c>
-      <c r="B1" s="22"/>
-[...46 lines deleted...]
-      <c r="AW1" s="22"/>
+      <c r="B1" s="18"/>
+      <c r="C1" s="18"/>
+      <c r="D1" s="18"/>
+      <c r="E1" s="18"/>
+      <c r="F1" s="18"/>
+      <c r="G1" s="18"/>
+      <c r="H1" s="18"/>
+      <c r="I1" s="18"/>
+      <c r="J1" s="18"/>
+      <c r="K1" s="18"/>
+      <c r="L1" s="18"/>
+      <c r="M1" s="18"/>
+      <c r="N1" s="18"/>
+      <c r="O1" s="18"/>
+      <c r="P1" s="18"/>
+      <c r="Q1" s="18"/>
+      <c r="R1" s="18"/>
+      <c r="S1" s="18"/>
+      <c r="T1" s="18"/>
+      <c r="U1" s="18"/>
+      <c r="V1" s="18"/>
+      <c r="W1" s="18"/>
+      <c r="X1" s="18"/>
+      <c r="Y1" s="18"/>
+      <c r="Z1" s="18"/>
+      <c r="AA1" s="18"/>
+      <c r="AB1" s="18"/>
+      <c r="AC1" s="18"/>
+      <c r="AD1" s="18"/>
+      <c r="AE1" s="18"/>
+      <c r="AF1" s="18"/>
+      <c r="AG1" s="18"/>
+      <c r="AH1" s="18"/>
+      <c r="AI1" s="18"/>
+      <c r="AJ1" s="18"/>
+      <c r="AK1" s="18"/>
+      <c r="AL1" s="18"/>
+      <c r="AM1" s="18"/>
+      <c r="AN1" s="18"/>
+      <c r="AO1" s="18"/>
+      <c r="AP1" s="18"/>
+      <c r="AQ1" s="18"/>
+      <c r="AR1" s="18"/>
+      <c r="AS1" s="18"/>
+      <c r="AT1" s="18"/>
+      <c r="AU1" s="18"/>
+      <c r="AV1" s="18"/>
+      <c r="AW1" s="18"/>
     </row>
     <row r="2" spans="1:97" s="4" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
       <c r="A2" s="5"/>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
-      <c r="J2" s="18" t="s">
+      <c r="J2" s="19" t="s">
         <v>16</v>
       </c>
-      <c r="K2" s="18"/>
-[...2 lines deleted...]
-      <c r="V2" s="18" t="s">
+      <c r="K2" s="19"/>
+      <c r="L2" s="19"/>
+      <c r="M2" s="19"/>
+      <c r="V2" s="19" t="s">
         <v>16</v>
       </c>
-      <c r="W2" s="18"/>
-[...2 lines deleted...]
-      <c r="AH2" s="18" t="s">
+      <c r="W2" s="19"/>
+      <c r="X2" s="19"/>
+      <c r="Y2" s="19"/>
+      <c r="AH2" s="19" t="s">
         <v>16</v>
       </c>
-      <c r="AI2" s="18"/>
-[...2 lines deleted...]
-      <c r="AT2" s="18" t="s">
+      <c r="AI2" s="19"/>
+      <c r="AJ2" s="19"/>
+      <c r="AK2" s="19"/>
+      <c r="AT2" s="19" t="s">
         <v>16</v>
       </c>
-      <c r="AU2" s="18"/>
-[...2 lines deleted...]
-      <c r="BF2" s="18" t="s">
+      <c r="AU2" s="19"/>
+      <c r="AV2" s="19"/>
+      <c r="AW2" s="19"/>
+      <c r="BF2" s="19" t="s">
         <v>16</v>
       </c>
-      <c r="BG2" s="18"/>
-[...2 lines deleted...]
-      <c r="BR2" s="18" t="s">
+      <c r="BG2" s="19"/>
+      <c r="BH2" s="19"/>
+      <c r="BI2" s="19"/>
+      <c r="BR2" s="19" t="s">
         <v>16</v>
       </c>
-      <c r="BS2" s="18"/>
-[...2 lines deleted...]
-      <c r="CP2" s="18" t="s">
+      <c r="BS2" s="19"/>
+      <c r="BT2" s="19"/>
+      <c r="BU2" s="19"/>
+      <c r="CP2" s="19" t="s">
         <v>16</v>
       </c>
-      <c r="CQ2" s="18"/>
-[...1 lines deleted...]
-      <c r="CS2" s="18"/>
+      <c r="CQ2" s="19"/>
+      <c r="CR2" s="19"/>
+      <c r="CS2" s="19"/>
     </row>
     <row r="3" spans="1:97" s="7" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
       <c r="A3" s="24" t="s">
         <v>17</v>
       </c>
-      <c r="B3" s="19" t="s">
+      <c r="B3" s="20" t="s">
         <v>18</v>
       </c>
-      <c r="C3" s="20"/>
-[...10 lines deleted...]
-      <c r="N3" s="19" t="s">
+      <c r="C3" s="21"/>
+      <c r="D3" s="21"/>
+      <c r="E3" s="21"/>
+      <c r="F3" s="21"/>
+      <c r="G3" s="21"/>
+      <c r="H3" s="21"/>
+      <c r="I3" s="21"/>
+      <c r="J3" s="21"/>
+      <c r="K3" s="21"/>
+      <c r="L3" s="21"/>
+      <c r="M3" s="22"/>
+      <c r="N3" s="20" t="s">
         <v>1</v>
       </c>
-      <c r="O3" s="20"/>
-[...10 lines deleted...]
-      <c r="Z3" s="19" t="s">
+      <c r="O3" s="21"/>
+      <c r="P3" s="21"/>
+      <c r="Q3" s="21"/>
+      <c r="R3" s="21"/>
+      <c r="S3" s="21"/>
+      <c r="T3" s="21"/>
+      <c r="U3" s="21"/>
+      <c r="V3" s="21"/>
+      <c r="W3" s="21"/>
+      <c r="X3" s="21"/>
+      <c r="Y3" s="22"/>
+      <c r="Z3" s="20" t="s">
         <v>2</v>
       </c>
-      <c r="AA3" s="20"/>
-[...10 lines deleted...]
-      <c r="AL3" s="19" t="s">
+      <c r="AA3" s="21"/>
+      <c r="AB3" s="21"/>
+      <c r="AC3" s="21"/>
+      <c r="AD3" s="21"/>
+      <c r="AE3" s="21"/>
+      <c r="AF3" s="21"/>
+      <c r="AG3" s="21"/>
+      <c r="AH3" s="21"/>
+      <c r="AI3" s="21"/>
+      <c r="AJ3" s="21"/>
+      <c r="AK3" s="22"/>
+      <c r="AL3" s="20" t="s">
         <v>3</v>
       </c>
-      <c r="AM3" s="20"/>
-[...10 lines deleted...]
-      <c r="AX3" s="19" t="s">
+      <c r="AM3" s="21"/>
+      <c r="AN3" s="21"/>
+      <c r="AO3" s="21"/>
+      <c r="AP3" s="21"/>
+      <c r="AQ3" s="21"/>
+      <c r="AR3" s="21"/>
+      <c r="AS3" s="21"/>
+      <c r="AT3" s="21"/>
+      <c r="AU3" s="21"/>
+      <c r="AV3" s="21"/>
+      <c r="AW3" s="23"/>
+      <c r="AX3" s="20" t="s">
         <v>20</v>
       </c>
-      <c r="AY3" s="20"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="19" t="s">
+      <c r="AY3" s="21"/>
+      <c r="AZ3" s="21"/>
+      <c r="BA3" s="21"/>
+      <c r="BB3" s="21"/>
+      <c r="BC3" s="21"/>
+      <c r="BD3" s="21"/>
+      <c r="BE3" s="21"/>
+      <c r="BF3" s="21"/>
+      <c r="BG3" s="21"/>
+      <c r="BH3" s="21"/>
+      <c r="BI3" s="23"/>
+      <c r="BJ3" s="20" t="s">
         <v>21</v>
       </c>
-      <c r="BK3" s="20"/>
-[...10 lines deleted...]
-      <c r="BV3" s="19" t="s">
+      <c r="BK3" s="21"/>
+      <c r="BL3" s="21"/>
+      <c r="BM3" s="21"/>
+      <c r="BN3" s="21"/>
+      <c r="BO3" s="21"/>
+      <c r="BP3" s="21"/>
+      <c r="BQ3" s="21"/>
+      <c r="BR3" s="21"/>
+      <c r="BS3" s="21"/>
+      <c r="BT3" s="21"/>
+      <c r="BU3" s="23"/>
+      <c r="BV3" s="20" t="s">
         <v>22</v>
       </c>
-      <c r="BW3" s="20"/>
-[...10 lines deleted...]
-      <c r="CH3" s="19" t="s">
+      <c r="BW3" s="21"/>
+      <c r="BX3" s="21"/>
+      <c r="BY3" s="21"/>
+      <c r="BZ3" s="21"/>
+      <c r="CA3" s="21"/>
+      <c r="CB3" s="21"/>
+      <c r="CC3" s="21"/>
+      <c r="CD3" s="21"/>
+      <c r="CE3" s="21"/>
+      <c r="CF3" s="21"/>
+      <c r="CG3" s="23"/>
+      <c r="CH3" s="20" t="s">
         <v>23</v>
       </c>
-      <c r="CI3" s="20"/>
-[...9 lines deleted...]
-      <c r="CS3" s="21"/>
+      <c r="CI3" s="21"/>
+      <c r="CJ3" s="21"/>
+      <c r="CK3" s="21"/>
+      <c r="CL3" s="21"/>
+      <c r="CM3" s="21"/>
+      <c r="CN3" s="21"/>
+      <c r="CO3" s="21"/>
+      <c r="CP3" s="21"/>
+      <c r="CQ3" s="21"/>
+      <c r="CR3" s="21"/>
+      <c r="CS3" s="23"/>
     </row>
     <row r="4" spans="1:97" s="7" customFormat="1" ht="12" thickBot="1">
       <c r="A4" s="25"/>
       <c r="B4" s="8" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="9" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="9" t="s">
         <v>5</v>
       </c>
       <c r="E4" s="8" t="s">
         <v>6</v>
       </c>
       <c r="F4" s="9" t="s">
         <v>7</v>
       </c>
       <c r="G4" s="9" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="9" t="s">
         <v>9</v>
       </c>
       <c r="I4" s="9" t="s">
@@ -1503,88 +1503,90 @@
       </c>
       <c r="CC5" s="16">
         <v>1.1000000000000001</v>
       </c>
       <c r="CD5" s="11">
         <v>1.1000000000000001</v>
       </c>
       <c r="CE5" s="16">
         <v>1.1000000000000001</v>
       </c>
       <c r="CF5" s="16">
         <v>1.1000000000000001</v>
       </c>
       <c r="CG5" s="16">
         <v>1</v>
       </c>
       <c r="CH5" s="16">
         <v>1</v>
       </c>
       <c r="CI5" s="16">
         <v>1.1000000000000001</v>
       </c>
       <c r="CJ5" s="16">
         <v>1.1000000000000001</v>
       </c>
-      <c r="CK5" s="16"/>
+      <c r="CK5" s="16">
+        <v>1.1000000000000001</v>
+      </c>
       <c r="CL5" s="16"/>
       <c r="CM5" s="16"/>
       <c r="CN5" s="16"/>
       <c r="CO5" s="16"/>
       <c r="CP5" s="11"/>
       <c r="CQ5" s="16"/>
       <c r="CR5" s="16"/>
       <c r="CS5" s="16"/>
     </row>
     <row r="6" spans="1:97">
       <c r="I6" s="2"/>
     </row>
     <row r="7" spans="1:97">
       <c r="I7" s="2"/>
     </row>
     <row r="8" spans="1:97">
       <c r="I8" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="17">
+    <mergeCell ref="BF2:BI2"/>
+    <mergeCell ref="AX3:BI3"/>
+    <mergeCell ref="BR2:BU2"/>
+    <mergeCell ref="CH3:CS3"/>
+    <mergeCell ref="BV3:CG3"/>
+    <mergeCell ref="CP2:CS2"/>
+    <mergeCell ref="BJ3:BU3"/>
     <mergeCell ref="A1:AW1"/>
     <mergeCell ref="AT2:AW2"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="AL3:AW3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="V2:Y2"/>
     <mergeCell ref="AH2:AK2"/>
-    <mergeCell ref="BR2:BU2"/>
-[...5 lines deleted...]
-    <mergeCell ref="AX3:BI3"/>
   </mergeCells>
   <pageMargins left="0.6692913385826772" right="0.59055118110236227" top="0.23622047244094491" bottom="0.31496062992125984" header="0.31496062992125984" footer="0.35433070866141736"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>