--- v1 (2026-06-03)
+++ v2 (2026-06-29)
@@ -331,66 +331,66 @@
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="5" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный_tabsv10" xfId="2"/>
     <cellStyle name="Обычный_tabsv16" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
@@ -672,51 +672,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CS8"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="CA1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CR22" sqref="CR22"/>
+      <selection pane="topRight" activeCell="CN13" sqref="CN13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="8.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="9.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="8.28515625" style="1" customWidth="1"/>
     <col min="5" max="5" width="7.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="7" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="8.140625" style="1" customWidth="1"/>
     <col min="9" max="9" width="8.85546875" style="1" customWidth="1"/>
     <col min="10" max="10" width="9.85546875" style="1" customWidth="1"/>
     <col min="11" max="11" width="9" style="1" customWidth="1"/>
     <col min="12" max="12" width="8.7109375" style="1" customWidth="1"/>
     <col min="13" max="13" width="9" style="1" customWidth="1"/>
     <col min="14" max="14" width="9.140625" style="1" customWidth="1"/>
     <col min="15" max="15" width="9.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="7.5703125" style="1" customWidth="1"/>
     <col min="17" max="17" width="7.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="7.7109375" style="1" customWidth="1"/>
     <col min="19" max="19" width="7.5703125" style="1" customWidth="1"/>
     <col min="20" max="20" width="7.85546875" style="1" customWidth="1"/>
     <col min="21" max="21" width="7.7109375" style="1" customWidth="1"/>
     <col min="22" max="22" width="8" style="1" customWidth="1"/>
@@ -725,271 +725,271 @@
     <col min="25" max="25" width="8.7109375" style="1" customWidth="1"/>
     <col min="26" max="26" width="8.5703125" style="1" customWidth="1"/>
     <col min="27" max="27" width="8.42578125" style="1" customWidth="1"/>
     <col min="28" max="28" width="8.140625" style="1" customWidth="1"/>
     <col min="29" max="29" width="7.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="30" max="30" width="8" style="1" customWidth="1"/>
     <col min="31" max="31" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="32" max="32" width="8.85546875" style="1" customWidth="1"/>
     <col min="33" max="33" width="8.28515625" style="1" customWidth="1"/>
     <col min="34" max="34" width="8.42578125" style="1" customWidth="1"/>
     <col min="35" max="35" width="8.85546875" style="1" customWidth="1"/>
     <col min="36" max="36" width="8.28515625" style="1" customWidth="1"/>
     <col min="37" max="37" width="9" style="1" customWidth="1"/>
     <col min="38" max="38" width="7.85546875" style="1" customWidth="1"/>
     <col min="39" max="39" width="8.85546875" style="1" customWidth="1"/>
     <col min="40" max="40" width="8" style="1" customWidth="1"/>
     <col min="41" max="41" width="7.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="42" max="42" width="7.5703125" style="1" customWidth="1"/>
     <col min="43" max="43" width="8.140625" style="1" customWidth="1"/>
     <col min="44" max="44" width="8" style="1" customWidth="1"/>
     <col min="45" max="45" width="7.5703125" style="1" customWidth="1"/>
     <col min="46" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="3" customFormat="1" ht="38.25" customHeight="1">
-      <c r="A1" s="18" t="s">
+      <c r="A1" s="22" t="s">
         <v>19</v>
       </c>
-      <c r="B1" s="18"/>
-[...46 lines deleted...]
-      <c r="AW1" s="18"/>
+      <c r="B1" s="22"/>
+      <c r="C1" s="22"/>
+      <c r="D1" s="22"/>
+      <c r="E1" s="22"/>
+      <c r="F1" s="22"/>
+      <c r="G1" s="22"/>
+      <c r="H1" s="22"/>
+      <c r="I1" s="22"/>
+      <c r="J1" s="22"/>
+      <c r="K1" s="22"/>
+      <c r="L1" s="22"/>
+      <c r="M1" s="22"/>
+      <c r="N1" s="22"/>
+      <c r="O1" s="22"/>
+      <c r="P1" s="22"/>
+      <c r="Q1" s="22"/>
+      <c r="R1" s="22"/>
+      <c r="S1" s="22"/>
+      <c r="T1" s="22"/>
+      <c r="U1" s="22"/>
+      <c r="V1" s="22"/>
+      <c r="W1" s="22"/>
+      <c r="X1" s="22"/>
+      <c r="Y1" s="22"/>
+      <c r="Z1" s="22"/>
+      <c r="AA1" s="22"/>
+      <c r="AB1" s="22"/>
+      <c r="AC1" s="22"/>
+      <c r="AD1" s="22"/>
+      <c r="AE1" s="22"/>
+      <c r="AF1" s="22"/>
+      <c r="AG1" s="22"/>
+      <c r="AH1" s="22"/>
+      <c r="AI1" s="22"/>
+      <c r="AJ1" s="22"/>
+      <c r="AK1" s="22"/>
+      <c r="AL1" s="22"/>
+      <c r="AM1" s="22"/>
+      <c r="AN1" s="22"/>
+      <c r="AO1" s="22"/>
+      <c r="AP1" s="22"/>
+      <c r="AQ1" s="22"/>
+      <c r="AR1" s="22"/>
+      <c r="AS1" s="22"/>
+      <c r="AT1" s="22"/>
+      <c r="AU1" s="22"/>
+      <c r="AV1" s="22"/>
+      <c r="AW1" s="22"/>
     </row>
     <row r="2" spans="1:97" s="4" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
       <c r="A2" s="5"/>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
-      <c r="J2" s="19" t="s">
+      <c r="J2" s="18" t="s">
         <v>16</v>
       </c>
-      <c r="K2" s="19"/>
-[...2 lines deleted...]
-      <c r="V2" s="19" t="s">
+      <c r="K2" s="18"/>
+      <c r="L2" s="18"/>
+      <c r="M2" s="18"/>
+      <c r="V2" s="18" t="s">
         <v>16</v>
       </c>
-      <c r="W2" s="19"/>
-[...2 lines deleted...]
-      <c r="AH2" s="19" t="s">
+      <c r="W2" s="18"/>
+      <c r="X2" s="18"/>
+      <c r="Y2" s="18"/>
+      <c r="AH2" s="18" t="s">
         <v>16</v>
       </c>
-      <c r="AI2" s="19"/>
-[...2 lines deleted...]
-      <c r="AT2" s="19" t="s">
+      <c r="AI2" s="18"/>
+      <c r="AJ2" s="18"/>
+      <c r="AK2" s="18"/>
+      <c r="AT2" s="18" t="s">
         <v>16</v>
       </c>
-      <c r="AU2" s="19"/>
-[...2 lines deleted...]
-      <c r="BF2" s="19" t="s">
+      <c r="AU2" s="18"/>
+      <c r="AV2" s="18"/>
+      <c r="AW2" s="18"/>
+      <c r="BF2" s="18" t="s">
         <v>16</v>
       </c>
-      <c r="BG2" s="19"/>
-[...2 lines deleted...]
-      <c r="BR2" s="19" t="s">
+      <c r="BG2" s="18"/>
+      <c r="BH2" s="18"/>
+      <c r="BI2" s="18"/>
+      <c r="BR2" s="18" t="s">
         <v>16</v>
       </c>
-      <c r="BS2" s="19"/>
-[...2 lines deleted...]
-      <c r="CP2" s="19" t="s">
+      <c r="BS2" s="18"/>
+      <c r="BT2" s="18"/>
+      <c r="BU2" s="18"/>
+      <c r="CP2" s="18" t="s">
         <v>16</v>
       </c>
-      <c r="CQ2" s="19"/>
-[...1 lines deleted...]
-      <c r="CS2" s="19"/>
+      <c r="CQ2" s="18"/>
+      <c r="CR2" s="18"/>
+      <c r="CS2" s="18"/>
     </row>
     <row r="3" spans="1:97" s="7" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
       <c r="A3" s="24" t="s">
         <v>17</v>
       </c>
-      <c r="B3" s="20" t="s">
+      <c r="B3" s="19" t="s">
         <v>18</v>
       </c>
-      <c r="C3" s="21"/>
-[...10 lines deleted...]
-      <c r="N3" s="20" t="s">
+      <c r="C3" s="20"/>
+      <c r="D3" s="20"/>
+      <c r="E3" s="20"/>
+      <c r="F3" s="20"/>
+      <c r="G3" s="20"/>
+      <c r="H3" s="20"/>
+      <c r="I3" s="20"/>
+      <c r="J3" s="20"/>
+      <c r="K3" s="20"/>
+      <c r="L3" s="20"/>
+      <c r="M3" s="23"/>
+      <c r="N3" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="O3" s="21"/>
-[...10 lines deleted...]
-      <c r="Z3" s="20" t="s">
+      <c r="O3" s="20"/>
+      <c r="P3" s="20"/>
+      <c r="Q3" s="20"/>
+      <c r="R3" s="20"/>
+      <c r="S3" s="20"/>
+      <c r="T3" s="20"/>
+      <c r="U3" s="20"/>
+      <c r="V3" s="20"/>
+      <c r="W3" s="20"/>
+      <c r="X3" s="20"/>
+      <c r="Y3" s="23"/>
+      <c r="Z3" s="19" t="s">
         <v>2</v>
       </c>
-      <c r="AA3" s="21"/>
-[...10 lines deleted...]
-      <c r="AL3" s="20" t="s">
+      <c r="AA3" s="20"/>
+      <c r="AB3" s="20"/>
+      <c r="AC3" s="20"/>
+      <c r="AD3" s="20"/>
+      <c r="AE3" s="20"/>
+      <c r="AF3" s="20"/>
+      <c r="AG3" s="20"/>
+      <c r="AH3" s="20"/>
+      <c r="AI3" s="20"/>
+      <c r="AJ3" s="20"/>
+      <c r="AK3" s="23"/>
+      <c r="AL3" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="AM3" s="21"/>
-[...10 lines deleted...]
-      <c r="AX3" s="20" t="s">
+      <c r="AM3" s="20"/>
+      <c r="AN3" s="20"/>
+      <c r="AO3" s="20"/>
+      <c r="AP3" s="20"/>
+      <c r="AQ3" s="20"/>
+      <c r="AR3" s="20"/>
+      <c r="AS3" s="20"/>
+      <c r="AT3" s="20"/>
+      <c r="AU3" s="20"/>
+      <c r="AV3" s="20"/>
+      <c r="AW3" s="21"/>
+      <c r="AX3" s="19" t="s">
         <v>20</v>
       </c>
-      <c r="AY3" s="21"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="20" t="s">
+      <c r="AY3" s="20"/>
+      <c r="AZ3" s="20"/>
+      <c r="BA3" s="20"/>
+      <c r="BB3" s="20"/>
+      <c r="BC3" s="20"/>
+      <c r="BD3" s="20"/>
+      <c r="BE3" s="20"/>
+      <c r="BF3" s="20"/>
+      <c r="BG3" s="20"/>
+      <c r="BH3" s="20"/>
+      <c r="BI3" s="21"/>
+      <c r="BJ3" s="19" t="s">
         <v>21</v>
       </c>
-      <c r="BK3" s="21"/>
-[...10 lines deleted...]
-      <c r="BV3" s="20" t="s">
+      <c r="BK3" s="20"/>
+      <c r="BL3" s="20"/>
+      <c r="BM3" s="20"/>
+      <c r="BN3" s="20"/>
+      <c r="BO3" s="20"/>
+      <c r="BP3" s="20"/>
+      <c r="BQ3" s="20"/>
+      <c r="BR3" s="20"/>
+      <c r="BS3" s="20"/>
+      <c r="BT3" s="20"/>
+      <c r="BU3" s="21"/>
+      <c r="BV3" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="BW3" s="21"/>
-[...10 lines deleted...]
-      <c r="CH3" s="20" t="s">
+      <c r="BW3" s="20"/>
+      <c r="BX3" s="20"/>
+      <c r="BY3" s="20"/>
+      <c r="BZ3" s="20"/>
+      <c r="CA3" s="20"/>
+      <c r="CB3" s="20"/>
+      <c r="CC3" s="20"/>
+      <c r="CD3" s="20"/>
+      <c r="CE3" s="20"/>
+      <c r="CF3" s="20"/>
+      <c r="CG3" s="21"/>
+      <c r="CH3" s="19" t="s">
         <v>23</v>
       </c>
-      <c r="CI3" s="21"/>
-[...9 lines deleted...]
-      <c r="CS3" s="23"/>
+      <c r="CI3" s="20"/>
+      <c r="CJ3" s="20"/>
+      <c r="CK3" s="20"/>
+      <c r="CL3" s="20"/>
+      <c r="CM3" s="20"/>
+      <c r="CN3" s="20"/>
+      <c r="CO3" s="20"/>
+      <c r="CP3" s="20"/>
+      <c r="CQ3" s="20"/>
+      <c r="CR3" s="20"/>
+      <c r="CS3" s="21"/>
     </row>
     <row r="4" spans="1:97" s="7" customFormat="1" ht="12" thickBot="1">
       <c r="A4" s="25"/>
       <c r="B4" s="8" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="9" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="9" t="s">
         <v>5</v>
       </c>
       <c r="E4" s="8" t="s">
         <v>6</v>
       </c>
       <c r="F4" s="9" t="s">
         <v>7</v>
       </c>
       <c r="G4" s="9" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="9" t="s">
         <v>9</v>
       </c>
       <c r="I4" s="9" t="s">
@@ -1506,87 +1506,89 @@
       </c>
       <c r="CD5" s="11">
         <v>1.1000000000000001</v>
       </c>
       <c r="CE5" s="16">
         <v>1.1000000000000001</v>
       </c>
       <c r="CF5" s="16">
         <v>1.1000000000000001</v>
       </c>
       <c r="CG5" s="16">
         <v>1</v>
       </c>
       <c r="CH5" s="16">
         <v>1</v>
       </c>
       <c r="CI5" s="16">
         <v>1.1000000000000001</v>
       </c>
       <c r="CJ5" s="16">
         <v>1.1000000000000001</v>
       </c>
       <c r="CK5" s="16">
         <v>1.1000000000000001</v>
       </c>
-      <c r="CL5" s="16"/>
+      <c r="CL5" s="16">
+        <v>1.2</v>
+      </c>
       <c r="CM5" s="16"/>
       <c r="CN5" s="16"/>
       <c r="CO5" s="16"/>
       <c r="CP5" s="11"/>
       <c r="CQ5" s="16"/>
       <c r="CR5" s="16"/>
       <c r="CS5" s="16"/>
     </row>
     <row r="6" spans="1:97">
       <c r="I6" s="2"/>
     </row>
     <row r="7" spans="1:97">
       <c r="I7" s="2"/>
     </row>
     <row r="8" spans="1:97">
       <c r="I8" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="17">
-    <mergeCell ref="BF2:BI2"/>
-[...5 lines deleted...]
-    <mergeCell ref="BJ3:BU3"/>
     <mergeCell ref="A1:AW1"/>
     <mergeCell ref="AT2:AW2"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="AL3:AW3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="V2:Y2"/>
     <mergeCell ref="AH2:AK2"/>
+    <mergeCell ref="BF2:BI2"/>
+    <mergeCell ref="AX3:BI3"/>
+    <mergeCell ref="BR2:BU2"/>
+    <mergeCell ref="CH3:CS3"/>
+    <mergeCell ref="BV3:CG3"/>
+    <mergeCell ref="CP2:CS2"/>
+    <mergeCell ref="BJ3:BU3"/>
   </mergeCells>
   <pageMargins left="0.6692913385826772" right="0.59055118110236227" top="0.23622047244094491" bottom="0.31496062992125984" header="0.31496062992125984" footer="0.35433070866141736"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>