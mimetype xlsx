--- v2 (2026-06-29)
+++ v3 (2026-07-21)
@@ -331,66 +331,66 @@
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="5" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный_tabsv10" xfId="2"/>
     <cellStyle name="Обычный_tabsv16" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
@@ -672,51 +672,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CS8"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="CA1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CN13" sqref="CN13"/>
+      <selection pane="topRight" activeCell="CO12" sqref="CO12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="8.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="9.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="8.28515625" style="1" customWidth="1"/>
     <col min="5" max="5" width="7.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="7" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="8.140625" style="1" customWidth="1"/>
     <col min="9" max="9" width="8.85546875" style="1" customWidth="1"/>
     <col min="10" max="10" width="9.85546875" style="1" customWidth="1"/>
     <col min="11" max="11" width="9" style="1" customWidth="1"/>
     <col min="12" max="12" width="8.7109375" style="1" customWidth="1"/>
     <col min="13" max="13" width="9" style="1" customWidth="1"/>
     <col min="14" max="14" width="9.140625" style="1" customWidth="1"/>
     <col min="15" max="15" width="9.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="7.5703125" style="1" customWidth="1"/>
     <col min="17" max="17" width="7.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="7.7109375" style="1" customWidth="1"/>
     <col min="19" max="19" width="7.5703125" style="1" customWidth="1"/>
     <col min="20" max="20" width="7.85546875" style="1" customWidth="1"/>
     <col min="21" max="21" width="7.7109375" style="1" customWidth="1"/>
     <col min="22" max="22" width="8" style="1" customWidth="1"/>
@@ -725,271 +725,271 @@
     <col min="25" max="25" width="8.7109375" style="1" customWidth="1"/>
     <col min="26" max="26" width="8.5703125" style="1" customWidth="1"/>
     <col min="27" max="27" width="8.42578125" style="1" customWidth="1"/>
     <col min="28" max="28" width="8.140625" style="1" customWidth="1"/>
     <col min="29" max="29" width="7.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="30" max="30" width="8" style="1" customWidth="1"/>
     <col min="31" max="31" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="32" max="32" width="8.85546875" style="1" customWidth="1"/>
     <col min="33" max="33" width="8.28515625" style="1" customWidth="1"/>
     <col min="34" max="34" width="8.42578125" style="1" customWidth="1"/>
     <col min="35" max="35" width="8.85546875" style="1" customWidth="1"/>
     <col min="36" max="36" width="8.28515625" style="1" customWidth="1"/>
     <col min="37" max="37" width="9" style="1" customWidth="1"/>
     <col min="38" max="38" width="7.85546875" style="1" customWidth="1"/>
     <col min="39" max="39" width="8.85546875" style="1" customWidth="1"/>
     <col min="40" max="40" width="8" style="1" customWidth="1"/>
     <col min="41" max="41" width="7.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="42" max="42" width="7.5703125" style="1" customWidth="1"/>
     <col min="43" max="43" width="8.140625" style="1" customWidth="1"/>
     <col min="44" max="44" width="8" style="1" customWidth="1"/>
     <col min="45" max="45" width="7.5703125" style="1" customWidth="1"/>
     <col min="46" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="3" customFormat="1" ht="38.25" customHeight="1">
-      <c r="A1" s="22" t="s">
+      <c r="A1" s="18" t="s">
         <v>19</v>
       </c>
-      <c r="B1" s="22"/>
-[...46 lines deleted...]
-      <c r="AW1" s="22"/>
+      <c r="B1" s="18"/>
+      <c r="C1" s="18"/>
+      <c r="D1" s="18"/>
+      <c r="E1" s="18"/>
+      <c r="F1" s="18"/>
+      <c r="G1" s="18"/>
+      <c r="H1" s="18"/>
+      <c r="I1" s="18"/>
+      <c r="J1" s="18"/>
+      <c r="K1" s="18"/>
+      <c r="L1" s="18"/>
+      <c r="M1" s="18"/>
+      <c r="N1" s="18"/>
+      <c r="O1" s="18"/>
+      <c r="P1" s="18"/>
+      <c r="Q1" s="18"/>
+      <c r="R1" s="18"/>
+      <c r="S1" s="18"/>
+      <c r="T1" s="18"/>
+      <c r="U1" s="18"/>
+      <c r="V1" s="18"/>
+      <c r="W1" s="18"/>
+      <c r="X1" s="18"/>
+      <c r="Y1" s="18"/>
+      <c r="Z1" s="18"/>
+      <c r="AA1" s="18"/>
+      <c r="AB1" s="18"/>
+      <c r="AC1" s="18"/>
+      <c r="AD1" s="18"/>
+      <c r="AE1" s="18"/>
+      <c r="AF1" s="18"/>
+      <c r="AG1" s="18"/>
+      <c r="AH1" s="18"/>
+      <c r="AI1" s="18"/>
+      <c r="AJ1" s="18"/>
+      <c r="AK1" s="18"/>
+      <c r="AL1" s="18"/>
+      <c r="AM1" s="18"/>
+      <c r="AN1" s="18"/>
+      <c r="AO1" s="18"/>
+      <c r="AP1" s="18"/>
+      <c r="AQ1" s="18"/>
+      <c r="AR1" s="18"/>
+      <c r="AS1" s="18"/>
+      <c r="AT1" s="18"/>
+      <c r="AU1" s="18"/>
+      <c r="AV1" s="18"/>
+      <c r="AW1" s="18"/>
     </row>
     <row r="2" spans="1:97" s="4" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
       <c r="A2" s="5"/>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
-      <c r="J2" s="18" t="s">
+      <c r="J2" s="19" t="s">
         <v>16</v>
       </c>
-      <c r="K2" s="18"/>
-[...2 lines deleted...]
-      <c r="V2" s="18" t="s">
+      <c r="K2" s="19"/>
+      <c r="L2" s="19"/>
+      <c r="M2" s="19"/>
+      <c r="V2" s="19" t="s">
         <v>16</v>
       </c>
-      <c r="W2" s="18"/>
-[...2 lines deleted...]
-      <c r="AH2" s="18" t="s">
+      <c r="W2" s="19"/>
+      <c r="X2" s="19"/>
+      <c r="Y2" s="19"/>
+      <c r="AH2" s="19" t="s">
         <v>16</v>
       </c>
-      <c r="AI2" s="18"/>
-[...2 lines deleted...]
-      <c r="AT2" s="18" t="s">
+      <c r="AI2" s="19"/>
+      <c r="AJ2" s="19"/>
+      <c r="AK2" s="19"/>
+      <c r="AT2" s="19" t="s">
         <v>16</v>
       </c>
-      <c r="AU2" s="18"/>
-[...2 lines deleted...]
-      <c r="BF2" s="18" t="s">
+      <c r="AU2" s="19"/>
+      <c r="AV2" s="19"/>
+      <c r="AW2" s="19"/>
+      <c r="BF2" s="19" t="s">
         <v>16</v>
       </c>
-      <c r="BG2" s="18"/>
-[...2 lines deleted...]
-      <c r="BR2" s="18" t="s">
+      <c r="BG2" s="19"/>
+      <c r="BH2" s="19"/>
+      <c r="BI2" s="19"/>
+      <c r="BR2" s="19" t="s">
         <v>16</v>
       </c>
-      <c r="BS2" s="18"/>
-[...2 lines deleted...]
-      <c r="CP2" s="18" t="s">
+      <c r="BS2" s="19"/>
+      <c r="BT2" s="19"/>
+      <c r="BU2" s="19"/>
+      <c r="CP2" s="19" t="s">
         <v>16</v>
       </c>
-      <c r="CQ2" s="18"/>
-[...1 lines deleted...]
-      <c r="CS2" s="18"/>
+      <c r="CQ2" s="19"/>
+      <c r="CR2" s="19"/>
+      <c r="CS2" s="19"/>
     </row>
     <row r="3" spans="1:97" s="7" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
       <c r="A3" s="24" t="s">
         <v>17</v>
       </c>
-      <c r="B3" s="19" t="s">
+      <c r="B3" s="20" t="s">
         <v>18</v>
       </c>
-      <c r="C3" s="20"/>
-[...10 lines deleted...]
-      <c r="N3" s="19" t="s">
+      <c r="C3" s="21"/>
+      <c r="D3" s="21"/>
+      <c r="E3" s="21"/>
+      <c r="F3" s="21"/>
+      <c r="G3" s="21"/>
+      <c r="H3" s="21"/>
+      <c r="I3" s="21"/>
+      <c r="J3" s="21"/>
+      <c r="K3" s="21"/>
+      <c r="L3" s="21"/>
+      <c r="M3" s="22"/>
+      <c r="N3" s="20" t="s">
         <v>1</v>
       </c>
-      <c r="O3" s="20"/>
-[...10 lines deleted...]
-      <c r="Z3" s="19" t="s">
+      <c r="O3" s="21"/>
+      <c r="P3" s="21"/>
+      <c r="Q3" s="21"/>
+      <c r="R3" s="21"/>
+      <c r="S3" s="21"/>
+      <c r="T3" s="21"/>
+      <c r="U3" s="21"/>
+      <c r="V3" s="21"/>
+      <c r="W3" s="21"/>
+      <c r="X3" s="21"/>
+      <c r="Y3" s="22"/>
+      <c r="Z3" s="20" t="s">
         <v>2</v>
       </c>
-      <c r="AA3" s="20"/>
-[...10 lines deleted...]
-      <c r="AL3" s="19" t="s">
+      <c r="AA3" s="21"/>
+      <c r="AB3" s="21"/>
+      <c r="AC3" s="21"/>
+      <c r="AD3" s="21"/>
+      <c r="AE3" s="21"/>
+      <c r="AF3" s="21"/>
+      <c r="AG3" s="21"/>
+      <c r="AH3" s="21"/>
+      <c r="AI3" s="21"/>
+      <c r="AJ3" s="21"/>
+      <c r="AK3" s="22"/>
+      <c r="AL3" s="20" t="s">
         <v>3</v>
       </c>
-      <c r="AM3" s="20"/>
-[...10 lines deleted...]
-      <c r="AX3" s="19" t="s">
+      <c r="AM3" s="21"/>
+      <c r="AN3" s="21"/>
+      <c r="AO3" s="21"/>
+      <c r="AP3" s="21"/>
+      <c r="AQ3" s="21"/>
+      <c r="AR3" s="21"/>
+      <c r="AS3" s="21"/>
+      <c r="AT3" s="21"/>
+      <c r="AU3" s="21"/>
+      <c r="AV3" s="21"/>
+      <c r="AW3" s="23"/>
+      <c r="AX3" s="20" t="s">
         <v>20</v>
       </c>
-      <c r="AY3" s="20"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="19" t="s">
+      <c r="AY3" s="21"/>
+      <c r="AZ3" s="21"/>
+      <c r="BA3" s="21"/>
+      <c r="BB3" s="21"/>
+      <c r="BC3" s="21"/>
+      <c r="BD3" s="21"/>
+      <c r="BE3" s="21"/>
+      <c r="BF3" s="21"/>
+      <c r="BG3" s="21"/>
+      <c r="BH3" s="21"/>
+      <c r="BI3" s="23"/>
+      <c r="BJ3" s="20" t="s">
         <v>21</v>
       </c>
-      <c r="BK3" s="20"/>
-[...10 lines deleted...]
-      <c r="BV3" s="19" t="s">
+      <c r="BK3" s="21"/>
+      <c r="BL3" s="21"/>
+      <c r="BM3" s="21"/>
+      <c r="BN3" s="21"/>
+      <c r="BO3" s="21"/>
+      <c r="BP3" s="21"/>
+      <c r="BQ3" s="21"/>
+      <c r="BR3" s="21"/>
+      <c r="BS3" s="21"/>
+      <c r="BT3" s="21"/>
+      <c r="BU3" s="23"/>
+      <c r="BV3" s="20" t="s">
         <v>22</v>
       </c>
-      <c r="BW3" s="20"/>
-[...10 lines deleted...]
-      <c r="CH3" s="19" t="s">
+      <c r="BW3" s="21"/>
+      <c r="BX3" s="21"/>
+      <c r="BY3" s="21"/>
+      <c r="BZ3" s="21"/>
+      <c r="CA3" s="21"/>
+      <c r="CB3" s="21"/>
+      <c r="CC3" s="21"/>
+      <c r="CD3" s="21"/>
+      <c r="CE3" s="21"/>
+      <c r="CF3" s="21"/>
+      <c r="CG3" s="23"/>
+      <c r="CH3" s="20" t="s">
         <v>23</v>
       </c>
-      <c r="CI3" s="20"/>
-[...9 lines deleted...]
-      <c r="CS3" s="21"/>
+      <c r="CI3" s="21"/>
+      <c r="CJ3" s="21"/>
+      <c r="CK3" s="21"/>
+      <c r="CL3" s="21"/>
+      <c r="CM3" s="21"/>
+      <c r="CN3" s="21"/>
+      <c r="CO3" s="21"/>
+      <c r="CP3" s="21"/>
+      <c r="CQ3" s="21"/>
+      <c r="CR3" s="21"/>
+      <c r="CS3" s="23"/>
     </row>
     <row r="4" spans="1:97" s="7" customFormat="1" ht="12" thickBot="1">
       <c r="A4" s="25"/>
       <c r="B4" s="8" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="9" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="9" t="s">
         <v>5</v>
       </c>
       <c r="E4" s="8" t="s">
         <v>6</v>
       </c>
       <c r="F4" s="9" t="s">
         <v>7</v>
       </c>
       <c r="G4" s="9" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="9" t="s">
         <v>9</v>
       </c>
       <c r="I4" s="9" t="s">
@@ -1509,86 +1509,88 @@
       </c>
       <c r="CE5" s="16">
         <v>1.1000000000000001</v>
       </c>
       <c r="CF5" s="16">
         <v>1.1000000000000001</v>
       </c>
       <c r="CG5" s="16">
         <v>1</v>
       </c>
       <c r="CH5" s="16">
         <v>1</v>
       </c>
       <c r="CI5" s="16">
         <v>1.1000000000000001</v>
       </c>
       <c r="CJ5" s="16">
         <v>1.1000000000000001</v>
       </c>
       <c r="CK5" s="16">
         <v>1.1000000000000001</v>
       </c>
       <c r="CL5" s="16">
         <v>1.2</v>
       </c>
-      <c r="CM5" s="16"/>
+      <c r="CM5" s="16">
+        <v>1.3</v>
+      </c>
       <c r="CN5" s="16"/>
       <c r="CO5" s="16"/>
       <c r="CP5" s="11"/>
       <c r="CQ5" s="16"/>
       <c r="CR5" s="16"/>
       <c r="CS5" s="16"/>
     </row>
     <row r="6" spans="1:97">
       <c r="I6" s="2"/>
     </row>
     <row r="7" spans="1:97">
       <c r="I7" s="2"/>
     </row>
     <row r="8" spans="1:97">
       <c r="I8" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="17">
+    <mergeCell ref="BF2:BI2"/>
+    <mergeCell ref="AX3:BI3"/>
+    <mergeCell ref="BR2:BU2"/>
+    <mergeCell ref="CH3:CS3"/>
+    <mergeCell ref="BV3:CG3"/>
+    <mergeCell ref="CP2:CS2"/>
+    <mergeCell ref="BJ3:BU3"/>
     <mergeCell ref="A1:AW1"/>
     <mergeCell ref="AT2:AW2"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="AL3:AW3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="V2:Y2"/>
     <mergeCell ref="AH2:AK2"/>
-    <mergeCell ref="BF2:BI2"/>
-[...5 lines deleted...]
-    <mergeCell ref="BJ3:BU3"/>
   </mergeCells>
   <pageMargins left="0.6692913385826772" right="0.59055118110236227" top="0.23622047244094491" bottom="0.31496062992125984" header="0.31496062992125984" footer="0.35433070866141736"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>