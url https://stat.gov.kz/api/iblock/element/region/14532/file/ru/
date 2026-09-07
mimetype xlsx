--- v3 (2026-07-21)
+++ v4 (2026-09-07)
@@ -331,66 +331,66 @@
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="5" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный_tabsv10" xfId="2"/>
     <cellStyle name="Обычный_tabsv16" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
@@ -672,51 +672,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CS8"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="CA1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CO12" sqref="CO12"/>
+      <selection pane="topRight" activeCell="CS20" sqref="CS20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="8.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="9.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="8.28515625" style="1" customWidth="1"/>
     <col min="5" max="5" width="7.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="7" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="8.140625" style="1" customWidth="1"/>
     <col min="9" max="9" width="8.85546875" style="1" customWidth="1"/>
     <col min="10" max="10" width="9.85546875" style="1" customWidth="1"/>
     <col min="11" max="11" width="9" style="1" customWidth="1"/>
     <col min="12" max="12" width="8.7109375" style="1" customWidth="1"/>
     <col min="13" max="13" width="9" style="1" customWidth="1"/>
     <col min="14" max="14" width="9.140625" style="1" customWidth="1"/>
     <col min="15" max="15" width="9.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="7.5703125" style="1" customWidth="1"/>
     <col min="17" max="17" width="7.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="7.7109375" style="1" customWidth="1"/>
     <col min="19" max="19" width="7.5703125" style="1" customWidth="1"/>
     <col min="20" max="20" width="7.85546875" style="1" customWidth="1"/>
     <col min="21" max="21" width="7.7109375" style="1" customWidth="1"/>
     <col min="22" max="22" width="8" style="1" customWidth="1"/>
@@ -725,271 +725,271 @@
     <col min="25" max="25" width="8.7109375" style="1" customWidth="1"/>
     <col min="26" max="26" width="8.5703125" style="1" customWidth="1"/>
     <col min="27" max="27" width="8.42578125" style="1" customWidth="1"/>
     <col min="28" max="28" width="8.140625" style="1" customWidth="1"/>
     <col min="29" max="29" width="7.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="30" max="30" width="8" style="1" customWidth="1"/>
     <col min="31" max="31" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="32" max="32" width="8.85546875" style="1" customWidth="1"/>
     <col min="33" max="33" width="8.28515625" style="1" customWidth="1"/>
     <col min="34" max="34" width="8.42578125" style="1" customWidth="1"/>
     <col min="35" max="35" width="8.85546875" style="1" customWidth="1"/>
     <col min="36" max="36" width="8.28515625" style="1" customWidth="1"/>
     <col min="37" max="37" width="9" style="1" customWidth="1"/>
     <col min="38" max="38" width="7.85546875" style="1" customWidth="1"/>
     <col min="39" max="39" width="8.85546875" style="1" customWidth="1"/>
     <col min="40" max="40" width="8" style="1" customWidth="1"/>
     <col min="41" max="41" width="7.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="42" max="42" width="7.5703125" style="1" customWidth="1"/>
     <col min="43" max="43" width="8.140625" style="1" customWidth="1"/>
     <col min="44" max="44" width="8" style="1" customWidth="1"/>
     <col min="45" max="45" width="7.5703125" style="1" customWidth="1"/>
     <col min="46" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="3" customFormat="1" ht="38.25" customHeight="1">
-      <c r="A1" s="18" t="s">
+      <c r="A1" s="22" t="s">
         <v>19</v>
       </c>
-      <c r="B1" s="18"/>
-[...46 lines deleted...]
-      <c r="AW1" s="18"/>
+      <c r="B1" s="22"/>
+      <c r="C1" s="22"/>
+      <c r="D1" s="22"/>
+      <c r="E1" s="22"/>
+      <c r="F1" s="22"/>
+      <c r="G1" s="22"/>
+      <c r="H1" s="22"/>
+      <c r="I1" s="22"/>
+      <c r="J1" s="22"/>
+      <c r="K1" s="22"/>
+      <c r="L1" s="22"/>
+      <c r="M1" s="22"/>
+      <c r="N1" s="22"/>
+      <c r="O1" s="22"/>
+      <c r="P1" s="22"/>
+      <c r="Q1" s="22"/>
+      <c r="R1" s="22"/>
+      <c r="S1" s="22"/>
+      <c r="T1" s="22"/>
+      <c r="U1" s="22"/>
+      <c r="V1" s="22"/>
+      <c r="W1" s="22"/>
+      <c r="X1" s="22"/>
+      <c r="Y1" s="22"/>
+      <c r="Z1" s="22"/>
+      <c r="AA1" s="22"/>
+      <c r="AB1" s="22"/>
+      <c r="AC1" s="22"/>
+      <c r="AD1" s="22"/>
+      <c r="AE1" s="22"/>
+      <c r="AF1" s="22"/>
+      <c r="AG1" s="22"/>
+      <c r="AH1" s="22"/>
+      <c r="AI1" s="22"/>
+      <c r="AJ1" s="22"/>
+      <c r="AK1" s="22"/>
+      <c r="AL1" s="22"/>
+      <c r="AM1" s="22"/>
+      <c r="AN1" s="22"/>
+      <c r="AO1" s="22"/>
+      <c r="AP1" s="22"/>
+      <c r="AQ1" s="22"/>
+      <c r="AR1" s="22"/>
+      <c r="AS1" s="22"/>
+      <c r="AT1" s="22"/>
+      <c r="AU1" s="22"/>
+      <c r="AV1" s="22"/>
+      <c r="AW1" s="22"/>
     </row>
     <row r="2" spans="1:97" s="4" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
       <c r="A2" s="5"/>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
-      <c r="J2" s="19" t="s">
+      <c r="J2" s="18" t="s">
         <v>16</v>
       </c>
-      <c r="K2" s="19"/>
-[...2 lines deleted...]
-      <c r="V2" s="19" t="s">
+      <c r="K2" s="18"/>
+      <c r="L2" s="18"/>
+      <c r="M2" s="18"/>
+      <c r="V2" s="18" t="s">
         <v>16</v>
       </c>
-      <c r="W2" s="19"/>
-[...2 lines deleted...]
-      <c r="AH2" s="19" t="s">
+      <c r="W2" s="18"/>
+      <c r="X2" s="18"/>
+      <c r="Y2" s="18"/>
+      <c r="AH2" s="18" t="s">
         <v>16</v>
       </c>
-      <c r="AI2" s="19"/>
-[...2 lines deleted...]
-      <c r="AT2" s="19" t="s">
+      <c r="AI2" s="18"/>
+      <c r="AJ2" s="18"/>
+      <c r="AK2" s="18"/>
+      <c r="AT2" s="18" t="s">
         <v>16</v>
       </c>
-      <c r="AU2" s="19"/>
-[...2 lines deleted...]
-      <c r="BF2" s="19" t="s">
+      <c r="AU2" s="18"/>
+      <c r="AV2" s="18"/>
+      <c r="AW2" s="18"/>
+      <c r="BF2" s="18" t="s">
         <v>16</v>
       </c>
-      <c r="BG2" s="19"/>
-[...2 lines deleted...]
-      <c r="BR2" s="19" t="s">
+      <c r="BG2" s="18"/>
+      <c r="BH2" s="18"/>
+      <c r="BI2" s="18"/>
+      <c r="BR2" s="18" t="s">
         <v>16</v>
       </c>
-      <c r="BS2" s="19"/>
-[...2 lines deleted...]
-      <c r="CP2" s="19" t="s">
+      <c r="BS2" s="18"/>
+      <c r="BT2" s="18"/>
+      <c r="BU2" s="18"/>
+      <c r="CP2" s="18" t="s">
         <v>16</v>
       </c>
-      <c r="CQ2" s="19"/>
-[...1 lines deleted...]
-      <c r="CS2" s="19"/>
+      <c r="CQ2" s="18"/>
+      <c r="CR2" s="18"/>
+      <c r="CS2" s="18"/>
     </row>
     <row r="3" spans="1:97" s="7" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
       <c r="A3" s="24" t="s">
         <v>17</v>
       </c>
-      <c r="B3" s="20" t="s">
+      <c r="B3" s="19" t="s">
         <v>18</v>
       </c>
-      <c r="C3" s="21"/>
-[...10 lines deleted...]
-      <c r="N3" s="20" t="s">
+      <c r="C3" s="20"/>
+      <c r="D3" s="20"/>
+      <c r="E3" s="20"/>
+      <c r="F3" s="20"/>
+      <c r="G3" s="20"/>
+      <c r="H3" s="20"/>
+      <c r="I3" s="20"/>
+      <c r="J3" s="20"/>
+      <c r="K3" s="20"/>
+      <c r="L3" s="20"/>
+      <c r="M3" s="23"/>
+      <c r="N3" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="O3" s="21"/>
-[...10 lines deleted...]
-      <c r="Z3" s="20" t="s">
+      <c r="O3" s="20"/>
+      <c r="P3" s="20"/>
+      <c r="Q3" s="20"/>
+      <c r="R3" s="20"/>
+      <c r="S3" s="20"/>
+      <c r="T3" s="20"/>
+      <c r="U3" s="20"/>
+      <c r="V3" s="20"/>
+      <c r="W3" s="20"/>
+      <c r="X3" s="20"/>
+      <c r="Y3" s="23"/>
+      <c r="Z3" s="19" t="s">
         <v>2</v>
       </c>
-      <c r="AA3" s="21"/>
-[...10 lines deleted...]
-      <c r="AL3" s="20" t="s">
+      <c r="AA3" s="20"/>
+      <c r="AB3" s="20"/>
+      <c r="AC3" s="20"/>
+      <c r="AD3" s="20"/>
+      <c r="AE3" s="20"/>
+      <c r="AF3" s="20"/>
+      <c r="AG3" s="20"/>
+      <c r="AH3" s="20"/>
+      <c r="AI3" s="20"/>
+      <c r="AJ3" s="20"/>
+      <c r="AK3" s="23"/>
+      <c r="AL3" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="AM3" s="21"/>
-[...10 lines deleted...]
-      <c r="AX3" s="20" t="s">
+      <c r="AM3" s="20"/>
+      <c r="AN3" s="20"/>
+      <c r="AO3" s="20"/>
+      <c r="AP3" s="20"/>
+      <c r="AQ3" s="20"/>
+      <c r="AR3" s="20"/>
+      <c r="AS3" s="20"/>
+      <c r="AT3" s="20"/>
+      <c r="AU3" s="20"/>
+      <c r="AV3" s="20"/>
+      <c r="AW3" s="21"/>
+      <c r="AX3" s="19" t="s">
         <v>20</v>
       </c>
-      <c r="AY3" s="21"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="20" t="s">
+      <c r="AY3" s="20"/>
+      <c r="AZ3" s="20"/>
+      <c r="BA3" s="20"/>
+      <c r="BB3" s="20"/>
+      <c r="BC3" s="20"/>
+      <c r="BD3" s="20"/>
+      <c r="BE3" s="20"/>
+      <c r="BF3" s="20"/>
+      <c r="BG3" s="20"/>
+      <c r="BH3" s="20"/>
+      <c r="BI3" s="21"/>
+      <c r="BJ3" s="19" t="s">
         <v>21</v>
       </c>
-      <c r="BK3" s="21"/>
-[...10 lines deleted...]
-      <c r="BV3" s="20" t="s">
+      <c r="BK3" s="20"/>
+      <c r="BL3" s="20"/>
+      <c r="BM3" s="20"/>
+      <c r="BN3" s="20"/>
+      <c r="BO3" s="20"/>
+      <c r="BP3" s="20"/>
+      <c r="BQ3" s="20"/>
+      <c r="BR3" s="20"/>
+      <c r="BS3" s="20"/>
+      <c r="BT3" s="20"/>
+      <c r="BU3" s="21"/>
+      <c r="BV3" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="BW3" s="21"/>
-[...10 lines deleted...]
-      <c r="CH3" s="20" t="s">
+      <c r="BW3" s="20"/>
+      <c r="BX3" s="20"/>
+      <c r="BY3" s="20"/>
+      <c r="BZ3" s="20"/>
+      <c r="CA3" s="20"/>
+      <c r="CB3" s="20"/>
+      <c r="CC3" s="20"/>
+      <c r="CD3" s="20"/>
+      <c r="CE3" s="20"/>
+      <c r="CF3" s="20"/>
+      <c r="CG3" s="21"/>
+      <c r="CH3" s="19" t="s">
         <v>23</v>
       </c>
-      <c r="CI3" s="21"/>
-[...9 lines deleted...]
-      <c r="CS3" s="23"/>
+      <c r="CI3" s="20"/>
+      <c r="CJ3" s="20"/>
+      <c r="CK3" s="20"/>
+      <c r="CL3" s="20"/>
+      <c r="CM3" s="20"/>
+      <c r="CN3" s="20"/>
+      <c r="CO3" s="20"/>
+      <c r="CP3" s="20"/>
+      <c r="CQ3" s="20"/>
+      <c r="CR3" s="20"/>
+      <c r="CS3" s="21"/>
     </row>
     <row r="4" spans="1:97" s="7" customFormat="1" ht="12" thickBot="1">
       <c r="A4" s="25"/>
       <c r="B4" s="8" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="9" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="9" t="s">
         <v>5</v>
       </c>
       <c r="E4" s="8" t="s">
         <v>6</v>
       </c>
       <c r="F4" s="9" t="s">
         <v>7</v>
       </c>
       <c r="G4" s="9" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="9" t="s">
         <v>9</v>
       </c>
       <c r="I4" s="9" t="s">
@@ -1512,85 +1512,87 @@
       </c>
       <c r="CF5" s="16">
         <v>1.1000000000000001</v>
       </c>
       <c r="CG5" s="16">
         <v>1</v>
       </c>
       <c r="CH5" s="16">
         <v>1</v>
       </c>
       <c r="CI5" s="16">
         <v>1.1000000000000001</v>
       </c>
       <c r="CJ5" s="16">
         <v>1.1000000000000001</v>
       </c>
       <c r="CK5" s="16">
         <v>1.1000000000000001</v>
       </c>
       <c r="CL5" s="16">
         <v>1.2</v>
       </c>
       <c r="CM5" s="16">
         <v>1.3</v>
       </c>
-      <c r="CN5" s="16"/>
+      <c r="CN5" s="16">
+        <v>1.3</v>
+      </c>
       <c r="CO5" s="16"/>
       <c r="CP5" s="11"/>
       <c r="CQ5" s="16"/>
       <c r="CR5" s="16"/>
       <c r="CS5" s="16"/>
     </row>
     <row r="6" spans="1:97">
       <c r="I6" s="2"/>
     </row>
     <row r="7" spans="1:97">
       <c r="I7" s="2"/>
     </row>
     <row r="8" spans="1:97">
       <c r="I8" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="17">
-    <mergeCell ref="BF2:BI2"/>
-[...5 lines deleted...]
-    <mergeCell ref="BJ3:BU3"/>
     <mergeCell ref="A1:AW1"/>
     <mergeCell ref="AT2:AW2"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="AL3:AW3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="V2:Y2"/>
     <mergeCell ref="AH2:AK2"/>
+    <mergeCell ref="BF2:BI2"/>
+    <mergeCell ref="AX3:BI3"/>
+    <mergeCell ref="BR2:BU2"/>
+    <mergeCell ref="CH3:CS3"/>
+    <mergeCell ref="BV3:CG3"/>
+    <mergeCell ref="CP2:CS2"/>
+    <mergeCell ref="BJ3:BU3"/>
   </mergeCells>
   <pageMargins left="0.6692913385826772" right="0.59055118110236227" top="0.23622047244094491" bottom="0.31496062992125984" header="0.31496062992125984" footer="0.35433070866141736"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>