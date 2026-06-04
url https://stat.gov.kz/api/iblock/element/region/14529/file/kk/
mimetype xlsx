--- v0 (2026-04-22)
+++ v1 (2026-06-04)
@@ -268,64 +268,64 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="4" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 10" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
@@ -601,51 +601,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CS7"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="BZ1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CL14" sqref="CL14"/>
+      <selection pane="topRight" activeCell="CK10" sqref="CK10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.28515625" style="2" customWidth="1"/>
     <col min="2" max="22" width="9.28515625" style="2" customWidth="1"/>
     <col min="23" max="23" width="8.42578125" style="2" customWidth="1"/>
     <col min="24" max="25" width="9.28515625" style="1" customWidth="1"/>
     <col min="26" max="31" width="9.140625" style="1"/>
     <col min="32" max="32" width="8.5703125" style="1" customWidth="1"/>
     <col min="33" max="34" width="9.140625" style="1"/>
     <col min="35" max="35" width="8.5703125" style="1" customWidth="1"/>
     <col min="36" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="3" customFormat="1" ht="32.25" customHeight="1">
       <c r="A1" s="21" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="21"/>
       <c r="C1" s="21"/>
       <c r="D1" s="21"/>
       <c r="E1" s="21"/>
       <c r="F1" s="21"/>
       <c r="G1" s="21"/>
@@ -680,109 +680,109 @@
       <c r="AJ1" s="21"/>
       <c r="AK1" s="21"/>
       <c r="AL1" s="21"/>
       <c r="AM1" s="21"/>
       <c r="AN1" s="21"/>
       <c r="AO1" s="21"/>
       <c r="AP1" s="21"/>
       <c r="AQ1" s="21"/>
       <c r="AR1" s="21"/>
       <c r="AS1" s="21"/>
       <c r="AT1" s="21"/>
       <c r="AU1" s="21"/>
       <c r="AV1" s="21"/>
       <c r="AW1" s="21"/>
     </row>
     <row r="2" spans="1:97" s="4" customFormat="1" ht="20.25" customHeight="1" thickBot="1">
       <c r="A2" s="5"/>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
-      <c r="J2" s="20" t="s">
+      <c r="J2" s="16" t="s">
         <v>22</v>
       </c>
-      <c r="K2" s="20"/>
-[...1 lines deleted...]
-      <c r="M2" s="20"/>
+      <c r="K2" s="16"/>
+      <c r="L2" s="16"/>
+      <c r="M2" s="16"/>
       <c r="N2" s="5"/>
       <c r="O2" s="5"/>
       <c r="P2" s="5"/>
       <c r="Q2" s="5"/>
       <c r="R2" s="5"/>
       <c r="S2" s="5"/>
       <c r="T2" s="5"/>
       <c r="U2" s="5"/>
-      <c r="V2" s="20" t="s">
+      <c r="V2" s="16" t="s">
         <v>22</v>
       </c>
-      <c r="W2" s="20"/>
-[...2 lines deleted...]
-      <c r="AH2" s="20" t="s">
+      <c r="W2" s="16"/>
+      <c r="X2" s="16"/>
+      <c r="Y2" s="16"/>
+      <c r="AH2" s="16" t="s">
         <v>22</v>
       </c>
-      <c r="AI2" s="20"/>
-[...2 lines deleted...]
-      <c r="AT2" s="20" t="s">
+      <c r="AI2" s="16"/>
+      <c r="AJ2" s="16"/>
+      <c r="AK2" s="16"/>
+      <c r="AT2" s="16" t="s">
         <v>22</v>
       </c>
-      <c r="AU2" s="20"/>
-[...2 lines deleted...]
-      <c r="BF2" s="20" t="s">
+      <c r="AU2" s="16"/>
+      <c r="AV2" s="16"/>
+      <c r="AW2" s="16"/>
+      <c r="BF2" s="16" t="s">
         <v>22</v>
       </c>
-      <c r="BG2" s="20"/>
-[...2 lines deleted...]
-      <c r="BR2" s="20" t="s">
+      <c r="BG2" s="16"/>
+      <c r="BH2" s="16"/>
+      <c r="BI2" s="16"/>
+      <c r="BR2" s="16" t="s">
         <v>22</v>
       </c>
-      <c r="BS2" s="20"/>
-[...2 lines deleted...]
-      <c r="CD2" s="20" t="s">
+      <c r="BS2" s="16"/>
+      <c r="BT2" s="16"/>
+      <c r="BU2" s="16"/>
+      <c r="CD2" s="16" t="s">
         <v>22</v>
       </c>
-      <c r="CE2" s="20"/>
-[...2 lines deleted...]
-      <c r="CP2" s="20" t="s">
+      <c r="CE2" s="16"/>
+      <c r="CF2" s="16"/>
+      <c r="CG2" s="16"/>
+      <c r="CP2" s="16" t="s">
         <v>22</v>
       </c>
-      <c r="CQ2" s="20"/>
-[...1 lines deleted...]
-      <c r="CS2" s="20"/>
+      <c r="CQ2" s="16"/>
+      <c r="CR2" s="16"/>
+      <c r="CS2" s="16"/>
     </row>
     <row r="3" spans="1:97" s="6" customFormat="1" ht="15.75" customHeight="1" thickBot="1">
-      <c r="A3" s="16" t="s">
+      <c r="A3" s="20" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="17" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="18"/>
       <c r="D3" s="18"/>
       <c r="E3" s="18"/>
       <c r="F3" s="18"/>
       <c r="G3" s="18"/>
       <c r="H3" s="18"/>
       <c r="I3" s="18"/>
       <c r="J3" s="18"/>
       <c r="K3" s="18"/>
       <c r="L3" s="18"/>
       <c r="M3" s="19"/>
       <c r="N3" s="17" t="s">
         <v>4</v>
       </c>
       <c r="O3" s="18"/>
       <c r="P3" s="18"/>
       <c r="Q3" s="18"/>
       <c r="R3" s="18"/>
       <c r="S3" s="18"/>
       <c r="T3" s="18"/>
@@ -855,51 +855,51 @@
       <c r="BY3" s="18"/>
       <c r="BZ3" s="18"/>
       <c r="CA3" s="18"/>
       <c r="CB3" s="18"/>
       <c r="CC3" s="18"/>
       <c r="CD3" s="18"/>
       <c r="CE3" s="18"/>
       <c r="CF3" s="18"/>
       <c r="CG3" s="19"/>
       <c r="CH3" s="17" t="s">
         <v>23</v>
       </c>
       <c r="CI3" s="18"/>
       <c r="CJ3" s="18"/>
       <c r="CK3" s="18"/>
       <c r="CL3" s="18"/>
       <c r="CM3" s="18"/>
       <c r="CN3" s="18"/>
       <c r="CO3" s="18"/>
       <c r="CP3" s="18"/>
       <c r="CQ3" s="18"/>
       <c r="CR3" s="18"/>
       <c r="CS3" s="19"/>
     </row>
     <row r="4" spans="1:97" s="6" customFormat="1" ht="14.25" customHeight="1" thickBot="1">
-      <c r="A4" s="16"/>
+      <c r="A4" s="20"/>
       <c r="B4" s="7" t="s">
         <v>7</v>
       </c>
       <c r="C4" s="8" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E4" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F4" s="8" t="s">
         <v>11</v>
       </c>
       <c r="G4" s="8" t="s">
         <v>12</v>
       </c>
       <c r="H4" s="8" t="s">
         <v>13</v>
       </c>
       <c r="I4" s="8" t="s">
         <v>14</v>
       </c>
       <c r="J4" s="8" t="s">
@@ -1410,90 +1410,92 @@
       </c>
       <c r="CC5" s="14">
         <v>104.6</v>
       </c>
       <c r="CD5" s="12">
         <v>108.4</v>
       </c>
       <c r="CE5" s="12">
         <v>105.6</v>
       </c>
       <c r="CF5" s="12">
         <v>104.3</v>
       </c>
       <c r="CG5" s="12">
         <v>96.4</v>
       </c>
       <c r="CH5" s="12">
         <v>93.9</v>
       </c>
       <c r="CI5" s="12">
         <v>96.2</v>
       </c>
       <c r="CJ5" s="12">
         <v>94.6</v>
       </c>
-      <c r="CK5" s="12"/>
+      <c r="CK5" s="12">
+        <v>95.4</v>
+      </c>
       <c r="CL5" s="14"/>
       <c r="CM5" s="14"/>
       <c r="CN5" s="14"/>
       <c r="CO5" s="14"/>
       <c r="CP5" s="12"/>
       <c r="CQ5" s="12"/>
       <c r="CR5" s="12"/>
       <c r="CS5" s="12"/>
     </row>
     <row r="6" spans="1:97">
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:97">
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="18">
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:M3"/>
+    <mergeCell ref="AT2:AW2"/>
+    <mergeCell ref="A1:AW1"/>
+    <mergeCell ref="AH2:AK2"/>
+    <mergeCell ref="V2:Y2"/>
+    <mergeCell ref="J2:M2"/>
     <mergeCell ref="CP2:CS2"/>
     <mergeCell ref="CH3:CS3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="AL3:AW3"/>
     <mergeCell ref="CD2:CG2"/>
     <mergeCell ref="BV3:CG3"/>
     <mergeCell ref="BJ3:BU3"/>
     <mergeCell ref="BR2:BU2"/>
     <mergeCell ref="BF2:BI2"/>
     <mergeCell ref="AX3:BI3"/>
-    <mergeCell ref="A3:A4"/>
-[...5 lines deleted...]
-    <mergeCell ref="J2:M2"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>