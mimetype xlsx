--- v1 (2026-06-04)
+++ v2 (2026-06-29)
@@ -268,64 +268,64 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="4" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 10" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
@@ -601,51 +601,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CS7"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="BZ1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CK10" sqref="CK10"/>
+      <selection pane="topRight" activeCell="CP17" sqref="CP17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.28515625" style="2" customWidth="1"/>
     <col min="2" max="22" width="9.28515625" style="2" customWidth="1"/>
     <col min="23" max="23" width="8.42578125" style="2" customWidth="1"/>
     <col min="24" max="25" width="9.28515625" style="1" customWidth="1"/>
     <col min="26" max="31" width="9.140625" style="1"/>
     <col min="32" max="32" width="8.5703125" style="1" customWidth="1"/>
     <col min="33" max="34" width="9.140625" style="1"/>
     <col min="35" max="35" width="8.5703125" style="1" customWidth="1"/>
     <col min="36" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="3" customFormat="1" ht="32.25" customHeight="1">
       <c r="A1" s="21" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="21"/>
       <c r="C1" s="21"/>
       <c r="D1" s="21"/>
       <c r="E1" s="21"/>
       <c r="F1" s="21"/>
       <c r="G1" s="21"/>
@@ -680,109 +680,109 @@
       <c r="AJ1" s="21"/>
       <c r="AK1" s="21"/>
       <c r="AL1" s="21"/>
       <c r="AM1" s="21"/>
       <c r="AN1" s="21"/>
       <c r="AO1" s="21"/>
       <c r="AP1" s="21"/>
       <c r="AQ1" s="21"/>
       <c r="AR1" s="21"/>
       <c r="AS1" s="21"/>
       <c r="AT1" s="21"/>
       <c r="AU1" s="21"/>
       <c r="AV1" s="21"/>
       <c r="AW1" s="21"/>
     </row>
     <row r="2" spans="1:97" s="4" customFormat="1" ht="20.25" customHeight="1" thickBot="1">
       <c r="A2" s="5"/>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
-      <c r="J2" s="16" t="s">
+      <c r="J2" s="20" t="s">
         <v>22</v>
       </c>
-      <c r="K2" s="16"/>
-[...1 lines deleted...]
-      <c r="M2" s="16"/>
+      <c r="K2" s="20"/>
+      <c r="L2" s="20"/>
+      <c r="M2" s="20"/>
       <c r="N2" s="5"/>
       <c r="O2" s="5"/>
       <c r="P2" s="5"/>
       <c r="Q2" s="5"/>
       <c r="R2" s="5"/>
       <c r="S2" s="5"/>
       <c r="T2" s="5"/>
       <c r="U2" s="5"/>
-      <c r="V2" s="16" t="s">
+      <c r="V2" s="20" t="s">
         <v>22</v>
       </c>
-      <c r="W2" s="16"/>
-[...2 lines deleted...]
-      <c r="AH2" s="16" t="s">
+      <c r="W2" s="20"/>
+      <c r="X2" s="20"/>
+      <c r="Y2" s="20"/>
+      <c r="AH2" s="20" t="s">
         <v>22</v>
       </c>
-      <c r="AI2" s="16"/>
-[...2 lines deleted...]
-      <c r="AT2" s="16" t="s">
+      <c r="AI2" s="20"/>
+      <c r="AJ2" s="20"/>
+      <c r="AK2" s="20"/>
+      <c r="AT2" s="20" t="s">
         <v>22</v>
       </c>
-      <c r="AU2" s="16"/>
-[...2 lines deleted...]
-      <c r="BF2" s="16" t="s">
+      <c r="AU2" s="20"/>
+      <c r="AV2" s="20"/>
+      <c r="AW2" s="20"/>
+      <c r="BF2" s="20" t="s">
         <v>22</v>
       </c>
-      <c r="BG2" s="16"/>
-[...2 lines deleted...]
-      <c r="BR2" s="16" t="s">
+      <c r="BG2" s="20"/>
+      <c r="BH2" s="20"/>
+      <c r="BI2" s="20"/>
+      <c r="BR2" s="20" t="s">
         <v>22</v>
       </c>
-      <c r="BS2" s="16"/>
-[...2 lines deleted...]
-      <c r="CD2" s="16" t="s">
+      <c r="BS2" s="20"/>
+      <c r="BT2" s="20"/>
+      <c r="BU2" s="20"/>
+      <c r="CD2" s="20" t="s">
         <v>22</v>
       </c>
-      <c r="CE2" s="16"/>
-[...2 lines deleted...]
-      <c r="CP2" s="16" t="s">
+      <c r="CE2" s="20"/>
+      <c r="CF2" s="20"/>
+      <c r="CG2" s="20"/>
+      <c r="CP2" s="20" t="s">
         <v>22</v>
       </c>
-      <c r="CQ2" s="16"/>
-[...1 lines deleted...]
-      <c r="CS2" s="16"/>
+      <c r="CQ2" s="20"/>
+      <c r="CR2" s="20"/>
+      <c r="CS2" s="20"/>
     </row>
     <row r="3" spans="1:97" s="6" customFormat="1" ht="15.75" customHeight="1" thickBot="1">
-      <c r="A3" s="20" t="s">
+      <c r="A3" s="16" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="17" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="18"/>
       <c r="D3" s="18"/>
       <c r="E3" s="18"/>
       <c r="F3" s="18"/>
       <c r="G3" s="18"/>
       <c r="H3" s="18"/>
       <c r="I3" s="18"/>
       <c r="J3" s="18"/>
       <c r="K3" s="18"/>
       <c r="L3" s="18"/>
       <c r="M3" s="19"/>
       <c r="N3" s="17" t="s">
         <v>4</v>
       </c>
       <c r="O3" s="18"/>
       <c r="P3" s="18"/>
       <c r="Q3" s="18"/>
       <c r="R3" s="18"/>
       <c r="S3" s="18"/>
       <c r="T3" s="18"/>
@@ -855,51 +855,51 @@
       <c r="BY3" s="18"/>
       <c r="BZ3" s="18"/>
       <c r="CA3" s="18"/>
       <c r="CB3" s="18"/>
       <c r="CC3" s="18"/>
       <c r="CD3" s="18"/>
       <c r="CE3" s="18"/>
       <c r="CF3" s="18"/>
       <c r="CG3" s="19"/>
       <c r="CH3" s="17" t="s">
         <v>23</v>
       </c>
       <c r="CI3" s="18"/>
       <c r="CJ3" s="18"/>
       <c r="CK3" s="18"/>
       <c r="CL3" s="18"/>
       <c r="CM3" s="18"/>
       <c r="CN3" s="18"/>
       <c r="CO3" s="18"/>
       <c r="CP3" s="18"/>
       <c r="CQ3" s="18"/>
       <c r="CR3" s="18"/>
       <c r="CS3" s="19"/>
     </row>
     <row r="4" spans="1:97" s="6" customFormat="1" ht="14.25" customHeight="1" thickBot="1">
-      <c r="A4" s="20"/>
+      <c r="A4" s="16"/>
       <c r="B4" s="7" t="s">
         <v>7</v>
       </c>
       <c r="C4" s="8" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E4" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F4" s="8" t="s">
         <v>11</v>
       </c>
       <c r="G4" s="8" t="s">
         <v>12</v>
       </c>
       <c r="H4" s="8" t="s">
         <v>13</v>
       </c>
       <c r="I4" s="8" t="s">
         <v>14</v>
       </c>
       <c r="J4" s="8" t="s">
@@ -1413,89 +1413,91 @@
       </c>
       <c r="CD5" s="12">
         <v>108.4</v>
       </c>
       <c r="CE5" s="12">
         <v>105.6</v>
       </c>
       <c r="CF5" s="12">
         <v>104.3</v>
       </c>
       <c r="CG5" s="12">
         <v>96.4</v>
       </c>
       <c r="CH5" s="12">
         <v>93.9</v>
       </c>
       <c r="CI5" s="12">
         <v>96.2</v>
       </c>
       <c r="CJ5" s="12">
         <v>94.6</v>
       </c>
       <c r="CK5" s="12">
         <v>95.4</v>
       </c>
-      <c r="CL5" s="14"/>
+      <c r="CL5" s="14">
+        <v>97.5</v>
+      </c>
       <c r="CM5" s="14"/>
       <c r="CN5" s="14"/>
       <c r="CO5" s="14"/>
       <c r="CP5" s="12"/>
       <c r="CQ5" s="12"/>
       <c r="CR5" s="12"/>
       <c r="CS5" s="12"/>
     </row>
     <row r="6" spans="1:97">
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:97">
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="18">
-    <mergeCell ref="A3:A4"/>
-[...5 lines deleted...]
-    <mergeCell ref="J2:M2"/>
     <mergeCell ref="CP2:CS2"/>
     <mergeCell ref="CH3:CS3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="AL3:AW3"/>
     <mergeCell ref="CD2:CG2"/>
     <mergeCell ref="BV3:CG3"/>
     <mergeCell ref="BJ3:BU3"/>
     <mergeCell ref="BR2:BU2"/>
     <mergeCell ref="BF2:BI2"/>
     <mergeCell ref="AX3:BI3"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:M3"/>
+    <mergeCell ref="AT2:AW2"/>
+    <mergeCell ref="A1:AW1"/>
+    <mergeCell ref="AH2:AK2"/>
+    <mergeCell ref="V2:Y2"/>
+    <mergeCell ref="J2:M2"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>