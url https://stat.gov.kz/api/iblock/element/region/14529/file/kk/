--- v2 (2026-06-29)
+++ v3 (2026-07-21)
@@ -268,64 +268,64 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="4" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 10" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
@@ -601,51 +601,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CS7"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="BZ1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CP17" sqref="CP17"/>
+      <selection pane="topRight" activeCell="CQ17" sqref="CQ17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.28515625" style="2" customWidth="1"/>
     <col min="2" max="22" width="9.28515625" style="2" customWidth="1"/>
     <col min="23" max="23" width="8.42578125" style="2" customWidth="1"/>
     <col min="24" max="25" width="9.28515625" style="1" customWidth="1"/>
     <col min="26" max="31" width="9.140625" style="1"/>
     <col min="32" max="32" width="8.5703125" style="1" customWidth="1"/>
     <col min="33" max="34" width="9.140625" style="1"/>
     <col min="35" max="35" width="8.5703125" style="1" customWidth="1"/>
     <col min="36" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="3" customFormat="1" ht="32.25" customHeight="1">
       <c r="A1" s="21" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="21"/>
       <c r="C1" s="21"/>
       <c r="D1" s="21"/>
       <c r="E1" s="21"/>
       <c r="F1" s="21"/>
       <c r="G1" s="21"/>
@@ -680,109 +680,109 @@
       <c r="AJ1" s="21"/>
       <c r="AK1" s="21"/>
       <c r="AL1" s="21"/>
       <c r="AM1" s="21"/>
       <c r="AN1" s="21"/>
       <c r="AO1" s="21"/>
       <c r="AP1" s="21"/>
       <c r="AQ1" s="21"/>
       <c r="AR1" s="21"/>
       <c r="AS1" s="21"/>
       <c r="AT1" s="21"/>
       <c r="AU1" s="21"/>
       <c r="AV1" s="21"/>
       <c r="AW1" s="21"/>
     </row>
     <row r="2" spans="1:97" s="4" customFormat="1" ht="20.25" customHeight="1" thickBot="1">
       <c r="A2" s="5"/>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
-      <c r="J2" s="20" t="s">
+      <c r="J2" s="16" t="s">
         <v>22</v>
       </c>
-      <c r="K2" s="20"/>
-[...1 lines deleted...]
-      <c r="M2" s="20"/>
+      <c r="K2" s="16"/>
+      <c r="L2" s="16"/>
+      <c r="M2" s="16"/>
       <c r="N2" s="5"/>
       <c r="O2" s="5"/>
       <c r="P2" s="5"/>
       <c r="Q2" s="5"/>
       <c r="R2" s="5"/>
       <c r="S2" s="5"/>
       <c r="T2" s="5"/>
       <c r="U2" s="5"/>
-      <c r="V2" s="20" t="s">
+      <c r="V2" s="16" t="s">
         <v>22</v>
       </c>
-      <c r="W2" s="20"/>
-[...2 lines deleted...]
-      <c r="AH2" s="20" t="s">
+      <c r="W2" s="16"/>
+      <c r="X2" s="16"/>
+      <c r="Y2" s="16"/>
+      <c r="AH2" s="16" t="s">
         <v>22</v>
       </c>
-      <c r="AI2" s="20"/>
-[...2 lines deleted...]
-      <c r="AT2" s="20" t="s">
+      <c r="AI2" s="16"/>
+      <c r="AJ2" s="16"/>
+      <c r="AK2" s="16"/>
+      <c r="AT2" s="16" t="s">
         <v>22</v>
       </c>
-      <c r="AU2" s="20"/>
-[...2 lines deleted...]
-      <c r="BF2" s="20" t="s">
+      <c r="AU2" s="16"/>
+      <c r="AV2" s="16"/>
+      <c r="AW2" s="16"/>
+      <c r="BF2" s="16" t="s">
         <v>22</v>
       </c>
-      <c r="BG2" s="20"/>
-[...2 lines deleted...]
-      <c r="BR2" s="20" t="s">
+      <c r="BG2" s="16"/>
+      <c r="BH2" s="16"/>
+      <c r="BI2" s="16"/>
+      <c r="BR2" s="16" t="s">
         <v>22</v>
       </c>
-      <c r="BS2" s="20"/>
-[...2 lines deleted...]
-      <c r="CD2" s="20" t="s">
+      <c r="BS2" s="16"/>
+      <c r="BT2" s="16"/>
+      <c r="BU2" s="16"/>
+      <c r="CD2" s="16" t="s">
         <v>22</v>
       </c>
-      <c r="CE2" s="20"/>
-[...2 lines deleted...]
-      <c r="CP2" s="20" t="s">
+      <c r="CE2" s="16"/>
+      <c r="CF2" s="16"/>
+      <c r="CG2" s="16"/>
+      <c r="CP2" s="16" t="s">
         <v>22</v>
       </c>
-      <c r="CQ2" s="20"/>
-[...1 lines deleted...]
-      <c r="CS2" s="20"/>
+      <c r="CQ2" s="16"/>
+      <c r="CR2" s="16"/>
+      <c r="CS2" s="16"/>
     </row>
     <row r="3" spans="1:97" s="6" customFormat="1" ht="15.75" customHeight="1" thickBot="1">
-      <c r="A3" s="16" t="s">
+      <c r="A3" s="20" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="17" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="18"/>
       <c r="D3" s="18"/>
       <c r="E3" s="18"/>
       <c r="F3" s="18"/>
       <c r="G3" s="18"/>
       <c r="H3" s="18"/>
       <c r="I3" s="18"/>
       <c r="J3" s="18"/>
       <c r="K3" s="18"/>
       <c r="L3" s="18"/>
       <c r="M3" s="19"/>
       <c r="N3" s="17" t="s">
         <v>4</v>
       </c>
       <c r="O3" s="18"/>
       <c r="P3" s="18"/>
       <c r="Q3" s="18"/>
       <c r="R3" s="18"/>
       <c r="S3" s="18"/>
       <c r="T3" s="18"/>
@@ -855,51 +855,51 @@
       <c r="BY3" s="18"/>
       <c r="BZ3" s="18"/>
       <c r="CA3" s="18"/>
       <c r="CB3" s="18"/>
       <c r="CC3" s="18"/>
       <c r="CD3" s="18"/>
       <c r="CE3" s="18"/>
       <c r="CF3" s="18"/>
       <c r="CG3" s="19"/>
       <c r="CH3" s="17" t="s">
         <v>23</v>
       </c>
       <c r="CI3" s="18"/>
       <c r="CJ3" s="18"/>
       <c r="CK3" s="18"/>
       <c r="CL3" s="18"/>
       <c r="CM3" s="18"/>
       <c r="CN3" s="18"/>
       <c r="CO3" s="18"/>
       <c r="CP3" s="18"/>
       <c r="CQ3" s="18"/>
       <c r="CR3" s="18"/>
       <c r="CS3" s="19"/>
     </row>
     <row r="4" spans="1:97" s="6" customFormat="1" ht="14.25" customHeight="1" thickBot="1">
-      <c r="A4" s="16"/>
+      <c r="A4" s="20"/>
       <c r="B4" s="7" t="s">
         <v>7</v>
       </c>
       <c r="C4" s="8" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E4" s="7" t="s">
         <v>10</v>
       </c>
       <c r="F4" s="8" t="s">
         <v>11</v>
       </c>
       <c r="G4" s="8" t="s">
         <v>12</v>
       </c>
       <c r="H4" s="8" t="s">
         <v>13</v>
       </c>
       <c r="I4" s="8" t="s">
         <v>14</v>
       </c>
       <c r="J4" s="8" t="s">
@@ -1416,88 +1416,90 @@
       </c>
       <c r="CE5" s="12">
         <v>105.6</v>
       </c>
       <c r="CF5" s="12">
         <v>104.3</v>
       </c>
       <c r="CG5" s="12">
         <v>96.4</v>
       </c>
       <c r="CH5" s="12">
         <v>93.9</v>
       </c>
       <c r="CI5" s="12">
         <v>96.2</v>
       </c>
       <c r="CJ5" s="12">
         <v>94.6</v>
       </c>
       <c r="CK5" s="12">
         <v>95.4</v>
       </c>
       <c r="CL5" s="14">
         <v>97.5</v>
       </c>
-      <c r="CM5" s="14"/>
+      <c r="CM5" s="14">
+        <v>117.3</v>
+      </c>
       <c r="CN5" s="14"/>
       <c r="CO5" s="14"/>
       <c r="CP5" s="12"/>
       <c r="CQ5" s="12"/>
       <c r="CR5" s="12"/>
       <c r="CS5" s="12"/>
     </row>
     <row r="6" spans="1:97">
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:97">
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="18">
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:M3"/>
+    <mergeCell ref="AT2:AW2"/>
+    <mergeCell ref="A1:AW1"/>
+    <mergeCell ref="AH2:AK2"/>
+    <mergeCell ref="V2:Y2"/>
+    <mergeCell ref="J2:M2"/>
     <mergeCell ref="CP2:CS2"/>
     <mergeCell ref="CH3:CS3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="AL3:AW3"/>
     <mergeCell ref="CD2:CG2"/>
     <mergeCell ref="BV3:CG3"/>
     <mergeCell ref="BJ3:BU3"/>
     <mergeCell ref="BR2:BU2"/>
     <mergeCell ref="BF2:BI2"/>
     <mergeCell ref="AX3:BI3"/>
-    <mergeCell ref="A3:A4"/>
-[...5 lines deleted...]
-    <mergeCell ref="J2:M2"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>