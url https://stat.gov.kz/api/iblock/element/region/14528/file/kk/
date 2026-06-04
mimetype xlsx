--- v0 (2026-04-22)
+++ v1 (2026-06-04)
@@ -310,82 +310,82 @@
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="3" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -657,343 +657,343 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CS6"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="BZ1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CI5" sqref="CI5:CJ5"/>
+      <selection pane="topRight" activeCell="CL10" sqref="CL10:CL11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="25.28515625" style="2" customWidth="1"/>
     <col min="2" max="2" width="8.28515625" style="2" customWidth="1"/>
     <col min="3" max="3" width="9.42578125" style="2" customWidth="1"/>
     <col min="4" max="4" width="8.7109375" style="2" customWidth="1"/>
     <col min="5" max="5" width="8.42578125" style="2" customWidth="1"/>
     <col min="6" max="6" width="9.140625" style="2"/>
     <col min="7" max="7" width="8.7109375" style="2" customWidth="1"/>
     <col min="8" max="8" width="9.28515625" style="2" customWidth="1"/>
     <col min="9" max="9" width="9.5703125" style="2" customWidth="1"/>
     <col min="10" max="10" width="9.42578125" style="2" customWidth="1"/>
     <col min="11" max="12" width="10.140625" style="2" customWidth="1"/>
     <col min="13" max="13" width="10" style="2" customWidth="1"/>
     <col min="14" max="23" width="9.140625" style="2"/>
     <col min="24" max="24" width="9.28515625" style="1" customWidth="1"/>
     <col min="25" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="18" customFormat="1" ht="31.5" customHeight="1">
-      <c r="A1" s="19" t="s">
+      <c r="A1" s="29" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="19"/>
-[...46 lines deleted...]
-      <c r="AW1" s="19"/>
+      <c r="B1" s="29"/>
+      <c r="C1" s="29"/>
+      <c r="D1" s="29"/>
+      <c r="E1" s="29"/>
+      <c r="F1" s="29"/>
+      <c r="G1" s="29"/>
+      <c r="H1" s="29"/>
+      <c r="I1" s="29"/>
+      <c r="J1" s="29"/>
+      <c r="K1" s="29"/>
+      <c r="L1" s="29"/>
+      <c r="M1" s="29"/>
+      <c r="N1" s="29"/>
+      <c r="O1" s="29"/>
+      <c r="P1" s="29"/>
+      <c r="Q1" s="29"/>
+      <c r="R1" s="29"/>
+      <c r="S1" s="29"/>
+      <c r="T1" s="29"/>
+      <c r="U1" s="29"/>
+      <c r="V1" s="29"/>
+      <c r="W1" s="29"/>
+      <c r="X1" s="29"/>
+      <c r="Y1" s="29"/>
+      <c r="Z1" s="29"/>
+      <c r="AA1" s="29"/>
+      <c r="AB1" s="29"/>
+      <c r="AC1" s="29"/>
+      <c r="AD1" s="29"/>
+      <c r="AE1" s="29"/>
+      <c r="AF1" s="29"/>
+      <c r="AG1" s="29"/>
+      <c r="AH1" s="29"/>
+      <c r="AI1" s="29"/>
+      <c r="AJ1" s="29"/>
+      <c r="AK1" s="29"/>
+      <c r="AL1" s="29"/>
+      <c r="AM1" s="29"/>
+      <c r="AN1" s="29"/>
+      <c r="AO1" s="29"/>
+      <c r="AP1" s="29"/>
+      <c r="AQ1" s="29"/>
+      <c r="AR1" s="29"/>
+      <c r="AS1" s="29"/>
+      <c r="AT1" s="29"/>
+      <c r="AU1" s="29"/>
+      <c r="AV1" s="29"/>
+      <c r="AW1" s="29"/>
     </row>
     <row r="2" spans="1:97" s="3" customFormat="1" ht="18.75" customHeight="1" thickBot="1">
       <c r="A2" s="4"/>
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
       <c r="I2" s="4"/>
-      <c r="J2" s="20" t="s">
+      <c r="J2" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="K2" s="20"/>
-[...1 lines deleted...]
-      <c r="M2" s="20"/>
+      <c r="K2" s="19"/>
+      <c r="L2" s="19"/>
+      <c r="M2" s="19"/>
       <c r="N2" s="4"/>
       <c r="O2" s="4"/>
       <c r="P2" s="4"/>
       <c r="Q2" s="4"/>
       <c r="R2" s="4"/>
       <c r="S2" s="4"/>
       <c r="T2" s="4"/>
       <c r="U2" s="4"/>
-      <c r="V2" s="20" t="s">
+      <c r="V2" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="W2" s="20"/>
-[...2 lines deleted...]
-      <c r="AH2" s="20" t="s">
+      <c r="W2" s="19"/>
+      <c r="X2" s="19"/>
+      <c r="Y2" s="19"/>
+      <c r="AH2" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="AI2" s="20"/>
-[...2 lines deleted...]
-      <c r="AT2" s="20" t="s">
+      <c r="AI2" s="19"/>
+      <c r="AJ2" s="19"/>
+      <c r="AK2" s="19"/>
+      <c r="AT2" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="AU2" s="20"/>
-[...1 lines deleted...]
-      <c r="AW2" s="20"/>
+      <c r="AU2" s="19"/>
+      <c r="AV2" s="19"/>
+      <c r="AW2" s="19"/>
       <c r="AX2" s="16"/>
       <c r="AY2" s="17"/>
       <c r="AZ2" s="17"/>
       <c r="BA2" s="17"/>
       <c r="BB2" s="17"/>
       <c r="BC2" s="17"/>
       <c r="BD2" s="17"/>
       <c r="BE2" s="17"/>
-      <c r="BF2" s="20" t="s">
+      <c r="BF2" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="BG2" s="20"/>
-[...1 lines deleted...]
-      <c r="BI2" s="21"/>
+      <c r="BG2" s="19"/>
+      <c r="BH2" s="19"/>
+      <c r="BI2" s="20"/>
       <c r="BJ2" s="16"/>
       <c r="BK2" s="17"/>
       <c r="BL2" s="17"/>
       <c r="BM2" s="17"/>
       <c r="BN2" s="17"/>
       <c r="BO2" s="17"/>
       <c r="BP2" s="17"/>
       <c r="BQ2" s="17"/>
-      <c r="BR2" s="20" t="s">
+      <c r="BR2" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="BS2" s="20"/>
-[...1 lines deleted...]
-      <c r="BU2" s="21"/>
+      <c r="BS2" s="19"/>
+      <c r="BT2" s="19"/>
+      <c r="BU2" s="20"/>
       <c r="BV2" s="16"/>
       <c r="BW2" s="17"/>
       <c r="BX2" s="17"/>
       <c r="BY2" s="17"/>
       <c r="BZ2" s="17"/>
       <c r="CA2" s="17"/>
       <c r="CB2" s="17"/>
       <c r="CC2" s="17"/>
-      <c r="CD2" s="20" t="s">
+      <c r="CD2" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="CE2" s="20"/>
-[...1 lines deleted...]
-      <c r="CG2" s="21"/>
+      <c r="CE2" s="19"/>
+      <c r="CF2" s="19"/>
+      <c r="CG2" s="20"/>
       <c r="CH2" s="16"/>
       <c r="CI2" s="17"/>
       <c r="CJ2" s="17"/>
       <c r="CK2" s="17"/>
       <c r="CL2" s="17"/>
       <c r="CM2" s="17"/>
       <c r="CN2" s="17"/>
       <c r="CO2" s="17"/>
-      <c r="CP2" s="20" t="s">
+      <c r="CP2" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="CQ2" s="20"/>
-[...1 lines deleted...]
-      <c r="CS2" s="21"/>
+      <c r="CQ2" s="19"/>
+      <c r="CR2" s="19"/>
+      <c r="CS2" s="20"/>
     </row>
     <row r="3" spans="1:97" s="5" customFormat="1" ht="15" customHeight="1" thickBot="1">
-      <c r="A3" s="25" t="s">
+      <c r="A3" s="24" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="27" t="s">
+      <c r="B3" s="26" t="s">
         <v>3</v>
       </c>
-      <c r="C3" s="28"/>
-[...10 lines deleted...]
-      <c r="N3" s="27" t="s">
+      <c r="C3" s="27"/>
+      <c r="D3" s="27"/>
+      <c r="E3" s="27"/>
+      <c r="F3" s="27"/>
+      <c r="G3" s="27"/>
+      <c r="H3" s="27"/>
+      <c r="I3" s="27"/>
+      <c r="J3" s="27"/>
+      <c r="K3" s="27"/>
+      <c r="L3" s="27"/>
+      <c r="M3" s="28"/>
+      <c r="N3" s="26" t="s">
         <v>4</v>
       </c>
-      <c r="O3" s="28"/>
-[...10 lines deleted...]
-      <c r="Z3" s="27" t="s">
+      <c r="O3" s="27"/>
+      <c r="P3" s="27"/>
+      <c r="Q3" s="27"/>
+      <c r="R3" s="27"/>
+      <c r="S3" s="27"/>
+      <c r="T3" s="27"/>
+      <c r="U3" s="27"/>
+      <c r="V3" s="27"/>
+      <c r="W3" s="27"/>
+      <c r="X3" s="27"/>
+      <c r="Y3" s="28"/>
+      <c r="Z3" s="26" t="s">
         <v>5</v>
       </c>
-      <c r="AA3" s="28"/>
-[...10 lines deleted...]
-      <c r="AL3" s="27" t="s">
+      <c r="AA3" s="27"/>
+      <c r="AB3" s="27"/>
+      <c r="AC3" s="27"/>
+      <c r="AD3" s="27"/>
+      <c r="AE3" s="27"/>
+      <c r="AF3" s="27"/>
+      <c r="AG3" s="27"/>
+      <c r="AH3" s="27"/>
+      <c r="AI3" s="27"/>
+      <c r="AJ3" s="27"/>
+      <c r="AK3" s="28"/>
+      <c r="AL3" s="26" t="s">
         <v>6</v>
       </c>
-      <c r="AM3" s="28"/>
-[...10 lines deleted...]
-      <c r="AX3" s="22" t="s">
+      <c r="AM3" s="27"/>
+      <c r="AN3" s="27"/>
+      <c r="AO3" s="27"/>
+      <c r="AP3" s="27"/>
+      <c r="AQ3" s="27"/>
+      <c r="AR3" s="27"/>
+      <c r="AS3" s="27"/>
+      <c r="AT3" s="27"/>
+      <c r="AU3" s="27"/>
+      <c r="AV3" s="27"/>
+      <c r="AW3" s="28"/>
+      <c r="AX3" s="21" t="s">
         <v>19</v>
       </c>
-      <c r="AY3" s="23"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="22" t="s">
+      <c r="AY3" s="22"/>
+      <c r="AZ3" s="22"/>
+      <c r="BA3" s="22"/>
+      <c r="BB3" s="22"/>
+      <c r="BC3" s="22"/>
+      <c r="BD3" s="22"/>
+      <c r="BE3" s="22"/>
+      <c r="BF3" s="22"/>
+      <c r="BG3" s="22"/>
+      <c r="BH3" s="22"/>
+      <c r="BI3" s="23"/>
+      <c r="BJ3" s="21" t="s">
         <v>20</v>
       </c>
-      <c r="BK3" s="23"/>
-[...10 lines deleted...]
-      <c r="BV3" s="22" t="s">
+      <c r="BK3" s="22"/>
+      <c r="BL3" s="22"/>
+      <c r="BM3" s="22"/>
+      <c r="BN3" s="22"/>
+      <c r="BO3" s="22"/>
+      <c r="BP3" s="22"/>
+      <c r="BQ3" s="22"/>
+      <c r="BR3" s="22"/>
+      <c r="BS3" s="22"/>
+      <c r="BT3" s="22"/>
+      <c r="BU3" s="23"/>
+      <c r="BV3" s="21" t="s">
         <v>21</v>
       </c>
-      <c r="BW3" s="23"/>
-[...10 lines deleted...]
-      <c r="CH3" s="22" t="s">
+      <c r="BW3" s="22"/>
+      <c r="BX3" s="22"/>
+      <c r="BY3" s="22"/>
+      <c r="BZ3" s="22"/>
+      <c r="CA3" s="22"/>
+      <c r="CB3" s="22"/>
+      <c r="CC3" s="22"/>
+      <c r="CD3" s="22"/>
+      <c r="CE3" s="22"/>
+      <c r="CF3" s="22"/>
+      <c r="CG3" s="23"/>
+      <c r="CH3" s="21" t="s">
         <v>23</v>
       </c>
-      <c r="CI3" s="23"/>
-[...9 lines deleted...]
-      <c r="CS3" s="24"/>
+      <c r="CI3" s="22"/>
+      <c r="CJ3" s="22"/>
+      <c r="CK3" s="22"/>
+      <c r="CL3" s="22"/>
+      <c r="CM3" s="22"/>
+      <c r="CN3" s="22"/>
+      <c r="CO3" s="22"/>
+      <c r="CP3" s="22"/>
+      <c r="CQ3" s="22"/>
+      <c r="CR3" s="22"/>
+      <c r="CS3" s="23"/>
     </row>
     <row r="4" spans="1:97" s="8" customFormat="1" ht="14.25" customHeight="1" thickBot="1">
-      <c r="A4" s="26"/>
+      <c r="A4" s="25"/>
       <c r="B4" s="6" t="s">
         <v>7</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="7" t="s">
         <v>9</v>
       </c>
       <c r="E4" s="6" t="s">
         <v>10</v>
       </c>
       <c r="F4" s="7" t="s">
         <v>11</v>
       </c>
       <c r="G4" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H4" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I4" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J4" s="7" t="s">
@@ -1504,85 +1504,87 @@
       </c>
       <c r="CC5" s="10">
         <v>94.6</v>
       </c>
       <c r="CD5" s="11">
         <v>100.9</v>
       </c>
       <c r="CE5" s="11">
         <v>97.3</v>
       </c>
       <c r="CF5" s="11">
         <v>96.3</v>
       </c>
       <c r="CG5" s="11">
         <v>90.7</v>
       </c>
       <c r="CH5" s="14">
         <v>90.4</v>
       </c>
       <c r="CI5" s="14">
         <v>90.3</v>
       </c>
       <c r="CJ5" s="14">
         <v>89.1</v>
       </c>
-      <c r="CK5" s="14"/>
+      <c r="CK5" s="14">
+        <v>90.6</v>
+      </c>
       <c r="CL5" s="10"/>
       <c r="CM5" s="10"/>
       <c r="CN5" s="10"/>
       <c r="CO5" s="10"/>
       <c r="CP5" s="11"/>
       <c r="CQ5" s="11"/>
       <c r="CR5" s="11"/>
       <c r="CS5" s="11"/>
     </row>
     <row r="6" spans="1:97">
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="18">
+    <mergeCell ref="A1:AW1"/>
+    <mergeCell ref="AT2:AW2"/>
+    <mergeCell ref="J2:M2"/>
+    <mergeCell ref="V2:Y2"/>
+    <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="CP2:CS2"/>
     <mergeCell ref="CH3:CS3"/>
     <mergeCell ref="CD2:CG2"/>
     <mergeCell ref="BV3:CG3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="BR2:BU2"/>
     <mergeCell ref="BJ3:BU3"/>
     <mergeCell ref="BF2:BI2"/>
     <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="AL3:AW3"/>
-    <mergeCell ref="A1:AW1"/>
-[...3 lines deleted...]
-    <mergeCell ref="AH2:AK2"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>