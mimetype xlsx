--- v1 (2026-06-04)
+++ v2 (2026-06-29)
@@ -310,82 +310,82 @@
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="3" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -657,343 +657,343 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CS6"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="BZ1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CL10" sqref="CL10:CL11"/>
+      <selection pane="topRight" activeCell="CL5" sqref="CL5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="25.28515625" style="2" customWidth="1"/>
     <col min="2" max="2" width="8.28515625" style="2" customWidth="1"/>
     <col min="3" max="3" width="9.42578125" style="2" customWidth="1"/>
     <col min="4" max="4" width="8.7109375" style="2" customWidth="1"/>
     <col min="5" max="5" width="8.42578125" style="2" customWidth="1"/>
     <col min="6" max="6" width="9.140625" style="2"/>
     <col min="7" max="7" width="8.7109375" style="2" customWidth="1"/>
     <col min="8" max="8" width="9.28515625" style="2" customWidth="1"/>
     <col min="9" max="9" width="9.5703125" style="2" customWidth="1"/>
     <col min="10" max="10" width="9.42578125" style="2" customWidth="1"/>
     <col min="11" max="12" width="10.140625" style="2" customWidth="1"/>
     <col min="13" max="13" width="10" style="2" customWidth="1"/>
     <col min="14" max="23" width="9.140625" style="2"/>
     <col min="24" max="24" width="9.28515625" style="1" customWidth="1"/>
     <col min="25" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="18" customFormat="1" ht="31.5" customHeight="1">
-      <c r="A1" s="29" t="s">
+      <c r="A1" s="19" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="29"/>
-[...46 lines deleted...]
-      <c r="AW1" s="29"/>
+      <c r="B1" s="19"/>
+      <c r="C1" s="19"/>
+      <c r="D1" s="19"/>
+      <c r="E1" s="19"/>
+      <c r="F1" s="19"/>
+      <c r="G1" s="19"/>
+      <c r="H1" s="19"/>
+      <c r="I1" s="19"/>
+      <c r="J1" s="19"/>
+      <c r="K1" s="19"/>
+      <c r="L1" s="19"/>
+      <c r="M1" s="19"/>
+      <c r="N1" s="19"/>
+      <c r="O1" s="19"/>
+      <c r="P1" s="19"/>
+      <c r="Q1" s="19"/>
+      <c r="R1" s="19"/>
+      <c r="S1" s="19"/>
+      <c r="T1" s="19"/>
+      <c r="U1" s="19"/>
+      <c r="V1" s="19"/>
+      <c r="W1" s="19"/>
+      <c r="X1" s="19"/>
+      <c r="Y1" s="19"/>
+      <c r="Z1" s="19"/>
+      <c r="AA1" s="19"/>
+      <c r="AB1" s="19"/>
+      <c r="AC1" s="19"/>
+      <c r="AD1" s="19"/>
+      <c r="AE1" s="19"/>
+      <c r="AF1" s="19"/>
+      <c r="AG1" s="19"/>
+      <c r="AH1" s="19"/>
+      <c r="AI1" s="19"/>
+      <c r="AJ1" s="19"/>
+      <c r="AK1" s="19"/>
+      <c r="AL1" s="19"/>
+      <c r="AM1" s="19"/>
+      <c r="AN1" s="19"/>
+      <c r="AO1" s="19"/>
+      <c r="AP1" s="19"/>
+      <c r="AQ1" s="19"/>
+      <c r="AR1" s="19"/>
+      <c r="AS1" s="19"/>
+      <c r="AT1" s="19"/>
+      <c r="AU1" s="19"/>
+      <c r="AV1" s="19"/>
+      <c r="AW1" s="19"/>
     </row>
     <row r="2" spans="1:97" s="3" customFormat="1" ht="18.75" customHeight="1" thickBot="1">
       <c r="A2" s="4"/>
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
       <c r="I2" s="4"/>
-      <c r="J2" s="19" t="s">
+      <c r="J2" s="20" t="s">
         <v>22</v>
       </c>
-      <c r="K2" s="19"/>
-[...1 lines deleted...]
-      <c r="M2" s="19"/>
+      <c r="K2" s="20"/>
+      <c r="L2" s="20"/>
+      <c r="M2" s="20"/>
       <c r="N2" s="4"/>
       <c r="O2" s="4"/>
       <c r="P2" s="4"/>
       <c r="Q2" s="4"/>
       <c r="R2" s="4"/>
       <c r="S2" s="4"/>
       <c r="T2" s="4"/>
       <c r="U2" s="4"/>
-      <c r="V2" s="19" t="s">
+      <c r="V2" s="20" t="s">
         <v>22</v>
       </c>
-      <c r="W2" s="19"/>
-[...2 lines deleted...]
-      <c r="AH2" s="19" t="s">
+      <c r="W2" s="20"/>
+      <c r="X2" s="20"/>
+      <c r="Y2" s="20"/>
+      <c r="AH2" s="20" t="s">
         <v>22</v>
       </c>
-      <c r="AI2" s="19"/>
-[...2 lines deleted...]
-      <c r="AT2" s="19" t="s">
+      <c r="AI2" s="20"/>
+      <c r="AJ2" s="20"/>
+      <c r="AK2" s="20"/>
+      <c r="AT2" s="20" t="s">
         <v>22</v>
       </c>
-      <c r="AU2" s="19"/>
-[...1 lines deleted...]
-      <c r="AW2" s="19"/>
+      <c r="AU2" s="20"/>
+      <c r="AV2" s="20"/>
+      <c r="AW2" s="20"/>
       <c r="AX2" s="16"/>
       <c r="AY2" s="17"/>
       <c r="AZ2" s="17"/>
       <c r="BA2" s="17"/>
       <c r="BB2" s="17"/>
       <c r="BC2" s="17"/>
       <c r="BD2" s="17"/>
       <c r="BE2" s="17"/>
-      <c r="BF2" s="19" t="s">
+      <c r="BF2" s="20" t="s">
         <v>22</v>
       </c>
-      <c r="BG2" s="19"/>
-[...1 lines deleted...]
-      <c r="BI2" s="20"/>
+      <c r="BG2" s="20"/>
+      <c r="BH2" s="20"/>
+      <c r="BI2" s="21"/>
       <c r="BJ2" s="16"/>
       <c r="BK2" s="17"/>
       <c r="BL2" s="17"/>
       <c r="BM2" s="17"/>
       <c r="BN2" s="17"/>
       <c r="BO2" s="17"/>
       <c r="BP2" s="17"/>
       <c r="BQ2" s="17"/>
-      <c r="BR2" s="19" t="s">
+      <c r="BR2" s="20" t="s">
         <v>22</v>
       </c>
-      <c r="BS2" s="19"/>
-[...1 lines deleted...]
-      <c r="BU2" s="20"/>
+      <c r="BS2" s="20"/>
+      <c r="BT2" s="20"/>
+      <c r="BU2" s="21"/>
       <c r="BV2" s="16"/>
       <c r="BW2" s="17"/>
       <c r="BX2" s="17"/>
       <c r="BY2" s="17"/>
       <c r="BZ2" s="17"/>
       <c r="CA2" s="17"/>
       <c r="CB2" s="17"/>
       <c r="CC2" s="17"/>
-      <c r="CD2" s="19" t="s">
+      <c r="CD2" s="20" t="s">
         <v>22</v>
       </c>
-      <c r="CE2" s="19"/>
-[...1 lines deleted...]
-      <c r="CG2" s="20"/>
+      <c r="CE2" s="20"/>
+      <c r="CF2" s="20"/>
+      <c r="CG2" s="21"/>
       <c r="CH2" s="16"/>
       <c r="CI2" s="17"/>
       <c r="CJ2" s="17"/>
       <c r="CK2" s="17"/>
       <c r="CL2" s="17"/>
       <c r="CM2" s="17"/>
       <c r="CN2" s="17"/>
       <c r="CO2" s="17"/>
-      <c r="CP2" s="19" t="s">
+      <c r="CP2" s="20" t="s">
         <v>22</v>
       </c>
-      <c r="CQ2" s="19"/>
-[...1 lines deleted...]
-      <c r="CS2" s="20"/>
+      <c r="CQ2" s="20"/>
+      <c r="CR2" s="20"/>
+      <c r="CS2" s="21"/>
     </row>
     <row r="3" spans="1:97" s="5" customFormat="1" ht="15" customHeight="1" thickBot="1">
-      <c r="A3" s="24" t="s">
+      <c r="A3" s="25" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="26" t="s">
+      <c r="B3" s="27" t="s">
         <v>3</v>
       </c>
-      <c r="C3" s="27"/>
-[...10 lines deleted...]
-      <c r="N3" s="26" t="s">
+      <c r="C3" s="28"/>
+      <c r="D3" s="28"/>
+      <c r="E3" s="28"/>
+      <c r="F3" s="28"/>
+      <c r="G3" s="28"/>
+      <c r="H3" s="28"/>
+      <c r="I3" s="28"/>
+      <c r="J3" s="28"/>
+      <c r="K3" s="28"/>
+      <c r="L3" s="28"/>
+      <c r="M3" s="29"/>
+      <c r="N3" s="27" t="s">
         <v>4</v>
       </c>
-      <c r="O3" s="27"/>
-[...10 lines deleted...]
-      <c r="Z3" s="26" t="s">
+      <c r="O3" s="28"/>
+      <c r="P3" s="28"/>
+      <c r="Q3" s="28"/>
+      <c r="R3" s="28"/>
+      <c r="S3" s="28"/>
+      <c r="T3" s="28"/>
+      <c r="U3" s="28"/>
+      <c r="V3" s="28"/>
+      <c r="W3" s="28"/>
+      <c r="X3" s="28"/>
+      <c r="Y3" s="29"/>
+      <c r="Z3" s="27" t="s">
         <v>5</v>
       </c>
-      <c r="AA3" s="27"/>
-[...10 lines deleted...]
-      <c r="AL3" s="26" t="s">
+      <c r="AA3" s="28"/>
+      <c r="AB3" s="28"/>
+      <c r="AC3" s="28"/>
+      <c r="AD3" s="28"/>
+      <c r="AE3" s="28"/>
+      <c r="AF3" s="28"/>
+      <c r="AG3" s="28"/>
+      <c r="AH3" s="28"/>
+      <c r="AI3" s="28"/>
+      <c r="AJ3" s="28"/>
+      <c r="AK3" s="29"/>
+      <c r="AL3" s="27" t="s">
         <v>6</v>
       </c>
-      <c r="AM3" s="27"/>
-[...10 lines deleted...]
-      <c r="AX3" s="21" t="s">
+      <c r="AM3" s="28"/>
+      <c r="AN3" s="28"/>
+      <c r="AO3" s="28"/>
+      <c r="AP3" s="28"/>
+      <c r="AQ3" s="28"/>
+      <c r="AR3" s="28"/>
+      <c r="AS3" s="28"/>
+      <c r="AT3" s="28"/>
+      <c r="AU3" s="28"/>
+      <c r="AV3" s="28"/>
+      <c r="AW3" s="29"/>
+      <c r="AX3" s="22" t="s">
         <v>19</v>
       </c>
-      <c r="AY3" s="22"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="21" t="s">
+      <c r="AY3" s="23"/>
+      <c r="AZ3" s="23"/>
+      <c r="BA3" s="23"/>
+      <c r="BB3" s="23"/>
+      <c r="BC3" s="23"/>
+      <c r="BD3" s="23"/>
+      <c r="BE3" s="23"/>
+      <c r="BF3" s="23"/>
+      <c r="BG3" s="23"/>
+      <c r="BH3" s="23"/>
+      <c r="BI3" s="24"/>
+      <c r="BJ3" s="22" t="s">
         <v>20</v>
       </c>
-      <c r="BK3" s="22"/>
-[...10 lines deleted...]
-      <c r="BV3" s="21" t="s">
+      <c r="BK3" s="23"/>
+      <c r="BL3" s="23"/>
+      <c r="BM3" s="23"/>
+      <c r="BN3" s="23"/>
+      <c r="BO3" s="23"/>
+      <c r="BP3" s="23"/>
+      <c r="BQ3" s="23"/>
+      <c r="BR3" s="23"/>
+      <c r="BS3" s="23"/>
+      <c r="BT3" s="23"/>
+      <c r="BU3" s="24"/>
+      <c r="BV3" s="22" t="s">
         <v>21</v>
       </c>
-      <c r="BW3" s="22"/>
-[...10 lines deleted...]
-      <c r="CH3" s="21" t="s">
+      <c r="BW3" s="23"/>
+      <c r="BX3" s="23"/>
+      <c r="BY3" s="23"/>
+      <c r="BZ3" s="23"/>
+      <c r="CA3" s="23"/>
+      <c r="CB3" s="23"/>
+      <c r="CC3" s="23"/>
+      <c r="CD3" s="23"/>
+      <c r="CE3" s="23"/>
+      <c r="CF3" s="23"/>
+      <c r="CG3" s="24"/>
+      <c r="CH3" s="22" t="s">
         <v>23</v>
       </c>
-      <c r="CI3" s="22"/>
-[...9 lines deleted...]
-      <c r="CS3" s="23"/>
+      <c r="CI3" s="23"/>
+      <c r="CJ3" s="23"/>
+      <c r="CK3" s="23"/>
+      <c r="CL3" s="23"/>
+      <c r="CM3" s="23"/>
+      <c r="CN3" s="23"/>
+      <c r="CO3" s="23"/>
+      <c r="CP3" s="23"/>
+      <c r="CQ3" s="23"/>
+      <c r="CR3" s="23"/>
+      <c r="CS3" s="24"/>
     </row>
     <row r="4" spans="1:97" s="8" customFormat="1" ht="14.25" customHeight="1" thickBot="1">
-      <c r="A4" s="25"/>
+      <c r="A4" s="26"/>
       <c r="B4" s="6" t="s">
         <v>7</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="7" t="s">
         <v>9</v>
       </c>
       <c r="E4" s="6" t="s">
         <v>10</v>
       </c>
       <c r="F4" s="7" t="s">
         <v>11</v>
       </c>
       <c r="G4" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H4" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I4" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J4" s="7" t="s">
@@ -1507,84 +1507,86 @@
       </c>
       <c r="CD5" s="11">
         <v>100.9</v>
       </c>
       <c r="CE5" s="11">
         <v>97.3</v>
       </c>
       <c r="CF5" s="11">
         <v>96.3</v>
       </c>
       <c r="CG5" s="11">
         <v>90.7</v>
       </c>
       <c r="CH5" s="14">
         <v>90.4</v>
       </c>
       <c r="CI5" s="14">
         <v>90.3</v>
       </c>
       <c r="CJ5" s="14">
         <v>89.1</v>
       </c>
       <c r="CK5" s="14">
         <v>90.6</v>
       </c>
-      <c r="CL5" s="10"/>
+      <c r="CL5" s="10">
+        <v>89.6</v>
+      </c>
       <c r="CM5" s="10"/>
       <c r="CN5" s="10"/>
       <c r="CO5" s="10"/>
       <c r="CP5" s="11"/>
       <c r="CQ5" s="11"/>
       <c r="CR5" s="11"/>
       <c r="CS5" s="11"/>
     </row>
     <row r="6" spans="1:97">
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="18">
-    <mergeCell ref="A1:AW1"/>
-[...3 lines deleted...]
-    <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="CP2:CS2"/>
     <mergeCell ref="CH3:CS3"/>
     <mergeCell ref="CD2:CG2"/>
     <mergeCell ref="BV3:CG3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="BR2:BU2"/>
     <mergeCell ref="BJ3:BU3"/>
     <mergeCell ref="BF2:BI2"/>
     <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="AL3:AW3"/>
+    <mergeCell ref="A1:AW1"/>
+    <mergeCell ref="AT2:AW2"/>
+    <mergeCell ref="J2:M2"/>
+    <mergeCell ref="V2:Y2"/>
+    <mergeCell ref="AH2:AK2"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>