--- v2 (2026-06-29)
+++ v3 (2026-07-21)
@@ -310,82 +310,82 @@
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="3" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -657,343 +657,343 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CS6"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="BZ1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CL5" sqref="CL5"/>
+      <selection pane="topRight" activeCell="CQ27" sqref="CQ27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="25.28515625" style="2" customWidth="1"/>
     <col min="2" max="2" width="8.28515625" style="2" customWidth="1"/>
     <col min="3" max="3" width="9.42578125" style="2" customWidth="1"/>
     <col min="4" max="4" width="8.7109375" style="2" customWidth="1"/>
     <col min="5" max="5" width="8.42578125" style="2" customWidth="1"/>
     <col min="6" max="6" width="9.140625" style="2"/>
     <col min="7" max="7" width="8.7109375" style="2" customWidth="1"/>
     <col min="8" max="8" width="9.28515625" style="2" customWidth="1"/>
     <col min="9" max="9" width="9.5703125" style="2" customWidth="1"/>
     <col min="10" max="10" width="9.42578125" style="2" customWidth="1"/>
     <col min="11" max="12" width="10.140625" style="2" customWidth="1"/>
     <col min="13" max="13" width="10" style="2" customWidth="1"/>
     <col min="14" max="23" width="9.140625" style="2"/>
     <col min="24" max="24" width="9.28515625" style="1" customWidth="1"/>
     <col min="25" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="18" customFormat="1" ht="31.5" customHeight="1">
-      <c r="A1" s="19" t="s">
+      <c r="A1" s="29" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="19"/>
-[...46 lines deleted...]
-      <c r="AW1" s="19"/>
+      <c r="B1" s="29"/>
+      <c r="C1" s="29"/>
+      <c r="D1" s="29"/>
+      <c r="E1" s="29"/>
+      <c r="F1" s="29"/>
+      <c r="G1" s="29"/>
+      <c r="H1" s="29"/>
+      <c r="I1" s="29"/>
+      <c r="J1" s="29"/>
+      <c r="K1" s="29"/>
+      <c r="L1" s="29"/>
+      <c r="M1" s="29"/>
+      <c r="N1" s="29"/>
+      <c r="O1" s="29"/>
+      <c r="P1" s="29"/>
+      <c r="Q1" s="29"/>
+      <c r="R1" s="29"/>
+      <c r="S1" s="29"/>
+      <c r="T1" s="29"/>
+      <c r="U1" s="29"/>
+      <c r="V1" s="29"/>
+      <c r="W1" s="29"/>
+      <c r="X1" s="29"/>
+      <c r="Y1" s="29"/>
+      <c r="Z1" s="29"/>
+      <c r="AA1" s="29"/>
+      <c r="AB1" s="29"/>
+      <c r="AC1" s="29"/>
+      <c r="AD1" s="29"/>
+      <c r="AE1" s="29"/>
+      <c r="AF1" s="29"/>
+      <c r="AG1" s="29"/>
+      <c r="AH1" s="29"/>
+      <c r="AI1" s="29"/>
+      <c r="AJ1" s="29"/>
+      <c r="AK1" s="29"/>
+      <c r="AL1" s="29"/>
+      <c r="AM1" s="29"/>
+      <c r="AN1" s="29"/>
+      <c r="AO1" s="29"/>
+      <c r="AP1" s="29"/>
+      <c r="AQ1" s="29"/>
+      <c r="AR1" s="29"/>
+      <c r="AS1" s="29"/>
+      <c r="AT1" s="29"/>
+      <c r="AU1" s="29"/>
+      <c r="AV1" s="29"/>
+      <c r="AW1" s="29"/>
     </row>
     <row r="2" spans="1:97" s="3" customFormat="1" ht="18.75" customHeight="1" thickBot="1">
       <c r="A2" s="4"/>
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
       <c r="I2" s="4"/>
-      <c r="J2" s="20" t="s">
+      <c r="J2" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="K2" s="20"/>
-[...1 lines deleted...]
-      <c r="M2" s="20"/>
+      <c r="K2" s="19"/>
+      <c r="L2" s="19"/>
+      <c r="M2" s="19"/>
       <c r="N2" s="4"/>
       <c r="O2" s="4"/>
       <c r="P2" s="4"/>
       <c r="Q2" s="4"/>
       <c r="R2" s="4"/>
       <c r="S2" s="4"/>
       <c r="T2" s="4"/>
       <c r="U2" s="4"/>
-      <c r="V2" s="20" t="s">
+      <c r="V2" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="W2" s="20"/>
-[...2 lines deleted...]
-      <c r="AH2" s="20" t="s">
+      <c r="W2" s="19"/>
+      <c r="X2" s="19"/>
+      <c r="Y2" s="19"/>
+      <c r="AH2" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="AI2" s="20"/>
-[...2 lines deleted...]
-      <c r="AT2" s="20" t="s">
+      <c r="AI2" s="19"/>
+      <c r="AJ2" s="19"/>
+      <c r="AK2" s="19"/>
+      <c r="AT2" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="AU2" s="20"/>
-[...1 lines deleted...]
-      <c r="AW2" s="20"/>
+      <c r="AU2" s="19"/>
+      <c r="AV2" s="19"/>
+      <c r="AW2" s="19"/>
       <c r="AX2" s="16"/>
       <c r="AY2" s="17"/>
       <c r="AZ2" s="17"/>
       <c r="BA2" s="17"/>
       <c r="BB2" s="17"/>
       <c r="BC2" s="17"/>
       <c r="BD2" s="17"/>
       <c r="BE2" s="17"/>
-      <c r="BF2" s="20" t="s">
+      <c r="BF2" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="BG2" s="20"/>
-[...1 lines deleted...]
-      <c r="BI2" s="21"/>
+      <c r="BG2" s="19"/>
+      <c r="BH2" s="19"/>
+      <c r="BI2" s="20"/>
       <c r="BJ2" s="16"/>
       <c r="BK2" s="17"/>
       <c r="BL2" s="17"/>
       <c r="BM2" s="17"/>
       <c r="BN2" s="17"/>
       <c r="BO2" s="17"/>
       <c r="BP2" s="17"/>
       <c r="BQ2" s="17"/>
-      <c r="BR2" s="20" t="s">
+      <c r="BR2" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="BS2" s="20"/>
-[...1 lines deleted...]
-      <c r="BU2" s="21"/>
+      <c r="BS2" s="19"/>
+      <c r="BT2" s="19"/>
+      <c r="BU2" s="20"/>
       <c r="BV2" s="16"/>
       <c r="BW2" s="17"/>
       <c r="BX2" s="17"/>
       <c r="BY2" s="17"/>
       <c r="BZ2" s="17"/>
       <c r="CA2" s="17"/>
       <c r="CB2" s="17"/>
       <c r="CC2" s="17"/>
-      <c r="CD2" s="20" t="s">
+      <c r="CD2" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="CE2" s="20"/>
-[...1 lines deleted...]
-      <c r="CG2" s="21"/>
+      <c r="CE2" s="19"/>
+      <c r="CF2" s="19"/>
+      <c r="CG2" s="20"/>
       <c r="CH2" s="16"/>
       <c r="CI2" s="17"/>
       <c r="CJ2" s="17"/>
       <c r="CK2" s="17"/>
       <c r="CL2" s="17"/>
       <c r="CM2" s="17"/>
       <c r="CN2" s="17"/>
       <c r="CO2" s="17"/>
-      <c r="CP2" s="20" t="s">
+      <c r="CP2" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="CQ2" s="20"/>
-[...1 lines deleted...]
-      <c r="CS2" s="21"/>
+      <c r="CQ2" s="19"/>
+      <c r="CR2" s="19"/>
+      <c r="CS2" s="20"/>
     </row>
     <row r="3" spans="1:97" s="5" customFormat="1" ht="15" customHeight="1" thickBot="1">
-      <c r="A3" s="25" t="s">
+      <c r="A3" s="24" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="27" t="s">
+      <c r="B3" s="26" t="s">
         <v>3</v>
       </c>
-      <c r="C3" s="28"/>
-[...10 lines deleted...]
-      <c r="N3" s="27" t="s">
+      <c r="C3" s="27"/>
+      <c r="D3" s="27"/>
+      <c r="E3" s="27"/>
+      <c r="F3" s="27"/>
+      <c r="G3" s="27"/>
+      <c r="H3" s="27"/>
+      <c r="I3" s="27"/>
+      <c r="J3" s="27"/>
+      <c r="K3" s="27"/>
+      <c r="L3" s="27"/>
+      <c r="M3" s="28"/>
+      <c r="N3" s="26" t="s">
         <v>4</v>
       </c>
-      <c r="O3" s="28"/>
-[...10 lines deleted...]
-      <c r="Z3" s="27" t="s">
+      <c r="O3" s="27"/>
+      <c r="P3" s="27"/>
+      <c r="Q3" s="27"/>
+      <c r="R3" s="27"/>
+      <c r="S3" s="27"/>
+      <c r="T3" s="27"/>
+      <c r="U3" s="27"/>
+      <c r="V3" s="27"/>
+      <c r="W3" s="27"/>
+      <c r="X3" s="27"/>
+      <c r="Y3" s="28"/>
+      <c r="Z3" s="26" t="s">
         <v>5</v>
       </c>
-      <c r="AA3" s="28"/>
-[...10 lines deleted...]
-      <c r="AL3" s="27" t="s">
+      <c r="AA3" s="27"/>
+      <c r="AB3" s="27"/>
+      <c r="AC3" s="27"/>
+      <c r="AD3" s="27"/>
+      <c r="AE3" s="27"/>
+      <c r="AF3" s="27"/>
+      <c r="AG3" s="27"/>
+      <c r="AH3" s="27"/>
+      <c r="AI3" s="27"/>
+      <c r="AJ3" s="27"/>
+      <c r="AK3" s="28"/>
+      <c r="AL3" s="26" t="s">
         <v>6</v>
       </c>
-      <c r="AM3" s="28"/>
-[...10 lines deleted...]
-      <c r="AX3" s="22" t="s">
+      <c r="AM3" s="27"/>
+      <c r="AN3" s="27"/>
+      <c r="AO3" s="27"/>
+      <c r="AP3" s="27"/>
+      <c r="AQ3" s="27"/>
+      <c r="AR3" s="27"/>
+      <c r="AS3" s="27"/>
+      <c r="AT3" s="27"/>
+      <c r="AU3" s="27"/>
+      <c r="AV3" s="27"/>
+      <c r="AW3" s="28"/>
+      <c r="AX3" s="21" t="s">
         <v>19</v>
       </c>
-      <c r="AY3" s="23"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="22" t="s">
+      <c r="AY3" s="22"/>
+      <c r="AZ3" s="22"/>
+      <c r="BA3" s="22"/>
+      <c r="BB3" s="22"/>
+      <c r="BC3" s="22"/>
+      <c r="BD3" s="22"/>
+      <c r="BE3" s="22"/>
+      <c r="BF3" s="22"/>
+      <c r="BG3" s="22"/>
+      <c r="BH3" s="22"/>
+      <c r="BI3" s="23"/>
+      <c r="BJ3" s="21" t="s">
         <v>20</v>
       </c>
-      <c r="BK3" s="23"/>
-[...10 lines deleted...]
-      <c r="BV3" s="22" t="s">
+      <c r="BK3" s="22"/>
+      <c r="BL3" s="22"/>
+      <c r="BM3" s="22"/>
+      <c r="BN3" s="22"/>
+      <c r="BO3" s="22"/>
+      <c r="BP3" s="22"/>
+      <c r="BQ3" s="22"/>
+      <c r="BR3" s="22"/>
+      <c r="BS3" s="22"/>
+      <c r="BT3" s="22"/>
+      <c r="BU3" s="23"/>
+      <c r="BV3" s="21" t="s">
         <v>21</v>
       </c>
-      <c r="BW3" s="23"/>
-[...10 lines deleted...]
-      <c r="CH3" s="22" t="s">
+      <c r="BW3" s="22"/>
+      <c r="BX3" s="22"/>
+      <c r="BY3" s="22"/>
+      <c r="BZ3" s="22"/>
+      <c r="CA3" s="22"/>
+      <c r="CB3" s="22"/>
+      <c r="CC3" s="22"/>
+      <c r="CD3" s="22"/>
+      <c r="CE3" s="22"/>
+      <c r="CF3" s="22"/>
+      <c r="CG3" s="23"/>
+      <c r="CH3" s="21" t="s">
         <v>23</v>
       </c>
-      <c r="CI3" s="23"/>
-[...9 lines deleted...]
-      <c r="CS3" s="24"/>
+      <c r="CI3" s="22"/>
+      <c r="CJ3" s="22"/>
+      <c r="CK3" s="22"/>
+      <c r="CL3" s="22"/>
+      <c r="CM3" s="22"/>
+      <c r="CN3" s="22"/>
+      <c r="CO3" s="22"/>
+      <c r="CP3" s="22"/>
+      <c r="CQ3" s="22"/>
+      <c r="CR3" s="22"/>
+      <c r="CS3" s="23"/>
     </row>
     <row r="4" spans="1:97" s="8" customFormat="1" ht="14.25" customHeight="1" thickBot="1">
-      <c r="A4" s="26"/>
+      <c r="A4" s="25"/>
       <c r="B4" s="6" t="s">
         <v>7</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="7" t="s">
         <v>9</v>
       </c>
       <c r="E4" s="6" t="s">
         <v>10</v>
       </c>
       <c r="F4" s="7" t="s">
         <v>11</v>
       </c>
       <c r="G4" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H4" s="7" t="s">
         <v>13</v>
       </c>
       <c r="I4" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J4" s="7" t="s">
@@ -1510,83 +1510,85 @@
       </c>
       <c r="CE5" s="11">
         <v>97.3</v>
       </c>
       <c r="CF5" s="11">
         <v>96.3</v>
       </c>
       <c r="CG5" s="11">
         <v>90.7</v>
       </c>
       <c r="CH5" s="14">
         <v>90.4</v>
       </c>
       <c r="CI5" s="14">
         <v>90.3</v>
       </c>
       <c r="CJ5" s="14">
         <v>89.1</v>
       </c>
       <c r="CK5" s="14">
         <v>90.6</v>
       </c>
       <c r="CL5" s="10">
         <v>89.6</v>
       </c>
-      <c r="CM5" s="10"/>
+      <c r="CM5" s="10">
+        <v>96.3</v>
+      </c>
       <c r="CN5" s="10"/>
       <c r="CO5" s="10"/>
       <c r="CP5" s="11"/>
       <c r="CQ5" s="11"/>
       <c r="CR5" s="11"/>
       <c r="CS5" s="11"/>
     </row>
     <row r="6" spans="1:97">
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="18">
+    <mergeCell ref="A1:AW1"/>
+    <mergeCell ref="AT2:AW2"/>
+    <mergeCell ref="J2:M2"/>
+    <mergeCell ref="V2:Y2"/>
+    <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="CP2:CS2"/>
     <mergeCell ref="CH3:CS3"/>
     <mergeCell ref="CD2:CG2"/>
     <mergeCell ref="BV3:CG3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="BR2:BU2"/>
     <mergeCell ref="BJ3:BU3"/>
     <mergeCell ref="BF2:BI2"/>
     <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="AL3:AW3"/>
-    <mergeCell ref="A1:AW1"/>
-[...3 lines deleted...]
-    <mergeCell ref="AH2:AK2"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>