--- v0 (2026-04-22)
+++ v1 (2026-06-04)
@@ -598,51 +598,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CS53"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="BX1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CI13" sqref="CI13"/>
+      <selection pane="topRight" activeCell="CL12" sqref="CL12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.5703125" style="4" customWidth="1"/>
     <col min="2" max="23" width="9.28515625" style="4" customWidth="1"/>
     <col min="24" max="25" width="9.28515625" style="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="5" customFormat="1" ht="37.5" customHeight="1">
       <c r="A1" s="22" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="22"/>
       <c r="C1" s="22"/>
       <c r="D1" s="22"/>
       <c r="E1" s="22"/>
       <c r="F1" s="22"/>
       <c r="G1" s="22"/>
       <c r="H1" s="22"/>
       <c r="I1" s="22"/>
       <c r="J1" s="22"/>
       <c r="K1" s="22"/>
       <c r="L1" s="22"/>
@@ -1402,51 +1402,53 @@
       </c>
       <c r="CC5" s="12">
         <v>1218.5</v>
       </c>
       <c r="CD5" s="12">
         <v>1212.3</v>
       </c>
       <c r="CE5" s="12">
         <v>1223</v>
       </c>
       <c r="CF5" s="12">
         <v>1207.0999999999999</v>
       </c>
       <c r="CG5" s="12">
         <v>1042</v>
       </c>
       <c r="CH5" s="12">
         <v>1036.5</v>
       </c>
       <c r="CI5" s="12">
         <v>1165.9000000000001</v>
       </c>
       <c r="CJ5" s="12">
         <v>1215.8</v>
       </c>
-      <c r="CK5" s="12"/>
+      <c r="CK5" s="12">
+        <v>1179.4000000000001</v>
+      </c>
       <c r="CL5" s="12"/>
       <c r="CM5" s="12"/>
       <c r="CN5" s="12"/>
       <c r="CO5" s="12"/>
       <c r="CP5" s="12"/>
       <c r="CQ5" s="12"/>
       <c r="CR5" s="12"/>
       <c r="CS5" s="12"/>
     </row>
     <row r="6" spans="1:97" s="2" customFormat="1">
       <c r="A6" s="3"/>
       <c r="B6" s="3"/>
       <c r="C6" s="3"/>
       <c r="D6" s="3"/>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
       <c r="H6" s="3"/>
       <c r="I6" s="3"/>
       <c r="J6" s="3"/>
       <c r="K6" s="3"/>
       <c r="L6" s="3"/>
       <c r="M6" s="3"/>
       <c r="N6" s="3"/>
       <c r="O6" s="3"/>
@@ -2710,68 +2712,68 @@
       <c r="D53" s="3"/>
       <c r="E53" s="3"/>
       <c r="F53" s="3"/>
       <c r="G53" s="3"/>
       <c r="H53" s="3"/>
       <c r="I53" s="3"/>
       <c r="J53" s="3"/>
       <c r="K53" s="3"/>
       <c r="L53" s="3"/>
       <c r="M53" s="3"/>
       <c r="N53" s="3"/>
       <c r="O53" s="3"/>
       <c r="P53" s="3"/>
       <c r="Q53" s="3"/>
       <c r="R53" s="3"/>
       <c r="S53" s="3"/>
       <c r="T53" s="3"/>
       <c r="U53" s="3"/>
       <c r="V53" s="3"/>
       <c r="W53" s="3"/>
       <c r="X53" s="1"/>
       <c r="Y53" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="18">
+    <mergeCell ref="BF2:BI2"/>
+    <mergeCell ref="AX3:BI3"/>
+    <mergeCell ref="N3:Y3"/>
+    <mergeCell ref="Z3:AK3"/>
+    <mergeCell ref="AL3:AW3"/>
+    <mergeCell ref="AT2:AW2"/>
+    <mergeCell ref="A1:AW1"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:M3"/>
+    <mergeCell ref="J2:M2"/>
+    <mergeCell ref="V2:Y2"/>
+    <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="CP2:CS2"/>
     <mergeCell ref="CH3:CS3"/>
     <mergeCell ref="CD2:CG2"/>
     <mergeCell ref="BV3:CG3"/>
     <mergeCell ref="BR2:BU2"/>
     <mergeCell ref="BJ3:BU3"/>
-    <mergeCell ref="A1:AW1"/>
-[...10 lines deleted...]
-    <mergeCell ref="AT2:AW2"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>