--- v1 (2026-06-04)
+++ v2 (2026-06-29)
@@ -598,51 +598,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CS53"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="BX1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CL12" sqref="CL12"/>
+      <selection pane="topRight" activeCell="CQ9" sqref="CQ9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.5703125" style="4" customWidth="1"/>
     <col min="2" max="23" width="9.28515625" style="4" customWidth="1"/>
     <col min="24" max="25" width="9.28515625" style="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="5" customFormat="1" ht="37.5" customHeight="1">
       <c r="A1" s="22" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="22"/>
       <c r="C1" s="22"/>
       <c r="D1" s="22"/>
       <c r="E1" s="22"/>
       <c r="F1" s="22"/>
       <c r="G1" s="22"/>
       <c r="H1" s="22"/>
       <c r="I1" s="22"/>
       <c r="J1" s="22"/>
       <c r="K1" s="22"/>
       <c r="L1" s="22"/>
@@ -1405,51 +1405,53 @@
       </c>
       <c r="CD5" s="12">
         <v>1212.3</v>
       </c>
       <c r="CE5" s="12">
         <v>1223</v>
       </c>
       <c r="CF5" s="12">
         <v>1207.0999999999999</v>
       </c>
       <c r="CG5" s="12">
         <v>1042</v>
       </c>
       <c r="CH5" s="12">
         <v>1036.5</v>
       </c>
       <c r="CI5" s="12">
         <v>1165.9000000000001</v>
       </c>
       <c r="CJ5" s="12">
         <v>1215.8</v>
       </c>
       <c r="CK5" s="12">
         <v>1179.4000000000001</v>
       </c>
-      <c r="CL5" s="12"/>
+      <c r="CL5" s="12">
+        <v>1130</v>
+      </c>
       <c r="CM5" s="12"/>
       <c r="CN5" s="12"/>
       <c r="CO5" s="12"/>
       <c r="CP5" s="12"/>
       <c r="CQ5" s="12"/>
       <c r="CR5" s="12"/>
       <c r="CS5" s="12"/>
     </row>
     <row r="6" spans="1:97" s="2" customFormat="1">
       <c r="A6" s="3"/>
       <c r="B6" s="3"/>
       <c r="C6" s="3"/>
       <c r="D6" s="3"/>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
       <c r="H6" s="3"/>
       <c r="I6" s="3"/>
       <c r="J6" s="3"/>
       <c r="K6" s="3"/>
       <c r="L6" s="3"/>
       <c r="M6" s="3"/>
       <c r="N6" s="3"/>
       <c r="O6" s="3"/>
       <c r="P6" s="3"/>
@@ -2712,68 +2714,68 @@
       <c r="D53" s="3"/>
       <c r="E53" s="3"/>
       <c r="F53" s="3"/>
       <c r="G53" s="3"/>
       <c r="H53" s="3"/>
       <c r="I53" s="3"/>
       <c r="J53" s="3"/>
       <c r="K53" s="3"/>
       <c r="L53" s="3"/>
       <c r="M53" s="3"/>
       <c r="N53" s="3"/>
       <c r="O53" s="3"/>
       <c r="P53" s="3"/>
       <c r="Q53" s="3"/>
       <c r="R53" s="3"/>
       <c r="S53" s="3"/>
       <c r="T53" s="3"/>
       <c r="U53" s="3"/>
       <c r="V53" s="3"/>
       <c r="W53" s="3"/>
       <c r="X53" s="1"/>
       <c r="Y53" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="18">
+    <mergeCell ref="CP2:CS2"/>
+    <mergeCell ref="CH3:CS3"/>
+    <mergeCell ref="CD2:CG2"/>
+    <mergeCell ref="BV3:CG3"/>
+    <mergeCell ref="BR2:BU2"/>
+    <mergeCell ref="BJ3:BU3"/>
+    <mergeCell ref="A1:AW1"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:M3"/>
+    <mergeCell ref="J2:M2"/>
+    <mergeCell ref="V2:Y2"/>
+    <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="BF2:BI2"/>
     <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="AL3:AW3"/>
     <mergeCell ref="AT2:AW2"/>
-    <mergeCell ref="A1:AW1"/>
-[...10 lines deleted...]
-    <mergeCell ref="BJ3:BU3"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>