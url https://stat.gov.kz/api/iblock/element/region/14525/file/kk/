--- v2 (2026-06-29)
+++ v3 (2026-07-21)
@@ -598,51 +598,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CS53"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="BX1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CQ9" sqref="CQ9"/>
+      <selection pane="topRight" activeCell="CG14" sqref="CG14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.5703125" style="4" customWidth="1"/>
     <col min="2" max="23" width="9.28515625" style="4" customWidth="1"/>
     <col min="24" max="25" width="9.28515625" style="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="5" customFormat="1" ht="37.5" customHeight="1">
       <c r="A1" s="22" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="22"/>
       <c r="C1" s="22"/>
       <c r="D1" s="22"/>
       <c r="E1" s="22"/>
       <c r="F1" s="22"/>
       <c r="G1" s="22"/>
       <c r="H1" s="22"/>
       <c r="I1" s="22"/>
       <c r="J1" s="22"/>
       <c r="K1" s="22"/>
       <c r="L1" s="22"/>
@@ -1408,51 +1408,53 @@
       </c>
       <c r="CE5" s="12">
         <v>1223</v>
       </c>
       <c r="CF5" s="12">
         <v>1207.0999999999999</v>
       </c>
       <c r="CG5" s="12">
         <v>1042</v>
       </c>
       <c r="CH5" s="12">
         <v>1036.5</v>
       </c>
       <c r="CI5" s="12">
         <v>1165.9000000000001</v>
       </c>
       <c r="CJ5" s="12">
         <v>1215.8</v>
       </c>
       <c r="CK5" s="12">
         <v>1179.4000000000001</v>
       </c>
       <c r="CL5" s="12">
         <v>1130</v>
       </c>
-      <c r="CM5" s="12"/>
+      <c r="CM5" s="12">
+        <v>1168.3</v>
+      </c>
       <c r="CN5" s="12"/>
       <c r="CO5" s="12"/>
       <c r="CP5" s="12"/>
       <c r="CQ5" s="12"/>
       <c r="CR5" s="12"/>
       <c r="CS5" s="12"/>
     </row>
     <row r="6" spans="1:97" s="2" customFormat="1">
       <c r="A6" s="3"/>
       <c r="B6" s="3"/>
       <c r="C6" s="3"/>
       <c r="D6" s="3"/>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
       <c r="H6" s="3"/>
       <c r="I6" s="3"/>
       <c r="J6" s="3"/>
       <c r="K6" s="3"/>
       <c r="L6" s="3"/>
       <c r="M6" s="3"/>
       <c r="N6" s="3"/>
       <c r="O6" s="3"/>
       <c r="P6" s="3"/>
       <c r="Q6" s="3"/>
@@ -2714,68 +2716,68 @@
       <c r="D53" s="3"/>
       <c r="E53" s="3"/>
       <c r="F53" s="3"/>
       <c r="G53" s="3"/>
       <c r="H53" s="3"/>
       <c r="I53" s="3"/>
       <c r="J53" s="3"/>
       <c r="K53" s="3"/>
       <c r="L53" s="3"/>
       <c r="M53" s="3"/>
       <c r="N53" s="3"/>
       <c r="O53" s="3"/>
       <c r="P53" s="3"/>
       <c r="Q53" s="3"/>
       <c r="R53" s="3"/>
       <c r="S53" s="3"/>
       <c r="T53" s="3"/>
       <c r="U53" s="3"/>
       <c r="V53" s="3"/>
       <c r="W53" s="3"/>
       <c r="X53" s="1"/>
       <c r="Y53" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="18">
+    <mergeCell ref="BF2:BI2"/>
+    <mergeCell ref="AX3:BI3"/>
+    <mergeCell ref="N3:Y3"/>
+    <mergeCell ref="Z3:AK3"/>
+    <mergeCell ref="AL3:AW3"/>
+    <mergeCell ref="AT2:AW2"/>
+    <mergeCell ref="A1:AW1"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:M3"/>
+    <mergeCell ref="J2:M2"/>
+    <mergeCell ref="V2:Y2"/>
+    <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="CP2:CS2"/>
     <mergeCell ref="CH3:CS3"/>
     <mergeCell ref="CD2:CG2"/>
     <mergeCell ref="BV3:CG3"/>
     <mergeCell ref="BR2:BU2"/>
     <mergeCell ref="BJ3:BU3"/>
-    <mergeCell ref="A1:AW1"/>
-[...10 lines deleted...]
-    <mergeCell ref="AT2:AW2"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>