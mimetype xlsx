--- v0 (2026-04-24)
+++ v1 (2026-08-23)
@@ -17,51 +17,51 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="330" yWindow="-30" windowWidth="14340" windowHeight="11760" tabRatio="596"/>
   </bookViews>
   <sheets>
     <sheet name="Всего" sheetId="3" r:id="rId1"/>
     <sheet name="Женщины" sheetId="4" r:id="rId2"/>
   </sheets>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="521" uniqueCount="21">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="544" uniqueCount="21">
   <si>
     <t>человек</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Павлодарская область</t>
   </si>
   <si>
     <t>Павлодар г.а.</t>
   </si>
   <si>
     <t>Аксу г.а.</t>
   </si>
   <si>
     <t>Экибастуз г.а.</t>
   </si>
   <si>
     <t>районы:</t>
   </si>
   <si>
     <t xml:space="preserve">Актогайский </t>
   </si>
   <si>
@@ -223,51 +223,51 @@
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="39">
+  <cellXfs count="40">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
@@ -308,54 +308,57 @@
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -626,116 +629,116 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:W43"/>
+  <dimension ref="A1:X43"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2:U2"/>
+      <selection activeCell="Z23" sqref="Z23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="18.85546875" style="15" customWidth="1"/>
     <col min="2" max="18" width="8.7109375" style="15" customWidth="1"/>
     <col min="19" max="23" width="8.7109375" style="1" customWidth="1"/>
     <col min="24" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="A2" s="38" t="s">
+    <row r="1" spans="1:24" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:24" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="37" t="s">
         <v>17</v>
       </c>
-      <c r="B2" s="38"/>
-[...20 lines deleted...]
-    <row r="3" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B2" s="37"/>
+      <c r="C2" s="37"/>
+      <c r="D2" s="37"/>
+      <c r="E2" s="37"/>
+      <c r="F2" s="37"/>
+      <c r="G2" s="37"/>
+      <c r="H2" s="37"/>
+      <c r="I2" s="37"/>
+      <c r="J2" s="37"/>
+      <c r="K2" s="37"/>
+      <c r="L2" s="37"/>
+      <c r="M2" s="37"/>
+      <c r="N2" s="37"/>
+      <c r="O2" s="37"/>
+      <c r="P2" s="37"/>
+      <c r="Q2" s="37"/>
+      <c r="R2" s="37"/>
+      <c r="S2" s="37"/>
+      <c r="T2" s="37"/>
+      <c r="U2" s="37"/>
+    </row>
+    <row r="3" spans="1:24" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="36"/>
       <c r="B3" s="36"/>
       <c r="C3" s="36"/>
       <c r="D3" s="36"/>
       <c r="E3" s="36"/>
       <c r="F3" s="36"/>
       <c r="G3" s="36"/>
       <c r="H3" s="36"/>
       <c r="I3" s="36"/>
       <c r="J3" s="36"/>
       <c r="K3" s="36"/>
       <c r="L3" s="36"/>
       <c r="M3" s="36"/>
       <c r="N3" s="36"/>
       <c r="O3" s="36"/>
       <c r="P3" s="36"/>
       <c r="Q3" s="36"/>
       <c r="R3" s="36"/>
       <c r="S3" s="36"/>
       <c r="T3" s="36"/>
-      <c r="W3" s="27" t="s">
+      <c r="X3" s="27" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:23" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:24" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="30"/>
       <c r="B4" s="31">
         <v>2003</v>
       </c>
       <c r="C4" s="31">
         <v>2004</v>
       </c>
       <c r="D4" s="31">
         <v>2005</v>
       </c>
       <c r="E4" s="31">
         <v>2006</v>
       </c>
       <c r="F4" s="31">
         <v>2007</v>
       </c>
       <c r="G4" s="31">
         <v>2008</v>
       </c>
       <c r="H4" s="32">
         <v>2009</v>
       </c>
       <c r="I4" s="32">
         <v>2010</v>
       </c>
@@ -759,52 +762,55 @@
       </c>
       <c r="P4" s="31">
         <v>2017</v>
       </c>
       <c r="Q4" s="33">
         <v>2018</v>
       </c>
       <c r="R4" s="33">
         <v>2019</v>
       </c>
       <c r="S4" s="33">
         <v>2020</v>
       </c>
       <c r="T4" s="33">
         <v>2021</v>
       </c>
       <c r="U4" s="31">
         <v>2022</v>
       </c>
       <c r="V4" s="33">
         <v>2023</v>
       </c>
       <c r="W4" s="33">
         <v>2024</v>
       </c>
-    </row>
-    <row r="5" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="X4" s="33">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="5" spans="1:24" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="3">
         <v>16</v>
       </c>
       <c r="C5" s="3">
         <v>17</v>
       </c>
       <c r="D5" s="4">
         <v>18</v>
       </c>
       <c r="E5" s="3">
         <v>41</v>
       </c>
       <c r="F5" s="3">
         <v>22</v>
       </c>
       <c r="G5" s="5">
         <v>18</v>
       </c>
       <c r="H5" s="5">
         <v>23</v>
       </c>
       <c r="I5" s="5">
@@ -830,52 +836,55 @@
       </c>
       <c r="P5" s="5">
         <v>7</v>
       </c>
       <c r="Q5" s="5">
         <v>8</v>
       </c>
       <c r="R5" s="5">
         <v>10</v>
       </c>
       <c r="S5" s="6">
         <v>5</v>
       </c>
       <c r="T5" s="6">
         <v>5</v>
       </c>
       <c r="U5" s="6">
         <v>6</v>
       </c>
       <c r="V5" s="6">
         <v>4</v>
       </c>
       <c r="W5" s="28">
         <v>12</v>
       </c>
-    </row>
-    <row r="6" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="X5" s="6">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="6" spans="1:24" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="3">
         <v>8</v>
       </c>
       <c r="C6" s="3">
         <v>10</v>
       </c>
       <c r="D6" s="4">
         <v>13</v>
       </c>
       <c r="E6" s="3">
         <v>23</v>
       </c>
       <c r="F6" s="3">
         <v>14</v>
       </c>
       <c r="G6" s="5">
         <v>9</v>
       </c>
       <c r="H6" s="5">
         <v>10</v>
       </c>
       <c r="I6" s="5">
@@ -901,52 +910,55 @@
       </c>
       <c r="P6" s="5">
         <v>5</v>
       </c>
       <c r="Q6" s="5" t="s">
         <v>1</v>
       </c>
       <c r="R6" s="5">
         <v>3</v>
       </c>
       <c r="S6" s="6">
         <v>3</v>
       </c>
       <c r="T6" s="6">
         <v>5</v>
       </c>
       <c r="U6" s="6">
         <v>1</v>
       </c>
       <c r="V6" s="6" t="s">
         <v>1</v>
       </c>
       <c r="W6" s="28">
         <v>2</v>
       </c>
-    </row>
-    <row r="7" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="X6" s="6">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="7" spans="1:24" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="7" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="3">
         <v>2</v>
       </c>
       <c r="C7" s="3">
         <v>2</v>
       </c>
       <c r="D7" s="4">
         <v>2</v>
       </c>
       <c r="E7" s="3">
         <v>2</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>1</v>
       </c>
       <c r="G7" s="5">
         <v>4</v>
       </c>
       <c r="H7" s="5">
         <v>2</v>
       </c>
       <c r="I7" s="5">
@@ -972,52 +984,55 @@
       </c>
       <c r="P7" s="5" t="s">
         <v>1</v>
       </c>
       <c r="Q7" s="5">
         <v>1</v>
       </c>
       <c r="R7" s="5">
         <v>1</v>
       </c>
       <c r="S7" s="5" t="s">
         <v>1</v>
       </c>
       <c r="T7" s="5" t="s">
         <v>1</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>1</v>
       </c>
       <c r="V7" s="6" t="s">
         <v>1</v>
       </c>
       <c r="W7" s="28">
         <v>2</v>
       </c>
-    </row>
-    <row r="8" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="X7" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="8" spans="1:24" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="3">
         <v>6</v>
       </c>
       <c r="C8" s="3">
         <v>3</v>
       </c>
       <c r="D8" s="4"/>
       <c r="E8" s="3">
         <v>8</v>
       </c>
       <c r="F8" s="3">
         <v>4</v>
       </c>
       <c r="G8" s="5">
         <v>4</v>
       </c>
       <c r="H8" s="5">
         <v>8</v>
       </c>
       <c r="I8" s="5">
         <v>2</v>
       </c>
@@ -1041,78 +1056,82 @@
       </c>
       <c r="P8" s="5">
         <v>1</v>
       </c>
       <c r="Q8" s="5">
         <v>6</v>
       </c>
       <c r="R8" s="5">
         <v>4</v>
       </c>
       <c r="S8" s="5" t="s">
         <v>1</v>
       </c>
       <c r="T8" s="5" t="s">
         <v>1</v>
       </c>
       <c r="U8" s="6">
         <v>4</v>
       </c>
       <c r="V8" s="6">
         <v>3</v>
       </c>
       <c r="W8" s="28">
         <v>4</v>
       </c>
-    </row>
-    <row r="9" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="X8" s="6">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="9" spans="1:24" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="7" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="3"/>
       <c r="C9" s="3"/>
       <c r="D9" s="4"/>
       <c r="E9" s="3"/>
       <c r="F9" s="3"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="8"/>
       <c r="J9" s="5"/>
       <c r="K9" s="3"/>
       <c r="L9" s="3"/>
       <c r="M9" s="3"/>
       <c r="N9" s="3"/>
       <c r="O9" s="3"/>
       <c r="P9" s="3"/>
       <c r="Q9" s="3"/>
       <c r="R9" s="9"/>
       <c r="S9" s="6"/>
       <c r="U9" s="6"/>
       <c r="V9" s="6"/>
       <c r="W9" s="28"/>
-    </row>
-    <row r="10" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="X9" s="6"/>
+    </row>
+    <row r="10" spans="1:24" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>1</v>
       </c>
       <c r="E10" s="3">
         <v>2</v>
       </c>
       <c r="F10" s="5" t="s">
         <v>1</v>
       </c>
       <c r="G10" s="5" t="s">
         <v>1</v>
       </c>
       <c r="H10" s="5" t="s">
         <v>1</v>
       </c>
       <c r="I10" s="5" t="s">
@@ -1138,52 +1157,55 @@
       </c>
       <c r="P10" s="5" t="s">
         <v>1</v>
       </c>
       <c r="Q10" s="5" t="s">
         <v>1</v>
       </c>
       <c r="R10" s="5" t="s">
         <v>1</v>
       </c>
       <c r="S10" s="5" t="s">
         <v>1</v>
       </c>
       <c r="T10" s="5" t="s">
         <v>1</v>
       </c>
       <c r="U10" s="6" t="s">
         <v>1</v>
       </c>
       <c r="V10" s="6" t="s">
         <v>1</v>
       </c>
       <c r="W10" s="29" t="s">
         <v>1</v>
       </c>
-    </row>
-    <row r="11" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="X10" s="39" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="11" spans="1:24" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C11" s="3">
         <v>1</v>
       </c>
       <c r="D11" s="4">
         <v>1</v>
       </c>
       <c r="E11" s="3">
         <v>2</v>
       </c>
       <c r="F11" s="5" t="s">
         <v>1</v>
       </c>
       <c r="G11" s="5">
         <v>1</v>
       </c>
       <c r="H11" s="5">
         <v>1</v>
       </c>
       <c r="I11" s="5" t="s">
@@ -1209,52 +1231,55 @@
       </c>
       <c r="P11" s="5" t="s">
         <v>1</v>
       </c>
       <c r="Q11" s="5">
         <v>1</v>
       </c>
       <c r="R11" s="5" t="s">
         <v>1</v>
       </c>
       <c r="S11" s="6">
         <v>1</v>
       </c>
       <c r="T11" s="5" t="s">
         <v>1</v>
       </c>
       <c r="U11" s="6" t="s">
         <v>1</v>
       </c>
       <c r="V11" s="6">
         <v>1</v>
       </c>
       <c r="W11" s="28">
         <v>4</v>
       </c>
-    </row>
-    <row r="12" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="X11" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:24" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="7" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>1</v>
       </c>
       <c r="E12" s="5" t="s">
         <v>1</v>
       </c>
       <c r="F12" s="5" t="s">
         <v>1</v>
       </c>
       <c r="G12" s="5" t="s">
         <v>1</v>
       </c>
       <c r="H12" s="5" t="s">
         <v>1</v>
       </c>
       <c r="I12" s="5" t="s">
@@ -1280,52 +1305,55 @@
       </c>
       <c r="P12" s="5" t="s">
         <v>1</v>
       </c>
       <c r="Q12" s="5" t="s">
         <v>1</v>
       </c>
       <c r="R12" s="5">
         <v>1</v>
       </c>
       <c r="S12" s="5" t="s">
         <v>1</v>
       </c>
       <c r="T12" s="5" t="s">
         <v>1</v>
       </c>
       <c r="U12" s="6" t="s">
         <v>1</v>
       </c>
       <c r="V12" s="6" t="s">
         <v>1</v>
       </c>
       <c r="W12" s="6" t="s">
         <v>1</v>
       </c>
-    </row>
-    <row r="13" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="X12" s="6" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:24" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="7" t="s">
         <v>10</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C13" s="3">
         <v>1</v>
       </c>
       <c r="D13" s="4">
         <v>1</v>
       </c>
       <c r="E13" s="5" t="s">
         <v>1</v>
       </c>
       <c r="F13" s="10">
         <v>2</v>
       </c>
       <c r="G13" s="5" t="s">
         <v>1</v>
       </c>
       <c r="H13" s="5" t="s">
         <v>1</v>
       </c>
       <c r="I13" s="5" t="s">
@@ -1351,52 +1379,55 @@
       </c>
       <c r="P13" s="5" t="s">
         <v>1</v>
       </c>
       <c r="Q13" s="5" t="s">
         <v>1</v>
       </c>
       <c r="R13" s="5" t="s">
         <v>1</v>
       </c>
       <c r="S13" s="5" t="s">
         <v>1</v>
       </c>
       <c r="T13" s="5" t="s">
         <v>1</v>
       </c>
       <c r="U13" s="6" t="s">
         <v>1</v>
       </c>
       <c r="V13" s="6" t="s">
         <v>1</v>
       </c>
       <c r="W13" s="6" t="s">
         <v>1</v>
       </c>
-    </row>
-    <row r="14" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="X13" s="6" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:24" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="7" t="s">
         <v>11</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>1</v>
       </c>
       <c r="E14" s="5" t="s">
         <v>1</v>
       </c>
       <c r="F14" s="5" t="s">
         <v>1</v>
       </c>
       <c r="G14" s="5" t="s">
         <v>1</v>
       </c>
       <c r="H14" s="5" t="s">
         <v>1</v>
       </c>
       <c r="I14" s="5" t="s">
@@ -1422,52 +1453,55 @@
       </c>
       <c r="P14" s="5" t="s">
         <v>1</v>
       </c>
       <c r="Q14" s="5" t="s">
         <v>1</v>
       </c>
       <c r="R14" s="5">
         <v>1</v>
       </c>
       <c r="S14" s="5" t="s">
         <v>1</v>
       </c>
       <c r="T14" s="5" t="s">
         <v>1</v>
       </c>
       <c r="U14" s="6" t="s">
         <v>1</v>
       </c>
       <c r="V14" s="6" t="s">
         <v>1</v>
       </c>
       <c r="W14" s="6" t="s">
         <v>1</v>
       </c>
-    </row>
-    <row r="15" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="X14" s="6" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="15" spans="1:24" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="7" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>1</v>
       </c>
       <c r="E15" s="5" t="s">
         <v>1</v>
       </c>
       <c r="F15" s="5" t="s">
         <v>1</v>
       </c>
       <c r="G15" s="5" t="s">
         <v>1</v>
       </c>
       <c r="H15" s="5" t="s">
         <v>1</v>
       </c>
       <c r="I15" s="5" t="s">
@@ -1493,52 +1527,55 @@
       </c>
       <c r="P15" s="5">
         <v>1</v>
       </c>
       <c r="Q15" s="5" t="s">
         <v>1</v>
       </c>
       <c r="R15" s="5" t="s">
         <v>1</v>
       </c>
       <c r="S15" s="5" t="s">
         <v>1</v>
       </c>
       <c r="T15" s="5" t="s">
         <v>1</v>
       </c>
       <c r="U15" s="6" t="s">
         <v>1</v>
       </c>
       <c r="V15" s="6" t="s">
         <v>1</v>
       </c>
       <c r="W15" s="6" t="s">
         <v>1</v>
       </c>
-    </row>
-    <row r="16" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="X15" s="6" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="16" spans="1:24" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="7" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>1</v>
       </c>
       <c r="E16" s="5" t="s">
         <v>1</v>
       </c>
       <c r="F16" s="5" t="s">
         <v>1</v>
       </c>
       <c r="G16" s="5" t="s">
         <v>1</v>
       </c>
       <c r="H16" s="5">
         <v>1</v>
       </c>
       <c r="I16" s="5" t="s">
@@ -1564,52 +1601,55 @@
       </c>
       <c r="P16" s="5" t="s">
         <v>1</v>
       </c>
       <c r="Q16" s="5" t="s">
         <v>1</v>
       </c>
       <c r="R16" s="5" t="s">
         <v>1</v>
       </c>
       <c r="S16" s="5" t="s">
         <v>1</v>
       </c>
       <c r="T16" s="5" t="s">
         <v>1</v>
       </c>
       <c r="U16" s="6" t="s">
         <v>1</v>
       </c>
       <c r="V16" s="6" t="s">
         <v>1</v>
       </c>
       <c r="W16" s="6" t="s">
         <v>1</v>
       </c>
-    </row>
-    <row r="17" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="X16" s="6" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="17" spans="1:24" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="7" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>1</v>
       </c>
       <c r="E17" s="5" t="s">
         <v>1</v>
       </c>
       <c r="F17" s="5" t="s">
         <v>1</v>
       </c>
       <c r="G17" s="5" t="s">
         <v>1</v>
       </c>
       <c r="H17" s="5">
         <v>1</v>
       </c>
       <c r="I17" s="5" t="s">
@@ -1635,52 +1675,55 @@
       </c>
       <c r="P17" s="5" t="s">
         <v>1</v>
       </c>
       <c r="Q17" s="5" t="s">
         <v>1</v>
       </c>
       <c r="R17" s="5" t="s">
         <v>1</v>
       </c>
       <c r="S17" s="6">
         <v>1</v>
       </c>
       <c r="T17" s="5" t="s">
         <v>1</v>
       </c>
       <c r="U17" s="6" t="s">
         <v>1</v>
       </c>
       <c r="V17" s="6" t="s">
         <v>1</v>
       </c>
       <c r="W17" s="6" t="s">
         <v>1</v>
       </c>
-    </row>
-    <row r="18" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="X17" s="6" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:24" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="7" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>1</v>
       </c>
       <c r="E18" s="5" t="s">
         <v>1</v>
       </c>
       <c r="F18" s="5" t="s">
         <v>1</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>1</v>
       </c>
       <c r="H18" s="5" t="s">
         <v>1</v>
       </c>
       <c r="I18" s="5" t="s">
@@ -1706,52 +1749,55 @@
       </c>
       <c r="P18" s="5" t="s">
         <v>1</v>
       </c>
       <c r="Q18" s="5" t="s">
         <v>1</v>
       </c>
       <c r="R18" s="5" t="s">
         <v>1</v>
       </c>
       <c r="S18" s="5" t="s">
         <v>1</v>
       </c>
       <c r="T18" s="5" t="s">
         <v>1</v>
       </c>
       <c r="U18" s="6" t="s">
         <v>1</v>
       </c>
       <c r="V18" s="6" t="s">
         <v>1</v>
       </c>
       <c r="W18" s="6" t="s">
         <v>1</v>
       </c>
-    </row>
-    <row r="19" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="X18" s="6" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="19" spans="1:24" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B19" s="12" t="s">
         <v>1</v>
       </c>
       <c r="C19" s="12" t="s">
         <v>1</v>
       </c>
       <c r="D19" s="11">
         <v>1</v>
       </c>
       <c r="E19" s="13">
         <v>4</v>
       </c>
       <c r="F19" s="14">
         <v>2</v>
       </c>
       <c r="G19" s="12" t="s">
         <v>1</v>
       </c>
       <c r="H19" s="12" t="s">
         <v>1</v>
       </c>
       <c r="I19" s="12">
@@ -1777,94 +1823,97 @@
       </c>
       <c r="P19" s="12" t="s">
         <v>1</v>
       </c>
       <c r="Q19" s="12" t="s">
         <v>1</v>
       </c>
       <c r="R19" s="12" t="s">
         <v>1</v>
       </c>
       <c r="S19" s="12" t="s">
         <v>1</v>
       </c>
       <c r="T19" s="12" t="s">
         <v>1</v>
       </c>
       <c r="U19" s="21">
         <v>1</v>
       </c>
       <c r="V19" s="21" t="s">
         <v>1</v>
       </c>
       <c r="W19" s="21" t="s">
         <v>1</v>
       </c>
-    </row>
-    <row r="23" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="X19" s="21" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="23" spans="1:24" x14ac:dyDescent="0.2">
       <c r="K23" s="16"/>
     </row>
-    <row r="25" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:24" x14ac:dyDescent="0.2">
       <c r="H25" s="17"/>
     </row>
-    <row r="26" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:24" x14ac:dyDescent="0.2">
       <c r="G26" s="17"/>
       <c r="H26" s="17"/>
       <c r="I26" s="18"/>
       <c r="J26" s="16"/>
     </row>
-    <row r="27" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:24" x14ac:dyDescent="0.2">
       <c r="G27" s="17"/>
       <c r="H27" s="17"/>
       <c r="I27" s="18"/>
       <c r="J27" s="16"/>
     </row>
-    <row r="28" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:24" x14ac:dyDescent="0.2">
       <c r="G28" s="17"/>
       <c r="H28" s="17"/>
       <c r="I28" s="18"/>
       <c r="J28" s="16"/>
     </row>
-    <row r="29" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:24" x14ac:dyDescent="0.2">
       <c r="G29" s="17"/>
       <c r="H29" s="17"/>
       <c r="I29" s="18"/>
       <c r="J29" s="16"/>
     </row>
-    <row r="30" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:24" x14ac:dyDescent="0.2">
       <c r="G30" s="17"/>
       <c r="H30" s="17"/>
       <c r="I30" s="18"/>
       <c r="J30" s="16"/>
     </row>
-    <row r="31" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:24" x14ac:dyDescent="0.2">
       <c r="G31" s="17"/>
       <c r="H31" s="17"/>
       <c r="I31" s="18"/>
       <c r="J31" s="16"/>
     </row>
-    <row r="32" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:24" x14ac:dyDescent="0.2">
       <c r="G32" s="17"/>
       <c r="H32" s="17"/>
       <c r="I32" s="18"/>
       <c r="J32" s="16"/>
     </row>
     <row r="33" spans="7:10" x14ac:dyDescent="0.2">
       <c r="G33" s="17"/>
       <c r="H33" s="17"/>
       <c r="I33" s="18"/>
       <c r="J33" s="16"/>
     </row>
     <row r="34" spans="7:10" x14ac:dyDescent="0.2">
       <c r="G34" s="17"/>
       <c r="H34" s="17"/>
       <c r="I34" s="18"/>
       <c r="J34" s="16"/>
     </row>
     <row r="35" spans="7:10" x14ac:dyDescent="0.2">
       <c r="G35" s="17"/>
       <c r="H35" s="17"/>
       <c r="I35" s="18"/>
       <c r="J35" s="16"/>
     </row>
     <row r="36" spans="7:10" x14ac:dyDescent="0.2">
       <c r="G36" s="17"/>
@@ -1903,117 +1952,117 @@
       <c r="J41" s="16"/>
     </row>
     <row r="42" spans="7:10" x14ac:dyDescent="0.2">
       <c r="G42" s="19"/>
       <c r="H42" s="16"/>
       <c r="I42" s="18"/>
       <c r="J42" s="16"/>
     </row>
     <row r="43" spans="7:10" x14ac:dyDescent="0.2">
       <c r="I43" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A3:T3"/>
     <mergeCell ref="A2:U2"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="0.6" bottom="0.76" header="0.28000000000000003" footer="0.5"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:W43"/>
+  <dimension ref="A1:X43"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="M28" sqref="M28"/>
+    <sheetView topLeftCell="E1" workbookViewId="0">
+      <selection activeCell="T32" sqref="T32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="18.5703125" style="15" customWidth="1"/>
     <col min="2" max="18" width="8.7109375" style="15" customWidth="1"/>
     <col min="19" max="23" width="8.7109375" style="1" customWidth="1"/>
     <col min="24" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="A2" s="37" t="s">
+    <row r="1" spans="1:24" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:24" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="38" t="s">
         <v>18</v>
       </c>
-      <c r="B2" s="37"/>
-[...20 lines deleted...]
-    <row r="3" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B2" s="38"/>
+      <c r="C2" s="38"/>
+      <c r="D2" s="38"/>
+      <c r="E2" s="38"/>
+      <c r="F2" s="38"/>
+      <c r="G2" s="38"/>
+      <c r="H2" s="38"/>
+      <c r="I2" s="38"/>
+      <c r="J2" s="38"/>
+      <c r="K2" s="38"/>
+      <c r="L2" s="38"/>
+      <c r="M2" s="38"/>
+      <c r="N2" s="38"/>
+      <c r="O2" s="38"/>
+      <c r="P2" s="38"/>
+      <c r="Q2" s="38"/>
+      <c r="R2" s="38"/>
+      <c r="S2" s="38"/>
+      <c r="T2" s="38"/>
+      <c r="U2" s="38"/>
+    </row>
+    <row r="3" spans="1:24" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="36"/>
       <c r="B3" s="36"/>
       <c r="C3" s="36"/>
       <c r="D3" s="36"/>
       <c r="E3" s="36"/>
       <c r="F3" s="36"/>
       <c r="G3" s="36"/>
       <c r="H3" s="36"/>
       <c r="I3" s="36"/>
       <c r="J3" s="36"/>
       <c r="K3" s="36"/>
       <c r="L3" s="36"/>
       <c r="M3" s="36"/>
       <c r="N3" s="36"/>
       <c r="O3" s="36"/>
       <c r="P3" s="36"/>
       <c r="Q3" s="36"/>
       <c r="R3" s="36"/>
       <c r="S3" s="36"/>
       <c r="T3" s="36"/>
       <c r="U3" s="20"/>
-      <c r="W3" s="27" t="s">
+      <c r="X3" s="27" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:23" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:24" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="30"/>
       <c r="B4" s="31">
         <v>2003</v>
       </c>
       <c r="C4" s="31">
         <v>2004</v>
       </c>
       <c r="D4" s="31">
         <v>2005</v>
       </c>
       <c r="E4" s="31">
         <v>2006</v>
       </c>
       <c r="F4" s="31">
         <v>2007</v>
       </c>
       <c r="G4" s="31">
         <v>2008</v>
       </c>
       <c r="H4" s="32">
         <v>2009</v>
       </c>
       <c r="I4" s="32">
         <v>2010</v>
       </c>
@@ -2034,55 +2083,58 @@
       </c>
       <c r="O4" s="31">
         <v>2016</v>
       </c>
       <c r="P4" s="31">
         <v>2017</v>
       </c>
       <c r="Q4" s="33">
         <v>2018</v>
       </c>
       <c r="R4" s="33">
         <v>2019</v>
       </c>
       <c r="S4" s="33">
         <v>2020</v>
       </c>
       <c r="T4" s="33">
         <v>2021</v>
       </c>
       <c r="U4" s="35">
         <v>2022</v>
       </c>
       <c r="V4" s="31">
         <v>2023</v>
       </c>
-      <c r="W4" s="35">
+      <c r="W4" s="33">
         <v>2024</v>
       </c>
-    </row>
-    <row r="5" spans="1:23" s="23" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="X4" s="33">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="5" spans="1:24" s="23" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="22" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="24">
         <v>1</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="24">
         <v>3</v>
       </c>
       <c r="F5" s="24">
         <v>2</v>
       </c>
       <c r="G5" s="24">
         <v>3</v>
       </c>
       <c r="H5" s="5" t="s">
         <v>1</v>
       </c>
       <c r="I5" s="5" t="s">
@@ -2108,52 +2160,55 @@
       </c>
       <c r="P5" s="5" t="s">
         <v>1</v>
       </c>
       <c r="Q5" s="5" t="s">
         <v>1</v>
       </c>
       <c r="R5" s="5" t="s">
         <v>1</v>
       </c>
       <c r="S5" s="5" t="s">
         <v>1</v>
       </c>
       <c r="T5" s="5" t="s">
         <v>1</v>
       </c>
       <c r="U5" s="5" t="s">
         <v>1</v>
       </c>
       <c r="V5" s="5" t="s">
         <v>1</v>
       </c>
       <c r="W5" s="28">
         <v>2</v>
       </c>
-    </row>
-    <row r="6" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="X5" s="5" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="6" spans="1:24" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="10">
         <v>1</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>1</v>
       </c>
       <c r="E6" s="10">
         <v>1</v>
       </c>
       <c r="F6" s="10">
         <v>1</v>
       </c>
       <c r="G6" s="10">
         <v>1</v>
       </c>
       <c r="H6" s="5" t="s">
         <v>1</v>
       </c>
       <c r="I6" s="5" t="s">
@@ -2179,52 +2234,55 @@
       </c>
       <c r="P6" s="5" t="s">
         <v>1</v>
       </c>
       <c r="Q6" s="5" t="s">
         <v>1</v>
       </c>
       <c r="R6" s="5" t="s">
         <v>1</v>
       </c>
       <c r="S6" s="5" t="s">
         <v>1</v>
       </c>
       <c r="T6" s="5" t="s">
         <v>1</v>
       </c>
       <c r="U6" s="5" t="s">
         <v>1</v>
       </c>
       <c r="V6" s="5" t="s">
         <v>1</v>
       </c>
       <c r="W6" s="29" t="s">
         <v>1</v>
       </c>
-    </row>
-    <row r="7" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="X6" s="5" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="7" spans="1:24" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="7" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>1</v>
       </c>
       <c r="E7" s="10">
         <v>1</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>1</v>
       </c>
       <c r="G7" s="10">
         <v>2</v>
       </c>
       <c r="H7" s="5" t="s">
         <v>1</v>
       </c>
       <c r="I7" s="5" t="s">
@@ -2250,52 +2308,55 @@
       </c>
       <c r="P7" s="5" t="s">
         <v>1</v>
       </c>
       <c r="Q7" s="5" t="s">
         <v>1</v>
       </c>
       <c r="R7" s="5" t="s">
         <v>1</v>
       </c>
       <c r="S7" s="5" t="s">
         <v>1</v>
       </c>
       <c r="T7" s="5" t="s">
         <v>1</v>
       </c>
       <c r="U7" s="5" t="s">
         <v>1</v>
       </c>
       <c r="V7" s="5" t="s">
         <v>1</v>
       </c>
       <c r="W7" s="28">
         <v>1</v>
       </c>
-    </row>
-    <row r="8" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="X7" s="5" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="8" spans="1:24" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C8" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>1</v>
       </c>
       <c r="E8" s="10">
         <v>1</v>
       </c>
       <c r="F8" s="10">
         <v>1</v>
       </c>
       <c r="G8" s="5" t="s">
         <v>1</v>
       </c>
       <c r="H8" s="5" t="s">
         <v>1</v>
       </c>
       <c r="I8" s="5" t="s">
@@ -2321,76 +2382,79 @@
       </c>
       <c r="P8" s="5" t="s">
         <v>1</v>
       </c>
       <c r="Q8" s="5" t="s">
         <v>1</v>
       </c>
       <c r="R8" s="5" t="s">
         <v>1</v>
       </c>
       <c r="S8" s="5" t="s">
         <v>1</v>
       </c>
       <c r="T8" s="5" t="s">
         <v>1</v>
       </c>
       <c r="U8" s="5" t="s">
         <v>1</v>
       </c>
       <c r="V8" s="5" t="s">
         <v>1</v>
       </c>
       <c r="W8" s="28">
         <v>1</v>
       </c>
-    </row>
-    <row r="9" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="X8" s="5" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="9" spans="1:24" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="7" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="1"/>
       <c r="C9" s="3"/>
       <c r="D9" s="5" t="s">
         <v>1</v>
       </c>
       <c r="E9" s="3"/>
       <c r="F9" s="3"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
       <c r="K9" s="3"/>
       <c r="L9" s="1"/>
       <c r="M9" s="1"/>
       <c r="N9" s="3"/>
       <c r="O9" s="3"/>
       <c r="P9" s="1"/>
       <c r="Q9" s="1"/>
       <c r="R9" s="1"/>
     </row>
-    <row r="10" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:24" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>1</v>
       </c>
       <c r="E10" s="5" t="s">
         <v>1</v>
       </c>
       <c r="F10" s="5" t="s">
         <v>1</v>
       </c>
       <c r="G10" s="5" t="s">
         <v>1</v>
       </c>
       <c r="H10" s="5" t="s">
         <v>1</v>
       </c>
       <c r="I10" s="5" t="s">
@@ -2416,52 +2480,55 @@
       </c>
       <c r="P10" s="5" t="s">
         <v>1</v>
       </c>
       <c r="Q10" s="5" t="s">
         <v>1</v>
       </c>
       <c r="R10" s="5" t="s">
         <v>1</v>
       </c>
       <c r="S10" s="5" t="s">
         <v>1</v>
       </c>
       <c r="T10" s="5" t="s">
         <v>1</v>
       </c>
       <c r="U10" s="5" t="s">
         <v>1</v>
       </c>
       <c r="V10" s="5" t="s">
         <v>1</v>
       </c>
       <c r="W10" s="5" t="s">
         <v>1</v>
       </c>
-    </row>
-    <row r="11" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="X10" s="5" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="11" spans="1:24" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>1</v>
       </c>
       <c r="E11" s="5" t="s">
         <v>1</v>
       </c>
       <c r="F11" s="5" t="s">
         <v>1</v>
       </c>
       <c r="G11" s="5" t="s">
         <v>1</v>
       </c>
       <c r="H11" s="5" t="s">
         <v>1</v>
       </c>
       <c r="I11" s="5" t="s">
@@ -2487,52 +2554,55 @@
       </c>
       <c r="P11" s="5" t="s">
         <v>1</v>
       </c>
       <c r="Q11" s="5" t="s">
         <v>1</v>
       </c>
       <c r="R11" s="5" t="s">
         <v>1</v>
       </c>
       <c r="S11" s="5" t="s">
         <v>1</v>
       </c>
       <c r="T11" s="5" t="s">
         <v>1</v>
       </c>
       <c r="U11" s="5" t="s">
         <v>1</v>
       </c>
       <c r="V11" s="5" t="s">
         <v>1</v>
       </c>
       <c r="W11" s="5" t="s">
         <v>1</v>
       </c>
-    </row>
-    <row r="12" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="X11" s="5" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:24" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="7" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>1</v>
       </c>
       <c r="E12" s="5" t="s">
         <v>1</v>
       </c>
       <c r="F12" s="5" t="s">
         <v>1</v>
       </c>
       <c r="G12" s="5" t="s">
         <v>1</v>
       </c>
       <c r="H12" s="5" t="s">
         <v>1</v>
       </c>
       <c r="I12" s="5" t="s">
@@ -2558,52 +2628,55 @@
       </c>
       <c r="P12" s="5" t="s">
         <v>1</v>
       </c>
       <c r="Q12" s="5" t="s">
         <v>1</v>
       </c>
       <c r="R12" s="5" t="s">
         <v>1</v>
       </c>
       <c r="S12" s="5" t="s">
         <v>1</v>
       </c>
       <c r="T12" s="5" t="s">
         <v>1</v>
       </c>
       <c r="U12" s="5" t="s">
         <v>1</v>
       </c>
       <c r="V12" s="5" t="s">
         <v>1</v>
       </c>
       <c r="W12" s="5" t="s">
         <v>1</v>
       </c>
-    </row>
-    <row r="13" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="X12" s="5" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:24" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="7" t="s">
         <v>10</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>1</v>
       </c>
       <c r="E13" s="5" t="s">
         <v>1</v>
       </c>
       <c r="F13" s="5" t="s">
         <v>1</v>
       </c>
       <c r="G13" s="5" t="s">
         <v>1</v>
       </c>
       <c r="H13" s="5" t="s">
         <v>1</v>
       </c>
       <c r="I13" s="5" t="s">
@@ -2629,52 +2702,55 @@
       </c>
       <c r="P13" s="5" t="s">
         <v>1</v>
       </c>
       <c r="Q13" s="5" t="s">
         <v>1</v>
       </c>
       <c r="R13" s="5" t="s">
         <v>1</v>
       </c>
       <c r="S13" s="5" t="s">
         <v>1</v>
       </c>
       <c r="T13" s="5" t="s">
         <v>1</v>
       </c>
       <c r="U13" s="5" t="s">
         <v>1</v>
       </c>
       <c r="V13" s="5" t="s">
         <v>1</v>
       </c>
       <c r="W13" s="5" t="s">
         <v>1</v>
       </c>
-    </row>
-    <row r="14" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="X13" s="5" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:24" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="7" t="s">
         <v>11</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>1</v>
       </c>
       <c r="E14" s="5" t="s">
         <v>1</v>
       </c>
       <c r="F14" s="5" t="s">
         <v>1</v>
       </c>
       <c r="G14" s="5" t="s">
         <v>1</v>
       </c>
       <c r="H14" s="5" t="s">
         <v>1</v>
       </c>
       <c r="I14" s="5" t="s">
@@ -2700,52 +2776,55 @@
       </c>
       <c r="P14" s="5" t="s">
         <v>1</v>
       </c>
       <c r="Q14" s="5" t="s">
         <v>1</v>
       </c>
       <c r="R14" s="5" t="s">
         <v>1</v>
       </c>
       <c r="S14" s="5" t="s">
         <v>1</v>
       </c>
       <c r="T14" s="5" t="s">
         <v>1</v>
       </c>
       <c r="U14" s="5" t="s">
         <v>1</v>
       </c>
       <c r="V14" s="5" t="s">
         <v>1</v>
       </c>
       <c r="W14" s="5" t="s">
         <v>1</v>
       </c>
-    </row>
-    <row r="15" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="X14" s="5" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="15" spans="1:24" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="7" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>1</v>
       </c>
       <c r="E15" s="5" t="s">
         <v>1</v>
       </c>
       <c r="F15" s="5" t="s">
         <v>1</v>
       </c>
       <c r="G15" s="5" t="s">
         <v>1</v>
       </c>
       <c r="H15" s="5" t="s">
         <v>1</v>
       </c>
       <c r="I15" s="5" t="s">
@@ -2771,52 +2850,55 @@
       </c>
       <c r="P15" s="5" t="s">
         <v>1</v>
       </c>
       <c r="Q15" s="5" t="s">
         <v>1</v>
       </c>
       <c r="R15" s="5" t="s">
         <v>1</v>
       </c>
       <c r="S15" s="5" t="s">
         <v>1</v>
       </c>
       <c r="T15" s="5" t="s">
         <v>1</v>
       </c>
       <c r="U15" s="5" t="s">
         <v>1</v>
       </c>
       <c r="V15" s="5" t="s">
         <v>1</v>
       </c>
       <c r="W15" s="5" t="s">
         <v>1</v>
       </c>
-    </row>
-    <row r="16" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="X15" s="5" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="16" spans="1:24" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="7" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>1</v>
       </c>
       <c r="E16" s="5" t="s">
         <v>1</v>
       </c>
       <c r="F16" s="5" t="s">
         <v>1</v>
       </c>
       <c r="G16" s="5" t="s">
         <v>1</v>
       </c>
       <c r="H16" s="5" t="s">
         <v>1</v>
       </c>
       <c r="I16" s="5" t="s">
@@ -2842,52 +2924,55 @@
       </c>
       <c r="P16" s="5" t="s">
         <v>1</v>
       </c>
       <c r="Q16" s="5" t="s">
         <v>1</v>
       </c>
       <c r="R16" s="5" t="s">
         <v>1</v>
       </c>
       <c r="S16" s="5" t="s">
         <v>1</v>
       </c>
       <c r="T16" s="5" t="s">
         <v>1</v>
       </c>
       <c r="U16" s="5" t="s">
         <v>1</v>
       </c>
       <c r="V16" s="5" t="s">
         <v>1</v>
       </c>
       <c r="W16" s="5" t="s">
         <v>1</v>
       </c>
-    </row>
-    <row r="17" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="X16" s="5" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="17" spans="1:24" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="7" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>1</v>
       </c>
       <c r="E17" s="5" t="s">
         <v>1</v>
       </c>
       <c r="F17" s="5" t="s">
         <v>1</v>
       </c>
       <c r="G17" s="5" t="s">
         <v>1</v>
       </c>
       <c r="H17" s="5" t="s">
         <v>1</v>
       </c>
       <c r="I17" s="5" t="s">
@@ -2913,52 +2998,55 @@
       </c>
       <c r="P17" s="5" t="s">
         <v>1</v>
       </c>
       <c r="Q17" s="5" t="s">
         <v>1</v>
       </c>
       <c r="R17" s="5" t="s">
         <v>1</v>
       </c>
       <c r="S17" s="5" t="s">
         <v>1</v>
       </c>
       <c r="T17" s="5" t="s">
         <v>1</v>
       </c>
       <c r="U17" s="5" t="s">
         <v>1</v>
       </c>
       <c r="V17" s="5" t="s">
         <v>1</v>
       </c>
       <c r="W17" s="5" t="s">
         <v>1</v>
       </c>
-    </row>
-    <row r="18" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="X17" s="5" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:24" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="7" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>1</v>
       </c>
       <c r="E18" s="5" t="s">
         <v>1</v>
       </c>
       <c r="F18" s="5" t="s">
         <v>1</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>1</v>
       </c>
       <c r="H18" s="5" t="s">
         <v>1</v>
       </c>
       <c r="I18" s="5" t="s">
@@ -2984,52 +3072,55 @@
       </c>
       <c r="P18" s="5" t="s">
         <v>1</v>
       </c>
       <c r="Q18" s="5" t="s">
         <v>1</v>
       </c>
       <c r="R18" s="5" t="s">
         <v>1</v>
       </c>
       <c r="S18" s="5" t="s">
         <v>1</v>
       </c>
       <c r="T18" s="5" t="s">
         <v>1</v>
       </c>
       <c r="U18" s="5" t="s">
         <v>1</v>
       </c>
       <c r="V18" s="5" t="s">
         <v>1</v>
       </c>
       <c r="W18" s="5" t="s">
         <v>1</v>
       </c>
-    </row>
-    <row r="19" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="X18" s="5" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="19" spans="1:24" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B19" s="12" t="s">
         <v>1</v>
       </c>
       <c r="C19" s="12" t="s">
         <v>1</v>
       </c>
       <c r="D19" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E19" s="12" t="s">
         <v>1</v>
       </c>
       <c r="F19" s="12" t="s">
         <v>1</v>
       </c>
       <c r="G19" s="12" t="s">
         <v>1</v>
       </c>
       <c r="H19" s="12" t="s">
         <v>1</v>
       </c>
       <c r="I19" s="12" t="s">
@@ -3055,94 +3146,97 @@
       </c>
       <c r="P19" s="12" t="s">
         <v>1</v>
       </c>
       <c r="Q19" s="12" t="s">
         <v>1</v>
       </c>
       <c r="R19" s="12" t="s">
         <v>1</v>
       </c>
       <c r="S19" s="12" t="s">
         <v>1</v>
       </c>
       <c r="T19" s="12" t="s">
         <v>1</v>
       </c>
       <c r="U19" s="12" t="s">
         <v>1</v>
       </c>
       <c r="V19" s="12" t="s">
         <v>1</v>
       </c>
       <c r="W19" s="12" t="s">
         <v>1</v>
       </c>
-    </row>
-    <row r="23" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="X19" s="12" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="23" spans="1:24" x14ac:dyDescent="0.2">
       <c r="K23" s="16"/>
     </row>
-    <row r="25" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:24" x14ac:dyDescent="0.2">
       <c r="H25" s="17"/>
     </row>
-    <row r="26" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:24" x14ac:dyDescent="0.2">
       <c r="G26" s="17"/>
       <c r="H26" s="17"/>
       <c r="I26" s="18"/>
       <c r="J26" s="16"/>
     </row>
-    <row r="27" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:24" x14ac:dyDescent="0.2">
       <c r="G27" s="17"/>
       <c r="H27" s="17"/>
       <c r="I27" s="18"/>
       <c r="J27" s="16"/>
     </row>
-    <row r="28" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:24" x14ac:dyDescent="0.2">
       <c r="G28" s="17"/>
       <c r="H28" s="17"/>
       <c r="I28" s="18"/>
       <c r="J28" s="16"/>
     </row>
-    <row r="29" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:24" x14ac:dyDescent="0.2">
       <c r="G29" s="17"/>
       <c r="H29" s="17"/>
       <c r="I29" s="18"/>
       <c r="J29" s="16"/>
     </row>
-    <row r="30" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:24" x14ac:dyDescent="0.2">
       <c r="G30" s="17"/>
       <c r="H30" s="17"/>
       <c r="I30" s="18"/>
       <c r="J30" s="16"/>
     </row>
-    <row r="31" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:24" x14ac:dyDescent="0.2">
       <c r="G31" s="17"/>
       <c r="H31" s="17"/>
       <c r="I31" s="18"/>
       <c r="J31" s="16"/>
     </row>
-    <row r="32" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:24" x14ac:dyDescent="0.2">
       <c r="G32" s="17"/>
       <c r="H32" s="17"/>
       <c r="I32" s="18"/>
       <c r="J32" s="16"/>
     </row>
     <row r="33" spans="7:10" x14ac:dyDescent="0.2">
       <c r="G33" s="17"/>
       <c r="H33" s="17"/>
       <c r="I33" s="18"/>
       <c r="J33" s="16"/>
     </row>
     <row r="34" spans="7:10" x14ac:dyDescent="0.2">
       <c r="G34" s="17"/>
       <c r="H34" s="17"/>
       <c r="I34" s="18"/>
       <c r="J34" s="16"/>
     </row>
     <row r="35" spans="7:10" x14ac:dyDescent="0.2">
       <c r="G35" s="17"/>
       <c r="H35" s="17"/>
       <c r="I35" s="18"/>
       <c r="J35" s="16"/>
     </row>
     <row r="36" spans="7:10" x14ac:dyDescent="0.2">
       <c r="G36" s="17"/>