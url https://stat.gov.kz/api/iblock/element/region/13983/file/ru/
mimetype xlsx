--- v0 (2026-04-15)
+++ v1 (2026-10-13)
@@ -1,73 +1,77 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="8640" yWindow="-105" windowWidth="17445" windowHeight="12615" activeTab="5"/>
+    <workbookView xWindow="8640" yWindow="-108" windowWidth="17448" windowHeight="12612"/>
   </bookViews>
   <sheets>
-    <sheet name="Все население" sheetId="3" r:id="rId1"/>
-[...5 lines deleted...]
-    <sheet name="Коэфф. суммарной рождаемости" sheetId="9" r:id="rId7"/>
+    <sheet name="Метаданные " sheetId="11" r:id="rId1"/>
+    <sheet name="Условные обозначения" sheetId="10" r:id="rId2"/>
+    <sheet name="Все население" sheetId="3" r:id="rId3"/>
+    <sheet name="Мальчики" sheetId="4" r:id="rId4"/>
+    <sheet name="Девочки" sheetId="5" r:id="rId5"/>
+    <sheet name="Общий коэффициент" sheetId="6" r:id="rId6"/>
+    <sheet name="Коэффициент мальчиков" sheetId="7" r:id="rId7"/>
+    <sheet name="Коэффициент девочек" sheetId="8" r:id="rId8"/>
+    <sheet name="Коэфф. суммарной рождаемости" sheetId="9" r:id="rId9"/>
   </sheets>
-  <calcPr calcId="124519"/>
+  <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1053" uniqueCount="33">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1097" uniqueCount="76">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Городское население</t>
   </si>
   <si>
     <t>Сельское население</t>
   </si>
   <si>
     <t>Все население</t>
   </si>
   <si>
     <t>Девочки</t>
   </si>
   <si>
     <t>Мальчики</t>
   </si>
   <si>
     <t>человек</t>
   </si>
   <si>
     <t xml:space="preserve">Число родившихся мальчиков в Северо-Казахстанской области  </t>
   </si>
   <si>
@@ -155,60 +159,189 @@
       <rPr>
         <i/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> Данные с 2009г. пересчитаны в связи с образованием новых областей.</t>
     </r>
   </si>
   <si>
     <r>
       <t>2009</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1)</t>
     </r>
   </si>
+  <si>
+    <t>Условные обозначения:</t>
+  </si>
+  <si>
+    <t>"-" явление отсутствует</t>
+  </si>
+  <si>
+    <t>"0,0" - незначительная величина</t>
+  </si>
+  <si>
+    <t>"х"- данные конфиденциальны</t>
+  </si>
+  <si>
+    <t>"..."- данные отсутствуют</t>
+  </si>
+  <si>
+    <t xml:space="preserve">В отдельных случаях незначительные расхождения между итогом и суммой  слагаемых объясняются округлением данных  </t>
+  </si>
+  <si>
+    <t>Бюро национальной статистики Агентства по стратегическому планированию и реформам  Республики Казахстан</t>
+  </si>
+  <si>
+    <t>Код статистического показателя</t>
+  </si>
+  <si>
+    <t>Единица измерения</t>
+  </si>
+  <si>
+    <t>Человек</t>
+  </si>
+  <si>
+    <t>История показателя</t>
+  </si>
+  <si>
+    <t>Определение показателя</t>
+  </si>
+  <si>
+    <t>Метод обработки данных</t>
+  </si>
+  <si>
+    <t>Числовой</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Статистика родившихся в Республике Казахстан  основывается на регистрации актов о рождении в органах регистрации актов о гражданском состоянии </t>
+  </si>
+  <si>
+    <t>Источник показателя</t>
+  </si>
+  <si>
+    <t>Административные данные органов регистрации  актов о гражданском  состоянии МЮ РК и регистра прикрепленного населения МЗ РК</t>
+  </si>
+  <si>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t>Наименование  статистического показателя</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Число родившихся </t>
+  </si>
+  <si>
+    <t>Краткое наименование КСП</t>
+  </si>
+  <si>
+    <t>число родившихся по регионам и районам</t>
+  </si>
+  <si>
+    <t>Методика расчета</t>
+  </si>
+  <si>
+    <t>Данные сформированы по дате регистрации актов о рождении</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t>Методологические пояснения:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/9a3/u0kihdqbd7</t>
+  </si>
+  <si>
+    <t>Связанные публикации:</t>
+  </si>
+  <si>
+    <t>Полезные ссылки:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дата последней актуализации: </t>
+  </si>
+  <si>
+    <t>Дата следующей актуализации:</t>
+  </si>
+  <si>
+    <t>Номер телефона :</t>
+  </si>
+  <si>
+    <t>с 2000  года</t>
+  </si>
+  <si>
+    <t>Управление социальной, демографической статистики и уровня жизни</t>
+  </si>
+  <si>
+    <t>Бубенко Ольга</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> +7 715 2 4610 63</t>
+  </si>
+  <si>
+    <t>o.bubenko@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/region/sko/dynamic-tables/38/</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.00_р_."/>
     <numFmt numFmtId="165" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
   </numFmts>
-  <fonts count="35">
+  <fonts count="41">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
@@ -423,50 +556,92 @@
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <vertAlign val="superscript"/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <vertAlign val="superscript"/>
       <sz val="8"/>
       <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="22">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
@@ -708,51 +883,51 @@
         <color rgb="FFB2B2B2"/>
       </left>
       <right style="thin">
         <color rgb="FFB2B2B2"/>
       </right>
       <top style="thin">
         <color rgb="FFB2B2B2"/>
       </top>
       <bottom style="thin">
         <color rgb="FFB2B2B2"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color theme="4"/>
       </top>
       <bottom style="double">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1767">
+  <cellStyleXfs count="1768">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="5" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="6" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="6" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="7" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
@@ -2479,52 +2654,53 @@
     <xf numFmtId="0" fontId="25" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="112">
+  <cellXfs count="140">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="2" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -2752,77 +2928,149 @@
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="5" fillId="0" borderId="0" xfId="1626" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="5" fillId="0" borderId="3" xfId="1626" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="32" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="3" xfId="1626" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="1" xfId="1635" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="1" xfId="1635" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="1635" applyFont="1"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="1" xfId="1635" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="1" xfId="1635" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="1" xfId="1635" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="1" xfId="1635" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="1635" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="1" xfId="1767" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="1" xfId="1767" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="1" xfId="1767" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="31" fillId="0" borderId="1" xfId="1635" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="1635" applyFont="1"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="1635" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="1635" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="1635" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="1635" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="1635" applyFont="1"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="1" xfId="1634" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="29" fillId="0" borderId="1" xfId="1634" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="1" xfId="1767" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="1" xfId="1767" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="3" xfId="1626" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="3" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
-  <cellStyles count="1767">
+  <cellStyles count="1768">
     <cellStyle name="20% - Акцент1 2" xfId="24"/>
     <cellStyle name="20% - Акцент1 2 10" xfId="25"/>
     <cellStyle name="20% - Акцент1 2 11" xfId="26"/>
     <cellStyle name="20% - Акцент1 2 12" xfId="27"/>
     <cellStyle name="20% - Акцент1 2 13" xfId="28"/>
     <cellStyle name="20% - Акцент1 2 14" xfId="29"/>
     <cellStyle name="20% - Акцент1 2 15" xfId="30"/>
     <cellStyle name="20% - Акцент1 2 16" xfId="31"/>
     <cellStyle name="20% - Акцент1 2 17" xfId="32"/>
     <cellStyle name="20% - Акцент1 2 18" xfId="33"/>
     <cellStyle name="20% - Акцент1 2 19" xfId="34"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="35"/>
     <cellStyle name="20% - Акцент1 2 20" xfId="36"/>
     <cellStyle name="20% - Акцент1 2 21" xfId="37"/>
     <cellStyle name="20% - Акцент1 2 22" xfId="38"/>
     <cellStyle name="20% - Акцент1 2 23" xfId="39"/>
     <cellStyle name="20% - Акцент1 2 24" xfId="40"/>
     <cellStyle name="20% - Акцент1 2 25" xfId="41"/>
     <cellStyle name="20% - Акцент1 2 3" xfId="42"/>
     <cellStyle name="20% - Акцент1 2 4" xfId="43"/>
     <cellStyle name="20% - Акцент1 2 5" xfId="44"/>
     <cellStyle name="20% - Акцент1 2 6" xfId="45"/>
     <cellStyle name="20% - Акцент1 2 7" xfId="46"/>
     <cellStyle name="20% - Акцент1 2 8" xfId="47"/>
     <cellStyle name="20% - Акцент1 2 9" xfId="48"/>
@@ -4388,50 +4636,51 @@
     <cellStyle name="60% - Акцент6 9 18" xfId="1608"/>
     <cellStyle name="60% - Акцент6 9 19" xfId="1609"/>
     <cellStyle name="60% - Акцент6 9 2" xfId="1610"/>
     <cellStyle name="60% - Акцент6 9 20" xfId="1611"/>
     <cellStyle name="60% - Акцент6 9 21" xfId="1612"/>
     <cellStyle name="60% - Акцент6 9 22" xfId="1613"/>
     <cellStyle name="60% - Акцент6 9 23" xfId="1614"/>
     <cellStyle name="60% - Акцент6 9 24" xfId="1615"/>
     <cellStyle name="60% - Акцент6 9 25" xfId="1616"/>
     <cellStyle name="60% - Акцент6 9 3" xfId="1617"/>
     <cellStyle name="60% - Акцент6 9 4" xfId="1618"/>
     <cellStyle name="60% - Акцент6 9 5" xfId="1619"/>
     <cellStyle name="60% - Акцент6 9 6" xfId="1620"/>
     <cellStyle name="60% - Акцент6 9 7" xfId="1621"/>
     <cellStyle name="60% - Акцент6 9 8" xfId="1622"/>
     <cellStyle name="60% - Акцент6 9 9" xfId="1623"/>
     <cellStyle name="Акцент1" xfId="17" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Акцент2" xfId="18" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Акцент3" xfId="19" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Акцент4" xfId="20" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Акцент5" xfId="21" builtinId="45" customBuiltin="1"/>
     <cellStyle name="Акцент6" xfId="22" builtinId="49" customBuiltin="1"/>
     <cellStyle name="Ввод " xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Вывод" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Вычисление" xfId="11" builtinId="22" customBuiltin="1"/>
+    <cellStyle name="Гиперссылка" xfId="1767" builtinId="8"/>
     <cellStyle name="Гиперссылка 2" xfId="1624"/>
     <cellStyle name="Денежный 2" xfId="1625"/>
     <cellStyle name="Заголовок 1" xfId="2" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Заголовок 2" xfId="3" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Заголовок 3" xfId="4" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Заголовок 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Итог" xfId="16" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Контрольная ячейка" xfId="13" builtinId="23" customBuiltin="1"/>
     <cellStyle name="Название" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Нейтральный" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10 2" xfId="1626"/>
     <cellStyle name="Обычный 10 3" xfId="1627"/>
     <cellStyle name="Обычный 10 4" xfId="1628"/>
     <cellStyle name="Обычный 10 5" xfId="1629"/>
     <cellStyle name="Обычный 10 6" xfId="1630"/>
     <cellStyle name="Обычный 10 7" xfId="1631"/>
     <cellStyle name="Обычный 17" xfId="1632"/>
     <cellStyle name="Обычный 2" xfId="1633"/>
     <cellStyle name="Обычный 2 2" xfId="1634"/>
     <cellStyle name="Обычный 2 2 2" xfId="1635"/>
     <cellStyle name="Обычный 2 3" xfId="1636"/>
     <cellStyle name="Обычный 2 4" xfId="1637"/>
     <cellStyle name="Обычный 2 5" xfId="1638"/>
     <cellStyle name="Обычный 2 6" xfId="1639"/>
@@ -4558,51 +4807,51 @@
     <cellStyle name="Примечание 4 33" xfId="1757"/>
     <cellStyle name="Примечание 4 34" xfId="1758"/>
     <cellStyle name="Примечание 4 35" xfId="1759"/>
     <cellStyle name="Примечание 4 4" xfId="1760"/>
     <cellStyle name="Примечание 4 5" xfId="1761"/>
     <cellStyle name="Примечание 4 6" xfId="1762"/>
     <cellStyle name="Примечание 4 7" xfId="1763"/>
     <cellStyle name="Примечание 4 8" xfId="1764"/>
     <cellStyle name="Примечание 4 9" xfId="1765"/>
     <cellStyle name="Связанная ячейка" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Текст предупреждения" xfId="14" builtinId="11" customBuiltin="1"/>
     <cellStyle name="Финансовый 2" xfId="1766"/>
     <cellStyle name="Хороший" xfId="6" builtinId="26" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -4845,119 +5094,589 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/9a3/u0kihdqbd7lmv1qbbw29q4ova086he0h/%D0%BC%D0%B5%D1%82%D0%BE%D0%B4%D0%B8%D0%BA%D0%B0%20%D1%80%D0%BE%D0%B6%D0%B4%D0%B0%D0%B5%D0%BC%D0%BE%D1%81%D1%82%D0%B8%20%D1%80%D1%83%D1%81.7z" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:o.bubenko@aspire.gov.kz" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:M25"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection sqref="A1:XFD1048576"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="19.8" customHeight="1"/>
+  <cols>
+    <col min="1" max="1" width="48.5546875" style="129" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="97.6640625" style="129" customWidth="1"/>
+    <col min="3" max="256" width="8.88671875" style="124"/>
+    <col min="257" max="257" width="42.33203125" style="124" customWidth="1"/>
+    <col min="258" max="258" width="97.6640625" style="124" customWidth="1"/>
+    <col min="259" max="512" width="8.88671875" style="124"/>
+    <col min="513" max="513" width="42.33203125" style="124" customWidth="1"/>
+    <col min="514" max="514" width="97.6640625" style="124" customWidth="1"/>
+    <col min="515" max="768" width="8.88671875" style="124"/>
+    <col min="769" max="769" width="42.33203125" style="124" customWidth="1"/>
+    <col min="770" max="770" width="97.6640625" style="124" customWidth="1"/>
+    <col min="771" max="1024" width="8.88671875" style="124"/>
+    <col min="1025" max="1025" width="42.33203125" style="124" customWidth="1"/>
+    <col min="1026" max="1026" width="97.6640625" style="124" customWidth="1"/>
+    <col min="1027" max="1280" width="8.88671875" style="124"/>
+    <col min="1281" max="1281" width="42.33203125" style="124" customWidth="1"/>
+    <col min="1282" max="1282" width="97.6640625" style="124" customWidth="1"/>
+    <col min="1283" max="1536" width="8.88671875" style="124"/>
+    <col min="1537" max="1537" width="42.33203125" style="124" customWidth="1"/>
+    <col min="1538" max="1538" width="97.6640625" style="124" customWidth="1"/>
+    <col min="1539" max="1792" width="8.88671875" style="124"/>
+    <col min="1793" max="1793" width="42.33203125" style="124" customWidth="1"/>
+    <col min="1794" max="1794" width="97.6640625" style="124" customWidth="1"/>
+    <col min="1795" max="2048" width="8.88671875" style="124"/>
+    <col min="2049" max="2049" width="42.33203125" style="124" customWidth="1"/>
+    <col min="2050" max="2050" width="97.6640625" style="124" customWidth="1"/>
+    <col min="2051" max="2304" width="8.88671875" style="124"/>
+    <col min="2305" max="2305" width="42.33203125" style="124" customWidth="1"/>
+    <col min="2306" max="2306" width="97.6640625" style="124" customWidth="1"/>
+    <col min="2307" max="2560" width="8.88671875" style="124"/>
+    <col min="2561" max="2561" width="42.33203125" style="124" customWidth="1"/>
+    <col min="2562" max="2562" width="97.6640625" style="124" customWidth="1"/>
+    <col min="2563" max="2816" width="8.88671875" style="124"/>
+    <col min="2817" max="2817" width="42.33203125" style="124" customWidth="1"/>
+    <col min="2818" max="2818" width="97.6640625" style="124" customWidth="1"/>
+    <col min="2819" max="3072" width="8.88671875" style="124"/>
+    <col min="3073" max="3073" width="42.33203125" style="124" customWidth="1"/>
+    <col min="3074" max="3074" width="97.6640625" style="124" customWidth="1"/>
+    <col min="3075" max="3328" width="8.88671875" style="124"/>
+    <col min="3329" max="3329" width="42.33203125" style="124" customWidth="1"/>
+    <col min="3330" max="3330" width="97.6640625" style="124" customWidth="1"/>
+    <col min="3331" max="3584" width="8.88671875" style="124"/>
+    <col min="3585" max="3585" width="42.33203125" style="124" customWidth="1"/>
+    <col min="3586" max="3586" width="97.6640625" style="124" customWidth="1"/>
+    <col min="3587" max="3840" width="8.88671875" style="124"/>
+    <col min="3841" max="3841" width="42.33203125" style="124" customWidth="1"/>
+    <col min="3842" max="3842" width="97.6640625" style="124" customWidth="1"/>
+    <col min="3843" max="4096" width="8.88671875" style="124"/>
+    <col min="4097" max="4097" width="42.33203125" style="124" customWidth="1"/>
+    <col min="4098" max="4098" width="97.6640625" style="124" customWidth="1"/>
+    <col min="4099" max="4352" width="8.88671875" style="124"/>
+    <col min="4353" max="4353" width="42.33203125" style="124" customWidth="1"/>
+    <col min="4354" max="4354" width="97.6640625" style="124" customWidth="1"/>
+    <col min="4355" max="4608" width="8.88671875" style="124"/>
+    <col min="4609" max="4609" width="42.33203125" style="124" customWidth="1"/>
+    <col min="4610" max="4610" width="97.6640625" style="124" customWidth="1"/>
+    <col min="4611" max="4864" width="8.88671875" style="124"/>
+    <col min="4865" max="4865" width="42.33203125" style="124" customWidth="1"/>
+    <col min="4866" max="4866" width="97.6640625" style="124" customWidth="1"/>
+    <col min="4867" max="5120" width="8.88671875" style="124"/>
+    <col min="5121" max="5121" width="42.33203125" style="124" customWidth="1"/>
+    <col min="5122" max="5122" width="97.6640625" style="124" customWidth="1"/>
+    <col min="5123" max="5376" width="8.88671875" style="124"/>
+    <col min="5377" max="5377" width="42.33203125" style="124" customWidth="1"/>
+    <col min="5378" max="5378" width="97.6640625" style="124" customWidth="1"/>
+    <col min="5379" max="5632" width="8.88671875" style="124"/>
+    <col min="5633" max="5633" width="42.33203125" style="124" customWidth="1"/>
+    <col min="5634" max="5634" width="97.6640625" style="124" customWidth="1"/>
+    <col min="5635" max="5888" width="8.88671875" style="124"/>
+    <col min="5889" max="5889" width="42.33203125" style="124" customWidth="1"/>
+    <col min="5890" max="5890" width="97.6640625" style="124" customWidth="1"/>
+    <col min="5891" max="6144" width="8.88671875" style="124"/>
+    <col min="6145" max="6145" width="42.33203125" style="124" customWidth="1"/>
+    <col min="6146" max="6146" width="97.6640625" style="124" customWidth="1"/>
+    <col min="6147" max="6400" width="8.88671875" style="124"/>
+    <col min="6401" max="6401" width="42.33203125" style="124" customWidth="1"/>
+    <col min="6402" max="6402" width="97.6640625" style="124" customWidth="1"/>
+    <col min="6403" max="6656" width="8.88671875" style="124"/>
+    <col min="6657" max="6657" width="42.33203125" style="124" customWidth="1"/>
+    <col min="6658" max="6658" width="97.6640625" style="124" customWidth="1"/>
+    <col min="6659" max="6912" width="8.88671875" style="124"/>
+    <col min="6913" max="6913" width="42.33203125" style="124" customWidth="1"/>
+    <col min="6914" max="6914" width="97.6640625" style="124" customWidth="1"/>
+    <col min="6915" max="7168" width="8.88671875" style="124"/>
+    <col min="7169" max="7169" width="42.33203125" style="124" customWidth="1"/>
+    <col min="7170" max="7170" width="97.6640625" style="124" customWidth="1"/>
+    <col min="7171" max="7424" width="8.88671875" style="124"/>
+    <col min="7425" max="7425" width="42.33203125" style="124" customWidth="1"/>
+    <col min="7426" max="7426" width="97.6640625" style="124" customWidth="1"/>
+    <col min="7427" max="7680" width="8.88671875" style="124"/>
+    <col min="7681" max="7681" width="42.33203125" style="124" customWidth="1"/>
+    <col min="7682" max="7682" width="97.6640625" style="124" customWidth="1"/>
+    <col min="7683" max="7936" width="8.88671875" style="124"/>
+    <col min="7937" max="7937" width="42.33203125" style="124" customWidth="1"/>
+    <col min="7938" max="7938" width="97.6640625" style="124" customWidth="1"/>
+    <col min="7939" max="8192" width="8.88671875" style="124"/>
+    <col min="8193" max="8193" width="42.33203125" style="124" customWidth="1"/>
+    <col min="8194" max="8194" width="97.6640625" style="124" customWidth="1"/>
+    <col min="8195" max="8448" width="8.88671875" style="124"/>
+    <col min="8449" max="8449" width="42.33203125" style="124" customWidth="1"/>
+    <col min="8450" max="8450" width="97.6640625" style="124" customWidth="1"/>
+    <col min="8451" max="8704" width="8.88671875" style="124"/>
+    <col min="8705" max="8705" width="42.33203125" style="124" customWidth="1"/>
+    <col min="8706" max="8706" width="97.6640625" style="124" customWidth="1"/>
+    <col min="8707" max="8960" width="8.88671875" style="124"/>
+    <col min="8961" max="8961" width="42.33203125" style="124" customWidth="1"/>
+    <col min="8962" max="8962" width="97.6640625" style="124" customWidth="1"/>
+    <col min="8963" max="9216" width="8.88671875" style="124"/>
+    <col min="9217" max="9217" width="42.33203125" style="124" customWidth="1"/>
+    <col min="9218" max="9218" width="97.6640625" style="124" customWidth="1"/>
+    <col min="9219" max="9472" width="8.88671875" style="124"/>
+    <col min="9473" max="9473" width="42.33203125" style="124" customWidth="1"/>
+    <col min="9474" max="9474" width="97.6640625" style="124" customWidth="1"/>
+    <col min="9475" max="9728" width="8.88671875" style="124"/>
+    <col min="9729" max="9729" width="42.33203125" style="124" customWidth="1"/>
+    <col min="9730" max="9730" width="97.6640625" style="124" customWidth="1"/>
+    <col min="9731" max="9984" width="8.88671875" style="124"/>
+    <col min="9985" max="9985" width="42.33203125" style="124" customWidth="1"/>
+    <col min="9986" max="9986" width="97.6640625" style="124" customWidth="1"/>
+    <col min="9987" max="10240" width="8.88671875" style="124"/>
+    <col min="10241" max="10241" width="42.33203125" style="124" customWidth="1"/>
+    <col min="10242" max="10242" width="97.6640625" style="124" customWidth="1"/>
+    <col min="10243" max="10496" width="8.88671875" style="124"/>
+    <col min="10497" max="10497" width="42.33203125" style="124" customWidth="1"/>
+    <col min="10498" max="10498" width="97.6640625" style="124" customWidth="1"/>
+    <col min="10499" max="10752" width="8.88671875" style="124"/>
+    <col min="10753" max="10753" width="42.33203125" style="124" customWidth="1"/>
+    <col min="10754" max="10754" width="97.6640625" style="124" customWidth="1"/>
+    <col min="10755" max="11008" width="8.88671875" style="124"/>
+    <col min="11009" max="11009" width="42.33203125" style="124" customWidth="1"/>
+    <col min="11010" max="11010" width="97.6640625" style="124" customWidth="1"/>
+    <col min="11011" max="11264" width="8.88671875" style="124"/>
+    <col min="11265" max="11265" width="42.33203125" style="124" customWidth="1"/>
+    <col min="11266" max="11266" width="97.6640625" style="124" customWidth="1"/>
+    <col min="11267" max="11520" width="8.88671875" style="124"/>
+    <col min="11521" max="11521" width="42.33203125" style="124" customWidth="1"/>
+    <col min="11522" max="11522" width="97.6640625" style="124" customWidth="1"/>
+    <col min="11523" max="11776" width="8.88671875" style="124"/>
+    <col min="11777" max="11777" width="42.33203125" style="124" customWidth="1"/>
+    <col min="11778" max="11778" width="97.6640625" style="124" customWidth="1"/>
+    <col min="11779" max="12032" width="8.88671875" style="124"/>
+    <col min="12033" max="12033" width="42.33203125" style="124" customWidth="1"/>
+    <col min="12034" max="12034" width="97.6640625" style="124" customWidth="1"/>
+    <col min="12035" max="12288" width="8.88671875" style="124"/>
+    <col min="12289" max="12289" width="42.33203125" style="124" customWidth="1"/>
+    <col min="12290" max="12290" width="97.6640625" style="124" customWidth="1"/>
+    <col min="12291" max="12544" width="8.88671875" style="124"/>
+    <col min="12545" max="12545" width="42.33203125" style="124" customWidth="1"/>
+    <col min="12546" max="12546" width="97.6640625" style="124" customWidth="1"/>
+    <col min="12547" max="12800" width="8.88671875" style="124"/>
+    <col min="12801" max="12801" width="42.33203125" style="124" customWidth="1"/>
+    <col min="12802" max="12802" width="97.6640625" style="124" customWidth="1"/>
+    <col min="12803" max="13056" width="8.88671875" style="124"/>
+    <col min="13057" max="13057" width="42.33203125" style="124" customWidth="1"/>
+    <col min="13058" max="13058" width="97.6640625" style="124" customWidth="1"/>
+    <col min="13059" max="13312" width="8.88671875" style="124"/>
+    <col min="13313" max="13313" width="42.33203125" style="124" customWidth="1"/>
+    <col min="13314" max="13314" width="97.6640625" style="124" customWidth="1"/>
+    <col min="13315" max="13568" width="8.88671875" style="124"/>
+    <col min="13569" max="13569" width="42.33203125" style="124" customWidth="1"/>
+    <col min="13570" max="13570" width="97.6640625" style="124" customWidth="1"/>
+    <col min="13571" max="13824" width="8.88671875" style="124"/>
+    <col min="13825" max="13825" width="42.33203125" style="124" customWidth="1"/>
+    <col min="13826" max="13826" width="97.6640625" style="124" customWidth="1"/>
+    <col min="13827" max="14080" width="8.88671875" style="124"/>
+    <col min="14081" max="14081" width="42.33203125" style="124" customWidth="1"/>
+    <col min="14082" max="14082" width="97.6640625" style="124" customWidth="1"/>
+    <col min="14083" max="14336" width="8.88671875" style="124"/>
+    <col min="14337" max="14337" width="42.33203125" style="124" customWidth="1"/>
+    <col min="14338" max="14338" width="97.6640625" style="124" customWidth="1"/>
+    <col min="14339" max="14592" width="8.88671875" style="124"/>
+    <col min="14593" max="14593" width="42.33203125" style="124" customWidth="1"/>
+    <col min="14594" max="14594" width="97.6640625" style="124" customWidth="1"/>
+    <col min="14595" max="14848" width="8.88671875" style="124"/>
+    <col min="14849" max="14849" width="42.33203125" style="124" customWidth="1"/>
+    <col min="14850" max="14850" width="97.6640625" style="124" customWidth="1"/>
+    <col min="14851" max="15104" width="8.88671875" style="124"/>
+    <col min="15105" max="15105" width="42.33203125" style="124" customWidth="1"/>
+    <col min="15106" max="15106" width="97.6640625" style="124" customWidth="1"/>
+    <col min="15107" max="15360" width="8.88671875" style="124"/>
+    <col min="15361" max="15361" width="42.33203125" style="124" customWidth="1"/>
+    <col min="15362" max="15362" width="97.6640625" style="124" customWidth="1"/>
+    <col min="15363" max="15616" width="8.88671875" style="124"/>
+    <col min="15617" max="15617" width="42.33203125" style="124" customWidth="1"/>
+    <col min="15618" max="15618" width="97.6640625" style="124" customWidth="1"/>
+    <col min="15619" max="15872" width="8.88671875" style="124"/>
+    <col min="15873" max="15873" width="42.33203125" style="124" customWidth="1"/>
+    <col min="15874" max="15874" width="97.6640625" style="124" customWidth="1"/>
+    <col min="15875" max="16128" width="8.88671875" style="124"/>
+    <col min="16129" max="16129" width="42.33203125" style="124" customWidth="1"/>
+    <col min="16130" max="16130" width="97.6640625" style="124" customWidth="1"/>
+    <col min="16131" max="16384" width="8.88671875" style="124"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13" s="114" customFormat="1" ht="19.8" customHeight="1">
+      <c r="A1" s="113" t="s">
+        <v>40</v>
+      </c>
+      <c r="B1" s="110">
+        <v>612101</v>
+      </c>
+    </row>
+    <row r="2" spans="1:13" s="114" customFormat="1" ht="19.8" customHeight="1">
+      <c r="A2" s="113" t="s">
+        <v>56</v>
+      </c>
+      <c r="B2" s="110" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="114" customFormat="1" ht="19.8" customHeight="1">
+      <c r="A3" s="113" t="s">
+        <v>41</v>
+      </c>
+      <c r="B3" s="115" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="114" customFormat="1" ht="19.8" customHeight="1">
+      <c r="A4" s="113" t="s">
+        <v>58</v>
+      </c>
+      <c r="B4" s="110" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="114" customFormat="1" ht="19.8" customHeight="1">
+      <c r="A5" s="113" t="s">
+        <v>43</v>
+      </c>
+      <c r="B5" s="116" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="114" customFormat="1" ht="19.8" customHeight="1">
+      <c r="A6" s="113" t="s">
+        <v>44</v>
+      </c>
+      <c r="B6" s="110" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="114" customFormat="1" ht="19.8" customHeight="1">
+      <c r="A7" s="113" t="s">
+        <v>45</v>
+      </c>
+      <c r="B7" s="110" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="114" customFormat="1" ht="19.8" customHeight="1">
+      <c r="A8" s="113" t="s">
+        <v>60</v>
+      </c>
+      <c r="B8" s="111" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="114" customFormat="1" ht="19.8" customHeight="1">
+      <c r="A9" s="113" t="s">
+        <v>48</v>
+      </c>
+      <c r="B9" s="112" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="114" customFormat="1" ht="19.8" customHeight="1">
+      <c r="A10" s="117" t="s">
+        <v>50</v>
+      </c>
+      <c r="B10" s="118" t="s">
+        <v>61</v>
+      </c>
+      <c r="M10" s="119"/>
+    </row>
+    <row r="11" spans="1:13" s="114" customFormat="1" ht="19.8" customHeight="1">
+      <c r="A11" s="117" t="s">
+        <v>51</v>
+      </c>
+      <c r="B11" s="120" t="s">
+        <v>62</v>
+      </c>
+      <c r="M11" s="119"/>
+    </row>
+    <row r="12" spans="1:13" s="114" customFormat="1" ht="19.8" customHeight="1">
+      <c r="A12" s="113" t="s">
+        <v>63</v>
+      </c>
+      <c r="B12" s="121" t="s">
+        <v>64</v>
+      </c>
+      <c r="M12" s="119"/>
+    </row>
+    <row r="13" spans="1:13" s="114" customFormat="1" ht="19.8" customHeight="1">
+      <c r="A13" s="113" t="s">
+        <v>65</v>
+      </c>
+      <c r="B13" s="133" t="s">
+        <v>75</v>
+      </c>
+      <c r="M13" s="119"/>
+    </row>
+    <row r="14" spans="1:13" s="114" customFormat="1" ht="19.8" customHeight="1">
+      <c r="A14" s="113" t="s">
+        <v>66</v>
+      </c>
+      <c r="B14" s="122" t="s">
+        <v>52</v>
+      </c>
+      <c r="M14" s="119"/>
+    </row>
+    <row r="15" spans="1:13" ht="19.8" customHeight="1">
+      <c r="A15" s="117" t="s">
+        <v>67</v>
+      </c>
+      <c r="B15" s="123">
+        <v>46142</v>
+      </c>
+      <c r="M15" s="125"/>
+    </row>
+    <row r="16" spans="1:13" ht="19.8" customHeight="1">
+      <c r="A16" s="117" t="s">
+        <v>68</v>
+      </c>
+      <c r="B16" s="123">
+        <v>46507</v>
+      </c>
+      <c r="M16" s="126"/>
+    </row>
+    <row r="17" spans="1:13" ht="19.8" customHeight="1">
+      <c r="A17" s="117" t="s">
+        <v>53</v>
+      </c>
+      <c r="B17" s="130" t="s">
+        <v>71</v>
+      </c>
+      <c r="M17" s="125"/>
+    </row>
+    <row r="18" spans="1:13" ht="19.8" customHeight="1">
+      <c r="A18" s="117" t="s">
+        <v>54</v>
+      </c>
+      <c r="B18" s="130" t="s">
+        <v>72</v>
+      </c>
+      <c r="M18" s="126"/>
+    </row>
+    <row r="19" spans="1:13" ht="19.8" customHeight="1">
+      <c r="A19" s="117" t="s">
+        <v>69</v>
+      </c>
+      <c r="B19" s="131" t="s">
+        <v>73</v>
+      </c>
+      <c r="M19" s="125"/>
+    </row>
+    <row r="20" spans="1:13" ht="19.8" customHeight="1">
+      <c r="A20" s="117" t="s">
+        <v>55</v>
+      </c>
+      <c r="B20" s="132" t="s">
+        <v>74</v>
+      </c>
+      <c r="M20" s="126"/>
+    </row>
+    <row r="21" spans="1:13" ht="19.8" customHeight="1">
+      <c r="A21" s="127"/>
+      <c r="B21" s="128"/>
+    </row>
+    <row r="22" spans="1:13" ht="19.8" customHeight="1">
+      <c r="M22" s="126"/>
+    </row>
+    <row r="23" spans="1:13" ht="19.8" customHeight="1">
+      <c r="M23" s="125"/>
+    </row>
+    <row r="24" spans="1:13" ht="19.8" customHeight="1">
+      <c r="M24" s="126"/>
+    </row>
+    <row r="25" spans="1:13" ht="19.8" customHeight="1">
+      <c r="M25" s="125"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B14" r:id="rId1"/>
+    <hyperlink ref="B11" r:id="rId2"/>
+    <hyperlink ref="B12" r:id="rId3"/>
+    <hyperlink ref="B20" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="B5:B14"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:XFD1048576"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="14.44140625" defaultRowHeight="15" customHeight="1"/>
+  <cols>
+    <col min="1" max="1" width="14.44140625" style="107"/>
+    <col min="2" max="2" width="31.88671875" style="107" customWidth="1"/>
+    <col min="3" max="16384" width="14.44140625" style="107"/>
+  </cols>
+  <sheetData>
+    <row r="5" spans="2:2" ht="15" customHeight="1">
+      <c r="B5" s="106" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="6" spans="2:2" ht="15" customHeight="1">
+      <c r="B6" s="106" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2" ht="15" customHeight="1">
+      <c r="B7" s="106" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2" ht="15" customHeight="1">
+      <c r="B8" s="106" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2" ht="15" customHeight="1">
+      <c r="B9" s="106" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2" ht="15" customHeight="1">
+      <c r="B10" s="106"/>
+    </row>
+    <row r="11" spans="2:2" ht="15" customHeight="1">
+      <c r="B11" s="108" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="12" spans="2:2" ht="15" customHeight="1">
+      <c r="B12" s="106"/>
+    </row>
+    <row r="13" spans="2:2" ht="15" customHeight="1">
+      <c r="B13" s="106"/>
+    </row>
+    <row r="14" spans="2:2" ht="15" customHeight="1">
+      <c r="B14" s="109" t="s">
+        <v>39</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AA49"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="AC18" sqref="AC18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="25.28515625" style="1" bestFit="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="28" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="25.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="2" max="10" width="4.88671875" style="1" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="5.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="12" max="26" width="4.88671875" style="1" bestFit="1" customWidth="1"/>
+    <col min="27" max="27" width="5.6640625" style="1" customWidth="1"/>
+    <col min="28" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:27" ht="12.75">
-      <c r="A1" s="104" t="s">
+    <row r="1" spans="1:27" ht="13.2">
+      <c r="A1" s="134" t="s">
         <v>25</v>
       </c>
-      <c r="B1" s="104"/>
-[...23 lines deleted...]
-      <c r="Z1" s="104"/>
+      <c r="B1" s="134"/>
+      <c r="C1" s="134"/>
+      <c r="D1" s="134"/>
+      <c r="E1" s="134"/>
+      <c r="F1" s="134"/>
+      <c r="G1" s="134"/>
+      <c r="H1" s="134"/>
+      <c r="I1" s="134"/>
+      <c r="J1" s="134"/>
+      <c r="K1" s="134"/>
+      <c r="L1" s="134"/>
+      <c r="M1" s="134"/>
+      <c r="N1" s="134"/>
+      <c r="O1" s="134"/>
+      <c r="P1" s="134"/>
+      <c r="Q1" s="134"/>
+      <c r="R1" s="134"/>
+      <c r="S1" s="134"/>
+      <c r="T1" s="134"/>
+      <c r="U1" s="134"/>
+      <c r="V1" s="134"/>
+      <c r="W1" s="134"/>
+      <c r="X1" s="134"/>
+      <c r="Y1" s="134"/>
+      <c r="Z1" s="134"/>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" s="61"/>
     </row>
     <row r="3" spans="1:27">
-      <c r="V3" s="108" t="s">
+      <c r="V3" s="137" t="s">
         <v>6</v>
       </c>
-      <c r="W3" s="108"/>
-[...5 lines deleted...]
-    <row r="4" spans="1:27" ht="12.75">
+      <c r="W3" s="137"/>
+      <c r="X3" s="137"/>
+      <c r="Y3" s="137"/>
+      <c r="Z3" s="137"/>
+      <c r="AA3" s="137"/>
+    </row>
+    <row r="4" spans="1:27" ht="12">
       <c r="A4" s="2"/>
       <c r="B4" s="4">
         <v>2000</v>
       </c>
       <c r="C4" s="4">
         <v>2001</v>
       </c>
       <c r="D4" s="4">
         <v>2002</v>
       </c>
       <c r="E4" s="4">
         <v>2003</v>
       </c>
       <c r="F4" s="4">
         <v>2004</v>
       </c>
       <c r="G4" s="4">
         <v>2005</v>
       </c>
       <c r="H4" s="4">
         <v>2006</v>
       </c>
       <c r="I4" s="4">
         <v>2007</v>
       </c>
@@ -4995,78 +5714,78 @@
         <v>2018</v>
       </c>
       <c r="U4" s="4">
         <v>2019</v>
       </c>
       <c r="V4" s="4">
         <v>2020</v>
       </c>
       <c r="W4" s="4">
         <v>2021</v>
       </c>
       <c r="X4" s="4">
         <v>2022</v>
       </c>
       <c r="Y4" s="15">
         <v>2023</v>
       </c>
       <c r="Z4" s="15">
         <v>2024</v>
       </c>
       <c r="AA4" s="15">
         <v>2025</v>
       </c>
     </row>
     <row r="5" spans="1:27">
-      <c r="A5" s="106" t="s">
+      <c r="A5" s="136" t="s">
         <v>3</v>
       </c>
-      <c r="B5" s="106"/>
-[...23 lines deleted...]
-      <c r="Z5" s="106"/>
+      <c r="B5" s="136"/>
+      <c r="C5" s="136"/>
+      <c r="D5" s="136"/>
+      <c r="E5" s="136"/>
+      <c r="F5" s="136"/>
+      <c r="G5" s="136"/>
+      <c r="H5" s="136"/>
+      <c r="I5" s="136"/>
+      <c r="J5" s="136"/>
+      <c r="K5" s="136"/>
+      <c r="L5" s="136"/>
+      <c r="M5" s="136"/>
+      <c r="N5" s="136"/>
+      <c r="O5" s="136"/>
+      <c r="P5" s="136"/>
+      <c r="Q5" s="136"/>
+      <c r="R5" s="136"/>
+      <c r="S5" s="136"/>
+      <c r="T5" s="136"/>
+      <c r="U5" s="136"/>
+      <c r="V5" s="136"/>
+      <c r="W5" s="136"/>
+      <c r="X5" s="136"/>
+      <c r="Y5" s="136"/>
+      <c r="Z5" s="136"/>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B6" s="21">
         <v>8018</v>
       </c>
       <c r="C6" s="21">
         <v>7935</v>
       </c>
       <c r="D6" s="21">
         <v>8011</v>
       </c>
       <c r="E6" s="21">
         <v>8277</v>
       </c>
       <c r="F6" s="21">
         <v>8223</v>
       </c>
       <c r="G6" s="21">
         <v>8529</v>
       </c>
       <c r="H6" s="85">
         <v>8308</v>
@@ -6270,78 +6989,78 @@
         <v>485</v>
       </c>
       <c r="U20" s="72">
         <v>478</v>
       </c>
       <c r="V20" s="72">
         <v>440</v>
       </c>
       <c r="W20" s="72">
         <v>407</v>
       </c>
       <c r="X20" s="24">
         <v>420</v>
       </c>
       <c r="Y20" s="24">
         <v>344</v>
       </c>
       <c r="Z20" s="90">
         <v>320</v>
       </c>
       <c r="AA20" s="89">
         <v>305</v>
       </c>
     </row>
     <row r="21" spans="1:27">
-      <c r="A21" s="105" t="s">
+      <c r="A21" s="135" t="s">
         <v>1</v>
       </c>
-      <c r="B21" s="105"/>
-[...23 lines deleted...]
-      <c r="Z21" s="105"/>
+      <c r="B21" s="135"/>
+      <c r="C21" s="135"/>
+      <c r="D21" s="135"/>
+      <c r="E21" s="135"/>
+      <c r="F21" s="135"/>
+      <c r="G21" s="135"/>
+      <c r="H21" s="135"/>
+      <c r="I21" s="135"/>
+      <c r="J21" s="135"/>
+      <c r="K21" s="135"/>
+      <c r="L21" s="135"/>
+      <c r="M21" s="135"/>
+      <c r="N21" s="135"/>
+      <c r="O21" s="135"/>
+      <c r="P21" s="135"/>
+      <c r="Q21" s="135"/>
+      <c r="R21" s="135"/>
+      <c r="S21" s="135"/>
+      <c r="T21" s="135"/>
+      <c r="U21" s="135"/>
+      <c r="V21" s="135"/>
+      <c r="W21" s="135"/>
+      <c r="X21" s="135"/>
+      <c r="Y21" s="135"/>
+      <c r="Z21" s="135"/>
     </row>
     <row r="22" spans="1:27">
       <c r="A22" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B22" s="91">
         <v>2599</v>
       </c>
       <c r="C22" s="91">
         <v>2688</v>
       </c>
       <c r="D22" s="91">
         <v>2734</v>
       </c>
       <c r="E22" s="21">
         <v>3030</v>
       </c>
       <c r="F22" s="21">
         <v>2728</v>
       </c>
       <c r="G22" s="25">
         <v>3145</v>
       </c>
       <c r="H22" s="21">
         <v>3116</v>
@@ -6798,78 +7517,78 @@
         <v>157</v>
       </c>
       <c r="U27" s="72">
         <v>173</v>
       </c>
       <c r="V27" s="71">
         <v>177</v>
       </c>
       <c r="W27" s="71">
         <v>156</v>
       </c>
       <c r="X27" s="24">
         <v>134</v>
       </c>
       <c r="Y27" s="24">
         <v>149</v>
       </c>
       <c r="Z27" s="95">
         <v>129</v>
       </c>
       <c r="AA27" s="93">
         <v>126</v>
       </c>
     </row>
     <row r="28" spans="1:27">
-      <c r="A28" s="105" t="s">
+      <c r="A28" s="135" t="s">
         <v>2</v>
       </c>
-      <c r="B28" s="105"/>
-[...23 lines deleted...]
-      <c r="Z28" s="105"/>
+      <c r="B28" s="135"/>
+      <c r="C28" s="135"/>
+      <c r="D28" s="135"/>
+      <c r="E28" s="135"/>
+      <c r="F28" s="135"/>
+      <c r="G28" s="135"/>
+      <c r="H28" s="135"/>
+      <c r="I28" s="135"/>
+      <c r="J28" s="135"/>
+      <c r="K28" s="135"/>
+      <c r="L28" s="135"/>
+      <c r="M28" s="135"/>
+      <c r="N28" s="135"/>
+      <c r="O28" s="135"/>
+      <c r="P28" s="135"/>
+      <c r="Q28" s="135"/>
+      <c r="R28" s="135"/>
+      <c r="S28" s="135"/>
+      <c r="T28" s="135"/>
+      <c r="U28" s="135"/>
+      <c r="V28" s="135"/>
+      <c r="W28" s="135"/>
+      <c r="X28" s="135"/>
+      <c r="Y28" s="135"/>
+      <c r="Z28" s="135"/>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B29" s="91">
         <v>5419</v>
       </c>
       <c r="C29" s="91">
         <v>5247</v>
       </c>
       <c r="D29" s="91">
         <v>5277</v>
       </c>
       <c r="E29" s="21">
         <v>5247</v>
       </c>
       <c r="F29" s="21">
         <v>5495</v>
       </c>
       <c r="G29" s="25">
         <v>5384</v>
       </c>
       <c r="H29" s="21">
         <v>5192</v>
@@ -8068,80 +8787,80 @@
       </c>
       <c r="S43" s="76">
         <v>548</v>
       </c>
       <c r="T43" s="77">
         <v>485</v>
       </c>
       <c r="U43" s="78">
         <v>478</v>
       </c>
       <c r="V43" s="97">
         <v>440</v>
       </c>
       <c r="W43" s="78">
         <v>407</v>
       </c>
       <c r="X43" s="78">
         <v>420</v>
       </c>
       <c r="Y43" s="78">
         <v>344</v>
       </c>
       <c r="Z43" s="98">
         <v>320</v>
       </c>
-      <c r="AA43" s="109">
+      <c r="AA43" s="103">
         <v>305</v>
       </c>
     </row>
-    <row r="44" spans="1:27" ht="12.75">
+    <row r="44" spans="1:27" ht="12">
       <c r="A44" s="37" t="s">
         <v>31</v>
       </c>
       <c r="B44" s="25"/>
       <c r="C44" s="25"/>
       <c r="D44" s="21"/>
       <c r="E44" s="21"/>
       <c r="F44" s="21"/>
       <c r="G44" s="25"/>
       <c r="H44" s="21"/>
       <c r="I44" s="21"/>
       <c r="J44" s="21"/>
       <c r="K44" s="24"/>
       <c r="L44" s="24"/>
       <c r="M44" s="24"/>
       <c r="N44" s="24"/>
       <c r="O44" s="24"/>
       <c r="P44" s="71"/>
       <c r="Q44" s="71"/>
       <c r="R44" s="71"/>
       <c r="S44" s="24"/>
       <c r="T44" s="71"/>
       <c r="U44" s="72"/>
     </row>
-    <row r="45" spans="1:27" ht="15">
+    <row r="45" spans="1:27" ht="14.4">
       <c r="A45" s="99"/>
       <c r="B45" s="29"/>
       <c r="C45" s="29"/>
       <c r="D45" s="28"/>
       <c r="E45" s="28"/>
       <c r="F45" s="28"/>
       <c r="G45" s="29"/>
       <c r="H45" s="28"/>
       <c r="I45" s="28"/>
       <c r="J45" s="28"/>
       <c r="K45" s="100"/>
       <c r="L45" s="100"/>
       <c r="M45" s="100"/>
       <c r="N45" s="100"/>
       <c r="O45" s="100"/>
       <c r="P45" s="100"/>
       <c r="Q45" s="100"/>
       <c r="R45" s="100"/>
       <c r="S45" s="100"/>
       <c r="T45" s="100"/>
       <c r="U45" s="100"/>
       <c r="V45" s="100"/>
       <c r="W45" s="100"/>
       <c r="X45" s="100"/>
       <c r="Y45" s="100"/>
@@ -8233,109 +8952,109 @@
       <c r="K49" s="27"/>
       <c r="L49" s="27"/>
       <c r="M49" s="27"/>
       <c r="N49" s="27"/>
       <c r="O49" s="27"/>
       <c r="P49" s="101"/>
       <c r="Q49" s="101"/>
       <c r="R49" s="101"/>
       <c r="S49" s="27"/>
       <c r="T49" s="101"/>
       <c r="U49" s="75"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:Z1"/>
     <mergeCell ref="A28:Z28"/>
     <mergeCell ref="A21:Z21"/>
     <mergeCell ref="A5:Z5"/>
     <mergeCell ref="V3:AA3"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="80" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AQ46"/>
   <sheetViews>
     <sheetView topLeftCell="A10" workbookViewId="0">
       <selection activeCell="AC32" sqref="AC32"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="25" style="41" bestFit="1" customWidth="1"/>
-    <col min="2" max="10" width="4.85546875" style="1" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="28" max="16384" width="9.140625" style="1"/>
+    <col min="2" max="10" width="4.88671875" style="1" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="5.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="12" max="26" width="4.88671875" style="1" bestFit="1" customWidth="1"/>
+    <col min="27" max="27" width="6.33203125" style="1" customWidth="1"/>
+    <col min="28" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:43" ht="11.25" customHeight="1">
-      <c r="A1" s="107" t="s">
+      <c r="A1" s="138" t="s">
         <v>7</v>
       </c>
-      <c r="B1" s="107"/>
-[...23 lines deleted...]
-      <c r="Z1" s="107"/>
+      <c r="B1" s="138"/>
+      <c r="C1" s="138"/>
+      <c r="D1" s="138"/>
+      <c r="E1" s="138"/>
+      <c r="F1" s="138"/>
+      <c r="G1" s="138"/>
+      <c r="H1" s="138"/>
+      <c r="I1" s="138"/>
+      <c r="J1" s="138"/>
+      <c r="K1" s="138"/>
+      <c r="L1" s="138"/>
+      <c r="M1" s="138"/>
+      <c r="N1" s="138"/>
+      <c r="O1" s="138"/>
+      <c r="P1" s="138"/>
+      <c r="Q1" s="138"/>
+      <c r="R1" s="138"/>
+      <c r="S1" s="138"/>
+      <c r="T1" s="138"/>
+      <c r="U1" s="138"/>
+      <c r="V1" s="138"/>
+      <c r="W1" s="138"/>
+      <c r="X1" s="138"/>
+      <c r="Y1" s="138"/>
+      <c r="Z1" s="138"/>
     </row>
     <row r="3" spans="1:43">
-      <c r="V3" s="108" t="s">
+      <c r="V3" s="137" t="s">
         <v>6</v>
       </c>
-      <c r="W3" s="108"/>
-[...5 lines deleted...]
-    <row r="4" spans="1:43" ht="12.75">
+      <c r="W3" s="137"/>
+      <c r="X3" s="137"/>
+      <c r="Y3" s="137"/>
+      <c r="Z3" s="137"/>
+      <c r="AA3" s="137"/>
+    </row>
+    <row r="4" spans="1:43" ht="12">
       <c r="A4" s="42"/>
       <c r="B4" s="4">
         <v>2000</v>
       </c>
       <c r="C4" s="4">
         <v>2001</v>
       </c>
       <c r="D4" s="4">
         <v>2002</v>
       </c>
       <c r="E4" s="4">
         <v>2003</v>
       </c>
       <c r="F4" s="4">
         <v>2004</v>
       </c>
       <c r="G4" s="4">
         <v>2005</v>
       </c>
       <c r="H4" s="4">
         <v>2006</v>
       </c>
       <c r="I4" s="4">
         <v>2007</v>
       </c>
@@ -8373,78 +9092,78 @@
         <v>2018</v>
       </c>
       <c r="U4" s="4">
         <v>2019</v>
       </c>
       <c r="V4" s="4">
         <v>2020</v>
       </c>
       <c r="W4" s="4">
         <v>2021</v>
       </c>
       <c r="X4" s="4">
         <v>2022</v>
       </c>
       <c r="Y4" s="15">
         <v>2023</v>
       </c>
       <c r="Z4" s="15">
         <v>2024</v>
       </c>
       <c r="AA4" s="15">
         <v>2025</v>
       </c>
     </row>
     <row r="5" spans="1:43">
-      <c r="A5" s="106" t="s">
+      <c r="A5" s="136" t="s">
         <v>5</v>
       </c>
-      <c r="B5" s="106"/>
-[...23 lines deleted...]
-      <c r="Z5" s="106"/>
+      <c r="B5" s="136"/>
+      <c r="C5" s="136"/>
+      <c r="D5" s="136"/>
+      <c r="E5" s="136"/>
+      <c r="F5" s="136"/>
+      <c r="G5" s="136"/>
+      <c r="H5" s="136"/>
+      <c r="I5" s="136"/>
+      <c r="J5" s="136"/>
+      <c r="K5" s="136"/>
+      <c r="L5" s="136"/>
+      <c r="M5" s="136"/>
+      <c r="N5" s="136"/>
+      <c r="O5" s="136"/>
+      <c r="P5" s="136"/>
+      <c r="Q5" s="136"/>
+      <c r="R5" s="136"/>
+      <c r="S5" s="136"/>
+      <c r="T5" s="136"/>
+      <c r="U5" s="136"/>
+      <c r="V5" s="136"/>
+      <c r="W5" s="136"/>
+      <c r="X5" s="136"/>
+      <c r="Y5" s="136"/>
+      <c r="Z5" s="136"/>
     </row>
     <row r="6" spans="1:43">
       <c r="A6" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B6" s="21">
         <v>4139</v>
       </c>
       <c r="C6" s="21">
         <v>4137</v>
       </c>
       <c r="D6" s="21">
         <v>4123</v>
       </c>
       <c r="E6" s="21">
         <v>4351</v>
       </c>
       <c r="F6" s="21">
         <v>4252</v>
       </c>
       <c r="G6" s="21">
         <v>4332</v>
       </c>
       <c r="H6" s="21">
         <v>4291</v>
@@ -9664,78 +10383,78 @@
         <v>236</v>
       </c>
       <c r="U20" s="72">
         <v>253</v>
       </c>
       <c r="V20" s="72">
         <v>208</v>
       </c>
       <c r="W20" s="72">
         <v>219</v>
       </c>
       <c r="X20" s="72">
         <v>219</v>
       </c>
       <c r="Y20" s="72">
         <v>170</v>
       </c>
       <c r="Z20" s="1">
         <v>154</v>
       </c>
       <c r="AA20" s="73">
         <v>159</v>
       </c>
     </row>
     <row r="21" spans="1:27">
-      <c r="A21" s="105" t="s">
+      <c r="A21" s="135" t="s">
         <v>1</v>
       </c>
-      <c r="B21" s="105"/>
-[...23 lines deleted...]
-      <c r="Z21" s="105"/>
+      <c r="B21" s="135"/>
+      <c r="C21" s="135"/>
+      <c r="D21" s="135"/>
+      <c r="E21" s="135"/>
+      <c r="F21" s="135"/>
+      <c r="G21" s="135"/>
+      <c r="H21" s="135"/>
+      <c r="I21" s="135"/>
+      <c r="J21" s="135"/>
+      <c r="K21" s="135"/>
+      <c r="L21" s="135"/>
+      <c r="M21" s="135"/>
+      <c r="N21" s="135"/>
+      <c r="O21" s="135"/>
+      <c r="P21" s="135"/>
+      <c r="Q21" s="135"/>
+      <c r="R21" s="135"/>
+      <c r="S21" s="135"/>
+      <c r="T21" s="135"/>
+      <c r="U21" s="135"/>
+      <c r="V21" s="135"/>
+      <c r="W21" s="135"/>
+      <c r="X21" s="135"/>
+      <c r="Y21" s="135"/>
+      <c r="Z21" s="135"/>
     </row>
     <row r="22" spans="1:27">
       <c r="A22" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B22" s="83">
         <v>1306</v>
       </c>
       <c r="C22" s="83">
         <v>1403</v>
       </c>
       <c r="D22" s="83">
         <v>1407</v>
       </c>
       <c r="E22" s="83">
         <v>1606</v>
       </c>
       <c r="F22" s="83">
         <v>1415</v>
       </c>
       <c r="G22" s="21">
         <v>1601</v>
       </c>
       <c r="H22" s="21">
         <v>1642</v>
@@ -10192,78 +10911,78 @@
         <v>86</v>
       </c>
       <c r="U27" s="72">
         <v>81</v>
       </c>
       <c r="V27" s="48">
         <v>91</v>
       </c>
       <c r="W27" s="72">
         <v>76</v>
       </c>
       <c r="X27" s="72">
         <v>70</v>
       </c>
       <c r="Y27" s="72">
         <v>79</v>
       </c>
       <c r="Z27" s="48">
         <v>80</v>
       </c>
       <c r="AA27" s="85">
         <v>66</v>
       </c>
     </row>
     <row r="28" spans="1:27">
-      <c r="A28" s="105" t="s">
+      <c r="A28" s="135" t="s">
         <v>2</v>
       </c>
-      <c r="B28" s="105"/>
-[...23 lines deleted...]
-      <c r="Z28" s="105"/>
+      <c r="B28" s="135"/>
+      <c r="C28" s="135"/>
+      <c r="D28" s="135"/>
+      <c r="E28" s="135"/>
+      <c r="F28" s="135"/>
+      <c r="G28" s="135"/>
+      <c r="H28" s="135"/>
+      <c r="I28" s="135"/>
+      <c r="J28" s="135"/>
+      <c r="K28" s="135"/>
+      <c r="L28" s="135"/>
+      <c r="M28" s="135"/>
+      <c r="N28" s="135"/>
+      <c r="O28" s="135"/>
+      <c r="P28" s="135"/>
+      <c r="Q28" s="135"/>
+      <c r="R28" s="135"/>
+      <c r="S28" s="135"/>
+      <c r="T28" s="135"/>
+      <c r="U28" s="135"/>
+      <c r="V28" s="135"/>
+      <c r="W28" s="135"/>
+      <c r="X28" s="135"/>
+      <c r="Y28" s="135"/>
+      <c r="Z28" s="135"/>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B29" s="83">
         <v>2833</v>
       </c>
       <c r="C29" s="83">
         <v>2734</v>
       </c>
       <c r="D29" s="83">
         <v>2716</v>
       </c>
       <c r="E29" s="83">
         <v>2745</v>
       </c>
       <c r="F29" s="21">
         <v>2833</v>
       </c>
       <c r="G29" s="21">
         <v>2731</v>
       </c>
       <c r="H29" s="21">
         <v>2649</v>
@@ -11463,76 +12182,76 @@
       <c r="T43" s="77">
         <v>236</v>
       </c>
       <c r="U43" s="78">
         <v>253</v>
       </c>
       <c r="V43" s="78">
         <v>208</v>
       </c>
       <c r="W43" s="78">
         <v>219</v>
       </c>
       <c r="X43" s="78">
         <v>219</v>
       </c>
       <c r="Y43" s="78">
         <v>170</v>
       </c>
       <c r="Z43" s="87">
         <v>154</v>
       </c>
       <c r="AA43" s="36">
         <v>159</v>
       </c>
     </row>
-    <row r="44" spans="1:27" ht="12.75">
+    <row r="44" spans="1:27" ht="12">
       <c r="A44" s="37" t="s">
         <v>31</v>
       </c>
       <c r="B44" s="88"/>
       <c r="C44" s="88"/>
       <c r="D44" s="88"/>
       <c r="E44" s="88"/>
       <c r="F44" s="88"/>
       <c r="G44" s="88"/>
       <c r="H44" s="88"/>
       <c r="I44" s="88"/>
       <c r="J44" s="88"/>
       <c r="K44" s="88"/>
       <c r="L44" s="88"/>
       <c r="M44" s="88"/>
       <c r="N44" s="88"/>
       <c r="O44" s="88"/>
       <c r="P44" s="88"/>
       <c r="Q44" s="88"/>
       <c r="R44" s="88"/>
       <c r="S44" s="88"/>
       <c r="T44" s="88"/>
       <c r="U44" s="88"/>
     </row>
-    <row r="45" spans="1:27" ht="12.75">
+    <row r="45" spans="1:27" ht="13.2">
       <c r="B45" s="28"/>
       <c r="C45" s="28"/>
       <c r="D45" s="28"/>
       <c r="E45" s="28"/>
       <c r="F45" s="28"/>
       <c r="G45" s="28"/>
       <c r="H45" s="28"/>
       <c r="I45" s="28"/>
       <c r="J45" s="28"/>
       <c r="K45" s="80"/>
       <c r="L45" s="80"/>
       <c r="M45" s="80"/>
       <c r="N45" s="80"/>
       <c r="O45" s="80"/>
       <c r="P45" s="28"/>
       <c r="Q45" s="28"/>
       <c r="R45" s="28"/>
       <c r="S45" s="80"/>
       <c r="T45" s="28"/>
       <c r="U45" s="80"/>
       <c r="V45" s="28"/>
       <c r="W45" s="28"/>
       <c r="X45" s="28"/>
       <c r="Y45" s="28"/>
     </row>
@@ -11553,109 +12272,109 @@
       <c r="O46" s="73"/>
       <c r="P46" s="73"/>
       <c r="Q46" s="73"/>
       <c r="R46" s="73"/>
       <c r="S46" s="73"/>
       <c r="T46" s="73"/>
       <c r="U46" s="73"/>
       <c r="V46" s="73"/>
       <c r="W46" s="73"/>
       <c r="X46" s="73"/>
       <c r="Y46" s="73"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:Z1"/>
     <mergeCell ref="A28:Z28"/>
     <mergeCell ref="A21:Z21"/>
     <mergeCell ref="A5:Z5"/>
     <mergeCell ref="V3:AA3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AD46"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="AD41" sqref="AD41"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="25" style="41" bestFit="1" customWidth="1"/>
-    <col min="2" max="10" width="4.85546875" style="1" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="28" max="16384" width="9.140625" style="1"/>
+    <col min="2" max="10" width="4.88671875" style="1" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="5.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="12" max="26" width="4.88671875" style="1" bestFit="1" customWidth="1"/>
+    <col min="27" max="27" width="6.44140625" style="1" customWidth="1"/>
+    <col min="28" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27" ht="12.75" customHeight="1">
-      <c r="A1" s="107" t="s">
+      <c r="A1" s="138" t="s">
         <v>8</v>
       </c>
-      <c r="B1" s="107"/>
-[...23 lines deleted...]
-      <c r="Z1" s="107"/>
+      <c r="B1" s="138"/>
+      <c r="C1" s="138"/>
+      <c r="D1" s="138"/>
+      <c r="E1" s="138"/>
+      <c r="F1" s="138"/>
+      <c r="G1" s="138"/>
+      <c r="H1" s="138"/>
+      <c r="I1" s="138"/>
+      <c r="J1" s="138"/>
+      <c r="K1" s="138"/>
+      <c r="L1" s="138"/>
+      <c r="M1" s="138"/>
+      <c r="N1" s="138"/>
+      <c r="O1" s="138"/>
+      <c r="P1" s="138"/>
+      <c r="Q1" s="138"/>
+      <c r="R1" s="138"/>
+      <c r="S1" s="138"/>
+      <c r="T1" s="138"/>
+      <c r="U1" s="138"/>
+      <c r="V1" s="138"/>
+      <c r="W1" s="138"/>
+      <c r="X1" s="138"/>
+      <c r="Y1" s="138"/>
+      <c r="Z1" s="138"/>
     </row>
     <row r="3" spans="1:27">
-      <c r="V3" s="108" t="s">
+      <c r="V3" s="137" t="s">
         <v>6</v>
       </c>
-      <c r="W3" s="108"/>
-[...5 lines deleted...]
-    <row r="4" spans="1:27" ht="12.75">
+      <c r="W3" s="137"/>
+      <c r="X3" s="137"/>
+      <c r="Y3" s="137"/>
+      <c r="Z3" s="137"/>
+      <c r="AA3" s="137"/>
+    </row>
+    <row r="4" spans="1:27" ht="12">
       <c r="A4" s="42"/>
       <c r="B4" s="4">
         <v>2000</v>
       </c>
       <c r="C4" s="4">
         <v>2001</v>
       </c>
       <c r="D4" s="4">
         <v>2002</v>
       </c>
       <c r="E4" s="4">
         <v>2003</v>
       </c>
       <c r="F4" s="4">
         <v>2004</v>
       </c>
       <c r="G4" s="4">
         <v>2005</v>
       </c>
       <c r="H4" s="4">
         <v>2006</v>
       </c>
       <c r="I4" s="4">
         <v>2007</v>
       </c>
@@ -11693,78 +12412,78 @@
         <v>2018</v>
       </c>
       <c r="U4" s="4">
         <v>2019</v>
       </c>
       <c r="V4" s="3">
         <v>2020</v>
       </c>
       <c r="W4" s="4">
         <v>2021</v>
       </c>
       <c r="X4" s="4">
         <v>2022</v>
       </c>
       <c r="Y4" s="15">
         <v>2023</v>
       </c>
       <c r="Z4" s="15">
         <v>2024</v>
       </c>
       <c r="AA4" s="15">
         <v>2025</v>
       </c>
     </row>
     <row r="5" spans="1:27">
-      <c r="A5" s="106" t="s">
+      <c r="A5" s="136" t="s">
         <v>4</v>
       </c>
-      <c r="B5" s="106"/>
-[...23 lines deleted...]
-      <c r="Z5" s="106"/>
+      <c r="B5" s="136"/>
+      <c r="C5" s="136"/>
+      <c r="D5" s="136"/>
+      <c r="E5" s="136"/>
+      <c r="F5" s="136"/>
+      <c r="G5" s="136"/>
+      <c r="H5" s="136"/>
+      <c r="I5" s="136"/>
+      <c r="J5" s="136"/>
+      <c r="K5" s="136"/>
+      <c r="L5" s="136"/>
+      <c r="M5" s="136"/>
+      <c r="N5" s="136"/>
+      <c r="O5" s="136"/>
+      <c r="P5" s="136"/>
+      <c r="Q5" s="136"/>
+      <c r="R5" s="136"/>
+      <c r="S5" s="136"/>
+      <c r="T5" s="136"/>
+      <c r="U5" s="136"/>
+      <c r="V5" s="136"/>
+      <c r="W5" s="136"/>
+      <c r="X5" s="136"/>
+      <c r="Y5" s="136"/>
+      <c r="Z5" s="136"/>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B6" s="21">
         <v>3879</v>
       </c>
       <c r="C6" s="21">
         <v>3798</v>
       </c>
       <c r="D6" s="21">
         <v>3888</v>
       </c>
       <c r="E6" s="21">
         <v>3926</v>
       </c>
       <c r="F6" s="21">
         <v>3975</v>
       </c>
       <c r="G6" s="21">
         <v>4197</v>
       </c>
       <c r="H6" s="21">
         <v>4017</v>
@@ -12968,78 +13687,78 @@
         <v>249</v>
       </c>
       <c r="U20" s="72">
         <v>225</v>
       </c>
       <c r="V20" s="72">
         <v>232</v>
       </c>
       <c r="W20" s="72">
         <v>188</v>
       </c>
       <c r="X20" s="72">
         <v>201</v>
       </c>
       <c r="Y20" s="72">
         <v>174</v>
       </c>
       <c r="Z20" s="1">
         <v>166</v>
       </c>
       <c r="AA20" s="73">
         <v>146</v>
       </c>
     </row>
     <row r="21" spans="1:30">
-      <c r="A21" s="105" t="s">
+      <c r="A21" s="135" t="s">
         <v>1</v>
       </c>
-      <c r="B21" s="105"/>
-[...23 lines deleted...]
-      <c r="Z21" s="105"/>
+      <c r="B21" s="135"/>
+      <c r="C21" s="135"/>
+      <c r="D21" s="135"/>
+      <c r="E21" s="135"/>
+      <c r="F21" s="135"/>
+      <c r="G21" s="135"/>
+      <c r="H21" s="135"/>
+      <c r="I21" s="135"/>
+      <c r="J21" s="135"/>
+      <c r="K21" s="135"/>
+      <c r="L21" s="135"/>
+      <c r="M21" s="135"/>
+      <c r="N21" s="135"/>
+      <c r="O21" s="135"/>
+      <c r="P21" s="135"/>
+      <c r="Q21" s="135"/>
+      <c r="R21" s="135"/>
+      <c r="S21" s="135"/>
+      <c r="T21" s="135"/>
+      <c r="U21" s="135"/>
+      <c r="V21" s="135"/>
+      <c r="W21" s="135"/>
+      <c r="X21" s="135"/>
+      <c r="Y21" s="135"/>
+      <c r="Z21" s="135"/>
     </row>
     <row r="22" spans="1:30">
       <c r="A22" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B22" s="21">
         <v>1293</v>
       </c>
       <c r="C22" s="21">
         <v>1285</v>
       </c>
       <c r="D22" s="21">
         <v>1327</v>
       </c>
       <c r="E22" s="21">
         <v>1424</v>
       </c>
       <c r="F22" s="21">
         <v>1313</v>
       </c>
       <c r="G22" s="21">
         <v>1544</v>
       </c>
       <c r="H22" s="21">
         <v>1474</v>
@@ -13502,78 +14221,78 @@
         <v>71</v>
       </c>
       <c r="U27" s="72">
         <v>92</v>
       </c>
       <c r="V27" s="72">
         <v>86</v>
       </c>
       <c r="W27" s="72">
         <v>80</v>
       </c>
       <c r="X27" s="72">
         <v>64</v>
       </c>
       <c r="Y27" s="72">
         <v>70</v>
       </c>
       <c r="Z27" s="1">
         <v>49</v>
       </c>
       <c r="AA27" s="73">
         <v>60</v>
       </c>
     </row>
     <row r="28" spans="1:30">
-      <c r="A28" s="105" t="s">
+      <c r="A28" s="135" t="s">
         <v>2</v>
       </c>
-      <c r="B28" s="105"/>
-[...23 lines deleted...]
-      <c r="Z28" s="105"/>
+      <c r="B28" s="135"/>
+      <c r="C28" s="135"/>
+      <c r="D28" s="135"/>
+      <c r="E28" s="135"/>
+      <c r="F28" s="135"/>
+      <c r="G28" s="135"/>
+      <c r="H28" s="135"/>
+      <c r="I28" s="135"/>
+      <c r="J28" s="135"/>
+      <c r="K28" s="135"/>
+      <c r="L28" s="135"/>
+      <c r="M28" s="135"/>
+      <c r="N28" s="135"/>
+      <c r="O28" s="135"/>
+      <c r="P28" s="135"/>
+      <c r="Q28" s="135"/>
+      <c r="R28" s="135"/>
+      <c r="S28" s="135"/>
+      <c r="T28" s="135"/>
+      <c r="U28" s="135"/>
+      <c r="V28" s="135"/>
+      <c r="W28" s="135"/>
+      <c r="X28" s="135"/>
+      <c r="Y28" s="135"/>
+      <c r="Z28" s="135"/>
     </row>
     <row r="29" spans="1:30">
       <c r="A29" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B29" s="21">
         <v>2586</v>
       </c>
       <c r="C29" s="21">
         <v>2513</v>
       </c>
       <c r="D29" s="21">
         <v>2561</v>
       </c>
       <c r="E29" s="21">
         <v>2502</v>
       </c>
       <c r="F29" s="21">
         <v>2662</v>
       </c>
       <c r="G29" s="21">
         <v>2653</v>
       </c>
       <c r="H29" s="21">
         <v>2543</v>
@@ -14772,80 +15491,80 @@
       </c>
       <c r="S43" s="76">
         <v>270</v>
       </c>
       <c r="T43" s="77">
         <v>249</v>
       </c>
       <c r="U43" s="78">
         <v>225</v>
       </c>
       <c r="V43" s="78">
         <v>232</v>
       </c>
       <c r="W43" s="78">
         <v>188</v>
       </c>
       <c r="X43" s="78">
         <v>201</v>
       </c>
       <c r="Y43" s="78">
         <v>174</v>
       </c>
       <c r="Z43" s="36">
         <v>166</v>
       </c>
-      <c r="AA43" s="111">
+      <c r="AA43" s="105">
         <v>146</v>
       </c>
     </row>
-    <row r="44" spans="1:27" ht="12.75">
+    <row r="44" spans="1:27" ht="12">
       <c r="A44" s="37" t="s">
         <v>31</v>
       </c>
       <c r="B44" s="79"/>
       <c r="C44" s="79"/>
       <c r="D44" s="79"/>
       <c r="E44" s="79"/>
       <c r="F44" s="79"/>
       <c r="G44" s="79"/>
       <c r="H44" s="79"/>
       <c r="I44" s="79"/>
       <c r="J44" s="79"/>
       <c r="K44" s="79"/>
       <c r="L44" s="79"/>
       <c r="M44" s="79"/>
       <c r="N44" s="79"/>
       <c r="O44" s="79"/>
       <c r="P44" s="79"/>
       <c r="Q44" s="79"/>
       <c r="R44" s="79"/>
       <c r="S44" s="79"/>
       <c r="T44" s="79"/>
       <c r="U44" s="79"/>
     </row>
-    <row r="45" spans="1:27" ht="12.75">
+    <row r="45" spans="1:27" ht="13.2">
       <c r="B45" s="28"/>
       <c r="C45" s="28"/>
       <c r="D45" s="28"/>
       <c r="E45" s="28"/>
       <c r="F45" s="28"/>
       <c r="G45" s="28"/>
       <c r="H45" s="28"/>
       <c r="I45" s="28"/>
       <c r="J45" s="28"/>
       <c r="K45" s="80"/>
       <c r="L45" s="80"/>
       <c r="M45" s="80"/>
       <c r="N45" s="80"/>
       <c r="O45" s="80"/>
       <c r="P45" s="28"/>
       <c r="Q45" s="28"/>
       <c r="R45" s="28"/>
       <c r="S45" s="80"/>
       <c r="T45" s="28"/>
       <c r="U45" s="81"/>
       <c r="V45" s="28"/>
       <c r="W45" s="28"/>
       <c r="X45" s="28"/>
       <c r="Y45" s="28"/>
     </row>
@@ -14865,112 +15584,112 @@
       <c r="N46" s="73"/>
       <c r="O46" s="73"/>
       <c r="P46" s="73"/>
       <c r="Q46" s="73"/>
       <c r="R46" s="73"/>
       <c r="S46" s="73"/>
       <c r="T46" s="73"/>
       <c r="U46" s="73"/>
       <c r="V46" s="73"/>
       <c r="W46" s="73"/>
       <c r="X46" s="73"/>
       <c r="Y46" s="73"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:Z1"/>
     <mergeCell ref="A28:Z28"/>
     <mergeCell ref="A21:Z21"/>
     <mergeCell ref="A5:Z5"/>
     <mergeCell ref="V3:AA3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AA46"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="AD29" sqref="AD29"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="25" style="1" bestFit="1" customWidth="1"/>
-    <col min="2" max="10" width="4.7109375" style="1" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="28" max="16384" width="9.140625" style="1"/>
+    <col min="2" max="10" width="4.6640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="5.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="12" max="26" width="4.6640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="27" max="27" width="5.6640625" style="1" customWidth="1"/>
+    <col min="28" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27" ht="12.75" customHeight="1">
-      <c r="A1" s="107" t="s">
+      <c r="A1" s="138" t="s">
         <v>26</v>
       </c>
-      <c r="B1" s="107"/>
-[...23 lines deleted...]
-      <c r="Z1" s="107"/>
+      <c r="B1" s="138"/>
+      <c r="C1" s="138"/>
+      <c r="D1" s="138"/>
+      <c r="E1" s="138"/>
+      <c r="F1" s="138"/>
+      <c r="G1" s="138"/>
+      <c r="H1" s="138"/>
+      <c r="I1" s="138"/>
+      <c r="J1" s="138"/>
+      <c r="K1" s="138"/>
+      <c r="L1" s="138"/>
+      <c r="M1" s="138"/>
+      <c r="N1" s="138"/>
+      <c r="O1" s="138"/>
+      <c r="P1" s="138"/>
+      <c r="Q1" s="138"/>
+      <c r="R1" s="138"/>
+      <c r="S1" s="138"/>
+      <c r="T1" s="138"/>
+      <c r="U1" s="138"/>
+      <c r="V1" s="138"/>
+      <c r="W1" s="138"/>
+      <c r="X1" s="138"/>
+      <c r="Y1" s="138"/>
+      <c r="Z1" s="138"/>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" s="61"/>
     </row>
     <row r="3" spans="1:27">
-      <c r="V3" s="108" t="s">
+      <c r="V3" s="137" t="s">
         <v>27</v>
       </c>
-      <c r="W3" s="108"/>
-[...5 lines deleted...]
-    <row r="4" spans="1:27" ht="12.75">
+      <c r="W3" s="137"/>
+      <c r="X3" s="137"/>
+      <c r="Y3" s="137"/>
+      <c r="Z3" s="137"/>
+      <c r="AA3" s="137"/>
+    </row>
+    <row r="4" spans="1:27" ht="12">
       <c r="A4" s="2"/>
       <c r="B4" s="4">
         <v>2000</v>
       </c>
       <c r="C4" s="4">
         <v>2001</v>
       </c>
       <c r="D4" s="4">
         <v>2002</v>
       </c>
       <c r="E4" s="4">
         <v>2003</v>
       </c>
       <c r="F4" s="4">
         <v>2004</v>
       </c>
       <c r="G4" s="4">
         <v>2005</v>
       </c>
       <c r="H4" s="4">
         <v>2006</v>
       </c>
       <c r="I4" s="4">
         <v>2007</v>
       </c>
@@ -15008,78 +15727,78 @@
         <v>2018</v>
       </c>
       <c r="U4" s="4">
         <v>2019</v>
       </c>
       <c r="V4" s="4">
         <v>2020</v>
       </c>
       <c r="W4" s="4">
         <v>2021</v>
       </c>
       <c r="X4" s="4">
         <v>2022</v>
       </c>
       <c r="Y4" s="15">
         <v>2023</v>
       </c>
       <c r="Z4" s="15">
         <v>2024</v>
       </c>
       <c r="AA4" s="15">
         <v>2025</v>
       </c>
     </row>
     <row r="5" spans="1:27">
-      <c r="A5" s="106" t="s">
+      <c r="A5" s="136" t="s">
         <v>3</v>
       </c>
-      <c r="B5" s="106"/>
-[...23 lines deleted...]
-      <c r="Z5" s="106"/>
+      <c r="B5" s="136"/>
+      <c r="C5" s="136"/>
+      <c r="D5" s="136"/>
+      <c r="E5" s="136"/>
+      <c r="F5" s="136"/>
+      <c r="G5" s="136"/>
+      <c r="H5" s="136"/>
+      <c r="I5" s="136"/>
+      <c r="J5" s="136"/>
+      <c r="K5" s="136"/>
+      <c r="L5" s="136"/>
+      <c r="M5" s="136"/>
+      <c r="N5" s="136"/>
+      <c r="O5" s="136"/>
+      <c r="P5" s="136"/>
+      <c r="Q5" s="136"/>
+      <c r="R5" s="136"/>
+      <c r="S5" s="136"/>
+      <c r="T5" s="136"/>
+      <c r="U5" s="136"/>
+      <c r="V5" s="136"/>
+      <c r="W5" s="136"/>
+      <c r="X5" s="136"/>
+      <c r="Y5" s="136"/>
+      <c r="Z5" s="136"/>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B6" s="16">
         <v>11.32</v>
       </c>
       <c r="C6" s="16">
         <v>11.39</v>
       </c>
       <c r="D6" s="16">
         <v>11.67</v>
       </c>
       <c r="E6" s="16">
         <v>12.2</v>
       </c>
       <c r="F6" s="16">
         <v>12.27</v>
       </c>
       <c r="G6" s="16">
         <v>12.83</v>
       </c>
       <c r="H6" s="17">
         <v>12.55</v>
@@ -16283,78 +17002,78 @@
         <v>11.84</v>
       </c>
       <c r="U20" s="66">
         <v>11.81</v>
       </c>
       <c r="V20" s="55">
         <v>11.03</v>
       </c>
       <c r="W20" s="55">
         <v>10.38</v>
       </c>
       <c r="X20" s="55">
         <v>11.65</v>
       </c>
       <c r="Y20" s="55">
         <v>9.7100000000000009</v>
       </c>
       <c r="Z20" s="64">
         <v>9.18</v>
       </c>
       <c r="AA20" s="64">
         <v>8.94</v>
       </c>
     </row>
     <row r="21" spans="1:27">
-      <c r="A21" s="105" t="s">
+      <c r="A21" s="135" t="s">
         <v>1</v>
       </c>
-      <c r="B21" s="105"/>
-[...23 lines deleted...]
-      <c r="Z21" s="105"/>
+      <c r="B21" s="135"/>
+      <c r="C21" s="135"/>
+      <c r="D21" s="135"/>
+      <c r="E21" s="135"/>
+      <c r="F21" s="135"/>
+      <c r="G21" s="135"/>
+      <c r="H21" s="135"/>
+      <c r="I21" s="135"/>
+      <c r="J21" s="135"/>
+      <c r="K21" s="135"/>
+      <c r="L21" s="135"/>
+      <c r="M21" s="135"/>
+      <c r="N21" s="135"/>
+      <c r="O21" s="135"/>
+      <c r="P21" s="135"/>
+      <c r="Q21" s="135"/>
+      <c r="R21" s="135"/>
+      <c r="S21" s="135"/>
+      <c r="T21" s="135"/>
+      <c r="U21" s="135"/>
+      <c r="V21" s="135"/>
+      <c r="W21" s="135"/>
+      <c r="X21" s="135"/>
+      <c r="Y21" s="135"/>
+      <c r="Z21" s="135"/>
     </row>
     <row r="22" spans="1:27">
       <c r="A22" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B22" s="20">
         <v>9.69</v>
       </c>
       <c r="C22" s="20">
         <v>10.19</v>
       </c>
       <c r="D22" s="16">
         <v>10.58</v>
       </c>
       <c r="E22" s="16">
         <v>12.07</v>
       </c>
       <c r="F22" s="16">
         <v>11.5</v>
       </c>
       <c r="G22" s="20">
         <v>13.82</v>
       </c>
       <c r="H22" s="16">
         <v>13.61</v>
@@ -16811,78 +17530,78 @@
         <v>13.79</v>
       </c>
       <c r="U27" s="7">
         <v>15.19</v>
       </c>
       <c r="V27" s="69">
         <v>15.55</v>
       </c>
       <c r="W27" s="69">
         <v>13.77</v>
       </c>
       <c r="X27" s="7">
         <v>10.24</v>
       </c>
       <c r="Y27" s="69">
         <v>11.42</v>
       </c>
       <c r="Z27" s="64">
         <v>9.93</v>
       </c>
       <c r="AA27" s="64">
         <v>9.7799999999999994</v>
       </c>
     </row>
     <row r="28" spans="1:27">
-      <c r="A28" s="105" t="s">
+      <c r="A28" s="135" t="s">
         <v>2</v>
       </c>
-      <c r="B28" s="105"/>
-[...23 lines deleted...]
-      <c r="Z28" s="105"/>
+      <c r="B28" s="135"/>
+      <c r="C28" s="135"/>
+      <c r="D28" s="135"/>
+      <c r="E28" s="135"/>
+      <c r="F28" s="135"/>
+      <c r="G28" s="135"/>
+      <c r="H28" s="135"/>
+      <c r="I28" s="135"/>
+      <c r="J28" s="135"/>
+      <c r="K28" s="135"/>
+      <c r="L28" s="135"/>
+      <c r="M28" s="135"/>
+      <c r="N28" s="135"/>
+      <c r="O28" s="135"/>
+      <c r="P28" s="135"/>
+      <c r="Q28" s="135"/>
+      <c r="R28" s="135"/>
+      <c r="S28" s="135"/>
+      <c r="T28" s="135"/>
+      <c r="U28" s="135"/>
+      <c r="V28" s="135"/>
+      <c r="W28" s="135"/>
+      <c r="X28" s="135"/>
+      <c r="Y28" s="135"/>
+      <c r="Z28" s="135"/>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B29" s="20">
         <v>12.32</v>
       </c>
       <c r="C29" s="20">
         <v>12.12</v>
       </c>
       <c r="D29" s="20">
         <v>12.32</v>
       </c>
       <c r="E29" s="20">
         <v>12.28</v>
       </c>
       <c r="F29" s="20">
         <v>12.69</v>
       </c>
       <c r="G29" s="20">
         <v>12.32</v>
       </c>
       <c r="H29" s="20">
         <v>11.99</v>
@@ -18085,56 +18804,56 @@
       <c r="T43" s="51">
         <v>11.84</v>
       </c>
       <c r="U43" s="51">
         <v>11.81</v>
       </c>
       <c r="V43" s="60">
         <v>11.03</v>
       </c>
       <c r="W43" s="60">
         <v>10.38</v>
       </c>
       <c r="X43" s="60">
         <v>11.65</v>
       </c>
       <c r="Y43" s="60">
         <v>9.7100000000000009</v>
       </c>
       <c r="Z43" s="70">
         <v>9.18</v>
       </c>
       <c r="AA43" s="70">
         <v>8.94</v>
       </c>
     </row>
-    <row r="44" spans="1:27" ht="12.75">
+    <row r="44" spans="1:27" ht="12">
       <c r="A44" s="37" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="45" spans="1:27" ht="12.75">
+    <row r="45" spans="1:27" ht="13.2">
       <c r="B45" s="30"/>
       <c r="C45" s="30"/>
       <c r="D45" s="30"/>
       <c r="E45" s="30"/>
       <c r="F45" s="30"/>
       <c r="G45" s="30"/>
       <c r="H45" s="30"/>
       <c r="I45" s="30"/>
       <c r="J45" s="30"/>
       <c r="K45" s="38"/>
       <c r="L45" s="38"/>
       <c r="M45" s="38"/>
       <c r="N45" s="38"/>
       <c r="O45" s="38"/>
       <c r="P45" s="30"/>
       <c r="Q45" s="30"/>
       <c r="R45" s="30"/>
       <c r="S45" s="38"/>
       <c r="T45" s="30"/>
       <c r="U45" s="38"/>
       <c r="V45" s="53"/>
       <c r="W45" s="54"/>
       <c r="X45" s="54"/>
       <c r="Y45" s="54"/>
     </row>
@@ -18154,110 +18873,110 @@
       <c r="N46" s="55"/>
       <c r="O46" s="55"/>
       <c r="P46" s="55"/>
       <c r="Q46" s="55"/>
       <c r="R46" s="55"/>
       <c r="S46" s="55"/>
       <c r="T46" s="55"/>
       <c r="U46" s="55"/>
       <c r="V46" s="55"/>
       <c r="W46" s="55"/>
       <c r="X46" s="55"/>
       <c r="Y46" s="55"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:Z1"/>
     <mergeCell ref="A28:Z28"/>
     <mergeCell ref="A21:Z21"/>
     <mergeCell ref="A5:Z5"/>
     <mergeCell ref="V3:AA3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AA46"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="AF34" sqref="AF34"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="25.5703125" style="41" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="28" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="25.5546875" style="41" bestFit="1" customWidth="1"/>
+    <col min="2" max="10" width="4.6640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="5.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="12" max="25" width="4.6640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="26" max="26" width="5.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="27" max="27" width="5.44140625" style="1" customWidth="1"/>
+    <col min="28" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:27" ht="12.75">
-      <c r="A1" s="104" t="s">
+    <row r="1" spans="1:27" ht="13.2">
+      <c r="A1" s="134" t="s">
         <v>26</v>
       </c>
-      <c r="B1" s="104"/>
-[...23 lines deleted...]
-      <c r="Z1" s="104"/>
+      <c r="B1" s="134"/>
+      <c r="C1" s="134"/>
+      <c r="D1" s="134"/>
+      <c r="E1" s="134"/>
+      <c r="F1" s="134"/>
+      <c r="G1" s="134"/>
+      <c r="H1" s="134"/>
+      <c r="I1" s="134"/>
+      <c r="J1" s="134"/>
+      <c r="K1" s="134"/>
+      <c r="L1" s="134"/>
+      <c r="M1" s="134"/>
+      <c r="N1" s="134"/>
+      <c r="O1" s="134"/>
+      <c r="P1" s="134"/>
+      <c r="Q1" s="134"/>
+      <c r="R1" s="134"/>
+      <c r="S1" s="134"/>
+      <c r="T1" s="134"/>
+      <c r="U1" s="134"/>
+      <c r="V1" s="134"/>
+      <c r="W1" s="134"/>
+      <c r="X1" s="134"/>
+      <c r="Y1" s="134"/>
+      <c r="Z1" s="134"/>
     </row>
     <row r="3" spans="1:27">
-      <c r="V3" s="108" t="s">
+      <c r="V3" s="137" t="s">
         <v>27</v>
       </c>
-      <c r="W3" s="108"/>
-[...5 lines deleted...]
-    <row r="4" spans="1:27" ht="12.75">
+      <c r="W3" s="137"/>
+      <c r="X3" s="137"/>
+      <c r="Y3" s="137"/>
+      <c r="Z3" s="137"/>
+      <c r="AA3" s="137"/>
+    </row>
+    <row r="4" spans="1:27" ht="12">
       <c r="A4" s="42"/>
       <c r="B4" s="4">
         <v>2000</v>
       </c>
       <c r="C4" s="4">
         <v>2001</v>
       </c>
       <c r="D4" s="4">
         <v>2002</v>
       </c>
       <c r="E4" s="4">
         <v>2003</v>
       </c>
       <c r="F4" s="4">
         <v>2004</v>
       </c>
       <c r="G4" s="4">
         <v>2005</v>
       </c>
       <c r="H4" s="4">
         <v>2006</v>
       </c>
       <c r="I4" s="4">
         <v>2007</v>
       </c>
@@ -18295,78 +19014,78 @@
         <v>2018</v>
       </c>
       <c r="U4" s="4">
         <v>2019</v>
       </c>
       <c r="V4" s="4">
         <v>2020</v>
       </c>
       <c r="W4" s="4">
         <v>2021</v>
       </c>
       <c r="X4" s="4">
         <v>2022</v>
       </c>
       <c r="Y4" s="15">
         <v>2023</v>
       </c>
       <c r="Z4" s="15">
         <v>2024</v>
       </c>
       <c r="AA4" s="15">
         <v>2025</v>
       </c>
     </row>
     <row r="5" spans="1:27">
-      <c r="A5" s="106" t="s">
+      <c r="A5" s="136" t="s">
         <v>28</v>
       </c>
-      <c r="B5" s="106"/>
-[...23 lines deleted...]
-      <c r="Z5" s="106"/>
+      <c r="B5" s="136"/>
+      <c r="C5" s="136"/>
+      <c r="D5" s="136"/>
+      <c r="E5" s="136"/>
+      <c r="F5" s="136"/>
+      <c r="G5" s="136"/>
+      <c r="H5" s="136"/>
+      <c r="I5" s="136"/>
+      <c r="J5" s="136"/>
+      <c r="K5" s="136"/>
+      <c r="L5" s="136"/>
+      <c r="M5" s="136"/>
+      <c r="N5" s="136"/>
+      <c r="O5" s="136"/>
+      <c r="P5" s="136"/>
+      <c r="Q5" s="136"/>
+      <c r="R5" s="136"/>
+      <c r="S5" s="136"/>
+      <c r="T5" s="136"/>
+      <c r="U5" s="136"/>
+      <c r="V5" s="136"/>
+      <c r="W5" s="136"/>
+      <c r="X5" s="136"/>
+      <c r="Y5" s="136"/>
+      <c r="Z5" s="136"/>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B6" s="16">
         <v>12.13</v>
       </c>
       <c r="C6" s="16">
         <v>12.33</v>
       </c>
       <c r="D6" s="16">
         <v>12.49</v>
       </c>
       <c r="E6" s="16">
         <v>13.35</v>
       </c>
       <c r="F6" s="16">
         <v>13.2</v>
       </c>
       <c r="G6" s="16">
         <v>13.58</v>
       </c>
       <c r="H6" s="16">
         <v>13.49</v>
@@ -19570,78 +20289,78 @@
         <v>11.81</v>
       </c>
       <c r="U20" s="44">
         <v>12.79</v>
       </c>
       <c r="V20" s="19">
         <v>10.66</v>
       </c>
       <c r="W20" s="43">
         <v>11.43</v>
       </c>
       <c r="X20" s="43">
         <v>12.29</v>
       </c>
       <c r="Y20" s="43">
         <v>9.7100000000000009</v>
       </c>
       <c r="Z20" s="1">
         <v>8.9499999999999993</v>
       </c>
       <c r="AA20" s="1">
         <v>9.43</v>
       </c>
     </row>
     <row r="21" spans="1:27">
-      <c r="A21" s="105" t="s">
+      <c r="A21" s="135" t="s">
         <v>1</v>
       </c>
-      <c r="B21" s="105"/>
-[...23 lines deleted...]
-      <c r="Z21" s="105"/>
+      <c r="B21" s="135"/>
+      <c r="C21" s="135"/>
+      <c r="D21" s="135"/>
+      <c r="E21" s="135"/>
+      <c r="F21" s="135"/>
+      <c r="G21" s="135"/>
+      <c r="H21" s="135"/>
+      <c r="I21" s="135"/>
+      <c r="J21" s="135"/>
+      <c r="K21" s="135"/>
+      <c r="L21" s="135"/>
+      <c r="M21" s="135"/>
+      <c r="N21" s="135"/>
+      <c r="O21" s="135"/>
+      <c r="P21" s="135"/>
+      <c r="Q21" s="135"/>
+      <c r="R21" s="135"/>
+      <c r="S21" s="135"/>
+      <c r="T21" s="135"/>
+      <c r="U21" s="135"/>
+      <c r="V21" s="135"/>
+      <c r="W21" s="135"/>
+      <c r="X21" s="135"/>
+      <c r="Y21" s="135"/>
+      <c r="Z21" s="135"/>
     </row>
     <row r="22" spans="1:27">
       <c r="A22" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B22" s="16">
         <v>10.54</v>
       </c>
       <c r="C22" s="16">
         <v>11.53</v>
       </c>
       <c r="D22" s="16">
         <v>11.84</v>
       </c>
       <c r="E22" s="16">
         <v>13.95</v>
       </c>
       <c r="F22" s="16">
         <v>13.08</v>
       </c>
       <c r="G22" s="16">
         <v>15.48</v>
       </c>
       <c r="H22" s="16">
         <v>15.75</v>
@@ -20098,78 +20817,78 @@
         <v>15.66</v>
       </c>
       <c r="U27" s="7">
         <v>14.7</v>
       </c>
       <c r="V27" s="43">
         <v>16.489999999999998</v>
       </c>
       <c r="W27" s="7">
         <v>13.78</v>
       </c>
       <c r="X27" s="7">
         <v>11.02</v>
       </c>
       <c r="Y27" s="43">
         <v>12.49</v>
       </c>
       <c r="Z27" s="48">
         <v>12.65</v>
       </c>
       <c r="AA27" s="48">
         <v>10.45</v>
       </c>
     </row>
     <row r="28" spans="1:27">
-      <c r="A28" s="105" t="s">
+      <c r="A28" s="135" t="s">
         <v>2</v>
       </c>
-      <c r="B28" s="105"/>
-[...23 lines deleted...]
-      <c r="Z28" s="105"/>
+      <c r="B28" s="135"/>
+      <c r="C28" s="135"/>
+      <c r="D28" s="135"/>
+      <c r="E28" s="135"/>
+      <c r="F28" s="135"/>
+      <c r="G28" s="135"/>
+      <c r="H28" s="135"/>
+      <c r="I28" s="135"/>
+      <c r="J28" s="135"/>
+      <c r="K28" s="135"/>
+      <c r="L28" s="135"/>
+      <c r="M28" s="135"/>
+      <c r="N28" s="135"/>
+      <c r="O28" s="135"/>
+      <c r="P28" s="135"/>
+      <c r="Q28" s="135"/>
+      <c r="R28" s="135"/>
+      <c r="S28" s="135"/>
+      <c r="T28" s="135"/>
+      <c r="U28" s="135"/>
+      <c r="V28" s="135"/>
+      <c r="W28" s="135"/>
+      <c r="X28" s="135"/>
+      <c r="Y28" s="135"/>
+      <c r="Z28" s="135"/>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B29" s="20">
         <v>13.04</v>
       </c>
       <c r="C29" s="20">
         <v>12.79</v>
       </c>
       <c r="D29" s="20">
         <v>12.85</v>
       </c>
       <c r="E29" s="20">
         <v>13.02</v>
       </c>
       <c r="F29" s="20">
         <v>13.26</v>
       </c>
       <c r="G29" s="20">
         <v>12.67</v>
       </c>
       <c r="H29" s="20">
         <v>12.39</v>
@@ -21372,76 +22091,76 @@
       <c r="T43" s="51">
         <v>11.81</v>
       </c>
       <c r="U43" s="51">
         <v>12.79</v>
       </c>
       <c r="V43" s="52">
         <v>10.66</v>
       </c>
       <c r="W43" s="52">
         <v>11.43</v>
       </c>
       <c r="X43" s="51">
         <v>12.29</v>
       </c>
       <c r="Y43" s="51">
         <v>9.7100000000000009</v>
       </c>
       <c r="Z43" s="36">
         <v>8.9499999999999993</v>
       </c>
       <c r="AA43" s="87">
         <v>9.43</v>
       </c>
     </row>
-    <row r="44" spans="1:27" ht="12.75">
+    <row r="44" spans="1:27" ht="12">
       <c r="A44" s="37" t="s">
         <v>31</v>
       </c>
       <c r="B44" s="50"/>
       <c r="C44" s="50"/>
       <c r="D44" s="50"/>
       <c r="E44" s="50"/>
       <c r="F44" s="50"/>
       <c r="G44" s="50"/>
       <c r="H44" s="50"/>
       <c r="I44" s="50"/>
       <c r="J44" s="50"/>
       <c r="K44" s="50"/>
       <c r="L44" s="50"/>
       <c r="M44" s="50"/>
       <c r="N44" s="50"/>
       <c r="O44" s="50"/>
       <c r="P44" s="50"/>
       <c r="Q44" s="50"/>
       <c r="R44" s="50"/>
       <c r="S44" s="50"/>
       <c r="T44" s="50"/>
       <c r="U44" s="50"/>
     </row>
-    <row r="45" spans="1:27" ht="12.75">
+    <row r="45" spans="1:27" ht="13.2">
       <c r="B45" s="30"/>
       <c r="C45" s="30"/>
       <c r="D45" s="30"/>
       <c r="E45" s="30"/>
       <c r="F45" s="30"/>
       <c r="G45" s="30"/>
       <c r="H45" s="30"/>
       <c r="I45" s="30"/>
       <c r="J45" s="30"/>
       <c r="K45" s="38"/>
       <c r="L45" s="38"/>
       <c r="M45" s="38"/>
       <c r="N45" s="38"/>
       <c r="O45" s="38"/>
       <c r="P45" s="30"/>
       <c r="Q45" s="30"/>
       <c r="R45" s="30"/>
       <c r="S45" s="38"/>
       <c r="T45" s="38"/>
       <c r="U45" s="30"/>
       <c r="V45" s="53"/>
       <c r="W45" s="54"/>
       <c r="X45" s="54"/>
       <c r="Y45" s="54"/>
     </row>
@@ -21461,110 +22180,110 @@
       <c r="N46" s="55"/>
       <c r="O46" s="55"/>
       <c r="P46" s="55"/>
       <c r="Q46" s="55"/>
       <c r="R46" s="55"/>
       <c r="S46" s="55"/>
       <c r="T46" s="55"/>
       <c r="U46" s="55"/>
       <c r="V46" s="55"/>
       <c r="W46" s="55"/>
       <c r="X46" s="55"/>
       <c r="Y46" s="55"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:Z1"/>
     <mergeCell ref="A28:Z28"/>
     <mergeCell ref="A21:Z21"/>
     <mergeCell ref="A5:Z5"/>
     <mergeCell ref="V3:AA3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AA46"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="AC14" sqref="AC14"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="25.5703125" style="41" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="28" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="25.5546875" style="41" bestFit="1" customWidth="1"/>
+    <col min="2" max="10" width="4.6640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="5.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="12" max="25" width="4.6640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="26" max="26" width="5.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="27" max="27" width="6.33203125" style="1" customWidth="1"/>
+    <col min="28" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:27" ht="12.75">
-      <c r="A1" s="104" t="s">
+    <row r="1" spans="1:27" ht="13.2">
+      <c r="A1" s="134" t="s">
         <v>26</v>
       </c>
-      <c r="B1" s="104"/>
-[...23 lines deleted...]
-      <c r="Z1" s="104"/>
+      <c r="B1" s="134"/>
+      <c r="C1" s="134"/>
+      <c r="D1" s="134"/>
+      <c r="E1" s="134"/>
+      <c r="F1" s="134"/>
+      <c r="G1" s="134"/>
+      <c r="H1" s="134"/>
+      <c r="I1" s="134"/>
+      <c r="J1" s="134"/>
+      <c r="K1" s="134"/>
+      <c r="L1" s="134"/>
+      <c r="M1" s="134"/>
+      <c r="N1" s="134"/>
+      <c r="O1" s="134"/>
+      <c r="P1" s="134"/>
+      <c r="Q1" s="134"/>
+      <c r="R1" s="134"/>
+      <c r="S1" s="134"/>
+      <c r="T1" s="134"/>
+      <c r="U1" s="134"/>
+      <c r="V1" s="134"/>
+      <c r="W1" s="134"/>
+      <c r="X1" s="134"/>
+      <c r="Y1" s="134"/>
+      <c r="Z1" s="134"/>
     </row>
     <row r="3" spans="1:27">
-      <c r="V3" s="108" t="s">
+      <c r="V3" s="137" t="s">
         <v>27</v>
       </c>
-      <c r="W3" s="108"/>
-[...5 lines deleted...]
-    <row r="4" spans="1:27" ht="12.75">
+      <c r="W3" s="137"/>
+      <c r="X3" s="137"/>
+      <c r="Y3" s="137"/>
+      <c r="Z3" s="137"/>
+      <c r="AA3" s="137"/>
+    </row>
+    <row r="4" spans="1:27" ht="12">
       <c r="A4" s="42"/>
       <c r="B4" s="4">
         <v>2000</v>
       </c>
       <c r="C4" s="4">
         <v>2001</v>
       </c>
       <c r="D4" s="4">
         <v>2002</v>
       </c>
       <c r="E4" s="4">
         <v>2003</v>
       </c>
       <c r="F4" s="4">
         <v>2004</v>
       </c>
       <c r="G4" s="4">
         <v>2005</v>
       </c>
       <c r="H4" s="4">
         <v>2006</v>
       </c>
       <c r="I4" s="4">
         <v>2007</v>
       </c>
@@ -21602,78 +22321,78 @@
         <v>2018</v>
       </c>
       <c r="U4" s="4">
         <v>2019</v>
       </c>
       <c r="V4" s="4">
         <v>2020</v>
       </c>
       <c r="W4" s="4">
         <v>2021</v>
       </c>
       <c r="X4" s="4">
         <v>2022</v>
       </c>
       <c r="Y4" s="15">
         <v>2023</v>
       </c>
       <c r="Z4" s="15">
         <v>2024</v>
       </c>
       <c r="AA4" s="15">
         <v>2025</v>
       </c>
     </row>
     <row r="5" spans="1:27">
-      <c r="A5" s="106" t="s">
+      <c r="A5" s="136" t="s">
         <v>4</v>
       </c>
-      <c r="B5" s="106"/>
-[...23 lines deleted...]
-      <c r="Z5" s="106"/>
+      <c r="B5" s="136"/>
+      <c r="C5" s="136"/>
+      <c r="D5" s="136"/>
+      <c r="E5" s="136"/>
+      <c r="F5" s="136"/>
+      <c r="G5" s="136"/>
+      <c r="H5" s="136"/>
+      <c r="I5" s="136"/>
+      <c r="J5" s="136"/>
+      <c r="K5" s="136"/>
+      <c r="L5" s="136"/>
+      <c r="M5" s="136"/>
+      <c r="N5" s="136"/>
+      <c r="O5" s="136"/>
+      <c r="P5" s="136"/>
+      <c r="Q5" s="136"/>
+      <c r="R5" s="136"/>
+      <c r="S5" s="136"/>
+      <c r="T5" s="136"/>
+      <c r="U5" s="136"/>
+      <c r="V5" s="136"/>
+      <c r="W5" s="136"/>
+      <c r="X5" s="136"/>
+      <c r="Y5" s="136"/>
+      <c r="Z5" s="136"/>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B6" s="16">
         <v>10.57</v>
       </c>
       <c r="C6" s="16">
         <v>10.51</v>
       </c>
       <c r="D6" s="16">
         <v>10.91</v>
       </c>
       <c r="E6" s="16">
         <v>11.14</v>
       </c>
       <c r="F6" s="16">
         <v>11.41</v>
       </c>
       <c r="G6" s="16">
         <v>12.15</v>
       </c>
       <c r="H6" s="16">
         <v>11.68</v>
@@ -22877,78 +23596,78 @@
         <v>11.88</v>
       </c>
       <c r="U20" s="7">
         <v>10.87</v>
       </c>
       <c r="V20" s="7">
         <v>11.39</v>
       </c>
       <c r="W20" s="43">
         <v>9.3800000000000008</v>
       </c>
       <c r="X20" s="43">
         <v>11.03</v>
       </c>
       <c r="Y20" s="43">
         <v>9.7100000000000009</v>
       </c>
       <c r="Z20" s="1">
         <v>9.41</v>
       </c>
       <c r="AA20" s="1">
         <v>8.4600000000000009</v>
       </c>
     </row>
     <row r="21" spans="1:27">
-      <c r="A21" s="105" t="s">
+      <c r="A21" s="135" t="s">
         <v>1</v>
       </c>
-      <c r="B21" s="105"/>
-[...23 lines deleted...]
-      <c r="Z21" s="105"/>
+      <c r="B21" s="135"/>
+      <c r="C21" s="135"/>
+      <c r="D21" s="135"/>
+      <c r="E21" s="135"/>
+      <c r="F21" s="135"/>
+      <c r="G21" s="135"/>
+      <c r="H21" s="135"/>
+      <c r="I21" s="135"/>
+      <c r="J21" s="135"/>
+      <c r="K21" s="135"/>
+      <c r="L21" s="135"/>
+      <c r="M21" s="135"/>
+      <c r="N21" s="135"/>
+      <c r="O21" s="135"/>
+      <c r="P21" s="135"/>
+      <c r="Q21" s="135"/>
+      <c r="R21" s="135"/>
+      <c r="S21" s="135"/>
+      <c r="T21" s="135"/>
+      <c r="U21" s="135"/>
+      <c r="V21" s="135"/>
+      <c r="W21" s="135"/>
+      <c r="X21" s="135"/>
+      <c r="Y21" s="135"/>
+      <c r="Z21" s="135"/>
     </row>
     <row r="22" spans="1:27">
       <c r="A22" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B22" s="16">
         <v>8.9600000000000009</v>
       </c>
       <c r="C22" s="16">
         <v>9.0299999999999994</v>
       </c>
       <c r="D22" s="16">
         <v>9.51</v>
       </c>
       <c r="E22" s="16">
         <v>10.47</v>
       </c>
       <c r="F22" s="16">
         <v>10.18</v>
       </c>
       <c r="G22" s="16">
         <v>12.44</v>
       </c>
       <c r="H22" s="16">
         <v>11.82</v>
@@ -23405,78 +24124,78 @@
         <v>12.05</v>
       </c>
       <c r="U27" s="7">
         <v>15.65</v>
       </c>
       <c r="V27" s="43">
         <v>14.67</v>
       </c>
       <c r="W27" s="7">
         <v>13.76</v>
       </c>
       <c r="X27" s="7">
         <v>9.5</v>
       </c>
       <c r="Y27" s="43">
         <v>10.41</v>
       </c>
       <c r="Z27" s="45">
         <v>7.35</v>
       </c>
       <c r="AA27" s="45">
         <v>9.14</v>
       </c>
     </row>
     <row r="28" spans="1:27">
-      <c r="A28" s="105" t="s">
+      <c r="A28" s="135" t="s">
         <v>2</v>
       </c>
-      <c r="B28" s="105"/>
-[...23 lines deleted...]
-      <c r="Z28" s="105"/>
+      <c r="B28" s="135"/>
+      <c r="C28" s="135"/>
+      <c r="D28" s="135"/>
+      <c r="E28" s="135"/>
+      <c r="F28" s="135"/>
+      <c r="G28" s="135"/>
+      <c r="H28" s="135"/>
+      <c r="I28" s="135"/>
+      <c r="J28" s="135"/>
+      <c r="K28" s="135"/>
+      <c r="L28" s="135"/>
+      <c r="M28" s="135"/>
+      <c r="N28" s="135"/>
+      <c r="O28" s="135"/>
+      <c r="P28" s="135"/>
+      <c r="Q28" s="135"/>
+      <c r="R28" s="135"/>
+      <c r="S28" s="135"/>
+      <c r="T28" s="135"/>
+      <c r="U28" s="135"/>
+      <c r="V28" s="135"/>
+      <c r="W28" s="135"/>
+      <c r="X28" s="135"/>
+      <c r="Y28" s="135"/>
+      <c r="Z28" s="135"/>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B29" s="20">
         <v>11.61</v>
       </c>
       <c r="C29" s="20">
         <v>11.46</v>
       </c>
       <c r="D29" s="20">
         <v>11.81</v>
       </c>
       <c r="E29" s="20">
         <v>11.56</v>
       </c>
       <c r="F29" s="20">
         <v>12.13</v>
       </c>
       <c r="G29" s="20">
         <v>11.99</v>
       </c>
       <c r="H29" s="46">
         <v>11.6</v>
@@ -24679,57 +25398,57 @@
       <c r="T43" s="51">
         <v>11.88</v>
       </c>
       <c r="U43" s="51">
         <v>10.87</v>
       </c>
       <c r="V43" s="51">
         <v>11.39</v>
       </c>
       <c r="W43" s="52">
         <v>9.3800000000000008</v>
       </c>
       <c r="X43" s="51">
         <v>11.03</v>
       </c>
       <c r="Y43" s="52">
         <v>9.7100000000000009</v>
       </c>
       <c r="Z43" s="36">
         <v>9.41</v>
       </c>
       <c r="AA43" s="36">
         <v>8.4600000000000009</v>
       </c>
     </row>
-    <row r="44" spans="1:27" ht="12.75">
+    <row r="44" spans="1:27" ht="12">
       <c r="A44" s="37" t="s">
         <v>31</v>
       </c>
-      <c r="AA44" s="110"/>
-[...1 lines deleted...]
-    <row r="45" spans="1:27" ht="12.75">
+      <c r="AA44" s="104"/>
+    </row>
+    <row r="45" spans="1:27" ht="13.2">
       <c r="B45" s="30"/>
       <c r="C45" s="30"/>
       <c r="D45" s="30"/>
       <c r="E45" s="30"/>
       <c r="F45" s="30"/>
       <c r="G45" s="30"/>
       <c r="H45" s="30"/>
       <c r="I45" s="30"/>
       <c r="J45" s="30"/>
       <c r="K45" s="38"/>
       <c r="L45" s="38"/>
       <c r="M45" s="38"/>
       <c r="N45" s="38"/>
       <c r="O45" s="38"/>
       <c r="P45" s="30"/>
       <c r="Q45" s="30"/>
       <c r="R45" s="30"/>
       <c r="S45" s="30"/>
       <c r="T45" s="30"/>
       <c r="U45" s="38"/>
       <c r="V45" s="53"/>
       <c r="W45" s="54"/>
       <c r="X45" s="54"/>
       <c r="Y45" s="54"/>
     </row>
@@ -24749,110 +25468,110 @@
       <c r="N46" s="55"/>
       <c r="O46" s="55"/>
       <c r="P46" s="55"/>
       <c r="Q46" s="55"/>
       <c r="R46" s="55"/>
       <c r="S46" s="55"/>
       <c r="T46" s="55"/>
       <c r="U46" s="55"/>
       <c r="V46" s="55"/>
       <c r="W46" s="55"/>
       <c r="X46" s="55"/>
       <c r="Y46" s="55"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:Z1"/>
     <mergeCell ref="A28:Z28"/>
     <mergeCell ref="A21:Z21"/>
     <mergeCell ref="A5:Z5"/>
     <mergeCell ref="V3:AA3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:X16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="W42" sqref="W42"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="25.5703125" style="1" bestFit="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="25" max="29" width="9.140625" style="1"/>
+    <col min="1" max="1" width="25.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="2" max="7" width="4.44140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="5.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="9" max="23" width="4.44140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="5.88671875" style="1" customWidth="1"/>
+    <col min="25" max="29" width="9.109375" style="1"/>
     <col min="30" max="30" width="7" style="1" customWidth="1"/>
-    <col min="31" max="16384" width="9.140625" style="1"/>
+    <col min="31" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24" ht="12.75" customHeight="1">
-      <c r="A1" s="107" t="s">
+      <c r="A1" s="138" t="s">
         <v>29</v>
       </c>
-      <c r="B1" s="107"/>
-[...20 lines deleted...]
-      <c r="W1" s="107"/>
+      <c r="B1" s="138"/>
+      <c r="C1" s="138"/>
+      <c r="D1" s="138"/>
+      <c r="E1" s="138"/>
+      <c r="F1" s="138"/>
+      <c r="G1" s="138"/>
+      <c r="H1" s="138"/>
+      <c r="I1" s="138"/>
+      <c r="J1" s="138"/>
+      <c r="K1" s="138"/>
+      <c r="L1" s="138"/>
+      <c r="M1" s="138"/>
+      <c r="N1" s="138"/>
+      <c r="O1" s="138"/>
+      <c r="P1" s="138"/>
+      <c r="Q1" s="138"/>
+      <c r="R1" s="138"/>
+      <c r="S1" s="138"/>
+      <c r="T1" s="138"/>
+      <c r="U1" s="138"/>
+      <c r="V1" s="138"/>
+      <c r="W1" s="138"/>
     </row>
     <row r="3" spans="1:24">
-      <c r="Q3" s="103" t="s">
+      <c r="Q3" s="139" t="s">
         <v>30</v>
       </c>
-      <c r="R3" s="103"/>
-[...7 lines deleted...]
-    <row r="4" spans="1:24" ht="12.75">
+      <c r="R3" s="139"/>
+      <c r="S3" s="139"/>
+      <c r="T3" s="139"/>
+      <c r="U3" s="139"/>
+      <c r="V3" s="139"/>
+      <c r="W3" s="139"/>
+      <c r="X3" s="139"/>
+    </row>
+    <row r="4" spans="1:24" ht="12">
       <c r="A4" s="2"/>
       <c r="B4" s="4">
         <v>2003</v>
       </c>
       <c r="C4" s="4">
         <v>2004</v>
       </c>
       <c r="D4" s="4">
         <v>2005</v>
       </c>
       <c r="E4" s="4">
         <v>2006</v>
       </c>
       <c r="F4" s="4">
         <v>2007</v>
       </c>
       <c r="G4" s="4">
         <v>2008</v>
       </c>
       <c r="H4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="4">
         <v>2010</v>
       </c>
@@ -24881,75 +25600,75 @@
         <v>2018</v>
       </c>
       <c r="R4" s="4">
         <v>2019</v>
       </c>
       <c r="S4" s="4">
         <v>2020</v>
       </c>
       <c r="T4" s="4">
         <v>2021</v>
       </c>
       <c r="U4" s="4">
         <v>2022</v>
       </c>
       <c r="V4" s="15">
         <v>2023</v>
       </c>
       <c r="W4" s="15">
         <v>2024</v>
       </c>
       <c r="X4" s="15">
         <v>2025</v>
       </c>
     </row>
     <row r="5" spans="1:24">
-      <c r="A5" s="106" t="s">
+      <c r="A5" s="136" t="s">
         <v>3</v>
       </c>
-      <c r="B5" s="106"/>
-[...20 lines deleted...]
-      <c r="W5" s="106"/>
+      <c r="B5" s="136"/>
+      <c r="C5" s="136"/>
+      <c r="D5" s="136"/>
+      <c r="E5" s="136"/>
+      <c r="F5" s="136"/>
+      <c r="G5" s="136"/>
+      <c r="H5" s="136"/>
+      <c r="I5" s="136"/>
+      <c r="J5" s="136"/>
+      <c r="K5" s="136"/>
+      <c r="L5" s="136"/>
+      <c r="M5" s="136"/>
+      <c r="N5" s="136"/>
+      <c r="O5" s="136"/>
+      <c r="P5" s="136"/>
+      <c r="Q5" s="136"/>
+      <c r="R5" s="136"/>
+      <c r="S5" s="136"/>
+      <c r="T5" s="136"/>
+      <c r="U5" s="136"/>
+      <c r="V5" s="136"/>
+      <c r="W5" s="136"/>
     </row>
     <row r="6" spans="1:24">
       <c r="A6" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B6" s="6">
         <v>1.63</v>
       </c>
       <c r="C6" s="6">
         <v>1.62</v>
       </c>
       <c r="D6" s="6">
         <v>1.68</v>
       </c>
       <c r="E6" s="7">
         <v>1.62</v>
       </c>
       <c r="F6" s="6">
         <v>1.61</v>
       </c>
       <c r="G6" s="6">
         <v>1.77</v>
       </c>
       <c r="H6" s="32">
         <v>1.96</v>
@@ -24982,74 +25701,74 @@
         <v>2.02</v>
       </c>
       <c r="R6" s="33">
         <v>1.98</v>
       </c>
       <c r="S6" s="1">
         <v>2.04</v>
       </c>
       <c r="T6" s="32">
         <v>1.98</v>
       </c>
       <c r="U6" s="32">
         <v>1.87</v>
       </c>
       <c r="V6" s="32">
         <v>1.82</v>
       </c>
       <c r="W6" s="1">
         <v>1.71</v>
       </c>
       <c r="X6" s="1">
         <v>1.63</v>
       </c>
     </row>
     <row r="7" spans="1:24">
-      <c r="A7" s="105" t="s">
+      <c r="A7" s="135" t="s">
         <v>1</v>
       </c>
-      <c r="B7" s="105"/>
-[...19 lines deleted...]
-      <c r="V7" s="105"/>
+      <c r="B7" s="135"/>
+      <c r="C7" s="135"/>
+      <c r="D7" s="135"/>
+      <c r="E7" s="135"/>
+      <c r="F7" s="135"/>
+      <c r="G7" s="135"/>
+      <c r="H7" s="135"/>
+      <c r="I7" s="135"/>
+      <c r="J7" s="135"/>
+      <c r="K7" s="135"/>
+      <c r="L7" s="135"/>
+      <c r="M7" s="135"/>
+      <c r="N7" s="135"/>
+      <c r="O7" s="135"/>
+      <c r="P7" s="135"/>
+      <c r="Q7" s="135"/>
+      <c r="R7" s="135"/>
+      <c r="S7" s="135"/>
+      <c r="T7" s="135"/>
+      <c r="U7" s="135"/>
+      <c r="V7" s="135"/>
     </row>
     <row r="8" spans="1:24">
       <c r="A8" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B8" s="6">
         <v>1.52</v>
       </c>
       <c r="C8" s="6">
         <v>1.43</v>
       </c>
       <c r="D8" s="8">
         <v>1.7</v>
       </c>
       <c r="E8" s="6">
         <v>1.64</v>
       </c>
       <c r="F8" s="6">
         <v>1.74</v>
       </c>
       <c r="G8" s="6">
         <v>1.92</v>
       </c>
       <c r="H8" s="32">
         <v>1.79</v>
@@ -25082,75 +25801,75 @@
         <v>1.77</v>
       </c>
       <c r="R8" s="33">
         <v>1.74</v>
       </c>
       <c r="S8" s="32">
         <v>1.73</v>
       </c>
       <c r="T8" s="32">
         <v>1.7</v>
       </c>
       <c r="U8" s="32">
         <v>1.72</v>
       </c>
       <c r="V8" s="32">
         <v>1.64</v>
       </c>
       <c r="W8" s="1">
         <v>1.48</v>
       </c>
       <c r="X8" s="1">
         <v>1.44</v>
       </c>
     </row>
     <row r="9" spans="1:24">
-      <c r="A9" s="105" t="s">
+      <c r="A9" s="135" t="s">
         <v>2</v>
       </c>
-      <c r="B9" s="105"/>
-[...20 lines deleted...]
-      <c r="W9" s="105"/>
+      <c r="B9" s="135"/>
+      <c r="C9" s="135"/>
+      <c r="D9" s="135"/>
+      <c r="E9" s="135"/>
+      <c r="F9" s="135"/>
+      <c r="G9" s="135"/>
+      <c r="H9" s="135"/>
+      <c r="I9" s="135"/>
+      <c r="J9" s="135"/>
+      <c r="K9" s="135"/>
+      <c r="L9" s="135"/>
+      <c r="M9" s="135"/>
+      <c r="N9" s="135"/>
+      <c r="O9" s="135"/>
+      <c r="P9" s="135"/>
+      <c r="Q9" s="135"/>
+      <c r="R9" s="135"/>
+      <c r="S9" s="135"/>
+      <c r="T9" s="135"/>
+      <c r="U9" s="135"/>
+      <c r="V9" s="135"/>
+      <c r="W9" s="135"/>
     </row>
     <row r="10" spans="1:24">
       <c r="A10" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="10">
         <v>1.7</v>
       </c>
       <c r="C10" s="10">
         <v>1.73</v>
       </c>
       <c r="D10" s="10">
         <v>1.67</v>
       </c>
       <c r="E10" s="10">
         <v>1.62</v>
       </c>
       <c r="F10" s="10">
         <v>1.54</v>
       </c>
       <c r="G10" s="10">
         <v>1.69</v>
       </c>
       <c r="H10" s="34">
         <v>2.11</v>
@@ -25182,56 +25901,56 @@
       <c r="Q10" s="34">
         <v>2.41</v>
       </c>
       <c r="R10" s="35">
         <v>2.36</v>
       </c>
       <c r="S10" s="34">
         <v>2.4900000000000002</v>
       </c>
       <c r="T10" s="34">
         <v>2.46</v>
       </c>
       <c r="U10" s="34">
         <v>2.02</v>
       </c>
       <c r="V10" s="34">
         <v>2.02</v>
       </c>
       <c r="W10" s="36">
         <v>1.98</v>
       </c>
       <c r="X10" s="36">
         <v>1.85</v>
       </c>
     </row>
-    <row r="11" spans="1:24" ht="12.75">
+    <row r="11" spans="1:24" ht="12">
       <c r="A11" s="37" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="12" spans="1:24" ht="12.75">
+    <row r="12" spans="1:24" ht="13.2">
       <c r="B12" s="30"/>
       <c r="C12" s="30"/>
       <c r="D12" s="30"/>
       <c r="E12" s="30"/>
       <c r="F12" s="30"/>
       <c r="G12" s="30"/>
       <c r="H12" s="30"/>
       <c r="I12" s="30"/>
       <c r="J12" s="30"/>
       <c r="K12" s="30"/>
       <c r="L12" s="30"/>
       <c r="M12" s="30"/>
       <c r="N12" s="30"/>
       <c r="O12" s="30"/>
       <c r="P12" s="30"/>
       <c r="Q12" s="30"/>
       <c r="R12" s="38"/>
       <c r="S12" s="39"/>
       <c r="T12" s="40"/>
       <c r="U12" s="40"/>
       <c r="V12" s="40"/>
       <c r="W12" s="32"/>
     </row>
     <row r="13" spans="1:24">
       <c r="B13" s="19"/>
@@ -25260,56 +25979,58 @@
       <c r="T16" s="32"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A7:V7"/>
     <mergeCell ref="A1:W1"/>
     <mergeCell ref="A5:W5"/>
     <mergeCell ref="A9:W9"/>
     <mergeCell ref="Q3:X3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>7</vt:i4>
+        <vt:i4>9</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="7" baseType="lpstr">
+    <vt:vector size="9" baseType="lpstr">
+      <vt:lpstr>Метаданные </vt:lpstr>
+      <vt:lpstr>Условные обозначения</vt:lpstr>
       <vt:lpstr>Все население</vt:lpstr>
       <vt:lpstr>Мальчики</vt:lpstr>
       <vt:lpstr>Девочки</vt:lpstr>
       <vt:lpstr>Общий коэффициент</vt:lpstr>
       <vt:lpstr>Коэффициент мальчиков</vt:lpstr>
       <vt:lpstr>Коэффициент девочек</vt:lpstr>
       <vt:lpstr>Коэфф. суммарной рождаемости</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>G.Aigozina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>